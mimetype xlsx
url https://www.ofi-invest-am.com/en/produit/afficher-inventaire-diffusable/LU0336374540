--- v0 (2026-05-02)
+++ v1 (2026-05-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="268">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="263">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I_EUR</t>
   </si>
   <si>
     <t>LU0336374540</t>
   </si>
   <si>
@@ -139,729 +139,714 @@
   <si>
     <t>AXON ENTERPRISE INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
+    <t>CA784730103N</t>
+  </si>
+  <si>
+    <t>SSR MINING INC</t>
+  </si>
+  <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>OVCT01723125</t>
+    <t>OACT01970575</t>
   </si>
   <si>
     <t>EUR/HKD 19/03/26</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
-    <t>-1 634.21</t>
+    <t>-4 715.64</t>
   </si>
   <si>
     <t>OVCT01723123</t>
   </si>
   <si>
     <t>EUR/JPY 19/03/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>3 119.00</t>
+    <t>9 116.00</t>
   </si>
   <si>
     <t>OVCT01723204</t>
   </si>
   <si>
     <t>EUR/SEK 19/03/26</t>
   </si>
   <si>
     <t>OVCT01723202</t>
   </si>
   <si>
     <t>EUR/USD 19/03/26</t>
   </si>
   <si>
-    <t>-56 760.53</t>
+    <t>-171 339.12</t>
   </si>
   <si>
     <t>US007973AE02</t>
   </si>
   <si>
     <t>ADVANCED ENERGY INDUSTRIES INC 2.5 15/09/2028</t>
   </si>
   <si>
-    <t>8 068.09</t>
+    <t>9 528.25</t>
   </si>
   <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AEROVIRONMENT INC Z 15/07/2030</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>15 075.07</t>
-[...1 lines deleted...]
-  <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAMAI TECHNOLOGIES INC 1.125 15/02/2029</t>
   </si>
   <si>
-    <t>7 523.64</t>
-[...1 lines deleted...]
-  <si>
     <t>US011642AD71</t>
   </si>
   <si>
     <t>ALARM.COM HLD INC 2.2500 0629 2.25 01/06/2029</t>
   </si>
   <si>
-    <t>2 586.50</t>
+    <t>3 641.91</t>
   </si>
   <si>
     <t>XS2688718373</t>
   </si>
   <si>
     <t>ALIBABA / GOLDMAN SACHS 0% Z 10/05/2027</t>
   </si>
   <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIBABA GROUP HOLDING LTD Z 09/07/2032</t>
   </si>
   <si>
-    <t>USG01719AP11</t>
-[...13 lines deleted...]
-  <si>
     <t>XS2413708442</t>
   </si>
   <si>
     <t>ANA HOLDINGS INC Z 10/12/2031</t>
   </si>
   <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLLIAN CAPITAL 2 LTD Z 05/12/2029</t>
   </si>
   <si>
     <t>US04271TAB61</t>
   </si>
   <si>
     <t>ARRAY TECHNOLOGIES INC 1 01/12/2028</t>
   </si>
   <si>
-    <t>2 155.42</t>
+    <t>3 034.92</t>
   </si>
   <si>
     <t>US00217DAC48</t>
   </si>
   <si>
     <t>AST SPACEMOBILE INC 2.375 15/10/2032</t>
   </si>
   <si>
-    <t>18 428.81</t>
+    <t>20 919.79</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>2 584.93</t>
+    <t>3 458.22</t>
   </si>
   <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHINA PACIFIC INSURANCE GROUP CO L Z 18/09/2030</t>
   </si>
   <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPHER MINING INC Z 01/10/2031</t>
   </si>
   <si>
     <t>US18452BAC46</t>
   </si>
   <si>
     <t>CLEANSPARK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COINBASE GLOBAL INC 0.25 01/04/2030</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>COPT DEFENSE PROPERTIES LP 5.25 15/09/2028</t>
   </si>
   <si>
-    <t>23 720.17</t>
+    <t>28 013.04</t>
   </si>
   <si>
     <t>US23248VAC90</t>
   </si>
   <si>
     <t>CYBER ARK SOFTWARE LTD Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2550564251</t>
   </si>
   <si>
     <t>CYBERAGENT INC Z 16/11/2029</t>
   </si>
   <si>
     <t>XS2676374239</t>
   </si>
   <si>
     <t>DAIFUKU CO. LTD. Z 13/09/2030</t>
   </si>
   <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG INC Z 01/12/2029</t>
   </si>
   <si>
-    <t>XS2740429589</t>
-[...4 lines deleted...]
-  <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST LP 1.875 15/11/2029</t>
   </si>
   <si>
-    <t>4 421.25</t>
+    <t>5 849.28</t>
   </si>
   <si>
     <t>US25809KAA34</t>
   </si>
   <si>
     <t>DOORDASH INC Z 15/05/2030</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX INC Z 01/03/2028</t>
   </si>
   <si>
+    <t>US29258YAA10</t>
+  </si>
+  <si>
+    <t>ENDEAVOUR SILVER CORP 0.25 15/01/2031</t>
+  </si>
+  <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>17 093.84</t>
+    <t>20 124.66</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>2 630.14</t>
+    <t>3 657.53</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>4 922.65</t>
+    <t>6 787.29</t>
   </si>
   <si>
     <t>US30063PAE51</t>
   </si>
   <si>
     <t>EXACT SCIENCES CORP 1.75 15/04/2031</t>
   </si>
   <si>
-    <t>6 616.42</t>
+    <t>8 151.94</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>24 527.47</t>
+    <t>29 472.53</t>
+  </si>
+  <si>
+    <t>US32076VAE39</t>
+  </si>
+  <si>
+    <t>FIRST MAJESTIC SILVER CORP 0.125 15/01/2031</t>
   </si>
   <si>
     <t>US36317GAB23</t>
   </si>
   <si>
     <t>GALAXY DIGITAL HOLDINGS LP 2.5 01/12/2029</t>
   </si>
   <si>
-    <t>4 490.45</t>
+    <t>6 322.76</t>
   </si>
   <si>
     <t>US37940XAU63</t>
   </si>
   <si>
     <t>GLOBAL PAYMENTS INC 1.5 01/03/2031</t>
   </si>
   <si>
-    <t>8 536.86</t>
+    <t>9 937.60</t>
   </si>
   <si>
     <t>XS2849520650</t>
   </si>
   <si>
     <t>GOLD POLE CAPITAL CO LTD 1 25/06/2029</t>
   </si>
   <si>
-    <t>1 307.39</t>
+    <t>2 187.96</t>
   </si>
   <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLDMAN SACHS FINANCE CORP INTERNA Z 06/11/2028</t>
   </si>
   <si>
     <t>US40637HAF64</t>
   </si>
   <si>
     <t>HALOZYME THERAPEUTICS INC 1 15/08/2028</t>
   </si>
   <si>
-    <t>5 900.89</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>10 520.55</t>
+    <t>12 575.34</t>
   </si>
   <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTUITIVE MACHINES INC 2.5 01/10/2030</t>
   </si>
   <si>
-    <t>17 384.67</t>
+    <t>20 009.32</t>
   </si>
   <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN LTD Z 01/07/2031</t>
   </si>
   <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>J&amp;T GLOBAL EXPRESS - BOLT INNOVATI Z 05/02/2033</t>
   </si>
   <si>
     <t>US472145AH40</t>
   </si>
   <si>
     <t>JAZZ INVESTMENTS I LTD 3.125 15/09/2030</t>
   </si>
   <si>
-    <t>13 110.64</t>
+    <t>15 483.40</t>
+  </si>
+  <si>
+    <t>XS3257747207</t>
+  </si>
+  <si>
+    <t>JINKAI INVESTMENT HOLDINGS LTD Z 05/02/2031</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>7 036.11</t>
+    <t>7 626.39</t>
   </si>
   <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L Z 11/04/2028</t>
   </si>
   <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC CORP 1.75 10/07/2030</t>
   </si>
   <si>
-    <t>1 541.77</t>
+    <t>3 289.60</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>3 548.08</t>
+    <t>5 711.54</t>
   </si>
   <si>
     <t>XS2523390867</t>
   </si>
   <si>
     <t>LENOVO GROUP LTD 2.5 26/08/2029</t>
   </si>
   <si>
-    <t>9 187.02</t>
-[...1 lines deleted...]
-  <si>
     <t>US531229AQ58</t>
   </si>
   <si>
     <t>LIBERTY MEDIA 2.25 15/08/2027</t>
   </si>
   <si>
-    <t>8 851.34</t>
-[...1 lines deleted...]
-  <si>
     <t>US538034BC20</t>
   </si>
   <si>
     <t>LIVE NATION ENTERTAINMENT INC 2.875 15/01/2030</t>
   </si>
   <si>
-    <t>1 726.98</t>
-[...5 lines deleted...]
-    <t>LUMENTUM HOLDINGS INC 0.5 15/12/2026</t>
+    <t>4 261.24</t>
   </si>
   <si>
     <t>US06744EDH71</t>
   </si>
   <si>
     <t>MICROSOFT/BARCLAYS BANK 1.000 2029 1 16/02/2029</t>
   </si>
   <si>
-    <t>9 775.93</t>
-[...1 lines deleted...]
-  <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>MIRION TECHNOLOGIES INC 0.25 01/06/2030</t>
   </si>
   <si>
+    <t>1 011.64</t>
+  </si>
+  <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXTERA ENERGY CAPITAL HOLDINGS IN 3 01/03/2027</t>
   </si>
   <si>
-    <t>12 805.29</t>
+    <t>14 906.41</t>
+  </si>
+  <si>
+    <t>XS3298822258</t>
+  </si>
+  <si>
+    <t>NIPPON STEEL CORPORATION Z 14/02/2029</t>
   </si>
   <si>
     <t>US682189AU93</t>
   </si>
   <si>
     <t>ON SEMICONDUCTOR CORPORATION 0.5 01/03/2029</t>
   </si>
   <si>
-    <t>2 845.62</t>
+    <t>3 312.53</t>
   </si>
   <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMAT TECHNOLOGIES INC 2.5 15/07/2027</t>
   </si>
   <si>
-    <t>1 601.84</t>
+    <t>3 952.46</t>
   </si>
   <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARSONS CORP 2.625 01/03/2029</t>
   </si>
   <si>
-    <t>14 939.51</t>
+    <t>17 390.81</t>
   </si>
   <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN LIFE INSURANCE CO OF CHINA Z 11/06/2030</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>14 228.10</t>
+    <t>16 562.68</t>
   </si>
   <si>
     <t>XS2894149595</t>
   </si>
   <si>
     <t>QUANTA COMPUTER INCORPORATED Z 16/09/2029</t>
   </si>
   <si>
     <t>XS2809275899</t>
   </si>
   <si>
     <t>RESONAC HOLDINGS CORP Z 29/12/2028</t>
   </si>
   <si>
     <t>US76169XAE40</t>
   </si>
   <si>
     <t>REXFORD INDUSTRIAL REALTY LP 4.125 15/03/2029</t>
   </si>
   <si>
-    <t>23 962.22</t>
+    <t>28 298.89</t>
   </si>
   <si>
     <t>US781154AC39</t>
   </si>
   <si>
     <t>RUBRIK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>13 723.76</t>
+    <t>16 106.35</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
+    <t>1 357.88</t>
+  </si>
+  <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>3 646.13</t>
+    <t>5 006.63</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>1 285.91</t>
-[...8 lines deleted...]
-    <t>10 688.75</t>
+    <t>2 977.90</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>7 820.49</t>
+    <t>10 769.09</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR-MORGAN STANLE Z 02/02/2029</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>TENCENT / GOLDMAN SACHS 0% Z 07/03/2030</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETRA TECH INC 2.25 15/08/2028</t>
   </si>
   <si>
-    <t>11 506.74</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2635167963</t>
   </si>
   <si>
     <t>TOKYU CORP Z 30/09/2030</t>
   </si>
   <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>TRIP.COM / BAIDU 0% Z 12/03/2032</t>
   </si>
   <si>
     <t>US90353TAR14</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC Z 15/05/2028</t>
   </si>
   <si>
     <t>US91680MAF41</t>
   </si>
   <si>
     <t>UPSTART HOLDINGS INC 1 15/11/2030</t>
   </si>
   <si>
-    <t>1 995.23</t>
+    <t>2 639.68</t>
   </si>
   <si>
     <t>US95041AAD00</t>
   </si>
   <si>
     <t>WELLTOWER OP LLC 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>1 752.01</t>
+    <t>4 323.00</t>
   </si>
   <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON CORPORATION Z 23/10/2030</t>
   </si>
   <si>
     <t>US98313RAJ59</t>
   </si>
   <si>
     <t>WYNN MACAU LTD 4.5 07/03/2029</t>
   </si>
   <si>
-    <t>21 518.83</t>
+    <t>25 196.92</t>
   </si>
   <si>
     <t>XS2834365350</t>
   </si>
   <si>
     <t>XERO INVESTMENTS LTD 1.625 12/06/2031</t>
   </si>
   <si>
-    <t>2 132.16</t>
+    <t>3 194.16</t>
+  </si>
+  <si>
+    <t>BABA2701CO01</t>
+  </si>
+  <si>
+    <t>JAN27 BABA C @ 160.000000</t>
   </si>
   <si>
     <t>PANW2606CR01</t>
   </si>
   <si>
     <t>JUN26 PANW C @ 185.000000</t>
+  </si>
+  <si>
+    <t>LITE2609CR01</t>
+  </si>
+  <si>
+    <t>SEP26 LITE C @ 540.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1225,212 +1210,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1453404.51</v>
+        <v>1454279.51</v>
       </c>
       <c r="D2">
-        <v>84.88</v>
+        <v>87.08</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>123366413.13</v>
+        <v>126640327.09</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>123366413.13</v>
+        <v>126640327.09</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>176000.0</v>
       </c>
       <c r="D3">
-        <v>133.32</v>
+        <v>137.05</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>23465042.58</v>
+        <v>24121328.04</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>23465042.58</v>
+        <v>24121328.04</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>100.0</v>
       </c>
       <c r="D4">
-        <v>125.74</v>
+        <v>129.39</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>12574.03</v>
+        <v>12938.85</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>12574.03</v>
+        <v>12938.85</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>100.0</v>
       </c>
       <c r="D5">
-        <v>138.27</v>
+        <v>142.11</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>13827.49</v>
+        <v>14211.31</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>13827.49</v>
+        <v>14211.31</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>100.0</v>
       </c>
       <c r="D6">
-        <v>135.26</v>
+        <v>139.27</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>13525.65</v>
+        <v>13926.8</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>13525.65</v>
+        <v>13926.8</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P93"/>
+  <dimension ref="A1:P94"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O93" sqref="O93"/>
+      <selection activeCell="O94" sqref="O94"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1452,4636 +1437,4686 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>2321.0</v>
       </c>
       <c r="D2" s="1">
-        <v>459.99</v>
+        <v>542.4</v>
       </c>
       <c r="E2" s="1">
         <v>501.8005988798</v>
       </c>
       <c r="F2" t="s">
         <v>34</v>
       </c>
       <c r="G2">
         <v>1.18</v>
       </c>
       <c r="H2" s="1">
         <v>1002909.83</v>
       </c>
       <c r="I2" s="1">
-        <v>-97519.07</v>
+        <v>63330.87</v>
       </c>
       <c r="J2" s="1">
-        <v>-9.7236129393607</v>
+        <v>6.3147122608221</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>905390.76</v>
+        <v>1066240.7</v>
       </c>
       <c r="N2" s="1">
-        <v>905390.76</v>
+        <v>1066240.7</v>
       </c>
       <c r="O2" s="1">
-        <v>0.62</v>
+        <v>0.71</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
         <v>7000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>179.8</v>
+        <v>192.6</v>
       </c>
       <c r="E3" s="1">
         <v>101.4678842857</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>710275.19</v>
       </c>
       <c r="I3" s="1">
-        <v>548324.81</v>
+        <v>637924.81</v>
       </c>
       <c r="J3" s="1">
-        <v>77.198924827995</v>
+        <v>89.813753736774</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1258600.0</v>
+        <v>1348200.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1258600.0</v>
+        <v>1348200.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.86</v>
+        <v>0.89</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>2743.0</v>
+        <v>908.0</v>
       </c>
       <c r="D4" s="1">
-        <v>4772.39</v>
+        <v>4778.97</v>
       </c>
       <c r="E4" s="1">
-        <v>4767.1418155304</v>
+        <v>4767.1418061674</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>13076270.0</v>
+        <v>4328564.76</v>
       </c>
       <c r="I4" s="1">
-        <v>14395.77</v>
+        <v>10740.0</v>
       </c>
       <c r="J4" s="1">
-        <v>0.11009079806397</v>
+        <v>0.24811919413214</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>13090665.77</v>
+        <v>4339304.76</v>
       </c>
       <c r="N4" s="1">
-        <v>13090665.77</v>
+        <v>4339304.76</v>
       </c>
       <c r="O4" s="1">
-        <v>8.91</v>
+        <v>2.88</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>6255.0</v>
       </c>
       <c r="D5" s="1">
-        <v>302.2</v>
+        <v>340.0</v>
       </c>
       <c r="E5" s="1">
         <v>251.5653717026</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1573541.4</v>
       </c>
       <c r="I5" s="1">
-        <v>316719.6</v>
+        <v>553158.6</v>
       </c>
       <c r="J5" s="1">
-        <v>20.127821231777</v>
+        <v>35.153736660503</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1890261.0</v>
+        <v>2126700.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1890261.0</v>
+        <v>2126700.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.29</v>
+        <v>1.41</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
-        <v>70000.0</v>
+        <v>85189.0</v>
       </c>
       <c r="D6" s="1">
-        <v>330.4</v>
+        <v>32.19</v>
       </c>
       <c r="E6" s="1">
-        <v>253.272567</v>
+        <v>29.0302638838</v>
       </c>
       <c r="F6" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="G6">
-        <v>10.57</v>
+        <v>1.18</v>
       </c>
       <c r="H6" s="1">
-        <v>1570195.71</v>
+        <v>2098124.33</v>
       </c>
       <c r="I6" s="1">
-        <v>617242.22</v>
+        <v>224424.93</v>
       </c>
       <c r="J6" s="1">
-        <v>39.309890867044</v>
+        <v>10.696455247721</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2187437.93</v>
+        <v>2322549.26</v>
       </c>
       <c r="N6" s="1">
-        <v>2187437.93</v>
+        <v>2322549.26</v>
       </c>
       <c r="O6" s="1">
-        <v>1.49</v>
+        <v>1.54</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" t="s">
         <v>44</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" s="1">
+        <v>70000.0</v>
+      </c>
+      <c r="D7" s="1">
+        <v>351.8</v>
+      </c>
+      <c r="E7" s="1">
+        <v>253.272567</v>
+      </c>
+      <c r="F7" t="s">
         <v>45</v>
       </c>
-      <c r="C7" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G7">
-        <v>9.21</v>
+        <v>10.65</v>
       </c>
       <c r="H7" s="1">
-        <v>0.0</v>
+        <v>1570195.71</v>
       </c>
       <c r="I7" s="1">
-        <v>50919.83</v>
+        <v>741453.59</v>
       </c>
       <c r="J7" s="1">
-        <v>0</v>
+        <v>47.220456996408</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-      <c r="L7" t="s">
-        <v>47</v>
+      <c r="L7">
+        <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>52554.04</v>
+        <v>2311649.3</v>
       </c>
       <c r="N7" s="1">
-        <v>50919.83</v>
+        <v>2311649.3</v>
       </c>
       <c r="O7" s="1">
-        <v>0.03</v>
+        <v>1.53</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" t="s">
+        <v>47</v>
+      </c>
+      <c r="C8" s="1">
+        <v>6887603.93</v>
+      </c>
+      <c r="D8" s="1">
+        <v>0.10827321</v>
+      </c>
+      <c r="E8" s="1">
+        <v>0.1093110974</v>
+      </c>
+      <c r="F8" t="s">
         <v>48</v>
       </c>
-      <c r="B8" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G8">
-        <v>183.57</v>
+        <v>9.24</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-54425.65</v>
+        <v>67438.01</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="M8" s="1">
-        <v>-57544.649999999</v>
+        <v>72153.65</v>
       </c>
       <c r="N8" s="1">
-        <v>-54425.649999999</v>
+        <v>67438.010000001</v>
       </c>
       <c r="O8" s="1">
-        <v>-0.04</v>
+        <v>0.04</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" t="s">
+        <v>51</v>
+      </c>
+      <c r="C9" s="1">
+        <v>6461807.49</v>
+      </c>
+      <c r="D9" s="1">
+        <v>0.00542873</v>
+      </c>
+      <c r="E9" s="1">
+        <v>0.0054111324</v>
+      </c>
+      <c r="F9" t="s">
         <v>52</v>
       </c>
-      <c r="B9" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G9">
-        <v>10.57</v>
+        <v>184.34</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-26754.52</v>
+        <v>-21016.38</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
-      <c r="L9">
-        <v>61.77</v>
+      <c r="L9" t="s">
+        <v>53</v>
       </c>
       <c r="M9" s="1">
-        <v>-26816.29</v>
+        <v>-30132.38</v>
       </c>
       <c r="N9" s="1">
-        <v>-26754.52</v>
+        <v>-21016.38</v>
       </c>
       <c r="O9" s="1">
         <v>-0.02</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="1">
-        <v>94466781.4</v>
+        <v>2003017.2</v>
       </c>
       <c r="D10" s="1">
-        <v>0.84624406</v>
+        <v>0.09387783</v>
       </c>
       <c r="E10" s="1">
-        <v>0.8509901738</v>
+        <v>0.0933430029</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G10">
-        <v>1.18</v>
+        <v>10.65</v>
       </c>
       <c r="H10" s="1">
         <v>0.0</v>
       </c>
       <c r="I10" s="1">
-        <v>526857.39</v>
+        <v>-11476.58</v>
       </c>
       <c r="J10" s="1">
         <v>0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="L10" t="s">
-        <v>56</v>
+      <c r="L10">
+        <v>180.56</v>
       </c>
       <c r="M10" s="1">
-        <v>583617.92</v>
+        <v>-11657.14</v>
       </c>
       <c r="N10" s="1">
-        <v>526857.39</v>
+        <v>-11476.58</v>
       </c>
       <c r="O10" s="1">
-        <v>0.36</v>
+        <v>-0.01</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" t="s">
         <v>57</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="1">
-        <v>1000000.0</v>
+        <v>99790227.27</v>
       </c>
       <c r="D11" s="1">
-        <v>199.7</v>
+        <v>0.84613463</v>
       </c>
       <c r="E11" s="1">
-        <v>116.963</v>
+        <v>0.8467538162</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11">
         <v>1.18</v>
       </c>
       <c r="H11" s="1">
-        <v>1116645.19</v>
+        <v>0.0</v>
       </c>
       <c r="I11" s="1">
-        <v>576875.84</v>
+        <v>541316.74</v>
       </c>
       <c r="J11" s="1">
-        <v>51.661516582541</v>
+        <v>0</v>
       </c>
       <c r="K11">
-        <v>0.81</v>
+        <v>0.0</v>
       </c>
       <c r="L11" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="M11" s="1">
-        <v>1693521.03</v>
+        <v>712655.86</v>
       </c>
       <c r="N11" s="1">
-        <v>1701589.12</v>
+        <v>541316.74000001</v>
       </c>
       <c r="O11" s="1">
-        <v>1.16</v>
+        <v>0.35</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" t="s">
         <v>60</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="1">
-        <v>1800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>116.233</v>
+        <v>248.855</v>
       </c>
       <c r="E12" s="1">
-        <v>105.565</v>
+        <v>116.963</v>
       </c>
       <c r="F12" t="s">
         <v>34</v>
       </c>
       <c r="G12">
         <v>1.18</v>
       </c>
       <c r="H12" s="1">
-        <v>1625049.17</v>
+        <v>1116645.19</v>
       </c>
       <c r="I12" s="1">
-        <v>149199.47</v>
+        <v>991045.16</v>
       </c>
       <c r="J12" s="1">
-        <v>9.1812280363184</v>
+        <v>88.752019788846</v>
       </c>
       <c r="K12">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.95</v>
+      </c>
+      <c r="L12" t="s">
+        <v>61</v>
       </c>
       <c r="M12" s="1">
-        <v>1774248.64</v>
+        <v>2107690.35</v>
       </c>
       <c r="N12" s="1">
-        <v>1774248.64</v>
+        <v>2117218.6</v>
       </c>
       <c r="O12" s="1">
-        <v>1.21</v>
+        <v>1.4</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>1900000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>108.315</v>
+        <v>114.921</v>
       </c>
       <c r="E13" s="1">
-        <v>100.0</v>
+        <v>105.565</v>
       </c>
       <c r="F13" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G13">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H13" s="1">
-        <v>1900000.0</v>
+        <v>1625049.17</v>
       </c>
       <c r="I13" s="1">
-        <v>157985.0</v>
+        <v>126943.72</v>
       </c>
       <c r="J13" s="1">
-        <v>8.315</v>
+        <v>7.8116848612033</v>
       </c>
       <c r="K13">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>0.0</v>
+      </c>
+      <c r="L13">
+        <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2057985.0</v>
+        <v>1751992.89</v>
       </c>
       <c r="N13" s="1">
-        <v>2073060.07</v>
+        <v>1751992.89</v>
       </c>
       <c r="O13" s="1">
-        <v>1.41</v>
+        <v>1.16</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" t="s">
         <v>65</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="1">
-        <v>1700000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>104.692</v>
+        <v>106.056</v>
       </c>
       <c r="E14" s="1">
-        <v>101.11</v>
+        <v>100.0</v>
       </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G14">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1542555.86</v>
+        <v>1900000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-33258.03</v>
+        <v>115064.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-2.1560340771063</v>
+        <v>6.056</v>
       </c>
       <c r="K14">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>0.05</v>
+      </c>
+      <c r="L14">
+        <v>916.16</v>
       </c>
       <c r="M14" s="1">
-        <v>1509297.83</v>
+        <v>2015064.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1516821.47</v>
+        <v>2015980.16</v>
       </c>
       <c r="O14" s="1">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C15" s="1">
-        <v>800000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>94.791</v>
+        <v>107.287</v>
       </c>
       <c r="E15" s="1">
-        <v>99.6476</v>
+        <v>101.11</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
       <c r="G15">
         <v>1.18</v>
       </c>
       <c r="H15" s="1">
-        <v>761068.12</v>
+        <v>1542555.86</v>
       </c>
       <c r="I15" s="1">
-        <v>-117981.28</v>
+        <v>2187.94</v>
       </c>
       <c r="J15" s="1">
-        <v>-15.502065702082</v>
+        <v>0.14183862359448</v>
       </c>
       <c r="K15">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>0.03</v>
+      </c>
+      <c r="L15">
+        <v>539.93</v>
       </c>
       <c r="M15" s="1">
-        <v>643086.84</v>
+        <v>1544743.8</v>
       </c>
       <c r="N15" s="1">
-        <v>645673.34</v>
+        <v>1545283.73</v>
       </c>
       <c r="O15" s="1">
-        <v>0.44</v>
+        <v>1.02</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>2000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>164.1885</v>
+        <v>94.965</v>
       </c>
       <c r="E16" s="1">
-        <v>101.95</v>
+        <v>99.6476</v>
       </c>
       <c r="F16" t="s">
         <v>34</v>
       </c>
       <c r="G16">
         <v>1.18</v>
       </c>
       <c r="H16" s="1">
-        <v>1834375.42</v>
+        <v>761068.12</v>
       </c>
       <c r="I16" s="1">
-        <v>950368.47</v>
+        <v>-117619.32</v>
       </c>
       <c r="J16" s="1">
-        <v>51.80883147682</v>
+        <v>-15.454506227379</v>
       </c>
       <c r="K16">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.46</v>
+      </c>
+      <c r="L16" t="s">
+        <v>70</v>
       </c>
       <c r="M16" s="1">
-        <v>2784743.89</v>
+        <v>643448.8</v>
       </c>
       <c r="N16" s="1">
-        <v>2784743.89</v>
+        <v>647090.71</v>
       </c>
       <c r="O16" s="1">
-        <v>1.9</v>
+        <v>0.43</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B17" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C17" s="1">
-        <v>13000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>121.981</v>
+        <v>145.8305</v>
       </c>
       <c r="E17" s="1">
-        <v>108.766</v>
+        <v>101.95</v>
       </c>
       <c r="F17" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="G17">
-        <v>9.21</v>
+        <v>1.18</v>
       </c>
       <c r="H17" s="1">
-        <v>1548084.0</v>
+        <v>1834375.42</v>
       </c>
       <c r="I17" s="1">
-        <v>173876.04</v>
+        <v>635862.57</v>
       </c>
       <c r="J17" s="1">
-        <v>11.231692853876</v>
+        <v>34.66370967836</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1721960.04</v>
+        <v>2470237.99</v>
       </c>
       <c r="N17" s="1">
-        <v>1721960.04</v>
+        <v>2470237.99</v>
       </c>
       <c r="O17" s="1">
-        <v>1.17</v>
+        <v>1.64</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B18" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C18" s="1">
-        <v>2200000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>111.623</v>
+        <v>114.2</v>
       </c>
       <c r="E18" s="1">
-        <v>101.19063636</v>
+        <v>108.766</v>
       </c>
       <c r="F18" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G18">
-        <v>1.18</v>
+        <v>9.24</v>
       </c>
       <c r="H18" s="1">
-        <v>1898187.25</v>
+        <v>1548084.0</v>
       </c>
       <c r="I18" s="1">
-        <v>184331.41</v>
+        <v>59391.42</v>
       </c>
       <c r="J18" s="1">
-        <v>9.7109181404522</v>
+        <v>3.8364468594727</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2082518.66</v>
+        <v>1607475.42</v>
       </c>
       <c r="N18" s="1">
-        <v>2082518.66</v>
+        <v>1607475.42</v>
       </c>
       <c r="O18" s="1">
-        <v>1.42</v>
+        <v>1.07</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B19" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C19" s="1">
-        <v>1500000.0</v>
+        <v>170000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.845</v>
+        <v>122.9565</v>
       </c>
       <c r="E19" s="1">
-        <v>99.37</v>
+        <v>121.16835294</v>
       </c>
       <c r="F19" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="G19">
-        <v>1.18</v>
+        <v>184.34</v>
       </c>
       <c r="H19" s="1">
-        <v>1384754.74</v>
+        <v>1309804.52</v>
       </c>
       <c r="I19" s="1">
-        <v>-114677.57</v>
+        <v>-175868.97</v>
       </c>
       <c r="J19" s="1">
-        <v>-8.2814354547723</v>
+        <v>-13.427115826414</v>
       </c>
       <c r="K19">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>0.0</v>
+      </c>
+      <c r="L19">
+        <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1270077.17</v>
+        <v>1133935.55</v>
       </c>
       <c r="N19" s="1">
-        <v>1276097.32</v>
+        <v>1133935.55</v>
       </c>
       <c r="O19" s="1">
-        <v>0.87</v>
+        <v>0.75</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B20" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C20" s="1">
-        <v>170000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>115.778</v>
+        <v>100.444</v>
       </c>
       <c r="E20" s="1">
-        <v>121.16835294</v>
+        <v>100.0</v>
       </c>
       <c r="F20" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="G20">
-        <v>183.57</v>
+        <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1309804.52</v>
+        <v>1400000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-237622.2</v>
+        <v>6216.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-18.141806381917</v>
+        <v>0.444</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1072182.32</v>
+        <v>1406216.0</v>
       </c>
       <c r="N20" s="1">
-        <v>1072182.32</v>
+        <v>1406216.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.73</v>
+        <v>0.93</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="B21" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C21" s="1">
-        <v>1400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.547</v>
+        <v>90.17</v>
       </c>
       <c r="E21" s="1">
-        <v>100.0</v>
+        <v>84.3</v>
       </c>
       <c r="F21" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G21">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H21" s="1">
-        <v>1400000.0</v>
+        <v>1158179.15</v>
       </c>
       <c r="I21" s="1">
-        <v>-20342.0</v>
+        <v>-12629.9</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.453</v>
+        <v>-1.0904962328151</v>
       </c>
       <c r="K21">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.2</v>
+      </c>
+      <c r="L21" t="s">
+        <v>81</v>
       </c>
       <c r="M21" s="1">
-        <v>1379658.0</v>
+        <v>1145549.25</v>
       </c>
       <c r="N21" s="1">
-        <v>1379658.0</v>
+        <v>1148584.17</v>
       </c>
       <c r="O21" s="1">
-        <v>0.94</v>
+        <v>0.76</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B22" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C22" s="1">
-        <v>1500000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>97.653</v>
+        <v>144.58</v>
       </c>
       <c r="E22" s="1">
-        <v>84.3</v>
+        <v>106.7746</v>
       </c>
       <c r="F22" t="s">
         <v>34</v>
       </c>
       <c r="G22">
         <v>1.18</v>
       </c>
       <c r="H22" s="1">
-        <v>1158179.15</v>
+        <v>1648180.09</v>
       </c>
       <c r="I22" s="1">
-        <v>84014.71</v>
+        <v>555969.99</v>
       </c>
       <c r="J22" s="1">
-        <v>7.2540340585479</v>
+        <v>33.732356880977</v>
       </c>
       <c r="K22">
-        <v>0.14</v>
+        <v>1.16</v>
       </c>
       <c r="L22" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="M22" s="1">
-        <v>1242193.86</v>
+        <v>2204150.08</v>
       </c>
       <c r="N22" s="1">
-        <v>1244349.28</v>
+        <v>2225069.87</v>
       </c>
       <c r="O22" s="1">
-        <v>0.85</v>
+        <v>1.48</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>85</v>
+      </c>
+      <c r="B23" t="s">
+        <v>86</v>
+      </c>
+      <c r="C23" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>91.9685</v>
+      </c>
+      <c r="E23" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23">
+        <v>1.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-136535.5</v>
+      </c>
+      <c r="J23" s="1">
+        <v>-8.0315</v>
+      </c>
+      <c r="K23">
+        <v>0.2</v>
+      </c>
+      <c r="L23" t="s">
         <v>87</v>
       </c>
-      <c r="B23" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>2654572.59</v>
+        <v>1563464.5</v>
       </c>
       <c r="N23" s="1">
-        <v>2673001.4</v>
+        <v>1566922.72</v>
       </c>
       <c r="O23" s="1">
-        <v>1.82</v>
+        <v>1.04</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B24" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C24" s="1">
-        <v>1700000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>90.6735</v>
+        <v>108.1415</v>
       </c>
       <c r="E24" s="1">
-        <v>100.0</v>
+        <v>100.25</v>
       </c>
       <c r="F24" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="G24">
-        <v>1.0</v>
+        <v>9.24</v>
       </c>
       <c r="H24" s="1">
-        <v>1700000.0</v>
+        <v>1316855.31</v>
       </c>
       <c r="I24" s="1">
-        <v>-158550.5</v>
+        <v>88248.85</v>
       </c>
       <c r="J24" s="1">
-        <v>-9.3265</v>
+        <v>6.7014841592582</v>
       </c>
       <c r="K24">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>0.0</v>
+      </c>
+      <c r="L24">
+        <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1541449.5</v>
+        <v>1405104.16</v>
       </c>
       <c r="N24" s="1">
-        <v>1544034.43</v>
+        <v>1405104.16</v>
       </c>
       <c r="O24" s="1">
-        <v>1.05</v>
+        <v>0.93</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="B25" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C25" s="1">
-        <v>12000000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>111.7785</v>
+        <v>127.107</v>
       </c>
       <c r="E25" s="1">
-        <v>100.25</v>
+        <v>106.49</v>
       </c>
       <c r="F25" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="G25">
-        <v>9.21</v>
+        <v>1.18</v>
       </c>
       <c r="H25" s="1">
-        <v>1316855.31</v>
+        <v>1730508.04</v>
       </c>
       <c r="I25" s="1">
-        <v>139700.23</v>
+        <v>314916.71</v>
       </c>
       <c r="J25" s="1">
-        <v>10.608624116798</v>
+        <v>18.197933943144</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1456555.54</v>
+        <v>2045424.75</v>
       </c>
       <c r="N25" s="1">
-        <v>1456555.54</v>
+        <v>2045424.75</v>
       </c>
       <c r="O25" s="1">
-        <v>0.99</v>
+        <v>1.36</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B26" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C26" s="1">
-        <v>1900000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>126.512</v>
+        <v>102.406</v>
       </c>
       <c r="E26" s="1">
-        <v>106.49</v>
+        <v>91.8498</v>
       </c>
       <c r="F26" t="s">
         <v>34</v>
       </c>
       <c r="G26">
         <v>1.18</v>
       </c>
       <c r="H26" s="1">
-        <v>1730508.04</v>
+        <v>1406522.1</v>
       </c>
       <c r="I26" s="1">
-        <v>307931.58</v>
+        <v>154677.19</v>
       </c>
       <c r="J26" s="1">
-        <v>17.794287739917</v>
+        <v>10.997138971368</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2038439.62</v>
+        <v>1561199.29</v>
       </c>
       <c r="N26" s="1">
-        <v>2038439.62</v>
+        <v>1561199.29</v>
       </c>
       <c r="O26" s="1">
-        <v>1.39</v>
+        <v>1.04</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="B27" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C27" s="1">
-        <v>1800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>112.302</v>
+        <v>93.449</v>
       </c>
       <c r="E27" s="1">
-        <v>91.8498</v>
+        <v>110.2856</v>
       </c>
       <c r="F27" t="s">
         <v>34</v>
       </c>
       <c r="G27">
         <v>1.18</v>
       </c>
       <c r="H27" s="1">
-        <v>1406522.1</v>
+        <v>908364.97</v>
       </c>
       <c r="I27" s="1">
-        <v>307721.45</v>
+        <v>-196040.93</v>
       </c>
       <c r="J27" s="1">
-        <v>21.878180940065</v>
+        <v>-21.581736028416</v>
       </c>
       <c r="K27">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="L27">
-        <v>0.0</v>
+        <v>772.85</v>
       </c>
       <c r="M27" s="1">
-        <v>1714243.55</v>
+        <v>712324.04</v>
       </c>
       <c r="N27" s="1">
-        <v>1714243.55</v>
+        <v>713096.89</v>
       </c>
       <c r="O27" s="1">
-        <v>1.17</v>
+        <v>0.47</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="B28" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="C28" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>96.265</v>
+        <v>119.041</v>
       </c>
       <c r="E28" s="1">
-        <v>110.2856</v>
+        <v>114.7748</v>
       </c>
       <c r="F28" t="s">
         <v>34</v>
       </c>
       <c r="G28">
         <v>1.18</v>
       </c>
       <c r="H28" s="1">
-        <v>908364.97</v>
+        <v>1449046.08</v>
       </c>
       <c r="I28" s="1">
-        <v>-173642.27</v>
+        <v>-37532.57</v>
       </c>
       <c r="J28" s="1">
-        <v>-19.115914388464</v>
+        <v>-2.5901571052868</v>
       </c>
       <c r="K28">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>641.32</v>
+        <v>2.0</v>
+      </c>
+      <c r="L28" t="s">
+        <v>98</v>
       </c>
       <c r="M28" s="1">
-        <v>734722.7</v>
+        <v>1411513.51</v>
       </c>
       <c r="N28" s="1">
-        <v>735364.02</v>
+        <v>1439526.55</v>
       </c>
       <c r="O28" s="1">
-        <v>0.5</v>
+        <v>0.95</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B29" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C29" s="1">
-        <v>1400000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>116.896</v>
+        <v>102.076</v>
       </c>
       <c r="E29" s="1">
-        <v>114.7748</v>
+        <v>100.6875</v>
       </c>
       <c r="F29" t="s">
         <v>34</v>
       </c>
       <c r="G29">
         <v>1.18</v>
       </c>
       <c r="H29" s="1">
-        <v>1449046.08</v>
+        <v>1856561.16</v>
       </c>
       <c r="I29" s="1">
-        <v>-61203.47</v>
+        <v>-41031.39</v>
       </c>
       <c r="J29" s="1">
-        <v>-4.2237076408226</v>
+        <v>-2.2100747814847</v>
       </c>
       <c r="K29">
-        <v>1.69</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>0.0</v>
+      </c>
+      <c r="L29">
+        <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1387842.61</v>
+        <v>1815529.77</v>
       </c>
       <c r="N29" s="1">
-        <v>1411562.78</v>
+        <v>1815529.77</v>
       </c>
       <c r="O29" s="1">
-        <v>0.96</v>
+        <v>1.2</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B30" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C30" s="1">
-        <v>2100000.0</v>
+        <v>190000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>105.0295</v>
+        <v>112.8855</v>
       </c>
       <c r="E30" s="1">
-        <v>100.6875</v>
+        <v>106.46</v>
       </c>
       <c r="F30" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="G30">
-        <v>1.18</v>
+        <v>184.34</v>
       </c>
       <c r="H30" s="1">
-        <v>1856561.16</v>
+        <v>1435515.22</v>
       </c>
       <c r="I30" s="1">
-        <v>13876.0</v>
+        <v>-271979.51</v>
       </c>
       <c r="J30" s="1">
-        <v>0.74740333359123</v>
+        <v>-18.946473448049</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1870437.16</v>
+        <v>1163535.71</v>
       </c>
       <c r="N30" s="1">
-        <v>1870437.16</v>
+        <v>1163535.71</v>
       </c>
       <c r="O30" s="1">
-        <v>1.27</v>
+        <v>0.77</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="B31" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="C31" s="1">
-        <v>190000000.0</v>
+        <v>140000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>113.065</v>
+        <v>191.103</v>
       </c>
       <c r="E31" s="1">
-        <v>106.46</v>
+        <v>105.54355571</v>
       </c>
       <c r="F31" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="G31">
-        <v>183.57</v>
+        <v>184.34</v>
       </c>
       <c r="H31" s="1">
-        <v>1435515.22</v>
+        <v>921204.27</v>
       </c>
       <c r="I31" s="1">
-        <v>-265273.8</v>
+        <v>530183.62</v>
       </c>
       <c r="J31" s="1">
-        <v>-18.479344301205</v>
+        <v>57.553317680562</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1170241.42</v>
+        <v>1451387.89</v>
       </c>
       <c r="N31" s="1">
-        <v>1170241.42</v>
+        <v>1451387.89</v>
       </c>
       <c r="O31" s="1">
-        <v>0.8</v>
+        <v>0.96</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="B32" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C32" s="1">
-        <v>140000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>164.2835</v>
+        <v>96.814</v>
       </c>
       <c r="E32" s="1">
-        <v>105.54355571</v>
+        <v>96.32768</v>
       </c>
       <c r="F32" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="G32">
-        <v>183.57</v>
+        <v>1.18</v>
       </c>
       <c r="H32" s="1">
-        <v>921204.27</v>
+        <v>1641226.39</v>
       </c>
       <c r="I32" s="1">
-        <v>331693.57</v>
+        <v>-1283.98</v>
       </c>
       <c r="J32" s="1">
-        <v>36.006516773962</v>
+        <v>-0.078232960901878</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1252897.84</v>
+        <v>1639942.41</v>
       </c>
       <c r="N32" s="1">
-        <v>1252897.84</v>
+        <v>1639942.41</v>
       </c>
       <c r="O32" s="1">
-        <v>0.85</v>
+        <v>1.09</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="B33" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C33" s="1">
-        <v>2000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>98.594</v>
+        <v>105.967</v>
       </c>
       <c r="E33" s="1">
-        <v>96.32768</v>
+        <v>103.6696</v>
       </c>
       <c r="F33" t="s">
         <v>34</v>
       </c>
       <c r="G33">
         <v>1.18</v>
       </c>
       <c r="H33" s="1">
-        <v>1641226.39</v>
+        <v>1292886.42</v>
       </c>
       <c r="I33" s="1">
-        <v>30992.06</v>
+        <v>-126145.5</v>
       </c>
       <c r="J33" s="1">
-        <v>1.8883476520262</v>
+        <v>-9.7568895495089</v>
       </c>
       <c r="K33">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.45</v>
+      </c>
+      <c r="L33" t="s">
+        <v>109</v>
       </c>
       <c r="M33" s="1">
-        <v>1672218.45</v>
+        <v>1166740.92</v>
       </c>
       <c r="N33" s="1">
-        <v>1672218.45</v>
+        <v>1172590.2</v>
       </c>
       <c r="O33" s="1">
-        <v>1.14</v>
+        <v>0.78</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B34" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="C34" s="1">
-        <v>900000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.145</v>
+        <v>96.597</v>
       </c>
       <c r="E34" s="1">
-        <v>100.0</v>
+        <v>100.16421053</v>
       </c>
       <c r="F34" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G34">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H34" s="1">
-        <v>900000.0</v>
+        <v>1683878.96</v>
       </c>
       <c r="I34" s="1">
-        <v>-16695.0</v>
+        <v>-129425.67</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.855</v>
+        <v>-7.6861623118089</v>
       </c>
       <c r="K34">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="L34">
-        <v>944.75</v>
+        <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>883305.0</v>
+        <v>1554453.29</v>
       </c>
       <c r="N34" s="1">
-        <v>884249.75</v>
+        <v>1554453.29</v>
       </c>
       <c r="O34" s="1">
-        <v>0.6</v>
+        <v>1.03</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B35" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C35" s="1">
-        <v>1300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>103.469</v>
+        <v>98.826</v>
       </c>
       <c r="E35" s="1">
-        <v>103.6696</v>
+        <v>100.67268571</v>
       </c>
       <c r="F35" t="s">
         <v>34</v>
       </c>
       <c r="G35">
         <v>1.18</v>
       </c>
       <c r="H35" s="1">
-        <v>1292886.42</v>
+        <v>1269265.37</v>
       </c>
       <c r="I35" s="1">
-        <v>-152200.36</v>
+        <v>-97448.65</v>
       </c>
       <c r="J35" s="1">
-        <v>-11.772136952293</v>
+        <v>-7.6775631245655</v>
       </c>
       <c r="K35">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>0.0</v>
+      </c>
+      <c r="L35">
+        <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1140686.06</v>
+        <v>1171816.72</v>
       </c>
       <c r="N35" s="1">
-        <v>1145107.31</v>
+        <v>1171816.72</v>
       </c>
       <c r="O35" s="1">
         <v>0.78</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="B36" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C36" s="1">
-        <v>1900000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>101.034</v>
+        <v>139.351</v>
       </c>
       <c r="E36" s="1">
-        <v>100.16421053</v>
+        <v>128.2777</v>
       </c>
       <c r="F36" t="s">
         <v>34</v>
       </c>
       <c r="G36">
         <v>1.18</v>
       </c>
       <c r="H36" s="1">
-        <v>1683878.96</v>
+        <v>1957442.01</v>
       </c>
       <c r="I36" s="1">
-        <v>-55956.64</v>
+        <v>166990.95</v>
       </c>
       <c r="J36" s="1">
-        <v>-3.3230797063941</v>
+        <v>8.5310803153755</v>
       </c>
       <c r="K36">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="L36">
-        <v>0.0</v>
+        <v>878.72</v>
       </c>
       <c r="M36" s="1">
-        <v>1627922.32</v>
+        <v>2124432.96</v>
       </c>
       <c r="N36" s="1">
-        <v>1627922.32</v>
+        <v>2125311.68</v>
       </c>
       <c r="O36" s="1">
-        <v>1.11</v>
+        <v>1.41</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="B37" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="C37" s="1">
-        <v>1400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.722</v>
+        <v>119.571</v>
       </c>
       <c r="E37" s="1">
-        <v>100.67268571</v>
+        <v>102.37</v>
       </c>
       <c r="F37" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G37">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1269265.37</v>
+        <v>1535550.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-85320.32</v>
+        <v>258015.0</v>
       </c>
       <c r="J37" s="1">
-        <v>-6.7220237797869</v>
+        <v>16.802774250269</v>
       </c>
       <c r="K37">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.34</v>
+      </c>
+      <c r="L37" t="s">
+        <v>118</v>
       </c>
       <c r="M37" s="1">
-        <v>1183945.05</v>
+        <v>1793565.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1183945.05</v>
+        <v>1813689.66</v>
       </c>
       <c r="O37" s="1">
-        <v>0.81</v>
+        <v>1.2</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B38" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C38" s="1">
-        <v>1500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>110.5755</v>
+        <v>102.845</v>
       </c>
       <c r="E38" s="1">
-        <v>102.37</v>
+        <v>100.0</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1535550.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="I38" s="1">
-        <v>123082.5</v>
+        <v>28450.0</v>
       </c>
       <c r="J38" s="1">
-        <v>8.0155318941096</v>
+        <v>2.845</v>
       </c>
       <c r="K38">
-        <v>1.14</v>
+        <v>0.37</v>
       </c>
       <c r="L38" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="M38" s="1">
-        <v>1658632.5</v>
+        <v>1028450.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1675726.34</v>
+        <v>1032107.53</v>
       </c>
       <c r="O38" s="1">
-        <v>1.14</v>
+        <v>0.68</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="B39" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C39" s="1">
-        <v>1000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>97.122</v>
+        <v>104.624</v>
       </c>
       <c r="E39" s="1">
-        <v>100.0</v>
+        <v>107.6</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1000000.0</v>
+        <v>1291200.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-28780.0</v>
+        <v>-35712.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-2.878</v>
+        <v>-2.7657992565056</v>
       </c>
       <c r="K39">
-        <v>0.26</v>
+        <v>0.57</v>
       </c>
       <c r="L39" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="M39" s="1">
-        <v>971220.0</v>
+        <v>1255488.0</v>
       </c>
       <c r="N39" s="1">
-        <v>973850.14</v>
+        <v>1262275.29</v>
       </c>
       <c r="O39" s="1">
-        <v>0.66</v>
+        <v>0.84</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>125</v>
+      </c>
+      <c r="B40" t="s">
+        <v>126</v>
+      </c>
+      <c r="C40" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>123.748</v>
+      </c>
+      <c r="E40" s="1">
+        <v>90.2782</v>
+      </c>
+      <c r="F40" t="s">
+        <v>34</v>
+      </c>
+      <c r="G40">
+        <v>1.18</v>
+      </c>
+      <c r="H40" s="1">
+        <v>1299091.52</v>
+      </c>
+      <c r="I40" s="1">
+        <v>273043.66</v>
+      </c>
+      <c r="J40" s="1">
+        <v>21.018046519155</v>
+      </c>
+      <c r="K40">
+        <v>0.54</v>
+      </c>
+      <c r="L40" t="s">
         <v>127</v>
       </c>
-      <c r="B40" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>1210800.0</v>
+        <v>1572135.18</v>
       </c>
       <c r="N40" s="1">
-        <v>1215722.65</v>
+        <v>1580287.12</v>
       </c>
       <c r="O40" s="1">
-        <v>0.83</v>
+        <v>1.05</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>128</v>
+      </c>
+      <c r="B41" t="s">
+        <v>129</v>
+      </c>
+      <c r="C41" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>138.538</v>
+      </c>
+      <c r="E41" s="1">
+        <v>104.99305556</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>1889875.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>603809.0</v>
+      </c>
+      <c r="J41" s="1">
+        <v>31.949679211588</v>
+      </c>
+      <c r="K41">
+        <v>1.64</v>
+      </c>
+      <c r="L41" t="s">
         <v>130</v>
       </c>
-      <c r="B41" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>1563220.83</v>
+        <v>2493684.0</v>
       </c>
       <c r="N41" s="1">
-        <v>1569837.25</v>
+        <v>2523156.53</v>
       </c>
       <c r="O41" s="1">
-        <v>1.07</v>
+        <v>1.67</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B42" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C42" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>135.487</v>
+        <v>168.0035</v>
       </c>
       <c r="E42" s="1">
-        <v>104.99305556</v>
+        <v>133.1139</v>
       </c>
       <c r="F42" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H42" s="1">
-        <v>1889875.0</v>
+        <v>2031239.57</v>
       </c>
       <c r="I42" s="1">
-        <v>548891.0</v>
+        <v>530006.31</v>
       </c>
       <c r="J42" s="1">
-        <v>29.043772736292</v>
+        <v>26.092752318723</v>
       </c>
       <c r="K42">
-        <v>1.36</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>0.02</v>
+      </c>
+      <c r="L42">
+        <v>418.18</v>
       </c>
       <c r="M42" s="1">
-        <v>2438766.0</v>
+        <v>2561245.88</v>
       </c>
       <c r="N42" s="1">
-        <v>2463293.47</v>
+        <v>2561664.06</v>
       </c>
       <c r="O42" s="1">
-        <v>1.68</v>
+        <v>1.7</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="B43" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="C43" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>140.877</v>
+        <v>121.992</v>
       </c>
       <c r="E43" s="1">
         <v>108.5191</v>
       </c>
       <c r="F43" t="s">
         <v>34</v>
       </c>
       <c r="G43">
         <v>1.18</v>
       </c>
       <c r="H43" s="1">
         <v>1295967.09</v>
       </c>
       <c r="I43" s="1">
-        <v>197386.46</v>
+        <v>-4445.11</v>
       </c>
       <c r="J43" s="1">
-        <v>15.230823492593</v>
+        <v>-0.34299559258098</v>
       </c>
       <c r="K43">
-        <v>0.36</v>
+        <v>0.51</v>
       </c>
       <c r="L43" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="M43" s="1">
-        <v>1493353.55</v>
+        <v>1291521.98</v>
       </c>
       <c r="N43" s="1">
-        <v>1497844.0</v>
+        <v>1297844.74</v>
       </c>
       <c r="O43" s="1">
-        <v>1.02</v>
+        <v>0.86</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="B44" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C44" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>88.831</v>
+        <v>91.226</v>
       </c>
       <c r="E44" s="1">
         <v>95.8663</v>
       </c>
       <c r="F44" t="s">
         <v>34</v>
       </c>
       <c r="G44">
         <v>1.18</v>
       </c>
       <c r="H44" s="1">
         <v>1465425.43</v>
       </c>
       <c r="I44" s="1">
-        <v>-260120.13</v>
+        <v>-229196.07</v>
       </c>
       <c r="J44" s="1">
-        <v>-17.750485604716</v>
+        <v>-15.640241073202</v>
       </c>
       <c r="K44">
-        <v>0.53</v>
+        <v>0.62</v>
       </c>
       <c r="L44" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="M44" s="1">
-        <v>1205305.3</v>
+        <v>1236229.36</v>
       </c>
       <c r="N44" s="1">
-        <v>1213842.16</v>
+        <v>1246166.96</v>
       </c>
       <c r="O44" s="1">
         <v>0.83</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="B45" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C45" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>208.571</v>
+        <v>235.16</v>
       </c>
       <c r="E45" s="1">
         <v>102.845</v>
       </c>
       <c r="F45" t="s">
         <v>34</v>
       </c>
       <c r="G45">
         <v>1.18</v>
       </c>
       <c r="H45" s="1">
         <v>1448793.2</v>
       </c>
       <c r="I45" s="1">
-        <v>1204331.8</v>
+        <v>1538756.56</v>
       </c>
       <c r="J45" s="1">
-        <v>83.126549738085</v>
+        <v>106.20953770352</v>
       </c>
       <c r="K45">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="L45" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="M45" s="1">
-        <v>2653125.0</v>
+        <v>2987549.76</v>
       </c>
       <c r="N45" s="1">
-        <v>2654432.39</v>
+        <v>2989737.72</v>
       </c>
       <c r="O45" s="1">
-        <v>1.81</v>
+        <v>1.98</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="B46" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C46" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>95.486</v>
+        <v>96.1555</v>
       </c>
       <c r="E46" s="1">
         <v>100.44</v>
       </c>
       <c r="F46" t="s">
         <v>34</v>
       </c>
       <c r="G46">
         <v>1.18</v>
       </c>
       <c r="H46" s="1">
         <v>1641600.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-103070.49</v>
+        <v>-94251.39</v>
       </c>
       <c r="J46" s="1">
-        <v>-6.2786604532164</v>
+        <v>-5.7414345760234</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1538529.51</v>
+        <v>1547348.61</v>
       </c>
       <c r="N46" s="1">
-        <v>1538529.51</v>
+        <v>1547348.61</v>
       </c>
       <c r="O46" s="1">
-        <v>1.05</v>
+        <v>1.03</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="B47" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="C47" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>143.101</v>
+        <v>135.738</v>
       </c>
       <c r="E47" s="1">
         <v>100.85333333</v>
       </c>
       <c r="F47" t="s">
         <v>34</v>
       </c>
       <c r="G47">
         <v>1.18</v>
       </c>
       <c r="H47" s="1">
         <v>1389416.89</v>
       </c>
       <c r="I47" s="1">
-        <v>430897.73</v>
+        <v>335043.17</v>
       </c>
       <c r="J47" s="1">
-        <v>31.012846691392</v>
+        <v>24.113941064874</v>
       </c>
       <c r="K47">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>0.03</v>
+      </c>
+      <c r="L47">
+        <v>423.48</v>
       </c>
       <c r="M47" s="1">
-        <v>1820314.62</v>
+        <v>1724460.06</v>
       </c>
       <c r="N47" s="1">
-        <v>1826215.51</v>
+        <v>1724883.54</v>
       </c>
       <c r="O47" s="1">
-        <v>1.24</v>
+        <v>1.14</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="B48" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="C48" s="1">
-        <v>1800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>83.34</v>
+        <v>117.586</v>
       </c>
       <c r="E48" s="1">
-        <v>104.2779</v>
+        <v>101.876</v>
       </c>
       <c r="F48" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G48">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1605235.78</v>
+        <v>2037520.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-333085.17</v>
+        <v>314200.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-20.749921858831</v>
+        <v>15.420707526797</v>
       </c>
       <c r="K48">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.63</v>
+      </c>
+      <c r="L48" t="s">
+        <v>148</v>
       </c>
       <c r="M48" s="1">
-        <v>1272150.61</v>
+        <v>2351720.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1272150.61</v>
+        <v>2364295.34</v>
       </c>
       <c r="O48" s="1">
-        <v>0.87</v>
+        <v>1.57</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="B49" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C49" s="1">
-        <v>2000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>114.011</v>
+        <v>163.455</v>
       </c>
       <c r="E49" s="1">
-        <v>101.876</v>
+        <v>101.25</v>
       </c>
       <c r="F49" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G49">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H49" s="1">
-        <v>2037520.0</v>
+        <v>1562901.98</v>
       </c>
       <c r="I49" s="1">
-        <v>242700.0</v>
+        <v>929001.12</v>
       </c>
       <c r="J49" s="1">
-        <v>11.91153951863</v>
+        <v>59.440779517088</v>
       </c>
       <c r="K49">
-        <v>0.53</v>
+        <v>1.11</v>
       </c>
       <c r="L49" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="M49" s="1">
-        <v>2280220.0</v>
+        <v>2491903.1</v>
       </c>
       <c r="N49" s="1">
-        <v>2290740.55</v>
+        <v>2511912.42</v>
       </c>
       <c r="O49" s="1">
-        <v>1.56</v>
+        <v>1.67</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B50" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C50" s="1">
-        <v>1800000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>172.005</v>
+        <v>79.2565</v>
       </c>
       <c r="E50" s="1">
-        <v>101.25</v>
+        <v>108.16</v>
       </c>
       <c r="F50" t="s">
         <v>34</v>
       </c>
       <c r="G50">
         <v>1.18</v>
       </c>
       <c r="H50" s="1">
-        <v>1562901.98</v>
+        <v>2054587.06</v>
       </c>
       <c r="I50" s="1">
-        <v>1062683.16</v>
+        <v>-577799.56</v>
       </c>
       <c r="J50" s="1">
-        <v>67.994229554946</v>
+        <v>-28.122417942221</v>
       </c>
       <c r="K50">
-        <v>0.97</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>0.0</v>
+      </c>
+      <c r="L50">
+        <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2625585.14</v>
+        <v>1476787.5</v>
       </c>
       <c r="N50" s="1">
-        <v>2642969.81</v>
+        <v>1476787.5</v>
       </c>
       <c r="O50" s="1">
-        <v>1.8</v>
+        <v>0.98</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="B51" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="C51" s="1">
-        <v>2200000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>92.1375</v>
+        <v>96.8275</v>
       </c>
       <c r="E51" s="1">
-        <v>108.16</v>
+        <v>100.25</v>
       </c>
       <c r="F51" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G51">
-        <v>1.18</v>
+        <v>9.24</v>
       </c>
       <c r="H51" s="1">
-        <v>2054587.06</v>
+        <v>438282.5</v>
       </c>
       <c r="I51" s="1">
-        <v>-335603.85</v>
+        <v>-18916.14</v>
       </c>
       <c r="J51" s="1">
-        <v>-16.334369885499</v>
+        <v>-4.3159697227245</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1718983.21</v>
+        <v>419366.36</v>
       </c>
       <c r="N51" s="1">
-        <v>1718983.21</v>
+        <v>419366.36</v>
       </c>
       <c r="O51" s="1">
-        <v>1.17</v>
+        <v>0.28</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="B52" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="C52" s="1">
-        <v>4000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>98.0285</v>
+        <v>142.835</v>
       </c>
       <c r="E52" s="1">
-        <v>100.25</v>
+        <v>114.6381</v>
       </c>
       <c r="F52" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="G52">
-        <v>9.21</v>
+        <v>1.18</v>
       </c>
       <c r="H52" s="1">
-        <v>438282.5</v>
+        <v>1429677.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-12488.17</v>
+        <v>142995.99</v>
       </c>
       <c r="J52" s="1">
-        <v>-2.8493426043705</v>
+        <v>10.001978768631</v>
       </c>
       <c r="K52">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.19</v>
+      </c>
+      <c r="L52" t="s">
+        <v>158</v>
       </c>
       <c r="M52" s="1">
-        <v>425794.33</v>
+        <v>1572672.99</v>
       </c>
       <c r="N52" s="1">
-        <v>425794.33</v>
+        <v>1588156.39</v>
       </c>
       <c r="O52" s="1">
-        <v>0.29</v>
+        <v>1.05</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B53" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="C53" s="1">
-        <v>1300000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>131.975</v>
+        <v>102.519</v>
       </c>
       <c r="E53" s="1">
-        <v>114.6381</v>
+        <v>103.5785</v>
       </c>
       <c r="F53" t="s">
         <v>34</v>
       </c>
       <c r="G53">
         <v>1.18</v>
       </c>
       <c r="H53" s="1">
-        <v>1429677.0</v>
+        <v>2437858.19</v>
       </c>
       <c r="I53" s="1">
-        <v>25271.27</v>
+        <v>-6646.2</v>
       </c>
       <c r="J53" s="1">
-        <v>1.767620938156</v>
+        <v>-0.27262455327642</v>
       </c>
       <c r="K53">
-        <v>1.01</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>0.0</v>
+      </c>
+      <c r="L53">
+        <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1454948.27</v>
+        <v>2431211.99</v>
       </c>
       <c r="N53" s="1">
-        <v>1468058.91</v>
+        <v>2431211.99</v>
       </c>
       <c r="O53" s="1">
-        <v>1.0</v>
+        <v>1.61</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="B54" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="C54" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>107.623</v>
+        <v>110.574</v>
       </c>
       <c r="E54" s="1">
         <v>100.0</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I54" s="1">
-        <v>129591.0</v>
+        <v>179758.0</v>
       </c>
       <c r="J54" s="1">
-        <v>7.623</v>
+        <v>10.574</v>
       </c>
       <c r="K54">
-        <v>0.41</v>
+        <v>0.45</v>
       </c>
       <c r="L54" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="M54" s="1">
-        <v>1829591.0</v>
+        <v>1879758.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1836627.11</v>
+        <v>1887384.39</v>
       </c>
       <c r="O54" s="1">
         <v>1.25</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="B55" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="C55" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>95.217</v>
+        <v>95.072</v>
       </c>
       <c r="E55" s="1">
         <v>98.45</v>
       </c>
       <c r="F55" t="s">
         <v>34</v>
       </c>
       <c r="G55">
         <v>1.18</v>
       </c>
       <c r="H55" s="1">
         <v>1512095.23</v>
       </c>
       <c r="I55" s="1">
-        <v>-58647.13</v>
+        <v>-62704.19</v>
       </c>
       <c r="J55" s="1">
-        <v>-3.8785341581958</v>
+        <v>-4.1468413335316</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1453448.1</v>
+        <v>1449391.04</v>
       </c>
       <c r="N55" s="1">
-        <v>1453448.1</v>
+        <v>1449391.04</v>
       </c>
       <c r="O55" s="1">
-        <v>0.99</v>
+        <v>0.96</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="B56" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="C56" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>113.274</v>
+        <v>121.44</v>
       </c>
       <c r="E56" s="1">
         <v>103.0</v>
       </c>
       <c r="F56" t="s">
         <v>34</v>
       </c>
       <c r="G56">
         <v>1.18</v>
       </c>
       <c r="H56" s="1">
         <v>1497477.13</v>
       </c>
       <c r="I56" s="1">
-        <v>135543.57</v>
+        <v>251044.93</v>
       </c>
       <c r="J56" s="1">
-        <v>9.0514617742443</v>
+        <v>16.764525145035</v>
       </c>
       <c r="K56">
-        <v>0.09</v>
+        <v>0.19</v>
       </c>
       <c r="L56" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="M56" s="1">
-        <v>1633020.7</v>
+        <v>1748522.06</v>
       </c>
       <c r="N56" s="1">
-        <v>1634562.47</v>
+        <v>1751811.66</v>
       </c>
       <c r="O56" s="1">
-        <v>1.11</v>
+        <v>1.16</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="B57" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="C57" s="1">
         <v>2100000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>110.486</v>
+        <v>119.1245</v>
       </c>
       <c r="E57" s="1">
         <v>100.0</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>2100000.0</v>
       </c>
       <c r="I57" s="1">
-        <v>220206.0</v>
+        <v>401614.5</v>
       </c>
       <c r="J57" s="1">
-        <v>10.486</v>
+        <v>19.1245</v>
       </c>
       <c r="K57">
-        <v>0.17</v>
+        <v>0.27</v>
       </c>
       <c r="L57" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="M57" s="1">
-        <v>2320206.0</v>
+        <v>2501614.5</v>
       </c>
       <c r="N57" s="1">
-        <v>2323754.08</v>
+        <v>2507326.04</v>
       </c>
       <c r="O57" s="1">
-        <v>1.58</v>
+        <v>1.66</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="B58" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="C58" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>121.447</v>
+        <v>125.887</v>
       </c>
       <c r="E58" s="1">
         <v>125.248</v>
       </c>
       <c r="F58" t="s">
         <v>34</v>
       </c>
       <c r="G58">
         <v>1.18</v>
       </c>
       <c r="H58" s="1">
         <v>1151441.04</v>
       </c>
       <c r="I58" s="1">
-        <v>-121530.93</v>
+        <v>-85234.55</v>
       </c>
       <c r="J58" s="1">
-        <v>-10.554681115066</v>
+        <v>-7.4024241831783</v>
       </c>
       <c r="K58">
-        <v>0.92</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>0.01</v>
+      </c>
+      <c r="L58">
+        <v>58.81</v>
       </c>
       <c r="M58" s="1">
-        <v>1029910.11</v>
+        <v>1066206.49</v>
       </c>
       <c r="N58" s="1">
-        <v>1039097.13</v>
+        <v>1066265.3</v>
       </c>
       <c r="O58" s="1">
         <v>0.71</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="B59" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="C59" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>115.868</v>
+        <v>120.651</v>
       </c>
       <c r="E59" s="1">
         <v>103.5</v>
       </c>
       <c r="F59" t="s">
         <v>34</v>
       </c>
       <c r="G59">
         <v>1.18</v>
       </c>
       <c r="H59" s="1">
         <v>1035828.66</v>
       </c>
       <c r="I59" s="1">
-        <v>-53230.29</v>
+        <v>-13968.75</v>
       </c>
       <c r="J59" s="1">
-        <v>-5.138908784393</v>
+        <v>-1.3485579748295</v>
       </c>
       <c r="K59">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>0.06</v>
+      </c>
+      <c r="L59">
+        <v>635.22</v>
       </c>
       <c r="M59" s="1">
-        <v>982598.37</v>
+        <v>1021859.91</v>
       </c>
       <c r="N59" s="1">
-        <v>991449.71</v>
+        <v>1022495.13</v>
       </c>
       <c r="O59" s="1">
         <v>0.68</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="B60" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="C60" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>105.875</v>
+        <v>112.107</v>
       </c>
       <c r="E60" s="1">
         <v>107.4925</v>
       </c>
       <c r="F60" t="s">
         <v>34</v>
       </c>
       <c r="G60">
         <v>1.18</v>
       </c>
       <c r="H60" s="1">
         <v>1374936.05</v>
       </c>
       <c r="I60" s="1">
-        <v>-28154.33</v>
+        <v>49308.05</v>
       </c>
       <c r="J60" s="1">
-        <v>-2.0476828722325</v>
+        <v>3.5862067912177</v>
       </c>
       <c r="K60">
-        <v>0.12</v>
+        <v>0.28</v>
       </c>
       <c r="L60" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="M60" s="1">
-        <v>1346781.72</v>
+        <v>1424244.1</v>
       </c>
       <c r="N60" s="1">
-        <v>1348508.7</v>
+        <v>1428505.34</v>
       </c>
       <c r="O60" s="1">
-        <v>0.92</v>
+        <v>0.95</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="B61" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="C61" s="1">
-        <v>1000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>427.482</v>
+        <v>102.7565</v>
       </c>
       <c r="E61" s="1">
-        <v>104.85</v>
+        <v>100.0</v>
       </c>
       <c r="F61" t="s">
         <v>34</v>
       </c>
       <c r="G61">
         <v>1.18</v>
       </c>
       <c r="H61" s="1">
-        <v>862785.44</v>
+        <v>2314386.22</v>
       </c>
       <c r="I61" s="1">
-        <v>2762401.13</v>
+        <v>-138632.43</v>
       </c>
       <c r="J61" s="1">
-        <v>320.1724324416</v>
+        <v>-5.9900300477938</v>
       </c>
       <c r="K61">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="L61">
-        <v>553.58</v>
+        <v>646.98</v>
       </c>
       <c r="M61" s="1">
-        <v>3625186.57</v>
+        <v>2175753.79</v>
       </c>
       <c r="N61" s="1">
-        <v>3625740.15</v>
+        <v>2176400.77</v>
       </c>
       <c r="O61" s="1">
-        <v>2.47</v>
+        <v>1.44</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="B62" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="C62" s="1">
-        <v>2500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>103.103</v>
+        <v>119.049</v>
       </c>
       <c r="E62" s="1">
-        <v>100.0</v>
+        <v>111.6684</v>
       </c>
       <c r="F62" t="s">
         <v>34</v>
       </c>
       <c r="G62">
         <v>1.18</v>
       </c>
       <c r="H62" s="1">
-        <v>2314386.22</v>
+        <v>1937510.2</v>
       </c>
       <c r="I62" s="1">
-        <v>-128518.68</v>
+        <v>79073.18</v>
       </c>
       <c r="J62" s="1">
-        <v>-5.5530351368926</v>
+        <v>4.0811749016857</v>
       </c>
       <c r="K62">
-        <v>0.39</v>
+        <v>0.05</v>
       </c>
       <c r="L62" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="M62" s="1">
-        <v>2185867.54</v>
+        <v>2016583.38</v>
       </c>
       <c r="N62" s="1">
-        <v>2195643.47</v>
+        <v>2017595.02</v>
       </c>
       <c r="O62" s="1">
-        <v>1.49</v>
+        <v>1.34</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="B63" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C63" s="1">
-        <v>2000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>129.375</v>
+        <v>99.458</v>
       </c>
       <c r="E63" s="1">
-        <v>111.6684</v>
+        <v>100.0</v>
       </c>
       <c r="F63" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G63">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1937510.2</v>
+        <v>700000.0</v>
       </c>
       <c r="I63" s="1">
-        <v>256774.06</v>
+        <v>-3794.0</v>
       </c>
       <c r="J63" s="1">
-        <v>13.252784940177</v>
+        <v>-0.542</v>
       </c>
       <c r="K63">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="L63">
-        <v>718.47</v>
+        <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>2194284.26</v>
+        <v>696206.0</v>
       </c>
       <c r="N63" s="1">
-        <v>2195002.73</v>
+        <v>696206.0</v>
       </c>
       <c r="O63" s="1">
-        <v>1.49</v>
+        <v>0.46</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="B64" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="C64" s="1">
-        <v>700000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>101.0865</v>
+        <v>140.648</v>
       </c>
       <c r="E64" s="1">
-        <v>100.0</v>
+        <v>112.1426</v>
       </c>
       <c r="F64" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G64">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H64" s="1">
-        <v>700000.0</v>
+        <v>1285670.4</v>
       </c>
       <c r="I64" s="1">
-        <v>7605.5</v>
+        <v>143800.25</v>
       </c>
       <c r="J64" s="1">
-        <v>1.0865</v>
+        <v>11.184845664954</v>
       </c>
       <c r="K64">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.24</v>
+      </c>
+      <c r="L64" t="s">
+        <v>188</v>
       </c>
       <c r="M64" s="1">
-        <v>707605.5</v>
+        <v>1429470.65</v>
       </c>
       <c r="N64" s="1">
-        <v>707605.5</v>
+        <v>1444377.06</v>
       </c>
       <c r="O64" s="1">
-        <v>0.48</v>
+        <v>0.96</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="B65" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="C65" s="1">
-        <v>1200000.0</v>
+        <v>180000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>131.14</v>
+        <v>105.7255</v>
       </c>
       <c r="E65" s="1">
-        <v>112.1426</v>
+        <v>104.75</v>
       </c>
       <c r="F65" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="G65">
-        <v>1.18</v>
+        <v>184.34</v>
       </c>
       <c r="H65" s="1">
-        <v>1285670.4</v>
+        <v>1021566.13</v>
       </c>
       <c r="I65" s="1">
-        <v>48861.49</v>
+        <v>10815.36</v>
       </c>
       <c r="J65" s="1">
-        <v>3.8004678337465</v>
+        <v>1.0587038550309</v>
       </c>
       <c r="K65">
-        <v>1.07</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>0.0</v>
+      </c>
+      <c r="L65">
+        <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1334531.89</v>
+        <v>1032381.49</v>
       </c>
       <c r="N65" s="1">
-        <v>1347337.18</v>
+        <v>1032381.49</v>
       </c>
       <c r="O65" s="1">
-        <v>0.92</v>
+        <v>0.68</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="B66" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="C66" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>98.317</v>
+        <v>100.661</v>
       </c>
       <c r="E66" s="1">
         <v>97.3197</v>
       </c>
       <c r="F66" t="s">
         <v>34</v>
       </c>
       <c r="G66">
         <v>1.18</v>
       </c>
       <c r="H66" s="1">
         <v>1446595.32</v>
       </c>
       <c r="I66" s="1">
-        <v>-112579.03</v>
+        <v>-82509.6</v>
       </c>
       <c r="J66" s="1">
-        <v>-7.7823444085247</v>
+        <v>-5.7037098668341</v>
       </c>
       <c r="K66">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
       <c r="L66" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="M66" s="1">
-        <v>1334016.29</v>
+        <v>1364085.72</v>
       </c>
       <c r="N66" s="1">
-        <v>1336861.91</v>
+        <v>1367398.25</v>
       </c>
       <c r="O66" s="1">
         <v>0.91</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="B67" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="C67" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>147.826</v>
+        <v>125.698</v>
       </c>
       <c r="E67" s="1">
         <v>97.224375</v>
       </c>
       <c r="F67" t="s">
         <v>34</v>
       </c>
       <c r="G67">
         <v>1.18</v>
       </c>
       <c r="H67" s="1">
         <v>1435796.18</v>
       </c>
       <c r="I67" s="1">
-        <v>569984.01</v>
+        <v>267573.01</v>
       </c>
       <c r="J67" s="1">
-        <v>39.698114393925</v>
+        <v>18.635863065188</v>
       </c>
       <c r="K67">
-        <v>0.1</v>
+        <v>0.25</v>
       </c>
       <c r="L67" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="M67" s="1">
-        <v>2005780.19</v>
+        <v>1703369.19</v>
       </c>
       <c r="N67" s="1">
-        <v>2007382.03</v>
+        <v>1707321.65</v>
       </c>
       <c r="O67" s="1">
-        <v>1.37</v>
+        <v>1.13</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="B68" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="C68" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>106.46</v>
+        <v>104.87</v>
       </c>
       <c r="E68" s="1">
         <v>105.271</v>
       </c>
       <c r="F68" t="s">
         <v>34</v>
       </c>
       <c r="G68">
         <v>1.18</v>
       </c>
       <c r="H68" s="1">
         <v>1564786.32</v>
       </c>
       <c r="I68" s="1">
-        <v>-120281.57</v>
+        <v>-143663.26</v>
       </c>
       <c r="J68" s="1">
-        <v>-7.686772849599</v>
+        <v>-9.1810145681744</v>
       </c>
       <c r="K68">
-        <v>0.93</v>
+        <v>1.09</v>
       </c>
       <c r="L68" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="M68" s="1">
-        <v>1444504.75</v>
+        <v>1421123.06</v>
       </c>
       <c r="N68" s="1">
-        <v>1459444.26</v>
+        <v>1438513.87</v>
       </c>
       <c r="O68" s="1">
-        <v>0.99</v>
+        <v>0.95</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="B69" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="C69" s="1">
         <v>22000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>134.5505</v>
+        <v>130.3255</v>
       </c>
       <c r="E69" s="1">
         <v>100.95</v>
       </c>
       <c r="F69" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G69">
-        <v>9.21</v>
+        <v>9.24</v>
       </c>
       <c r="H69" s="1">
         <v>2475767.93</v>
       </c>
       <c r="I69" s="1">
-        <v>738599.54</v>
+        <v>628698.48</v>
       </c>
       <c r="J69" s="1">
-        <v>29.833149183736</v>
+        <v>25.394079646229</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>3214367.47</v>
+        <v>3104466.41</v>
       </c>
       <c r="N69" s="1">
-        <v>3214367.47</v>
+        <v>3104466.41</v>
       </c>
       <c r="O69" s="1">
-        <v>2.19</v>
+        <v>2.06</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="B70" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="C70" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>113.6545</v>
+        <v>110.871</v>
       </c>
       <c r="E70" s="1">
         <v>113.5</v>
       </c>
       <c r="F70" t="s">
         <v>34</v>
       </c>
       <c r="G70">
         <v>1.18</v>
       </c>
       <c r="H70" s="1">
         <v>1939839.34</v>
       </c>
       <c r="I70" s="1">
-        <v>-12184.99</v>
+        <v>-61783.95</v>
       </c>
       <c r="J70" s="1">
-        <v>-0.62814428745424</v>
+        <v>-3.1850034549768</v>
       </c>
       <c r="K70">
-        <v>0.71</v>
+        <v>0.83</v>
       </c>
       <c r="L70" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="M70" s="1">
-        <v>1927654.35</v>
+        <v>1878055.39</v>
       </c>
       <c r="N70" s="1">
-        <v>1941882.45</v>
+        <v>1894618.07</v>
       </c>
       <c r="O70" s="1">
-        <v>1.32</v>
+        <v>1.26</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="B71" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="C71" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>101.812</v>
+        <v>105.0505</v>
       </c>
       <c r="E71" s="1">
         <v>100.25</v>
       </c>
       <c r="F71" t="s">
         <v>34</v>
       </c>
       <c r="G71">
         <v>1.18</v>
       </c>
       <c r="H71" s="1">
         <v>1452503.85</v>
       </c>
       <c r="I71" s="1">
-        <v>-71065.59</v>
+        <v>-28934.78</v>
       </c>
       <c r="J71" s="1">
-        <v>-4.8926266185112</v>
+        <v>-1.9920621897147</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1381438.26</v>
+        <v>1423569.07</v>
       </c>
       <c r="N71" s="1">
-        <v>1381438.26</v>
+        <v>1423569.07</v>
       </c>
       <c r="O71" s="1">
         <v>0.94</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="B72" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="C72" s="1">
         <v>190000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>199.3025</v>
+        <v>265.9655</v>
       </c>
       <c r="E72" s="1">
         <v>102.5</v>
       </c>
       <c r="F72" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="G72">
-        <v>183.57</v>
+        <v>184.34</v>
       </c>
       <c r="H72" s="1">
         <v>1176028.7</v>
       </c>
       <c r="I72" s="1">
-        <v>886785.09</v>
+        <v>1565336.29</v>
       </c>
       <c r="J72" s="1">
-        <v>75.405055165746</v>
+        <v>133.1035790198</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>2062813.79</v>
+        <v>2741364.99</v>
       </c>
       <c r="N72" s="1">
-        <v>2062813.79</v>
+        <v>2741364.99</v>
       </c>
       <c r="O72" s="1">
-        <v>1.4</v>
+        <v>1.82</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="B73" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="C73" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>100.593</v>
+        <v>99.934</v>
       </c>
       <c r="E73" s="1">
         <v>105.15</v>
       </c>
       <c r="F73" t="s">
         <v>34</v>
       </c>
       <c r="G73">
         <v>1.18</v>
       </c>
       <c r="H73" s="1">
         <v>1714402.17</v>
       </c>
       <c r="I73" s="1">
-        <v>-178891.65</v>
+        <v>-190889.0</v>
       </c>
       <c r="J73" s="1">
-        <v>-10.434637398995</v>
+        <v>-11.134435276642</v>
       </c>
       <c r="K73">
-        <v>1.33</v>
+        <v>1.57</v>
       </c>
       <c r="L73" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="M73" s="1">
-        <v>1535510.52</v>
+        <v>1523513.17</v>
       </c>
       <c r="N73" s="1">
-        <v>1559472.74</v>
+        <v>1551812.06</v>
       </c>
       <c r="O73" s="1">
-        <v>1.06</v>
+        <v>1.03</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="B74" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="C74" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>89.434</v>
+        <v>89.616</v>
       </c>
       <c r="E74" s="1">
         <v>104.4789</v>
       </c>
       <c r="F74" t="s">
         <v>34</v>
       </c>
       <c r="G74">
         <v>1.18</v>
       </c>
       <c r="H74" s="1">
         <v>1608329.94</v>
       </c>
       <c r="I74" s="1">
-        <v>-243156.94</v>
+        <v>-242116.68</v>
       </c>
       <c r="J74" s="1">
-        <v>-15.118598115509</v>
+        <v>-15.053918600806</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1365173.0</v>
+        <v>1366213.26</v>
       </c>
       <c r="N74" s="1">
-        <v>1365173.0</v>
+        <v>1366213.26</v>
       </c>
       <c r="O74" s="1">
-        <v>0.93</v>
+        <v>0.91</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="B75" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="C75" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>190.8145</v>
+        <v>212.847</v>
       </c>
       <c r="E75" s="1">
         <v>105.6</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>1267200.0</v>
       </c>
       <c r="I75" s="1">
-        <v>1022574.0</v>
+        <v>1286964.0</v>
       </c>
       <c r="J75" s="1">
-        <v>80.695549242424</v>
+        <v>101.55965909091</v>
       </c>
       <c r="K75">
-        <v>1.14</v>
+        <v>1.34</v>
       </c>
       <c r="L75" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="M75" s="1">
-        <v>2289774.0</v>
+        <v>2554164.0</v>
       </c>
       <c r="N75" s="1">
-        <v>2303497.76</v>
+        <v>2570270.35</v>
       </c>
       <c r="O75" s="1">
-        <v>1.57</v>
+        <v>1.7</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
       <c r="B76" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="C76" s="1">
         <v>500000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>107.8185</v>
+        <v>114.062</v>
       </c>
       <c r="E76" s="1">
         <v>109.28</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>546400.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-7307.5</v>
+        <v>23910.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-1.3373901903367</v>
+        <v>4.3759150805271</v>
       </c>
       <c r="K76">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>801.37</v>
+        <v>0.27</v>
+      </c>
+      <c r="L76" t="s">
+        <v>219</v>
       </c>
       <c r="M76" s="1">
-        <v>539092.5</v>
+        <v>570310.0</v>
       </c>
       <c r="N76" s="1">
-        <v>539893.87</v>
+        <v>571667.88</v>
       </c>
       <c r="O76" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="B77" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="C77" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>129.98</v>
+        <v>140.0725</v>
       </c>
       <c r="E77" s="1">
         <v>124.766</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>1247660.0</v>
       </c>
       <c r="I77" s="1">
-        <v>52140.0</v>
+        <v>153065.0</v>
       </c>
       <c r="J77" s="1">
-        <v>4.1790231313018</v>
+        <v>12.268166006765</v>
       </c>
       <c r="K77">
-        <v>0.36</v>
+        <v>0.5</v>
       </c>
       <c r="L77" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="M77" s="1">
-        <v>1299800.0</v>
+        <v>1400725.0</v>
       </c>
       <c r="N77" s="1">
-        <v>1303446.13</v>
+        <v>1405731.63</v>
       </c>
       <c r="O77" s="1">
-        <v>0.89</v>
+        <v>0.93</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="B78" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="C78" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.4585</v>
+        <v>104.165</v>
       </c>
       <c r="E78" s="1">
         <v>100.0</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>1400000.0</v>
       </c>
       <c r="I78" s="1">
-        <v>6419.0</v>
+        <v>58310.0</v>
       </c>
       <c r="J78" s="1">
-        <v>0.4585</v>
+        <v>4.165</v>
       </c>
       <c r="K78">
-        <v>0.09</v>
+        <v>0.21</v>
       </c>
       <c r="L78" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M78" s="1">
-        <v>1406419.0</v>
+        <v>1458310.0</v>
       </c>
       <c r="N78" s="1">
-        <v>1407704.91</v>
+        <v>1461287.9</v>
       </c>
       <c r="O78" s="1">
-        <v>0.96</v>
+        <v>0.97</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="B79" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="C79" s="1">
-        <v>1500000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>133.1335</v>
+        <v>330.277</v>
       </c>
       <c r="E79" s="1">
-        <v>121.5</v>
+        <v>99.14</v>
       </c>
       <c r="F79" t="s">
         <v>34</v>
       </c>
       <c r="G79">
         <v>1.18</v>
       </c>
       <c r="H79" s="1">
-        <v>1560426.38</v>
+        <v>1114660.8</v>
       </c>
       <c r="I79" s="1">
-        <v>133096.77</v>
+        <v>2242097.06</v>
       </c>
       <c r="J79" s="1">
-        <v>8.5295129399184</v>
+        <v>201.14612983609</v>
       </c>
       <c r="K79">
-        <v>0.71</v>
+        <v>0.9</v>
       </c>
       <c r="L79" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="M79" s="1">
-        <v>1693523.15</v>
+        <v>3356757.86</v>
       </c>
       <c r="N79" s="1">
-        <v>1704211.9</v>
+        <v>3367526.95</v>
       </c>
       <c r="O79" s="1">
-        <v>1.16</v>
+        <v>2.23</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="B80" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="C80" s="1">
-        <v>1200000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>314.202</v>
+        <v>102.265</v>
       </c>
       <c r="E80" s="1">
-        <v>99.14</v>
+        <v>100.0</v>
       </c>
       <c r="F80" t="s">
         <v>34</v>
       </c>
       <c r="G80">
         <v>1.18</v>
       </c>
       <c r="H80" s="1">
-        <v>1114660.8</v>
+        <v>1438008.36</v>
       </c>
       <c r="I80" s="1">
-        <v>2082781.53</v>
+        <v>-52186.39</v>
       </c>
       <c r="J80" s="1">
-        <v>186.85339342695</v>
+        <v>-3.6290741731154</v>
       </c>
       <c r="K80">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>0.0</v>
+      </c>
+      <c r="L80">
+        <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>3197442.33</v>
+        <v>1385821.97</v>
       </c>
       <c r="N80" s="1">
-        <v>3205262.82</v>
+        <v>1385821.97</v>
       </c>
       <c r="O80" s="1">
-        <v>2.18</v>
+        <v>0.92</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="B81" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="C81" s="1">
-        <v>1600000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>98.3115</v>
+        <v>108.756</v>
       </c>
       <c r="E81" s="1">
-        <v>100.0</v>
+        <v>103.0</v>
       </c>
       <c r="F81" t="s">
         <v>34</v>
       </c>
       <c r="G81">
         <v>1.18</v>
       </c>
       <c r="H81" s="1">
-        <v>1438008.36</v>
+        <v>2842604.57</v>
       </c>
       <c r="I81" s="1">
-        <v>-104066.7</v>
+        <v>104962.13</v>
       </c>
       <c r="J81" s="1">
-        <v>-7.2368633517541</v>
+        <v>3.6924632820104</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1333941.66</v>
+        <v>2947566.7</v>
       </c>
       <c r="N81" s="1">
-        <v>1333941.66</v>
+        <v>2947566.7</v>
       </c>
       <c r="O81" s="1">
-        <v>0.91</v>
+        <v>1.95</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="B82" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="C82" s="1">
-        <v>3200000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>104.045</v>
+        <v>102.2515</v>
       </c>
       <c r="E82" s="1">
-        <v>103.0</v>
+        <v>102.55357143</v>
       </c>
       <c r="F82" t="s">
         <v>34</v>
       </c>
       <c r="G82">
         <v>1.18</v>
       </c>
       <c r="H82" s="1">
-        <v>2842604.57</v>
+        <v>1372732.18</v>
       </c>
       <c r="I82" s="1">
-        <v>-19131.03</v>
+        <v>-160298.03</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.67301059746062</v>
+        <v>-11.677298189367</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>2823473.54</v>
+        <v>1212434.15</v>
       </c>
       <c r="N82" s="1">
-        <v>2823473.54</v>
+        <v>1212434.15</v>
       </c>
       <c r="O82" s="1">
-        <v>1.92</v>
+        <v>0.8</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="B83" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="C83" s="1">
-        <v>1400000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>108.7105</v>
+        <v>114.088</v>
       </c>
       <c r="E83" s="1">
-        <v>102.55357143</v>
+        <v>104.74</v>
       </c>
       <c r="F83" t="s">
         <v>34</v>
       </c>
       <c r="G83">
         <v>1.18</v>
       </c>
       <c r="H83" s="1">
-        <v>1372732.18</v>
+        <v>1258952.43</v>
       </c>
       <c r="I83" s="1">
-        <v>-82071.56</v>
+        <v>-2795.91</v>
       </c>
       <c r="J83" s="1">
-        <v>-5.9787015410391</v>
+        <v>-0.22208225929553</v>
       </c>
       <c r="K83">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="L83">
-        <v>0.0</v>
+        <v>825.78</v>
       </c>
       <c r="M83" s="1">
-        <v>1290660.62</v>
+        <v>1256156.52</v>
       </c>
       <c r="N83" s="1">
-        <v>1290660.62</v>
+        <v>1256982.3</v>
       </c>
       <c r="O83" s="1">
-        <v>0.88</v>
+        <v>0.83</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="B84" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="C84" s="1">
-        <v>1300000.0</v>
+        <v>180000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>116.211</v>
+        <v>111.2615</v>
       </c>
       <c r="E84" s="1">
-        <v>104.74</v>
+        <v>102.64666667</v>
       </c>
       <c r="F84" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="G84">
-        <v>1.18</v>
+        <v>184.34</v>
       </c>
       <c r="H84" s="1">
-        <v>1258952.43</v>
+        <v>1220823.45</v>
       </c>
       <c r="I84" s="1">
-        <v>22206.83</v>
+        <v>-134384.39</v>
       </c>
       <c r="J84" s="1">
-        <v>1.7639133513567</v>
+        <v>-11.007684198727</v>
       </c>
       <c r="K84">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>0.0</v>
+      </c>
+      <c r="L84">
+        <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>1281159.26</v>
+        <v>1086439.06</v>
       </c>
       <c r="N84" s="1">
-        <v>1292666.0</v>
+        <v>1086439.06</v>
       </c>
       <c r="O84" s="1">
-        <v>0.88</v>
+        <v>0.72</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="B85" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="C85" s="1">
-        <v>180000000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>104.6005</v>
+        <v>93.805</v>
       </c>
       <c r="E85" s="1">
-        <v>102.64666667</v>
+        <v>99.90307692</v>
       </c>
       <c r="F85" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="G85">
-        <v>183.57</v>
+        <v>1.18</v>
       </c>
       <c r="H85" s="1">
-        <v>1220823.45</v>
+        <v>2345717.95</v>
       </c>
       <c r="I85" s="1">
-        <v>-195171.66</v>
+        <v>-280053.51</v>
       </c>
       <c r="J85" s="1">
-        <v>-15.986886555955</v>
+        <v>-11.938925138037</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>1025651.79</v>
+        <v>2065664.44</v>
       </c>
       <c r="N85" s="1">
-        <v>1025651.79</v>
+        <v>2065664.44</v>
       </c>
       <c r="O85" s="1">
-        <v>0.7</v>
+        <v>1.37</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
       <c r="B86" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="C86" s="1">
-        <v>2600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>98.566</v>
+        <v>102.195</v>
       </c>
       <c r="E86" s="1">
-        <v>99.90307692</v>
+        <v>115.9281</v>
       </c>
       <c r="F86" t="s">
         <v>34</v>
       </c>
       <c r="G86">
         <v>1.18</v>
       </c>
       <c r="H86" s="1">
-        <v>2345717.95</v>
+        <v>1391813.22</v>
       </c>
       <c r="I86" s="1">
-        <v>-172451.33</v>
+        <v>-180049.01</v>
       </c>
       <c r="J86" s="1">
-        <v>-7.3517504523508</v>
+        <v>-12.936291121017</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>2173266.62</v>
+        <v>1211764.21</v>
       </c>
       <c r="N86" s="1">
-        <v>2173266.62</v>
+        <v>1211764.21</v>
       </c>
       <c r="O86" s="1">
-        <v>1.48</v>
+        <v>0.8</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="B87" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="C87" s="1">
-        <v>1400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.541</v>
+        <v>74.601</v>
       </c>
       <c r="E87" s="1">
-        <v>115.9281</v>
+        <v>125.8419</v>
       </c>
       <c r="F87" t="s">
         <v>34</v>
       </c>
       <c r="G87">
         <v>1.18</v>
       </c>
       <c r="H87" s="1">
-        <v>1391813.22</v>
+        <v>1195182.95</v>
       </c>
       <c r="I87" s="1">
-        <v>-210017.09</v>
+        <v>-500162.2</v>
       </c>
       <c r="J87" s="1">
-        <v>-15.089459345702</v>
+        <v>-41.848170608525</v>
       </c>
       <c r="K87">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.24</v>
+      </c>
+      <c r="L87" t="s">
+        <v>245</v>
       </c>
       <c r="M87" s="1">
-        <v>1181796.13</v>
+        <v>695020.75</v>
       </c>
       <c r="N87" s="1">
-        <v>1181796.13</v>
+        <v>697660.43</v>
       </c>
       <c r="O87" s="1">
-        <v>0.8</v>
+        <v>0.46</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="B88" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="C88" s="1">
-        <v>1100000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>85.619</v>
+        <v>167.485</v>
       </c>
       <c r="E88" s="1">
-        <v>125.8419</v>
+        <v>115.979</v>
       </c>
       <c r="F88" t="s">
         <v>34</v>
       </c>
       <c r="G88">
         <v>1.18</v>
       </c>
       <c r="H88" s="1">
-        <v>1195182.95</v>
+        <v>1464249.25</v>
       </c>
       <c r="I88" s="1">
-        <v>-396498.24</v>
+        <v>521682.83</v>
       </c>
       <c r="J88" s="1">
-        <v>-33.174690117526</v>
+        <v>35.628007321841</v>
       </c>
       <c r="K88">
-        <v>0.18</v>
+        <v>0.31</v>
       </c>
       <c r="L88" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="M88" s="1">
-        <v>798684.71</v>
+        <v>1985932.08</v>
       </c>
       <c r="N88" s="1">
-        <v>800679.94</v>
+        <v>1990255.08</v>
       </c>
       <c r="O88" s="1">
-        <v>0.55</v>
+        <v>1.32</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="B89" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="C89" s="1">
-        <v>1400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>152.209</v>
+        <v>94.4885</v>
       </c>
       <c r="E89" s="1">
-        <v>115.979</v>
+        <v>100.25</v>
       </c>
       <c r="F89" t="s">
         <v>34</v>
       </c>
       <c r="G89">
         <v>1.18</v>
       </c>
       <c r="H89" s="1">
-        <v>1464249.25</v>
+        <v>171705.06</v>
       </c>
       <c r="I89" s="1">
-        <v>342845.39</v>
+        <v>-11650.01</v>
       </c>
       <c r="J89" s="1">
-        <v>23.414414588227</v>
+        <v>-6.7848961469161</v>
       </c>
       <c r="K89">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>0.0</v>
+      </c>
+      <c r="L89">
+        <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>1807094.64</v>
+        <v>160055.05</v>
       </c>
       <c r="N89" s="1">
-        <v>1808846.65</v>
+        <v>160055.05</v>
       </c>
       <c r="O89" s="1">
-        <v>1.23</v>
+        <v>0.11</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="B90" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="C90" s="1">
-        <v>200000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>92.445</v>
+        <v>101.165</v>
       </c>
       <c r="E90" s="1">
-        <v>100.25</v>
+        <v>107.10142857</v>
       </c>
       <c r="F90" t="s">
         <v>34</v>
       </c>
       <c r="G90">
         <v>1.18</v>
       </c>
       <c r="H90" s="1">
-        <v>171705.06</v>
+        <v>1390330.62</v>
       </c>
       <c r="I90" s="1">
-        <v>-14912.32</v>
+        <v>-190779.51</v>
       </c>
       <c r="J90" s="1">
-        <v>-8.6848459794953</v>
+        <v>-13.721880771064</v>
       </c>
       <c r="K90">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.8</v>
+      </c>
+      <c r="L90" t="s">
+        <v>253</v>
       </c>
       <c r="M90" s="1">
-        <v>156792.74</v>
+        <v>1199551.11</v>
       </c>
       <c r="N90" s="1">
-        <v>156792.74</v>
+        <v>1224748.03</v>
       </c>
       <c r="O90" s="1">
-        <v>0.11</v>
+        <v>0.81</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="B91" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="C91" s="1">
-        <v>1400000.0</v>
+        <v>1114000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>101.689</v>
+        <v>93.9165</v>
       </c>
       <c r="E91" s="1">
-        <v>107.10142857</v>
+        <v>100.0</v>
       </c>
       <c r="F91" t="s">
         <v>34</v>
       </c>
       <c r="G91">
         <v>1.18</v>
       </c>
       <c r="H91" s="1">
-        <v>1390330.62</v>
+        <v>1023897.06</v>
       </c>
       <c r="I91" s="1">
-        <v>-183032.46</v>
+        <v>-137787.28</v>
       </c>
       <c r="J91" s="1">
-        <v>-13.164671580059</v>
+        <v>-13.457141873227</v>
       </c>
       <c r="K91">
-        <v>1.54</v>
+        <v>0.29</v>
       </c>
       <c r="L91" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="M91" s="1">
-        <v>1207298.16</v>
+        <v>886109.78</v>
       </c>
       <c r="N91" s="1">
-        <v>1228816.99</v>
+        <v>889303.94</v>
       </c>
       <c r="O91" s="1">
-        <v>0.84</v>
+        <v>0.59</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="B92" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="C92" s="1">
-        <v>1114000.0</v>
+        <v>130.0</v>
       </c>
       <c r="D92" s="1">
-        <v>94.9705</v>
+        <v>18.06</v>
       </c>
       <c r="E92" s="1">
-        <v>100.0</v>
+        <v>25.0081</v>
       </c>
       <c r="F92" t="s">
         <v>34</v>
       </c>
       <c r="G92">
         <v>1.18</v>
       </c>
       <c r="H92" s="1">
-        <v>1023897.06</v>
+        <v>275244.72</v>
       </c>
       <c r="I92" s="1">
-        <v>-126702.89</v>
+        <v>-76396.58</v>
       </c>
       <c r="J92" s="1">
-        <v>-12.374573084525</v>
+        <v>-27.755874844756</v>
       </c>
       <c r="K92">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>0.0</v>
+      </c>
+      <c r="L92">
+        <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>897194.17</v>
+        <v>198848.14</v>
       </c>
       <c r="N92" s="1">
-        <v>899326.33</v>
+        <v>198848.14</v>
       </c>
       <c r="O92" s="1">
-        <v>0.61</v>
+        <v>0.13</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
       <c r="B93" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="C93" s="1">
         <v>125.0</v>
       </c>
       <c r="D93" s="1">
-        <v>14.45</v>
+        <v>3.3</v>
       </c>
       <c r="E93" s="1">
         <v>32.5933</v>
       </c>
       <c r="F93" t="s">
         <v>34</v>
       </c>
       <c r="G93">
         <v>1.18</v>
       </c>
       <c r="H93" s="1">
         <v>361232.66</v>
       </c>
       <c r="I93" s="1">
-        <v>-208056.78</v>
+        <v>-326295.76</v>
       </c>
       <c r="J93" s="1">
-        <v>-57.596336942512</v>
+        <v>-90.328421577385</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>153175.88</v>
+        <v>34936.9</v>
       </c>
       <c r="N93" s="1">
-        <v>153175.88</v>
+        <v>34936.9</v>
       </c>
       <c r="O93" s="1">
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="P93">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:16">
+      <c r="A94" t="s">
+        <v>261</v>
+      </c>
+      <c r="B94" t="s">
+        <v>262</v>
+      </c>
+      <c r="C94" s="1">
+        <v>46.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>284.5</v>
+      </c>
+      <c r="E94" s="1">
+        <v>180.0</v>
+      </c>
+      <c r="F94" t="s">
+        <v>34</v>
+      </c>
+      <c r="G94">
+        <v>1.18</v>
+      </c>
+      <c r="H94" s="1">
+        <v>701011.73</v>
+      </c>
+      <c r="I94" s="1">
+        <v>407398.54</v>
+      </c>
+      <c r="J94" s="1">
+        <v>58.115795009593</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94">
+        <v>0.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>1108410.27</v>
+      </c>
+      <c r="N94" s="1">
+        <v>1108410.27</v>
+      </c>
+      <c r="O94" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="P94">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>