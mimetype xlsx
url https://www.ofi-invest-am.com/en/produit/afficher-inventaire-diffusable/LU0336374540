--- v1 (2026-05-29)
+++ v2 (2026-06-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="263">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="268">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I_EUR</t>
   </si>
   <si>
     <t>LU0336374540</t>
   </si>
   <si>
@@ -154,681 +154,696 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>CA784730103N</t>
   </si>
   <si>
     <t>SSR MINING INC</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>OACT01970575</t>
-[...2 lines deleted...]
-    <t>EUR/HKD 19/03/26</t>
+    <t>OVCT01737420</t>
+  </si>
+  <si>
+    <t>EUR/HKD 21/05/26</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
-    <t>-4 715.64</t>
-[...5 lines deleted...]
-    <t>EUR/JPY 19/03/26</t>
+    <t>OVCT01737459</t>
+  </si>
+  <si>
+    <t>EUR/JPY 21/05/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>9 116.00</t>
-[...14 lines deleted...]
-    <t>-171 339.12</t>
+    <t>1 220.00</t>
+  </si>
+  <si>
+    <t>OVCT01737422</t>
+  </si>
+  <si>
+    <t>EUR/SEK 21/05/26</t>
+  </si>
+  <si>
+    <t>OVCT01737456</t>
+  </si>
+  <si>
+    <t>EUR/USD 21/05/26</t>
+  </si>
+  <si>
+    <t>-12 858.70</t>
   </si>
   <si>
     <t>US007973AE02</t>
   </si>
   <si>
     <t>ADVANCED ENERGY INDUSTRIES INC 2.5 15/09/2028</t>
   </si>
   <si>
-    <t>9 528.25</t>
-[...1 lines deleted...]
-  <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AEROVIRONMENT INC Z 15/07/2030</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
+    <t>1 790.68</t>
+  </si>
+  <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAMAI TECHNOLOGIES INC 1.125 15/02/2029</t>
   </si>
   <si>
+    <t>1 610.55</t>
+  </si>
+  <si>
     <t>US011642AD71</t>
   </si>
   <si>
     <t>ALARM.COM HLD INC 2.2500 0629 2.25 01/06/2029</t>
   </si>
   <si>
-    <t>3 641.91</t>
+    <t>4 720.66</t>
   </si>
   <si>
     <t>XS2688718373</t>
   </si>
   <si>
     <t>ALIBABA / GOLDMAN SACHS 0% Z 10/05/2027</t>
   </si>
   <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIBABA GROUP HOLDING LTD Z 09/07/2032</t>
   </si>
   <si>
     <t>XS2413708442</t>
   </si>
   <si>
     <t>ANA HOLDINGS INC Z 10/12/2031</t>
   </si>
   <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLLIAN CAPITAL 2 LTD Z 05/12/2029</t>
   </si>
   <si>
     <t>US04271TAB61</t>
   </si>
   <si>
     <t>ARRAY TECHNOLOGIES INC 1 01/12/2028</t>
   </si>
   <si>
-    <t>3 034.92</t>
+    <t>3 933.88</t>
   </si>
   <si>
     <t>US00217DAC48</t>
   </si>
   <si>
     <t>AST SPACEMOBILE INC 2.375 15/10/2032</t>
   </si>
   <si>
-    <t>20 919.79</t>
+    <t>23 760.29</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>3 458.22</t>
+    <t>4 191.78</t>
   </si>
   <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHINA PACIFIC INSURANCE GROUP CO L Z 18/09/2030</t>
   </si>
   <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPHER MINING INC Z 01/10/2031</t>
   </si>
   <si>
     <t>US18452BAC46</t>
   </si>
   <si>
     <t>CLEANSPARK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COINBASE GLOBAL INC 0.25 01/04/2030</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>COPT DEFENSE PROPERTIES LP 5.25 15/09/2028</t>
   </si>
   <si>
-    <t>28 013.04</t>
-[...1 lines deleted...]
-  <si>
     <t>US23248VAC90</t>
   </si>
   <si>
     <t>CYBER ARK SOFTWARE LTD Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2550564251</t>
   </si>
   <si>
     <t>CYBERAGENT INC Z 16/11/2029</t>
   </si>
   <si>
     <t>XS2676374239</t>
   </si>
   <si>
     <t>DAIFUKU CO. LTD. Z 13/09/2030</t>
   </si>
   <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG INC Z 01/12/2029</t>
   </si>
   <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST LP 1.875 15/11/2029</t>
   </si>
   <si>
-    <t>5 849.28</t>
+    <t>7 330.91</t>
   </si>
   <si>
     <t>US25809KAA34</t>
   </si>
   <si>
     <t>DOORDASH INC Z 15/05/2030</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX INC Z 01/03/2028</t>
   </si>
   <si>
     <t>US29258YAA10</t>
   </si>
   <si>
     <t>ENDEAVOUR SILVER CORP 0.25 15/01/2031</t>
   </si>
   <si>
+    <t>1 147.68</t>
+  </si>
+  <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>20 124.66</t>
+    <t>22 670.55</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>3 657.53</t>
+    <t>4 520.55</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>6 787.29</t>
+    <t>8 353.59</t>
   </si>
   <si>
     <t>US30063PAE51</t>
   </si>
   <si>
     <t>EXACT SCIENCES CORP 1.75 15/04/2031</t>
   </si>
   <si>
-    <t>8 151.94</t>
+    <t>9 789.59</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>29 472.53</t>
+    <t>33 626.37</t>
   </si>
   <si>
     <t>US32076VAE39</t>
   </si>
   <si>
     <t>FIRST MAJESTIC SILVER CORP 0.125 15/01/2031</t>
   </si>
   <si>
     <t>US36317GAB23</t>
   </si>
   <si>
     <t>GALAXY DIGITAL HOLDINGS LP 2.5 01/12/2029</t>
   </si>
   <si>
-    <t>6 322.76</t>
+    <t>8 195.59</t>
   </si>
   <si>
     <t>US37940XAU63</t>
   </si>
   <si>
     <t>GLOBAL PAYMENTS INC 1.5 01/03/2031</t>
   </si>
   <si>
-    <t>9 937.60</t>
+    <t>1 097.16</t>
   </si>
   <si>
     <t>XS2849520650</t>
   </si>
   <si>
     <t>GOLD POLE CAPITAL CO LTD 1 25/06/2029</t>
   </si>
   <si>
-    <t>2 187.96</t>
+    <t>3 067.71</t>
   </si>
   <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLDMAN SACHS FINANCE CORP INTERNA Z 06/11/2028</t>
   </si>
   <si>
     <t>US40637HAF64</t>
   </si>
   <si>
     <t>HALOZYME THERAPEUTICS INC 1 15/08/2028</t>
   </si>
   <si>
+    <t>1 263.17</t>
+  </si>
+  <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>12 575.34</t>
+    <t>14 301.37</t>
   </si>
   <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTUITIVE MACHINES INC 2.5 01/10/2030</t>
   </si>
   <si>
-    <t>20 009.32</t>
+    <t>22 953.66</t>
   </si>
   <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN LTD Z 01/07/2031</t>
   </si>
   <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>J&amp;T GLOBAL EXPRESS - BOLT INNOVATI Z 05/02/2033</t>
   </si>
   <si>
     <t>US472145AH40</t>
   </si>
   <si>
     <t>JAZZ INVESTMENTS I LTD 3.125 15/09/2030</t>
   </si>
   <si>
-    <t>15 483.40</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3257747207</t>
   </si>
   <si>
     <t>JINKAI INVESTMENT HOLDINGS LTD Z 05/02/2031</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>7 626.39</t>
+    <t>8 169.44</t>
   </si>
   <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L Z 11/04/2028</t>
   </si>
   <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC CORP 1.75 10/07/2030</t>
   </si>
   <si>
-    <t>3 289.60</t>
+    <t>5 010.58</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>5 711.54</t>
+    <t>7 528.85</t>
   </si>
   <si>
     <t>XS2523390867</t>
   </si>
   <si>
     <t>LENOVO GROUP LTD 2.5 26/08/2029</t>
   </si>
   <si>
+    <t>1 443.63</t>
+  </si>
+  <si>
     <t>US531229AQ58</t>
   </si>
   <si>
     <t>LIBERTY MEDIA 2.25 15/08/2027</t>
   </si>
   <si>
+    <t>1 894.76</t>
+  </si>
+  <si>
     <t>US538034BC20</t>
   </si>
   <si>
     <t>LIVE NATION ENTERTAINMENT INC 2.875 15/01/2030</t>
   </si>
   <si>
-    <t>4 261.24</t>
+    <t>6 744.44</t>
   </si>
   <si>
     <t>US06744EDH71</t>
   </si>
   <si>
     <t>MICROSOFT/BARCLAYS BANK 1.000 2029 1 16/02/2029</t>
   </si>
   <si>
+    <t>2 045.14</t>
+  </si>
+  <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>MIRION TECHNOLOGIES INC 0.25 01/06/2030</t>
   </si>
   <si>
-    <t>1 011.64</t>
+    <t>1 311.29</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
+    <t>US63954QAJ58</t>
+  </si>
+  <si>
+    <t>NEBIUS GROUP NV 1.25 15/03/2031</t>
+  </si>
+  <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXTERA ENERGY CAPITAL HOLDINGS IN 3 01/03/2027</t>
   </si>
   <si>
-    <t>14 906.41</t>
+    <t>1 645.73</t>
   </si>
   <si>
     <t>XS3298822258</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2029</t>
   </si>
   <si>
+    <t>XS3298822506</t>
+  </si>
+  <si>
+    <t>NIPPON STEEL CORPORATION Z 14/02/2031</t>
+  </si>
+  <si>
     <t>US682189AU93</t>
   </si>
   <si>
     <t>ON SEMICONDUCTOR CORPORATION 0.5 01/03/2029</t>
   </si>
   <si>
-    <t>3 312.53</t>
-[...1 lines deleted...]
-  <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMAT TECHNOLOGIES INC 2.5 15/07/2027</t>
   </si>
   <si>
-    <t>3 952.46</t>
+    <t>6 255.71</t>
   </si>
   <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARSONS CORP 2.625 01/03/2029</t>
   </si>
   <si>
-    <t>17 390.81</t>
+    <t>1 920.03</t>
   </si>
   <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN LIFE INSURANCE CO OF CHINA Z 11/06/2030</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>16 562.68</t>
+    <t>1 539.87</t>
   </si>
   <si>
     <t>XS2894149595</t>
   </si>
   <si>
     <t>QUANTA COMPUTER INCORPORATED Z 16/09/2029</t>
   </si>
   <si>
     <t>XS2809275899</t>
   </si>
   <si>
     <t>RESONAC HOLDINGS CORP Z 29/12/2028</t>
   </si>
   <si>
     <t>US76169XAE40</t>
   </si>
   <si>
     <t>REXFORD INDUSTRIAL REALTY LP 4.125 15/03/2029</t>
   </si>
   <si>
-    <t>28 298.89</t>
-[...1 lines deleted...]
-  <si>
     <t>US781154AC39</t>
   </si>
   <si>
     <t>RUBRIK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>16 106.35</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>1 357.88</t>
+    <t>1 825.34</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>5 006.63</t>
+    <t>6 149.45</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>2 977.90</t>
+    <t>4 399.17</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>10 769.09</t>
+    <t>13 555.06</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR-MORGAN STANLE Z 02/02/2029</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>TENCENT / GOLDMAN SACHS 0% Z 07/03/2030</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETRA TECH INC 2.25 15/08/2028</t>
   </si>
   <si>
+    <t>2 463.19</t>
+  </si>
+  <si>
     <t>XS2635167963</t>
   </si>
   <si>
     <t>TOKYU CORP Z 30/09/2030</t>
   </si>
   <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>TRIP.COM / BAIDU 0% Z 12/03/2032</t>
   </si>
   <si>
     <t>US90353TAR14</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC Z 15/05/2028</t>
   </si>
   <si>
     <t>US91680MAF41</t>
   </si>
   <si>
     <t>UPSTART HOLDINGS INC 1 15/11/2030</t>
   </si>
   <si>
-    <t>2 639.68</t>
+    <t>3 308.31</t>
   </si>
   <si>
     <t>US95041AAD00</t>
   </si>
   <si>
     <t>WELLTOWER OP LLC 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>4 323.00</t>
+    <t>6 842.19</t>
   </si>
   <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON CORPORATION Z 23/10/2030</t>
   </si>
   <si>
     <t>US98313RAJ59</t>
   </si>
   <si>
     <t>WYNN MACAU LTD 4.5 07/03/2029</t>
   </si>
   <si>
-    <t>25 196.92</t>
+    <t>1 970.55</t>
   </si>
   <si>
     <t>XS2834365350</t>
   </si>
   <si>
     <t>XERO INVESTMENTS LTD 1.625 12/06/2031</t>
   </si>
   <si>
-    <t>3 194.16</t>
+    <t>4 268.43</t>
   </si>
   <si>
     <t>BABA2701CO01</t>
   </si>
   <si>
     <t>JAN27 BABA C @ 160.000000</t>
   </si>
   <si>
     <t>PANW2606CR01</t>
   </si>
   <si>
     <t>JUN26 PANW C @ 185.000000</t>
   </si>
   <si>
     <t>LITE2609CR01</t>
   </si>
   <si>
     <t>SEP26 LITE C @ 540.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1210,212 +1225,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1454279.51</v>
+        <v>1468629.51</v>
       </c>
       <c r="D2">
-        <v>87.08</v>
+        <v>82.51</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>126640327.09</v>
+        <v>121179608.06</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>126640327.09</v>
+        <v>121179608.06</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>176000.0</v>
+        <v>196000.0</v>
       </c>
       <c r="D3">
-        <v>137.05</v>
+        <v>129.51</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>24121328.04</v>
+        <v>25384270.41</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>24121328.04</v>
+        <v>25384270.41</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>100.0</v>
       </c>
       <c r="D4">
-        <v>129.39</v>
+        <v>121.97</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>12938.85</v>
+        <v>12196.58</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>12938.85</v>
+        <v>12196.58</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>100.0</v>
       </c>
       <c r="D5">
-        <v>142.11</v>
+        <v>134.27</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>14211.31</v>
+        <v>13427.22</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>14211.31</v>
+        <v>13427.22</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>100.0</v>
       </c>
       <c r="D6">
-        <v>139.27</v>
+        <v>131.34</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>13926.8</v>
+        <v>13134.26</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>13926.8</v>
+        <v>13134.26</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P94"/>
+  <dimension ref="A1:P96"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O94" sqref="O94"/>
+      <selection activeCell="O96" sqref="O96"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1437,4686 +1452,4786 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>2321.0</v>
       </c>
       <c r="D2" s="1">
-        <v>542.4</v>
+        <v>496.27</v>
       </c>
       <c r="E2" s="1">
         <v>501.8005988798</v>
       </c>
       <c r="F2" t="s">
         <v>34</v>
       </c>
       <c r="G2">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H2" s="1">
         <v>1002909.83</v>
       </c>
       <c r="I2" s="1">
-        <v>63330.87</v>
+        <v>-5211.55</v>
       </c>
       <c r="J2" s="1">
-        <v>6.3147122608221</v>
+        <v>-0.5196429274205</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1066240.7</v>
+        <v>997698.28</v>
       </c>
       <c r="N2" s="1">
-        <v>1066240.7</v>
+        <v>997698.28</v>
       </c>
       <c r="O2" s="1">
-        <v>0.71</v>
+        <v>0.68</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
         <v>7000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>192.6</v>
+        <v>203.8</v>
       </c>
       <c r="E3" s="1">
         <v>101.4678842857</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>710275.19</v>
       </c>
       <c r="I3" s="1">
-        <v>637924.81</v>
+        <v>716324.81</v>
       </c>
       <c r="J3" s="1">
-        <v>89.813753736774</v>
+        <v>100.85172903195</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1348200.0</v>
+        <v>1426600.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1348200.0</v>
+        <v>1426600.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.89</v>
+        <v>0.97</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>908.0</v>
+        <v>1631.0</v>
       </c>
       <c r="D4" s="1">
-        <v>4778.97</v>
+        <v>4784.78</v>
       </c>
       <c r="E4" s="1">
-        <v>4767.1418061674</v>
+        <v>4778.8125260576</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>4328564.76</v>
+        <v>7794243.23</v>
       </c>
       <c r="I4" s="1">
-        <v>10740.0</v>
+        <v>9732.95</v>
       </c>
       <c r="J4" s="1">
-        <v>0.24811919413214</v>
+        <v>0.12487357287668</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>4339304.76</v>
+        <v>7803976.18</v>
       </c>
       <c r="N4" s="1">
-        <v>4339304.76</v>
+        <v>7803976.18</v>
       </c>
       <c r="O4" s="1">
-        <v>2.88</v>
+        <v>5.32</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>6255.0</v>
       </c>
       <c r="D5" s="1">
-        <v>340.0</v>
+        <v>281.6</v>
       </c>
       <c r="E5" s="1">
         <v>251.5653717026</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1573541.4</v>
       </c>
       <c r="I5" s="1">
-        <v>553158.6</v>
+        <v>187866.6</v>
       </c>
       <c r="J5" s="1">
-        <v>35.153736660503</v>
+        <v>11.939094834111</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>2126700.0</v>
+        <v>1761408.0</v>
       </c>
       <c r="N5" s="1">
-        <v>2126700.0</v>
+        <v>1761408.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.41</v>
+        <v>1.2</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>85189.0</v>
       </c>
       <c r="D6" s="1">
-        <v>32.19</v>
+        <v>22.99</v>
       </c>
       <c r="E6" s="1">
         <v>29.0302638838</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
       <c r="G6">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H6" s="1">
         <v>2098124.33</v>
       </c>
       <c r="I6" s="1">
-        <v>224424.93</v>
+        <v>-401723.2</v>
       </c>
       <c r="J6" s="1">
-        <v>10.696455247721</v>
+        <v>-19.146777636385</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2322549.26</v>
+        <v>1696401.13</v>
       </c>
       <c r="N6" s="1">
-        <v>2322549.26</v>
+        <v>1696401.13</v>
       </c>
       <c r="O6" s="1">
-        <v>1.54</v>
+        <v>1.16</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>70000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>351.8</v>
+        <v>288.1</v>
       </c>
       <c r="E7" s="1">
         <v>253.272567</v>
       </c>
       <c r="F7" t="s">
         <v>45</v>
       </c>
       <c r="G7">
-        <v>10.65</v>
+        <v>10.81</v>
       </c>
       <c r="H7" s="1">
         <v>1570195.71</v>
       </c>
       <c r="I7" s="1">
-        <v>741453.59</v>
+        <v>295918.23</v>
       </c>
       <c r="J7" s="1">
-        <v>47.220456996408</v>
+        <v>18.845945643298</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2311649.3</v>
+        <v>1866113.94</v>
       </c>
       <c r="N7" s="1">
-        <v>2311649.3</v>
+        <v>1866113.94</v>
       </c>
       <c r="O7" s="1">
-        <v>1.53</v>
+        <v>1.27</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
-        <v>6887603.93</v>
+        <v>6365111.79</v>
       </c>
       <c r="D8" s="1">
-        <v>0.10827321</v>
+        <v>0.11062941</v>
       </c>
       <c r="E8" s="1">
-        <v>0.1093110974</v>
+        <v>0.1107562481</v>
       </c>
       <c r="F8" t="s">
         <v>48</v>
       </c>
       <c r="G8">
-        <v>9.24</v>
+        <v>9.04</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>67438.01</v>
+        <v>7289.15</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
-      <c r="L8" t="s">
-        <v>49</v>
+      <c r="L8">
+        <v>31.69</v>
       </c>
       <c r="M8" s="1">
-        <v>72153.65</v>
+        <v>7257.46</v>
       </c>
       <c r="N8" s="1">
-        <v>67438.010000001</v>
+        <v>7289.1500000004</v>
       </c>
       <c r="O8" s="1">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" t="s">
         <v>50</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" s="1">
+        <v>11201168.95</v>
+      </c>
+      <c r="D9" s="1">
+        <v>0.00545258</v>
+      </c>
+      <c r="E9" s="1">
+        <v>0.0054710042</v>
+      </c>
+      <c r="F9" t="s">
         <v>51</v>
       </c>
-      <c r="C9" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G9">
-        <v>184.34</v>
+        <v>183.86</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-21016.38</v>
+        <v>37722.64</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="M9" s="1">
-        <v>-30132.38</v>
+        <v>36502.639999999</v>
       </c>
       <c r="N9" s="1">
-        <v>-21016.38</v>
+        <v>37722.639999999</v>
       </c>
       <c r="O9" s="1">
-        <v>-0.02</v>
+        <v>0.03</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" t="s">
         <v>54</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" s="1">
-        <v>2003017.2</v>
+        <v>2098414.39</v>
       </c>
       <c r="D10" s="1">
-        <v>0.09387783</v>
+        <v>0.09256791</v>
       </c>
       <c r="E10" s="1">
-        <v>0.0933430029</v>
+        <v>0.0935768558</v>
       </c>
       <c r="F10" t="s">
         <v>45</v>
       </c>
       <c r="G10">
-        <v>10.65</v>
+        <v>10.81</v>
       </c>
       <c r="H10" s="1">
         <v>0.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-11476.58</v>
+        <v>22625.08</v>
       </c>
       <c r="J10" s="1">
         <v>0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
-        <v>180.56</v>
+        <v>28.96</v>
       </c>
       <c r="M10" s="1">
-        <v>-11657.14</v>
+        <v>22596.12</v>
       </c>
       <c r="N10" s="1">
-        <v>-11476.58</v>
+        <v>22625.08</v>
       </c>
       <c r="O10" s="1">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" t="s">
         <v>56</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="1">
-        <v>99790227.27</v>
+        <v>92179677.65</v>
       </c>
       <c r="D11" s="1">
-        <v>0.84613463</v>
+        <v>0.86368899</v>
       </c>
       <c r="E11" s="1">
-        <v>0.8467538162</v>
+        <v>0.8651469496</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H11" s="1">
         <v>0.0</v>
       </c>
       <c r="I11" s="1">
-        <v>541316.74</v>
+        <v>155342.79</v>
       </c>
       <c r="J11" s="1">
         <v>0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M11" s="1">
-        <v>712655.86</v>
+        <v>168201.49000001</v>
       </c>
       <c r="N11" s="1">
-        <v>541316.74000001</v>
+        <v>155342.79000001</v>
       </c>
       <c r="O11" s="1">
-        <v>0.35</v>
+        <v>0.11</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="C12" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>248.855</v>
+        <v>236.218</v>
       </c>
       <c r="E12" s="1">
         <v>116.963</v>
       </c>
       <c r="F12" t="s">
         <v>34</v>
       </c>
       <c r="G12">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H12" s="1">
         <v>1116645.19</v>
       </c>
       <c r="I12" s="1">
-        <v>991045.16</v>
+        <v>929418.04</v>
       </c>
       <c r="J12" s="1">
-        <v>88.752019788846</v>
+        <v>83.233067076571</v>
       </c>
       <c r="K12">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>0.03</v>
+      </c>
+      <c r="L12">
+        <v>300.75</v>
       </c>
       <c r="M12" s="1">
-        <v>2107690.35</v>
+        <v>2046063.23</v>
       </c>
       <c r="N12" s="1">
-        <v>2117218.6</v>
+        <v>2046363.98</v>
       </c>
       <c r="O12" s="1">
         <v>1.4</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C13" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>114.921</v>
+        <v>101.568</v>
       </c>
       <c r="E13" s="1">
         <v>105.565</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
       <c r="G13">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H13" s="1">
         <v>1625049.17</v>
       </c>
       <c r="I13" s="1">
-        <v>126943.72</v>
+        <v>-41485.72</v>
       </c>
       <c r="J13" s="1">
-        <v>7.8116848612033</v>
+        <v>-2.5528901380873</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1751992.89</v>
+        <v>1583563.45</v>
       </c>
       <c r="N13" s="1">
-        <v>1751992.89</v>
+        <v>1583563.45</v>
       </c>
       <c r="O13" s="1">
-        <v>1.16</v>
+        <v>1.08</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B14" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C14" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>106.056</v>
+        <v>101.275</v>
       </c>
       <c r="E14" s="1">
         <v>100.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1900000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>115064.0</v>
+        <v>24225.0</v>
       </c>
       <c r="J14" s="1">
-        <v>6.056</v>
+        <v>1.275</v>
       </c>
       <c r="K14">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>916.16</v>
+        <v>0.09</v>
+      </c>
+      <c r="L14" t="s">
+        <v>64</v>
       </c>
       <c r="M14" s="1">
-        <v>2015064.0</v>
+        <v>1924225.0</v>
       </c>
       <c r="N14" s="1">
-        <v>2015980.16</v>
+        <v>1926015.68</v>
       </c>
       <c r="O14" s="1">
-        <v>1.34</v>
+        <v>1.31</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="C15" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>107.287</v>
+        <v>111.851</v>
       </c>
       <c r="E15" s="1">
         <v>101.11</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
       <c r="G15">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H15" s="1">
         <v>1542555.86</v>
       </c>
       <c r="I15" s="1">
-        <v>2187.94</v>
+        <v>104448.9</v>
       </c>
       <c r="J15" s="1">
-        <v>0.14183862359448</v>
+        <v>6.7711583553285</v>
       </c>
       <c r="K15">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>539.93</v>
+        <v>0.09</v>
+      </c>
+      <c r="L15" t="s">
+        <v>67</v>
       </c>
       <c r="M15" s="1">
-        <v>1544743.8</v>
+        <v>1647004.76</v>
       </c>
       <c r="N15" s="1">
-        <v>1545283.73</v>
+        <v>1648615.31</v>
       </c>
       <c r="O15" s="1">
-        <v>1.02</v>
+        <v>1.12</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>69</v>
       </c>
       <c r="C16" s="1">
         <v>800000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>94.965</v>
+        <v>93.27</v>
       </c>
       <c r="E16" s="1">
         <v>99.6476</v>
       </c>
       <c r="F16" t="s">
         <v>34</v>
       </c>
       <c r="G16">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H16" s="1">
         <v>761068.12</v>
       </c>
       <c r="I16" s="1">
-        <v>-117619.32</v>
+        <v>-114762.36</v>
       </c>
       <c r="J16" s="1">
-        <v>-15.454506227379</v>
+        <v>-15.0791180164</v>
       </c>
       <c r="K16">
-        <v>0.46</v>
+        <v>0.59</v>
       </c>
       <c r="L16" t="s">
         <v>70</v>
       </c>
       <c r="M16" s="1">
-        <v>643448.8</v>
+        <v>646305.76</v>
       </c>
       <c r="N16" s="1">
-        <v>647090.71</v>
+        <v>651026.42</v>
       </c>
       <c r="O16" s="1">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>72</v>
       </c>
       <c r="C17" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>145.8305</v>
+        <v>128.957</v>
       </c>
       <c r="E17" s="1">
         <v>101.95</v>
       </c>
       <c r="F17" t="s">
         <v>34</v>
       </c>
       <c r="G17">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H17" s="1">
         <v>1834375.42</v>
       </c>
       <c r="I17" s="1">
-        <v>635862.57</v>
+        <v>399613.32</v>
       </c>
       <c r="J17" s="1">
-        <v>34.66370967836</v>
+        <v>21.784707516414</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2470237.99</v>
+        <v>2233988.74</v>
       </c>
       <c r="N17" s="1">
-        <v>2470237.99</v>
+        <v>2233988.74</v>
       </c>
       <c r="O17" s="1">
-        <v>1.64</v>
+        <v>1.52</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>73</v>
       </c>
       <c r="B18" t="s">
         <v>74</v>
       </c>
       <c r="C18" s="1">
         <v>13000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>114.2</v>
+        <v>106.378</v>
       </c>
       <c r="E18" s="1">
         <v>108.766</v>
       </c>
       <c r="F18" t="s">
         <v>48</v>
       </c>
       <c r="G18">
-        <v>9.24</v>
+        <v>9.04</v>
       </c>
       <c r="H18" s="1">
         <v>1548084.0</v>
       </c>
       <c r="I18" s="1">
-        <v>59391.42</v>
+        <v>-18819.38</v>
       </c>
       <c r="J18" s="1">
-        <v>3.8364468594727</v>
+        <v>-1.2156562563789</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1607475.42</v>
+        <v>1529264.62</v>
       </c>
       <c r="N18" s="1">
-        <v>1607475.42</v>
+        <v>1529264.62</v>
       </c>
       <c r="O18" s="1">
-        <v>1.07</v>
+        <v>1.04</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>75</v>
       </c>
       <c r="B19" t="s">
         <v>76</v>
       </c>
       <c r="C19" s="1">
         <v>170000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>122.9565</v>
+        <v>111.2585</v>
       </c>
       <c r="E19" s="1">
         <v>121.16835294</v>
       </c>
       <c r="F19" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G19">
-        <v>184.34</v>
+        <v>183.86</v>
       </c>
       <c r="H19" s="1">
         <v>1309804.52</v>
       </c>
       <c r="I19" s="1">
-        <v>-175868.97</v>
+        <v>-281089.45</v>
       </c>
       <c r="J19" s="1">
-        <v>-13.427115826414</v>
+        <v>-21.460412275872</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1133935.55</v>
+        <v>1028715.07</v>
       </c>
       <c r="N19" s="1">
-        <v>1133935.55</v>
+        <v>1028715.07</v>
       </c>
       <c r="O19" s="1">
-        <v>0.75</v>
+        <v>0.7</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>77</v>
       </c>
       <c r="B20" t="s">
         <v>78</v>
       </c>
       <c r="C20" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>100.444</v>
+        <v>97.7435</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1400000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>6216.0</v>
+        <v>-31591.0</v>
       </c>
       <c r="J20" s="1">
-        <v>0.444</v>
+        <v>-2.2565</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1406216.0</v>
+        <v>1368409.0</v>
       </c>
       <c r="N20" s="1">
-        <v>1406216.0</v>
+        <v>1368409.0</v>
       </c>
       <c r="O20" s="1">
         <v>0.93</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>79</v>
       </c>
       <c r="B21" t="s">
         <v>80</v>
       </c>
       <c r="C21" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>90.17</v>
+        <v>89.478</v>
       </c>
       <c r="E21" s="1">
         <v>84.3</v>
       </c>
       <c r="F21" t="s">
         <v>34</v>
       </c>
       <c r="G21">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H21" s="1">
         <v>1158179.15</v>
       </c>
       <c r="I21" s="1">
-        <v>-12629.9</v>
+        <v>4376.07</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.0904962328151</v>
+        <v>0.37784050938924</v>
       </c>
       <c r="K21">
-        <v>0.2</v>
+        <v>0.26</v>
       </c>
       <c r="L21" t="s">
         <v>81</v>
       </c>
       <c r="M21" s="1">
-        <v>1145549.25</v>
+        <v>1162555.22</v>
       </c>
       <c r="N21" s="1">
-        <v>1148584.17</v>
+        <v>1166489.1</v>
       </c>
       <c r="O21" s="1">
-        <v>0.76</v>
+        <v>0.8</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>82</v>
       </c>
       <c r="B22" t="s">
         <v>83</v>
       </c>
       <c r="C22" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>144.58</v>
+        <v>157.373</v>
       </c>
       <c r="E22" s="1">
         <v>106.7746</v>
       </c>
       <c r="F22" t="s">
         <v>34</v>
       </c>
       <c r="G22">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H22" s="1">
         <v>1648180.09</v>
       </c>
       <c r="I22" s="1">
-        <v>555969.99</v>
+        <v>805448.32</v>
       </c>
       <c r="J22" s="1">
-        <v>33.732356880977</v>
+        <v>48.868950965182</v>
       </c>
       <c r="K22">
-        <v>1.16</v>
+        <v>1.32</v>
       </c>
       <c r="L22" t="s">
         <v>84</v>
       </c>
       <c r="M22" s="1">
-        <v>2204150.08</v>
+        <v>2453628.41</v>
       </c>
       <c r="N22" s="1">
-        <v>2225069.87</v>
+        <v>2477388.7</v>
       </c>
       <c r="O22" s="1">
-        <v>1.48</v>
+        <v>1.69</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>85</v>
       </c>
       <c r="B23" t="s">
         <v>86</v>
       </c>
       <c r="C23" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>91.9685</v>
+        <v>89.327</v>
       </c>
       <c r="E23" s="1">
         <v>100.0</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-136535.5</v>
+        <v>-181441.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-8.0315</v>
+        <v>-10.673</v>
       </c>
       <c r="K23">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="L23" t="s">
         <v>87</v>
       </c>
       <c r="M23" s="1">
-        <v>1563464.5</v>
+        <v>1518559.0</v>
       </c>
       <c r="N23" s="1">
-        <v>1566922.72</v>
+        <v>1522750.78</v>
       </c>
       <c r="O23" s="1">
         <v>1.04</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>88</v>
       </c>
       <c r="B24" t="s">
         <v>89</v>
       </c>
       <c r="C24" s="1">
         <v>12000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>108.1415</v>
+        <v>104.3575</v>
       </c>
       <c r="E24" s="1">
         <v>100.25</v>
       </c>
       <c r="F24" t="s">
         <v>48</v>
       </c>
       <c r="G24">
-        <v>9.24</v>
+        <v>9.04</v>
       </c>
       <c r="H24" s="1">
         <v>1316855.31</v>
       </c>
       <c r="I24" s="1">
-        <v>88248.85</v>
+        <v>67961.68</v>
       </c>
       <c r="J24" s="1">
-        <v>6.7014841592582</v>
+        <v>5.1609071614709</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1405104.16</v>
+        <v>1384816.99</v>
       </c>
       <c r="N24" s="1">
-        <v>1405104.16</v>
+        <v>1384816.99</v>
       </c>
       <c r="O24" s="1">
-        <v>0.93</v>
+        <v>0.94</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>90</v>
       </c>
       <c r="B25" t="s">
         <v>91</v>
       </c>
       <c r="C25" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>127.107</v>
+        <v>117.335</v>
       </c>
       <c r="E25" s="1">
         <v>106.49</v>
       </c>
       <c r="F25" t="s">
         <v>34</v>
       </c>
       <c r="G25">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H25" s="1">
         <v>1730508.04</v>
       </c>
       <c r="I25" s="1">
-        <v>314916.71</v>
+        <v>200514.05</v>
       </c>
       <c r="J25" s="1">
-        <v>18.197933943144</v>
+        <v>11.587004819694</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2045424.75</v>
+        <v>1931022.09</v>
       </c>
       <c r="N25" s="1">
-        <v>2045424.75</v>
+        <v>1931022.09</v>
       </c>
       <c r="O25" s="1">
-        <v>1.36</v>
+        <v>1.32</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>92</v>
       </c>
       <c r="B26" t="s">
         <v>93</v>
       </c>
       <c r="C26" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>102.406</v>
+        <v>100.685</v>
       </c>
       <c r="E26" s="1">
         <v>91.8498</v>
       </c>
       <c r="F26" t="s">
         <v>34</v>
       </c>
       <c r="G26">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H26" s="1">
         <v>1406522.1</v>
       </c>
       <c r="I26" s="1">
-        <v>154677.19</v>
+        <v>163274.35</v>
       </c>
       <c r="J26" s="1">
-        <v>10.997138971368</v>
+        <v>11.608374301406</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1561199.29</v>
+        <v>1569796.45</v>
       </c>
       <c r="N26" s="1">
-        <v>1561199.29</v>
+        <v>1569796.45</v>
       </c>
       <c r="O26" s="1">
-        <v>1.04</v>
+        <v>1.07</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>94</v>
       </c>
       <c r="B27" t="s">
         <v>95</v>
       </c>
       <c r="C27" s="1">
         <v>900000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>93.449</v>
+        <v>97.384</v>
       </c>
       <c r="E27" s="1">
         <v>110.2856</v>
       </c>
       <c r="F27" t="s">
         <v>34</v>
       </c>
       <c r="G27">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H27" s="1">
         <v>908364.97</v>
       </c>
       <c r="I27" s="1">
-        <v>-196040.93</v>
+        <v>-149199.97</v>
       </c>
       <c r="J27" s="1">
-        <v>-21.581736028416</v>
+        <v>-16.425112694515</v>
       </c>
       <c r="K27">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="L27">
-        <v>772.85</v>
+        <v>914.9</v>
       </c>
       <c r="M27" s="1">
-        <v>712324.04</v>
+        <v>759165.0</v>
       </c>
       <c r="N27" s="1">
-        <v>713096.89</v>
+        <v>760079.9</v>
       </c>
       <c r="O27" s="1">
-        <v>0.47</v>
+        <v>0.52</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>96</v>
       </c>
       <c r="B28" t="s">
         <v>97</v>
       </c>
       <c r="C28" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>119.041</v>
+        <v>117.969</v>
       </c>
       <c r="E28" s="1">
         <v>114.7748</v>
       </c>
       <c r="F28" t="s">
         <v>34</v>
       </c>
       <c r="G28">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H28" s="1">
         <v>1449046.08</v>
       </c>
       <c r="I28" s="1">
-        <v>-37532.57</v>
+        <v>-18499.52</v>
       </c>
       <c r="J28" s="1">
-        <v>-2.5901571052868</v>
+        <v>-1.2766688551409</v>
       </c>
       <c r="K28">
-        <v>2.0</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>0.06</v>
+      </c>
+      <c r="L28">
+        <v>884.22</v>
       </c>
       <c r="M28" s="1">
-        <v>1411513.51</v>
+        <v>1430546.56</v>
       </c>
       <c r="N28" s="1">
-        <v>1439526.55</v>
+        <v>1431430.78</v>
       </c>
       <c r="O28" s="1">
-        <v>0.95</v>
+        <v>0.98</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>98</v>
+      </c>
+      <c r="B29" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="C29" s="1">
         <v>2100000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>102.076</v>
+        <v>103.769</v>
       </c>
       <c r="E29" s="1">
         <v>100.6875</v>
       </c>
       <c r="F29" t="s">
         <v>34</v>
       </c>
       <c r="G29">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H29" s="1">
         <v>1856561.16</v>
       </c>
       <c r="I29" s="1">
-        <v>-41031.39</v>
+        <v>30965.04</v>
       </c>
       <c r="J29" s="1">
-        <v>-2.2100747814847</v>
+        <v>1.6678707207254</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1815529.77</v>
+        <v>1887526.2</v>
       </c>
       <c r="N29" s="1">
-        <v>1815529.77</v>
+        <v>1887526.2</v>
       </c>
       <c r="O29" s="1">
-        <v>1.2</v>
+        <v>1.29</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>100</v>
+      </c>
+      <c r="B30" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C30" s="1">
         <v>190000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>112.8855</v>
+        <v>113.574</v>
       </c>
       <c r="E30" s="1">
         <v>106.46</v>
       </c>
       <c r="F30" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G30">
-        <v>184.34</v>
+        <v>183.86</v>
       </c>
       <c r="H30" s="1">
         <v>1435515.22</v>
       </c>
       <c r="I30" s="1">
-        <v>-271979.51</v>
+        <v>-261846.57</v>
       </c>
       <c r="J30" s="1">
-        <v>-18.946473448049</v>
+        <v>-18.240598661155</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1163535.71</v>
+        <v>1173668.65</v>
       </c>
       <c r="N30" s="1">
-        <v>1163535.71</v>
+        <v>1173668.65</v>
       </c>
       <c r="O30" s="1">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>102</v>
+      </c>
+      <c r="B31" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="C31" s="1">
         <v>140000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>191.103</v>
+        <v>171.815</v>
       </c>
       <c r="E31" s="1">
         <v>105.54355571</v>
       </c>
       <c r="F31" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G31">
-        <v>184.34</v>
+        <v>183.86</v>
       </c>
       <c r="H31" s="1">
         <v>921204.27</v>
       </c>
       <c r="I31" s="1">
-        <v>530183.62</v>
+        <v>387079.92</v>
       </c>
       <c r="J31" s="1">
-        <v>57.553317680562</v>
+        <v>42.018902061754</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1451387.89</v>
+        <v>1308284.19</v>
       </c>
       <c r="N31" s="1">
-        <v>1451387.89</v>
+        <v>1308284.19</v>
       </c>
       <c r="O31" s="1">
-        <v>0.96</v>
+        <v>0.89</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>104</v>
+      </c>
+      <c r="B32" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="C32" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>96.814</v>
+        <v>99.461</v>
       </c>
       <c r="E32" s="1">
         <v>96.32768</v>
       </c>
       <c r="F32" t="s">
         <v>34</v>
       </c>
       <c r="G32">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H32" s="1">
         <v>1641226.39</v>
       </c>
       <c r="I32" s="1">
-        <v>-1283.98</v>
+        <v>81787.9</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.078232960901878</v>
+        <v>4.9833405371943</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1639942.41</v>
+        <v>1723014.29</v>
       </c>
       <c r="N32" s="1">
-        <v>1639942.41</v>
+        <v>1723014.29</v>
       </c>
       <c r="O32" s="1">
-        <v>1.09</v>
+        <v>1.18</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>106</v>
+      </c>
+      <c r="B33" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="C33" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>105.967</v>
+        <v>104.625</v>
       </c>
       <c r="E33" s="1">
         <v>103.6696</v>
       </c>
       <c r="F33" t="s">
         <v>34</v>
       </c>
       <c r="G33">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H33" s="1">
         <v>1292886.42</v>
       </c>
       <c r="I33" s="1">
-        <v>-126145.5</v>
+        <v>-114779.01</v>
       </c>
       <c r="J33" s="1">
-        <v>-9.7568895495089</v>
+        <v>-8.8777334361668</v>
       </c>
       <c r="K33">
-        <v>0.45</v>
+        <v>0.56</v>
       </c>
       <c r="L33" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="M33" s="1">
-        <v>1166740.92</v>
+        <v>1178107.41</v>
       </c>
       <c r="N33" s="1">
-        <v>1172590.2</v>
+        <v>1185438.32</v>
       </c>
       <c r="O33" s="1">
-        <v>0.78</v>
+        <v>0.81</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>109</v>
+      </c>
+      <c r="B34" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="C34" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>96.597</v>
+        <v>92.651</v>
       </c>
       <c r="E34" s="1">
         <v>100.16421053</v>
       </c>
       <c r="F34" t="s">
         <v>34</v>
       </c>
       <c r="G34">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H34" s="1">
         <v>1683878.96</v>
       </c>
       <c r="I34" s="1">
-        <v>-129425.67</v>
+        <v>-159089.87</v>
       </c>
       <c r="J34" s="1">
-        <v>-7.6861623118089</v>
+        <v>-9.4478210001507</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1554453.29</v>
+        <v>1524789.09</v>
       </c>
       <c r="N34" s="1">
-        <v>1554453.29</v>
+        <v>1524789.09</v>
       </c>
       <c r="O34" s="1">
-        <v>1.03</v>
+        <v>1.04</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>111</v>
+      </c>
+      <c r="B35" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="C35" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>98.826</v>
+        <v>97.969</v>
       </c>
       <c r="E35" s="1">
         <v>100.67268571</v>
       </c>
       <c r="F35" t="s">
         <v>34</v>
       </c>
       <c r="G35">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H35" s="1">
         <v>1269265.37</v>
       </c>
       <c r="I35" s="1">
-        <v>-97448.65</v>
+        <v>-81248.05</v>
       </c>
       <c r="J35" s="1">
-        <v>-7.6775631245655</v>
+        <v>-6.4011870110346</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1171816.72</v>
+        <v>1188017.32</v>
       </c>
       <c r="N35" s="1">
-        <v>1171816.72</v>
+        <v>1188017.32</v>
       </c>
       <c r="O35" s="1">
-        <v>0.78</v>
+        <v>0.81</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>113</v>
+      </c>
+      <c r="B36" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="C36" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>139.351</v>
+        <v>102.3955</v>
       </c>
       <c r="E36" s="1">
         <v>128.2777</v>
       </c>
       <c r="F36" t="s">
         <v>34</v>
       </c>
       <c r="G36">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H36" s="1">
         <v>1957442.01</v>
       </c>
       <c r="I36" s="1">
-        <v>166990.95</v>
+        <v>-360976.87</v>
       </c>
       <c r="J36" s="1">
-        <v>8.5310803153755</v>
+        <v>-18.441254870176</v>
       </c>
       <c r="K36">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>878.72</v>
+        <v>0.06</v>
+      </c>
+      <c r="L36" t="s">
+        <v>115</v>
       </c>
       <c r="M36" s="1">
-        <v>2124432.96</v>
+        <v>1596465.14</v>
       </c>
       <c r="N36" s="1">
-        <v>2125311.68</v>
+        <v>1597612.82</v>
       </c>
       <c r="O36" s="1">
-        <v>1.41</v>
+        <v>1.09</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>116</v>
       </c>
       <c r="B37" t="s">
         <v>117</v>
       </c>
       <c r="C37" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>119.571</v>
+        <v>135.7785</v>
       </c>
       <c r="E37" s="1">
         <v>102.37</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1535550.0</v>
       </c>
       <c r="I37" s="1">
-        <v>258015.0</v>
+        <v>501127.5</v>
       </c>
       <c r="J37" s="1">
-        <v>16.802774250269</v>
+        <v>32.635049330859</v>
       </c>
       <c r="K37">
-        <v>1.34</v>
+        <v>1.51</v>
       </c>
       <c r="L37" t="s">
         <v>118</v>
       </c>
       <c r="M37" s="1">
-        <v>1793565.0</v>
+        <v>2036677.5</v>
       </c>
       <c r="N37" s="1">
-        <v>1813689.66</v>
+        <v>2059348.05</v>
       </c>
       <c r="O37" s="1">
-        <v>1.2</v>
+        <v>1.4</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>119</v>
       </c>
       <c r="B38" t="s">
         <v>120</v>
       </c>
       <c r="C38" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>102.845</v>
+        <v>101.281</v>
       </c>
       <c r="E38" s="1">
         <v>100.0</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>1000000.0</v>
       </c>
       <c r="I38" s="1">
-        <v>28450.0</v>
+        <v>12810.0</v>
       </c>
       <c r="J38" s="1">
-        <v>2.845</v>
+        <v>1.281</v>
       </c>
       <c r="K38">
-        <v>0.37</v>
+        <v>0.45</v>
       </c>
       <c r="L38" t="s">
         <v>121</v>
       </c>
       <c r="M38" s="1">
-        <v>1028450.0</v>
+        <v>1012810.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1032107.53</v>
+        <v>1017330.55</v>
       </c>
       <c r="O38" s="1">
-        <v>0.68</v>
+        <v>0.69</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>122</v>
       </c>
       <c r="B39" t="s">
         <v>123</v>
       </c>
       <c r="C39" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>104.624</v>
+        <v>102.259</v>
       </c>
       <c r="E39" s="1">
         <v>107.6</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>1291200.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-35712.0</v>
+        <v>-64092.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-2.7657992565056</v>
+        <v>-4.9637546468401</v>
       </c>
       <c r="K39">
-        <v>0.57</v>
+        <v>0.7</v>
       </c>
       <c r="L39" t="s">
         <v>124</v>
       </c>
       <c r="M39" s="1">
-        <v>1255488.0</v>
+        <v>1227108.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1262275.29</v>
+        <v>1235461.59</v>
       </c>
       <c r="O39" s="1">
         <v>0.84</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>125</v>
       </c>
       <c r="B40" t="s">
         <v>126</v>
       </c>
       <c r="C40" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>123.748</v>
+        <v>125.14</v>
       </c>
       <c r="E40" s="1">
         <v>90.2782</v>
       </c>
       <c r="F40" t="s">
         <v>34</v>
       </c>
       <c r="G40">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H40" s="1">
         <v>1299091.52</v>
       </c>
       <c r="I40" s="1">
-        <v>273043.66</v>
+        <v>326807.14</v>
       </c>
       <c r="J40" s="1">
-        <v>21.018046519155</v>
+        <v>25.156590969049</v>
       </c>
       <c r="K40">
-        <v>0.54</v>
+        <v>0.65</v>
       </c>
       <c r="L40" t="s">
         <v>127</v>
       </c>
       <c r="M40" s="1">
-        <v>1572135.18</v>
+        <v>1625898.66</v>
       </c>
       <c r="N40" s="1">
-        <v>1580287.12</v>
+        <v>1635688.25</v>
       </c>
       <c r="O40" s="1">
-        <v>1.05</v>
+        <v>1.12</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>128</v>
       </c>
       <c r="B41" t="s">
         <v>129</v>
       </c>
       <c r="C41" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>138.538</v>
+        <v>153.238</v>
       </c>
       <c r="E41" s="1">
         <v>104.99305556</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>1889875.0</v>
       </c>
       <c r="I41" s="1">
-        <v>603809.0</v>
+        <v>868409.0</v>
       </c>
       <c r="J41" s="1">
-        <v>31.949679211588</v>
+        <v>45.950605198757</v>
       </c>
       <c r="K41">
-        <v>1.64</v>
+        <v>1.87</v>
       </c>
       <c r="L41" t="s">
         <v>130</v>
       </c>
       <c r="M41" s="1">
-        <v>2493684.0</v>
+        <v>2758284.0</v>
       </c>
       <c r="N41" s="1">
-        <v>2523156.53</v>
+        <v>2791910.37</v>
       </c>
       <c r="O41" s="1">
-        <v>1.67</v>
+        <v>1.9</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>131</v>
       </c>
       <c r="B42" t="s">
         <v>132</v>
       </c>
       <c r="C42" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>168.0035</v>
+        <v>116.6595</v>
       </c>
       <c r="E42" s="1">
         <v>133.1139</v>
       </c>
       <c r="F42" t="s">
         <v>34</v>
       </c>
       <c r="G42">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H42" s="1">
         <v>2031239.57</v>
       </c>
       <c r="I42" s="1">
-        <v>530006.31</v>
+        <v>-212382.06</v>
       </c>
       <c r="J42" s="1">
-        <v>26.092752318723</v>
+        <v>-10.455785872663</v>
       </c>
       <c r="K42">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="L42">
-        <v>418.18</v>
+        <v>552.19</v>
       </c>
       <c r="M42" s="1">
-        <v>2561245.88</v>
+        <v>1818857.51</v>
       </c>
       <c r="N42" s="1">
-        <v>2561664.06</v>
+        <v>1819409.7</v>
       </c>
       <c r="O42" s="1">
-        <v>1.7</v>
+        <v>1.24</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>133</v>
       </c>
       <c r="B43" t="s">
         <v>134</v>
       </c>
       <c r="C43" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>121.992</v>
+        <v>122.622</v>
       </c>
       <c r="E43" s="1">
         <v>108.5191</v>
       </c>
       <c r="F43" t="s">
         <v>34</v>
       </c>
       <c r="G43">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H43" s="1">
         <v>1295967.09</v>
       </c>
       <c r="I43" s="1">
-        <v>-4445.11</v>
+        <v>31685.57</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.34299559258098</v>
+        <v>2.4449363139306</v>
       </c>
       <c r="K43">
-        <v>0.51</v>
+        <v>0.66</v>
       </c>
       <c r="L43" t="s">
         <v>135</v>
       </c>
       <c r="M43" s="1">
-        <v>1291521.98</v>
+        <v>1327652.66</v>
       </c>
       <c r="N43" s="1">
-        <v>1297844.74</v>
+        <v>1335848.25</v>
       </c>
       <c r="O43" s="1">
-        <v>0.86</v>
+        <v>0.91</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>136</v>
       </c>
       <c r="B44" t="s">
         <v>137</v>
       </c>
       <c r="C44" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>91.226</v>
+        <v>88.359</v>
       </c>
       <c r="E44" s="1">
         <v>95.8663</v>
       </c>
       <c r="F44" t="s">
         <v>34</v>
       </c>
       <c r="G44">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H44" s="1">
         <v>1465425.43</v>
       </c>
       <c r="I44" s="1">
-        <v>-229196.07</v>
+        <v>-240874.54</v>
       </c>
       <c r="J44" s="1">
-        <v>-15.640241073202</v>
+        <v>-16.437174834614</v>
       </c>
       <c r="K44">
-        <v>0.62</v>
+        <v>0.07</v>
       </c>
       <c r="L44" t="s">
         <v>138</v>
       </c>
       <c r="M44" s="1">
-        <v>1236229.36</v>
+        <v>1224550.89</v>
       </c>
       <c r="N44" s="1">
-        <v>1246166.96</v>
+        <v>1225648.05</v>
       </c>
       <c r="O44" s="1">
-        <v>0.83</v>
+        <v>0.84</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>139</v>
       </c>
       <c r="B45" t="s">
         <v>140</v>
       </c>
       <c r="C45" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>235.16</v>
+        <v>181.483</v>
       </c>
       <c r="E45" s="1">
         <v>102.845</v>
       </c>
       <c r="F45" t="s">
         <v>34</v>
       </c>
       <c r="G45">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H45" s="1">
         <v>1448793.2</v>
       </c>
       <c r="I45" s="1">
-        <v>1538756.56</v>
+        <v>909149.63</v>
       </c>
       <c r="J45" s="1">
-        <v>106.20953770352</v>
+        <v>62.752201625463</v>
       </c>
       <c r="K45">
-        <v>0.15</v>
+        <v>0.2</v>
       </c>
       <c r="L45" t="s">
         <v>141</v>
       </c>
       <c r="M45" s="1">
-        <v>2987549.76</v>
+        <v>2357942.83</v>
       </c>
       <c r="N45" s="1">
-        <v>2989737.72</v>
+        <v>2361010.54</v>
       </c>
       <c r="O45" s="1">
-        <v>1.98</v>
+        <v>1.61</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>142</v>
       </c>
       <c r="B46" t="s">
         <v>143</v>
       </c>
       <c r="C46" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>96.1555</v>
+        <v>94.1445</v>
       </c>
       <c r="E46" s="1">
         <v>100.44</v>
       </c>
       <c r="F46" t="s">
         <v>34</v>
       </c>
       <c r="G46">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H46" s="1">
         <v>1641600.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-94251.39</v>
+        <v>-92231.88</v>
       </c>
       <c r="J46" s="1">
-        <v>-5.7414345760234</v>
+        <v>-5.6184137426901</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1547348.61</v>
+        <v>1549368.12</v>
       </c>
       <c r="N46" s="1">
-        <v>1547348.61</v>
+        <v>1549368.12</v>
       </c>
       <c r="O46" s="1">
-        <v>1.03</v>
+        <v>1.06</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>144</v>
       </c>
       <c r="B47" t="s">
         <v>145</v>
       </c>
       <c r="C47" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>135.738</v>
+        <v>127.245</v>
       </c>
       <c r="E47" s="1">
         <v>100.85333333</v>
       </c>
       <c r="F47" t="s">
         <v>34</v>
       </c>
       <c r="G47">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H47" s="1">
         <v>1389416.89</v>
       </c>
       <c r="I47" s="1">
-        <v>335043.17</v>
+        <v>263831.27</v>
       </c>
       <c r="J47" s="1">
-        <v>24.113941064874</v>
+        <v>18.9886327062</v>
       </c>
       <c r="K47">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>423.48</v>
+        <v>0.08</v>
+      </c>
+      <c r="L47" t="s">
+        <v>146</v>
       </c>
       <c r="M47" s="1">
-        <v>1724460.06</v>
+        <v>1653248.16</v>
       </c>
       <c r="N47" s="1">
-        <v>1724883.54</v>
+        <v>1654511.33</v>
       </c>
       <c r="O47" s="1">
-        <v>1.14</v>
+        <v>1.13</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B48" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C48" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>117.586</v>
+        <v>114.0505</v>
       </c>
       <c r="E48" s="1">
         <v>101.876</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2037520.0</v>
       </c>
       <c r="I48" s="1">
-        <v>314200.0</v>
+        <v>243490.0</v>
       </c>
       <c r="J48" s="1">
-        <v>15.420707526797</v>
+        <v>11.950312144175</v>
       </c>
       <c r="K48">
-        <v>0.63</v>
+        <v>0.72</v>
       </c>
       <c r="L48" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="M48" s="1">
-        <v>2351720.0</v>
+        <v>2281010.0</v>
       </c>
       <c r="N48" s="1">
-        <v>2364295.34</v>
+        <v>2295311.37</v>
       </c>
       <c r="O48" s="1">
         <v>1.57</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B49" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C49" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>163.455</v>
+        <v>171.002</v>
       </c>
       <c r="E49" s="1">
         <v>101.25</v>
       </c>
       <c r="F49" t="s">
         <v>34</v>
       </c>
       <c r="G49">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H49" s="1">
         <v>1562901.98</v>
       </c>
       <c r="I49" s="1">
-        <v>929001.12</v>
+        <v>1103218.42</v>
       </c>
       <c r="J49" s="1">
-        <v>59.440779517088</v>
+        <v>70.587818949465</v>
       </c>
       <c r="K49">
-        <v>1.11</v>
+        <v>1.28</v>
       </c>
       <c r="L49" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="M49" s="1">
-        <v>2491903.1</v>
+        <v>2666120.4</v>
       </c>
       <c r="N49" s="1">
-        <v>2511912.42</v>
+        <v>2689074.06</v>
       </c>
       <c r="O49" s="1">
-        <v>1.67</v>
+        <v>1.83</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B50" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C50" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>79.2565</v>
+        <v>78.817</v>
       </c>
       <c r="E50" s="1">
         <v>108.16</v>
       </c>
       <c r="F50" t="s">
         <v>34</v>
       </c>
       <c r="G50">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H50" s="1">
         <v>2054587.06</v>
       </c>
       <c r="I50" s="1">
-        <v>-577799.56</v>
+        <v>-552660.68</v>
       </c>
       <c r="J50" s="1">
-        <v>-28.122417942221</v>
+        <v>-26.898868914321</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1476787.5</v>
+        <v>1501926.38</v>
       </c>
       <c r="N50" s="1">
-        <v>1476787.5</v>
+        <v>1501926.38</v>
       </c>
       <c r="O50" s="1">
-        <v>0.98</v>
+        <v>1.02</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B51" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C51" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>96.8275</v>
+        <v>93.6035</v>
       </c>
       <c r="E51" s="1">
         <v>100.25</v>
       </c>
       <c r="F51" t="s">
         <v>48</v>
       </c>
       <c r="G51">
-        <v>9.24</v>
+        <v>9.04</v>
       </c>
       <c r="H51" s="1">
         <v>438282.5</v>
       </c>
       <c r="I51" s="1">
-        <v>-18916.14</v>
+        <v>-24245.12</v>
       </c>
       <c r="J51" s="1">
-        <v>-4.3159697227245</v>
+        <v>-5.5318476097038</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>419366.36</v>
+        <v>414037.38</v>
       </c>
       <c r="N51" s="1">
-        <v>419366.36</v>
+        <v>414037.38</v>
       </c>
       <c r="O51" s="1">
         <v>0.28</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B52" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C52" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>142.835</v>
+        <v>137.862</v>
       </c>
       <c r="E52" s="1">
         <v>114.6381</v>
       </c>
       <c r="F52" t="s">
         <v>34</v>
       </c>
       <c r="G52">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H52" s="1">
         <v>1429677.0</v>
       </c>
       <c r="I52" s="1">
-        <v>142995.99</v>
+        <v>122688.53</v>
       </c>
       <c r="J52" s="1">
-        <v>10.001978768631</v>
+        <v>8.5815558339401</v>
       </c>
       <c r="K52">
-        <v>1.19</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>0.04</v>
+      </c>
+      <c r="L52">
+        <v>488.73</v>
       </c>
       <c r="M52" s="1">
-        <v>1572672.99</v>
+        <v>1552365.53</v>
       </c>
       <c r="N52" s="1">
-        <v>1588156.39</v>
+        <v>1552854.26</v>
       </c>
       <c r="O52" s="1">
-        <v>1.05</v>
+        <v>1.06</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>159</v>
       </c>
       <c r="B53" t="s">
         <v>160</v>
       </c>
       <c r="C53" s="1">
         <v>2800000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>102.519</v>
+        <v>93.128</v>
       </c>
       <c r="E53" s="1">
         <v>103.5785</v>
       </c>
       <c r="F53" t="s">
         <v>34</v>
       </c>
       <c r="G53">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H53" s="1">
         <v>2437858.19</v>
       </c>
       <c r="I53" s="1">
-        <v>-6646.2</v>
+        <v>-179231.94</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.27262455327642</v>
+        <v>-7.3520248526023</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2431211.99</v>
+        <v>2258626.25</v>
       </c>
       <c r="N53" s="1">
-        <v>2431211.99</v>
+        <v>2258626.25</v>
       </c>
       <c r="O53" s="1">
-        <v>1.61</v>
+        <v>1.54</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>161</v>
       </c>
       <c r="B54" t="s">
         <v>162</v>
       </c>
       <c r="C54" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>110.574</v>
+        <v>103.384</v>
       </c>
       <c r="E54" s="1">
         <v>100.0</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I54" s="1">
-        <v>179758.0</v>
+        <v>57528.0</v>
       </c>
       <c r="J54" s="1">
-        <v>10.574</v>
+        <v>3.384</v>
       </c>
       <c r="K54">
-        <v>0.45</v>
+        <v>0.48</v>
       </c>
       <c r="L54" t="s">
         <v>163</v>
       </c>
       <c r="M54" s="1">
-        <v>1879758.0</v>
+        <v>1757528.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1887384.39</v>
+        <v>1765697.44</v>
       </c>
       <c r="O54" s="1">
-        <v>1.25</v>
+        <v>1.2</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>164</v>
       </c>
       <c r="B55" t="s">
         <v>165</v>
       </c>
       <c r="C55" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>95.072</v>
+        <v>95.788</v>
       </c>
       <c r="E55" s="1">
         <v>98.45</v>
       </c>
       <c r="F55" t="s">
         <v>34</v>
       </c>
       <c r="G55">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H55" s="1">
         <v>1512095.23</v>
       </c>
       <c r="I55" s="1">
-        <v>-62704.19</v>
+        <v>-18648.72</v>
       </c>
       <c r="J55" s="1">
-        <v>-4.1468413335316</v>
+        <v>-1.2333032754822</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1449391.04</v>
+        <v>1493446.51</v>
       </c>
       <c r="N55" s="1">
-        <v>1449391.04</v>
+        <v>1493446.51</v>
       </c>
       <c r="O55" s="1">
-        <v>0.96</v>
+        <v>1.02</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>166</v>
       </c>
       <c r="B56" t="s">
         <v>167</v>
       </c>
       <c r="C56" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>121.44</v>
+        <v>112.602</v>
       </c>
       <c r="E56" s="1">
         <v>103.0</v>
       </c>
       <c r="F56" t="s">
         <v>34</v>
       </c>
       <c r="G56">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H56" s="1">
         <v>1497477.13</v>
       </c>
       <c r="I56" s="1">
-        <v>251044.93</v>
+        <v>160586.11</v>
       </c>
       <c r="J56" s="1">
-        <v>16.764525145035</v>
+        <v>10.723777130406</v>
       </c>
       <c r="K56">
-        <v>0.19</v>
+        <v>0.29</v>
       </c>
       <c r="L56" t="s">
         <v>168</v>
       </c>
       <c r="M56" s="1">
-        <v>1748522.06</v>
+        <v>1658063.24</v>
       </c>
       <c r="N56" s="1">
-        <v>1751811.66</v>
+        <v>1663073.82</v>
       </c>
       <c r="O56" s="1">
-        <v>1.16</v>
+        <v>1.13</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>169</v>
       </c>
       <c r="B57" t="s">
         <v>170</v>
       </c>
       <c r="C57" s="1">
         <v>2100000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>119.1245</v>
+        <v>108.9735</v>
       </c>
       <c r="E57" s="1">
         <v>100.0</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>2100000.0</v>
       </c>
       <c r="I57" s="1">
-        <v>401614.5</v>
+        <v>188443.5</v>
       </c>
       <c r="J57" s="1">
-        <v>19.1245</v>
+        <v>8.9735</v>
       </c>
       <c r="K57">
-        <v>0.27</v>
+        <v>0.36</v>
       </c>
       <c r="L57" t="s">
         <v>171</v>
       </c>
       <c r="M57" s="1">
-        <v>2501614.5</v>
+        <v>2288443.5</v>
       </c>
       <c r="N57" s="1">
-        <v>2507326.04</v>
+        <v>2295972.35</v>
       </c>
       <c r="O57" s="1">
-        <v>1.66</v>
+        <v>1.57</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>172</v>
       </c>
       <c r="B58" t="s">
         <v>173</v>
       </c>
       <c r="C58" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>125.887</v>
+        <v>121.524</v>
       </c>
       <c r="E58" s="1">
         <v>125.248</v>
       </c>
       <c r="F58" t="s">
         <v>34</v>
       </c>
       <c r="G58">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H58" s="1">
         <v>1151441.04</v>
       </c>
       <c r="I58" s="1">
-        <v>-85234.55</v>
+        <v>-98829.52</v>
       </c>
       <c r="J58" s="1">
-        <v>-7.4024241831783</v>
+        <v>-8.5831159882924</v>
       </c>
       <c r="K58">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>58.81</v>
+        <v>0.14</v>
+      </c>
+      <c r="L58" t="s">
+        <v>174</v>
       </c>
       <c r="M58" s="1">
-        <v>1066206.49</v>
+        <v>1052611.52</v>
       </c>
       <c r="N58" s="1">
-        <v>1066265.3</v>
+        <v>1054055.15</v>
       </c>
       <c r="O58" s="1">
-        <v>0.71</v>
+        <v>0.72</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B59" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C59" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>120.651</v>
+        <v>112.661</v>
       </c>
       <c r="E59" s="1">
         <v>103.5</v>
       </c>
       <c r="F59" t="s">
         <v>34</v>
       </c>
       <c r="G59">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H59" s="1">
         <v>1035828.66</v>
       </c>
       <c r="I59" s="1">
-        <v>-13968.75</v>
+        <v>-59986.3</v>
       </c>
       <c r="J59" s="1">
-        <v>-1.3485579748295</v>
+        <v>-5.7911411719386</v>
       </c>
       <c r="K59">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>635.22</v>
+        <v>0.19</v>
+      </c>
+      <c r="L59" t="s">
+        <v>177</v>
       </c>
       <c r="M59" s="1">
-        <v>1021859.91</v>
+        <v>975842.36</v>
       </c>
       <c r="N59" s="1">
-        <v>1022495.13</v>
+        <v>977737.12</v>
       </c>
       <c r="O59" s="1">
-        <v>0.68</v>
+        <v>0.67</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B60" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C60" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>112.107</v>
+        <v>107.815</v>
       </c>
       <c r="E60" s="1">
         <v>107.4925</v>
       </c>
       <c r="F60" t="s">
         <v>34</v>
       </c>
       <c r="G60">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H60" s="1">
         <v>1374936.05</v>
       </c>
       <c r="I60" s="1">
-        <v>49308.05</v>
+        <v>25865.17</v>
       </c>
       <c r="J60" s="1">
-        <v>3.5862067912177</v>
+        <v>1.8811907651996</v>
       </c>
       <c r="K60">
-        <v>0.28</v>
+        <v>0.45</v>
       </c>
       <c r="L60" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M60" s="1">
-        <v>1424244.1</v>
+        <v>1400801.22</v>
       </c>
       <c r="N60" s="1">
-        <v>1428505.34</v>
+        <v>1407545.66</v>
       </c>
       <c r="O60" s="1">
-        <v>0.95</v>
+        <v>0.96</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B61" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C61" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>102.7565</v>
+        <v>101.416</v>
       </c>
       <c r="E61" s="1">
         <v>100.0</v>
       </c>
       <c r="F61" t="s">
         <v>34</v>
       </c>
       <c r="G61">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H61" s="1">
         <v>2314386.22</v>
       </c>
       <c r="I61" s="1">
-        <v>-138632.43</v>
+        <v>-118284.01</v>
       </c>
       <c r="J61" s="1">
-        <v>-5.9900300477938</v>
+        <v>-5.1108155146205</v>
       </c>
       <c r="K61">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>646.98</v>
+        <v>0.08</v>
+      </c>
+      <c r="L61" t="s">
+        <v>183</v>
       </c>
       <c r="M61" s="1">
-        <v>2175753.79</v>
+        <v>2196102.21</v>
       </c>
       <c r="N61" s="1">
-        <v>2176400.77</v>
+        <v>2198147.35</v>
       </c>
       <c r="O61" s="1">
-        <v>1.44</v>
+        <v>1.5</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B62" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C62" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>119.049</v>
+        <v>109.062</v>
       </c>
       <c r="E62" s="1">
         <v>111.6684</v>
       </c>
       <c r="F62" t="s">
         <v>34</v>
       </c>
       <c r="G62">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H62" s="1">
         <v>1937510.2</v>
       </c>
       <c r="I62" s="1">
-        <v>79073.18</v>
+        <v>-48172.82</v>
       </c>
       <c r="J62" s="1">
-        <v>4.0811749016857</v>
+        <v>-2.4863260074708</v>
       </c>
       <c r="K62">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="L62" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="M62" s="1">
-        <v>2016583.38</v>
+        <v>1889337.38</v>
       </c>
       <c r="N62" s="1">
-        <v>2017595.02</v>
+        <v>1890648.67</v>
       </c>
       <c r="O62" s="1">
-        <v>1.34</v>
+        <v>1.29</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B63" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="C63" s="1">
         <v>700000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.458</v>
+        <v>92.3105</v>
       </c>
       <c r="E63" s="1">
         <v>100.0</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>700000.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-3794.0</v>
+        <v>-53826.5</v>
       </c>
       <c r="J63" s="1">
-        <v>-0.542</v>
+        <v>-7.6895</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>696206.0</v>
+        <v>646173.5</v>
       </c>
       <c r="N63" s="1">
-        <v>696206.0</v>
+        <v>646173.5</v>
       </c>
       <c r="O63" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B64" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="C64" s="1">
-        <v>1200000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>140.648</v>
+        <v>99.441</v>
       </c>
       <c r="E64" s="1">
-        <v>112.1426</v>
+        <v>101.92972973</v>
       </c>
       <c r="F64" t="s">
         <v>34</v>
       </c>
       <c r="G64">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H64" s="1">
-        <v>1285670.4</v>
+        <v>3275917.48</v>
       </c>
       <c r="I64" s="1">
-        <v>143800.25</v>
+        <v>-88982.01</v>
       </c>
       <c r="J64" s="1">
-        <v>11.184845664954</v>
+        <v>-2.7162469916672</v>
       </c>
       <c r="K64">
-        <v>1.24</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>0.0</v>
+      </c>
+      <c r="L64">
+        <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>1429470.65</v>
+        <v>3186935.47</v>
       </c>
       <c r="N64" s="1">
-        <v>1444377.06</v>
+        <v>3186935.47</v>
       </c>
       <c r="O64" s="1">
-        <v>0.96</v>
+        <v>2.17</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B65" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C65" s="1">
-        <v>180000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>105.7255</v>
+        <v>135.382</v>
       </c>
       <c r="E65" s="1">
-        <v>104.75</v>
+        <v>112.1426</v>
       </c>
       <c r="F65" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="G65">
-        <v>184.34</v>
+        <v>1.15</v>
       </c>
       <c r="H65" s="1">
-        <v>1021566.13</v>
+        <v>1285670.4</v>
       </c>
       <c r="I65" s="1">
-        <v>10815.36</v>
+        <v>121505.0</v>
       </c>
       <c r="J65" s="1">
-        <v>1.0587038550309</v>
+        <v>9.4507114731738</v>
       </c>
       <c r="K65">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.14</v>
+      </c>
+      <c r="L65" t="s">
+        <v>193</v>
       </c>
       <c r="M65" s="1">
-        <v>1032381.49</v>
+        <v>1407175.4</v>
       </c>
       <c r="N65" s="1">
-        <v>1032381.49</v>
+        <v>1408821.13</v>
       </c>
       <c r="O65" s="1">
-        <v>0.68</v>
+        <v>0.96</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B66" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C66" s="1">
-        <v>1600000.0</v>
+        <v>360000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>100.661</v>
+        <v>102.9105</v>
       </c>
       <c r="E66" s="1">
-        <v>97.3197</v>
+        <v>103.625</v>
       </c>
       <c r="F66" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G66">
-        <v>1.18</v>
+        <v>183.86</v>
       </c>
       <c r="H66" s="1">
-        <v>1446595.32</v>
+        <v>2026522.28</v>
       </c>
       <c r="I66" s="1">
-        <v>-82509.6</v>
+        <v>-11521.73</v>
       </c>
       <c r="J66" s="1">
-        <v>-5.7037098668341</v>
+        <v>-0.56854691970127</v>
       </c>
       <c r="K66">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>0.0</v>
+      </c>
+      <c r="L66">
+        <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>1364085.72</v>
+        <v>2015000.55</v>
       </c>
       <c r="N66" s="1">
-        <v>1367398.25</v>
+        <v>2015000.55</v>
       </c>
       <c r="O66" s="1">
-        <v>0.91</v>
+        <v>1.37</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B67" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C67" s="1">
-        <v>1600000.0</v>
+        <v>360000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>125.698</v>
+        <v>103.391</v>
       </c>
       <c r="E67" s="1">
-        <v>97.224375</v>
+        <v>103.7</v>
       </c>
       <c r="F67" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G67">
-        <v>1.18</v>
+        <v>183.86</v>
       </c>
       <c r="H67" s="1">
-        <v>1435796.18</v>
+        <v>2027985.14</v>
       </c>
       <c r="I67" s="1">
-        <v>267573.01</v>
+        <v>-3576.34</v>
       </c>
       <c r="J67" s="1">
-        <v>18.635863065188</v>
+        <v>-0.17634941841832</v>
       </c>
       <c r="K67">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>0.0</v>
+      </c>
+      <c r="L67">
+        <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1703369.19</v>
+        <v>2024408.8</v>
       </c>
       <c r="N67" s="1">
-        <v>1707321.65</v>
+        <v>2024408.8</v>
       </c>
       <c r="O67" s="1">
-        <v>1.13</v>
+        <v>1.38</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B68" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C68" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>104.87</v>
+        <v>97.236</v>
       </c>
       <c r="E68" s="1">
-        <v>105.271</v>
+        <v>97.3197</v>
       </c>
       <c r="F68" t="s">
         <v>34</v>
       </c>
       <c r="G68">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H68" s="1">
-        <v>1564786.32</v>
+        <v>1446595.32</v>
       </c>
       <c r="I68" s="1">
-        <v>-143663.26</v>
+        <v>-99019.75</v>
       </c>
       <c r="J68" s="1">
-        <v>-9.1810145681744</v>
+        <v>-6.8450207622682</v>
       </c>
       <c r="K68">
-        <v>1.09</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>0.02</v>
+      </c>
+      <c r="L68">
+        <v>365.72</v>
       </c>
       <c r="M68" s="1">
-        <v>1421123.06</v>
+        <v>1347575.57</v>
       </c>
       <c r="N68" s="1">
-        <v>1438513.87</v>
+        <v>1347941.29</v>
       </c>
       <c r="O68" s="1">
-        <v>0.95</v>
+        <v>0.92</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>200</v>
       </c>
       <c r="B69" t="s">
         <v>201</v>
       </c>
       <c r="C69" s="1">
-        <v>22000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>130.3255</v>
+        <v>126.9</v>
       </c>
       <c r="E69" s="1">
-        <v>100.95</v>
+        <v>97.224375</v>
       </c>
       <c r="F69" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G69">
-        <v>9.24</v>
+        <v>1.15</v>
       </c>
       <c r="H69" s="1">
-        <v>2475767.93</v>
+        <v>1435796.18</v>
       </c>
       <c r="I69" s="1">
-        <v>628698.48</v>
+        <v>322887.24</v>
       </c>
       <c r="J69" s="1">
-        <v>25.394079646229</v>
+        <v>22.488375752609</v>
       </c>
       <c r="K69">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.39</v>
+      </c>
+      <c r="L69" t="s">
+        <v>202</v>
       </c>
       <c r="M69" s="1">
-        <v>3104466.41</v>
+        <v>1758683.42</v>
       </c>
       <c r="N69" s="1">
-        <v>3104466.41</v>
+        <v>1764939.13</v>
       </c>
       <c r="O69" s="1">
-        <v>2.06</v>
+        <v>1.2</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B70" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C70" s="1">
-        <v>2000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>110.871</v>
+        <v>96.649</v>
       </c>
       <c r="E70" s="1">
-        <v>113.5</v>
+        <v>105.271</v>
       </c>
       <c r="F70" t="s">
         <v>34</v>
       </c>
       <c r="G70">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H70" s="1">
-        <v>1939839.34</v>
+        <v>1564786.32</v>
       </c>
       <c r="I70" s="1">
-        <v>-61783.95</v>
+        <v>-225345.87</v>
       </c>
       <c r="J70" s="1">
-        <v>-3.1850034549768</v>
+        <v>-14.401063398867</v>
       </c>
       <c r="K70">
-        <v>0.83</v>
+        <v>0.12</v>
       </c>
       <c r="L70" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="M70" s="1">
-        <v>1878055.39</v>
+        <v>1339440.45</v>
       </c>
       <c r="N70" s="1">
-        <v>1894618.07</v>
+        <v>1341360.48</v>
       </c>
       <c r="O70" s="1">
-        <v>1.26</v>
+        <v>0.91</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B71" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C71" s="1">
-        <v>1600000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>105.0505</v>
+        <v>121.2195</v>
       </c>
       <c r="E71" s="1">
-        <v>100.25</v>
+        <v>100.95</v>
       </c>
       <c r="F71" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G71">
-        <v>1.18</v>
+        <v>9.04</v>
       </c>
       <c r="H71" s="1">
-        <v>1452503.85</v>
+        <v>2475767.93</v>
       </c>
       <c r="I71" s="1">
-        <v>-28934.78</v>
+        <v>473285.48</v>
       </c>
       <c r="J71" s="1">
-        <v>-1.9920621897147</v>
+        <v>19.116714222888</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1423569.07</v>
+        <v>2949053.41</v>
       </c>
       <c r="N71" s="1">
-        <v>1423569.07</v>
+        <v>2949053.41</v>
       </c>
       <c r="O71" s="1">
-        <v>0.94</v>
+        <v>2.01</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B72" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C72" s="1">
-        <v>190000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>265.9655</v>
+        <v>102.025</v>
       </c>
       <c r="E72" s="1">
-        <v>102.5</v>
+        <v>113.5</v>
       </c>
       <c r="F72" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="G72">
-        <v>184.34</v>
+        <v>1.15</v>
       </c>
       <c r="H72" s="1">
-        <v>1176028.7</v>
+        <v>1939839.34</v>
       </c>
       <c r="I72" s="1">
-        <v>1565336.29</v>
+        <v>-172407.55</v>
       </c>
       <c r="J72" s="1">
-        <v>133.1035790198</v>
+        <v>-8.8877231451549</v>
       </c>
       <c r="K72">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.08</v>
+      </c>
+      <c r="L72" t="s">
+        <v>210</v>
       </c>
       <c r="M72" s="1">
-        <v>2741364.99</v>
+        <v>1767431.79</v>
       </c>
       <c r="N72" s="1">
-        <v>2741364.99</v>
+        <v>1768971.66</v>
       </c>
       <c r="O72" s="1">
-        <v>1.82</v>
+        <v>1.21</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B73" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C73" s="1">
-        <v>1800000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>99.934</v>
+        <v>101.3295</v>
       </c>
       <c r="E73" s="1">
-        <v>105.15</v>
+        <v>100.25</v>
       </c>
       <c r="F73" t="s">
         <v>34</v>
       </c>
       <c r="G73">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H73" s="1">
-        <v>1714402.17</v>
+        <v>1452503.85</v>
       </c>
       <c r="I73" s="1">
-        <v>-190889.0</v>
+        <v>-48197.22</v>
       </c>
       <c r="J73" s="1">
-        <v>-11.134435276642</v>
+        <v>-3.3182163338156</v>
       </c>
       <c r="K73">
-        <v>1.57</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>0.0</v>
+      </c>
+      <c r="L73">
+        <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1523513.17</v>
+        <v>1404306.63</v>
       </c>
       <c r="N73" s="1">
-        <v>1551812.06</v>
+        <v>1404306.63</v>
       </c>
       <c r="O73" s="1">
-        <v>1.03</v>
+        <v>0.96</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B74" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C74" s="1">
-        <v>1800000.0</v>
+        <v>190000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>89.616</v>
+        <v>251.1385</v>
       </c>
       <c r="E74" s="1">
-        <v>104.4789</v>
+        <v>102.5</v>
       </c>
       <c r="F74" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G74">
-        <v>1.18</v>
+        <v>183.86</v>
       </c>
       <c r="H74" s="1">
-        <v>1608329.94</v>
+        <v>1176028.7</v>
       </c>
       <c r="I74" s="1">
-        <v>-242116.68</v>
+        <v>1419225.35</v>
       </c>
       <c r="J74" s="1">
-        <v>-15.053918600806</v>
+        <v>120.67948256705</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1366213.26</v>
+        <v>2595254.05</v>
       </c>
       <c r="N74" s="1">
-        <v>1366213.26</v>
+        <v>2595254.05</v>
       </c>
       <c r="O74" s="1">
-        <v>0.91</v>
+        <v>1.77</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B75" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C75" s="1">
-        <v>1200000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>212.847</v>
+        <v>98.646</v>
       </c>
       <c r="E75" s="1">
-        <v>105.6</v>
+        <v>105.15</v>
       </c>
       <c r="F75" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G75">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="H75" s="1">
-        <v>1267200.0</v>
+        <v>1714402.17</v>
       </c>
       <c r="I75" s="1">
-        <v>1286964.0</v>
+        <v>-176396.1</v>
       </c>
       <c r="J75" s="1">
-        <v>101.55965909091</v>
+        <v>-10.289073537512</v>
       </c>
       <c r="K75">
-        <v>1.34</v>
-[...2 lines deleted...]
-        <v>216</v>
+        <v>0.05</v>
+      </c>
+      <c r="L75">
+        <v>893.24</v>
       </c>
       <c r="M75" s="1">
-        <v>2554164.0</v>
+        <v>1538006.07</v>
       </c>
       <c r="N75" s="1">
-        <v>2570270.35</v>
+        <v>1538899.31</v>
       </c>
       <c r="O75" s="1">
-        <v>1.7</v>
+        <v>1.05</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>217</v>
       </c>
       <c r="B76" t="s">
         <v>218</v>
       </c>
       <c r="C76" s="1">
-        <v>500000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>114.062</v>
+        <v>87.471</v>
       </c>
       <c r="E76" s="1">
-        <v>109.28</v>
+        <v>104.4789</v>
       </c>
       <c r="F76" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G76">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="H76" s="1">
-        <v>546400.0</v>
+        <v>1608329.94</v>
       </c>
       <c r="I76" s="1">
-        <v>23910.0</v>
+        <v>-244555.15</v>
       </c>
       <c r="J76" s="1">
-        <v>4.3759150805271</v>
+        <v>-15.205533635717</v>
       </c>
       <c r="K76">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>0.0</v>
+      </c>
+      <c r="L76">
+        <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>570310.0</v>
+        <v>1363774.79</v>
       </c>
       <c r="N76" s="1">
-        <v>571667.88</v>
+        <v>1363774.79</v>
       </c>
       <c r="O76" s="1">
-        <v>0.38</v>
+        <v>0.93</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>219</v>
+      </c>
+      <c r="B77" t="s">
         <v>220</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" s="1">
-        <v>1000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>140.0725</v>
+        <v>201.7125</v>
       </c>
       <c r="E77" s="1">
-        <v>124.766</v>
+        <v>105.6</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>1247660.0</v>
+        <v>1267200.0</v>
       </c>
       <c r="I77" s="1">
-        <v>153065.0</v>
+        <v>1153350.0</v>
       </c>
       <c r="J77" s="1">
-        <v>12.268166006765</v>
+        <v>91.015625</v>
       </c>
       <c r="K77">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>0.07</v>
+      </c>
+      <c r="L77">
+        <v>843.75</v>
       </c>
       <c r="M77" s="1">
-        <v>1400725.0</v>
+        <v>2420550.0</v>
       </c>
       <c r="N77" s="1">
-        <v>1405731.63</v>
+        <v>2421393.75</v>
       </c>
       <c r="O77" s="1">
-        <v>0.93</v>
+        <v>1.65</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="B78" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="C78" s="1">
-        <v>1400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>104.165</v>
+        <v>105.661</v>
       </c>
       <c r="E78" s="1">
-        <v>100.0</v>
+        <v>109.28</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>1400000.0</v>
+        <v>546400.0</v>
       </c>
       <c r="I78" s="1">
-        <v>58310.0</v>
+        <v>-18095.0</v>
       </c>
       <c r="J78" s="1">
-        <v>4.165</v>
+        <v>-3.3116764275256</v>
       </c>
       <c r="K78">
-        <v>0.21</v>
+        <v>0.37</v>
       </c>
       <c r="L78" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="M78" s="1">
-        <v>1458310.0</v>
+        <v>528305.0</v>
       </c>
       <c r="N78" s="1">
-        <v>1461287.9</v>
+        <v>530130.34</v>
       </c>
       <c r="O78" s="1">
-        <v>0.97</v>
+        <v>0.36</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>224</v>
+      </c>
+      <c r="B79" t="s">
+        <v>225</v>
+      </c>
+      <c r="C79" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D79" s="1">
+        <v>126.733</v>
+      </c>
+      <c r="E79" s="1">
+        <v>124.766</v>
+      </c>
+      <c r="F79" t="s">
+        <v>8</v>
+      </c>
+      <c r="G79">
+        <v>1.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>1247660.0</v>
+      </c>
+      <c r="I79" s="1">
+        <v>19670.0</v>
+      </c>
+      <c r="J79" s="1">
+        <v>1.5765513040412</v>
+      </c>
+      <c r="K79">
+        <v>0.61</v>
+      </c>
+      <c r="L79" t="s">
         <v>226</v>
       </c>
-      <c r="B79" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M79" s="1">
-        <v>3356757.86</v>
+        <v>1267330.0</v>
       </c>
       <c r="N79" s="1">
-        <v>3367526.95</v>
+        <v>1273479.45</v>
       </c>
       <c r="O79" s="1">
-        <v>2.23</v>
+        <v>0.87</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="B80" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="C80" s="1">
-        <v>1600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>102.265</v>
+        <v>99.571</v>
       </c>
       <c r="E80" s="1">
         <v>100.0</v>
       </c>
       <c r="F80" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G80">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>1438008.36</v>
+        <v>1400000.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-52186.39</v>
+        <v>-6006.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-3.6290741731154</v>
+        <v>-0.429</v>
       </c>
       <c r="K80">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.31</v>
+      </c>
+      <c r="L80" t="s">
+        <v>229</v>
       </c>
       <c r="M80" s="1">
-        <v>1385821.97</v>
+        <v>1393994.0</v>
       </c>
       <c r="N80" s="1">
-        <v>1385821.97</v>
+        <v>1398393.17</v>
       </c>
       <c r="O80" s="1">
-        <v>0.92</v>
+        <v>0.95</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>230</v>
+      </c>
+      <c r="B81" t="s">
         <v>231</v>
       </c>
-      <c r="B81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C81" s="1">
-        <v>3200000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>108.756</v>
+        <v>216.837</v>
       </c>
       <c r="E81" s="1">
-        <v>103.0</v>
+        <v>99.14</v>
       </c>
       <c r="F81" t="s">
         <v>34</v>
       </c>
       <c r="G81">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H81" s="1">
-        <v>2842604.57</v>
+        <v>1114660.8</v>
       </c>
       <c r="I81" s="1">
-        <v>104962.13</v>
+        <v>1139166.83</v>
       </c>
       <c r="J81" s="1">
-        <v>3.6924632820104</v>
+        <v>102.19851904723</v>
       </c>
       <c r="K81">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.13</v>
+      </c>
+      <c r="L81" t="s">
+        <v>232</v>
       </c>
       <c r="M81" s="1">
-        <v>2947566.7</v>
+        <v>2253827.63</v>
       </c>
       <c r="N81" s="1">
-        <v>2947566.7</v>
+        <v>2267382.69</v>
       </c>
       <c r="O81" s="1">
-        <v>1.95</v>
+        <v>1.55</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>233</v>
       </c>
       <c r="B82" t="s">
         <v>234</v>
       </c>
       <c r="C82" s="1">
-        <v>1400000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>102.2515</v>
+        <v>100.5675</v>
       </c>
       <c r="E82" s="1">
-        <v>102.55357143</v>
+        <v>100.0</v>
       </c>
       <c r="F82" t="s">
         <v>34</v>
       </c>
       <c r="G82">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H82" s="1">
-        <v>1372732.18</v>
+        <v>1438008.36</v>
       </c>
       <c r="I82" s="1">
-        <v>-160298.03</v>
+        <v>-44262.15</v>
       </c>
       <c r="J82" s="1">
-        <v>-11.677298189367</v>
+        <v>-3.0780175714695</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>1212434.15</v>
+        <v>1393746.21</v>
       </c>
       <c r="N82" s="1">
-        <v>1212434.15</v>
+        <v>1393746.21</v>
       </c>
       <c r="O82" s="1">
-        <v>0.8</v>
+        <v>0.95</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>235</v>
       </c>
       <c r="B83" t="s">
         <v>236</v>
       </c>
       <c r="C83" s="1">
-        <v>1300000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>114.088</v>
+        <v>104.265</v>
       </c>
       <c r="E83" s="1">
-        <v>104.74</v>
+        <v>103.0</v>
       </c>
       <c r="F83" t="s">
         <v>34</v>
       </c>
       <c r="G83">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H83" s="1">
-        <v>1258952.43</v>
+        <v>2842604.57</v>
       </c>
       <c r="I83" s="1">
-        <v>-2795.91</v>
+        <v>47373.78</v>
       </c>
       <c r="J83" s="1">
-        <v>-0.22208225929553</v>
+        <v>1.6665624371384</v>
       </c>
       <c r="K83">
-        <v>0.06</v>
+        <v>0.0</v>
       </c>
       <c r="L83">
-        <v>825.78</v>
+        <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1256156.52</v>
+        <v>2889978.35</v>
       </c>
       <c r="N83" s="1">
-        <v>1256982.3</v>
+        <v>2889978.35</v>
       </c>
       <c r="O83" s="1">
-        <v>0.83</v>
+        <v>1.97</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>237</v>
       </c>
       <c r="B84" t="s">
         <v>238</v>
       </c>
       <c r="C84" s="1">
-        <v>180000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>111.2615</v>
+        <v>101.693</v>
       </c>
       <c r="E84" s="1">
-        <v>102.64666667</v>
+        <v>102.55357143</v>
       </c>
       <c r="F84" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="G84">
-        <v>184.34</v>
+        <v>1.15</v>
       </c>
       <c r="H84" s="1">
-        <v>1220823.45</v>
+        <v>1372732.18</v>
       </c>
       <c r="I84" s="1">
-        <v>-134384.39</v>
+        <v>-139555.91</v>
       </c>
       <c r="J84" s="1">
-        <v>-11.007684198727</v>
+        <v>-10.166288226739</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>1086439.06</v>
+        <v>1233176.27</v>
       </c>
       <c r="N84" s="1">
-        <v>1086439.06</v>
+        <v>1233176.27</v>
       </c>
       <c r="O84" s="1">
-        <v>0.72</v>
+        <v>0.84</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>239</v>
       </c>
       <c r="B85" t="s">
         <v>240</v>
       </c>
       <c r="C85" s="1">
-        <v>2600000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>93.805</v>
+        <v>105.81</v>
       </c>
       <c r="E85" s="1">
-        <v>99.90307692</v>
+        <v>104.74</v>
       </c>
       <c r="F85" t="s">
         <v>34</v>
       </c>
       <c r="G85">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H85" s="1">
-        <v>2345717.95</v>
+        <v>1258952.43</v>
       </c>
       <c r="I85" s="1">
-        <v>-280053.51</v>
+        <v>-67501.59</v>
       </c>
       <c r="J85" s="1">
-        <v>-11.938925138037</v>
+        <v>-5.3617268128233</v>
       </c>
       <c r="K85">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.19</v>
+      </c>
+      <c r="L85" t="s">
+        <v>241</v>
       </c>
       <c r="M85" s="1">
-        <v>2065664.44</v>
+        <v>1191450.84</v>
       </c>
       <c r="N85" s="1">
-        <v>2065664.44</v>
+        <v>1193914.03</v>
       </c>
       <c r="O85" s="1">
-        <v>1.37</v>
+        <v>0.81</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B86" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C86" s="1">
-        <v>1400000.0</v>
+        <v>180000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>102.195</v>
+        <v>106.886</v>
       </c>
       <c r="E86" s="1">
-        <v>115.9281</v>
+        <v>102.64666667</v>
       </c>
       <c r="F86" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G86">
-        <v>1.18</v>
+        <v>183.86</v>
       </c>
       <c r="H86" s="1">
-        <v>1391813.22</v>
+        <v>1220823.45</v>
       </c>
       <c r="I86" s="1">
-        <v>-180049.01</v>
+        <v>-174402.78</v>
       </c>
       <c r="J86" s="1">
-        <v>-12.936291121017</v>
+        <v>-14.285667595917</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>1211764.21</v>
+        <v>1046420.67</v>
       </c>
       <c r="N86" s="1">
-        <v>1211764.21</v>
+        <v>1046420.67</v>
       </c>
       <c r="O86" s="1">
-        <v>0.8</v>
+        <v>0.71</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B87" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C87" s="1">
-        <v>1100000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>74.601</v>
+        <v>93.772</v>
       </c>
       <c r="E87" s="1">
-        <v>125.8419</v>
+        <v>99.90307692</v>
       </c>
       <c r="F87" t="s">
         <v>34</v>
       </c>
       <c r="G87">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H87" s="1">
-        <v>1195182.95</v>
+        <v>2345717.95</v>
       </c>
       <c r="I87" s="1">
-        <v>-500162.2</v>
+        <v>-233918.9</v>
       </c>
       <c r="J87" s="1">
-        <v>-41.848170608525</v>
+        <v>-9.9721665172916</v>
       </c>
       <c r="K87">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>0.0</v>
+      </c>
+      <c r="L87">
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>695020.75</v>
+        <v>2111799.05</v>
       </c>
       <c r="N87" s="1">
-        <v>697660.43</v>
+        <v>2111799.05</v>
       </c>
       <c r="O87" s="1">
-        <v>0.46</v>
+        <v>1.44</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>246</v>
       </c>
       <c r="B88" t="s">
         <v>247</v>
       </c>
       <c r="C88" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>167.485</v>
+        <v>98.147</v>
       </c>
       <c r="E88" s="1">
-        <v>115.979</v>
+        <v>115.9281</v>
       </c>
       <c r="F88" t="s">
         <v>34</v>
       </c>
       <c r="G88">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H88" s="1">
-        <v>1464249.25</v>
+        <v>1391813.22</v>
       </c>
       <c r="I88" s="1">
-        <v>521682.83</v>
+        <v>-201637.39</v>
       </c>
       <c r="J88" s="1">
-        <v>35.628007321841</v>
+        <v>-14.4873886167</v>
       </c>
       <c r="K88">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>248</v>
+        <v>0.0</v>
+      </c>
+      <c r="L88">
+        <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>1985932.08</v>
+        <v>1190175.83</v>
       </c>
       <c r="N88" s="1">
-        <v>1990255.08</v>
+        <v>1190175.83</v>
       </c>
       <c r="O88" s="1">
-        <v>1.32</v>
+        <v>0.81</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>248</v>
+      </c>
+      <c r="B89" t="s">
         <v>249</v>
       </c>
-      <c r="B89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89" s="1">
-        <v>200000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>94.4885</v>
+        <v>69.905</v>
       </c>
       <c r="E89" s="1">
-        <v>100.25</v>
+        <v>125.8419</v>
       </c>
       <c r="F89" t="s">
         <v>34</v>
       </c>
       <c r="G89">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H89" s="1">
-        <v>171705.06</v>
+        <v>1195182.95</v>
       </c>
       <c r="I89" s="1">
-        <v>-11650.01</v>
+        <v>-529132.72</v>
       </c>
       <c r="J89" s="1">
-        <v>-6.7848961469161</v>
+        <v>-44.272110809479</v>
       </c>
       <c r="K89">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.3</v>
+      </c>
+      <c r="L89" t="s">
+        <v>250</v>
       </c>
       <c r="M89" s="1">
-        <v>160055.05</v>
+        <v>666050.23</v>
       </c>
       <c r="N89" s="1">
-        <v>160055.05</v>
+        <v>669358.54</v>
       </c>
       <c r="O89" s="1">
-        <v>0.11</v>
+        <v>0.46</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>251</v>
       </c>
       <c r="B90" t="s">
         <v>252</v>
       </c>
       <c r="C90" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>101.165</v>
+        <v>158.226</v>
       </c>
       <c r="E90" s="1">
-        <v>107.10142857</v>
+        <v>115.979</v>
       </c>
       <c r="F90" t="s">
         <v>34</v>
       </c>
       <c r="G90">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H90" s="1">
-        <v>1390330.62</v>
+        <v>1464249.25</v>
       </c>
       <c r="I90" s="1">
-        <v>-190779.51</v>
+        <v>454472.28</v>
       </c>
       <c r="J90" s="1">
-        <v>-13.721880771064</v>
+        <v>31.037904236591</v>
       </c>
       <c r="K90">
-        <v>1.8</v>
+        <v>0.49</v>
       </c>
       <c r="L90" t="s">
         <v>253</v>
       </c>
       <c r="M90" s="1">
-        <v>1199551.11</v>
+        <v>1918721.53</v>
       </c>
       <c r="N90" s="1">
-        <v>1224748.03</v>
+        <v>1925563.72</v>
       </c>
       <c r="O90" s="1">
-        <v>0.81</v>
+        <v>1.31</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>254</v>
       </c>
       <c r="B91" t="s">
         <v>255</v>
       </c>
       <c r="C91" s="1">
-        <v>1114000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>93.9165</v>
+        <v>90.3295</v>
       </c>
       <c r="E91" s="1">
-        <v>100.0</v>
+        <v>100.25</v>
       </c>
       <c r="F91" t="s">
         <v>34</v>
       </c>
       <c r="G91">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H91" s="1">
-        <v>1023897.06</v>
+        <v>171705.06</v>
       </c>
       <c r="I91" s="1">
-        <v>-137787.28</v>
+        <v>-15222.6</v>
       </c>
       <c r="J91" s="1">
-        <v>-13.457141873227</v>
+        <v>-8.8655511957539</v>
       </c>
       <c r="K91">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>0.0</v>
+      </c>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>886109.78</v>
+        <v>156482.46</v>
       </c>
       <c r="N91" s="1">
-        <v>889303.94</v>
+        <v>156482.46</v>
       </c>
       <c r="O91" s="1">
-        <v>0.59</v>
+        <v>0.11</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>256</v>
+      </c>
+      <c r="B92" t="s">
         <v>257</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="1">
-        <v>130.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>18.06</v>
+        <v>100.148</v>
       </c>
       <c r="E92" s="1">
-        <v>25.0081</v>
+        <v>107.10142857</v>
       </c>
       <c r="F92" t="s">
         <v>34</v>
       </c>
       <c r="G92">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H92" s="1">
-        <v>275244.72</v>
+        <v>1390330.62</v>
       </c>
       <c r="I92" s="1">
-        <v>-76396.58</v>
+        <v>-175889.74</v>
       </c>
       <c r="J92" s="1">
-        <v>-27.755874844756</v>
+        <v>-12.650929028665</v>
       </c>
       <c r="K92">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.14</v>
+      </c>
+      <c r="L92" t="s">
+        <v>258</v>
       </c>
       <c r="M92" s="1">
-        <v>198848.14</v>
+        <v>1214440.88</v>
       </c>
       <c r="N92" s="1">
-        <v>198848.14</v>
+        <v>1216411.43</v>
       </c>
       <c r="O92" s="1">
-        <v>0.13</v>
+        <v>0.83</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>259</v>
       </c>
       <c r="B93" t="s">
         <v>260</v>
       </c>
       <c r="C93" s="1">
-        <v>125.0</v>
+        <v>1114000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>3.3</v>
+        <v>92.222</v>
       </c>
       <c r="E93" s="1">
-        <v>32.5933</v>
+        <v>100.0</v>
       </c>
       <c r="F93" t="s">
         <v>34</v>
       </c>
       <c r="G93">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H93" s="1">
-        <v>361232.66</v>
+        <v>1023897.06</v>
       </c>
       <c r="I93" s="1">
-        <v>-326295.76</v>
+        <v>-134028.65</v>
       </c>
       <c r="J93" s="1">
-        <v>-90.328421577385</v>
+        <v>-13.090051259645</v>
       </c>
       <c r="K93">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.38</v>
+      </c>
+      <c r="L93" t="s">
+        <v>261</v>
       </c>
       <c r="M93" s="1">
-        <v>34936.9</v>
+        <v>889868.41</v>
       </c>
       <c r="N93" s="1">
-        <v>34936.9</v>
+        <v>894136.84</v>
       </c>
       <c r="O93" s="1">
-        <v>0.02</v>
+        <v>0.61</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B94" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C94" s="1">
-        <v>46.0</v>
+        <v>130.0</v>
       </c>
       <c r="D94" s="1">
-        <v>284.5</v>
+        <v>8.55</v>
       </c>
       <c r="E94" s="1">
-        <v>180.0</v>
+        <v>25.0081</v>
       </c>
       <c r="F94" t="s">
         <v>34</v>
       </c>
       <c r="G94">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H94" s="1">
+        <v>275244.72</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-178969.28</v>
+      </c>
+      <c r="J94" s="1">
+        <v>-65.021875805647</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94">
+        <v>0.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>96275.44</v>
+      </c>
+      <c r="N94" s="1">
+        <v>96275.44</v>
+      </c>
+      <c r="O94" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P94">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:16">
+      <c r="A95" t="s">
+        <v>264</v>
+      </c>
+      <c r="B95" t="s">
+        <v>265</v>
+      </c>
+      <c r="C95" s="1">
+        <v>125.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>5.8</v>
+      </c>
+      <c r="E95" s="1">
+        <v>32.5933</v>
+      </c>
+      <c r="F95" t="s">
+        <v>34</v>
+      </c>
+      <c r="G95">
+        <v>1.15</v>
+      </c>
+      <c r="H95" s="1">
+        <v>361232.66</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-298434.91</v>
+      </c>
+      <c r="J95" s="1">
+        <v>-82.615705346244</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95">
+        <v>0.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>62797.75</v>
+      </c>
+      <c r="N95" s="1">
+        <v>62797.75</v>
+      </c>
+      <c r="O95" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P95">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:16">
+      <c r="A96" t="s">
+        <v>266</v>
+      </c>
+      <c r="B96" t="s">
+        <v>267</v>
+      </c>
+      <c r="C96" s="1">
+        <v>46.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>273.85</v>
+      </c>
+      <c r="E96" s="1">
+        <v>180.0</v>
+      </c>
+      <c r="F96" t="s">
+        <v>34</v>
+      </c>
+      <c r="G96">
+        <v>1.15</v>
+      </c>
+      <c r="H96" s="1">
         <v>701011.73</v>
       </c>
-      <c r="I94" s="1">
-[...17 lines deleted...]
-      <c r="O94" s="1">
+      <c r="I96" s="1">
+        <v>390118.63</v>
+      </c>
+      <c r="J96" s="1">
+        <v>55.650799167084</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96">
+        <v>0.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>1091130.36</v>
+      </c>
+      <c r="N96" s="1">
+        <v>1091130.36</v>
+      </c>
+      <c r="O96" s="1">
         <v>0.74</v>
       </c>
-      <c r="P94">
+      <c r="P96">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>