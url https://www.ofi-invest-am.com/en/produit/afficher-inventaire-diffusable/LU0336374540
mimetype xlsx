--- v2 (2026-06-20)
+++ v3 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="268">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="269">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I_EUR</t>
   </si>
   <si>
     <t>LU0336374540</t>
   </si>
   <si>
@@ -163,687 +163,690 @@
   <si>
     <t>CA784730103N</t>
   </si>
   <si>
     <t>SSR MINING INC</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>OVCT01737420</t>
   </si>
   <si>
     <t>EUR/HKD 21/05/26</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
-    <t>OVCT01737459</t>
+    <t>OACT01993157</t>
   </si>
   <si>
     <t>EUR/JPY 21/05/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>1 220.00</t>
+    <t>8 783.00</t>
   </si>
   <si>
     <t>OVCT01737422</t>
   </si>
   <si>
     <t>EUR/SEK 21/05/26</t>
   </si>
   <si>
     <t>OVCT01737456</t>
   </si>
   <si>
     <t>EUR/USD 21/05/26</t>
   </si>
   <si>
-    <t>-12 858.70</t>
+    <t>-103 246.20</t>
   </si>
   <si>
     <t>US007973AE02</t>
   </si>
   <si>
     <t>ADVANCED ENERGY INDUSTRIES INC 2.5 15/09/2028</t>
   </si>
   <si>
+    <t>1 480.25</t>
+  </si>
+  <si>
+    <t>XS3304376851</t>
+  </si>
+  <si>
+    <t>ADVANTEST CORPORATION Z 28/03/2031</t>
+  </si>
+  <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AEROVIRONMENT INC Z 15/07/2030</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>1 790.68</t>
+    <t>2 665.21</t>
   </si>
   <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAMAI TECHNOLOGIES INC 1.125 15/02/2029</t>
   </si>
   <si>
-    <t>1 610.55</t>
+    <t>2 491.26</t>
   </si>
   <si>
     <t>US011642AD71</t>
   </si>
   <si>
     <t>ALARM.COM HLD INC 2.2500 0629 2.25 01/06/2029</t>
   </si>
   <si>
-    <t>4 720.66</t>
+    <t>5 499.42</t>
   </si>
   <si>
     <t>XS2688718373</t>
   </si>
   <si>
     <t>ALIBABA / GOLDMAN SACHS 0% Z 10/05/2027</t>
   </si>
   <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIBABA GROUP HOLDING LTD Z 09/07/2032</t>
   </si>
   <si>
     <t>XS2413708442</t>
   </si>
   <si>
     <t>ANA HOLDINGS INC Z 10/12/2031</t>
   </si>
   <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLLIAN CAPITAL 2 LTD Z 05/12/2029</t>
   </si>
   <si>
     <t>US04271TAB61</t>
   </si>
   <si>
     <t>ARRAY TECHNOLOGIES INC 1 01/12/2028</t>
   </si>
   <si>
-    <t>3 933.88</t>
+    <t>4 582.85</t>
   </si>
   <si>
     <t>US00217DAC48</t>
   </si>
   <si>
     <t>AST SPACEMOBILE INC 2.375 15/10/2032</t>
   </si>
   <si>
-    <t>23 760.29</t>
+    <t>25 413.52</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>4 191.78</t>
+    <t>4 925.34</t>
   </si>
   <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHINA PACIFIC INSURANCE GROUP CO L Z 18/09/2030</t>
   </si>
   <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPHER MINING INC Z 01/10/2031</t>
   </si>
   <si>
     <t>US18452BAC46</t>
   </si>
   <si>
     <t>CLEANSPARK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COINBASE GLOBAL INC 0.25 01/04/2030</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>COPT DEFENSE PROPERTIES LP 5.25 15/09/2028</t>
   </si>
   <si>
+    <t>4 351.94</t>
+  </si>
+  <si>
     <t>US23248VAC90</t>
   </si>
   <si>
     <t>CYBER ARK SOFTWARE LTD Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2550564251</t>
   </si>
   <si>
     <t>CYBERAGENT INC Z 16/11/2029</t>
   </si>
   <si>
     <t>XS2676374239</t>
   </si>
   <si>
     <t>DAIFUKU CO. LTD. Z 13/09/2030</t>
   </si>
   <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG INC Z 01/12/2029</t>
   </si>
   <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST LP 1.875 15/11/2029</t>
   </si>
   <si>
-    <t>7 330.91</t>
+    <t>8 370.81</t>
   </si>
   <si>
     <t>US25809KAA34</t>
   </si>
   <si>
     <t>DOORDASH INC Z 15/05/2030</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX INC Z 01/03/2028</t>
   </si>
   <si>
     <t>US29258YAA10</t>
   </si>
   <si>
     <t>ENDEAVOUR SILVER CORP 0.25 15/01/2031</t>
   </si>
   <si>
-    <t>1 147.68</t>
+    <t>1 342.88</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>22 670.55</t>
+    <t>25 216.44</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>4 520.55</t>
+    <t>5 383.56</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>8 353.59</t>
-[...8 lines deleted...]
-    <t>9 789.59</t>
+    <t>9 919.89</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>33 626.37</t>
+    <t>1 770.49</t>
   </si>
   <si>
     <t>US32076VAE39</t>
   </si>
   <si>
     <t>FIRST MAJESTIC SILVER CORP 0.125 15/01/2031</t>
   </si>
   <si>
     <t>US36317GAB23</t>
   </si>
   <si>
     <t>GALAXY DIGITAL HOLDINGS LP 2.5 01/12/2029</t>
   </si>
   <si>
-    <t>8 195.59</t>
+    <t>9 547.61</t>
   </si>
   <si>
     <t>US37940XAU63</t>
   </si>
   <si>
     <t>GLOBAL PAYMENTS INC 1.5 01/03/2031</t>
   </si>
   <si>
-    <t>1 097.16</t>
+    <t>2 216.82</t>
   </si>
   <si>
     <t>XS2849520650</t>
   </si>
   <si>
     <t>GOLD POLE CAPITAL CO LTD 1 25/06/2029</t>
   </si>
   <si>
-    <t>3 067.71</t>
+    <t>3 730.23</t>
   </si>
   <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLDMAN SACHS FINANCE CORP INTERNA Z 06/11/2028</t>
   </si>
   <si>
     <t>US40637HAF64</t>
   </si>
   <si>
     <t>HALOZYME THERAPEUTICS INC 1 15/08/2028</t>
   </si>
   <si>
-    <t>1 263.17</t>
+    <t>1 953.93</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>14 301.37</t>
+    <t>1 150.68</t>
   </si>
   <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTUITIVE MACHINES INC 2.5 01/10/2030</t>
   </si>
   <si>
-    <t>22 953.66</t>
-[...1 lines deleted...]
-  <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN LTD Z 01/07/2031</t>
   </si>
   <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>J&amp;T GLOBAL EXPRESS - BOLT INNOVATI Z 05/02/2033</t>
   </si>
   <si>
     <t>US472145AH40</t>
   </si>
   <si>
     <t>JAZZ INVESTMENTS I LTD 3.125 15/09/2030</t>
   </si>
   <si>
+    <t>2 405.41</t>
+  </si>
+  <si>
     <t>XS3257747207</t>
   </si>
   <si>
     <t>JINKAI INVESTMENT HOLDINGS LTD Z 05/02/2031</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>8 169.44</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L Z 11/04/2028</t>
   </si>
   <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC CORP 1.75 10/07/2030</t>
   </si>
   <si>
-    <t>5 010.58</t>
+    <t>6 341.39</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>7 528.85</t>
+    <t>9 346.15</t>
   </si>
   <si>
     <t>XS2523390867</t>
   </si>
   <si>
     <t>LENOVO GROUP LTD 2.5 26/08/2029</t>
   </si>
   <si>
-    <t>1 443.63</t>
+    <t>2 605.24</t>
   </si>
   <si>
     <t>US531229AQ58</t>
   </si>
   <si>
     <t>LIBERTY MEDIA 2.25 15/08/2027</t>
   </si>
   <si>
-    <t>1 894.76</t>
+    <t>2 930.89</t>
   </si>
   <si>
     <t>US538034BC20</t>
   </si>
   <si>
     <t>LIVE NATION ENTERTAINMENT INC 2.875 15/01/2030</t>
   </si>
   <si>
-    <t>6 744.44</t>
+    <t>8 681.66</t>
   </si>
   <si>
     <t>US06744EDH71</t>
   </si>
   <si>
     <t>MICROSOFT/BARCLAYS BANK 1.000 2029 1 16/02/2029</t>
   </si>
   <si>
-    <t>2 045.14</t>
+    <t>3 197.34</t>
   </si>
   <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>MIRION TECHNOLOGIES INC 0.25 01/06/2030</t>
   </si>
   <si>
-    <t>1 311.29</t>
+    <t>1 527.62</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>US63954QAJ58</t>
   </si>
   <si>
     <t>NEBIUS GROUP NV 1.25 15/03/2031</t>
   </si>
   <si>
+    <t>2 190.77</t>
+  </si>
+  <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXTERA ENERGY CAPITAL HOLDINGS IN 3 01/03/2027</t>
   </si>
   <si>
-    <t>1 645.73</t>
+    <t>3 325.23</t>
   </si>
   <si>
     <t>XS3298822258</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2029</t>
   </si>
   <si>
     <t>XS3298822506</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2031</t>
   </si>
   <si>
     <t>US682189AU93</t>
   </si>
   <si>
     <t>ON SEMICONDUCTOR CORPORATION 0.5 01/03/2029</t>
   </si>
   <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMAT TECHNOLOGIES INC 2.5 15/07/2027</t>
   </si>
   <si>
-    <t>6 255.71</t>
+    <t>8 052.56</t>
   </si>
   <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARSONS CORP 2.625 01/03/2029</t>
   </si>
   <si>
-    <t>1 920.03</t>
+    <t>3 879.44</t>
   </si>
   <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN LIFE INSURANCE CO OF CHINA Z 11/06/2030</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>1 539.87</t>
+    <t>3 410.50</t>
   </si>
   <si>
     <t>XS2894149595</t>
   </si>
   <si>
     <t>QUANTA COMPUTER INCORPORATED Z 16/09/2029</t>
   </si>
   <si>
-    <t>XS2809275899</t>
-[...4 lines deleted...]
-  <si>
     <t>US76169XAE40</t>
   </si>
   <si>
     <t>REXFORD INDUSTRIAL REALTY LP 4.125 15/03/2029</t>
   </si>
   <si>
+    <t>4 396.34</t>
+  </si>
+  <si>
     <t>US781154AC39</t>
   </si>
   <si>
     <t>RUBRIK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
+    <t>2 812.50</t>
+  </si>
+  <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>1 825.34</t>
+    <t>2 292.81</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>6 149.45</t>
+    <t>7 292.27</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>4 399.17</t>
+    <t>5 820.44</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>13 555.06</t>
+    <t>15 844.79</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR-MORGAN STANLE Z 02/02/2029</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>TENCENT / GOLDMAN SACHS 0% Z 07/03/2030</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETRA TECH INC 2.25 15/08/2028</t>
   </si>
   <si>
-    <t>2 463.19</t>
+    <t>3 810.16</t>
   </si>
   <si>
     <t>XS2635167963</t>
   </si>
   <si>
     <t>TOKYU CORP Z 30/09/2030</t>
   </si>
   <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>TRIP.COM / BAIDU 0% Z 12/03/2032</t>
   </si>
   <si>
     <t>US90353TAR14</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC Z 15/05/2028</t>
   </si>
   <si>
     <t>US91680MAF41</t>
   </si>
   <si>
     <t>UPSTART HOLDINGS INC 1 15/11/2030</t>
   </si>
   <si>
-    <t>3 308.31</t>
+    <t>3 777.60</t>
   </si>
   <si>
     <t>US95041AAD00</t>
   </si>
   <si>
     <t>WELLTOWER OP LLC 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>6 842.19</t>
+    <t>8 807.49</t>
   </si>
   <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON CORPORATION Z 23/10/2030</t>
   </si>
   <si>
     <t>US98313RAJ59</t>
   </si>
   <si>
     <t>WYNN MACAU LTD 4.5 07/03/2029</t>
   </si>
   <si>
-    <t>1 970.55</t>
+    <t>4 923.90</t>
   </si>
   <si>
     <t>XS2834365350</t>
   </si>
   <si>
     <t>XERO INVESTMENTS LTD 1.625 12/06/2031</t>
   </si>
   <si>
-    <t>4 268.43</t>
+    <t>5 059.13</t>
   </si>
   <si>
     <t>BABA2701CO01</t>
   </si>
   <si>
     <t>JAN27 BABA C @ 160.000000</t>
   </si>
   <si>
     <t>PANW2606CR01</t>
   </si>
   <si>
     <t>JUN26 PANW C @ 185.000000</t>
   </si>
   <si>
     <t>LITE2609CR01</t>
   </si>
   <si>
     <t>SEP26 LITE C @ 540.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1228,209 +1231,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>1468629.51</v>
       </c>
       <c r="D2">
-        <v>82.51</v>
+        <v>85.54</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>121179608.06</v>
+        <v>125624778.15</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>121179608.06</v>
+        <v>125624778.15</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>196000.0</v>
+        <v>217000.0</v>
       </c>
       <c r="D3">
-        <v>129.51</v>
+        <v>133.03</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>25384270.41</v>
+        <v>28867270.01</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>25384270.41</v>
+        <v>28867270.01</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>100.0</v>
       </c>
       <c r="D4">
-        <v>121.97</v>
+        <v>126.75</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>12196.58</v>
+        <v>12674.69</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>12196.58</v>
+        <v>12674.69</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>100.0</v>
       </c>
       <c r="D5">
-        <v>134.27</v>
+        <v>139.55</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>13427.22</v>
+        <v>13955.04</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>13427.22</v>
+        <v>13955.04</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>100.0</v>
       </c>
       <c r="D6">
-        <v>131.34</v>
+        <v>136.56</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>13134.26</v>
+        <v>13655.61</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>13134.26</v>
+        <v>13655.61</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P96"/>
+  <dimension ref="A1:P95"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O96" sqref="O96"/>
+      <selection activeCell="O95" sqref="O95"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1452,4786 +1455,4736 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>2321.0</v>
       </c>
       <c r="D2" s="1">
-        <v>496.27</v>
+        <v>345.94</v>
       </c>
       <c r="E2" s="1">
         <v>501.8005988798</v>
       </c>
       <c r="F2" t="s">
         <v>34</v>
       </c>
       <c r="G2">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H2" s="1">
         <v>1002909.83</v>
       </c>
       <c r="I2" s="1">
-        <v>-5211.55</v>
+        <v>-318315.26</v>
       </c>
       <c r="J2" s="1">
-        <v>-0.5196429274205</v>
+        <v>-31.739170409767</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>997698.28</v>
+        <v>684594.57</v>
       </c>
       <c r="N2" s="1">
-        <v>997698.28</v>
+        <v>684594.57</v>
       </c>
       <c r="O2" s="1">
-        <v>0.68</v>
+        <v>0.44</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
         <v>7000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>203.8</v>
+        <v>199.9</v>
       </c>
       <c r="E3" s="1">
         <v>101.4678842857</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>710275.19</v>
       </c>
       <c r="I3" s="1">
-        <v>716324.81</v>
+        <v>689024.81</v>
       </c>
       <c r="J3" s="1">
-        <v>100.85172903195</v>
+        <v>97.008148348811</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1426600.0</v>
+        <v>1399300.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1426600.0</v>
+        <v>1399300.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.97</v>
+        <v>0.91</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>1631.0</v>
+        <v>2688.0</v>
       </c>
       <c r="D4" s="1">
-        <v>4784.78</v>
+        <v>4790.39</v>
       </c>
       <c r="E4" s="1">
-        <v>4778.8125260576</v>
+        <v>4782.3899590774</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>7794243.23</v>
+        <v>12855064.21</v>
       </c>
       <c r="I4" s="1">
-        <v>9732.95</v>
+        <v>21504.11</v>
       </c>
       <c r="J4" s="1">
-        <v>0.12487357287668</v>
+        <v>0.16728123367343</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>7803976.18</v>
+        <v>12876568.32</v>
       </c>
       <c r="N4" s="1">
-        <v>7803976.18</v>
+        <v>12876568.32</v>
       </c>
       <c r="O4" s="1">
-        <v>5.32</v>
+        <v>8.33</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>6255.0</v>
       </c>
       <c r="D5" s="1">
-        <v>281.6</v>
+        <v>313.3</v>
       </c>
       <c r="E5" s="1">
         <v>251.5653717026</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1573541.4</v>
       </c>
       <c r="I5" s="1">
-        <v>187866.6</v>
+        <v>386150.1</v>
       </c>
       <c r="J5" s="1">
-        <v>11.939094834111</v>
+        <v>24.540193222752</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1761408.0</v>
+        <v>1959691.5</v>
       </c>
       <c r="N5" s="1">
-        <v>1761408.0</v>
+        <v>1959691.5</v>
       </c>
       <c r="O5" s="1">
-        <v>1.2</v>
+        <v>1.27</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>85189.0</v>
       </c>
       <c r="D6" s="1">
-        <v>22.99</v>
+        <v>33.13</v>
       </c>
       <c r="E6" s="1">
         <v>29.0302638838</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
       <c r="G6">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H6" s="1">
         <v>2098124.33</v>
       </c>
       <c r="I6" s="1">
-        <v>-401723.2</v>
+        <v>308246.11</v>
       </c>
       <c r="J6" s="1">
-        <v>-19.146777636385</v>
+        <v>14.691508295888</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1696401.13</v>
+        <v>2406370.44</v>
       </c>
       <c r="N6" s="1">
-        <v>1696401.13</v>
+        <v>2406370.44</v>
       </c>
       <c r="O6" s="1">
-        <v>1.16</v>
+        <v>1.56</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>70000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>288.1</v>
+        <v>326.3</v>
       </c>
       <c r="E7" s="1">
         <v>253.272567</v>
       </c>
       <c r="F7" t="s">
         <v>45</v>
       </c>
       <c r="G7">
-        <v>10.81</v>
+        <v>10.85</v>
       </c>
       <c r="H7" s="1">
         <v>1570195.71</v>
       </c>
       <c r="I7" s="1">
-        <v>295918.23</v>
+        <v>535159.62</v>
       </c>
       <c r="J7" s="1">
-        <v>18.845945643298</v>
+        <v>34.082351428664</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1866113.94</v>
+        <v>2105355.33</v>
       </c>
       <c r="N7" s="1">
-        <v>1866113.94</v>
+        <v>2105355.33</v>
       </c>
       <c r="O7" s="1">
-        <v>1.27</v>
+        <v>1.36</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>6365111.79</v>
       </c>
       <c r="D8" s="1">
-        <v>0.11062941</v>
+        <v>0.10886059</v>
       </c>
       <c r="E8" s="1">
         <v>0.1107562481</v>
       </c>
       <c r="F8" t="s">
         <v>48</v>
       </c>
       <c r="G8">
-        <v>9.04</v>
+        <v>9.19</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>7289.15</v>
+        <v>108942.7</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
-        <v>31.69</v>
+        <v>253.5</v>
       </c>
       <c r="M8" s="1">
-        <v>7257.46</v>
+        <v>108689.2</v>
       </c>
       <c r="N8" s="1">
-        <v>7289.1500000004</v>
+        <v>108942.7</v>
       </c>
       <c r="O8" s="1">
-        <v>0.0</v>
+        <v>0.07</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="1">
-        <v>11201168.95</v>
+        <v>8708259.2</v>
       </c>
       <c r="D9" s="1">
-        <v>0.00545258</v>
+        <v>0.00536636</v>
       </c>
       <c r="E9" s="1">
         <v>0.0054710042</v>
       </c>
       <c r="F9" t="s">
         <v>51</v>
       </c>
       <c r="G9">
-        <v>183.86</v>
+        <v>186.62</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>37722.64</v>
+        <v>178079.16</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>52</v>
       </c>
       <c r="M9" s="1">
-        <v>36502.639999999</v>
+        <v>169296.16</v>
       </c>
       <c r="N9" s="1">
-        <v>37722.639999999</v>
+        <v>178079.16</v>
       </c>
       <c r="O9" s="1">
-        <v>0.03</v>
+        <v>0.12</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="1">
         <v>2098414.39</v>
       </c>
       <c r="D10" s="1">
-        <v>0.09256791</v>
+        <v>0.09219376</v>
       </c>
       <c r="E10" s="1">
         <v>0.0935768558</v>
       </c>
       <c r="F10" t="s">
         <v>45</v>
       </c>
       <c r="G10">
-        <v>10.81</v>
+        <v>10.85</v>
       </c>
       <c r="H10" s="1">
         <v>0.0</v>
       </c>
       <c r="I10" s="1">
-        <v>22625.08</v>
+        <v>31015.15</v>
       </c>
       <c r="J10" s="1">
         <v>0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
-        <v>28.96</v>
+        <v>231.72</v>
       </c>
       <c r="M10" s="1">
-        <v>22596.12</v>
+        <v>30783.43</v>
       </c>
       <c r="N10" s="1">
-        <v>22625.08</v>
+        <v>31015.15</v>
       </c>
       <c r="O10" s="1">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>55</v>
       </c>
       <c r="B11" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="1">
-        <v>92179677.65</v>
+        <v>93110220.34</v>
       </c>
       <c r="D11" s="1">
-        <v>0.86368899</v>
+        <v>0.8509753</v>
       </c>
       <c r="E11" s="1">
-        <v>0.8651469496</v>
+        <v>0.8635852309</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H11" s="1">
         <v>0.0</v>
       </c>
       <c r="I11" s="1">
-        <v>155342.79</v>
+        <v>1523549.02</v>
       </c>
       <c r="J11" s="1">
         <v>0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
         <v>57</v>
       </c>
       <c r="M11" s="1">
-        <v>168201.49000001</v>
+        <v>1626795.22</v>
       </c>
       <c r="N11" s="1">
-        <v>155342.79000001</v>
+        <v>1523549.02</v>
       </c>
       <c r="O11" s="1">
-        <v>0.11</v>
+        <v>0.99</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>236.218</v>
+        <v>282.0</v>
       </c>
       <c r="E12" s="1">
         <v>116.963</v>
       </c>
       <c r="F12" t="s">
         <v>34</v>
       </c>
       <c r="G12">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H12" s="1">
         <v>1116645.19</v>
       </c>
       <c r="I12" s="1">
-        <v>929418.04</v>
+        <v>1287754.35</v>
       </c>
       <c r="J12" s="1">
-        <v>83.233067076571</v>
+        <v>115.32350307263</v>
       </c>
       <c r="K12">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>300.75</v>
+        <v>0.15</v>
+      </c>
+      <c r="L12" t="s">
+        <v>60</v>
       </c>
       <c r="M12" s="1">
-        <v>2046063.23</v>
+        <v>2404399.54</v>
       </c>
       <c r="N12" s="1">
-        <v>2046363.98</v>
+        <v>2405879.79</v>
       </c>
       <c r="O12" s="1">
-        <v>1.4</v>
+        <v>1.56</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C13" s="1">
-        <v>1800000.0</v>
+        <v>170000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>101.568</v>
+        <v>111.3565</v>
       </c>
       <c r="E13" s="1">
-        <v>105.565</v>
+        <v>102.5</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G13">
-        <v>1.15</v>
+        <v>186.62</v>
       </c>
       <c r="H13" s="1">
-        <v>1625049.17</v>
+        <v>945964.91</v>
       </c>
       <c r="I13" s="1">
-        <v>-41485.72</v>
+        <v>68407.04</v>
       </c>
       <c r="J13" s="1">
-        <v>-2.5528901380873</v>
+        <v>7.2314563972568</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1583563.45</v>
+        <v>1014371.95</v>
       </c>
       <c r="N13" s="1">
-        <v>1583563.45</v>
+        <v>1014371.95</v>
       </c>
       <c r="O13" s="1">
-        <v>1.08</v>
+        <v>0.66</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C14" s="1">
-        <v>1900000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>101.275</v>
+        <v>98.145</v>
       </c>
       <c r="E14" s="1">
-        <v>100.0</v>
+        <v>105.565</v>
       </c>
       <c r="F14" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G14">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H14" s="1">
-        <v>1900000.0</v>
+        <v>1625049.17</v>
       </c>
       <c r="I14" s="1">
-        <v>24225.0</v>
+        <v>-118795.17</v>
       </c>
       <c r="J14" s="1">
-        <v>1.275</v>
+        <v>-7.3102508030572</v>
       </c>
       <c r="K14">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>0.0</v>
+      </c>
+      <c r="L14">
+        <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1924225.0</v>
+        <v>1506254.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1926015.68</v>
+        <v>1506254.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.31</v>
+        <v>0.97</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="1">
-        <v>1700000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>111.851</v>
+        <v>103.429</v>
       </c>
       <c r="E15" s="1">
-        <v>101.11</v>
+        <v>100.0</v>
       </c>
       <c r="F15" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G15">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1542555.86</v>
+        <v>1900000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>104448.9</v>
+        <v>65151.0</v>
       </c>
       <c r="J15" s="1">
-        <v>6.7711583553285</v>
+        <v>3.429</v>
       </c>
       <c r="K15">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="L15" t="s">
         <v>67</v>
       </c>
       <c r="M15" s="1">
-        <v>1647004.76</v>
+        <v>1965151.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1648615.31</v>
+        <v>1967816.21</v>
       </c>
       <c r="O15" s="1">
-        <v>1.12</v>
+        <v>1.27</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>800000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>93.27</v>
+        <v>105.655</v>
       </c>
       <c r="E16" s="1">
-        <v>99.6476</v>
+        <v>101.11</v>
       </c>
       <c r="F16" t="s">
         <v>34</v>
       </c>
       <c r="G16">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H16" s="1">
-        <v>761068.12</v>
+        <v>1542555.86</v>
       </c>
       <c r="I16" s="1">
-        <v>-114762.36</v>
+        <v>-11128.14</v>
       </c>
       <c r="J16" s="1">
-        <v>-15.0791180164</v>
+        <v>-0.72140920718424</v>
       </c>
       <c r="K16">
-        <v>0.59</v>
+        <v>0.15</v>
       </c>
       <c r="L16" t="s">
         <v>70</v>
       </c>
       <c r="M16" s="1">
-        <v>646305.76</v>
+        <v>1531427.72</v>
       </c>
       <c r="N16" s="1">
-        <v>651026.42</v>
+        <v>1533918.98</v>
       </c>
       <c r="O16" s="1">
-        <v>0.44</v>
+        <v>0.99</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>72</v>
       </c>
       <c r="C17" s="1">
-        <v>2000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>128.957</v>
+        <v>93.076</v>
       </c>
       <c r="E17" s="1">
-        <v>101.95</v>
+        <v>99.6476</v>
       </c>
       <c r="F17" t="s">
         <v>34</v>
       </c>
       <c r="G17">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H17" s="1">
-        <v>1834375.42</v>
+        <v>761068.12</v>
       </c>
       <c r="I17" s="1">
-        <v>399613.32</v>
+        <v>-126197.5</v>
       </c>
       <c r="J17" s="1">
-        <v>21.784707516414</v>
+        <v>-16.581630038583</v>
       </c>
       <c r="K17">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.69</v>
+      </c>
+      <c r="L17" t="s">
+        <v>73</v>
       </c>
       <c r="M17" s="1">
-        <v>2233988.74</v>
+        <v>634870.62</v>
       </c>
       <c r="N17" s="1">
-        <v>2233988.74</v>
+        <v>640370.04</v>
       </c>
       <c r="O17" s="1">
-        <v>1.52</v>
+        <v>0.41</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B18" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C18" s="1">
-        <v>13000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>106.378</v>
+        <v>130.2475</v>
       </c>
       <c r="E18" s="1">
-        <v>108.766</v>
+        <v>101.95</v>
       </c>
       <c r="F18" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G18">
-        <v>9.04</v>
+        <v>1.17</v>
       </c>
       <c r="H18" s="1">
-        <v>1548084.0</v>
+        <v>1834375.42</v>
       </c>
       <c r="I18" s="1">
-        <v>-18819.38</v>
+        <v>386667.34</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.2156562563789</v>
+        <v>21.078964304919</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1529264.62</v>
+        <v>2221042.76</v>
       </c>
       <c r="N18" s="1">
-        <v>1529264.62</v>
+        <v>2221042.76</v>
       </c>
       <c r="O18" s="1">
-        <v>1.04</v>
+        <v>1.44</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B19" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C19" s="1">
-        <v>170000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>111.2585</v>
+        <v>103.909</v>
       </c>
       <c r="E19" s="1">
-        <v>121.16835294</v>
+        <v>108.766</v>
       </c>
       <c r="F19" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="G19">
-        <v>183.86</v>
+        <v>9.19</v>
       </c>
       <c r="H19" s="1">
-        <v>1309804.52</v>
+        <v>1548084.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-281089.45</v>
+        <v>-77534.89</v>
       </c>
       <c r="J19" s="1">
-        <v>-21.460412275872</v>
+        <v>-5.0084420483643</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1028715.07</v>
+        <v>1470549.11</v>
       </c>
       <c r="N19" s="1">
-        <v>1028715.07</v>
+        <v>1470549.11</v>
       </c>
       <c r="O19" s="1">
-        <v>0.7</v>
+        <v>0.95</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B20" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C20" s="1">
-        <v>1400000.0</v>
+        <v>170000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>97.7435</v>
+        <v>112.5095</v>
       </c>
       <c r="E20" s="1">
-        <v>100.0</v>
+        <v>121.16835294</v>
       </c>
       <c r="F20" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G20">
-        <v>1.0</v>
+        <v>186.62</v>
       </c>
       <c r="H20" s="1">
-        <v>1400000.0</v>
+        <v>1309804.52</v>
       </c>
       <c r="I20" s="1">
-        <v>-31591.0</v>
+        <v>-284929.62</v>
       </c>
       <c r="J20" s="1">
-        <v>-2.2565</v>
+        <v>-21.753598773655</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1368409.0</v>
+        <v>1024874.9</v>
       </c>
       <c r="N20" s="1">
-        <v>1368409.0</v>
+        <v>1024874.9</v>
       </c>
       <c r="O20" s="1">
-        <v>0.93</v>
+        <v>0.66</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B21" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C21" s="1">
-        <v>1500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>89.478</v>
+        <v>99.3175</v>
       </c>
       <c r="E21" s="1">
-        <v>84.3</v>
+        <v>100.0</v>
       </c>
       <c r="F21" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G21">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1158179.15</v>
+        <v>1400000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>4376.07</v>
+        <v>-9555.0</v>
       </c>
       <c r="J21" s="1">
-        <v>0.37784050938924</v>
+        <v>-0.6825</v>
       </c>
       <c r="K21">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>0.0</v>
+      </c>
+      <c r="L21">
+        <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1162555.22</v>
+        <v>1390445.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1166489.1</v>
+        <v>1390445.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>82</v>
       </c>
       <c r="B22" t="s">
         <v>83</v>
       </c>
       <c r="C22" s="1">
-        <v>1800000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>157.373</v>
+        <v>90.314</v>
       </c>
       <c r="E22" s="1">
-        <v>106.7746</v>
+        <v>84.3</v>
       </c>
       <c r="F22" t="s">
         <v>34</v>
       </c>
       <c r="G22">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H22" s="1">
-        <v>1648180.09</v>
+        <v>1158179.15</v>
       </c>
       <c r="I22" s="1">
-        <v>805448.32</v>
+        <v>-3120.95</v>
       </c>
       <c r="J22" s="1">
-        <v>48.868950965182</v>
+        <v>-0.26947040101698</v>
       </c>
       <c r="K22">
-        <v>1.32</v>
+        <v>0.31</v>
       </c>
       <c r="L22" t="s">
         <v>84</v>
       </c>
       <c r="M22" s="1">
-        <v>2453628.41</v>
+        <v>1155058.2</v>
       </c>
       <c r="N22" s="1">
-        <v>2477388.7</v>
+        <v>1159641.05</v>
       </c>
       <c r="O22" s="1">
-        <v>1.69</v>
+        <v>0.75</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>85</v>
       </c>
       <c r="B23" t="s">
         <v>86</v>
       </c>
       <c r="C23" s="1">
-        <v>1700000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>89.327</v>
+        <v>163.485</v>
       </c>
       <c r="E23" s="1">
-        <v>100.0</v>
+        <v>106.7746</v>
       </c>
       <c r="F23" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G23">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H23" s="1">
-        <v>1700000.0</v>
+        <v>1648180.09</v>
       </c>
       <c r="I23" s="1">
-        <v>-181441.0</v>
+        <v>860861.99</v>
       </c>
       <c r="J23" s="1">
-        <v>-10.673</v>
+        <v>52.231063536267</v>
       </c>
       <c r="K23">
-        <v>0.25</v>
+        <v>1.41</v>
       </c>
       <c r="L23" t="s">
         <v>87</v>
       </c>
       <c r="M23" s="1">
-        <v>1518559.0</v>
+        <v>2509042.08</v>
       </c>
       <c r="N23" s="1">
-        <v>1522750.78</v>
+        <v>2534455.6</v>
       </c>
       <c r="O23" s="1">
-        <v>1.04</v>
+        <v>1.64</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>88</v>
       </c>
       <c r="B24" t="s">
         <v>89</v>
       </c>
       <c r="C24" s="1">
-        <v>12000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>104.3575</v>
+        <v>89.8775</v>
       </c>
       <c r="E24" s="1">
-        <v>100.25</v>
+        <v>100.0</v>
       </c>
       <c r="F24" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="G24">
-        <v>9.04</v>
+        <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>1316855.31</v>
+        <v>1700000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>67961.68</v>
+        <v>-172082.5</v>
       </c>
       <c r="J24" s="1">
-        <v>5.1609071614709</v>
+        <v>-10.1225</v>
       </c>
       <c r="K24">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.29</v>
+      </c>
+      <c r="L24" t="s">
+        <v>90</v>
       </c>
       <c r="M24" s="1">
-        <v>1384816.99</v>
+        <v>1527917.5</v>
       </c>
       <c r="N24" s="1">
-        <v>1384816.99</v>
+        <v>1532842.84</v>
       </c>
       <c r="O24" s="1">
-        <v>0.94</v>
+        <v>0.99</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B25" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C25" s="1">
-        <v>1900000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>117.335</v>
+        <v>104.486</v>
       </c>
       <c r="E25" s="1">
-        <v>106.49</v>
+        <v>100.25</v>
       </c>
       <c r="F25" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G25">
-        <v>1.15</v>
+        <v>9.19</v>
       </c>
       <c r="H25" s="1">
-        <v>1730508.04</v>
+        <v>1316855.31</v>
       </c>
       <c r="I25" s="1">
-        <v>200514.05</v>
+        <v>48112.36</v>
       </c>
       <c r="J25" s="1">
-        <v>11.587004819694</v>
+        <v>3.65357983027</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1931022.09</v>
+        <v>1364967.67</v>
       </c>
       <c r="N25" s="1">
-        <v>1931022.09</v>
+        <v>1364967.67</v>
       </c>
       <c r="O25" s="1">
-        <v>1.32</v>
+        <v>0.88</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B26" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C26" s="1">
-        <v>1800000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>100.685</v>
+        <v>131.258</v>
       </c>
       <c r="E26" s="1">
-        <v>91.8498</v>
+        <v>106.49</v>
       </c>
       <c r="F26" t="s">
         <v>34</v>
       </c>
       <c r="G26">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H26" s="1">
-        <v>1406522.1</v>
+        <v>1730508.04</v>
       </c>
       <c r="I26" s="1">
-        <v>163274.35</v>
+        <v>395852.53</v>
       </c>
       <c r="J26" s="1">
-        <v>11.608374301406</v>
+        <v>22.874931572118</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1569796.45</v>
+        <v>2126360.57</v>
       </c>
       <c r="N26" s="1">
-        <v>1569796.45</v>
+        <v>2126360.57</v>
       </c>
       <c r="O26" s="1">
-        <v>1.07</v>
+        <v>1.38</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B27" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C27" s="1">
-        <v>900000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>97.384</v>
+        <v>106.642</v>
       </c>
       <c r="E27" s="1">
-        <v>110.2856</v>
+        <v>91.8498</v>
       </c>
       <c r="F27" t="s">
         <v>34</v>
       </c>
       <c r="G27">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H27" s="1">
-        <v>908364.97</v>
+        <v>1406522.1</v>
       </c>
       <c r="I27" s="1">
-        <v>-149199.97</v>
+        <v>230137.32</v>
       </c>
       <c r="J27" s="1">
-        <v>-16.425112694515</v>
+        <v>16.362154565506</v>
       </c>
       <c r="K27">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="L27">
-        <v>914.9</v>
+        <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>759165.0</v>
+        <v>1636659.42</v>
       </c>
       <c r="N27" s="1">
-        <v>760079.9</v>
+        <v>1636659.42</v>
       </c>
       <c r="O27" s="1">
-        <v>0.52</v>
+        <v>1.06</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B28" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C28" s="1">
-        <v>1400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>117.969</v>
+        <v>92.529</v>
       </c>
       <c r="E28" s="1">
-        <v>114.7748</v>
+        <v>110.2856</v>
       </c>
       <c r="F28" t="s">
         <v>34</v>
       </c>
       <c r="G28">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H28" s="1">
-        <v>1449046.08</v>
+        <v>908364.97</v>
       </c>
       <c r="I28" s="1">
-        <v>-18499.52</v>
+        <v>-198333.0</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.2766688551409</v>
+        <v>-21.834065221604</v>
       </c>
       <c r="K28">
-        <v>0.06</v>
+        <v>0.01</v>
       </c>
       <c r="L28">
-        <v>884.22</v>
+        <v>47.96</v>
       </c>
       <c r="M28" s="1">
-        <v>1430546.56</v>
+        <v>710031.97</v>
       </c>
       <c r="N28" s="1">
-        <v>1431430.78</v>
+        <v>710079.93</v>
       </c>
       <c r="O28" s="1">
-        <v>0.98</v>
+        <v>0.46</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B29" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C29" s="1">
-        <v>2100000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>103.769</v>
+        <v>120.334</v>
       </c>
       <c r="E29" s="1">
-        <v>100.6875</v>
+        <v>114.7748</v>
       </c>
       <c r="F29" t="s">
         <v>34</v>
       </c>
       <c r="G29">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H29" s="1">
-        <v>1856561.16</v>
+        <v>1449046.08</v>
       </c>
       <c r="I29" s="1">
-        <v>30965.04</v>
+        <v>-12650.98</v>
       </c>
       <c r="J29" s="1">
-        <v>1.6678707207254</v>
+        <v>-0.87305574160899</v>
       </c>
       <c r="K29">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.31</v>
+      </c>
+      <c r="L29" t="s">
+        <v>101</v>
       </c>
       <c r="M29" s="1">
-        <v>1887526.2</v>
+        <v>1436395.1</v>
       </c>
       <c r="N29" s="1">
-        <v>1887526.2</v>
+        <v>1440747.04</v>
       </c>
       <c r="O29" s="1">
-        <v>1.29</v>
+        <v>0.93</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B30" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C30" s="1">
-        <v>190000000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>113.574</v>
+        <v>102.1385</v>
       </c>
       <c r="E30" s="1">
-        <v>106.46</v>
+        <v>100.6875</v>
       </c>
       <c r="F30" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G30">
-        <v>183.86</v>
+        <v>1.17</v>
       </c>
       <c r="H30" s="1">
-        <v>1435515.22</v>
+        <v>1856561.16</v>
       </c>
       <c r="I30" s="1">
-        <v>-261846.57</v>
+        <v>-27760.8</v>
       </c>
       <c r="J30" s="1">
-        <v>-18.240598661155</v>
+        <v>-1.4952806618016</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1173668.65</v>
+        <v>1828800.36</v>
       </c>
       <c r="N30" s="1">
-        <v>1173668.65</v>
+        <v>1828800.36</v>
       </c>
       <c r="O30" s="1">
-        <v>0.8</v>
+        <v>1.18</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B31" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C31" s="1">
-        <v>140000000.0</v>
+        <v>190000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>171.815</v>
+        <v>108.883</v>
       </c>
       <c r="E31" s="1">
-        <v>105.54355571</v>
+        <v>106.46</v>
       </c>
       <c r="F31" t="s">
         <v>51</v>
       </c>
       <c r="G31">
-        <v>183.86</v>
+        <v>186.62</v>
       </c>
       <c r="H31" s="1">
-        <v>921204.27</v>
+        <v>1435515.22</v>
       </c>
       <c r="I31" s="1">
-        <v>387079.92</v>
+        <v>-326987.86</v>
       </c>
       <c r="J31" s="1">
-        <v>42.018902061754</v>
+        <v>-22.778432122789</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1308284.19</v>
+        <v>1108527.36</v>
       </c>
       <c r="N31" s="1">
-        <v>1308284.19</v>
+        <v>1108527.36</v>
       </c>
       <c r="O31" s="1">
-        <v>0.89</v>
+        <v>0.72</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B32" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C32" s="1">
-        <v>2000000.0</v>
+        <v>140000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.461</v>
+        <v>191.812</v>
       </c>
       <c r="E32" s="1">
-        <v>96.32768</v>
+        <v>105.54355571</v>
       </c>
       <c r="F32" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G32">
-        <v>1.15</v>
+        <v>186.62</v>
       </c>
       <c r="H32" s="1">
-        <v>1641226.39</v>
+        <v>921204.27</v>
       </c>
       <c r="I32" s="1">
-        <v>81787.9</v>
+        <v>517715.4</v>
       </c>
       <c r="J32" s="1">
-        <v>4.9833405371943</v>
+        <v>56.199848053244</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1723014.29</v>
+        <v>1438919.67</v>
       </c>
       <c r="N32" s="1">
-        <v>1723014.29</v>
+        <v>1438919.67</v>
       </c>
       <c r="O32" s="1">
-        <v>1.18</v>
+        <v>0.93</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B33" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C33" s="1">
-        <v>1300000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>104.625</v>
+        <v>93.606</v>
       </c>
       <c r="E33" s="1">
-        <v>103.6696</v>
+        <v>96.32768</v>
       </c>
       <c r="F33" t="s">
         <v>34</v>
       </c>
       <c r="G33">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H33" s="1">
-        <v>1292886.42</v>
+        <v>1641226.39</v>
       </c>
       <c r="I33" s="1">
-        <v>-114779.01</v>
+        <v>-45012.04</v>
       </c>
       <c r="J33" s="1">
-        <v>-8.8777334361668</v>
+        <v>-2.7425856831366</v>
       </c>
       <c r="K33">
-        <v>0.56</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>0.0</v>
+      </c>
+      <c r="L33">
+        <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1178107.41</v>
+        <v>1596214.35</v>
       </c>
       <c r="N33" s="1">
-        <v>1185438.32</v>
+        <v>1596214.35</v>
       </c>
       <c r="O33" s="1">
-        <v>0.81</v>
+        <v>1.03</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B34" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C34" s="1">
-        <v>1900000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>92.651</v>
+        <v>108.562</v>
       </c>
       <c r="E34" s="1">
-        <v>100.16421053</v>
+        <v>103.6696</v>
       </c>
       <c r="F34" t="s">
         <v>34</v>
       </c>
       <c r="G34">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H34" s="1">
-        <v>1683878.96</v>
+        <v>1292886.42</v>
       </c>
       <c r="I34" s="1">
-        <v>-159089.87</v>
+        <v>-89573.12</v>
       </c>
       <c r="J34" s="1">
-        <v>-9.4478210001507</v>
+        <v>-6.9281507342308</v>
       </c>
       <c r="K34">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.64</v>
+      </c>
+      <c r="L34" t="s">
+        <v>112</v>
       </c>
       <c r="M34" s="1">
-        <v>1524789.09</v>
+        <v>1203313.3</v>
       </c>
       <c r="N34" s="1">
-        <v>1524789.09</v>
+        <v>1211684.11</v>
       </c>
       <c r="O34" s="1">
-        <v>1.04</v>
+        <v>0.78</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B35" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C35" s="1">
-        <v>1400000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>97.969</v>
+        <v>92.493</v>
       </c>
       <c r="E35" s="1">
-        <v>100.67268571</v>
+        <v>100.16421053</v>
       </c>
       <c r="F35" t="s">
         <v>34</v>
       </c>
       <c r="G35">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H35" s="1">
-        <v>1269265.37</v>
+        <v>1683878.96</v>
       </c>
       <c r="I35" s="1">
-        <v>-81248.05</v>
+        <v>-185505.77</v>
       </c>
       <c r="J35" s="1">
-        <v>-6.4011870110346</v>
+        <v>-11.016573899112</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1188017.32</v>
+        <v>1498373.19</v>
       </c>
       <c r="N35" s="1">
-        <v>1188017.32</v>
+        <v>1498373.19</v>
       </c>
       <c r="O35" s="1">
-        <v>0.81</v>
+        <v>0.97</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B36" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C36" s="1">
-        <v>1800000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>102.3955</v>
+        <v>94.734</v>
       </c>
       <c r="E36" s="1">
-        <v>128.2777</v>
+        <v>100.67268571</v>
       </c>
       <c r="F36" t="s">
         <v>34</v>
       </c>
       <c r="G36">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H36" s="1">
-        <v>1957442.01</v>
+        <v>1269265.37</v>
       </c>
       <c r="I36" s="1">
-        <v>-360976.87</v>
+        <v>-138450.69</v>
       </c>
       <c r="J36" s="1">
-        <v>-18.441254870176</v>
+        <v>-10.907938818184</v>
       </c>
       <c r="K36">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>0.0</v>
+      </c>
+      <c r="L36">
+        <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1596465.14</v>
+        <v>1130814.68</v>
       </c>
       <c r="N36" s="1">
-        <v>1597612.82</v>
+        <v>1130814.68</v>
       </c>
       <c r="O36" s="1">
-        <v>1.09</v>
+        <v>0.73</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B37" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C37" s="1">
-        <v>1500000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>135.7785</v>
+        <v>110.595</v>
       </c>
       <c r="E37" s="1">
-        <v>102.37</v>
+        <v>128.2777</v>
       </c>
       <c r="F37" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G37">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H37" s="1">
-        <v>1535550.0</v>
+        <v>1957442.01</v>
       </c>
       <c r="I37" s="1">
-        <v>501127.5</v>
+        <v>-260114.98</v>
       </c>
       <c r="J37" s="1">
-        <v>32.635049330859</v>
+        <v>-13.288515249553</v>
       </c>
       <c r="K37">
-        <v>1.51</v>
+        <v>0.07</v>
       </c>
       <c r="L37" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="M37" s="1">
-        <v>2036677.5</v>
+        <v>1697327.03</v>
       </c>
       <c r="N37" s="1">
-        <v>2059348.05</v>
+        <v>1698669.91</v>
       </c>
       <c r="O37" s="1">
-        <v>1.4</v>
+        <v>1.1</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B38" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C38" s="1">
-        <v>1000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>101.281</v>
+        <v>139.518</v>
       </c>
       <c r="E38" s="1">
-        <v>100.0</v>
+        <v>102.37</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1000000.0</v>
+        <v>1535550.0</v>
       </c>
       <c r="I38" s="1">
-        <v>12810.0</v>
+        <v>557220.0</v>
       </c>
       <c r="J38" s="1">
-        <v>1.281</v>
+        <v>36.287974992674</v>
       </c>
       <c r="K38">
-        <v>0.45</v>
+        <v>1.68</v>
       </c>
       <c r="L38" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M38" s="1">
-        <v>1012810.0</v>
+        <v>2092770.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1017330.55</v>
+        <v>2117986.44</v>
       </c>
       <c r="O38" s="1">
-        <v>0.69</v>
+        <v>1.37</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B39" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C39" s="1">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>102.259</v>
+        <v>102.2315</v>
       </c>
       <c r="E39" s="1">
-        <v>107.6</v>
+        <v>100.0</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1291200.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-64092.0</v>
+        <v>22315.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-4.9637546468401</v>
+        <v>2.2315</v>
       </c>
       <c r="K39">
-        <v>0.7</v>
+        <v>0.54</v>
       </c>
       <c r="L39" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="M39" s="1">
-        <v>1227108.0</v>
+        <v>1022315.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1235461.59</v>
+        <v>1027698.56</v>
       </c>
       <c r="O39" s="1">
-        <v>0.84</v>
+        <v>0.67</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B40" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C40" s="1">
-        <v>1500000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>125.14</v>
+        <v>111.415</v>
       </c>
       <c r="E40" s="1">
-        <v>90.2782</v>
+        <v>107.6</v>
       </c>
       <c r="F40" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G40">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1299091.52</v>
+        <v>1291200.0</v>
       </c>
       <c r="I40" s="1">
-        <v>326807.14</v>
+        <v>45780.0</v>
       </c>
       <c r="J40" s="1">
-        <v>25.156590969049</v>
+        <v>3.5455390334572</v>
       </c>
       <c r="K40">
-        <v>0.65</v>
+        <v>0.83</v>
       </c>
       <c r="L40" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="M40" s="1">
-        <v>1625898.66</v>
+        <v>1336980.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1635688.25</v>
+        <v>1346899.89</v>
       </c>
       <c r="O40" s="1">
-        <v>1.12</v>
+        <v>0.87</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B41" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C41" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>153.238</v>
+        <v>136.7785</v>
       </c>
       <c r="E41" s="1">
         <v>104.99305556</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>1889875.0</v>
       </c>
       <c r="I41" s="1">
-        <v>868409.0</v>
+        <v>572138.0</v>
       </c>
       <c r="J41" s="1">
-        <v>45.950605198757</v>
+        <v>30.273854090879</v>
       </c>
       <c r="K41">
-        <v>1.87</v>
+        <v>0.1</v>
       </c>
       <c r="L41" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="M41" s="1">
-        <v>2758284.0</v>
+        <v>2462013.0</v>
       </c>
       <c r="N41" s="1">
-        <v>2791910.37</v>
+        <v>2463783.49</v>
       </c>
       <c r="O41" s="1">
-        <v>1.9</v>
+        <v>1.59</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B42" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C42" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>116.6595</v>
+        <v>125.4145</v>
       </c>
       <c r="E42" s="1">
         <v>133.1139</v>
       </c>
       <c r="F42" t="s">
         <v>34</v>
       </c>
       <c r="G42">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H42" s="1">
         <v>2031239.57</v>
       </c>
       <c r="I42" s="1">
-        <v>-212382.06</v>
+        <v>-106474.26</v>
       </c>
       <c r="J42" s="1">
-        <v>-10.455785872663</v>
+        <v>-5.2418366386984</v>
       </c>
       <c r="K42">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="L42">
-        <v>552.19</v>
+        <v>650.13</v>
       </c>
       <c r="M42" s="1">
-        <v>1818857.51</v>
+        <v>1924765.31</v>
       </c>
       <c r="N42" s="1">
-        <v>1819409.7</v>
+        <v>1925415.44</v>
       </c>
       <c r="O42" s="1">
-        <v>1.24</v>
+        <v>1.25</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B43" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C43" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>122.622</v>
+        <v>124.391</v>
       </c>
       <c r="E43" s="1">
         <v>108.5191</v>
       </c>
       <c r="F43" t="s">
         <v>34</v>
       </c>
       <c r="G43">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H43" s="1">
         <v>1295967.09</v>
       </c>
       <c r="I43" s="1">
-        <v>31685.57</v>
+        <v>29767.24</v>
       </c>
       <c r="J43" s="1">
-        <v>2.4449363139306</v>
+        <v>2.2969132649811</v>
       </c>
       <c r="K43">
-        <v>0.66</v>
+        <v>0.76</v>
       </c>
       <c r="L43" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M43" s="1">
-        <v>1327652.66</v>
+        <v>1325734.33</v>
       </c>
       <c r="N43" s="1">
-        <v>1335848.25</v>
+        <v>1335281.94</v>
       </c>
       <c r="O43" s="1">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B44" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C44" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>88.359</v>
+        <v>88.036</v>
       </c>
       <c r="E44" s="1">
         <v>95.8663</v>
       </c>
       <c r="F44" t="s">
         <v>34</v>
       </c>
       <c r="G44">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H44" s="1">
         <v>1465425.43</v>
       </c>
       <c r="I44" s="1">
-        <v>-240874.54</v>
+        <v>-264439.79</v>
       </c>
       <c r="J44" s="1">
-        <v>-16.437174834614</v>
+        <v>-18.045257342095</v>
       </c>
       <c r="K44">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="L44" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="M44" s="1">
-        <v>1224550.89</v>
+        <v>1200985.64</v>
       </c>
       <c r="N44" s="1">
-        <v>1225648.05</v>
+        <v>1203202.46</v>
       </c>
       <c r="O44" s="1">
-        <v>0.84</v>
+        <v>0.78</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B45" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C45" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>181.483</v>
+        <v>192.686</v>
       </c>
       <c r="E45" s="1">
         <v>102.845</v>
       </c>
       <c r="F45" t="s">
         <v>34</v>
       </c>
       <c r="G45">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H45" s="1">
         <v>1448793.2</v>
       </c>
       <c r="I45" s="1">
-        <v>909149.63</v>
+        <v>1015537.28</v>
       </c>
       <c r="J45" s="1">
-        <v>62.752201625463</v>
+        <v>70.09539249632</v>
       </c>
       <c r="K45">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="L45" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="M45" s="1">
-        <v>2357942.83</v>
+        <v>2464330.48</v>
       </c>
       <c r="N45" s="1">
-        <v>2361010.54</v>
+        <v>2468060.71</v>
       </c>
       <c r="O45" s="1">
-        <v>1.61</v>
+        <v>1.6</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B46" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C46" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>94.1445</v>
+        <v>94.176</v>
       </c>
       <c r="E46" s="1">
         <v>100.44</v>
       </c>
       <c r="F46" t="s">
         <v>34</v>
       </c>
       <c r="G46">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H46" s="1">
         <v>1641600.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-92231.88</v>
+        <v>-115962.45</v>
       </c>
       <c r="J46" s="1">
-        <v>-5.6184137426901</v>
+        <v>-7.0639894005848</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1549368.12</v>
+        <v>1525637.55</v>
       </c>
       <c r="N46" s="1">
-        <v>1549368.12</v>
+        <v>1525637.55</v>
       </c>
       <c r="O46" s="1">
-        <v>1.06</v>
+        <v>0.99</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B47" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C47" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>127.245</v>
+        <v>133.316</v>
       </c>
       <c r="E47" s="1">
         <v>100.85333333</v>
       </c>
       <c r="F47" t="s">
         <v>34</v>
       </c>
       <c r="G47">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H47" s="1">
         <v>1389416.89</v>
       </c>
       <c r="I47" s="1">
-        <v>263831.27</v>
+        <v>315609.33</v>
       </c>
       <c r="J47" s="1">
-        <v>18.9886327062</v>
+        <v>22.715236317589</v>
       </c>
       <c r="K47">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="L47" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M47" s="1">
-        <v>1653248.16</v>
+        <v>1705026.22</v>
       </c>
       <c r="N47" s="1">
-        <v>1654511.33</v>
+        <v>1706980.15</v>
       </c>
       <c r="O47" s="1">
-        <v>1.13</v>
+        <v>1.1</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B48" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C48" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>114.0505</v>
+        <v>118.267</v>
       </c>
       <c r="E48" s="1">
         <v>101.876</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2037520.0</v>
       </c>
       <c r="I48" s="1">
-        <v>243490.0</v>
+        <v>327820.0</v>
       </c>
       <c r="J48" s="1">
-        <v>11.950312144175</v>
+        <v>16.089167222898</v>
       </c>
       <c r="K48">
-        <v>0.72</v>
+        <v>0.06</v>
       </c>
       <c r="L48" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="M48" s="1">
-        <v>2281010.0</v>
+        <v>2365340.0</v>
       </c>
       <c r="N48" s="1">
-        <v>2295311.37</v>
+        <v>2366490.68</v>
       </c>
       <c r="O48" s="1">
-        <v>1.57</v>
+        <v>1.53</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B49" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C49" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>171.002</v>
+        <v>210.934</v>
       </c>
       <c r="E49" s="1">
         <v>101.25</v>
       </c>
       <c r="F49" t="s">
         <v>34</v>
       </c>
       <c r="G49">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H49" s="1">
         <v>1562901.98</v>
       </c>
       <c r="I49" s="1">
-        <v>1103218.42</v>
+        <v>1674350.87</v>
       </c>
       <c r="J49" s="1">
-        <v>70.587818949465</v>
+        <v>107.13089441476</v>
       </c>
       <c r="K49">
-        <v>1.28</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>0.05</v>
+      </c>
+      <c r="L49">
+        <v>959.2</v>
       </c>
       <c r="M49" s="1">
-        <v>2666120.4</v>
+        <v>3237252.85</v>
       </c>
       <c r="N49" s="1">
-        <v>2689074.06</v>
+        <v>3238212.05</v>
       </c>
       <c r="O49" s="1">
-        <v>1.83</v>
+        <v>2.1</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>153</v>
       </c>
       <c r="B50" t="s">
         <v>154</v>
       </c>
       <c r="C50" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>78.817</v>
+        <v>81.2235</v>
       </c>
       <c r="E50" s="1">
         <v>108.16</v>
       </c>
       <c r="F50" t="s">
         <v>34</v>
       </c>
       <c r="G50">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H50" s="1">
         <v>2054587.06</v>
       </c>
       <c r="I50" s="1">
-        <v>-552660.68</v>
+        <v>-531018.83</v>
       </c>
       <c r="J50" s="1">
-        <v>-26.898868914321</v>
+        <v>-25.845525864453</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1501926.38</v>
+        <v>1523568.23</v>
       </c>
       <c r="N50" s="1">
-        <v>1501926.38</v>
+        <v>1523568.23</v>
       </c>
       <c r="O50" s="1">
-        <v>1.02</v>
+        <v>0.99</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>155</v>
       </c>
       <c r="B51" t="s">
         <v>156</v>
       </c>
       <c r="C51" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>93.6035</v>
+        <v>98.711</v>
       </c>
       <c r="E51" s="1">
         <v>100.25</v>
       </c>
       <c r="F51" t="s">
         <v>48</v>
       </c>
       <c r="G51">
-        <v>9.04</v>
+        <v>9.19</v>
       </c>
       <c r="H51" s="1">
         <v>438282.5</v>
       </c>
       <c r="I51" s="1">
-        <v>-24245.12</v>
+        <v>-8440.79</v>
       </c>
       <c r="J51" s="1">
-        <v>-5.5318476097038</v>
+        <v>-1.9258788566735</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>414037.38</v>
+        <v>429841.71</v>
       </c>
       <c r="N51" s="1">
-        <v>414037.38</v>
+        <v>429841.71</v>
       </c>
       <c r="O51" s="1">
         <v>0.28</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>157</v>
       </c>
       <c r="B52" t="s">
         <v>158</v>
       </c>
       <c r="C52" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>137.862</v>
+        <v>144.825</v>
       </c>
       <c r="E52" s="1">
         <v>114.6381</v>
       </c>
       <c r="F52" t="s">
         <v>34</v>
       </c>
       <c r="G52">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H52" s="1">
         <v>1429677.0</v>
       </c>
       <c r="I52" s="1">
-        <v>122688.53</v>
+        <v>175579.42</v>
       </c>
       <c r="J52" s="1">
-        <v>8.5815558339401</v>
+        <v>12.281055091465</v>
       </c>
       <c r="K52">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>488.73</v>
+        <v>0.19</v>
+      </c>
+      <c r="L52" t="s">
+        <v>159</v>
       </c>
       <c r="M52" s="1">
-        <v>1552365.53</v>
+        <v>1605256.42</v>
       </c>
       <c r="N52" s="1">
-        <v>1552854.26</v>
+        <v>1607661.83</v>
       </c>
       <c r="O52" s="1">
-        <v>1.06</v>
+        <v>1.04</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B53" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C53" s="1">
         <v>2800000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>93.128</v>
+        <v>95.439</v>
       </c>
       <c r="E53" s="1">
         <v>103.5785</v>
       </c>
       <c r="F53" t="s">
         <v>34</v>
       </c>
       <c r="G53">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H53" s="1">
         <v>2437858.19</v>
       </c>
       <c r="I53" s="1">
-        <v>-179231.94</v>
+        <v>-159398.03</v>
       </c>
       <c r="J53" s="1">
-        <v>-7.3520248526023</v>
+        <v>-6.5384455360794</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2258626.25</v>
+        <v>2278460.16</v>
       </c>
       <c r="N53" s="1">
-        <v>2258626.25</v>
+        <v>2278460.16</v>
       </c>
       <c r="O53" s="1">
-        <v>1.54</v>
+        <v>1.47</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B54" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C54" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>103.384</v>
+        <v>109.584</v>
       </c>
       <c r="E54" s="1">
         <v>100.0</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I54" s="1">
-        <v>57528.0</v>
+        <v>162928.0</v>
       </c>
       <c r="J54" s="1">
-        <v>3.384</v>
+        <v>9.584</v>
       </c>
       <c r="K54">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>0.02</v>
+      </c>
+      <c r="L54">
+        <v>306.94</v>
       </c>
       <c r="M54" s="1">
-        <v>1757528.0</v>
+        <v>1862928.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1765697.44</v>
+        <v>1863234.94</v>
       </c>
       <c r="O54" s="1">
-        <v>1.2</v>
+        <v>1.21</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>164</v>
       </c>
       <c r="B55" t="s">
         <v>165</v>
       </c>
       <c r="C55" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>95.788</v>
+        <v>95.701</v>
       </c>
       <c r="E55" s="1">
         <v>98.45</v>
       </c>
       <c r="F55" t="s">
         <v>34</v>
       </c>
       <c r="G55">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H55" s="1">
         <v>1512095.23</v>
       </c>
       <c r="I55" s="1">
-        <v>-18648.72</v>
+        <v>-43349.87</v>
       </c>
       <c r="J55" s="1">
-        <v>-1.2333032754822</v>
+        <v>-2.8668743303952</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1493446.51</v>
+        <v>1468745.36</v>
       </c>
       <c r="N55" s="1">
-        <v>1493446.51</v>
+        <v>1468745.36</v>
       </c>
       <c r="O55" s="1">
-        <v>1.02</v>
+        <v>0.95</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>166</v>
       </c>
       <c r="B56" t="s">
         <v>167</v>
       </c>
       <c r="C56" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>112.602</v>
+        <v>111.462</v>
       </c>
       <c r="E56" s="1">
         <v>103.0</v>
       </c>
       <c r="F56" t="s">
         <v>34</v>
       </c>
       <c r="G56">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H56" s="1">
         <v>1497477.13</v>
       </c>
       <c r="I56" s="1">
-        <v>160586.11</v>
+        <v>118120.77</v>
       </c>
       <c r="J56" s="1">
-        <v>10.723777130406</v>
+        <v>7.8879849069882</v>
       </c>
       <c r="K56">
-        <v>0.29</v>
+        <v>0.37</v>
       </c>
       <c r="L56" t="s">
         <v>168</v>
       </c>
       <c r="M56" s="1">
-        <v>1658063.24</v>
+        <v>1615597.9</v>
       </c>
       <c r="N56" s="1">
-        <v>1663073.82</v>
+        <v>1621939.29</v>
       </c>
       <c r="O56" s="1">
-        <v>1.13</v>
+        <v>1.05</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>169</v>
       </c>
       <c r="B57" t="s">
         <v>170</v>
       </c>
       <c r="C57" s="1">
         <v>2100000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>108.9735</v>
+        <v>115.299</v>
       </c>
       <c r="E57" s="1">
         <v>100.0</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>2100000.0</v>
       </c>
       <c r="I57" s="1">
-        <v>188443.5</v>
+        <v>321279.0</v>
       </c>
       <c r="J57" s="1">
-        <v>8.9735</v>
+        <v>15.299</v>
       </c>
       <c r="K57">
-        <v>0.36</v>
+        <v>0.45</v>
       </c>
       <c r="L57" t="s">
         <v>171</v>
       </c>
       <c r="M57" s="1">
-        <v>2288443.5</v>
+        <v>2421279.0</v>
       </c>
       <c r="N57" s="1">
-        <v>2295972.35</v>
+        <v>2430625.15</v>
       </c>
       <c r="O57" s="1">
         <v>1.57</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>172</v>
       </c>
       <c r="B58" t="s">
         <v>173</v>
       </c>
       <c r="C58" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>121.524</v>
+        <v>127.441</v>
       </c>
       <c r="E58" s="1">
         <v>125.248</v>
       </c>
       <c r="F58" t="s">
         <v>34</v>
       </c>
       <c r="G58">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H58" s="1">
         <v>1151441.04</v>
       </c>
       <c r="I58" s="1">
-        <v>-98829.52</v>
+        <v>-64848.55</v>
       </c>
       <c r="J58" s="1">
-        <v>-8.5831159882924</v>
+        <v>-5.6319470773771</v>
       </c>
       <c r="K58">
-        <v>0.14</v>
+        <v>0.26</v>
       </c>
       <c r="L58" t="s">
         <v>174</v>
       </c>
       <c r="M58" s="1">
-        <v>1052611.52</v>
+        <v>1086592.49</v>
       </c>
       <c r="N58" s="1">
-        <v>1054055.15</v>
+        <v>1089197.73</v>
       </c>
       <c r="O58" s="1">
-        <v>0.72</v>
+        <v>0.7</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>175</v>
       </c>
       <c r="B59" t="s">
         <v>176</v>
       </c>
       <c r="C59" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>112.661</v>
+        <v>119.073</v>
       </c>
       <c r="E59" s="1">
         <v>103.5</v>
       </c>
       <c r="F59" t="s">
         <v>34</v>
       </c>
       <c r="G59">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H59" s="1">
         <v>1035828.66</v>
       </c>
       <c r="I59" s="1">
-        <v>-59986.3</v>
+        <v>-20583.74</v>
       </c>
       <c r="J59" s="1">
-        <v>-5.7911411719386</v>
+        <v>-1.9871761416603</v>
       </c>
       <c r="K59">
-        <v>0.19</v>
+        <v>0.29</v>
       </c>
       <c r="L59" t="s">
         <v>177</v>
       </c>
       <c r="M59" s="1">
-        <v>975842.36</v>
+        <v>1015244.92</v>
       </c>
       <c r="N59" s="1">
-        <v>977737.12</v>
+        <v>1018175.81</v>
       </c>
       <c r="O59" s="1">
-        <v>0.67</v>
+        <v>0.66</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>178</v>
       </c>
       <c r="B60" t="s">
         <v>179</v>
       </c>
       <c r="C60" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>107.815</v>
+        <v>111.7</v>
       </c>
       <c r="E60" s="1">
         <v>107.4925</v>
       </c>
       <c r="F60" t="s">
         <v>34</v>
       </c>
       <c r="G60">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H60" s="1">
         <v>1374936.05</v>
       </c>
       <c r="I60" s="1">
-        <v>25865.17</v>
+        <v>53635.38</v>
       </c>
       <c r="J60" s="1">
-        <v>1.8811907651996</v>
+        <v>3.9009363380937</v>
       </c>
       <c r="K60">
-        <v>0.45</v>
+        <v>0.58</v>
       </c>
       <c r="L60" t="s">
         <v>180</v>
       </c>
       <c r="M60" s="1">
-        <v>1400801.22</v>
+        <v>1428571.43</v>
       </c>
       <c r="N60" s="1">
-        <v>1407545.66</v>
+        <v>1437253.09</v>
       </c>
       <c r="O60" s="1">
-        <v>0.96</v>
+        <v>0.93</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>181</v>
       </c>
       <c r="B61" t="s">
         <v>182</v>
       </c>
       <c r="C61" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>101.416</v>
+        <v>100.425</v>
       </c>
       <c r="E61" s="1">
         <v>100.0</v>
       </c>
       <c r="F61" t="s">
         <v>34</v>
       </c>
       <c r="G61">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H61" s="1">
         <v>2314386.22</v>
       </c>
       <c r="I61" s="1">
-        <v>-118284.01</v>
+        <v>-173767.22</v>
       </c>
       <c r="J61" s="1">
-        <v>-5.1108155146205</v>
+        <v>-7.5081340572448</v>
       </c>
       <c r="K61">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="L61" t="s">
         <v>183</v>
       </c>
       <c r="M61" s="1">
-        <v>2196102.21</v>
+        <v>2140619.0</v>
       </c>
       <c r="N61" s="1">
-        <v>2198147.35</v>
+        <v>2143816.34</v>
       </c>
       <c r="O61" s="1">
-        <v>1.5</v>
+        <v>1.39</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>184</v>
       </c>
       <c r="B62" t="s">
         <v>185</v>
       </c>
       <c r="C62" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>109.062</v>
+        <v>111.286</v>
       </c>
       <c r="E62" s="1">
         <v>111.6684</v>
       </c>
       <c r="F62" t="s">
         <v>34</v>
       </c>
       <c r="G62">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H62" s="1">
         <v>1937510.2</v>
       </c>
       <c r="I62" s="1">
-        <v>-48172.82</v>
+        <v>-39808.02</v>
       </c>
       <c r="J62" s="1">
-        <v>-2.4863260074708</v>
+        <v>-2.0545966674137</v>
       </c>
       <c r="K62">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="L62" t="s">
         <v>186</v>
       </c>
       <c r="M62" s="1">
-        <v>1889337.38</v>
+        <v>1897702.18</v>
       </c>
       <c r="N62" s="1">
-        <v>1890648.67</v>
+        <v>1899229.8</v>
       </c>
       <c r="O62" s="1">
-        <v>1.29</v>
+        <v>1.23</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>187</v>
       </c>
       <c r="B63" t="s">
         <v>188</v>
       </c>
       <c r="C63" s="1">
         <v>700000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>92.3105</v>
+        <v>95.0505</v>
       </c>
       <c r="E63" s="1">
         <v>100.0</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>700000.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-53826.5</v>
+        <v>-34646.5</v>
       </c>
       <c r="J63" s="1">
-        <v>-7.6895</v>
+        <v>-4.9495</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>646173.5</v>
+        <v>665353.5</v>
       </c>
       <c r="N63" s="1">
-        <v>646173.5</v>
+        <v>665353.5</v>
       </c>
       <c r="O63" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>189</v>
       </c>
       <c r="B64" t="s">
         <v>190</v>
       </c>
       <c r="C64" s="1">
         <v>3700000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.441</v>
+        <v>113.531</v>
       </c>
       <c r="E64" s="1">
         <v>101.92972973</v>
       </c>
       <c r="F64" t="s">
         <v>34</v>
       </c>
       <c r="G64">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H64" s="1">
         <v>3275917.48</v>
       </c>
       <c r="I64" s="1">
-        <v>-88982.01</v>
+        <v>305654.75</v>
       </c>
       <c r="J64" s="1">
-        <v>-2.7162469916672</v>
+        <v>9.3303555985788</v>
       </c>
       <c r="K64">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.06</v>
+      </c>
+      <c r="L64" t="s">
+        <v>191</v>
       </c>
       <c r="M64" s="1">
-        <v>3186935.47</v>
+        <v>3581572.23</v>
       </c>
       <c r="N64" s="1">
-        <v>3186935.47</v>
+        <v>3583763.0</v>
       </c>
       <c r="O64" s="1">
-        <v>2.17</v>
+        <v>2.32</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B65" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C65" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>135.382</v>
+        <v>140.699</v>
       </c>
       <c r="E65" s="1">
         <v>112.1426</v>
       </c>
       <c r="F65" t="s">
         <v>34</v>
       </c>
       <c r="G65">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H65" s="1">
         <v>1285670.4</v>
       </c>
       <c r="I65" s="1">
-        <v>121505.0</v>
+        <v>153889.65</v>
       </c>
       <c r="J65" s="1">
-        <v>9.4507114731738</v>
+        <v>11.969603562468</v>
       </c>
       <c r="K65">
-        <v>0.14</v>
+        <v>0.28</v>
       </c>
       <c r="L65" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="M65" s="1">
-        <v>1407175.4</v>
+        <v>1439560.05</v>
       </c>
       <c r="N65" s="1">
-        <v>1408821.13</v>
+        <v>1442885.28</v>
       </c>
       <c r="O65" s="1">
-        <v>0.96</v>
+        <v>0.93</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B66" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C66" s="1">
         <v>360000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>102.9105</v>
+        <v>103.427</v>
       </c>
       <c r="E66" s="1">
         <v>103.625</v>
       </c>
       <c r="F66" t="s">
         <v>51</v>
       </c>
       <c r="G66">
-        <v>183.86</v>
+        <v>186.62</v>
       </c>
       <c r="H66" s="1">
         <v>2026522.28</v>
       </c>
       <c r="I66" s="1">
-        <v>-11521.73</v>
+        <v>-31401.61</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.56854691970127</v>
+        <v>-1.5495319400091</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>2015000.55</v>
+        <v>1995120.67</v>
       </c>
       <c r="N66" s="1">
-        <v>2015000.55</v>
+        <v>1995120.67</v>
       </c>
       <c r="O66" s="1">
-        <v>1.37</v>
+        <v>1.29</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B67" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C67" s="1">
         <v>360000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>103.391</v>
+        <v>104.295</v>
       </c>
       <c r="E67" s="1">
         <v>103.7</v>
       </c>
       <c r="F67" t="s">
         <v>51</v>
       </c>
       <c r="G67">
-        <v>183.86</v>
+        <v>186.62</v>
       </c>
       <c r="H67" s="1">
         <v>2027985.14</v>
       </c>
       <c r="I67" s="1">
-        <v>-3576.34</v>
+        <v>-16120.64</v>
       </c>
       <c r="J67" s="1">
-        <v>-0.17634941841832</v>
+        <v>-0.79490917768756</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>2024408.8</v>
+        <v>2011864.5</v>
       </c>
       <c r="N67" s="1">
-        <v>2024408.8</v>
+        <v>2011864.5</v>
       </c>
       <c r="O67" s="1">
-        <v>1.38</v>
+        <v>1.3</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B68" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C68" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>97.236</v>
+        <v>101.417</v>
       </c>
       <c r="E68" s="1">
         <v>97.3197</v>
       </c>
       <c r="F68" t="s">
         <v>34</v>
       </c>
       <c r="G68">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H68" s="1">
         <v>1446595.32</v>
       </c>
       <c r="I68" s="1">
-        <v>-99019.75</v>
+        <v>-63066.31</v>
       </c>
       <c r="J68" s="1">
-        <v>-6.8450207622682</v>
+        <v>-4.3596373587051</v>
       </c>
       <c r="K68">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="L68">
-        <v>365.72</v>
+        <v>738.94</v>
       </c>
       <c r="M68" s="1">
-        <v>1347575.57</v>
+        <v>1383529.01</v>
       </c>
       <c r="N68" s="1">
-        <v>1347941.29</v>
+        <v>1384267.95</v>
       </c>
       <c r="O68" s="1">
-        <v>0.92</v>
+        <v>0.9</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B69" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C69" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>126.9</v>
+        <v>134.348</v>
       </c>
       <c r="E69" s="1">
         <v>97.224375</v>
       </c>
       <c r="F69" t="s">
         <v>34</v>
       </c>
       <c r="G69">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H69" s="1">
         <v>1435796.18</v>
       </c>
       <c r="I69" s="1">
-        <v>322887.24</v>
+        <v>396976.98</v>
       </c>
       <c r="J69" s="1">
-        <v>22.488375752609</v>
+        <v>27.64856081453</v>
       </c>
       <c r="K69">
-        <v>0.39</v>
+        <v>0.5</v>
       </c>
       <c r="L69" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="M69" s="1">
-        <v>1758683.42</v>
+        <v>1832773.16</v>
       </c>
       <c r="N69" s="1">
-        <v>1764939.13</v>
+        <v>1840825.72</v>
       </c>
       <c r="O69" s="1">
-        <v>1.2</v>
+        <v>1.19</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B70" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C70" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>96.649</v>
+        <v>99.969</v>
       </c>
       <c r="E70" s="1">
         <v>105.271</v>
       </c>
       <c r="F70" t="s">
         <v>34</v>
       </c>
       <c r="G70">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H70" s="1">
         <v>1564786.32</v>
       </c>
       <c r="I70" s="1">
-        <v>-225345.87</v>
+        <v>-201010.9</v>
       </c>
       <c r="J70" s="1">
-        <v>-14.401063398867</v>
+        <v>-12.845900902303</v>
       </c>
       <c r="K70">
-        <v>0.12</v>
+        <v>0.24</v>
       </c>
       <c r="L70" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="M70" s="1">
-        <v>1339440.45</v>
+        <v>1363775.42</v>
       </c>
       <c r="N70" s="1">
-        <v>1341360.48</v>
+        <v>1367654.86</v>
       </c>
       <c r="O70" s="1">
-        <v>0.91</v>
+        <v>0.89</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B71" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C71" s="1">
         <v>22000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>121.2195</v>
+        <v>122.409</v>
       </c>
       <c r="E71" s="1">
         <v>100.95</v>
       </c>
       <c r="F71" t="s">
         <v>48</v>
       </c>
       <c r="G71">
-        <v>9.04</v>
+        <v>9.19</v>
       </c>
       <c r="H71" s="1">
         <v>2475767.93</v>
       </c>
       <c r="I71" s="1">
-        <v>473285.48</v>
+        <v>455928.82</v>
       </c>
       <c r="J71" s="1">
-        <v>19.116714222888</v>
+        <v>18.415652552701</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>2949053.41</v>
+        <v>2931696.75</v>
       </c>
       <c r="N71" s="1">
-        <v>2949053.41</v>
+        <v>2931696.75</v>
       </c>
       <c r="O71" s="1">
-        <v>2.01</v>
+        <v>1.9</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B72" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C72" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>102.025</v>
+        <v>102.2975</v>
       </c>
       <c r="E72" s="1">
         <v>113.5</v>
       </c>
       <c r="F72" t="s">
         <v>34</v>
       </c>
       <c r="G72">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H72" s="1">
         <v>1939839.34</v>
       </c>
       <c r="I72" s="1">
-        <v>-172407.55</v>
+        <v>-195413.37</v>
       </c>
       <c r="J72" s="1">
-        <v>-8.8877231451549</v>
+        <v>-10.073688370502</v>
       </c>
       <c r="K72">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="L72" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="M72" s="1">
-        <v>1767431.79</v>
+        <v>1744425.97</v>
       </c>
       <c r="N72" s="1">
-        <v>1768971.66</v>
+        <v>1747836.47</v>
       </c>
       <c r="O72" s="1">
-        <v>1.21</v>
+        <v>1.13</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B73" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C73" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>101.3295</v>
+        <v>106.2685</v>
       </c>
       <c r="E73" s="1">
         <v>100.25</v>
       </c>
       <c r="F73" t="s">
         <v>34</v>
       </c>
       <c r="G73">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H73" s="1">
         <v>1452503.85</v>
       </c>
       <c r="I73" s="1">
-        <v>-48197.22</v>
+        <v>-2790.76</v>
       </c>
       <c r="J73" s="1">
-        <v>-3.3182163338156</v>
+        <v>-0.19213443048705</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1404306.63</v>
+        <v>1449713.09</v>
       </c>
       <c r="N73" s="1">
-        <v>1404306.63</v>
+        <v>1449713.09</v>
       </c>
       <c r="O73" s="1">
-        <v>0.96</v>
+        <v>0.94</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B74" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C74" s="1">
-        <v>190000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>251.1385</v>
+        <v>98.449</v>
       </c>
       <c r="E74" s="1">
-        <v>102.5</v>
+        <v>105.15</v>
       </c>
       <c r="F74" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G74">
-        <v>183.86</v>
+        <v>1.17</v>
       </c>
       <c r="H74" s="1">
-        <v>1176028.7</v>
+        <v>1714402.17</v>
       </c>
       <c r="I74" s="1">
-        <v>1419225.35</v>
+        <v>-203482.61</v>
       </c>
       <c r="J74" s="1">
-        <v>120.67948256705</v>
+        <v>-11.869012624967</v>
       </c>
       <c r="K74">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.24</v>
+      </c>
+      <c r="L74" t="s">
+        <v>216</v>
       </c>
       <c r="M74" s="1">
-        <v>2595254.05</v>
+        <v>1510919.56</v>
       </c>
       <c r="N74" s="1">
-        <v>2595254.05</v>
+        <v>1515315.9</v>
       </c>
       <c r="O74" s="1">
-        <v>1.77</v>
+        <v>0.98</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B75" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C75" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>98.646</v>
+        <v>85.181</v>
       </c>
       <c r="E75" s="1">
-        <v>105.15</v>
+        <v>104.4789</v>
       </c>
       <c r="F75" t="s">
         <v>34</v>
       </c>
       <c r="G75">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H75" s="1">
-        <v>1714402.17</v>
+        <v>1608329.94</v>
       </c>
       <c r="I75" s="1">
-        <v>-176396.1</v>
+        <v>-301037.45</v>
       </c>
       <c r="J75" s="1">
-        <v>-10.289073537512</v>
+        <v>-18.717393894937</v>
       </c>
       <c r="K75">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L75">
-        <v>893.24</v>
+        <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1538006.07</v>
+        <v>1307292.49</v>
       </c>
       <c r="N75" s="1">
-        <v>1538899.31</v>
+        <v>1307292.49</v>
       </c>
       <c r="O75" s="1">
-        <v>1.05</v>
+        <v>0.85</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B76" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="C76" s="1">
-        <v>1800000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>87.471</v>
+        <v>245.8475</v>
       </c>
       <c r="E76" s="1">
-        <v>104.4789</v>
+        <v>105.6</v>
       </c>
       <c r="F76" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G76">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>1608329.94</v>
+        <v>1267200.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-244555.15</v>
+        <v>1682970.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-15.205533635717</v>
+        <v>132.81013257576</v>
       </c>
       <c r="K76">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.23</v>
+      </c>
+      <c r="L76" t="s">
+        <v>221</v>
       </c>
       <c r="M76" s="1">
-        <v>1363774.79</v>
+        <v>2950170.0</v>
       </c>
       <c r="N76" s="1">
-        <v>1363774.79</v>
+        <v>2952982.5</v>
       </c>
       <c r="O76" s="1">
-        <v>0.93</v>
+        <v>1.91</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B77" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C77" s="1">
-        <v>1200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>201.7125</v>
+        <v>109.9875</v>
       </c>
       <c r="E77" s="1">
-        <v>105.6</v>
+        <v>109.28</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>1267200.0</v>
+        <v>546400.0</v>
       </c>
       <c r="I77" s="1">
-        <v>1153350.0</v>
+        <v>3537.5</v>
       </c>
       <c r="J77" s="1">
-        <v>91.015625</v>
+        <v>0.64741947291362</v>
       </c>
       <c r="K77">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>843.75</v>
+        <v>0.46</v>
+      </c>
+      <c r="L77" t="s">
+        <v>224</v>
       </c>
       <c r="M77" s="1">
-        <v>2420550.0</v>
+        <v>549937.5</v>
       </c>
       <c r="N77" s="1">
-        <v>2421393.75</v>
+        <v>552230.31</v>
       </c>
       <c r="O77" s="1">
-        <v>1.65</v>
+        <v>0.36</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="B78" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="C78" s="1">
-        <v>500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>105.661</v>
+        <v>133.973</v>
       </c>
       <c r="E78" s="1">
-        <v>109.28</v>
+        <v>124.766</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>546400.0</v>
+        <v>1247660.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-18095.0</v>
+        <v>92070.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-3.3116764275256</v>
+        <v>7.3794142635013</v>
       </c>
       <c r="K78">
-        <v>0.37</v>
+        <v>0.73</v>
       </c>
       <c r="L78" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="M78" s="1">
-        <v>528305.0</v>
+        <v>1339730.0</v>
       </c>
       <c r="N78" s="1">
-        <v>530130.34</v>
+        <v>1347022.27</v>
       </c>
       <c r="O78" s="1">
-        <v>0.36</v>
+        <v>0.87</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="B79" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="C79" s="1">
-        <v>1000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>126.733</v>
+        <v>102.1315</v>
       </c>
       <c r="E79" s="1">
-        <v>124.766</v>
+        <v>100.0</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>1247660.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="I79" s="1">
-        <v>19670.0</v>
+        <v>29841.0</v>
       </c>
       <c r="J79" s="1">
-        <v>1.5765513040412</v>
+        <v>2.1315</v>
       </c>
       <c r="K79">
-        <v>0.61</v>
+        <v>0.42</v>
       </c>
       <c r="L79" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="M79" s="1">
-        <v>1267330.0</v>
+        <v>1429841.0</v>
       </c>
       <c r="N79" s="1">
-        <v>1273479.45</v>
+        <v>1435661.44</v>
       </c>
       <c r="O79" s="1">
-        <v>0.87</v>
+        <v>0.93</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="B80" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="C80" s="1">
-        <v>1400000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.571</v>
+        <v>250.866</v>
       </c>
       <c r="E80" s="1">
-        <v>100.0</v>
+        <v>99.14</v>
       </c>
       <c r="F80" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G80">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H80" s="1">
-        <v>1400000.0</v>
+        <v>1114660.8</v>
       </c>
       <c r="I80" s="1">
-        <v>-6006.0</v>
+        <v>1452071.52</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.429</v>
+        <v>130.27025979563</v>
       </c>
       <c r="K80">
-        <v>0.31</v>
+        <v>1.32</v>
       </c>
       <c r="L80" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="M80" s="1">
-        <v>1393994.0</v>
+        <v>2566732.32</v>
       </c>
       <c r="N80" s="1">
-        <v>1398393.17</v>
+        <v>2582577.11</v>
       </c>
       <c r="O80" s="1">
-        <v>0.95</v>
+        <v>1.67</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="B81" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="C81" s="1">
-        <v>1200000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>216.837</v>
+        <v>108.593</v>
       </c>
       <c r="E81" s="1">
-        <v>99.14</v>
+        <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>34</v>
       </c>
       <c r="G81">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H81" s="1">
-        <v>1114660.8</v>
+        <v>1438008.36</v>
       </c>
       <c r="I81" s="1">
-        <v>1139166.83</v>
+        <v>43415.52</v>
       </c>
       <c r="J81" s="1">
-        <v>102.19851904723</v>
+        <v>3.0191423921903</v>
       </c>
       <c r="K81">
-        <v>1.13</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>0.0</v>
+      </c>
+      <c r="L81">
+        <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>2253827.63</v>
+        <v>1481423.88</v>
       </c>
       <c r="N81" s="1">
-        <v>2267382.69</v>
+        <v>1481423.88</v>
       </c>
       <c r="O81" s="1">
-        <v>1.55</v>
+        <v>0.96</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="B82" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="C82" s="1">
-        <v>1600000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.5675</v>
+        <v>107.213</v>
       </c>
       <c r="E82" s="1">
-        <v>100.0</v>
+        <v>103.0</v>
       </c>
       <c r="F82" t="s">
         <v>34</v>
       </c>
       <c r="G82">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H82" s="1">
-        <v>1438008.36</v>
+        <v>2842604.57</v>
       </c>
       <c r="I82" s="1">
-        <v>-44262.15</v>
+        <v>82591.32</v>
       </c>
       <c r="J82" s="1">
-        <v>-3.0780175714695</v>
+        <v>2.9054804481652</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>1393746.21</v>
+        <v>2925195.89</v>
       </c>
       <c r="N82" s="1">
-        <v>1393746.21</v>
+        <v>2925195.89</v>
       </c>
       <c r="O82" s="1">
-        <v>0.95</v>
+        <v>1.89</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="B83" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="C83" s="1">
-        <v>3200000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>104.265</v>
+        <v>101.588</v>
       </c>
       <c r="E83" s="1">
-        <v>103.0</v>
+        <v>102.55357143</v>
       </c>
       <c r="F83" t="s">
         <v>34</v>
       </c>
       <c r="G83">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H83" s="1">
-        <v>2842604.57</v>
+        <v>1372732.18</v>
       </c>
       <c r="I83" s="1">
-        <v>47373.78</v>
+        <v>-160103.11</v>
       </c>
       <c r="J83" s="1">
-        <v>1.6665624371384</v>
+        <v>-11.663098769929</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>2889978.35</v>
+        <v>1212629.07</v>
       </c>
       <c r="N83" s="1">
-        <v>2889978.35</v>
+        <v>1212629.07</v>
       </c>
       <c r="O83" s="1">
-        <v>1.97</v>
+        <v>0.78</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="B84" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="C84" s="1">
-        <v>1400000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>101.693</v>
+        <v>106.069</v>
       </c>
       <c r="E84" s="1">
-        <v>102.55357143</v>
+        <v>104.74</v>
       </c>
       <c r="F84" t="s">
         <v>34</v>
       </c>
       <c r="G84">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H84" s="1">
-        <v>1372732.18</v>
+        <v>1258952.43</v>
       </c>
       <c r="I84" s="1">
-        <v>-139555.91</v>
+        <v>-83271.82</v>
       </c>
       <c r="J84" s="1">
-        <v>-10.166288226739</v>
+        <v>-6.6143738250698</v>
       </c>
       <c r="K84">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.29</v>
+      </c>
+      <c r="L84" t="s">
+        <v>242</v>
       </c>
       <c r="M84" s="1">
-        <v>1233176.27</v>
+        <v>1175680.61</v>
       </c>
       <c r="N84" s="1">
-        <v>1233176.27</v>
+        <v>1179490.77</v>
       </c>
       <c r="O84" s="1">
-        <v>0.84</v>
+        <v>0.76</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="B85" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C85" s="1">
-        <v>1300000.0</v>
+        <v>180000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>105.81</v>
+        <v>108.338</v>
       </c>
       <c r="E85" s="1">
-        <v>104.74</v>
+        <v>102.64666667</v>
       </c>
       <c r="F85" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G85">
-        <v>1.15</v>
+        <v>186.62</v>
       </c>
       <c r="H85" s="1">
-        <v>1258952.43</v>
+        <v>1220823.45</v>
       </c>
       <c r="I85" s="1">
-        <v>-67501.59</v>
+        <v>-175896.19</v>
       </c>
       <c r="J85" s="1">
-        <v>-5.3617268128233</v>
+        <v>-14.407995685207</v>
       </c>
       <c r="K85">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>0.0</v>
+      </c>
+      <c r="L85">
+        <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>1191450.84</v>
+        <v>1044927.26</v>
       </c>
       <c r="N85" s="1">
-        <v>1193914.03</v>
+        <v>1044927.26</v>
       </c>
       <c r="O85" s="1">
-        <v>0.81</v>
+        <v>0.68</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B86" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="C86" s="1">
-        <v>180000000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>106.886</v>
+        <v>92.881</v>
       </c>
       <c r="E86" s="1">
-        <v>102.64666667</v>
+        <v>99.90307692</v>
       </c>
       <c r="F86" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G86">
-        <v>183.86</v>
+        <v>1.17</v>
       </c>
       <c r="H86" s="1">
-        <v>1220823.45</v>
+        <v>2345717.95</v>
       </c>
       <c r="I86" s="1">
-        <v>-174402.78</v>
+        <v>-286711.26</v>
       </c>
       <c r="J86" s="1">
-        <v>-14.285667595917</v>
+        <v>-12.222750821342</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>1046420.67</v>
+        <v>2059006.69</v>
       </c>
       <c r="N86" s="1">
-        <v>1046420.67</v>
+        <v>2059006.69</v>
       </c>
       <c r="O86" s="1">
-        <v>0.71</v>
+        <v>1.33</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B87" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="C87" s="1">
-        <v>2600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>93.772</v>
+        <v>98.528</v>
       </c>
       <c r="E87" s="1">
-        <v>99.90307692</v>
+        <v>115.9281</v>
       </c>
       <c r="F87" t="s">
         <v>34</v>
       </c>
       <c r="G87">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H87" s="1">
-        <v>2345717.95</v>
+        <v>1391813.22</v>
       </c>
       <c r="I87" s="1">
-        <v>-233918.9</v>
+        <v>-215710.56</v>
       </c>
       <c r="J87" s="1">
-        <v>-9.9721665172916</v>
+        <v>-15.498527884367</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>2111799.05</v>
+        <v>1176102.66</v>
       </c>
       <c r="N87" s="1">
-        <v>2111799.05</v>
+        <v>1176102.66</v>
       </c>
       <c r="O87" s="1">
-        <v>1.44</v>
+        <v>0.76</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="B88" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C88" s="1">
-        <v>1400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.147</v>
+        <v>74.645</v>
       </c>
       <c r="E88" s="1">
-        <v>115.9281</v>
+        <v>125.8419</v>
       </c>
       <c r="F88" t="s">
         <v>34</v>
       </c>
       <c r="G88">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H88" s="1">
-        <v>1391813.22</v>
+        <v>1195182.95</v>
       </c>
       <c r="I88" s="1">
-        <v>-201637.39</v>
+        <v>-495097.69</v>
       </c>
       <c r="J88" s="1">
-        <v>-14.4873886167</v>
+        <v>-41.424427113857</v>
       </c>
       <c r="K88">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.34</v>
+      </c>
+      <c r="L88" t="s">
+        <v>251</v>
       </c>
       <c r="M88" s="1">
-        <v>1190175.83</v>
+        <v>700085.26</v>
       </c>
       <c r="N88" s="1">
-        <v>1190175.83</v>
+        <v>703862.86</v>
       </c>
       <c r="O88" s="1">
-        <v>0.81</v>
+        <v>0.46</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="B89" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="C89" s="1">
-        <v>1100000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>69.905</v>
+        <v>166.381</v>
       </c>
       <c r="E89" s="1">
-        <v>125.8419</v>
+        <v>115.979</v>
       </c>
       <c r="F89" t="s">
         <v>34</v>
       </c>
       <c r="G89">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H89" s="1">
-        <v>1195182.95</v>
+        <v>1464249.25</v>
       </c>
       <c r="I89" s="1">
-        <v>-529132.72</v>
+        <v>521796.7</v>
       </c>
       <c r="J89" s="1">
-        <v>-44.272110809479</v>
+        <v>35.635784003304</v>
       </c>
       <c r="K89">
-        <v>0.3</v>
+        <v>0.63</v>
       </c>
       <c r="L89" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="M89" s="1">
-        <v>666050.23</v>
+        <v>1986045.95</v>
       </c>
       <c r="N89" s="1">
-        <v>669358.54</v>
+        <v>1994853.44</v>
       </c>
       <c r="O89" s="1">
-        <v>0.46</v>
+        <v>1.29</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="B90" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="C90" s="1">
-        <v>1400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>158.226</v>
+        <v>90.3635</v>
       </c>
       <c r="E90" s="1">
-        <v>115.979</v>
+        <v>100.25</v>
       </c>
       <c r="F90" t="s">
         <v>34</v>
       </c>
       <c r="G90">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H90" s="1">
-        <v>1464249.25</v>
+        <v>171705.06</v>
       </c>
       <c r="I90" s="1">
-        <v>454472.28</v>
+        <v>-17612.89</v>
       </c>
       <c r="J90" s="1">
-        <v>31.037904236591</v>
+        <v>-10.257641795763</v>
       </c>
       <c r="K90">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>0.0</v>
+      </c>
+      <c r="L90">
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>1918721.53</v>
+        <v>154092.17</v>
       </c>
       <c r="N90" s="1">
-        <v>1925563.72</v>
+        <v>154092.17</v>
       </c>
       <c r="O90" s="1">
-        <v>1.31</v>
+        <v>0.1</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="B91" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="C91" s="1">
-        <v>200000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>90.3295</v>
+        <v>99.879</v>
       </c>
       <c r="E91" s="1">
-        <v>100.25</v>
+        <v>107.10142857</v>
       </c>
       <c r="F91" t="s">
         <v>34</v>
       </c>
       <c r="G91">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H91" s="1">
-        <v>171705.06</v>
+        <v>1390330.62</v>
       </c>
       <c r="I91" s="1">
-        <v>-15222.6</v>
+        <v>-198101.43</v>
       </c>
       <c r="J91" s="1">
-        <v>-8.8655511957539</v>
+        <v>-14.248512343057</v>
       </c>
       <c r="K91">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.35</v>
+      </c>
+      <c r="L91" t="s">
+        <v>259</v>
       </c>
       <c r="M91" s="1">
-        <v>156482.46</v>
+        <v>1192229.19</v>
       </c>
       <c r="N91" s="1">
-        <v>156482.46</v>
+        <v>1197153.09</v>
       </c>
       <c r="O91" s="1">
-        <v>0.11</v>
+        <v>0.77</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="B92" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="C92" s="1">
-        <v>1400000.0</v>
+        <v>1114000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>100.148</v>
+        <v>91.632</v>
       </c>
       <c r="E92" s="1">
-        <v>107.10142857</v>
+        <v>100.0</v>
       </c>
       <c r="F92" t="s">
         <v>34</v>
       </c>
       <c r="G92">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H92" s="1">
-        <v>1390330.62</v>
+        <v>1023897.06</v>
       </c>
       <c r="I92" s="1">
-        <v>-175889.74</v>
+        <v>-153555.18</v>
       </c>
       <c r="J92" s="1">
-        <v>-12.650929028665</v>
+        <v>-14.997130668585</v>
       </c>
       <c r="K92">
-        <v>0.14</v>
+        <v>0.45</v>
       </c>
       <c r="L92" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="M92" s="1">
-        <v>1214440.88</v>
+        <v>870341.88</v>
       </c>
       <c r="N92" s="1">
-        <v>1216411.43</v>
+        <v>875401.01</v>
       </c>
       <c r="O92" s="1">
-        <v>0.83</v>
+        <v>0.57</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B93" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C93" s="1">
-        <v>1114000.0</v>
+        <v>130.0</v>
       </c>
       <c r="D93" s="1">
-        <v>92.222</v>
+        <v>9.62</v>
       </c>
       <c r="E93" s="1">
-        <v>100.0</v>
+        <v>25.0081</v>
       </c>
       <c r="F93" t="s">
         <v>34</v>
       </c>
       <c r="G93">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H93" s="1">
-        <v>1023897.06</v>
+        <v>275244.72</v>
       </c>
       <c r="I93" s="1">
-        <v>-134028.65</v>
+        <v>-168615.57</v>
       </c>
       <c r="J93" s="1">
-        <v>-13.090051259645</v>
+        <v>-61.260237798567</v>
       </c>
       <c r="K93">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>0.0</v>
+      </c>
+      <c r="L93">
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>889868.41</v>
+        <v>106629.15</v>
       </c>
       <c r="N93" s="1">
-        <v>894136.84</v>
+        <v>106629.15</v>
       </c>
       <c r="O93" s="1">
-        <v>0.61</v>
+        <v>0.07</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="B94" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="C94" s="1">
-        <v>130.0</v>
+        <v>125.0</v>
       </c>
       <c r="D94" s="1">
-        <v>8.55</v>
+        <v>3.75</v>
       </c>
       <c r="E94" s="1">
-        <v>25.0081</v>
+        <v>32.5933</v>
       </c>
       <c r="F94" t="s">
         <v>34</v>
       </c>
       <c r="G94">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H94" s="1">
-        <v>275244.72</v>
+        <v>361232.66</v>
       </c>
       <c r="I94" s="1">
-        <v>-178969.28</v>
+        <v>-321265.91</v>
       </c>
       <c r="J94" s="1">
-        <v>-65.021875805647</v>
+        <v>-88.936008720806</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>96275.44</v>
+        <v>39966.75</v>
       </c>
       <c r="N94" s="1">
-        <v>96275.44</v>
+        <v>39966.75</v>
       </c>
       <c r="O94" s="1">
-        <v>0.07</v>
+        <v>0.03</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="B95" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C95" s="1">
-        <v>125.0</v>
+        <v>46.0</v>
       </c>
       <c r="D95" s="1">
-        <v>5.8</v>
+        <v>428.35</v>
       </c>
       <c r="E95" s="1">
-        <v>32.5933</v>
+        <v>180.0</v>
       </c>
       <c r="F95" t="s">
         <v>34</v>
       </c>
       <c r="G95">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H95" s="1">
-        <v>361232.66</v>
+        <v>701011.73</v>
       </c>
       <c r="I95" s="1">
-        <v>-298434.91</v>
+        <v>979007.03</v>
       </c>
       <c r="J95" s="1">
-        <v>-82.615705346244</v>
+        <v>139.65629790531</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>62797.75</v>
+        <v>1680018.76</v>
       </c>
       <c r="N95" s="1">
-        <v>62797.75</v>
+        <v>1680018.76</v>
       </c>
       <c r="O95" s="1">
-        <v>0.04</v>
+        <v>1.09</v>
       </c>
       <c r="P95">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P96">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>