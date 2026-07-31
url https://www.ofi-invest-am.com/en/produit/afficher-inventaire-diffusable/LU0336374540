--- v3 (2026-07-10)
+++ v4 (2026-07-31)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="277">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I_EUR</t>
   </si>
   <si>
     <t>LU0336374540</t>
   </si>
   <si>
@@ -172,681 +172,705 @@
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>OVCT01737420</t>
   </si>
   <si>
     <t>EUR/HKD 21/05/26</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
     <t>OACT01993157</t>
   </si>
   <si>
     <t>EUR/JPY 21/05/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>8 783.00</t>
+    <t>14 985.00</t>
   </si>
   <si>
     <t>OVCT01737422</t>
   </si>
   <si>
     <t>EUR/SEK 21/05/26</t>
   </si>
   <si>
     <t>OVCT01737456</t>
   </si>
   <si>
     <t>EUR/USD 21/05/26</t>
   </si>
   <si>
-    <t>-103 246.20</t>
+    <t>-192 960.55</t>
   </si>
   <si>
     <t>US007973AE02</t>
   </si>
   <si>
     <t>ADVANCED ENERGY INDUSTRIES INC 2.5 15/09/2028</t>
   </si>
   <si>
-    <t>1 480.25</t>
+    <t>2 664.00</t>
   </si>
   <si>
     <t>XS3304376851</t>
   </si>
   <si>
     <t>ADVANTEST CORPORATION Z 28/03/2031</t>
   </si>
   <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AEROVIRONMENT INC Z 15/07/2030</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>2 665.21</t>
+    <t>3 498.08</t>
   </si>
   <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAMAI TECHNOLOGIES INC 1.125 15/02/2029</t>
   </si>
   <si>
-    <t>2 491.26</t>
+    <t>3 396.60</t>
   </si>
   <si>
     <t>US011642AD71</t>
   </si>
   <si>
     <t>ALARM.COM HLD INC 2.2500 0629 2.25 01/06/2029</t>
   </si>
   <si>
-    <t>5 499.42</t>
+    <t>6 350.97</t>
   </si>
   <si>
     <t>XS2688718373</t>
   </si>
   <si>
     <t>ALIBABA / GOLDMAN SACHS 0% Z 10/05/2027</t>
   </si>
   <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIBABA GROUP HOLDING LTD Z 09/07/2032</t>
   </si>
   <si>
     <t>XS2413708442</t>
   </si>
   <si>
     <t>ANA HOLDINGS INC Z 10/12/2031</t>
   </si>
   <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLLIAN CAPITAL 2 LTD Z 05/12/2029</t>
   </si>
   <si>
     <t>US04271TAB61</t>
   </si>
   <si>
     <t>ARRAY TECHNOLOGIES INC 1 01/12/2028</t>
   </si>
   <si>
-    <t>4 582.85</t>
+    <t>5 292.47</t>
   </si>
   <si>
     <t>US00217DAC48</t>
   </si>
   <si>
     <t>AST SPACEMOBILE INC 2.375 15/10/2032</t>
   </si>
   <si>
-    <t>25 413.52</t>
+    <t>1 518.48</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>4 925.34</t>
+    <t>5 623.97</t>
+  </si>
+  <si>
+    <t>US15643UAF12</t>
+  </si>
+  <si>
+    <t>CENTRUS ENERGY CORP Z 15/08/2032</t>
+  </si>
+  <si>
+    <t>XS3359531186</t>
+  </si>
+  <si>
+    <t>CHINA HONGQIAO GROUP LIMITED Z 03/05/2027</t>
+  </si>
+  <si>
+    <t>CNY</t>
   </si>
   <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHINA PACIFIC INSURANCE GROUP CO L Z 18/09/2030</t>
   </si>
   <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPHER MINING INC Z 01/10/2031</t>
   </si>
   <si>
     <t>US18452BAC46</t>
   </si>
   <si>
     <t>CLEANSPARK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COINBASE GLOBAL INC 0.25 01/04/2030</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>COPT DEFENSE PROPERTIES LP 5.25 15/09/2028</t>
   </si>
   <si>
-    <t>4 351.94</t>
+    <t>7 832.15</t>
   </si>
   <si>
     <t>US23248VAC90</t>
   </si>
   <si>
     <t>CYBER ARK SOFTWARE LTD Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2550564251</t>
   </si>
   <si>
     <t>CYBERAGENT INC Z 16/11/2029</t>
   </si>
   <si>
     <t>XS2676374239</t>
   </si>
   <si>
     <t>DAIFUKU CO. LTD. Z 13/09/2030</t>
   </si>
   <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG INC Z 01/12/2029</t>
   </si>
   <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST LP 1.875 15/11/2029</t>
   </si>
   <si>
-    <t>8 370.81</t>
+    <t>9 523.79</t>
   </si>
   <si>
     <t>US25809KAA34</t>
   </si>
   <si>
     <t>DOORDASH INC Z 15/05/2030</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX INC Z 01/03/2028</t>
   </si>
   <si>
     <t>US29258YAA10</t>
   </si>
   <si>
     <t>ENDEAVOUR SILVER CORP 0.25 15/01/2031</t>
   </si>
   <si>
-    <t>1 342.88</t>
+    <t>1 555.77</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>25 216.44</t>
+    <t>27 641.10</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>5 383.56</t>
+    <t>6 205.48</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>9 919.89</t>
+    <t>11 411.60</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>1 770.49</t>
+    <t>5 704.92</t>
   </si>
   <si>
     <t>US32076VAE39</t>
   </si>
   <si>
     <t>FIRST MAJESTIC SILVER CORP 0.125 15/01/2031</t>
   </si>
   <si>
     <t>US36317GAB23</t>
   </si>
   <si>
     <t>GALAXY DIGITAL HOLDINGS LP 2.5 01/12/2029</t>
   </si>
   <si>
-    <t>9 547.61</t>
+    <t>11 025.98</t>
   </si>
   <si>
     <t>US37940XAU63</t>
   </si>
   <si>
     <t>GLOBAL PAYMENTS INC 1.5 01/03/2031</t>
   </si>
   <si>
-    <t>2 216.82</t>
+    <t>3 353.08</t>
   </si>
   <si>
     <t>XS2849520650</t>
   </si>
   <si>
     <t>GOLD POLE CAPITAL CO LTD 1 25/06/2029</t>
   </si>
   <si>
-    <t>3 730.23</t>
+    <t>4 439.99</t>
   </si>
   <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLDMAN SACHS FINANCE CORP INTERNA Z 06/11/2028</t>
   </si>
   <si>
     <t>US40637HAF64</t>
   </si>
   <si>
     <t>HALOZYME THERAPEUTICS INC 1 15/08/2028</t>
   </si>
   <si>
-    <t>1 953.93</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>1 150.68</t>
+    <t>2 794.52</t>
   </si>
   <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTUITIVE MACHINES INC 2.5 01/10/2030</t>
   </si>
   <si>
+    <t>3 090.23</t>
+  </si>
+  <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN LTD Z 01/07/2031</t>
   </si>
   <si>
+    <t>US465741AQ90</t>
+  </si>
+  <si>
+    <t>ITRON INC 1.375 15/07/2030</t>
+  </si>
+  <si>
+    <t>9 572.63</t>
+  </si>
+  <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>J&amp;T GLOBAL EXPRESS - BOLT INNOVATI Z 05/02/2033</t>
   </si>
   <si>
     <t>US472145AH40</t>
   </si>
   <si>
     <t>JAZZ INVESTMENTS I LTD 3.125 15/09/2030</t>
   </si>
   <si>
-    <t>2 405.41</t>
+    <t>4 329.00</t>
   </si>
   <si>
     <t>XS3257747207</t>
   </si>
   <si>
     <t>JINKAI INVESTMENT HOLDINGS LTD Z 05/02/2031</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L Z 11/04/2028</t>
   </si>
   <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC CORP 1.75 10/07/2030</t>
   </si>
   <si>
-    <t>6 341.39</t>
+    <t>7 749.27</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>9 346.15</t>
+    <t>11 076.92</t>
   </si>
   <si>
     <t>XS2523390867</t>
   </si>
   <si>
     <t>LENOVO GROUP LTD 2.5 26/08/2029</t>
   </si>
   <si>
-    <t>2 605.24</t>
+    <t>3 788.79</t>
   </si>
   <si>
     <t>US531229AQ58</t>
   </si>
   <si>
     <t>LIBERTY MEDIA 2.25 15/08/2027</t>
   </si>
   <si>
-    <t>2 930.89</t>
+    <t>3 995.99</t>
   </si>
   <si>
     <t>US538034BC20</t>
   </si>
   <si>
     <t>LIVE NATION ENTERTAINMENT INC 2.875 15/01/2030</t>
   </si>
   <si>
-    <t>8 681.66</t>
+    <t>10 722.59</t>
   </si>
   <si>
     <t>US06744EDH71</t>
   </si>
   <si>
     <t>MICROSOFT/BARCLAYS BANK 1.000 2029 1 16/02/2029</t>
   </si>
   <si>
-    <t>3 197.34</t>
+    <t>4 380.79</t>
   </si>
   <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>MIRION TECHNOLOGIES INC 0.25 01/06/2030</t>
   </si>
   <si>
-    <t>1 527.62</t>
+    <t>1 764.15</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>US63954QAJ58</t>
   </si>
   <si>
     <t>NEBIUS GROUP NV 1.25 15/03/2031</t>
   </si>
   <si>
-    <t>2 190.77</t>
-[...1 lines deleted...]
-  <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXTERA ENERGY CAPITAL HOLDINGS IN 3 01/03/2027</t>
   </si>
   <si>
-    <t>3 325.23</t>
+    <t>5 029.62</t>
   </si>
   <si>
     <t>XS3298822258</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2029</t>
   </si>
   <si>
     <t>XS3298822506</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2031</t>
   </si>
   <si>
     <t>US682189AU93</t>
   </si>
   <si>
     <t>ON SEMICONDUCTOR CORPORATION 0.5 01/03/2029</t>
   </si>
   <si>
+    <t>1 117.69</t>
+  </si>
+  <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMAT TECHNOLOGIES INC 2.5 15/07/2027</t>
   </si>
   <si>
-    <t>8 052.56</t>
+    <t>9 945.59</t>
   </si>
   <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARSONS CORP 2.625 01/03/2029</t>
   </si>
   <si>
-    <t>3 879.44</t>
+    <t>5 867.89</t>
   </si>
   <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN LIFE INSURANCE CO OF CHINA Z 11/06/2030</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>3 410.50</t>
+    <t>5 304.31</t>
   </si>
   <si>
     <t>XS2894149595</t>
   </si>
   <si>
     <t>QUANTA COMPUTER INCORPORATED Z 16/09/2029</t>
   </si>
   <si>
     <t>US76169XAE40</t>
   </si>
   <si>
     <t>REXFORD INDUSTRIAL REALTY LP 4.125 15/03/2029</t>
   </si>
   <si>
-    <t>4 396.34</t>
+    <t>7 912.07</t>
   </si>
   <si>
     <t>US781154AC39</t>
   </si>
   <si>
     <t>RUBRIK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>2 812.50</t>
+    <t>4 687.50</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>2 292.81</t>
+    <t>2 738.01</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>7 292.27</t>
+    <t>8 380.66</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>5 820.44</t>
+    <t>7 174.03</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>15 844.79</t>
+    <t>18 224.36</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR-MORGAN STANLE Z 02/02/2029</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>TENCENT / GOLDMAN SACHS 0% Z 07/03/2030</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETRA TECH INC 2.25 15/08/2028</t>
   </si>
   <si>
-    <t>3 810.16</t>
+    <t>5 194.79</t>
   </si>
   <si>
     <t>XS2635167963</t>
   </si>
   <si>
     <t>TOKYU CORP Z 30/09/2030</t>
   </si>
   <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>TRIP.COM / BAIDU 0% Z 12/03/2032</t>
   </si>
   <si>
     <t>US90353TAR14</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC Z 15/05/2028</t>
   </si>
   <si>
     <t>US91680MAF41</t>
   </si>
   <si>
     <t>UPSTART HOLDINGS INC 1 15/11/2030</t>
   </si>
   <si>
-    <t>3 777.60</t>
+    <t>4 297.92</t>
   </si>
   <si>
     <t>US95041AAD00</t>
   </si>
   <si>
     <t>WELLTOWER OP LLC 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>8 807.49</t>
+    <t>10 877.98</t>
   </si>
   <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON CORPORATION Z 23/10/2030</t>
   </si>
   <si>
     <t>US98313RAJ59</t>
   </si>
   <si>
     <t>WYNN MACAU LTD 4.5 07/03/2029</t>
   </si>
   <si>
-    <t>4 923.90</t>
+    <t>7 906.74</t>
   </si>
   <si>
     <t>XS2834365350</t>
   </si>
   <si>
     <t>XERO INVESTMENTS LTD 1.625 12/06/2031</t>
   </si>
   <si>
-    <t>5 059.13</t>
+    <t>5 915.60</t>
   </si>
   <si>
     <t>BABA2701CO01</t>
   </si>
   <si>
     <t>JAN27 BABA C @ 160.000000</t>
   </si>
   <si>
     <t>PANW2606CR01</t>
   </si>
   <si>
     <t>JUN26 PANW C @ 185.000000</t>
   </si>
   <si>
     <t>LITE2609CR01</t>
   </si>
   <si>
     <t>SEP26 LITE C @ 540.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1228,212 +1252,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1468629.51</v>
+        <v>1473751.51</v>
       </c>
       <c r="D2">
-        <v>85.54</v>
+        <v>86.56</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>125624778.15</v>
+        <v>127570542.99</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>125624778.15</v>
+        <v>127570542.99</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>217000.0</v>
       </c>
       <c r="D3">
-        <v>133.03</v>
+        <v>134.26</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>28867270.01</v>
+        <v>29134493.34</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>28867270.01</v>
+        <v>29134493.34</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>100.0</v>
       </c>
       <c r="D4">
-        <v>126.75</v>
+        <v>127.85</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>12674.69</v>
+        <v>12785.07</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>12674.69</v>
+        <v>12785.07</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>100.0</v>
       </c>
       <c r="D5">
-        <v>139.55</v>
+        <v>140.87</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>13955.04</v>
+        <v>14086.79</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>13955.04</v>
+        <v>14086.79</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>100.0</v>
       </c>
       <c r="D6">
-        <v>136.56</v>
+        <v>137.8</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>13655.61</v>
+        <v>13780.04</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>13655.61</v>
+        <v>13780.04</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P95"/>
+  <dimension ref="A1:P98"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O95" sqref="O95"/>
+      <selection activeCell="O98" sqref="O98"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1455,4736 +1479,4886 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>2321.0</v>
       </c>
       <c r="D2" s="1">
-        <v>345.94</v>
+        <v>401.76</v>
       </c>
       <c r="E2" s="1">
         <v>501.8005988798</v>
       </c>
       <c r="F2" t="s">
         <v>34</v>
       </c>
       <c r="G2">
         <v>1.17</v>
       </c>
       <c r="H2" s="1">
         <v>1002909.83</v>
       </c>
       <c r="I2" s="1">
-        <v>-318315.26</v>
+        <v>-207986.37</v>
       </c>
       <c r="J2" s="1">
-        <v>-31.739170409767</v>
+        <v>-20.738292095512</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>684594.57</v>
+        <v>794923.46</v>
       </c>
       <c r="N2" s="1">
-        <v>684594.57</v>
+        <v>794923.46</v>
       </c>
       <c r="O2" s="1">
-        <v>0.44</v>
+        <v>0.51</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
         <v>7000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>199.9</v>
+        <v>207.0</v>
       </c>
       <c r="E3" s="1">
         <v>101.4678842857</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>710275.19</v>
       </c>
       <c r="I3" s="1">
-        <v>689024.81</v>
+        <v>738724.81</v>
       </c>
       <c r="J3" s="1">
-        <v>97.008148348811</v>
+        <v>104.00543625915</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1399300.0</v>
+        <v>1449000.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1399300.0</v>
+        <v>1449000.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>2688.0</v>
+        <v>1626.0</v>
       </c>
       <c r="D4" s="1">
-        <v>4790.39</v>
+        <v>4796.02</v>
       </c>
       <c r="E4" s="1">
-        <v>4782.3899590774</v>
+        <v>4782.8131795818</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>12855064.21</v>
+        <v>7776854.23</v>
       </c>
       <c r="I4" s="1">
-        <v>21504.11</v>
+        <v>21474.29</v>
       </c>
       <c r="J4" s="1">
-        <v>0.16728123367343</v>
+        <v>0.27613080257003</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>12876568.32</v>
+        <v>7798328.52</v>
       </c>
       <c r="N4" s="1">
-        <v>12876568.32</v>
+        <v>7798328.52</v>
       </c>
       <c r="O4" s="1">
-        <v>8.33</v>
+        <v>4.98</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>6255.0</v>
       </c>
       <c r="D5" s="1">
-        <v>313.3</v>
+        <v>273.0</v>
       </c>
       <c r="E5" s="1">
         <v>251.5653717026</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1573541.4</v>
       </c>
       <c r="I5" s="1">
-        <v>386150.1</v>
+        <v>134073.6</v>
       </c>
       <c r="J5" s="1">
-        <v>24.540193222752</v>
+        <v>8.5205003185808</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1959691.5</v>
+        <v>1707615.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1959691.5</v>
+        <v>1707615.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.27</v>
+        <v>1.09</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>85189.0</v>
       </c>
       <c r="D6" s="1">
-        <v>33.13</v>
+        <v>28.81</v>
       </c>
       <c r="E6" s="1">
         <v>29.0302638838</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
       <c r="G6">
         <v>1.17</v>
       </c>
       <c r="H6" s="1">
         <v>2098124.33</v>
       </c>
       <c r="I6" s="1">
-        <v>308246.11</v>
+        <v>-5890.33</v>
       </c>
       <c r="J6" s="1">
-        <v>14.691508295888</v>
+        <v>-0.28074265741916</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2406370.44</v>
+        <v>2092234.0</v>
       </c>
       <c r="N6" s="1">
-        <v>2406370.44</v>
+        <v>2092234.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.56</v>
+        <v>1.33</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>70000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>326.3</v>
+        <v>319.1</v>
       </c>
       <c r="E7" s="1">
         <v>253.272567</v>
       </c>
       <c r="F7" t="s">
         <v>45</v>
       </c>
       <c r="G7">
         <v>10.85</v>
       </c>
       <c r="H7" s="1">
         <v>1570195.71</v>
       </c>
       <c r="I7" s="1">
-        <v>535159.62</v>
+        <v>487963.86</v>
       </c>
       <c r="J7" s="1">
-        <v>34.082351428664</v>
+        <v>31.076626747375</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2105355.33</v>
+        <v>2058159.57</v>
       </c>
       <c r="N7" s="1">
-        <v>2105355.33</v>
+        <v>2058159.57</v>
       </c>
       <c r="O7" s="1">
-        <v>1.36</v>
+        <v>1.31</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>6365111.79</v>
       </c>
       <c r="D8" s="1">
-        <v>0.10886059</v>
+        <v>0.1088036</v>
       </c>
       <c r="E8" s="1">
         <v>0.1107562481</v>
       </c>
       <c r="F8" t="s">
         <v>48</v>
       </c>
       <c r="G8">
         <v>9.19</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>108942.7</v>
+        <v>112218.08</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
-        <v>253.5</v>
+        <v>464.76</v>
       </c>
       <c r="M8" s="1">
-        <v>108689.2</v>
+        <v>111753.32</v>
       </c>
       <c r="N8" s="1">
-        <v>108942.7</v>
+        <v>112218.08</v>
       </c>
       <c r="O8" s="1">
         <v>0.07</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="1">
-        <v>8708259.2</v>
+        <v>9902542.6</v>
       </c>
       <c r="D9" s="1">
-        <v>0.00536636</v>
+        <v>0.00544404</v>
       </c>
       <c r="E9" s="1">
-        <v>0.0054710042</v>
+        <v>0.0053613899</v>
       </c>
       <c r="F9" t="s">
         <v>51</v>
       </c>
       <c r="G9">
-        <v>186.62</v>
+        <v>183.82</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>178079.16</v>
+        <v>36187.39</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>52</v>
       </c>
       <c r="M9" s="1">
-        <v>169296.16</v>
+        <v>21202.389999999</v>
       </c>
       <c r="N9" s="1">
-        <v>178079.16</v>
+        <v>36187.389999999</v>
       </c>
       <c r="O9" s="1">
-        <v>0.12</v>
+        <v>0.03</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="1">
         <v>2098414.39</v>
       </c>
       <c r="D10" s="1">
-        <v>0.09219376</v>
+        <v>0.09215151</v>
       </c>
       <c r="E10" s="1">
         <v>0.0935768558</v>
       </c>
       <c r="F10" t="s">
         <v>45</v>
       </c>
       <c r="G10">
         <v>10.85</v>
       </c>
       <c r="H10" s="1">
         <v>0.0</v>
       </c>
       <c r="I10" s="1">
-        <v>31015.15</v>
+        <v>31962.78</v>
       </c>
       <c r="J10" s="1">
         <v>0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
-        <v>231.72</v>
+        <v>424.82</v>
       </c>
       <c r="M10" s="1">
-        <v>30783.43</v>
+        <v>31537.96</v>
       </c>
       <c r="N10" s="1">
-        <v>31015.15</v>
+        <v>31962.78</v>
       </c>
       <c r="O10" s="1">
         <v>0.02</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>55</v>
       </c>
       <c r="B11" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="1">
-        <v>93110220.34</v>
+        <v>103846265.03</v>
       </c>
       <c r="D11" s="1">
-        <v>0.8509753</v>
+        <v>0.85163283</v>
       </c>
       <c r="E11" s="1">
-        <v>0.8635852309</v>
+        <v>0.854666303</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11">
         <v>1.17</v>
       </c>
       <c r="H11" s="1">
         <v>0.0</v>
       </c>
       <c r="I11" s="1">
-        <v>1523549.02</v>
+        <v>1490887.11</v>
       </c>
       <c r="J11" s="1">
         <v>0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
         <v>57</v>
       </c>
       <c r="M11" s="1">
-        <v>1626795.22</v>
+        <v>1683847.66</v>
       </c>
       <c r="N11" s="1">
-        <v>1523549.02</v>
+        <v>1490887.11</v>
       </c>
       <c r="O11" s="1">
-        <v>0.99</v>
+        <v>0.94</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>282.0</v>
+        <v>285.174</v>
       </c>
       <c r="E12" s="1">
         <v>116.963</v>
       </c>
       <c r="F12" t="s">
         <v>34</v>
       </c>
       <c r="G12">
         <v>1.17</v>
       </c>
       <c r="H12" s="1">
         <v>1116645.19</v>
       </c>
       <c r="I12" s="1">
-        <v>1287754.35</v>
+        <v>1314402.08</v>
       </c>
       <c r="J12" s="1">
-        <v>115.32350307263</v>
+        <v>117.70991285065</v>
       </c>
       <c r="K12">
-        <v>0.15</v>
+        <v>0.27</v>
       </c>
       <c r="L12" t="s">
         <v>60</v>
       </c>
       <c r="M12" s="1">
-        <v>2404399.54</v>
+        <v>2431047.27</v>
       </c>
       <c r="N12" s="1">
-        <v>2405879.79</v>
+        <v>2433711.27</v>
       </c>
       <c r="O12" s="1">
-        <v>1.56</v>
+        <v>1.55</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="1">
         <v>170000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>111.3565</v>
+        <v>118.94</v>
       </c>
       <c r="E13" s="1">
         <v>102.5</v>
       </c>
       <c r="F13" t="s">
         <v>51</v>
       </c>
       <c r="G13">
-        <v>186.62</v>
+        <v>183.82</v>
       </c>
       <c r="H13" s="1">
         <v>945964.91</v>
       </c>
       <c r="I13" s="1">
-        <v>68407.04</v>
+        <v>153996.57</v>
       </c>
       <c r="J13" s="1">
-        <v>7.2314563972568</v>
+        <v>16.279311037024</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1014371.95</v>
+        <v>1099961.48</v>
       </c>
       <c r="N13" s="1">
-        <v>1014371.95</v>
+        <v>1099961.48</v>
       </c>
       <c r="O13" s="1">
-        <v>0.66</v>
+        <v>0.7</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.145</v>
+        <v>101.756</v>
       </c>
       <c r="E14" s="1">
         <v>105.565</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
       <c r="G14">
         <v>1.17</v>
       </c>
       <c r="H14" s="1">
         <v>1625049.17</v>
       </c>
       <c r="I14" s="1">
-        <v>-118795.17</v>
+        <v>-63642.58</v>
       </c>
       <c r="J14" s="1">
-        <v>-7.3102508030572</v>
+        <v>-3.9163479588744</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1506254.0</v>
+        <v>1561406.59</v>
       </c>
       <c r="N14" s="1">
-        <v>1506254.0</v>
+        <v>1561406.59</v>
       </c>
       <c r="O14" s="1">
-        <v>0.97</v>
+        <v>1.0</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>103.429</v>
+        <v>105.154</v>
       </c>
       <c r="E15" s="1">
         <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1900000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>65151.0</v>
+        <v>97926.0</v>
       </c>
       <c r="J15" s="1">
-        <v>3.429</v>
+        <v>5.154</v>
       </c>
       <c r="K15">
-        <v>0.14</v>
+        <v>0.18</v>
       </c>
       <c r="L15" t="s">
         <v>67</v>
       </c>
       <c r="M15" s="1">
-        <v>1965151.0</v>
+        <v>1997926.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1967816.21</v>
+        <v>2001424.08</v>
       </c>
       <c r="O15" s="1">
-        <v>1.27</v>
+        <v>1.28</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>69</v>
       </c>
       <c r="C16" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>105.655</v>
+        <v>111.378</v>
       </c>
       <c r="E16" s="1">
         <v>101.11</v>
       </c>
       <c r="F16" t="s">
         <v>34</v>
       </c>
       <c r="G16">
         <v>1.17</v>
       </c>
       <c r="H16" s="1">
         <v>1542555.86</v>
       </c>
       <c r="I16" s="1">
-        <v>-11128.14</v>
+        <v>71549.25</v>
       </c>
       <c r="J16" s="1">
-        <v>-0.72140920718424</v>
+        <v>4.6383571483758</v>
       </c>
       <c r="K16">
-        <v>0.15</v>
+        <v>0.2</v>
       </c>
       <c r="L16" t="s">
         <v>70</v>
       </c>
       <c r="M16" s="1">
-        <v>1531427.72</v>
+        <v>1614105.11</v>
       </c>
       <c r="N16" s="1">
-        <v>1533918.98</v>
+        <v>1617501.71</v>
       </c>
       <c r="O16" s="1">
-        <v>0.99</v>
+        <v>1.03</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>72</v>
       </c>
       <c r="C17" s="1">
         <v>800000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>93.076</v>
+        <v>94.174</v>
       </c>
       <c r="E17" s="1">
         <v>99.6476</v>
       </c>
       <c r="F17" t="s">
         <v>34</v>
       </c>
       <c r="G17">
         <v>1.17</v>
       </c>
       <c r="H17" s="1">
         <v>761068.12</v>
       </c>
       <c r="I17" s="1">
-        <v>-126197.5</v>
+        <v>-118817.58</v>
       </c>
       <c r="J17" s="1">
-        <v>-16.581630038583</v>
+        <v>-15.611950741019</v>
       </c>
       <c r="K17">
-        <v>0.69</v>
+        <v>0.79</v>
       </c>
       <c r="L17" t="s">
         <v>73</v>
       </c>
       <c r="M17" s="1">
-        <v>634870.62</v>
+        <v>642250.54</v>
       </c>
       <c r="N17" s="1">
-        <v>640370.04</v>
+        <v>648601.51</v>
       </c>
       <c r="O17" s="1">
         <v>0.41</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>74</v>
       </c>
       <c r="B18" t="s">
         <v>75</v>
       </c>
       <c r="C18" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>130.2475</v>
+        <v>130.7575</v>
       </c>
       <c r="E18" s="1">
         <v>101.95</v>
       </c>
       <c r="F18" t="s">
         <v>34</v>
       </c>
       <c r="G18">
         <v>1.17</v>
       </c>
       <c r="H18" s="1">
         <v>1834375.42</v>
       </c>
       <c r="I18" s="1">
-        <v>386667.34</v>
+        <v>394983.94</v>
       </c>
       <c r="J18" s="1">
-        <v>21.078964304919</v>
+        <v>21.532339328882</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2221042.76</v>
+        <v>2229359.36</v>
       </c>
       <c r="N18" s="1">
-        <v>2221042.76</v>
+        <v>2229359.36</v>
       </c>
       <c r="O18" s="1">
-        <v>1.44</v>
+        <v>1.42</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>76</v>
       </c>
       <c r="B19" t="s">
         <v>77</v>
       </c>
       <c r="C19" s="1">
         <v>13000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>103.909</v>
+        <v>101.712</v>
       </c>
       <c r="E19" s="1">
         <v>108.766</v>
       </c>
       <c r="F19" t="s">
         <v>48</v>
       </c>
       <c r="G19">
         <v>9.19</v>
       </c>
       <c r="H19" s="1">
         <v>1548084.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-77534.89</v>
+        <v>-109183.53</v>
       </c>
       <c r="J19" s="1">
-        <v>-5.0084420483643</v>
+        <v>-7.0528169014085</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1470549.11</v>
+        <v>1438900.47</v>
       </c>
       <c r="N19" s="1">
-        <v>1470549.11</v>
+        <v>1438900.47</v>
       </c>
       <c r="O19" s="1">
-        <v>0.95</v>
+        <v>0.92</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>78</v>
       </c>
       <c r="B20" t="s">
         <v>79</v>
       </c>
       <c r="C20" s="1">
         <v>170000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>112.5095</v>
+        <v>106.7185</v>
       </c>
       <c r="E20" s="1">
         <v>121.16835294</v>
       </c>
       <c r="F20" t="s">
         <v>51</v>
       </c>
       <c r="G20">
-        <v>186.62</v>
+        <v>183.82</v>
       </c>
       <c r="H20" s="1">
         <v>1309804.52</v>
       </c>
       <c r="I20" s="1">
-        <v>-284929.62</v>
+        <v>-322867.92</v>
       </c>
       <c r="J20" s="1">
-        <v>-21.753598773655</v>
+        <v>-24.650084426339</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1024874.9</v>
+        <v>986936.6</v>
       </c>
       <c r="N20" s="1">
-        <v>1024874.9</v>
+        <v>986936.6</v>
       </c>
       <c r="O20" s="1">
-        <v>0.66</v>
+        <v>0.63</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>80</v>
       </c>
       <c r="B21" t="s">
         <v>81</v>
       </c>
       <c r="C21" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>99.3175</v>
+        <v>98.344</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>1400000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-9555.0</v>
+        <v>-23184.0</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.6825</v>
+        <v>-1.656</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1390445.0</v>
+        <v>1376816.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1390445.0</v>
+        <v>1376816.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.9</v>
+        <v>0.88</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>82</v>
       </c>
       <c r="B22" t="s">
         <v>83</v>
       </c>
       <c r="C22" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>90.314</v>
+        <v>93.176</v>
       </c>
       <c r="E22" s="1">
         <v>84.3</v>
       </c>
       <c r="F22" t="s">
         <v>34</v>
       </c>
       <c r="G22">
         <v>1.17</v>
       </c>
       <c r="H22" s="1">
         <v>1158179.15</v>
       </c>
       <c r="I22" s="1">
-        <v>-3120.95</v>
+        <v>33279.01</v>
       </c>
       <c r="J22" s="1">
-        <v>-0.26947040101698</v>
+        <v>2.8733905285724</v>
       </c>
       <c r="K22">
-        <v>0.31</v>
+        <v>0.35</v>
       </c>
       <c r="L22" t="s">
         <v>84</v>
       </c>
       <c r="M22" s="1">
-        <v>1155058.2</v>
+        <v>1191458.16</v>
       </c>
       <c r="N22" s="1">
-        <v>1159641.05</v>
+        <v>1196750.63</v>
       </c>
       <c r="O22" s="1">
-        <v>0.75</v>
+        <v>0.76</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>85</v>
       </c>
       <c r="B23" t="s">
         <v>86</v>
       </c>
       <c r="C23" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>163.485</v>
+        <v>139.545</v>
       </c>
       <c r="E23" s="1">
         <v>106.7746</v>
       </c>
       <c r="F23" t="s">
         <v>34</v>
       </c>
       <c r="G23">
         <v>1.17</v>
       </c>
       <c r="H23" s="1">
         <v>1648180.09</v>
       </c>
       <c r="I23" s="1">
-        <v>860861.99</v>
+        <v>493084.13</v>
       </c>
       <c r="J23" s="1">
-        <v>52.231063536267</v>
+        <v>29.916884264753</v>
       </c>
       <c r="K23">
-        <v>1.41</v>
+        <v>0.08</v>
       </c>
       <c r="L23" t="s">
         <v>87</v>
       </c>
       <c r="M23" s="1">
-        <v>2509042.08</v>
+        <v>2141264.22</v>
       </c>
       <c r="N23" s="1">
-        <v>2534455.6</v>
+        <v>2142782.7</v>
       </c>
       <c r="O23" s="1">
-        <v>1.64</v>
+        <v>1.37</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>88</v>
       </c>
       <c r="B24" t="s">
         <v>89</v>
       </c>
       <c r="C24" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>89.8775</v>
+        <v>89.835</v>
       </c>
       <c r="E24" s="1">
         <v>100.0</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-172082.5</v>
+        <v>-172805.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-10.1225</v>
+        <v>-10.165</v>
       </c>
       <c r="K24">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="L24" t="s">
         <v>90</v>
       </c>
       <c r="M24" s="1">
-        <v>1527917.5</v>
+        <v>1527195.0</v>
       </c>
       <c r="N24" s="1">
-        <v>1532842.84</v>
+        <v>1532818.97</v>
       </c>
       <c r="O24" s="1">
-        <v>0.99</v>
+        <v>0.98</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>91</v>
       </c>
       <c r="B25" t="s">
         <v>92</v>
       </c>
       <c r="C25" s="1">
-        <v>12000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>104.486</v>
+        <v>118.903</v>
       </c>
       <c r="E25" s="1">
-        <v>100.25</v>
+        <v>119.3027</v>
       </c>
       <c r="F25" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G25">
-        <v>9.19</v>
+        <v>1.17</v>
       </c>
       <c r="H25" s="1">
-        <v>1316855.31</v>
+        <v>2036142.85</v>
       </c>
       <c r="I25" s="1">
-        <v>48112.36</v>
+        <v>-8897.63</v>
       </c>
       <c r="J25" s="1">
-        <v>3.65357983027</v>
+        <v>-0.43698456618601</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1364967.67</v>
+        <v>2027245.22</v>
       </c>
       <c r="N25" s="1">
-        <v>1364967.67</v>
+        <v>2027245.22</v>
       </c>
       <c r="O25" s="1">
-        <v>0.88</v>
+        <v>1.29</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>93</v>
       </c>
       <c r="B26" t="s">
         <v>94</v>
       </c>
       <c r="C26" s="1">
-        <v>1900000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>131.258</v>
+        <v>100.208</v>
       </c>
       <c r="E26" s="1">
-        <v>106.49</v>
+        <v>100.85077821</v>
       </c>
       <c r="F26" t="s">
-        <v>34</v>
+        <v>95</v>
       </c>
       <c r="G26">
-        <v>1.17</v>
+        <v>8.02</v>
       </c>
       <c r="H26" s="1">
-        <v>1730508.04</v>
+        <v>1764910.68</v>
       </c>
       <c r="I26" s="1">
-        <v>395852.53</v>
+        <v>-14825.54</v>
       </c>
       <c r="J26" s="1">
-        <v>22.874931572118</v>
+        <v>-0.84001644774454</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2126360.57</v>
+        <v>1750085.14</v>
       </c>
       <c r="N26" s="1">
-        <v>2126360.57</v>
+        <v>1750085.14</v>
       </c>
       <c r="O26" s="1">
-        <v>1.38</v>
+        <v>1.12</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B27" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C27" s="1">
-        <v>1800000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>106.642</v>
+        <v>104.593</v>
       </c>
       <c r="E27" s="1">
-        <v>91.8498</v>
+        <v>100.25</v>
       </c>
       <c r="F27" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G27">
-        <v>1.17</v>
+        <v>9.19</v>
       </c>
       <c r="H27" s="1">
-        <v>1406522.1</v>
+        <v>1316855.31</v>
       </c>
       <c r="I27" s="1">
-        <v>230137.32</v>
+        <v>48982.32</v>
       </c>
       <c r="J27" s="1">
-        <v>16.362154565506</v>
+        <v>3.7196432765267</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1636659.42</v>
+        <v>1365837.63</v>
       </c>
       <c r="N27" s="1">
-        <v>1636659.42</v>
+        <v>1365837.63</v>
       </c>
       <c r="O27" s="1">
-        <v>1.06</v>
+        <v>0.87</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B28" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C28" s="1">
-        <v>900000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>92.529</v>
+        <v>138.926</v>
       </c>
       <c r="E28" s="1">
-        <v>110.2856</v>
+        <v>106.49</v>
       </c>
       <c r="F28" t="s">
         <v>34</v>
       </c>
       <c r="G28">
         <v>1.17</v>
       </c>
       <c r="H28" s="1">
-        <v>908364.97</v>
+        <v>1730508.04</v>
       </c>
       <c r="I28" s="1">
-        <v>-198333.0</v>
+        <v>519689.31</v>
       </c>
       <c r="J28" s="1">
-        <v>-21.834065221604</v>
+        <v>30.031025455392</v>
       </c>
       <c r="K28">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L28">
-        <v>47.96</v>
+        <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>710031.97</v>
+        <v>2250197.35</v>
       </c>
       <c r="N28" s="1">
-        <v>710079.93</v>
+        <v>2250197.35</v>
       </c>
       <c r="O28" s="1">
-        <v>0.46</v>
+        <v>1.44</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B29" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C29" s="1">
-        <v>1400000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>120.334</v>
+        <v>119.762</v>
       </c>
       <c r="E29" s="1">
-        <v>114.7748</v>
+        <v>91.8498</v>
       </c>
       <c r="F29" t="s">
         <v>34</v>
       </c>
       <c r="G29">
         <v>1.17</v>
       </c>
       <c r="H29" s="1">
-        <v>1449046.08</v>
+        <v>1406522.1</v>
       </c>
       <c r="I29" s="1">
-        <v>-12650.98</v>
+        <v>431179.62</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.87305574160899</v>
+        <v>30.655730187247</v>
       </c>
       <c r="K29">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>0.0</v>
+      </c>
+      <c r="L29">
+        <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1436395.1</v>
+        <v>1837701.72</v>
       </c>
       <c r="N29" s="1">
-        <v>1440747.04</v>
+        <v>1837701.72</v>
       </c>
       <c r="O29" s="1">
-        <v>0.93</v>
+        <v>1.17</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>102</v>
       </c>
       <c r="B30" t="s">
         <v>103</v>
       </c>
       <c r="C30" s="1">
-        <v>2100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>102.1385</v>
+        <v>96.614</v>
       </c>
       <c r="E30" s="1">
-        <v>100.6875</v>
+        <v>110.2856</v>
       </c>
       <c r="F30" t="s">
         <v>34</v>
       </c>
       <c r="G30">
         <v>1.17</v>
       </c>
       <c r="H30" s="1">
-        <v>1856561.16</v>
+        <v>908364.97</v>
       </c>
       <c r="I30" s="1">
-        <v>-27760.8</v>
+        <v>-167112.68</v>
       </c>
       <c r="J30" s="1">
-        <v>-1.4952806618016</v>
+        <v>-18.397085479859</v>
       </c>
       <c r="K30">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="L30">
-        <v>0.0</v>
+        <v>154.51</v>
       </c>
       <c r="M30" s="1">
-        <v>1828800.36</v>
+        <v>741252.29</v>
       </c>
       <c r="N30" s="1">
-        <v>1828800.36</v>
+        <v>741406.8</v>
       </c>
       <c r="O30" s="1">
-        <v>1.18</v>
+        <v>0.47</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>104</v>
       </c>
       <c r="B31" t="s">
         <v>105</v>
       </c>
       <c r="C31" s="1">
-        <v>190000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>108.883</v>
+        <v>118.219</v>
       </c>
       <c r="E31" s="1">
-        <v>106.46</v>
+        <v>114.7748</v>
       </c>
       <c r="F31" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G31">
-        <v>186.62</v>
+        <v>1.17</v>
       </c>
       <c r="H31" s="1">
-        <v>1435515.22</v>
+        <v>1449046.08</v>
       </c>
       <c r="I31" s="1">
-        <v>-326987.86</v>
+        <v>-38137.77</v>
       </c>
       <c r="J31" s="1">
-        <v>-22.778432122789</v>
+        <v>-2.6319225127747</v>
       </c>
       <c r="K31">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.56</v>
+      </c>
+      <c r="L31" t="s">
+        <v>106</v>
       </c>
       <c r="M31" s="1">
-        <v>1108527.36</v>
+        <v>1410908.31</v>
       </c>
       <c r="N31" s="1">
-        <v>1108527.36</v>
+        <v>1418740.46</v>
       </c>
       <c r="O31" s="1">
-        <v>0.72</v>
+        <v>0.91</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B32" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C32" s="1">
-        <v>140000000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>191.812</v>
+        <v>108.958</v>
       </c>
       <c r="E32" s="1">
-        <v>105.54355571</v>
+        <v>100.6875</v>
       </c>
       <c r="F32" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G32">
-        <v>186.62</v>
+        <v>1.17</v>
       </c>
       <c r="H32" s="1">
-        <v>921204.27</v>
+        <v>1856561.16</v>
       </c>
       <c r="I32" s="1">
-        <v>517715.4</v>
+        <v>94010.43</v>
       </c>
       <c r="J32" s="1">
-        <v>56.199848053244</v>
+        <v>5.0636861324838</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1438919.67</v>
+        <v>1950571.59</v>
       </c>
       <c r="N32" s="1">
-        <v>1438919.67</v>
+        <v>1950571.59</v>
       </c>
       <c r="O32" s="1">
-        <v>0.93</v>
+        <v>1.24</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B33" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C33" s="1">
-        <v>2000000.0</v>
+        <v>190000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>93.606</v>
+        <v>107.544</v>
       </c>
       <c r="E33" s="1">
-        <v>96.32768</v>
+        <v>106.46</v>
       </c>
       <c r="F33" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G33">
-        <v>1.17</v>
+        <v>183.82</v>
       </c>
       <c r="H33" s="1">
-        <v>1641226.39</v>
+        <v>1435515.22</v>
       </c>
       <c r="I33" s="1">
-        <v>-45012.04</v>
+        <v>-323936.03</v>
       </c>
       <c r="J33" s="1">
-        <v>-2.7425856831366</v>
+        <v>-22.565837372313</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1596214.35</v>
+        <v>1111579.19</v>
       </c>
       <c r="N33" s="1">
-        <v>1596214.35</v>
+        <v>1111579.19</v>
       </c>
       <c r="O33" s="1">
-        <v>1.03</v>
+        <v>0.71</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B34" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C34" s="1">
-        <v>1300000.0</v>
+        <v>140000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>108.562</v>
+        <v>199.683</v>
       </c>
       <c r="E34" s="1">
-        <v>103.6696</v>
+        <v>105.54355571</v>
       </c>
       <c r="F34" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G34">
-        <v>1.17</v>
+        <v>183.82</v>
       </c>
       <c r="H34" s="1">
-        <v>1292886.42</v>
+        <v>921204.27</v>
       </c>
       <c r="I34" s="1">
-        <v>-89573.12</v>
+        <v>599587.49</v>
       </c>
       <c r="J34" s="1">
-        <v>-6.9281507342308</v>
+        <v>65.087354621142</v>
       </c>
       <c r="K34">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>0.0</v>
+      </c>
+      <c r="L34">
+        <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1203313.3</v>
+        <v>1520791.76</v>
       </c>
       <c r="N34" s="1">
-        <v>1211684.11</v>
+        <v>1520791.76</v>
       </c>
       <c r="O34" s="1">
-        <v>0.78</v>
+        <v>0.97</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>113</v>
       </c>
       <c r="B35" t="s">
         <v>114</v>
       </c>
       <c r="C35" s="1">
-        <v>1900000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>92.493</v>
+        <v>100.265</v>
       </c>
       <c r="E35" s="1">
-        <v>100.16421053</v>
+        <v>96.32768</v>
       </c>
       <c r="F35" t="s">
         <v>34</v>
       </c>
       <c r="G35">
         <v>1.17</v>
       </c>
       <c r="H35" s="1">
-        <v>1683878.96</v>
+        <v>1641226.39</v>
       </c>
       <c r="I35" s="1">
-        <v>-185505.77</v>
+        <v>68248.91</v>
       </c>
       <c r="J35" s="1">
-        <v>-11.016573899112</v>
+        <v>4.1584092490738</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1498373.19</v>
+        <v>1709475.3</v>
       </c>
       <c r="N35" s="1">
-        <v>1498373.19</v>
+        <v>1709475.3</v>
       </c>
       <c r="O35" s="1">
-        <v>0.97</v>
+        <v>1.09</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>115</v>
       </c>
       <c r="B36" t="s">
         <v>116</v>
       </c>
       <c r="C36" s="1">
-        <v>1400000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>94.734</v>
+        <v>112.288</v>
       </c>
       <c r="E36" s="1">
-        <v>100.67268571</v>
+        <v>103.6696</v>
       </c>
       <c r="F36" t="s">
         <v>34</v>
       </c>
       <c r="G36">
         <v>1.17</v>
       </c>
       <c r="H36" s="1">
-        <v>1269265.37</v>
+        <v>1292886.42</v>
       </c>
       <c r="I36" s="1">
-        <v>-138450.69</v>
+        <v>-48485.93</v>
       </c>
       <c r="J36" s="1">
-        <v>-10.907938818184</v>
+        <v>-3.750208003577</v>
       </c>
       <c r="K36">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.73</v>
+      </c>
+      <c r="L36" t="s">
+        <v>117</v>
       </c>
       <c r="M36" s="1">
-        <v>1130814.68</v>
+        <v>1244400.49</v>
       </c>
       <c r="N36" s="1">
-        <v>1130814.68</v>
+        <v>1253924.28</v>
       </c>
       <c r="O36" s="1">
-        <v>0.73</v>
+        <v>0.8</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B37" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C37" s="1">
-        <v>1800000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>110.595</v>
+        <v>95.614</v>
       </c>
       <c r="E37" s="1">
-        <v>128.2777</v>
+        <v>100.16421053</v>
       </c>
       <c r="F37" t="s">
         <v>34</v>
       </c>
       <c r="G37">
         <v>1.17</v>
       </c>
       <c r="H37" s="1">
-        <v>1957442.01</v>
+        <v>1683878.96</v>
       </c>
       <c r="I37" s="1">
-        <v>-260114.98</v>
+        <v>-135210.11</v>
       </c>
       <c r="J37" s="1">
-        <v>-13.288515249553</v>
+        <v>-8.029681064487</v>
       </c>
       <c r="K37">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>0.0</v>
+      </c>
+      <c r="L37">
+        <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1697327.03</v>
+        <v>1548668.85</v>
       </c>
       <c r="N37" s="1">
-        <v>1698669.91</v>
+        <v>1548668.85</v>
       </c>
       <c r="O37" s="1">
-        <v>1.1</v>
+        <v>0.99</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>120</v>
       </c>
       <c r="B38" t="s">
         <v>121</v>
       </c>
       <c r="C38" s="1">
-        <v>1500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>139.518</v>
+        <v>96.771</v>
       </c>
       <c r="E38" s="1">
-        <v>102.37</v>
+        <v>100.67268571</v>
       </c>
       <c r="F38" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G38">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H38" s="1">
-        <v>1535550.0</v>
+        <v>1269265.37</v>
       </c>
       <c r="I38" s="1">
-        <v>557220.0</v>
+        <v>-114332.5</v>
       </c>
       <c r="J38" s="1">
-        <v>36.287974992674</v>
+        <v>-9.0077695887977</v>
       </c>
       <c r="K38">
-        <v>1.68</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>0.0</v>
+      </c>
+      <c r="L38">
+        <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>2092770.0</v>
+        <v>1154932.87</v>
       </c>
       <c r="N38" s="1">
-        <v>2117986.44</v>
+        <v>1154932.87</v>
       </c>
       <c r="O38" s="1">
-        <v>1.37</v>
+        <v>0.74</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>122</v>
+      </c>
+      <c r="B39" t="s">
         <v>123</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>108.989</v>
+      </c>
+      <c r="E39" s="1">
+        <v>128.2777</v>
+      </c>
+      <c r="F39" t="s">
+        <v>34</v>
+      </c>
+      <c r="G39">
+        <v>1.17</v>
+      </c>
+      <c r="H39" s="1">
+        <v>1957442.01</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-285047.82</v>
+      </c>
+      <c r="J39" s="1">
+        <v>-14.562261285074</v>
+      </c>
+      <c r="K39">
+        <v>0.09</v>
+      </c>
+      <c r="L39" t="s">
         <v>124</v>
       </c>
-      <c r="C39" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>1022315.0</v>
+        <v>1672394.19</v>
       </c>
       <c r="N39" s="1">
-        <v>1027698.56</v>
+        <v>1673949.96</v>
       </c>
       <c r="O39" s="1">
-        <v>0.67</v>
+        <v>1.07</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>125</v>
+      </c>
+      <c r="B40" t="s">
         <v>126</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1">
-        <v>1200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>111.415</v>
+        <v>139.3515</v>
       </c>
       <c r="E40" s="1">
-        <v>107.6</v>
+        <v>102.37</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1291200.0</v>
+        <v>1535550.0</v>
       </c>
       <c r="I40" s="1">
-        <v>45780.0</v>
+        <v>554722.5</v>
       </c>
       <c r="J40" s="1">
-        <v>3.5455390334572</v>
+        <v>36.125329686432</v>
       </c>
       <c r="K40">
-        <v>0.83</v>
+        <v>1.84</v>
       </c>
       <c r="L40" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="M40" s="1">
-        <v>1336980.0</v>
+        <v>2090272.5</v>
       </c>
       <c r="N40" s="1">
-        <v>1346899.89</v>
+        <v>2117913.6</v>
       </c>
       <c r="O40" s="1">
-        <v>0.87</v>
+        <v>1.35</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>128</v>
+      </c>
+      <c r="B41" t="s">
         <v>129</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="1">
-        <v>1800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>136.7785</v>
+        <v>101.6745</v>
       </c>
       <c r="E41" s="1">
-        <v>104.99305556</v>
+        <v>100.0</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1889875.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="I41" s="1">
-        <v>572138.0</v>
+        <v>16745.0</v>
       </c>
       <c r="J41" s="1">
-        <v>30.273854090879</v>
+        <v>1.6745</v>
       </c>
       <c r="K41">
-        <v>0.1</v>
+        <v>0.62</v>
       </c>
       <c r="L41" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M41" s="1">
-        <v>2462013.0</v>
+        <v>1016745.0</v>
       </c>
       <c r="N41" s="1">
-        <v>2463783.49</v>
+        <v>1022950.48</v>
       </c>
       <c r="O41" s="1">
-        <v>1.59</v>
+        <v>0.65</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>131</v>
+      </c>
+      <c r="B42" t="s">
         <v>132</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>112.472</v>
+      </c>
+      <c r="E42" s="1">
+        <v>107.6</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>1291200.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>58464.0</v>
+      </c>
+      <c r="J42" s="1">
+        <v>4.5278810408922</v>
+      </c>
+      <c r="K42">
+        <v>0.95</v>
+      </c>
+      <c r="L42" t="s">
         <v>133</v>
       </c>
-      <c r="C42" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>1924765.31</v>
+        <v>1349664.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1925415.44</v>
+        <v>1361075.6</v>
       </c>
       <c r="O42" s="1">
-        <v>1.25</v>
+        <v>0.87</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>134</v>
       </c>
       <c r="B43" t="s">
         <v>135</v>
       </c>
       <c r="C43" s="1">
-        <v>1250000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>124.391</v>
+        <v>137.4045</v>
       </c>
       <c r="E43" s="1">
-        <v>108.5191</v>
+        <v>104.99305556</v>
       </c>
       <c r="F43" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G43">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1295967.09</v>
+        <v>1889875.0</v>
       </c>
       <c r="I43" s="1">
-        <v>29767.24</v>
+        <v>583406.0</v>
       </c>
       <c r="J43" s="1">
-        <v>2.2969132649811</v>
+        <v>30.870084000265</v>
       </c>
       <c r="K43">
-        <v>0.76</v>
+        <v>0.32</v>
       </c>
       <c r="L43" t="s">
         <v>136</v>
       </c>
       <c r="M43" s="1">
-        <v>1325734.33</v>
+        <v>2473281.0</v>
       </c>
       <c r="N43" s="1">
-        <v>1335281.94</v>
+        <v>2478985.92</v>
       </c>
       <c r="O43" s="1">
-        <v>0.86</v>
+        <v>1.58</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>137</v>
       </c>
       <c r="B44" t="s">
         <v>138</v>
       </c>
       <c r="C44" s="1">
-        <v>1600000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>88.036</v>
+        <v>122.338</v>
       </c>
       <c r="E44" s="1">
-        <v>95.8663</v>
+        <v>133.1139</v>
       </c>
       <c r="F44" t="s">
         <v>34</v>
       </c>
       <c r="G44">
         <v>1.17</v>
       </c>
       <c r="H44" s="1">
-        <v>1465425.43</v>
+        <v>2031239.57</v>
       </c>
       <c r="I44" s="1">
-        <v>-264439.79</v>
+        <v>-154010.12</v>
       </c>
       <c r="J44" s="1">
-        <v>-18.045257342095</v>
+        <v>-7.5820756091316</v>
       </c>
       <c r="K44">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>0.04</v>
+      </c>
+      <c r="L44">
+        <v>756.57</v>
       </c>
       <c r="M44" s="1">
-        <v>1200985.64</v>
+        <v>1877229.45</v>
       </c>
       <c r="N44" s="1">
-        <v>1203202.46</v>
+        <v>1877986.02</v>
       </c>
       <c r="O44" s="1">
-        <v>0.78</v>
+        <v>1.2</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>139</v>
+      </c>
+      <c r="B45" t="s">
         <v>140</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" s="1">
-        <v>1500000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>192.686</v>
+        <v>143.038</v>
       </c>
       <c r="E45" s="1">
-        <v>102.845</v>
+        <v>108.5191</v>
       </c>
       <c r="F45" t="s">
         <v>34</v>
       </c>
       <c r="G45">
         <v>1.17</v>
       </c>
       <c r="H45" s="1">
-        <v>1448793.2</v>
+        <v>1295967.09</v>
       </c>
       <c r="I45" s="1">
-        <v>1015537.28</v>
+        <v>228243.31</v>
       </c>
       <c r="J45" s="1">
-        <v>70.09539249632</v>
+        <v>17.611813738264</v>
       </c>
       <c r="K45">
-        <v>0.25</v>
+        <v>0.88</v>
       </c>
       <c r="L45" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="M45" s="1">
-        <v>2464330.48</v>
+        <v>1524210.4</v>
       </c>
       <c r="N45" s="1">
-        <v>2468060.71</v>
+        <v>1535236.38</v>
       </c>
       <c r="O45" s="1">
-        <v>1.6</v>
+        <v>0.98</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>142</v>
+      </c>
+      <c r="B46" t="s">
         <v>143</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" s="1">
-        <v>1900000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>94.176</v>
+        <v>89.915</v>
       </c>
       <c r="E46" s="1">
-        <v>100.44</v>
+        <v>95.8663</v>
       </c>
       <c r="F46" t="s">
         <v>34</v>
       </c>
       <c r="G46">
         <v>1.17</v>
       </c>
       <c r="H46" s="1">
-        <v>1641600.0</v>
+        <v>1465425.43</v>
       </c>
       <c r="I46" s="1">
-        <v>-115962.45</v>
+        <v>-239015.64</v>
       </c>
       <c r="J46" s="1">
-        <v>-7.0639894005848</v>
+        <v>-16.310324299477</v>
       </c>
       <c r="K46">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.21</v>
+      </c>
+      <c r="L46" t="s">
+        <v>144</v>
       </c>
       <c r="M46" s="1">
-        <v>1525637.55</v>
+        <v>1226409.79</v>
       </c>
       <c r="N46" s="1">
-        <v>1525637.55</v>
+        <v>1229762.87</v>
       </c>
       <c r="O46" s="1">
-        <v>0.99</v>
+        <v>0.78</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>145</v>
       </c>
       <c r="B47" t="s">
         <v>146</v>
       </c>
       <c r="C47" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>133.316</v>
+        <v>188.23</v>
       </c>
       <c r="E47" s="1">
-        <v>100.85333333</v>
+        <v>102.845</v>
       </c>
       <c r="F47" t="s">
         <v>34</v>
       </c>
       <c r="G47">
         <v>1.17</v>
       </c>
       <c r="H47" s="1">
-        <v>1389416.89</v>
+        <v>1448793.2</v>
       </c>
       <c r="I47" s="1">
-        <v>315609.33</v>
+        <v>958137.45</v>
       </c>
       <c r="J47" s="1">
-        <v>22.715236317589</v>
+        <v>66.133486131768</v>
       </c>
       <c r="K47">
-        <v>0.13</v>
+        <v>0.3</v>
       </c>
       <c r="L47" t="s">
         <v>147</v>
       </c>
       <c r="M47" s="1">
-        <v>1705026.22</v>
+        <v>2406930.65</v>
       </c>
       <c r="N47" s="1">
-        <v>1706980.15</v>
+        <v>2411370.64</v>
       </c>
       <c r="O47" s="1">
-        <v>1.1</v>
+        <v>1.54</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>148</v>
       </c>
       <c r="B48" t="s">
         <v>149</v>
       </c>
       <c r="C48" s="1">
-        <v>2000000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>118.267</v>
+        <v>93.4805</v>
       </c>
       <c r="E48" s="1">
-        <v>101.876</v>
+        <v>100.44</v>
       </c>
       <c r="F48" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G48">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H48" s="1">
-        <v>2037520.0</v>
+        <v>1641600.0</v>
       </c>
       <c r="I48" s="1">
-        <v>327820.0</v>
+        <v>-127487.64</v>
       </c>
       <c r="J48" s="1">
-        <v>16.089167222898</v>
+        <v>-7.7660599415205</v>
       </c>
       <c r="K48">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>0.0</v>
+      </c>
+      <c r="L48">
+        <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2365340.0</v>
+        <v>1514112.36</v>
       </c>
       <c r="N48" s="1">
-        <v>2366490.68</v>
+        <v>1514112.36</v>
       </c>
       <c r="O48" s="1">
-        <v>1.53</v>
+        <v>0.97</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>150</v>
+      </c>
+      <c r="B49" t="s">
         <v>151</v>
       </c>
-      <c r="B49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" s="1">
-        <v>1800000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>210.934</v>
+        <v>127.66</v>
       </c>
       <c r="E49" s="1">
-        <v>101.25</v>
+        <v>100.85333333</v>
       </c>
       <c r="F49" t="s">
         <v>34</v>
       </c>
       <c r="G49">
         <v>1.17</v>
       </c>
       <c r="H49" s="1">
-        <v>1562901.98</v>
+        <v>1389416.89</v>
       </c>
       <c r="I49" s="1">
-        <v>1674350.87</v>
+        <v>242994.34</v>
       </c>
       <c r="J49" s="1">
-        <v>107.13089441476</v>
+        <v>17.488943869108</v>
       </c>
       <c r="K49">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>959.2</v>
+        <v>0.18</v>
+      </c>
+      <c r="L49" t="s">
+        <v>60</v>
       </c>
       <c r="M49" s="1">
-        <v>3237252.85</v>
+        <v>1632411.23</v>
       </c>
       <c r="N49" s="1">
-        <v>3238212.05</v>
+        <v>1635075.23</v>
       </c>
       <c r="O49" s="1">
-        <v>2.1</v>
+        <v>1.04</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>152</v>
+      </c>
+      <c r="B50" t="s">
         <v>153</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>116.1735</v>
+      </c>
+      <c r="E50" s="1">
+        <v>101.876</v>
+      </c>
+      <c r="F50" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50">
+        <v>1.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>2037520.0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>285950.0</v>
+      </c>
+      <c r="J50" s="1">
+        <v>14.034218069025</v>
+      </c>
+      <c r="K50">
+        <v>0.14</v>
+      </c>
+      <c r="L50" t="s">
         <v>154</v>
       </c>
-      <c r="C50" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M50" s="1">
-        <v>1523568.23</v>
+        <v>2323470.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1523568.23</v>
+        <v>2326264.52</v>
       </c>
       <c r="O50" s="1">
-        <v>0.99</v>
+        <v>1.48</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>155</v>
       </c>
       <c r="B51" t="s">
         <v>156</v>
       </c>
       <c r="C51" s="1">
-        <v>4000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.711</v>
+        <v>222.551</v>
       </c>
       <c r="E51" s="1">
-        <v>100.25</v>
+        <v>101.25</v>
       </c>
       <c r="F51" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G51">
-        <v>9.19</v>
+        <v>1.17</v>
       </c>
       <c r="H51" s="1">
-        <v>438282.5</v>
+        <v>1562901.98</v>
       </c>
       <c r="I51" s="1">
-        <v>-8440.79</v>
+        <v>1852057.32</v>
       </c>
       <c r="J51" s="1">
-        <v>-1.9258788566735</v>
+        <v>118.50118201271</v>
       </c>
       <c r="K51">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.17</v>
+      </c>
+      <c r="L51" t="s">
+        <v>157</v>
       </c>
       <c r="M51" s="1">
-        <v>429841.71</v>
+        <v>3414959.3</v>
       </c>
       <c r="N51" s="1">
-        <v>429841.71</v>
+        <v>3418049.53</v>
       </c>
       <c r="O51" s="1">
-        <v>0.28</v>
+        <v>2.18</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B52" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C52" s="1">
-        <v>1300000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>144.825</v>
+        <v>86.615</v>
       </c>
       <c r="E52" s="1">
-        <v>114.6381</v>
+        <v>108.16</v>
       </c>
       <c r="F52" t="s">
         <v>34</v>
       </c>
       <c r="G52">
         <v>1.17</v>
       </c>
       <c r="H52" s="1">
-        <v>1429677.0</v>
+        <v>2054587.06</v>
       </c>
       <c r="I52" s="1">
-        <v>175579.42</v>
+        <v>-430163.55</v>
       </c>
       <c r="J52" s="1">
-        <v>12.281055091465</v>
+        <v>-20.936739959805</v>
       </c>
       <c r="K52">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>0.0</v>
+      </c>
+      <c r="L52">
+        <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1605256.42</v>
+        <v>1624423.51</v>
       </c>
       <c r="N52" s="1">
-        <v>1607661.83</v>
+        <v>1624423.51</v>
       </c>
       <c r="O52" s="1">
         <v>1.04</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>160</v>
       </c>
       <c r="B53" t="s">
         <v>161</v>
       </c>
       <c r="C53" s="1">
         <v>2800000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>95.439</v>
+        <v>99.128</v>
       </c>
       <c r="E53" s="1">
-        <v>103.5785</v>
+        <v>106.4661</v>
       </c>
       <c r="F53" t="s">
         <v>34</v>
       </c>
       <c r="G53">
         <v>1.17</v>
       </c>
       <c r="H53" s="1">
-        <v>2437858.19</v>
+        <v>2523320.47</v>
       </c>
       <c r="I53" s="1">
-        <v>-159398.03</v>
+        <v>-157194.56</v>
       </c>
       <c r="J53" s="1">
-        <v>-6.5384455360794</v>
+        <v>-6.2296708590487</v>
       </c>
       <c r="K53">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.34</v>
+      </c>
+      <c r="L53" t="s">
+        <v>162</v>
       </c>
       <c r="M53" s="1">
-        <v>2278460.16</v>
+        <v>2366125.91</v>
       </c>
       <c r="N53" s="1">
-        <v>2278460.16</v>
+        <v>2375698.54</v>
       </c>
       <c r="O53" s="1">
-        <v>1.47</v>
+        <v>1.52</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B54" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C54" s="1">
-        <v>1700000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>109.584</v>
+        <v>94.9905</v>
       </c>
       <c r="E54" s="1">
-        <v>100.0</v>
+        <v>100.25</v>
       </c>
       <c r="F54" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="G54">
-        <v>1.0</v>
+        <v>9.19</v>
       </c>
       <c r="H54" s="1">
-        <v>1700000.0</v>
+        <v>438282.5</v>
       </c>
       <c r="I54" s="1">
-        <v>162928.0</v>
+        <v>-24801.68</v>
       </c>
       <c r="J54" s="1">
-        <v>9.584</v>
+        <v>-5.6588341994034</v>
       </c>
       <c r="K54">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="L54">
-        <v>306.94</v>
+        <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1862928.0</v>
+        <v>413480.82</v>
       </c>
       <c r="N54" s="1">
-        <v>1863234.94</v>
+        <v>413480.82</v>
       </c>
       <c r="O54" s="1">
-        <v>1.21</v>
+        <v>0.26</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B55" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C55" s="1">
-        <v>1800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>95.701</v>
+        <v>149.301</v>
       </c>
       <c r="E55" s="1">
-        <v>98.45</v>
+        <v>114.6381</v>
       </c>
       <c r="F55" t="s">
         <v>34</v>
       </c>
       <c r="G55">
         <v>1.17</v>
       </c>
       <c r="H55" s="1">
-        <v>1512095.23</v>
+        <v>1429677.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-43349.87</v>
+        <v>224909.76</v>
       </c>
       <c r="J55" s="1">
-        <v>-2.8668743303952</v>
+        <v>15.731508585506</v>
       </c>
       <c r="K55">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.33</v>
+      </c>
+      <c r="L55" t="s">
+        <v>167</v>
       </c>
       <c r="M55" s="1">
-        <v>1468745.36</v>
+        <v>1654586.76</v>
       </c>
       <c r="N55" s="1">
-        <v>1468745.36</v>
+        <v>1658915.76</v>
       </c>
       <c r="O55" s="1">
-        <v>0.95</v>
+        <v>1.06</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B56" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C56" s="1">
-        <v>1700000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>111.462</v>
+        <v>93.745</v>
       </c>
       <c r="E56" s="1">
-        <v>103.0</v>
+        <v>103.5785</v>
       </c>
       <c r="F56" t="s">
         <v>34</v>
       </c>
       <c r="G56">
         <v>1.17</v>
       </c>
       <c r="H56" s="1">
-        <v>1497477.13</v>
+        <v>2437858.19</v>
       </c>
       <c r="I56" s="1">
-        <v>118120.77</v>
+        <v>-200221.26</v>
       </c>
       <c r="J56" s="1">
-        <v>7.8879849069882</v>
+        <v>-8.2129986404172</v>
       </c>
       <c r="K56">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>0.0</v>
+      </c>
+      <c r="L56">
+        <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1615597.9</v>
+        <v>2237636.93</v>
       </c>
       <c r="N56" s="1">
-        <v>1621939.29</v>
+        <v>2237636.93</v>
       </c>
       <c r="O56" s="1">
-        <v>1.05</v>
+        <v>1.43</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B57" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C57" s="1">
-        <v>2100000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>115.299</v>
+        <v>111.057</v>
       </c>
       <c r="E57" s="1">
         <v>100.0</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>2100000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="I57" s="1">
-        <v>321279.0</v>
+        <v>187969.0</v>
       </c>
       <c r="J57" s="1">
-        <v>15.299</v>
+        <v>11.057</v>
       </c>
       <c r="K57">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>0.05</v>
+      </c>
+      <c r="L57">
+        <v>779.17</v>
       </c>
       <c r="M57" s="1">
-        <v>2421279.0</v>
+        <v>1887969.0</v>
       </c>
       <c r="N57" s="1">
-        <v>2430625.15</v>
+        <v>1888748.17</v>
       </c>
       <c r="O57" s="1">
-        <v>1.57</v>
+        <v>1.2</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>172</v>
       </c>
       <c r="B58" t="s">
         <v>173</v>
       </c>
       <c r="C58" s="1">
-        <v>1000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>127.441</v>
+        <v>96.44</v>
       </c>
       <c r="E58" s="1">
-        <v>125.248</v>
+        <v>98.45</v>
       </c>
       <c r="F58" t="s">
         <v>34</v>
       </c>
       <c r="G58">
         <v>1.17</v>
       </c>
       <c r="H58" s="1">
-        <v>1151441.04</v>
+        <v>1512095.23</v>
       </c>
       <c r="I58" s="1">
-        <v>-64848.55</v>
+        <v>-32260.61</v>
       </c>
       <c r="J58" s="1">
-        <v>-5.6319470773771</v>
+        <v>-2.1335038534577</v>
       </c>
       <c r="K58">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>0.0</v>
+      </c>
+      <c r="L58">
+        <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1086592.49</v>
+        <v>1479834.62</v>
       </c>
       <c r="N58" s="1">
-        <v>1089197.73</v>
+        <v>1479834.62</v>
       </c>
       <c r="O58" s="1">
-        <v>0.7</v>
+        <v>0.94</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>174</v>
+      </c>
+      <c r="B59" t="s">
         <v>175</v>
       </c>
-      <c r="B59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" s="1">
-        <v>1000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>119.073</v>
+        <v>122.394</v>
       </c>
       <c r="E59" s="1">
-        <v>103.5</v>
+        <v>103.0</v>
       </c>
       <c r="F59" t="s">
         <v>34</v>
       </c>
       <c r="G59">
         <v>1.17</v>
       </c>
       <c r="H59" s="1">
-        <v>1035828.66</v>
+        <v>1497477.13</v>
       </c>
       <c r="I59" s="1">
-        <v>-20583.74</v>
+        <v>276273.35</v>
       </c>
       <c r="J59" s="1">
-        <v>-1.9871761416603</v>
+        <v>18.449253378581</v>
       </c>
       <c r="K59">
-        <v>0.29</v>
+        <v>0.46</v>
       </c>
       <c r="L59" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="M59" s="1">
-        <v>1015244.92</v>
+        <v>1773750.48</v>
       </c>
       <c r="N59" s="1">
-        <v>1018175.81</v>
+        <v>1781499.75</v>
       </c>
       <c r="O59" s="1">
-        <v>0.66</v>
+        <v>1.14</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>177</v>
+      </c>
+      <c r="B60" t="s">
         <v>178</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>116.3835</v>
+      </c>
+      <c r="E60" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F60" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>344053.5</v>
+      </c>
+      <c r="J60" s="1">
+        <v>16.3835</v>
+      </c>
+      <c r="K60">
+        <v>0.53</v>
+      </c>
+      <c r="L60" t="s">
         <v>179</v>
       </c>
-      <c r="C60" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M60" s="1">
-        <v>1428571.43</v>
+        <v>2444053.5</v>
       </c>
       <c r="N60" s="1">
-        <v>1437253.09</v>
+        <v>2455130.42</v>
       </c>
       <c r="O60" s="1">
-        <v>0.93</v>
+        <v>1.57</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>180</v>
+      </c>
+      <c r="B61" t="s">
         <v>181</v>
       </c>
-      <c r="B61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" s="1">
-        <v>2500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>100.425</v>
+        <v>140.873</v>
       </c>
       <c r="E61" s="1">
-        <v>100.0</v>
+        <v>125.248</v>
       </c>
       <c r="F61" t="s">
         <v>34</v>
       </c>
       <c r="G61">
         <v>1.17</v>
       </c>
       <c r="H61" s="1">
-        <v>2314386.22</v>
+        <v>1151441.04</v>
       </c>
       <c r="I61" s="1">
-        <v>-173767.22</v>
+        <v>49471.11</v>
       </c>
       <c r="J61" s="1">
-        <v>-7.5081340572448</v>
+        <v>4.2964518617471</v>
       </c>
       <c r="K61">
-        <v>0.13</v>
+        <v>0.38</v>
       </c>
       <c r="L61" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="M61" s="1">
-        <v>2140619.0</v>
+        <v>1200912.15</v>
       </c>
       <c r="N61" s="1">
-        <v>2143816.34</v>
+        <v>1204700.94</v>
       </c>
       <c r="O61" s="1">
-        <v>1.39</v>
+        <v>0.77</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>183</v>
+      </c>
+      <c r="B62" t="s">
         <v>184</v>
       </c>
-      <c r="B62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" s="1">
-        <v>2000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>111.286</v>
+        <v>116.467</v>
       </c>
       <c r="E62" s="1">
-        <v>111.6684</v>
+        <v>103.5</v>
       </c>
       <c r="F62" t="s">
         <v>34</v>
       </c>
       <c r="G62">
         <v>1.17</v>
       </c>
       <c r="H62" s="1">
-        <v>1937510.2</v>
+        <v>1035828.66</v>
       </c>
       <c r="I62" s="1">
-        <v>-39808.02</v>
+        <v>-42972.43</v>
       </c>
       <c r="J62" s="1">
-        <v>-2.0545966674137</v>
+        <v>-4.148604075118</v>
       </c>
       <c r="K62">
-        <v>0.08</v>
+        <v>0.4</v>
       </c>
       <c r="L62" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="M62" s="1">
-        <v>1897702.18</v>
+        <v>992856.23</v>
       </c>
       <c r="N62" s="1">
-        <v>1899229.8</v>
+        <v>996852.22</v>
       </c>
       <c r="O62" s="1">
-        <v>1.23</v>
+        <v>0.64</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>186</v>
+      </c>
+      <c r="B63" t="s">
         <v>187</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>111.185</v>
+      </c>
+      <c r="E63" s="1">
+        <v>107.4925</v>
+      </c>
+      <c r="F63" t="s">
+        <v>34</v>
+      </c>
+      <c r="G63">
+        <v>1.17</v>
+      </c>
+      <c r="H63" s="1">
+        <v>1374936.05</v>
+      </c>
+      <c r="I63" s="1">
+        <v>46806.41</v>
+      </c>
+      <c r="J63" s="1">
+        <v>3.404260874533</v>
+      </c>
+      <c r="K63">
+        <v>0.71</v>
+      </c>
+      <c r="L63" t="s">
         <v>188</v>
       </c>
-      <c r="C63" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>665353.5</v>
+        <v>1421742.46</v>
       </c>
       <c r="N63" s="1">
-        <v>665353.5</v>
+        <v>1432465.05</v>
       </c>
       <c r="O63" s="1">
-        <v>0.43</v>
+        <v>0.91</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>189</v>
       </c>
       <c r="B64" t="s">
         <v>190</v>
       </c>
       <c r="C64" s="1">
-        <v>3700000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>113.531</v>
+        <v>103.447</v>
       </c>
       <c r="E64" s="1">
-        <v>101.92972973</v>
+        <v>100.0</v>
       </c>
       <c r="F64" t="s">
         <v>34</v>
       </c>
       <c r="G64">
         <v>1.17</v>
       </c>
       <c r="H64" s="1">
-        <v>3275917.48</v>
+        <v>2314386.22</v>
       </c>
       <c r="I64" s="1">
-        <v>305654.75</v>
+        <v>-109727.42</v>
       </c>
       <c r="J64" s="1">
-        <v>9.3303555985788</v>
+        <v>-4.741102373138</v>
       </c>
       <c r="K64">
-        <v>0.06</v>
+        <v>0.18</v>
       </c>
       <c r="L64" t="s">
         <v>191</v>
       </c>
       <c r="M64" s="1">
-        <v>3581572.23</v>
+        <v>2204658.8</v>
       </c>
       <c r="N64" s="1">
-        <v>3583763.0</v>
+        <v>2209039.59</v>
       </c>
       <c r="O64" s="1">
-        <v>2.32</v>
+        <v>1.41</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>192</v>
       </c>
       <c r="B65" t="s">
         <v>193</v>
       </c>
       <c r="C65" s="1">
-        <v>1200000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>140.699</v>
+        <v>112.816</v>
       </c>
       <c r="E65" s="1">
-        <v>112.1426</v>
+        <v>111.6684</v>
       </c>
       <c r="F65" t="s">
         <v>34</v>
       </c>
       <c r="G65">
         <v>1.17</v>
       </c>
       <c r="H65" s="1">
-        <v>1285670.4</v>
+        <v>1937510.2</v>
       </c>
       <c r="I65" s="1">
-        <v>153889.65</v>
+        <v>-14045.72</v>
       </c>
       <c r="J65" s="1">
-        <v>11.969603562468</v>
+        <v>-0.72493657065651</v>
       </c>
       <c r="K65">
-        <v>0.28</v>
+        <v>0.09</v>
       </c>
       <c r="L65" t="s">
         <v>194</v>
       </c>
       <c r="M65" s="1">
-        <v>1439560.05</v>
+        <v>1923464.48</v>
       </c>
       <c r="N65" s="1">
-        <v>1442885.28</v>
+        <v>1925228.63</v>
       </c>
       <c r="O65" s="1">
-        <v>0.93</v>
+        <v>1.23</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>195</v>
       </c>
       <c r="B66" t="s">
         <v>196</v>
       </c>
       <c r="C66" s="1">
-        <v>360000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>103.427</v>
+        <v>91.172</v>
       </c>
       <c r="E66" s="1">
-        <v>103.625</v>
+        <v>100.0</v>
       </c>
       <c r="F66" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G66">
-        <v>186.62</v>
+        <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>2026522.28</v>
+        <v>700000.0</v>
       </c>
       <c r="I66" s="1">
-        <v>-31401.61</v>
+        <v>-61796.0</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.5495319400091</v>
+        <v>-8.828</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>1995120.67</v>
+        <v>638204.0</v>
       </c>
       <c r="N66" s="1">
-        <v>1995120.67</v>
+        <v>638204.0</v>
       </c>
       <c r="O66" s="1">
-        <v>1.29</v>
+        <v>0.41</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>197</v>
       </c>
       <c r="B67" t="s">
         <v>198</v>
       </c>
       <c r="C67" s="1">
-        <v>360000000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>104.295</v>
+        <v>111.1875</v>
       </c>
       <c r="E67" s="1">
-        <v>103.7</v>
+        <v>101.92972973</v>
       </c>
       <c r="F67" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G67">
-        <v>186.62</v>
+        <v>1.17</v>
       </c>
       <c r="H67" s="1">
-        <v>2027985.14</v>
+        <v>3275917.48</v>
       </c>
       <c r="I67" s="1">
-        <v>-16120.64</v>
+        <v>231126.13</v>
       </c>
       <c r="J67" s="1">
-        <v>-0.79490917768756</v>
+        <v>7.0553098913835</v>
       </c>
       <c r="K67">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.12</v>
+      </c>
+      <c r="L67" t="s">
+        <v>191</v>
       </c>
       <c r="M67" s="1">
-        <v>2011864.5</v>
+        <v>3507043.61</v>
       </c>
       <c r="N67" s="1">
-        <v>2011864.5</v>
+        <v>3511424.4</v>
       </c>
       <c r="O67" s="1">
-        <v>1.3</v>
+        <v>2.24</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>199</v>
       </c>
       <c r="B68" t="s">
         <v>200</v>
       </c>
       <c r="C68" s="1">
-        <v>1600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>101.417</v>
+        <v>145.021</v>
       </c>
       <c r="E68" s="1">
-        <v>97.3197</v>
+        <v>112.1426</v>
       </c>
       <c r="F68" t="s">
         <v>34</v>
       </c>
       <c r="G68">
         <v>1.17</v>
       </c>
       <c r="H68" s="1">
-        <v>1446595.32</v>
+        <v>1285670.4</v>
       </c>
       <c r="I68" s="1">
-        <v>-63066.31</v>
+        <v>197857.16</v>
       </c>
       <c r="J68" s="1">
-        <v>-4.3596373587051</v>
+        <v>15.389415514272</v>
       </c>
       <c r="K68">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>738.94</v>
+        <v>0.42</v>
+      </c>
+      <c r="L68" t="s">
+        <v>201</v>
       </c>
       <c r="M68" s="1">
-        <v>1383529.01</v>
+        <v>1483527.56</v>
       </c>
       <c r="N68" s="1">
-        <v>1384267.95</v>
+        <v>1488557.18</v>
       </c>
       <c r="O68" s="1">
-        <v>0.9</v>
+        <v>0.95</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B69" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C69" s="1">
-        <v>1600000.0</v>
+        <v>360000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>134.348</v>
+        <v>101.58</v>
       </c>
       <c r="E69" s="1">
-        <v>97.224375</v>
+        <v>103.625</v>
       </c>
       <c r="F69" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G69">
-        <v>1.17</v>
+        <v>183.82</v>
       </c>
       <c r="H69" s="1">
-        <v>1435796.18</v>
+        <v>2026522.28</v>
       </c>
       <c r="I69" s="1">
-        <v>396976.98</v>
+        <v>-37171.67</v>
       </c>
       <c r="J69" s="1">
-        <v>27.64856081453</v>
+        <v>-1.8342591328431</v>
       </c>
       <c r="K69">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>0.0</v>
+      </c>
+      <c r="L69">
+        <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1832773.16</v>
+        <v>1989350.61</v>
       </c>
       <c r="N69" s="1">
-        <v>1840825.72</v>
+        <v>1989350.61</v>
       </c>
       <c r="O69" s="1">
-        <v>1.19</v>
+        <v>1.27</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>204</v>
       </c>
       <c r="B70" t="s">
         <v>205</v>
       </c>
       <c r="C70" s="1">
-        <v>1600000.0</v>
+        <v>360000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>99.969</v>
+        <v>102.007</v>
       </c>
       <c r="E70" s="1">
-        <v>105.271</v>
+        <v>103.7</v>
       </c>
       <c r="F70" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G70">
-        <v>1.17</v>
+        <v>183.82</v>
       </c>
       <c r="H70" s="1">
-        <v>1564786.32</v>
+        <v>2027985.14</v>
       </c>
       <c r="I70" s="1">
-        <v>-201010.9</v>
+        <v>-30272.13</v>
       </c>
       <c r="J70" s="1">
-        <v>-12.845900902303</v>
+        <v>-1.4927195176588</v>
       </c>
       <c r="K70">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>0.0</v>
+      </c>
+      <c r="L70">
+        <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1363775.42</v>
+        <v>1997713.01</v>
       </c>
       <c r="N70" s="1">
-        <v>1367654.86</v>
+        <v>1997713.01</v>
       </c>
       <c r="O70" s="1">
-        <v>0.89</v>
+        <v>1.27</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>206</v>
+      </c>
+      <c r="B71" t="s">
         <v>207</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>121.775</v>
+      </c>
+      <c r="E71" s="1">
+        <v>97.3197</v>
+      </c>
+      <c r="F71" t="s">
+        <v>34</v>
+      </c>
+      <c r="G71">
+        <v>1.17</v>
+      </c>
+      <c r="H71" s="1">
+        <v>1446595.32</v>
+      </c>
+      <c r="I71" s="1">
+        <v>214373.95</v>
+      </c>
+      <c r="J71" s="1">
+        <v>14.819206659676</v>
+      </c>
+      <c r="K71">
+        <v>0.07</v>
+      </c>
+      <c r="L71" t="s">
         <v>208</v>
       </c>
-      <c r="C71" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>2931696.75</v>
+        <v>1660969.27</v>
       </c>
       <c r="N71" s="1">
-        <v>2931696.75</v>
+        <v>1662086.96</v>
       </c>
       <c r="O71" s="1">
-        <v>1.9</v>
+        <v>1.06</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>209</v>
       </c>
       <c r="B72" t="s">
         <v>210</v>
       </c>
       <c r="C72" s="1">
-        <v>2000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>102.2975</v>
+        <v>133.772</v>
       </c>
       <c r="E72" s="1">
-        <v>113.5</v>
+        <v>97.224375</v>
       </c>
       <c r="F72" t="s">
         <v>34</v>
       </c>
       <c r="G72">
         <v>1.17</v>
       </c>
       <c r="H72" s="1">
-        <v>1939839.34</v>
+        <v>1435796.18</v>
       </c>
       <c r="I72" s="1">
-        <v>-195413.37</v>
+        <v>388808.05</v>
       </c>
       <c r="J72" s="1">
-        <v>-10.073688370502</v>
+        <v>27.079613068757</v>
       </c>
       <c r="K72">
-        <v>0.17</v>
+        <v>0.62</v>
       </c>
       <c r="L72" t="s">
         <v>211</v>
       </c>
       <c r="M72" s="1">
-        <v>1744425.97</v>
+        <v>1824604.23</v>
       </c>
       <c r="N72" s="1">
-        <v>1747836.47</v>
+        <v>1834549.82</v>
       </c>
       <c r="O72" s="1">
-        <v>1.13</v>
+        <v>1.17</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>212</v>
       </c>
       <c r="B73" t="s">
         <v>213</v>
       </c>
       <c r="C73" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>106.2685</v>
+        <v>98.266</v>
       </c>
       <c r="E73" s="1">
-        <v>100.25</v>
+        <v>105.271</v>
       </c>
       <c r="F73" t="s">
         <v>34</v>
       </c>
       <c r="G73">
         <v>1.17</v>
       </c>
       <c r="H73" s="1">
-        <v>1452503.85</v>
+        <v>1564786.32</v>
       </c>
       <c r="I73" s="1">
-        <v>-2790.76</v>
+        <v>-224471.75</v>
       </c>
       <c r="J73" s="1">
-        <v>-0.19213443048705</v>
+        <v>-14.345201458561</v>
       </c>
       <c r="K73">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.37</v>
+      </c>
+      <c r="L73" t="s">
+        <v>214</v>
       </c>
       <c r="M73" s="1">
-        <v>1449713.09</v>
+        <v>1340314.57</v>
       </c>
       <c r="N73" s="1">
-        <v>1449713.09</v>
+        <v>1346182.46</v>
       </c>
       <c r="O73" s="1">
-        <v>0.94</v>
+        <v>0.86</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B74" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C74" s="1">
-        <v>1800000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>98.449</v>
+        <v>122.7355</v>
       </c>
       <c r="E74" s="1">
-        <v>105.15</v>
+        <v>100.95</v>
       </c>
       <c r="F74" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G74">
-        <v>1.17</v>
+        <v>9.19</v>
       </c>
       <c r="H74" s="1">
-        <v>1714402.17</v>
+        <v>2475767.93</v>
       </c>
       <c r="I74" s="1">
-        <v>-203482.61</v>
+        <v>462612.91</v>
       </c>
       <c r="J74" s="1">
-        <v>-11.869012624967</v>
+        <v>18.685633027002</v>
       </c>
       <c r="K74">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>216</v>
+        <v>0.0</v>
+      </c>
+      <c r="L74">
+        <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1510919.56</v>
+        <v>2938380.84</v>
       </c>
       <c r="N74" s="1">
-        <v>1515315.9</v>
+        <v>2938380.84</v>
       </c>
       <c r="O74" s="1">
-        <v>0.98</v>
+        <v>1.87</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>217</v>
       </c>
       <c r="B75" t="s">
         <v>218</v>
       </c>
       <c r="C75" s="1">
-        <v>1800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>85.181</v>
+        <v>96.441</v>
       </c>
       <c r="E75" s="1">
-        <v>104.4789</v>
+        <v>113.5</v>
       </c>
       <c r="F75" t="s">
         <v>34</v>
       </c>
       <c r="G75">
         <v>1.17</v>
       </c>
       <c r="H75" s="1">
-        <v>1608329.94</v>
+        <v>1939839.34</v>
       </c>
       <c r="I75" s="1">
-        <v>-301037.45</v>
+        <v>-295561.6</v>
       </c>
       <c r="J75" s="1">
-        <v>-18.717393894937</v>
+        <v>-15.236395814099</v>
       </c>
       <c r="K75">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.27</v>
+      </c>
+      <c r="L75" t="s">
+        <v>219</v>
       </c>
       <c r="M75" s="1">
-        <v>1307292.49</v>
+        <v>1644277.74</v>
       </c>
       <c r="N75" s="1">
-        <v>1307292.49</v>
+        <v>1649582.05</v>
       </c>
       <c r="O75" s="1">
-        <v>0.85</v>
+        <v>1.05</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B76" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C76" s="1">
-        <v>1200000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>245.8475</v>
+        <v>106.346</v>
       </c>
       <c r="E76" s="1">
-        <v>105.6</v>
+        <v>100.25</v>
       </c>
       <c r="F76" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G76">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H76" s="1">
-        <v>1267200.0</v>
+        <v>1452503.85</v>
       </c>
       <c r="I76" s="1">
-        <v>1682970.0</v>
+        <v>-1980.85</v>
       </c>
       <c r="J76" s="1">
-        <v>132.81013257576</v>
+        <v>-0.13637485367078</v>
       </c>
       <c r="K76">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>0.0</v>
+      </c>
+      <c r="L76">
+        <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>2950170.0</v>
+        <v>1450523.0</v>
       </c>
       <c r="N76" s="1">
-        <v>2952982.5</v>
+        <v>1450523.0</v>
       </c>
       <c r="O76" s="1">
-        <v>1.91</v>
+        <v>0.93</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>222</v>
       </c>
       <c r="B77" t="s">
         <v>223</v>
       </c>
       <c r="C77" s="1">
-        <v>500000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>109.9875</v>
+        <v>98.974</v>
       </c>
       <c r="E77" s="1">
-        <v>109.28</v>
+        <v>105.15</v>
       </c>
       <c r="F77" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G77">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H77" s="1">
-        <v>546400.0</v>
+        <v>1714402.17</v>
       </c>
       <c r="I77" s="1">
-        <v>3537.5</v>
+        <v>-195684.3</v>
       </c>
       <c r="J77" s="1">
-        <v>0.64741947291362</v>
+        <v>-11.414142108791</v>
       </c>
       <c r="K77">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="L77" t="s">
         <v>224</v>
       </c>
       <c r="M77" s="1">
-        <v>549937.5</v>
+        <v>1518717.87</v>
       </c>
       <c r="N77" s="1">
-        <v>552230.31</v>
+        <v>1526629.94</v>
       </c>
       <c r="O77" s="1">
-        <v>0.36</v>
+        <v>0.97</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>225</v>
       </c>
       <c r="B78" t="s">
         <v>226</v>
       </c>
       <c r="C78" s="1">
-        <v>1000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>133.973</v>
+        <v>89.808</v>
       </c>
       <c r="E78" s="1">
-        <v>124.766</v>
+        <v>104.4789</v>
       </c>
       <c r="F78" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G78">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H78" s="1">
-        <v>1247660.0</v>
+        <v>1608329.94</v>
       </c>
       <c r="I78" s="1">
-        <v>92070.0</v>
+        <v>-230260.8</v>
       </c>
       <c r="J78" s="1">
-        <v>7.3794142635013</v>
+        <v>-14.316763884903</v>
       </c>
       <c r="K78">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>0.0</v>
+      </c>
+      <c r="L78">
+        <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>1339730.0</v>
+        <v>1378069.14</v>
       </c>
       <c r="N78" s="1">
-        <v>1347022.27</v>
+        <v>1378069.14</v>
       </c>
       <c r="O78" s="1">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>227</v>
+      </c>
+      <c r="B79" t="s">
         <v>228</v>
       </c>
-      <c r="B79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79" s="1">
-        <v>1400000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>102.1315</v>
+        <v>270.393</v>
       </c>
       <c r="E79" s="1">
-        <v>100.0</v>
+        <v>105.6</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>1400000.0</v>
+        <v>1267200.0</v>
       </c>
       <c r="I79" s="1">
-        <v>29841.0</v>
+        <v>1977516.0</v>
       </c>
       <c r="J79" s="1">
-        <v>2.1315</v>
+        <v>156.05397727273</v>
       </c>
       <c r="K79">
-        <v>0.42</v>
+        <v>0.39</v>
       </c>
       <c r="L79" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="M79" s="1">
-        <v>1429841.0</v>
+        <v>3244716.0</v>
       </c>
       <c r="N79" s="1">
-        <v>1435661.44</v>
+        <v>3249403.5</v>
       </c>
       <c r="O79" s="1">
-        <v>0.93</v>
+        <v>2.07</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>230</v>
+      </c>
+      <c r="B80" t="s">
         <v>231</v>
       </c>
-      <c r="B80" t="s">
+      <c r="C80" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D80" s="1">
+        <v>111.667</v>
+      </c>
+      <c r="E80" s="1">
+        <v>109.28</v>
+      </c>
+      <c r="F80" t="s">
+        <v>8</v>
+      </c>
+      <c r="G80">
+        <v>1.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>546400.0</v>
+      </c>
+      <c r="I80" s="1">
+        <v>11935.0</v>
+      </c>
+      <c r="J80" s="1">
+        <v>2.1842972181552</v>
+      </c>
+      <c r="K80">
+        <v>0.55</v>
+      </c>
+      <c r="L80" t="s">
         <v>232</v>
       </c>
-      <c r="C80" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M80" s="1">
-        <v>2566732.32</v>
+        <v>558335.0</v>
       </c>
       <c r="N80" s="1">
-        <v>2582577.11</v>
+        <v>561073.01</v>
       </c>
       <c r="O80" s="1">
-        <v>1.67</v>
+        <v>0.36</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>233</v>
+      </c>
+      <c r="B81" t="s">
         <v>234</v>
       </c>
-      <c r="B81" t="s">
+      <c r="C81" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D81" s="1">
+        <v>136.4905</v>
+      </c>
+      <c r="E81" s="1">
+        <v>124.766</v>
+      </c>
+      <c r="F81" t="s">
+        <v>8</v>
+      </c>
+      <c r="G81">
+        <v>1.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>1247660.0</v>
+      </c>
+      <c r="I81" s="1">
+        <v>117245.0</v>
+      </c>
+      <c r="J81" s="1">
+        <v>9.3971915425677</v>
+      </c>
+      <c r="K81">
+        <v>0.84</v>
+      </c>
+      <c r="L81" t="s">
         <v>235</v>
       </c>
-      <c r="C81" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M81" s="1">
-        <v>1481423.88</v>
+        <v>1364905.0</v>
       </c>
       <c r="N81" s="1">
-        <v>1481423.88</v>
+        <v>1373285.66</v>
       </c>
       <c r="O81" s="1">
-        <v>0.96</v>
+        <v>0.88</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>236</v>
       </c>
       <c r="B82" t="s">
         <v>237</v>
       </c>
       <c r="C82" s="1">
-        <v>3200000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>107.213</v>
+        <v>101.4085</v>
       </c>
       <c r="E82" s="1">
-        <v>103.0</v>
+        <v>100.0</v>
       </c>
       <c r="F82" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G82">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>2842604.57</v>
+        <v>1400000.0</v>
       </c>
       <c r="I82" s="1">
-        <v>82591.32</v>
+        <v>19719.0</v>
       </c>
       <c r="J82" s="1">
-        <v>2.9054804481652</v>
+        <v>1.4085</v>
       </c>
       <c r="K82">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.51</v>
+      </c>
+      <c r="L82" t="s">
+        <v>238</v>
       </c>
       <c r="M82" s="1">
-        <v>2925195.89</v>
+        <v>1419719.0</v>
       </c>
       <c r="N82" s="1">
-        <v>2925195.89</v>
+        <v>1426893.03</v>
       </c>
       <c r="O82" s="1">
-        <v>1.89</v>
+        <v>0.91</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B83" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C83" s="1">
-        <v>1400000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>101.588</v>
+        <v>230.483</v>
       </c>
       <c r="E83" s="1">
-        <v>102.55357143</v>
+        <v>99.14</v>
       </c>
       <c r="F83" t="s">
         <v>34</v>
       </c>
       <c r="G83">
         <v>1.17</v>
       </c>
       <c r="H83" s="1">
-        <v>1372732.18</v>
+        <v>1114660.8</v>
       </c>
       <c r="I83" s="1">
-        <v>-160103.11</v>
+        <v>1243121.05</v>
       </c>
       <c r="J83" s="1">
-        <v>-11.663098769929</v>
+        <v>111.52460461514</v>
       </c>
       <c r="K83">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.52</v>
+      </c>
+      <c r="L83" t="s">
+        <v>241</v>
       </c>
       <c r="M83" s="1">
-        <v>1212629.07</v>
+        <v>2357781.85</v>
       </c>
       <c r="N83" s="1">
-        <v>1212629.07</v>
+        <v>2376006.21</v>
       </c>
       <c r="O83" s="1">
-        <v>0.78</v>
+        <v>1.52</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B84" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C84" s="1">
-        <v>1300000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>106.069</v>
+        <v>127.7565</v>
       </c>
       <c r="E84" s="1">
-        <v>104.74</v>
+        <v>100.0</v>
       </c>
       <c r="F84" t="s">
         <v>34</v>
       </c>
       <c r="G84">
         <v>1.17</v>
       </c>
       <c r="H84" s="1">
-        <v>1258952.43</v>
+        <v>1438008.36</v>
       </c>
       <c r="I84" s="1">
-        <v>-83271.82</v>
+        <v>304546.52</v>
       </c>
       <c r="J84" s="1">
-        <v>-6.6143738250698</v>
+        <v>21.178355319158</v>
       </c>
       <c r="K84">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>0.0</v>
+      </c>
+      <c r="L84">
+        <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>1175680.61</v>
+        <v>1742554.88</v>
       </c>
       <c r="N84" s="1">
-        <v>1179490.77</v>
+        <v>1742554.88</v>
       </c>
       <c r="O84" s="1">
-        <v>0.76</v>
+        <v>1.11</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B85" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C85" s="1">
-        <v>180000000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>108.338</v>
+        <v>110.487</v>
       </c>
       <c r="E85" s="1">
-        <v>102.64666667</v>
+        <v>103.0</v>
       </c>
       <c r="F85" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G85">
-        <v>186.62</v>
+        <v>1.17</v>
       </c>
       <c r="H85" s="1">
-        <v>1220823.45</v>
+        <v>2842604.57</v>
       </c>
       <c r="I85" s="1">
-        <v>-175896.19</v>
+        <v>171405.06</v>
       </c>
       <c r="J85" s="1">
-        <v>-14.407995685207</v>
+        <v>6.0298594397883</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>1044927.26</v>
+        <v>3014009.63</v>
       </c>
       <c r="N85" s="1">
-        <v>1044927.26</v>
+        <v>3014009.63</v>
       </c>
       <c r="O85" s="1">
-        <v>0.68</v>
+        <v>1.92</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B86" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C86" s="1">
-        <v>2600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>92.881</v>
+        <v>99.5935</v>
       </c>
       <c r="E86" s="1">
-        <v>99.90307692</v>
+        <v>102.55357143</v>
       </c>
       <c r="F86" t="s">
         <v>34</v>
       </c>
       <c r="G86">
         <v>1.17</v>
       </c>
       <c r="H86" s="1">
-        <v>2345717.95</v>
+        <v>1372732.18</v>
       </c>
       <c r="I86" s="1">
-        <v>-286711.26</v>
+        <v>-184113.62</v>
       </c>
       <c r="J86" s="1">
-        <v>-12.222750821342</v>
+        <v>-13.412202517173</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>2059006.69</v>
+        <v>1188618.56</v>
       </c>
       <c r="N86" s="1">
-        <v>2059006.69</v>
+        <v>1188618.56</v>
       </c>
       <c r="O86" s="1">
-        <v>1.33</v>
+        <v>0.76</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B87" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C87" s="1">
-        <v>1400000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>98.528</v>
+        <v>109.605</v>
       </c>
       <c r="E87" s="1">
-        <v>115.9281</v>
+        <v>104.74</v>
       </c>
       <c r="F87" t="s">
         <v>34</v>
       </c>
       <c r="G87">
         <v>1.17</v>
       </c>
       <c r="H87" s="1">
-        <v>1391813.22</v>
+        <v>1258952.43</v>
       </c>
       <c r="I87" s="1">
-        <v>-215710.56</v>
+        <v>-44285.53</v>
       </c>
       <c r="J87" s="1">
-        <v>-15.498527884367</v>
+        <v>-3.5176491934648</v>
       </c>
       <c r="K87">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.4</v>
+      </c>
+      <c r="L87" t="s">
+        <v>250</v>
       </c>
       <c r="M87" s="1">
-        <v>1176102.66</v>
+        <v>1214666.9</v>
       </c>
       <c r="N87" s="1">
-        <v>1176102.66</v>
+        <v>1219861.69</v>
       </c>
       <c r="O87" s="1">
-        <v>0.76</v>
+        <v>0.78</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B88" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C88" s="1">
-        <v>1100000.0</v>
+        <v>180000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>74.645</v>
+        <v>101.8205</v>
       </c>
       <c r="E88" s="1">
-        <v>125.8419</v>
+        <v>102.64666667</v>
       </c>
       <c r="F88" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G88">
-        <v>1.17</v>
+        <v>183.82</v>
       </c>
       <c r="H88" s="1">
-        <v>1195182.95</v>
+        <v>1220823.45</v>
       </c>
       <c r="I88" s="1">
-        <v>-495097.69</v>
+        <v>-223793.16</v>
       </c>
       <c r="J88" s="1">
-        <v>-41.424427113857</v>
+        <v>-18.331328743726</v>
       </c>
       <c r="K88">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>0.0</v>
+      </c>
+      <c r="L88">
+        <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>700085.26</v>
+        <v>997030.29</v>
       </c>
       <c r="N88" s="1">
-        <v>703862.86</v>
+        <v>997030.29</v>
       </c>
       <c r="O88" s="1">
-        <v>0.46</v>
+        <v>0.64</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B89" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C89" s="1">
-        <v>1400000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>166.381</v>
+        <v>93.793</v>
       </c>
       <c r="E89" s="1">
-        <v>115.979</v>
+        <v>99.90307692</v>
       </c>
       <c r="F89" t="s">
         <v>34</v>
       </c>
       <c r="G89">
         <v>1.17</v>
       </c>
       <c r="H89" s="1">
-        <v>1464249.25</v>
+        <v>2345717.95</v>
       </c>
       <c r="I89" s="1">
-        <v>521796.7</v>
+        <v>-266848.34</v>
       </c>
       <c r="J89" s="1">
-        <v>35.635784003304</v>
+        <v>-11.375977235456</v>
       </c>
       <c r="K89">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>0.0</v>
+      </c>
+      <c r="L89">
+        <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>1986045.95</v>
+        <v>2078869.61</v>
       </c>
       <c r="N89" s="1">
-        <v>1994853.44</v>
+        <v>2078869.61</v>
       </c>
       <c r="O89" s="1">
-        <v>1.29</v>
+        <v>1.33</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>255</v>
       </c>
       <c r="B90" t="s">
         <v>256</v>
       </c>
       <c r="C90" s="1">
-        <v>200000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>90.3635</v>
+        <v>109.556</v>
       </c>
       <c r="E90" s="1">
-        <v>100.25</v>
+        <v>115.9281</v>
       </c>
       <c r="F90" t="s">
         <v>34</v>
       </c>
       <c r="G90">
         <v>1.17</v>
       </c>
       <c r="H90" s="1">
-        <v>171705.06</v>
+        <v>1391813.22</v>
       </c>
       <c r="I90" s="1">
-        <v>-17612.89</v>
+        <v>-84295.21</v>
       </c>
       <c r="J90" s="1">
-        <v>-10.257641795763</v>
+        <v>-6.0565030414067</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>154092.17</v>
+        <v>1307518.01</v>
       </c>
       <c r="N90" s="1">
-        <v>154092.17</v>
+        <v>1307518.01</v>
       </c>
       <c r="O90" s="1">
-        <v>0.1</v>
+        <v>0.83</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>257</v>
       </c>
       <c r="B91" t="s">
         <v>258</v>
       </c>
       <c r="C91" s="1">
-        <v>1400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.879</v>
+        <v>80.26</v>
       </c>
       <c r="E91" s="1">
-        <v>107.10142857</v>
+        <v>125.8419</v>
       </c>
       <c r="F91" t="s">
         <v>34</v>
       </c>
       <c r="G91">
         <v>1.17</v>
       </c>
       <c r="H91" s="1">
-        <v>1390330.62</v>
+        <v>1195182.95</v>
       </c>
       <c r="I91" s="1">
-        <v>-198101.43</v>
+        <v>-442563.71</v>
       </c>
       <c r="J91" s="1">
-        <v>-14.248512343057</v>
+        <v>-37.02895109071</v>
       </c>
       <c r="K91">
-        <v>0.35</v>
+        <v>0.39</v>
       </c>
       <c r="L91" t="s">
         <v>259</v>
       </c>
       <c r="M91" s="1">
-        <v>1192229.19</v>
+        <v>752619.24</v>
       </c>
       <c r="N91" s="1">
-        <v>1197153.09</v>
+        <v>756917.16</v>
       </c>
       <c r="O91" s="1">
-        <v>0.77</v>
+        <v>0.48</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>260</v>
       </c>
       <c r="B92" t="s">
         <v>261</v>
       </c>
       <c r="C92" s="1">
-        <v>1114000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>91.632</v>
+        <v>172.301</v>
       </c>
       <c r="E92" s="1">
-        <v>100.0</v>
+        <v>115.979</v>
       </c>
       <c r="F92" t="s">
         <v>34</v>
       </c>
       <c r="G92">
         <v>1.17</v>
       </c>
       <c r="H92" s="1">
-        <v>1023897.06</v>
+        <v>1464249.25</v>
       </c>
       <c r="I92" s="1">
-        <v>-153555.18</v>
+        <v>592111.52</v>
       </c>
       <c r="J92" s="1">
-        <v>-14.997130668585</v>
+        <v>40.437891294805</v>
       </c>
       <c r="K92">
-        <v>0.45</v>
+        <v>0.78</v>
       </c>
       <c r="L92" t="s">
         <v>262</v>
       </c>
       <c r="M92" s="1">
-        <v>870341.88</v>
+        <v>2056360.77</v>
       </c>
       <c r="N92" s="1">
-        <v>875401.01</v>
+        <v>2067238.75</v>
       </c>
       <c r="O92" s="1">
-        <v>0.57</v>
+        <v>1.32</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>263</v>
       </c>
       <c r="B93" t="s">
         <v>264</v>
       </c>
       <c r="C93" s="1">
-        <v>130.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>9.62</v>
+        <v>92.695</v>
       </c>
       <c r="E93" s="1">
-        <v>25.0081</v>
+        <v>100.25</v>
       </c>
       <c r="F93" t="s">
         <v>34</v>
       </c>
       <c r="G93">
         <v>1.17</v>
       </c>
       <c r="H93" s="1">
-        <v>275244.72</v>
+        <v>171705.06</v>
       </c>
       <c r="I93" s="1">
-        <v>-168615.57</v>
+        <v>-13664.06</v>
       </c>
       <c r="J93" s="1">
-        <v>-61.260237798567</v>
+        <v>-7.9578668211642</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>106629.15</v>
+        <v>158041.0</v>
       </c>
       <c r="N93" s="1">
-        <v>106629.15</v>
+        <v>158041.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>265</v>
       </c>
       <c r="B94" t="s">
         <v>266</v>
       </c>
       <c r="C94" s="1">
-        <v>125.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>3.75</v>
+        <v>99.971</v>
       </c>
       <c r="E94" s="1">
-        <v>32.5933</v>
+        <v>107.10142857</v>
       </c>
       <c r="F94" t="s">
         <v>34</v>
       </c>
       <c r="G94">
         <v>1.17</v>
       </c>
       <c r="H94" s="1">
-        <v>361232.66</v>
+        <v>1390330.62</v>
       </c>
       <c r="I94" s="1">
-        <v>-321265.91</v>
+        <v>-197206.71</v>
       </c>
       <c r="J94" s="1">
-        <v>-88.936008720806</v>
+        <v>-14.184159304497</v>
       </c>
       <c r="K94">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.56</v>
+      </c>
+      <c r="L94" t="s">
+        <v>267</v>
       </c>
       <c r="M94" s="1">
-        <v>39966.75</v>
+        <v>1193123.91</v>
       </c>
       <c r="N94" s="1">
-        <v>39966.75</v>
+        <v>1201030.65</v>
       </c>
       <c r="O94" s="1">
-        <v>0.03</v>
+        <v>0.77</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B95" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C95" s="1">
-        <v>46.0</v>
+        <v>1114000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>428.35</v>
+        <v>93.359</v>
       </c>
       <c r="E95" s="1">
-        <v>180.0</v>
+        <v>100.0</v>
       </c>
       <c r="F95" t="s">
         <v>34</v>
       </c>
       <c r="G95">
         <v>1.17</v>
       </c>
       <c r="H95" s="1">
+        <v>1023897.06</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-137302.92</v>
+      </c>
+      <c r="J95" s="1">
+        <v>-13.409836336477</v>
+      </c>
+      <c r="K95">
+        <v>0.53</v>
+      </c>
+      <c r="L95" t="s">
+        <v>270</v>
+      </c>
+      <c r="M95" s="1">
+        <v>886594.14</v>
+      </c>
+      <c r="N95" s="1">
+        <v>892509.74</v>
+      </c>
+      <c r="O95" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="P95">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:16">
+      <c r="A96" t="s">
+        <v>271</v>
+      </c>
+      <c r="B96" t="s">
+        <v>272</v>
+      </c>
+      <c r="C96" s="1">
+        <v>130.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>10.9</v>
+      </c>
+      <c r="E96" s="1">
+        <v>25.0081</v>
+      </c>
+      <c r="F96" t="s">
+        <v>34</v>
+      </c>
+      <c r="G96">
+        <v>1.17</v>
+      </c>
+      <c r="H96" s="1">
+        <v>275244.72</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-154448.51</v>
+      </c>
+      <c r="J96" s="1">
+        <v>-56.113159954531</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96">
+        <v>0.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>120796.21</v>
+      </c>
+      <c r="N96" s="1">
+        <v>120796.21</v>
+      </c>
+      <c r="O96" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P96">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:16">
+      <c r="A97" t="s">
+        <v>273</v>
+      </c>
+      <c r="B97" t="s">
+        <v>274</v>
+      </c>
+      <c r="C97" s="1">
+        <v>125.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>11.05</v>
+      </c>
+      <c r="E97" s="1">
+        <v>32.5933</v>
+      </c>
+      <c r="F97" t="s">
+        <v>34</v>
+      </c>
+      <c r="G97">
+        <v>1.17</v>
+      </c>
+      <c r="H97" s="1">
+        <v>361232.66</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-243484.06</v>
+      </c>
+      <c r="J97" s="1">
+        <v>-67.403667209936</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97">
+        <v>0.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>117748.6</v>
+      </c>
+      <c r="N97" s="1">
+        <v>117748.6</v>
+      </c>
+      <c r="O97" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P97">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:16">
+      <c r="A98" t="s">
+        <v>275</v>
+      </c>
+      <c r="B98" t="s">
+        <v>276</v>
+      </c>
+      <c r="C98" s="1">
+        <v>46.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>420.05</v>
+      </c>
+      <c r="E98" s="1">
+        <v>180.0</v>
+      </c>
+      <c r="F98" t="s">
+        <v>34</v>
+      </c>
+      <c r="G98">
+        <v>1.17</v>
+      </c>
+      <c r="H98" s="1">
         <v>701011.73</v>
       </c>
-      <c r="I95" s="1">
-[...20 lines deleted...]
-      <c r="P95">
+      <c r="I98" s="1">
+        <v>946172.96</v>
+      </c>
+      <c r="J98" s="1">
+        <v>134.97248612373</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98">
+        <v>0.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>1647184.69</v>
+      </c>
+      <c r="N98" s="1">
+        <v>1647184.69</v>
+      </c>
+      <c r="O98" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="P98">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>