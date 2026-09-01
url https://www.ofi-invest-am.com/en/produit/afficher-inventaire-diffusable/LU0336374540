--- v4 (2026-07-31)
+++ v5 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="277">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I_EUR</t>
   </si>
   <si>
     <t>LU0336374540</t>
   </si>
   <si>
@@ -154,723 +154,711 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>CA784730103N</t>
   </si>
   <si>
     <t>SSR MINING INC</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>OVCT01737420</t>
-[...2 lines deleted...]
-    <t>EUR/HKD 21/05/26</t>
+    <t>OVCT01751629</t>
+  </si>
+  <si>
+    <t>EUR/HKD 09/07/26</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
-    <t>OACT01993157</t>
-[...2 lines deleted...]
-    <t>EUR/JPY 21/05/26</t>
+    <t>OVCT01751631</t>
+  </si>
+  <si>
+    <t>EUR/JPY 09/07/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>14 985.00</t>
-[...23 lines deleted...]
-    <t>2 664.00</t>
+    <t>4 606.00</t>
+  </si>
+  <si>
+    <t>OVCT01751630</t>
+  </si>
+  <si>
+    <t>EUR/SEK 09/07/26</t>
+  </si>
+  <si>
+    <t>OVCT01751628</t>
+  </si>
+  <si>
+    <t>EUR/USD 09/07/26</t>
+  </si>
+  <si>
+    <t>-58 053.33</t>
+  </si>
+  <si>
+    <t>US007973AF76</t>
+  </si>
+  <si>
+    <t>ADVANCED ENERGY INDUSTRIES INC Z 15/05/2031</t>
   </si>
   <si>
     <t>XS3304376851</t>
   </si>
   <si>
     <t>ADVANTEST CORPORATION Z 28/03/2031</t>
   </si>
   <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AEROVIRONMENT INC Z 15/07/2030</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>3 498.08</t>
+    <t>4 830.68</t>
   </si>
   <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAMAI TECHNOLOGIES INC 1.125 15/02/2029</t>
   </si>
   <si>
-    <t>3 396.60</t>
+    <t>4 847.42</t>
   </si>
   <si>
     <t>US011642AD71</t>
   </si>
   <si>
     <t>ALARM.COM HLD INC 2.2500 0629 2.25 01/06/2029</t>
   </si>
   <si>
-    <t>6 350.97</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2688718373</t>
   </si>
   <si>
     <t>ALIBABA / GOLDMAN SACHS 0% Z 10/05/2027</t>
   </si>
   <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIBABA GROUP HOLDING LTD Z 09/07/2032</t>
   </si>
   <si>
     <t>XS2413708442</t>
   </si>
   <si>
     <t>ANA HOLDINGS INC Z 10/12/2031</t>
   </si>
   <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLLIAN CAPITAL 2 LTD Z 05/12/2029</t>
   </si>
   <si>
     <t>US04271TAB61</t>
   </si>
   <si>
     <t>ARRAY TECHNOLOGIES INC 1 01/12/2028</t>
   </si>
   <si>
-    <t>5 292.47</t>
-[...8 lines deleted...]
-    <t>1 518.48</t>
+    <t>US00217DAG51</t>
+  </si>
+  <si>
+    <t>AST SPACEMOBILE INC 2.25 15/04/2036</t>
+  </si>
+  <si>
+    <t>13 428.60</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>5 623.97</t>
+    <t>6 741.78</t>
   </si>
   <si>
     <t>US15643UAF12</t>
   </si>
   <si>
     <t>CENTRUS ENERGY CORP Z 15/08/2032</t>
   </si>
   <si>
     <t>XS3359531186</t>
   </si>
   <si>
     <t>CHINA HONGQIAO GROUP LIMITED Z 03/05/2027</t>
   </si>
   <si>
     <t>CNY</t>
   </si>
   <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHINA PACIFIC INSURANCE GROUP CO L Z 18/09/2030</t>
   </si>
   <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPHER MINING INC Z 01/10/2031</t>
   </si>
   <si>
     <t>US18452BAC46</t>
   </si>
   <si>
     <t>CLEANSPARK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COINBASE GLOBAL INC 0.25 01/04/2030</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>COPT DEFENSE PROPERTIES LP 5.25 15/09/2028</t>
   </si>
   <si>
-    <t>7 832.15</t>
+    <t>13 356.86</t>
   </si>
   <si>
     <t>US23248VAC90</t>
   </si>
   <si>
     <t>CYBER ARK SOFTWARE LTD Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2550564251</t>
   </si>
   <si>
     <t>CYBERAGENT INC Z 16/11/2029</t>
   </si>
   <si>
-    <t>XS2676374239</t>
-[...4 lines deleted...]
-  <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG INC Z 01/12/2029</t>
   </si>
   <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST LP 1.875 15/11/2029</t>
   </si>
   <si>
-    <t>9 523.79</t>
-[...1 lines deleted...]
-  <si>
     <t>US25809KAA34</t>
   </si>
   <si>
     <t>DOORDASH INC Z 15/05/2030</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX INC Z 01/03/2028</t>
   </si>
   <si>
     <t>US29258YAA10</t>
   </si>
   <si>
     <t>ENDEAVOUR SILVER CORP 0.25 15/01/2031</t>
   </si>
   <si>
-    <t>1 555.77</t>
+    <t>1 904.54</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>27 641.10</t>
+    <t>31 520.55</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>6 205.48</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>11 411.60</t>
-[...1 lines deleted...]
-  <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>5 704.92</t>
+    <t>12 000.00</t>
   </si>
   <si>
     <t>US32076VAE39</t>
   </si>
   <si>
     <t>FIRST MAJESTIC SILVER CORP 0.125 15/01/2031</t>
   </si>
   <si>
     <t>US36317GAB23</t>
   </si>
   <si>
     <t>GALAXY DIGITAL HOLDINGS LP 2.5 01/12/2029</t>
   </si>
   <si>
-    <t>11 025.98</t>
-[...1 lines deleted...]
-  <si>
     <t>US37940XAU63</t>
   </si>
   <si>
     <t>GLOBAL PAYMENTS INC 1.5 01/03/2031</t>
   </si>
   <si>
-    <t>3 353.08</t>
+    <t>5 164.84</t>
   </si>
   <si>
     <t>XS2849520650</t>
   </si>
   <si>
     <t>GOLD POLE CAPITAL CO LTD 1 25/06/2029</t>
   </si>
   <si>
-    <t>4 439.99</t>
+    <t>5 595.25</t>
   </si>
   <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLDMAN SACHS FINANCE CORP INTERNA Z 06/11/2028</t>
   </si>
   <si>
     <t>US40637HAF64</t>
   </si>
   <si>
     <t>HALOZYME THERAPEUTICS INC 1 15/08/2028</t>
   </si>
   <si>
+    <t>3 801.90</t>
+  </si>
+  <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>2 794.52</t>
+    <t>5 424.66</t>
   </si>
   <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTUITIVE MACHINES INC 2.5 01/10/2030</t>
   </si>
   <si>
-    <t>3 090.23</t>
+    <t>3 586.70</t>
   </si>
   <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN LTD Z 01/07/2031</t>
   </si>
   <si>
     <t>US465741AQ90</t>
   </si>
   <si>
     <t>ITRON INC 1.375 15/07/2030</t>
   </si>
   <si>
-    <t>9 572.63</t>
+    <t>12 519.96</t>
   </si>
   <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>J&amp;T GLOBAL EXPRESS - BOLT INNOVATI Z 05/02/2033</t>
   </si>
   <si>
     <t>US472145AH40</t>
   </si>
   <si>
     <t>JAZZ INVESTMENTS I LTD 3.125 15/09/2030</t>
   </si>
   <si>
-    <t>4 329.00</t>
+    <t>7 382.62</t>
   </si>
   <si>
     <t>XS3257747207</t>
   </si>
   <si>
     <t>JINKAI INVESTMENT HOLDINGS LTD Z 05/02/2031</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
+    <t>1 511.11</t>
+  </si>
+  <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L Z 11/04/2028</t>
   </si>
   <si>
+    <t>XS3353961116</t>
+  </si>
+  <si>
+    <t>JX ADVANCED METALS CORP Z 03/06/2031</t>
+  </si>
+  <si>
+    <t>XS3353961033</t>
+  </si>
+  <si>
+    <t>JX ADVANCED METALS CORP Z 04/06/2029</t>
+  </si>
+  <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC CORP 1.75 10/07/2030</t>
   </si>
   <si>
-    <t>7 749.27</t>
+    <t>10 030.20</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>11 076.92</t>
+    <t>13 846.15</t>
   </si>
   <si>
     <t>XS2523390867</t>
   </si>
   <si>
     <t>LENOVO GROUP LTD 2.5 26/08/2029</t>
   </si>
   <si>
-    <t>3 788.79</t>
+    <t>5 678.94</t>
   </si>
   <si>
     <t>US531229AQ58</t>
   </si>
   <si>
     <t>LIBERTY MEDIA 2.25 15/08/2027</t>
   </si>
   <si>
-    <t>3 995.99</t>
+    <t>5 702.85</t>
   </si>
   <si>
     <t>US538034BC20</t>
   </si>
   <si>
     <t>LIVE NATION ENTERTAINMENT INC 2.875 15/01/2030</t>
   </si>
   <si>
-    <t>10 722.59</t>
+    <t>14 023.99</t>
   </si>
   <si>
     <t>US06744EDH71</t>
   </si>
   <si>
     <t>MICROSOFT/BARCLAYS BANK 1.000 2029 1 16/02/2029</t>
   </si>
   <si>
-    <t>4 380.79</t>
+    <t>6 276.72</t>
   </si>
   <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>MIRION TECHNOLOGIES INC 0.25 01/06/2030</t>
   </si>
   <si>
-    <t>1 764.15</t>
+    <t>XS3250338608</t>
+  </si>
+  <si>
+    <t>MITAC HOLDINGS CORP Z 01/06/2031</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>US63954QAJ58</t>
   </si>
   <si>
     <t>NEBIUS GROUP NV 1.25 15/03/2031</t>
   </si>
   <si>
+    <t>7 851.88</t>
+  </si>
+  <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXTERA ENERGY CAPITAL HOLDINGS IN 3 01/03/2027</t>
   </si>
   <si>
-    <t>5 029.62</t>
+    <t>7 747.27</t>
   </si>
   <si>
     <t>XS3298822258</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2029</t>
   </si>
   <si>
     <t>XS3298822506</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2031</t>
   </si>
   <si>
     <t>US682189AU93</t>
   </si>
   <si>
     <t>ON SEMICONDUCTOR CORPORATION 0.5 01/03/2029</t>
   </si>
   <si>
-    <t>1 117.69</t>
+    <t>1 721.61</t>
   </si>
   <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMAT TECHNOLOGIES INC 2.5 15/07/2027</t>
   </si>
   <si>
-    <t>9 945.59</t>
+    <t>13 007.76</t>
   </si>
   <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARSONS CORP 2.625 01/03/2029</t>
   </si>
   <si>
-    <t>5 867.89</t>
+    <t>9 038.48</t>
   </si>
   <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN LIFE INSURANCE CO OF CHINA Z 11/06/2030</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>5 304.31</t>
+    <t>8 321.14</t>
   </si>
   <si>
     <t>XS2894149595</t>
   </si>
   <si>
     <t>QUANTA COMPUTER INCORPORATED Z 16/09/2029</t>
   </si>
   <si>
     <t>US76169XAE40</t>
   </si>
   <si>
     <t>REXFORD INDUSTRIAL REALTY LP 4.125 15/03/2029</t>
   </si>
   <si>
-    <t>7 912.07</t>
+    <t>13 493.16</t>
   </si>
   <si>
     <t>US781154AC39</t>
   </si>
   <si>
     <t>RUBRIK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>4 687.50</t>
+    <t>7 687.50</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>2 738.01</t>
+    <t>3 450.34</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>8 380.66</t>
+    <t>US82982TAA43</t>
+  </si>
+  <si>
+    <t>SITIME CORP Z 15/06/2031</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>7 174.03</t>
+    <t>9 339.78</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>18 224.36</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR-MORGAN STANLE Z 02/02/2029</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>TENCENT / GOLDMAN SACHS 0% Z 07/03/2030</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETRA TECH INC 2.25 15/08/2028</t>
   </si>
   <si>
-    <t>5 194.79</t>
-[...5 lines deleted...]
-    <t>TOKYU CORP Z 30/09/2030</t>
+    <t>7 413.70</t>
   </si>
   <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>TRIP.COM / BAIDU 0% Z 12/03/2032</t>
   </si>
   <si>
-    <t>US90353TAR14</t>
+    <t>US90353TAS96</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC Z 15/05/2028</t>
   </si>
   <si>
     <t>US91680MAF41</t>
   </si>
   <si>
     <t>UPSTART HOLDINGS INC 1 15/11/2030</t>
   </si>
   <si>
-    <t>4 297.92</t>
-[...1 lines deleted...]
-  <si>
     <t>US95041AAD00</t>
   </si>
   <si>
     <t>WELLTOWER OP LLC 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>10 877.98</t>
+    <t>14 227.24</t>
   </si>
   <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON CORPORATION Z 23/10/2030</t>
   </si>
   <si>
     <t>US98313RAJ59</t>
   </si>
   <si>
     <t>WYNN MACAU LTD 4.5 07/03/2029</t>
   </si>
   <si>
-    <t>7 906.74</t>
+    <t>12 653.87</t>
   </si>
   <si>
     <t>XS2834365350</t>
   </si>
   <si>
     <t>XERO INVESTMENTS LTD 1.625 12/06/2031</t>
   </si>
   <si>
-    <t>5 915.60</t>
+    <t>7 315.24</t>
   </si>
   <si>
     <t>BABA2701CO01</t>
   </si>
   <si>
     <t>JAN27 BABA C @ 160.000000</t>
   </si>
   <si>
     <t>PANW2606CR01</t>
   </si>
   <si>
     <t>JUN26 PANW C @ 185.000000</t>
   </si>
   <si>
     <t>LITE2609CR01</t>
   </si>
   <si>
     <t>SEP26 LITE C @ 540.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1252,212 +1240,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1473751.51</v>
+        <v>1478411.51</v>
       </c>
       <c r="D2">
-        <v>86.56</v>
+        <v>92.38</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>127570542.99</v>
+        <v>136572351.59</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>127570542.99</v>
+        <v>136572351.59</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>217000.0</v>
       </c>
       <c r="D3">
-        <v>134.26</v>
+        <v>143.46</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>29134493.34</v>
+        <v>31131765.48</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>29134493.34</v>
+        <v>31131765.48</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>100.0</v>
       </c>
       <c r="D4">
-        <v>127.85</v>
+        <v>136.49</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>12785.07</v>
+        <v>13649.49</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>12785.07</v>
+        <v>13649.49</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>100.0</v>
       </c>
       <c r="D5">
-        <v>140.87</v>
+        <v>150.49</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>14086.79</v>
+        <v>15048.56</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>14086.79</v>
+        <v>15048.56</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>100.0</v>
       </c>
       <c r="D6">
-        <v>137.8</v>
+        <v>147.21</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>13780.04</v>
+        <v>14721.27</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>13780.04</v>
+        <v>14721.27</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P98"/>
+  <dimension ref="A1:P100"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O98" sqref="O98"/>
+      <selection activeCell="O100" sqref="O100"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1479,4886 +1467,4986 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>2321.0</v>
       </c>
       <c r="D2" s="1">
-        <v>401.76</v>
+        <v>476.88</v>
       </c>
       <c r="E2" s="1">
         <v>501.8005988798</v>
       </c>
       <c r="F2" t="s">
         <v>34</v>
       </c>
       <c r="G2">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H2" s="1">
         <v>1002909.83</v>
       </c>
       <c r="I2" s="1">
-        <v>-207986.37</v>
+        <v>-50135.03</v>
       </c>
       <c r="J2" s="1">
-        <v>-20.738292095512</v>
+        <v>-4.9989568852865</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>794923.46</v>
+        <v>952774.8</v>
       </c>
       <c r="N2" s="1">
-        <v>794923.46</v>
+        <v>952774.8</v>
       </c>
       <c r="O2" s="1">
-        <v>0.51</v>
+        <v>0.57</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
         <v>7000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>207.0</v>
+        <v>196.5</v>
       </c>
       <c r="E3" s="1">
         <v>101.4678842857</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>710275.19</v>
       </c>
       <c r="I3" s="1">
-        <v>738724.81</v>
+        <v>665224.81</v>
       </c>
       <c r="J3" s="1">
-        <v>104.00543625915</v>
+        <v>93.657334419917</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1449000.0</v>
+        <v>1375500.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1449000.0</v>
+        <v>1375500.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.92</v>
+        <v>0.82</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>1626.0</v>
+        <v>1566.0</v>
       </c>
       <c r="D4" s="1">
-        <v>4796.02</v>
+        <v>4805.57</v>
       </c>
       <c r="E4" s="1">
-        <v>4782.8131795818</v>
+        <v>4787.6893422733</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>7776854.23</v>
+        <v>7497521.51</v>
       </c>
       <c r="I4" s="1">
-        <v>21474.29</v>
+        <v>28001.11</v>
       </c>
       <c r="J4" s="1">
-        <v>0.27613080257003</v>
+        <v>0.3734715527345</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>7798328.52</v>
+        <v>7525522.62</v>
       </c>
       <c r="N4" s="1">
-        <v>7798328.52</v>
+        <v>7525522.62</v>
       </c>
       <c r="O4" s="1">
-        <v>4.98</v>
+        <v>4.49</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>6255.0</v>
       </c>
       <c r="D5" s="1">
-        <v>273.0</v>
+        <v>297.0</v>
       </c>
       <c r="E5" s="1">
         <v>251.5653717026</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1573541.4</v>
       </c>
       <c r="I5" s="1">
-        <v>134073.6</v>
+        <v>284193.6</v>
       </c>
       <c r="J5" s="1">
-        <v>8.5205003185808</v>
+        <v>18.060764082852</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1707615.0</v>
+        <v>1857735.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1707615.0</v>
+        <v>1857735.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.09</v>
+        <v>1.11</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>85189.0</v>
       </c>
       <c r="D6" s="1">
-        <v>28.81</v>
+        <v>29.82</v>
       </c>
       <c r="E6" s="1">
         <v>29.0302638838</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
       <c r="G6">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H6" s="1">
         <v>2098124.33</v>
       </c>
       <c r="I6" s="1">
-        <v>-5890.33</v>
+        <v>88615.78</v>
       </c>
       <c r="J6" s="1">
-        <v>-0.28074265741916</v>
+        <v>4.223571441069</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2092234.0</v>
+        <v>2186740.11</v>
       </c>
       <c r="N6" s="1">
-        <v>2092234.0</v>
+        <v>2186740.11</v>
       </c>
       <c r="O6" s="1">
-        <v>1.33</v>
+        <v>1.3</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>70000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>319.1</v>
+        <v>314.6</v>
       </c>
       <c r="E7" s="1">
         <v>253.272567</v>
       </c>
       <c r="F7" t="s">
         <v>45</v>
       </c>
       <c r="G7">
-        <v>10.85</v>
+        <v>10.83</v>
       </c>
       <c r="H7" s="1">
         <v>1570195.71</v>
       </c>
       <c r="I7" s="1">
-        <v>487963.86</v>
+        <v>462497.96</v>
       </c>
       <c r="J7" s="1">
-        <v>31.076626747375</v>
+        <v>29.454797071124</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2058159.57</v>
+        <v>2032693.67</v>
       </c>
       <c r="N7" s="1">
-        <v>2058159.57</v>
+        <v>2032693.67</v>
       </c>
       <c r="O7" s="1">
-        <v>1.31</v>
+        <v>1.21</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
-        <v>6365111.79</v>
+        <v>6099128.53</v>
       </c>
       <c r="D8" s="1">
-        <v>0.1088036</v>
+        <v>0.10979344</v>
       </c>
       <c r="E8" s="1">
-        <v>0.1107562481</v>
+        <v>0.1098555742</v>
       </c>
       <c r="F8" t="s">
         <v>48</v>
       </c>
       <c r="G8">
-        <v>9.19</v>
+        <v>9.1</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>112218.08</v>
+        <v>3449.65</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
-        <v>464.76</v>
+        <v>-943.47</v>
       </c>
       <c r="M8" s="1">
-        <v>111753.32</v>
+        <v>4393.1200000001</v>
       </c>
       <c r="N8" s="1">
-        <v>112218.08</v>
+        <v>3449.6500000004</v>
       </c>
       <c r="O8" s="1">
-        <v>0.07</v>
+        <v>0.01</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="1">
-        <v>9902542.6</v>
+        <v>9686354.52</v>
       </c>
       <c r="D9" s="1">
-        <v>0.00544404</v>
+        <v>0.00539693</v>
       </c>
       <c r="E9" s="1">
-        <v>0.0053613899</v>
+        <v>0.0054199602</v>
       </c>
       <c r="F9" t="s">
         <v>51</v>
       </c>
       <c r="G9">
-        <v>183.82</v>
+        <v>185.56</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>36187.39</v>
+        <v>41162.48</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>52</v>
       </c>
       <c r="M9" s="1">
-        <v>21202.389999999</v>
+        <v>36556.48</v>
       </c>
       <c r="N9" s="1">
-        <v>36187.389999999</v>
+        <v>41162.48</v>
       </c>
       <c r="O9" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="1">
-        <v>2098414.39</v>
+        <v>2007127.16</v>
       </c>
       <c r="D10" s="1">
-        <v>0.09215151</v>
+        <v>0.09233301</v>
       </c>
       <c r="E10" s="1">
-        <v>0.0935768558</v>
+        <v>0.09147451</v>
       </c>
       <c r="F10" t="s">
         <v>45</v>
       </c>
       <c r="G10">
-        <v>10.85</v>
+        <v>10.83</v>
       </c>
       <c r="H10" s="1">
         <v>0.0</v>
       </c>
       <c r="I10" s="1">
-        <v>31962.78</v>
+        <v>-18837.13</v>
       </c>
       <c r="J10" s="1">
         <v>0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
-        <v>424.82</v>
+        <v>206.91</v>
       </c>
       <c r="M10" s="1">
-        <v>31537.96</v>
+        <v>-19044.04</v>
       </c>
       <c r="N10" s="1">
-        <v>31962.78</v>
+        <v>-18837.13</v>
       </c>
       <c r="O10" s="1">
-        <v>0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>55</v>
       </c>
       <c r="B11" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="1">
-        <v>103846265.03</v>
+        <v>105254038.05</v>
       </c>
       <c r="D11" s="1">
-        <v>0.85163283</v>
+        <v>0.85939099</v>
       </c>
       <c r="E11" s="1">
-        <v>0.854666303</v>
+        <v>0.8588379579</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H11" s="1">
         <v>0.0</v>
       </c>
       <c r="I11" s="1">
-        <v>1490887.11</v>
+        <v>-67775.79</v>
       </c>
       <c r="J11" s="1">
         <v>0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
         <v>57</v>
       </c>
       <c r="M11" s="1">
-        <v>1683847.66</v>
+        <v>-9722.4600000083</v>
       </c>
       <c r="N11" s="1">
-        <v>1490887.11</v>
+        <v>-67775.790000007</v>
       </c>
       <c r="O11" s="1">
-        <v>0.94</v>
+        <v>-0.04</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="1">
-        <v>1000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>285.174</v>
+        <v>97.501</v>
       </c>
       <c r="E12" s="1">
-        <v>116.963</v>
+        <v>101.2855</v>
       </c>
       <c r="F12" t="s">
         <v>34</v>
       </c>
       <c r="G12">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H12" s="1">
-        <v>1116645.19</v>
+        <v>2177901.78</v>
       </c>
       <c r="I12" s="1">
-        <v>1314402.08</v>
+        <v>-79662.13</v>
       </c>
       <c r="J12" s="1">
-        <v>117.70991285065</v>
+        <v>-3.6577466776302</v>
       </c>
       <c r="K12">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>0.0</v>
+      </c>
+      <c r="L12">
+        <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2431047.27</v>
+        <v>2098239.65</v>
       </c>
       <c r="N12" s="1">
-        <v>2433711.27</v>
+        <v>2098239.65</v>
       </c>
       <c r="O12" s="1">
-        <v>1.55</v>
+        <v>1.25</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="C13" s="1">
         <v>170000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>118.94</v>
+        <v>114.539</v>
       </c>
       <c r="E13" s="1">
         <v>102.5</v>
       </c>
       <c r="F13" t="s">
         <v>51</v>
       </c>
       <c r="G13">
-        <v>183.82</v>
+        <v>185.56</v>
       </c>
       <c r="H13" s="1">
         <v>945964.91</v>
       </c>
       <c r="I13" s="1">
-        <v>153996.57</v>
+        <v>103355.49</v>
       </c>
       <c r="J13" s="1">
-        <v>16.279311037024</v>
+        <v>10.925932760022</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1099961.48</v>
+        <v>1049320.4</v>
       </c>
       <c r="N13" s="1">
-        <v>1099961.48</v>
+        <v>1049320.4</v>
       </c>
       <c r="O13" s="1">
-        <v>0.7</v>
+        <v>0.63</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C14" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>101.756</v>
+        <v>104.299</v>
       </c>
       <c r="E14" s="1">
         <v>105.565</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
       <c r="G14">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H14" s="1">
         <v>1625049.17</v>
       </c>
       <c r="I14" s="1">
-        <v>-63642.58</v>
+        <v>-8984.78</v>
       </c>
       <c r="J14" s="1">
-        <v>-3.9163479588744</v>
+        <v>-0.55289280877575</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1561406.59</v>
+        <v>1616064.39</v>
       </c>
       <c r="N14" s="1">
-        <v>1561406.59</v>
+        <v>1616064.39</v>
       </c>
       <c r="O14" s="1">
-        <v>1.0</v>
+        <v>0.96</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="C15" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>105.154</v>
+        <v>104.879</v>
       </c>
       <c r="E15" s="1">
         <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1900000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>97926.0</v>
+        <v>92701.0</v>
       </c>
       <c r="J15" s="1">
-        <v>5.154</v>
+        <v>4.879</v>
       </c>
       <c r="K15">
-        <v>0.18</v>
+        <v>0.25</v>
       </c>
       <c r="L15" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="M15" s="1">
-        <v>1997926.0</v>
+        <v>1992701.0</v>
       </c>
       <c r="N15" s="1">
-        <v>2001424.08</v>
+        <v>1997531.68</v>
       </c>
       <c r="O15" s="1">
-        <v>1.28</v>
+        <v>1.19</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="C16" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>111.378</v>
+        <v>140.612</v>
       </c>
       <c r="E16" s="1">
         <v>101.11</v>
       </c>
       <c r="F16" t="s">
         <v>34</v>
       </c>
       <c r="G16">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H16" s="1">
         <v>1542555.86</v>
       </c>
       <c r="I16" s="1">
-        <v>71549.25</v>
+        <v>515121.68</v>
       </c>
       <c r="J16" s="1">
-        <v>4.6383571483758</v>
+        <v>33.39403734786</v>
       </c>
       <c r="K16">
-        <v>0.2</v>
+        <v>0.29</v>
       </c>
       <c r="L16" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="M16" s="1">
-        <v>1614105.11</v>
+        <v>2057677.54</v>
       </c>
       <c r="N16" s="1">
-        <v>1617501.71</v>
+        <v>2062524.96</v>
       </c>
       <c r="O16" s="1">
-        <v>1.03</v>
+        <v>1.23</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C17" s="1">
         <v>800000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>94.174</v>
+        <v>94.758</v>
       </c>
       <c r="E17" s="1">
         <v>99.6476</v>
       </c>
       <c r="F17" t="s">
         <v>34</v>
       </c>
       <c r="G17">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H17" s="1">
         <v>761068.12</v>
       </c>
       <c r="I17" s="1">
-        <v>-118817.58</v>
+        <v>-108520.99</v>
       </c>
       <c r="J17" s="1">
-        <v>-15.611950741019</v>
+        <v>-14.259037679833</v>
       </c>
       <c r="K17">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>0.0</v>
+      </c>
+      <c r="L17">
+        <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>642250.54</v>
+        <v>652547.13</v>
       </c>
       <c r="N17" s="1">
-        <v>648601.51</v>
+        <v>652547.13</v>
       </c>
       <c r="O17" s="1">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B18" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C18" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>130.7575</v>
+        <v>127.4525</v>
       </c>
       <c r="E18" s="1">
         <v>101.95</v>
       </c>
       <c r="F18" t="s">
         <v>34</v>
       </c>
       <c r="G18">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H18" s="1">
         <v>1834375.42</v>
       </c>
       <c r="I18" s="1">
-        <v>394983.94</v>
+        <v>359865.78</v>
       </c>
       <c r="J18" s="1">
-        <v>21.532339328882</v>
+        <v>19.6178915219</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2229359.36</v>
+        <v>2194241.2</v>
       </c>
       <c r="N18" s="1">
-        <v>2229359.36</v>
+        <v>2194241.2</v>
       </c>
       <c r="O18" s="1">
-        <v>1.42</v>
+        <v>1.31</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B19" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C19" s="1">
         <v>13000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>101.712</v>
+        <v>95.403</v>
       </c>
       <c r="E19" s="1">
         <v>108.766</v>
       </c>
       <c r="F19" t="s">
         <v>48</v>
       </c>
       <c r="G19">
-        <v>9.19</v>
+        <v>9.1</v>
       </c>
       <c r="H19" s="1">
         <v>1548084.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-109183.53</v>
+        <v>-185902.51</v>
       </c>
       <c r="J19" s="1">
-        <v>-7.0528169014085</v>
+        <v>-12.008554445366</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1438900.47</v>
+        <v>1362181.49</v>
       </c>
       <c r="N19" s="1">
-        <v>1438900.47</v>
+        <v>1362181.49</v>
       </c>
       <c r="O19" s="1">
-        <v>0.92</v>
+        <v>0.81</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B20" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C20" s="1">
         <v>170000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>106.7185</v>
+        <v>113.1875</v>
       </c>
       <c r="E20" s="1">
         <v>121.16835294</v>
       </c>
       <c r="F20" t="s">
         <v>51</v>
       </c>
       <c r="G20">
-        <v>183.82</v>
+        <v>185.56</v>
       </c>
       <c r="H20" s="1">
         <v>1309804.52</v>
       </c>
       <c r="I20" s="1">
-        <v>-322867.92</v>
+        <v>-272865.55</v>
       </c>
       <c r="J20" s="1">
-        <v>-24.650084426339</v>
+        <v>-20.832539957947</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>986936.6</v>
+        <v>1036938.97</v>
       </c>
       <c r="N20" s="1">
-        <v>986936.6</v>
+        <v>1036938.97</v>
       </c>
       <c r="O20" s="1">
-        <v>0.63</v>
+        <v>0.62</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B21" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C21" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.344</v>
+        <v>97.247</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>1400000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-23184.0</v>
+        <v>-38542.0</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.656</v>
+        <v>-2.753</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1376816.0</v>
+        <v>1361458.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1376816.0</v>
+        <v>1361458.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.88</v>
+        <v>0.81</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B22" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C22" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>93.176</v>
+        <v>94.317</v>
       </c>
       <c r="E22" s="1">
         <v>84.3</v>
       </c>
       <c r="F22" t="s">
         <v>34</v>
       </c>
       <c r="G22">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H22" s="1">
         <v>1158179.15</v>
       </c>
       <c r="I22" s="1">
-        <v>33279.01</v>
+        <v>59652.48</v>
       </c>
       <c r="J22" s="1">
-        <v>2.8733905285724</v>
+        <v>5.1505399661184</v>
       </c>
       <c r="K22">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>0.0</v>
+      </c>
+      <c r="L22">
+        <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1191458.16</v>
+        <v>1217831.63</v>
       </c>
       <c r="N22" s="1">
-        <v>1196750.63</v>
+        <v>1217831.63</v>
       </c>
       <c r="O22" s="1">
-        <v>0.76</v>
+        <v>0.73</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B23" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="C23" s="1">
-        <v>1800000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>139.545</v>
+        <v>120.065</v>
       </c>
       <c r="E23" s="1">
-        <v>106.7746</v>
+        <v>135.2616</v>
       </c>
       <c r="F23" t="s">
         <v>34</v>
       </c>
       <c r="G23">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H23" s="1">
-        <v>1648180.09</v>
+        <v>2792617.66</v>
       </c>
       <c r="I23" s="1">
-        <v>493084.13</v>
+        <v>-312149.38</v>
       </c>
       <c r="J23" s="1">
-        <v>29.916884264753</v>
+        <v>-11.177662609209</v>
       </c>
       <c r="K23">
-        <v>0.08</v>
+        <v>0.56</v>
       </c>
       <c r="L23" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="M23" s="1">
-        <v>2141264.22</v>
+        <v>2480468.28</v>
       </c>
       <c r="N23" s="1">
-        <v>2142782.7</v>
+        <v>2493896.88</v>
       </c>
       <c r="O23" s="1">
-        <v>1.37</v>
+        <v>1.49</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B24" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C24" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>89.835</v>
+        <v>90.4635</v>
       </c>
       <c r="E24" s="1">
         <v>100.0</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-172805.0</v>
+        <v>-162120.5</v>
       </c>
       <c r="J24" s="1">
-        <v>-10.165</v>
+        <v>-9.5365</v>
       </c>
       <c r="K24">
-        <v>0.33</v>
+        <v>0.4</v>
       </c>
       <c r="L24" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="M24" s="1">
-        <v>1527195.0</v>
+        <v>1537879.5</v>
       </c>
       <c r="N24" s="1">
-        <v>1532818.97</v>
+        <v>1544621.28</v>
       </c>
       <c r="O24" s="1">
-        <v>0.98</v>
+        <v>0.92</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B25" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C25" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>118.903</v>
+        <v>111.198</v>
       </c>
       <c r="E25" s="1">
         <v>119.3027</v>
       </c>
       <c r="F25" t="s">
         <v>34</v>
       </c>
       <c r="G25">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H25" s="1">
         <v>2036142.85</v>
       </c>
       <c r="I25" s="1">
-        <v>-8897.63</v>
+        <v>-121741.54</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.43698456618601</v>
+        <v>-5.9790274537958</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2027245.22</v>
+        <v>1914401.31</v>
       </c>
       <c r="N25" s="1">
-        <v>2027245.22</v>
+        <v>1914401.31</v>
       </c>
       <c r="O25" s="1">
-        <v>1.29</v>
+        <v>1.14</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="B26" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C26" s="1">
         <v>14000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>100.208</v>
+        <v>98.413</v>
       </c>
       <c r="E26" s="1">
         <v>100.85077821</v>
       </c>
       <c r="F26" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="G26">
-        <v>8.02</v>
+        <v>7.86</v>
       </c>
       <c r="H26" s="1">
         <v>1764910.68</v>
       </c>
       <c r="I26" s="1">
-        <v>-14825.54</v>
+        <v>-11817.79</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.84001644774454</v>
+        <v>-0.66959705858882</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1750085.14</v>
+        <v>1753092.89</v>
       </c>
       <c r="N26" s="1">
-        <v>1750085.14</v>
+        <v>1753092.89</v>
       </c>
       <c r="O26" s="1">
-        <v>1.12</v>
+        <v>1.05</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B27" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="C27" s="1">
         <v>12000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>104.593</v>
+        <v>100.9935</v>
       </c>
       <c r="E27" s="1">
         <v>100.25</v>
       </c>
       <c r="F27" t="s">
         <v>48</v>
       </c>
       <c r="G27">
-        <v>9.19</v>
+        <v>9.1</v>
       </c>
       <c r="H27" s="1">
         <v>1316855.31</v>
       </c>
       <c r="I27" s="1">
-        <v>48982.32</v>
+        <v>14225.0</v>
       </c>
       <c r="J27" s="1">
-        <v>3.7196432765267</v>
+        <v>1.0802249793107</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1365837.63</v>
+        <v>1331080.31</v>
       </c>
       <c r="N27" s="1">
-        <v>1365837.63</v>
+        <v>1331080.31</v>
       </c>
       <c r="O27" s="1">
-        <v>0.87</v>
+        <v>0.79</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="B28" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C28" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>138.926</v>
+        <v>172.299</v>
       </c>
       <c r="E28" s="1">
         <v>106.49</v>
       </c>
       <c r="F28" t="s">
         <v>34</v>
       </c>
       <c r="G28">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H28" s="1">
         <v>1730508.04</v>
       </c>
       <c r="I28" s="1">
-        <v>519689.31</v>
+        <v>1087500.91</v>
       </c>
       <c r="J28" s="1">
-        <v>30.031025455392</v>
+        <v>62.842869542519</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>2250197.35</v>
+        <v>2818008.95</v>
       </c>
       <c r="N28" s="1">
-        <v>2250197.35</v>
+        <v>2818008.95</v>
       </c>
       <c r="O28" s="1">
-        <v>1.44</v>
+        <v>1.68</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B29" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C29" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>119.762</v>
+        <v>153.55</v>
       </c>
       <c r="E29" s="1">
         <v>91.8498</v>
       </c>
       <c r="F29" t="s">
         <v>34</v>
       </c>
       <c r="G29">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H29" s="1">
         <v>1406522.1</v>
       </c>
       <c r="I29" s="1">
-        <v>431179.62</v>
+        <v>972663.58</v>
       </c>
       <c r="J29" s="1">
-        <v>30.655730187247</v>
+        <v>69.153807110461</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1837701.72</v>
+        <v>2379185.68</v>
       </c>
       <c r="N29" s="1">
-        <v>1837701.72</v>
+        <v>2379185.68</v>
       </c>
       <c r="O29" s="1">
-        <v>1.17</v>
+        <v>1.42</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B30" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C30" s="1">
         <v>900000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>96.614</v>
+        <v>96.86</v>
       </c>
       <c r="E30" s="1">
         <v>110.2856</v>
       </c>
       <c r="F30" t="s">
         <v>34</v>
       </c>
       <c r="G30">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H30" s="1">
         <v>908364.97</v>
       </c>
       <c r="I30" s="1">
-        <v>-167112.68</v>
+        <v>-157964.69</v>
       </c>
       <c r="J30" s="1">
-        <v>-18.397085479859</v>
+        <v>-17.390002390779</v>
       </c>
       <c r="K30">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="L30">
-        <v>154.51</v>
+        <v>322.8</v>
       </c>
       <c r="M30" s="1">
-        <v>741252.29</v>
+        <v>750400.28</v>
       </c>
       <c r="N30" s="1">
-        <v>741406.8</v>
+        <v>750723.08</v>
       </c>
       <c r="O30" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B31" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C31" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>118.219</v>
+        <v>118.755</v>
       </c>
       <c r="E31" s="1">
         <v>114.7748</v>
       </c>
       <c r="F31" t="s">
         <v>34</v>
       </c>
       <c r="G31">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H31" s="1">
         <v>1449046.08</v>
       </c>
       <c r="I31" s="1">
-        <v>-38137.77</v>
+        <v>-17893.45</v>
       </c>
       <c r="J31" s="1">
-        <v>-2.6319225127747</v>
+        <v>-1.2348434081544</v>
       </c>
       <c r="K31">
-        <v>0.56</v>
+        <v>0.95</v>
       </c>
       <c r="L31" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="M31" s="1">
-        <v>1410908.31</v>
+        <v>1431152.63</v>
       </c>
       <c r="N31" s="1">
-        <v>1418740.46</v>
+        <v>1444509.49</v>
       </c>
       <c r="O31" s="1">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="B32" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C32" s="1">
         <v>2100000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>108.958</v>
+        <v>150.3605</v>
       </c>
       <c r="E32" s="1">
         <v>100.6875</v>
       </c>
       <c r="F32" t="s">
         <v>34</v>
       </c>
       <c r="G32">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H32" s="1">
         <v>1856561.16</v>
       </c>
       <c r="I32" s="1">
-        <v>94010.43</v>
+        <v>861499.01</v>
       </c>
       <c r="J32" s="1">
-        <v>5.0636861324838</v>
+        <v>46.40294263185</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1950571.59</v>
+        <v>2718060.17</v>
       </c>
       <c r="N32" s="1">
-        <v>1950571.59</v>
+        <v>2718060.17</v>
       </c>
       <c r="O32" s="1">
-        <v>1.24</v>
+        <v>1.62</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B33" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C33" s="1">
         <v>190000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>107.544</v>
+        <v>111.6805</v>
       </c>
       <c r="E33" s="1">
         <v>106.46</v>
       </c>
       <c r="F33" t="s">
         <v>51</v>
       </c>
       <c r="G33">
-        <v>183.82</v>
+        <v>185.56</v>
       </c>
       <c r="H33" s="1">
         <v>1435515.22</v>
       </c>
       <c r="I33" s="1">
-        <v>-323936.03</v>
+        <v>-292013.67</v>
       </c>
       <c r="J33" s="1">
-        <v>-22.565837372313</v>
+        <v>-20.342081082219</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1111579.19</v>
+        <v>1143501.55</v>
       </c>
       <c r="N33" s="1">
-        <v>1111579.19</v>
+        <v>1143501.55</v>
       </c>
       <c r="O33" s="1">
-        <v>0.71</v>
+        <v>0.68</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="B34" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C34" s="1">
-        <v>140000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>199.683</v>
+        <v>149.455</v>
       </c>
       <c r="E34" s="1">
-        <v>105.54355571</v>
+        <v>96.32768</v>
       </c>
       <c r="F34" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G34">
-        <v>183.82</v>
+        <v>1.16</v>
       </c>
       <c r="H34" s="1">
-        <v>921204.27</v>
+        <v>1641226.39</v>
       </c>
       <c r="I34" s="1">
-        <v>599587.49</v>
+        <v>931813.12</v>
       </c>
       <c r="J34" s="1">
-        <v>65.087354621142</v>
+        <v>56.775416583449</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1520791.76</v>
+        <v>2573039.51</v>
       </c>
       <c r="N34" s="1">
-        <v>1520791.76</v>
+        <v>2573039.51</v>
       </c>
       <c r="O34" s="1">
-        <v>0.97</v>
+        <v>1.53</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="B35" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C35" s="1">
-        <v>2000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>100.265</v>
+        <v>108.227</v>
       </c>
       <c r="E35" s="1">
-        <v>96.32768</v>
+        <v>103.6696</v>
       </c>
       <c r="F35" t="s">
         <v>34</v>
       </c>
       <c r="G35">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H35" s="1">
-        <v>1641226.39</v>
+        <v>1292886.42</v>
       </c>
       <c r="I35" s="1">
-        <v>68248.91</v>
+        <v>-81772.54</v>
       </c>
       <c r="J35" s="1">
-        <v>4.1584092490738</v>
+        <v>-6.3248046181814</v>
       </c>
       <c r="K35">
-        <v>0.0</v>
+        <v>0.07</v>
       </c>
       <c r="L35">
-        <v>0.0</v>
+        <v>932.54</v>
       </c>
       <c r="M35" s="1">
-        <v>1709475.3</v>
+        <v>1211113.88</v>
       </c>
       <c r="N35" s="1">
-        <v>1709475.3</v>
+        <v>1212046.42</v>
       </c>
       <c r="O35" s="1">
-        <v>1.09</v>
+        <v>0.72</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="B36" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="C36" s="1">
-        <v>1300000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>112.288</v>
+        <v>95.003</v>
       </c>
       <c r="E36" s="1">
-        <v>103.6696</v>
+        <v>100.16421053</v>
       </c>
       <c r="F36" t="s">
         <v>34</v>
       </c>
       <c r="G36">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H36" s="1">
-        <v>1292886.42</v>
+        <v>1683878.96</v>
       </c>
       <c r="I36" s="1">
-        <v>-48485.93</v>
+        <v>-130072.47</v>
       </c>
       <c r="J36" s="1">
-        <v>-3.750208003577</v>
+        <v>-7.7245736237479</v>
       </c>
       <c r="K36">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>0.0</v>
+      </c>
+      <c r="L36">
+        <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1244400.49</v>
+        <v>1553806.49</v>
       </c>
       <c r="N36" s="1">
-        <v>1253924.28</v>
+        <v>1553806.49</v>
       </c>
       <c r="O36" s="1">
-        <v>0.8</v>
+        <v>0.93</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="B37" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="C37" s="1">
-        <v>1900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>95.614</v>
+        <v>102.66</v>
       </c>
       <c r="E37" s="1">
-        <v>100.16421053</v>
+        <v>100.67268571</v>
       </c>
       <c r="F37" t="s">
         <v>34</v>
       </c>
       <c r="G37">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H37" s="1">
-        <v>1683878.96</v>
+        <v>1269265.37</v>
       </c>
       <c r="I37" s="1">
-        <v>-135210.11</v>
+        <v>-32078.49</v>
       </c>
       <c r="J37" s="1">
-        <v>-8.029681064487</v>
+        <v>-2.527327283813</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1548668.85</v>
+        <v>1237186.88</v>
       </c>
       <c r="N37" s="1">
-        <v>1548668.85</v>
+        <v>1237186.88</v>
       </c>
       <c r="O37" s="1">
-        <v>0.99</v>
+        <v>0.74</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B38" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="C38" s="1">
-        <v>1400000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>96.771</v>
+        <v>112.8845</v>
       </c>
       <c r="E38" s="1">
-        <v>100.67268571</v>
+        <v>128.2777</v>
       </c>
       <c r="F38" t="s">
         <v>34</v>
       </c>
       <c r="G38">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H38" s="1">
-        <v>1269265.37</v>
+        <v>1957442.01</v>
       </c>
       <c r="I38" s="1">
-        <v>-114332.5</v>
+        <v>-208349.3</v>
       </c>
       <c r="J38" s="1">
-        <v>-9.0077695887977</v>
+        <v>-10.643957723172</v>
       </c>
       <c r="K38">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.11</v>
+      </c>
+      <c r="L38" t="s">
+        <v>118</v>
       </c>
       <c r="M38" s="1">
-        <v>1154932.87</v>
+        <v>1749092.71</v>
       </c>
       <c r="N38" s="1">
-        <v>1154932.87</v>
+        <v>1750997.25</v>
       </c>
       <c r="O38" s="1">
-        <v>0.74</v>
+        <v>1.04</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="B39" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="C39" s="1">
-        <v>1800000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>108.989</v>
+        <v>136.514</v>
       </c>
       <c r="E39" s="1">
-        <v>128.2777</v>
+        <v>102.37</v>
       </c>
       <c r="F39" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G39">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1957442.01</v>
+        <v>1535550.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-285047.82</v>
+        <v>512160.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-14.562261285074</v>
+        <v>33.353521539514</v>
       </c>
       <c r="K39">
-        <v>0.09</v>
+        <v>2.1</v>
       </c>
       <c r="L39" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="M39" s="1">
-        <v>1672394.19</v>
+        <v>2047710.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1673949.96</v>
+        <v>2079230.55</v>
       </c>
       <c r="O39" s="1">
-        <v>1.07</v>
+        <v>1.24</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B40" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C40" s="1">
-        <v>1500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>139.3515</v>
+        <v>102.822</v>
       </c>
       <c r="E40" s="1">
-        <v>102.37</v>
+        <v>100.0</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1535550.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="I40" s="1">
-        <v>554722.5</v>
+        <v>28220.0</v>
       </c>
       <c r="J40" s="1">
-        <v>36.125329686432</v>
+        <v>2.822</v>
       </c>
       <c r="K40">
-        <v>1.84</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>0.0</v>
+      </c>
+      <c r="L40">
+        <v>41.1</v>
       </c>
       <c r="M40" s="1">
-        <v>2090272.5</v>
+        <v>1028220.0</v>
       </c>
       <c r="N40" s="1">
-        <v>2117913.6</v>
+        <v>1028261.1</v>
       </c>
       <c r="O40" s="1">
-        <v>1.35</v>
+        <v>0.61</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="B41" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="C41" s="1">
-        <v>1000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>101.6745</v>
+        <v>110.57</v>
       </c>
       <c r="E41" s="1">
-        <v>100.0</v>
+        <v>107.6</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1000000.0</v>
+        <v>1291200.0</v>
       </c>
       <c r="I41" s="1">
-        <v>16745.0</v>
+        <v>35640.0</v>
       </c>
       <c r="J41" s="1">
-        <v>1.6745</v>
+        <v>2.7602230483271</v>
       </c>
       <c r="K41">
-        <v>0.62</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>0.02</v>
+      </c>
+      <c r="L41">
+        <v>293.48</v>
       </c>
       <c r="M41" s="1">
-        <v>1016745.0</v>
+        <v>1326840.0</v>
       </c>
       <c r="N41" s="1">
-        <v>1022950.48</v>
+        <v>1327133.48</v>
       </c>
       <c r="O41" s="1">
-        <v>0.65</v>
+        <v>0.79</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="B42" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C42" s="1">
-        <v>1200000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>112.472</v>
+        <v>147.266</v>
       </c>
       <c r="E42" s="1">
-        <v>107.6</v>
+        <v>104.99305556</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1291200.0</v>
+        <v>1889875.0</v>
       </c>
       <c r="I42" s="1">
-        <v>58464.0</v>
+        <v>760913.0</v>
       </c>
       <c r="J42" s="1">
-        <v>4.5278810408922</v>
+        <v>40.262609960976</v>
       </c>
       <c r="K42">
-        <v>0.95</v>
+        <v>0.67</v>
       </c>
       <c r="L42" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="M42" s="1">
-        <v>1349664.0</v>
+        <v>2650788.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1361075.6</v>
+        <v>2662788.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.87</v>
+        <v>1.59</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="B43" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="C43" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>137.4045</v>
+        <v>126.295</v>
       </c>
       <c r="E43" s="1">
-        <v>104.99305556</v>
+        <v>133.1139</v>
       </c>
       <c r="F43" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G43">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H43" s="1">
-        <v>1889875.0</v>
+        <v>2031239.57</v>
       </c>
       <c r="I43" s="1">
-        <v>583406.0</v>
+        <v>-74357.42</v>
       </c>
       <c r="J43" s="1">
-        <v>30.870084000265</v>
+        <v>-3.6606917814229</v>
       </c>
       <c r="K43">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>0.05</v>
+      </c>
+      <c r="L43">
+        <v>930.75</v>
       </c>
       <c r="M43" s="1">
-        <v>2473281.0</v>
+        <v>1956882.15</v>
       </c>
       <c r="N43" s="1">
-        <v>2478985.92</v>
+        <v>1957812.9</v>
       </c>
       <c r="O43" s="1">
-        <v>1.58</v>
+        <v>1.17</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="B44" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="C44" s="1">
-        <v>1800000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>122.338</v>
+        <v>154.993</v>
       </c>
       <c r="E44" s="1">
-        <v>133.1139</v>
+        <v>108.5191</v>
       </c>
       <c r="F44" t="s">
         <v>34</v>
       </c>
       <c r="G44">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H44" s="1">
-        <v>2031239.57</v>
+        <v>1295967.09</v>
       </c>
       <c r="I44" s="1">
-        <v>-154010.12</v>
+        <v>371772.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-7.5820756091316</v>
+        <v>28.686839570903</v>
       </c>
       <c r="K44">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="L44">
-        <v>756.57</v>
+        <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1877229.45</v>
+        <v>1667739.09</v>
       </c>
       <c r="N44" s="1">
-        <v>1877986.02</v>
+        <v>1667739.09</v>
       </c>
       <c r="O44" s="1">
-        <v>1.2</v>
+        <v>0.99</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="B45" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="C45" s="1">
-        <v>1250000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>143.038</v>
+        <v>90.307</v>
       </c>
       <c r="E45" s="1">
-        <v>108.5191</v>
+        <v>95.8663</v>
       </c>
       <c r="F45" t="s">
         <v>34</v>
       </c>
       <c r="G45">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H45" s="1">
-        <v>1295967.09</v>
+        <v>1465425.43</v>
       </c>
       <c r="I45" s="1">
-        <v>228243.31</v>
+        <v>-221634.43</v>
       </c>
       <c r="J45" s="1">
-        <v>17.611813738264</v>
+        <v>-15.124238017352</v>
       </c>
       <c r="K45">
-        <v>0.88</v>
+        <v>0.32</v>
       </c>
       <c r="L45" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="M45" s="1">
-        <v>1524210.4</v>
+        <v>1243791.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1535236.38</v>
+        <v>1248955.84</v>
       </c>
       <c r="O45" s="1">
-        <v>0.98</v>
+        <v>0.74</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="B46" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="C46" s="1">
-        <v>1600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>89.915</v>
+        <v>173.783</v>
       </c>
       <c r="E46" s="1">
-        <v>95.8663</v>
+        <v>102.845</v>
       </c>
       <c r="F46" t="s">
         <v>34</v>
       </c>
       <c r="G46">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H46" s="1">
-        <v>1465425.43</v>
+        <v>1448793.2</v>
       </c>
       <c r="I46" s="1">
-        <v>-239015.64</v>
+        <v>795112.28</v>
       </c>
       <c r="J46" s="1">
-        <v>-16.310324299477</v>
+        <v>54.881005791579</v>
       </c>
       <c r="K46">
-        <v>0.21</v>
+        <v>0.37</v>
       </c>
       <c r="L46" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="M46" s="1">
-        <v>1226409.79</v>
+        <v>2243905.48</v>
       </c>
       <c r="N46" s="1">
-        <v>1229762.87</v>
+        <v>2249500.73</v>
       </c>
       <c r="O46" s="1">
-        <v>0.78</v>
+        <v>1.34</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="B47" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="C47" s="1">
-        <v>1500000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>188.23</v>
+        <v>95.194</v>
       </c>
       <c r="E47" s="1">
-        <v>102.845</v>
+        <v>100.44</v>
       </c>
       <c r="F47" t="s">
         <v>34</v>
       </c>
       <c r="G47">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H47" s="1">
-        <v>1448793.2</v>
+        <v>1641600.0</v>
       </c>
       <c r="I47" s="1">
-        <v>958137.45</v>
+        <v>-84669.64</v>
       </c>
       <c r="J47" s="1">
-        <v>66.133486131768</v>
+        <v>-5.1577509746589</v>
       </c>
       <c r="K47">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>0.0</v>
+      </c>
+      <c r="L47">
+        <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>2406930.65</v>
+        <v>1556930.36</v>
       </c>
       <c r="N47" s="1">
-        <v>2411370.64</v>
+        <v>1556930.36</v>
       </c>
       <c r="O47" s="1">
-        <v>1.54</v>
+        <v>0.93</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="B48" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="C48" s="1">
-        <v>1900000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>93.4805</v>
+        <v>132.459</v>
       </c>
       <c r="E48" s="1">
-        <v>100.44</v>
+        <v>100.85333333</v>
       </c>
       <c r="F48" t="s">
         <v>34</v>
       </c>
       <c r="G48">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H48" s="1">
-        <v>1641600.0</v>
+        <v>1389416.89</v>
       </c>
       <c r="I48" s="1">
-        <v>-127487.64</v>
+        <v>320908.5</v>
       </c>
       <c r="J48" s="1">
-        <v>-7.7660599415205</v>
+        <v>23.096631566067</v>
       </c>
       <c r="K48">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.25</v>
+      </c>
+      <c r="L48" t="s">
+        <v>143</v>
       </c>
       <c r="M48" s="1">
-        <v>1514112.36</v>
+        <v>1710325.39</v>
       </c>
       <c r="N48" s="1">
-        <v>1514112.36</v>
+        <v>1714127.29</v>
       </c>
       <c r="O48" s="1">
-        <v>0.97</v>
+        <v>1.02</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="B49" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="C49" s="1">
-        <v>1500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>127.66</v>
+        <v>115.0175</v>
       </c>
       <c r="E49" s="1">
-        <v>100.85333333</v>
+        <v>101.876</v>
       </c>
       <c r="F49" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G49">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1389416.89</v>
+        <v>2037520.0</v>
       </c>
       <c r="I49" s="1">
-        <v>242994.34</v>
+        <v>262830.0</v>
       </c>
       <c r="J49" s="1">
-        <v>17.488943869108</v>
+        <v>12.89950528093</v>
       </c>
       <c r="K49">
-        <v>0.18</v>
+        <v>0.27</v>
       </c>
       <c r="L49" t="s">
-        <v>60</v>
+        <v>146</v>
       </c>
       <c r="M49" s="1">
-        <v>1632411.23</v>
+        <v>2300350.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1635075.23</v>
+        <v>2305774.66</v>
       </c>
       <c r="O49" s="1">
-        <v>1.04</v>
+        <v>1.37</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="B50" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="C50" s="1">
-        <v>2000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>116.1735</v>
+        <v>311.803</v>
       </c>
       <c r="E50" s="1">
-        <v>101.876</v>
+        <v>101.25</v>
       </c>
       <c r="F50" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G50">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H50" s="1">
-        <v>2037520.0</v>
+        <v>868278.88</v>
       </c>
       <c r="I50" s="1">
-        <v>285950.0</v>
+        <v>1815744.53</v>
       </c>
       <c r="J50" s="1">
-        <v>14.034218069025</v>
+        <v>209.11996961161</v>
       </c>
       <c r="K50">
-        <v>0.14</v>
+        <v>0.36</v>
       </c>
       <c r="L50" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="M50" s="1">
-        <v>2323470.0</v>
+        <v>2684023.41</v>
       </c>
       <c r="N50" s="1">
-        <v>2326264.52</v>
+        <v>2687610.11</v>
       </c>
       <c r="O50" s="1">
-        <v>1.48</v>
+        <v>1.6</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="B51" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="C51" s="1">
-        <v>1800000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>222.551</v>
+        <v>105.214</v>
       </c>
       <c r="E51" s="1">
-        <v>101.25</v>
+        <v>108.16</v>
       </c>
       <c r="F51" t="s">
         <v>34</v>
       </c>
       <c r="G51">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H51" s="1">
-        <v>1562901.98</v>
+        <v>2054587.06</v>
       </c>
       <c r="I51" s="1">
-        <v>1852057.32</v>
+        <v>-62069.2</v>
       </c>
       <c r="J51" s="1">
-        <v>118.50118201271</v>
+        <v>-3.0210060799273</v>
       </c>
       <c r="K51">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>0.0</v>
+      </c>
+      <c r="L51">
+        <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>3414959.3</v>
+        <v>1992517.86</v>
       </c>
       <c r="N51" s="1">
-        <v>3418049.53</v>
+        <v>1992517.86</v>
       </c>
       <c r="O51" s="1">
-        <v>2.18</v>
+        <v>1.19</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="B52" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="C52" s="1">
-        <v>2200000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>86.615</v>
+        <v>98.598</v>
       </c>
       <c r="E52" s="1">
-        <v>108.16</v>
+        <v>106.4661</v>
       </c>
       <c r="F52" t="s">
         <v>34</v>
       </c>
       <c r="G52">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H52" s="1">
-        <v>2054587.06</v>
+        <v>2523320.47</v>
       </c>
       <c r="I52" s="1">
-        <v>-430163.55</v>
+        <v>-146851.5</v>
       </c>
       <c r="J52" s="1">
-        <v>-20.936739959805</v>
+        <v>-5.8197720719953</v>
       </c>
       <c r="K52">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.45</v>
+      </c>
+      <c r="L52" t="s">
+        <v>154</v>
       </c>
       <c r="M52" s="1">
-        <v>1624423.51</v>
+        <v>2376468.97</v>
       </c>
       <c r="N52" s="1">
-        <v>1624423.51</v>
+        <v>2388988.93</v>
       </c>
       <c r="O52" s="1">
-        <v>1.04</v>
+        <v>1.42</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="B53" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="C53" s="1">
-        <v>2800000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.128</v>
+        <v>91.639</v>
       </c>
       <c r="E53" s="1">
-        <v>106.4661</v>
+        <v>100.25</v>
       </c>
       <c r="F53" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G53">
-        <v>1.17</v>
+        <v>9.1</v>
       </c>
       <c r="H53" s="1">
-        <v>2523320.47</v>
+        <v>438282.5</v>
       </c>
       <c r="I53" s="1">
-        <v>-157194.56</v>
+        <v>-35686.07</v>
       </c>
       <c r="J53" s="1">
-        <v>-6.2296708590487</v>
+        <v>-8.1422529989219</v>
       </c>
       <c r="K53">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>0.0</v>
+      </c>
+      <c r="L53">
+        <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2366125.91</v>
+        <v>402596.43</v>
       </c>
       <c r="N53" s="1">
-        <v>2375698.54</v>
+        <v>402596.43</v>
       </c>
       <c r="O53" s="1">
-        <v>1.52</v>
+        <v>0.24</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="B54" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="C54" s="1">
-        <v>4000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>94.9905</v>
+        <v>165.5305</v>
       </c>
       <c r="E54" s="1">
-        <v>100.25</v>
+        <v>114.6381</v>
       </c>
       <c r="F54" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G54">
-        <v>9.19</v>
+        <v>1.16</v>
       </c>
       <c r="H54" s="1">
-        <v>438282.5</v>
+        <v>1429677.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-24801.68</v>
+        <v>422691.51</v>
       </c>
       <c r="J54" s="1">
-        <v>-5.6588341994034</v>
+        <v>29.565524940249</v>
       </c>
       <c r="K54">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.57</v>
+      </c>
+      <c r="L54" t="s">
+        <v>159</v>
       </c>
       <c r="M54" s="1">
-        <v>413480.82</v>
+        <v>1852368.51</v>
       </c>
       <c r="N54" s="1">
-        <v>413480.82</v>
+        <v>1859751.13</v>
       </c>
       <c r="O54" s="1">
-        <v>0.26</v>
+        <v>1.11</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="B55" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="C55" s="1">
-        <v>1300000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>149.301</v>
+        <v>92.053</v>
       </c>
       <c r="E55" s="1">
-        <v>114.6381</v>
+        <v>103.5785</v>
       </c>
       <c r="F55" t="s">
         <v>34</v>
       </c>
       <c r="G55">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H55" s="1">
-        <v>1429677.0</v>
+        <v>2437858.19</v>
       </c>
       <c r="I55" s="1">
-        <v>224909.76</v>
+        <v>-219140.79</v>
       </c>
       <c r="J55" s="1">
-        <v>15.731508585506</v>
+        <v>-8.9890704430187</v>
       </c>
       <c r="K55">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>0.0</v>
+      </c>
+      <c r="L55">
+        <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1654586.76</v>
+        <v>2218717.4</v>
       </c>
       <c r="N55" s="1">
-        <v>1658915.76</v>
+        <v>2218717.4</v>
       </c>
       <c r="O55" s="1">
-        <v>1.06</v>
+        <v>1.32</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="B56" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="C56" s="1">
-        <v>2800000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>93.745</v>
+        <v>115.024</v>
       </c>
       <c r="E56" s="1">
-        <v>103.5785</v>
+        <v>100.0</v>
       </c>
       <c r="F56" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G56">
+        <v>1.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>255408.0</v>
+      </c>
+      <c r="J56" s="1">
+        <v>15.024</v>
+      </c>
+      <c r="K56">
+        <v>0.09</v>
+      </c>
+      <c r="L56" t="s">
+        <v>164</v>
+      </c>
+      <c r="M56" s="1">
+        <v>1955408.0</v>
+      </c>
+      <c r="N56" s="1">
+        <v>1956919.11</v>
+      </c>
+      <c r="O56" s="1">
         <v>1.17</v>
-      </c>
-[...22 lines deleted...]
-        <v>1.43</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="B57" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="C57" s="1">
-        <v>1700000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>111.057</v>
+        <v>94.812</v>
       </c>
       <c r="E57" s="1">
-        <v>100.0</v>
+        <v>98.45</v>
       </c>
       <c r="F57" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G57">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H57" s="1">
-        <v>1700000.0</v>
+        <v>1512095.23</v>
       </c>
       <c r="I57" s="1">
-        <v>187969.0</v>
+        <v>-43027.48</v>
       </c>
       <c r="J57" s="1">
-        <v>11.057</v>
+        <v>-2.8455535832885</v>
       </c>
       <c r="K57">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L57">
-        <v>779.17</v>
+        <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1887969.0</v>
+        <v>1469067.75</v>
       </c>
       <c r="N57" s="1">
-        <v>1888748.17</v>
+        <v>1469067.75</v>
       </c>
       <c r="O57" s="1">
-        <v>1.2</v>
+        <v>0.88</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="B58" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="C58" s="1">
-        <v>1800000.0</v>
+        <v>250000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>96.44</v>
+        <v>113.893</v>
       </c>
       <c r="E58" s="1">
-        <v>98.45</v>
+        <v>114.0</v>
       </c>
       <c r="F58" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G58">
-        <v>1.17</v>
+        <v>185.56</v>
       </c>
       <c r="H58" s="1">
-        <v>1512095.23</v>
+        <v>1541145.75</v>
       </c>
       <c r="I58" s="1">
-        <v>-32260.61</v>
+        <v>-6730.71</v>
       </c>
       <c r="J58" s="1">
-        <v>-2.1335038534577</v>
+        <v>-0.43673416352736</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1479834.62</v>
+        <v>1534415.04</v>
       </c>
       <c r="N58" s="1">
-        <v>1479834.62</v>
+        <v>1534415.04</v>
       </c>
       <c r="O58" s="1">
-        <v>0.94</v>
+        <v>0.91</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="B59" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="C59" s="1">
-        <v>1700000.0</v>
+        <v>270000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>122.394</v>
+        <v>114.2025</v>
       </c>
       <c r="E59" s="1">
-        <v>103.0</v>
+        <v>113.25</v>
       </c>
       <c r="F59" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G59">
-        <v>1.17</v>
+        <v>185.56</v>
       </c>
       <c r="H59" s="1">
-        <v>1497477.13</v>
+        <v>1653487.17</v>
       </c>
       <c r="I59" s="1">
-        <v>276273.35</v>
+        <v>8184.37</v>
       </c>
       <c r="J59" s="1">
-        <v>18.449253378581</v>
+        <v>0.49497632328166</v>
       </c>
       <c r="K59">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>0.0</v>
+      </c>
+      <c r="L59">
+        <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1773750.48</v>
+        <v>1661671.54</v>
       </c>
       <c r="N59" s="1">
-        <v>1781499.75</v>
+        <v>1661671.54</v>
       </c>
       <c r="O59" s="1">
-        <v>1.14</v>
+        <v>0.99</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="B60" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="C60" s="1">
-        <v>2100000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>116.3835</v>
+        <v>114.174</v>
       </c>
       <c r="E60" s="1">
-        <v>100.0</v>
+        <v>103.0</v>
       </c>
       <c r="F60" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G60">
+        <v>1.16</v>
+      </c>
+      <c r="H60" s="1">
+        <v>1497477.13</v>
+      </c>
+      <c r="I60" s="1">
+        <v>173313.95</v>
+      </c>
+      <c r="J60" s="1">
+        <v>11.573729343032</v>
+      </c>
+      <c r="K60">
+        <v>0.59</v>
+      </c>
+      <c r="L60" t="s">
+        <v>173</v>
+      </c>
+      <c r="M60" s="1">
+        <v>1670791.08</v>
+      </c>
+      <c r="N60" s="1">
+        <v>1680821.28</v>
+      </c>
+      <c r="O60" s="1">
         <v>1.0</v>
-      </c>
-[...22 lines deleted...]
-        <v>1.57</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="B61" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="C61" s="1">
-        <v>1000000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>140.873</v>
+        <v>116.5865</v>
       </c>
       <c r="E61" s="1">
-        <v>125.248</v>
+        <v>100.0</v>
       </c>
       <c r="F61" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G61">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1151441.04</v>
+        <v>2100000.0</v>
       </c>
       <c r="I61" s="1">
-        <v>49471.11</v>
+        <v>348316.5</v>
       </c>
       <c r="J61" s="1">
-        <v>4.2964518617471</v>
+        <v>16.5865</v>
       </c>
       <c r="K61">
-        <v>0.38</v>
+        <v>0.66</v>
       </c>
       <c r="L61" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="M61" s="1">
-        <v>1200912.15</v>
+        <v>2448316.5</v>
       </c>
       <c r="N61" s="1">
-        <v>1204700.94</v>
+        <v>2462162.65</v>
       </c>
       <c r="O61" s="1">
-        <v>0.77</v>
+        <v>1.47</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="B62" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="C62" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>116.467</v>
+        <v>296.043</v>
       </c>
       <c r="E62" s="1">
-        <v>103.5</v>
+        <v>125.248</v>
       </c>
       <c r="F62" t="s">
         <v>34</v>
       </c>
       <c r="G62">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H62" s="1">
-        <v>1035828.66</v>
+        <v>1151441.04</v>
       </c>
       <c r="I62" s="1">
-        <v>-42972.43</v>
+        <v>1396919.12</v>
       </c>
       <c r="J62" s="1">
-        <v>-4.148604075118</v>
+        <v>121.31920536722</v>
       </c>
       <c r="K62">
-        <v>0.4</v>
+        <v>0.57</v>
       </c>
       <c r="L62" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="M62" s="1">
-        <v>992856.23</v>
+        <v>2548360.16</v>
       </c>
       <c r="N62" s="1">
-        <v>996852.22</v>
+        <v>2554039.1</v>
       </c>
       <c r="O62" s="1">
-        <v>0.64</v>
+        <v>1.52</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="B63" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="C63" s="1">
-        <v>1500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>111.185</v>
+        <v>120.967</v>
       </c>
       <c r="E63" s="1">
-        <v>107.4925</v>
+        <v>103.5</v>
       </c>
       <c r="F63" t="s">
         <v>34</v>
       </c>
       <c r="G63">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H63" s="1">
-        <v>1374936.05</v>
+        <v>1035828.66</v>
       </c>
       <c r="I63" s="1">
-        <v>46806.41</v>
+        <v>5464.27</v>
       </c>
       <c r="J63" s="1">
-        <v>3.404260874533</v>
+        <v>0.52752643472908</v>
       </c>
       <c r="K63">
-        <v>0.71</v>
+        <v>0.57</v>
       </c>
       <c r="L63" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="M63" s="1">
-        <v>1421742.46</v>
+        <v>1041292.93</v>
       </c>
       <c r="N63" s="1">
-        <v>1432465.05</v>
+        <v>1046995.78</v>
       </c>
       <c r="O63" s="1">
-        <v>0.91</v>
+        <v>0.62</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="B64" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="C64" s="1">
-        <v>2500000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>103.447</v>
+        <v>115.275</v>
       </c>
       <c r="E64" s="1">
-        <v>100.0</v>
+        <v>107.4925</v>
       </c>
       <c r="F64" t="s">
         <v>34</v>
       </c>
       <c r="G64">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H64" s="1">
-        <v>2314386.22</v>
+        <v>1374936.05</v>
       </c>
       <c r="I64" s="1">
-        <v>-109727.42</v>
+        <v>113507.61</v>
       </c>
       <c r="J64" s="1">
-        <v>-4.741102373138</v>
+        <v>8.2554828640939</v>
       </c>
       <c r="K64">
-        <v>0.18</v>
+        <v>0.93</v>
       </c>
       <c r="L64" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="M64" s="1">
-        <v>2204658.8</v>
+        <v>1488443.66</v>
       </c>
       <c r="N64" s="1">
-        <v>2209039.59</v>
+        <v>1502467.65</v>
       </c>
       <c r="O64" s="1">
-        <v>1.41</v>
+        <v>0.9</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="B65" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="C65" s="1">
-        <v>2000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>112.816</v>
+        <v>107.7465</v>
       </c>
       <c r="E65" s="1">
-        <v>111.6684</v>
+        <v>100.0</v>
       </c>
       <c r="F65" t="s">
         <v>34</v>
       </c>
       <c r="G65">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H65" s="1">
-        <v>1937510.2</v>
+        <v>2314386.22</v>
       </c>
       <c r="I65" s="1">
-        <v>-14045.72</v>
+        <v>4338.5</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.72493657065651</v>
+        <v>0.18745790838661</v>
       </c>
       <c r="K65">
-        <v>0.09</v>
+        <v>0.25</v>
       </c>
       <c r="L65" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="M65" s="1">
-        <v>1923464.48</v>
+        <v>2318724.72</v>
       </c>
       <c r="N65" s="1">
-        <v>1925228.63</v>
+        <v>2325001.44</v>
       </c>
       <c r="O65" s="1">
-        <v>1.23</v>
+        <v>1.39</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="B66" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="C66" s="1">
-        <v>700000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>91.172</v>
+        <v>106.673</v>
       </c>
       <c r="E66" s="1">
-        <v>100.0</v>
+        <v>111.6684</v>
       </c>
       <c r="F66" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G66">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H66" s="1">
-        <v>700000.0</v>
+        <v>1937510.2</v>
       </c>
       <c r="I66" s="1">
-        <v>-61796.0</v>
+        <v>-101011.96</v>
       </c>
       <c r="J66" s="1">
-        <v>-8.828</v>
+        <v>-5.2134930696107</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>638204.0</v>
+        <v>1836498.24</v>
       </c>
       <c r="N66" s="1">
-        <v>638204.0</v>
+        <v>1836498.24</v>
       </c>
       <c r="O66" s="1">
-        <v>0.41</v>
+        <v>1.09</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="B67" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="C67" s="1">
-        <v>3700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>111.1875</v>
+        <v>103.606</v>
       </c>
       <c r="E67" s="1">
-        <v>101.92972973</v>
+        <v>100.25</v>
       </c>
       <c r="F67" t="s">
         <v>34</v>
       </c>
       <c r="G67">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H67" s="1">
-        <v>3275917.48</v>
+        <v>862402.68</v>
       </c>
       <c r="I67" s="1">
-        <v>231126.13</v>
+        <v>29445.47</v>
       </c>
       <c r="J67" s="1">
-        <v>7.0553098913835</v>
+        <v>3.4143527939871</v>
       </c>
       <c r="K67">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>0.0</v>
+      </c>
+      <c r="L67">
+        <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>3507043.61</v>
+        <v>891848.15</v>
       </c>
       <c r="N67" s="1">
-        <v>3511424.4</v>
+        <v>891848.15</v>
       </c>
       <c r="O67" s="1">
-        <v>2.24</v>
+        <v>0.53</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="B68" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="C68" s="1">
-        <v>1200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>145.021</v>
+        <v>96.054</v>
       </c>
       <c r="E68" s="1">
-        <v>112.1426</v>
+        <v>100.0</v>
       </c>
       <c r="F68" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G68">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1285670.4</v>
+        <v>700000.0</v>
       </c>
       <c r="I68" s="1">
-        <v>197857.16</v>
+        <v>-27622.0</v>
       </c>
       <c r="J68" s="1">
-        <v>15.389415514272</v>
+        <v>-3.946</v>
       </c>
       <c r="K68">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>0.0</v>
+      </c>
+      <c r="L68">
+        <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1483527.56</v>
+        <v>672378.0</v>
       </c>
       <c r="N68" s="1">
-        <v>1488557.18</v>
+        <v>672378.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.95</v>
+        <v>0.4</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="B69" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="C69" s="1">
-        <v>360000000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>101.58</v>
+        <v>168.703</v>
       </c>
       <c r="E69" s="1">
-        <v>103.625</v>
+        <v>101.92972973</v>
       </c>
       <c r="F69" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G69">
-        <v>183.82</v>
+        <v>1.16</v>
       </c>
       <c r="H69" s="1">
-        <v>2026522.28</v>
+        <v>3275917.48</v>
       </c>
       <c r="I69" s="1">
-        <v>-37171.67</v>
+        <v>2097252.01</v>
       </c>
       <c r="J69" s="1">
-        <v>-1.8342591328431</v>
+        <v>64.020294247461</v>
       </c>
       <c r="K69">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.21</v>
+      </c>
+      <c r="L69" t="s">
+        <v>197</v>
       </c>
       <c r="M69" s="1">
-        <v>1989350.61</v>
+        <v>5373169.49</v>
       </c>
       <c r="N69" s="1">
-        <v>1989350.61</v>
+        <v>5381021.37</v>
       </c>
       <c r="O69" s="1">
-        <v>1.27</v>
+        <v>3.21</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="B70" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="C70" s="1">
-        <v>360000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>102.007</v>
+        <v>126.604</v>
       </c>
       <c r="E70" s="1">
-        <v>103.7</v>
+        <v>112.1426</v>
       </c>
       <c r="F70" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G70">
-        <v>183.82</v>
+        <v>1.16</v>
       </c>
       <c r="H70" s="1">
-        <v>2027985.14</v>
+        <v>1285670.4</v>
       </c>
       <c r="I70" s="1">
-        <v>-30272.13</v>
+        <v>22109.57</v>
       </c>
       <c r="J70" s="1">
-        <v>-1.4927195176588</v>
+        <v>1.7196919210398</v>
       </c>
       <c r="K70">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.65</v>
+      </c>
+      <c r="L70" t="s">
+        <v>200</v>
       </c>
       <c r="M70" s="1">
-        <v>1997713.01</v>
+        <v>1307779.97</v>
       </c>
       <c r="N70" s="1">
-        <v>1997713.01</v>
+        <v>1315527.24</v>
       </c>
       <c r="O70" s="1">
-        <v>1.27</v>
+        <v>0.78</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="B71" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="C71" s="1">
-        <v>1600000.0</v>
+        <v>360000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>121.775</v>
+        <v>100.471</v>
       </c>
       <c r="E71" s="1">
-        <v>97.3197</v>
+        <v>103.625</v>
       </c>
       <c r="F71" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G71">
-        <v>1.17</v>
+        <v>185.56</v>
       </c>
       <c r="H71" s="1">
-        <v>1446595.32</v>
+        <v>2026522.28</v>
       </c>
       <c r="I71" s="1">
-        <v>214373.95</v>
+        <v>-77355.36</v>
       </c>
       <c r="J71" s="1">
-        <v>14.819206659676</v>
+        <v>-3.8171482624904</v>
       </c>
       <c r="K71">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>0.0</v>
+      </c>
+      <c r="L71">
+        <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1660969.27</v>
+        <v>1949166.92</v>
       </c>
       <c r="N71" s="1">
-        <v>1662086.96</v>
+        <v>1949166.92</v>
       </c>
       <c r="O71" s="1">
-        <v>1.06</v>
+        <v>1.16</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="B72" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="C72" s="1">
-        <v>1600000.0</v>
+        <v>360000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>133.772</v>
+        <v>100.495</v>
       </c>
       <c r="E72" s="1">
-        <v>97.224375</v>
+        <v>103.7</v>
       </c>
       <c r="F72" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G72">
-        <v>1.17</v>
+        <v>185.56</v>
       </c>
       <c r="H72" s="1">
-        <v>1435796.18</v>
+        <v>2027985.14</v>
       </c>
       <c r="I72" s="1">
-        <v>388808.05</v>
+        <v>-78352.61</v>
       </c>
       <c r="J72" s="1">
-        <v>27.079613068757</v>
+        <v>-3.8635692370014</v>
       </c>
       <c r="K72">
-        <v>0.62</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>0.0</v>
+      </c>
+      <c r="L72">
+        <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1824604.23</v>
+        <v>1949632.53</v>
       </c>
       <c r="N72" s="1">
-        <v>1834549.82</v>
+        <v>1949632.53</v>
       </c>
       <c r="O72" s="1">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="B73" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
       <c r="C73" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>98.266</v>
+        <v>135.254</v>
       </c>
       <c r="E73" s="1">
-        <v>105.271</v>
+        <v>97.3197</v>
       </c>
       <c r="F73" t="s">
         <v>34</v>
       </c>
       <c r="G73">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H73" s="1">
-        <v>1564786.32</v>
+        <v>1446595.32</v>
       </c>
       <c r="I73" s="1">
-        <v>-224471.75</v>
+        <v>416247.07</v>
       </c>
       <c r="J73" s="1">
-        <v>-14.345201458561</v>
+        <v>28.774258028154</v>
       </c>
       <c r="K73">
-        <v>0.37</v>
+        <v>0.11</v>
       </c>
       <c r="L73" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="M73" s="1">
-        <v>1340314.57</v>
+        <v>1862842.39</v>
       </c>
       <c r="N73" s="1">
-        <v>1346182.46</v>
+        <v>1864564.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.86</v>
+        <v>1.11</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="B74" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="C74" s="1">
-        <v>22000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>122.7355</v>
+        <v>154.474</v>
       </c>
       <c r="E74" s="1">
-        <v>100.95</v>
+        <v>97.224375</v>
       </c>
       <c r="F74" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G74">
-        <v>9.19</v>
+        <v>1.16</v>
       </c>
       <c r="H74" s="1">
-        <v>2475767.93</v>
+        <v>1435796.18</v>
       </c>
       <c r="I74" s="1">
-        <v>462612.91</v>
+        <v>691761.71</v>
       </c>
       <c r="J74" s="1">
-        <v>18.685633027002</v>
+        <v>48.179659455564</v>
       </c>
       <c r="K74">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.81</v>
+      </c>
+      <c r="L74" t="s">
+        <v>210</v>
       </c>
       <c r="M74" s="1">
-        <v>2938380.84</v>
+        <v>2127557.89</v>
       </c>
       <c r="N74" s="1">
-        <v>2938380.84</v>
+        <v>2140565.65</v>
       </c>
       <c r="O74" s="1">
-        <v>1.87</v>
+        <v>1.28</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="B75" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C75" s="1">
-        <v>2000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>96.441</v>
+        <v>101.899</v>
       </c>
       <c r="E75" s="1">
-        <v>113.5</v>
+        <v>105.271</v>
       </c>
       <c r="F75" t="s">
         <v>34</v>
       </c>
       <c r="G75">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H75" s="1">
-        <v>1939839.34</v>
+        <v>1564786.32</v>
       </c>
       <c r="I75" s="1">
-        <v>-295561.6</v>
+        <v>-161339.65</v>
       </c>
       <c r="J75" s="1">
-        <v>-15.236395814099</v>
+        <v>-10.310650594134</v>
       </c>
       <c r="K75">
-        <v>0.27</v>
+        <v>0.56</v>
       </c>
       <c r="L75" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="M75" s="1">
-        <v>1644277.74</v>
+        <v>1403446.67</v>
       </c>
       <c r="N75" s="1">
-        <v>1649582.05</v>
+        <v>1412485.15</v>
       </c>
       <c r="O75" s="1">
-        <v>1.05</v>
+        <v>0.84</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="B76" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="C76" s="1">
-        <v>1600000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>106.346</v>
+        <v>118.254</v>
       </c>
       <c r="E76" s="1">
-        <v>100.25</v>
+        <v>100.95</v>
       </c>
       <c r="F76" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G76">
-        <v>1.17</v>
+        <v>9.1</v>
       </c>
       <c r="H76" s="1">
-        <v>1452503.85</v>
+        <v>1688023.59</v>
       </c>
       <c r="I76" s="1">
-        <v>-1980.85</v>
+        <v>260190.54</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.13637485367078</v>
+        <v>15.413916105284</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>1450523.0</v>
+        <v>1948214.13</v>
       </c>
       <c r="N76" s="1">
-        <v>1450523.0</v>
+        <v>1948214.13</v>
       </c>
       <c r="O76" s="1">
-        <v>0.93</v>
+        <v>1.16</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="B77" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
       <c r="C77" s="1">
-        <v>1800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>98.974</v>
+        <v>97.3245</v>
       </c>
       <c r="E77" s="1">
-        <v>105.15</v>
+        <v>113.5</v>
       </c>
       <c r="F77" t="s">
         <v>34</v>
       </c>
       <c r="G77">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H77" s="1">
-        <v>1714402.17</v>
+        <v>1939839.34</v>
       </c>
       <c r="I77" s="1">
-        <v>-195684.3</v>
+        <v>-264286.27</v>
       </c>
       <c r="J77" s="1">
-        <v>-11.414142108791</v>
+        <v>-13.624131883004</v>
       </c>
       <c r="K77">
-        <v>0.44</v>
+        <v>0.42</v>
       </c>
       <c r="L77" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="M77" s="1">
-        <v>1518717.87</v>
+        <v>1675553.07</v>
       </c>
       <c r="N77" s="1">
-        <v>1526629.94</v>
+        <v>1683874.21</v>
       </c>
       <c r="O77" s="1">
-        <v>0.97</v>
+        <v>1.0</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="B78" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="C78" s="1">
-        <v>1800000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>89.808</v>
+        <v>120.5805</v>
       </c>
       <c r="E78" s="1">
-        <v>104.4789</v>
+        <v>100.25</v>
       </c>
       <c r="F78" t="s">
         <v>34</v>
       </c>
       <c r="G78">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H78" s="1">
-        <v>1608329.94</v>
+        <v>1452503.85</v>
       </c>
       <c r="I78" s="1">
-        <v>-230260.8</v>
+        <v>208241.61</v>
       </c>
       <c r="J78" s="1">
-        <v>-14.316763884903</v>
+        <v>14.336733771824</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>1378069.14</v>
+        <v>1660745.46</v>
       </c>
       <c r="N78" s="1">
-        <v>1378069.14</v>
+        <v>1660745.46</v>
       </c>
       <c r="O78" s="1">
-        <v>0.88</v>
+        <v>0.99</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="B79" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="C79" s="1">
-        <v>1200000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>270.393</v>
+        <v>98.96</v>
       </c>
       <c r="E79" s="1">
-        <v>105.6</v>
+        <v>105.15</v>
       </c>
       <c r="F79" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G79">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H79" s="1">
-        <v>1267200.0</v>
+        <v>1714402.17</v>
       </c>
       <c r="I79" s="1">
-        <v>1977516.0</v>
+        <v>-181063.1</v>
       </c>
       <c r="J79" s="1">
-        <v>156.05397727273</v>
+        <v>-10.561296711378</v>
       </c>
       <c r="K79">
-        <v>0.39</v>
+        <v>0.75</v>
       </c>
       <c r="L79" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="M79" s="1">
-        <v>3244716.0</v>
+        <v>1533339.07</v>
       </c>
       <c r="N79" s="1">
-        <v>3249403.5</v>
+        <v>1546832.23</v>
       </c>
       <c r="O79" s="1">
-        <v>2.07</v>
+        <v>0.92</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="B80" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="C80" s="1">
-        <v>500000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>111.667</v>
+        <v>105.964</v>
       </c>
       <c r="E80" s="1">
-        <v>109.28</v>
+        <v>104.4789</v>
       </c>
       <c r="F80" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="G80">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H80" s="1">
-        <v>546400.0</v>
+        <v>1608329.94</v>
       </c>
       <c r="I80" s="1">
-        <v>11935.0</v>
+        <v>33532.85</v>
       </c>
       <c r="J80" s="1">
-        <v>2.1842972181552</v>
+        <v>2.0849484403679</v>
       </c>
       <c r="K80">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>0.0</v>
+      </c>
+      <c r="L80">
+        <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>558335.0</v>
+        <v>1641862.79</v>
       </c>
       <c r="N80" s="1">
-        <v>561073.01</v>
+        <v>1641862.79</v>
       </c>
       <c r="O80" s="1">
-        <v>0.36</v>
+        <v>0.98</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>233</v>
+        <v>226</v>
       </c>
       <c r="B81" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="C81" s="1">
-        <v>1000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>136.4905</v>
+        <v>262.716</v>
       </c>
       <c r="E81" s="1">
-        <v>124.766</v>
+        <v>105.6</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1247660.0</v>
+        <v>1267200.0</v>
       </c>
       <c r="I81" s="1">
-        <v>117245.0</v>
+        <v>1885392.0</v>
       </c>
       <c r="J81" s="1">
-        <v>9.3971915425677</v>
+        <v>148.78409090909</v>
       </c>
       <c r="K81">
-        <v>0.84</v>
+        <v>0.64</v>
       </c>
       <c r="L81" t="s">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="M81" s="1">
-        <v>1364905.0</v>
+        <v>3152592.0</v>
       </c>
       <c r="N81" s="1">
-        <v>1373285.66</v>
+        <v>3160279.5</v>
       </c>
       <c r="O81" s="1">
-        <v>0.88</v>
+        <v>1.88</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="B82" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
       <c r="C82" s="1">
-        <v>1400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>101.4085</v>
+        <v>115.302</v>
       </c>
       <c r="E82" s="1">
-        <v>100.0</v>
+        <v>109.28</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>1400000.0</v>
+        <v>546400.0</v>
       </c>
       <c r="I82" s="1">
-        <v>19719.0</v>
+        <v>30110.0</v>
       </c>
       <c r="J82" s="1">
-        <v>1.4085</v>
+        <v>5.5106149341142</v>
       </c>
       <c r="K82">
-        <v>0.51</v>
+        <v>0.69</v>
       </c>
       <c r="L82" t="s">
-        <v>238</v>
+        <v>231</v>
       </c>
       <c r="M82" s="1">
-        <v>1419719.0</v>
+        <v>576510.0</v>
       </c>
       <c r="N82" s="1">
-        <v>1426893.03</v>
+        <v>579960.34</v>
       </c>
       <c r="O82" s="1">
-        <v>0.91</v>
+        <v>0.35</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>239</v>
+        <v>232</v>
       </c>
       <c r="B83" t="s">
-        <v>240</v>
+        <v>233</v>
       </c>
       <c r="C83" s="1">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>230.483</v>
+        <v>141.2505</v>
       </c>
       <c r="E83" s="1">
-        <v>99.14</v>
+        <v>124.766</v>
       </c>
       <c r="F83" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G83">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>1114660.8</v>
+        <v>1247660.0</v>
       </c>
       <c r="I83" s="1">
-        <v>1243121.05</v>
+        <v>164845.0</v>
       </c>
       <c r="J83" s="1">
-        <v>111.52460461514</v>
+        <v>13.21233348829</v>
       </c>
       <c r="K83">
-        <v>1.52</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>0.03</v>
+      </c>
+      <c r="L83">
+        <v>267.66</v>
       </c>
       <c r="M83" s="1">
-        <v>2357781.85</v>
+        <v>1412505.0</v>
       </c>
       <c r="N83" s="1">
-        <v>2376006.21</v>
+        <v>1412772.66</v>
       </c>
       <c r="O83" s="1">
-        <v>1.52</v>
+        <v>0.84</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="B84" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
       <c r="C84" s="1">
-        <v>1600000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>127.7565</v>
+        <v>104.523</v>
       </c>
       <c r="E84" s="1">
-        <v>100.0</v>
+        <v>109.1586</v>
       </c>
       <c r="F84" t="s">
         <v>34</v>
       </c>
       <c r="G84">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H84" s="1">
-        <v>1438008.36</v>
+        <v>2159789.93</v>
       </c>
       <c r="I84" s="1">
-        <v>304546.52</v>
+        <v>-90383.89</v>
       </c>
       <c r="J84" s="1">
-        <v>21.178355319158</v>
+        <v>-4.1848463475334</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>1742554.88</v>
+        <v>2069406.04</v>
       </c>
       <c r="N84" s="1">
-        <v>1742554.88</v>
+        <v>2069406.04</v>
       </c>
       <c r="O84" s="1">
-        <v>1.11</v>
+        <v>1.23</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="B85" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
       <c r="C85" s="1">
-        <v>3200000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>110.487</v>
+        <v>101.771</v>
       </c>
       <c r="E85" s="1">
-        <v>103.0</v>
+        <v>100.0</v>
       </c>
       <c r="F85" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="G85">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>2842604.57</v>
+        <v>1400000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>171405.06</v>
+        <v>24794.0</v>
       </c>
       <c r="J85" s="1">
-        <v>6.0298594397883</v>
+        <v>1.771</v>
       </c>
       <c r="K85">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.67</v>
+      </c>
+      <c r="L85" t="s">
+        <v>238</v>
       </c>
       <c r="M85" s="1">
-        <v>3014009.63</v>
+        <v>1424794.0</v>
       </c>
       <c r="N85" s="1">
-        <v>3014009.63</v>
+        <v>1434133.78</v>
       </c>
       <c r="O85" s="1">
-        <v>1.92</v>
+        <v>0.85</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="B86" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="C86" s="1">
-        <v>1400000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.5935</v>
+        <v>221.699</v>
       </c>
       <c r="E86" s="1">
-        <v>102.55357143</v>
+        <v>99.14</v>
       </c>
       <c r="F86" t="s">
         <v>34</v>
       </c>
       <c r="G86">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H86" s="1">
-        <v>1372732.18</v>
+        <v>1114660.8</v>
       </c>
       <c r="I86" s="1">
-        <v>-184113.62</v>
+        <v>1175420.97</v>
       </c>
       <c r="J86" s="1">
-        <v>-13.412202517173</v>
+        <v>105.45100087847</v>
       </c>
       <c r="K86">
-        <v>0.0</v>
+        <v>0.04</v>
       </c>
       <c r="L86">
-        <v>0.0</v>
+        <v>481.11</v>
       </c>
       <c r="M86" s="1">
-        <v>1188618.56</v>
+        <v>2290081.77</v>
       </c>
       <c r="N86" s="1">
-        <v>1188618.56</v>
+        <v>2290562.88</v>
       </c>
       <c r="O86" s="1">
-        <v>0.76</v>
+        <v>1.37</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
       <c r="B87" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="C87" s="1">
-        <v>1300000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>109.605</v>
+        <v>152.833</v>
       </c>
       <c r="E87" s="1">
-        <v>104.74</v>
+        <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>34</v>
       </c>
       <c r="G87">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H87" s="1">
-        <v>1258952.43</v>
+        <v>1438008.36</v>
       </c>
       <c r="I87" s="1">
-        <v>-44285.53</v>
+        <v>666948.17</v>
       </c>
       <c r="J87" s="1">
-        <v>-3.5176491934648</v>
+        <v>46.379992533562</v>
       </c>
       <c r="K87">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>0.0</v>
+      </c>
+      <c r="L87">
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>1214666.9</v>
+        <v>2104956.53</v>
       </c>
       <c r="N87" s="1">
-        <v>1219861.69</v>
+        <v>2104956.53</v>
       </c>
       <c r="O87" s="1">
-        <v>0.78</v>
+        <v>1.25</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>251</v>
+        <v>243</v>
       </c>
       <c r="B88" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="C88" s="1">
-        <v>180000000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>101.8205</v>
+        <v>115.997</v>
       </c>
       <c r="E88" s="1">
-        <v>102.64666667</v>
+        <v>103.0</v>
       </c>
       <c r="F88" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G88">
-        <v>183.82</v>
+        <v>1.16</v>
       </c>
       <c r="H88" s="1">
-        <v>1220823.45</v>
+        <v>2842604.57</v>
       </c>
       <c r="I88" s="1">
-        <v>-223793.16</v>
+        <v>352630.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-18.331328743726</v>
+        <v>12.40517248588</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>997030.29</v>
+        <v>3195234.57</v>
       </c>
       <c r="N88" s="1">
-        <v>997030.29</v>
+        <v>3195234.57</v>
       </c>
       <c r="O88" s="1">
-        <v>0.64</v>
+        <v>1.9</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="B89" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="C89" s="1">
-        <v>2600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>93.793</v>
+        <v>97.9705</v>
       </c>
       <c r="E89" s="1">
-        <v>99.90307692</v>
+        <v>102.55357143</v>
       </c>
       <c r="F89" t="s">
         <v>34</v>
       </c>
       <c r="G89">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H89" s="1">
-        <v>2345717.95</v>
+        <v>1372732.18</v>
       </c>
       <c r="I89" s="1">
-        <v>-266848.34</v>
+        <v>-192059.89</v>
       </c>
       <c r="J89" s="1">
-        <v>-11.375977235456</v>
+        <v>-13.991067798819</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>2078869.61</v>
+        <v>1180672.29</v>
       </c>
       <c r="N89" s="1">
-        <v>2078869.61</v>
+        <v>1180672.29</v>
       </c>
       <c r="O89" s="1">
-        <v>1.33</v>
+        <v>0.7</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="B90" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
       <c r="C90" s="1">
-        <v>1400000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>109.556</v>
+        <v>104.658</v>
       </c>
       <c r="E90" s="1">
-        <v>115.9281</v>
+        <v>104.74</v>
       </c>
       <c r="F90" t="s">
         <v>34</v>
       </c>
       <c r="G90">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H90" s="1">
-        <v>1391813.22</v>
+        <v>1258952.43</v>
       </c>
       <c r="I90" s="1">
-        <v>-84295.21</v>
+        <v>-87777.42</v>
       </c>
       <c r="J90" s="1">
-        <v>-6.0565030414067</v>
+        <v>-6.9722586738246</v>
       </c>
       <c r="K90">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.57</v>
+      </c>
+      <c r="L90" t="s">
+        <v>249</v>
       </c>
       <c r="M90" s="1">
-        <v>1307518.01</v>
+        <v>1171175.01</v>
       </c>
       <c r="N90" s="1">
-        <v>1307518.01</v>
+        <v>1178588.71</v>
       </c>
       <c r="O90" s="1">
-        <v>0.83</v>
+        <v>0.7</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="B91" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="C91" s="1">
-        <v>1100000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>80.26</v>
+        <v>91.594</v>
       </c>
       <c r="E91" s="1">
-        <v>125.8419</v>
+        <v>99.90307692</v>
       </c>
       <c r="F91" t="s">
         <v>34</v>
       </c>
       <c r="G91">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H91" s="1">
-        <v>1195182.95</v>
+        <v>2345717.95</v>
       </c>
       <c r="I91" s="1">
-        <v>-442563.71</v>
+        <v>-295753.24</v>
       </c>
       <c r="J91" s="1">
-        <v>-37.02895109071</v>
+        <v>-12.608218306894</v>
       </c>
       <c r="K91">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>0.0</v>
+      </c>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>752619.24</v>
+        <v>2049964.71</v>
       </c>
       <c r="N91" s="1">
-        <v>756917.16</v>
+        <v>2049964.71</v>
       </c>
       <c r="O91" s="1">
-        <v>0.48</v>
+        <v>1.22</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="B92" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="C92" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>172.301</v>
+        <v>122.809</v>
       </c>
       <c r="E92" s="1">
-        <v>115.979</v>
+        <v>115.9281</v>
       </c>
       <c r="F92" t="s">
         <v>34</v>
       </c>
       <c r="G92">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H92" s="1">
-        <v>1464249.25</v>
+        <v>1391813.22</v>
       </c>
       <c r="I92" s="1">
-        <v>592111.52</v>
+        <v>88195.39</v>
       </c>
       <c r="J92" s="1">
-        <v>40.437891294805</v>
+        <v>6.336725986839</v>
       </c>
       <c r="K92">
-        <v>0.78</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>0.0</v>
+      </c>
+      <c r="L92">
+        <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>2056360.77</v>
+        <v>1480008.61</v>
       </c>
       <c r="N92" s="1">
-        <v>2067238.75</v>
+        <v>1480008.61</v>
       </c>
       <c r="O92" s="1">
-        <v>1.32</v>
+        <v>0.88</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>263</v>
+        <v>254</v>
       </c>
       <c r="B93" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="C93" s="1">
-        <v>200000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>92.695</v>
+        <v>81.858</v>
       </c>
       <c r="E93" s="1">
-        <v>100.25</v>
+        <v>125.8419</v>
       </c>
       <c r="F93" t="s">
         <v>34</v>
       </c>
       <c r="G93">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H93" s="1">
-        <v>171705.06</v>
+        <v>1195182.95</v>
       </c>
       <c r="I93" s="1">
-        <v>-13664.06</v>
+        <v>-420079.22</v>
       </c>
       <c r="J93" s="1">
-        <v>-7.9578668211642</v>
+        <v>-35.147691824084</v>
       </c>
       <c r="K93">
-        <v>0.0</v>
+        <v>0.04</v>
       </c>
       <c r="L93">
-        <v>0.0</v>
+        <v>420.84</v>
       </c>
       <c r="M93" s="1">
-        <v>158041.0</v>
+        <v>775103.73</v>
       </c>
       <c r="N93" s="1">
-        <v>158041.0</v>
+        <v>775524.57</v>
       </c>
       <c r="O93" s="1">
-        <v>0.1</v>
+        <v>0.46</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>265</v>
+        <v>256</v>
       </c>
       <c r="B94" t="s">
-        <v>266</v>
+        <v>257</v>
       </c>
       <c r="C94" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.971</v>
+        <v>159.971</v>
       </c>
       <c r="E94" s="1">
-        <v>107.10142857</v>
+        <v>115.979</v>
       </c>
       <c r="F94" t="s">
         <v>34</v>
       </c>
       <c r="G94">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H94" s="1">
-        <v>1390330.62</v>
+        <v>1464249.25</v>
       </c>
       <c r="I94" s="1">
-        <v>-197206.71</v>
+        <v>463609.92</v>
       </c>
       <c r="J94" s="1">
-        <v>-14.184159304497</v>
+        <v>31.661953728165</v>
       </c>
       <c r="K94">
-        <v>0.56</v>
+        <v>1.02</v>
       </c>
       <c r="L94" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="M94" s="1">
-        <v>1193123.91</v>
+        <v>1927859.17</v>
       </c>
       <c r="N94" s="1">
-        <v>1201030.65</v>
+        <v>1942086.41</v>
       </c>
       <c r="O94" s="1">
-        <v>0.77</v>
+        <v>1.16</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="B95" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="C95" s="1">
-        <v>1114000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>93.359</v>
+        <v>105.1635</v>
       </c>
       <c r="E95" s="1">
-        <v>100.0</v>
+        <v>100.25</v>
       </c>
       <c r="F95" t="s">
         <v>34</v>
       </c>
       <c r="G95">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H95" s="1">
-        <v>1023897.06</v>
+        <v>171705.06</v>
       </c>
       <c r="I95" s="1">
-        <v>-137302.92</v>
+        <v>9345.99</v>
       </c>
       <c r="J95" s="1">
-        <v>-13.409836336477</v>
+        <v>5.4430486789382</v>
       </c>
       <c r="K95">
-        <v>0.53</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>0.0</v>
+      </c>
+      <c r="L95">
+        <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>886594.14</v>
+        <v>181051.05</v>
       </c>
       <c r="N95" s="1">
-        <v>892509.74</v>
+        <v>181051.05</v>
       </c>
       <c r="O95" s="1">
-        <v>0.57</v>
+        <v>0.11</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>271</v>
+        <v>261</v>
       </c>
       <c r="B96" t="s">
-        <v>272</v>
+        <v>262</v>
       </c>
       <c r="C96" s="1">
-        <v>130.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>10.9</v>
+        <v>100.17</v>
       </c>
       <c r="E96" s="1">
-        <v>25.0081</v>
+        <v>107.10142857</v>
       </c>
       <c r="F96" t="s">
         <v>34</v>
       </c>
       <c r="G96">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H96" s="1">
-        <v>275244.72</v>
+        <v>1390330.62</v>
       </c>
       <c r="I96" s="1">
-        <v>-154448.51</v>
+        <v>-183151.49</v>
       </c>
       <c r="J96" s="1">
-        <v>-56.113159954531</v>
+        <v>-13.173232853061</v>
       </c>
       <c r="K96">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.9</v>
+      </c>
+      <c r="L96" t="s">
+        <v>263</v>
       </c>
       <c r="M96" s="1">
-        <v>120796.21</v>
+        <v>1207179.13</v>
       </c>
       <c r="N96" s="1">
-        <v>120796.21</v>
+        <v>1219833.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.08</v>
+        <v>0.73</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>273</v>
+        <v>264</v>
       </c>
       <c r="B97" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="C97" s="1">
-        <v>125.0</v>
+        <v>1114000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>11.05</v>
+        <v>93.483</v>
       </c>
       <c r="E97" s="1">
-        <v>32.5933</v>
+        <v>100.0</v>
       </c>
       <c r="F97" t="s">
         <v>34</v>
       </c>
       <c r="G97">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H97" s="1">
-        <v>361232.66</v>
+        <v>1023897.06</v>
       </c>
       <c r="I97" s="1">
-        <v>-243484.06</v>
+        <v>-127451.66</v>
       </c>
       <c r="J97" s="1">
-        <v>-67.403667209936</v>
+        <v>-12.447702506344</v>
       </c>
       <c r="K97">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.66</v>
+      </c>
+      <c r="L97" t="s">
+        <v>266</v>
       </c>
       <c r="M97" s="1">
-        <v>117748.6</v>
+        <v>896445.4</v>
       </c>
       <c r="N97" s="1">
-        <v>117748.6</v>
+        <v>903760.64</v>
       </c>
       <c r="O97" s="1">
-        <v>0.08</v>
+        <v>0.54</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>275</v>
+        <v>267</v>
       </c>
       <c r="B98" t="s">
-        <v>276</v>
+        <v>268</v>
       </c>
       <c r="C98" s="1">
-        <v>46.0</v>
+        <v>130.0</v>
       </c>
       <c r="D98" s="1">
-        <v>420.05</v>
+        <v>7.6</v>
       </c>
       <c r="E98" s="1">
-        <v>180.0</v>
+        <v>25.0081</v>
       </c>
       <c r="F98" t="s">
         <v>34</v>
       </c>
       <c r="G98">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H98" s="1">
+        <v>275244.72</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-190196.95</v>
+      </c>
+      <c r="J98" s="1">
+        <v>-69.10103488997</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98">
+        <v>0.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>85047.77</v>
+      </c>
+      <c r="N98" s="1">
+        <v>85047.77</v>
+      </c>
+      <c r="O98" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P98">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:16">
+      <c r="A99" t="s">
+        <v>269</v>
+      </c>
+      <c r="B99" t="s">
+        <v>270</v>
+      </c>
+      <c r="C99" s="1">
+        <v>125.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>109.68</v>
+      </c>
+      <c r="E99" s="1">
+        <v>32.5933</v>
+      </c>
+      <c r="F99" t="s">
+        <v>34</v>
+      </c>
+      <c r="G99">
+        <v>1.16</v>
+      </c>
+      <c r="H99" s="1">
+        <v>361232.66</v>
+      </c>
+      <c r="I99" s="1">
+        <v>818934.34</v>
+      </c>
+      <c r="J99" s="1">
+        <v>226.70550885404</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99">
+        <v>0.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>1180167.0</v>
+      </c>
+      <c r="N99" s="1">
+        <v>1180167.0</v>
+      </c>
+      <c r="O99" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="P99">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:16">
+      <c r="A100" t="s">
+        <v>271</v>
+      </c>
+      <c r="B100" t="s">
+        <v>272</v>
+      </c>
+      <c r="C100" s="1">
+        <v>46.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>408.4</v>
+      </c>
+      <c r="E100" s="1">
+        <v>180.0</v>
+      </c>
+      <c r="F100" t="s">
+        <v>34</v>
+      </c>
+      <c r="G100">
+        <v>1.16</v>
+      </c>
+      <c r="H100" s="1">
         <v>701011.73</v>
       </c>
-      <c r="I98" s="1">
-[...20 lines deleted...]
-      <c r="P98">
+      <c r="I100" s="1">
+        <v>916135.55</v>
+      </c>
+      <c r="J100" s="1">
+        <v>130.68762059089</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100">
+        <v>0.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>1617147.28</v>
+      </c>
+      <c r="N100" s="1">
+        <v>1617147.28</v>
+      </c>
+      <c r="O100" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="P100">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>