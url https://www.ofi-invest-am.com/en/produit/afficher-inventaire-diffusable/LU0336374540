--- v5 (2026-09-01)
+++ v6 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="281">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I_EUR</t>
   </si>
   <si>
     <t>LU0336374540</t>
   </si>
   <si>
@@ -154,729 +154,753 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>CA784730103N</t>
   </si>
   <si>
     <t>SSR MINING INC</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>OVCT01751629</t>
+    <t>OACT02010443</t>
   </si>
   <si>
     <t>EUR/HKD 09/07/26</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
+    <t>-2 348.41</t>
+  </si>
+  <si>
     <t>OVCT01751631</t>
   </si>
   <si>
     <t>EUR/JPY 09/07/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>4 606.00</t>
+    <t>12 514.00</t>
   </si>
   <si>
     <t>OVCT01751630</t>
   </si>
   <si>
     <t>EUR/SEK 09/07/26</t>
   </si>
   <si>
     <t>OVCT01751628</t>
   </si>
   <si>
     <t>EUR/USD 09/07/26</t>
   </si>
   <si>
-    <t>-58 053.33</t>
+    <t>-151 831.79</t>
   </si>
   <si>
     <t>US007973AF76</t>
   </si>
   <si>
     <t>ADVANCED ENERGY INDUSTRIES INC Z 15/05/2031</t>
   </si>
   <si>
     <t>XS3304376851</t>
   </si>
   <si>
     <t>ADVANTEST CORPORATION Z 28/03/2031</t>
   </si>
   <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AEROVIRONMENT INC Z 15/07/2030</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>4 830.68</t>
+    <t>5 705.21</t>
   </si>
   <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAMAI TECHNOLOGIES INC 1.125 15/02/2029</t>
   </si>
   <si>
-    <t>4 847.42</t>
+    <t>5 894.79</t>
   </si>
   <si>
     <t>US011642AD71</t>
   </si>
   <si>
     <t>ALARM.COM HLD INC 2.2500 0629 2.25 01/06/2029</t>
   </si>
   <si>
     <t>XS2688718373</t>
   </si>
   <si>
     <t>ALIBABA / GOLDMAN SACHS 0% Z 10/05/2027</t>
   </si>
   <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIBABA GROUP HOLDING LTD Z 09/07/2032</t>
   </si>
   <si>
     <t>XS2413708442</t>
   </si>
   <si>
     <t>ANA HOLDINGS INC Z 10/12/2031</t>
   </si>
   <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLLIAN CAPITAL 2 LTD Z 05/12/2029</t>
   </si>
   <si>
     <t>US04271TAB61</t>
   </si>
   <si>
     <t>ARRAY TECHNOLOGIES INC 1 01/12/2028</t>
   </si>
   <si>
     <t>US00217DAG51</t>
   </si>
   <si>
     <t>AST SPACEMOBILE INC 2.25 15/04/2036</t>
   </si>
   <si>
-    <t>13 428.60</t>
+    <t>16 381.98</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>6 741.78</t>
+    <t>7 475.34</t>
   </si>
   <si>
     <t>US15643UAF12</t>
   </si>
   <si>
     <t>CENTRUS ENERGY CORP Z 15/08/2032</t>
   </si>
   <si>
     <t>XS3359531186</t>
   </si>
   <si>
     <t>CHINA HONGQIAO GROUP LIMITED Z 03/05/2027</t>
   </si>
   <si>
     <t>CNY</t>
   </si>
   <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHINA PACIFIC INSURANCE GROUP CO L Z 18/09/2030</t>
   </si>
   <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPHER MINING INC Z 01/10/2031</t>
   </si>
   <si>
-    <t>US18452BAC46</t>
-[...2 lines deleted...]
-    <t>CLEANSPARK INC Z 15/06/2030</t>
+    <t>US18452BAD29</t>
+  </si>
+  <si>
+    <t>CLEANSPARK INC Z 15/02/2032</t>
   </si>
   <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COINBASE GLOBAL INC 0.25 01/04/2030</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>COPT DEFENSE PROPERTIES LP 5.25 15/09/2028</t>
   </si>
   <si>
-    <t>13 356.86</t>
-[...2 lines deleted...]
-    <t>US23248VAC90</t>
+    <t>17 303.02</t>
+  </si>
+  <si>
+    <t>US23248VAD73</t>
   </si>
   <si>
     <t>CYBER ARK SOFTWARE LTD Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2550564251</t>
   </si>
   <si>
     <t>CYBERAGENT INC Z 16/11/2029</t>
   </si>
   <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG INC Z 01/12/2029</t>
   </si>
   <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST LP 1.875 15/11/2029</t>
   </si>
   <si>
-    <t>US25809KAA34</t>
+    <t>2 188.82</t>
+  </si>
+  <si>
+    <t>US25809KAB17</t>
   </si>
   <si>
     <t>DOORDASH INC Z 15/05/2030</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX INC Z 01/03/2028</t>
   </si>
   <si>
     <t>US29258YAA10</t>
   </si>
   <si>
     <t>ENDEAVOUR SILVER CORP 0.25 15/01/2031</t>
   </si>
   <si>
-    <t>1 904.54</t>
+    <t>2 162.42</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>31 520.55</t>
+    <t>34 066.44</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
+    <t>1 834.24</t>
+  </si>
+  <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>12 000.00</t>
+    <t>16 131.15</t>
   </si>
   <si>
     <t>US32076VAE39</t>
   </si>
   <si>
     <t>FIRST MAJESTIC SILVER CORP 0.125 15/01/2031</t>
   </si>
   <si>
+    <t>1 059.37</t>
+  </si>
+  <si>
     <t>US36317GAB23</t>
   </si>
   <si>
     <t>GALAXY DIGITAL HOLDINGS LP 2.5 01/12/2029</t>
   </si>
   <si>
+    <t>1 592.70</t>
+  </si>
+  <si>
     <t>US37940XAU63</t>
   </si>
   <si>
     <t>GLOBAL PAYMENTS INC 1.5 01/03/2031</t>
   </si>
   <si>
-    <t>5 164.84</t>
+    <t>6 465.42</t>
   </si>
   <si>
     <t>XS2849520650</t>
   </si>
   <si>
     <t>GOLD POLE CAPITAL CO LTD 1 25/06/2029</t>
   </si>
   <si>
-    <t>5 595.25</t>
+    <t>6 443.58</t>
   </si>
   <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLDMAN SACHS FINANCE CORP INTERNA Z 06/11/2028</t>
   </si>
   <si>
     <t>US40637HAF64</t>
   </si>
   <si>
     <t>HALOZYME THERAPEUTICS INC 1 15/08/2028</t>
   </si>
   <si>
-    <t>3 801.90</t>
+    <t>4 623.36</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>5 424.66</t>
+    <t>7 150.68</t>
   </si>
   <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTUITIVE MACHINES INC 2.5 01/10/2030</t>
   </si>
   <si>
-    <t>3 586.70</t>
+    <t>4 914.60</t>
   </si>
   <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN LTD Z 01/07/2031</t>
   </si>
   <si>
     <t>US465741AQ90</t>
   </si>
   <si>
     <t>ITRON INC 1.375 15/07/2030</t>
   </si>
   <si>
-    <t>12 519.96</t>
+    <t>14 669.77</t>
   </si>
   <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>J&amp;T GLOBAL EXPRESS - BOLT INNOVATI Z 05/02/2033</t>
   </si>
   <si>
     <t>US472145AH40</t>
   </si>
   <si>
     <t>JAZZ INVESTMENTS I LTD 3.125 15/09/2030</t>
   </si>
   <si>
-    <t>7 382.62</t>
+    <t>9 563.74</t>
   </si>
   <si>
     <t>XS3257747207</t>
   </si>
   <si>
     <t>JINKAI INVESTMENT HOLDINGS LTD Z 05/02/2031</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>1 511.11</t>
+    <t>2 006.94</t>
   </si>
   <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L Z 11/04/2028</t>
   </si>
   <si>
     <t>XS3353961116</t>
   </si>
   <si>
     <t>JX ADVANCED METALS CORP Z 03/06/2031</t>
   </si>
   <si>
     <t>XS3353961033</t>
   </si>
   <si>
     <t>JX ADVANCED METALS CORP Z 04/06/2029</t>
   </si>
   <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC CORP 1.75 10/07/2030</t>
   </si>
   <si>
-    <t>10 030.20</t>
+    <t>11 696.74</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>13 846.15</t>
+    <t>15 663.46</t>
   </si>
   <si>
     <t>XS2523390867</t>
   </si>
   <si>
     <t>LENOVO GROUP LTD 2.5 26/08/2029</t>
   </si>
   <si>
-    <t>5 678.94</t>
+    <t>XS3389097646</t>
+  </si>
+  <si>
+    <t>LENOVO GROUP LTD Z 25/06/2033</t>
   </si>
   <si>
     <t>US531229AQ58</t>
   </si>
   <si>
     <t>LIBERTY MEDIA 2.25 15/08/2027</t>
   </si>
   <si>
-    <t>5 702.85</t>
+    <t>6 935.04</t>
   </si>
   <si>
     <t>US538034BC20</t>
   </si>
   <si>
     <t>LIVE NATION ENTERTAINMENT INC 2.875 15/01/2030</t>
   </si>
   <si>
-    <t>14 023.99</t>
+    <t>16 432.04</t>
   </si>
   <si>
     <t>US06744EDH71</t>
   </si>
   <si>
     <t>MICROSOFT/BARCLAYS BANK 1.000 2029 1 16/02/2029</t>
   </si>
   <si>
-    <t>6 276.72</t>
+    <t>7 644.93</t>
   </si>
   <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>MIRION TECHNOLOGIES INC 0.25 01/06/2030</t>
   </si>
   <si>
     <t>XS3250338608</t>
   </si>
   <si>
     <t>MITAC HOLDINGS CORP Z 01/06/2031</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>US63954QAJ58</t>
   </si>
   <si>
     <t>NEBIUS GROUP NV 1.25 15/03/2031</t>
   </si>
   <si>
-    <t>7 851.88</t>
+    <t>4 465.61</t>
   </si>
   <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXTERA ENERGY CAPITAL HOLDINGS IN 3 01/03/2027</t>
   </si>
   <si>
-    <t>7 747.27</t>
+    <t>9 698.13</t>
   </si>
   <si>
     <t>XS3298822258</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2029</t>
   </si>
   <si>
     <t>XS3298822506</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2031</t>
   </si>
   <si>
     <t>US682189AU93</t>
   </si>
   <si>
     <t>ON SEMICONDUCTOR CORPORATION 0.5 01/03/2029</t>
   </si>
   <si>
-    <t>1 721.61</t>
+    <t>2 155.14</t>
   </si>
   <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMAT TECHNOLOGIES INC 2.5 15/07/2027</t>
   </si>
   <si>
-    <t>13 007.76</t>
+    <t>15 241.31</t>
   </si>
   <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARSONS CORP 2.625 01/03/2029</t>
   </si>
   <si>
-    <t>9 038.48</t>
+    <t>11 314.49</t>
   </si>
   <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN LIFE INSURANCE CO OF CHINA Z 11/06/2030</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>8 321.14</t>
+    <t>10 484.47</t>
   </si>
   <si>
     <t>XS2894149595</t>
   </si>
   <si>
     <t>QUANTA COMPUTER INCORPORATED Z 16/09/2029</t>
   </si>
   <si>
     <t>US76169XAE40</t>
   </si>
   <si>
     <t>REXFORD INDUSTRIAL REALTY LP 4.125 15/03/2029</t>
   </si>
   <si>
-    <t>13 493.16</t>
-[...2 lines deleted...]
-    <t>US781154AC39</t>
+    <t>17 479.58</t>
+  </si>
+  <si>
+    <t>US781154AD12</t>
   </si>
   <si>
     <t>RUBRIK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>7 687.50</t>
+    <t>9 656.25</t>
+  </si>
+  <si>
+    <t>FR00140190M5</t>
+  </si>
+  <si>
+    <t>SCHNEIDER ELECTRIC SE 0.25 30/09/2034</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>3 450.34</t>
-[...5 lines deleted...]
-    <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
+    <t>3 917.81</t>
   </si>
   <si>
     <t>US82982TAA43</t>
   </si>
   <si>
     <t>SITIME CORP Z 15/06/2031</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>9 339.78</t>
+    <t>10 761.05</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>XS2211997239</t>
-[...2 lines deleted...]
-    <t>STMICROELECTRONICS NV Z 04/08/2027</t>
+    <t>3 051.99</t>
+  </si>
+  <si>
+    <t>XS3416917709</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONICS NV 0.625 23/06/2033</t>
+  </si>
+  <si>
+    <t>XS3416917022</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONICS NV Z 23/06/2031</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR-MORGAN STANLE Z 02/02/2029</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>TENCENT / GOLDMAN SACHS 0% Z 07/03/2030</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETRA TECH INC 2.25 15/08/2028</t>
   </si>
   <si>
-    <t>7 413.70</t>
+    <t>9 015.55</t>
   </si>
   <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>TRIP.COM / BAIDU 0% Z 12/03/2032</t>
   </si>
   <si>
     <t>US90353TAS96</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC Z 15/05/2028</t>
   </si>
   <si>
     <t>US91680MAF41</t>
   </si>
   <si>
     <t>UPSTART HOLDINGS INC 1 15/11/2030</t>
   </si>
   <si>
     <t>US95041AAD00</t>
   </si>
   <si>
     <t>WELLTOWER OP LLC 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>14 227.24</t>
+    <t>16 670.18</t>
   </si>
   <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON CORPORATION Z 23/10/2030</t>
   </si>
   <si>
     <t>US98313RAJ59</t>
   </si>
   <si>
     <t>WYNN MACAU LTD 4.5 07/03/2029</t>
   </si>
   <si>
-    <t>12 653.87</t>
+    <t>16 054.34</t>
   </si>
   <si>
     <t>XS2834365350</t>
   </si>
   <si>
     <t>XERO INVESTMENTS LTD 1.625 12/06/2031</t>
   </si>
   <si>
-    <t>7 315.24</t>
-[...1 lines deleted...]
-  <si>
     <t>BABA2701CO01</t>
   </si>
   <si>
     <t>JAN27 BABA C @ 160.000000</t>
   </si>
   <si>
-    <t>PANW2606CR01</t>
-[...8 lines deleted...]
-    <t>SEP26 LITE C @ 540.000000</t>
+    <t>LITE2701CO01</t>
+  </si>
+  <si>
+    <t>JAN27 LITE C @ 900.000000</t>
+  </si>
+  <si>
+    <t>PANW2701CO01</t>
+  </si>
+  <si>
+    <t>JAN27 PANW C @ 280.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1185,5269 +1209,5369 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1478411.51</v>
+      </c>
+      <c r="C2">
+        <v>90.87</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>134339477.17</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>134339477.17</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...8 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>212500.0</v>
+      </c>
+      <c r="C3">
+        <v>141.25</v>
+      </c>
+      <c r="D3" t="s">
         <v>8</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="E3">
+        <v>30015584.45</v>
+      </c>
+      <c r="F3" t="s">
         <v>8</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="G3">
+        <v>30015584.45</v>
+      </c>
+      <c r="H3" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...8 lines deleted...]
-      <c r="E3" t="s">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="C4">
+        <v>134.31</v>
+      </c>
+      <c r="D4" t="s">
         <v>8</v>
       </c>
-      <c r="F3">
-[...2 lines deleted...]
-      <c r="G3" t="s">
+      <c r="E4">
+        <v>13431.1</v>
+      </c>
+      <c r="F4" t="s">
         <v>8</v>
       </c>
-      <c r="H3">
-[...2 lines deleted...]
-      <c r="I3" t="s">
+      <c r="G4">
+        <v>13431.1</v>
+      </c>
+      <c r="H4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="1">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
         <v>100.0</v>
       </c>
-      <c r="D4">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="C5">
+        <v>148.14</v>
+      </c>
+      <c r="D5" t="s">
         <v>8</v>
       </c>
-      <c r="F4">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="E5">
+        <v>14813.64</v>
+      </c>
+      <c r="F5" t="s">
         <v>8</v>
       </c>
-      <c r="H4">
-[...2 lines deleted...]
-      <c r="I4" t="s">
+      <c r="G5">
+        <v>14813.64</v>
+      </c>
+      <c r="H5" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" t="s">
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="1">
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
         <v>100.0</v>
       </c>
-      <c r="D5">
-[...2 lines deleted...]
-      <c r="E5" t="s">
+      <c r="C6">
+        <v>144.92</v>
+      </c>
+      <c r="D6" t="s">
         <v>8</v>
       </c>
-      <c r="F5">
-[...2 lines deleted...]
-      <c r="G5" t="s">
+      <c r="E6">
+        <v>14491.83</v>
+      </c>
+      <c r="F6" t="s">
         <v>8</v>
       </c>
-      <c r="H5">
-[...2 lines deleted...]
-      <c r="I5" t="s">
+      <c r="G6">
+        <v>14491.83</v>
+      </c>
+      <c r="H6" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" t="s">
+      <c r="Z6" t="s">
         <v>15</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P100"/>
+  <dimension ref="A1:Z102"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O100" sqref="O100"/>
+      <selection activeCell="N102" sqref="N102"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z1" t="s">
         <v>17</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="1">
+        <v>2321.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>410.03</v>
+      </c>
+      <c r="D2" s="1">
+        <v>501.8005988798</v>
+      </c>
+      <c r="E2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F2">
+        <v>1.14</v>
+      </c>
+      <c r="G2" s="1">
+        <v>1002909.83</v>
+      </c>
+      <c r="H2" s="1">
+        <v>-171421.8</v>
+      </c>
+      <c r="I2" s="1">
+        <v>-17.092443893984</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>831488.03</v>
+      </c>
+      <c r="M2" s="1">
+        <v>831488.03</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>32</v>
       </c>
-      <c r="B2" t="s">
-[...11 lines deleted...]
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="1">
+        <v>7000.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>191.5</v>
+      </c>
+      <c r="D3" s="1">
+        <v>101.4678842857</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>710275.19</v>
+      </c>
+      <c r="H3" s="1">
+        <v>630224.81</v>
+      </c>
+      <c r="I3" s="1">
+        <v>88.729666877425</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>1340500.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>1340500.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="1">
+        <v>972.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>4811.69</v>
+      </c>
+      <c r="D4" s="1">
+        <v>4795.6545987654</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>4661376.27</v>
+      </c>
+      <c r="H4" s="1">
+        <v>15586.41</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.33437356474121</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>4676962.68</v>
+      </c>
+      <c r="M4" s="1">
+        <v>4676962.68</v>
+      </c>
+      <c r="N4" s="1">
+        <v>2.84</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="1">
+        <v>6255.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>331.2</v>
+      </c>
+      <c r="D5" s="1">
+        <v>251.5653717026</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1573541.4</v>
+      </c>
+      <c r="H5" s="1">
+        <v>498114.6</v>
+      </c>
+      <c r="I5" s="1">
+        <v>31.655639946938</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>2071656.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>2071656.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="1">
+        <v>85189.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>30.72</v>
+      </c>
+      <c r="D6" s="1">
+        <v>29.0302638838</v>
+      </c>
+      <c r="E6" t="s">
         <v>34</v>
       </c>
-      <c r="G2">
+      <c r="F6">
+        <v>1.14</v>
+      </c>
+      <c r="G6" s="1">
+        <v>2098124.33</v>
+      </c>
+      <c r="H6" s="1">
+        <v>188369.12</v>
+      </c>
+      <c r="I6" s="1">
+        <v>8.9779770105426</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>2286493.45</v>
+      </c>
+      <c r="M6" s="1">
+        <v>2286493.45</v>
+      </c>
+      <c r="N6" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="1">
+        <v>70000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>321.6</v>
+      </c>
+      <c r="D7" s="1">
+        <v>253.272567</v>
+      </c>
+      <c r="E7" t="s">
+        <v>45</v>
+      </c>
+      <c r="F7">
+        <v>10.99</v>
+      </c>
+      <c r="G7" s="1">
+        <v>1570195.71</v>
+      </c>
+      <c r="H7" s="1">
+        <v>477839.22</v>
+      </c>
+      <c r="I7" s="1">
+        <v>30.431825597078</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>2048034.93</v>
+      </c>
+      <c r="M7" s="1">
+        <v>2048034.93</v>
+      </c>
+      <c r="N7" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="1">
+        <v>4982451.21</v>
+      </c>
+      <c r="C8" s="1">
+        <v>0.11140916</v>
+      </c>
+      <c r="D8" s="1">
+        <v>0.1098555742</v>
+      </c>
+      <c r="E8" t="s">
+        <v>48</v>
+      </c>
+      <c r="F8">
+        <v>8.97</v>
+      </c>
+      <c r="G8" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-78188.77</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8" t="s">
+        <v>49</v>
+      </c>
+      <c r="L8" s="1">
+        <v>-75840.36</v>
+      </c>
+      <c r="M8" s="1">
+        <v>-78188.77</v>
+      </c>
+      <c r="N8" s="1">
+        <v>-0.05</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" s="1">
+        <v>10442211.54</v>
+      </c>
+      <c r="C9" s="1">
+        <v>0.00541976</v>
+      </c>
+      <c r="D9" s="1">
+        <v>0.0053831599</v>
+      </c>
+      <c r="E9" t="s">
+        <v>52</v>
+      </c>
+      <c r="F9">
+        <v>184.63</v>
+      </c>
+      <c r="G9" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-4776.67</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9" t="s">
+        <v>53</v>
+      </c>
+      <c r="L9" s="1">
+        <v>-17290.67</v>
+      </c>
+      <c r="M9" s="1">
+        <v>-4776.6699999997</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" s="1">
+        <v>2007127.16</v>
+      </c>
+      <c r="C10" s="1">
+        <v>0.09099574</v>
+      </c>
+      <c r="D10" s="1">
+        <v>0.09147451</v>
+      </c>
+      <c r="E10" t="s">
+        <v>45</v>
+      </c>
+      <c r="F10">
+        <v>10.99</v>
+      </c>
+      <c r="G10" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>10505.17</v>
+      </c>
+      <c r="I10" s="1">
+        <v>0</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>541.14</v>
+      </c>
+      <c r="L10" s="1">
+        <v>9964.03</v>
+      </c>
+      <c r="M10" s="1">
+        <v>10505.17</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="1">
+        <v>105254038.05</v>
+      </c>
+      <c r="C11" s="1">
+        <v>0.87309627</v>
+      </c>
+      <c r="D11" s="1">
+        <v>0.8588379579</v>
+      </c>
+      <c r="E11" t="s">
+        <v>34</v>
+      </c>
+      <c r="F11">
+        <v>1.14</v>
+      </c>
+      <c r="G11" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-1747413.28</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11" t="s">
+        <v>58</v>
+      </c>
+      <c r="L11" s="1">
+        <v>-1595581.49</v>
+      </c>
+      <c r="M11" s="1">
+        <v>-1747413.28</v>
+      </c>
+      <c r="N11" s="1">
+        <v>-1.07</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>110.582</v>
+      </c>
+      <c r="D12" s="1">
+        <v>101.2855</v>
+      </c>
+      <c r="E12" t="s">
+        <v>34</v>
+      </c>
+      <c r="F12">
+        <v>1.14</v>
+      </c>
+      <c r="G12" s="1">
+        <v>2177901.78</v>
+      </c>
+      <c r="H12" s="1">
+        <v>237501.65</v>
+      </c>
+      <c r="I12" s="1">
+        <v>10.90506707791</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>2415403.43</v>
+      </c>
+      <c r="M12" s="1">
+        <v>2415403.43</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" s="1">
+        <v>170000000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>127.542</v>
+      </c>
+      <c r="D13" s="1">
+        <v>102.5</v>
+      </c>
+      <c r="E13" t="s">
+        <v>52</v>
+      </c>
+      <c r="F13">
+        <v>184.63</v>
+      </c>
+      <c r="G13" s="1">
+        <v>945964.91</v>
+      </c>
+      <c r="H13" s="1">
+        <v>228371.65</v>
+      </c>
+      <c r="I13" s="1">
+        <v>24.141661872003</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>1174336.56</v>
+      </c>
+      <c r="M13" s="1">
+        <v>1174336.56</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>93.053</v>
+      </c>
+      <c r="D14" s="1">
+        <v>105.565</v>
+      </c>
+      <c r="E14" t="s">
+        <v>34</v>
+      </c>
+      <c r="F14">
+        <v>1.14</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1625049.17</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-161632.11</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-9.9462904251691</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1463417.06</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1463417.06</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>108.766</v>
+      </c>
+      <c r="D15" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>166554.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>8.766</v>
+      </c>
+      <c r="J15">
+        <v>0.3</v>
+      </c>
+      <c r="K15" t="s">
+        <v>67</v>
+      </c>
+      <c r="L15" s="1">
+        <v>2066554.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>2072259.21</v>
+      </c>
+      <c r="N15" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>120.12</v>
+      </c>
+      <c r="D16" s="1">
+        <v>101.11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>34</v>
+      </c>
+      <c r="F16">
+        <v>1.14</v>
+      </c>
+      <c r="G16" s="1">
+        <v>1542555.86</v>
+      </c>
+      <c r="H16" s="1">
+        <v>241586.38</v>
+      </c>
+      <c r="I16" s="1">
+        <v>15.66143478266</v>
+      </c>
+      <c r="J16">
+        <v>0.35</v>
+      </c>
+      <c r="K16" t="s">
+        <v>70</v>
+      </c>
+      <c r="L16" s="1">
+        <v>1784142.24</v>
+      </c>
+      <c r="M16" s="1">
+        <v>1790037.03</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>94.338</v>
+      </c>
+      <c r="D17" s="1">
+        <v>99.6476</v>
+      </c>
+      <c r="E17" t="s">
+        <v>34</v>
+      </c>
+      <c r="F17">
+        <v>1.14</v>
+      </c>
+      <c r="G17" s="1">
+        <v>761068.12</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-101678.84</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-13.36001828588</v>
+      </c>
+      <c r="J17">
+        <v>0.11</v>
+      </c>
+      <c r="K17">
+        <v>917.39</v>
+      </c>
+      <c r="L17" s="1">
+        <v>659389.28</v>
+      </c>
+      <c r="M17" s="1">
+        <v>660306.67</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>111.743</v>
+      </c>
+      <c r="D18" s="1">
+        <v>101.95</v>
+      </c>
+      <c r="E18" t="s">
+        <v>34</v>
+      </c>
+      <c r="F18">
+        <v>1.14</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1834375.42</v>
+      </c>
+      <c r="H18" s="1">
+        <v>118234.78</v>
+      </c>
+      <c r="I18" s="1">
+        <v>6.4455061221874</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>1952610.2</v>
+      </c>
+      <c r="M18" s="1">
+        <v>1952610.2</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>76</v>
+      </c>
+      <c r="B19" s="1">
+        <v>13000000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>91.506</v>
+      </c>
+      <c r="D19" s="1">
+        <v>108.766</v>
+      </c>
+      <c r="E19" t="s">
+        <v>48</v>
+      </c>
+      <c r="F19">
+        <v>8.97</v>
+      </c>
+      <c r="G19" s="1">
+        <v>1548084.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-222456.89</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-14.369820371504</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>1325627.11</v>
+      </c>
+      <c r="M19" s="1">
+        <v>1325627.11</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B20" s="1">
+        <v>170000000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>113.66</v>
+      </c>
+      <c r="D20" s="1">
+        <v>121.16835294</v>
+      </c>
+      <c r="E20" t="s">
+        <v>52</v>
+      </c>
+      <c r="F20">
+        <v>184.63</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1309804.52</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-263285.78</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-20.101150666361</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1046518.74</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1046518.74</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>80</v>
+      </c>
+      <c r="B21" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>95.8075</v>
+      </c>
+      <c r="D21" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-58695.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-4.1925</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>1341305.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>1341305.0</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>82</v>
+      </c>
+      <c r="B22" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>94.059</v>
+      </c>
+      <c r="D22" s="1">
+        <v>84.3</v>
+      </c>
+      <c r="E22" t="s">
+        <v>34</v>
+      </c>
+      <c r="F22">
+        <v>1.14</v>
+      </c>
+      <c r="G22" s="1">
+        <v>1158179.15</v>
+      </c>
+      <c r="H22" s="1">
+        <v>74519.29</v>
+      </c>
+      <c r="I22" s="1">
+        <v>6.4341764398021</v>
+      </c>
+      <c r="J22">
+        <v>0.05</v>
+      </c>
+      <c r="K22">
+        <v>764.49</v>
+      </c>
+      <c r="L22" s="1">
+        <v>1232698.44</v>
+      </c>
+      <c r="M22" s="1">
+        <v>1233462.93</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>96.086</v>
+      </c>
+      <c r="D23" s="1">
+        <v>135.2616</v>
+      </c>
+      <c r="E23" t="s">
+        <v>34</v>
+      </c>
+      <c r="F23">
+        <v>1.14</v>
+      </c>
+      <c r="G23" s="1">
+        <v>2792617.66</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-777796.11</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-27.85186533555</v>
+      </c>
+      <c r="J23">
+        <v>0.68</v>
+      </c>
+      <c r="K23" t="s">
+        <v>85</v>
+      </c>
+      <c r="L23" s="1">
+        <v>2014821.55</v>
+      </c>
+      <c r="M23" s="1">
+        <v>2031203.53</v>
+      </c>
+      <c r="N23" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>87</v>
+      </c>
+      <c r="B24" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>90.7</v>
+      </c>
+      <c r="D24" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>-158100.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-9.3</v>
+      </c>
+      <c r="J24">
+        <v>0.44</v>
+      </c>
+      <c r="K24" t="s">
+        <v>88</v>
+      </c>
+      <c r="L24" s="1">
+        <v>1541900.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>1549375.34</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>90</v>
+      </c>
+      <c r="B25" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>109.293</v>
+      </c>
+      <c r="D25" s="1">
+        <v>119.3027</v>
+      </c>
+      <c r="E25" t="s">
+        <v>34</v>
+      </c>
+      <c r="F25">
+        <v>1.14</v>
+      </c>
+      <c r="G25" s="1">
+        <v>2036142.85</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-126344.24</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-6.2050774089843</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1909798.61</v>
+      </c>
+      <c r="M25" s="1">
+        <v>1909798.61</v>
+      </c>
+      <c r="N25" s="1">
         <v>1.16</v>
       </c>
-      <c r="H2" s="1">
-[...43 lines deleted...]
-      <c r="F3" t="s">
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>92</v>
+      </c>
+      <c r="B26" s="1">
+        <v>14000000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>97.332</v>
+      </c>
+      <c r="D26" s="1">
+        <v>100.85077821</v>
+      </c>
+      <c r="E26" t="s">
+        <v>93</v>
+      </c>
+      <c r="F26">
+        <v>7.76</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1764910.68</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-7947.41</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-0.45030097500458</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>1756963.27</v>
+      </c>
+      <c r="M26" s="1">
+        <v>1756963.27</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>95</v>
+      </c>
+      <c r="B27" s="1">
+        <v>12000000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>99.1215</v>
+      </c>
+      <c r="D27" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="E27" t="s">
+        <v>48</v>
+      </c>
+      <c r="F27">
+        <v>8.97</v>
+      </c>
+      <c r="G27" s="1">
+        <v>1316855.31</v>
+      </c>
+      <c r="H27" s="1">
+        <v>8638.08</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0.65596272683899</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>1325493.39</v>
+      </c>
+      <c r="M27" s="1">
+        <v>1325493.39</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>97</v>
+      </c>
+      <c r="B28" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>195.204</v>
+      </c>
+      <c r="D28" s="1">
+        <v>106.49</v>
+      </c>
+      <c r="E28" t="s">
+        <v>34</v>
+      </c>
+      <c r="F28">
+        <v>1.14</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1730508.04</v>
+      </c>
+      <c r="H28" s="1">
+        <v>1509958.52</v>
+      </c>
+      <c r="I28" s="1">
+        <v>87.255215526187</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>3240466.56</v>
+      </c>
+      <c r="M28" s="1">
+        <v>3240466.56</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.97</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>99</v>
+      </c>
+      <c r="B29" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>114.175</v>
+      </c>
+      <c r="D29" s="1">
+        <v>114.4687</v>
+      </c>
+      <c r="E29" t="s">
+        <v>34</v>
+      </c>
+      <c r="F29">
+        <v>1.14</v>
+      </c>
+      <c r="G29" s="1">
+        <v>1975386.34</v>
+      </c>
+      <c r="H29" s="1">
+        <v>19720.91</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0.99833179974303</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>1995107.25</v>
+      </c>
+      <c r="M29" s="1">
+        <v>1995107.25</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>101</v>
+      </c>
+      <c r="B30" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>93.2</v>
+      </c>
+      <c r="D30" s="1">
+        <v>110.2856</v>
+      </c>
+      <c r="E30" t="s">
+        <v>34</v>
+      </c>
+      <c r="F30">
+        <v>1.14</v>
+      </c>
+      <c r="G30" s="1">
+        <v>908364.97</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-175500.52</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-19.320485245044</v>
+      </c>
+      <c r="J30">
+        <v>0.05</v>
+      </c>
+      <c r="K30">
+        <v>442.31</v>
+      </c>
+      <c r="L30" s="1">
+        <v>732864.45</v>
+      </c>
+      <c r="M30" s="1">
+        <v>733306.76</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>103</v>
+      </c>
+      <c r="B31" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>121.785</v>
+      </c>
+      <c r="D31" s="1">
+        <v>114.7748</v>
+      </c>
+      <c r="E31" t="s">
+        <v>34</v>
+      </c>
+      <c r="F31">
+        <v>1.14</v>
+      </c>
+      <c r="G31" s="1">
+        <v>1449046.08</v>
+      </c>
+      <c r="H31" s="1">
+        <v>40613.61</v>
+      </c>
+      <c r="I31" s="1">
+        <v>2.8027825036454</v>
+      </c>
+      <c r="J31">
+        <v>1.24</v>
+      </c>
+      <c r="K31" t="s">
+        <v>104</v>
+      </c>
+      <c r="L31" s="1">
+        <v>1489659.69</v>
+      </c>
+      <c r="M31" s="1">
+        <v>1506962.71</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>106</v>
+      </c>
+      <c r="B32" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>146.3735</v>
+      </c>
+      <c r="D32" s="1">
+        <v>100.6875</v>
+      </c>
+      <c r="E32" t="s">
+        <v>34</v>
+      </c>
+      <c r="F32">
+        <v>1.14</v>
+      </c>
+      <c r="G32" s="1">
+        <v>1830285.65</v>
+      </c>
+      <c r="H32" s="1">
+        <v>855349.32</v>
+      </c>
+      <c r="I32" s="1">
+        <v>46.733105294247</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>2685634.97</v>
+      </c>
+      <c r="M32" s="1">
+        <v>2685634.97</v>
+      </c>
+      <c r="N32" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>108</v>
+      </c>
+      <c r="B33" s="1">
+        <v>190000000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>109.813</v>
+      </c>
+      <c r="D33" s="1">
+        <v>106.46</v>
+      </c>
+      <c r="E33" t="s">
+        <v>52</v>
+      </c>
+      <c r="F33">
+        <v>184.63</v>
+      </c>
+      <c r="G33" s="1">
+        <v>1435515.22</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-305464.87</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-21.279110506401</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>1130050.35</v>
+      </c>
+      <c r="M33" s="1">
+        <v>1130050.35</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>110</v>
+      </c>
+      <c r="B34" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>129.947</v>
+      </c>
+      <c r="D34" s="1">
+        <v>96.32768</v>
+      </c>
+      <c r="E34" t="s">
+        <v>34</v>
+      </c>
+      <c r="F34">
+        <v>1.14</v>
+      </c>
+      <c r="G34" s="1">
+        <v>1641226.39</v>
+      </c>
+      <c r="H34" s="1">
+        <v>629482.62</v>
+      </c>
+      <c r="I34" s="1">
+        <v>38.354405207925</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>2270709.01</v>
+      </c>
+      <c r="M34" s="1">
+        <v>2270709.01</v>
+      </c>
+      <c r="N34" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>112</v>
+      </c>
+      <c r="B35" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>111.545</v>
+      </c>
+      <c r="D35" s="1">
+        <v>103.6696</v>
+      </c>
+      <c r="E35" t="s">
+        <v>34</v>
+      </c>
+      <c r="F35">
+        <v>1.14</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1292886.42</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-25938.71</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-2.006263628324</v>
+      </c>
+      <c r="J35">
+        <v>0.17</v>
+      </c>
+      <c r="K35" t="s">
+        <v>113</v>
+      </c>
+      <c r="L35" s="1">
+        <v>1266947.71</v>
+      </c>
+      <c r="M35" s="1">
+        <v>1269136.53</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>115</v>
+      </c>
+      <c r="B36" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>96.264</v>
+      </c>
+      <c r="D36" s="1">
+        <v>100.1642</v>
+      </c>
+      <c r="E36" t="s">
+        <v>34</v>
+      </c>
+      <c r="F36">
+        <v>1.14</v>
+      </c>
+      <c r="G36" s="1">
+        <v>1647366.2</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-49344.27</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-2.9953431119322</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>1598021.93</v>
+      </c>
+      <c r="M36" s="1">
+        <v>1598021.93</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>117</v>
+      </c>
+      <c r="B37" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>99.063</v>
+      </c>
+      <c r="D37" s="1">
+        <v>100.67268571</v>
+      </c>
+      <c r="E37" t="s">
+        <v>34</v>
+      </c>
+      <c r="F37">
+        <v>1.14</v>
+      </c>
+      <c r="G37" s="1">
+        <v>1269265.37</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-57538.49</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-4.5332119949038</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>1211726.88</v>
+      </c>
+      <c r="M37" s="1">
+        <v>1211726.88</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>119</v>
+      </c>
+      <c r="B38" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>106.0075</v>
+      </c>
+      <c r="D38" s="1">
+        <v>128.2777</v>
+      </c>
+      <c r="E38" t="s">
+        <v>34</v>
+      </c>
+      <c r="F38">
+        <v>1.14</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1957442.01</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-290293.35</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-14.830240105044</v>
+      </c>
+      <c r="J38">
+        <v>0.12</v>
+      </c>
+      <c r="K38" t="s">
+        <v>120</v>
+      </c>
+      <c r="L38" s="1">
+        <v>1667148.66</v>
+      </c>
+      <c r="M38" s="1">
+        <v>1669311.08</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>122</v>
+      </c>
+      <c r="B39" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>129.4845</v>
+      </c>
+      <c r="D39" s="1">
+        <v>102.37</v>
+      </c>
+      <c r="E39" t="s">
         <v>8</v>
       </c>
-      <c r="G3">
+      <c r="F39">
         <v>1.0</v>
       </c>
-      <c r="H3" s="1">
-[...43 lines deleted...]
-      <c r="F4" t="s">
+      <c r="G39" s="1">
+        <v>1535550.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>406717.5</v>
+      </c>
+      <c r="I39" s="1">
+        <v>26.486763700303</v>
+      </c>
+      <c r="J39">
+        <v>2.27</v>
+      </c>
+      <c r="K39" t="s">
+        <v>123</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1942267.5</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1976333.94</v>
+      </c>
+      <c r="N39" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>125</v>
+      </c>
+      <c r="B40" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>105.307</v>
+      </c>
+      <c r="D40" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E40" t="s">
         <v>8</v>
       </c>
-      <c r="G4">
+      <c r="F40">
         <v>1.0</v>
       </c>
-      <c r="H4" s="1">
-[...43 lines deleted...]
-      <c r="F5" t="s">
+      <c r="G40" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>53070.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>5.307</v>
+      </c>
+      <c r="J40">
+        <v>0.09</v>
+      </c>
+      <c r="K40">
+        <v>945.21</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1053070.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1054015.21</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>127</v>
+      </c>
+      <c r="B41" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>111.125</v>
+      </c>
+      <c r="D41" s="1">
+        <v>107.6</v>
+      </c>
+      <c r="E41" t="s">
         <v>8</v>
       </c>
-      <c r="G5">
+      <c r="F41">
         <v>1.0</v>
       </c>
-      <c r="H5" s="1">
-[...43 lines deleted...]
-      <c r="F6" t="s">
+      <c r="G41" s="1">
+        <v>1291200.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>42300.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>3.2760223048327</v>
+      </c>
+      <c r="J41">
+        <v>0.15</v>
+      </c>
+      <c r="K41" t="s">
+        <v>128</v>
+      </c>
+      <c r="L41" s="1">
+        <v>1333500.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>1335334.24</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>130</v>
+      </c>
+      <c r="B42" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>124.746</v>
+      </c>
+      <c r="D42" s="1">
+        <v>104.99305556</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1889875.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>355553.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>18.813572326212</v>
+      </c>
+      <c r="J42">
+        <v>0.9</v>
+      </c>
+      <c r="K42" t="s">
+        <v>131</v>
+      </c>
+      <c r="L42" s="1">
+        <v>2245428.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>2261559.15</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>133</v>
+      </c>
+      <c r="B43" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>115.4255</v>
+      </c>
+      <c r="D43" s="1">
+        <v>133.1139</v>
+      </c>
+      <c r="E43" t="s">
         <v>34</v>
       </c>
-      <c r="G6">
+      <c r="F43">
+        <v>1.14</v>
+      </c>
+      <c r="G43" s="1">
+        <v>2031239.57</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-215976.8</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-10.632758596762</v>
+      </c>
+      <c r="J43">
+        <v>0.06</v>
+      </c>
+      <c r="K43" t="s">
+        <v>134</v>
+      </c>
+      <c r="L43" s="1">
+        <v>1815262.77</v>
+      </c>
+      <c r="M43" s="1">
+        <v>1816322.14</v>
+      </c>
+      <c r="N43" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>136</v>
+      </c>
+      <c r="B44" s="1">
+        <v>1250000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>163.663</v>
+      </c>
+      <c r="D44" s="1">
+        <v>108.5191</v>
+      </c>
+      <c r="E44" t="s">
+        <v>34</v>
+      </c>
+      <c r="F44">
+        <v>1.14</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1295967.09</v>
+      </c>
+      <c r="H44" s="1">
+        <v>491449.36</v>
+      </c>
+      <c r="I44" s="1">
+        <v>37.921438267387</v>
+      </c>
+      <c r="J44">
+        <v>0.13</v>
+      </c>
+      <c r="K44" t="s">
+        <v>137</v>
+      </c>
+      <c r="L44" s="1">
+        <v>1787416.45</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1789009.15</v>
+      </c>
+      <c r="N44" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>139</v>
+      </c>
+      <c r="B45" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>88.482</v>
+      </c>
+      <c r="D45" s="1">
+        <v>95.8663</v>
+      </c>
+      <c r="E45" t="s">
+        <v>34</v>
+      </c>
+      <c r="F45">
+        <v>1.14</v>
+      </c>
+      <c r="G45" s="1">
+        <v>1465425.43</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-228509.61</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-15.593397338546</v>
+      </c>
+      <c r="J45">
+        <v>0.4</v>
+      </c>
+      <c r="K45" t="s">
+        <v>140</v>
+      </c>
+      <c r="L45" s="1">
+        <v>1236915.82</v>
+      </c>
+      <c r="M45" s="1">
+        <v>1243381.24</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>142</v>
+      </c>
+      <c r="B46" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>170.049</v>
+      </c>
+      <c r="D46" s="1">
+        <v>102.845</v>
+      </c>
+      <c r="E46" t="s">
+        <v>34</v>
+      </c>
+      <c r="F46">
+        <v>1.14</v>
+      </c>
+      <c r="G46" s="1">
+        <v>1448793.2</v>
+      </c>
+      <c r="H46" s="1">
+        <v>779798.82</v>
+      </c>
+      <c r="I46" s="1">
+        <v>53.824025402659</v>
+      </c>
+      <c r="J46">
+        <v>0.43</v>
+      </c>
+      <c r="K46" t="s">
+        <v>143</v>
+      </c>
+      <c r="L46" s="1">
+        <v>2228592.02</v>
+      </c>
+      <c r="M46" s="1">
+        <v>2235035.6</v>
+      </c>
+      <c r="N46" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>145</v>
+      </c>
+      <c r="B47" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>93.86</v>
+      </c>
+      <c r="D47" s="1">
+        <v>100.44</v>
+      </c>
+      <c r="E47" t="s">
+        <v>34</v>
+      </c>
+      <c r="F47">
+        <v>1.14</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1641600.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-83485.46</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-5.0856152534113</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1558114.54</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1558114.54</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>147</v>
+      </c>
+      <c r="B48" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>133.44</v>
+      </c>
+      <c r="D48" s="1">
+        <v>100.85333333</v>
+      </c>
+      <c r="E48" t="s">
+        <v>34</v>
+      </c>
+      <c r="F48">
+        <v>1.14</v>
+      </c>
+      <c r="G48" s="1">
+        <v>1389416.89</v>
+      </c>
+      <c r="H48" s="1">
+        <v>359392.69</v>
+      </c>
+      <c r="I48" s="1">
+        <v>25.866440273373</v>
+      </c>
+      <c r="J48">
+        <v>0.31</v>
+      </c>
+      <c r="K48" t="s">
+        <v>148</v>
+      </c>
+      <c r="L48" s="1">
+        <v>1748809.58</v>
+      </c>
+      <c r="M48" s="1">
+        <v>1753432.94</v>
+      </c>
+      <c r="N48" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>150</v>
+      </c>
+      <c r="B49" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>122.338</v>
+      </c>
+      <c r="D49" s="1">
+        <v>101.876</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>2037520.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>409240.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>20.085201617653</v>
+      </c>
+      <c r="J49">
+        <v>0.36</v>
+      </c>
+      <c r="K49" t="s">
+        <v>151</v>
+      </c>
+      <c r="L49" s="1">
+        <v>2446760.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>2453910.68</v>
+      </c>
+      <c r="N49" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>153</v>
+      </c>
+      <c r="B50" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>197.904</v>
+      </c>
+      <c r="D50" s="1">
+        <v>101.25</v>
+      </c>
+      <c r="E50" t="s">
+        <v>34</v>
+      </c>
+      <c r="F50">
+        <v>1.14</v>
+      </c>
+      <c r="G50" s="1">
+        <v>868278.88</v>
+      </c>
+      <c r="H50" s="1">
+        <v>860819.89</v>
+      </c>
+      <c r="I50" s="1">
+        <v>99.140945360781</v>
+      </c>
+      <c r="J50">
+        <v>0.49</v>
+      </c>
+      <c r="K50" t="s">
+        <v>154</v>
+      </c>
+      <c r="L50" s="1">
+        <v>1729098.77</v>
+      </c>
+      <c r="M50" s="1">
+        <v>1734013.37</v>
+      </c>
+      <c r="N50" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>156</v>
+      </c>
+      <c r="B51" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>98.5575</v>
+      </c>
+      <c r="D51" s="1">
+        <v>108.16</v>
+      </c>
+      <c r="E51" t="s">
+        <v>34</v>
+      </c>
+      <c r="F51">
+        <v>1.14</v>
+      </c>
+      <c r="G51" s="1">
+        <v>2054587.06</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-160161.3</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-7.7953036460767</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1894425.76</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1894425.76</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>158</v>
+      </c>
+      <c r="B52" s="1">
+        <v>2800000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>97.804</v>
+      </c>
+      <c r="D52" s="1">
+        <v>106.4661</v>
+      </c>
+      <c r="E52" t="s">
+        <v>34</v>
+      </c>
+      <c r="F52">
+        <v>1.14</v>
+      </c>
+      <c r="G52" s="1">
+        <v>2523320.47</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-130666.59</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-5.1783588946988</v>
+      </c>
+      <c r="J52">
+        <v>0.52</v>
+      </c>
+      <c r="K52" t="s">
+        <v>159</v>
+      </c>
+      <c r="L52" s="1">
+        <v>2392653.88</v>
+      </c>
+      <c r="M52" s="1">
+        <v>2407323.65</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>161</v>
+      </c>
+      <c r="B53" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>89.7655</v>
+      </c>
+      <c r="D53" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="E53" t="s">
+        <v>48</v>
+      </c>
+      <c r="F53">
+        <v>8.97</v>
+      </c>
+      <c r="G53" s="1">
+        <v>438282.5</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-38155.46</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-8.7056772743607</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>400127.04</v>
+      </c>
+      <c r="M53" s="1">
+        <v>400127.04</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>163</v>
+      </c>
+      <c r="B54" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>161.918</v>
+      </c>
+      <c r="D54" s="1">
+        <v>114.6381</v>
+      </c>
+      <c r="E54" t="s">
+        <v>34</v>
+      </c>
+      <c r="F54">
+        <v>1.14</v>
+      </c>
+      <c r="G54" s="1">
+        <v>1429677.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>409416.09</v>
+      </c>
+      <c r="I54" s="1">
+        <v>28.636964153442</v>
+      </c>
+      <c r="J54">
+        <v>0.74</v>
+      </c>
+      <c r="K54" t="s">
+        <v>164</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1839093.09</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1848656.83</v>
+      </c>
+      <c r="N54" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>166</v>
+      </c>
+      <c r="B55" s="1">
+        <v>2800000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>91.709</v>
+      </c>
+      <c r="D55" s="1">
+        <v>103.5785</v>
+      </c>
+      <c r="E55" t="s">
+        <v>34</v>
+      </c>
+      <c r="F55">
+        <v>1.14</v>
+      </c>
+      <c r="G55" s="1">
+        <v>2437858.19</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-194310.94</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-7.9705596001054</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>2243547.25</v>
+      </c>
+      <c r="M55" s="1">
+        <v>2243547.25</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>168</v>
+      </c>
+      <c r="B56" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>115.048</v>
+      </c>
+      <c r="D56" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>255816.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>15.048</v>
+      </c>
+      <c r="J56">
+        <v>0.12</v>
+      </c>
+      <c r="K56" t="s">
+        <v>169</v>
+      </c>
+      <c r="L56" s="1">
+        <v>1955816.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>1957822.94</v>
+      </c>
+      <c r="N56" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>171</v>
+      </c>
+      <c r="B57" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>93.675</v>
+      </c>
+      <c r="D57" s="1">
+        <v>98.45</v>
+      </c>
+      <c r="E57" t="s">
+        <v>34</v>
+      </c>
+      <c r="F57">
+        <v>1.14</v>
+      </c>
+      <c r="G57" s="1">
+        <v>1512095.23</v>
+      </c>
+      <c r="H57" s="1">
+        <v>-38896.16</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-2.5723353416041</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>1473199.07</v>
+      </c>
+      <c r="M57" s="1">
+        <v>1473199.07</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>173</v>
+      </c>
+      <c r="B58" s="1">
+        <v>250000000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>137.507</v>
+      </c>
+      <c r="D58" s="1">
+        <v>114.0</v>
+      </c>
+      <c r="E58" t="s">
+        <v>52</v>
+      </c>
+      <c r="F58">
+        <v>184.63</v>
+      </c>
+      <c r="G58" s="1">
+        <v>1541145.75</v>
+      </c>
+      <c r="H58" s="1">
+        <v>320749.54</v>
+      </c>
+      <c r="I58" s="1">
+        <v>20.812407911452</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>1861895.29</v>
+      </c>
+      <c r="M58" s="1">
+        <v>1861895.29</v>
+      </c>
+      <c r="N58" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>175</v>
+      </c>
+      <c r="B59" s="1">
+        <v>270000000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>136.778</v>
+      </c>
+      <c r="D59" s="1">
+        <v>113.25</v>
+      </c>
+      <c r="E59" t="s">
+        <v>52</v>
+      </c>
+      <c r="F59">
+        <v>184.63</v>
+      </c>
+      <c r="G59" s="1">
+        <v>1653487.17</v>
+      </c>
+      <c r="H59" s="1">
+        <v>346699.15</v>
+      </c>
+      <c r="I59" s="1">
+        <v>20.967755679652</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>2000186.32</v>
+      </c>
+      <c r="M59" s="1">
+        <v>2000186.32</v>
+      </c>
+      <c r="N59" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>177</v>
+      </c>
+      <c r="B60" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>111.6965</v>
+      </c>
+      <c r="D60" s="1">
+        <v>103.0</v>
+      </c>
+      <c r="E60" t="s">
+        <v>34</v>
+      </c>
+      <c r="F60">
+        <v>1.14</v>
+      </c>
+      <c r="G60" s="1">
+        <v>1497477.13</v>
+      </c>
+      <c r="H60" s="1">
+        <v>161550.87</v>
+      </c>
+      <c r="I60" s="1">
+        <v>10.788202822169</v>
+      </c>
+      <c r="J60">
+        <v>0.69</v>
+      </c>
+      <c r="K60" t="s">
+        <v>178</v>
+      </c>
+      <c r="L60" s="1">
+        <v>1659028.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>1670724.74</v>
+      </c>
+      <c r="N60" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>180</v>
+      </c>
+      <c r="B61" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>118.9055</v>
+      </c>
+      <c r="D61" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>397015.5</v>
+      </c>
+      <c r="I61" s="1">
+        <v>18.9055</v>
+      </c>
+      <c r="J61">
+        <v>0.75</v>
+      </c>
+      <c r="K61" t="s">
+        <v>181</v>
+      </c>
+      <c r="L61" s="1">
+        <v>2497015.5</v>
+      </c>
+      <c r="M61" s="1">
+        <v>2512678.96</v>
+      </c>
+      <c r="N61" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>183</v>
+      </c>
+      <c r="B62" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E62" t="s">
+        <v>34</v>
+      </c>
+      <c r="F62">
+        <v>1.14</v>
+      </c>
+      <c r="G62" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>0</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>-182.02</v>
+      </c>
+      <c r="L62" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>-182.02</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>185</v>
+      </c>
+      <c r="B63" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>97.476</v>
+      </c>
+      <c r="D63" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="E63" t="s">
+        <v>34</v>
+      </c>
+      <c r="F63">
+        <v>1.14</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1557012.81</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-24036.53</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-1.543759296367</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>1532976.28</v>
+      </c>
+      <c r="M63" s="1">
+        <v>1532976.28</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>187</v>
+      </c>
+      <c r="B64" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>119.274</v>
+      </c>
+      <c r="D64" s="1">
+        <v>103.5</v>
+      </c>
+      <c r="E64" t="s">
+        <v>34</v>
+      </c>
+      <c r="F64">
+        <v>1.14</v>
+      </c>
+      <c r="G64" s="1">
+        <v>1035828.66</v>
+      </c>
+      <c r="H64" s="1">
+        <v>6275.22</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0.60581640982979</v>
+      </c>
+      <c r="J64">
+        <v>0.69</v>
+      </c>
+      <c r="K64" t="s">
+        <v>188</v>
+      </c>
+      <c r="L64" s="1">
+        <v>1042103.88</v>
+      </c>
+      <c r="M64" s="1">
+        <v>1049038.92</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>190</v>
+      </c>
+      <c r="B65" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>115.652</v>
+      </c>
+      <c r="D65" s="1">
+        <v>107.4925</v>
+      </c>
+      <c r="E65" t="s">
+        <v>34</v>
+      </c>
+      <c r="F65">
+        <v>1.14</v>
+      </c>
+      <c r="G65" s="1">
+        <v>1374936.05</v>
+      </c>
+      <c r="H65" s="1">
+        <v>140751.34</v>
+      </c>
+      <c r="I65" s="1">
+        <v>10.236937201552</v>
+      </c>
+      <c r="J65">
+        <v>1.1</v>
+      </c>
+      <c r="K65" t="s">
+        <v>191</v>
+      </c>
+      <c r="L65" s="1">
+        <v>1515687.39</v>
+      </c>
+      <c r="M65" s="1">
+        <v>1532119.43</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>193</v>
+      </c>
+      <c r="B66" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>99.14</v>
+      </c>
+      <c r="D66" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E66" t="s">
+        <v>34</v>
+      </c>
+      <c r="F66">
+        <v>1.14</v>
+      </c>
+      <c r="G66" s="1">
+        <v>2314386.22</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-148906.34</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-6.4339451519894</v>
+      </c>
+      <c r="J66">
+        <v>0.31</v>
+      </c>
+      <c r="K66" t="s">
+        <v>194</v>
+      </c>
+      <c r="L66" s="1">
+        <v>2165479.88</v>
+      </c>
+      <c r="M66" s="1">
+        <v>2173124.81</v>
+      </c>
+      <c r="N66" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>196</v>
+      </c>
+      <c r="B67" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>108.893</v>
+      </c>
+      <c r="D67" s="1">
+        <v>111.6684</v>
+      </c>
+      <c r="E67" t="s">
+        <v>34</v>
+      </c>
+      <c r="F67">
+        <v>1.14</v>
+      </c>
+      <c r="G67" s="1">
+        <v>1937510.2</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-34701.23</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-1.7910217969433</v>
+      </c>
+      <c r="J67">
+        <v>0.01</v>
+      </c>
+      <c r="K67">
+        <v>254.83</v>
+      </c>
+      <c r="L67" s="1">
+        <v>1902808.97</v>
+      </c>
+      <c r="M67" s="1">
+        <v>1903063.8</v>
+      </c>
+      <c r="N67" s="1">
         <v>1.16</v>
       </c>
-      <c r="H6" s="1">
-[...70 lines deleted...]
-      <c r="O7" s="1">
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>198</v>
+      </c>
+      <c r="B68" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>101.766</v>
+      </c>
+      <c r="D68" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="E68" t="s">
+        <v>34</v>
+      </c>
+      <c r="F68">
+        <v>1.14</v>
+      </c>
+      <c r="G68" s="1">
+        <v>862402.68</v>
+      </c>
+      <c r="H68" s="1">
+        <v>26732.79</v>
+      </c>
+      <c r="I68" s="1">
+        <v>3.0998036787177</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>889135.47</v>
+      </c>
+      <c r="M68" s="1">
+        <v>889135.47</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>200</v>
+      </c>
+      <c r="B69" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>100.202</v>
+      </c>
+      <c r="D69" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>1414.0</v>
+      </c>
+      <c r="I69" s="1">
+        <v>0.202</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>701414.0</v>
+      </c>
+      <c r="M69" s="1">
+        <v>701414.0</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>202</v>
+      </c>
+      <c r="B70" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>177.7245</v>
+      </c>
+      <c r="D70" s="1">
+        <v>101.92973</v>
+      </c>
+      <c r="E70" t="s">
+        <v>34</v>
+      </c>
+      <c r="F70">
+        <v>1.14</v>
+      </c>
+      <c r="G70" s="1">
+        <v>1416612.96</v>
+      </c>
+      <c r="H70" s="1">
+        <v>1067849.93</v>
+      </c>
+      <c r="I70" s="1">
+        <v>75.380499836737</v>
+      </c>
+      <c r="J70">
+        <v>0.28</v>
+      </c>
+      <c r="K70" t="s">
+        <v>203</v>
+      </c>
+      <c r="L70" s="1">
+        <v>2484462.89</v>
+      </c>
+      <c r="M70" s="1">
+        <v>2488928.5</v>
+      </c>
+      <c r="N70" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>205</v>
+      </c>
+      <c r="B71" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>129.546</v>
+      </c>
+      <c r="D71" s="1">
+        <v>112.1426</v>
+      </c>
+      <c r="E71" t="s">
+        <v>34</v>
+      </c>
+      <c r="F71">
+        <v>1.14</v>
+      </c>
+      <c r="G71" s="1">
+        <v>1285670.4</v>
+      </c>
+      <c r="H71" s="1">
+        <v>72550.74</v>
+      </c>
+      <c r="I71" s="1">
+        <v>5.6430279486873</v>
+      </c>
+      <c r="J71">
+        <v>0.81</v>
+      </c>
+      <c r="K71" t="s">
+        <v>206</v>
+      </c>
+      <c r="L71" s="1">
+        <v>1358221.14</v>
+      </c>
+      <c r="M71" s="1">
+        <v>1367919.27</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>208</v>
+      </c>
+      <c r="B72" s="1">
+        <v>360000000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>101.726</v>
+      </c>
+      <c r="D72" s="1">
+        <v>103.625</v>
+      </c>
+      <c r="E72" t="s">
+        <v>52</v>
+      </c>
+      <c r="F72">
+        <v>184.63</v>
+      </c>
+      <c r="G72" s="1">
+        <v>2026522.28</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-43055.61</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-2.1246058049754</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>1983466.67</v>
+      </c>
+      <c r="M72" s="1">
+        <v>1983466.67</v>
+      </c>
+      <c r="N72" s="1">
         <v>1.21</v>
       </c>
-      <c r="P7">
-[...19 lines deleted...]
-      <c r="F8" t="s">
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>210</v>
+      </c>
+      <c r="B73" s="1">
+        <v>360000000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>101.781</v>
+      </c>
+      <c r="D73" s="1">
+        <v>103.7</v>
+      </c>
+      <c r="E73" t="s">
+        <v>52</v>
+      </c>
+      <c r="F73">
+        <v>184.63</v>
+      </c>
+      <c r="G73" s="1">
+        <v>2027985.14</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-43446.07</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-2.1423268417046</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>1984539.07</v>
+      </c>
+      <c r="M73" s="1">
+        <v>1984539.07</v>
+      </c>
+      <c r="N73" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>212</v>
+      </c>
+      <c r="B74" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>143.875</v>
+      </c>
+      <c r="D74" s="1">
+        <v>97.3197</v>
+      </c>
+      <c r="E74" t="s">
+        <v>34</v>
+      </c>
+      <c r="F74">
+        <v>1.14</v>
+      </c>
+      <c r="G74" s="1">
+        <v>1446595.32</v>
+      </c>
+      <c r="H74" s="1">
+        <v>564675.49</v>
+      </c>
+      <c r="I74" s="1">
+        <v>39.034793089196</v>
+      </c>
+      <c r="J74">
+        <v>0.13</v>
+      </c>
+      <c r="K74" t="s">
+        <v>213</v>
+      </c>
+      <c r="L74" s="1">
+        <v>2011270.81</v>
+      </c>
+      <c r="M74" s="1">
+        <v>2013425.95</v>
+      </c>
+      <c r="N74" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>215</v>
+      </c>
+      <c r="B75" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>146.206</v>
+      </c>
+      <c r="D75" s="1">
+        <v>97.224375</v>
+      </c>
+      <c r="E75" t="s">
+        <v>34</v>
+      </c>
+      <c r="F75">
+        <v>1.14</v>
+      </c>
+      <c r="G75" s="1">
+        <v>1435796.18</v>
+      </c>
+      <c r="H75" s="1">
+        <v>608060.36</v>
+      </c>
+      <c r="I75" s="1">
+        <v>42.350047205168</v>
+      </c>
+      <c r="J75">
+        <v>0.95</v>
+      </c>
+      <c r="K75" t="s">
+        <v>216</v>
+      </c>
+      <c r="L75" s="1">
+        <v>2043856.54</v>
+      </c>
+      <c r="M75" s="1">
+        <v>2059097.85</v>
+      </c>
+      <c r="N75" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>218</v>
+      </c>
+      <c r="B76" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>97.309</v>
+      </c>
+      <c r="D76" s="1">
+        <v>105.271</v>
+      </c>
+      <c r="E76" t="s">
+        <v>34</v>
+      </c>
+      <c r="F76">
+        <v>1.14</v>
+      </c>
+      <c r="G76" s="1">
+        <v>1564786.32</v>
+      </c>
+      <c r="H76" s="1">
+        <v>-204475.28</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-13.067297265227</v>
+      </c>
+      <c r="J76">
+        <v>0.71</v>
+      </c>
+      <c r="K76" t="s">
+        <v>219</v>
+      </c>
+      <c r="L76" s="1">
+        <v>1360311.04</v>
+      </c>
+      <c r="M76" s="1">
+        <v>1371625.53</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>221</v>
+      </c>
+      <c r="B77" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>114.7545</v>
+      </c>
+      <c r="D77" s="1">
+        <v>100.95</v>
+      </c>
+      <c r="E77" t="s">
         <v>48</v>
       </c>
-      <c r="G8">
-[...23 lines deleted...]
-      <c r="O8" s="1">
+      <c r="F77">
+        <v>8.97</v>
+      </c>
+      <c r="G77" s="1">
+        <v>1688023.59</v>
+      </c>
+      <c r="H77" s="1">
+        <v>230156.76</v>
+      </c>
+      <c r="I77" s="1">
+        <v>13.634688600531</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>1918180.35</v>
+      </c>
+      <c r="M77" s="1">
+        <v>1918180.35</v>
+      </c>
+      <c r="N77" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>223</v>
+      </c>
+      <c r="B78" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>97.1575</v>
+      </c>
+      <c r="D78" s="1">
+        <v>113.5</v>
+      </c>
+      <c r="E78" t="s">
+        <v>34</v>
+      </c>
+      <c r="F78">
+        <v>1.14</v>
+      </c>
+      <c r="G78" s="1">
+        <v>1939839.34</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-242097.87</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-12.480305198883</v>
+      </c>
+      <c r="J78">
+        <v>0.52</v>
+      </c>
+      <c r="K78" t="s">
+        <v>224</v>
+      </c>
+      <c r="L78" s="1">
+        <v>1697741.47</v>
+      </c>
+      <c r="M78" s="1">
+        <v>1708225.94</v>
+      </c>
+      <c r="N78" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>226</v>
+      </c>
+      <c r="B79" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>121.1905</v>
+      </c>
+      <c r="D79" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="E79" t="s">
+        <v>34</v>
+      </c>
+      <c r="F79">
+        <v>1.14</v>
+      </c>
+      <c r="G79" s="1">
+        <v>1452503.85</v>
+      </c>
+      <c r="H79" s="1">
+        <v>241653.68</v>
+      </c>
+      <c r="I79" s="1">
+        <v>16.637042304569</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>1694157.53</v>
+      </c>
+      <c r="M79" s="1">
+        <v>1694157.53</v>
+      </c>
+      <c r="N79" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>228</v>
+      </c>
+      <c r="B80" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>98.527</v>
+      </c>
+      <c r="D80" s="1">
+        <v>105.15</v>
+      </c>
+      <c r="E80" t="s">
+        <v>34</v>
+      </c>
+      <c r="F80">
+        <v>1.14</v>
+      </c>
+      <c r="G80" s="1">
+        <v>1714402.17</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-164897.13</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-9.6183458517204</v>
+      </c>
+      <c r="J80">
+        <v>0.97</v>
+      </c>
+      <c r="K80" t="s">
+        <v>229</v>
+      </c>
+      <c r="L80" s="1">
+        <v>1549505.04</v>
+      </c>
+      <c r="M80" s="1">
+        <v>1566984.62</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>231</v>
+      </c>
+      <c r="B81" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>97.617</v>
+      </c>
+      <c r="D81" s="1">
+        <v>104.4789</v>
+      </c>
+      <c r="E81" t="s">
+        <v>34</v>
+      </c>
+      <c r="F81">
+        <v>1.14</v>
+      </c>
+      <c r="G81" s="1">
+        <v>1620176.78</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-84983.04</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-5.2452942820227</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>1535193.74</v>
+      </c>
+      <c r="M81" s="1">
+        <v>1535193.74</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>233</v>
+      </c>
+      <c r="B82" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>280.4935</v>
+      </c>
+      <c r="D82" s="1">
+        <v>105.6</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>1267200.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>2098722.0</v>
+      </c>
+      <c r="I82" s="1">
+        <v>165.61884469697</v>
+      </c>
+      <c r="J82">
+        <v>0.8</v>
+      </c>
+      <c r="K82" t="s">
+        <v>234</v>
+      </c>
+      <c r="L82" s="1">
+        <v>3365922.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>3375578.25</v>
+      </c>
+      <c r="N82" s="1">
+        <v>2.05</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>236</v>
+      </c>
+      <c r="B83" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>103.0165</v>
+      </c>
+      <c r="D83" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>81445.5</v>
+      </c>
+      <c r="I83" s="1">
+        <v>3.0165</v>
+      </c>
+      <c r="J83">
         <v>0.01</v>
       </c>
-      <c r="P8">
-[...46 lines deleted...]
-      <c r="O9" s="1">
+      <c r="K83">
+        <v>203.42</v>
+      </c>
+      <c r="L83" s="1">
+        <v>2781445.5</v>
+      </c>
+      <c r="M83" s="1">
+        <v>2781648.92</v>
+      </c>
+      <c r="N83" s="1">
+        <v>1.69</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>238</v>
+      </c>
+      <c r="B84" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>119.6495</v>
+      </c>
+      <c r="D84" s="1">
+        <v>109.28</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>546400.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>51847.5</v>
+      </c>
+      <c r="I84" s="1">
+        <v>9.4889275256223</v>
+      </c>
+      <c r="J84">
+        <v>0.78</v>
+      </c>
+      <c r="K84" t="s">
+        <v>239</v>
+      </c>
+      <c r="L84" s="1">
+        <v>598247.5</v>
+      </c>
+      <c r="M84" s="1">
+        <v>602165.31</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>241</v>
+      </c>
+      <c r="B85" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>111.223</v>
+      </c>
+      <c r="D85" s="1">
+        <v>109.1586</v>
+      </c>
+      <c r="E85" t="s">
+        <v>34</v>
+      </c>
+      <c r="F85">
+        <v>1.14</v>
+      </c>
+      <c r="G85" s="1">
+        <v>2159789.93</v>
+      </c>
+      <c r="H85" s="1">
+        <v>75262.27</v>
+      </c>
+      <c r="I85" s="1">
+        <v>3.4847032553763</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>2235052.2</v>
+      </c>
+      <c r="M85" s="1">
+        <v>2235052.2</v>
+      </c>
+      <c r="N85" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>243</v>
+      </c>
+      <c r="B86" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>103.368</v>
+      </c>
+      <c r="D86" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>47152.0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>3.368</v>
+      </c>
+      <c r="J86">
+        <v>0.77</v>
+      </c>
+      <c r="K86" t="s">
+        <v>244</v>
+      </c>
+      <c r="L86" s="1">
+        <v>1447152.0</v>
+      </c>
+      <c r="M86" s="1">
+        <v>1457913.05</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>246</v>
+      </c>
+      <c r="B87" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>183.648</v>
+      </c>
+      <c r="D87" s="1">
+        <v>99.14</v>
+      </c>
+      <c r="E87" t="s">
+        <v>34</v>
+      </c>
+      <c r="F87">
+        <v>1.14</v>
+      </c>
+      <c r="G87" s="1">
+        <v>1114660.8</v>
+      </c>
+      <c r="H87" s="1">
+        <v>810791.12</v>
+      </c>
+      <c r="I87" s="1">
+        <v>72.738820634941</v>
+      </c>
+      <c r="J87">
+        <v>0.25</v>
+      </c>
+      <c r="K87" t="s">
+        <v>247</v>
+      </c>
+      <c r="L87" s="1">
+        <v>1925451.92</v>
+      </c>
+      <c r="M87" s="1">
+        <v>1928503.91</v>
+      </c>
+      <c r="N87" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>249</v>
+      </c>
+      <c r="B88" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>102.8045</v>
+      </c>
+      <c r="D88" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E88" t="s">
+        <v>34</v>
+      </c>
+      <c r="F88">
+        <v>1.14</v>
+      </c>
+      <c r="G88" s="1">
+        <v>1206116.73</v>
+      </c>
+      <c r="H88" s="1">
+        <v>51375.73</v>
+      </c>
+      <c r="I88" s="1">
+        <v>4.2595984884481</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>1257492.46</v>
+      </c>
+      <c r="M88" s="1">
+        <v>1257492.46</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>251</v>
+      </c>
+      <c r="B89" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>103.5975</v>
+      </c>
+      <c r="D89" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E89" t="s">
+        <v>34</v>
+      </c>
+      <c r="F89">
+        <v>1.14</v>
+      </c>
+      <c r="G89" s="1">
+        <v>1206116.73</v>
+      </c>
+      <c r="H89" s="1">
+        <v>61075.62</v>
+      </c>
+      <c r="I89" s="1">
+        <v>5.063823300088</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>1267192.35</v>
+      </c>
+      <c r="M89" s="1">
+        <v>1267192.35</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>253</v>
+      </c>
+      <c r="B90" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>121.88</v>
+      </c>
+      <c r="D90" s="1">
+        <v>103.0</v>
+      </c>
+      <c r="E90" t="s">
+        <v>34</v>
+      </c>
+      <c r="F90">
+        <v>1.14</v>
+      </c>
+      <c r="G90" s="1">
+        <v>2842604.57</v>
+      </c>
+      <c r="H90" s="1">
+        <v>564987.93</v>
+      </c>
+      <c r="I90" s="1">
+        <v>19.875713138673</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>3407592.5</v>
+      </c>
+      <c r="M90" s="1">
+        <v>3407592.5</v>
+      </c>
+      <c r="N90" s="1">
+        <v>2.07</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>255</v>
+      </c>
+      <c r="B91" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>97.892</v>
+      </c>
+      <c r="D91" s="1">
+        <v>102.55357143</v>
+      </c>
+      <c r="E91" t="s">
+        <v>34</v>
+      </c>
+      <c r="F91">
+        <v>1.14</v>
+      </c>
+      <c r="G91" s="1">
+        <v>1372732.18</v>
+      </c>
+      <c r="H91" s="1">
+        <v>-175328.83</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-12.772253215482</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>1197403.35</v>
+      </c>
+      <c r="M91" s="1">
+        <v>1197403.35</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>257</v>
+      </c>
+      <c r="B92" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>103.682</v>
+      </c>
+      <c r="D92" s="1">
+        <v>104.74</v>
+      </c>
+      <c r="E92" t="s">
+        <v>34</v>
+      </c>
+      <c r="F92">
+        <v>1.14</v>
+      </c>
+      <c r="G92" s="1">
+        <v>1258952.43</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-81314.05</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-6.4588659636647</v>
+      </c>
+      <c r="J92">
+        <v>0.69</v>
+      </c>
+      <c r="K92" t="s">
+        <v>258</v>
+      </c>
+      <c r="L92" s="1">
+        <v>1177638.38</v>
+      </c>
+      <c r="M92" s="1">
+        <v>1186653.93</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>260</v>
+      </c>
+      <c r="B93" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>90.203</v>
+      </c>
+      <c r="D93" s="1">
+        <v>99.90307692</v>
+      </c>
+      <c r="E93" t="s">
+        <v>34</v>
+      </c>
+      <c r="F93">
+        <v>1.14</v>
+      </c>
+      <c r="G93" s="1">
+        <v>2345717.95</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-296634.9</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-12.645804240872</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>2049083.05</v>
+      </c>
+      <c r="M93" s="1">
+        <v>2049083.05</v>
+      </c>
+      <c r="N93" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>262</v>
+      </c>
+      <c r="B94" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>114.417</v>
+      </c>
+      <c r="D94" s="1">
+        <v>115.9281</v>
+      </c>
+      <c r="E94" t="s">
+        <v>34</v>
+      </c>
+      <c r="F94">
+        <v>1.14</v>
+      </c>
+      <c r="G94" s="1">
+        <v>1391813.22</v>
+      </c>
+      <c r="H94" s="1">
+        <v>7721.97</v>
+      </c>
+      <c r="I94" s="1">
+        <v>0.55481366961006</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>1399535.19</v>
+      </c>
+      <c r="M94" s="1">
+        <v>1399535.19</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>264</v>
+      </c>
+      <c r="B95" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>79.644</v>
+      </c>
+      <c r="D95" s="1">
+        <v>125.8419</v>
+      </c>
+      <c r="E95" t="s">
+        <v>34</v>
+      </c>
+      <c r="F95">
+        <v>1.14</v>
+      </c>
+      <c r="G95" s="1">
+        <v>1195182.95</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-429743.26</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-35.956274309301</v>
+      </c>
+      <c r="J95">
+        <v>0.09</v>
+      </c>
+      <c r="K95">
+        <v>987.78</v>
+      </c>
+      <c r="L95" s="1">
+        <v>765439.69</v>
+      </c>
+      <c r="M95" s="1">
+        <v>766427.47</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>266</v>
+      </c>
+      <c r="B96" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>168.678</v>
+      </c>
+      <c r="D96" s="1">
+        <v>115.979</v>
+      </c>
+      <c r="E96" t="s">
+        <v>34</v>
+      </c>
+      <c r="F96">
+        <v>1.14</v>
+      </c>
+      <c r="G96" s="1">
+        <v>1464249.25</v>
+      </c>
+      <c r="H96" s="1">
+        <v>599000.07</v>
+      </c>
+      <c r="I96" s="1">
+        <v>40.908340571115</v>
+      </c>
+      <c r="J96">
+        <v>1.19</v>
+      </c>
+      <c r="K96" t="s">
+        <v>267</v>
+      </c>
+      <c r="L96" s="1">
+        <v>2063249.32</v>
+      </c>
+      <c r="M96" s="1">
+        <v>2079919.5</v>
+      </c>
+      <c r="N96" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>269</v>
+      </c>
+      <c r="B97" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>101.6205</v>
+      </c>
+      <c r="D97" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="E97" t="s">
+        <v>34</v>
+      </c>
+      <c r="F97">
+        <v>1.14</v>
+      </c>
+      <c r="G97" s="1">
+        <v>171705.06</v>
+      </c>
+      <c r="H97" s="1">
+        <v>5867.79</v>
+      </c>
+      <c r="I97" s="1">
+        <v>3.4173658015669</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>177572.85</v>
+      </c>
+      <c r="M97" s="1">
+        <v>177572.85</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>271</v>
+      </c>
+      <c r="B98" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>99.566</v>
+      </c>
+      <c r="D98" s="1">
+        <v>107.10142857</v>
+      </c>
+      <c r="E98" t="s">
+        <v>34</v>
+      </c>
+      <c r="F98">
+        <v>1.14</v>
+      </c>
+      <c r="G98" s="1">
+        <v>1390330.62</v>
+      </c>
+      <c r="H98" s="1">
+        <v>-172451.1</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-12.403603683849</v>
+      </c>
+      <c r="J98">
+        <v>1.15</v>
+      </c>
+      <c r="K98" t="s">
+        <v>272</v>
+      </c>
+      <c r="L98" s="1">
+        <v>1217879.52</v>
+      </c>
+      <c r="M98" s="1">
+        <v>1233933.86</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>274</v>
+      </c>
+      <c r="B99" s="1">
+        <v>1114000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>90.594</v>
+      </c>
+      <c r="D99" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E99" t="s">
+        <v>34</v>
+      </c>
+      <c r="F99">
+        <v>1.14</v>
+      </c>
+      <c r="G99" s="1">
+        <v>1023897.06</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-142138.15</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-13.882074238986</v>
+      </c>
+      <c r="J99">
+        <v>0.04</v>
+      </c>
+      <c r="K99">
+        <v>439.34</v>
+      </c>
+      <c r="L99" s="1">
+        <v>881758.91</v>
+      </c>
+      <c r="M99" s="1">
+        <v>882198.25</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>276</v>
+      </c>
+      <c r="B100" s="1">
+        <v>130.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>2.88</v>
+      </c>
+      <c r="D100" s="1">
+        <v>25.0081</v>
+      </c>
+      <c r="E100" t="s">
+        <v>34</v>
+      </c>
+      <c r="F100">
+        <v>1.14</v>
+      </c>
+      <c r="G100" s="1">
+        <v>275244.72</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-242533.17</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-88.115466847102</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>32711.55</v>
+      </c>
+      <c r="M100" s="1">
+        <v>32711.55</v>
+      </c>
+      <c r="N100" s="1">
         <v>0.02</v>
       </c>
-      <c r="P9">
-[...69 lines deleted...]
-      <c r="F11" t="s">
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>278</v>
+      </c>
+      <c r="B101" s="1">
+        <v>27.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>219.61</v>
+      </c>
+      <c r="D101" s="1">
+        <v>265.7</v>
+      </c>
+      <c r="E101" t="s">
         <v>34</v>
       </c>
-      <c r="G11">
-[...46 lines deleted...]
-      <c r="F12" t="s">
+      <c r="F101">
+        <v>1.14</v>
+      </c>
+      <c r="G101" s="1">
+        <v>620472.24</v>
+      </c>
+      <c r="H101" s="1">
+        <v>-102410.99</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-16.505329875838</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>518061.25</v>
+      </c>
+      <c r="M101" s="1">
+        <v>518061.25</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>280</v>
+      </c>
+      <c r="B102" s="1">
+        <v>110.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>50.08</v>
+      </c>
+      <c r="D102" s="1">
+        <v>42.7592</v>
+      </c>
+      <c r="E102" t="s">
         <v>34</v>
       </c>
-      <c r="G12">
-[...211 lines deleted...]
-      <c r="K16">
+      <c r="F102">
+        <v>1.14</v>
+      </c>
+      <c r="G102" s="1">
+        <v>407512.74</v>
+      </c>
+      <c r="H102" s="1">
+        <v>73794.32</v>
+      </c>
+      <c r="I102" s="1">
+        <v>18.108469443188</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>481307.06</v>
+      </c>
+      <c r="M102" s="1">
+        <v>481307.06</v>
+      </c>
+      <c r="N102" s="1">
         <v>0.29</v>
       </c>
-      <c r="L16" t="s">
-[...4212 lines deleted...]
-        <v>1</v>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>279</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">