--- v6 (2026-09-22)
+++ v7 (2026-10-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="281">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I_EUR</t>
   </si>
   <si>
     <t>LU0336374540</t>
   </si>
   <si>
@@ -154,735 +154,717 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>CA784730103N</t>
   </si>
   <si>
     <t>SSR MINING INC</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>OACT02010443</t>
-[...2 lines deleted...]
-    <t>EUR/HKD 09/07/26</t>
+    <t>OVCT01762318</t>
+  </si>
+  <si>
+    <t>EUR/HKD 17/09/26</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
-    <t>-2 348.41</t>
-[...5 lines deleted...]
-    <t>EUR/JPY 09/07/26</t>
+    <t>OVCT01762322</t>
+  </si>
+  <si>
+    <t>EUR/JPY 17/09/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>12 514.00</t>
-[...14 lines deleted...]
-    <t>-151 831.79</t>
+    <t>3 984.00</t>
+  </si>
+  <si>
+    <t>OVCT01762319</t>
+  </si>
+  <si>
+    <t>EUR/SEK 17/09/26</t>
+  </si>
+  <si>
+    <t>OVCT01762390</t>
+  </si>
+  <si>
+    <t>EUR/USD 17/09/26</t>
+  </si>
+  <si>
+    <t>-42 273.68</t>
   </si>
   <si>
     <t>US007973AF76</t>
   </si>
   <si>
     <t>ADVANCED ENERGY INDUSTRIES INC Z 15/05/2031</t>
   </si>
   <si>
     <t>XS3304376851</t>
   </si>
   <si>
     <t>ADVANTEST CORPORATION Z 28/03/2031</t>
   </si>
   <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AEROVIRONMENT INC Z 15/07/2030</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>5 705.21</t>
+    <t>6 746.30</t>
   </si>
   <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAMAI TECHNOLOGIES INC 1.125 15/02/2029</t>
   </si>
   <si>
-    <t>5 894.79</t>
+    <t>7 058.57</t>
   </si>
   <si>
     <t>US011642AD71</t>
   </si>
   <si>
     <t>ALARM.COM HLD INC 2.2500 0629 2.25 01/06/2029</t>
   </si>
   <si>
+    <t>2 010.49</t>
+  </si>
+  <si>
     <t>XS2688718373</t>
   </si>
   <si>
     <t>ALIBABA / GOLDMAN SACHS 0% Z 10/05/2027</t>
   </si>
   <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIBABA GROUP HOLDING LTD Z 09/07/2032</t>
   </si>
   <si>
     <t>XS2413708442</t>
   </si>
   <si>
     <t>ANA HOLDINGS INC Z 10/12/2031</t>
   </si>
   <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLLIAN CAPITAL 2 LTD Z 05/12/2029</t>
   </si>
   <si>
     <t>US04271TAB61</t>
   </si>
   <si>
     <t>ARRAY TECHNOLOGIES INC 1 01/12/2028</t>
   </si>
   <si>
+    <t>1 675.41</t>
+  </si>
+  <si>
     <t>US00217DAG51</t>
   </si>
   <si>
     <t>AST SPACEMOBILE INC 2.25 15/04/2036</t>
   </si>
   <si>
-    <t>16 381.98</t>
+    <t>19 667.83</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>7 475.34</t>
+    <t>8 348.63</t>
   </si>
   <si>
     <t>US15643UAF12</t>
   </si>
   <si>
     <t>CENTRUS ENERGY CORP Z 15/08/2032</t>
   </si>
   <si>
     <t>XS3359531186</t>
   </si>
   <si>
     <t>CHINA HONGQIAO GROUP LIMITED Z 03/05/2027</t>
   </si>
   <si>
     <t>CNY</t>
   </si>
   <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHINA PACIFIC INSURANCE GROUP CO L Z 18/09/2030</t>
   </si>
   <si>
+    <t>US171779AM36</t>
+  </si>
+  <si>
+    <t>CIENA CORPORATION Z 15/09/2031</t>
+  </si>
+  <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPHER MINING INC Z 01/10/2031</t>
   </si>
   <si>
     <t>US18452BAD29</t>
   </si>
   <si>
     <t>CLEANSPARK INC Z 15/02/2032</t>
   </si>
   <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COINBASE GLOBAL INC 0.25 01/04/2030</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>COPT DEFENSE PROPERTIES LP 5.25 15/09/2028</t>
   </si>
   <si>
-    <t>17 303.02</t>
+    <t>21 773.02</t>
   </si>
   <si>
     <t>US23248VAD73</t>
   </si>
   <si>
     <t>CYBER ARK SOFTWARE LTD Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2550564251</t>
   </si>
   <si>
     <t>CYBERAGENT INC Z 16/11/2029</t>
   </si>
   <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG INC Z 01/12/2029</t>
   </si>
   <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST LP 1.875 15/11/2029</t>
   </si>
   <si>
-    <t>2 188.82</t>
+    <t>3 669.51</t>
   </si>
   <si>
     <t>US25809KAB17</t>
   </si>
   <si>
     <t>DOORDASH INC Z 15/05/2030</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX INC Z 01/03/2028</t>
   </si>
   <si>
     <t>US29258YAA10</t>
   </si>
   <si>
     <t>ENDEAVOUR SILVER CORP 0.25 15/01/2031</t>
   </si>
   <si>
-    <t>2 162.42</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>34 066.44</t>
+    <t>37 097.26</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
+    <t>1 972.60</t>
+  </si>
+  <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>1 834.24</t>
+    <t>3 668.48</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>16 131.15</t>
+    <t>21 049.18</t>
   </si>
   <si>
     <t>US32076VAE39</t>
   </si>
   <si>
     <t>FIRST MAJESTIC SILVER CORP 0.125 15/01/2031</t>
   </si>
   <si>
-    <t>1 059.37</t>
-[...1 lines deleted...]
-  <si>
     <t>US36317GAB23</t>
   </si>
   <si>
     <t>GALAXY DIGITAL HOLDINGS LP 2.5 01/12/2029</t>
   </si>
   <si>
-    <t>1 592.70</t>
+    <t>3 490.44</t>
   </si>
   <si>
     <t>US37940XAU63</t>
   </si>
   <si>
     <t>GLOBAL PAYMENTS INC 1.5 01/03/2031</t>
   </si>
   <si>
-    <t>6 465.42</t>
+    <t>7 925.41</t>
   </si>
   <si>
     <t>XS2849520650</t>
   </si>
   <si>
     <t>GOLD POLE CAPITAL CO LTD 1 25/06/2029</t>
   </si>
   <si>
-    <t>6 443.58</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLDMAN SACHS FINANCE CORP INTERNA Z 06/11/2028</t>
   </si>
   <si>
     <t>US40637HAF64</t>
   </si>
   <si>
     <t>HALOZYME THERAPEUTICS INC 1 15/08/2028</t>
   </si>
   <si>
-    <t>4 623.36</t>
+    <t>5 536.13</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>7 150.68</t>
+    <t>9 205.48</t>
   </si>
   <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTUITIVE MACHINES INC 2.5 01/10/2030</t>
   </si>
   <si>
-    <t>4 914.60</t>
+    <t>6 434.54</t>
   </si>
   <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN LTD Z 01/07/2031</t>
   </si>
   <si>
     <t>US465741AQ90</t>
   </si>
   <si>
     <t>ITRON INC 1.375 15/07/2030</t>
   </si>
   <si>
-    <t>14 669.77</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>J&amp;T GLOBAL EXPRESS - BOLT INNOVATI Z 05/02/2033</t>
   </si>
   <si>
     <t>US472145AH40</t>
   </si>
   <si>
     <t>JAZZ INVESTMENTS I LTD 3.125 15/09/2030</t>
   </si>
   <si>
-    <t>9 563.74</t>
+    <t>12 034.41</t>
   </si>
   <si>
     <t>XS3257747207</t>
   </si>
   <si>
     <t>JINKAI INVESTMENT HOLDINGS LTD Z 05/02/2031</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>2 006.94</t>
+    <t>2 597.22</t>
   </si>
   <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L Z 11/04/2028</t>
   </si>
   <si>
     <t>XS3353961116</t>
   </si>
   <si>
     <t>JX ADVANCED METALS CORP Z 03/06/2031</t>
   </si>
   <si>
     <t>XS3353961033</t>
   </si>
   <si>
     <t>JX ADVANCED METALS CORP Z 04/06/2029</t>
   </si>
   <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC CORP 1.75 10/07/2030</t>
   </si>
   <si>
-    <t>11 696.74</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>15 663.46</t>
-[...5 lines deleted...]
-    <t>LENOVO GROUP LTD 2.5 26/08/2029</t>
+    <t>2 065.57</t>
   </si>
   <si>
     <t>XS3389097646</t>
   </si>
   <si>
     <t>LENOVO GROUP LTD Z 25/06/2033</t>
   </si>
   <si>
     <t>US531229AQ58</t>
   </si>
   <si>
     <t>LIBERTY MEDIA 2.25 15/08/2027</t>
   </si>
   <si>
-    <t>6 935.04</t>
+    <t>8 304.20</t>
   </si>
   <si>
     <t>US538034BC20</t>
   </si>
   <si>
     <t>LIVE NATION ENTERTAINMENT INC 2.875 15/01/2030</t>
   </si>
   <si>
-    <t>16 432.04</t>
-[...1 lines deleted...]
-  <si>
     <t>US06744EDH71</t>
   </si>
   <si>
     <t>MICROSOFT/BARCLAYS BANK 1.000 2029 1 16/02/2029</t>
   </si>
   <si>
-    <t>7 644.93</t>
+    <t>9 166.18</t>
   </si>
   <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>MIRION TECHNOLOGIES INC 0.25 01/06/2030</t>
   </si>
   <si>
     <t>XS3250338608</t>
   </si>
   <si>
     <t>MITAC HOLDINGS CORP Z 01/06/2031</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>US63954QAJ58</t>
   </si>
   <si>
     <t>NEBIUS GROUP NV 1.25 15/03/2031</t>
   </si>
   <si>
-    <t>4 465.61</t>
+    <t>5 681.82</t>
   </si>
   <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXTERA ENERGY CAPITAL HOLDINGS IN 3 01/03/2027</t>
   </si>
   <si>
-    <t>9 698.13</t>
+    <t>11 888.11</t>
   </si>
   <si>
     <t>XS3298822258</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2029</t>
   </si>
   <si>
     <t>XS3298822506</t>
   </si>
   <si>
     <t>NIPPON STEEL CORPORATION Z 14/02/2031</t>
   </si>
   <si>
     <t>US682189AU93</t>
   </si>
   <si>
     <t>ON SEMICONDUCTOR CORPORATION 0.5 01/03/2029</t>
   </si>
   <si>
-    <t>2 155.14</t>
+    <t>2 641.80</t>
   </si>
   <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMAT TECHNOLOGIES INC 2.5 15/07/2027</t>
   </si>
   <si>
-    <t>15 241.31</t>
-[...1 lines deleted...]
-  <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARSONS CORP 2.625 01/03/2029</t>
   </si>
   <si>
-    <t>11 314.49</t>
+    <t>13 869.47</t>
   </si>
   <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN LIFE INSURANCE CO OF CHINA Z 11/06/2030</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>10 484.47</t>
+    <t>12 917.64</t>
   </si>
   <si>
     <t>XS2894149595</t>
   </si>
   <si>
     <t>QUANTA COMPUTER INCORPORATED Z 16/09/2029</t>
   </si>
   <si>
     <t>US76169XAE40</t>
   </si>
   <si>
     <t>REXFORD INDUSTRIAL REALTY LP 4.125 15/03/2029</t>
   </si>
   <si>
-    <t>17 479.58</t>
+    <t>21 995.19</t>
   </si>
   <si>
     <t>US781154AD12</t>
   </si>
   <si>
     <t>RUBRIK INC Z 15/06/2030</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>9 656.25</t>
+    <t>12 000.00</t>
   </si>
   <si>
     <t>FR00140190M5</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 0.25 30/09/2034</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>3 917.81</t>
-[...1 lines deleted...]
-  <si>
     <t>US82982TAA43</t>
   </si>
   <si>
     <t>SITIME CORP Z 15/06/2031</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>10 761.05</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>3 051.99</t>
+    <t>6 106.91</t>
   </si>
   <si>
     <t>XS3416917709</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV 0.625 23/06/2033</t>
   </si>
   <si>
     <t>XS3416917022</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 23/06/2031</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR-MORGAN STANLE Z 02/02/2029</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>TENCENT / GOLDMAN SACHS 0% Z 07/03/2030</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETRA TECH INC 2.25 15/08/2028</t>
   </si>
   <si>
-    <t>9 015.55</t>
+    <t>10 795.45</t>
   </si>
   <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>TRIP.COM / BAIDU 0% Z 12/03/2032</t>
   </si>
   <si>
     <t>US90353TAS96</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC Z 15/05/2028</t>
   </si>
   <si>
     <t>US91680MAF41</t>
   </si>
   <si>
     <t>UPSTART HOLDINGS INC 1 15/11/2030</t>
   </si>
   <si>
+    <t>1 655.98</t>
+  </si>
+  <si>
     <t>US95041AAD00</t>
   </si>
   <si>
     <t>WELLTOWER OP LLC 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>16 670.18</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON CORPORATION Z 23/10/2030</t>
   </si>
   <si>
     <t>US98313RAJ59</t>
   </si>
   <si>
     <t>WYNN MACAU LTD 4.5 07/03/2029</t>
   </si>
   <si>
-    <t>16 054.34</t>
+    <t>19 886.36</t>
   </si>
   <si>
     <t>XS2834365350</t>
   </si>
   <si>
     <t>XERO INVESTMENTS LTD 1.625 12/06/2031</t>
+  </si>
+  <si>
+    <t>1 538.44</t>
   </si>
   <si>
     <t>BABA2701CO01</t>
   </si>
   <si>
     <t>JAN27 BABA C @ 160.000000</t>
   </si>
   <si>
     <t>LITE2701CO01</t>
   </si>
   <si>
     <t>JAN27 LITE C @ 900.000000</t>
   </si>
   <si>
     <t>PANW2701CO01</t>
   </si>
   <si>
     <t>JAN27 PANW C @ 280.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1264,179 +1246,179 @@
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
         <v>1478411.51</v>
       </c>
       <c r="C2">
-        <v>90.87</v>
+        <v>88.31</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>134339477.17</v>
+        <v>130561706.53</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>134339477.17</v>
+        <v>130561706.53</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
         <v>212500.0</v>
       </c>
       <c r="C3">
-        <v>141.25</v>
+        <v>137.04</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>30015584.45</v>
+        <v>29120751.95</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>30015584.45</v>
+        <v>29120751.95</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
         <v>100.0</v>
       </c>
       <c r="C4">
-        <v>134.31</v>
+        <v>130.22</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>13431.1</v>
+        <v>13021.69</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>13431.1</v>
+        <v>13021.69</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
         <v>100.0</v>
       </c>
       <c r="C5">
-        <v>148.14</v>
+        <v>143.69</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>14813.64</v>
+        <v>14369.08</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>14813.64</v>
+        <v>14369.08</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>100.0</v>
       </c>
       <c r="C6">
-        <v>144.92</v>
+        <v>140.57</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>14491.83</v>
+        <v>14057.17</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>14491.83</v>
+        <v>14057.17</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1488,5090 +1470,5090 @@
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="Z1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="1">
         <v>2321.0</v>
       </c>
       <c r="C2" s="1">
-        <v>410.03</v>
+        <v>510.28</v>
       </c>
       <c r="D2" s="1">
         <v>501.8005988798</v>
       </c>
       <c r="E2" t="s">
         <v>34</v>
       </c>
       <c r="F2">
         <v>1.14</v>
       </c>
       <c r="G2" s="1">
         <v>1002909.83</v>
       </c>
       <c r="H2" s="1">
-        <v>-171421.8</v>
+        <v>32369.79</v>
       </c>
       <c r="I2" s="1">
-        <v>-17.092443893984</v>
+        <v>3.2275872697349</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>831488.03</v>
+        <v>1035279.62</v>
       </c>
       <c r="M2" s="1">
-        <v>831488.03</v>
+        <v>1035279.62</v>
       </c>
       <c r="N2" s="1">
-        <v>0.51</v>
+        <v>0.65</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="1">
         <v>7000.0</v>
       </c>
       <c r="C3" s="1">
-        <v>191.5</v>
+        <v>186.3</v>
       </c>
       <c r="D3" s="1">
         <v>101.4678842857</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>710275.19</v>
       </c>
       <c r="H3" s="1">
-        <v>630224.81</v>
+        <v>593824.81</v>
       </c>
       <c r="I3" s="1">
-        <v>88.729666877425</v>
+        <v>83.604892633234</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>1340500.0</v>
+        <v>1304100.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1340500.0</v>
+        <v>1304100.0</v>
       </c>
       <c r="N3" s="1">
         <v>0.82</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" s="1">
-        <v>972.0</v>
+        <v>1731.0</v>
       </c>
       <c r="C4" s="1">
-        <v>4811.69</v>
+        <v>4819.08</v>
       </c>
       <c r="D4" s="1">
-        <v>4795.6545987654</v>
+        <v>4810.3971808203</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>4661376.27</v>
+        <v>8326797.52</v>
       </c>
       <c r="H4" s="1">
-        <v>15586.41</v>
+        <v>15029.96</v>
       </c>
       <c r="I4" s="1">
-        <v>0.33437356474121</v>
+        <v>0.18050108656899</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>4676962.68</v>
+        <v>8341827.48</v>
       </c>
       <c r="M4" s="1">
-        <v>4676962.68</v>
+        <v>8341827.48</v>
       </c>
       <c r="N4" s="1">
-        <v>2.84</v>
+        <v>5.22</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="1">
         <v>6255.0</v>
       </c>
       <c r="C5" s="1">
-        <v>331.2</v>
+        <v>329.5</v>
       </c>
       <c r="D5" s="1">
         <v>251.5653717026</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>1573541.4</v>
       </c>
       <c r="H5" s="1">
-        <v>498114.6</v>
+        <v>487481.1</v>
       </c>
       <c r="I5" s="1">
-        <v>31.655639946938</v>
+        <v>30.979871263635</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>2071656.0</v>
+        <v>2061022.5</v>
       </c>
       <c r="M5" s="1">
-        <v>2071656.0</v>
+        <v>2061022.5</v>
       </c>
       <c r="N5" s="1">
-        <v>1.26</v>
+        <v>1.29</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="1">
-        <v>85189.0</v>
+        <v>45000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>30.72</v>
+        <v>25.57</v>
       </c>
       <c r="D6" s="1">
-        <v>29.0302638838</v>
+        <v>29.0302637778</v>
       </c>
       <c r="E6" t="s">
         <v>34</v>
       </c>
       <c r="F6">
         <v>1.14</v>
       </c>
       <c r="G6" s="1">
-        <v>2098124.33</v>
+        <v>1108307.35</v>
       </c>
       <c r="H6" s="1">
-        <v>188369.12</v>
+        <v>-102494.41</v>
       </c>
       <c r="I6" s="1">
-        <v>8.9779770105426</v>
+        <v>-9.2478327424247</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>2286493.45</v>
+        <v>1005812.94</v>
       </c>
       <c r="M6" s="1">
-        <v>2286493.45</v>
+        <v>1005812.94</v>
       </c>
       <c r="N6" s="1">
-        <v>1.39</v>
+        <v>0.63</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="1">
-        <v>70000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>321.6</v>
+        <v>339.1</v>
       </c>
       <c r="D7" s="1">
         <v>253.272567</v>
       </c>
       <c r="E7" t="s">
         <v>45</v>
       </c>
       <c r="F7">
-        <v>10.99</v>
+        <v>11.04</v>
       </c>
       <c r="G7" s="1">
-        <v>1570195.71</v>
+        <v>897254.69</v>
       </c>
       <c r="H7" s="1">
-        <v>477839.22</v>
+        <v>331691.32</v>
       </c>
       <c r="I7" s="1">
-        <v>30.431825597078</v>
+        <v>36.967354274849</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>2048034.93</v>
+        <v>1228946.01</v>
       </c>
       <c r="M7" s="1">
-        <v>2048034.93</v>
+        <v>1228946.01</v>
       </c>
       <c r="N7" s="1">
-        <v>1.25</v>
+        <v>0.77</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="1">
-        <v>4982451.21</v>
+        <v>4903562.17</v>
       </c>
       <c r="C8" s="1">
-        <v>0.11140916</v>
+        <v>0.11142806</v>
       </c>
       <c r="D8" s="1">
-        <v>0.1098555742</v>
+        <v>0.1115474972</v>
       </c>
       <c r="E8" t="s">
         <v>48</v>
       </c>
       <c r="F8">
         <v>8.97</v>
       </c>
       <c r="G8" s="1">
         <v>0.0</v>
       </c>
       <c r="H8" s="1">
-        <v>-78188.77</v>
+        <v>5250.31</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
-      <c r="K8" t="s">
-        <v>49</v>
+      <c r="K8">
+        <v>-323.86</v>
       </c>
       <c r="L8" s="1">
-        <v>-75840.36</v>
+        <v>5574.1699999999</v>
       </c>
       <c r="M8" s="1">
-        <v>-78188.77</v>
+        <v>5250.3099999996</v>
       </c>
       <c r="N8" s="1">
-        <v>-0.05</v>
+        <v>0.0</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="1">
+        <v>10765567.7</v>
+      </c>
+      <c r="C9" s="1">
+        <v>0.00539494</v>
+      </c>
+      <c r="D9" s="1">
+        <v>0.0054169485</v>
+      </c>
+      <c r="E9" t="s">
         <v>51</v>
       </c>
-      <c r="B9" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="F9">
-        <v>184.63</v>
+        <v>185.8</v>
       </c>
       <c r="G9" s="1">
         <v>0.0</v>
       </c>
       <c r="H9" s="1">
-        <v>-4776.67</v>
+        <v>43747.5</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="L9" s="1">
-        <v>-17290.67</v>
+        <v>39763.5</v>
       </c>
       <c r="M9" s="1">
-        <v>-4776.6699999997</v>
+        <v>43747.5</v>
       </c>
       <c r="N9" s="1">
-        <v>0.0</v>
+        <v>0.03</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B10" s="1">
-        <v>2007127.16</v>
+        <v>1240532.75</v>
       </c>
       <c r="C10" s="1">
-        <v>0.09099574</v>
+        <v>0.09067661</v>
       </c>
       <c r="D10" s="1">
-        <v>0.09147451</v>
+        <v>0.0905613926</v>
       </c>
       <c r="E10" t="s">
         <v>45</v>
       </c>
       <c r="F10">
-        <v>10.99</v>
+        <v>11.04</v>
       </c>
       <c r="G10" s="1">
         <v>0.0</v>
       </c>
       <c r="H10" s="1">
-        <v>10505.17</v>
+        <v>-1578.28</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
-        <v>541.14</v>
+        <v>158.49</v>
       </c>
       <c r="L10" s="1">
-        <v>9964.03</v>
+        <v>-1736.77</v>
       </c>
       <c r="M10" s="1">
-        <v>10505.17</v>
+        <v>-1578.28</v>
       </c>
       <c r="N10" s="1">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B11" s="1">
-        <v>105254038.05</v>
+        <v>105642475.05</v>
       </c>
       <c r="C11" s="1">
-        <v>0.87309627</v>
+        <v>0.87187518</v>
       </c>
       <c r="D11" s="1">
-        <v>0.8588379579</v>
+        <v>0.8724388787</v>
       </c>
       <c r="E11" t="s">
         <v>34</v>
       </c>
       <c r="F11">
         <v>1.14</v>
       </c>
       <c r="G11" s="1">
         <v>0.0</v>
       </c>
       <c r="H11" s="1">
-        <v>-1747413.28</v>
+        <v>93348.99</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="L11" s="1">
-        <v>-1595581.49</v>
+        <v>135622.66999999</v>
       </c>
       <c r="M11" s="1">
-        <v>-1747413.28</v>
+        <v>93348.99</v>
       </c>
       <c r="N11" s="1">
-        <v>-1.07</v>
+        <v>0.07</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B12" s="1">
         <v>2500000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>110.582</v>
+        <v>97.084</v>
       </c>
       <c r="D12" s="1">
         <v>101.2855</v>
       </c>
       <c r="E12" t="s">
         <v>34</v>
       </c>
       <c r="F12">
         <v>1.14</v>
       </c>
       <c r="G12" s="1">
         <v>2177901.78</v>
       </c>
       <c r="H12" s="1">
-        <v>237501.65</v>
+        <v>-56310.87</v>
       </c>
       <c r="I12" s="1">
-        <v>10.90506707791</v>
+        <v>-2.5855559932551</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>2415403.43</v>
+        <v>2121590.91</v>
       </c>
       <c r="M12" s="1">
-        <v>2415403.43</v>
+        <v>2121590.91</v>
       </c>
       <c r="N12" s="1">
-        <v>1.47</v>
+        <v>1.33</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B13" s="1">
         <v>170000000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>127.542</v>
+        <v>118.695</v>
       </c>
       <c r="D13" s="1">
         <v>102.5</v>
       </c>
       <c r="E13" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F13">
-        <v>184.63</v>
+        <v>185.8</v>
       </c>
       <c r="G13" s="1">
         <v>945964.91</v>
       </c>
       <c r="H13" s="1">
-        <v>228371.65</v>
+        <v>140033.26</v>
       </c>
       <c r="I13" s="1">
-        <v>24.141661872003</v>
+        <v>14.803219286432</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>1174336.56</v>
+        <v>1085998.17</v>
       </c>
       <c r="M13" s="1">
-        <v>1174336.56</v>
+        <v>1085998.17</v>
       </c>
       <c r="N13" s="1">
-        <v>0.71</v>
+        <v>0.68</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B14" s="1">
         <v>1800000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>93.053</v>
+        <v>90.972</v>
       </c>
       <c r="D14" s="1">
         <v>105.565</v>
       </c>
       <c r="E14" t="s">
         <v>34</v>
       </c>
       <c r="F14">
         <v>1.14</v>
       </c>
       <c r="G14" s="1">
         <v>1625049.17</v>
       </c>
       <c r="H14" s="1">
-        <v>-161632.11</v>
+        <v>-193671.55</v>
       </c>
       <c r="I14" s="1">
-        <v>-9.9462904251691</v>
+        <v>-11.917888613795</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>1463417.06</v>
+        <v>1431377.62</v>
       </c>
       <c r="M14" s="1">
-        <v>1463417.06</v>
+        <v>1431377.62</v>
       </c>
       <c r="N14" s="1">
-        <v>0.89</v>
+        <v>0.9</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B15" s="1">
         <v>1900000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>108.766</v>
+        <v>109.715</v>
       </c>
       <c r="D15" s="1">
         <v>100.0</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>1900000.0</v>
       </c>
       <c r="H15" s="1">
-        <v>166554.0</v>
+        <v>184585.0</v>
       </c>
       <c r="I15" s="1">
-        <v>8.766</v>
+        <v>9.715</v>
       </c>
       <c r="J15">
-        <v>0.3</v>
+        <v>0.36</v>
       </c>
       <c r="K15" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="L15" s="1">
-        <v>2066554.0</v>
+        <v>2084585.0</v>
       </c>
       <c r="M15" s="1">
-        <v>2072259.21</v>
+        <v>2091331.3</v>
       </c>
       <c r="N15" s="1">
-        <v>1.26</v>
+        <v>1.31</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B16" s="1">
         <v>1700000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>120.12</v>
+        <v>120.887</v>
       </c>
       <c r="D16" s="1">
         <v>101.11</v>
       </c>
       <c r="E16" t="s">
         <v>34</v>
       </c>
       <c r="F16">
         <v>1.14</v>
       </c>
       <c r="G16" s="1">
         <v>1542555.86</v>
       </c>
       <c r="H16" s="1">
-        <v>241586.38</v>
+        <v>253841.86</v>
       </c>
       <c r="I16" s="1">
-        <v>15.66143478266</v>
+        <v>16.455926594451</v>
       </c>
       <c r="J16">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="K16" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L16" s="1">
-        <v>1784142.24</v>
+        <v>1796397.72</v>
       </c>
       <c r="M16" s="1">
-        <v>1790037.03</v>
+        <v>1803456.29</v>
       </c>
       <c r="N16" s="1">
-        <v>1.09</v>
+        <v>1.13</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B17" s="1">
         <v>800000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>94.338</v>
+        <v>97.547</v>
       </c>
       <c r="D17" s="1">
         <v>99.6476</v>
       </c>
       <c r="E17" t="s">
         <v>34</v>
       </c>
       <c r="F17">
         <v>1.14</v>
       </c>
       <c r="G17" s="1">
         <v>761068.12</v>
       </c>
       <c r="H17" s="1">
-        <v>-101678.84</v>
+        <v>-78921.27</v>
       </c>
       <c r="I17" s="1">
-        <v>-13.36001828588</v>
+        <v>-10.36980369116</v>
       </c>
       <c r="J17">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>917.39</v>
+        <v>0.25</v>
+      </c>
+      <c r="K17" t="s">
+        <v>72</v>
       </c>
       <c r="L17" s="1">
-        <v>659389.28</v>
+        <v>682146.85</v>
       </c>
       <c r="M17" s="1">
-        <v>660306.67</v>
+        <v>684157.34</v>
       </c>
       <c r="N17" s="1">
-        <v>0.4</v>
+        <v>0.43</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>74</v>
       </c>
       <c r="B18" s="1">
         <v>2000000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>111.743</v>
+        <v>119.408</v>
       </c>
       <c r="D18" s="1">
         <v>101.95</v>
       </c>
       <c r="E18" t="s">
         <v>34</v>
       </c>
       <c r="F18">
         <v>1.14</v>
       </c>
       <c r="G18" s="1">
         <v>1834375.42</v>
       </c>
       <c r="H18" s="1">
-        <v>118234.78</v>
+        <v>253177.03</v>
       </c>
       <c r="I18" s="1">
-        <v>6.4455061221874</v>
+        <v>13.801811081834</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>1952610.2</v>
+        <v>2087552.45</v>
       </c>
       <c r="M18" s="1">
-        <v>1952610.2</v>
+        <v>2087552.45</v>
       </c>
       <c r="N18" s="1">
-        <v>1.19</v>
+        <v>1.31</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="1">
         <v>13000000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>91.506</v>
+        <v>91.925</v>
       </c>
       <c r="D19" s="1">
         <v>108.766</v>
       </c>
       <c r="E19" t="s">
         <v>48</v>
       </c>
       <c r="F19">
         <v>8.97</v>
       </c>
       <c r="G19" s="1">
         <v>1548084.0</v>
       </c>
       <c r="H19" s="1">
-        <v>-222456.89</v>
+        <v>-215748.5</v>
       </c>
       <c r="I19" s="1">
-        <v>-14.369820371504</v>
+        <v>-13.936485358676</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>1325627.11</v>
+        <v>1332335.5</v>
       </c>
       <c r="M19" s="1">
-        <v>1325627.11</v>
+        <v>1332335.5</v>
       </c>
       <c r="N19" s="1">
-        <v>0.81</v>
+        <v>0.83</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>78</v>
       </c>
       <c r="B20" s="1">
         <v>170000000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>113.66</v>
+        <v>115.76</v>
       </c>
       <c r="D20" s="1">
         <v>121.16835294</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F20">
-        <v>184.63</v>
+        <v>185.8</v>
       </c>
       <c r="G20" s="1">
         <v>1309804.52</v>
       </c>
       <c r="H20" s="1">
-        <v>-263285.78</v>
+        <v>-250660.09</v>
       </c>
       <c r="I20" s="1">
-        <v>-20.101150666361</v>
+        <v>-19.13721369659</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>1046518.74</v>
+        <v>1059144.43</v>
       </c>
       <c r="M20" s="1">
-        <v>1046518.74</v>
+        <v>1059144.43</v>
       </c>
       <c r="N20" s="1">
-        <v>0.64</v>
+        <v>0.66</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="1">
         <v>1400000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>95.8075</v>
+        <v>97.673</v>
       </c>
       <c r="D21" s="1">
         <v>100.0</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
         <v>1400000.0</v>
       </c>
       <c r="H21" s="1">
-        <v>-58695.0</v>
+        <v>-32578.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-4.1925</v>
+        <v>-2.327</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>1341305.0</v>
+        <v>1367422.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1341305.0</v>
+        <v>1367422.0</v>
       </c>
       <c r="N21" s="1">
-        <v>0.82</v>
+        <v>0.86</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>82</v>
       </c>
       <c r="B22" s="1">
         <v>1500000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>94.059</v>
+        <v>91.215</v>
       </c>
       <c r="D22" s="1">
         <v>84.3</v>
       </c>
       <c r="E22" t="s">
         <v>34</v>
       </c>
       <c r="F22">
         <v>1.14</v>
       </c>
       <c r="G22" s="1">
         <v>1158179.15</v>
       </c>
       <c r="H22" s="1">
-        <v>74519.29</v>
+        <v>37821.72</v>
       </c>
       <c r="I22" s="1">
-        <v>6.4341764398021</v>
+        <v>3.2656191401822</v>
       </c>
       <c r="J22">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>764.49</v>
+        <v>0.11</v>
+      </c>
+      <c r="K22" t="s">
+        <v>83</v>
       </c>
       <c r="L22" s="1">
-        <v>1232698.44</v>
+        <v>1196000.87</v>
       </c>
       <c r="M22" s="1">
-        <v>1233462.93</v>
+        <v>1197676.28</v>
       </c>
       <c r="N22" s="1">
         <v>0.75</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B23" s="1">
         <v>2400000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>96.086</v>
+        <v>80.533</v>
       </c>
       <c r="D23" s="1">
         <v>135.2616</v>
       </c>
       <c r="E23" t="s">
         <v>34</v>
       </c>
       <c r="F23">
         <v>1.14</v>
       </c>
       <c r="G23" s="1">
         <v>2792617.66</v>
       </c>
       <c r="H23" s="1">
-        <v>-777796.11</v>
+        <v>-1103114.16</v>
       </c>
       <c r="I23" s="1">
-        <v>-27.85186533555</v>
+        <v>-39.501080860457</v>
       </c>
       <c r="J23">
-        <v>0.68</v>
+        <v>0.82</v>
       </c>
       <c r="K23" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L23" s="1">
-        <v>2014821.55</v>
+        <v>1689503.5</v>
       </c>
       <c r="M23" s="1">
-        <v>2031203.53</v>
+        <v>1709171.33</v>
       </c>
       <c r="N23" s="1">
-        <v>1.24</v>
+        <v>1.07</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B24" s="1">
         <v>1700000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>90.7</v>
+        <v>90.2085</v>
       </c>
       <c r="D24" s="1">
         <v>100.0</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
         <v>1700000.0</v>
       </c>
       <c r="H24" s="1">
-        <v>-158100.0</v>
+        <v>-166455.5</v>
       </c>
       <c r="I24" s="1">
-        <v>-9.3</v>
+        <v>-9.7915</v>
       </c>
       <c r="J24">
-        <v>0.44</v>
+        <v>0.49</v>
       </c>
       <c r="K24" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L24" s="1">
-        <v>1541900.0</v>
+        <v>1533544.5</v>
       </c>
       <c r="M24" s="1">
-        <v>1549375.34</v>
+        <v>1541893.13</v>
       </c>
       <c r="N24" s="1">
-        <v>0.94</v>
+        <v>0.97</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B25" s="1">
         <v>2000000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>109.293</v>
+        <v>100.665</v>
       </c>
       <c r="D25" s="1">
         <v>119.3027</v>
       </c>
       <c r="E25" t="s">
         <v>34</v>
       </c>
       <c r="F25">
         <v>1.14</v>
       </c>
       <c r="G25" s="1">
         <v>2036142.85</v>
       </c>
       <c r="H25" s="1">
-        <v>-126344.24</v>
+        <v>-276265.23</v>
       </c>
       <c r="I25" s="1">
-        <v>-6.2050774089843</v>
+        <v>-13.568067191356</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>1909798.61</v>
+        <v>1759877.62</v>
       </c>
       <c r="M25" s="1">
-        <v>1909798.61</v>
+        <v>1759877.62</v>
       </c>
       <c r="N25" s="1">
-        <v>1.16</v>
+        <v>1.1</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B26" s="1">
         <v>14000000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>97.332</v>
+        <v>97.333</v>
       </c>
       <c r="D26" s="1">
         <v>100.85077821</v>
       </c>
       <c r="E26" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F26">
-        <v>7.76</v>
+        <v>7.75</v>
       </c>
       <c r="G26" s="1">
         <v>1764910.68</v>
       </c>
       <c r="H26" s="1">
-        <v>-7947.41</v>
+        <v>-7317.49</v>
       </c>
       <c r="I26" s="1">
-        <v>-0.45030097500458</v>
+        <v>-0.41460965038752</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>1756963.27</v>
+        <v>1757593.19</v>
       </c>
       <c r="M26" s="1">
-        <v>1756963.27</v>
+        <v>1757593.19</v>
       </c>
       <c r="N26" s="1">
-        <v>1.07</v>
+        <v>1.1</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B27" s="1">
         <v>12000000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>99.1215</v>
+        <v>97.732</v>
       </c>
       <c r="D27" s="1">
         <v>100.25</v>
       </c>
       <c r="E27" t="s">
         <v>48</v>
       </c>
       <c r="F27">
         <v>8.97</v>
       </c>
       <c r="G27" s="1">
         <v>1316855.31</v>
       </c>
       <c r="H27" s="1">
-        <v>8638.08</v>
+        <v>-9316.34</v>
       </c>
       <c r="I27" s="1">
-        <v>0.65596272683899</v>
+        <v>-0.70746876511437</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>1325493.39</v>
+        <v>1307538.97</v>
       </c>
       <c r="M27" s="1">
-        <v>1325493.39</v>
+        <v>1307538.97</v>
       </c>
       <c r="N27" s="1">
-        <v>0.81</v>
+        <v>0.82</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
+        <v>98</v>
+      </c>
+      <c r="B28" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>95.379</v>
+      </c>
+      <c r="D28" s="1">
+        <v>104.54</v>
+      </c>
+      <c r="E28" t="s">
+        <v>34</v>
+      </c>
+      <c r="F28">
+        <v>1.14</v>
+      </c>
+      <c r="G28" s="1">
+        <v>2103144.54</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-185559.75</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-8.8229670605521</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1917584.79</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1917584.79</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
         <v>97</v>
-      </c>
-[...43 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
+        <v>100</v>
+      </c>
+      <c r="B29" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>139.644</v>
+      </c>
+      <c r="D29" s="1">
+        <v>106.49</v>
+      </c>
+      <c r="E29" t="s">
+        <v>34</v>
+      </c>
+      <c r="F29">
+        <v>1.14</v>
+      </c>
+      <c r="G29" s="1">
+        <v>1730508.04</v>
+      </c>
+      <c r="H29" s="1">
+        <v>588754.2</v>
+      </c>
+      <c r="I29" s="1">
+        <v>34.022043607495</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>2319262.24</v>
+      </c>
+      <c r="M29" s="1">
+        <v>2319262.24</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
         <v>99</v>
-      </c>
-[...43 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
+        <v>102</v>
+      </c>
+      <c r="B30" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>96.742</v>
+      </c>
+      <c r="D30" s="1">
+        <v>114.4687</v>
+      </c>
+      <c r="E30" t="s">
+        <v>34</v>
+      </c>
+      <c r="F30">
+        <v>1.14</v>
+      </c>
+      <c r="G30" s="1">
+        <v>1975386.34</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-284092.63</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-14.381623697975</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>1691293.71</v>
+      </c>
+      <c r="M30" s="1">
+        <v>1691293.71</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
         <v>101</v>
-      </c>
-[...43 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
+        <v>104</v>
+      </c>
+      <c r="B31" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>91.491</v>
+      </c>
+      <c r="D31" s="1">
+        <v>110.2856</v>
+      </c>
+      <c r="E31" t="s">
+        <v>34</v>
+      </c>
+      <c r="F31">
+        <v>1.14</v>
+      </c>
+      <c r="G31" s="1">
+        <v>908364.97</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-188593.12</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-20.761822200167</v>
+      </c>
+      <c r="J31">
+        <v>0.06</v>
+      </c>
+      <c r="K31">
+        <v>579.11</v>
+      </c>
+      <c r="L31" s="1">
+        <v>719771.85</v>
+      </c>
+      <c r="M31" s="1">
+        <v>720350.96</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
         <v>103</v>
-      </c>
-[...43 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>106</v>
       </c>
       <c r="B32" s="1">
-        <v>2100000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>146.3735</v>
+        <v>131.215</v>
       </c>
       <c r="D32" s="1">
-        <v>100.6875</v>
+        <v>114.7748</v>
       </c>
       <c r="E32" t="s">
         <v>34</v>
       </c>
       <c r="F32">
         <v>1.14</v>
       </c>
       <c r="G32" s="1">
-        <v>1830285.65</v>
+        <v>1449046.08</v>
       </c>
       <c r="H32" s="1">
-        <v>855349.32</v>
+        <v>156731.89</v>
       </c>
       <c r="I32" s="1">
-        <v>46.733105294247</v>
+        <v>10.816211586591</v>
       </c>
       <c r="J32">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.56</v>
+      </c>
+      <c r="K32" t="s">
+        <v>107</v>
       </c>
       <c r="L32" s="1">
-        <v>2685634.97</v>
+        <v>1605777.97</v>
       </c>
       <c r="M32" s="1">
-        <v>2685634.97</v>
+        <v>1627550.99</v>
       </c>
       <c r="N32" s="1">
-        <v>1.63</v>
+        <v>1.02</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
+        <v>109</v>
+      </c>
+      <c r="B33" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>174.439</v>
+      </c>
+      <c r="D33" s="1">
+        <v>100.6875</v>
+      </c>
+      <c r="E33" t="s">
+        <v>34</v>
+      </c>
+      <c r="F33">
+        <v>1.14</v>
+      </c>
+      <c r="G33" s="1">
+        <v>1830285.65</v>
+      </c>
+      <c r="H33" s="1">
+        <v>1371828.86</v>
+      </c>
+      <c r="I33" s="1">
+        <v>74.951626266643</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>3202114.51</v>
+      </c>
+      <c r="M33" s="1">
+        <v>3202114.51</v>
+      </c>
+      <c r="N33" s="1">
+        <v>2.0</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
         <v>108</v>
-      </c>
-[...43 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
+        <v>111</v>
+      </c>
+      <c r="B34" s="1">
+        <v>190000000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>116.7985</v>
+      </c>
+      <c r="D34" s="1">
+        <v>106.46</v>
+      </c>
+      <c r="E34" t="s">
+        <v>51</v>
+      </c>
+      <c r="F34">
+        <v>185.8</v>
+      </c>
+      <c r="G34" s="1">
+        <v>1435515.22</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-241145.97</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-16.798565883544</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>1194369.25</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1194369.25</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
         <v>110</v>
-      </c>
-[...43 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
+        <v>113</v>
+      </c>
+      <c r="B35" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>141.809</v>
+      </c>
+      <c r="D35" s="1">
+        <v>96.32768</v>
+      </c>
+      <c r="E35" t="s">
+        <v>34</v>
+      </c>
+      <c r="F35">
+        <v>1.14</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1641226.39</v>
+      </c>
+      <c r="H35" s="1">
+        <v>837951.93</v>
+      </c>
+      <c r="I35" s="1">
+        <v>51.056449927057</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>2479178.32</v>
+      </c>
+      <c r="M35" s="1">
+        <v>2479178.32</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
         <v>112</v>
-      </c>
-[...43 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>115</v>
       </c>
       <c r="B36" s="1">
-        <v>1900000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>96.264</v>
+        <v>106.137</v>
       </c>
       <c r="D36" s="1">
-        <v>100.1642</v>
+        <v>103.6696</v>
       </c>
       <c r="E36" t="s">
         <v>34</v>
       </c>
       <c r="F36">
         <v>1.14</v>
       </c>
       <c r="G36" s="1">
-        <v>1647366.2</v>
+        <v>1292886.42</v>
       </c>
       <c r="H36" s="1">
-        <v>-49344.27</v>
+        <v>-86784.15</v>
       </c>
       <c r="I36" s="1">
-        <v>-2.9953431119322</v>
+        <v>-6.7124341827335</v>
       </c>
       <c r="J36">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.28</v>
+      </c>
+      <c r="K36" t="s">
+        <v>116</v>
       </c>
       <c r="L36" s="1">
-        <v>1598021.93</v>
+        <v>1206102.27</v>
       </c>
       <c r="M36" s="1">
-        <v>1598021.93</v>
+        <v>1209771.78</v>
       </c>
       <c r="N36" s="1">
-        <v>0.97</v>
+        <v>0.76</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
+        <v>118</v>
+      </c>
+      <c r="B37" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>98.623</v>
+      </c>
+      <c r="D37" s="1">
+        <v>100.1642</v>
+      </c>
+      <c r="E37" t="s">
+        <v>34</v>
+      </c>
+      <c r="F37">
+        <v>1.14</v>
+      </c>
+      <c r="G37" s="1">
+        <v>1647366.2</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-9396.79</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-0.57041294157911</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>1637969.41</v>
+      </c>
+      <c r="M37" s="1">
+        <v>1637969.41</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
         <v>117</v>
-      </c>
-[...43 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
+        <v>120</v>
+      </c>
+      <c r="B38" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>106.111</v>
+      </c>
+      <c r="D38" s="1">
+        <v>100.67268571</v>
+      </c>
+      <c r="E38" t="s">
+        <v>34</v>
+      </c>
+      <c r="F38">
+        <v>1.14</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1269265.37</v>
+      </c>
+      <c r="H38" s="1">
+        <v>29295.82</v>
+      </c>
+      <c r="I38" s="1">
+        <v>2.3080925937497</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>1298561.19</v>
+      </c>
+      <c r="M38" s="1">
+        <v>1298561.19</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
         <v>119</v>
-      </c>
-[...43 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>122</v>
       </c>
       <c r="B39" s="1">
-        <v>1500000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>129.4845</v>
+        <v>98.9825</v>
       </c>
       <c r="D39" s="1">
-        <v>102.37</v>
+        <v>128.2777</v>
       </c>
       <c r="E39" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="F39">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G39" s="1">
-        <v>1535550.0</v>
+        <v>1957442.01</v>
       </c>
       <c r="H39" s="1">
-        <v>406717.5</v>
+        <v>-400025.05</v>
       </c>
       <c r="I39" s="1">
-        <v>26.486763700303</v>
+        <v>-20.436112434309</v>
       </c>
       <c r="J39">
-        <v>2.27</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>21.85</v>
       </c>
       <c r="L39" s="1">
-        <v>1942267.5</v>
+        <v>1557416.96</v>
       </c>
       <c r="M39" s="1">
-        <v>1976333.94</v>
+        <v>1557438.81</v>
       </c>
       <c r="N39" s="1">
-        <v>1.2</v>
+        <v>0.98</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B40" s="1">
-        <v>1000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>105.307</v>
+        <v>129.2385</v>
       </c>
       <c r="D40" s="1">
-        <v>100.0</v>
+        <v>102.37</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>1000000.0</v>
+        <v>1535550.0</v>
       </c>
       <c r="H40" s="1">
-        <v>53070.0</v>
+        <v>403027.5</v>
       </c>
       <c r="I40" s="1">
-        <v>5.307</v>
+        <v>26.246458923513</v>
       </c>
       <c r="J40">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>945.21</v>
+        <v>2.47</v>
+      </c>
+      <c r="K40" t="s">
+        <v>125</v>
       </c>
       <c r="L40" s="1">
-        <v>1053070.0</v>
+        <v>1938577.5</v>
       </c>
       <c r="M40" s="1">
-        <v>1054015.21</v>
+        <v>1975674.76</v>
       </c>
       <c r="N40" s="1">
-        <v>0.64</v>
+        <v>1.24</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>127</v>
       </c>
       <c r="B41" s="1">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>111.125</v>
+        <v>105.724</v>
       </c>
       <c r="D41" s="1">
-        <v>107.6</v>
+        <v>100.0</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>1291200.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="H41" s="1">
-        <v>42300.0</v>
+        <v>57240.0</v>
       </c>
       <c r="I41" s="1">
-        <v>3.2760223048327</v>
+        <v>5.724</v>
       </c>
       <c r="J41">
-        <v>0.15</v>
+        <v>0.2</v>
       </c>
       <c r="K41" t="s">
         <v>128</v>
       </c>
       <c r="L41" s="1">
-        <v>1333500.0</v>
+        <v>1057240.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1335334.24</v>
+        <v>1059212.6</v>
       </c>
       <c r="N41" s="1">
-        <v>0.81</v>
+        <v>0.66</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>130</v>
       </c>
       <c r="B42" s="1">
-        <v>1800000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>124.746</v>
+        <v>114.1765</v>
       </c>
       <c r="D42" s="1">
-        <v>104.99305556</v>
+        <v>107.6</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>1889875.0</v>
+        <v>1291200.0</v>
       </c>
       <c r="H42" s="1">
-        <v>355553.0</v>
+        <v>78918.0</v>
       </c>
       <c r="I42" s="1">
-        <v>18.813572326212</v>
+        <v>6.1119888475836</v>
       </c>
       <c r="J42">
-        <v>0.9</v>
+        <v>0.31</v>
       </c>
       <c r="K42" t="s">
         <v>131</v>
       </c>
       <c r="L42" s="1">
-        <v>2245428.0</v>
+        <v>1370118.0</v>
       </c>
       <c r="M42" s="1">
-        <v>2261559.15</v>
+        <v>1373786.48</v>
       </c>
       <c r="N42" s="1">
-        <v>1.38</v>
+        <v>0.86</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>133</v>
       </c>
       <c r="B43" s="1">
         <v>1800000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>115.4255</v>
+        <v>137.5145</v>
       </c>
       <c r="D43" s="1">
-        <v>133.1139</v>
+        <v>104.99305556</v>
       </c>
       <c r="E43" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="F43">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>2031239.57</v>
+        <v>1889875.0</v>
       </c>
       <c r="H43" s="1">
-        <v>-215976.8</v>
+        <v>585386.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-10.632758596762</v>
+        <v>30.974852834182</v>
       </c>
       <c r="J43">
-        <v>0.06</v>
+        <v>1.17</v>
       </c>
       <c r="K43" t="s">
         <v>134</v>
       </c>
       <c r="L43" s="1">
-        <v>1815262.77</v>
+        <v>2475261.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1816322.14</v>
+        <v>2496310.18</v>
       </c>
       <c r="N43" s="1">
-        <v>1.1</v>
+        <v>1.56</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>136</v>
       </c>
       <c r="B44" s="1">
-        <v>1250000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>163.663</v>
+        <v>109.242</v>
       </c>
       <c r="D44" s="1">
-        <v>108.5191</v>
+        <v>133.1139</v>
       </c>
       <c r="E44" t="s">
         <v>34</v>
       </c>
       <c r="F44">
         <v>1.14</v>
       </c>
       <c r="G44" s="1">
-        <v>1295967.09</v>
+        <v>2031239.57</v>
       </c>
       <c r="H44" s="1">
-        <v>491449.36</v>
+        <v>-312396.92</v>
       </c>
       <c r="I44" s="1">
-        <v>37.921438267387</v>
+        <v>-15.379619647721</v>
       </c>
       <c r="J44">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>10.93</v>
       </c>
       <c r="L44" s="1">
-        <v>1787416.45</v>
+        <v>1718842.65</v>
       </c>
       <c r="M44" s="1">
-        <v>1789009.15</v>
+        <v>1718853.58</v>
       </c>
       <c r="N44" s="1">
-        <v>1.09</v>
+        <v>1.08</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
+        <v>138</v>
+      </c>
+      <c r="B45" s="1">
+        <v>1250000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>125.663</v>
+      </c>
+      <c r="D45" s="1">
+        <v>108.5191</v>
+      </c>
+      <c r="E45" t="s">
+        <v>34</v>
+      </c>
+      <c r="F45">
+        <v>1.14</v>
+      </c>
+      <c r="G45" s="1">
+        <v>1295967.09</v>
+      </c>
+      <c r="H45" s="1">
+        <v>77098.9</v>
+      </c>
+      <c r="I45" s="1">
+        <v>5.9491402671344</v>
+      </c>
+      <c r="J45">
+        <v>0.28</v>
+      </c>
+      <c r="K45" t="s">
         <v>139</v>
       </c>
-      <c r="B45" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L45" s="1">
-        <v>1236915.82</v>
+        <v>1373065.99</v>
       </c>
       <c r="M45" s="1">
-        <v>1243381.24</v>
+        <v>1376556.43</v>
       </c>
       <c r="N45" s="1">
-        <v>0.76</v>
+        <v>0.86</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
+        <v>141</v>
+      </c>
+      <c r="B46" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>91.667</v>
+      </c>
+      <c r="D46" s="1">
+        <v>95.8663</v>
+      </c>
+      <c r="E46" t="s">
+        <v>34</v>
+      </c>
+      <c r="F46">
+        <v>1.14</v>
+      </c>
+      <c r="G46" s="1">
+        <v>1465425.43</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-183369.49</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-12.513054997278</v>
+      </c>
+      <c r="J46">
+        <v>0.5</v>
+      </c>
+      <c r="K46" t="s">
         <v>142</v>
       </c>
-      <c r="B46" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L46" s="1">
-        <v>2228592.02</v>
+        <v>1282055.94</v>
       </c>
       <c r="M46" s="1">
-        <v>2235035.6</v>
+        <v>1289981.35</v>
       </c>
       <c r="N46" s="1">
-        <v>1.36</v>
+        <v>0.81</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B47" s="1">
-        <v>1900000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>93.86</v>
+        <v>159.829</v>
       </c>
       <c r="D47" s="1">
-        <v>100.44</v>
+        <v>102.845</v>
       </c>
       <c r="E47" t="s">
         <v>34</v>
       </c>
       <c r="F47">
         <v>1.14</v>
       </c>
       <c r="G47" s="1">
-        <v>1641600.0</v>
+        <v>1448793.2</v>
       </c>
       <c r="H47" s="1">
-        <v>-83485.46</v>
+        <v>646866.77</v>
       </c>
       <c r="I47" s="1">
-        <v>-5.0856152534113</v>
+        <v>44.648661382453</v>
       </c>
       <c r="J47">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="K47">
-        <v>0.0</v>
+        <v>801.28</v>
       </c>
       <c r="L47" s="1">
-        <v>1558114.54</v>
+        <v>2095659.97</v>
       </c>
       <c r="M47" s="1">
-        <v>1558114.54</v>
+        <v>2096461.25</v>
       </c>
       <c r="N47" s="1">
-        <v>0.95</v>
+        <v>1.31</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B48" s="1">
-        <v>1500000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>133.44</v>
+        <v>94.589</v>
       </c>
       <c r="D48" s="1">
-        <v>100.85333333</v>
+        <v>100.44</v>
       </c>
       <c r="E48" t="s">
         <v>34</v>
       </c>
       <c r="F48">
         <v>1.14</v>
       </c>
       <c r="G48" s="1">
-        <v>1389416.89</v>
+        <v>1641600.0</v>
       </c>
       <c r="H48" s="1">
-        <v>359392.69</v>
+        <v>-70628.85</v>
       </c>
       <c r="I48" s="1">
-        <v>25.866440273373</v>
+        <v>-4.3024396929825</v>
       </c>
       <c r="J48">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>1748809.58</v>
+        <v>1570971.15</v>
       </c>
       <c r="M48" s="1">
-        <v>1753432.94</v>
+        <v>1570971.15</v>
       </c>
       <c r="N48" s="1">
-        <v>1.07</v>
+        <v>0.98</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B49" s="1">
-        <v>2000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>122.338</v>
+        <v>146.077</v>
       </c>
       <c r="D49" s="1">
-        <v>101.876</v>
+        <v>100.85333333</v>
       </c>
       <c r="E49" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="F49">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G49" s="1">
-        <v>2037520.0</v>
+        <v>1389416.89</v>
       </c>
       <c r="H49" s="1">
-        <v>409240.0</v>
+        <v>525928.39</v>
       </c>
       <c r="I49" s="1">
-        <v>20.085201617653</v>
+        <v>37.852454060782</v>
       </c>
       <c r="J49">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="K49" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L49" s="1">
-        <v>2446760.0</v>
+        <v>1915345.28</v>
       </c>
       <c r="M49" s="1">
-        <v>2453910.68</v>
+        <v>1920881.41</v>
       </c>
       <c r="N49" s="1">
-        <v>1.49</v>
+        <v>1.2</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B50" s="1">
-        <v>1000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>197.904</v>
+        <v>123.9575</v>
       </c>
       <c r="D50" s="1">
-        <v>101.25</v>
+        <v>101.876</v>
       </c>
       <c r="E50" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="F50">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>868278.88</v>
+        <v>2037520.0</v>
       </c>
       <c r="H50" s="1">
-        <v>860819.89</v>
+        <v>441630.0</v>
       </c>
       <c r="I50" s="1">
-        <v>99.140945360781</v>
+        <v>21.674879264989</v>
       </c>
       <c r="J50">
-        <v>0.49</v>
+        <v>0.46</v>
       </c>
       <c r="K50" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="L50" s="1">
-        <v>1729098.77</v>
+        <v>2479150.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1734013.37</v>
+        <v>2488355.48</v>
       </c>
       <c r="N50" s="1">
-        <v>1.05</v>
+        <v>1.56</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B51" s="1">
-        <v>2200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>98.5575</v>
+        <v>139.814</v>
       </c>
       <c r="D51" s="1">
-        <v>108.16</v>
+        <v>101.25</v>
       </c>
       <c r="E51" t="s">
         <v>34</v>
       </c>
       <c r="F51">
         <v>1.14</v>
       </c>
       <c r="G51" s="1">
-        <v>2054587.06</v>
+        <v>868278.88</v>
       </c>
       <c r="H51" s="1">
-        <v>-160161.3</v>
+        <v>353871.47</v>
       </c>
       <c r="I51" s="1">
-        <v>-7.7953036460767</v>
+        <v>40.755508184191</v>
       </c>
       <c r="J51">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.64</v>
+      </c>
+      <c r="K51" t="s">
+        <v>155</v>
       </c>
       <c r="L51" s="1">
-        <v>1894425.76</v>
+        <v>1222150.35</v>
       </c>
       <c r="M51" s="1">
-        <v>1894425.76</v>
+        <v>1228584.89</v>
       </c>
       <c r="N51" s="1">
-        <v>1.15</v>
+        <v>0.77</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B52" s="1">
-        <v>2800000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>97.804</v>
+        <v>76.436</v>
       </c>
       <c r="D52" s="1">
-        <v>106.4661</v>
+        <v>108.16</v>
       </c>
       <c r="E52" t="s">
         <v>34</v>
       </c>
       <c r="F52">
         <v>1.14</v>
       </c>
       <c r="G52" s="1">
-        <v>2523320.47</v>
+        <v>2054587.06</v>
       </c>
       <c r="H52" s="1">
-        <v>-130666.59</v>
+        <v>-584663.98</v>
       </c>
       <c r="I52" s="1">
-        <v>-5.1783588946988</v>
+        <v>-28.456520114558</v>
       </c>
       <c r="J52">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>2392653.88</v>
+        <v>1469923.08</v>
       </c>
       <c r="M52" s="1">
-        <v>2407323.65</v>
+        <v>1469923.08</v>
       </c>
       <c r="N52" s="1">
-        <v>1.46</v>
+        <v>0.92</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B53" s="1">
-        <v>4000000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>89.7655</v>
+        <v>99.455</v>
       </c>
       <c r="D53" s="1">
-        <v>100.25</v>
+        <v>106.4661</v>
       </c>
       <c r="E53" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="F53">
-        <v>8.97</v>
+        <v>1.14</v>
       </c>
       <c r="G53" s="1">
-        <v>438282.5</v>
+        <v>2523320.47</v>
       </c>
       <c r="H53" s="1">
-        <v>-38155.46</v>
+        <v>-89107.19</v>
       </c>
       <c r="I53" s="1">
-        <v>-8.7056772743607</v>
+        <v>-3.5313465356226</v>
       </c>
       <c r="J53">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="K53">
-        <v>0.0</v>
+        <v>186.97</v>
       </c>
       <c r="L53" s="1">
-        <v>400127.04</v>
+        <v>2434213.28</v>
       </c>
       <c r="M53" s="1">
-        <v>400127.04</v>
+        <v>2434400.25</v>
       </c>
       <c r="N53" s="1">
-        <v>0.24</v>
+        <v>1.52</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B54" s="1">
-        <v>1300000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>161.918</v>
+        <v>91.8515</v>
       </c>
       <c r="D54" s="1">
-        <v>114.6381</v>
+        <v>100.25</v>
       </c>
       <c r="E54" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="F54">
-        <v>1.14</v>
+        <v>8.97</v>
       </c>
       <c r="G54" s="1">
-        <v>1429677.0</v>
+        <v>438282.5</v>
       </c>
       <c r="H54" s="1">
-        <v>409416.09</v>
+        <v>-28660.9</v>
       </c>
       <c r="I54" s="1">
-        <v>28.636964153442</v>
+        <v>-6.5393667326439</v>
       </c>
       <c r="J54">
-        <v>0.74</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>1839093.09</v>
+        <v>409621.6</v>
       </c>
       <c r="M54" s="1">
-        <v>1848656.83</v>
+        <v>409621.6</v>
       </c>
       <c r="N54" s="1">
-        <v>1.12</v>
+        <v>0.26</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="B55" s="1">
-        <v>2800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>91.709</v>
+        <v>173.772</v>
       </c>
       <c r="D55" s="1">
-        <v>103.5785</v>
+        <v>114.6381</v>
       </c>
       <c r="E55" t="s">
         <v>34</v>
       </c>
       <c r="F55">
         <v>1.14</v>
       </c>
       <c r="G55" s="1">
-        <v>2437858.19</v>
+        <v>1429677.0</v>
       </c>
       <c r="H55" s="1">
-        <v>-194310.94</v>
+        <v>545004.81</v>
       </c>
       <c r="I55" s="1">
-        <v>-7.9705596001054</v>
+        <v>38.120834985804</v>
       </c>
       <c r="J55">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.93</v>
+      </c>
+      <c r="K55" t="s">
+        <v>164</v>
       </c>
       <c r="L55" s="1">
-        <v>2243547.25</v>
+        <v>1974681.81</v>
       </c>
       <c r="M55" s="1">
-        <v>2243547.25</v>
+        <v>1986716.22</v>
       </c>
       <c r="N55" s="1">
-        <v>1.36</v>
+        <v>1.24</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B56" s="1">
-        <v>1700000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>115.048</v>
+        <v>92.032</v>
       </c>
       <c r="D56" s="1">
-        <v>100.0</v>
+        <v>103.5785</v>
       </c>
       <c r="E56" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="F56">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G56" s="1">
-        <v>1700000.0</v>
+        <v>2437858.19</v>
       </c>
       <c r="H56" s="1">
-        <v>255816.0</v>
+        <v>-185326.72</v>
       </c>
       <c r="I56" s="1">
-        <v>15.048</v>
+        <v>-7.6020303707657</v>
       </c>
       <c r="J56">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>1955816.0</v>
+        <v>2252531.47</v>
       </c>
       <c r="M56" s="1">
-        <v>1957822.94</v>
+        <v>2252531.47</v>
       </c>
       <c r="N56" s="1">
-        <v>1.19</v>
+        <v>1.41</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="B57" s="1">
-        <v>1800000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>93.675</v>
+        <v>122.944</v>
       </c>
       <c r="D57" s="1">
-        <v>98.45</v>
+        <v>100.0</v>
       </c>
       <c r="E57" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="F57">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>1512095.23</v>
+        <v>1700000.0</v>
       </c>
       <c r="H57" s="1">
-        <v>-38896.16</v>
+        <v>390048.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-2.5723353416041</v>
+        <v>22.944</v>
       </c>
       <c r="J57">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.15</v>
+      </c>
+      <c r="K57" t="s">
+        <v>169</v>
       </c>
       <c r="L57" s="1">
-        <v>1473199.07</v>
+        <v>2090048.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1473199.07</v>
+        <v>2092645.22</v>
       </c>
       <c r="N57" s="1">
-        <v>0.9</v>
+        <v>1.31</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B58" s="1">
-        <v>250000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>137.507</v>
+        <v>94.299</v>
       </c>
       <c r="D58" s="1">
-        <v>114.0</v>
+        <v>98.45</v>
       </c>
       <c r="E58" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="F58">
-        <v>184.63</v>
+        <v>1.14</v>
       </c>
       <c r="G58" s="1">
-        <v>1541145.75</v>
+        <v>1512095.23</v>
       </c>
       <c r="H58" s="1">
-        <v>320749.54</v>
+        <v>-28369.71</v>
       </c>
       <c r="I58" s="1">
-        <v>20.812407911452</v>
+        <v>-1.8761854040106</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>1861895.29</v>
+        <v>1483725.52</v>
       </c>
       <c r="M58" s="1">
-        <v>1861895.29</v>
+        <v>1483725.52</v>
       </c>
       <c r="N58" s="1">
-        <v>1.13</v>
+        <v>0.93</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="B59" s="1">
-        <v>270000000.0</v>
+        <v>250000000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>136.778</v>
+        <v>113.249</v>
       </c>
       <c r="D59" s="1">
-        <v>113.25</v>
+        <v>114.0</v>
       </c>
       <c r="E59" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F59">
-        <v>184.63</v>
+        <v>185.8</v>
       </c>
       <c r="G59" s="1">
-        <v>1653487.17</v>
+        <v>1541145.75</v>
       </c>
       <c r="H59" s="1">
-        <v>346699.15</v>
+        <v>-17366.24</v>
       </c>
       <c r="I59" s="1">
-        <v>20.967755679652</v>
+        <v>-1.1268395607619</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>2000186.32</v>
+        <v>1523779.51</v>
       </c>
       <c r="M59" s="1">
-        <v>2000186.32</v>
+        <v>1523779.51</v>
       </c>
       <c r="N59" s="1">
-        <v>1.22</v>
+        <v>0.95</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="B60" s="1">
-        <v>1700000.0</v>
+        <v>270000000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>111.6965</v>
+        <v>113.956</v>
       </c>
       <c r="D60" s="1">
-        <v>103.0</v>
+        <v>113.25</v>
       </c>
       <c r="E60" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="F60">
-        <v>1.14</v>
+        <v>185.8</v>
       </c>
       <c r="G60" s="1">
-        <v>1497477.13</v>
+        <v>1653487.17</v>
       </c>
       <c r="H60" s="1">
-        <v>161550.87</v>
+        <v>2468.5</v>
       </c>
       <c r="I60" s="1">
-        <v>10.788202822169</v>
+        <v>0.14929054454048</v>
       </c>
       <c r="J60">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>1659028.0</v>
+        <v>1655955.67</v>
       </c>
       <c r="M60" s="1">
-        <v>1670724.74</v>
+        <v>1655955.67</v>
       </c>
       <c r="N60" s="1">
-        <v>1.02</v>
+        <v>1.04</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="B61" s="1">
-        <v>2100000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>118.9055</v>
+        <v>107.6455</v>
       </c>
       <c r="D61" s="1">
-        <v>100.0</v>
+        <v>103.0</v>
       </c>
       <c r="E61" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="F61">
+        <v>1.14</v>
+      </c>
+      <c r="G61" s="1">
+        <v>1497477.13</v>
+      </c>
+      <c r="H61" s="1">
+        <v>102150.05</v>
+      </c>
+      <c r="I61" s="1">
+        <v>6.8214764655538</v>
+      </c>
+      <c r="J61">
+        <v>0.03</v>
+      </c>
+      <c r="K61">
+        <v>505.66</v>
+      </c>
+      <c r="L61" s="1">
+        <v>1599627.18</v>
+      </c>
+      <c r="M61" s="1">
+        <v>1600132.84</v>
+      </c>
+      <c r="N61" s="1">
         <v>1.0</v>
       </c>
-      <c r="G61" s="1">
-[...22 lines deleted...]
-      </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="B62" s="1">
-        <v>0.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>0.0</v>
+        <v>111.8395</v>
       </c>
       <c r="D62" s="1">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="E62" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="F62">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>0.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="H62" s="1">
-        <v>0.0</v>
+        <v>248629.5</v>
       </c>
       <c r="I62" s="1">
-        <v>0</v>
+        <v>11.8395</v>
       </c>
       <c r="J62">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>-182.02</v>
+        <v>0.1</v>
+      </c>
+      <c r="K62" t="s">
+        <v>180</v>
       </c>
       <c r="L62" s="1">
-        <v>0.0</v>
+        <v>2348629.5</v>
       </c>
       <c r="M62" s="1">
-        <v>-182.02</v>
+        <v>2350695.07</v>
       </c>
       <c r="N62" s="1">
-        <v>0.0</v>
+        <v>1.47</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="B63" s="1">
         <v>1800000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>97.476</v>
+        <v>94.654</v>
       </c>
       <c r="D63" s="1">
         <v>100.25</v>
       </c>
       <c r="E63" t="s">
         <v>34</v>
       </c>
       <c r="F63">
         <v>1.14</v>
       </c>
       <c r="G63" s="1">
         <v>1557012.81</v>
       </c>
       <c r="H63" s="1">
-        <v>-24036.53</v>
+        <v>-67701.62</v>
       </c>
       <c r="I63" s="1">
-        <v>-1.543759296367</v>
+        <v>-4.3481736030161</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>1532976.28</v>
+        <v>1489311.19</v>
       </c>
       <c r="M63" s="1">
-        <v>1532976.28</v>
+        <v>1489311.19</v>
       </c>
       <c r="N63" s="1">
         <v>0.93</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="B64" s="1">
         <v>1000000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>119.274</v>
+        <v>130.153</v>
       </c>
       <c r="D64" s="1">
         <v>103.5</v>
       </c>
       <c r="E64" t="s">
         <v>34</v>
       </c>
       <c r="F64">
         <v>1.14</v>
       </c>
       <c r="G64" s="1">
         <v>1035828.66</v>
       </c>
       <c r="H64" s="1">
-        <v>6275.22</v>
+        <v>101872.38</v>
       </c>
       <c r="I64" s="1">
-        <v>0.60581640982979</v>
+        <v>9.834867863185</v>
       </c>
       <c r="J64">
-        <v>0.69</v>
+        <v>0.83</v>
       </c>
       <c r="K64" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="L64" s="1">
-        <v>1042103.88</v>
+        <v>1137701.04</v>
       </c>
       <c r="M64" s="1">
-        <v>1049038.92</v>
+        <v>1146005.24</v>
       </c>
       <c r="N64" s="1">
-        <v>0.64</v>
+        <v>0.72</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="B65" s="1">
         <v>1500000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>115.652</v>
+        <v>118.782</v>
       </c>
       <c r="D65" s="1">
         <v>107.4925</v>
       </c>
       <c r="E65" t="s">
         <v>34</v>
       </c>
       <c r="F65">
         <v>1.14</v>
       </c>
       <c r="G65" s="1">
         <v>1374936.05</v>
       </c>
       <c r="H65" s="1">
-        <v>140751.34</v>
+        <v>182520.25</v>
       </c>
       <c r="I65" s="1">
-        <v>10.236937201552</v>
+        <v>13.274817399689</v>
       </c>
       <c r="J65">
-        <v>1.1</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>0.01</v>
+      </c>
+      <c r="K65">
+        <v>209.42</v>
       </c>
       <c r="L65" s="1">
-        <v>1515687.39</v>
+        <v>1557456.3</v>
       </c>
       <c r="M65" s="1">
-        <v>1532119.43</v>
+        <v>1557665.72</v>
       </c>
       <c r="N65" s="1">
-        <v>0.93</v>
+        <v>0.98</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="B66" s="1">
         <v>2500000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>99.14</v>
+        <v>102.375</v>
       </c>
       <c r="D66" s="1">
         <v>100.0</v>
       </c>
       <c r="E66" t="s">
         <v>34</v>
       </c>
       <c r="F66">
         <v>1.14</v>
       </c>
       <c r="G66" s="1">
         <v>2314386.22</v>
       </c>
       <c r="H66" s="1">
-        <v>-148906.34</v>
+        <v>-77170.31</v>
       </c>
       <c r="I66" s="1">
-        <v>-6.4339451519894</v>
+        <v>-3.3343747613568</v>
       </c>
       <c r="J66">
-        <v>0.31</v>
+        <v>0.37</v>
       </c>
       <c r="K66" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="L66" s="1">
-        <v>2165479.88</v>
+        <v>2237215.91</v>
       </c>
       <c r="M66" s="1">
-        <v>2173124.81</v>
+        <v>2246382.09</v>
       </c>
       <c r="N66" s="1">
-        <v>1.32</v>
+        <v>1.41</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="B67" s="1">
         <v>2000000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>108.893</v>
+        <v>101.065</v>
       </c>
       <c r="D67" s="1">
         <v>111.6684</v>
       </c>
       <c r="E67" t="s">
         <v>34</v>
       </c>
       <c r="F67">
         <v>1.14</v>
       </c>
       <c r="G67" s="1">
         <v>1937510.2</v>
       </c>
       <c r="H67" s="1">
-        <v>-34701.23</v>
+        <v>-170639.57</v>
       </c>
       <c r="I67" s="1">
-        <v>-1.7910217969433</v>
+        <v>-8.8071572474818</v>
       </c>
       <c r="J67">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="K67">
-        <v>254.83</v>
+        <v>558.47</v>
       </c>
       <c r="L67" s="1">
-        <v>1902808.97</v>
+        <v>1766870.63</v>
       </c>
       <c r="M67" s="1">
-        <v>1903063.8</v>
+        <v>1767429.1</v>
       </c>
       <c r="N67" s="1">
-        <v>1.16</v>
+        <v>1.11</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="B68" s="1">
         <v>1000000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>101.766</v>
+        <v>99.7575</v>
       </c>
       <c r="D68" s="1">
         <v>100.25</v>
       </c>
       <c r="E68" t="s">
         <v>34</v>
       </c>
       <c r="F68">
         <v>1.14</v>
       </c>
       <c r="G68" s="1">
         <v>862402.68</v>
       </c>
       <c r="H68" s="1">
-        <v>26732.79</v>
+        <v>9603.44</v>
       </c>
       <c r="I68" s="1">
-        <v>3.0998036787177</v>
+        <v>1.1135679680402</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>889135.47</v>
+        <v>872006.12</v>
       </c>
       <c r="M68" s="1">
-        <v>889135.47</v>
+        <v>872006.12</v>
       </c>
       <c r="N68" s="1">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B69" s="1">
         <v>700000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>100.202</v>
+        <v>99.317</v>
       </c>
       <c r="D69" s="1">
         <v>100.0</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
         <v>700000.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1414.0</v>
+        <v>-4781.0</v>
       </c>
       <c r="I69" s="1">
-        <v>0.202</v>
+        <v>-0.683</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>701414.0</v>
+        <v>695219.0</v>
       </c>
       <c r="M69" s="1">
-        <v>701414.0</v>
+        <v>695219.0</v>
       </c>
       <c r="N69" s="1">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="B70" s="1">
         <v>1600000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>177.7245</v>
+        <v>128.2145</v>
       </c>
       <c r="D70" s="1">
         <v>101.92973</v>
       </c>
       <c r="E70" t="s">
         <v>34</v>
       </c>
       <c r="F70">
         <v>1.14</v>
       </c>
       <c r="G70" s="1">
         <v>1416612.96</v>
       </c>
       <c r="H70" s="1">
-        <v>1067849.93</v>
+        <v>376596.83</v>
       </c>
       <c r="I70" s="1">
-        <v>75.380499836737</v>
+        <v>26.58431347402</v>
       </c>
       <c r="J70">
-        <v>0.28</v>
+        <v>0.36</v>
       </c>
       <c r="K70" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="L70" s="1">
-        <v>2484462.89</v>
+        <v>1793209.79</v>
       </c>
       <c r="M70" s="1">
-        <v>2488928.5</v>
+        <v>1798891.61</v>
       </c>
       <c r="N70" s="1">
-        <v>1.51</v>
+        <v>1.13</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="B71" s="1">
         <v>1200000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>129.546</v>
+        <v>132.794</v>
       </c>
       <c r="D71" s="1">
         <v>112.1426</v>
       </c>
       <c r="E71" t="s">
         <v>34</v>
       </c>
       <c r="F71">
         <v>1.14</v>
       </c>
       <c r="G71" s="1">
         <v>1285670.4</v>
       </c>
       <c r="H71" s="1">
-        <v>72550.74</v>
+        <v>107273.66</v>
       </c>
       <c r="I71" s="1">
-        <v>5.6430279486873</v>
+        <v>8.3437916903119</v>
       </c>
       <c r="J71">
-        <v>0.81</v>
+        <v>0.99</v>
       </c>
       <c r="K71" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="L71" s="1">
-        <v>1358221.14</v>
+        <v>1392944.06</v>
       </c>
       <c r="M71" s="1">
-        <v>1367919.27</v>
+        <v>1404832.17</v>
       </c>
       <c r="N71" s="1">
-        <v>0.83</v>
+        <v>0.88</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="B72" s="1">
         <v>360000000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>101.726</v>
+        <v>102.3145</v>
       </c>
       <c r="D72" s="1">
         <v>103.625</v>
       </c>
       <c r="E72" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F72">
-        <v>184.63</v>
+        <v>185.8</v>
       </c>
       <c r="G72" s="1">
         <v>2026522.28</v>
       </c>
       <c r="H72" s="1">
-        <v>-43055.61</v>
+        <v>-44139.88</v>
       </c>
       <c r="I72" s="1">
-        <v>-2.1246058049754</v>
+        <v>-2.1781097812554</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>1983466.67</v>
+        <v>1982382.4</v>
       </c>
       <c r="M72" s="1">
-        <v>1983466.67</v>
+        <v>1982382.4</v>
       </c>
       <c r="N72" s="1">
-        <v>1.21</v>
+        <v>1.24</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="B73" s="1">
         <v>360000000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>101.781</v>
+        <v>102.767</v>
       </c>
       <c r="D73" s="1">
         <v>103.7</v>
       </c>
       <c r="E73" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F73">
-        <v>184.63</v>
+        <v>185.8</v>
       </c>
       <c r="G73" s="1">
         <v>2027985.14</v>
       </c>
       <c r="H73" s="1">
-        <v>-43446.07</v>
+        <v>-36835.38</v>
       </c>
       <c r="I73" s="1">
-        <v>-2.1423268417046</v>
+        <v>-1.8163535458647</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>1984539.07</v>
+        <v>1991149.76</v>
       </c>
       <c r="M73" s="1">
-        <v>1984539.07</v>
+        <v>1991149.76</v>
       </c>
       <c r="N73" s="1">
-        <v>1.21</v>
+        <v>1.25</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="B74" s="1">
         <v>1600000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>143.875</v>
+        <v>117.825</v>
       </c>
       <c r="D74" s="1">
         <v>97.3197</v>
       </c>
       <c r="E74" t="s">
         <v>34</v>
       </c>
       <c r="F74">
         <v>1.14</v>
       </c>
       <c r="G74" s="1">
         <v>1446595.32</v>
       </c>
       <c r="H74" s="1">
-        <v>564675.49</v>
+        <v>201306.78</v>
       </c>
       <c r="I74" s="1">
-        <v>39.034793089196</v>
+        <v>13.915901511419</v>
       </c>
       <c r="J74">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="K74" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="L74" s="1">
-        <v>2011270.81</v>
+        <v>1647902.1</v>
       </c>
       <c r="M74" s="1">
-        <v>2013425.95</v>
+        <v>1650543.9</v>
       </c>
       <c r="N74" s="1">
-        <v>1.22</v>
+        <v>1.03</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="B75" s="1">
         <v>1600000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>146.206</v>
+        <v>123.199</v>
       </c>
       <c r="D75" s="1">
         <v>97.224375</v>
       </c>
       <c r="E75" t="s">
         <v>34</v>
       </c>
       <c r="F75">
         <v>1.14</v>
       </c>
       <c r="G75" s="1">
         <v>1435796.18</v>
       </c>
       <c r="H75" s="1">
-        <v>608060.36</v>
+        <v>287266.76</v>
       </c>
       <c r="I75" s="1">
-        <v>42.350047205168</v>
+        <v>20.007488806663</v>
       </c>
       <c r="J75">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>216</v>
+        <v>0.01</v>
+      </c>
+      <c r="K75">
+        <v>194.25</v>
       </c>
       <c r="L75" s="1">
-        <v>2043856.54</v>
+        <v>1723062.94</v>
       </c>
       <c r="M75" s="1">
-        <v>2059097.85</v>
+        <v>1723257.19</v>
       </c>
       <c r="N75" s="1">
-        <v>1.25</v>
+        <v>1.08</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="B76" s="1">
         <v>1600000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>97.309</v>
+        <v>99.298</v>
       </c>
       <c r="D76" s="1">
         <v>105.271</v>
       </c>
       <c r="E76" t="s">
         <v>34</v>
       </c>
       <c r="F76">
         <v>1.14</v>
       </c>
       <c r="G76" s="1">
         <v>1564786.32</v>
       </c>
       <c r="H76" s="1">
-        <v>-204475.28</v>
+        <v>-176003.11</v>
       </c>
       <c r="I76" s="1">
-        <v>-13.067297265227</v>
+        <v>-11.247740841702</v>
       </c>
       <c r="J76">
-        <v>0.71</v>
+        <v>0.87</v>
       </c>
       <c r="K76" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="L76" s="1">
-        <v>1360311.04</v>
+        <v>1388783.21</v>
       </c>
       <c r="M76" s="1">
-        <v>1371625.53</v>
+        <v>1402652.68</v>
       </c>
       <c r="N76" s="1">
-        <v>0.83</v>
+        <v>0.88</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="B77" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>114.7545</v>
+        <v>112.5465</v>
       </c>
       <c r="D77" s="1">
         <v>100.95</v>
       </c>
       <c r="E77" t="s">
         <v>48</v>
       </c>
       <c r="F77">
         <v>8.97</v>
       </c>
       <c r="G77" s="1">
         <v>1688023.59</v>
       </c>
       <c r="H77" s="1">
-        <v>230156.76</v>
+        <v>194150.8</v>
       </c>
       <c r="I77" s="1">
-        <v>13.634688600531</v>
+        <v>11.501663907434</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>1918180.35</v>
+        <v>1882174.39</v>
       </c>
       <c r="M77" s="1">
-        <v>1918180.35</v>
+        <v>1882174.39</v>
       </c>
       <c r="N77" s="1">
-        <v>1.17</v>
+        <v>1.18</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="B78" s="1">
         <v>2000000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>97.1575</v>
+        <v>101.9035</v>
       </c>
       <c r="D78" s="1">
         <v>113.5</v>
       </c>
       <c r="E78" t="s">
         <v>34</v>
       </c>
       <c r="F78">
         <v>1.14</v>
       </c>
       <c r="G78" s="1">
         <v>1939839.34</v>
       </c>
       <c r="H78" s="1">
-        <v>-242097.87</v>
+        <v>-158309.62</v>
       </c>
       <c r="I78" s="1">
-        <v>-12.480305198883</v>
+        <v>-8.1609655364552</v>
       </c>
       <c r="J78">
-        <v>0.52</v>
+        <v>0.65</v>
       </c>
       <c r="K78" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="L78" s="1">
-        <v>1697741.47</v>
+        <v>1781529.72</v>
       </c>
       <c r="M78" s="1">
-        <v>1708225.94</v>
+        <v>1794447.36</v>
       </c>
       <c r="N78" s="1">
-        <v>1.04</v>
+        <v>1.12</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="B79" s="1">
         <v>1600000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>121.1905</v>
+        <v>109.671</v>
       </c>
       <c r="D79" s="1">
         <v>100.25</v>
       </c>
       <c r="E79" t="s">
         <v>34</v>
       </c>
       <c r="F79">
         <v>1.14</v>
       </c>
       <c r="G79" s="1">
         <v>1452503.85</v>
       </c>
       <c r="H79" s="1">
-        <v>241653.68</v>
+        <v>81356.29</v>
       </c>
       <c r="I79" s="1">
-        <v>16.637042304569</v>
+        <v>5.6011066683231</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>1694157.53</v>
+        <v>1533860.14</v>
       </c>
       <c r="M79" s="1">
-        <v>1694157.53</v>
+        <v>1533860.14</v>
       </c>
       <c r="N79" s="1">
-        <v>1.03</v>
+        <v>0.96</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="B80" s="1">
         <v>1800000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>98.527</v>
+        <v>99.068</v>
       </c>
       <c r="D80" s="1">
         <v>105.15</v>
       </c>
       <c r="E80" t="s">
         <v>34</v>
       </c>
       <c r="F80">
         <v>1.14</v>
       </c>
       <c r="G80" s="1">
         <v>1714402.17</v>
       </c>
       <c r="H80" s="1">
-        <v>-164897.13</v>
+        <v>-155639.93</v>
       </c>
       <c r="I80" s="1">
-        <v>-9.6183458517204</v>
+        <v>-9.0783791996717</v>
       </c>
       <c r="J80">
-        <v>0.97</v>
+        <v>1.22</v>
       </c>
       <c r="K80" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="L80" s="1">
-        <v>1549505.04</v>
+        <v>1558762.24</v>
       </c>
       <c r="M80" s="1">
-        <v>1566984.62</v>
+        <v>1580757.43</v>
       </c>
       <c r="N80" s="1">
-        <v>0.95</v>
+        <v>0.99</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="B81" s="1">
         <v>1800000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>97.617</v>
+        <v>102.571</v>
       </c>
       <c r="D81" s="1">
         <v>104.4789</v>
       </c>
       <c r="E81" t="s">
         <v>34</v>
       </c>
       <c r="F81">
         <v>1.14</v>
       </c>
       <c r="G81" s="1">
         <v>1620176.78</v>
       </c>
       <c r="H81" s="1">
-        <v>-84983.04</v>
+        <v>-6297.41</v>
       </c>
       <c r="I81" s="1">
-        <v>-5.2452942820227</v>
+        <v>-0.38868659752055</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>1535193.74</v>
+        <v>1613879.37</v>
       </c>
       <c r="M81" s="1">
-        <v>1535193.74</v>
+        <v>1613879.37</v>
       </c>
       <c r="N81" s="1">
-        <v>0.93</v>
+        <v>1.01</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="B82" s="1">
         <v>1200000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>280.4935</v>
+        <v>260.417</v>
       </c>
       <c r="D82" s="1">
         <v>105.6</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
         <v>1267200.0</v>
       </c>
       <c r="H82" s="1">
-        <v>2098722.0</v>
+        <v>1857804.0</v>
       </c>
       <c r="I82" s="1">
-        <v>165.61884469697</v>
+        <v>146.60700757576</v>
       </c>
       <c r="J82">
-        <v>0.8</v>
+        <v>1.0</v>
       </c>
       <c r="K82" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="L82" s="1">
-        <v>3365922.0</v>
+        <v>3125004.0</v>
       </c>
       <c r="M82" s="1">
-        <v>3375578.25</v>
+        <v>3137004.0</v>
       </c>
       <c r="N82" s="1">
-        <v>2.05</v>
+        <v>1.96</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="B83" s="1">
         <v>2700000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>103.0165</v>
+        <v>97.211</v>
       </c>
       <c r="D83" s="1">
         <v>100.0</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
         <v>2700000.0</v>
       </c>
       <c r="H83" s="1">
-        <v>81445.5</v>
+        <v>-75303.0</v>
       </c>
       <c r="I83" s="1">
-        <v>3.0165</v>
+        <v>-2.789</v>
       </c>
       <c r="J83">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="K83">
-        <v>203.42</v>
+        <v>665.75</v>
       </c>
       <c r="L83" s="1">
-        <v>2781445.5</v>
+        <v>2624697.0</v>
       </c>
       <c r="M83" s="1">
-        <v>2781648.92</v>
+        <v>2625362.75</v>
       </c>
       <c r="N83" s="1">
-        <v>1.69</v>
+        <v>1.64</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="B84" s="1">
         <v>500000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>119.6495</v>
+        <v>112.92</v>
       </c>
       <c r="D84" s="1">
         <v>109.28</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
         <v>546400.0</v>
       </c>
       <c r="H84" s="1">
-        <v>51847.5</v>
+        <v>18200.0</v>
       </c>
       <c r="I84" s="1">
-        <v>9.4889275256223</v>
+        <v>3.3308931185944</v>
       </c>
       <c r="J84">
-        <v>0.78</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>0.08</v>
+      </c>
+      <c r="K84">
+        <v>422.95</v>
       </c>
       <c r="L84" s="1">
-        <v>598247.5</v>
+        <v>564600.0</v>
       </c>
       <c r="M84" s="1">
-        <v>602165.31</v>
+        <v>565022.95</v>
       </c>
       <c r="N84" s="1">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="B85" s="1">
         <v>2300000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>111.223</v>
+        <v>98.015</v>
       </c>
       <c r="D85" s="1">
         <v>109.1586</v>
       </c>
       <c r="E85" t="s">
         <v>34</v>
       </c>
       <c r="F85">
         <v>1.14</v>
       </c>
       <c r="G85" s="1">
         <v>2159789.93</v>
       </c>
       <c r="H85" s="1">
-        <v>75262.27</v>
+        <v>-189208.64</v>
       </c>
       <c r="I85" s="1">
-        <v>3.4847032553763</v>
+        <v>-8.7605112595372</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>2235052.2</v>
+        <v>1970581.29</v>
       </c>
       <c r="M85" s="1">
-        <v>2235052.2</v>
+        <v>1970581.29</v>
       </c>
       <c r="N85" s="1">
-        <v>1.36</v>
+        <v>1.23</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="B86" s="1">
         <v>1400000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>103.368</v>
+        <v>101.094</v>
       </c>
       <c r="D86" s="1">
         <v>100.0</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
         <v>1400000.0</v>
       </c>
       <c r="H86" s="1">
-        <v>47152.0</v>
+        <v>15316.0</v>
       </c>
       <c r="I86" s="1">
-        <v>3.368</v>
+        <v>1.094</v>
       </c>
       <c r="J86">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>0.01</v>
+      </c>
+      <c r="K86">
+        <v>199.73</v>
       </c>
       <c r="L86" s="1">
-        <v>1447152.0</v>
+        <v>1415316.0</v>
       </c>
       <c r="M86" s="1">
-        <v>1457913.05</v>
+        <v>1415515.73</v>
       </c>
       <c r="N86" s="1">
         <v>0.89</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="B87" s="1">
         <v>1200000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>183.648</v>
+        <v>158.764</v>
       </c>
       <c r="D87" s="1">
         <v>99.14</v>
       </c>
       <c r="E87" t="s">
         <v>34</v>
       </c>
       <c r="F87">
         <v>1.14</v>
       </c>
       <c r="G87" s="1">
         <v>1114660.8</v>
       </c>
       <c r="H87" s="1">
-        <v>810791.12</v>
+        <v>550695.84</v>
       </c>
       <c r="I87" s="1">
-        <v>72.738820634941</v>
+        <v>49.404791125695</v>
       </c>
       <c r="J87">
-        <v>0.25</v>
+        <v>0.51</v>
       </c>
       <c r="K87" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="L87" s="1">
-        <v>1925451.92</v>
+        <v>1665356.64</v>
       </c>
       <c r="M87" s="1">
-        <v>1928503.91</v>
+        <v>1671463.55</v>
       </c>
       <c r="N87" s="1">
-        <v>1.17</v>
+        <v>1.05</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="B88" s="1">
         <v>1400000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>102.8045</v>
+        <v>93.5275</v>
       </c>
       <c r="D88" s="1">
         <v>100.0</v>
       </c>
       <c r="E88" t="s">
         <v>34</v>
       </c>
       <c r="F88">
         <v>1.14</v>
       </c>
       <c r="G88" s="1">
         <v>1206116.73</v>
       </c>
       <c r="H88" s="1">
-        <v>51375.73</v>
+        <v>-61549.42</v>
       </c>
       <c r="I88" s="1">
-        <v>4.2595984884481</v>
+        <v>-5.1031063966752</v>
       </c>
       <c r="J88">
-        <v>0.0</v>
+        <v>0.04</v>
       </c>
       <c r="K88">
-        <v>0.0</v>
+        <v>509.9</v>
       </c>
       <c r="L88" s="1">
-        <v>1257492.46</v>
+        <v>1144567.31</v>
       </c>
       <c r="M88" s="1">
-        <v>1257492.46</v>
+        <v>1145077.21</v>
       </c>
       <c r="N88" s="1">
-        <v>0.76</v>
+        <v>0.72</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="B89" s="1">
         <v>1400000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>103.5975</v>
+        <v>95.687</v>
       </c>
       <c r="D89" s="1">
         <v>100.0</v>
       </c>
       <c r="E89" t="s">
         <v>34</v>
       </c>
       <c r="F89">
         <v>1.14</v>
       </c>
       <c r="G89" s="1">
         <v>1206116.73</v>
       </c>
       <c r="H89" s="1">
-        <v>61075.62</v>
+        <v>-35121.97</v>
       </c>
       <c r="I89" s="1">
-        <v>5.063823300088</v>
+        <v>-2.9119876315786</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>1267192.35</v>
+        <v>1170994.76</v>
       </c>
       <c r="M89" s="1">
-        <v>1267192.35</v>
+        <v>1170994.76</v>
       </c>
       <c r="N89" s="1">
-        <v>0.77</v>
+        <v>0.73</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
       <c r="B90" s="1">
         <v>3200000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>121.88</v>
+        <v>115.524</v>
       </c>
       <c r="D90" s="1">
         <v>103.0</v>
       </c>
       <c r="E90" t="s">
         <v>34</v>
       </c>
       <c r="F90">
         <v>1.14</v>
       </c>
       <c r="G90" s="1">
         <v>2842604.57</v>
       </c>
       <c r="H90" s="1">
-        <v>564987.93</v>
+        <v>388835.99</v>
       </c>
       <c r="I90" s="1">
-        <v>19.875713138673</v>
+        <v>13.678863184266</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>3407592.5</v>
+        <v>3231440.56</v>
       </c>
       <c r="M90" s="1">
-        <v>3407592.5</v>
+        <v>3231440.56</v>
       </c>
       <c r="N90" s="1">
-        <v>2.07</v>
+        <v>2.02</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="B91" s="1">
         <v>1400000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>97.892</v>
+        <v>99.712</v>
       </c>
       <c r="D91" s="1">
         <v>102.55357143</v>
       </c>
       <c r="E91" t="s">
         <v>34</v>
       </c>
       <c r="F91">
         <v>1.14</v>
       </c>
       <c r="G91" s="1">
         <v>1372732.18</v>
       </c>
       <c r="H91" s="1">
-        <v>-175328.83</v>
+        <v>-152480.43</v>
       </c>
       <c r="I91" s="1">
-        <v>-12.772253215482</v>
+        <v>-11.107806185472</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>1197403.35</v>
+        <v>1220251.75</v>
       </c>
       <c r="M91" s="1">
-        <v>1197403.35</v>
+        <v>1220251.75</v>
       </c>
       <c r="N91" s="1">
-        <v>0.73</v>
+        <v>0.76</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="B92" s="1">
         <v>1300000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>103.682</v>
+        <v>108.271</v>
       </c>
       <c r="D92" s="1">
         <v>104.74</v>
       </c>
       <c r="E92" t="s">
         <v>34</v>
       </c>
       <c r="F92">
         <v>1.14</v>
       </c>
       <c r="G92" s="1">
         <v>1258952.43</v>
       </c>
       <c r="H92" s="1">
-        <v>-81314.05</v>
+        <v>-28600.15</v>
       </c>
       <c r="I92" s="1">
-        <v>-6.4588659636647</v>
+        <v>-2.2717419116463</v>
       </c>
       <c r="J92">
-        <v>0.69</v>
+        <v>0.83</v>
       </c>
       <c r="K92" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="L92" s="1">
-        <v>1177638.38</v>
+        <v>1230352.28</v>
       </c>
       <c r="M92" s="1">
-        <v>1186653.93</v>
+        <v>1241147.73</v>
       </c>
       <c r="N92" s="1">
-        <v>0.72</v>
+        <v>0.78</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="B93" s="1">
         <v>2600000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>90.203</v>
+        <v>90.008</v>
       </c>
       <c r="D93" s="1">
         <v>99.90307692</v>
       </c>
       <c r="E93" t="s">
         <v>34</v>
       </c>
       <c r="F93">
         <v>1.14</v>
       </c>
       <c r="G93" s="1">
         <v>2345717.95</v>
       </c>
       <c r="H93" s="1">
-        <v>-296634.9</v>
+        <v>-300081.59</v>
       </c>
       <c r="I93" s="1">
-        <v>-12.645804240872</v>
+        <v>-12.792739638625</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>2049083.05</v>
+        <v>2045636.36</v>
       </c>
       <c r="M93" s="1">
-        <v>2049083.05</v>
+        <v>2045636.36</v>
       </c>
       <c r="N93" s="1">
-        <v>1.25</v>
+        <v>1.28</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
       <c r="B94" s="1">
         <v>1400000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>114.417</v>
+        <v>110.406</v>
       </c>
       <c r="D94" s="1">
         <v>115.9281</v>
       </c>
       <c r="E94" t="s">
         <v>34</v>
       </c>
       <c r="F94">
         <v>1.14</v>
       </c>
       <c r="G94" s="1">
         <v>1391813.22</v>
       </c>
       <c r="H94" s="1">
-        <v>7721.97</v>
+        <v>-40690.84</v>
       </c>
       <c r="I94" s="1">
-        <v>0.55481366961006</v>
+        <v>-2.923584818371</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>1399535.19</v>
+        <v>1351122.38</v>
       </c>
       <c r="M94" s="1">
-        <v>1399535.19</v>
+        <v>1351122.38</v>
       </c>
       <c r="N94" s="1">
         <v>0.85</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>264</v>
+        <v>257</v>
       </c>
       <c r="B95" s="1">
         <v>1100000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>79.644</v>
+        <v>78.82</v>
       </c>
       <c r="D95" s="1">
         <v>125.8419</v>
       </c>
       <c r="E95" t="s">
         <v>34</v>
       </c>
       <c r="F95">
         <v>1.14</v>
       </c>
       <c r="G95" s="1">
         <v>1195182.95</v>
       </c>
       <c r="H95" s="1">
-        <v>-429743.26</v>
+        <v>-437298.34</v>
       </c>
       <c r="I95" s="1">
-        <v>-35.956274309301</v>
+        <v>-36.588401800745</v>
       </c>
       <c r="J95">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>987.78</v>
+        <v>0.15</v>
+      </c>
+      <c r="K95" t="s">
+        <v>258</v>
       </c>
       <c r="L95" s="1">
-        <v>765439.69</v>
+        <v>757884.61</v>
       </c>
       <c r="M95" s="1">
-        <v>766427.47</v>
+        <v>759540.59</v>
       </c>
       <c r="N95" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="B96" s="1">
         <v>1400000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>168.678</v>
+        <v>190.984</v>
       </c>
       <c r="D96" s="1">
         <v>115.979</v>
       </c>
       <c r="E96" t="s">
         <v>34</v>
       </c>
       <c r="F96">
         <v>1.14</v>
       </c>
       <c r="G96" s="1">
         <v>1464249.25</v>
       </c>
       <c r="H96" s="1">
-        <v>599000.07</v>
+        <v>872967.53</v>
       </c>
       <c r="I96" s="1">
-        <v>40.908340571115</v>
+        <v>59.618779384726</v>
       </c>
       <c r="J96">
-        <v>1.19</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>0.02</v>
+      </c>
+      <c r="K96">
+        <v>212.47</v>
       </c>
       <c r="L96" s="1">
-        <v>2063249.32</v>
+        <v>2337216.78</v>
       </c>
       <c r="M96" s="1">
-        <v>2079919.5</v>
+        <v>2337429.25</v>
       </c>
       <c r="N96" s="1">
-        <v>1.27</v>
+        <v>1.46</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="B97" s="1">
         <v>200000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>101.6205</v>
+        <v>93.65</v>
       </c>
       <c r="D97" s="1">
         <v>100.25</v>
       </c>
       <c r="E97" t="s">
         <v>34</v>
       </c>
       <c r="F97">
         <v>1.14</v>
       </c>
       <c r="G97" s="1">
         <v>171705.06</v>
       </c>
       <c r="H97" s="1">
-        <v>5867.79</v>
+        <v>-7981.28</v>
       </c>
       <c r="I97" s="1">
-        <v>3.4173658015669</v>
+        <v>-4.6482497370782</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>177572.85</v>
+        <v>163723.78</v>
       </c>
       <c r="M97" s="1">
-        <v>177572.85</v>
+        <v>163723.78</v>
       </c>
       <c r="N97" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>271</v>
+        <v>264</v>
       </c>
       <c r="B98" s="1">
         <v>1400000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>99.566</v>
+        <v>99.792</v>
       </c>
       <c r="D98" s="1">
         <v>107.10142857</v>
       </c>
       <c r="E98" t="s">
         <v>34</v>
       </c>
       <c r="F98">
         <v>1.14</v>
       </c>
       <c r="G98" s="1">
         <v>1390330.62</v>
       </c>
       <c r="H98" s="1">
-        <v>-172451.1</v>
+        <v>-169099.85</v>
       </c>
       <c r="I98" s="1">
-        <v>-12.403603683849</v>
+        <v>-12.162563894335</v>
       </c>
       <c r="J98">
-        <v>1.15</v>
+        <v>1.42</v>
       </c>
       <c r="K98" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="L98" s="1">
-        <v>1217879.52</v>
+        <v>1221230.77</v>
       </c>
       <c r="M98" s="1">
-        <v>1233933.86</v>
+        <v>1241117.13</v>
       </c>
       <c r="N98" s="1">
-        <v>0.75</v>
+        <v>0.78</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="B99" s="1">
         <v>1114000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>90.594</v>
+        <v>91.0805</v>
       </c>
       <c r="D99" s="1">
         <v>100.0</v>
       </c>
       <c r="E99" t="s">
         <v>34</v>
       </c>
       <c r="F99">
         <v>1.14</v>
       </c>
       <c r="G99" s="1">
         <v>1023897.06</v>
       </c>
       <c r="H99" s="1">
-        <v>-142138.15</v>
+        <v>-136976.81</v>
       </c>
       <c r="I99" s="1">
-        <v>-13.882074238986</v>
+        <v>-13.377986455006</v>
       </c>
       <c r="J99">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>439.34</v>
+        <v>0.14</v>
+      </c>
+      <c r="K99" t="s">
+        <v>268</v>
       </c>
       <c r="L99" s="1">
-        <v>881758.91</v>
+        <v>886920.25</v>
       </c>
       <c r="M99" s="1">
-        <v>882198.25</v>
+        <v>888458.69</v>
       </c>
       <c r="N99" s="1">
-        <v>0.54</v>
+        <v>0.56</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="B100" s="1">
         <v>130.0</v>
       </c>
       <c r="C100" s="1">
-        <v>2.88</v>
+        <v>4.05</v>
       </c>
       <c r="D100" s="1">
         <v>25.0081</v>
       </c>
       <c r="E100" t="s">
         <v>34</v>
       </c>
       <c r="F100">
         <v>1.14</v>
       </c>
       <c r="G100" s="1">
         <v>275244.72</v>
       </c>
       <c r="H100" s="1">
-        <v>-242533.17</v>
+        <v>-229221.99</v>
       </c>
       <c r="I100" s="1">
-        <v>-88.115466847102</v>
+        <v>-83.279341380282</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>32711.55</v>
+        <v>46022.73</v>
       </c>
       <c r="M100" s="1">
-        <v>32711.55</v>
+        <v>46022.73</v>
       </c>
       <c r="N100" s="1">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="B101" s="1">
         <v>27.0</v>
       </c>
       <c r="C101" s="1">
-        <v>219.61</v>
+        <v>152.6</v>
       </c>
       <c r="D101" s="1">
         <v>265.7</v>
       </c>
       <c r="E101" t="s">
         <v>34</v>
       </c>
       <c r="F101">
         <v>1.14</v>
       </c>
       <c r="G101" s="1">
         <v>620472.24</v>
       </c>
       <c r="H101" s="1">
-        <v>-102410.99</v>
+        <v>-260314.9</v>
       </c>
       <c r="I101" s="1">
-        <v>-16.505329875838</v>
+        <v>-41.954318536475</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>518061.25</v>
+        <v>360157.34</v>
       </c>
       <c r="M101" s="1">
-        <v>518061.25</v>
+        <v>360157.34</v>
       </c>
       <c r="N101" s="1">
-        <v>0.32</v>
+        <v>0.23</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="B102" s="1">
         <v>110.0</v>
       </c>
       <c r="C102" s="1">
-        <v>50.08</v>
+        <v>109.59</v>
       </c>
       <c r="D102" s="1">
         <v>42.7592</v>
       </c>
       <c r="E102" t="s">
         <v>34</v>
       </c>
       <c r="F102">
         <v>1.14</v>
       </c>
       <c r="G102" s="1">
         <v>407512.74</v>
       </c>
       <c r="H102" s="1">
-        <v>73794.32</v>
+        <v>646237.26</v>
       </c>
       <c r="I102" s="1">
-        <v>18.108469443188</v>
+        <v>158.58087283357</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>481307.06</v>
+        <v>1053750.0</v>
       </c>
       <c r="M102" s="1">
-        <v>481307.06</v>
+        <v>1053750.0</v>
       </c>
       <c r="N102" s="1">
-        <v>0.29</v>
+        <v>0.66</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">