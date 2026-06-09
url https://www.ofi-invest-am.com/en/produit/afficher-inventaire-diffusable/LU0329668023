--- v0 (2026-05-19)
+++ v1 (2026-06-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -145,660 +145,669 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC CLASS A</t>
   </si>
   <si>
+    <t>4 219.67</t>
+  </si>
+  <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC</t>
   </si>
   <si>
+    <t>2 333.97</t>
+  </si>
+  <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
-    <t>1 309.62</t>
+    <t>1 328.78</t>
   </si>
   <si>
     <t>US0404132054</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
     <t>US00206R1023</t>
   </si>
   <si>
     <t>AT&amp;T INC</t>
   </si>
   <si>
     <t>US05722G1004</t>
   </si>
   <si>
     <t>BAKER HUGHES CLASS A</t>
   </si>
   <si>
-    <t>3 102.42</t>
-[...1 lines deleted...]
-  <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
+    <t>7 872.45</t>
+  </si>
+  <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
+    <t>4 854.16</t>
+  </si>
+  <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
-    <t>4 743.28</t>
-[...1 lines deleted...]
-  <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
     <t>US19247G1076</t>
   </si>
   <si>
     <t>COHERENT CORP</t>
   </si>
   <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION ENERGY CORP</t>
   </si>
   <si>
+    <t>1 039.37</t>
+  </si>
+  <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
+    <t>KYG254571055</t>
+  </si>
+  <si>
+    <t>CREDO TECHNOLOGY GROUP HOLDING LTD</t>
+  </si>
+  <si>
     <t>US23331A1097</t>
   </si>
   <si>
     <t>D R HORTON INC</t>
   </si>
   <si>
     <t>US2358511028</t>
   </si>
   <si>
     <t>DANAHER CORP</t>
   </si>
   <si>
     <t>US23804L1035</t>
   </si>
   <si>
     <t>DATADOG INC CLASS A</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
-    <t>3 823.72</t>
+    <t>3 879.63</t>
   </si>
   <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
-    <t>2 620.50</t>
+    <t>2 658.81</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
+    <t>1 466.39</t>
+  </si>
+  <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
+    <t>2 461.75</t>
+  </si>
+  <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
+    <t>1 761.98</t>
+  </si>
+  <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
-    <t>1 546.73</t>
-[...1 lines deleted...]
-  <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
-    <t>3 637.56</t>
-[...1 lines deleted...]
-  <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
     <t>US5738741041</t>
   </si>
   <si>
     <t>MARVELL TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
-    <t>2 932.14</t>
+    <t>2 975.01</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
-    <t>13 246.89</t>
+    <t>13 440.58</t>
   </si>
   <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
     <t>US64119N6085</t>
   </si>
   <si>
     <t>NETSKOPE INC CLASS A</t>
   </si>
   <si>
     <t>US6516391066</t>
   </si>
   <si>
     <t>NEWMONT</t>
   </si>
   <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
+    <t>9 309.93</t>
+  </si>
+  <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>US6792951054</t>
   </si>
   <si>
     <t>OKTA INC CLASS A</t>
   </si>
   <si>
     <t>CH1134540470</t>
   </si>
   <si>
     <t>ON HOLDING LTD CLASS A</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
-    <t>1 435.40</t>
-[...1 lines deleted...]
-  <si>
     <t>US7185461040</t>
   </si>
   <si>
     <t>PHILLIPS</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
     <t>US7607591002</t>
   </si>
   <si>
     <t>REPUBLIC SERVICES INC</t>
   </si>
   <si>
     <t>US7707001027</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC CLASS A</t>
   </si>
   <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
+    <t>1 655.50</t>
+  </si>
+  <si>
     <t>US78781J1097</t>
   </si>
   <si>
     <t>SAILPOINT INC</t>
   </si>
   <si>
     <t>US79466L3024</t>
   </si>
   <si>
     <t>SALESFORCE INC</t>
   </si>
   <si>
-    <t>US81762P1021</t>
-[...4 lines deleted...]
-  <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
-    <t>6 126.47</t>
+    <t>6 216.04</t>
   </si>
   <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC</t>
   </si>
   <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T MOBILE US INC</t>
   </si>
   <si>
     <t>US87612G1013</t>
   </si>
   <si>
     <t>TARGA RESOURCES CORP</t>
   </si>
   <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
+    <t>2 411.02</t>
+  </si>
+  <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS INC</t>
   </si>
   <si>
-    <t>1 973.10</t>
-[...1 lines deleted...]
-  <si>
     <t>US91913Y1001</t>
   </si>
   <si>
     <t>VALERO ENERGY CORP</t>
   </si>
   <si>
-    <t>3 899.88</t>
-[...1 lines deleted...]
-  <si>
     <t>US92537N1081</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CLASS A</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC CLASS A</t>
   </si>
   <si>
-    <t>1 665.87</t>
-[...1 lines deleted...]
-  <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
+    <t>US94419L1017</t>
+  </si>
+  <si>
+    <t>WAYFAIR INC CLASS A</t>
+  </si>
+  <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
-    <t>2 799.85</t>
-[...1 lines deleted...]
-  <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
+    <t>2 125.53</t>
+  </si>
+  <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
-    <t>US98978V1035</t>
-[...5 lines deleted...]
-    <t>2 188.63</t>
+    <t>1 733.62</t>
   </si>
   <si>
     <t>US98980G1022</t>
   </si>
   <si>
     <t>ZSCALER INC</t>
   </si>
   <si>
-    <t>EUR-00007063</t>
-[...2 lines deleted...]
-    <t>EUR/USD 2026-02-27</t>
+    <t>EUR-00007857</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-03-31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1162,240 +1171,240 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>102636.01</v>
+        <v>101560.23</v>
       </c>
       <c r="D2">
-        <v>199.11</v>
+        <v>198.78</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>20435374.46</v>
+        <v>20187806.87</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>20435374.46</v>
+        <v>20187806.87</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>2711.7</v>
       </c>
       <c r="D3">
-        <v>242.81</v>
+        <v>238.91</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3">
-        <v>658424.1928138</v>
+        <v>647864.52175361</v>
       </c>
       <c r="G3" t="s">
         <v>11</v>
       </c>
       <c r="H3">
-        <v>559765.52</v>
+        <v>558841.13</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1">
         <v>75057.54</v>
       </c>
       <c r="D4">
-        <v>261.51</v>
+        <v>261.18</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>19628011.41</v>
+        <v>19603700.99</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>19628011.41</v>
+        <v>19603700.99</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="1">
         <v>239328.0</v>
       </c>
       <c r="D5">
-        <v>316.8</v>
+        <v>311.85</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5">
-        <v>75819162.042936</v>
+        <v>74634039.073979</v>
       </c>
       <c r="G5" t="s">
         <v>11</v>
       </c>
       <c r="H5">
-        <v>64458373.69</v>
+        <v>64378538.0</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
         <v>317474.0</v>
       </c>
       <c r="D6">
-        <v>135.46</v>
+        <v>133.15</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>43004765.51</v>
+        <v>42272674.3</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>43004765.51</v>
+        <v>42272674.3</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>107.12</v>
+        <v>106.99</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10712.07</v>
+        <v>10698.6</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10712.07</v>
+        <v>10698.6</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>6775.0</v>
+        <v>7755.0</v>
       </c>
       <c r="D8">
-        <v>97.44</v>
+        <v>97.31</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>660180.1</v>
+        <v>754604.02</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>660180.1</v>
+        <v>754604.02</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1444,5187 +1453,5187 @@
       </c>
       <c r="L1" t="s">
         <v>32</v>
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="P1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="1">
-        <v>9868.0</v>
+        <v>9592.0</v>
       </c>
       <c r="D2" s="1">
-        <v>224.35</v>
+        <v>227.45</v>
       </c>
       <c r="E2" s="1">
-        <v>207.40586745034</v>
+        <v>207.40586738949</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H2" s="1">
-        <v>1750328.42</v>
+        <v>1701373.14</v>
       </c>
       <c r="I2" s="1">
-        <v>131827.41</v>
+        <v>180538.7</v>
       </c>
       <c r="J2" s="1">
-        <v>7.5315814160179</v>
+        <v>10.611352427957</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1882155.83</v>
+        <v>1881911.84</v>
       </c>
       <c r="N2" s="1">
-        <v>1882155.83</v>
+        <v>1881911.84</v>
       </c>
       <c r="O2" s="1">
         <v>1.27</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>39</v>
       </c>
       <c r="B3" t="s">
         <v>40</v>
       </c>
       <c r="C3" s="1">
-        <v>4884.0</v>
+        <v>8885.0</v>
       </c>
       <c r="D3" s="1">
-        <v>203.37</v>
+        <v>202.68</v>
       </c>
       <c r="E3" s="1">
-        <v>256.3204033579</v>
+        <v>236.10999549803</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H3" s="1">
-        <v>1082965.78</v>
+        <v>1799418.94</v>
       </c>
       <c r="I3" s="1">
-        <v>-238537.23</v>
+        <v>-246057.6</v>
       </c>
       <c r="J3" s="1">
-        <v>-22.026294311903</v>
+        <v>-13.67428087647</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>844428.55</v>
+        <v>1553361.34</v>
       </c>
       <c r="N3" s="1">
-        <v>844428.55</v>
+        <v>1553361.34</v>
       </c>
       <c r="O3" s="1">
-        <v>0.57</v>
+        <v>1.05</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="1">
-        <v>34235.0</v>
+        <v>33278.0</v>
       </c>
       <c r="D4" s="1">
-        <v>302.85</v>
+        <v>306.36</v>
       </c>
       <c r="E4" s="1">
-        <v>185.67666043523</v>
+        <v>185.67666055652</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
-        <v>5429760.24</v>
+        <v>5277977.54</v>
       </c>
       <c r="I4" s="1">
-        <v>3384751.77</v>
+        <v>3516163.82</v>
       </c>
       <c r="J4" s="1">
-        <v>62.337039213356</v>
+        <v>66.619529798151</v>
       </c>
       <c r="K4">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.13</v>
+      </c>
+      <c r="L4" t="s">
+        <v>43</v>
       </c>
       <c r="M4" s="1">
-        <v>8814512.01</v>
+        <v>8794141.36</v>
       </c>
       <c r="N4" s="1">
-        <v>8814512.01</v>
+        <v>8798361.03</v>
       </c>
       <c r="O4" s="1">
-        <v>5.93</v>
+        <v>5.95</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C5" s="1">
-        <v>3604.0</v>
+        <v>3503.0</v>
       </c>
       <c r="D5" s="1">
-        <v>342.65</v>
+        <v>305.38</v>
       </c>
       <c r="E5" s="1">
-        <v>323.71191731409</v>
+        <v>323.711915501</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H5" s="1">
-        <v>996165.13</v>
+        <v>968248.18</v>
       </c>
       <c r="I5" s="1">
-        <v>53705.73</v>
+        <v>-45496.4</v>
       </c>
       <c r="J5" s="1">
-        <v>5.3912477341984</v>
+        <v>-4.6988366143895</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1049870.86</v>
+        <v>922751.78</v>
       </c>
       <c r="N5" s="1">
-        <v>1049870.86</v>
+        <v>922751.78</v>
       </c>
       <c r="O5" s="1">
-        <v>0.71</v>
+        <v>0.62</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C6" s="1">
-        <v>3553.0</v>
+        <v>3454.0</v>
       </c>
       <c r="D6" s="1">
-        <v>345.3</v>
+        <v>319.71</v>
       </c>
       <c r="E6" s="1">
-        <v>337.77300309598</v>
+        <v>337.77300231615</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H6" s="1">
-        <v>1016050.02</v>
+        <v>987739.03</v>
       </c>
       <c r="I6" s="1">
-        <v>26968.81</v>
+        <v>-35200.14</v>
       </c>
       <c r="J6" s="1">
-        <v>2.6542797568175</v>
+        <v>-3.5637085232928</v>
       </c>
       <c r="K6">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.68</v>
+      </c>
+      <c r="L6" t="s">
+        <v>48</v>
       </c>
       <c r="M6" s="1">
-        <v>1043018.83</v>
+        <v>952538.89</v>
       </c>
       <c r="N6" s="1">
-        <v>1043018.83</v>
+        <v>954872.86</v>
       </c>
       <c r="O6" s="1">
-        <v>0.7</v>
+        <v>0.65</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>8781.0</v>
+        <v>12188.0</v>
       </c>
       <c r="D7" s="1">
-        <v>107.63</v>
+        <v>108.9</v>
       </c>
       <c r="E7" s="1">
-        <v>100.02905819383</v>
+        <v>104.61695109944</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H7" s="1">
-        <v>743549.62</v>
+        <v>1086759.58</v>
       </c>
       <c r="I7" s="1">
-        <v>59935.21</v>
+        <v>58132.34</v>
       </c>
       <c r="J7" s="1">
-        <v>8.0606873284395</v>
+        <v>5.34914447223</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>803484.83</v>
+        <v>1144891.92</v>
       </c>
       <c r="N7" s="1">
-        <v>803484.83</v>
+        <v>1144891.92</v>
       </c>
       <c r="O7" s="1">
-        <v>0.54</v>
+        <v>0.77</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B8" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>44052.0</v>
+        <v>42821.0</v>
       </c>
       <c r="D8" s="1">
-        <v>260.58</v>
+        <v>259.88</v>
       </c>
       <c r="E8" s="1">
-        <v>210.72832016707</v>
+        <v>210.72832021672</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
       <c r="G8">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H8" s="1">
-        <v>7926689.68</v>
+        <v>7705184.3</v>
       </c>
       <c r="I8" s="1">
-        <v>1832349.78</v>
+        <v>1893988.89</v>
       </c>
       <c r="J8" s="1">
-        <v>23.116204291726</v>
+        <v>24.580708471827</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>9759039.46</v>
+        <v>9599173.19</v>
       </c>
       <c r="N8" s="1">
-        <v>9759039.46</v>
+        <v>9599173.19</v>
       </c>
       <c r="O8" s="1">
-        <v>6.56</v>
+        <v>6.5</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B9" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C9" s="1">
-        <v>4784.0</v>
+        <v>4650.0</v>
       </c>
       <c r="D9" s="1">
-        <v>369.83</v>
+        <v>338.94</v>
       </c>
       <c r="E9" s="1">
-        <v>304.78011705686</v>
+        <v>304.78011612903</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H9" s="1">
-        <v>1251473.1</v>
+        <v>1216419.3</v>
       </c>
       <c r="I9" s="1">
-        <v>252685.64</v>
+        <v>143082.99</v>
       </c>
       <c r="J9" s="1">
-        <v>20.191056443802</v>
+        <v>11.762637274828</v>
       </c>
       <c r="K9">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="L9" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M9" s="1">
-        <v>1504158.74</v>
+        <v>1359502.29</v>
       </c>
       <c r="N9" s="1">
-        <v>1505468.36</v>
+        <v>1360831.07</v>
       </c>
       <c r="O9" s="1">
-        <v>1.01</v>
+        <v>0.92</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B10" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C10" s="1">
-        <v>9288.0</v>
+        <v>9028.0</v>
       </c>
       <c r="D10" s="1">
-        <v>137.23</v>
+        <v>137.17</v>
       </c>
       <c r="E10" s="1">
-        <v>126.43052433247</v>
+        <v>126.43052503323</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H10" s="1">
-        <v>1005702.63</v>
+        <v>977549.88</v>
       </c>
       <c r="I10" s="1">
-        <v>77903.95</v>
+        <v>90655.73</v>
       </c>
       <c r="J10" s="1">
-        <v>7.7462211667876</v>
+        <v>9.273770255079</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1083606.58</v>
+        <v>1068205.61</v>
       </c>
       <c r="N10" s="1">
-        <v>1083606.58</v>
+        <v>1068205.61</v>
       </c>
       <c r="O10" s="1">
-        <v>0.73</v>
+        <v>0.72</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B11" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C11" s="1">
-        <v>21124.0</v>
+        <v>20533.0</v>
       </c>
       <c r="D11" s="1">
-        <v>27.88</v>
+        <v>27.53</v>
       </c>
       <c r="E11" s="1">
-        <v>26.428810357887</v>
+        <v>26.428810207958</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H11" s="1">
-        <v>478459.47</v>
+        <v>465073.3</v>
       </c>
       <c r="I11" s="1">
-        <v>22230.96</v>
+        <v>22525.67</v>
       </c>
       <c r="J11" s="1">
-        <v>4.6463622091125</v>
+        <v>4.8434666105321</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>500690.43</v>
+        <v>487598.97</v>
       </c>
       <c r="N11" s="1">
-        <v>500690.43</v>
+        <v>487598.97</v>
       </c>
       <c r="O11" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C12" s="1">
-        <v>22666.0</v>
+        <v>22032.0</v>
       </c>
       <c r="D12" s="1">
-        <v>62.56</v>
+        <v>60.1</v>
       </c>
       <c r="E12" s="1">
-        <v>43.7178386129</v>
+        <v>43.717838598402</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H12" s="1">
-        <v>849775.72</v>
+        <v>826006.3</v>
       </c>
       <c r="I12" s="1">
-        <v>355737.53</v>
+        <v>316168.46</v>
       </c>
       <c r="J12" s="1">
-        <v>41.862519912901</v>
+        <v>38.276761327365</v>
       </c>
       <c r="K12">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>0.0</v>
+      </c>
+      <c r="L12">
+        <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1205513.25</v>
+        <v>1142174.76</v>
       </c>
       <c r="N12" s="1">
-        <v>1208615.67</v>
+        <v>1142174.76</v>
       </c>
       <c r="O12" s="1">
-        <v>0.81</v>
+        <v>0.77</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>47903.0</v>
+        <v>46564.0</v>
       </c>
       <c r="D13" s="1">
-        <v>52.77</v>
+        <v>47.9</v>
       </c>
       <c r="E13" s="1">
-        <v>50.15616120076</v>
+        <v>50.156161197492</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H13" s="1">
-        <v>2051740.01</v>
+        <v>1994389.12</v>
       </c>
       <c r="I13" s="1">
-        <v>97328.05</v>
+        <v>-70456.06</v>
       </c>
       <c r="J13" s="1">
-        <v>4.7436833870584</v>
+        <v>-3.5327138166498</v>
       </c>
       <c r="K13">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.17</v>
+      </c>
+      <c r="L13" t="s">
+        <v>64</v>
       </c>
       <c r="M13" s="1">
-        <v>2149068.06</v>
+        <v>1923933.06</v>
       </c>
       <c r="N13" s="1">
-        <v>2149068.06</v>
+        <v>1931805.51</v>
       </c>
       <c r="O13" s="1">
-        <v>1.44</v>
+        <v>1.31</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C14" s="1">
-        <v>1443.0</v>
+        <v>1403.0</v>
       </c>
       <c r="D14" s="1">
-        <v>1081.28</v>
+        <v>957.67</v>
       </c>
       <c r="E14" s="1">
-        <v>1049.9053291753</v>
+        <v>1049.9053243051</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H14" s="1">
-        <v>1293497.14</v>
+        <v>1257641.36</v>
       </c>
       <c r="I14" s="1">
-        <v>32995.56</v>
+        <v>-98656.62</v>
       </c>
       <c r="J14" s="1">
-        <v>2.550880011996</v>
+        <v>-7.8445750225645</v>
       </c>
       <c r="K14">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.46</v>
+      </c>
+      <c r="L14" t="s">
+        <v>67</v>
       </c>
       <c r="M14" s="1">
-        <v>1326492.7</v>
+        <v>1158984.74</v>
       </c>
       <c r="N14" s="1">
-        <v>1326492.7</v>
+        <v>1163838.9</v>
       </c>
       <c r="O14" s="1">
-        <v>0.89</v>
+        <v>0.79</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C15" s="1">
-        <v>21963.0</v>
+        <v>21349.0</v>
       </c>
       <c r="D15" s="1">
-        <v>75.72</v>
+        <v>71.9</v>
       </c>
       <c r="E15" s="1">
-        <v>91.391942357601</v>
+        <v>91.391942479741</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H15" s="1">
-        <v>1720754.75</v>
+        <v>1672649.14</v>
       </c>
       <c r="I15" s="1">
-        <v>-306907.05</v>
+        <v>-348580.22</v>
       </c>
       <c r="J15" s="1">
-        <v>-17.835606730128</v>
+        <v>-20.840008323563</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1413847.7</v>
+        <v>1324068.92</v>
       </c>
       <c r="N15" s="1">
-        <v>1413847.7</v>
+        <v>1324068.92</v>
       </c>
       <c r="O15" s="1">
-        <v>0.95</v>
+        <v>0.9</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B16" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C16" s="1">
-        <v>13317.0</v>
+        <v>3903.0</v>
       </c>
       <c r="D16" s="1">
-        <v>333.99</v>
+        <v>345.75</v>
       </c>
       <c r="E16" s="1">
-        <v>194.64047683412</v>
+        <v>317.0499513195</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
       <c r="G16">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H16" s="1">
-        <v>2286736.68</v>
+        <v>1059521.93</v>
       </c>
       <c r="I16" s="1">
-        <v>1494555.42</v>
+        <v>104510.03</v>
       </c>
       <c r="J16" s="1">
-        <v>65.357565349413</v>
+        <v>9.8638854978679</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>3781292.1</v>
+        <v>1164031.96</v>
       </c>
       <c r="N16" s="1">
-        <v>3781292.1</v>
+        <v>1164031.96</v>
       </c>
       <c r="O16" s="1">
-        <v>2.54</v>
+        <v>0.79</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C17" s="1">
-        <v>4398.0</v>
+        <v>13317.0</v>
       </c>
       <c r="D17" s="1">
-        <v>333.99</v>
+        <v>345.75</v>
       </c>
       <c r="E17" s="1">
-        <v>317.04995225102</v>
+        <v>194.64047683412</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H17" s="1">
-        <v>1193896.35</v>
+        <v>2286736.68</v>
       </c>
       <c r="I17" s="1">
-        <v>54892.62</v>
+        <v>1684929.63</v>
       </c>
       <c r="J17" s="1">
-        <v>4.5977709874061</v>
+        <v>73.682713219084</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1248788.97</v>
+        <v>3971666.31</v>
       </c>
       <c r="N17" s="1">
-        <v>1248788.97</v>
+        <v>3971666.31</v>
       </c>
       <c r="O17" s="1">
-        <v>0.84</v>
+        <v>2.69</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B18" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C18" s="1">
-        <v>9963.0</v>
+        <v>9685.0</v>
       </c>
       <c r="D18" s="1">
-        <v>205.06</v>
+        <v>185.73</v>
       </c>
       <c r="E18" s="1">
-        <v>214.83139415839</v>
+        <v>214.83139494063</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
       <c r="G18">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H18" s="1">
-        <v>1819825.11</v>
+        <v>1769046.09</v>
       </c>
       <c r="I18" s="1">
-        <v>-82938.58</v>
+        <v>-217424.38</v>
       </c>
       <c r="J18" s="1">
-        <v>-4.5575027811326</v>
+        <v>-12.290487016084</v>
       </c>
       <c r="K18">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>0.0</v>
+      </c>
+      <c r="L18">
+        <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1736886.53</v>
+        <v>1551621.71</v>
       </c>
       <c r="N18" s="1">
-        <v>1741629.81</v>
+        <v>1551621.71</v>
       </c>
       <c r="O18" s="1">
-        <v>1.17</v>
+        <v>1.05</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C19" s="1">
-        <v>1418.0</v>
+        <v>1378.0</v>
       </c>
       <c r="D19" s="1">
-        <v>760.53</v>
+        <v>704.82</v>
       </c>
       <c r="E19" s="1">
-        <v>403.133977433</v>
+        <v>403.13397677794</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H19" s="1">
-        <v>488204.08</v>
+        <v>474432.46</v>
       </c>
       <c r="I19" s="1">
-        <v>428634.64</v>
+        <v>363350.65</v>
       </c>
       <c r="J19" s="1">
-        <v>87.798250272714</v>
+        <v>76.586380704221</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>916838.72</v>
+        <v>837783.11</v>
       </c>
       <c r="N19" s="1">
-        <v>916838.72</v>
+        <v>837783.11</v>
       </c>
       <c r="O19" s="1">
-        <v>0.62</v>
+        <v>0.57</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B20" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C20" s="1">
-        <v>20776.0</v>
+        <v>17065.0</v>
       </c>
       <c r="D20" s="1">
-        <v>44.13</v>
+        <v>43.31</v>
       </c>
       <c r="E20" s="1">
-        <v>42.269672699268</v>
+        <v>42.269673014943</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H20" s="1">
-        <v>753067.02</v>
+        <v>618554.52</v>
       </c>
       <c r="I20" s="1">
-        <v>26397.28</v>
+        <v>18972.57</v>
       </c>
       <c r="J20" s="1">
-        <v>3.5053028879156</v>
+        <v>3.0672429650987</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>779464.3</v>
+        <v>637527.09</v>
       </c>
       <c r="N20" s="1">
-        <v>779464.3</v>
+        <v>637527.09</v>
       </c>
       <c r="O20" s="1">
-        <v>0.52</v>
+        <v>0.43</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B21" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C21" s="1">
-        <v>11640.0</v>
+        <v>11314.0</v>
       </c>
       <c r="D21" s="1">
-        <v>78.91</v>
+        <v>77.8</v>
       </c>
       <c r="E21" s="1">
-        <v>69.851080756014</v>
+        <v>69.85108096164</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H21" s="1">
-        <v>696736.4</v>
+        <v>677223.0</v>
       </c>
       <c r="I21" s="1">
-        <v>84145.56</v>
+        <v>82053.46</v>
       </c>
       <c r="J21" s="1">
-        <v>12.077101182025</v>
+        <v>12.116165576184</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>780881.96</v>
+        <v>759276.46</v>
       </c>
       <c r="N21" s="1">
-        <v>780881.96</v>
+        <v>759276.46</v>
       </c>
       <c r="O21" s="1">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B22" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C22" s="1">
-        <v>5643.0</v>
+        <v>3182.0</v>
       </c>
       <c r="D22" s="1">
-        <v>232.48</v>
+        <v>252.32</v>
       </c>
       <c r="E22" s="1">
-        <v>135.77008151692</v>
+        <v>135.77008170962</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H22" s="1">
-        <v>664269.45</v>
+        <v>374571.22</v>
       </c>
       <c r="I22" s="1">
-        <v>451041.61</v>
+        <v>317986.57</v>
       </c>
       <c r="J22" s="1">
-        <v>67.900399453866</v>
+        <v>84.893487011629</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1115311.06</v>
+        <v>692557.79</v>
       </c>
       <c r="N22" s="1">
-        <v>1115311.06</v>
+        <v>692557.79</v>
       </c>
       <c r="O22" s="1">
-        <v>0.75</v>
+        <v>0.47</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B23" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C23" s="1">
-        <v>3544.0</v>
+        <v>4036.0</v>
       </c>
       <c r="D23" s="1">
-        <v>291.66</v>
+        <v>322.99</v>
       </c>
       <c r="E23" s="1">
-        <v>273.83539503386</v>
+        <v>282.32906342914</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H23" s="1">
-        <v>818308.23</v>
+        <v>963356.83</v>
       </c>
       <c r="I23" s="1">
-        <v>60453.12</v>
+        <v>161104.17</v>
       </c>
       <c r="J23" s="1">
-        <v>7.3875732619724</v>
+        <v>16.723208367143</v>
       </c>
       <c r="K23">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.26</v>
+      </c>
+      <c r="L23" t="s">
+        <v>84</v>
       </c>
       <c r="M23" s="1">
-        <v>878761.35</v>
+        <v>1124461.0</v>
       </c>
       <c r="N23" s="1">
-        <v>878761.35</v>
+        <v>1125500.37</v>
       </c>
       <c r="O23" s="1">
-        <v>0.59</v>
+        <v>0.76</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B24" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C24" s="1">
-        <v>1418.0</v>
+        <v>1378.0</v>
       </c>
       <c r="D24" s="1">
-        <v>987.82</v>
+        <v>1005.3</v>
       </c>
       <c r="E24" s="1">
-        <v>983.84093088858</v>
+        <v>983.84093613933</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H24" s="1">
-        <v>1191076.34</v>
+        <v>1157477.57</v>
       </c>
       <c r="I24" s="1">
-        <v>-233.61</v>
+        <v>37470.59</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.01961335240695</v>
+        <v>3.2372627315793</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1190842.73</v>
+        <v>1194948.16</v>
       </c>
       <c r="N24" s="1">
-        <v>1190842.73</v>
+        <v>1194948.16</v>
       </c>
       <c r="O24" s="1">
-        <v>0.8</v>
+        <v>0.81</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B25" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C25" s="1">
-        <v>4734.0</v>
+        <v>8960.0</v>
       </c>
       <c r="D25" s="1">
-        <v>163.78</v>
+        <v>115.98</v>
       </c>
       <c r="E25" s="1">
-        <v>131.94393536122</v>
+        <v>112.5151015625</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H25" s="1">
-        <v>533326.22</v>
+        <v>860023.06</v>
       </c>
       <c r="I25" s="1">
-        <v>125831.71</v>
+        <v>36363.38</v>
       </c>
       <c r="J25" s="1">
-        <v>23.593760306778</v>
+        <v>4.2281866256005</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>659157.93</v>
+        <v>896386.44</v>
       </c>
       <c r="N25" s="1">
-        <v>659157.93</v>
+        <v>896386.44</v>
       </c>
       <c r="O25" s="1">
-        <v>0.44</v>
+        <v>0.61</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B26" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C26" s="1">
-        <v>3763.0</v>
+        <v>3561.0</v>
       </c>
       <c r="D26" s="1">
-        <v>211.25</v>
+        <v>147.69</v>
       </c>
       <c r="E26" s="1">
-        <v>236.35743555674</v>
+        <v>131.94393709632</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
       <c r="G26">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H26" s="1">
-        <v>762364.92</v>
+        <v>401177.58</v>
       </c>
       <c r="I26" s="1">
-        <v>-86544.52</v>
+        <v>52479.01</v>
       </c>
       <c r="J26" s="1">
-        <v>-11.352112056782</v>
+        <v>13.08124197768</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>675820.4</v>
+        <v>453656.59</v>
       </c>
       <c r="N26" s="1">
-        <v>675820.4</v>
+        <v>453656.59</v>
       </c>
       <c r="O26" s="1">
-        <v>0.45</v>
+        <v>0.31</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B27" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C27" s="1">
-        <v>8831.0</v>
+        <v>3657.0</v>
       </c>
       <c r="D27" s="1">
-        <v>120.6</v>
+        <v>198.8</v>
       </c>
       <c r="E27" s="1">
-        <v>113.54906692334</v>
+        <v>236.35743505606</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
       <c r="G27">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H27" s="1">
-        <v>841764.37</v>
+        <v>740889.85</v>
       </c>
       <c r="I27" s="1">
-        <v>63671.21</v>
+        <v>-113777.28</v>
       </c>
       <c r="J27" s="1">
-        <v>7.5640181824279</v>
+        <v>-15.356841506197</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>905435.58</v>
+        <v>627112.57</v>
       </c>
       <c r="N27" s="1">
-        <v>905435.58</v>
+        <v>627112.57</v>
       </c>
       <c r="O27" s="1">
-        <v>0.61</v>
+        <v>0.42</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B28" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C28" s="1">
-        <v>2617.0</v>
+        <v>8584.0</v>
       </c>
       <c r="D28" s="1">
-        <v>662.0</v>
+        <v>128.56</v>
       </c>
       <c r="E28" s="1">
-        <v>478.22216660298</v>
+        <v>113.54906686859</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H28" s="1">
-        <v>1075868.59</v>
+        <v>818220.51</v>
       </c>
       <c r="I28" s="1">
-        <v>396993.47</v>
+        <v>133697.92</v>
       </c>
       <c r="J28" s="1">
-        <v>36.89981041272</v>
+        <v>16.340084166309</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1472862.06</v>
+        <v>951918.43</v>
       </c>
       <c r="N28" s="1">
-        <v>1472862.06</v>
+        <v>951918.43</v>
       </c>
       <c r="O28" s="1">
-        <v>0.99</v>
+        <v>0.64</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B29" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C29" s="1">
-        <v>5618.0</v>
+        <v>1409.0</v>
       </c>
       <c r="D29" s="1">
-        <v>176.9</v>
+        <v>599.48</v>
       </c>
       <c r="E29" s="1">
-        <v>172.77700427198</v>
+        <v>478.22217175302</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
       <c r="G29">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H29" s="1">
-        <v>828164.46</v>
+        <v>579250.61</v>
       </c>
       <c r="I29" s="1">
-        <v>16744.53</v>
+        <v>149350.55</v>
       </c>
       <c r="J29" s="1">
-        <v>2.0218846387105</v>
+        <v>25.783408324766</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>844908.99</v>
+        <v>728601.16</v>
       </c>
       <c r="N29" s="1">
-        <v>844908.99</v>
+        <v>728601.16</v>
       </c>
       <c r="O29" s="1">
-        <v>0.57</v>
+        <v>0.49</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B30" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C30" s="1">
-        <v>3524.0</v>
+        <v>5461.0</v>
       </c>
       <c r="D30" s="1">
-        <v>377.32</v>
+        <v>179.65</v>
       </c>
       <c r="E30" s="1">
-        <v>356.96124858116</v>
+        <v>172.77700421168</v>
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
       <c r="G30">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H30" s="1">
-        <v>1071741.17</v>
+        <v>805020.67</v>
       </c>
       <c r="I30" s="1">
-        <v>58695.11</v>
+        <v>41238.84</v>
       </c>
       <c r="J30" s="1">
-        <v>5.4766124175299</v>
+        <v>5.1227057312702</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1130436.28</v>
+        <v>846259.51</v>
       </c>
       <c r="N30" s="1">
-        <v>1130436.28</v>
+        <v>846259.51</v>
       </c>
       <c r="O30" s="1">
-        <v>0.76</v>
+        <v>0.57</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B31" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C31" s="1">
-        <v>19245.0</v>
+        <v>3425.0</v>
       </c>
       <c r="D31" s="1">
-        <v>78.92</v>
+        <v>353.87</v>
       </c>
       <c r="E31" s="1">
-        <v>77.917094829826</v>
+        <v>356.96124963504</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
       <c r="G31">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H31" s="1">
-        <v>1279415.8</v>
+        <v>1041632.66</v>
       </c>
       <c r="I31" s="1">
-        <v>11819.4</v>
+        <v>3829.9</v>
       </c>
       <c r="J31" s="1">
-        <v>0.92381225868869</v>
+        <v>0.36768240350682</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1291235.2</v>
+        <v>1045462.56</v>
       </c>
       <c r="N31" s="1">
-        <v>1291235.2</v>
+        <v>1045462.56</v>
       </c>
       <c r="O31" s="1">
-        <v>0.87</v>
+        <v>0.71</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B32" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C32" s="1">
-        <v>60.0</v>
+        <v>18707.0</v>
       </c>
       <c r="D32" s="1">
-        <v>1023.22</v>
+        <v>84.26</v>
       </c>
       <c r="E32" s="1">
-        <v>945.38733333333</v>
+        <v>77.917094670444</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
       <c r="G32">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H32" s="1">
-        <v>48729.82</v>
+        <v>1243649.33</v>
       </c>
       <c r="I32" s="1">
-        <v>3464.19</v>
+        <v>116008.93</v>
       </c>
       <c r="J32" s="1">
-        <v>7.1089735197052</v>
+        <v>9.3281061792555</v>
       </c>
       <c r="K32">
-        <v>1.03</v>
+        <v>0.0</v>
       </c>
       <c r="L32">
-        <v>61.78</v>
+        <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>52194.01</v>
+        <v>1359658.26</v>
       </c>
       <c r="N32" s="1">
-        <v>52255.79</v>
+        <v>1359658.26</v>
       </c>
       <c r="O32" s="1">
-        <v>0.04</v>
+        <v>0.92</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="B33" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="C33" s="1">
-        <v>3714.0</v>
+        <v>3577.0</v>
       </c>
       <c r="D33" s="1">
-        <v>1023.22</v>
+        <v>1008.39</v>
       </c>
       <c r="E33" s="1">
-        <v>593.83701938611</v>
+        <v>593.83701984904</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
       <c r="G33">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H33" s="1">
-        <v>2013824.75</v>
+        <v>1939539.89</v>
       </c>
       <c r="I33" s="1">
-        <v>1216984.25</v>
+        <v>1171829.93</v>
       </c>
       <c r="J33" s="1">
-        <v>60.431487397302</v>
+        <v>60.417933966803</v>
       </c>
       <c r="K33">
-        <v>1.03</v>
+        <v>1.08</v>
       </c>
       <c r="L33" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="M33" s="1">
-        <v>3230809.0</v>
+        <v>3111369.82</v>
       </c>
       <c r="N33" s="1">
-        <v>3234632.72</v>
+        <v>3115249.45</v>
       </c>
       <c r="O33" s="1">
-        <v>2.17</v>
+        <v>2.11</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B34" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C34" s="1">
-        <v>7934.0</v>
+        <v>19.0</v>
       </c>
       <c r="D34" s="1">
-        <v>151.3</v>
+        <v>1008.39</v>
       </c>
       <c r="E34" s="1">
-        <v>144.29944794555</v>
+        <v>945.38736842105</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
       <c r="G34">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H34" s="1">
-        <v>983482.37</v>
+        <v>15431.11</v>
       </c>
       <c r="I34" s="1">
-        <v>37061.05</v>
+        <v>1095.6</v>
       </c>
       <c r="J34" s="1">
-        <v>3.7683491977594</v>
+        <v>7.099942907542</v>
       </c>
       <c r="K34">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>3.3</v>
+      </c>
+      <c r="L34">
+        <v>62.68</v>
       </c>
       <c r="M34" s="1">
-        <v>1020543.42</v>
+        <v>16526.71</v>
       </c>
       <c r="N34" s="1">
-        <v>1023163.92</v>
+        <v>16589.39</v>
       </c>
       <c r="O34" s="1">
-        <v>0.69</v>
+        <v>0.01</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B35" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C35" s="1">
-        <v>3467.0</v>
+        <v>7712.0</v>
       </c>
       <c r="D35" s="1">
-        <v>366.5</v>
+        <v>141.12</v>
       </c>
       <c r="E35" s="1">
-        <v>395.36653591001</v>
+        <v>144.29944761411</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
       <c r="G35">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H35" s="1">
-        <v>1179402.01</v>
+        <v>955963.7</v>
       </c>
       <c r="I35" s="1">
-        <v>-99142.29</v>
+        <v>-17192.51</v>
       </c>
       <c r="J35" s="1">
-        <v>-8.4061489771414</v>
+        <v>-1.7984479954626</v>
       </c>
       <c r="K35">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.34</v>
+      </c>
+      <c r="L35" t="s">
+        <v>108</v>
       </c>
       <c r="M35" s="1">
-        <v>1080259.72</v>
+        <v>938771.19</v>
       </c>
       <c r="N35" s="1">
-        <v>1080259.72</v>
+        <v>941430.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.73</v>
+        <v>0.64</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B36" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C36" s="1">
-        <v>32970.0</v>
+        <v>2828.0</v>
       </c>
       <c r="D36" s="1">
-        <v>52.9</v>
+        <v>346.58</v>
       </c>
       <c r="E36" s="1">
-        <v>42.827194722475</v>
+        <v>395.36653465347</v>
       </c>
       <c r="F36" t="s">
         <v>11</v>
       </c>
       <c r="G36">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H36" s="1">
-        <v>1214638.03</v>
+        <v>962027.37</v>
       </c>
       <c r="I36" s="1">
-        <v>268136.04</v>
+        <v>-116579.05</v>
       </c>
       <c r="J36" s="1">
-        <v>22.075386524823</v>
+        <v>-12.118059593253</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1482774.07</v>
+        <v>845448.32</v>
       </c>
       <c r="N36" s="1">
-        <v>1482774.07</v>
+        <v>845448.32</v>
       </c>
       <c r="O36" s="1">
-        <v>1.0</v>
+        <v>0.57</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B37" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C37" s="1">
-        <v>13700.0</v>
+        <v>32048.0</v>
       </c>
       <c r="D37" s="1">
-        <v>62.57</v>
+        <v>46.98</v>
       </c>
       <c r="E37" s="1">
-        <v>64.118153284671</v>
+        <v>42.827194520719</v>
       </c>
       <c r="F37" t="s">
         <v>11</v>
       </c>
       <c r="G37">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H37" s="1">
-        <v>743603.4</v>
+        <v>1180670.9</v>
       </c>
       <c r="I37" s="1">
-        <v>-14839.11</v>
+        <v>118056.82</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.995567798641</v>
+        <v>9.9991301555751</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>728764.29</v>
+        <v>1298727.72</v>
       </c>
       <c r="N37" s="1">
-        <v>728764.29</v>
+        <v>1298727.72</v>
       </c>
       <c r="O37" s="1">
-        <v>0.49</v>
+        <v>0.88</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B38" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C38" s="1">
-        <v>3168.0</v>
+        <v>13317.0</v>
       </c>
       <c r="D38" s="1">
-        <v>334.74</v>
+        <v>60.49</v>
       </c>
       <c r="E38" s="1">
-        <v>313.75960858586</v>
+        <v>64.118153488023</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
       <c r="G38">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H38" s="1">
-        <v>845841.33</v>
+        <v>722815.07</v>
       </c>
       <c r="I38" s="1">
-        <v>55715.58</v>
+        <v>-27960.13</v>
       </c>
       <c r="J38" s="1">
-        <v>6.5870013705762</v>
+        <v>-3.8682273185035</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>901556.91</v>
+        <v>694854.94</v>
       </c>
       <c r="N38" s="1">
-        <v>901556.91</v>
+        <v>694854.94</v>
       </c>
       <c r="O38" s="1">
-        <v>0.61</v>
+        <v>0.47</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B39" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C39" s="1">
-        <v>13881.0</v>
+        <v>3079.0</v>
       </c>
       <c r="D39" s="1">
-        <v>81.47</v>
+        <v>321.93</v>
       </c>
       <c r="E39" s="1">
-        <v>84.162429219797</v>
+        <v>313.75960701526</v>
       </c>
       <c r="F39" t="s">
         <v>11</v>
       </c>
       <c r="G39">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H39" s="1">
-        <v>1001071.79</v>
+        <v>822078.74</v>
       </c>
       <c r="I39" s="1">
-        <v>-39639.21</v>
+        <v>32939.35</v>
       </c>
       <c r="J39" s="1">
-        <v>-3.9596770577263</v>
+        <v>4.0068363767685</v>
       </c>
       <c r="K39">
-        <v>0.0</v>
+        <v>0.28</v>
       </c>
       <c r="L39">
-        <v>0.0</v>
+        <v>873.8</v>
       </c>
       <c r="M39" s="1">
-        <v>961432.58</v>
+        <v>855018.09</v>
       </c>
       <c r="N39" s="1">
-        <v>961432.58</v>
+        <v>855891.89</v>
       </c>
       <c r="O39" s="1">
-        <v>0.65</v>
+        <v>0.58</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B40" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C40" s="1">
-        <v>11570.0</v>
+        <v>13492.0</v>
       </c>
       <c r="D40" s="1">
-        <v>151.12</v>
+        <v>74.69</v>
       </c>
       <c r="E40" s="1">
-        <v>112.21137165082</v>
+        <v>84.162429587904</v>
       </c>
       <c r="F40" t="s">
         <v>11</v>
       </c>
       <c r="G40">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H40" s="1">
-        <v>1105919.71</v>
+        <v>973017.84</v>
       </c>
       <c r="I40" s="1">
-        <v>380548.64</v>
+        <v>-103771.33</v>
       </c>
       <c r="J40" s="1">
-        <v>34.410150805613</v>
+        <v>-10.664894900591</v>
       </c>
       <c r="K40">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.11</v>
+      </c>
+      <c r="L40" t="s">
+        <v>119</v>
       </c>
       <c r="M40" s="1">
-        <v>1486468.35</v>
+        <v>869246.51</v>
       </c>
       <c r="N40" s="1">
-        <v>1486468.35</v>
+        <v>870712.9</v>
       </c>
       <c r="O40" s="1">
-        <v>1.0</v>
+        <v>0.59</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="B41" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="C41" s="1">
-        <v>916.0</v>
+        <v>10834.0</v>
       </c>
       <c r="D41" s="1">
-        <v>916.65</v>
+        <v>146.63</v>
       </c>
       <c r="E41" s="1">
-        <v>707.01786026201</v>
+        <v>112.2113716079</v>
       </c>
       <c r="F41" t="s">
         <v>11</v>
       </c>
       <c r="G41">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H41" s="1">
-        <v>553024.2</v>
+        <v>1035569.07</v>
       </c>
       <c r="I41" s="1">
-        <v>160813.33</v>
+        <v>334731.47</v>
       </c>
       <c r="J41" s="1">
-        <v>29.078895643265</v>
+        <v>32.323432564474</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>713837.53</v>
+        <v>1370300.54</v>
       </c>
       <c r="N41" s="1">
-        <v>713837.53</v>
+        <v>1370300.54</v>
       </c>
       <c r="O41" s="1">
-        <v>0.48</v>
+        <v>0.93</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="B42" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="C42" s="1">
-        <v>8323.0</v>
+        <v>891.0</v>
       </c>
       <c r="D42" s="1">
-        <v>378.58</v>
+        <v>832.03</v>
       </c>
       <c r="E42" s="1">
-        <v>367.85395410309</v>
+        <v>707.01785634119</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
       <c r="G42">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H42" s="1">
-        <v>2615541.78</v>
+        <v>537930.75</v>
       </c>
       <c r="I42" s="1">
-        <v>63243.63</v>
+        <v>101540.25</v>
       </c>
       <c r="J42" s="1">
-        <v>2.4179934911994</v>
+        <v>18.876082097928</v>
       </c>
       <c r="K42">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.76</v>
+      </c>
+      <c r="L42" t="s">
+        <v>124</v>
       </c>
       <c r="M42" s="1">
-        <v>2678785.41</v>
+        <v>639471.0</v>
       </c>
       <c r="N42" s="1">
-        <v>2678785.41</v>
+        <v>641932.75</v>
       </c>
       <c r="O42" s="1">
-        <v>1.8</v>
+        <v>0.43</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="B43" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C43" s="1">
-        <v>2078.0</v>
+        <v>8090.0</v>
       </c>
       <c r="D43" s="1">
-        <v>526.56</v>
+        <v>353.56</v>
       </c>
       <c r="E43" s="1">
-        <v>448.5397786333</v>
+        <v>367.85395426452</v>
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
       <c r="G43">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H43" s="1">
-        <v>797182.52</v>
+        <v>2542320.44</v>
       </c>
       <c r="I43" s="1">
-        <v>133054.83</v>
+        <v>-75055.37</v>
       </c>
       <c r="J43" s="1">
-        <v>16.690635665218</v>
+        <v>-2.9522387822992</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>930237.35</v>
+        <v>2467265.07</v>
       </c>
       <c r="N43" s="1">
-        <v>930237.35</v>
+        <v>2467265.07</v>
       </c>
       <c r="O43" s="1">
-        <v>0.63</v>
+        <v>1.67</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="B44" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="C44" s="1">
-        <v>11318.0</v>
+        <v>2020.0</v>
       </c>
       <c r="D44" s="1">
-        <v>81.62</v>
+        <v>487.76</v>
       </c>
       <c r="E44" s="1">
-        <v>73.231699946987</v>
+        <v>448.53978217822</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
       <c r="G44">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H44" s="1">
-        <v>711469.84</v>
+        <v>774932.0</v>
       </c>
       <c r="I44" s="1">
-        <v>73886.3</v>
+        <v>74956.04</v>
       </c>
       <c r="J44" s="1">
-        <v>10.385022083297</v>
+        <v>9.6725957890499</v>
       </c>
       <c r="K44">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.87</v>
+      </c>
+      <c r="L44" t="s">
+        <v>129</v>
       </c>
       <c r="M44" s="1">
-        <v>785356.14</v>
+        <v>849888.04</v>
       </c>
       <c r="N44" s="1">
-        <v>785356.14</v>
+        <v>851650.02</v>
       </c>
       <c r="O44" s="1">
-        <v>0.53</v>
+        <v>0.58</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="B45" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="C45" s="1">
-        <v>761.0</v>
+        <v>11002.0</v>
       </c>
       <c r="D45" s="1">
-        <v>499.53</v>
+        <v>73.16</v>
       </c>
       <c r="E45" s="1">
-        <v>466.98124835742</v>
+        <v>73.231700599891</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
       <c r="G45">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H45" s="1">
-        <v>306662.47</v>
+        <v>691605.52</v>
       </c>
       <c r="I45" s="1">
-        <v>16519.11</v>
+        <v>2698.22</v>
       </c>
       <c r="J45" s="1">
-        <v>5.386740020714</v>
+        <v>0.39013858651678</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>323181.58</v>
+        <v>694303.74</v>
       </c>
       <c r="N45" s="1">
-        <v>323181.58</v>
+        <v>694303.74</v>
       </c>
       <c r="O45" s="1">
-        <v>0.22</v>
+        <v>0.47</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="B46" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="C46" s="1">
         <v>3332.0</v>
       </c>
       <c r="D46" s="1">
-        <v>499.53</v>
+        <v>493.56</v>
       </c>
       <c r="E46" s="1">
         <v>254.3075210084</v>
       </c>
       <c r="F46" t="s">
         <v>11</v>
       </c>
       <c r="G46">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H46" s="1">
         <v>764809.79</v>
       </c>
       <c r="I46" s="1">
-        <v>650224.4</v>
+        <v>653754.79</v>
       </c>
       <c r="J46" s="1">
-        <v>85.017792463143</v>
+        <v>85.479396125408</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1415034.19</v>
+        <v>1418564.58</v>
       </c>
       <c r="N46" s="1">
-        <v>1415034.19</v>
+        <v>1418564.58</v>
       </c>
       <c r="O46" s="1">
-        <v>0.95</v>
+        <v>0.96</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="B47" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="C47" s="1">
-        <v>9576.0</v>
+        <v>647.0</v>
       </c>
       <c r="D47" s="1">
-        <v>308.05</v>
+        <v>493.56</v>
       </c>
       <c r="E47" s="1">
-        <v>289.93163847118</v>
+        <v>466.98123647604</v>
       </c>
       <c r="F47" t="s">
         <v>11</v>
       </c>
       <c r="G47">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H47" s="1">
-        <v>2370699.27</v>
+        <v>260723.54</v>
       </c>
       <c r="I47" s="1">
-        <v>137174.74</v>
+        <v>14730.03</v>
       </c>
       <c r="J47" s="1">
-        <v>5.7862564744452</v>
+        <v>5.6496739803395</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>2507874.01</v>
+        <v>275453.57</v>
       </c>
       <c r="N47" s="1">
-        <v>2507874.01</v>
+        <v>275453.57</v>
       </c>
       <c r="O47" s="1">
-        <v>1.69</v>
+        <v>0.19</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="B48" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="C48" s="1">
-        <v>37739.0</v>
+        <v>9308.0</v>
       </c>
       <c r="D48" s="1">
-        <v>29.1</v>
+        <v>289.92</v>
       </c>
       <c r="E48" s="1">
-        <v>32.147454622539</v>
+        <v>289.93163837559</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
       <c r="G48">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H48" s="1">
-        <v>1035778.99</v>
+        <v>2304351.38</v>
       </c>
       <c r="I48" s="1">
-        <v>-102129.77</v>
+        <v>23411.37</v>
       </c>
       <c r="J48" s="1">
-        <v>-9.860189382679</v>
+        <v>1.0159635463234</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>933649.22</v>
+        <v>2327762.75</v>
       </c>
       <c r="N48" s="1">
-        <v>933649.22</v>
+        <v>2327762.75</v>
       </c>
       <c r="O48" s="1">
-        <v>0.63</v>
+        <v>1.58</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="B49" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="C49" s="1">
-        <v>14049.0</v>
+        <v>36684.0</v>
       </c>
       <c r="D49" s="1">
-        <v>101.64</v>
+        <v>28.19</v>
       </c>
       <c r="E49" s="1">
-        <v>133.66261869172</v>
+        <v>32.147454476066</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
       <c r="G49">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H49" s="1">
-        <v>1600475.23</v>
+        <v>1006823.62</v>
       </c>
       <c r="I49" s="1">
-        <v>-386498.3</v>
+        <v>-114800.88</v>
       </c>
       <c r="J49" s="1">
-        <v>-24.148971052804</v>
+        <v>-11.402283152634</v>
       </c>
       <c r="K49">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>0.0</v>
+      </c>
+      <c r="L49">
+        <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1213976.93</v>
+        <v>892022.74</v>
       </c>
       <c r="N49" s="1">
-        <v>1215523.66</v>
+        <v>892022.74</v>
       </c>
       <c r="O49" s="1">
-        <v>0.82</v>
+        <v>0.6</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="B50" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="C50" s="1">
-        <v>43660.0</v>
+        <v>11692.0</v>
       </c>
       <c r="D50" s="1">
-        <v>22.25</v>
+        <v>90.94</v>
       </c>
       <c r="E50" s="1">
-        <v>18.909090471828</v>
+        <v>133.66261888471</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
       <c r="G50">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H50" s="1">
-        <v>704910.95</v>
+        <v>1331963.58</v>
       </c>
       <c r="I50" s="1">
-        <v>120963.65</v>
+        <v>-414797.63</v>
       </c>
       <c r="J50" s="1">
-        <v>17.160132070583</v>
+        <v>-31.141814703372</v>
       </c>
       <c r="K50">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>0.0</v>
+      </c>
+      <c r="L50">
+        <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>825874.6</v>
+        <v>917165.95</v>
       </c>
       <c r="N50" s="1">
-        <v>829512.16</v>
+        <v>917165.95</v>
       </c>
       <c r="O50" s="1">
-        <v>0.56</v>
+        <v>0.62</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B51" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C51" s="1">
-        <v>2856.0</v>
+        <v>38080.0</v>
       </c>
       <c r="D51" s="1">
-        <v>490.11</v>
+        <v>18.86</v>
       </c>
       <c r="E51" s="1">
-        <v>460.85609243698</v>
+        <v>18.909090336135</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
       <c r="G51">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H51" s="1">
-        <v>1123694.37</v>
+        <v>614819.25</v>
       </c>
       <c r="I51" s="1">
-        <v>66319.79</v>
+        <v>4682.86</v>
       </c>
       <c r="J51" s="1">
-        <v>5.9019420022546</v>
+        <v>0.76166450546238</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1190014.16</v>
+        <v>619502.11</v>
       </c>
       <c r="N51" s="1">
-        <v>1190014.16</v>
+        <v>619502.11</v>
       </c>
       <c r="O51" s="1">
-        <v>0.8</v>
+        <v>0.42</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="B52" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C52" s="1">
-        <v>1490.0</v>
+        <v>2776.0</v>
       </c>
       <c r="D52" s="1">
-        <v>675.4</v>
+        <v>483.62</v>
       </c>
       <c r="E52" s="1">
-        <v>556.13495302013</v>
+        <v>460.85609510086</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
       <c r="G52">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H52" s="1">
-        <v>707528.78</v>
+        <v>1092218.34</v>
       </c>
       <c r="I52" s="1">
-        <v>148025.74</v>
+        <v>65833.17</v>
       </c>
       <c r="J52" s="1">
-        <v>20.921515023036</v>
+        <v>6.0274734079268</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>855554.52</v>
+        <v>1158051.51</v>
       </c>
       <c r="N52" s="1">
-        <v>855554.52</v>
+        <v>1158051.51</v>
       </c>
       <c r="O52" s="1">
-        <v>0.58</v>
+        <v>0.78</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="B53" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="C53" s="1">
-        <v>7909.0</v>
+        <v>1449.0</v>
       </c>
       <c r="D53" s="1">
-        <v>79.61</v>
+        <v>612.52</v>
       </c>
       <c r="E53" s="1">
-        <v>77.340400809205</v>
+        <v>556.13495514148</v>
       </c>
       <c r="F53" t="s">
         <v>11</v>
       </c>
       <c r="G53">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H53" s="1">
-        <v>523193.85</v>
+        <v>688059.87</v>
       </c>
       <c r="I53" s="1">
-        <v>12096.68</v>
+        <v>77524.09</v>
       </c>
       <c r="J53" s="1">
-        <v>2.3120837525135</v>
+        <v>11.267055874077</v>
       </c>
       <c r="K53">
-        <v>0.0</v>
+        <v>0.51</v>
       </c>
       <c r="L53">
-        <v>0.0</v>
+        <v>738.71</v>
       </c>
       <c r="M53" s="1">
-        <v>535290.53</v>
+        <v>765583.96</v>
       </c>
       <c r="N53" s="1">
-        <v>535290.53</v>
+        <v>766322.67</v>
       </c>
       <c r="O53" s="1">
-        <v>0.36</v>
+        <v>0.52</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B54" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C54" s="1">
-        <v>2688.0</v>
+        <v>7688.0</v>
       </c>
       <c r="D54" s="1">
-        <v>520.26</v>
+        <v>92.65</v>
       </c>
       <c r="E54" s="1">
-        <v>556.62815848214</v>
+        <v>77.340401925078</v>
       </c>
       <c r="F54" t="s">
         <v>11</v>
       </c>
       <c r="G54">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H54" s="1">
-        <v>1277444.09</v>
+        <v>508574.32</v>
       </c>
       <c r="I54" s="1">
-        <v>-88531.12</v>
+        <v>105842.31</v>
       </c>
       <c r="J54" s="1">
-        <v>-6.9303322699626</v>
+        <v>20.811571846569</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1188912.97</v>
+        <v>614416.63</v>
       </c>
       <c r="N54" s="1">
-        <v>1188912.97</v>
+        <v>614416.63</v>
       </c>
       <c r="O54" s="1">
-        <v>0.8</v>
+        <v>0.42</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="B55" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="C55" s="1">
-        <v>18977.0</v>
+        <v>2613.0</v>
       </c>
       <c r="D55" s="1">
-        <v>121.86</v>
+        <v>517.72</v>
       </c>
       <c r="E55" s="1">
-        <v>80.40153185435</v>
+        <v>556.62815920398</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
       <c r="G55">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H55" s="1">
-        <v>1302918.72</v>
+        <v>1241801.12</v>
       </c>
       <c r="I55" s="1">
-        <v>663106.55</v>
+        <v>-74888.02</v>
       </c>
       <c r="J55" s="1">
-        <v>50.89393066668</v>
+        <v>-6.0305969123301</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1966025.27</v>
+        <v>1166913.1</v>
       </c>
       <c r="N55" s="1">
-        <v>1966025.27</v>
+        <v>1166913.1</v>
       </c>
       <c r="O55" s="1">
-        <v>1.32</v>
+        <v>0.79</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="B56" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="C56" s="1">
-        <v>8855.0</v>
+        <v>18194.0</v>
       </c>
       <c r="D56" s="1">
-        <v>644.78</v>
+        <v>117.11</v>
       </c>
       <c r="E56" s="1">
-        <v>716.39081084133</v>
+        <v>80.401531823678</v>
       </c>
       <c r="F56" t="s">
         <v>11</v>
       </c>
       <c r="G56">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H56" s="1">
-        <v>5410840.4</v>
+        <v>1249159.68</v>
       </c>
       <c r="I56" s="1">
-        <v>-556832.41</v>
+        <v>588759.19</v>
       </c>
       <c r="J56" s="1">
-        <v>-10.291052199581</v>
+        <v>47.132420252309</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>4854007.99</v>
+        <v>1837918.87</v>
       </c>
       <c r="N56" s="1">
-        <v>4854007.99</v>
+        <v>1837918.87</v>
       </c>
       <c r="O56" s="1">
-        <v>3.26</v>
+        <v>1.24</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B57" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="C57" s="1">
-        <v>8636.0</v>
+        <v>8607.0</v>
       </c>
       <c r="D57" s="1">
-        <v>78.1</v>
+        <v>647.39</v>
       </c>
       <c r="E57" s="1">
-        <v>80.395493283928</v>
+        <v>716.39081096782</v>
       </c>
       <c r="F57" t="s">
         <v>11</v>
       </c>
       <c r="G57">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H57" s="1">
-        <v>592773.84</v>
+        <v>5259300.2</v>
       </c>
       <c r="I57" s="1">
-        <v>-19365.47</v>
+        <v>-452877.59</v>
       </c>
       <c r="J57" s="1">
-        <v>-3.2669238575036</v>
+        <v>-8.6109857353265</v>
       </c>
       <c r="K57">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>0.0</v>
+      </c>
+      <c r="L57">
+        <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>573408.37</v>
+        <v>4806422.61</v>
       </c>
       <c r="N57" s="1">
-        <v>576340.51</v>
+        <v>4806422.61</v>
       </c>
       <c r="O57" s="1">
-        <v>0.39</v>
+        <v>3.25</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B58" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C58" s="1">
-        <v>3333.0</v>
+        <v>8394.0</v>
       </c>
       <c r="D58" s="1">
-        <v>417.35</v>
+        <v>70.77</v>
       </c>
       <c r="E58" s="1">
-        <v>378.80079507951</v>
+        <v>80.395493209435</v>
       </c>
       <c r="F58" t="s">
         <v>11</v>
       </c>
       <c r="G58">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H58" s="1">
-        <v>1070632.22</v>
+        <v>576162.99</v>
       </c>
       <c r="I58" s="1">
-        <v>111962.93</v>
+        <v>-63747.41</v>
       </c>
       <c r="J58" s="1">
-        <v>10.457646230748</v>
+        <v>-11.06412787812</v>
       </c>
       <c r="K58">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.35</v>
+      </c>
+      <c r="L58" t="s">
+        <v>156</v>
       </c>
       <c r="M58" s="1">
-        <v>1182595.15</v>
+        <v>512415.58</v>
       </c>
       <c r="N58" s="1">
-        <v>1182595.15</v>
+        <v>515390.59</v>
       </c>
       <c r="O58" s="1">
-        <v>0.79</v>
+        <v>0.35</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="B59" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="C59" s="1">
-        <v>24461.0</v>
+        <v>3240.0</v>
       </c>
       <c r="D59" s="1">
-        <v>398.46</v>
+        <v>389.32</v>
       </c>
       <c r="E59" s="1">
-        <v>500.1057372961</v>
+        <v>378.8007962963</v>
       </c>
       <c r="F59" t="s">
         <v>11</v>
       </c>
       <c r="G59">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H59" s="1">
-        <v>10449894.64</v>
+        <v>1040758.59</v>
       </c>
       <c r="I59" s="1">
-        <v>-2163620.41</v>
+        <v>47309.04</v>
       </c>
       <c r="J59" s="1">
-        <v>-20.704710282132</v>
+        <v>4.5456305097612</v>
       </c>
       <c r="K59">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>0.0</v>
+      </c>
+      <c r="L59">
+        <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>8286274.23</v>
+        <v>1088067.63</v>
       </c>
       <c r="N59" s="1">
-        <v>8299521.12</v>
+        <v>1088067.63</v>
       </c>
       <c r="O59" s="1">
-        <v>5.58</v>
+        <v>0.74</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B60" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C60" s="1">
-        <v>6244.0</v>
+        <v>23777.0</v>
       </c>
       <c r="D60" s="1">
-        <v>174.37</v>
+        <v>409.41</v>
       </c>
       <c r="E60" s="1">
-        <v>144.26844490711</v>
+        <v>500.10573747739</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
       <c r="G60">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H60" s="1">
-        <v>769232.85</v>
+        <v>10157685.5</v>
       </c>
       <c r="I60" s="1">
-        <v>156392.04</v>
+        <v>-1760772.21</v>
       </c>
       <c r="J60" s="1">
-        <v>20.330910204888</v>
+        <v>-17.33438399919</v>
       </c>
       <c r="K60">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.57</v>
+      </c>
+      <c r="L60" t="s">
+        <v>161</v>
       </c>
       <c r="M60" s="1">
-        <v>925624.89</v>
+        <v>8396913.29</v>
       </c>
       <c r="N60" s="1">
-        <v>925624.89</v>
+        <v>8410353.87</v>
       </c>
       <c r="O60" s="1">
-        <v>0.62</v>
+        <v>5.69</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B61" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="C61" s="1">
-        <v>10799.0</v>
+        <v>6070.0</v>
       </c>
       <c r="D61" s="1">
-        <v>77.0</v>
+        <v>160.45</v>
       </c>
       <c r="E61" s="1">
-        <v>91.115345865358</v>
+        <v>144.26844481054</v>
       </c>
       <c r="F61" t="s">
         <v>11</v>
       </c>
       <c r="G61">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H61" s="1">
-        <v>842206.54</v>
+        <v>747796.83</v>
       </c>
       <c r="I61" s="1">
-        <v>-135279.44</v>
+        <v>92306.25</v>
       </c>
       <c r="J61" s="1">
-        <v>-16.062501723152</v>
+        <v>12.343760537204</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>706927.1</v>
+        <v>840103.08</v>
       </c>
       <c r="N61" s="1">
-        <v>706927.1</v>
+        <v>840103.08</v>
       </c>
       <c r="O61" s="1">
-        <v>0.48</v>
+        <v>0.57</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="B62" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="C62" s="1">
-        <v>11660.0</v>
+        <v>9874.0</v>
       </c>
       <c r="D62" s="1">
-        <v>77.0</v>
+        <v>98.32</v>
       </c>
       <c r="E62" s="1">
-        <v>43.225473413379</v>
+        <v>93.772478225643</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
       <c r="G62">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H62" s="1">
-        <v>457315.67</v>
+        <v>792523.33</v>
       </c>
       <c r="I62" s="1">
-        <v>305974.45</v>
+        <v>44888.63</v>
       </c>
       <c r="J62" s="1">
-        <v>66.906618354014</v>
+        <v>5.6640137016534</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>763290.12</v>
+        <v>837411.96</v>
       </c>
       <c r="N62" s="1">
-        <v>763290.12</v>
+        <v>837411.96</v>
       </c>
       <c r="O62" s="1">
-        <v>0.51</v>
+        <v>0.57</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B63" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="C63" s="1">
-        <v>38071.0</v>
+        <v>11660.0</v>
       </c>
       <c r="D63" s="1">
-        <v>11.66</v>
+        <v>98.32</v>
       </c>
       <c r="E63" s="1">
-        <v>23.423891413412</v>
+        <v>43.225473413379</v>
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
       <c r="G63">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H63" s="1">
-        <v>766910.56</v>
+        <v>457315.67</v>
       </c>
       <c r="I63" s="1">
-        <v>-389518.12</v>
+        <v>531566.59</v>
       </c>
       <c r="J63" s="1">
-        <v>-50.790553725065</v>
+        <v>116.23625099048</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>377392.44</v>
+        <v>988882.26</v>
       </c>
       <c r="N63" s="1">
-        <v>377392.44</v>
+        <v>988882.26</v>
       </c>
       <c r="O63" s="1">
-        <v>0.25</v>
+        <v>0.67</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B64" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="C64" s="1">
-        <v>3298.0</v>
+        <v>37007.0</v>
       </c>
       <c r="D64" s="1">
-        <v>125.4</v>
+        <v>12.29</v>
       </c>
       <c r="E64" s="1">
-        <v>116.83629775622</v>
+        <v>23.423891425946</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
       <c r="G64">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H64" s="1">
-        <v>326188.19</v>
+        <v>745477.11</v>
       </c>
       <c r="I64" s="1">
-        <v>25411.55</v>
+        <v>-353157.58</v>
       </c>
       <c r="J64" s="1">
-        <v>7.7904567912161</v>
+        <v>-47.373363348474</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>351599.74</v>
+        <v>392319.53</v>
       </c>
       <c r="N64" s="1">
-        <v>351599.74</v>
+        <v>392319.53</v>
       </c>
       <c r="O64" s="1">
-        <v>0.24</v>
+        <v>0.27</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B65" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="C65" s="1">
-        <v>25018.0</v>
+        <v>3206.0</v>
       </c>
       <c r="D65" s="1">
-        <v>91.64</v>
+        <v>116.96</v>
       </c>
       <c r="E65" s="1">
-        <v>74.798555839795</v>
+        <v>116.83629756706</v>
       </c>
       <c r="F65" t="s">
         <v>11</v>
       </c>
       <c r="G65">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H65" s="1">
-        <v>1601009.18</v>
+        <v>317088.95</v>
       </c>
       <c r="I65" s="1">
-        <v>348108.37</v>
+        <v>6359.48</v>
       </c>
       <c r="J65" s="1">
-        <v>21.743058962348</v>
+        <v>2.0055823452694</v>
       </c>
       <c r="K65">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="L65">
-        <v>0.0</v>
+        <v>512.1</v>
       </c>
       <c r="M65" s="1">
-        <v>1949117.55</v>
+        <v>323448.43</v>
       </c>
       <c r="N65" s="1">
-        <v>1949117.55</v>
+        <v>323960.53</v>
       </c>
       <c r="O65" s="1">
-        <v>1.31</v>
+        <v>0.22</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="B66" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="C66" s="1">
-        <v>51678.0</v>
+        <v>24318.0</v>
       </c>
       <c r="D66" s="1">
-        <v>187.9</v>
+        <v>92.01</v>
       </c>
       <c r="E66" s="1">
-        <v>148.50698111382</v>
+        <v>74.798555802286</v>
       </c>
       <c r="F66" t="s">
         <v>11</v>
       </c>
       <c r="G66">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H66" s="1">
-        <v>6562583.61</v>
+        <v>1556213.17</v>
       </c>
       <c r="I66" s="1">
-        <v>1692716.03</v>
+        <v>373830.12</v>
       </c>
       <c r="J66" s="1">
-        <v>25.793439453033</v>
+        <v>24.02178102631</v>
       </c>
       <c r="K66">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.38</v>
+      </c>
+      <c r="L66" t="s">
+        <v>172</v>
       </c>
       <c r="M66" s="1">
-        <v>8255299.64</v>
+        <v>1930043.29</v>
       </c>
       <c r="N66" s="1">
-        <v>8255299.64</v>
+        <v>1939353.22</v>
       </c>
       <c r="O66" s="1">
-        <v>5.55</v>
+        <v>1.31</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="B67" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="C67" s="1">
-        <v>30757.0</v>
+        <v>49373.0</v>
       </c>
       <c r="D67" s="1">
-        <v>187.9</v>
+        <v>182.65</v>
       </c>
       <c r="E67" s="1">
-        <v>85.334505966121</v>
+        <v>148.50698114354</v>
       </c>
       <c r="F67" t="s">
         <v>11</v>
       </c>
       <c r="G67">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H67" s="1">
-        <v>2465459.21</v>
+        <v>6269871.91</v>
       </c>
       <c r="I67" s="1">
-        <v>2447816.28</v>
+        <v>1508941.56</v>
       </c>
       <c r="J67" s="1">
-        <v>99.284395786049</v>
+        <v>24.066545244622</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>4913275.49</v>
+        <v>7778813.47</v>
       </c>
       <c r="N67" s="1">
-        <v>4913275.49</v>
+        <v>7778813.47</v>
       </c>
       <c r="O67" s="1">
-        <v>3.3</v>
+        <v>5.26</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="B68" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="C68" s="1">
-        <v>17657.0</v>
+        <v>30757.0</v>
       </c>
       <c r="D68" s="1">
-        <v>81.8</v>
+        <v>182.65</v>
       </c>
       <c r="E68" s="1">
-        <v>90.717896584924</v>
+        <v>85.334505966121</v>
       </c>
       <c r="F68" t="s">
         <v>11</v>
       </c>
       <c r="G68">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H68" s="1">
-        <v>1364427.25</v>
+        <v>2465459.21</v>
       </c>
       <c r="I68" s="1">
-        <v>-136505.8</v>
+        <v>2380366.76</v>
       </c>
       <c r="J68" s="1">
-        <v>-10.004622818842</v>
+        <v>96.548616596257</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1227921.45</v>
+        <v>4845825.97</v>
       </c>
       <c r="N68" s="1">
-        <v>1227921.45</v>
+        <v>4845825.97</v>
       </c>
       <c r="O68" s="1">
-        <v>0.83</v>
+        <v>3.28</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="B69" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="C69" s="1">
-        <v>19476.0</v>
+        <v>17164.0</v>
       </c>
       <c r="D69" s="1">
-        <v>48.02</v>
+        <v>79.71</v>
       </c>
       <c r="E69" s="1">
-        <v>49.440751694393</v>
+        <v>90.717896760662</v>
       </c>
       <c r="F69" t="s">
         <v>11</v>
       </c>
       <c r="G69">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H69" s="1">
-        <v>819219.28</v>
+        <v>1326331.16</v>
       </c>
       <c r="I69" s="1">
-        <v>-24118.31</v>
+        <v>-146185.86</v>
       </c>
       <c r="J69" s="1">
-        <v>-2.9440603497515</v>
+        <v>-11.021822031234</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>795100.97</v>
+        <v>1180145.3</v>
       </c>
       <c r="N69" s="1">
-        <v>795100.97</v>
+        <v>1180145.3</v>
       </c>
       <c r="O69" s="1">
-        <v>0.53</v>
+        <v>0.8</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="B70" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="C70" s="1">
-        <v>10615.0</v>
+        <v>25001.0</v>
       </c>
       <c r="D70" s="1">
-        <v>156.54</v>
+        <v>41.18</v>
       </c>
       <c r="E70" s="1">
-        <v>187.29264060292</v>
+        <v>47.665141394344</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
       <c r="G70">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H70" s="1">
-        <v>1691690.36</v>
+        <v>1017241.82</v>
       </c>
       <c r="I70" s="1">
-        <v>-279004.2</v>
+        <v>-129170.41</v>
       </c>
       <c r="J70" s="1">
-        <v>-16.492628119013</v>
+        <v>-12.698102600619</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1412686.16</v>
+        <v>888071.41</v>
       </c>
       <c r="N70" s="1">
-        <v>1412686.16</v>
+        <v>888071.41</v>
       </c>
       <c r="O70" s="1">
-        <v>0.95</v>
+        <v>0.6</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="B71" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C71" s="1">
-        <v>6052.0</v>
+        <v>10319.0</v>
       </c>
       <c r="D71" s="1">
-        <v>150.99</v>
+        <v>151.56</v>
       </c>
       <c r="E71" s="1">
-        <v>189.9227924653</v>
+        <v>187.29264075976</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
       <c r="G71">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H71" s="1">
-        <v>983641.68</v>
+        <v>1644517.45</v>
       </c>
       <c r="I71" s="1">
-        <v>-206773.26</v>
+        <v>-295472.65</v>
       </c>
       <c r="J71" s="1">
-        <v>-21.021197475081</v>
+        <v>-17.96713376316</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>776868.42</v>
+        <v>1349044.8</v>
       </c>
       <c r="N71" s="1">
-        <v>776868.42</v>
+        <v>1349044.8</v>
       </c>
       <c r="O71" s="1">
-        <v>0.52</v>
+        <v>0.91</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="B72" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="C72" s="1">
-        <v>1340.0</v>
+        <v>5883.0</v>
       </c>
       <c r="D72" s="1">
-        <v>1012.44</v>
+        <v>165.1</v>
       </c>
       <c r="E72" s="1">
-        <v>927.82956716418</v>
+        <v>189.92279279279</v>
       </c>
       <c r="F72" t="s">
         <v>11</v>
       </c>
       <c r="G72">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H72" s="1">
-        <v>1063005.83</v>
+        <v>956173.83</v>
       </c>
       <c r="I72" s="1">
-        <v>90379.59</v>
+        <v>-118355.06</v>
       </c>
       <c r="J72" s="1">
-        <v>8.5022666338528</v>
+        <v>-12.3779857058</v>
       </c>
       <c r="K72">
-        <v>1.07</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>0.0</v>
+      </c>
+      <c r="L72">
+        <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1153385.42</v>
+        <v>837818.77</v>
       </c>
       <c r="N72" s="1">
-        <v>1154820.82</v>
+        <v>837818.77</v>
       </c>
       <c r="O72" s="1">
-        <v>0.78</v>
+        <v>0.57</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="B73" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="C73" s="1">
-        <v>7394.0</v>
+        <v>1302.0</v>
       </c>
       <c r="D73" s="1">
-        <v>155.41</v>
+        <v>932.17</v>
       </c>
       <c r="E73" s="1">
-        <v>121.23546524209</v>
+        <v>927.82956989247</v>
       </c>
       <c r="F73" t="s">
         <v>11</v>
       </c>
       <c r="G73">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H73" s="1">
-        <v>765431.8</v>
+        <v>1032860.89</v>
       </c>
       <c r="I73" s="1">
-        <v>211487.68</v>
+        <v>14051.33</v>
       </c>
       <c r="J73" s="1">
-        <v>27.629852849072</v>
+        <v>1.3604281211577</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>976919.48</v>
+        <v>1046912.22</v>
       </c>
       <c r="N73" s="1">
-        <v>976919.48</v>
+        <v>1046912.22</v>
       </c>
       <c r="O73" s="1">
-        <v>0.66</v>
+        <v>0.71</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="B74" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="C74" s="1">
-        <v>12343.0</v>
+        <v>7187.0</v>
       </c>
       <c r="D74" s="1">
-        <v>158.56</v>
+        <v>163.0</v>
       </c>
       <c r="E74" s="1">
-        <v>158.59507170056</v>
+        <v>121.23546542368</v>
       </c>
       <c r="F74" t="s">
         <v>11</v>
       </c>
       <c r="G74">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H74" s="1">
-        <v>1671290.56</v>
+        <v>744003.03</v>
       </c>
       <c r="I74" s="1">
-        <v>-7438.42</v>
+        <v>266504.17</v>
       </c>
       <c r="J74" s="1">
-        <v>-0.44507042509712</v>
+        <v>35.8203070759</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1663852.14</v>
+        <v>1010507.2</v>
       </c>
       <c r="N74" s="1">
-        <v>1663852.14</v>
+        <v>1010507.2</v>
       </c>
       <c r="O74" s="1">
-        <v>1.12</v>
+        <v>0.68</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="B75" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C75" s="1">
-        <v>6013.0</v>
+        <v>11997.0</v>
       </c>
       <c r="D75" s="1">
-        <v>201.77</v>
+        <v>155.22</v>
       </c>
       <c r="E75" s="1">
-        <v>254.02156826875</v>
+        <v>158.59507210136</v>
       </c>
       <c r="F75" t="s">
         <v>11</v>
       </c>
       <c r="G75">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H75" s="1">
-        <v>1305776.36</v>
+        <v>1624440.8</v>
       </c>
       <c r="I75" s="1">
-        <v>-274326.4</v>
+        <v>-18148.78</v>
       </c>
       <c r="J75" s="1">
-        <v>-21.00868176232</v>
+        <v>-1.1172324654737</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1031449.96</v>
+        <v>1606292.02</v>
       </c>
       <c r="N75" s="1">
-        <v>1031449.96</v>
+        <v>1606292.02</v>
       </c>
       <c r="O75" s="1">
-        <v>0.69</v>
+        <v>1.09</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B76" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="C76" s="1">
-        <v>9099.0</v>
+        <v>5845.0</v>
       </c>
       <c r="D76" s="1">
-        <v>139.04</v>
+        <v>206.8</v>
       </c>
       <c r="E76" s="1">
-        <v>108.40553137707</v>
+        <v>254.02156886227</v>
       </c>
       <c r="F76" t="s">
         <v>11</v>
       </c>
       <c r="G76">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H76" s="1">
-        <v>842272.22</v>
+        <v>1269293.66</v>
       </c>
       <c r="I76" s="1">
-        <v>233285.66</v>
+        <v>-226642.06</v>
       </c>
       <c r="J76" s="1">
-        <v>27.697180847304</v>
+        <v>-17.855762393078</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>1075557.88</v>
+        <v>1042651.6</v>
       </c>
       <c r="N76" s="1">
-        <v>1075557.88</v>
+        <v>1042651.6</v>
       </c>
       <c r="O76" s="1">
-        <v>0.72</v>
+        <v>0.71</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="B77" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="C77" s="1">
-        <v>14386.0</v>
+        <v>8844.0</v>
       </c>
       <c r="D77" s="1">
-        <v>85.68</v>
+        <v>135.15</v>
       </c>
       <c r="E77" s="1">
-        <v>83.484711525094</v>
+        <v>108.40553143374</v>
       </c>
       <c r="F77" t="s">
         <v>11</v>
       </c>
       <c r="G77">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H77" s="1">
-        <v>1036016.03</v>
+        <v>818667.5</v>
       </c>
       <c r="I77" s="1">
-        <v>11884.06</v>
+        <v>212356.91</v>
       </c>
       <c r="J77" s="1">
-        <v>1.147092289682</v>
+        <v>25.939335566637</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>1047900.09</v>
+        <v>1031024.41</v>
       </c>
       <c r="N77" s="1">
-        <v>1047900.09</v>
+        <v>1031024.41</v>
       </c>
       <c r="O77" s="1">
         <v>0.7</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="B78" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C78" s="1">
-        <v>4518.0</v>
+        <v>13984.0</v>
       </c>
       <c r="D78" s="1">
-        <v>221.63</v>
+        <v>84.04</v>
       </c>
       <c r="E78" s="1">
-        <v>241.86243027888</v>
+        <v>83.484711813501</v>
       </c>
       <c r="F78" t="s">
         <v>11</v>
       </c>
       <c r="G78">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H78" s="1">
-        <v>932918.8</v>
+        <v>1007065.77</v>
       </c>
       <c r="I78" s="1">
-        <v>-81633.49</v>
+        <v>6662.65</v>
       </c>
       <c r="J78" s="1">
-        <v>-8.7503317544892</v>
+        <v>0.66159035471933</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>851285.31</v>
+        <v>1013728.42</v>
       </c>
       <c r="N78" s="1">
-        <v>851285.31</v>
+        <v>1013728.42</v>
       </c>
       <c r="O78" s="1">
-        <v>0.57</v>
+        <v>0.69</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B79" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C79" s="1">
-        <v>10648.0</v>
+        <v>4392.0</v>
       </c>
       <c r="D79" s="1">
-        <v>75.65</v>
+        <v>230.14</v>
       </c>
       <c r="E79" s="1">
-        <v>114.07628099174</v>
+        <v>241.86243169399</v>
       </c>
       <c r="F79" t="s">
         <v>11</v>
       </c>
       <c r="G79">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H79" s="1">
-        <v>1031514.37</v>
+        <v>906901.14</v>
       </c>
       <c r="I79" s="1">
-        <v>-346692.95</v>
+        <v>-35017.35</v>
       </c>
       <c r="J79" s="1">
-        <v>-33.610094060057</v>
+        <v>-3.8612091721486</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>684821.42</v>
+        <v>871883.79</v>
       </c>
       <c r="N79" s="1">
-        <v>684821.42</v>
+        <v>871883.79</v>
       </c>
       <c r="O79" s="1">
-        <v>0.46</v>
+        <v>0.59</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B80" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="C80" s="1">
-        <v>4032.0</v>
+        <v>10350.0</v>
       </c>
       <c r="D80" s="1">
-        <v>205.41</v>
+        <v>79.35</v>
       </c>
       <c r="E80" s="1">
-        <v>189.34275545635</v>
+        <v>114.07628115942</v>
       </c>
       <c r="F80" t="s">
         <v>11</v>
       </c>
       <c r="G80">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H80" s="1">
-        <v>652253.4</v>
+        <v>1002645.92</v>
       </c>
       <c r="I80" s="1">
-        <v>51859.77</v>
+        <v>-294224.89</v>
       </c>
       <c r="J80" s="1">
-        <v>7.9508623488969</v>
+        <v>-29.344844888014</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>704113.17</v>
+        <v>708421.03</v>
       </c>
       <c r="N80" s="1">
-        <v>704113.17</v>
+        <v>708421.03</v>
       </c>
       <c r="O80" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="B81" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="C81" s="1">
-        <v>33002.0</v>
+        <v>7986.0</v>
       </c>
       <c r="D81" s="1">
-        <v>15.67</v>
+        <v>208.23</v>
       </c>
       <c r="E81" s="1">
-        <v>21.984159747894</v>
+        <v>199.22094164788</v>
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
       <c r="G81">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H81" s="1">
-        <v>620097.23</v>
+        <v>1357478.89</v>
       </c>
       <c r="I81" s="1">
-        <v>-180444.66</v>
+        <v>76942.55</v>
       </c>
       <c r="J81" s="1">
-        <v>-29.09941397416</v>
+        <v>5.6680476261402</v>
       </c>
       <c r="K81">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.21</v>
+      </c>
+      <c r="L81" t="s">
+        <v>201</v>
       </c>
       <c r="M81" s="1">
-        <v>439652.57</v>
+        <v>1434421.44</v>
       </c>
       <c r="N81" s="1">
-        <v>439652.57</v>
+        <v>1436076.94</v>
       </c>
       <c r="O81" s="1">
-        <v>0.3</v>
+        <v>0.97</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="B82" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="C82" s="1">
-        <v>5125.0</v>
+        <v>32079.0</v>
       </c>
       <c r="D82" s="1">
-        <v>185.29</v>
+        <v>15.42</v>
       </c>
       <c r="E82" s="1">
-        <v>270.09595707317</v>
+        <v>21.984159730665</v>
       </c>
       <c r="F82" t="s">
         <v>11</v>
       </c>
       <c r="G82">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H82" s="1">
-        <v>1181784.06</v>
+        <v>602754.35</v>
       </c>
       <c r="I82" s="1">
-        <v>-374463.12</v>
+        <v>-176067.4</v>
       </c>
       <c r="J82" s="1">
-        <v>-31.686255778403</v>
+        <v>-29.210473553613</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>807320.94</v>
+        <v>426686.95</v>
       </c>
       <c r="N82" s="1">
-        <v>807320.94</v>
+        <v>426686.95</v>
       </c>
       <c r="O82" s="1">
-        <v>0.54</v>
+        <v>0.29</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="B83" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="C83" s="1">
-        <v>7262.0</v>
+        <v>7359.0</v>
       </c>
       <c r="D83" s="1">
-        <v>107.37</v>
+        <v>198.79</v>
       </c>
       <c r="E83" s="1">
-        <v>166.9577609474</v>
+        <v>242.66786248132</v>
       </c>
       <c r="F83" t="s">
         <v>11</v>
       </c>
       <c r="G83">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H83" s="1">
-        <v>1035991.03</v>
+        <v>1522677.87</v>
       </c>
       <c r="I83" s="1">
-        <v>-373103.94</v>
+        <v>-260799.49</v>
       </c>
       <c r="J83" s="1">
-        <v>-36.014205644232</v>
+        <v>-17.127686370066</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>662887.09</v>
+        <v>1261878.38</v>
       </c>
       <c r="N83" s="1">
-        <v>662887.09</v>
+        <v>1261878.38</v>
       </c>
       <c r="O83" s="1">
-        <v>0.45</v>
+        <v>0.85</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="B84" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="C84" s="1">
-        <v>24428.0</v>
+        <v>23745.0</v>
       </c>
       <c r="D84" s="1">
-        <v>51.54</v>
+        <v>47.19</v>
       </c>
       <c r="E84" s="1">
-        <v>34.260741362371</v>
+        <v>34.260741208675</v>
       </c>
       <c r="F84" t="s">
         <v>11</v>
       </c>
       <c r="G84">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H84" s="1">
-        <v>714610.46</v>
+        <v>694630.15</v>
       </c>
       <c r="I84" s="1">
-        <v>355756.49</v>
+        <v>271924.28</v>
       </c>
       <c r="J84" s="1">
-        <v>49.783274932751</v>
+        <v>39.146627885357</v>
       </c>
       <c r="K84">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="L84" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="M84" s="1">
-        <v>1070366.95</v>
+        <v>966554.43</v>
       </c>
       <c r="N84" s="1">
-        <v>1076493.42</v>
+        <v>972770.47</v>
       </c>
       <c r="O84" s="1">
-        <v>0.72</v>
+        <v>0.66</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="B85" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="C85" s="1">
-        <v>5190.0</v>
+        <v>7884.0</v>
       </c>
       <c r="D85" s="1">
-        <v>179.2</v>
+        <v>182.84</v>
       </c>
       <c r="E85" s="1">
-        <v>166.7150655106</v>
+        <v>165.08086504312</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
       <c r="G85">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H85" s="1">
-        <v>733512.37</v>
+        <v>1104084.03</v>
       </c>
       <c r="I85" s="1">
-        <v>57176.68</v>
+        <v>139347.83</v>
       </c>
       <c r="J85" s="1">
-        <v>7.7949169418915</v>
+        <v>12.621125404739</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>790689.05</v>
+        <v>1243431.86</v>
       </c>
       <c r="N85" s="1">
-        <v>790689.05</v>
+        <v>1243431.86</v>
       </c>
       <c r="O85" s="1">
-        <v>0.53</v>
+        <v>0.84</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="B86" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="C86" s="1">
-        <v>1581.0</v>
+        <v>1537.0</v>
       </c>
       <c r="D86" s="1">
-        <v>215.3</v>
+        <v>217.5</v>
       </c>
       <c r="E86" s="1">
-        <v>233.95533839342</v>
+        <v>233.9553415745</v>
       </c>
       <c r="F86" t="s">
         <v>11</v>
       </c>
       <c r="G86">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H86" s="1">
-        <v>315782.36</v>
+        <v>306993.98</v>
       </c>
       <c r="I86" s="1">
-        <v>-26397.2</v>
+        <v>-18632.47</v>
       </c>
       <c r="J86" s="1">
-        <v>-8.359301640535</v>
+        <v>-6.0693274832295</v>
       </c>
       <c r="K86">
-        <v>0.0</v>
+        <v>0.63</v>
       </c>
       <c r="L86">
-        <v>0.0</v>
+        <v>963.25</v>
       </c>
       <c r="M86" s="1">
-        <v>289385.16</v>
+        <v>288361.51</v>
       </c>
       <c r="N86" s="1">
-        <v>289385.16</v>
+        <v>289324.76</v>
       </c>
       <c r="O86" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="B87" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="C87" s="1">
-        <v>9526.0</v>
+        <v>7519.0</v>
       </c>
       <c r="D87" s="1">
-        <v>224.16</v>
+        <v>234.74</v>
       </c>
       <c r="E87" s="1">
-        <v>172.12817971866</v>
+        <v>172.12817927916</v>
       </c>
       <c r="F87" t="s">
         <v>11</v>
       </c>
       <c r="G87">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H87" s="1">
-        <v>1399693.16</v>
+        <v>1104796.65</v>
       </c>
       <c r="I87" s="1">
-        <v>415693.16</v>
+        <v>417682.48</v>
       </c>
       <c r="J87" s="1">
-        <v>29.698877716885</v>
+        <v>37.806276838367</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>1815386.32</v>
+        <v>1522479.13</v>
       </c>
       <c r="N87" s="1">
-        <v>1815386.32</v>
+        <v>1522479.13</v>
       </c>
       <c r="O87" s="1">
-        <v>1.22</v>
+        <v>1.03</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="B88" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="C88" s="1">
-        <v>8494.0</v>
+        <v>8256.0</v>
       </c>
       <c r="D88" s="1">
-        <v>411.71</v>
+        <v>398.68</v>
       </c>
       <c r="E88" s="1">
-        <v>335.33270543913</v>
+        <v>335.33270591085</v>
       </c>
       <c r="F88" t="s">
         <v>11</v>
       </c>
       <c r="G88">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H88" s="1">
-        <v>2432173.42</v>
+        <v>2364024.46</v>
       </c>
       <c r="I88" s="1">
-        <v>540889.06</v>
+        <v>475190.65</v>
       </c>
       <c r="J88" s="1">
-        <v>22.238918308712</v>
+        <v>20.100919344972</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>2973062.48</v>
+        <v>2839215.11</v>
       </c>
       <c r="N88" s="1">
-        <v>2973062.48</v>
+        <v>2839215.11</v>
       </c>
       <c r="O88" s="1">
-        <v>2.0</v>
+        <v>1.92</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="B89" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="C89" s="1">
-        <v>3512.0</v>
+        <v>3414.0</v>
       </c>
       <c r="D89" s="1">
-        <v>515.12</v>
+        <v>509.97</v>
       </c>
       <c r="E89" s="1">
-        <v>427.74191628702</v>
+        <v>427.74191857059</v>
       </c>
       <c r="F89" t="s">
         <v>11</v>
       </c>
       <c r="G89">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H89" s="1">
-        <v>1282943.13</v>
+        <v>1247143.46</v>
       </c>
       <c r="I89" s="1">
-        <v>255081.47</v>
+        <v>254657.27</v>
       </c>
       <c r="J89" s="1">
-        <v>19.88252355348</v>
+        <v>20.419244310514</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>1538024.6</v>
+        <v>1501800.73</v>
       </c>
       <c r="N89" s="1">
-        <v>1538024.6</v>
+        <v>1501800.73</v>
       </c>
       <c r="O89" s="1">
-        <v>1.03</v>
+        <v>1.02</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="B90" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="C90" s="1">
-        <v>3308.0</v>
+        <v>3215.0</v>
       </c>
       <c r="D90" s="1">
-        <v>156.51</v>
+        <v>158.14</v>
       </c>
       <c r="E90" s="1">
-        <v>148.79794135429</v>
+        <v>148.79794401244</v>
       </c>
       <c r="F90" t="s">
         <v>11</v>
       </c>
       <c r="G90">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H90" s="1">
-        <v>413754.96</v>
+        <v>402122.79</v>
       </c>
       <c r="I90" s="1">
-        <v>26402.39</v>
+        <v>36435.05</v>
       </c>
       <c r="J90" s="1">
-        <v>6.3811657991967</v>
+        <v>9.0606777099104</v>
       </c>
       <c r="K90">
-        <v>0.25</v>
+        <v>0.0</v>
       </c>
       <c r="L90">
-        <v>836.67</v>
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>440157.35</v>
+        <v>438557.84</v>
       </c>
       <c r="N90" s="1">
-        <v>440994.02</v>
+        <v>438557.84</v>
       </c>
       <c r="O90" s="1">
         <v>0.3</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="B91" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="C91" s="1">
-        <v>2738.0</v>
+        <v>2662.0</v>
       </c>
       <c r="D91" s="1">
-        <v>463.69</v>
+        <v>427.52</v>
       </c>
       <c r="E91" s="1">
-        <v>418.92536157779</v>
+        <v>418.9253606311</v>
       </c>
       <c r="F91" t="s">
         <v>11</v>
       </c>
       <c r="G91">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H91" s="1">
-        <v>977100.97</v>
+        <v>949979.1</v>
       </c>
       <c r="I91" s="1">
-        <v>102247.14</v>
+        <v>31697.98</v>
       </c>
       <c r="J91" s="1">
-        <v>10.464337170804</v>
+        <v>3.3367028811476</v>
       </c>
       <c r="K91">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.91</v>
+      </c>
+      <c r="L91" t="s">
+        <v>223</v>
       </c>
       <c r="M91" s="1">
-        <v>1079348.11</v>
+        <v>981677.08</v>
       </c>
       <c r="N91" s="1">
-        <v>1079348.11</v>
+        <v>984088.1</v>
       </c>
       <c r="O91" s="1">
-        <v>0.73</v>
+        <v>0.67</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B92" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="C92" s="1">
-        <v>17065.0</v>
+        <v>16588.0</v>
       </c>
       <c r="D92" s="1">
-        <v>72.94</v>
+        <v>73.84</v>
       </c>
       <c r="E92" s="1">
-        <v>86.876270143569</v>
+        <v>86.876269592477</v>
       </c>
       <c r="F92" t="s">
         <v>11</v>
       </c>
       <c r="G92">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H92" s="1">
-        <v>1277214.28</v>
+        <v>1241513.65</v>
       </c>
       <c r="I92" s="1">
-        <v>-219002.93</v>
+        <v>-184964.08</v>
       </c>
       <c r="J92" s="1">
-        <v>-17.146921501692</v>
+        <v>-14.8982719602</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>1058211.35</v>
+        <v>1056549.57</v>
       </c>
       <c r="N92" s="1">
-        <v>1058211.35</v>
+        <v>1056549.57</v>
       </c>
       <c r="O92" s="1">
-        <v>0.71</v>
+        <v>0.72</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="B93" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="C93" s="1">
-        <v>1683.0</v>
+        <v>1636.0</v>
       </c>
       <c r="D93" s="1">
-        <v>888.98</v>
+        <v>820.68</v>
       </c>
       <c r="E93" s="1">
-        <v>869.17824717766</v>
+        <v>869.17824572127</v>
       </c>
       <c r="F93" t="s">
         <v>11</v>
       </c>
       <c r="G93">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H93" s="1">
-        <v>1260707.83</v>
+        <v>1225500.9</v>
       </c>
       <c r="I93" s="1">
-        <v>11261.0</v>
+        <v>-67360.23</v>
       </c>
       <c r="J93" s="1">
-        <v>0.89322836997054</v>
+        <v>-5.496546758962</v>
       </c>
       <c r="K93">
-        <v>1.17</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>0.0</v>
+      </c>
+      <c r="L93">
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>1271968.83</v>
+        <v>1158140.67</v>
       </c>
       <c r="N93" s="1">
-        <v>1273941.93</v>
+        <v>1158140.67</v>
       </c>
       <c r="O93" s="1">
-        <v>0.86</v>
+        <v>0.78</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="B94" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="C94" s="1">
-        <v>5432.0</v>
+        <v>5280.0</v>
       </c>
       <c r="D94" s="1">
-        <v>199.24</v>
+        <v>215.95</v>
       </c>
       <c r="E94" s="1">
-        <v>185.43332658321</v>
+        <v>185.43332575758</v>
       </c>
       <c r="F94" t="s">
         <v>11</v>
       </c>
       <c r="G94">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H94" s="1">
-        <v>865281.19</v>
+        <v>841068.61</v>
       </c>
       <c r="I94" s="1">
-        <v>54822.26</v>
+        <v>142469.73</v>
       </c>
       <c r="J94" s="1">
-        <v>6.3357739233878</v>
+        <v>16.93913294422</v>
       </c>
       <c r="K94">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>0.0</v>
+      </c>
+      <c r="L94">
+        <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>920103.45</v>
+        <v>983538.34</v>
       </c>
       <c r="N94" s="1">
-        <v>924003.33</v>
+        <v>983538.34</v>
       </c>
       <c r="O94" s="1">
-        <v>0.62</v>
+        <v>0.67</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="B95" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="C95" s="1">
-        <v>2988.0</v>
+        <v>2905.0</v>
       </c>
       <c r="D95" s="1">
-        <v>243.06</v>
+        <v>264.35</v>
       </c>
       <c r="E95" s="1">
-        <v>143.25428380187</v>
+        <v>143.25428571429</v>
       </c>
       <c r="F95" t="s">
         <v>11</v>
       </c>
       <c r="G95">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H95" s="1">
-        <v>366103.83</v>
+        <v>355934.27</v>
       </c>
       <c r="I95" s="1">
-        <v>251335.73</v>
+        <v>306479.9</v>
       </c>
       <c r="J95" s="1">
-        <v>68.651488841294</v>
+        <v>86.105757672617</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>617439.56</v>
+        <v>662414.17</v>
       </c>
       <c r="N95" s="1">
-        <v>617439.56</v>
+        <v>662414.17</v>
       </c>
       <c r="O95" s="1">
-        <v>0.42</v>
+        <v>0.45</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="B96" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="C96" s="1">
-        <v>887.0</v>
+        <v>745.0</v>
       </c>
       <c r="D96" s="1">
-        <v>318.93</v>
+        <v>315.97</v>
       </c>
       <c r="E96" s="1">
-        <v>303.38376550169</v>
+        <v>303.38377181208</v>
       </c>
       <c r="F96" t="s">
         <v>11</v>
       </c>
       <c r="G96">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H96" s="1">
-        <v>232272.74</v>
+        <v>195088.16</v>
       </c>
       <c r="I96" s="1">
-        <v>8229.63</v>
+        <v>7963.38</v>
       </c>
       <c r="J96" s="1">
-        <v>3.5430890426487</v>
+        <v>4.0819391602238</v>
       </c>
       <c r="K96">
-        <v>0.4</v>
+        <v>0.0</v>
       </c>
       <c r="L96">
-        <v>353.67</v>
+        <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>240502.37</v>
+        <v>203051.54</v>
       </c>
       <c r="N96" s="1">
-        <v>240856.04</v>
+        <v>203051.54</v>
       </c>
       <c r="O96" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="B97" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="C97" s="1">
         <v>4178.0</v>
       </c>
       <c r="D97" s="1">
-        <v>318.93</v>
+        <v>315.97</v>
       </c>
       <c r="E97" s="1">
         <v>194.01785543322</v>
       </c>
       <c r="F97" t="s">
         <v>11</v>
       </c>
       <c r="G97">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H97" s="1">
         <v>727356.65</v>
       </c>
       <c r="I97" s="1">
-        <v>405471.86</v>
+        <v>411367.29</v>
       </c>
       <c r="J97" s="1">
-        <v>55.745948016011</v>
+        <v>56.556476111135</v>
       </c>
       <c r="K97">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>0.0</v>
+      </c>
+      <c r="L97">
+        <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>1132828.51</v>
+        <v>1138723.94</v>
       </c>
       <c r="N97" s="1">
-        <v>1134494.38</v>
+        <v>1138723.94</v>
       </c>
       <c r="O97" s="1">
-        <v>0.76</v>
+        <v>0.77</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="B98" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="C98" s="1">
-        <v>5699.0</v>
+        <v>5540.0</v>
       </c>
       <c r="D98" s="1">
-        <v>124.87</v>
+        <v>124.34</v>
       </c>
       <c r="E98" s="1">
-        <v>98.554955255308</v>
+        <v>98.554954873646</v>
       </c>
       <c r="F98" t="s">
         <v>11</v>
       </c>
       <c r="G98">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H98" s="1">
-        <v>479576.8</v>
+        <v>466196.78</v>
       </c>
       <c r="I98" s="1">
-        <v>125425.65</v>
+        <v>127992.47</v>
       </c>
       <c r="J98" s="1">
-        <v>26.153402333057</v>
+        <v>27.454601895792</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>605002.45</v>
+        <v>594189.25</v>
       </c>
       <c r="N98" s="1">
-        <v>605002.45</v>
+        <v>594189.25</v>
       </c>
       <c r="O98" s="1">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="B99" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="C99" s="1">
-        <v>10455.0</v>
+        <v>5124.0</v>
       </c>
       <c r="D99" s="1">
-        <v>87.57</v>
+        <v>75.72</v>
       </c>
       <c r="E99" s="1">
-        <v>80.722159732186</v>
+        <v>83.288977361436</v>
       </c>
       <c r="F99" t="s">
         <v>11</v>
       </c>
       <c r="G99">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H99" s="1">
-        <v>720589.21</v>
+        <v>362070.69</v>
       </c>
       <c r="I99" s="1">
-        <v>57769.43</v>
+        <v>-27395.21</v>
       </c>
       <c r="J99" s="1">
-        <v>8.0169712782682</v>
+        <v>-7.5662600582223</v>
       </c>
       <c r="K99">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>0.0</v>
+      </c>
+      <c r="L99">
+        <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>778358.64</v>
+        <v>334675.48</v>
       </c>
       <c r="N99" s="1">
-        <v>781158.49</v>
+        <v>334675.48</v>
       </c>
       <c r="O99" s="1">
-        <v>0.53</v>
+        <v>0.23</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B100" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C100" s="1">
-        <v>4757.0</v>
+        <v>10162.0</v>
       </c>
       <c r="D100" s="1">
-        <v>208.01</v>
+        <v>78.83</v>
       </c>
       <c r="E100" s="1">
-        <v>185.86096909817</v>
+        <v>80.722160007873</v>
       </c>
       <c r="F100" t="s">
         <v>11</v>
       </c>
       <c r="G100">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H100" s="1">
-        <v>755934.19</v>
+        <v>700394.79</v>
       </c>
       <c r="I100" s="1">
-        <v>85301.58</v>
+        <v>-9399.83</v>
       </c>
       <c r="J100" s="1">
-        <v>11.284260075603</v>
+        <v>-1.3420759454821</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>841235.77</v>
+        <v>690994.96</v>
       </c>
       <c r="N100" s="1">
-        <v>841235.77</v>
+        <v>690994.96</v>
       </c>
       <c r="O100" s="1">
-        <v>0.57</v>
+        <v>0.47</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B101" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C101" s="1">
-        <v>6677.0</v>
+        <v>4624.0</v>
       </c>
       <c r="D101" s="1">
-        <v>129.21</v>
+        <v>207.68</v>
       </c>
       <c r="E101" s="1">
-        <v>130.36173281414</v>
+        <v>185.86096885813</v>
       </c>
       <c r="F101" t="s">
         <v>11</v>
       </c>
       <c r="G101">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H101" s="1">
-        <v>743206.44</v>
+        <v>734799.18</v>
       </c>
       <c r="I101" s="1">
-        <v>-9744.02</v>
+        <v>93556.14</v>
       </c>
       <c r="J101" s="1">
-        <v>-1.3110785207943</v>
+        <v>12.732205280904</v>
       </c>
       <c r="K101">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.46</v>
+      </c>
+      <c r="L101" t="s">
+        <v>242</v>
       </c>
       <c r="M101" s="1">
-        <v>733462.42</v>
+        <v>828355.32</v>
       </c>
       <c r="N101" s="1">
-        <v>733462.42</v>
+        <v>830480.85</v>
       </c>
       <c r="O101" s="1">
-        <v>0.49</v>
+        <v>0.56</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="B102" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="C102" s="1">
-        <v>4689.0</v>
+        <v>6490.0</v>
       </c>
       <c r="D102" s="1">
-        <v>127.28</v>
+        <v>123.52</v>
       </c>
       <c r="E102" s="1">
-        <v>153.52210066112</v>
+        <v>130.36173189522</v>
       </c>
       <c r="F102" t="s">
         <v>11</v>
       </c>
       <c r="G102">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H102" s="1">
-        <v>614533.64</v>
+        <v>722391.77</v>
       </c>
       <c r="I102" s="1">
-        <v>-107144.97</v>
+        <v>-30901.39</v>
       </c>
       <c r="J102" s="1">
-        <v>-17.435167584967</v>
+        <v>-4.2776497855174</v>
       </c>
       <c r="K102">
+        <v>0.27</v>
+      </c>
+      <c r="L102" t="s">
+        <v>245</v>
+      </c>
+      <c r="M102" s="1">
+        <v>691490.38</v>
+      </c>
+      <c r="N102" s="1">
+        <v>693224.0</v>
+      </c>
+      <c r="O102" s="1">
         <v>0.47</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.34</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="B103" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="C103" s="1">
-        <v>3635.0</v>
+        <v>3534.0</v>
       </c>
       <c r="D103" s="1">
-        <v>168.99</v>
+        <v>162.62</v>
       </c>
       <c r="E103" s="1">
-        <v>242.99338927098</v>
+        <v>242.99338709677</v>
       </c>
       <c r="F103" t="s">
         <v>11</v>
       </c>
       <c r="G103">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H103" s="1">
-        <v>757430.18</v>
+        <v>736384.66</v>
       </c>
       <c r="I103" s="1">
-        <v>-235195.41</v>
+        <v>-240655.27</v>
       </c>
       <c r="J103" s="1">
-        <v>-31.051761100937</v>
+        <v>-32.680646823903</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>522234.77</v>
+        <v>495729.39</v>
       </c>
       <c r="N103" s="1">
-        <v>522234.77</v>
+        <v>495729.39</v>
       </c>
       <c r="O103" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B104" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="C104" s="1">
-        <v>43617963.63</v>
+        <v>41844524.35</v>
       </c>
       <c r="D104" s="1">
-        <v>1.1765</v>
+        <v>1.1605</v>
       </c>
       <c r="E104" s="1">
         <v>0.0</v>
       </c>
       <c r="F104" t="s">
         <v>11</v>
       </c>
       <c r="G104">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H104" s="1">
         <v>0.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-560772.25</v>
+        <v>-739555.63</v>
       </c>
       <c r="J104" s="1">
         <v>0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>-560772.25</v>
+        <v>-739555.63</v>
       </c>
       <c r="N104" s="1">
-        <v>-560772.25</v>
+        <v>-739555.63</v>
       </c>
       <c r="O104" s="1">
-        <v>-0.38</v>
+        <v>-0.5</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>