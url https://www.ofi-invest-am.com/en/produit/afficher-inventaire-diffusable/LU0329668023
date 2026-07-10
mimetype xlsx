--- v1 (2026-06-09)
+++ v2 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -145,669 +145,633 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC CLASS A</t>
   </si>
   <si>
-    <t>4 219.67</t>
-[...1 lines deleted...]
-  <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
+    <t>1 986.17</t>
+  </si>
+  <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC</t>
   </si>
   <si>
-    <t>2 333.97</t>
-[...1 lines deleted...]
-  <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
-    <t>1 328.78</t>
-[...1 lines deleted...]
-  <si>
     <t>US0404132054</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
-    <t>US00206R1023</t>
-[...4 lines deleted...]
-  <si>
     <t>US05722G1004</t>
   </si>
   <si>
     <t>BAKER HUGHES CLASS A</t>
   </si>
   <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
-    <t>7 872.45</t>
-[...1 lines deleted...]
-  <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
-    <t>4 854.16</t>
+    <t>US0970231058</t>
+  </si>
+  <si>
+    <t>BOEING</t>
   </si>
   <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
+    <t>US1729674242</t>
+  </si>
+  <si>
+    <t>CITIGROUP INC</t>
+  </si>
+  <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
     <t>US19247G1076</t>
   </si>
   <si>
     <t>COHERENT CORP</t>
   </si>
   <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION ENERGY CORP</t>
   </si>
   <si>
-    <t>1 039.37</t>
-[...1 lines deleted...]
-  <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
     <t>KYG254571055</t>
   </si>
   <si>
     <t>CREDO TECHNOLOGY GROUP HOLDING LTD</t>
   </si>
   <si>
-    <t>US23331A1097</t>
-[...4 lines deleted...]
-  <si>
     <t>US2358511028</t>
   </si>
   <si>
     <t>DANAHER CORP</t>
   </si>
   <si>
     <t>US23804L1035</t>
   </si>
   <si>
     <t>DATADOG INC CLASS A</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
+    <t>1 362.33</t>
+  </si>
+  <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
-    <t>3 879.63</t>
-[...1 lines deleted...]
-  <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
-    <t>2 658.81</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
+    <t>7 650.97</t>
+  </si>
+  <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
-    <t>1 466.39</t>
-[...1 lines deleted...]
-  <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
-    <t>2 461.75</t>
-[...1 lines deleted...]
-  <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
-    <t>1 761.98</t>
-[...1 lines deleted...]
-  <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
+    <t>9 929.28</t>
+  </si>
+  <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
     <t>US5738741041</t>
   </si>
   <si>
     <t>MARVELL TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
+    <t>1 356.80</t>
+  </si>
+  <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
-    <t>2 975.01</t>
-[...1 lines deleted...]
-  <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
-    <t>13 440.58</t>
-[...1 lines deleted...]
-  <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
-    <t>US64119N6085</t>
-[...4 lines deleted...]
-  <si>
     <t>US6516391066</t>
   </si>
   <si>
     <t>NEWMONT</t>
   </si>
   <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
-    <t>9 309.93</t>
-[...1 lines deleted...]
-  <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>US6792951054</t>
   </si>
   <si>
     <t>OKTA INC CLASS A</t>
   </si>
   <si>
     <t>CH1134540470</t>
   </si>
   <si>
-    <t>ON HOLDING LTD CLASS A</t>
+    <t>ON HOLDING AG CLASS A</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
+    <t>4 033.13</t>
+  </si>
+  <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
     <t>US7185461040</t>
   </si>
   <si>
     <t>PHILLIPS</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
+    <t>US75734B1008</t>
+  </si>
+  <si>
+    <t>REDDIT INC CLASS A</t>
+  </si>
+  <si>
     <t>US7607591002</t>
   </si>
   <si>
     <t>REPUBLIC SERVICES INC</t>
   </si>
   <si>
+    <t>1 638.31</t>
+  </si>
+  <si>
     <t>US7707001027</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC CLASS A</t>
   </si>
   <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
-    <t>1 655.50</t>
-[...13 lines deleted...]
-  <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
-    <t>6 216.04</t>
-[...1 lines deleted...]
-  <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC</t>
   </si>
   <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T MOBILE US INC</t>
   </si>
   <si>
     <t>US87612G1013</t>
   </si>
   <si>
     <t>TARGA RESOURCES CORP</t>
   </si>
   <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
+    <t>US8825081040</t>
+  </si>
+  <si>
+    <t>TEXAS INSTRUMENT INC</t>
+  </si>
+  <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
-    <t>2 411.02</t>
-[...1 lines deleted...]
-  <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS INC</t>
   </si>
   <si>
+    <t>US91324P1021</t>
+  </si>
+  <si>
+    <t>UNITEDHEALTH GROUP INC</t>
+  </si>
+  <si>
     <t>US91913Y1001</t>
   </si>
   <si>
     <t>VALERO ENERGY CORP</t>
   </si>
   <si>
     <t>US92537N1081</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CLASS A</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC CLASS A</t>
   </si>
   <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
     <t>US94419L1017</t>
   </si>
   <si>
     <t>WAYFAIR INC CLASS A</t>
   </si>
   <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
-    <t>2 125.53</t>
-[...1 lines deleted...]
-  <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
-    <t>1 733.62</t>
-[...1 lines deleted...]
-  <si>
     <t>US98980G1022</t>
   </si>
   <si>
     <t>ZSCALER INC</t>
   </si>
   <si>
-    <t>EUR-00007857</t>
-[...2 lines deleted...]
-    <t>EUR/USD 2026-03-31</t>
+    <t>EUR-00009161</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-04-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1171,240 +1135,240 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>101560.23</v>
+        <v>98572.36</v>
       </c>
       <c r="D2">
-        <v>198.78</v>
+        <v>196.11</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>20187806.87</v>
+        <v>19331301.03</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>20187806.87</v>
+        <v>19331301.03</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>2711.7</v>
       </c>
       <c r="D3">
-        <v>238.91</v>
+        <v>238.47</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3">
-        <v>647864.52175361</v>
+        <v>646651.15259758</v>
       </c>
       <c r="G3" t="s">
         <v>11</v>
       </c>
       <c r="H3">
-        <v>558841.13</v>
+        <v>551350.26</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1">
-        <v>75057.54</v>
+        <v>87356.54</v>
       </c>
       <c r="D4">
-        <v>261.18</v>
+        <v>257.87</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>19603700.99</v>
+        <v>22526577.8</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>19603700.99</v>
+        <v>22526577.8</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="1">
-        <v>239328.0</v>
+        <v>238565.0</v>
       </c>
       <c r="D5">
-        <v>311.85</v>
+        <v>311.49</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5">
-        <v>74634039.073979</v>
+        <v>74311025.675478</v>
       </c>
       <c r="G5" t="s">
         <v>11</v>
       </c>
       <c r="H5">
-        <v>64378538.0</v>
+        <v>63359360.24</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
-        <v>317474.0</v>
+        <v>318924.0</v>
       </c>
       <c r="D6">
-        <v>133.15</v>
+        <v>132.6</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>42272674.3</v>
+        <v>42288665.14</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>42272674.3</v>
+        <v>42288665.14</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>106.99</v>
+        <v>105.63</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10698.6</v>
+        <v>10562.51</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10698.6</v>
+        <v>10562.51</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>7755.0</v>
+        <v>9910.0</v>
       </c>
       <c r="D8">
-        <v>97.31</v>
+        <v>96.04</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>754604.02</v>
+        <v>951776.69</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>754604.02</v>
+        <v>951776.69</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1456,5184 +1420,5184 @@
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="P1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="1">
         <v>9592.0</v>
       </c>
       <c r="D2" s="1">
-        <v>227.45</v>
+        <v>207.94</v>
       </c>
       <c r="E2" s="1">
         <v>207.40586738949</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H2" s="1">
         <v>1701373.14</v>
       </c>
       <c r="I2" s="1">
-        <v>180538.7</v>
+        <v>-763.11</v>
       </c>
       <c r="J2" s="1">
-        <v>10.611352427957</v>
+        <v>-0.044852594769423</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1881911.84</v>
+        <v>1700610.03</v>
       </c>
       <c r="N2" s="1">
-        <v>1881911.84</v>
+        <v>1700610.03</v>
       </c>
       <c r="O2" s="1">
-        <v>1.27</v>
+        <v>1.14</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>39</v>
       </c>
       <c r="B3" t="s">
         <v>40</v>
       </c>
       <c r="C3" s="1">
-        <v>8885.0</v>
+        <v>7768.0</v>
       </c>
       <c r="D3" s="1">
-        <v>202.68</v>
+        <v>245.04</v>
       </c>
       <c r="E3" s="1">
-        <v>236.10999549803</v>
+        <v>236.109996138</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H3" s="1">
-        <v>1799418.94</v>
+        <v>1573200.49</v>
       </c>
       <c r="I3" s="1">
-        <v>-246057.6</v>
+        <v>49744.23</v>
       </c>
       <c r="J3" s="1">
-        <v>-13.67428087647</v>
+        <v>3.1619765132415</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1553361.34</v>
+        <v>1622944.72</v>
       </c>
       <c r="N3" s="1">
-        <v>1553361.34</v>
+        <v>1622944.72</v>
       </c>
       <c r="O3" s="1">
-        <v>1.05</v>
+        <v>1.09</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="1">
-        <v>33278.0</v>
+        <v>34256.0</v>
       </c>
       <c r="D4" s="1">
-        <v>306.36</v>
+        <v>317.24</v>
       </c>
       <c r="E4" s="1">
-        <v>185.67666055652</v>
+        <v>188.67867205745</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H4" s="1">
-        <v>5277977.54</v>
+        <v>5523810.45</v>
       </c>
       <c r="I4" s="1">
-        <v>3516163.82</v>
+        <v>3741972.42</v>
       </c>
       <c r="J4" s="1">
-        <v>66.619529798151</v>
+        <v>67.742592796608</v>
       </c>
       <c r="K4">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>0.0</v>
+      </c>
+      <c r="L4">
+        <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>8794141.36</v>
+        <v>9265782.87</v>
       </c>
       <c r="N4" s="1">
-        <v>8798361.03</v>
+        <v>9265782.87</v>
       </c>
       <c r="O4" s="1">
-        <v>5.95</v>
+        <v>6.22</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="C5" s="1">
         <v>3503.0</v>
       </c>
       <c r="D5" s="1">
-        <v>305.38</v>
+        <v>313.5</v>
       </c>
       <c r="E5" s="1">
         <v>323.711915501</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H5" s="1">
         <v>968248.18</v>
       </c>
       <c r="I5" s="1">
-        <v>-45496.4</v>
+        <v>-31904.66</v>
       </c>
       <c r="J5" s="1">
-        <v>-4.6988366143895</v>
+        <v>-3.2950911407858</v>
       </c>
       <c r="K5">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.57</v>
+      </c>
+      <c r="L5" t="s">
+        <v>45</v>
       </c>
       <c r="M5" s="1">
-        <v>922751.78</v>
+        <v>936343.52</v>
       </c>
       <c r="N5" s="1">
-        <v>922751.78</v>
+        <v>938329.69</v>
       </c>
       <c r="O5" s="1">
-        <v>0.62</v>
+        <v>0.63</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
         <v>47</v>
       </c>
       <c r="C6" s="1">
-        <v>3454.0</v>
+        <v>5524.0</v>
       </c>
       <c r="D6" s="1">
-        <v>319.71</v>
+        <v>350.14</v>
       </c>
       <c r="E6" s="1">
-        <v>337.77300231615</v>
+        <v>332.29211440985</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H6" s="1">
-        <v>987739.03</v>
+        <v>1562061.77</v>
       </c>
       <c r="I6" s="1">
-        <v>-35200.14</v>
+        <v>87060.76</v>
       </c>
       <c r="J6" s="1">
-        <v>-3.5637085232928</v>
+        <v>5.5734518104236</v>
       </c>
       <c r="K6">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>0.0</v>
+      </c>
+      <c r="L6">
+        <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>952538.89</v>
+        <v>1649122.53</v>
       </c>
       <c r="N6" s="1">
-        <v>954872.86</v>
+        <v>1649122.53</v>
       </c>
       <c r="O6" s="1">
-        <v>0.65</v>
+        <v>1.11</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B7" t="s">
         <v>49</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" s="1">
-        <v>12188.0</v>
+        <v>12917.0</v>
       </c>
       <c r="D7" s="1">
-        <v>108.9</v>
+        <v>109.25</v>
       </c>
       <c r="E7" s="1">
-        <v>104.61695109944</v>
+        <v>103.58708368816</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H7" s="1">
-        <v>1086759.58</v>
+        <v>1143238.91</v>
       </c>
       <c r="I7" s="1">
-        <v>58132.34</v>
+        <v>59968.87</v>
       </c>
       <c r="J7" s="1">
-        <v>5.34914447223</v>
+        <v>5.2455238774195</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1144891.92</v>
+        <v>1203207.78</v>
       </c>
       <c r="N7" s="1">
-        <v>1144891.92</v>
+        <v>1203207.78</v>
       </c>
       <c r="O7" s="1">
-        <v>0.77</v>
+        <v>0.81</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="C8" s="1">
         <v>42821.0</v>
       </c>
       <c r="D8" s="1">
-        <v>259.88</v>
+        <v>260.48</v>
       </c>
       <c r="E8" s="1">
         <v>210.72832021672</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
       <c r="G8">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H8" s="1">
         <v>7705184.3</v>
       </c>
       <c r="I8" s="1">
-        <v>1893988.89</v>
+        <v>1804995.24</v>
       </c>
       <c r="J8" s="1">
-        <v>24.580708471827</v>
+        <v>23.425724417779</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>9599173.19</v>
+        <v>9510179.54</v>
       </c>
       <c r="N8" s="1">
-        <v>9599173.19</v>
+        <v>9510179.54</v>
       </c>
       <c r="O8" s="1">
-        <v>6.5</v>
+        <v>6.38</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" t="s">
         <v>53</v>
       </c>
-      <c r="B9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" s="1">
-        <v>4650.0</v>
+        <v>5160.0</v>
       </c>
       <c r="D9" s="1">
-        <v>338.94</v>
+        <v>399.49</v>
       </c>
       <c r="E9" s="1">
-        <v>304.78011612903</v>
+        <v>308.79477325581</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H9" s="1">
-        <v>1216419.3</v>
+        <v>1367662.96</v>
       </c>
       <c r="I9" s="1">
-        <v>143082.99</v>
+        <v>389909.11</v>
       </c>
       <c r="J9" s="1">
-        <v>11.762637274828</v>
+        <v>28.509151845422</v>
       </c>
       <c r="K9">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>0.0</v>
+      </c>
+      <c r="L9">
+        <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1359502.29</v>
+        <v>1757572.07</v>
       </c>
       <c r="N9" s="1">
-        <v>1360831.07</v>
+        <v>1757572.07</v>
       </c>
       <c r="O9" s="1">
-        <v>0.92</v>
+        <v>1.18</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B10" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C10" s="1">
-        <v>9028.0</v>
+        <v>12534.0</v>
       </c>
       <c r="D10" s="1">
-        <v>137.17</v>
+        <v>147.35</v>
       </c>
       <c r="E10" s="1">
-        <v>126.43052503323</v>
+        <v>130.28996968246</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H10" s="1">
-        <v>977549.88</v>
+        <v>1399666.91</v>
       </c>
       <c r="I10" s="1">
-        <v>90655.73</v>
+        <v>175031.39</v>
       </c>
       <c r="J10" s="1">
-        <v>9.273770255079</v>
+        <v>12.505217402046</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1068205.61</v>
+        <v>1574698.3</v>
       </c>
       <c r="N10" s="1">
-        <v>1068205.61</v>
+        <v>1574698.3</v>
       </c>
       <c r="O10" s="1">
-        <v>0.72</v>
+        <v>1.06</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B11" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C11" s="1">
-        <v>20533.0</v>
+        <v>22032.0</v>
       </c>
       <c r="D11" s="1">
-        <v>27.53</v>
+        <v>62.83</v>
       </c>
       <c r="E11" s="1">
-        <v>26.428810207958</v>
+        <v>43.717838598402</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H11" s="1">
-        <v>465073.3</v>
+        <v>826006.3</v>
       </c>
       <c r="I11" s="1">
-        <v>22525.67</v>
+        <v>354255.93</v>
       </c>
       <c r="J11" s="1">
-        <v>4.8434666105321</v>
+        <v>42.887800008305</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>487598.97</v>
+        <v>1180262.23</v>
       </c>
       <c r="N11" s="1">
-        <v>487598.97</v>
+        <v>1180262.23</v>
       </c>
       <c r="O11" s="1">
-        <v>0.33</v>
+        <v>0.79</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B12" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C12" s="1">
-        <v>22032.0</v>
+        <v>46564.0</v>
       </c>
       <c r="D12" s="1">
-        <v>60.1</v>
+        <v>52.54</v>
       </c>
       <c r="E12" s="1">
-        <v>43.717838598402</v>
+        <v>50.156161197492</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H12" s="1">
-        <v>826006.3</v>
+        <v>1994389.12</v>
       </c>
       <c r="I12" s="1">
-        <v>316168.46</v>
+        <v>91531.98</v>
       </c>
       <c r="J12" s="1">
-        <v>38.276761327365</v>
+        <v>4.5894744953282</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1142174.76</v>
+        <v>2085921.1</v>
       </c>
       <c r="N12" s="1">
-        <v>1142174.76</v>
+        <v>2085921.1</v>
       </c>
       <c r="O12" s="1">
-        <v>0.77</v>
+        <v>1.4</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C13" s="1">
-        <v>46564.0</v>
+        <v>1403.0</v>
       </c>
       <c r="D13" s="1">
-        <v>47.9</v>
+        <v>999.31</v>
       </c>
       <c r="E13" s="1">
-        <v>50.156161197492</v>
+        <v>1049.9053243051</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H13" s="1">
-        <v>1994389.12</v>
+        <v>1257641.36</v>
       </c>
       <c r="I13" s="1">
-        <v>-70456.06</v>
+        <v>-62235.36</v>
       </c>
       <c r="J13" s="1">
-        <v>-3.5327138166498</v>
+        <v>-4.9485777089901</v>
       </c>
       <c r="K13">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>0.0</v>
+      </c>
+      <c r="L13">
+        <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1923933.06</v>
+        <v>1195406.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1931805.51</v>
+        <v>1195406.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.31</v>
+        <v>0.8</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B14" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C14" s="1">
-        <v>1403.0</v>
+        <v>2347.0</v>
       </c>
       <c r="D14" s="1">
-        <v>957.67</v>
+        <v>217.63</v>
       </c>
       <c r="E14" s="1">
-        <v>1049.9053243051</v>
+        <v>218.35504473796</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H14" s="1">
-        <v>1257641.36</v>
+        <v>436952.12</v>
       </c>
       <c r="I14" s="1">
-        <v>-98656.62</v>
+        <v>-1450.9</v>
       </c>
       <c r="J14" s="1">
-        <v>-7.8445750225645</v>
+        <v>-0.33205011111973</v>
       </c>
       <c r="K14">
-        <v>3.46</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>0.0</v>
+      </c>
+      <c r="L14">
+        <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1158984.74</v>
+        <v>435501.22</v>
       </c>
       <c r="N14" s="1">
-        <v>1163838.9</v>
+        <v>435501.22</v>
       </c>
       <c r="O14" s="1">
-        <v>0.79</v>
+        <v>0.29</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B15" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="C15" s="1">
-        <v>21349.0</v>
+        <v>28390.0</v>
       </c>
       <c r="D15" s="1">
-        <v>71.9</v>
+        <v>61.79</v>
       </c>
       <c r="E15" s="1">
-        <v>91.391942479741</v>
+        <v>85.907039450511</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H15" s="1">
-        <v>1672649.14</v>
+        <v>2094234.51</v>
       </c>
       <c r="I15" s="1">
-        <v>-348580.22</v>
+        <v>-598546.14</v>
       </c>
       <c r="J15" s="1">
-        <v>-20.840008323563</v>
+        <v>-28.580664540763</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1324068.92</v>
+        <v>1495688.37</v>
       </c>
       <c r="N15" s="1">
-        <v>1324068.92</v>
+        <v>1495688.37</v>
       </c>
       <c r="O15" s="1">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B16" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="C16" s="1">
         <v>3903.0</v>
       </c>
       <c r="D16" s="1">
-        <v>345.75</v>
+        <v>371.55</v>
       </c>
       <c r="E16" s="1">
         <v>317.0499513195</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
       <c r="G16">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H16" s="1">
         <v>1059521.93</v>
       </c>
       <c r="I16" s="1">
-        <v>104510.03</v>
+        <v>176918.92</v>
       </c>
       <c r="J16" s="1">
-        <v>9.8638854978679</v>
+        <v>16.697995104264</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1164031.96</v>
+        <v>1236440.85</v>
       </c>
       <c r="N16" s="1">
-        <v>1164031.96</v>
+        <v>1236440.85</v>
       </c>
       <c r="O16" s="1">
-        <v>0.79</v>
+        <v>0.83</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B17" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="C17" s="1">
         <v>13317.0</v>
       </c>
       <c r="D17" s="1">
-        <v>345.75</v>
+        <v>371.55</v>
       </c>
       <c r="E17" s="1">
         <v>194.64047683412</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H17" s="1">
         <v>2286736.68</v>
       </c>
       <c r="I17" s="1">
-        <v>1684929.63</v>
+        <v>1931988.09</v>
       </c>
       <c r="J17" s="1">
-        <v>73.682713219084</v>
+        <v>84.486688253061</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>3971666.31</v>
+        <v>4218724.77</v>
       </c>
       <c r="N17" s="1">
-        <v>3971666.31</v>
+        <v>4218724.77</v>
       </c>
       <c r="O17" s="1">
-        <v>2.69</v>
+        <v>2.83</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B18" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="C18" s="1">
-        <v>9685.0</v>
+        <v>10819.0</v>
       </c>
       <c r="D18" s="1">
-        <v>185.73</v>
+        <v>193.0</v>
       </c>
       <c r="E18" s="1">
-        <v>214.83139494063</v>
+        <v>211.82877715131</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
       <c r="G18">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H18" s="1">
-        <v>1769046.09</v>
+        <v>1951529.65</v>
       </c>
       <c r="I18" s="1">
-        <v>-217424.38</v>
+        <v>-171193.72</v>
       </c>
       <c r="J18" s="1">
-        <v>-12.290487016084</v>
+        <v>-8.7722838338633</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1551621.71</v>
+        <v>1780335.93</v>
       </c>
       <c r="N18" s="1">
-        <v>1551621.71</v>
+        <v>1780335.93</v>
       </c>
       <c r="O18" s="1">
-        <v>1.05</v>
+        <v>1.19</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="B19" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>1378.0</v>
       </c>
       <c r="D19" s="1">
-        <v>704.82</v>
+        <v>790.66</v>
       </c>
       <c r="E19" s="1">
         <v>403.13397677794</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H19" s="1">
         <v>474432.46</v>
       </c>
       <c r="I19" s="1">
-        <v>363350.65</v>
+        <v>454526.47</v>
       </c>
       <c r="J19" s="1">
-        <v>76.586380704221</v>
+        <v>95.80425209523</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>837783.11</v>
+        <v>928958.93</v>
       </c>
       <c r="N19" s="1">
-        <v>837783.11</v>
+        <v>928958.93</v>
       </c>
       <c r="O19" s="1">
-        <v>0.57</v>
+        <v>0.62</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="B20" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C20" s="1">
         <v>17065.0</v>
       </c>
       <c r="D20" s="1">
-        <v>43.31</v>
+        <v>34.86</v>
       </c>
       <c r="E20" s="1">
         <v>42.269673014943</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H20" s="1">
         <v>618554.52</v>
       </c>
       <c r="I20" s="1">
-        <v>18972.57</v>
+        <v>-111340.55</v>
       </c>
       <c r="J20" s="1">
-        <v>3.0672429650987</v>
+        <v>-18.000119051753</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>637527.09</v>
+        <v>507213.97</v>
       </c>
       <c r="N20" s="1">
-        <v>637527.09</v>
+        <v>507213.97</v>
       </c>
       <c r="O20" s="1">
-        <v>0.43</v>
+        <v>0.34</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="B21" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="C21" s="1">
-        <v>11314.0</v>
+        <v>5234.0</v>
       </c>
       <c r="D21" s="1">
-        <v>77.8</v>
+        <v>124.39</v>
       </c>
       <c r="E21" s="1">
-        <v>69.85108096164</v>
+        <v>124.91074894918</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H21" s="1">
-        <v>677223.0</v>
+        <v>557430.92</v>
       </c>
       <c r="I21" s="1">
-        <v>82053.46</v>
+        <v>-2323.91</v>
       </c>
       <c r="J21" s="1">
-        <v>12.116165576184</v>
+        <v>-0.41689650082561</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>759276.46</v>
+        <v>555107.01</v>
       </c>
       <c r="N21" s="1">
-        <v>759276.46</v>
+        <v>555107.01</v>
       </c>
       <c r="O21" s="1">
-        <v>0.51</v>
+        <v>0.37</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="B22" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="C22" s="1">
-        <v>3182.0</v>
+        <v>11314.0</v>
       </c>
       <c r="D22" s="1">
-        <v>252.32</v>
+        <v>77.47</v>
       </c>
       <c r="E22" s="1">
-        <v>135.77008170962</v>
+        <v>69.85108096164</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H22" s="1">
-        <v>374571.22</v>
+        <v>677223.0</v>
       </c>
       <c r="I22" s="1">
-        <v>317986.57</v>
+        <v>70098.12</v>
       </c>
       <c r="J22" s="1">
-        <v>84.893487011629</v>
+        <v>10.35081797281</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>692557.79</v>
+        <v>747321.12</v>
       </c>
       <c r="N22" s="1">
-        <v>692557.79</v>
+        <v>747321.12</v>
       </c>
       <c r="O22" s="1">
-        <v>0.47</v>
+        <v>0.5</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="B23" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="C23" s="1">
-        <v>4036.0</v>
+        <v>4217.0</v>
       </c>
       <c r="D23" s="1">
-        <v>322.99</v>
+        <v>307.5</v>
       </c>
       <c r="E23" s="1">
-        <v>282.32906342914</v>
+        <v>160.9592103391</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H23" s="1">
-        <v>963356.83</v>
+        <v>588722.05</v>
       </c>
       <c r="I23" s="1">
-        <v>161104.17</v>
+        <v>516898.87</v>
       </c>
       <c r="J23" s="1">
-        <v>16.723208367143</v>
+        <v>87.80015458908</v>
       </c>
       <c r="K23">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>0.0</v>
+      </c>
+      <c r="L23">
+        <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1124461.0</v>
+        <v>1105620.92</v>
       </c>
       <c r="N23" s="1">
-        <v>1125500.37</v>
+        <v>1105620.92</v>
       </c>
       <c r="O23" s="1">
-        <v>0.76</v>
+        <v>0.74</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="B24" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>1378.0</v>
+        <v>5071.0</v>
       </c>
       <c r="D24" s="1">
-        <v>1005.3</v>
+        <v>286.5</v>
       </c>
       <c r="E24" s="1">
-        <v>983.84093613933</v>
+        <v>287.62378031946</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H24" s="1">
-        <v>1157477.57</v>
+        <v>1239121.82</v>
       </c>
       <c r="I24" s="1">
-        <v>37470.59</v>
+        <v>-394.36</v>
       </c>
       <c r="J24" s="1">
-        <v>3.2372627315793</v>
+        <v>-0.031825765121302</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1194948.16</v>
+        <v>1238727.46</v>
       </c>
       <c r="N24" s="1">
-        <v>1194948.16</v>
+        <v>1238727.46</v>
       </c>
       <c r="O24" s="1">
-        <v>0.81</v>
+        <v>0.83</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="B25" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>8960.0</v>
+        <v>1339.0</v>
       </c>
       <c r="D25" s="1">
-        <v>115.98</v>
+        <v>998.47</v>
       </c>
       <c r="E25" s="1">
-        <v>112.5151015625</v>
+        <v>983.84093353249</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H25" s="1">
-        <v>860023.06</v>
+        <v>1124718.77</v>
       </c>
       <c r="I25" s="1">
-        <v>36363.38</v>
+        <v>15197.95</v>
       </c>
       <c r="J25" s="1">
-        <v>4.2281866256005</v>
+        <v>1.3512666815368</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>896386.44</v>
+        <v>1139916.72</v>
       </c>
       <c r="N25" s="1">
-        <v>896386.44</v>
+        <v>1139916.72</v>
       </c>
       <c r="O25" s="1">
-        <v>0.61</v>
+        <v>0.76</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="B26" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>3561.0</v>
+        <v>8960.0</v>
       </c>
       <c r="D26" s="1">
-        <v>147.69</v>
+        <v>119.59</v>
       </c>
       <c r="E26" s="1">
-        <v>131.94393709632</v>
+        <v>112.5151015625</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
       <c r="G26">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H26" s="1">
-        <v>401177.58</v>
+        <v>860023.06</v>
       </c>
       <c r="I26" s="1">
-        <v>52479.01</v>
+        <v>53586.01</v>
       </c>
       <c r="J26" s="1">
-        <v>13.08124197768</v>
+        <v>6.2307643239241</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>453656.59</v>
+        <v>913609.07</v>
       </c>
       <c r="N26" s="1">
-        <v>453656.59</v>
+        <v>913609.07</v>
       </c>
       <c r="O26" s="1">
-        <v>0.31</v>
+        <v>0.61</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="B27" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="C27" s="1">
         <v>3657.0</v>
       </c>
       <c r="D27" s="1">
-        <v>198.8</v>
+        <v>189.61</v>
       </c>
       <c r="E27" s="1">
         <v>236.35743505606</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
       <c r="G27">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H27" s="1">
         <v>740889.85</v>
       </c>
       <c r="I27" s="1">
-        <v>-113777.28</v>
+        <v>-149677.19</v>
       </c>
       <c r="J27" s="1">
-        <v>-15.356841506197</v>
+        <v>-20.202353966652</v>
       </c>
       <c r="K27">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="L27">
-        <v>0.0</v>
+        <v>873.05</v>
       </c>
       <c r="M27" s="1">
-        <v>627112.57</v>
+        <v>591212.66</v>
       </c>
       <c r="N27" s="1">
-        <v>627112.57</v>
+        <v>592085.71</v>
       </c>
       <c r="O27" s="1">
-        <v>0.42</v>
+        <v>0.4</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="B28" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="C28" s="1">
         <v>8584.0</v>
       </c>
       <c r="D28" s="1">
-        <v>128.56</v>
+        <v>105.37</v>
       </c>
       <c r="E28" s="1">
         <v>113.54906686859</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H28" s="1">
         <v>818220.51</v>
       </c>
       <c r="I28" s="1">
-        <v>133697.92</v>
+        <v>-47025.49</v>
       </c>
       <c r="J28" s="1">
-        <v>16.340084166309</v>
+        <v>-5.7472880996347</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>951918.43</v>
+        <v>771195.02</v>
       </c>
       <c r="N28" s="1">
-        <v>951918.43</v>
+        <v>771195.02</v>
       </c>
       <c r="O28" s="1">
-        <v>0.64</v>
+        <v>0.52</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="B29" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="C29" s="1">
         <v>1409.0</v>
       </c>
       <c r="D29" s="1">
-        <v>599.48</v>
+        <v>605.0</v>
       </c>
       <c r="E29" s="1">
         <v>478.22217175302</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
       <c r="G29">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H29" s="1">
         <v>579250.61</v>
       </c>
       <c r="I29" s="1">
-        <v>149350.55</v>
+        <v>147564.41</v>
       </c>
       <c r="J29" s="1">
-        <v>25.783408324766</v>
+        <v>25.475054743576</v>
       </c>
       <c r="K29">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.97</v>
+      </c>
+      <c r="L29" t="s">
+        <v>92</v>
       </c>
       <c r="M29" s="1">
-        <v>728601.16</v>
+        <v>726815.02</v>
       </c>
       <c r="N29" s="1">
-        <v>728601.16</v>
+        <v>728177.35</v>
       </c>
       <c r="O29" s="1">
         <v>0.49</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="B30" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="C30" s="1">
         <v>5461.0</v>
       </c>
       <c r="D30" s="1">
-        <v>179.65</v>
+        <v>188.87</v>
       </c>
       <c r="E30" s="1">
         <v>172.77700421168</v>
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
       <c r="G30">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H30" s="1">
         <v>805020.67</v>
       </c>
       <c r="I30" s="1">
-        <v>41238.84</v>
+        <v>74391.93</v>
       </c>
       <c r="J30" s="1">
-        <v>5.1227057312702</v>
+        <v>9.2409962591395</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>846259.51</v>
+        <v>879412.6</v>
       </c>
       <c r="N30" s="1">
-        <v>846259.51</v>
+        <v>879412.6</v>
       </c>
       <c r="O30" s="1">
-        <v>0.57</v>
+        <v>0.59</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B31" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C31" s="1">
-        <v>3425.0</v>
+        <v>3870.0</v>
       </c>
       <c r="D31" s="1">
-        <v>353.87</v>
+        <v>403.0</v>
       </c>
       <c r="E31" s="1">
-        <v>356.96124963504</v>
+        <v>358.96101033592</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
       <c r="G31">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H31" s="1">
-        <v>1041632.66</v>
+        <v>1185614.36</v>
       </c>
       <c r="I31" s="1">
-        <v>3829.9</v>
+        <v>144146.48</v>
       </c>
       <c r="J31" s="1">
-        <v>0.36768240350682</v>
+        <v>12.157956656328</v>
       </c>
       <c r="K31">
-        <v>0.0</v>
+        <v>0.21</v>
       </c>
       <c r="L31">
-        <v>0.0</v>
+        <v>803.07</v>
       </c>
       <c r="M31" s="1">
-        <v>1045462.56</v>
+        <v>1329760.84</v>
       </c>
       <c r="N31" s="1">
-        <v>1045462.56</v>
+        <v>1330563.91</v>
       </c>
       <c r="O31" s="1">
-        <v>0.71</v>
+        <v>0.89</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="B32" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="C32" s="1">
         <v>18707.0</v>
       </c>
       <c r="D32" s="1">
-        <v>84.26</v>
+        <v>77.87</v>
       </c>
       <c r="E32" s="1">
         <v>77.917094670444</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
       <c r="G32">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H32" s="1">
         <v>1243649.33</v>
       </c>
       <c r="I32" s="1">
-        <v>116008.93</v>
+        <v>-1620.01</v>
       </c>
       <c r="J32" s="1">
-        <v>9.3281061792555</v>
+        <v>-0.13026260384831</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1359658.26</v>
+        <v>1242029.32</v>
       </c>
       <c r="N32" s="1">
-        <v>1359658.26</v>
+        <v>1242029.32</v>
       </c>
       <c r="O32" s="1">
-        <v>0.92</v>
+        <v>0.83</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="B33" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="C33" s="1">
         <v>3577.0</v>
       </c>
       <c r="D33" s="1">
-        <v>1008.39</v>
+        <v>939.47</v>
       </c>
       <c r="E33" s="1">
         <v>593.83701984904</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
       <c r="G33">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H33" s="1">
         <v>1939539.89</v>
       </c>
       <c r="I33" s="1">
-        <v>1171829.93</v>
+        <v>925689.41</v>
       </c>
       <c r="J33" s="1">
-        <v>60.417933966803</v>
+        <v>47.727268450251</v>
       </c>
       <c r="K33">
-        <v>1.08</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>0.0</v>
+      </c>
+      <c r="L33">
+        <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>3111369.82</v>
+        <v>2865229.3</v>
       </c>
       <c r="N33" s="1">
-        <v>3115249.45</v>
+        <v>2865229.3</v>
       </c>
       <c r="O33" s="1">
-        <v>2.11</v>
+        <v>1.92</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="B34" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="C34" s="1">
         <v>19.0</v>
       </c>
       <c r="D34" s="1">
-        <v>1008.39</v>
+        <v>939.47</v>
       </c>
       <c r="E34" s="1">
         <v>945.38736842105</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
       <c r="G34">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H34" s="1">
         <v>15431.11</v>
       </c>
       <c r="I34" s="1">
-        <v>1095.6</v>
+        <v>-211.83</v>
       </c>
       <c r="J34" s="1">
-        <v>7.099942907542</v>
+        <v>-1.3727463546044</v>
       </c>
       <c r="K34">
-        <v>3.3</v>
+        <v>0.0</v>
       </c>
       <c r="L34">
-        <v>62.68</v>
+        <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>16526.71</v>
+        <v>15219.28</v>
       </c>
       <c r="N34" s="1">
-        <v>16589.39</v>
+        <v>15219.28</v>
       </c>
       <c r="O34" s="1">
         <v>0.01</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="B35" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="C35" s="1">
-        <v>7712.0</v>
+        <v>9309.0</v>
       </c>
       <c r="D35" s="1">
-        <v>141.12</v>
+        <v>143.77</v>
       </c>
       <c r="E35" s="1">
-        <v>144.29944761411</v>
+        <v>141.98567944999</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
       <c r="G35">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H35" s="1">
-        <v>955963.7</v>
+        <v>1136523.21</v>
       </c>
       <c r="I35" s="1">
-        <v>-17192.51</v>
+        <v>4590.26</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.7984479954626</v>
+        <v>0.40388616436615</v>
       </c>
       <c r="K35">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>0.0</v>
+      </c>
+      <c r="L35">
+        <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>938771.19</v>
+        <v>1141113.47</v>
       </c>
       <c r="N35" s="1">
-        <v>941430.0</v>
+        <v>1141113.47</v>
       </c>
       <c r="O35" s="1">
-        <v>0.64</v>
+        <v>0.77</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="B36" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="C36" s="1">
         <v>2828.0</v>
       </c>
       <c r="D36" s="1">
-        <v>346.58</v>
+        <v>351.89</v>
       </c>
       <c r="E36" s="1">
         <v>395.36653465347</v>
       </c>
       <c r="F36" t="s">
         <v>11</v>
       </c>
       <c r="G36">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H36" s="1">
         <v>962027.37</v>
       </c>
       <c r="I36" s="1">
-        <v>-116579.05</v>
+        <v>-113542.98</v>
       </c>
       <c r="J36" s="1">
-        <v>-12.118059593253</v>
+        <v>-11.802468780072</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>845448.32</v>
+        <v>848484.39</v>
       </c>
       <c r="N36" s="1">
-        <v>845448.32</v>
+        <v>848484.39</v>
       </c>
       <c r="O36" s="1">
         <v>0.57</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="B37" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="C37" s="1">
         <v>32048.0</v>
       </c>
       <c r="D37" s="1">
-        <v>46.98</v>
+        <v>49.31</v>
       </c>
       <c r="E37" s="1">
         <v>42.827194520719</v>
       </c>
       <c r="F37" t="s">
         <v>11</v>
       </c>
       <c r="G37">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H37" s="1">
         <v>1180670.9</v>
       </c>
       <c r="I37" s="1">
-        <v>118056.82</v>
+        <v>166719.54</v>
       </c>
       <c r="J37" s="1">
-        <v>9.9991301555751</v>
+        <v>14.120746094445</v>
       </c>
       <c r="K37">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.24</v>
+      </c>
+      <c r="L37" t="s">
+        <v>107</v>
       </c>
       <c r="M37" s="1">
-        <v>1298727.72</v>
+        <v>1347390.44</v>
       </c>
       <c r="N37" s="1">
-        <v>1298727.72</v>
+        <v>1355041.41</v>
       </c>
       <c r="O37" s="1">
-        <v>0.88</v>
+        <v>0.91</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="B38" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="C38" s="1">
         <v>13317.0</v>
       </c>
       <c r="D38" s="1">
-        <v>60.49</v>
+        <v>67.8</v>
       </c>
       <c r="E38" s="1">
         <v>64.118153488023</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
       <c r="G38">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H38" s="1">
         <v>722815.07</v>
       </c>
       <c r="I38" s="1">
-        <v>-27960.13</v>
+        <v>47012.79</v>
       </c>
       <c r="J38" s="1">
-        <v>-3.8682273185035</v>
+        <v>6.5041242153404</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>694854.94</v>
+        <v>769827.86</v>
       </c>
       <c r="N38" s="1">
-        <v>694854.94</v>
+        <v>769827.86</v>
       </c>
       <c r="O38" s="1">
-        <v>0.47</v>
+        <v>0.52</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="B39" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="C39" s="1">
-        <v>3079.0</v>
+        <v>4582.0</v>
       </c>
       <c r="D39" s="1">
-        <v>321.93</v>
+        <v>308.35</v>
       </c>
       <c r="E39" s="1">
-        <v>313.75960701526</v>
+        <v>312.65656918376</v>
       </c>
       <c r="F39" t="s">
         <v>11</v>
       </c>
       <c r="G39">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H39" s="1">
-        <v>822078.74</v>
+        <v>1219850.47</v>
       </c>
       <c r="I39" s="1">
-        <v>32939.35</v>
+        <v>-15212.45</v>
       </c>
       <c r="J39" s="1">
-        <v>4.0068363767685</v>
+        <v>-1.247074979608</v>
       </c>
       <c r="K39">
-        <v>0.28</v>
+        <v>0.19</v>
       </c>
       <c r="L39">
-        <v>873.8</v>
+        <v>863.7</v>
       </c>
       <c r="M39" s="1">
-        <v>855018.09</v>
+        <v>1204638.02</v>
       </c>
       <c r="N39" s="1">
-        <v>855891.89</v>
+        <v>1205501.72</v>
       </c>
       <c r="O39" s="1">
-        <v>0.58</v>
+        <v>0.81</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="B40" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="C40" s="1">
         <v>13492.0</v>
       </c>
       <c r="D40" s="1">
-        <v>74.69</v>
+        <v>76.42</v>
       </c>
       <c r="E40" s="1">
         <v>84.162429587904</v>
       </c>
       <c r="F40" t="s">
         <v>11</v>
       </c>
       <c r="G40">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H40" s="1">
         <v>973017.84</v>
       </c>
       <c r="I40" s="1">
-        <v>-103771.33</v>
+        <v>-93912.55</v>
       </c>
       <c r="J40" s="1">
-        <v>-10.664894900591</v>
+        <v>-9.6516781233939</v>
       </c>
       <c r="K40">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>0.0</v>
+      </c>
+      <c r="L40">
+        <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>869246.51</v>
+        <v>879105.29</v>
       </c>
       <c r="N40" s="1">
-        <v>870712.9</v>
+        <v>879105.29</v>
       </c>
       <c r="O40" s="1">
         <v>0.59</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="B41" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="C41" s="1">
         <v>10834.0</v>
       </c>
       <c r="D41" s="1">
-        <v>146.63</v>
+        <v>138.99</v>
       </c>
       <c r="E41" s="1">
         <v>112.2113716079</v>
       </c>
       <c r="F41" t="s">
         <v>11</v>
       </c>
       <c r="G41">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H41" s="1">
         <v>1035569.07</v>
       </c>
       <c r="I41" s="1">
-        <v>334731.47</v>
+        <v>248327.13</v>
       </c>
       <c r="J41" s="1">
-        <v>32.323432564474</v>
+        <v>23.979774714592</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1370300.54</v>
+        <v>1283896.2</v>
       </c>
       <c r="N41" s="1">
-        <v>1370300.54</v>
+        <v>1283896.2</v>
       </c>
       <c r="O41" s="1">
-        <v>0.93</v>
+        <v>0.86</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="B42" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="C42" s="1">
         <v>891.0</v>
       </c>
       <c r="D42" s="1">
-        <v>832.03</v>
+        <v>907.8</v>
       </c>
       <c r="E42" s="1">
         <v>707.01785634119</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
       <c r="G42">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H42" s="1">
         <v>537930.75</v>
       </c>
       <c r="I42" s="1">
-        <v>101540.25</v>
+        <v>151713.96</v>
       </c>
       <c r="J42" s="1">
-        <v>18.876082097928</v>
+        <v>28.203251069027</v>
       </c>
       <c r="K42">
-        <v>2.76</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>0.0</v>
+      </c>
+      <c r="L42">
+        <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>639471.0</v>
+        <v>689644.71</v>
       </c>
       <c r="N42" s="1">
-        <v>641932.75</v>
+        <v>689644.71</v>
       </c>
       <c r="O42" s="1">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="B43" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="C43" s="1">
         <v>8090.0</v>
       </c>
       <c r="D43" s="1">
-        <v>353.56</v>
+        <v>337.34</v>
       </c>
       <c r="E43" s="1">
         <v>367.85395426452</v>
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
       <c r="G43">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H43" s="1">
         <v>2542320.44</v>
       </c>
       <c r="I43" s="1">
-        <v>-75055.37</v>
+        <v>-215440.96</v>
       </c>
       <c r="J43" s="1">
-        <v>-2.9522387822992</v>
+        <v>-8.4741858898007</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>2467265.07</v>
+        <v>2326879.48</v>
       </c>
       <c r="N43" s="1">
-        <v>2467265.07</v>
+        <v>2326879.48</v>
       </c>
       <c r="O43" s="1">
-        <v>1.67</v>
+        <v>1.56</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="B44" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="C44" s="1">
-        <v>2020.0</v>
+        <v>2294.0</v>
       </c>
       <c r="D44" s="1">
-        <v>487.76</v>
+        <v>536.01</v>
       </c>
       <c r="E44" s="1">
-        <v>448.53978217822</v>
+        <v>455.56277680907</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
       <c r="G44">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H44" s="1">
-        <v>774932.0</v>
+        <v>895079.49</v>
       </c>
       <c r="I44" s="1">
-        <v>74956.04</v>
+        <v>153312.84</v>
       </c>
       <c r="J44" s="1">
-        <v>9.6725957890499</v>
+        <v>17.12840498669</v>
       </c>
       <c r="K44">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>0.0</v>
+      </c>
+      <c r="L44">
+        <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>849888.04</v>
+        <v>1048392.33</v>
       </c>
       <c r="N44" s="1">
-        <v>851650.02</v>
+        <v>1048392.33</v>
       </c>
       <c r="O44" s="1">
-        <v>0.58</v>
+        <v>0.7</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="B45" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="C45" s="1">
-        <v>11002.0</v>
+        <v>6872.0</v>
       </c>
       <c r="D45" s="1">
-        <v>73.16</v>
+        <v>72.52</v>
       </c>
       <c r="E45" s="1">
-        <v>73.231700599891</v>
+        <v>73.231701105937</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
       <c r="G45">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H45" s="1">
-        <v>691605.52</v>
+        <v>431986.29</v>
       </c>
       <c r="I45" s="1">
-        <v>2698.22</v>
+        <v>-7074.8</v>
       </c>
       <c r="J45" s="1">
-        <v>0.39013858651678</v>
+        <v>-1.6377371605937</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>694303.74</v>
+        <v>424911.49</v>
       </c>
       <c r="N45" s="1">
-        <v>694303.74</v>
+        <v>424911.49</v>
       </c>
       <c r="O45" s="1">
-        <v>0.47</v>
+        <v>0.29</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="B46" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="C46" s="1">
-        <v>3332.0</v>
+        <v>647.0</v>
       </c>
       <c r="D46" s="1">
-        <v>493.56</v>
+        <v>450.62</v>
       </c>
       <c r="E46" s="1">
-        <v>254.3075210084</v>
+        <v>466.98123647604</v>
       </c>
       <c r="F46" t="s">
         <v>11</v>
       </c>
       <c r="G46">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H46" s="1">
-        <v>764809.79</v>
+        <v>260723.54</v>
       </c>
       <c r="I46" s="1">
-        <v>653754.79</v>
+        <v>-12140.06</v>
       </c>
       <c r="J46" s="1">
-        <v>85.479396125408</v>
+        <v>-4.6562960904873</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1418564.58</v>
+        <v>248583.48</v>
       </c>
       <c r="N46" s="1">
-        <v>1418564.58</v>
+        <v>248583.48</v>
       </c>
       <c r="O46" s="1">
-        <v>0.96</v>
+        <v>0.17</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="B47" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="C47" s="1">
-        <v>647.0</v>
+        <v>3332.0</v>
       </c>
       <c r="D47" s="1">
-        <v>493.56</v>
+        <v>450.62</v>
       </c>
       <c r="E47" s="1">
-        <v>466.98123647604</v>
+        <v>254.3075210084</v>
       </c>
       <c r="F47" t="s">
         <v>11</v>
       </c>
       <c r="G47">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H47" s="1">
-        <v>260723.54</v>
+        <v>764809.79</v>
       </c>
       <c r="I47" s="1">
-        <v>14730.03</v>
+        <v>515375.95</v>
       </c>
       <c r="J47" s="1">
-        <v>5.6496739803395</v>
+        <v>67.386160158855</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>275453.57</v>
+        <v>1280185.74</v>
       </c>
       <c r="N47" s="1">
-        <v>275453.57</v>
+        <v>1280185.74</v>
       </c>
       <c r="O47" s="1">
-        <v>0.19</v>
+        <v>0.86</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="B48" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="C48" s="1">
-        <v>9308.0</v>
+        <v>11091.0</v>
       </c>
       <c r="D48" s="1">
-        <v>289.92</v>
+        <v>309.87</v>
       </c>
       <c r="E48" s="1">
-        <v>289.93163837559</v>
+        <v>290.08747993869</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
       <c r="G48">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H48" s="1">
-        <v>2304351.38</v>
+        <v>2749681.98</v>
       </c>
       <c r="I48" s="1">
-        <v>23411.37</v>
+        <v>180588.87</v>
       </c>
       <c r="J48" s="1">
-        <v>1.0159635463234</v>
+        <v>6.5676275043269</v>
       </c>
       <c r="K48">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.9</v>
+      </c>
+      <c r="L48" t="s">
+        <v>128</v>
       </c>
       <c r="M48" s="1">
-        <v>2327762.75</v>
+        <v>2930270.85</v>
       </c>
       <c r="N48" s="1">
-        <v>2327762.75</v>
+        <v>2940200.13</v>
       </c>
       <c r="O48" s="1">
-        <v>1.58</v>
+        <v>1.97</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="B49" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="C49" s="1">
-        <v>36684.0</v>
+        <v>27434.0</v>
       </c>
       <c r="D49" s="1">
-        <v>28.19</v>
+        <v>26.57</v>
       </c>
       <c r="E49" s="1">
-        <v>32.147454476066</v>
+        <v>32.147454618357</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
       <c r="G49">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H49" s="1">
-        <v>1006823.62</v>
+        <v>752949.49</v>
       </c>
       <c r="I49" s="1">
-        <v>-114800.88</v>
+        <v>-131453.66</v>
       </c>
       <c r="J49" s="1">
-        <v>-11.402283152634</v>
+        <v>-17.458496452398</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>892022.74</v>
+        <v>621495.83</v>
       </c>
       <c r="N49" s="1">
-        <v>892022.74</v>
+        <v>621495.83</v>
       </c>
       <c r="O49" s="1">
-        <v>0.6</v>
+        <v>0.42</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="B50" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="C50" s="1">
-        <v>11692.0</v>
+        <v>6580.0</v>
       </c>
       <c r="D50" s="1">
-        <v>90.94</v>
+        <v>91.22</v>
       </c>
       <c r="E50" s="1">
-        <v>133.66261888471</v>
+        <v>133.66261854103</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
       <c r="G50">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H50" s="1">
-        <v>1331963.58</v>
+        <v>749599.76</v>
       </c>
       <c r="I50" s="1">
-        <v>-414797.63</v>
+        <v>-237831.33</v>
       </c>
       <c r="J50" s="1">
-        <v>-31.141814703372</v>
+        <v>-31.727775633226</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>917165.95</v>
+        <v>511768.43</v>
       </c>
       <c r="N50" s="1">
-        <v>917165.95</v>
+        <v>511768.43</v>
       </c>
       <c r="O50" s="1">
-        <v>0.62</v>
+        <v>0.34</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="B51" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="C51" s="1">
         <v>38080.0</v>
       </c>
       <c r="D51" s="1">
-        <v>18.86</v>
+        <v>22.75</v>
       </c>
       <c r="E51" s="1">
         <v>18.909090336135</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
       <c r="G51">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H51" s="1">
         <v>614819.25</v>
       </c>
       <c r="I51" s="1">
-        <v>4682.86</v>
+        <v>123825.93</v>
       </c>
       <c r="J51" s="1">
-        <v>0.76166450546238</v>
+        <v>20.140216819821</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>619502.11</v>
+        <v>738645.18</v>
       </c>
       <c r="N51" s="1">
-        <v>619502.11</v>
+        <v>738645.18</v>
       </c>
       <c r="O51" s="1">
-        <v>0.42</v>
+        <v>0.5</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="B52" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="C52" s="1">
-        <v>2776.0</v>
+        <v>1407.0</v>
       </c>
       <c r="D52" s="1">
-        <v>483.62</v>
+        <v>503.15</v>
       </c>
       <c r="E52" s="1">
-        <v>460.85609510086</v>
+        <v>460.85609808102</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
       <c r="G52">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H52" s="1">
-        <v>1092218.34</v>
+        <v>553584.73</v>
       </c>
       <c r="I52" s="1">
-        <v>65833.17</v>
+        <v>50015.09</v>
       </c>
       <c r="J52" s="1">
-        <v>6.0274734079268</v>
+        <v>9.0347669091234</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1158051.51</v>
+        <v>603599.82</v>
       </c>
       <c r="N52" s="1">
-        <v>1158051.51</v>
+        <v>603599.82</v>
       </c>
       <c r="O52" s="1">
-        <v>0.78</v>
+        <v>0.41</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="B53" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="C53" s="1">
         <v>1449.0</v>
       </c>
       <c r="D53" s="1">
-        <v>612.52</v>
+        <v>631.53</v>
       </c>
       <c r="E53" s="1">
         <v>556.13495514148</v>
       </c>
       <c r="F53" t="s">
         <v>11</v>
       </c>
       <c r="G53">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H53" s="1">
         <v>688059.87</v>
       </c>
       <c r="I53" s="1">
-        <v>77524.09</v>
+        <v>92165.2</v>
       </c>
       <c r="J53" s="1">
-        <v>11.267055874077</v>
+        <v>13.394939018897</v>
       </c>
       <c r="K53">
-        <v>0.51</v>
+        <v>0.0</v>
       </c>
       <c r="L53">
-        <v>738.71</v>
+        <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>765583.96</v>
+        <v>780225.07</v>
       </c>
       <c r="N53" s="1">
-        <v>766322.67</v>
+        <v>780225.07</v>
       </c>
       <c r="O53" s="1">
         <v>0.52</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="B54" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="C54" s="1">
-        <v>7688.0</v>
+        <v>3469.0</v>
       </c>
       <c r="D54" s="1">
-        <v>92.65</v>
+        <v>128.49</v>
       </c>
       <c r="E54" s="1">
-        <v>77.340401925078</v>
+        <v>77.340400691842</v>
       </c>
       <c r="F54" t="s">
         <v>11</v>
       </c>
       <c r="G54">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H54" s="1">
-        <v>508574.32</v>
+        <v>229480.27</v>
       </c>
       <c r="I54" s="1">
-        <v>105842.31</v>
+        <v>150561.35</v>
       </c>
       <c r="J54" s="1">
-        <v>20.811571846569</v>
+        <v>65.609714508354</v>
       </c>
       <c r="K54">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="L54">
-        <v>0.0</v>
+        <v>275.31</v>
       </c>
       <c r="M54" s="1">
-        <v>614416.63</v>
+        <v>380041.62</v>
       </c>
       <c r="N54" s="1">
-        <v>614416.63</v>
+        <v>380316.93</v>
       </c>
       <c r="O54" s="1">
-        <v>0.42</v>
+        <v>0.26</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="B55" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="C55" s="1">
         <v>2613.0</v>
       </c>
       <c r="D55" s="1">
-        <v>517.72</v>
+        <v>498.66</v>
       </c>
       <c r="E55" s="1">
         <v>556.62815920398</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
       <c r="G55">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H55" s="1">
         <v>1241801.12</v>
       </c>
       <c r="I55" s="1">
-        <v>-74888.02</v>
+        <v>-130833.32</v>
       </c>
       <c r="J55" s="1">
-        <v>-6.0305969123301</v>
+        <v>-10.535770816506</v>
       </c>
       <c r="K55">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.52</v>
+      </c>
+      <c r="L55" t="s">
+        <v>143</v>
       </c>
       <c r="M55" s="1">
-        <v>1166913.1</v>
+        <v>1110967.8</v>
       </c>
       <c r="N55" s="1">
-        <v>1166913.1</v>
+        <v>1112324.6</v>
       </c>
       <c r="O55" s="1">
-        <v>0.79</v>
+        <v>0.75</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="B56" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="C56" s="1">
-        <v>18194.0</v>
+        <v>16665.0</v>
       </c>
       <c r="D56" s="1">
-        <v>117.11</v>
+        <v>121.42</v>
       </c>
       <c r="E56" s="1">
-        <v>80.401531823678</v>
+        <v>80.401531953195</v>
       </c>
       <c r="F56" t="s">
         <v>11</v>
       </c>
       <c r="G56">
+        <v>1.17</v>
+      </c>
+      <c r="H56" s="1">
+        <v>1144181.93</v>
+      </c>
+      <c r="I56" s="1">
+        <v>581072.19</v>
+      </c>
+      <c r="J56" s="1">
+        <v>50.784947285437</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56">
+        <v>0.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>1725254.12</v>
+      </c>
+      <c r="N56" s="1">
+        <v>1725254.12</v>
+      </c>
+      <c r="O56" s="1">
         <v>1.16</v>
-      </c>
-[...22 lines deleted...]
-        <v>1.24</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="B57" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C57" s="1">
-        <v>8607.0</v>
+        <v>8786.0</v>
       </c>
       <c r="D57" s="1">
-        <v>647.39</v>
+        <v>629.86</v>
       </c>
       <c r="E57" s="1">
-        <v>716.39081096782</v>
+        <v>713.46106419303</v>
       </c>
       <c r="F57" t="s">
         <v>11</v>
       </c>
       <c r="G57">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H57" s="1">
-        <v>5259300.2</v>
+        <v>5348254.55</v>
       </c>
       <c r="I57" s="1">
-        <v>-452877.59</v>
+        <v>-629876.28</v>
       </c>
       <c r="J57" s="1">
-        <v>-8.6109857353265</v>
+        <v>-11.777230760267</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>4806422.61</v>
+        <v>4718378.27</v>
       </c>
       <c r="N57" s="1">
-        <v>4806422.61</v>
+        <v>4718378.27</v>
       </c>
       <c r="O57" s="1">
-        <v>3.25</v>
+        <v>3.17</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="B58" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="C58" s="1">
-        <v>8394.0</v>
+        <v>7138.0</v>
       </c>
       <c r="D58" s="1">
-        <v>70.77</v>
+        <v>73.88</v>
       </c>
       <c r="E58" s="1">
-        <v>80.395493209435</v>
+        <v>80.395493135332</v>
       </c>
       <c r="F58" t="s">
         <v>11</v>
       </c>
       <c r="G58">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H58" s="1">
-        <v>576162.99</v>
+        <v>489951.33</v>
       </c>
       <c r="I58" s="1">
-        <v>-63747.41</v>
+        <v>-40315.45</v>
       </c>
       <c r="J58" s="1">
-        <v>-11.06412787812</v>
+        <v>-8.228460161543</v>
       </c>
       <c r="K58">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>0.0</v>
+      </c>
+      <c r="L58">
+        <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>512415.58</v>
+        <v>449635.88</v>
       </c>
       <c r="N58" s="1">
-        <v>515390.59</v>
+        <v>449635.88</v>
       </c>
       <c r="O58" s="1">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="B59" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="C59" s="1">
-        <v>3240.0</v>
+        <v>6760.0</v>
       </c>
       <c r="D59" s="1">
-        <v>389.32</v>
+        <v>420.59</v>
       </c>
       <c r="E59" s="1">
-        <v>378.8007962963</v>
+        <v>393.88281360947</v>
       </c>
       <c r="F59" t="s">
         <v>11</v>
       </c>
       <c r="G59">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H59" s="1">
-        <v>1040758.59</v>
+        <v>2276550.71</v>
       </c>
       <c r="I59" s="1">
-        <v>47309.04</v>
+        <v>147619.81</v>
       </c>
       <c r="J59" s="1">
-        <v>4.5456305097612</v>
+        <v>6.4843629158605</v>
       </c>
       <c r="K59">
-        <v>0.0</v>
+        <v>0.07</v>
       </c>
       <c r="L59">
-        <v>0.0</v>
+        <v>459.53</v>
       </c>
       <c r="M59" s="1">
-        <v>1088067.63</v>
+        <v>2424170.52</v>
       </c>
       <c r="N59" s="1">
-        <v>1088067.63</v>
+        <v>2424630.05</v>
       </c>
       <c r="O59" s="1">
-        <v>0.74</v>
+        <v>1.63</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="B60" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="C60" s="1">
-        <v>23777.0</v>
+        <v>24997.0</v>
       </c>
       <c r="D60" s="1">
-        <v>409.41</v>
+        <v>370.87</v>
       </c>
       <c r="E60" s="1">
-        <v>500.10573747739</v>
+        <v>493.7785658279</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
       <c r="G60">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H60" s="1">
-        <v>10157685.5</v>
+        <v>10549951.33</v>
       </c>
       <c r="I60" s="1">
-        <v>-1760772.21</v>
+        <v>-2645583.86</v>
       </c>
       <c r="J60" s="1">
-        <v>-17.33438399919</v>
+        <v>-25.076739951179</v>
       </c>
       <c r="K60">
-        <v>0.57</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>0.0</v>
+      </c>
+      <c r="L60">
+        <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>8396913.29</v>
+        <v>7904367.47</v>
       </c>
       <c r="N60" s="1">
-        <v>8410353.87</v>
+        <v>7904367.47</v>
       </c>
       <c r="O60" s="1">
-        <v>5.69</v>
+        <v>5.3</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="B61" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="C61" s="1">
         <v>6070.0</v>
       </c>
       <c r="D61" s="1">
-        <v>160.45</v>
+        <v>177.64</v>
       </c>
       <c r="E61" s="1">
         <v>144.26844481054</v>
       </c>
       <c r="F61" t="s">
         <v>11</v>
       </c>
       <c r="G61">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H61" s="1">
         <v>747796.83</v>
       </c>
       <c r="I61" s="1">
-        <v>92306.25</v>
+        <v>171566.09</v>
       </c>
       <c r="J61" s="1">
-        <v>12.343760537204</v>
+        <v>22.942874737781</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>840103.08</v>
+        <v>919362.92</v>
       </c>
       <c r="N61" s="1">
-        <v>840103.08</v>
+        <v>919362.92</v>
       </c>
       <c r="O61" s="1">
-        <v>0.57</v>
+        <v>0.62</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="B62" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="C62" s="1">
-        <v>9874.0</v>
+        <v>11501.0</v>
       </c>
       <c r="D62" s="1">
-        <v>98.32</v>
+        <v>103.01</v>
       </c>
       <c r="E62" s="1">
-        <v>93.772478225643</v>
+        <v>94.119698287106</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
       <c r="G62">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H62" s="1">
-        <v>792523.33</v>
+        <v>928403.56</v>
       </c>
       <c r="I62" s="1">
-        <v>44888.63</v>
+        <v>81715.39</v>
       </c>
       <c r="J62" s="1">
-        <v>5.6640137016534</v>
+        <v>8.8017101097717</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>837411.96</v>
+        <v>1010118.95</v>
       </c>
       <c r="N62" s="1">
-        <v>837411.96</v>
+        <v>1010118.95</v>
       </c>
       <c r="O62" s="1">
-        <v>0.57</v>
+        <v>0.68</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="B63" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="C63" s="1">
         <v>11660.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.32</v>
+        <v>103.01</v>
       </c>
       <c r="E63" s="1">
         <v>43.225473413379</v>
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
       <c r="G63">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H63" s="1">
         <v>457315.67</v>
       </c>
       <c r="I63" s="1">
-        <v>531566.59</v>
+        <v>566768.06</v>
       </c>
       <c r="J63" s="1">
-        <v>116.23625099048</v>
+        <v>123.93366271486</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>988882.26</v>
+        <v>1024083.73</v>
       </c>
       <c r="N63" s="1">
-        <v>988882.26</v>
+        <v>1024083.73</v>
       </c>
       <c r="O63" s="1">
-        <v>0.67</v>
+        <v>0.69</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="B64" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="C64" s="1">
-        <v>37007.0</v>
+        <v>3206.0</v>
       </c>
       <c r="D64" s="1">
-        <v>12.29</v>
+        <v>120.9</v>
       </c>
       <c r="E64" s="1">
-        <v>23.423891425946</v>
+        <v>116.83629756706</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
       <c r="G64">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H64" s="1">
-        <v>745477.11</v>
+        <v>317088.95</v>
       </c>
       <c r="I64" s="1">
-        <v>-353157.58</v>
+        <v>13392.7</v>
       </c>
       <c r="J64" s="1">
-        <v>-47.373363348474</v>
+        <v>4.2236413473254</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>392319.53</v>
+        <v>330481.65</v>
       </c>
       <c r="N64" s="1">
-        <v>392319.53</v>
+        <v>330481.65</v>
       </c>
       <c r="O64" s="1">
-        <v>0.27</v>
+        <v>0.22</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="B65" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="C65" s="1">
-        <v>3206.0</v>
+        <v>20255.0</v>
       </c>
       <c r="D65" s="1">
-        <v>116.96</v>
+        <v>94.08</v>
       </c>
       <c r="E65" s="1">
-        <v>116.83629756706</v>
+        <v>74.798555912121</v>
       </c>
       <c r="F65" t="s">
         <v>11</v>
       </c>
       <c r="G65">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H65" s="1">
-        <v>317088.95</v>
+        <v>1296204.36</v>
       </c>
       <c r="I65" s="1">
-        <v>6359.48</v>
+        <v>328547.65</v>
       </c>
       <c r="J65" s="1">
-        <v>2.0055823452694</v>
+        <v>25.346902088803</v>
       </c>
       <c r="K65">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="L65">
-        <v>512.1</v>
+        <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>323448.43</v>
+        <v>1624752.01</v>
       </c>
       <c r="N65" s="1">
-        <v>323960.53</v>
+        <v>1624752.01</v>
       </c>
       <c r="O65" s="1">
-        <v>0.22</v>
+        <v>1.09</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="B66" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
       <c r="C66" s="1">
-        <v>24318.0</v>
+        <v>30757.0</v>
       </c>
       <c r="D66" s="1">
-        <v>92.01</v>
+        <v>188.63</v>
       </c>
       <c r="E66" s="1">
-        <v>74.798555802286</v>
+        <v>85.334505966121</v>
       </c>
       <c r="F66" t="s">
         <v>11</v>
       </c>
       <c r="G66">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H66" s="1">
-        <v>1556213.17</v>
+        <v>2465459.21</v>
       </c>
       <c r="I66" s="1">
-        <v>373830.12</v>
+        <v>2481203.12</v>
       </c>
       <c r="J66" s="1">
-        <v>24.02178102631</v>
+        <v>100.63857921219</v>
       </c>
       <c r="K66">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>0.0</v>
+      </c>
+      <c r="L66">
+        <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>1930043.29</v>
+        <v>4946662.33</v>
       </c>
       <c r="N66" s="1">
-        <v>1939353.22</v>
+        <v>4946662.33</v>
       </c>
       <c r="O66" s="1">
-        <v>1.31</v>
+        <v>3.32</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>173</v>
+        <v>162</v>
       </c>
       <c r="B67" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="C67" s="1">
         <v>49373.0</v>
       </c>
       <c r="D67" s="1">
-        <v>182.65</v>
+        <v>188.63</v>
       </c>
       <c r="E67" s="1">
         <v>148.50698114354</v>
       </c>
       <c r="F67" t="s">
         <v>11</v>
       </c>
       <c r="G67">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H67" s="1">
         <v>6269871.91</v>
       </c>
       <c r="I67" s="1">
-        <v>1508941.56</v>
+        <v>1670810.18</v>
       </c>
       <c r="J67" s="1">
-        <v>24.066545244622</v>
+        <v>26.648234668641</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>7778813.47</v>
+        <v>7940682.09</v>
       </c>
       <c r="N67" s="1">
-        <v>7778813.47</v>
+        <v>7940682.09</v>
       </c>
       <c r="O67" s="1">
-        <v>5.26</v>
+        <v>5.33</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>173</v>
+        <v>164</v>
       </c>
       <c r="B68" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>30757.0</v>
+        <v>17164.0</v>
       </c>
       <c r="D68" s="1">
-        <v>182.65</v>
+        <v>62.93</v>
       </c>
       <c r="E68" s="1">
-        <v>85.334505966121</v>
+        <v>90.717896760662</v>
       </c>
       <c r="F68" t="s">
         <v>11</v>
       </c>
       <c r="G68">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H68" s="1">
-        <v>2465459.21</v>
+        <v>1326331.16</v>
       </c>
       <c r="I68" s="1">
-        <v>2380366.76</v>
+        <v>-405386.01</v>
       </c>
       <c r="J68" s="1">
-        <v>96.548616596257</v>
+        <v>-30.564464006108</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>4845825.97</v>
+        <v>920945.15</v>
       </c>
       <c r="N68" s="1">
-        <v>4845825.97</v>
+        <v>920945.15</v>
       </c>
       <c r="O68" s="1">
-        <v>3.28</v>
+        <v>0.62</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="B69" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
       <c r="C69" s="1">
-        <v>17164.0</v>
+        <v>25001.0</v>
       </c>
       <c r="D69" s="1">
-        <v>79.71</v>
+        <v>33.55</v>
       </c>
       <c r="E69" s="1">
-        <v>90.717896760662</v>
+        <v>47.665141394344</v>
       </c>
       <c r="F69" t="s">
         <v>11</v>
       </c>
       <c r="G69">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H69" s="1">
-        <v>1326331.16</v>
+        <v>1017241.82</v>
       </c>
       <c r="I69" s="1">
-        <v>-146185.86</v>
+        <v>-302074.88</v>
       </c>
       <c r="J69" s="1">
-        <v>-11.021822031234</v>
+        <v>-29.695483813279</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1180145.3</v>
+        <v>715166.94</v>
       </c>
       <c r="N69" s="1">
-        <v>1180145.3</v>
+        <v>715166.94</v>
       </c>
       <c r="O69" s="1">
-        <v>0.8</v>
+        <v>0.48</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>177</v>
+        <v>168</v>
       </c>
       <c r="B70" t="s">
-        <v>178</v>
+        <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>25001.0</v>
+        <v>13515.0</v>
       </c>
       <c r="D70" s="1">
-        <v>41.18</v>
+        <v>138.09</v>
       </c>
       <c r="E70" s="1">
-        <v>47.665141394344</v>
+        <v>178.75728079911</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
       <c r="G70">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H70" s="1">
-        <v>1017241.82</v>
+        <v>2059415.61</v>
       </c>
       <c r="I70" s="1">
-        <v>-129170.41</v>
+        <v>-468175.17</v>
       </c>
       <c r="J70" s="1">
-        <v>-12.698102600619</v>
+        <v>-22.733399112188</v>
       </c>
       <c r="K70">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.3</v>
+      </c>
+      <c r="L70" t="s">
+        <v>170</v>
       </c>
       <c r="M70" s="1">
-        <v>888071.41</v>
+        <v>1591240.44</v>
       </c>
       <c r="N70" s="1">
-        <v>888071.41</v>
+        <v>1595273.57</v>
       </c>
       <c r="O70" s="1">
-        <v>0.6</v>
+        <v>1.07</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="B71" t="s">
-        <v>180</v>
+        <v>172</v>
       </c>
       <c r="C71" s="1">
-        <v>10319.0</v>
+        <v>8708.0</v>
       </c>
       <c r="D71" s="1">
-        <v>151.56</v>
+        <v>155.73</v>
       </c>
       <c r="E71" s="1">
-        <v>187.29264075976</v>
+        <v>180.36083027102</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
       <c r="G71">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H71" s="1">
-        <v>1644517.45</v>
+        <v>1349565.88</v>
       </c>
       <c r="I71" s="1">
-        <v>-295472.65</v>
+        <v>-193325.24</v>
       </c>
       <c r="J71" s="1">
-        <v>-17.96713376316</v>
+        <v>-14.324994641981</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1349044.8</v>
+        <v>1156240.64</v>
       </c>
       <c r="N71" s="1">
-        <v>1349044.8</v>
+        <v>1156240.64</v>
       </c>
       <c r="O71" s="1">
-        <v>0.91</v>
+        <v>0.78</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="B72" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="C72" s="1">
-        <v>5883.0</v>
+        <v>2183.0</v>
       </c>
       <c r="D72" s="1">
-        <v>165.1</v>
+        <v>984.23</v>
       </c>
       <c r="E72" s="1">
-        <v>189.92279279279</v>
+        <v>931.29937242327</v>
       </c>
       <c r="F72" t="s">
         <v>11</v>
       </c>
       <c r="G72">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H72" s="1">
-        <v>956173.83</v>
+        <v>1743469.99</v>
       </c>
       <c r="I72" s="1">
-        <v>-118355.06</v>
+        <v>88455.74</v>
       </c>
       <c r="J72" s="1">
-        <v>-12.3779857058</v>
+        <v>5.0735453152251</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>837818.77</v>
+        <v>1831925.73</v>
       </c>
       <c r="N72" s="1">
-        <v>837818.77</v>
+        <v>1831925.73</v>
       </c>
       <c r="O72" s="1">
-        <v>0.57</v>
+        <v>1.23</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="B73" t="s">
-        <v>184</v>
+        <v>176</v>
       </c>
       <c r="C73" s="1">
-        <v>1302.0</v>
+        <v>5371.0</v>
       </c>
       <c r="D73" s="1">
-        <v>932.17</v>
+        <v>159.25</v>
       </c>
       <c r="E73" s="1">
-        <v>927.82956989247</v>
+        <v>121.23546453174</v>
       </c>
       <c r="F73" t="s">
         <v>11</v>
       </c>
       <c r="G73">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H73" s="1">
-        <v>1032860.89</v>
+        <v>556009.5</v>
       </c>
       <c r="I73" s="1">
-        <v>14051.33</v>
+        <v>173266.84</v>
       </c>
       <c r="J73" s="1">
-        <v>1.3604281211577</v>
+        <v>31.16256826547</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1046912.22</v>
+        <v>729276.34</v>
       </c>
       <c r="N73" s="1">
-        <v>1046912.22</v>
+        <v>729276.34</v>
       </c>
       <c r="O73" s="1">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="B74" t="s">
-        <v>186</v>
+        <v>178</v>
       </c>
       <c r="C74" s="1">
-        <v>7187.0</v>
+        <v>11997.0</v>
       </c>
       <c r="D74" s="1">
-        <v>163.0</v>
+        <v>145.16</v>
       </c>
       <c r="E74" s="1">
-        <v>121.23546542368</v>
+        <v>158.59507210136</v>
       </c>
       <c r="F74" t="s">
         <v>11</v>
       </c>
       <c r="G74">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H74" s="1">
-        <v>744003.03</v>
+        <v>1624440.8</v>
       </c>
       <c r="I74" s="1">
-        <v>266504.17</v>
+        <v>-139609.39</v>
       </c>
       <c r="J74" s="1">
-        <v>35.8203070759</v>
+        <v>-8.5943045754576</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1010507.2</v>
+        <v>1484831.41</v>
       </c>
       <c r="N74" s="1">
-        <v>1010507.2</v>
+        <v>1484831.41</v>
       </c>
       <c r="O74" s="1">
-        <v>0.68</v>
+        <v>1.0</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="B75" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
       <c r="C75" s="1">
-        <v>11997.0</v>
+        <v>3998.0</v>
       </c>
       <c r="D75" s="1">
-        <v>155.22</v>
+        <v>194.13</v>
       </c>
       <c r="E75" s="1">
-        <v>158.59507210136</v>
+        <v>254.02156828414</v>
       </c>
       <c r="F75" t="s">
         <v>11</v>
       </c>
       <c r="G75">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H75" s="1">
-        <v>1624440.8</v>
+        <v>868201.2</v>
       </c>
       <c r="I75" s="1">
-        <v>-18148.78</v>
+        <v>-206452.69</v>
       </c>
       <c r="J75" s="1">
-        <v>-1.1172324654737</v>
+        <v>-23.779360129887</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1606292.02</v>
+        <v>661748.51</v>
       </c>
       <c r="N75" s="1">
-        <v>1606292.02</v>
+        <v>661748.51</v>
       </c>
       <c r="O75" s="1">
-        <v>1.09</v>
+        <v>0.44</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="B76" t="s">
-        <v>190</v>
+        <v>182</v>
       </c>
       <c r="C76" s="1">
-        <v>5845.0</v>
+        <v>8844.0</v>
       </c>
       <c r="D76" s="1">
-        <v>206.8</v>
+        <v>137.19</v>
       </c>
       <c r="E76" s="1">
-        <v>254.02156886227</v>
+        <v>108.40553143374</v>
       </c>
       <c r="F76" t="s">
         <v>11</v>
       </c>
       <c r="G76">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H76" s="1">
-        <v>1269293.66</v>
+        <v>818667.5</v>
       </c>
       <c r="I76" s="1">
-        <v>-226642.06</v>
+        <v>215828.27</v>
       </c>
       <c r="J76" s="1">
-        <v>-17.855762393078</v>
+        <v>26.363361193647</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>1042651.6</v>
+        <v>1034495.77</v>
       </c>
       <c r="N76" s="1">
-        <v>1042651.6</v>
+        <v>1034495.77</v>
       </c>
       <c r="O76" s="1">
-        <v>0.71</v>
+        <v>0.69</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="B77" t="s">
-        <v>192</v>
+        <v>184</v>
       </c>
       <c r="C77" s="1">
-        <v>8844.0</v>
+        <v>12016.0</v>
       </c>
       <c r="D77" s="1">
-        <v>135.15</v>
+        <v>83.13</v>
       </c>
       <c r="E77" s="1">
-        <v>108.40553143374</v>
+        <v>83.484712050599</v>
       </c>
       <c r="F77" t="s">
         <v>11</v>
       </c>
       <c r="G77">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H77" s="1">
-        <v>818667.5</v>
+        <v>865339.12</v>
       </c>
       <c r="I77" s="1">
-        <v>212356.91</v>
+        <v>-13661.51</v>
       </c>
       <c r="J77" s="1">
-        <v>25.939335566637</v>
+        <v>-1.5787463763339</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>1031024.41</v>
+        <v>851677.61</v>
       </c>
       <c r="N77" s="1">
-        <v>1031024.41</v>
+        <v>851677.61</v>
       </c>
       <c r="O77" s="1">
-        <v>0.7</v>
+        <v>0.57</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="B78" t="s">
-        <v>194</v>
+        <v>186</v>
       </c>
       <c r="C78" s="1">
-        <v>13984.0</v>
+        <v>6501.0</v>
       </c>
       <c r="D78" s="1">
-        <v>84.04</v>
+        <v>139.73</v>
       </c>
       <c r="E78" s="1">
-        <v>83.484711813501</v>
+        <v>134.75772035072</v>
       </c>
       <c r="F78" t="s">
         <v>11</v>
       </c>
       <c r="G78">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H78" s="1">
-        <v>1007065.77</v>
+        <v>760336.7</v>
       </c>
       <c r="I78" s="1">
-        <v>6662.65</v>
+        <v>14173.88</v>
       </c>
       <c r="J78" s="1">
-        <v>0.66159035471933</v>
+        <v>1.8641583393252</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>1013728.42</v>
+        <v>774510.58</v>
       </c>
       <c r="N78" s="1">
-        <v>1013728.42</v>
+        <v>774510.58</v>
       </c>
       <c r="O78" s="1">
-        <v>0.69</v>
+        <v>0.52</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>195</v>
+        <v>187</v>
       </c>
       <c r="B79" t="s">
-        <v>196</v>
+        <v>188</v>
       </c>
       <c r="C79" s="1">
-        <v>4392.0</v>
+        <v>2668.0</v>
       </c>
       <c r="D79" s="1">
-        <v>230.14</v>
+        <v>214.66</v>
       </c>
       <c r="E79" s="1">
-        <v>241.86243169399</v>
+        <v>241.86243253373</v>
       </c>
       <c r="F79" t="s">
         <v>11</v>
       </c>
       <c r="G79">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H79" s="1">
-        <v>906901.14</v>
+        <v>550913.53</v>
       </c>
       <c r="I79" s="1">
-        <v>-35017.35</v>
+        <v>-62604.81</v>
       </c>
       <c r="J79" s="1">
-        <v>-3.8612091721486</v>
+        <v>-11.363817839072</v>
       </c>
       <c r="K79">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.61</v>
+      </c>
+      <c r="L79" t="s">
+        <v>189</v>
       </c>
       <c r="M79" s="1">
-        <v>871883.79</v>
+        <v>488308.72</v>
       </c>
       <c r="N79" s="1">
-        <v>871883.79</v>
+        <v>489947.03</v>
       </c>
       <c r="O79" s="1">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="B80" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="C80" s="1">
         <v>10350.0</v>
       </c>
       <c r="D80" s="1">
-        <v>79.35</v>
+        <v>69.19</v>
       </c>
       <c r="E80" s="1">
         <v>114.07628115942</v>
       </c>
       <c r="F80" t="s">
         <v>11</v>
       </c>
       <c r="G80">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H80" s="1">
         <v>1002645.92</v>
       </c>
       <c r="I80" s="1">
-        <v>-294224.89</v>
+        <v>-392067.84</v>
       </c>
       <c r="J80" s="1">
-        <v>-29.344844888014</v>
+        <v>-39.103319744222</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>708421.03</v>
+        <v>610578.08</v>
       </c>
       <c r="N80" s="1">
-        <v>708421.03</v>
+        <v>610578.08</v>
       </c>
       <c r="O80" s="1">
-        <v>0.48</v>
+        <v>0.41</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="B81" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="C81" s="1">
         <v>7986.0</v>
       </c>
       <c r="D81" s="1">
-        <v>208.23</v>
+        <v>201.56</v>
       </c>
       <c r="E81" s="1">
         <v>199.22094164788</v>
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
       <c r="G81">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H81" s="1">
         <v>1357478.89</v>
       </c>
       <c r="I81" s="1">
-        <v>76942.55</v>
+        <v>14954.21</v>
       </c>
       <c r="J81" s="1">
-        <v>5.6680476261402</v>
+        <v>1.1016163941967</v>
       </c>
       <c r="K81">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>0.0</v>
+      </c>
+      <c r="L81">
+        <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1434421.44</v>
+        <v>1372433.1</v>
       </c>
       <c r="N81" s="1">
-        <v>1436076.94</v>
+        <v>1372433.1</v>
       </c>
       <c r="O81" s="1">
-        <v>0.97</v>
+        <v>0.92</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>202</v>
+        <v>194</v>
       </c>
       <c r="B82" t="s">
-        <v>203</v>
+        <v>195</v>
       </c>
       <c r="C82" s="1">
-        <v>32079.0</v>
+        <v>23745.0</v>
       </c>
       <c r="D82" s="1">
-        <v>15.42</v>
+        <v>51.92</v>
       </c>
       <c r="E82" s="1">
-        <v>21.984159730665</v>
+        <v>34.260741208675</v>
       </c>
       <c r="F82" t="s">
         <v>11</v>
       </c>
       <c r="G82">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H82" s="1">
-        <v>602754.35</v>
+        <v>694630.15</v>
       </c>
       <c r="I82" s="1">
-        <v>-176067.4</v>
+        <v>356519.1</v>
       </c>
       <c r="J82" s="1">
-        <v>-29.210473553613</v>
+        <v>51.325025267043</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>426686.95</v>
+        <v>1051149.25</v>
       </c>
       <c r="N82" s="1">
-        <v>426686.95</v>
+        <v>1051149.25</v>
       </c>
       <c r="O82" s="1">
-        <v>0.29</v>
+        <v>0.71</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
       <c r="B83" t="s">
-        <v>205</v>
+        <v>197</v>
       </c>
       <c r="C83" s="1">
-        <v>7359.0</v>
+        <v>7884.0</v>
       </c>
       <c r="D83" s="1">
-        <v>198.79</v>
+        <v>121.11</v>
       </c>
       <c r="E83" s="1">
-        <v>242.66786248132</v>
+        <v>165.08086504312</v>
       </c>
       <c r="F83" t="s">
         <v>11</v>
       </c>
       <c r="G83">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H83" s="1">
-        <v>1522677.87</v>
+        <v>1104084.03</v>
       </c>
       <c r="I83" s="1">
-        <v>-260799.49</v>
+        <v>-289972.05</v>
       </c>
       <c r="J83" s="1">
-        <v>-17.127686370066</v>
+        <v>-26.26358520918</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1261878.38</v>
+        <v>814111.98</v>
       </c>
       <c r="N83" s="1">
-        <v>1261878.38</v>
+        <v>814111.98</v>
       </c>
       <c r="O83" s="1">
-        <v>0.85</v>
+        <v>0.55</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="B84" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="C84" s="1">
-        <v>23745.0</v>
+        <v>1537.0</v>
       </c>
       <c r="D84" s="1">
-        <v>47.19</v>
+        <v>195.71</v>
       </c>
       <c r="E84" s="1">
-        <v>34.260741208675</v>
+        <v>233.9553415745</v>
       </c>
       <c r="F84" t="s">
         <v>11</v>
       </c>
       <c r="G84">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H84" s="1">
-        <v>694630.15</v>
+        <v>306993.98</v>
       </c>
       <c r="I84" s="1">
-        <v>271924.28</v>
+        <v>-50519.35</v>
       </c>
       <c r="J84" s="1">
-        <v>39.146627885357</v>
+        <v>-16.456137022622</v>
       </c>
       <c r="K84">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>0.0</v>
+      </c>
+      <c r="L84">
+        <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>966554.43</v>
+        <v>256474.63</v>
       </c>
       <c r="N84" s="1">
-        <v>972770.47</v>
+        <v>256474.63</v>
       </c>
       <c r="O84" s="1">
-        <v>0.66</v>
+        <v>0.17</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="B85" t="s">
-        <v>210</v>
+        <v>201</v>
       </c>
       <c r="C85" s="1">
-        <v>7884.0</v>
+        <v>7519.0</v>
       </c>
       <c r="D85" s="1">
-        <v>182.84</v>
+        <v>243.09</v>
       </c>
       <c r="E85" s="1">
-        <v>165.08086504312</v>
+        <v>172.12817927916</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
       <c r="G85">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H85" s="1">
-        <v>1104084.03</v>
+        <v>1104796.65</v>
       </c>
       <c r="I85" s="1">
-        <v>139347.83</v>
+        <v>453624.04</v>
       </c>
       <c r="J85" s="1">
-        <v>12.621125404739</v>
+        <v>41.059505384996</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>1243431.86</v>
+        <v>1558420.69</v>
       </c>
       <c r="N85" s="1">
-        <v>1243431.86</v>
+        <v>1558420.69</v>
       </c>
       <c r="O85" s="1">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>211</v>
+        <v>202</v>
       </c>
       <c r="B86" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="C86" s="1">
-        <v>1537.0</v>
+        <v>7810.0</v>
       </c>
       <c r="D86" s="1">
-        <v>217.5</v>
+        <v>348.95</v>
       </c>
       <c r="E86" s="1">
-        <v>233.9553415745</v>
+        <v>335.33270550576</v>
       </c>
       <c r="F86" t="s">
         <v>11</v>
       </c>
       <c r="G86">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H86" s="1">
-        <v>306993.98</v>
+        <v>2236316.74</v>
       </c>
       <c r="I86" s="1">
-        <v>-18632.47</v>
+        <v>87338.88</v>
       </c>
       <c r="J86" s="1">
-        <v>-6.0693274832295</v>
+        <v>3.9054789707472</v>
       </c>
       <c r="K86">
-        <v>0.63</v>
+        <v>0.0</v>
       </c>
       <c r="L86">
-        <v>963.25</v>
+        <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>288361.51</v>
+        <v>2323655.62</v>
       </c>
       <c r="N86" s="1">
-        <v>289324.76</v>
+        <v>2323655.62</v>
       </c>
       <c r="O86" s="1">
-        <v>0.2</v>
+        <v>1.56</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="B87" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="C87" s="1">
-        <v>7519.0</v>
+        <v>2714.0</v>
       </c>
       <c r="D87" s="1">
-        <v>234.74</v>
+        <v>214.73</v>
       </c>
       <c r="E87" s="1">
-        <v>172.12817927916</v>
+        <v>215.19041635962</v>
       </c>
       <c r="F87" t="s">
         <v>11</v>
       </c>
       <c r="G87">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H87" s="1">
-        <v>1104796.65</v>
+        <v>497955.23</v>
       </c>
       <c r="I87" s="1">
-        <v>417682.48</v>
+        <v>-1065.41</v>
       </c>
       <c r="J87" s="1">
-        <v>37.806276838367</v>
+        <v>-0.2139569856511</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>1522479.13</v>
+        <v>496889.82</v>
       </c>
       <c r="N87" s="1">
-        <v>1522479.13</v>
+        <v>496889.82</v>
       </c>
       <c r="O87" s="1">
-        <v>1.03</v>
+        <v>0.33</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>215</v>
+        <v>206</v>
       </c>
       <c r="B88" t="s">
-        <v>216</v>
+        <v>207</v>
       </c>
       <c r="C88" s="1">
-        <v>8256.0</v>
+        <v>3414.0</v>
       </c>
       <c r="D88" s="1">
-        <v>398.68</v>
+        <v>496.11</v>
       </c>
       <c r="E88" s="1">
-        <v>335.33270591085</v>
+        <v>427.74191857059</v>
       </c>
       <c r="F88" t="s">
         <v>11</v>
       </c>
       <c r="G88">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H88" s="1">
-        <v>2364024.46</v>
+        <v>1247143.46</v>
       </c>
       <c r="I88" s="1">
-        <v>475190.65</v>
+        <v>196962.38</v>
       </c>
       <c r="J88" s="1">
-        <v>20.100919344972</v>
+        <v>15.793081254662</v>
       </c>
       <c r="K88">
-        <v>0.0</v>
+        <v>0.28</v>
       </c>
       <c r="L88">
-        <v>0.0</v>
+        <v>957.67</v>
       </c>
       <c r="M88" s="1">
-        <v>2839215.11</v>
+        <v>1444105.84</v>
       </c>
       <c r="N88" s="1">
-        <v>2839215.11</v>
+        <v>1445063.51</v>
       </c>
       <c r="O88" s="1">
-        <v>1.92</v>
+        <v>0.97</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="B89" t="s">
-        <v>218</v>
+        <v>209</v>
       </c>
       <c r="C89" s="1">
-        <v>3414.0</v>
+        <v>3215.0</v>
       </c>
       <c r="D89" s="1">
-        <v>509.97</v>
+        <v>161.6</v>
       </c>
       <c r="E89" s="1">
-        <v>427.74191857059</v>
+        <v>148.79794401244</v>
       </c>
       <c r="F89" t="s">
         <v>11</v>
       </c>
       <c r="G89">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H89" s="1">
-        <v>1247143.46</v>
+        <v>402122.79</v>
       </c>
       <c r="I89" s="1">
-        <v>254657.27</v>
+        <v>40852.87</v>
       </c>
       <c r="J89" s="1">
-        <v>20.419244310514</v>
+        <v>10.159302336483</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>1501800.73</v>
+        <v>442975.66</v>
       </c>
       <c r="N89" s="1">
-        <v>1501800.73</v>
+        <v>442975.66</v>
       </c>
       <c r="O89" s="1">
-        <v>1.02</v>
+        <v>0.3</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>219</v>
+        <v>210</v>
       </c>
       <c r="B90" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="C90" s="1">
-        <v>3215.0</v>
+        <v>2662.0</v>
       </c>
       <c r="D90" s="1">
-        <v>158.14</v>
+        <v>465.71</v>
       </c>
       <c r="E90" s="1">
-        <v>148.79794401244</v>
+        <v>418.9253606311</v>
       </c>
       <c r="F90" t="s">
         <v>11</v>
       </c>
       <c r="G90">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H90" s="1">
-        <v>402122.79</v>
+        <v>949979.1</v>
       </c>
       <c r="I90" s="1">
-        <v>36435.05</v>
+        <v>107035.88</v>
       </c>
       <c r="J90" s="1">
-        <v>9.0606777099104</v>
+        <v>11.26718261486</v>
       </c>
       <c r="K90">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="L90">
-        <v>0.0</v>
+        <v>595.8</v>
       </c>
       <c r="M90" s="1">
-        <v>438557.84</v>
+        <v>1057014.98</v>
       </c>
       <c r="N90" s="1">
-        <v>438557.84</v>
+        <v>1057610.78</v>
       </c>
       <c r="O90" s="1">
-        <v>0.3</v>
+        <v>0.71</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
       <c r="B91" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="C91" s="1">
-        <v>2662.0</v>
+        <v>20036.0</v>
       </c>
       <c r="D91" s="1">
-        <v>427.52</v>
+        <v>70.48</v>
       </c>
       <c r="E91" s="1">
-        <v>418.9253606311</v>
+        <v>84.314065182671</v>
       </c>
       <c r="F91" t="s">
         <v>11</v>
       </c>
       <c r="G91">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H91" s="1">
-        <v>949979.1</v>
+        <v>1456938.97</v>
       </c>
       <c r="I91" s="1">
-        <v>31697.98</v>
+        <v>-252916.9</v>
       </c>
       <c r="J91" s="1">
-        <v>3.3367028811476</v>
+        <v>-17.359471138314</v>
       </c>
       <c r="K91">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>0.0</v>
+      </c>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>981677.08</v>
+        <v>1204022.07</v>
       </c>
       <c r="N91" s="1">
-        <v>984088.1</v>
+        <v>1204022.07</v>
       </c>
       <c r="O91" s="1">
-        <v>0.67</v>
+        <v>0.81</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="B92" t="s">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="C92" s="1">
-        <v>16588.0</v>
+        <v>1636.0</v>
       </c>
       <c r="D92" s="1">
-        <v>73.84</v>
+        <v>771.93</v>
       </c>
       <c r="E92" s="1">
-        <v>86.876269592477</v>
+        <v>869.17824572127</v>
       </c>
       <c r="F92" t="s">
         <v>11</v>
       </c>
       <c r="G92">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H92" s="1">
-        <v>1241513.65</v>
+        <v>1225500.9</v>
       </c>
       <c r="I92" s="1">
-        <v>-184964.08</v>
+        <v>-148741.31</v>
       </c>
       <c r="J92" s="1">
-        <v>-14.8982719602</v>
+        <v>-12.137184884972</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>1056549.57</v>
+        <v>1076759.59</v>
       </c>
       <c r="N92" s="1">
-        <v>1056549.57</v>
+        <v>1076759.59</v>
       </c>
       <c r="O92" s="1">
         <v>0.72</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="B93" t="s">
-        <v>227</v>
+        <v>217</v>
       </c>
       <c r="C93" s="1">
-        <v>1636.0</v>
+        <v>2744.0</v>
       </c>
       <c r="D93" s="1">
-        <v>820.68</v>
+        <v>304.33</v>
       </c>
       <c r="E93" s="1">
-        <v>869.17824572127</v>
+        <v>309.12200072886</v>
       </c>
       <c r="F93" t="s">
         <v>11</v>
       </c>
       <c r="G93">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H93" s="1">
-        <v>1225500.9</v>
+        <v>723221.87</v>
       </c>
       <c r="I93" s="1">
-        <v>-67360.23</v>
+        <v>-11211.37</v>
       </c>
       <c r="J93" s="1">
-        <v>-5.496546758962</v>
+        <v>-1.5501978666657</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>1158140.67</v>
+        <v>712010.5</v>
       </c>
       <c r="N93" s="1">
-        <v>1158140.67</v>
+        <v>712010.5</v>
       </c>
       <c r="O93" s="1">
-        <v>0.78</v>
+        <v>0.48</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="B94" t="s">
-        <v>229</v>
+        <v>219</v>
       </c>
       <c r="C94" s="1">
-        <v>5280.0</v>
+        <v>2825.0</v>
       </c>
       <c r="D94" s="1">
-        <v>215.95</v>
+        <v>238.82</v>
       </c>
       <c r="E94" s="1">
-        <v>185.43332575758</v>
+        <v>185.43332389381</v>
       </c>
       <c r="F94" t="s">
         <v>11</v>
       </c>
       <c r="G94">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H94" s="1">
-        <v>841068.61</v>
+        <v>450003.57</v>
       </c>
       <c r="I94" s="1">
-        <v>142469.73</v>
+        <v>125233.25</v>
       </c>
       <c r="J94" s="1">
-        <v>16.93913294422</v>
+        <v>27.829390331281</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>983538.34</v>
+        <v>575236.82</v>
       </c>
       <c r="N94" s="1">
-        <v>983538.34</v>
+        <v>575236.82</v>
       </c>
       <c r="O94" s="1">
-        <v>0.67</v>
+        <v>0.39</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>230</v>
+        <v>220</v>
       </c>
       <c r="B95" t="s">
-        <v>231</v>
+        <v>221</v>
       </c>
       <c r="C95" s="1">
-        <v>2905.0</v>
+        <v>4564.0</v>
       </c>
       <c r="D95" s="1">
-        <v>264.35</v>
+        <v>295.11</v>
       </c>
       <c r="E95" s="1">
-        <v>143.25428571429</v>
+        <v>182.33972173532</v>
       </c>
       <c r="F95" t="s">
         <v>11</v>
       </c>
       <c r="G95">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H95" s="1">
-        <v>355934.27</v>
+        <v>717021.57</v>
       </c>
       <c r="I95" s="1">
-        <v>306479.9</v>
+        <v>431362.32</v>
       </c>
       <c r="J95" s="1">
-        <v>86.105757672617</v>
+        <v>60.160298943308</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>662414.17</v>
+        <v>1148383.89</v>
       </c>
       <c r="N95" s="1">
-        <v>662414.17</v>
+        <v>1148383.89</v>
       </c>
       <c r="O95" s="1">
-        <v>0.45</v>
+        <v>0.77</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="B96" t="s">
-        <v>233</v>
+        <v>223</v>
       </c>
       <c r="C96" s="1">
-        <v>745.0</v>
+        <v>4178.0</v>
       </c>
       <c r="D96" s="1">
-        <v>315.97</v>
+        <v>304.36</v>
       </c>
       <c r="E96" s="1">
-        <v>303.38377181208</v>
+        <v>194.01785543322</v>
       </c>
       <c r="F96" t="s">
         <v>11</v>
       </c>
       <c r="G96">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H96" s="1">
-        <v>195088.16</v>
+        <v>727356.65</v>
       </c>
       <c r="I96" s="1">
-        <v>7963.38</v>
+        <v>356853.68</v>
       </c>
       <c r="J96" s="1">
-        <v>4.0819391602238</v>
+        <v>49.061719584196</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>203051.54</v>
+        <v>1084210.33</v>
       </c>
       <c r="N96" s="1">
-        <v>203051.54</v>
+        <v>1084210.33</v>
       </c>
       <c r="O96" s="1">
-        <v>0.14</v>
+        <v>0.73</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="B97" t="s">
-        <v>233</v>
+        <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>4178.0</v>
+        <v>3765.0</v>
       </c>
       <c r="D97" s="1">
-        <v>315.97</v>
+        <v>304.36</v>
       </c>
       <c r="E97" s="1">
-        <v>194.01785543322</v>
+        <v>305.71913413015</v>
       </c>
       <c r="F97" t="s">
         <v>11</v>
       </c>
       <c r="G97">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H97" s="1">
-        <v>727356.65</v>
+        <v>983775.23</v>
       </c>
       <c r="I97" s="1">
-        <v>411367.29</v>
+        <v>-6740.32</v>
       </c>
       <c r="J97" s="1">
-        <v>56.556476111135</v>
+        <v>-0.68514837479695</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>1138723.94</v>
+        <v>977034.91</v>
       </c>
       <c r="N97" s="1">
-        <v>1138723.94</v>
+        <v>977034.91</v>
       </c>
       <c r="O97" s="1">
-        <v>0.77</v>
+        <v>0.66</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="B98" t="s">
-        <v>235</v>
+        <v>225</v>
       </c>
       <c r="C98" s="1">
         <v>5540.0</v>
       </c>
       <c r="D98" s="1">
-        <v>124.34</v>
+        <v>126.77</v>
       </c>
       <c r="E98" s="1">
         <v>98.554954873646</v>
       </c>
       <c r="F98" t="s">
         <v>11</v>
       </c>
       <c r="G98">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H98" s="1">
         <v>466196.78</v>
       </c>
       <c r="I98" s="1">
-        <v>127992.47</v>
+        <v>132605.97</v>
       </c>
       <c r="J98" s="1">
-        <v>27.454601895792</v>
+        <v>28.444205470488</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>594189.25</v>
+        <v>598802.75</v>
       </c>
       <c r="N98" s="1">
-        <v>594189.25</v>
+        <v>598802.75</v>
       </c>
       <c r="O98" s="1">
         <v>0.4</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>236</v>
+        <v>226</v>
       </c>
       <c r="B99" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="C99" s="1">
         <v>5124.0</v>
       </c>
       <c r="D99" s="1">
-        <v>75.72</v>
+        <v>71.68</v>
       </c>
       <c r="E99" s="1">
         <v>83.288977361436</v>
       </c>
       <c r="F99" t="s">
         <v>11</v>
       </c>
       <c r="G99">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H99" s="1">
         <v>362070.69</v>
       </c>
       <c r="I99" s="1">
-        <v>-27395.21</v>
+        <v>-48911.87</v>
       </c>
       <c r="J99" s="1">
-        <v>-7.5662600582223</v>
+        <v>-13.508928325571</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>334675.48</v>
+        <v>313158.82</v>
       </c>
       <c r="N99" s="1">
-        <v>334675.48</v>
+        <v>313158.82</v>
       </c>
       <c r="O99" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>238</v>
+        <v>228</v>
       </c>
       <c r="B100" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="C100" s="1">
         <v>10162.0</v>
       </c>
       <c r="D100" s="1">
-        <v>78.83</v>
+        <v>85.4</v>
       </c>
       <c r="E100" s="1">
         <v>80.722160007873</v>
       </c>
       <c r="F100" t="s">
         <v>11</v>
       </c>
       <c r="G100">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H100" s="1">
         <v>700394.79</v>
       </c>
       <c r="I100" s="1">
-        <v>-9399.83</v>
+        <v>39541.95</v>
       </c>
       <c r="J100" s="1">
-        <v>-1.3420759454821</v>
+        <v>5.6456659250706</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>690994.96</v>
+        <v>739936.74</v>
       </c>
       <c r="N100" s="1">
-        <v>690994.96</v>
+        <v>739936.74</v>
       </c>
       <c r="O100" s="1">
-        <v>0.47</v>
+        <v>0.5</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>240</v>
+        <v>230</v>
       </c>
       <c r="B101" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
       <c r="C101" s="1">
         <v>4624.0</v>
       </c>
       <c r="D101" s="1">
-        <v>207.68</v>
+        <v>207.59</v>
       </c>
       <c r="E101" s="1">
         <v>185.86096885813</v>
       </c>
       <c r="F101" t="s">
         <v>11</v>
       </c>
       <c r="G101">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H101" s="1">
         <v>734799.18</v>
       </c>
       <c r="I101" s="1">
-        <v>93556.14</v>
+        <v>83631.28</v>
       </c>
       <c r="J101" s="1">
-        <v>12.732205280904</v>
+        <v>11.381515150847</v>
       </c>
       <c r="K101">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>0.0</v>
+      </c>
+      <c r="L101">
+        <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>828355.32</v>
+        <v>818430.46</v>
       </c>
       <c r="N101" s="1">
-        <v>830480.85</v>
+        <v>818430.46</v>
       </c>
       <c r="O101" s="1">
-        <v>0.56</v>
+        <v>0.55</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>243</v>
+        <v>232</v>
       </c>
       <c r="B102" t="s">
-        <v>244</v>
+        <v>233</v>
       </c>
       <c r="C102" s="1">
         <v>6490.0</v>
       </c>
       <c r="D102" s="1">
-        <v>123.52</v>
+        <v>128.72</v>
       </c>
       <c r="E102" s="1">
         <v>130.36173189522</v>
       </c>
       <c r="F102" t="s">
         <v>11</v>
       </c>
       <c r="G102">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H102" s="1">
         <v>722391.77</v>
       </c>
       <c r="I102" s="1">
-        <v>-30901.39</v>
+        <v>-10115.86</v>
       </c>
       <c r="J102" s="1">
-        <v>-4.2776497855174</v>
+        <v>-1.4003287994269</v>
       </c>
       <c r="K102">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>691490.38</v>
+        <v>712275.91</v>
       </c>
       <c r="N102" s="1">
-        <v>693224.0</v>
+        <v>712275.91</v>
       </c>
       <c r="O102" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="B103" t="s">
-        <v>247</v>
+        <v>235</v>
       </c>
       <c r="C103" s="1">
         <v>3534.0</v>
       </c>
       <c r="D103" s="1">
-        <v>162.62</v>
+        <v>118.05</v>
       </c>
       <c r="E103" s="1">
         <v>242.99338709677</v>
       </c>
       <c r="F103" t="s">
         <v>11</v>
       </c>
       <c r="G103">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H103" s="1">
         <v>736384.66</v>
       </c>
       <c r="I103" s="1">
-        <v>-240655.27</v>
+        <v>-380679.58</v>
       </c>
       <c r="J103" s="1">
-        <v>-32.680646823903</v>
+        <v>-51.695750967979</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>495729.39</v>
+        <v>355705.08</v>
       </c>
       <c r="N103" s="1">
-        <v>495729.39</v>
+        <v>355705.08</v>
       </c>
       <c r="O103" s="1">
-        <v>0.34</v>
+        <v>0.24</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>248</v>
+        <v>236</v>
       </c>
       <c r="B104" t="s">
-        <v>249</v>
+        <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>41844524.35</v>
+        <v>42139240.06</v>
       </c>
       <c r="D104" s="1">
-        <v>1.1605</v>
+        <v>1.1737</v>
       </c>
       <c r="E104" s="1">
         <v>0.0</v>
       </c>
       <c r="F104" t="s">
         <v>11</v>
       </c>
       <c r="G104">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H104" s="1">
         <v>0.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-739555.63</v>
+        <v>670580.08</v>
       </c>
       <c r="J104" s="1">
         <v>0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>-739555.63</v>
+        <v>670580.08</v>
       </c>
       <c r="N104" s="1">
-        <v>-739555.63</v>
+        <v>670580.08</v>
       </c>
       <c r="O104" s="1">
-        <v>-0.5</v>
+        <v>0.45</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>