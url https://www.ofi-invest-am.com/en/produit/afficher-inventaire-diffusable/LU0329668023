--- v5 (2026-09-22)
+++ v6 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -151,687 +151,660 @@
   <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC CLASS A</t>
   </si>
   <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
+    <t>2 703.55</t>
+  </si>
+  <si>
     <t>US0320951017</t>
   </si>
   <si>
     <t>AMPHENOL CORP CLASS A</t>
   </si>
   <si>
+    <t>1 260.52</t>
+  </si>
+  <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC</t>
   </si>
   <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
     <t>US0404132054</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
+    <t>US05464C1018</t>
+  </si>
+  <si>
+    <t>AXON ENTERPRISE INC</t>
+  </si>
+  <si>
     <t>US05722G1004</t>
   </si>
   <si>
     <t>BAKER HUGHES CLASS A</t>
   </si>
   <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
-    <t>6 535.95</t>
-[...1 lines deleted...]
-  <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
-    <t>4 030.09</t>
-[...1 lines deleted...]
-  <si>
     <t>US0970231058</t>
   </si>
   <si>
     <t>BOEING</t>
   </si>
   <si>
     <t>US09857L1089</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC</t>
   </si>
   <si>
-    <t>1 676.33</t>
-[...1 lines deleted...]
-  <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
-    <t>5 101.98</t>
-[...1 lines deleted...]
-  <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
+    <t>US15675D1037</t>
+  </si>
+  <si>
+    <t>CEREBRAS SYSTEMS INC CLASS A</t>
+  </si>
+  <si>
     <t>US17275R1023</t>
   </si>
   <si>
     <t>CISCO SYSTEMS INC</t>
   </si>
   <si>
+    <t>2 393.34</t>
+  </si>
+  <si>
     <t>US1729674242</t>
   </si>
   <si>
     <t>CITIGROUP INC</t>
   </si>
   <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
-    <t>2 867.38</t>
-[...7 lines deleted...]
-  <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION ENERGY CORP</t>
   </si>
   <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
     <t>US22788C1053</t>
   </si>
   <si>
     <t>CROWDSTRIKE HOLDINGS INC CLASS A</t>
   </si>
   <si>
-    <t>US23804L1035</t>
-[...4 lines deleted...]
-  <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
+    <t>1 903.07</t>
+  </si>
+  <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
-    <t>3 186.04</t>
-[...1 lines deleted...]
-  <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
-    <t>1 681.90</t>
+    <t>1 685.21</t>
   </si>
   <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
+    <t>3 964.56</t>
+  </si>
+  <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
+    <t>1 439.50</t>
+  </si>
+  <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
-    <t>4 248.26</t>
-[...1 lines deleted...]
-  <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
-    <t>2 009.08</t>
-[...1 lines deleted...]
-  <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
     <t>US4581401001</t>
   </si>
   <si>
     <t>INTEL CORPORATION CORP</t>
   </si>
   <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
-    <t>2 523.19</t>
-[...1 lines deleted...]
-  <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
+    <t>7 791.13</t>
+  </si>
+  <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
     <t>US5128073062</t>
   </si>
   <si>
     <t>LAM RESEARCH CORP</t>
   </si>
   <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
+    <t>1 064.67</t>
+  </si>
+  <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
-    <t>6 448.79</t>
-[...1 lines deleted...]
-  <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
-    <t>2 316.65</t>
-[...1 lines deleted...]
-  <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
-    <t>US6516391066</t>
-[...4 lines deleted...]
-  <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
-    <t>5 280.20</t>
-[...4 lines deleted...]
-  <si>
     <t>US6792951054</t>
   </si>
   <si>
     <t>OKTA INC CLASS A</t>
   </si>
   <si>
     <t>CH1134540470</t>
   </si>
   <si>
     <t>ON HOLDING AG CLASS A</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
+    <t>1 205.07</t>
+  </si>
+  <si>
     <t>US69608A1088</t>
   </si>
   <si>
     <t>PALANTIR TECHNOLOGIES INC CLASS A</t>
   </si>
   <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
-    <t>US7185461040</t>
-[...4 lines deleted...]
-  <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
-    <t>4 525.21</t>
-[...1 lines deleted...]
-  <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
-    <t>2 347.15</t>
-[...1 lines deleted...]
-  <si>
     <t>US7707001027</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC CLASS A</t>
   </si>
   <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
+    <t>US7811541090</t>
+  </si>
+  <si>
+    <t>RUBRIK INC CLASS A</t>
+  </si>
+  <si>
     <t>US80004C2008</t>
   </si>
   <si>
     <t>SANDISK CORP</t>
   </si>
   <si>
     <t>IE00BKVD2N49</t>
   </si>
   <si>
     <t>SEAGATE TECHNOLOGY HOLDINGS PLC</t>
   </si>
   <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC</t>
   </si>
   <si>
     <t>US8636671013</t>
   </si>
   <si>
     <t>STRYKER CORP</t>
   </si>
   <si>
+    <t>1 829.72</t>
+  </si>
+  <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T MOBILE US INC</t>
   </si>
   <si>
     <t>US87612G1013</t>
   </si>
   <si>
     <t>TARGA RESOURCES CORP</t>
   </si>
   <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
     <t>US8825081040</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENT INC</t>
   </si>
   <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
-    <t>2 474.67</t>
+    <t>1 078.68</t>
   </si>
   <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS INC</t>
   </si>
   <si>
     <t>US91324P1021</t>
   </si>
   <si>
     <t>UNITEDHEALTH GROUP INC</t>
   </si>
   <si>
-    <t>3 043.54</t>
-[...1 lines deleted...]
-  <si>
     <t>US92537N1081</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CLASS A</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC CLASS A</t>
   </si>
   <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
     <t>US94419L1017</t>
   </si>
   <si>
     <t>WAYFAIR INC CLASS A</t>
   </si>
   <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
     <t>US9694571004</t>
   </si>
   <si>
     <t>WILLIAMS INC</t>
   </si>
   <si>
-    <t>4 159.69</t>
-[...1 lines deleted...]
-  <si>
     <t>US9741551033</t>
   </si>
   <si>
     <t>WINGSTOP INC</t>
   </si>
   <si>
-    <t>USD-00011554</t>
-[...2 lines deleted...]
-    <t>EUR/USD 2026-06-30</t>
+    <t>USD-00012492</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-07-31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1192,273 +1165,273 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>94395.76</v>
+        <v>93075.45</v>
       </c>
       <c r="C2">
-        <v>227.57</v>
+        <v>230.98</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>21481919.24</v>
+        <v>21498745.01</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>21481919.24</v>
+        <v>21498745.01</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>2732.69</v>
+        <v>2604.67</v>
       </c>
       <c r="C3">
-        <v>270.04</v>
+        <v>273.55</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3">
-        <v>737946.06</v>
+        <v>712510.84</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3">
-        <v>644747.77</v>
+        <v>623751.06</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="1">
-        <v>32046.7</v>
+        <v>35509.9</v>
       </c>
       <c r="C4">
-        <v>299.75</v>
+        <v>304.36</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>9605984.76</v>
+        <v>10807954.15</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>9605984.76</v>
+        <v>10807954.15</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="1">
-        <v>192337.0</v>
+        <v>184537.0</v>
       </c>
       <c r="C5">
-        <v>353.33</v>
+        <v>358.07</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5">
-        <v>67959080.55</v>
+        <v>66076973.31</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
-        <v>59376244.4</v>
+        <v>57845551.38</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="1">
-        <v>276291.0</v>
+        <v>256291.0</v>
       </c>
       <c r="C6">
-        <v>149.8</v>
+        <v>151.65</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>41387034.22</v>
+        <v>38867036.05</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>41387034.22</v>
+        <v>38867036.05</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="1">
         <v>100.0</v>
       </c>
       <c r="C7">
-        <v>122.76</v>
+        <v>124.65</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>12276.41</v>
+        <v>12465.25</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>12276.41</v>
+        <v>12465.25</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="1">
         <v>10760.0</v>
       </c>
       <c r="C8">
-        <v>111.56</v>
+        <v>113.26</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8">
-        <v>1200382.68</v>
+        <v>1218663.21</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
-        <v>1200382.68</v>
+        <v>1218663.21</v>
       </c>
       <c r="H8" t="s">
         <v>8</v>
       </c>
       <c r="Z8" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z108"/>
+  <dimension ref="A1:Z107"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N108" sqref="N108"/>
+      <selection activeCell="N107" sqref="N107"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>23</v>
       </c>
       <c r="B1" t="s">
         <v>24</v>
       </c>
       <c r="C1" t="s">
         <v>25</v>
       </c>
       <c r="D1" t="s">
         <v>26</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>27</v>
       </c>
       <c r="G1" t="s">
         <v>28</v>
@@ -1474,5393 +1447,5343 @@
       </c>
       <c r="K1" t="s">
         <v>32</v>
       </c>
       <c r="L1" t="s">
         <v>33</v>
       </c>
       <c r="M1" t="s">
         <v>34</v>
       </c>
       <c r="N1" t="s">
         <v>35</v>
       </c>
       <c r="O1" t="s">
         <v>36</v>
       </c>
       <c r="Z1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="1">
-        <v>7499.0</v>
+        <v>7958.0</v>
       </c>
       <c r="C2" s="1">
-        <v>230.01</v>
+        <v>248.08</v>
       </c>
       <c r="D2" s="1">
-        <v>207.40586744899</v>
+        <v>210.59862528273</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2">
         <v>1.14</v>
       </c>
       <c r="G2" s="1">
-        <v>1330128.98</v>
+        <v>1439049.41</v>
       </c>
       <c r="H2" s="1">
-        <v>176878.13</v>
+        <v>289236.19</v>
       </c>
       <c r="I2" s="1">
-        <v>13.297817930409</v>
+        <v>20.099114595377</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>1507007.11</v>
+        <v>1728285.6</v>
       </c>
       <c r="M2" s="1">
-        <v>1507007.11</v>
+        <v>1728285.6</v>
       </c>
       <c r="N2" s="1">
-        <v>1.13</v>
+        <v>1.32</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" s="1">
-        <v>5348.0</v>
+        <v>3682.0</v>
       </c>
       <c r="C3" s="1">
-        <v>551.63</v>
+        <v>557.89</v>
       </c>
       <c r="D3" s="1">
-        <v>236.10999439043</v>
+        <v>236.10999456817</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3">
         <v>1.14</v>
       </c>
       <c r="G3" s="1">
-        <v>1083094.26</v>
+        <v>745690.55</v>
       </c>
       <c r="H3" s="1">
-        <v>1494440.35</v>
+        <v>1052568.21</v>
       </c>
       <c r="I3" s="1">
-        <v>137.97878958384</v>
+        <v>141.15348652333</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>2577534.61</v>
+        <v>1798258.76</v>
       </c>
       <c r="M3" s="1">
-        <v>2577534.61</v>
+        <v>1798258.76</v>
       </c>
       <c r="N3" s="1">
-        <v>1.93</v>
+        <v>1.37</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="1">
-        <v>26407.0</v>
+        <v>23843.0</v>
       </c>
       <c r="C4" s="1">
-        <v>349.68</v>
+        <v>357.18</v>
       </c>
       <c r="D4" s="1">
-        <v>188.67867194305</v>
+        <v>188.67867172755</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4">
         <v>1.14</v>
       </c>
       <c r="G4" s="1">
-        <v>4258152.22</v>
+        <v>3844704.95</v>
       </c>
       <c r="H4" s="1">
-        <v>3809647.14</v>
+        <v>3610641.93</v>
       </c>
       <c r="I4" s="1">
-        <v>89.467143098045</v>
+        <v>93.912068076901</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>8067799.36</v>
+        <v>7455346.88</v>
       </c>
       <c r="M4" s="1">
-        <v>8067799.36</v>
+        <v>7455346.88</v>
       </c>
       <c r="N4" s="1">
-        <v>6.03</v>
+        <v>5.7</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="1">
-        <v>4751.0</v>
+        <v>4524.0</v>
       </c>
       <c r="C5" s="1">
-        <v>338.07</v>
+        <v>350.58</v>
       </c>
       <c r="D5" s="1">
-        <v>329.61852452115</v>
+        <v>329.61852564103</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5">
         <v>1.14</v>
       </c>
       <c r="G5" s="1">
-        <v>1342357.92</v>
+        <v>1278220.85</v>
       </c>
       <c r="H5" s="1">
-        <v>60962.66</v>
+        <v>110226.95</v>
       </c>
       <c r="I5" s="1">
-        <v>4.5414608944237</v>
+        <v>8.6234667506793</v>
       </c>
       <c r="J5">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.6</v>
+      </c>
+      <c r="K5" t="s">
+        <v>45</v>
       </c>
       <c r="L5" s="1">
-        <v>1403320.58</v>
+        <v>1388447.8</v>
       </c>
       <c r="M5" s="1">
-        <v>1403320.58</v>
+        <v>1391151.35</v>
       </c>
       <c r="N5" s="1">
-        <v>1.05</v>
+        <v>1.06</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B6" s="1">
+        <v>7105.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>159.06</v>
+      </c>
+      <c r="D6" s="1">
+        <v>148.40257283603</v>
+      </c>
+      <c r="E6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6">
+        <v>1.14</v>
+      </c>
+      <c r="G6" s="1">
+        <v>906325.48</v>
+      </c>
+      <c r="H6" s="1">
+        <v>83012.96</v>
+      </c>
+      <c r="I6" s="1">
+        <v>9.1592878973236</v>
+      </c>
+      <c r="J6">
+        <v>0.18</v>
+      </c>
+      <c r="K6" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="1">
+        <v>989338.44</v>
+      </c>
+      <c r="M6" s="1">
+        <v>990598.96</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>46</v>
-      </c>
-[...43 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B7" s="1">
-        <v>3004.0</v>
+        <v>2860.0</v>
       </c>
       <c r="C7" s="1">
-        <v>445.48</v>
+        <v>395.65</v>
       </c>
       <c r="D7" s="1">
-        <v>332.2921138482</v>
+        <v>332.29211538461</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7">
         <v>1.14</v>
       </c>
       <c r="G7" s="1">
-        <v>849462.99</v>
+        <v>808743.06</v>
       </c>
       <c r="H7" s="1">
-        <v>319749.29</v>
+        <v>181853.98</v>
       </c>
       <c r="I7" s="1">
-        <v>37.641344445154</v>
+        <v>22.486001920066</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>1169212.28</v>
+        <v>990597.04</v>
       </c>
       <c r="M7" s="1">
-        <v>1169212.28</v>
+        <v>990597.04</v>
       </c>
       <c r="N7" s="1">
-        <v>0.87</v>
+        <v>0.76</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B8" s="1">
-        <v>9376.0</v>
+        <v>8927.0</v>
       </c>
       <c r="C8" s="1">
-        <v>86.23</v>
+        <v>82.1</v>
       </c>
       <c r="D8" s="1">
-        <v>101.28771331058</v>
+        <v>101.28771255741</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8">
         <v>1.14</v>
       </c>
       <c r="G8" s="1">
-        <v>809931.37</v>
+        <v>771145.2</v>
       </c>
       <c r="H8" s="1">
-        <v>-103546.78</v>
+        <v>-129539.05</v>
       </c>
       <c r="I8" s="1">
-        <v>-12.784636308136</v>
+        <v>-16.798269638455</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>706384.59</v>
+        <v>641606.15</v>
       </c>
       <c r="M8" s="1">
-        <v>706384.59</v>
+        <v>641606.15</v>
       </c>
       <c r="N8" s="1">
-        <v>0.53</v>
+        <v>0.49</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B9" s="1">
-        <v>34515.0</v>
+        <v>32817.0</v>
       </c>
       <c r="C9" s="1">
-        <v>297.01</v>
+        <v>315.32</v>
       </c>
       <c r="D9" s="1">
-        <v>212.4826640591</v>
+        <v>214.47695401774</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9">
         <v>1.14</v>
       </c>
       <c r="G9" s="1">
-        <v>6261461.4</v>
+        <v>6015744.42</v>
       </c>
       <c r="H9" s="1">
-        <v>2695159.23</v>
+        <v>3043046.13</v>
       </c>
       <c r="I9" s="1">
-        <v>43.043613268941</v>
+        <v>50.584697712274</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>8956620.63</v>
+        <v>9058790.55</v>
       </c>
       <c r="M9" s="1">
-        <v>8956620.63</v>
+        <v>9058790.55</v>
       </c>
       <c r="N9" s="1">
-        <v>6.7</v>
+        <v>6.92</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B10" s="1">
-        <v>3159.0</v>
+        <v>2901.0</v>
       </c>
       <c r="C10" s="1">
-        <v>640.18</v>
+        <v>602.5</v>
       </c>
       <c r="D10" s="1">
-        <v>331.96987337765</v>
+        <v>331.96987245777</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10">
         <v>1.14</v>
       </c>
       <c r="G10" s="1">
-        <v>900237.95</v>
+        <v>826714.24</v>
       </c>
       <c r="H10" s="1">
-        <v>866682.34</v>
+        <v>703402.63</v>
       </c>
       <c r="I10" s="1">
-        <v>96.272584376164</v>
+        <v>85.084131368053</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>1766920.29</v>
+        <v>1530116.87</v>
       </c>
       <c r="M10" s="1">
-        <v>1766920.29</v>
+        <v>1530116.87</v>
       </c>
       <c r="N10" s="1">
-        <v>1.32</v>
+        <v>1.17</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B11" s="1">
-        <v>6022.0</v>
+        <v>5734.0</v>
       </c>
       <c r="C11" s="1">
-        <v>174.56</v>
+        <v>186.96</v>
       </c>
       <c r="D11" s="1">
-        <v>130.2899701096</v>
+        <v>130.2899686083</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11">
         <v>1.14</v>
       </c>
       <c r="G11" s="1">
-        <v>672474.39</v>
+        <v>640313.54</v>
       </c>
       <c r="H11" s="1">
-        <v>245965.45</v>
+        <v>298169.03</v>
       </c>
       <c r="I11" s="1">
-        <v>36.576180990327</v>
+        <v>46.566097915093</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>918439.84</v>
+        <v>938482.57</v>
       </c>
       <c r="M11" s="1">
-        <v>918439.84</v>
+        <v>938482.57</v>
       </c>
       <c r="N11" s="1">
-        <v>0.69</v>
+        <v>0.72</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B12" s="1">
-        <v>21356.0</v>
+        <v>1346.0</v>
       </c>
       <c r="C12" s="1">
-        <v>59.15</v>
+        <v>565.8</v>
       </c>
       <c r="D12" s="1">
-        <v>48.933124648811</v>
+        <v>462.75830609212</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12">
         <v>1.14</v>
       </c>
       <c r="G12" s="1">
-        <v>893675.15</v>
+        <v>549222.02</v>
       </c>
       <c r="H12" s="1">
-        <v>209996.51</v>
+        <v>117473.94</v>
       </c>
       <c r="I12" s="1">
-        <v>23.49808093019</v>
+        <v>21.389153333655</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>1103671.66</v>
+        <v>666695.96</v>
       </c>
       <c r="M12" s="1">
-        <v>1103671.66</v>
+        <v>666695.96</v>
       </c>
       <c r="N12" s="1">
-        <v>0.83</v>
+        <v>0.51</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B13" s="1">
-        <v>36406.0</v>
+        <v>20334.0</v>
       </c>
       <c r="C13" s="1">
-        <v>57.37</v>
+        <v>57.56</v>
       </c>
       <c r="D13" s="1">
-        <v>50.156161347031</v>
+        <v>48.933124323793</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13">
         <v>1.14</v>
       </c>
       <c r="G13" s="1">
-        <v>1559310.43</v>
+        <v>850907.97</v>
       </c>
       <c r="H13" s="1">
-        <v>265522.23</v>
+        <v>173713.44</v>
       </c>
       <c r="I13" s="1">
-        <v>17.028182771791</v>
+        <v>20.415067918567</v>
       </c>
       <c r="J13">
-        <v>0.18</v>
-[...1 lines deleted...]
-      <c r="K13" t="s">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>1024621.41</v>
+      </c>
+      <c r="M13" s="1">
+        <v>1024621.41</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
         <v>61</v>
-      </c>
-[...13 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="1">
+        <v>34002.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>59.67</v>
+      </c>
+      <c r="D14" s="1">
+        <v>50.15616140227</v>
+      </c>
+      <c r="E14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14">
+        <v>1.14</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1456344.37</v>
+      </c>
+      <c r="H14" s="1">
+        <v>319808.43</v>
+      </c>
+      <c r="I14" s="1">
+        <v>21.959670843511</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1776152.8</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1776152.8</v>
+      </c>
+      <c r="N14" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
         <v>63</v>
-      </c>
-[...43 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="1">
-        <v>5956.0</v>
+        <v>1044.0</v>
       </c>
       <c r="C15" s="1">
-        <v>220.83</v>
+        <v>1036.11</v>
       </c>
       <c r="D15" s="1">
-        <v>223.90182672935</v>
+        <v>1049.9053256705</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15">
         <v>1.14</v>
       </c>
       <c r="G15" s="1">
-        <v>1134212.97</v>
+        <v>935835.78</v>
       </c>
       <c r="H15" s="1">
-        <v>14940.39</v>
+        <v>11112.34</v>
       </c>
       <c r="I15" s="1">
-        <v>1.3172473243715</v>
+        <v>1.1874241440095</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>1149153.36</v>
+        <v>946948.12</v>
       </c>
       <c r="M15" s="1">
-        <v>1149153.36</v>
+        <v>946948.12</v>
       </c>
       <c r="N15" s="1">
-        <v>0.86</v>
+        <v>0.72</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" s="1">
-        <v>6225.0</v>
+        <v>5477.0</v>
       </c>
       <c r="C16" s="1">
-        <v>167.77</v>
+        <v>222.28</v>
       </c>
       <c r="D16" s="1">
-        <v>172.6541124498</v>
+        <v>223.90182581705</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16">
         <v>1.14</v>
       </c>
       <c r="G16" s="1">
-        <v>912602.41</v>
+        <v>1042996.04</v>
       </c>
       <c r="H16" s="1">
-        <v>-131.79</v>
+        <v>22772.64</v>
       </c>
       <c r="I16" s="1">
-        <v>-0.014441118997264</v>
+        <v>2.1833870049976</v>
       </c>
       <c r="J16">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>912470.62</v>
+        <v>1065768.68</v>
       </c>
       <c r="M16" s="1">
-        <v>914146.95</v>
+        <v>1065768.68</v>
       </c>
       <c r="N16" s="1">
-        <v>0.68</v>
+        <v>0.81</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B17" s="1">
-        <v>22197.0</v>
+        <v>5926.0</v>
       </c>
       <c r="C17" s="1">
-        <v>44.33</v>
+        <v>178.39</v>
       </c>
       <c r="D17" s="1">
-        <v>85.907039690048</v>
+        <v>172.65411238609</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17">
         <v>1.14</v>
       </c>
       <c r="G17" s="1">
-        <v>1637397.8</v>
+        <v>868768.18</v>
       </c>
       <c r="H17" s="1">
-        <v>-777677.38</v>
+        <v>56679.72</v>
       </c>
       <c r="I17" s="1">
-        <v>-47.494712647104</v>
+        <v>6.5241477881936</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>859720.42</v>
+        <v>925447.9</v>
       </c>
       <c r="M17" s="1">
-        <v>859720.42</v>
+        <v>925447.9</v>
       </c>
       <c r="N17" s="1">
-        <v>0.64</v>
+        <v>0.71</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B18" s="1">
-        <v>12834.0</v>
+        <v>21134.0</v>
       </c>
       <c r="C18" s="1">
-        <v>392.13</v>
+        <v>44.77</v>
       </c>
       <c r="D18" s="1">
-        <v>194.64047685835</v>
+        <v>85.907039367843</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18">
         <v>1.14</v>
       </c>
       <c r="G18" s="1">
-        <v>2203798.04</v>
+        <v>1558983.88</v>
       </c>
       <c r="H18" s="1">
-        <v>2193210.76</v>
+        <v>-730682.05</v>
       </c>
       <c r="I18" s="1">
-        <v>99.519589372173</v>
+        <v>-46.869121571674</v>
       </c>
       <c r="J18">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>4397008.8</v>
+        <v>828301.83</v>
       </c>
       <c r="M18" s="1">
-        <v>4402110.78</v>
+        <v>828301.83</v>
       </c>
       <c r="N18" s="1">
-        <v>3.29</v>
+        <v>0.63</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" s="1">
+        <v>12495.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>399.97</v>
+      </c>
+      <c r="D19" s="1">
+        <v>194.6404769908</v>
+      </c>
+      <c r="E19" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19">
+        <v>1.14</v>
+      </c>
+      <c r="G19" s="1">
+        <v>2145586.45</v>
+      </c>
+      <c r="H19" s="1">
+        <v>2229468.4</v>
+      </c>
+      <c r="I19" s="1">
+        <v>103.90951154637</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>4375054.85</v>
+      </c>
+      <c r="M19" s="1">
+        <v>4375054.85</v>
+      </c>
+      <c r="N19" s="1">
+        <v>3.34</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
         <v>73</v>
-      </c>
-[...43 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B20" s="1">
-        <v>8459.0</v>
+        <v>251.0</v>
       </c>
       <c r="C20" s="1">
-        <v>200.7</v>
+        <v>399.97</v>
       </c>
       <c r="D20" s="1">
-        <v>211.82877763329</v>
+        <v>414.083187251</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20">
         <v>1.14</v>
       </c>
       <c r="G20" s="1">
-        <v>1525833.19</v>
+        <v>89997.27</v>
       </c>
       <c r="H20" s="1">
-        <v>-42524.2</v>
+        <v>-2111.01</v>
       </c>
       <c r="I20" s="1">
-        <v>-2.7869494698827</v>
+        <v>-2.3456378176805</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>1483308.99</v>
+        <v>87886.26</v>
       </c>
       <c r="M20" s="1">
-        <v>1483308.99</v>
+        <v>87886.26</v>
       </c>
       <c r="N20" s="1">
-        <v>1.11</v>
+        <v>0.07</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B21" s="1">
-        <v>1078.0</v>
+        <v>7823.0</v>
       </c>
       <c r="C21" s="1">
-        <v>1022.28</v>
+        <v>201.52</v>
       </c>
       <c r="D21" s="1">
-        <v>403.1339703154</v>
+        <v>211.82877796242</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21">
         <v>1.14</v>
       </c>
       <c r="G21" s="1">
-        <v>371145.27</v>
+        <v>1411111.61</v>
       </c>
       <c r="H21" s="1">
-        <v>591694.13</v>
+        <v>-31009.22</v>
       </c>
       <c r="I21" s="1">
-        <v>159.42386386872</v>
+        <v>-2.1975030026151</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>962839.4</v>
+        <v>1380102.39</v>
       </c>
       <c r="M21" s="1">
-        <v>962839.4</v>
+        <v>1380102.39</v>
       </c>
       <c r="N21" s="1">
-        <v>0.72</v>
+        <v>1.05</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B22" s="1">
-        <v>25772.0</v>
+        <v>1027.0</v>
       </c>
       <c r="C22" s="1">
-        <v>29.12</v>
+        <v>952.41</v>
       </c>
       <c r="D22" s="1">
-        <v>36.710333695483</v>
+        <v>403.13396299903</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22">
         <v>1.14</v>
       </c>
       <c r="G22" s="1">
-        <v>813333.53</v>
+        <v>353586.45</v>
       </c>
       <c r="H22" s="1">
-        <v>-157634.22</v>
+        <v>502690.42</v>
       </c>
       <c r="I22" s="1">
-        <v>-19.381251870927</v>
+        <v>142.1690282532</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>655699.31</v>
+        <v>856276.87</v>
       </c>
       <c r="M22" s="1">
-        <v>655699.31</v>
+        <v>856276.87</v>
       </c>
       <c r="N22" s="1">
-        <v>0.49</v>
+        <v>0.65</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B23" s="1">
-        <v>9514.0</v>
+        <v>24538.0</v>
       </c>
       <c r="C23" s="1">
-        <v>121.53</v>
+        <v>30.6</v>
       </c>
       <c r="D23" s="1">
-        <v>121.11661656506</v>
+        <v>36.710333768033</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23">
         <v>1.14</v>
       </c>
       <c r="G23" s="1">
-        <v>992723.23</v>
+        <v>774389.97</v>
       </c>
       <c r="H23" s="1">
-        <v>17487.26</v>
+        <v>-117064.57</v>
       </c>
       <c r="I23" s="1">
-        <v>1.7615443531023</v>
+        <v>-15.117004937448</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>1010210.49</v>
+        <v>657325.4</v>
       </c>
       <c r="M23" s="1">
-        <v>1010210.49</v>
+        <v>657325.4</v>
       </c>
       <c r="N23" s="1">
-        <v>0.76</v>
+        <v>0.5</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B24" s="1">
-        <v>4092.0</v>
+        <v>4331.0</v>
       </c>
       <c r="C24" s="1">
-        <v>145.67</v>
+        <v>215.08</v>
       </c>
       <c r="D24" s="1">
-        <v>124.91074780059</v>
+        <v>171.83616024013</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24">
         <v>1.14</v>
       </c>
       <c r="G24" s="1">
-        <v>435805.75</v>
+        <v>654175.19</v>
       </c>
       <c r="H24" s="1">
-        <v>84994.25</v>
+        <v>161294.9</v>
       </c>
       <c r="I24" s="1">
-        <v>19.502783063326</v>
+        <v>24.656223969607</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>520800.0</v>
+        <v>815470.09</v>
       </c>
       <c r="M24" s="1">
-        <v>520800.0</v>
+        <v>815470.09</v>
       </c>
       <c r="N24" s="1">
-        <v>0.39</v>
+        <v>0.62</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B25" s="1">
-        <v>8846.0</v>
+        <v>9058.0</v>
       </c>
       <c r="C25" s="1">
-        <v>79.53</v>
+        <v>121.31</v>
       </c>
       <c r="D25" s="1">
-        <v>69.851081844902</v>
+        <v>121.11661735482</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25">
         <v>1.14</v>
       </c>
       <c r="G25" s="1">
-        <v>529495.73</v>
+        <v>945142.64</v>
       </c>
       <c r="H25" s="1">
-        <v>85175.87</v>
+        <v>16799.04</v>
       </c>
       <c r="I25" s="1">
-        <v>16.08622415142</v>
+        <v>1.7774079053295</v>
       </c>
       <c r="J25">
-        <v>0.32</v>
+        <v>0.26</v>
       </c>
       <c r="K25" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="L25" s="1">
-        <v>614671.6</v>
+        <v>961941.68</v>
       </c>
       <c r="M25" s="1">
-        <v>617538.98</v>
+        <v>964335.02</v>
       </c>
       <c r="N25" s="1">
-        <v>0.46</v>
+        <v>0.74</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B26" s="1">
-        <v>1043.0</v>
+        <v>3896.0</v>
       </c>
       <c r="C26" s="1">
-        <v>425.48</v>
+        <v>140.79</v>
       </c>
       <c r="D26" s="1">
-        <v>160.9592042186</v>
+        <v>124.91074691992</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26">
         <v>1.14</v>
       </c>
       <c r="G26" s="1">
-        <v>145609.94</v>
+        <v>414931.38</v>
       </c>
       <c r="H26" s="1">
-        <v>242119.42</v>
+        <v>65255.82</v>
       </c>
       <c r="I26" s="1">
-        <v>166.27945866882</v>
+        <v>15.72689440842</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>387729.36</v>
+        <v>480187.2</v>
       </c>
       <c r="M26" s="1">
-        <v>387729.36</v>
+        <v>480187.2</v>
       </c>
       <c r="N26" s="1">
-        <v>0.29</v>
+        <v>0.37</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B27" s="1">
-        <v>3964.0</v>
+        <v>8422.0</v>
       </c>
       <c r="C27" s="1">
-        <v>275.53</v>
+        <v>83.49</v>
       </c>
       <c r="D27" s="1">
-        <v>287.6237764884</v>
+        <v>69.85108169081</v>
       </c>
       <c r="E27" t="s">
         <v>11</v>
       </c>
       <c r="F27">
         <v>1.14</v>
       </c>
       <c r="G27" s="1">
-        <v>968621.36</v>
+        <v>504116.32</v>
       </c>
       <c r="H27" s="1">
-        <v>-14359.06</v>
+        <v>111442.45</v>
       </c>
       <c r="I27" s="1">
-        <v>-1.4824223987792</v>
+        <v>22.106495183493</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>954262.3</v>
+        <v>615558.77</v>
       </c>
       <c r="M27" s="1">
-        <v>954262.3</v>
+        <v>615558.77</v>
       </c>
       <c r="N27" s="1">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B28" s="1">
-        <v>1047.0</v>
+        <v>3774.0</v>
       </c>
       <c r="C28" s="1">
-        <v>951.35</v>
+        <v>251.38</v>
       </c>
       <c r="D28" s="1">
-        <v>983.84093600764</v>
+        <v>287.62377583466</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28">
         <v>1.14</v>
       </c>
       <c r="G28" s="1">
-        <v>879447.76</v>
+        <v>922194.0</v>
       </c>
       <c r="H28" s="1">
-        <v>-9181.32</v>
+        <v>-91669.51</v>
       </c>
       <c r="I28" s="1">
-        <v>-1.0439869674579</v>
+        <v>-9.9403715487197</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>870266.44</v>
+        <v>830524.49</v>
       </c>
       <c r="M28" s="1">
-        <v>870266.44</v>
+        <v>830524.49</v>
       </c>
       <c r="N28" s="1">
-        <v>0.65</v>
+        <v>0.63</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B29" s="1">
-        <v>604.0</v>
+        <v>997.0</v>
       </c>
       <c r="C29" s="1">
-        <v>675.44</v>
+        <v>916.25</v>
       </c>
       <c r="D29" s="1">
-        <v>397.23864238411</v>
+        <v>983.84094282849</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
       <c r="F29">
         <v>1.14</v>
       </c>
       <c r="G29" s="1">
-        <v>203177.36</v>
+        <v>837449.3</v>
       </c>
       <c r="H29" s="1">
-        <v>153264.7</v>
+        <v>-37745.85</v>
       </c>
       <c r="I29" s="1">
-        <v>75.433945986895</v>
+        <v>-4.5072400203809</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>356442.06</v>
+        <v>799703.45</v>
       </c>
       <c r="M29" s="1">
-        <v>356442.06</v>
+        <v>799703.45</v>
       </c>
       <c r="N29" s="1">
-        <v>0.27</v>
+        <v>0.61</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B30" s="1">
-        <v>4251.0</v>
+        <v>6067.0</v>
       </c>
       <c r="C30" s="1">
-        <v>221.37</v>
+        <v>187.18</v>
       </c>
       <c r="D30" s="1">
-        <v>118.49285344625</v>
+        <v>149.81744025054</v>
       </c>
       <c r="E30" t="s">
         <v>11</v>
       </c>
       <c r="F30">
         <v>1.14</v>
       </c>
       <c r="G30" s="1">
-        <v>424653.72</v>
+        <v>790341.87</v>
       </c>
       <c r="H30" s="1">
-        <v>397541.79</v>
+        <v>203811.21</v>
       </c>
       <c r="I30" s="1">
-        <v>93.61552042921</v>
+        <v>25.78772778418</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>822195.51</v>
+        <v>994153.08</v>
       </c>
       <c r="M30" s="1">
-        <v>822195.51</v>
+        <v>994153.08</v>
       </c>
       <c r="N30" s="1">
-        <v>0.61</v>
+        <v>0.76</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B31" s="1">
-        <v>1917.0</v>
+        <v>1825.0</v>
       </c>
       <c r="C31" s="1">
-        <v>598.59</v>
+        <v>586.86</v>
       </c>
       <c r="D31" s="1">
-        <v>515.45562858633</v>
+        <v>515.45562739726</v>
       </c>
       <c r="E31" t="s">
         <v>11</v>
       </c>
       <c r="F31">
         <v>1.14</v>
       </c>
       <c r="G31" s="1">
-        <v>849880.36</v>
+        <v>809093.19</v>
       </c>
       <c r="H31" s="1">
-        <v>152694.48</v>
+        <v>128505.95</v>
       </c>
       <c r="I31" s="1">
-        <v>17.966585320315</v>
+        <v>15.882713090194</v>
       </c>
       <c r="J31">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.04</v>
+      </c>
+      <c r="K31" t="s">
+        <v>98</v>
       </c>
       <c r="L31" s="1">
-        <v>1002574.84</v>
+        <v>937599.14</v>
       </c>
       <c r="M31" s="1">
-        <v>1002574.84</v>
+        <v>939502.21</v>
       </c>
       <c r="N31" s="1">
-        <v>0.75</v>
+        <v>0.72</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B32" s="1">
-        <v>4943.0</v>
+        <v>4706.0</v>
       </c>
       <c r="C32" s="1">
-        <v>195.54</v>
+        <v>180.41</v>
       </c>
       <c r="D32" s="1">
-        <v>175.84500708072</v>
+        <v>175.84500637484</v>
       </c>
       <c r="E32" t="s">
         <v>11</v>
       </c>
       <c r="F32">
         <v>1.14</v>
       </c>
       <c r="G32" s="1">
-        <v>744295.61</v>
+        <v>708609.17</v>
       </c>
       <c r="H32" s="1">
-        <v>100188.44</v>
+        <v>34636.44</v>
       </c>
       <c r="I32" s="1">
-        <v>13.460839840235</v>
+        <v>4.8879469059087</v>
       </c>
       <c r="J32">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>844484.05</v>
+        <v>743245.61</v>
       </c>
       <c r="M32" s="1">
-        <v>847670.09</v>
+        <v>743245.61</v>
       </c>
       <c r="N32" s="1">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B33" s="1">
-        <v>3026.0</v>
+        <v>877.0</v>
       </c>
       <c r="C33" s="1">
-        <v>435.78</v>
+        <v>407.28</v>
       </c>
       <c r="D33" s="1">
-        <v>358.96100793126</v>
+        <v>358.96101482326</v>
       </c>
       <c r="E33" t="s">
         <v>11</v>
       </c>
       <c r="F33">
         <v>1.14</v>
       </c>
       <c r="G33" s="1">
-        <v>927046.27</v>
+        <v>268677.98</v>
       </c>
       <c r="H33" s="1">
-        <v>225083.63</v>
+        <v>44010.95</v>
       </c>
       <c r="I33" s="1">
-        <v>24.279654347781</v>
+        <v>16.380557126416</v>
       </c>
       <c r="J33">
-        <v>0.56</v>
+        <v>1.92</v>
       </c>
       <c r="K33" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="L33" s="1">
-        <v>1152129.9</v>
+        <v>312688.93</v>
       </c>
       <c r="M33" s="1">
-        <v>1153811.8</v>
+        <v>314374.14</v>
       </c>
       <c r="N33" s="1">
-        <v>0.86</v>
+        <v>0.24</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B34" s="1">
-        <v>14627.0</v>
+        <v>12723.0</v>
       </c>
       <c r="C34" s="1">
-        <v>85.88</v>
+        <v>92.21</v>
       </c>
       <c r="D34" s="1">
-        <v>77.917093730772</v>
+        <v>77.917093452802</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
       <c r="F34">
         <v>1.14</v>
       </c>
       <c r="G34" s="1">
-        <v>972409.2</v>
+        <v>845830.47</v>
       </c>
       <c r="H34" s="1">
-        <v>125111.01</v>
+        <v>181209.56</v>
       </c>
       <c r="I34" s="1">
-        <v>12.866086622792</v>
+        <v>21.423862869353</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>1097520.21</v>
+        <v>1027040.03</v>
       </c>
       <c r="M34" s="1">
-        <v>1097520.21</v>
+        <v>1027040.03</v>
       </c>
       <c r="N34" s="1">
-        <v>0.82</v>
+        <v>0.78</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B35" s="1">
-        <v>2570.0</v>
+        <v>19.0</v>
       </c>
       <c r="C35" s="1">
-        <v>1102.08</v>
+        <v>1188.58</v>
       </c>
       <c r="D35" s="1">
-        <v>593.83701945525</v>
+        <v>945.38736842105</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35">
         <v>1.14</v>
       </c>
       <c r="G35" s="1">
-        <v>1393519.02</v>
+        <v>15431.11</v>
       </c>
       <c r="H35" s="1">
-        <v>1081117.82</v>
+        <v>4338.67</v>
       </c>
       <c r="I35" s="1">
-        <v>77.581848864897</v>
+        <v>28.116383072896</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>2474636.84</v>
+        <v>19769.78</v>
       </c>
       <c r="M35" s="1">
-        <v>2474636.84</v>
+        <v>19769.78</v>
       </c>
       <c r="N35" s="1">
-        <v>1.85</v>
+        <v>0.02</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B36" s="1">
-        <v>19.0</v>
+        <v>2365.0</v>
       </c>
       <c r="C36" s="1">
-        <v>1102.08</v>
+        <v>1188.58</v>
       </c>
       <c r="D36" s="1">
-        <v>945.38736842105</v>
+        <v>593.83701902748</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36">
         <v>1.14</v>
       </c>
       <c r="G36" s="1">
-        <v>15431.11</v>
+        <v>1282362.84</v>
       </c>
       <c r="H36" s="1">
-        <v>2863.87</v>
+        <v>1178454.55</v>
       </c>
       <c r="I36" s="1">
-        <v>18.559066716523</v>
+        <v>91.897122502396</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>18294.98</v>
+        <v>2460817.39</v>
       </c>
       <c r="M36" s="1">
-        <v>18294.98</v>
+        <v>2460817.39</v>
       </c>
       <c r="N36" s="1">
-        <v>0.01</v>
+        <v>1.88</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B37" s="1">
-        <v>7279.0</v>
+        <v>6227.0</v>
       </c>
       <c r="C37" s="1">
-        <v>150.21</v>
+        <v>138.88</v>
       </c>
       <c r="D37" s="1">
-        <v>141.98567935156</v>
+        <v>141.98567849687</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
       <c r="F37">
         <v>1.14</v>
       </c>
       <c r="G37" s="1">
-        <v>888683.26</v>
+        <v>760246.0</v>
       </c>
       <c r="H37" s="1">
-        <v>66607.98</v>
+        <v>-3171.89</v>
       </c>
       <c r="I37" s="1">
-        <v>7.4951316175349</v>
+        <v>-0.41721890019809</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>955291.24</v>
+        <v>757074.11</v>
       </c>
       <c r="M37" s="1">
-        <v>955291.24</v>
+        <v>757074.11</v>
       </c>
       <c r="N37" s="1">
-        <v>0.71</v>
+        <v>0.58</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B38" s="1">
-        <v>2211.0</v>
+        <v>1770.0</v>
       </c>
       <c r="C38" s="1">
-        <v>348.42</v>
+        <v>376.64</v>
       </c>
       <c r="D38" s="1">
-        <v>395.3665355043</v>
+        <v>395.36653672316</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38">
         <v>1.14</v>
       </c>
       <c r="G38" s="1">
-        <v>752136.67</v>
+        <v>602117.55</v>
       </c>
       <c r="H38" s="1">
-        <v>-79071.61</v>
+        <v>-18511.84</v>
       </c>
       <c r="I38" s="1">
-        <v>-10.512931113969</v>
+        <v>-3.0744561423264</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>673065.06</v>
+        <v>583605.71</v>
       </c>
       <c r="M38" s="1">
-        <v>673065.06</v>
+        <v>583605.71</v>
       </c>
       <c r="N38" s="1">
-        <v>0.5</v>
+        <v>0.45</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="B39" s="1">
-        <v>16174.0</v>
+        <v>14750.0</v>
       </c>
       <c r="C39" s="1">
-        <v>53.61</v>
+        <v>57.07</v>
       </c>
       <c r="D39" s="1">
-        <v>42.827194262396</v>
+        <v>42.827193898305</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
       <c r="F39">
         <v>1.14</v>
       </c>
       <c r="G39" s="1">
-        <v>595861.56</v>
+        <v>543400.39</v>
       </c>
       <c r="H39" s="1">
-        <v>161718.4</v>
+        <v>193518.55</v>
       </c>
       <c r="I39" s="1">
-        <v>27.14026392305</v>
+        <v>35.612515846741</v>
       </c>
       <c r="J39">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.27</v>
+      </c>
+      <c r="K39" t="s">
+        <v>114</v>
       </c>
       <c r="L39" s="1">
-        <v>757579.96</v>
+        <v>736918.94</v>
       </c>
       <c r="M39" s="1">
-        <v>757579.96</v>
+        <v>740883.5</v>
       </c>
       <c r="N39" s="1">
         <v>0.57</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B40" s="1">
-        <v>8516.0</v>
+        <v>3243.0</v>
       </c>
       <c r="C40" s="1">
-        <v>69.21</v>
+        <v>61.52</v>
       </c>
       <c r="D40" s="1">
-        <v>64.11815406294</v>
+        <v>64.118152944804</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="F40">
         <v>1.14</v>
       </c>
       <c r="G40" s="1">
-        <v>462228.22</v>
+        <v>176022.32</v>
       </c>
       <c r="H40" s="1">
-        <v>52727.32</v>
+        <v>-1366.49</v>
       </c>
       <c r="I40" s="1">
-        <v>11.407204865164</v>
+        <v>-0.77631632170284</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>514955.54</v>
+        <v>174655.83</v>
       </c>
       <c r="M40" s="1">
-        <v>514955.54</v>
+        <v>174655.83</v>
       </c>
       <c r="N40" s="1">
-        <v>0.39</v>
+        <v>0.13</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
+        <v>118</v>
+      </c>
+      <c r="B41" s="1">
+        <v>3532.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>359.27</v>
+      </c>
+      <c r="D41" s="1">
+        <v>313.69987825595</v>
+      </c>
+      <c r="E41" t="s">
+        <v>11</v>
+      </c>
+      <c r="F41">
+        <v>1.14</v>
+      </c>
+      <c r="G41" s="1">
+        <v>941732.81</v>
+      </c>
+      <c r="H41" s="1">
+        <v>169132.67</v>
+      </c>
+      <c r="I41" s="1">
+        <v>17.959730000275</v>
+      </c>
+      <c r="J41">
+        <v>0.41</v>
+      </c>
+      <c r="K41" t="s">
         <v>119</v>
       </c>
-      <c r="B41" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L41" s="1">
-        <v>1635745.61</v>
+        <v>1110865.48</v>
       </c>
       <c r="M41" s="1">
-        <v>1635745.61</v>
+        <v>1112304.98</v>
       </c>
       <c r="N41" s="1">
-        <v>1.22</v>
+        <v>0.85</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>121</v>
       </c>
       <c r="B42" s="1">
-        <v>13018.0</v>
+        <v>10565.0</v>
       </c>
       <c r="C42" s="1">
-        <v>80.43</v>
+        <v>77.85</v>
       </c>
       <c r="D42" s="1">
-        <v>84.14138423721</v>
+        <v>84.141383814482</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
       <c r="F42">
         <v>1.14</v>
       </c>
       <c r="G42" s="1">
-        <v>939265.75</v>
+        <v>762278.58</v>
       </c>
       <c r="H42" s="1">
-        <v>-24462.78</v>
+        <v>-42252.97</v>
       </c>
       <c r="I42" s="1">
-        <v>-2.6044577905667</v>
+        <v>-5.5429827242424</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>914802.97</v>
+        <v>720025.61</v>
       </c>
       <c r="M42" s="1">
-        <v>914802.97</v>
+        <v>720025.61</v>
       </c>
       <c r="N42" s="1">
-        <v>0.68</v>
+        <v>0.55</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>123</v>
       </c>
       <c r="B43" s="1">
-        <v>8471.0</v>
+        <v>10370.0</v>
       </c>
       <c r="C43" s="1">
-        <v>124.87</v>
+        <v>129.83</v>
       </c>
       <c r="D43" s="1">
-        <v>112.21137055838</v>
+        <v>115.23986981678</v>
       </c>
       <c r="E43" t="s">
         <v>11</v>
       </c>
       <c r="F43">
         <v>1.14</v>
       </c>
       <c r="G43" s="1">
-        <v>809701.46</v>
+        <v>1026649.7</v>
       </c>
       <c r="H43" s="1">
-        <v>114481.64</v>
+        <v>151969.84</v>
       </c>
       <c r="I43" s="1">
-        <v>14.138746890737</v>
+        <v>14.802501768617</v>
       </c>
       <c r="J43">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>924183.1</v>
+        <v>1178619.54</v>
       </c>
       <c r="M43" s="1">
-        <v>928431.36</v>
+        <v>1178619.54</v>
       </c>
       <c r="N43" s="1">
-        <v>0.69</v>
+        <v>0.9</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B44" s="1">
-        <v>1067.0</v>
+        <v>1340.0</v>
       </c>
       <c r="C44" s="1">
-        <v>1106.37</v>
+        <v>1055.18</v>
       </c>
       <c r="D44" s="1">
-        <v>850.17995313964</v>
+        <v>901.38491044776</v>
       </c>
       <c r="E44" t="s">
         <v>11</v>
       </c>
       <c r="F44">
         <v>1.14</v>
       </c>
       <c r="G44" s="1">
-        <v>778334.23</v>
+        <v>1042096.22</v>
       </c>
       <c r="H44" s="1">
-        <v>253072.69</v>
+        <v>195705.76</v>
       </c>
       <c r="I44" s="1">
-        <v>32.514655047357</v>
+        <v>18.780008625307</v>
       </c>
       <c r="J44">
-        <v>1.88</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>1031406.92</v>
+        <v>1237801.98</v>
       </c>
       <c r="M44" s="1">
-        <v>1033416.0</v>
+        <v>1237801.98</v>
       </c>
       <c r="N44" s="1">
-        <v>0.77</v>
+        <v>0.95</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B45" s="1">
-        <v>6325.0</v>
+        <v>5332.0</v>
       </c>
       <c r="C45" s="1">
-        <v>326.62</v>
+        <v>343.3</v>
       </c>
       <c r="D45" s="1">
-        <v>367.8539541502</v>
+        <v>367.85395348837</v>
       </c>
       <c r="E45" t="s">
         <v>11</v>
       </c>
       <c r="F45">
         <v>1.14</v>
       </c>
       <c r="G45" s="1">
-        <v>1987660.91</v>
+        <v>1675606.0</v>
       </c>
       <c r="H45" s="1">
-        <v>-182696.95</v>
+        <v>-73158.66</v>
       </c>
       <c r="I45" s="1">
-        <v>-9.1915552135097</v>
+        <v>-4.3661015775785</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>1804963.96</v>
+        <v>1602447.34</v>
       </c>
       <c r="M45" s="1">
-        <v>1804963.96</v>
+        <v>1602447.34</v>
       </c>
       <c r="N45" s="1">
-        <v>1.35</v>
+        <v>1.22</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B46" s="1">
-        <v>1793.0</v>
+        <v>1662.0</v>
       </c>
       <c r="C46" s="1">
-        <v>539.39</v>
+        <v>490.94</v>
       </c>
       <c r="D46" s="1">
-        <v>455.56277746793</v>
+        <v>455.56277978339</v>
       </c>
       <c r="E46" t="s">
         <v>11</v>
       </c>
       <c r="F46">
         <v>1.14</v>
       </c>
       <c r="G46" s="1">
-        <v>699597.88</v>
+        <v>648483.92</v>
       </c>
       <c r="H46" s="1">
-        <v>145385.97</v>
+        <v>65813.8</v>
       </c>
       <c r="I46" s="1">
-        <v>20.781362287719</v>
+        <v>10.148871540253</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>844983.85</v>
+        <v>714297.72</v>
       </c>
       <c r="M46" s="1">
-        <v>844983.85</v>
+        <v>714297.72</v>
       </c>
       <c r="N46" s="1">
-        <v>0.63</v>
+        <v>0.55</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B47" s="1">
-        <v>11407.0</v>
+        <v>10860.0</v>
       </c>
       <c r="C47" s="1">
-        <v>140.94</v>
+        <v>109.84</v>
       </c>
       <c r="D47" s="1">
-        <v>116.19057333216</v>
+        <v>116.19057274402</v>
       </c>
       <c r="E47" t="s">
         <v>11</v>
       </c>
       <c r="F47">
         <v>1.14</v>
       </c>
       <c r="G47" s="1">
-        <v>1143772.42</v>
+        <v>1088925.09</v>
       </c>
       <c r="H47" s="1">
-        <v>260886.69</v>
+        <v>-44661.41</v>
       </c>
       <c r="I47" s="1">
-        <v>22.80931813341</v>
+        <v>-4.1014217056933</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>1404659.11</v>
+        <v>1044263.68</v>
       </c>
       <c r="M47" s="1">
-        <v>1404659.11</v>
+        <v>1044263.68</v>
       </c>
       <c r="N47" s="1">
-        <v>1.05</v>
+        <v>0.8</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B48" s="1">
-        <v>10314.0</v>
+        <v>9337.0</v>
       </c>
       <c r="C48" s="1">
-        <v>75.95</v>
+        <v>77.53</v>
       </c>
       <c r="D48" s="1">
-        <v>79.364100252084</v>
+        <v>79.364099817929</v>
       </c>
       <c r="E48" t="s">
         <v>11</v>
       </c>
       <c r="F48">
         <v>1.14</v>
       </c>
       <c r="G48" s="1">
-        <v>701517.55</v>
+        <v>635065.87</v>
       </c>
       <c r="H48" s="1">
-        <v>-17101.58</v>
+        <v>-1346.52</v>
       </c>
       <c r="I48" s="1">
-        <v>-2.4377978854556</v>
+        <v>-0.21202839951075</v>
       </c>
       <c r="J48">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>684415.97</v>
+        <v>633719.35</v>
       </c>
       <c r="M48" s="1">
-        <v>686939.16</v>
+        <v>633719.35</v>
       </c>
       <c r="N48" s="1">
-        <v>0.51</v>
+        <v>0.48</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B49" s="1">
-        <v>193.0</v>
+        <v>44.0</v>
       </c>
       <c r="C49" s="1">
-        <v>402.95</v>
+        <v>406.78</v>
       </c>
       <c r="D49" s="1">
-        <v>466.98124352332</v>
+        <v>466.98113636364</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
       <c r="F49">
         <v>1.14</v>
       </c>
       <c r="G49" s="1">
-        <v>77773.8</v>
+        <v>17730.82</v>
       </c>
       <c r="H49" s="1">
-        <v>-9826.27</v>
+        <v>-2062.15</v>
       </c>
       <c r="I49" s="1">
-        <v>-12.634421874719</v>
+        <v>-11.630313770034</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>67947.53</v>
+        <v>15668.67</v>
       </c>
       <c r="M49" s="1">
-        <v>67947.53</v>
+        <v>15668.67</v>
       </c>
       <c r="N49" s="1">
-        <v>0.05</v>
+        <v>0.01</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B50" s="1">
         <v>2918.0</v>
       </c>
       <c r="C50" s="1">
-        <v>402.95</v>
+        <v>406.78</v>
       </c>
       <c r="D50" s="1">
         <v>254.30752227553</v>
       </c>
       <c r="E50" t="s">
         <v>11</v>
       </c>
       <c r="F50">
         <v>1.14</v>
       </c>
       <c r="G50" s="1">
         <v>669782.4</v>
       </c>
       <c r="H50" s="1">
-        <v>357527.98</v>
+        <v>369335.21</v>
       </c>
       <c r="I50" s="1">
-        <v>53.379721533441</v>
+        <v>55.142567197944</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>1027310.38</v>
+        <v>1039117.61</v>
       </c>
       <c r="M50" s="1">
-        <v>1027310.38</v>
+        <v>1039117.61</v>
       </c>
       <c r="N50" s="1">
-        <v>0.77</v>
+        <v>0.79</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="B51" s="1">
-        <v>8672.0</v>
+        <v>8257.0</v>
       </c>
       <c r="C51" s="1">
-        <v>331.48</v>
+        <v>336.47</v>
       </c>
       <c r="D51" s="1">
-        <v>290.08748039668</v>
+        <v>290.08747971418</v>
       </c>
       <c r="E51" t="s">
         <v>11</v>
       </c>
       <c r="F51">
         <v>1.14</v>
       </c>
       <c r="G51" s="1">
-        <v>2149963.23</v>
+        <v>2047076.38</v>
       </c>
       <c r="H51" s="1">
-        <v>361586.78</v>
+        <v>385062.98</v>
       </c>
       <c r="I51" s="1">
-        <v>16.818277399098</v>
+        <v>18.810386547472</v>
       </c>
       <c r="J51">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.94</v>
+      </c>
+      <c r="K51" t="s">
+        <v>138</v>
       </c>
       <c r="L51" s="1">
-        <v>2511550.01</v>
+        <v>2432139.36</v>
       </c>
       <c r="M51" s="1">
-        <v>2511550.01</v>
+        <v>2439930.49</v>
       </c>
       <c r="N51" s="1">
-        <v>1.88</v>
+        <v>1.86</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B52" s="1">
-        <v>11003.0</v>
+        <v>10476.0</v>
       </c>
       <c r="C52" s="1">
-        <v>30.87</v>
+        <v>31.67</v>
       </c>
       <c r="D52" s="1">
-        <v>32.147454330637</v>
+        <v>32.147454180985</v>
       </c>
       <c r="E52" t="s">
         <v>11</v>
       </c>
       <c r="F52">
         <v>1.14</v>
       </c>
       <c r="G52" s="1">
-        <v>301986.71</v>
+        <v>287522.74</v>
       </c>
       <c r="H52" s="1">
-        <v>-5221.51</v>
+        <v>2921.91</v>
       </c>
       <c r="I52" s="1">
-        <v>-1.7290529109708</v>
+        <v>1.0162361418787</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>296765.2</v>
+        <v>290444.65</v>
       </c>
       <c r="M52" s="1">
-        <v>296765.2</v>
+        <v>290444.65</v>
       </c>
       <c r="N52" s="1">
         <v>0.22</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B53" s="1">
-        <v>5144.0</v>
+        <v>4898.0</v>
       </c>
       <c r="C53" s="1">
-        <v>96.9</v>
+        <v>96.94</v>
       </c>
       <c r="D53" s="1">
-        <v>133.66262052877</v>
+        <v>133.66262147815</v>
       </c>
       <c r="E53" t="s">
         <v>11</v>
       </c>
       <c r="F53">
         <v>1.14</v>
       </c>
       <c r="G53" s="1">
-        <v>586009.3</v>
+        <v>557984.75</v>
       </c>
       <c r="H53" s="1">
-        <v>-150507.49</v>
+        <v>-142321.51</v>
       </c>
       <c r="I53" s="1">
-        <v>-25.683464409183</v>
+        <v>-25.506344035388</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>435501.81</v>
+        <v>415663.24</v>
       </c>
       <c r="M53" s="1">
-        <v>435501.81</v>
+        <v>415663.24</v>
       </c>
       <c r="N53" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B54" s="1">
-        <v>3026.0</v>
+        <v>4182.0</v>
       </c>
       <c r="C54" s="1">
-        <v>409.54</v>
+        <v>350.33</v>
       </c>
       <c r="D54" s="1">
-        <v>334.87277924653</v>
+        <v>341.67511716882</v>
       </c>
       <c r="E54" t="s">
         <v>11</v>
       </c>
       <c r="F54">
         <v>1.14</v>
       </c>
       <c r="G54" s="1">
-        <v>870409.96</v>
+        <v>1234661.6</v>
       </c>
       <c r="H54" s="1">
-        <v>212345.74</v>
+        <v>47908.71</v>
       </c>
       <c r="I54" s="1">
-        <v>24.396060449492</v>
+        <v>3.8803110099156</v>
       </c>
       <c r="J54">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="K54">
-        <v>477.99</v>
+        <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>1082755.7</v>
+        <v>1282570.31</v>
       </c>
       <c r="M54" s="1">
-        <v>1083233.69</v>
+        <v>1282570.31</v>
       </c>
       <c r="N54" s="1">
-        <v>0.81</v>
+        <v>0.98</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B55" s="1">
-        <v>29772.0</v>
+        <v>28347.0</v>
       </c>
       <c r="C55" s="1">
-        <v>23.61</v>
+        <v>24.31</v>
       </c>
       <c r="D55" s="1">
-        <v>18.909090084643</v>
+        <v>18.909090203549</v>
       </c>
       <c r="E55" t="s">
         <v>11</v>
       </c>
       <c r="F55">
         <v>1.14</v>
       </c>
       <c r="G55" s="1">
-        <v>480682.74</v>
+        <v>457675.46</v>
       </c>
       <c r="H55" s="1">
-        <v>133459.87</v>
+        <v>145594.76</v>
       </c>
       <c r="I55" s="1">
-        <v>27.764647842359</v>
+        <v>31.811790826626</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>614142.61</v>
+        <v>603270.22</v>
       </c>
       <c r="M55" s="1">
-        <v>614142.61</v>
+        <v>603270.22</v>
       </c>
       <c r="N55" s="1">
         <v>0.46</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B56" s="1">
-        <v>2671.0</v>
+        <v>2455.0</v>
       </c>
       <c r="C56" s="1">
-        <v>516.71</v>
+        <v>529.79</v>
       </c>
       <c r="D56" s="1">
-        <v>483.9314152003</v>
+        <v>483.93141751527</v>
       </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
       <c r="F56">
         <v>1.14</v>
       </c>
       <c r="G56" s="1">
-        <v>1106035.66</v>
+        <v>1016592.12</v>
       </c>
       <c r="H56" s="1">
-        <v>99794.06</v>
+        <v>122018.1</v>
       </c>
       <c r="I56" s="1">
-        <v>9.0226801548153</v>
+        <v>12.002660418025</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>1205829.72</v>
+        <v>1138610.22</v>
       </c>
       <c r="M56" s="1">
-        <v>1205829.72</v>
+        <v>1138610.22</v>
       </c>
       <c r="N56" s="1">
-        <v>0.9</v>
+        <v>0.87</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B57" s="1">
-        <v>1679.0</v>
+        <v>1599.0</v>
       </c>
       <c r="C57" s="1">
-        <v>609.88</v>
+        <v>577.72</v>
       </c>
       <c r="D57" s="1">
-        <v>575.41425253127</v>
+        <v>575.41425265791</v>
       </c>
       <c r="E57" t="s">
         <v>11</v>
       </c>
       <c r="F57">
         <v>1.14</v>
       </c>
       <c r="G57" s="1">
-        <v>831589.09</v>
+        <v>791966.02</v>
       </c>
       <c r="H57" s="1">
-        <v>63075.64</v>
+        <v>16730.72</v>
       </c>
       <c r="I57" s="1">
-        <v>7.5849528040345</v>
+        <v>2.1125552836219</v>
       </c>
       <c r="J57">
-        <v>0.36</v>
+        <v>0.0</v>
       </c>
       <c r="K57">
-        <v>603.06</v>
+        <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>894664.73</v>
+        <v>808696.74</v>
       </c>
       <c r="M57" s="1">
-        <v>895267.79</v>
+        <v>808696.74</v>
       </c>
       <c r="N57" s="1">
-        <v>0.67</v>
+        <v>0.62</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B58" s="1">
-        <v>2043.0</v>
+        <v>1803.0</v>
       </c>
       <c r="C58" s="1">
-        <v>484.09</v>
+        <v>526.74</v>
       </c>
       <c r="D58" s="1">
-        <v>556.6281546745</v>
+        <v>556.6281530782</v>
       </c>
       <c r="E58" t="s">
         <v>11</v>
       </c>
       <c r="F58">
         <v>1.14</v>
       </c>
       <c r="G58" s="1">
-        <v>970914.54</v>
+        <v>856857.04</v>
       </c>
       <c r="H58" s="1">
-        <v>-106823.09</v>
+        <v>-25453.54</v>
       </c>
       <c r="I58" s="1">
-        <v>-11.002316434565</v>
+        <v>-2.9705702132062</v>
       </c>
       <c r="J58">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.59</v>
+      </c>
+      <c r="K58" t="s">
+        <v>153</v>
       </c>
       <c r="L58" s="1">
-        <v>864091.45</v>
+        <v>831403.5</v>
       </c>
       <c r="M58" s="1">
-        <v>864091.45</v>
+        <v>832468.17</v>
       </c>
       <c r="N58" s="1">
-        <v>0.65</v>
+        <v>0.64</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B59" s="1">
-        <v>12405.0</v>
+        <v>13504.0</v>
       </c>
       <c r="C59" s="1">
-        <v>115.48</v>
+        <v>123.54</v>
       </c>
       <c r="D59" s="1">
-        <v>80.401531640468</v>
+        <v>85.402387440758</v>
       </c>
       <c r="E59" t="s">
         <v>11</v>
       </c>
       <c r="F59">
         <v>1.14</v>
       </c>
       <c r="G59" s="1">
-        <v>851699.78</v>
+        <v>990487.69</v>
       </c>
       <c r="H59" s="1">
-        <v>399909.5</v>
+        <v>469972.93</v>
       </c>
       <c r="I59" s="1">
-        <v>46.954280063334</v>
+        <v>47.448639164814</v>
       </c>
       <c r="J59">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>1251609.28</v>
+        <v>1460460.62</v>
       </c>
       <c r="M59" s="1">
-        <v>1258058.07</v>
+        <v>1460460.62</v>
       </c>
       <c r="N59" s="1">
-        <v>0.94</v>
+        <v>1.12</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B60" s="1">
-        <v>7215.0</v>
+        <v>6869.0</v>
       </c>
       <c r="C60" s="1">
-        <v>563.85</v>
+        <v>669.21</v>
       </c>
       <c r="D60" s="1">
-        <v>711.63121829522</v>
+        <v>711.63121851798</v>
       </c>
       <c r="E60" t="s">
         <v>11</v>
       </c>
       <c r="F60">
         <v>1.14</v>
       </c>
       <c r="G60" s="1">
-        <v>4380422.71</v>
+        <v>4170356.7</v>
       </c>
       <c r="H60" s="1">
-        <v>-826032.12</v>
+        <v>-146191.86</v>
       </c>
       <c r="I60" s="1">
-        <v>-18.857360914376</v>
+        <v>-3.5055001410311</v>
       </c>
       <c r="J60">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>3554390.59</v>
+        <v>4024164.84</v>
       </c>
       <c r="M60" s="1">
-        <v>3556707.24</v>
+        <v>4024164.84</v>
       </c>
       <c r="N60" s="1">
-        <v>2.66</v>
+        <v>3.07</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B61" s="1">
-        <v>1301.0</v>
+        <v>1239.0</v>
       </c>
       <c r="C61" s="1">
-        <v>87.56</v>
+        <v>91.65</v>
       </c>
       <c r="D61" s="1">
-        <v>80.395495772483</v>
+        <v>80.395496368039</v>
       </c>
       <c r="E61" t="s">
         <v>11</v>
       </c>
       <c r="F61">
         <v>1.14</v>
       </c>
       <c r="G61" s="1">
-        <v>89300.46</v>
+        <v>85044.78</v>
       </c>
       <c r="H61" s="1">
-        <v>10228.23</v>
+        <v>14363.74</v>
       </c>
       <c r="I61" s="1">
-        <v>11.453725994245</v>
+        <v>16.889619797946</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>99528.69</v>
+        <v>99408.52</v>
       </c>
       <c r="M61" s="1">
-        <v>99528.69</v>
+        <v>99408.52</v>
       </c>
       <c r="N61" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="B62" s="1">
-        <v>3301.0</v>
+        <v>3278.0</v>
       </c>
       <c r="C62" s="1">
-        <v>1211.38</v>
+        <v>979.3</v>
       </c>
       <c r="D62" s="1">
-        <v>393.8828142987</v>
+        <v>560.68593349603</v>
       </c>
       <c r="E62" t="s">
         <v>11</v>
       </c>
       <c r="F62">
         <v>1.14</v>
       </c>
       <c r="G62" s="1">
-        <v>1111670.7</v>
+        <v>1591102.75</v>
       </c>
       <c r="H62" s="1">
-        <v>2382073.9</v>
+        <v>1219144.47</v>
       </c>
       <c r="I62" s="1">
-        <v>214.2787338013</v>
+        <v>76.622610953315</v>
       </c>
       <c r="J62">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="K62">
-        <v>0.0</v>
+        <v>309.3</v>
       </c>
       <c r="L62" s="1">
-        <v>3493744.6</v>
+        <v>2810247.22</v>
       </c>
       <c r="M62" s="1">
-        <v>3493744.6</v>
+        <v>2810556.52</v>
       </c>
       <c r="N62" s="1">
-        <v>2.61</v>
+        <v>2.15</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="B63" s="1">
-        <v>17303.0</v>
+        <v>16474.0</v>
       </c>
       <c r="C63" s="1">
-        <v>367.34</v>
+        <v>385.1</v>
       </c>
       <c r="D63" s="1">
-        <v>493.77856498873</v>
+        <v>493.77856501153</v>
       </c>
       <c r="E63" t="s">
         <v>11</v>
       </c>
       <c r="F63">
         <v>1.14</v>
       </c>
       <c r="G63" s="1">
-        <v>7302708.65</v>
+        <v>6952830.28</v>
       </c>
       <c r="H63" s="1">
-        <v>-1749361.03</v>
+        <v>-1399002.56</v>
       </c>
       <c r="I63" s="1">
-        <v>-23.954961286864</v>
+        <v>-20.121339133277</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>5553347.62</v>
+        <v>5553827.72</v>
       </c>
       <c r="M63" s="1">
-        <v>5553347.62</v>
+        <v>5553827.72</v>
       </c>
       <c r="N63" s="1">
-        <v>4.15</v>
+        <v>4.24</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="B64" s="1">
-        <v>4746.0</v>
+        <v>4519.0</v>
       </c>
       <c r="C64" s="1">
-        <v>227.09</v>
+        <v>222.28</v>
       </c>
       <c r="D64" s="1">
-        <v>144.26844500632</v>
+        <v>144.26844655897</v>
       </c>
       <c r="E64" t="s">
         <v>11</v>
       </c>
       <c r="F64">
         <v>1.14</v>
       </c>
       <c r="G64" s="1">
-        <v>584685.95</v>
+        <v>556720.57</v>
       </c>
       <c r="H64" s="1">
-        <v>356967.22</v>
+        <v>322631.02</v>
       </c>
       <c r="I64" s="1">
-        <v>61.052813052888</v>
+        <v>57.952056630492</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>941653.17</v>
+        <v>879351.59</v>
       </c>
       <c r="M64" s="1">
-        <v>941653.17</v>
+        <v>879351.59</v>
       </c>
       <c r="N64" s="1">
-        <v>0.7</v>
+        <v>0.67</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="B65" s="1">
         <v>11660.0</v>
       </c>
       <c r="C65" s="1">
-        <v>72.88</v>
+        <v>73.37</v>
       </c>
       <c r="D65" s="1">
         <v>43.225473413379</v>
       </c>
       <c r="E65" t="s">
         <v>11</v>
       </c>
       <c r="F65">
         <v>1.14</v>
       </c>
       <c r="G65" s="1">
         <v>457315.67</v>
       </c>
       <c r="H65" s="1">
-        <v>285142.76</v>
+        <v>291606.86</v>
       </c>
       <c r="I65" s="1">
-        <v>62.351408164081</v>
+        <v>63.764895701037</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>742458.43</v>
+        <v>748922.53</v>
       </c>
       <c r="M65" s="1">
-        <v>742458.43</v>
+        <v>748922.53</v>
       </c>
       <c r="N65" s="1">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="B66" s="1">
-        <v>8391.0</v>
+        <v>7431.0</v>
       </c>
       <c r="C66" s="1">
-        <v>72.88</v>
+        <v>73.37</v>
       </c>
       <c r="D66" s="1">
-        <v>88.585576212609</v>
+        <v>88.585575292693</v>
       </c>
       <c r="E66" t="s">
         <v>11</v>
       </c>
       <c r="F66">
         <v>1.14</v>
       </c>
       <c r="G66" s="1">
-        <v>638204.34</v>
+        <v>565188.47</v>
       </c>
       <c r="H66" s="1">
-        <v>-103901.71</v>
+        <v>-87894.88</v>
       </c>
       <c r="I66" s="1">
-        <v>-16.280320187105</v>
+        <v>-15.551428358048</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>534302.63</v>
+        <v>477293.59</v>
       </c>
       <c r="M66" s="1">
-        <v>534302.63</v>
+        <v>477293.59</v>
       </c>
       <c r="N66" s="1">
-        <v>0.4</v>
+        <v>0.36</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="B67" s="1">
-        <v>2507.0</v>
+        <v>11866.0</v>
       </c>
       <c r="C67" s="1">
-        <v>101.8</v>
+        <v>87.96</v>
       </c>
       <c r="D67" s="1">
-        <v>116.83629836458</v>
+        <v>74.798555536828</v>
       </c>
       <c r="E67" t="s">
         <v>11</v>
       </c>
       <c r="F67">
         <v>1.14</v>
       </c>
       <c r="G67" s="1">
-        <v>247954.46</v>
+        <v>759356.25</v>
       </c>
       <c r="H67" s="1">
-        <v>-24973.73</v>
+        <v>154355.88</v>
       </c>
       <c r="I67" s="1">
-        <v>-10.071901912956</v>
+        <v>20.32720215314</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>222980.73</v>
+        <v>913712.13</v>
       </c>
       <c r="M67" s="1">
-        <v>222980.73</v>
+        <v>913712.13</v>
       </c>
       <c r="N67" s="1">
-        <v>0.17</v>
+        <v>0.7</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="B68" s="1">
-        <v>12462.0</v>
+        <v>30757.0</v>
       </c>
       <c r="C68" s="1">
-        <v>86.08</v>
+        <v>210.96</v>
       </c>
       <c r="D68" s="1">
-        <v>74.798555609052</v>
+        <v>85.334505966121</v>
       </c>
       <c r="E68" t="s">
         <v>11</v>
       </c>
       <c r="F68">
         <v>1.14</v>
       </c>
       <c r="G68" s="1">
-        <v>797496.85</v>
+        <v>2465459.21</v>
       </c>
       <c r="H68" s="1">
-        <v>139752.69</v>
+        <v>3214744.52</v>
       </c>
       <c r="I68" s="1">
-        <v>17.523917492589</v>
+        <v>130.39130831939</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>937249.54</v>
+        <v>5680203.73</v>
       </c>
       <c r="M68" s="1">
-        <v>937249.54</v>
+        <v>5680203.73</v>
       </c>
       <c r="N68" s="1">
-        <v>0.7</v>
+        <v>4.34</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="B69" s="1">
-        <v>31225.0</v>
+        <v>27618.0</v>
       </c>
       <c r="C69" s="1">
-        <v>208.65</v>
+        <v>210.96</v>
       </c>
       <c r="D69" s="1">
-        <v>153.04213803042</v>
+        <v>153.04213809834</v>
       </c>
       <c r="E69" t="s">
         <v>11</v>
       </c>
       <c r="F69">
         <v>1.14</v>
       </c>
       <c r="G69" s="1">
-        <v>4087889.38</v>
+        <v>3615671.06</v>
       </c>
       <c r="H69" s="1">
-        <v>1604388.15</v>
+        <v>1484822.05</v>
       </c>
       <c r="I69" s="1">
-        <v>39.247347490602</v>
+        <v>41.066292407695</v>
       </c>
       <c r="J69">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>5692277.53</v>
+        <v>5100493.11</v>
       </c>
       <c r="M69" s="1">
-        <v>5697557.73</v>
+        <v>5100493.11</v>
       </c>
       <c r="N69" s="1">
-        <v>4.26</v>
+        <v>3.9</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B70" s="1">
-        <v>30757.0</v>
+        <v>3296.0</v>
       </c>
       <c r="C70" s="1">
-        <v>208.65</v>
+        <v>138.63</v>
       </c>
       <c r="D70" s="1">
-        <v>85.334505966121</v>
+        <v>90.717897451456</v>
       </c>
       <c r="E70" t="s">
         <v>11</v>
       </c>
       <c r="F70">
         <v>1.14</v>
       </c>
       <c r="G70" s="1">
-        <v>2465459.21</v>
+        <v>254695.15</v>
       </c>
       <c r="H70" s="1">
-        <v>3141502.52</v>
+        <v>145308.77</v>
       </c>
       <c r="I70" s="1">
-        <v>127.4205838514</v>
+        <v>57.052036522878</v>
       </c>
       <c r="J70">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>5606961.73</v>
+        <v>400003.92</v>
       </c>
       <c r="M70" s="1">
-        <v>5611664.42</v>
+        <v>400003.92</v>
       </c>
       <c r="N70" s="1">
-        <v>4.2</v>
+        <v>0.31</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="B71" s="1">
-        <v>6565.0</v>
+        <v>37012.0</v>
       </c>
       <c r="C71" s="1">
-        <v>115.94</v>
+        <v>38.54</v>
       </c>
       <c r="D71" s="1">
-        <v>90.717896420411</v>
+        <v>42.477591591916</v>
       </c>
       <c r="E71" t="s">
         <v>11</v>
       </c>
       <c r="F71">
         <v>1.14</v>
       </c>
       <c r="G71" s="1">
-        <v>507303.89</v>
+        <v>1337137.42</v>
       </c>
       <c r="H71" s="1">
-        <v>157713.89</v>
+        <v>-88391.49</v>
       </c>
       <c r="I71" s="1">
-        <v>31.088641957782</v>
+        <v>-6.6105015593685</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>665017.78</v>
+        <v>1248745.93</v>
       </c>
       <c r="M71" s="1">
-        <v>665017.78</v>
+        <v>1248745.93</v>
       </c>
       <c r="N71" s="1">
-        <v>0.5</v>
+        <v>0.95</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="B72" s="1">
-        <v>38874.0</v>
+        <v>3831.0</v>
       </c>
       <c r="C72" s="1">
-        <v>36.21</v>
+        <v>140.64</v>
       </c>
       <c r="D72" s="1">
-        <v>42.477591706539</v>
+        <v>178.75728269381</v>
       </c>
       <c r="E72" t="s">
         <v>11</v>
       </c>
       <c r="F72">
         <v>1.14</v>
       </c>
       <c r="G72" s="1">
-        <v>1404406.14</v>
+        <v>583767.75</v>
       </c>
       <c r="H72" s="1">
-        <v>-174553.76</v>
+        <v>-112094.95</v>
       </c>
       <c r="I72" s="1">
-        <v>-12.42900860573</v>
+        <v>-19.201977156155</v>
       </c>
       <c r="J72">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.31</v>
+      </c>
+      <c r="K72" t="s">
+        <v>178</v>
       </c>
       <c r="L72" s="1">
-        <v>1229852.38</v>
+        <v>471672.8</v>
       </c>
       <c r="M72" s="1">
-        <v>1229852.38</v>
+        <v>472877.87</v>
       </c>
       <c r="N72" s="1">
-        <v>0.92</v>
+        <v>0.36</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="B73" s="1">
-        <v>8031.0</v>
+        <v>11618.0</v>
       </c>
       <c r="C73" s="1">
-        <v>175.07</v>
+        <v>126.79</v>
       </c>
       <c r="D73" s="1">
-        <v>178.75728053792</v>
+        <v>137.26914701326</v>
       </c>
       <c r="E73" t="s">
         <v>11</v>
       </c>
       <c r="F73">
         <v>1.14</v>
       </c>
       <c r="G73" s="1">
-        <v>1223763.73</v>
+        <v>1356606.08</v>
       </c>
       <c r="H73" s="1">
-        <v>4655.45</v>
+        <v>-67061.98</v>
       </c>
       <c r="I73" s="1">
-        <v>0.38042065521912</v>
+        <v>-4.9433642520606</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>1228419.18</v>
+        <v>1289544.1</v>
       </c>
       <c r="M73" s="1">
-        <v>1228419.18</v>
+        <v>1289544.1</v>
       </c>
       <c r="N73" s="1">
-        <v>0.92</v>
+        <v>0.99</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="B74" s="1">
-        <v>10289.0</v>
+        <v>1869.0</v>
       </c>
       <c r="C74" s="1">
-        <v>119.5</v>
+        <v>325.91</v>
       </c>
       <c r="D74" s="1">
-        <v>141.68447954126</v>
+        <v>182.01164794007</v>
       </c>
       <c r="E74" t="s">
         <v>11</v>
       </c>
       <c r="F74">
         <v>1.14</v>
       </c>
       <c r="G74" s="1">
-        <v>1234214.13</v>
+        <v>292425.19</v>
       </c>
       <c r="H74" s="1">
-        <v>-159961.8</v>
+        <v>240819.83</v>
       </c>
       <c r="I74" s="1">
-        <v>-12.960619726498</v>
+        <v>82.352628376509</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>1074252.33</v>
+        <v>533245.02</v>
       </c>
       <c r="M74" s="1">
-        <v>1074252.33</v>
+        <v>533245.02</v>
       </c>
       <c r="N74" s="1">
-        <v>0.8</v>
+        <v>0.41</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="B75" s="1">
-        <v>1963.0</v>
+        <v>1332.0</v>
       </c>
       <c r="C75" s="1">
-        <v>286.4</v>
+        <v>961.27</v>
       </c>
       <c r="D75" s="1">
-        <v>182.01164544065</v>
+        <v>916.98606606607</v>
       </c>
       <c r="E75" t="s">
         <v>11</v>
       </c>
       <c r="F75">
         <v>1.14</v>
       </c>
       <c r="G75" s="1">
-        <v>307132.5</v>
+        <v>1048131.21</v>
       </c>
       <c r="H75" s="1">
-        <v>184067.71</v>
+        <v>72775.42</v>
       </c>
       <c r="I75" s="1">
-        <v>59.931042790978</v>
+        <v>6.9433501555592</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>491200.21</v>
+        <v>1120906.63</v>
       </c>
       <c r="M75" s="1">
-        <v>491200.21</v>
+        <v>1120906.63</v>
       </c>
       <c r="N75" s="1">
-        <v>0.37</v>
+        <v>0.86</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="B76" s="1">
-        <v>2021.0</v>
+        <v>8931.0</v>
       </c>
       <c r="C76" s="1">
-        <v>962.14</v>
+        <v>147.04</v>
       </c>
       <c r="D76" s="1">
-        <v>916.98606630381</v>
+        <v>158.59507222036</v>
       </c>
       <c r="E76" t="s">
         <v>11</v>
       </c>
       <c r="F76">
         <v>1.14</v>
       </c>
       <c r="G76" s="1">
-        <v>1590295.19</v>
+        <v>1209292.39</v>
       </c>
       <c r="H76" s="1">
-        <v>108612.62</v>
+        <v>-59669.49</v>
       </c>
       <c r="I76" s="1">
-        <v>6.8297144255338</v>
+        <v>-4.9342483665179</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>1698907.81</v>
+        <v>1149622.9</v>
       </c>
       <c r="M76" s="1">
-        <v>1698907.81</v>
+        <v>1149622.9</v>
       </c>
       <c r="N76" s="1">
-        <v>1.27</v>
+        <v>0.88</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="B77" s="1">
-        <v>3272.0</v>
+        <v>2976.0</v>
       </c>
       <c r="C77" s="1">
-        <v>168.41</v>
+        <v>230.72</v>
       </c>
       <c r="D77" s="1">
-        <v>158.44093215159</v>
+        <v>254.02156922043</v>
       </c>
       <c r="E77" t="s">
         <v>11</v>
       </c>
       <c r="F77">
         <v>1.14</v>
       </c>
       <c r="G77" s="1">
-        <v>443774.79</v>
+        <v>646264.83</v>
       </c>
       <c r="H77" s="1">
-        <v>37669.9</v>
+        <v>-45176.92</v>
       </c>
       <c r="I77" s="1">
-        <v>8.4885173400679</v>
+        <v>-6.9904655031282</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>481444.69</v>
+        <v>601087.91</v>
       </c>
       <c r="M77" s="1">
-        <v>481444.69</v>
+        <v>601087.91</v>
       </c>
       <c r="N77" s="1">
-        <v>0.36</v>
+        <v>0.46</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="B78" s="1">
-        <v>9380.0</v>
+        <v>5739.0</v>
       </c>
       <c r="C78" s="1">
-        <v>147.68</v>
+        <v>140.87</v>
       </c>
       <c r="D78" s="1">
-        <v>158.59507249467</v>
+        <v>108.40553058024</v>
       </c>
       <c r="E78" t="s">
         <v>11</v>
       </c>
       <c r="F78">
         <v>1.14</v>
       </c>
       <c r="G78" s="1">
-        <v>1270088.75</v>
+        <v>531245.22</v>
       </c>
       <c r="H78" s="1">
-        <v>-59797.89</v>
+        <v>176496.12</v>
       </c>
       <c r="I78" s="1">
-        <v>-4.708166260035</v>
+        <v>33.223097988533</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>1210290.86</v>
+        <v>707741.34</v>
       </c>
       <c r="M78" s="1">
-        <v>1210290.86</v>
+        <v>707741.34</v>
       </c>
       <c r="N78" s="1">
-        <v>0.91</v>
+        <v>0.54</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="B79" s="1">
-        <v>3126.0</v>
+        <v>9720.0</v>
       </c>
       <c r="C79" s="1">
-        <v>207.38</v>
+        <v>80.55</v>
       </c>
       <c r="D79" s="1">
-        <v>254.0215674984</v>
+        <v>82.103603909465</v>
       </c>
       <c r="E79" t="s">
         <v>11</v>
       </c>
       <c r="F79">
         <v>1.14</v>
       </c>
       <c r="G79" s="1">
-        <v>678838.66</v>
+        <v>692775.96</v>
       </c>
       <c r="H79" s="1">
-        <v>-112441.49</v>
+        <v>-7364.07</v>
       </c>
       <c r="I79" s="1">
-        <v>-16.563801772869</v>
+        <v>-1.0629800144913</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>566397.17</v>
+        <v>685411.89</v>
       </c>
       <c r="M79" s="1">
-        <v>566397.17</v>
+        <v>685411.89</v>
       </c>
       <c r="N79" s="1">
-        <v>0.42</v>
+        <v>0.52</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="B80" s="1">
-        <v>6915.0</v>
+        <v>1814.0</v>
       </c>
       <c r="C80" s="1">
-        <v>143.83</v>
+        <v>111.97</v>
       </c>
       <c r="D80" s="1">
-        <v>108.40553145336</v>
+        <v>110.38685777288</v>
       </c>
       <c r="E80" t="s">
         <v>11</v>
       </c>
       <c r="F80">
         <v>1.14</v>
       </c>
       <c r="G80" s="1">
-        <v>640104.68</v>
+        <v>169968.49</v>
       </c>
       <c r="H80" s="1">
-        <v>228869.55</v>
+        <v>7842.58</v>
       </c>
       <c r="I80" s="1">
-        <v>35.755019007204</v>
+        <v>4.6141375969158</v>
       </c>
       <c r="J80">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>868974.23</v>
+        <v>177811.07</v>
       </c>
       <c r="M80" s="1">
-        <v>873499.44</v>
+        <v>177811.07</v>
       </c>
       <c r="N80" s="1">
-        <v>0.65</v>
+        <v>0.14</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="B81" s="1">
-        <v>10966.0</v>
+        <v>4760.0</v>
       </c>
       <c r="C81" s="1">
-        <v>80.61</v>
+        <v>195.93</v>
       </c>
       <c r="D81" s="1">
-        <v>82.103603866496</v>
+        <v>199.43042647059</v>
       </c>
       <c r="E81" t="s">
         <v>11</v>
       </c>
       <c r="F81">
         <v>1.14</v>
       </c>
       <c r="G81" s="1">
-        <v>781582.43</v>
+        <v>809608.14</v>
       </c>
       <c r="H81" s="1">
-        <v>-9253.34</v>
+        <v>6838.33</v>
       </c>
       <c r="I81" s="1">
-        <v>-1.1839237481324</v>
+        <v>0.84464689300184</v>
       </c>
       <c r="J81">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>772329.09</v>
+        <v>816446.47</v>
       </c>
       <c r="M81" s="1">
-        <v>774676.24</v>
+        <v>816446.47</v>
       </c>
       <c r="N81" s="1">
-        <v>0.58</v>
+        <v>0.62</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="B82" s="1">
-        <v>7719.0</v>
+        <v>6700.0</v>
       </c>
       <c r="C82" s="1">
-        <v>105.71</v>
+        <v>84.38</v>
       </c>
       <c r="D82" s="1">
-        <v>110.38685581034</v>
+        <v>75.061301492537</v>
       </c>
       <c r="E82" t="s">
         <v>11</v>
       </c>
       <c r="F82">
         <v>1.14</v>
       </c>
       <c r="G82" s="1">
-        <v>723256.21</v>
+        <v>443444.77</v>
       </c>
       <c r="H82" s="1">
-        <v>-10333.67</v>
+        <v>51474.25</v>
       </c>
       <c r="I82" s="1">
-        <v>-1.4287703108695</v>
+        <v>11.607815331772</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>712922.54</v>
+        <v>494919.02</v>
       </c>
       <c r="M82" s="1">
-        <v>712922.54</v>
+        <v>494919.02</v>
       </c>
       <c r="N82" s="1">
-        <v>0.53</v>
+        <v>0.38</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="B83" s="1">
-        <v>4999.0</v>
+        <v>603.0</v>
       </c>
       <c r="C83" s="1">
-        <v>181.83</v>
+        <v>1915.92</v>
       </c>
       <c r="D83" s="1">
-        <v>199.43042608522</v>
+        <v>1733.8313930348</v>
       </c>
       <c r="E83" t="s">
         <v>11</v>
       </c>
       <c r="F83">
         <v>1.14</v>
       </c>
       <c r="G83" s="1">
-        <v>850258.63</v>
+        <v>906940.24</v>
       </c>
       <c r="H83" s="1">
-        <v>-56087.85</v>
+        <v>104440.1</v>
       </c>
       <c r="I83" s="1">
-        <v>-6.5965634479946</v>
+        <v>11.515653997225</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>794170.78</v>
+        <v>1011380.34</v>
       </c>
       <c r="M83" s="1">
-        <v>794170.78</v>
+        <v>1011380.34</v>
       </c>
       <c r="N83" s="1">
-        <v>0.59</v>
+        <v>0.77</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="B84" s="1">
-        <v>563.0</v>
+        <v>888.0</v>
       </c>
       <c r="C84" s="1">
-        <v>2273.73</v>
+        <v>910.34</v>
       </c>
       <c r="D84" s="1">
-        <v>1541.6927353464</v>
+        <v>838.37861486486</v>
       </c>
       <c r="E84" t="s">
         <v>11</v>
       </c>
       <c r="F84">
         <v>1.14</v>
       </c>
       <c r="G84" s="1">
-        <v>745361.45</v>
+        <v>644157.92</v>
       </c>
       <c r="H84" s="1">
-        <v>373078.1</v>
+        <v>63521.25</v>
       </c>
       <c r="I84" s="1">
-        <v>50.053313060395</v>
+        <v>9.8611300160681</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>1118439.55</v>
+        <v>707679.17</v>
       </c>
       <c r="M84" s="1">
-        <v>1118439.55</v>
+        <v>707679.17</v>
       </c>
       <c r="N84" s="1">
-        <v>0.84</v>
+        <v>0.54</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="B85" s="1">
-        <v>1014.0</v>
+        <v>10283.0</v>
       </c>
       <c r="C85" s="1">
-        <v>1094.04</v>
+        <v>47.76</v>
       </c>
       <c r="D85" s="1">
-        <v>783.03908284024</v>
+        <v>47.664825440047</v>
       </c>
       <c r="E85" t="s">
         <v>11</v>
       </c>
       <c r="F85">
         <v>1.14</v>
       </c>
       <c r="G85" s="1">
-        <v>680630.39</v>
+        <v>421378.17</v>
       </c>
       <c r="H85" s="1">
-        <v>288620.9</v>
+        <v>8557.99</v>
       </c>
       <c r="I85" s="1">
-        <v>42.404938750972</v>
+        <v>2.0309523865463</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>969251.29</v>
+        <v>429936.16</v>
       </c>
       <c r="M85" s="1">
-        <v>969251.29</v>
+        <v>429936.16</v>
       </c>
       <c r="N85" s="1">
-        <v>0.72</v>
+        <v>0.33</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="B86" s="1">
-        <v>10800.0</v>
+        <v>2756.0</v>
       </c>
       <c r="C86" s="1">
-        <v>47.95</v>
+        <v>261.45</v>
       </c>
       <c r="D86" s="1">
-        <v>47.664825925926</v>
+        <v>172.49292089985</v>
       </c>
       <c r="E86" t="s">
         <v>11</v>
       </c>
       <c r="F86">
         <v>1.14</v>
       </c>
       <c r="G86" s="1">
-        <v>442563.86</v>
+        <v>407635.92</v>
       </c>
       <c r="H86" s="1">
-        <v>9893.44</v>
+        <v>223158.27</v>
       </c>
       <c r="I86" s="1">
-        <v>2.2354830328893</v>
+        <v>54.744505832558</v>
       </c>
       <c r="J86">
-        <v>0.09</v>
+        <v>0.0</v>
       </c>
       <c r="K86">
-        <v>953.4</v>
+        <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>452457.3</v>
+        <v>630794.19</v>
       </c>
       <c r="M86" s="1">
-        <v>453410.7</v>
+        <v>630794.19</v>
       </c>
       <c r="N86" s="1">
-        <v>0.34</v>
+        <v>0.48</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="B87" s="1">
-        <v>3310.0</v>
+        <v>3230.0</v>
       </c>
       <c r="C87" s="1">
-        <v>226.59</v>
+        <v>329.78</v>
       </c>
       <c r="D87" s="1">
-        <v>172.49292145015</v>
+        <v>326.98577089783</v>
       </c>
       <c r="E87" t="s">
         <v>11</v>
       </c>
       <c r="F87">
         <v>1.14</v>
       </c>
       <c r="G87" s="1">
-        <v>489577.25</v>
+        <v>903797.46</v>
       </c>
       <c r="H87" s="1">
-        <v>165713.39</v>
+        <v>28697.86</v>
       </c>
       <c r="I87" s="1">
-        <v>33.848261944361</v>
+        <v>3.175253446718</v>
       </c>
       <c r="J87">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.57</v>
+      </c>
+      <c r="K87" t="s">
+        <v>209</v>
       </c>
       <c r="L87" s="1">
-        <v>655290.64</v>
+        <v>932495.32</v>
       </c>
       <c r="M87" s="1">
-        <v>655290.64</v>
+        <v>934325.04</v>
       </c>
       <c r="N87" s="1">
-        <v>0.49</v>
+        <v>0.71</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B88" s="1">
-        <v>3393.0</v>
+        <v>5023.0</v>
       </c>
       <c r="C88" s="1">
-        <v>304.69</v>
+        <v>187.61</v>
       </c>
       <c r="D88" s="1">
-        <v>326.98577070439</v>
+        <v>194.56943061915</v>
       </c>
       <c r="E88" t="s">
         <v>11</v>
       </c>
       <c r="F88">
         <v>1.14</v>
       </c>
       <c r="G88" s="1">
-        <v>949407.06</v>
+        <v>854258.02</v>
       </c>
       <c r="H88" s="1">
-        <v>-46158.47</v>
+        <v>-29286.44</v>
       </c>
       <c r="I88" s="1">
-        <v>-4.8618208084528</v>
+        <v>-3.4282897338207</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>903248.59</v>
+        <v>824971.58</v>
       </c>
       <c r="M88" s="1">
-        <v>903248.59</v>
+        <v>824971.58</v>
       </c>
       <c r="N88" s="1">
-        <v>0.68</v>
+        <v>0.63</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="B89" s="1">
-        <v>1202.0</v>
+        <v>3890.0</v>
       </c>
       <c r="C89" s="1">
-        <v>180.06</v>
+        <v>273.35</v>
       </c>
       <c r="D89" s="1">
-        <v>233.95534109817</v>
+        <v>182.96879691517</v>
       </c>
       <c r="E89" t="s">
         <v>11</v>
       </c>
       <c r="F89">
         <v>1.14</v>
       </c>
       <c r="G89" s="1">
-        <v>240082.48</v>
+        <v>608716.66</v>
       </c>
       <c r="H89" s="1">
-        <v>-50984.48</v>
+        <v>322152.2</v>
       </c>
       <c r="I89" s="1">
-        <v>-21.236235147188</v>
+        <v>52.923177755641</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>189098.0</v>
+        <v>930868.86</v>
       </c>
       <c r="M89" s="1">
-        <v>189098.0</v>
+        <v>930868.86</v>
       </c>
       <c r="N89" s="1">
-        <v>0.14</v>
+        <v>0.71</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="B90" s="1">
-        <v>4085.0</v>
+        <v>5814.0</v>
       </c>
       <c r="C90" s="1">
-        <v>264.51</v>
+        <v>407.76</v>
       </c>
       <c r="D90" s="1">
-        <v>182.96879804162</v>
+        <v>335.33270725834</v>
       </c>
       <c r="E90" t="s">
         <v>11</v>
       </c>
       <c r="F90">
         <v>1.14</v>
       </c>
       <c r="G90" s="1">
-        <v>639230.73</v>
+        <v>1664781.76</v>
       </c>
       <c r="H90" s="1">
-        <v>304828.81</v>
+        <v>410607.05</v>
       </c>
       <c r="I90" s="1">
-        <v>47.686820375485</v>
+        <v>24.664316961281</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>944059.54</v>
+        <v>2075388.81</v>
       </c>
       <c r="M90" s="1">
-        <v>944059.54</v>
+        <v>2075388.81</v>
       </c>
       <c r="N90" s="1">
-        <v>0.71</v>
+        <v>1.59</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="B91" s="1">
-        <v>6107.0</v>
+        <v>2096.0</v>
       </c>
       <c r="C91" s="1">
-        <v>405.05</v>
+        <v>311.46</v>
       </c>
       <c r="D91" s="1">
-        <v>335.33270672998</v>
+        <v>219.40117843512</v>
       </c>
       <c r="E91" t="s">
         <v>11</v>
       </c>
       <c r="F91">
         <v>1.14</v>
       </c>
       <c r="G91" s="1">
-        <v>1748679.43</v>
+        <v>392623.34</v>
       </c>
       <c r="H91" s="1">
-        <v>412554.55</v>
+        <v>178872.9</v>
       </c>
       <c r="I91" s="1">
-        <v>23.592348770295</v>
+        <v>45.558397012261</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>2161233.98</v>
+        <v>571496.24</v>
       </c>
       <c r="M91" s="1">
-        <v>2161233.98</v>
+        <v>571496.24</v>
       </c>
       <c r="N91" s="1">
-        <v>1.62</v>
+        <v>0.44</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B92" s="1">
-        <v>2202.0</v>
+        <v>2541.0</v>
       </c>
       <c r="C92" s="1">
-        <v>332.28</v>
+        <v>527.05</v>
       </c>
       <c r="D92" s="1">
-        <v>219.40118074478</v>
+        <v>427.74191656828</v>
       </c>
       <c r="E92" t="s">
         <v>11</v>
       </c>
       <c r="F92">
         <v>1.14</v>
       </c>
       <c r="G92" s="1">
-        <v>412479.29</v>
+        <v>928234.2</v>
       </c>
       <c r="H92" s="1">
-        <v>226794.28</v>
+        <v>244167.14</v>
       </c>
       <c r="I92" s="1">
-        <v>54.983192004622</v>
+        <v>26.304475745453</v>
       </c>
       <c r="J92">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="K92">
-        <v>0.0</v>
+        <v>768.71</v>
       </c>
       <c r="L92" s="1">
-        <v>639273.57</v>
+        <v>1172401.34</v>
       </c>
       <c r="M92" s="1">
-        <v>639273.57</v>
+        <v>1173170.05</v>
       </c>
       <c r="N92" s="1">
-        <v>0.48</v>
+        <v>0.9</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="B93" s="1">
-        <v>2669.0</v>
+        <v>2393.0</v>
       </c>
       <c r="C93" s="1">
-        <v>464.01</v>
+        <v>151.34</v>
       </c>
       <c r="D93" s="1">
-        <v>427.74191832147</v>
+        <v>148.79794400334</v>
       </c>
       <c r="E93" t="s">
         <v>11</v>
       </c>
       <c r="F93">
         <v>1.14</v>
       </c>
       <c r="G93" s="1">
-        <v>974992.94</v>
+        <v>299309.45</v>
       </c>
       <c r="H93" s="1">
-        <v>107041.65</v>
+        <v>17732.15</v>
       </c>
       <c r="I93" s="1">
-        <v>10.978710266353</v>
+        <v>5.9243535411261</v>
       </c>
       <c r="J93">
-        <v>0.29</v>
+        <v>0.0</v>
       </c>
       <c r="K93">
-        <v>767.2</v>
+        <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>1082034.59</v>
+        <v>317041.6</v>
       </c>
       <c r="M93" s="1">
-        <v>1082801.79</v>
+        <v>317041.6</v>
       </c>
       <c r="N93" s="1">
-        <v>0.81</v>
+        <v>0.24</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="B94" s="1">
-        <v>2514.0</v>
+        <v>1845.0</v>
       </c>
       <c r="C94" s="1">
-        <v>164.17</v>
+        <v>479.7</v>
       </c>
       <c r="D94" s="1">
-        <v>148.79794351631</v>
+        <v>418.92536585366</v>
       </c>
       <c r="E94" t="s">
         <v>11</v>
       </c>
       <c r="F94">
         <v>1.14</v>
       </c>
       <c r="G94" s="1">
-        <v>314443.77</v>
+        <v>658419.03</v>
       </c>
       <c r="H94" s="1">
-        <v>46155.05</v>
+        <v>116374.37</v>
       </c>
       <c r="I94" s="1">
-        <v>14.678315935469</v>
+        <v>17.674818724483</v>
       </c>
       <c r="J94">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.58</v>
+      </c>
+      <c r="K94" t="s">
+        <v>224</v>
       </c>
       <c r="L94" s="1">
-        <v>360598.82</v>
+        <v>774793.4</v>
       </c>
       <c r="M94" s="1">
-        <v>360598.82</v>
+        <v>775872.08</v>
       </c>
       <c r="N94" s="1">
-        <v>0.27</v>
+        <v>0.59</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="B95" s="1">
-        <v>1938.0</v>
+        <v>14915.0</v>
       </c>
       <c r="C95" s="1">
-        <v>491.59</v>
+        <v>74.54</v>
       </c>
       <c r="D95" s="1">
-        <v>418.92536635707</v>
+        <v>84.3140650352</v>
       </c>
       <c r="E95" t="s">
         <v>11</v>
       </c>
       <c r="F95">
         <v>1.14</v>
       </c>
       <c r="G95" s="1">
-        <v>691607.63</v>
+        <v>1084560.02</v>
       </c>
       <c r="H95" s="1">
-        <v>140773.15</v>
+        <v>-111291.96</v>
       </c>
       <c r="I95" s="1">
-        <v>20.354481919177</v>
+        <v>-10.261484652551</v>
       </c>
       <c r="J95">
-        <v>1.28</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>832380.78</v>
+        <v>973268.06</v>
       </c>
       <c r="M95" s="1">
-        <v>834855.45</v>
+        <v>973268.06</v>
       </c>
       <c r="N95" s="1">
-        <v>0.62</v>
+        <v>0.74</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="B96" s="1">
-        <v>15665.0</v>
+        <v>568.0</v>
       </c>
       <c r="C96" s="1">
-        <v>71.43</v>
+        <v>1095.55</v>
       </c>
       <c r="D96" s="1">
-        <v>84.31406511331</v>
+        <v>869.17823943662</v>
       </c>
       <c r="E96" t="s">
         <v>11</v>
       </c>
       <c r="F96">
         <v>1.14</v>
       </c>
       <c r="G96" s="1">
-        <v>1139097.07</v>
+        <v>425479.52</v>
       </c>
       <c r="H96" s="1">
-        <v>-161463.11</v>
+        <v>119274.4</v>
       </c>
       <c r="I96" s="1">
-        <v>-14.174657652311</v>
+        <v>28.032935639299</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>977633.96</v>
+        <v>544753.92</v>
       </c>
       <c r="M96" s="1">
-        <v>977633.96</v>
+        <v>544753.92</v>
       </c>
       <c r="N96" s="1">
-        <v>0.73</v>
+        <v>0.42</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="B97" s="1">
-        <v>596.0</v>
+        <v>2043.0</v>
       </c>
       <c r="C97" s="1">
-        <v>1092.68</v>
+        <v>424.62</v>
       </c>
       <c r="D97" s="1">
-        <v>869.17823825503</v>
+        <v>309.12199706314</v>
       </c>
       <c r="E97" t="s">
         <v>11</v>
       </c>
       <c r="F97">
         <v>1.14</v>
       </c>
       <c r="G97" s="1">
-        <v>446453.86</v>
+        <v>538462.93</v>
       </c>
       <c r="H97" s="1">
-        <v>122535.94</v>
+        <v>220968.62</v>
       </c>
       <c r="I97" s="1">
-        <v>27.446495814819</v>
+        <v>41.036923377437</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>568989.8</v>
+        <v>759431.55</v>
       </c>
       <c r="M97" s="1">
-        <v>568989.8</v>
+        <v>759431.55</v>
       </c>
       <c r="N97" s="1">
-        <v>0.43</v>
+        <v>0.58</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="B98" s="1">
-        <v>2145.0</v>
+        <v>1562.0</v>
       </c>
       <c r="C98" s="1">
-        <v>406.68</v>
+        <v>318.86</v>
       </c>
       <c r="D98" s="1">
-        <v>309.122</v>
+        <v>236.48548015365</v>
       </c>
       <c r="E98" t="s">
         <v>11</v>
       </c>
       <c r="F98">
         <v>1.14</v>
       </c>
       <c r="G98" s="1">
-        <v>565346.54</v>
+        <v>318072.84</v>
       </c>
       <c r="H98" s="1">
-        <v>196812.04</v>
+        <v>117941.62</v>
       </c>
       <c r="I98" s="1">
-        <v>34.812637218935</v>
+        <v>37.08006631437</v>
       </c>
       <c r="J98">
-        <v>1.42</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>762158.58</v>
+        <v>436014.46</v>
       </c>
       <c r="M98" s="1">
-        <v>765202.12</v>
+        <v>436014.46</v>
       </c>
       <c r="N98" s="1">
-        <v>0.57</v>
+        <v>0.33</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="B99" s="1">
-        <v>2669.0</v>
+        <v>4178.0</v>
       </c>
       <c r="C99" s="1">
-        <v>357.96</v>
+        <v>348.97</v>
       </c>
       <c r="D99" s="1">
-        <v>236.48547770701</v>
+        <v>194.01785543322</v>
       </c>
       <c r="E99" t="s">
         <v>11</v>
       </c>
       <c r="F99">
         <v>1.14</v>
       </c>
       <c r="G99" s="1">
-        <v>543493.22</v>
+        <v>727356.65</v>
       </c>
       <c r="H99" s="1">
-        <v>291241.16</v>
+        <v>549012.66</v>
       </c>
       <c r="I99" s="1">
-        <v>53.586898471337</v>
+        <v>75.480530768503</v>
       </c>
       <c r="J99">
-        <v>0.06</v>
+        <v>0.0</v>
       </c>
       <c r="K99">
-        <v>164.6</v>
+        <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>834734.38</v>
+        <v>1276369.31</v>
       </c>
       <c r="M99" s="1">
-        <v>834898.98</v>
+        <v>1276369.31</v>
       </c>
       <c r="N99" s="1">
-        <v>0.62</v>
+        <v>0.98</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="B100" s="1">
-        <v>4178.0</v>
+        <v>1736.0</v>
       </c>
       <c r="C100" s="1">
-        <v>326.6</v>
+        <v>348.97</v>
       </c>
       <c r="D100" s="1">
-        <v>194.01785543322</v>
+        <v>305.7191359447</v>
       </c>
       <c r="E100" t="s">
         <v>11</v>
       </c>
       <c r="F100">
         <v>1.14</v>
       </c>
       <c r="G100" s="1">
-        <v>727356.65</v>
+        <v>453607.92</v>
       </c>
       <c r="H100" s="1">
-        <v>464845.35</v>
+        <v>76736.05</v>
       </c>
       <c r="I100" s="1">
-        <v>63.908860941878</v>
+        <v>16.916823233598</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>1192202.0</v>
+        <v>530343.97</v>
       </c>
       <c r="M100" s="1">
-        <v>1192202.0</v>
+        <v>530343.97</v>
       </c>
       <c r="N100" s="1">
-        <v>0.89</v>
+        <v>0.41</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="B101" s="1">
-        <v>2033.0</v>
+        <v>4124.0</v>
       </c>
       <c r="C101" s="1">
-        <v>326.6</v>
+        <v>113.9</v>
       </c>
       <c r="D101" s="1">
-        <v>305.71913428431</v>
+        <v>98.554953928225</v>
       </c>
       <c r="E101" t="s">
         <v>11</v>
       </c>
       <c r="F101">
         <v>1.14</v>
       </c>
       <c r="G101" s="1">
-        <v>531212.5</v>
+        <v>347038.91</v>
       </c>
       <c r="H101" s="1">
-        <v>48908.77</v>
+        <v>64169.7</v>
       </c>
       <c r="I101" s="1">
-        <v>9.2070066122315</v>
+        <v>18.49063553133</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>580121.27</v>
+        <v>411208.61</v>
       </c>
       <c r="M101" s="1">
-        <v>580121.27</v>
+        <v>411208.61</v>
       </c>
       <c r="N101" s="1">
-        <v>0.43</v>
+        <v>0.31</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="B102" s="1">
-        <v>4332.0</v>
+        <v>8409.0</v>
       </c>
       <c r="C102" s="1">
-        <v>117.18</v>
+        <v>89.23</v>
       </c>
       <c r="D102" s="1">
-        <v>98.554956140351</v>
+        <v>84.764491616126</v>
       </c>
       <c r="E102" t="s">
         <v>11</v>
       </c>
       <c r="F102">
         <v>1.14</v>
       </c>
       <c r="G102" s="1">
-        <v>364542.32</v>
+        <v>611295.71</v>
       </c>
       <c r="H102" s="1">
-        <v>78971.52</v>
+        <v>45567.7</v>
       </c>
       <c r="I102" s="1">
-        <v>21.663196744894</v>
+        <v>7.4542810058327</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>443513.84</v>
+        <v>656863.41</v>
       </c>
       <c r="M102" s="1">
-        <v>443513.84</v>
+        <v>656863.41</v>
       </c>
       <c r="N102" s="1">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="B103" s="1">
-        <v>7336.0</v>
+        <v>6956.0</v>
       </c>
       <c r="C103" s="1">
-        <v>85.04</v>
+        <v>87.16</v>
       </c>
       <c r="D103" s="1">
-        <v>84.136905670665</v>
+        <v>80.722159286947</v>
       </c>
       <c r="E103" t="s">
         <v>11</v>
       </c>
       <c r="F103">
         <v>1.14</v>
       </c>
       <c r="G103" s="1">
-        <v>522831.35</v>
+        <v>479427.9</v>
       </c>
       <c r="H103" s="1">
-        <v>22233.03</v>
+        <v>51330.18</v>
       </c>
       <c r="I103" s="1">
-        <v>4.2524286273193</v>
+        <v>10.706548367335</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>545064.38</v>
+        <v>530758.08</v>
       </c>
       <c r="M103" s="1">
-        <v>545064.38</v>
+        <v>530758.08</v>
       </c>
       <c r="N103" s="1">
         <v>0.41</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="B104" s="1">
-        <v>7306.0</v>
+        <v>3442.0</v>
       </c>
       <c r="C104" s="1">
-        <v>83.84</v>
+        <v>231.59</v>
       </c>
       <c r="D104" s="1">
-        <v>80.722159868601</v>
+        <v>185.86096746078</v>
       </c>
       <c r="E104" t="s">
         <v>11</v>
       </c>
       <c r="F104">
         <v>1.14</v>
       </c>
       <c r="G104" s="1">
-        <v>503550.92</v>
+        <v>546967.72</v>
       </c>
       <c r="H104" s="1">
-        <v>31624.51</v>
+        <v>150863.66</v>
       </c>
       <c r="I104" s="1">
-        <v>6.280300312032</v>
+        <v>27.581821464711</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>535175.43</v>
+        <v>697831.38</v>
       </c>
       <c r="M104" s="1">
-        <v>535175.43</v>
+        <v>697831.38</v>
       </c>
       <c r="N104" s="1">
-        <v>0.4</v>
+        <v>0.53</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="B105" s="1">
-        <v>3615.0</v>
+        <v>14102.0</v>
       </c>
       <c r="C105" s="1">
-        <v>211.45</v>
+        <v>75.02</v>
       </c>
       <c r="D105" s="1">
-        <v>185.86096818811</v>
+        <v>71.152902425188</v>
       </c>
       <c r="E105" t="s">
         <v>11</v>
       </c>
       <c r="F105">
         <v>1.14</v>
       </c>
       <c r="G105" s="1">
-        <v>574459.13</v>
+        <v>858748.5</v>
       </c>
       <c r="H105" s="1">
-        <v>93394.39</v>
+        <v>67393.53</v>
       </c>
       <c r="I105" s="1">
-        <v>16.257795397908</v>
+        <v>7.8478774635414</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>667853.52</v>
+        <v>926142.03</v>
       </c>
       <c r="M105" s="1">
-        <v>667853.52</v>
+        <v>926142.03</v>
       </c>
       <c r="N105" s="1">
-        <v>0.5</v>
+        <v>0.71</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="B106" s="1">
-        <v>18106.0</v>
+        <v>1741.0</v>
       </c>
       <c r="C106" s="1">
-        <v>74.95</v>
+        <v>153.29</v>
       </c>
       <c r="D106" s="1">
-        <v>71.152902352811</v>
+        <v>194.41940838599</v>
       </c>
       <c r="E106" t="s">
         <v>11</v>
       </c>
       <c r="F106">
         <v>1.14</v>
       </c>
       <c r="G106" s="1">
-        <v>1102574.13</v>
+        <v>286632.4</v>
       </c>
       <c r="H106" s="1">
-        <v>83083.73</v>
+        <v>-53000.35</v>
       </c>
       <c r="I106" s="1">
-        <v>7.5354325608928</v>
+        <v>-18.490704470255</v>
       </c>
       <c r="J106">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
       </c>
       <c r="L106" s="1">
-        <v>1185657.86</v>
+        <v>233632.05</v>
       </c>
       <c r="M106" s="1">
-        <v>1189817.55</v>
+        <v>233632.05</v>
       </c>
       <c r="N106" s="1">
-        <v>0.89</v>
+        <v>0.18</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="B107" s="1">
-        <v>1828.0</v>
+        <v>38583168.76</v>
       </c>
       <c r="C107" s="1">
-        <v>156.74</v>
+        <v>1.1431</v>
       </c>
       <c r="D107" s="1">
-        <v>194.41940919037</v>
+        <v>0.0</v>
       </c>
       <c r="E107" t="s">
         <v>11</v>
       </c>
       <c r="F107">
         <v>1.14</v>
       </c>
       <c r="G107" s="1">
-        <v>300955.79</v>
+        <v>0.0</v>
       </c>
       <c r="H107" s="1">
-        <v>-50620.97</v>
+        <v>253650.95</v>
       </c>
       <c r="I107" s="1">
-        <v>-16.820068489129</v>
+        <v>0</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" s="1">
-        <v>250334.82</v>
+        <v>253650.95</v>
       </c>
       <c r="M107" s="1">
-        <v>250334.82</v>
+        <v>253650.95</v>
       </c>
       <c r="N107" s="1">
         <v>0.19</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>254</v>
-[...49 lines deleted...]
-        <v>256</v>
+        <v>247</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">