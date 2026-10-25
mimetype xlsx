--- v5 (2026-09-22)
+++ v6 (2026-10-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>POCHE</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
@@ -151,405 +151,390 @@
   <si>
     <t>ADVANCED INFO SERVICE PCL F</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
     <t>TH0765010Z16</t>
   </si>
   <si>
     <t>AIRPORTS OF THAILAND PCL F</t>
   </si>
   <si>
     <t>KYG022421088</t>
   </si>
   <si>
     <t>ALCHIP TECHNOLOGIES LTD</t>
   </si>
   <si>
     <t>INE238A01034</t>
   </si>
   <si>
     <t>AXIS BANK LTD</t>
   </si>
   <si>
+    <t>1 388.74</t>
+  </si>
+  <si>
     <t>INE917I01010</t>
   </si>
   <si>
     <t>BAJAJ AUTO LTD</t>
   </si>
   <si>
-    <t>6 300.70</t>
-[...1 lines deleted...]
-  <si>
     <t>INE296A01032</t>
   </si>
   <si>
     <t>BAJAJ FINANCE LTD</t>
   </si>
   <si>
+    <t>5 038.10</t>
+  </si>
+  <si>
     <t>ID1000109507</t>
   </si>
   <si>
     <t>BANK CENTRAL ASIA</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>20 407.33</t>
-[...2 lines deleted...]
-    <t>1 622.40</t>
+    <t>20 413.93</t>
   </si>
   <si>
     <t>ID1000095003</t>
   </si>
   <si>
     <t>BANK MANDIRI (PERSERO)</t>
   </si>
   <si>
     <t>INE397D01024</t>
   </si>
   <si>
     <t>BHARTI AIRTEL LTD</t>
   </si>
   <si>
+    <t>11 313.74</t>
+  </si>
+  <si>
     <t>TW0002882008</t>
   </si>
   <si>
     <t>CATHAY FINANCIAL HOLDING LTD</t>
   </si>
   <si>
+    <t>32 067.47</t>
+  </si>
+  <si>
     <t>MYL1023OO000</t>
   </si>
   <si>
     <t>CIMB GROUP HOLDINGS</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
     <t>INE059A01026</t>
   </si>
   <si>
     <t>CIPLA LTD</t>
   </si>
   <si>
-    <t>2 988.46</t>
-[...1 lines deleted...]
-  <si>
     <t>TW0008358003</t>
   </si>
   <si>
     <t>CO-TECH DEVELOPMENT CORP</t>
   </si>
   <si>
-    <t>TH0737010Y16</t>
-[...2 lines deleted...]
-    <t>CP ALL PCL F</t>
+    <t>1 058.94</t>
   </si>
   <si>
     <t>INE148O01028</t>
   </si>
   <si>
     <t>DELHIVERY LTD</t>
   </si>
   <si>
     <t>TW0002308004</t>
   </si>
   <si>
     <t>DELTA ELECTRONICS INC</t>
   </si>
   <si>
-    <t>10 899.22</t>
-[...7 lines deleted...]
-  <si>
     <t>INE758T01015</t>
   </si>
   <si>
     <t>ETERNAL LTD</t>
   </si>
   <si>
     <t>KR7084370006</t>
   </si>
   <si>
     <t>EUGENE TECHNOLOGY LTD</t>
   </si>
   <si>
     <t>KRW</t>
   </si>
   <si>
-    <t>1 759.40</t>
+    <t>1 668.45</t>
   </si>
   <si>
     <t>TW0001519007</t>
   </si>
   <si>
     <t>FORTUNE ELECTRIC LTD</t>
   </si>
   <si>
     <t>VN000000FPT1</t>
   </si>
   <si>
     <t>FPT CORP</t>
   </si>
   <si>
     <t>VND</t>
   </si>
   <si>
-    <t>30 124.56</t>
+    <t>29 957.49</t>
   </si>
   <si>
     <t>INE200A01026</t>
   </si>
   <si>
     <t>GE VERNOVA T&amp;D INDIA LTD</t>
   </si>
   <si>
-    <t>INE047A01021</t>
-[...4 lines deleted...]
-  <si>
     <t>KR7272210006</t>
   </si>
   <si>
     <t>HANWHA SYSTEMS LTD</t>
   </si>
   <si>
     <t>KR7267260008</t>
   </si>
   <si>
     <t>HD HYUNDAI ELECTRIC LTD</t>
   </si>
   <si>
     <t>KR7009540006</t>
   </si>
   <si>
     <t>HD KOREA SHIPBUILDING &amp; OFFSHORE E</t>
   </si>
   <si>
+    <t>3 619.17</t>
+  </si>
+  <si>
     <t>INE040A01034</t>
   </si>
   <si>
     <t>HDFC BANK LTD</t>
   </si>
   <si>
-    <t>19 917.78</t>
+    <t>19 643.12</t>
   </si>
   <si>
     <t>INE795G01014</t>
   </si>
   <si>
     <t>HDFC LIFE INSURANCE COMPANY LTD</t>
   </si>
   <si>
-    <t>1 348.73</t>
-[...1 lines deleted...]
-  <si>
     <t>TW0002317005</t>
   </si>
   <si>
     <t>HON HAI PRECISION INDUSTRY LTD</t>
   </si>
   <si>
+    <t>37 147.00</t>
+  </si>
+  <si>
     <t>KR7012330007</t>
   </si>
   <si>
     <t>HYUNDAI MOBIS LTD</t>
   </si>
   <si>
     <t>INE090A01021</t>
   </si>
   <si>
     <t>ICICI BANK LTD</t>
   </si>
   <si>
     <t>KR7095340006</t>
   </si>
   <si>
     <t>ISC TECHNOLOGY LTD</t>
   </si>
   <si>
-    <t>INE918Z01012</t>
-[...4 lines deleted...]
-  <si>
     <t>KR7105560007</t>
   </si>
   <si>
     <t>KB FINANCIAL GROUP INC</t>
   </si>
   <si>
     <t>INE018A01030</t>
   </si>
   <si>
     <t>LARSEN AND TOUBRO LTD</t>
   </si>
   <si>
-    <t>MU0295S00016</t>
-[...4 lines deleted...]
-  <si>
     <t>INE027H01010</t>
   </si>
   <si>
     <t>MAX HEALTHCARE INSTITUTE LTD</t>
   </si>
   <si>
+    <t>1 277.13</t>
+  </si>
+  <si>
     <t>TW0002454006</t>
   </si>
   <si>
     <t>MEDIATEK INC</t>
   </si>
   <si>
-    <t>INE0VDM01015</t>
-[...2 lines deleted...]
-    <t>MEESHO LTD</t>
+    <t>13 536.13</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>KR7035420009</t>
   </si>
   <si>
     <t>NAVER CORP</t>
   </si>
   <si>
     <t>INE848E01016</t>
   </si>
   <si>
     <t>NHPC LTD</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
+    <t>KR7214450009</t>
+  </si>
+  <si>
+    <t>PHARMARESEARCH LTD</t>
+  </si>
+  <si>
     <t>INE752E01010</t>
   </si>
   <si>
     <t>POWER GRID CORPORATION OF INDIA LT</t>
   </si>
   <si>
     <t>MYL1295OO004</t>
   </si>
   <si>
     <t>PUBLIC BANK</t>
   </si>
   <si>
     <t>KR7028260008</t>
   </si>
   <si>
     <t>SAMSUNG C&amp;T CORP</t>
   </si>
   <si>
+    <t>KR7009150004</t>
+  </si>
+  <si>
+    <t>SAMSUNG ELECTRO MECHANICS LTD</t>
+  </si>
+  <si>
     <t>KR7005930003</t>
   </si>
   <si>
     <t>SAMSUNG ELECTRONICS LTD</t>
   </si>
   <si>
-    <t>KR7032830002</t>
-[...2 lines deleted...]
-    <t>SAMSUNG LIFE LTD</t>
+    <t>6 226.11</t>
   </si>
   <si>
     <t>KR7006400006</t>
   </si>
   <si>
     <t>SAMSUNG SDI LTD</t>
   </si>
   <si>
     <t>KR7004170007</t>
   </si>
   <si>
     <t>SHINSEGAE INC</t>
   </si>
   <si>
     <t>KR7000660001</t>
   </si>
   <si>
     <t>SK HYNIX INC</t>
   </si>
   <si>
     <t>INE062A01020</t>
   </si>
   <si>
     <t>STATE BANK OF INDIA</t>
   </si>
   <si>
     <t>TW0002330008</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR MANUFACTURING</t>
   </si>
   <si>
-    <t>13 022.76</t>
-[...1 lines deleted...]
-  <si>
     <t>INE494B01023</t>
   </si>
   <si>
     <t>TVS MOTOR COMPANY LTD</t>
   </si>
   <si>
     <t>INE494B04019</t>
   </si>
   <si>
     <t>TVS MOTORS COMPANY PRF LTD</t>
   </si>
   <si>
     <t>TW0002327004</t>
   </si>
   <si>
     <t>YAGEO CORP</t>
   </si>
   <si>
-    <t>5 072.53</t>
+    <t>USD-00039664</t>
+  </si>
+  <si>
+    <t>KRW/USD 2026-07-27</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -910,186 +895,186 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2">
         <v>3225</v>
       </c>
       <c r="B2" s="1">
-        <v>230343.0</v>
+        <v>229903.0</v>
       </c>
       <c r="C2">
-        <v>314.72</v>
+        <v>269.94</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
       <c r="E2">
-        <v>72493137.38</v>
+        <v>62059151.06</v>
       </c>
       <c r="F2" t="s">
         <v>7</v>
       </c>
       <c r="G2">
-        <v>72493137.38</v>
+        <v>62059151.06</v>
       </c>
       <c r="H2" t="s">
         <v>7</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="1">
-        <v>24693.49</v>
+        <v>24150.95</v>
       </c>
       <c r="C3">
-        <v>109.23</v>
+        <v>93.33</v>
       </c>
       <c r="D3" t="s">
         <v>7</v>
       </c>
       <c r="E3">
-        <v>2697174.0</v>
+        <v>2254081.05</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3">
-        <v>2697174.0</v>
+        <v>2254081.05</v>
       </c>
       <c r="H3" t="s">
         <v>7</v>
       </c>
       <c r="Z3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="1">
-        <v>563209.62</v>
+        <v>563322.81</v>
       </c>
       <c r="C4">
-        <v>123.89</v>
+        <v>105.93</v>
       </c>
       <c r="D4" t="s">
         <v>7</v>
       </c>
       <c r="E4">
-        <v>69773245.21</v>
+        <v>59671597.16</v>
       </c>
       <c r="F4" t="s">
         <v>7</v>
       </c>
       <c r="G4">
-        <v>69773245.21</v>
+        <v>59671597.16</v>
       </c>
       <c r="H4" t="s">
         <v>7</v>
       </c>
       <c r="Z4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="1">
         <v>1.0</v>
       </c>
       <c r="C5">
-        <v>16840.07</v>
+        <v>14315.45</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5">
-        <v>16840.07</v>
+        <v>14315.45</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5">
-        <v>14713.27</v>
+        <v>12580.59</v>
       </c>
       <c r="H5" t="s">
         <v>7</v>
       </c>
       <c r="Z5" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z59"/>
+  <dimension ref="A1:Z56"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N59" sqref="N59"/>
+      <selection activeCell="N56" sqref="N56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>16</v>
       </c>
       <c r="B1" t="s">
         <v>17</v>
       </c>
       <c r="C1" t="s">
         <v>18</v>
       </c>
       <c r="D1" t="s">
         <v>19</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>20</v>
       </c>
       <c r="G1" t="s">
         <v>21</v>
@@ -1108,2940 +1093,2790 @@
       </c>
       <c r="L1" t="s">
         <v>26</v>
       </c>
       <c r="M1" t="s">
         <v>27</v>
       </c>
       <c r="N1" t="s">
         <v>28</v>
       </c>
       <c r="O1" t="s">
         <v>29</v>
       </c>
       <c r="Z1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="1">
         <v>18260.0</v>
       </c>
       <c r="C2" s="1">
-        <v>7258.0</v>
+        <v>7375.5</v>
       </c>
       <c r="D2" s="1">
         <v>5620.1704633078</v>
       </c>
       <c r="E2" t="s">
         <v>32</v>
       </c>
       <c r="F2">
-        <v>108.37</v>
+        <v>109.88</v>
       </c>
       <c r="G2" s="1">
         <v>1050997.62</v>
       </c>
       <c r="H2" s="1">
-        <v>171965.13</v>
+        <v>174626.11</v>
       </c>
       <c r="I2" s="1">
-        <v>16.36208557732</v>
+        <v>16.615271688246</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>1222962.75</v>
+        <v>1225623.73</v>
       </c>
       <c r="M2" s="1">
-        <v>1222962.75</v>
+        <v>1225623.73</v>
       </c>
       <c r="N2" s="1">
-        <v>1.69</v>
+        <v>1.98</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="1">
         <v>34000.0</v>
       </c>
       <c r="C3" s="1">
-        <v>2595.0</v>
+        <v>2220.0</v>
       </c>
       <c r="D3" s="1">
         <v>958.03034911765</v>
       </c>
       <c r="E3" t="s">
         <v>35</v>
       </c>
       <c r="F3">
-        <v>36.19</v>
+        <v>36.92</v>
       </c>
       <c r="G3" s="1">
         <v>916558.08</v>
       </c>
       <c r="H3" s="1">
-        <v>1521671.44</v>
+        <v>1127656.49</v>
       </c>
       <c r="I3" s="1">
-        <v>166.02018717679</v>
+        <v>123.03164574142</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>2438229.52</v>
+        <v>2044214.57</v>
       </c>
       <c r="M3" s="1">
-        <v>2438229.52</v>
+        <v>2044214.57</v>
       </c>
       <c r="N3" s="1">
-        <v>3.36</v>
+        <v>3.3</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="1">
-        <v>93700.0</v>
+        <v>140700.0</v>
       </c>
       <c r="C4" s="1">
-        <v>361.0</v>
+        <v>376.0</v>
       </c>
       <c r="D4" s="1">
-        <v>290.4616791889</v>
+        <v>318.24397405828</v>
       </c>
       <c r="E4" t="s">
         <v>38</v>
       </c>
       <c r="F4">
-        <v>37.68</v>
+        <v>38.31</v>
       </c>
       <c r="G4" s="1">
-        <v>745328.12</v>
+        <v>1206419.72</v>
       </c>
       <c r="H4" s="1">
-        <v>152415.23</v>
+        <v>174495.37</v>
       </c>
       <c r="I4" s="1">
-        <v>20.4494136086</v>
+        <v>14.463902330774</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>897743.35</v>
+        <v>1380915.09</v>
       </c>
       <c r="M4" s="1">
-        <v>897743.35</v>
+        <v>1380915.09</v>
       </c>
       <c r="N4" s="1">
-        <v>1.24</v>
+        <v>2.23</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="1">
         <v>224500.0</v>
       </c>
       <c r="C5" s="1">
-        <v>59.5</v>
+        <v>63.5</v>
       </c>
       <c r="D5" s="1">
         <v>52.269401247216</v>
       </c>
       <c r="E5" t="s">
         <v>38</v>
       </c>
       <c r="F5">
-        <v>37.68</v>
+        <v>38.31</v>
       </c>
       <c r="G5" s="1">
         <v>319158.21</v>
       </c>
       <c r="H5" s="1">
-        <v>35360.14</v>
+        <v>52955.01</v>
       </c>
       <c r="I5" s="1">
-        <v>11.079188594271</v>
+        <v>16.592087667117</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>354518.35</v>
+        <v>372113.22</v>
       </c>
       <c r="M5" s="1">
-        <v>354518.35</v>
+        <v>372113.22</v>
       </c>
       <c r="N5" s="1">
-        <v>0.49</v>
+        <v>0.6</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="1">
         <v>8000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>4325.0</v>
+        <v>3405.0</v>
       </c>
       <c r="D6" s="1">
         <v>3035.0458425</v>
       </c>
       <c r="E6" t="s">
         <v>35</v>
       </c>
       <c r="F6">
-        <v>36.19</v>
+        <v>36.92</v>
       </c>
       <c r="G6" s="1">
         <v>690192.79</v>
       </c>
       <c r="H6" s="1">
-        <v>265975.65</v>
+        <v>47544.43</v>
       </c>
       <c r="I6" s="1">
-        <v>38.536428350693</v>
+        <v>6.8885723943885</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>956168.44</v>
+        <v>737737.22</v>
       </c>
       <c r="M6" s="1">
-        <v>956168.44</v>
+        <v>737737.22</v>
       </c>
       <c r="N6" s="1">
-        <v>1.32</v>
+        <v>1.19</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="1">
-        <v>136250.0</v>
+        <v>190750.0</v>
       </c>
       <c r="C7" s="1">
-        <v>1358.6</v>
+        <v>1227.3</v>
       </c>
       <c r="D7" s="1">
-        <v>1228.3757688807</v>
+        <v>1262.1856588205</v>
       </c>
       <c r="E7" t="s">
         <v>32</v>
       </c>
       <c r="F7">
-        <v>108.37</v>
+        <v>109.88</v>
       </c>
       <c r="G7" s="1">
-        <v>1651503.13</v>
+        <v>2327456.17</v>
       </c>
       <c r="H7" s="1">
-        <v>56637.46</v>
+        <v>-196962.73</v>
       </c>
       <c r="I7" s="1">
-        <v>3.4294491467297</v>
+        <v>-8.4625752587212</v>
       </c>
       <c r="J7">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.01</v>
+      </c>
+      <c r="K7" t="s">
+        <v>45</v>
       </c>
       <c r="L7" s="1">
-        <v>1708140.59</v>
+        <v>2130493.44</v>
       </c>
       <c r="M7" s="1">
-        <v>1708140.59</v>
+        <v>2131882.18</v>
       </c>
       <c r="N7" s="1">
-        <v>2.36</v>
+        <v>3.44</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B8" s="1">
-        <v>5690.0</v>
+        <v>4868.0</v>
       </c>
       <c r="C8" s="1">
-        <v>10191.0</v>
+        <v>11130.0</v>
       </c>
       <c r="D8" s="1">
-        <v>8966.5687609842</v>
+        <v>8966.5687612983</v>
       </c>
       <c r="E8" t="s">
         <v>32</v>
       </c>
       <c r="F8">
-        <v>108.37</v>
+        <v>109.88</v>
       </c>
       <c r="G8" s="1">
-        <v>526259.56</v>
+        <v>450234.01</v>
       </c>
       <c r="H8" s="1">
-        <v>8827.64</v>
+        <v>42838.35</v>
       </c>
       <c r="I8" s="1">
-        <v>1.677430809998</v>
+        <v>9.5146854854434</v>
       </c>
       <c r="J8">
-        <v>1.11</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>535087.2</v>
+        <v>493072.36</v>
       </c>
       <c r="M8" s="1">
-        <v>541387.9</v>
+        <v>493072.36</v>
       </c>
       <c r="N8" s="1">
-        <v>0.75</v>
+        <v>0.8</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="1">
-        <v>115335.0</v>
+        <v>158335.0</v>
       </c>
       <c r="C9" s="1">
-        <v>968.3</v>
+        <v>1012.8</v>
       </c>
       <c r="D9" s="1">
-        <v>898.73600927732</v>
+        <v>937.10628515489</v>
       </c>
       <c r="E9" t="s">
         <v>32</v>
       </c>
       <c r="F9">
-        <v>108.37</v>
+        <v>109.88</v>
       </c>
       <c r="G9" s="1">
-        <v>1046302.83</v>
+        <v>1458170.19</v>
       </c>
       <c r="H9" s="1">
-        <v>-15758.82</v>
+        <v>1200.23</v>
       </c>
       <c r="I9" s="1">
-        <v>-1.5061433026995</v>
+        <v>0.082310693788082</v>
       </c>
       <c r="J9">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.03</v>
+      </c>
+      <c r="K9" t="s">
+        <v>50</v>
       </c>
       <c r="L9" s="1">
-        <v>1030544.01</v>
+        <v>1459370.42</v>
       </c>
       <c r="M9" s="1">
-        <v>1030544.01</v>
+        <v>1464408.52</v>
       </c>
       <c r="N9" s="1">
-        <v>1.42</v>
+        <v>2.36</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B10" s="1">
         <v>2069300.0</v>
       </c>
       <c r="C10" s="1">
-        <v>6225.0</v>
+        <v>6275.0</v>
       </c>
       <c r="D10" s="1">
         <v>9070.6916707582</v>
       </c>
       <c r="E10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G10" s="1">
         <v>1044220.27</v>
       </c>
       <c r="H10" s="1">
-        <v>-413006.27</v>
+        <v>-408144.04</v>
       </c>
       <c r="I10" s="1">
-        <v>-39.551642681673</v>
+        <v>-39.086010080996</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
-      <c r="K10" t="s">
-        <v>54</v>
+      <c r="K10">
+        <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>631214.0</v>
+        <v>636076.23</v>
       </c>
       <c r="M10" s="1">
-        <v>632836.4</v>
+        <v>636076.23</v>
       </c>
       <c r="N10" s="1">
-        <v>0.87</v>
+        <v>1.03</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="1">
         <v>2629700.0</v>
       </c>
       <c r="C11" s="1">
-        <v>4220.0</v>
+        <v>4130.0</v>
       </c>
       <c r="D11" s="1">
         <v>4696.9321474807</v>
       </c>
       <c r="E11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G11" s="1">
         <v>666894.09</v>
       </c>
       <c r="H11" s="1">
-        <v>-123102.53</v>
+        <v>-134873.75</v>
       </c>
       <c r="I11" s="1">
-        <v>-18.459082460905</v>
+        <v>-20.224163330042</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>543791.56</v>
+        <v>532020.34</v>
       </c>
       <c r="M11" s="1">
-        <v>543791.56</v>
+        <v>532020.34</v>
       </c>
       <c r="N11" s="1">
-        <v>0.75</v>
+        <v>0.86</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="1">
         <v>64750.0</v>
       </c>
       <c r="C12" s="1">
-        <v>1916.6</v>
+        <v>1898.2</v>
       </c>
       <c r="D12" s="1">
         <v>1653.3850996139</v>
       </c>
       <c r="E12" t="s">
         <v>32</v>
       </c>
       <c r="F12">
-        <v>108.37</v>
+        <v>109.88</v>
       </c>
       <c r="G12" s="1">
         <v>1114368.57</v>
       </c>
       <c r="H12" s="1">
-        <v>30792.95</v>
+        <v>4158.92</v>
       </c>
       <c r="I12" s="1">
-        <v>2.7632644018307</v>
+        <v>0.37320865932175</v>
       </c>
       <c r="J12">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.17</v>
+      </c>
+      <c r="K12" t="s">
+        <v>59</v>
       </c>
       <c r="L12" s="1">
-        <v>1145161.52</v>
+        <v>1118527.49</v>
       </c>
       <c r="M12" s="1">
-        <v>1145161.52</v>
+        <v>1129841.23</v>
       </c>
       <c r="N12" s="1">
-        <v>1.58</v>
+        <v>1.82</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B13" s="1">
         <v>398000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>113.0</v>
+        <v>97.0</v>
       </c>
       <c r="D13" s="1">
         <v>65.296058668342</v>
       </c>
       <c r="E13" t="s">
         <v>35</v>
       </c>
       <c r="F13">
-        <v>36.19</v>
+        <v>36.92</v>
       </c>
       <c r="G13" s="1">
         <v>749420.88</v>
       </c>
       <c r="H13" s="1">
-        <v>493432.28</v>
+        <v>296140.17</v>
       </c>
       <c r="I13" s="1">
-        <v>65.84181107951</v>
+        <v>39.515868573077</v>
       </c>
       <c r="J13">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.08</v>
+      </c>
+      <c r="K13" t="s">
+        <v>62</v>
       </c>
       <c r="L13" s="1">
-        <v>1242853.16</v>
+        <v>1045561.05</v>
       </c>
       <c r="M13" s="1">
-        <v>1242853.16</v>
+        <v>1077628.52</v>
       </c>
       <c r="N13" s="1">
-        <v>1.71</v>
+        <v>1.74</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B14" s="1">
         <v>588100.0</v>
       </c>
       <c r="C14" s="1">
-        <v>7.63</v>
+        <v>7.68</v>
       </c>
       <c r="D14" s="1">
         <v>7.4589096242136</v>
       </c>
       <c r="E14" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F14">
-        <v>4.75</v>
+        <v>4.66</v>
       </c>
       <c r="G14" s="1">
         <v>911176.4</v>
       </c>
       <c r="H14" s="1">
-        <v>33748.98</v>
+        <v>59062.81</v>
       </c>
       <c r="I14" s="1">
-        <v>3.70389092606</v>
+        <v>6.4820390431534</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>944925.38</v>
+        <v>970239.21</v>
       </c>
       <c r="M14" s="1">
-        <v>944925.38</v>
+        <v>970239.21</v>
       </c>
       <c r="N14" s="1">
-        <v>1.3</v>
+        <v>1.57</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B15" s="1">
         <v>31140.0</v>
       </c>
       <c r="C15" s="1">
-        <v>1415.7</v>
+        <v>1410.6</v>
       </c>
       <c r="D15" s="1">
         <v>1497.3622935132</v>
       </c>
       <c r="E15" t="s">
         <v>32</v>
       </c>
       <c r="F15">
-        <v>108.37</v>
+        <v>109.88</v>
       </c>
       <c r="G15" s="1">
         <v>481624.3</v>
       </c>
       <c r="H15" s="1">
-        <v>-74820.19</v>
+        <v>-81875.28</v>
       </c>
       <c r="I15" s="1">
-        <v>-15.534969892507</v>
+        <v>-16.999823306258</v>
       </c>
       <c r="J15">
-        <v>0.1</v>
-[...1 lines deleted...]
-      <c r="K15" t="s">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>399749.02</v>
+      </c>
+      <c r="M15" s="1">
+        <v>399749.02</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
         <v>66</v>
-      </c>
-[...13 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B16" s="1">
         <v>23000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>691.0</v>
+        <v>367.0</v>
       </c>
       <c r="D16" s="1">
         <v>343.23147826087</v>
       </c>
       <c r="E16" t="s">
         <v>35</v>
       </c>
       <c r="F16">
-        <v>36.19</v>
+        <v>36.92</v>
       </c>
       <c r="G16" s="1">
         <v>214242.35</v>
       </c>
       <c r="H16" s="1">
-        <v>224959.53</v>
+        <v>14364.11</v>
       </c>
       <c r="I16" s="1">
-        <v>105.00236297819</v>
+        <v>6.7046081225304</v>
       </c>
       <c r="J16">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.05</v>
+      </c>
+      <c r="K16" t="s">
+        <v>70</v>
       </c>
       <c r="L16" s="1">
-        <v>439201.88</v>
+        <v>228606.46</v>
       </c>
       <c r="M16" s="1">
-        <v>439201.88</v>
+        <v>229665.4</v>
       </c>
       <c r="N16" s="1">
-        <v>0.61</v>
+        <v>0.37</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B17" s="1">
-        <v>359000.0</v>
+        <v>134500.0</v>
       </c>
       <c r="C17" s="1">
-        <v>45.5</v>
+        <v>462.55</v>
       </c>
       <c r="D17" s="1">
-        <v>47.442433203343</v>
+        <v>514.87024074349</v>
       </c>
       <c r="E17" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="F17">
-        <v>37.68</v>
+        <v>109.88</v>
       </c>
       <c r="G17" s="1">
-        <v>451597.82</v>
+        <v>634999.04</v>
       </c>
       <c r="H17" s="1">
-        <v>-18075.71</v>
+        <v>-68830.3</v>
       </c>
       <c r="I17" s="1">
-        <v>-4.0026123243908</v>
+        <v>-10.83943371001</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>433522.11</v>
+        <v>566168.74</v>
       </c>
       <c r="M17" s="1">
-        <v>433522.11</v>
+        <v>566168.74</v>
       </c>
       <c r="N17" s="1">
-        <v>0.6</v>
+        <v>0.91</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B18" s="1">
-        <v>141265.0</v>
+        <v>40000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>483.8</v>
+        <v>1785.0</v>
       </c>
       <c r="D18" s="1">
-        <v>424.3011523732</v>
+        <v>514.00439975</v>
       </c>
       <c r="E18" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F18">
-        <v>108.37</v>
+        <v>36.92</v>
       </c>
       <c r="G18" s="1">
-        <v>558062.53</v>
+        <v>592249.25</v>
       </c>
       <c r="H18" s="1">
-        <v>72598.4</v>
+        <v>1341467.24</v>
       </c>
       <c r="I18" s="1">
-        <v>13.009008148245</v>
+        <v>226.50383094618</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>630660.93</v>
+        <v>1933716.49</v>
       </c>
       <c r="M18" s="1">
-        <v>630660.93</v>
+        <v>1933716.49</v>
       </c>
       <c r="N18" s="1">
-        <v>0.87</v>
+        <v>3.12</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B19" s="1">
-        <v>40000.0</v>
+        <v>285970.0</v>
       </c>
       <c r="C19" s="1">
-        <v>2150.0</v>
+        <v>280.0</v>
       </c>
       <c r="D19" s="1">
-        <v>514.00439975</v>
+        <v>282.01272283806</v>
       </c>
       <c r="E19" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F19">
-        <v>36.19</v>
+        <v>109.88</v>
       </c>
       <c r="G19" s="1">
-        <v>592249.25</v>
+        <v>831076.4</v>
       </c>
       <c r="H19" s="1">
-        <v>1784354.39</v>
+        <v>-102385.36</v>
       </c>
       <c r="I19" s="1">
-        <v>301.28436464884</v>
+        <v>-12.319608642479</v>
       </c>
       <c r="J19">
-        <v>0.27</v>
-[...1 lines deleted...]
-      <c r="K19" t="s">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>728691.04</v>
+      </c>
+      <c r="M19" s="1">
+        <v>728691.04</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
         <v>75</v>
-      </c>
-[...13 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B20" s="1">
+        <v>10600.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>109200.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>141049.13518868</v>
+      </c>
+      <c r="E20" t="s">
+        <v>79</v>
+      </c>
+      <c r="F20" t="s">
+        <v>80</v>
+      </c>
+      <c r="G20" s="1">
+        <v>870528.83</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-176757.64</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-20.304627935183</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>693771.19</v>
+      </c>
+      <c r="M20" s="1">
+        <v>693771.19</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
         <v>77</v>
-      </c>
-[...43 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B21" s="1">
-        <v>285970.0</v>
+        <v>15000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>263.65</v>
+        <v>697.0</v>
       </c>
       <c r="D21" s="1">
-        <v>282.01272283806</v>
+        <v>904.48806666667</v>
       </c>
       <c r="E21" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F21">
-        <v>108.37</v>
+        <v>36.92</v>
       </c>
       <c r="G21" s="1">
-        <v>831076.4</v>
+        <v>367110.84</v>
       </c>
       <c r="H21" s="1">
-        <v>-135341.58</v>
+        <v>-83959.5</v>
       </c>
       <c r="I21" s="1">
-        <v>-16.285094848079</v>
+        <v>-22.870340739598</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>695734.82</v>
+        <v>283151.34</v>
       </c>
       <c r="M21" s="1">
-        <v>695734.82</v>
+        <v>283151.34</v>
       </c>
       <c r="N21" s="1">
-        <v>0.96</v>
+        <v>0.46</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B22" s="1">
-        <v>10600.0</v>
+        <v>241805.0</v>
       </c>
       <c r="C22" s="1">
-        <v>187300.0</v>
+        <v>62900.0</v>
       </c>
       <c r="D22" s="1">
-        <v>141049.13518868</v>
+        <v>109076.09184082</v>
       </c>
       <c r="E22" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="F22" t="s">
+        <v>86</v>
+      </c>
+      <c r="G22" s="1">
+        <v>906591.06</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-398881.59</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-43.997961991816</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>507709.47</v>
+      </c>
+      <c r="M22" s="1">
+        <v>507709.47</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
         <v>83</v>
-      </c>
-[...28 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B23" s="1">
-        <v>15000.0</v>
+        <v>25560.0</v>
       </c>
       <c r="C23" s="1">
-        <v>831.0</v>
+        <v>4157.4</v>
       </c>
       <c r="D23" s="1">
-        <v>904.48806666667</v>
+        <v>3681.2731455399</v>
       </c>
       <c r="E23" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F23">
-        <v>36.19</v>
+        <v>109.88</v>
       </c>
       <c r="G23" s="1">
-        <v>367110.84</v>
+        <v>873657.9</v>
       </c>
       <c r="H23" s="1">
-        <v>-22641.49</v>
+        <v>93389.1</v>
       </c>
       <c r="I23" s="1">
-        <v>-6.1674806442654</v>
+        <v>10.689435761984</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>344469.35</v>
+        <v>967047.0</v>
       </c>
       <c r="M23" s="1">
-        <v>344469.35</v>
+        <v>967047.0</v>
       </c>
       <c r="N23" s="1">
-        <v>0.48</v>
+        <v>1.56</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B24" s="1">
-        <v>241805.0</v>
+        <v>7000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>70600.0</v>
+        <v>68200.0</v>
       </c>
       <c r="D24" s="1">
-        <v>109076.09184082</v>
+        <v>88783.331428571</v>
       </c>
       <c r="E24" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="F24" t="s">
+        <v>80</v>
+      </c>
+      <c r="G24" s="1">
+        <v>357365.59</v>
+      </c>
+      <c r="H24" s="1">
+        <v>-71231.13</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-19.932285590227</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>286134.46</v>
+      </c>
+      <c r="M24" s="1">
+        <v>286134.46</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
         <v>89</v>
-      </c>
-[...28 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
+        <v>92</v>
+      </c>
+      <c r="B25" s="1">
+        <v>935.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>810000.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>1062362.9529946</v>
+      </c>
+      <c r="E25" t="s">
+        <v>79</v>
+      </c>
+      <c r="F25" t="s">
+        <v>80</v>
+      </c>
+      <c r="G25" s="1">
+        <v>584749.55</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-130824.25</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-22.372697849874</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>453925.3</v>
+      </c>
+      <c r="M25" s="1">
+        <v>453925.3</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
         <v>91</v>
-      </c>
-[...43 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
+        <v>94</v>
+      </c>
+      <c r="B26" s="1">
+        <v>2220.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>372000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>366915.33046847</v>
+      </c>
+      <c r="E26" t="s">
+        <v>79</v>
+      </c>
+      <c r="F26" t="s">
+        <v>80</v>
+      </c>
+      <c r="G26" s="1">
+        <v>511529.36</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-16553.9</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-3.236158331166</v>
+      </c>
+      <c r="J26">
+        <v>1.63</v>
+      </c>
+      <c r="K26" t="s">
+        <v>95</v>
+      </c>
+      <c r="L26" s="1">
+        <v>494975.46</v>
+      </c>
+      <c r="M26" s="1">
+        <v>498594.63</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
         <v>93</v>
-      </c>
-[...43 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B27" s="1">
-        <v>2800.0</v>
+        <v>207545.0</v>
       </c>
       <c r="C27" s="1">
-        <v>89500.0</v>
+        <v>742.8</v>
       </c>
       <c r="D27" s="1">
-        <v>116199.92857143</v>
+        <v>837.71156554</v>
       </c>
       <c r="E27" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>32</v>
+      </c>
+      <c r="F27">
+        <v>109.88</v>
       </c>
       <c r="G27" s="1">
-        <v>187898.54</v>
+        <v>1855829.11</v>
       </c>
       <c r="H27" s="1">
-        <v>-45463.76</v>
+        <v>-452856.83</v>
       </c>
       <c r="I27" s="1">
-        <v>-24.195909132663</v>
+        <v>-24.401860470871</v>
       </c>
       <c r="J27">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.09</v>
+      </c>
+      <c r="K27" t="s">
+        <v>98</v>
       </c>
       <c r="L27" s="1">
-        <v>142434.78</v>
+        <v>1402972.28</v>
       </c>
       <c r="M27" s="1">
-        <v>142434.78</v>
+        <v>1422615.4</v>
       </c>
       <c r="N27" s="1">
-        <v>0.2</v>
+        <v>2.3</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B28" s="1">
-        <v>935.0</v>
+        <v>174000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>1033000.0</v>
+        <v>555.05</v>
       </c>
       <c r="D28" s="1">
-        <v>1062362.9529946</v>
+        <v>632.93109718391</v>
       </c>
       <c r="E28" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>32</v>
+      </c>
+      <c r="F28">
+        <v>109.88</v>
       </c>
       <c r="G28" s="1">
-        <v>584749.55</v>
+        <v>1097453.27</v>
       </c>
       <c r="H28" s="1">
-        <v>-35781.71</v>
+        <v>-218539.49</v>
       </c>
       <c r="I28" s="1">
-        <v>-6.1191513529168</v>
+        <v>-19.913329886019</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>548967.84</v>
+        <v>878913.78</v>
       </c>
       <c r="M28" s="1">
-        <v>548967.84</v>
+        <v>878913.78</v>
       </c>
       <c r="N28" s="1">
-        <v>0.76</v>
+        <v>1.42</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B29" s="1">
-        <v>2220.0</v>
+        <v>225000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>397500.0</v>
+        <v>252.5</v>
       </c>
       <c r="D29" s="1">
-        <v>366915.33046847</v>
+        <v>201.93496164444</v>
       </c>
       <c r="E29" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>35</v>
+      </c>
+      <c r="F29">
+        <v>36.92</v>
       </c>
       <c r="G29" s="1">
-        <v>511529.36</v>
+        <v>1307007.64</v>
       </c>
       <c r="H29" s="1">
-        <v>-9966.84</v>
+        <v>231637.57</v>
       </c>
       <c r="I29" s="1">
-        <v>-1.9484394796029</v>
+        <v>17.722740320018</v>
       </c>
       <c r="J29">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.17</v>
+      </c>
+      <c r="K29" t="s">
+        <v>103</v>
       </c>
       <c r="L29" s="1">
-        <v>501562.52</v>
+        <v>1538645.21</v>
       </c>
       <c r="M29" s="1">
-        <v>501562.52</v>
+        <v>1575792.21</v>
       </c>
       <c r="N29" s="1">
-        <v>0.69</v>
+        <v>2.54</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B30" s="1">
-        <v>207545.0</v>
+        <v>2100.0</v>
       </c>
       <c r="C30" s="1">
-        <v>786.4</v>
+        <v>482000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>837.71156554</v>
+        <v>554347.89523809</v>
       </c>
       <c r="E30" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>108.37</v>
+        <v>79</v>
+      </c>
+      <c r="F30" t="s">
+        <v>80</v>
       </c>
       <c r="G30" s="1">
-        <v>1855829.11</v>
+        <v>670847.71</v>
       </c>
       <c r="H30" s="1">
-        <v>-349737.91</v>
+        <v>-64175.52</v>
       </c>
       <c r="I30" s="1">
-        <v>-18.845372567736</v>
+        <v>-9.5663321262586</v>
       </c>
       <c r="J30">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>1506091.2</v>
+        <v>606672.19</v>
       </c>
       <c r="M30" s="1">
-        <v>1526008.98</v>
+        <v>606672.19</v>
       </c>
       <c r="N30" s="1">
-        <v>2.11</v>
+        <v>0.98</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B31" s="1">
-        <v>87000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>597.15</v>
+        <v>1432.9</v>
       </c>
       <c r="D31" s="1">
-        <v>691.57270873563</v>
+        <v>1280.2002429167</v>
       </c>
       <c r="E31" t="s">
         <v>32</v>
       </c>
       <c r="F31">
-        <v>108.37</v>
+        <v>109.88</v>
       </c>
       <c r="G31" s="1">
-        <v>637306.97</v>
+        <v>1595074.04</v>
       </c>
       <c r="H31" s="1">
-        <v>-157906.8</v>
+        <v>-30262.47</v>
       </c>
       <c r="I31" s="1">
-        <v>-24.777196458404</v>
+        <v>-1.897245472066</v>
       </c>
       <c r="J31">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>479400.17</v>
+        <v>1564811.57</v>
       </c>
       <c r="M31" s="1">
-        <v>480748.9</v>
+        <v>1564811.57</v>
       </c>
       <c r="N31" s="1">
-        <v>0.66</v>
+        <v>2.53</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B32" s="1">
-        <v>225000.0</v>
+        <v>3100.0</v>
       </c>
       <c r="C32" s="1">
-        <v>268.5</v>
+        <v>134600.0</v>
       </c>
       <c r="D32" s="1">
-        <v>201.93496164444</v>
+        <v>226469.35677419</v>
       </c>
       <c r="E32" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36.19</v>
+        <v>79</v>
+      </c>
+      <c r="F32" t="s">
+        <v>80</v>
       </c>
       <c r="G32" s="1">
-        <v>1307007.64</v>
+        <v>401783.09</v>
       </c>
       <c r="H32" s="1">
-        <v>362487.33</v>
+        <v>-151694.14</v>
       </c>
       <c r="I32" s="1">
-        <v>27.734140100359</v>
+        <v>-37.755232555955</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>1669494.97</v>
+        <v>250088.95</v>
       </c>
       <c r="M32" s="1">
-        <v>1669494.97</v>
+        <v>250088.95</v>
       </c>
       <c r="N32" s="1">
-        <v>2.3</v>
+        <v>0.4</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B33" s="1">
-        <v>2100.0</v>
+        <v>14100.0</v>
       </c>
       <c r="C33" s="1">
-        <v>569000.0</v>
+        <v>171500.0</v>
       </c>
       <c r="D33" s="1">
-        <v>554347.89523809</v>
+        <v>105632.04932837</v>
       </c>
       <c r="E33" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F33" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="G33" s="1">
-        <v>670847.71</v>
+        <v>933252.44</v>
       </c>
       <c r="H33" s="1">
-        <v>8303.58</v>
+        <v>516089.94</v>
       </c>
       <c r="I33" s="1">
-        <v>1.2377742185331</v>
+        <v>55.300143656737</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>679151.29</v>
+        <v>1449342.38</v>
       </c>
       <c r="M33" s="1">
-        <v>679151.29</v>
+        <v>1449342.38</v>
       </c>
       <c r="N33" s="1">
-        <v>0.94</v>
+        <v>2.34</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B34" s="1">
-        <v>120000.0</v>
+        <v>26290.0</v>
       </c>
       <c r="C34" s="1">
-        <v>1352.4</v>
+        <v>3785.6</v>
       </c>
       <c r="D34" s="1">
-        <v>1280.2002429167</v>
+        <v>3608.490810194</v>
       </c>
       <c r="E34" t="s">
         <v>32</v>
       </c>
       <c r="F34">
-        <v>108.37</v>
+        <v>109.88</v>
       </c>
       <c r="G34" s="1">
-        <v>1595074.04</v>
+        <v>991291.19</v>
       </c>
       <c r="H34" s="1">
-        <v>-97522.08</v>
+        <v>-85578.97</v>
       </c>
       <c r="I34" s="1">
-        <v>-6.1139531805057</v>
+        <v>-8.6330808609325</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>1497551.96</v>
+        <v>905712.22</v>
       </c>
       <c r="M34" s="1">
-        <v>1497551.96</v>
+        <v>905712.22</v>
       </c>
       <c r="N34" s="1">
-        <v>2.07</v>
+        <v>1.46</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B35" s="1">
-        <v>3100.0</v>
+        <v>87710.0</v>
       </c>
       <c r="C35" s="1">
-        <v>198200.0</v>
+        <v>1080.4</v>
       </c>
       <c r="D35" s="1">
-        <v>226469.35677419</v>
+        <v>1045.4560158477</v>
       </c>
       <c r="E35" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>32</v>
+      </c>
+      <c r="F35">
+        <v>109.88</v>
       </c>
       <c r="G35" s="1">
-        <v>401783.09</v>
+        <v>929415.87</v>
       </c>
       <c r="H35" s="1">
-        <v>-52562.12</v>
+        <v>-67036.01</v>
       </c>
       <c r="I35" s="1">
-        <v>-13.082213091646</v>
+        <v>-7.2127033940146</v>
       </c>
       <c r="J35">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.01</v>
+      </c>
+      <c r="K35" t="s">
+        <v>116</v>
       </c>
       <c r="L35" s="1">
-        <v>349220.97</v>
+        <v>862379.86</v>
       </c>
       <c r="M35" s="1">
-        <v>349220.97</v>
+        <v>863656.99</v>
       </c>
       <c r="N35" s="1">
-        <v>0.48</v>
+        <v>1.39</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B36" s="1">
-        <v>8765.0</v>
+        <v>24000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>3283.5</v>
+        <v>3750.0</v>
       </c>
       <c r="D36" s="1">
-        <v>5465.6471078152</v>
+        <v>1349.7985241667</v>
       </c>
       <c r="E36" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F36">
-        <v>108.37</v>
+        <v>36.92</v>
       </c>
       <c r="G36" s="1">
-        <v>493098.1</v>
+        <v>919571.62</v>
       </c>
       <c r="H36" s="1">
-        <v>-227524.79</v>
+        <v>1517886.14</v>
       </c>
       <c r="I36" s="1">
-        <v>-46.141891441074</v>
+        <v>165.06448296001</v>
       </c>
       <c r="J36">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.56</v>
+      </c>
+      <c r="K36" t="s">
+        <v>119</v>
       </c>
       <c r="L36" s="1">
-        <v>265573.31</v>
+        <v>2437457.76</v>
       </c>
       <c r="M36" s="1">
-        <v>265573.31</v>
+        <v>2450993.89</v>
       </c>
       <c r="N36" s="1">
-        <v>0.37</v>
+        <v>3.96</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="B37" s="1">
-        <v>14100.0</v>
+        <v>2000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>157000.0</v>
+        <v>920.95</v>
       </c>
       <c r="D37" s="1">
-        <v>105632.04932837</v>
+        <v>1130.477575</v>
       </c>
       <c r="E37" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>14</v>
+      </c>
+      <c r="F37">
+        <v>1.14</v>
       </c>
       <c r="G37" s="1">
-        <v>933252.44</v>
+        <v>1966286.87</v>
       </c>
       <c r="H37" s="1">
-        <v>324959.3</v>
+        <v>-347603.33</v>
       </c>
       <c r="I37" s="1">
-        <v>34.820085763719</v>
+        <v>-17.678159545458</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>1258211.74</v>
+        <v>1618683.54</v>
       </c>
       <c r="M37" s="1">
-        <v>1258211.74</v>
+        <v>1618683.54</v>
       </c>
       <c r="N37" s="1">
-        <v>1.74</v>
+        <v>2.61</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="B38" s="1">
-        <v>26290.0</v>
+        <v>5430.0</v>
       </c>
       <c r="C38" s="1">
-        <v>4201.3</v>
+        <v>207500.0</v>
       </c>
       <c r="D38" s="1">
-        <v>3608.490810194</v>
+        <v>260430.37385267</v>
       </c>
       <c r="E38" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>108.37</v>
+        <v>79</v>
+      </c>
+      <c r="F38" t="s">
+        <v>80</v>
       </c>
       <c r="G38" s="1">
-        <v>991291.19</v>
+        <v>860228.12</v>
       </c>
       <c r="H38" s="1">
-        <v>27933.11</v>
+        <v>-184914.22</v>
       </c>
       <c r="I38" s="1">
-        <v>2.8178511301003</v>
+        <v>-21.495951562244</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>1019224.3</v>
+        <v>675313.9</v>
       </c>
       <c r="M38" s="1">
-        <v>1019224.3</v>
+        <v>675313.9</v>
       </c>
       <c r="N38" s="1">
-        <v>1.41</v>
+        <v>1.09</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="B39" s="1">
-        <v>6800.0</v>
+        <v>1121910.0</v>
       </c>
       <c r="C39" s="1">
-        <v>46.09</v>
+        <v>79.39</v>
       </c>
       <c r="D39" s="1">
-        <v>56.689666176471</v>
+        <v>83.512561061048</v>
       </c>
       <c r="E39" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="F39">
-        <v>1.14</v>
+        <v>109.88</v>
       </c>
       <c r="G39" s="1">
-        <v>325321.52</v>
+        <v>939397.55</v>
       </c>
       <c r="H39" s="1">
-        <v>-51491.63</v>
+        <v>-128830.88</v>
       </c>
       <c r="I39" s="1">
-        <v>-15.827920022014</v>
+        <v>-13.714202256542</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>273829.89</v>
+        <v>810566.67</v>
       </c>
       <c r="M39" s="1">
-        <v>273829.89</v>
+        <v>810566.67</v>
       </c>
       <c r="N39" s="1">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B40" s="1">
-        <v>87710.0</v>
+        <v>5118.0</v>
       </c>
       <c r="C40" s="1">
-        <v>1095.05</v>
+        <v>206.84</v>
       </c>
       <c r="D40" s="1">
-        <v>1045.4560158477</v>
+        <v>194.42333333333</v>
       </c>
       <c r="E40" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="F40">
-        <v>108.37</v>
+        <v>1.14</v>
       </c>
       <c r="G40" s="1">
-        <v>929415.87</v>
+        <v>856761.51</v>
       </c>
       <c r="H40" s="1">
-        <v>-43120.36</v>
+        <v>73554.97</v>
       </c>
       <c r="I40" s="1">
-        <v>-4.6395119119281</v>
+        <v>8.5852327796565</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>886295.51</v>
+        <v>930316.48</v>
       </c>
       <c r="M40" s="1">
-        <v>886295.51</v>
+        <v>930316.48</v>
       </c>
       <c r="N40" s="1">
-        <v>1.22</v>
+        <v>1.5</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="B41" s="1">
-        <v>24000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>4465.0</v>
+        <v>357000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>1349.7985241667</v>
+        <v>358226.2</v>
       </c>
       <c r="E41" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36.19</v>
+        <v>79</v>
+      </c>
+      <c r="F41" t="s">
+        <v>80</v>
       </c>
       <c r="G41" s="1">
-        <v>919571.62</v>
+        <v>644265.52</v>
       </c>
       <c r="H41" s="1">
-        <v>2041787.05</v>
+        <v>-2350.96</v>
       </c>
       <c r="I41" s="1">
-        <v>222.03676207406</v>
+        <v>-0.36490545078371</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>2961358.67</v>
+        <v>641914.56</v>
       </c>
       <c r="M41" s="1">
-        <v>2961358.67</v>
+        <v>641914.56</v>
       </c>
       <c r="N41" s="1">
-        <v>4.09</v>
+        <v>1.04</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B42" s="1">
-        <v>150000.0</v>
+        <v>407890.0</v>
       </c>
       <c r="C42" s="1">
-        <v>172.21</v>
+        <v>288.2</v>
       </c>
       <c r="D42" s="1">
-        <v>177.4172494</v>
+        <v>302.18643170953</v>
       </c>
       <c r="E42" t="s">
         <v>32</v>
       </c>
       <c r="F42">
-        <v>108.37</v>
+        <v>109.88</v>
       </c>
       <c r="G42" s="1">
-        <v>239452.16</v>
+        <v>1256313.22</v>
       </c>
       <c r="H42" s="1">
-        <v>-1085.72</v>
+        <v>-186514.79</v>
       </c>
       <c r="I42" s="1">
-        <v>-0.45341833625556</v>
+        <v>-14.846201331862</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>238366.44</v>
+        <v>1069798.43</v>
       </c>
       <c r="M42" s="1">
-        <v>238366.44</v>
+        <v>1069798.43</v>
       </c>
       <c r="N42" s="1">
-        <v>0.33</v>
+        <v>1.73</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="B43" s="1">
-        <v>2000.0</v>
+        <v>453200.0</v>
       </c>
       <c r="C43" s="1">
-        <v>1211.38</v>
+        <v>5.11</v>
       </c>
       <c r="D43" s="1">
-        <v>1130.477575</v>
+        <v>4.5584528684907</v>
       </c>
       <c r="E43" t="s">
-        <v>14</v>
+        <v>65</v>
       </c>
       <c r="F43">
-        <v>1.14</v>
+        <v>4.66</v>
       </c>
       <c r="G43" s="1">
-        <v>1966286.87</v>
+        <v>445625.85</v>
       </c>
       <c r="H43" s="1">
-        <v>150492.65</v>
+        <v>51855.98</v>
       </c>
       <c r="I43" s="1">
-        <v>7.653646692967</v>
+        <v>11.636663357837</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>2116779.52</v>
+        <v>497481.83</v>
       </c>
       <c r="M43" s="1">
-        <v>2116779.52</v>
+        <v>497481.83</v>
       </c>
       <c r="N43" s="1">
-        <v>2.92</v>
+        <v>0.8</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="B44" s="1">
-        <v>7230.0</v>
+        <v>3355.0</v>
       </c>
       <c r="C44" s="1">
-        <v>222000.0</v>
+        <v>342000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>260430.37385201</v>
+        <v>192108.48500447</v>
       </c>
       <c r="E44" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F44" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="G44" s="1">
-        <v>1145386.61</v>
+        <v>392968.53</v>
       </c>
       <c r="H44" s="1">
-        <v>-233110.63</v>
+        <v>294743.13</v>
       </c>
       <c r="I44" s="1">
-        <v>-20.35213507516</v>
+        <v>75.004257974551</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>912275.98</v>
+        <v>687711.66</v>
       </c>
       <c r="M44" s="1">
-        <v>912275.98</v>
+        <v>687711.66</v>
       </c>
       <c r="N44" s="1">
-        <v>1.26</v>
+        <v>1.11</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="B45" s="1">
-        <v>1121910.0</v>
+        <v>600.0</v>
       </c>
       <c r="C45" s="1">
-        <v>78.22</v>
+        <v>1326000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>83.512561061048</v>
+        <v>2006959.25</v>
       </c>
       <c r="E45" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>108.37</v>
+        <v>79</v>
+      </c>
+      <c r="F45" t="s">
+        <v>80</v>
       </c>
       <c r="G45" s="1">
-        <v>939397.55</v>
+        <v>680440.35</v>
       </c>
       <c r="H45" s="1">
-        <v>-129609.58</v>
+        <v>-203589.53</v>
       </c>
       <c r="I45" s="1">
-        <v>-13.797095808904</v>
+        <v>-29.920261195563</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>809787.97</v>
+        <v>476850.82</v>
       </c>
       <c r="M45" s="1">
-        <v>809787.97</v>
+        <v>476850.82</v>
       </c>
       <c r="N45" s="1">
-        <v>1.12</v>
+        <v>0.77</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="B46" s="1">
-        <v>5118.0</v>
+        <v>33300.0</v>
       </c>
       <c r="C46" s="1">
-        <v>208.65</v>
+        <v>249500.0</v>
       </c>
       <c r="D46" s="1">
-        <v>194.42333333333</v>
+        <v>61348.249758559</v>
       </c>
       <c r="E46" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1.14</v>
+        <v>79</v>
+      </c>
+      <c r="F46" t="s">
+        <v>80</v>
       </c>
       <c r="G46" s="1">
-        <v>856761.51</v>
+        <v>1301727.07</v>
       </c>
       <c r="H46" s="1">
-        <v>76243.34</v>
+        <v>3677965.59</v>
       </c>
       <c r="I46" s="1">
-        <v>8.8990155498465</v>
+        <v>282.54506453492</v>
       </c>
       <c r="J46">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>782.54</v>
+        <v>0.19</v>
+      </c>
+      <c r="K46" t="s">
+        <v>140</v>
       </c>
       <c r="L46" s="1">
-        <v>933004.85</v>
+        <v>4979692.66</v>
       </c>
       <c r="M46" s="1">
-        <v>933787.39</v>
+        <v>4985918.77</v>
       </c>
       <c r="N46" s="1">
-        <v>1.29</v>
+        <v>8.05</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B47" s="1">
-        <v>407890.0</v>
+        <v>2000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>289.75</v>
+        <v>428000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>302.18643170953</v>
+        <v>706892.995</v>
       </c>
       <c r="E47" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>108.37</v>
+        <v>79</v>
+      </c>
+      <c r="F47" t="s">
+        <v>80</v>
       </c>
       <c r="G47" s="1">
-        <v>1256313.22</v>
+        <v>818755.55</v>
       </c>
       <c r="H47" s="1">
-        <v>-165722.01</v>
+        <v>-305703.39</v>
       </c>
       <c r="I47" s="1">
-        <v>-13.191137955231</v>
+        <v>-37.337565528563</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>1090591.21</v>
+        <v>513052.16</v>
       </c>
       <c r="M47" s="1">
-        <v>1090591.21</v>
+        <v>513052.16</v>
       </c>
       <c r="N47" s="1">
-        <v>1.5</v>
+        <v>0.83</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="B48" s="1">
-        <v>453200.0</v>
+        <v>1800.0</v>
       </c>
       <c r="C48" s="1">
-        <v>4.9</v>
+        <v>504000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>4.5584528684907</v>
+        <v>419704.66315556</v>
       </c>
       <c r="E48" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>4.75</v>
+        <v>79</v>
+      </c>
+      <c r="F48" t="s">
+        <v>80</v>
       </c>
       <c r="G48" s="1">
-        <v>445625.85</v>
+        <v>437260.78</v>
       </c>
       <c r="H48" s="1">
-        <v>22009.98</v>
+        <v>106478.61</v>
       </c>
       <c r="I48" s="1">
-        <v>4.9391165256683</v>
+        <v>24.351283003246</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>467635.83</v>
+        <v>543739.39</v>
       </c>
       <c r="M48" s="1">
-        <v>467635.83</v>
+        <v>543739.39</v>
       </c>
       <c r="N48" s="1">
-        <v>0.65</v>
+        <v>0.88</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="B49" s="1">
-        <v>3355.0</v>
+        <v>4800.0</v>
       </c>
       <c r="C49" s="1">
-        <v>520000.0</v>
+        <v>1759000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>192108.48500447</v>
+        <v>597119.43923542</v>
       </c>
       <c r="E49" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F49" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="G49" s="1">
-        <v>392968.53</v>
+        <v>1709023.03</v>
       </c>
       <c r="H49" s="1">
-        <v>598618.5</v>
+        <v>3351493.32</v>
       </c>
       <c r="I49" s="1">
-        <v>152.33242723024</v>
+        <v>196.10580203826</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>991587.03</v>
+        <v>5060516.35</v>
       </c>
       <c r="M49" s="1">
-        <v>991587.03</v>
+        <v>5060516.35</v>
       </c>
       <c r="N49" s="1">
-        <v>1.37</v>
+        <v>8.17</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="B50" s="1">
-        <v>33300.0</v>
+        <v>80740.0</v>
       </c>
       <c r="C50" s="1">
-        <v>353500.0</v>
+        <v>1015.0</v>
       </c>
       <c r="D50" s="1">
-        <v>61348.249758559</v>
+        <v>1199.2255738172</v>
       </c>
       <c r="E50" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>32</v>
+      </c>
+      <c r="F50">
+        <v>109.88</v>
       </c>
       <c r="G50" s="1">
-        <v>1301727.07</v>
+        <v>899025.77</v>
       </c>
       <c r="H50" s="1">
-        <v>5388927.66</v>
+        <v>-153230.36</v>
       </c>
       <c r="I50" s="1">
-        <v>413.98291425252</v>
+        <v>-17.044045355897</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>6690654.73</v>
+        <v>745795.41</v>
       </c>
       <c r="M50" s="1">
-        <v>6690654.73</v>
+        <v>745795.41</v>
       </c>
       <c r="N50" s="1">
-        <v>9.23</v>
+        <v>1.2</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="B51" s="1">
-        <v>7960.0</v>
+        <v>92400.0</v>
       </c>
       <c r="C51" s="1">
-        <v>450500.0</v>
+        <v>2350.0</v>
       </c>
       <c r="D51" s="1">
-        <v>316070.85025126</v>
+        <v>830.12603430736</v>
       </c>
       <c r="E51" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>35</v>
+      </c>
+      <c r="F51">
+        <v>36.92</v>
       </c>
       <c r="G51" s="1">
-        <v>1454516.52</v>
+        <v>2188790.06</v>
       </c>
       <c r="H51" s="1">
-        <v>583664.86</v>
+        <v>3691983.03</v>
       </c>
       <c r="I51" s="1">
-        <v>40.127757366413</v>
+        <v>168.67689128669</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>2038181.38</v>
+        <v>5880773.09</v>
       </c>
       <c r="M51" s="1">
-        <v>2038181.38</v>
+        <v>5880773.09</v>
       </c>
       <c r="N51" s="1">
-        <v>2.81</v>
+        <v>9.49</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B52" s="1">
-        <v>2000.0</v>
+        <v>30650.0</v>
       </c>
       <c r="C52" s="1">
-        <v>533000.0</v>
+        <v>3870.2</v>
       </c>
       <c r="D52" s="1">
-        <v>706892.995</v>
+        <v>3104.6457947798</v>
       </c>
       <c r="E52" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>32</v>
+      </c>
+      <c r="F52">
+        <v>109.88</v>
       </c>
       <c r="G52" s="1">
-        <v>818755.55</v>
+        <v>937906.11</v>
       </c>
       <c r="H52" s="1">
-        <v>-212867.8</v>
+        <v>141609.2</v>
       </c>
       <c r="I52" s="1">
-        <v>-25.998944373568</v>
+        <v>15.098440930297</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>605887.75</v>
+        <v>1079515.31</v>
       </c>
       <c r="M52" s="1">
-        <v>605887.75</v>
+        <v>1079515.31</v>
       </c>
       <c r="N52" s="1">
-        <v>0.84</v>
+        <v>1.74</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="B53" s="1">
-        <v>3800.0</v>
+        <v>74816.0</v>
       </c>
       <c r="C53" s="1">
-        <v>720000.0</v>
+        <v>10.4</v>
       </c>
       <c r="D53" s="1">
-        <v>419704.66315789</v>
+        <v>0.0</v>
       </c>
       <c r="E53" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>32</v>
+      </c>
+      <c r="F53">
+        <v>109.88</v>
       </c>
       <c r="G53" s="1">
-        <v>923106.1</v>
+        <v>0.0</v>
       </c>
       <c r="H53" s="1">
-        <v>631967.9</v>
+        <v>7080.97</v>
       </c>
       <c r="I53" s="1">
-        <v>68.461025227761</v>
+        <v>0</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>1555074.0</v>
+        <v>7080.97</v>
       </c>
       <c r="M53" s="1">
-        <v>1555074.0</v>
+        <v>7080.97</v>
       </c>
       <c r="N53" s="1">
-        <v>2.15</v>
+        <v>0.01</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="B54" s="1">
-        <v>4270.0</v>
+        <v>36000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>2919000.0</v>
+        <v>642.0</v>
       </c>
       <c r="D54" s="1">
-        <v>432507.38836768</v>
+        <v>305.9165</v>
       </c>
       <c r="E54" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>35</v>
+      </c>
+      <c r="F54">
+        <v>36.92</v>
       </c>
       <c r="G54" s="1">
-        <v>1114372.37</v>
+        <v>298823.1</v>
       </c>
       <c r="H54" s="1">
-        <v>5969927.52</v>
+        <v>327116.05</v>
       </c>
       <c r="I54" s="1">
-        <v>535.7210642256</v>
+        <v>109.46812679475</v>
       </c>
       <c r="J54">
-        <v>0.22</v>
+        <v>0.0</v>
       </c>
       <c r="K54">
-        <v>927.59</v>
+        <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>7084299.89</v>
+        <v>625939.15</v>
       </c>
       <c r="M54" s="1">
-        <v>7085227.48</v>
+        <v>625939.15</v>
       </c>
       <c r="N54" s="1">
-        <v>9.77</v>
+        <v>1.01</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="B55" s="1">
-        <v>80740.0</v>
+        <v>-6725556.0</v>
       </c>
       <c r="C55" s="1">
-        <v>1040.75</v>
+        <v>1.1379</v>
       </c>
       <c r="D55" s="1">
-        <v>1199.2255738172</v>
+        <v>0.0</v>
       </c>
       <c r="E55" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="F55">
-        <v>108.37</v>
+        <v>1.14</v>
       </c>
       <c r="G55" s="1">
-        <v>899025.77</v>
+        <v>0.0</v>
       </c>
       <c r="H55" s="1">
-        <v>-123617.1</v>
+        <v>-1989.09</v>
       </c>
       <c r="I55" s="1">
-        <v>-13.750117530001</v>
+        <v>0</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>775408.67</v>
+        <v>-1989.09</v>
       </c>
       <c r="M55" s="1">
-        <v>775408.67</v>
+        <v>-1989.09</v>
       </c>
       <c r="N55" s="1">
-        <v>1.07</v>
+        <v>0.0</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B56" s="1">
-        <v>92400.0</v>
+        <v>-6725556.0</v>
       </c>
       <c r="C56" s="1">
-        <v>2510.0</v>
+        <v>1.1379</v>
       </c>
       <c r="D56" s="1">
-        <v>830.12603430736</v>
+        <v>0.0</v>
       </c>
       <c r="E56" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="F56">
-        <v>36.19</v>
+        <v>1.14</v>
       </c>
       <c r="G56" s="1">
-        <v>2188790.06</v>
+        <v>0.0</v>
       </c>
       <c r="H56" s="1">
-        <v>4220412.52</v>
+        <v>-1989.09</v>
       </c>
       <c r="I56" s="1">
-        <v>192.81943011017</v>
+        <v>0</v>
       </c>
       <c r="J56">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>6409202.58</v>
+        <v>-1989.09</v>
       </c>
       <c r="M56" s="1">
-        <v>6422225.34</v>
+        <v>-1989.09</v>
       </c>
       <c r="N56" s="1">
-        <v>8.86</v>
+        <v>0.0</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>154</v>
-[...48 lines deleted...]
-      <c r="Z57" t="s">
         <v>157</v>
-      </c>
-[...98 lines deleted...]
-        <v>161</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">