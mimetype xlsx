--- v0 (2026-05-02)
+++ v1 (2026-05-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>POCHE</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
@@ -133,387 +133,423 @@
   <si>
     <t>ABB INDIA LTD</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>TW0002345006</t>
   </si>
   <si>
     <t>ACCTON TECHNOLOGY CORP</t>
   </si>
   <si>
     <t>TWD</t>
   </si>
   <si>
     <t>TH0268010Z11</t>
   </si>
   <si>
     <t>ADVANCED INFO SERVICE PCL F</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
+    <t>78 775.06</t>
+  </si>
+  <si>
     <t>TH0765010Z16</t>
   </si>
   <si>
     <t>AIRPORTS OF THAILAND PCL F</t>
   </si>
   <si>
-    <t>11 461.56</t>
-[...1 lines deleted...]
-  <si>
     <t>KYG022421088</t>
   </si>
   <si>
     <t>ALCHIP TECHNOLOGIES LTD</t>
   </si>
   <si>
     <t>INE238A01034</t>
   </si>
   <si>
     <t>AXIS BANK LTD</t>
   </si>
   <si>
     <t>INE917I01010</t>
   </si>
   <si>
     <t>BAJAJ AUTO LTD</t>
   </si>
   <si>
     <t>INE296A01032</t>
   </si>
   <si>
     <t>BAJAJ FINANCE LTD</t>
   </si>
   <si>
     <t>ID1000109507</t>
   </si>
   <si>
     <t>BANK CENTRAL ASIA</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>19 798.77</t>
+    <t>19 794.44</t>
   </si>
   <si>
     <t>ID1000095003</t>
   </si>
   <si>
     <t>BANK MANDIRI (PERSERO)</t>
   </si>
   <si>
     <t>INE263A01024</t>
   </si>
   <si>
     <t>BHARAT ELECTRONICS LTD</t>
   </si>
   <si>
     <t>INE397D01024</t>
   </si>
   <si>
     <t>BHARTI AIRTEL LTD</t>
   </si>
   <si>
     <t>TW0002882008</t>
   </si>
   <si>
     <t>CATHAY FINANCIAL HOLDING LTD</t>
   </si>
   <si>
     <t>MYL1023OO000</t>
   </si>
   <si>
     <t>CIMB GROUP HOLDINGS</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
     <t>INE059A01026</t>
   </si>
   <si>
     <t>CIPLA LTD</t>
   </si>
   <si>
     <t>TH0737010Y16</t>
   </si>
   <si>
     <t>CP ALL PCL F</t>
   </si>
   <si>
+    <t>INE148O01028</t>
+  </si>
+  <si>
+    <t>DELHIVERY LTD</t>
+  </si>
+  <si>
     <t>TW0002308004</t>
   </si>
   <si>
     <t>DELTA ELECTRONICS INC</t>
   </si>
   <si>
     <t>INE935N01020</t>
   </si>
   <si>
     <t>DIXON TECHNOLOGIES (INDIA) LTD</t>
   </si>
   <si>
     <t>INE271C01023</t>
   </si>
   <si>
     <t>DLF LTD</t>
   </si>
   <si>
     <t>TW0001476000</t>
   </si>
   <si>
     <t>ECLAT TEXTILE LTD</t>
   </si>
   <si>
-    <t>1 911.80</t>
+    <t>1 935.91</t>
   </si>
   <si>
     <t>TW0002383007</t>
   </si>
   <si>
     <t>ELITE MATERIAL LTD</t>
   </si>
   <si>
     <t>INE758T01015</t>
   </si>
   <si>
     <t>ETERNAL LTD</t>
   </si>
   <si>
     <t>VN000000FPT1</t>
   </si>
   <si>
     <t>FPT CORP</t>
   </si>
   <si>
     <t>VND</t>
   </si>
   <si>
-    <t>30 690.45</t>
+    <t>30 751.33</t>
+  </si>
+  <si>
+    <t>INE200A01026</t>
+  </si>
+  <si>
+    <t>GE VERNOVA T&amp;D INDIA LTD</t>
   </si>
   <si>
     <t>INE047A01021</t>
   </si>
   <si>
     <t>GRASIM INDUSTRIES LTD</t>
   </si>
   <si>
+    <t>KR7267260008</t>
+  </si>
+  <si>
+    <t>HD HYUNDAI ELECTRIC LTD</t>
+  </si>
+  <si>
+    <t>KRW</t>
+  </si>
+  <si>
+    <t>1 698.44</t>
+  </si>
+  <si>
+    <t>3 044.80</t>
+  </si>
+  <si>
     <t>KR7009540006</t>
   </si>
   <si>
     <t>HD KOREA SHIPBUILDING &amp; OFFSHORE E</t>
   </si>
   <si>
-    <t>KRW</t>
-[...2 lines deleted...]
-    <t>1 726.70</t>
+    <t>12 646.99</t>
   </si>
   <si>
     <t>INE040A01034</t>
   </si>
   <si>
     <t>HDFC BANK LTD</t>
   </si>
   <si>
     <t>INE795G01014</t>
   </si>
   <si>
     <t>HDFC LIFE INSURANCE COMPANY LTD</t>
   </si>
   <si>
-    <t>INE030A01027</t>
-[...4 lines deleted...]
-  <si>
     <t>TW0002317005</t>
   </si>
   <si>
     <t>HON HAI PRECISION INDUSTRY LTD</t>
   </si>
   <si>
     <t>KR7005380001</t>
   </si>
   <si>
     <t>HYUNDAI MOTOR</t>
   </si>
   <si>
+    <t>4 270.18</t>
+  </si>
+  <si>
     <t>INE090A01021</t>
   </si>
   <si>
     <t>ICICI BANK LTD</t>
   </si>
   <si>
-    <t>INE009A01021</t>
-[...4 lines deleted...]
-  <si>
     <t>INE918Z01012</t>
   </si>
   <si>
     <t>KAYNES TECHNOLOGY INDIA LTD</t>
   </si>
   <si>
     <t>KR7105560007</t>
   </si>
   <si>
     <t>KB FINANCIAL GROUP INC</t>
   </si>
   <si>
-    <t>INE2KCE01013</t>
-[...2 lines deleted...]
-    <t>KWALITY WALLS (INDIA)</t>
+    <t>14 156.28</t>
   </si>
   <si>
     <t>INE018A01030</t>
   </si>
   <si>
     <t>LARSEN AND TOUBRO LTD</t>
   </si>
   <si>
     <t>KR7003550001</t>
   </si>
   <si>
     <t>LG CORP</t>
   </si>
   <si>
+    <t>MU0295S00016</t>
+  </si>
+  <si>
+    <t>MAKEMYTRIP LTD</t>
+  </si>
+  <si>
     <t>INE027H01010</t>
   </si>
   <si>
     <t>MAX HEALTHCARE INSTITUTE LTD</t>
   </si>
   <si>
     <t>TW0002454006</t>
   </si>
   <si>
     <t>MEDIATEK INC</t>
   </si>
   <si>
-    <t>2 095.10</t>
+    <t>2 121.53</t>
   </si>
   <si>
     <t>KR7035420009</t>
   </si>
   <si>
     <t>NAVER CORP</t>
   </si>
   <si>
+    <t>8 609.34</t>
+  </si>
+  <si>
     <t>INE848E01016</t>
   </si>
   <si>
     <t>NHPC LTD</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>INE752E01010</t>
   </si>
   <si>
     <t>POWER GRID CORPORATION OF INDIA LT</t>
   </si>
   <si>
     <t>MYL1295OO004</t>
   </si>
   <si>
     <t>PUBLIC BANK</t>
   </si>
   <si>
     <t>KR7207940008</t>
   </si>
   <si>
     <t>SAMSUNG BIOLOGICS LTD</t>
   </si>
   <si>
     <t>KR7028260008</t>
   </si>
   <si>
     <t>SAMSUNG C&amp;T CORP</t>
   </si>
   <si>
-    <t>6 923.45</t>
+    <t>7 038.68</t>
   </si>
   <si>
     <t>KR7005930003</t>
   </si>
   <si>
     <t>SAMSUNG ELECTRONICS LTD</t>
   </si>
   <si>
-    <t>25 200.96</t>
+    <t>25 620.36</t>
   </si>
   <si>
     <t>KR7000810002</t>
   </si>
   <si>
     <t>SAMSUNG FIRE &amp; MARINE INSURANCE LT</t>
   </si>
   <si>
     <t>KR7000660001</t>
   </si>
   <si>
     <t>SK HYNIX INC</t>
   </si>
   <si>
+    <t>11 777.40</t>
+  </si>
+  <si>
+    <t>INE062A01020</t>
+  </si>
+  <si>
+    <t>STATE BANK OF INDIA</t>
+  </si>
+  <si>
     <t>TW0002330008</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR MANUFACTURING</t>
   </si>
   <si>
-    <t>6 607.46</t>
+    <t>5 474.58</t>
   </si>
   <si>
     <t>INE849A01020</t>
   </si>
   <si>
     <t>TRENT LTD</t>
   </si>
   <si>
     <t>INE494B04019</t>
   </si>
   <si>
     <t>TVS MOTOR CO LTD 08/26</t>
   </si>
   <si>
     <t>INE494B01023</t>
   </si>
   <si>
     <t>TVS MOTOR COMPANY LTD</t>
+  </si>
+  <si>
+    <t>KRW-00038275</t>
+  </si>
+  <si>
+    <t>KRW/USD 2026-03-03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -877,183 +913,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>3225</v>
       </c>
       <c r="C2" s="1">
-        <v>316033.0</v>
+        <v>315747.0</v>
       </c>
       <c r="D2">
-        <v>212.98</v>
+        <v>241.81</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2">
-        <v>67308807.56</v>
+        <v>76352277.23</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2">
-        <v>67308807.56</v>
+        <v>76352277.23</v>
       </c>
       <c r="I2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="1">
-        <v>24874.97</v>
+        <v>24829.72</v>
       </c>
       <c r="D3">
-        <v>74.51</v>
+        <v>84.48</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3">
-        <v>1853349.86</v>
+        <v>2097525.15</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3">
-        <v>1853349.86</v>
+        <v>2097525.15</v>
       </c>
       <c r="I3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="1">
         <v>776679.53</v>
       </c>
       <c r="D4">
-        <v>84.27</v>
+        <v>95.59</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4">
-        <v>65448157.81</v>
+        <v>74243637.58</v>
       </c>
       <c r="G4" t="s">
         <v>7</v>
       </c>
       <c r="H4">
-        <v>65448157.81</v>
+        <v>74243637.58</v>
       </c>
       <c r="I4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>11801.58</v>
+        <v>13404.53</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5">
-        <v>11801.57511027</v>
+        <v>13404.53432911</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5">
-        <v>10008.12</v>
+        <v>11353.04</v>
       </c>
       <c r="I5" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P54"/>
+  <dimension ref="A1:P58"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O54" sqref="O54"/>
+      <selection activeCell="O58" sqref="O58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1075,2686 +1111,2886 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>22827.0</v>
       </c>
       <c r="D2" s="1">
-        <v>5468.0</v>
+        <v>6073.0</v>
       </c>
       <c r="E2" s="1">
         <v>5620.1704630481</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
-        <v>107.92</v>
+        <v>107.42</v>
       </c>
       <c r="H2" s="1">
         <v>1313862.14</v>
       </c>
       <c r="I2" s="1">
-        <v>-157255.41</v>
+        <v>-23283.3</v>
       </c>
       <c r="J2" s="1">
-        <v>-11.968942951655</v>
+        <v>-1.7721265642071</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1156606.73</v>
+        <v>1290578.84</v>
       </c>
       <c r="N2" s="1">
-        <v>1156606.73</v>
+        <v>1290578.84</v>
       </c>
       <c r="O2" s="1">
-        <v>1.72</v>
+        <v>1.69</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
         <v>50000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1140.0</v>
+        <v>1400.0</v>
       </c>
       <c r="E3" s="1">
         <v>958.030349</v>
       </c>
       <c r="F3" t="s">
         <v>35</v>
       </c>
       <c r="G3">
-        <v>37.32</v>
+        <v>36.85</v>
       </c>
       <c r="H3" s="1">
         <v>1347879.52</v>
       </c>
       <c r="I3" s="1">
-        <v>179624.21</v>
+        <v>551670.79</v>
       </c>
       <c r="J3" s="1">
-        <v>13.326429204889</v>
+        <v>40.928790875909</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1527503.73</v>
+        <v>1899550.31</v>
       </c>
       <c r="N3" s="1">
-        <v>1527503.73</v>
+        <v>1899550.31</v>
       </c>
       <c r="O3" s="1">
-        <v>2.27</v>
+        <v>2.49</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>117200.0</v>
       </c>
       <c r="D4" s="1">
-        <v>359.0</v>
+        <v>380.0</v>
       </c>
       <c r="E4" s="1">
         <v>290.46167918089</v>
       </c>
       <c r="F4" t="s">
         <v>38</v>
       </c>
       <c r="G4">
-        <v>37.23</v>
+        <v>36.7</v>
       </c>
       <c r="H4" s="1">
         <v>932256.73</v>
       </c>
       <c r="I4" s="1">
-        <v>197955.5</v>
+        <v>281190.14</v>
       </c>
       <c r="J4" s="1">
-        <v>21.234011365088</v>
+        <v>30.162307329227</v>
       </c>
       <c r="K4">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.67</v>
+      </c>
+      <c r="L4" t="s">
+        <v>39</v>
       </c>
       <c r="M4" s="1">
-        <v>1130212.23</v>
+        <v>1213446.87</v>
       </c>
       <c r="N4" s="1">
-        <v>1130212.23</v>
+        <v>1292221.93</v>
       </c>
       <c r="O4" s="1">
-        <v>1.68</v>
+        <v>1.69</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C5" s="1">
-        <v>559700.0</v>
+        <v>280700.0</v>
       </c>
       <c r="D5" s="1">
-        <v>51.0</v>
+        <v>54.5</v>
       </c>
       <c r="E5" s="1">
-        <v>52.26940125067</v>
+        <v>52.269401246883</v>
       </c>
       <c r="F5" t="s">
         <v>38</v>
       </c>
       <c r="G5">
-        <v>37.23</v>
+        <v>36.7</v>
       </c>
       <c r="H5" s="1">
-        <v>795691.99</v>
+        <v>399054.39</v>
       </c>
       <c r="I5" s="1">
-        <v>-28924.97</v>
+        <v>17765.54</v>
       </c>
       <c r="J5" s="1">
-        <v>-3.6351968303715</v>
+        <v>4.4519094251789</v>
       </c>
       <c r="K5">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>0.0</v>
+      </c>
+      <c r="L5">
+        <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>766767.02</v>
+        <v>416819.93</v>
       </c>
       <c r="N5" s="1">
-        <v>778228.58</v>
+        <v>416819.93</v>
       </c>
       <c r="O5" s="1">
-        <v>1.16</v>
+        <v>0.55</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>10000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>3140.0</v>
+        <v>3490.0</v>
       </c>
       <c r="E6" s="1">
         <v>3035.045843</v>
       </c>
       <c r="F6" t="s">
         <v>35</v>
       </c>
       <c r="G6">
-        <v>37.32</v>
+        <v>36.85</v>
       </c>
       <c r="H6" s="1">
         <v>862740.99</v>
       </c>
       <c r="I6" s="1">
-        <v>-21274.02</v>
+        <v>84320.52</v>
       </c>
       <c r="J6" s="1">
-        <v>-2.4658640596177</v>
+        <v>9.7735613558827</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>841466.97</v>
+        <v>947061.51</v>
       </c>
       <c r="N6" s="1">
-        <v>841466.97</v>
+        <v>947061.51</v>
       </c>
       <c r="O6" s="1">
-        <v>1.25</v>
+        <v>1.24</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
         <v>170303.0</v>
       </c>
       <c r="D7" s="1">
-        <v>1311.5</v>
+        <v>1383.9</v>
       </c>
       <c r="E7" s="1">
         <v>1226.9497006512</v>
       </c>
       <c r="F7" t="s">
         <v>32</v>
       </c>
       <c r="G7">
-        <v>107.92</v>
+        <v>107.42</v>
       </c>
       <c r="H7" s="1">
         <v>2068663.47</v>
       </c>
       <c r="I7" s="1">
-        <v>996.33</v>
+        <v>125451.74</v>
       </c>
       <c r="J7" s="1">
-        <v>0.048162981289557</v>
+        <v>6.0643861033617</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2069659.8</v>
+        <v>2194115.21</v>
       </c>
       <c r="N7" s="1">
-        <v>2069659.8</v>
+        <v>2194115.21</v>
       </c>
       <c r="O7" s="1">
-        <v>3.07</v>
+        <v>2.87</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>7113.0</v>
       </c>
       <c r="D8" s="1">
-        <v>9496.5</v>
+        <v>9972.5</v>
       </c>
       <c r="E8" s="1">
         <v>8966.5687614227</v>
       </c>
       <c r="F8" t="s">
         <v>32</v>
       </c>
       <c r="G8">
-        <v>107.92</v>
+        <v>107.42</v>
       </c>
       <c r="H8" s="1">
         <v>657870.7</v>
       </c>
       <c r="I8" s="1">
-        <v>-31942.16</v>
+        <v>2502.25</v>
       </c>
       <c r="J8" s="1">
-        <v>-4.8553857163725</v>
+        <v>0.38035589668304</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>625928.54</v>
+        <v>660372.95</v>
       </c>
       <c r="N8" s="1">
-        <v>625928.54</v>
+        <v>660372.95</v>
       </c>
       <c r="O8" s="1">
-        <v>0.93</v>
+        <v>0.86</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="1">
         <v>144173.0</v>
       </c>
       <c r="D9" s="1">
-        <v>903.7</v>
+        <v>995.9</v>
       </c>
       <c r="E9" s="1">
         <v>898.73600930826</v>
       </c>
       <c r="F9" t="s">
         <v>32</v>
       </c>
       <c r="G9">
-        <v>107.92</v>
+        <v>107.42</v>
       </c>
       <c r="H9" s="1">
         <v>1307917.09</v>
       </c>
       <c r="I9" s="1">
-        <v>-100613.23</v>
+        <v>28777.19</v>
       </c>
       <c r="J9" s="1">
-        <v>-7.6926305779826</v>
+        <v>2.2002304442707</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1207303.86</v>
+        <v>1336694.28</v>
       </c>
       <c r="N9" s="1">
-        <v>1207303.86</v>
+        <v>1336694.28</v>
       </c>
       <c r="O9" s="1">
-        <v>1.79</v>
+        <v>1.75</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="1">
         <v>2586700.0</v>
       </c>
       <c r="D10" s="1">
-        <v>7600.0</v>
+        <v>7175.0</v>
       </c>
       <c r="E10" s="1">
         <v>9070.6916707581</v>
       </c>
       <c r="F10" t="s">
         <v>52</v>
       </c>
       <c r="G10" t="s">
         <v>53</v>
       </c>
       <c r="H10" s="1">
         <v>1305313.18</v>
       </c>
       <c r="I10" s="1">
-        <v>-312380.45</v>
+        <v>-367702.14</v>
       </c>
       <c r="J10" s="1">
-        <v>-23.93145605103</v>
+        <v>-28.169648911382</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>992932.73</v>
+        <v>937611.04</v>
       </c>
       <c r="N10" s="1">
-        <v>992932.73</v>
+        <v>937611.04</v>
       </c>
       <c r="O10" s="1">
-        <v>1.48</v>
+        <v>1.23</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
         <v>3287100.0</v>
       </c>
       <c r="D11" s="1">
-        <v>4800.0</v>
+        <v>5275.0</v>
       </c>
       <c r="E11" s="1">
         <v>4696.9321474795</v>
       </c>
       <c r="F11" t="s">
         <v>52</v>
       </c>
       <c r="G11" t="s">
         <v>53</v>
       </c>
       <c r="H11" s="1">
         <v>833611.27</v>
       </c>
       <c r="I11" s="1">
-        <v>-36692.01</v>
+        <v>42360.53</v>
       </c>
       <c r="J11" s="1">
-        <v>-4.4015731697101</v>
+        <v>5.0815687748559</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>796919.26</v>
+        <v>875971.8</v>
       </c>
       <c r="N11" s="1">
-        <v>796919.26</v>
+        <v>875971.8</v>
       </c>
       <c r="O11" s="1">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
         <v>81552.0</v>
       </c>
       <c r="D12" s="1">
-        <v>439.1</v>
+        <v>444.7</v>
       </c>
       <c r="E12" s="1">
         <v>328.44615680793</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
       <c r="G12">
-        <v>107.92</v>
+        <v>107.42</v>
       </c>
       <c r="H12" s="1">
         <v>284586.74</v>
       </c>
       <c r="I12" s="1">
-        <v>47236.21</v>
+        <v>53037.93</v>
       </c>
       <c r="J12" s="1">
-        <v>16.598176710552</v>
+        <v>18.636824048794</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>331822.95</v>
+        <v>337624.67</v>
       </c>
       <c r="N12" s="1">
-        <v>331822.95</v>
+        <v>337624.67</v>
       </c>
       <c r="O12" s="1">
-        <v>0.49</v>
+        <v>0.44</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>80935.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1965.4</v>
+        <v>1879.3</v>
       </c>
       <c r="E13" s="1">
         <v>1653.3850996479</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
       <c r="G13">
-        <v>107.92</v>
+        <v>107.42</v>
       </c>
       <c r="H13" s="1">
         <v>1392917.69</v>
       </c>
       <c r="I13" s="1">
-        <v>81076.24</v>
+        <v>23087.7</v>
       </c>
       <c r="J13" s="1">
-        <v>5.8206052361931</v>
+        <v>1.6575064101598</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1473993.93</v>
+        <v>1416005.39</v>
       </c>
       <c r="N13" s="1">
-        <v>1473993.93</v>
+        <v>1416005.39</v>
       </c>
       <c r="O13" s="1">
-        <v>2.19</v>
+        <v>1.85</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>498000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>74.3</v>
+        <v>79.7</v>
       </c>
       <c r="E14" s="1">
         <v>65.296058674699</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
       <c r="G14">
-        <v>37.32</v>
+        <v>36.85</v>
       </c>
       <c r="H14" s="1">
         <v>937717.58</v>
       </c>
       <c r="I14" s="1">
-        <v>53857.44</v>
+        <v>139343.73</v>
       </c>
       <c r="J14" s="1">
-        <v>5.7434606270259</v>
+        <v>14.859882439231</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>991575.02</v>
+        <v>1077061.31</v>
       </c>
       <c r="N14" s="1">
-        <v>991575.02</v>
+        <v>1077061.31</v>
       </c>
       <c r="O14" s="1">
-        <v>1.47</v>
+        <v>1.41</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>735100.0</v>
       </c>
       <c r="D15" s="1">
-        <v>8.58</v>
+        <v>8.04</v>
       </c>
       <c r="E15" s="1">
         <v>7.4589096313427</v>
       </c>
       <c r="F15" t="s">
         <v>64</v>
       </c>
       <c r="G15">
-        <v>4.65</v>
+        <v>4.59</v>
       </c>
       <c r="H15" s="1">
         <v>1138931.77</v>
       </c>
       <c r="I15" s="1">
-        <v>217911.3</v>
+        <v>147544.2</v>
       </c>
       <c r="J15" s="1">
-        <v>19.132954733539</v>
+        <v>12.954612724518</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1356843.07</v>
+        <v>1286475.97</v>
       </c>
       <c r="N15" s="1">
-        <v>1356843.07</v>
+        <v>1286475.97</v>
       </c>
       <c r="O15" s="1">
-        <v>2.02</v>
+        <v>1.68</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>65</v>
       </c>
       <c r="B16" t="s">
         <v>66</v>
       </c>
       <c r="C16" s="1">
         <v>38930.0</v>
       </c>
       <c r="D16" s="1">
-        <v>1311.6</v>
+        <v>1348.2</v>
       </c>
       <c r="E16" s="1">
         <v>1497.3622936039</v>
       </c>
       <c r="F16" t="s">
         <v>32</v>
       </c>
       <c r="G16">
-        <v>107.92</v>
+        <v>107.42</v>
       </c>
       <c r="H16" s="1">
         <v>602107.71</v>
       </c>
       <c r="I16" s="1">
-        <v>-128962.79</v>
+        <v>-113487.81</v>
       </c>
       <c r="J16" s="1">
-        <v>-21.418558151331</v>
+        <v>-18.848423316154</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>473144.92</v>
+        <v>488619.9</v>
       </c>
       <c r="N16" s="1">
-        <v>473144.92</v>
+        <v>488619.9</v>
       </c>
       <c r="O16" s="1">
-        <v>0.7</v>
+        <v>0.64</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>67</v>
       </c>
       <c r="B17" t="s">
         <v>68</v>
       </c>
       <c r="C17" s="1">
         <v>448800.0</v>
       </c>
       <c r="D17" s="1">
-        <v>43.5</v>
+        <v>51.75</v>
       </c>
       <c r="E17" s="1">
         <v>47.442433199644</v>
       </c>
       <c r="F17" t="s">
         <v>38</v>
       </c>
       <c r="G17">
-        <v>37.23</v>
+        <v>36.7</v>
       </c>
       <c r="H17" s="1">
         <v>564560.17</v>
       </c>
       <c r="I17" s="1">
-        <v>-40139.2</v>
+        <v>68249.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-7.1098178959384</v>
+        <v>12.088879738009</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>524420.97</v>
+        <v>632809.17</v>
       </c>
       <c r="N17" s="1">
-        <v>524420.97</v>
+        <v>632809.17</v>
       </c>
       <c r="O17" s="1">
-        <v>0.78</v>
+        <v>0.83</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>69</v>
       </c>
       <c r="B18" t="s">
         <v>70</v>
       </c>
       <c r="C18" s="1">
-        <v>50000.0</v>
+        <v>176580.0</v>
       </c>
       <c r="D18" s="1">
-        <v>1175.0</v>
+        <v>433.4</v>
       </c>
       <c r="E18" s="1">
-        <v>514.0043998</v>
+        <v>424.30115233888</v>
       </c>
       <c r="F18" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G18">
-        <v>37.32</v>
+        <v>107.42</v>
       </c>
       <c r="H18" s="1">
-        <v>740311.56</v>
+        <v>697573.22</v>
       </c>
       <c r="I18" s="1">
-        <v>834089.21</v>
+        <v>14890.64</v>
       </c>
       <c r="J18" s="1">
-        <v>112.66732212043</v>
+        <v>2.1346346982758</v>
       </c>
       <c r="K18">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L18">
-        <v>289.49</v>
+        <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1574400.77</v>
+        <v>712463.86</v>
       </c>
       <c r="N18" s="1">
-        <v>1574690.26</v>
+        <v>712463.86</v>
       </c>
       <c r="O18" s="1">
-        <v>2.34</v>
+        <v>0.93</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>71</v>
       </c>
       <c r="B19" t="s">
         <v>72</v>
       </c>
       <c r="C19" s="1">
-        <v>4461.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>10339.0</v>
+        <v>1430.0</v>
       </c>
       <c r="E19" s="1">
-        <v>13485.277339162</v>
+        <v>514.0043998</v>
       </c>
       <c r="F19" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G19">
-        <v>107.92</v>
+        <v>36.85</v>
       </c>
       <c r="H19" s="1">
-        <v>626982.24</v>
+        <v>740311.56</v>
       </c>
       <c r="I19" s="1">
-        <v>-199597.38</v>
+        <v>1199943.4</v>
       </c>
       <c r="J19" s="1">
-        <v>-31.834614645544</v>
+        <v>162.08627081279</v>
       </c>
       <c r="K19">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L19">
-        <v>0.0</v>
+        <v>293.14</v>
       </c>
       <c r="M19" s="1">
-        <v>427384.86</v>
+        <v>1940254.96</v>
       </c>
       <c r="N19" s="1">
-        <v>427384.86</v>
+        <v>1940548.1</v>
       </c>
       <c r="O19" s="1">
-        <v>0.63</v>
+        <v>2.54</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="1">
-        <v>62584.0</v>
+        <v>4461.0</v>
       </c>
       <c r="D20" s="1">
-        <v>626.3</v>
+        <v>10528.0</v>
       </c>
       <c r="E20" s="1">
-        <v>806.41058337594</v>
+        <v>13485.277339162</v>
       </c>
       <c r="F20" t="s">
         <v>32</v>
       </c>
       <c r="G20">
-        <v>107.92</v>
+        <v>107.42</v>
       </c>
       <c r="H20" s="1">
-        <v>516886.9</v>
+        <v>626982.24</v>
       </c>
       <c r="I20" s="1">
-        <v>-153679.99</v>
+        <v>-189751.67</v>
       </c>
       <c r="J20" s="1">
-        <v>-29.731840756653</v>
+        <v>-30.264281489058</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>363206.91</v>
+        <v>437230.57</v>
       </c>
       <c r="N20" s="1">
-        <v>363206.91</v>
+        <v>437230.57</v>
       </c>
       <c r="O20" s="1">
-        <v>0.54</v>
+        <v>0.57</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="1">
-        <v>52000.0</v>
+        <v>62584.0</v>
       </c>
       <c r="D21" s="1">
-        <v>396.0</v>
+        <v>603.85</v>
       </c>
       <c r="E21" s="1">
-        <v>484.37930769231</v>
+        <v>806.41058337594</v>
       </c>
       <c r="F21" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G21">
-        <v>37.32</v>
+        <v>107.42</v>
       </c>
       <c r="H21" s="1">
-        <v>736993.24</v>
+        <v>516886.9</v>
       </c>
       <c r="I21" s="1">
-        <v>-185162.42</v>
+        <v>-165063.43</v>
       </c>
       <c r="J21" s="1">
-        <v>-25.124032345263</v>
+        <v>-31.934148456848</v>
       </c>
       <c r="K21">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>0.0</v>
+      </c>
+      <c r="L21">
+        <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>551830.82</v>
+        <v>351823.47</v>
       </c>
       <c r="N21" s="1">
-        <v>553742.62</v>
+        <v>351823.47</v>
       </c>
       <c r="O21" s="1">
-        <v>0.82</v>
+        <v>0.46</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" t="s">
         <v>78</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="1">
-        <v>9000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>1785.0</v>
+        <v>423.0</v>
       </c>
       <c r="E22" s="1">
-        <v>1232.0238577778</v>
+        <v>484.37930769231</v>
       </c>
       <c r="F22" t="s">
         <v>35</v>
       </c>
       <c r="G22">
-        <v>37.32</v>
+        <v>36.85</v>
       </c>
       <c r="H22" s="1">
-        <v>310488.02</v>
+        <v>736993.24</v>
       </c>
       <c r="I22" s="1">
-        <v>120026.85</v>
+        <v>-140100.26</v>
       </c>
       <c r="J22" s="1">
-        <v>38.65748185711</v>
+        <v>-19.009707606002</v>
       </c>
       <c r="K22">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.04</v>
+      </c>
+      <c r="L22" t="s">
+        <v>79</v>
       </c>
       <c r="M22" s="1">
-        <v>430514.87</v>
+        <v>596892.98</v>
       </c>
       <c r="N22" s="1">
-        <v>430514.87</v>
+        <v>598828.89</v>
       </c>
       <c r="O22" s="1">
-        <v>0.64</v>
+        <v>0.78</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23" s="1">
-        <v>357461.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>272.65</v>
+        <v>2440.0</v>
       </c>
       <c r="E23" s="1">
-        <v>282.01272284249</v>
+        <v>1232.0238577778</v>
       </c>
       <c r="F23" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G23">
-        <v>107.92</v>
+        <v>36.85</v>
       </c>
       <c r="H23" s="1">
-        <v>1038841.14</v>
+        <v>310488.02</v>
       </c>
       <c r="I23" s="1">
-        <v>-135727.21</v>
+        <v>285428.05</v>
       </c>
       <c r="J23" s="1">
-        <v>-13.065251728479</v>
+        <v>91.928844790855</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>903113.93</v>
+        <v>595916.07</v>
       </c>
       <c r="N23" s="1">
-        <v>903113.93</v>
+        <v>595916.07</v>
       </c>
       <c r="O23" s="1">
-        <v>1.34</v>
+        <v>0.78</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
       <c r="C24" s="1">
-        <v>302205.0</v>
+        <v>357461.0</v>
       </c>
       <c r="D24" s="1">
-        <v>104300.0</v>
+        <v>246.3</v>
       </c>
       <c r="E24" s="1">
-        <v>109076.09184084</v>
+        <v>282.01272284249</v>
       </c>
       <c r="F24" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>32</v>
+      </c>
+      <c r="G24">
+        <v>107.42</v>
       </c>
       <c r="H24" s="1">
-        <v>1133046.68</v>
+        <v>1038841.14</v>
       </c>
       <c r="I24" s="1">
-        <v>-106031.12</v>
+        <v>-219196.7</v>
       </c>
       <c r="J24" s="1">
-        <v>-9.3580539859134</v>
+        <v>-21.100117386572</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1027015.56</v>
+        <v>819644.44</v>
       </c>
       <c r="N24" s="1">
-        <v>1027015.56</v>
+        <v>819644.44</v>
       </c>
       <c r="O24" s="1">
-        <v>1.53</v>
+        <v>1.07</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B25" t="s">
+        <v>85</v>
+      </c>
+      <c r="C25" s="1">
+        <v>302205.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>92900.0</v>
+      </c>
+      <c r="E25" s="1">
+        <v>109076.09184084</v>
+      </c>
+      <c r="F25" t="s">
         <v>86</v>
       </c>
-      <c r="B25" t="s">
+      <c r="G25" t="s">
         <v>87</v>
       </c>
-      <c r="C25" s="1">
-[...13 lines deleted...]
-      </c>
       <c r="H25" s="1">
-        <v>1030495.44</v>
+        <v>1133046.68</v>
       </c>
       <c r="I25" s="1">
-        <v>-66689.85</v>
+        <v>-220080.81</v>
       </c>
       <c r="J25" s="1">
-        <v>-6.4716298016806</v>
+        <v>-19.423807852294</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>963805.59</v>
+        <v>912965.87</v>
       </c>
       <c r="N25" s="1">
-        <v>963805.59</v>
+        <v>912965.87</v>
       </c>
       <c r="O25" s="1">
-        <v>1.43</v>
+        <v>1.2</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>88</v>
       </c>
       <c r="B26" t="s">
         <v>89</v>
       </c>
       <c r="C26" s="1">
-        <v>2777.0</v>
+        <v>31945.0</v>
       </c>
       <c r="D26" s="1">
-        <v>401500.0</v>
+        <v>3850.2</v>
       </c>
       <c r="E26" s="1">
-        <v>366915.33046813</v>
+        <v>3681.2731457192</v>
       </c>
       <c r="F26" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>32</v>
+      </c>
+      <c r="G26">
+        <v>107.42</v>
       </c>
       <c r="H26" s="1">
-        <v>639872.54</v>
+        <v>1091901.47</v>
       </c>
       <c r="I26" s="1">
-        <v>5847.46</v>
+        <v>53133.11</v>
       </c>
       <c r="J26" s="1">
-        <v>0.91384762346576</v>
+        <v>4.8661084777182</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>645720.0</v>
+        <v>1145034.58</v>
       </c>
       <c r="N26" s="1">
-        <v>645720.0</v>
+        <v>1145034.58</v>
       </c>
       <c r="O26" s="1">
-        <v>0.96</v>
+        <v>1.5</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B27" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C27" s="1">
-        <v>249257.0</v>
+        <v>37487.0</v>
       </c>
       <c r="D27" s="1">
-        <v>928.1</v>
+        <v>2799.8</v>
       </c>
       <c r="E27" s="1">
-        <v>838.54430306872</v>
+        <v>2781.6483415584</v>
       </c>
       <c r="F27" t="s">
         <v>32</v>
       </c>
       <c r="G27">
-        <v>107.92</v>
+        <v>107.42</v>
       </c>
       <c r="H27" s="1">
-        <v>2278443.41</v>
+        <v>1030495.44</v>
       </c>
       <c r="I27" s="1">
-        <v>-134810.04</v>
+        <v>-53392.96</v>
       </c>
       <c r="J27" s="1">
-        <v>-5.9167605132664</v>
+        <v>-5.1812902733466</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2143633.37</v>
+        <v>977102.48</v>
       </c>
       <c r="N27" s="1">
-        <v>2143633.37</v>
+        <v>977102.48</v>
       </c>
       <c r="O27" s="1">
-        <v>3.18</v>
+        <v>1.28</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>92</v>
+      </c>
+      <c r="B28" t="s">
+        <v>93</v>
+      </c>
+      <c r="C28" s="1">
+        <v>1170.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>1050000.0</v>
+      </c>
+      <c r="E28" s="1">
+        <v>1062362.9529914</v>
+      </c>
+      <c r="F28" t="s">
         <v>94</v>
       </c>
-      <c r="B28" t="s">
+      <c r="G28" t="s">
         <v>95</v>
       </c>
-      <c r="C28" s="1">
-[...13 lines deleted...]
-      </c>
       <c r="H28" s="1">
-        <v>796699.64</v>
+        <v>731718.69</v>
       </c>
       <c r="I28" s="1">
-        <v>-73604.43</v>
+        <v>-8406.15</v>
       </c>
       <c r="J28" s="1">
-        <v>-9.2386674104685</v>
+        <v>-1.1488226438496</v>
       </c>
       <c r="K28">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.6</v>
+      </c>
+      <c r="L28" t="s">
+        <v>96</v>
       </c>
       <c r="M28" s="1">
-        <v>723095.21</v>
+        <v>723312.54</v>
       </c>
       <c r="N28" s="1">
-        <v>723095.21</v>
+        <v>726357.34</v>
       </c>
       <c r="O28" s="1">
-        <v>1.07</v>
+        <v>0.95</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B29" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C29" s="1">
-        <v>44632.0</v>
+        <v>2777.0</v>
       </c>
       <c r="D29" s="1">
-        <v>2357.3</v>
+        <v>450000.0</v>
       </c>
       <c r="E29" s="1">
-        <v>2572.6327175569</v>
+        <v>366915.33046813</v>
       </c>
       <c r="F29" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>107.92</v>
+        <v>94</v>
+      </c>
+      <c r="G29" t="s">
+        <v>95</v>
       </c>
       <c r="H29" s="1">
-        <v>1213591.57</v>
+        <v>639872.54</v>
       </c>
       <c r="I29" s="1">
-        <v>-238670.23</v>
+        <v>95892.64</v>
       </c>
       <c r="J29" s="1">
-        <v>-19.666437696168</v>
+        <v>14.986209597305</v>
       </c>
       <c r="K29">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.55</v>
+      </c>
+      <c r="L29" t="s">
+        <v>99</v>
       </c>
       <c r="M29" s="1">
-        <v>974921.34</v>
+        <v>735765.18</v>
       </c>
       <c r="N29" s="1">
-        <v>974921.34</v>
+        <v>748412.17</v>
       </c>
       <c r="O29" s="1">
-        <v>1.45</v>
+        <v>0.98</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B30" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C30" s="1">
-        <v>282000.0</v>
+        <v>249257.0</v>
       </c>
       <c r="D30" s="1">
-        <v>214.5</v>
+        <v>887.75</v>
       </c>
       <c r="E30" s="1">
-        <v>201.93496163121</v>
+        <v>838.54430306872</v>
       </c>
       <c r="F30" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G30">
-        <v>37.32</v>
+        <v>107.42</v>
       </c>
       <c r="H30" s="1">
-        <v>1638116.24</v>
+        <v>2278443.41</v>
       </c>
       <c r="I30" s="1">
-        <v>-17113.21</v>
+        <v>-218428.02</v>
       </c>
       <c r="J30" s="1">
-        <v>-1.044688379379</v>
+        <v>-9.58672131339</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1621003.03</v>
+        <v>2060015.39</v>
       </c>
       <c r="N30" s="1">
-        <v>1621003.03</v>
+        <v>2060015.39</v>
       </c>
       <c r="O30" s="1">
-        <v>2.41</v>
+        <v>2.7</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B31" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C31" s="1">
-        <v>3413.0</v>
+        <v>108759.0</v>
       </c>
       <c r="D31" s="1">
-        <v>478000.0</v>
+        <v>715.3</v>
       </c>
       <c r="E31" s="1">
-        <v>211389.47789335</v>
+        <v>691.57270874135</v>
       </c>
       <c r="F31" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>32</v>
+      </c>
+      <c r="G31">
+        <v>107.42</v>
       </c>
       <c r="H31" s="1">
-        <v>452672.12</v>
+        <v>796699.64</v>
       </c>
       <c r="I31" s="1">
-        <v>492143.35</v>
+        <v>-72454.06</v>
       </c>
       <c r="J31" s="1">
-        <v>108.71960703036</v>
+        <v>-9.0942754787739</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>944815.47</v>
+        <v>724245.58</v>
       </c>
       <c r="N31" s="1">
-        <v>944815.47</v>
+        <v>724245.58</v>
       </c>
       <c r="O31" s="1">
-        <v>1.4</v>
+        <v>0.95</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B32" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C32" s="1">
-        <v>172722.0</v>
+        <v>282000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>1352.8</v>
+        <v>243.0</v>
       </c>
       <c r="E32" s="1">
-        <v>1280.9052689293</v>
+        <v>201.93496163121</v>
       </c>
       <c r="F32" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G32">
-        <v>107.92</v>
+        <v>36.85</v>
       </c>
       <c r="H32" s="1">
-        <v>2315063.7</v>
+        <v>1638116.24</v>
       </c>
       <c r="I32" s="1">
-        <v>-149905.55</v>
+        <v>221434.97</v>
       </c>
       <c r="J32" s="1">
-        <v>-6.4752235543238</v>
+        <v>13.517659161965</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2165158.15</v>
+        <v>1859551.21</v>
       </c>
       <c r="N32" s="1">
-        <v>2165158.15</v>
+        <v>1859551.21</v>
       </c>
       <c r="O32" s="1">
-        <v>3.22</v>
+        <v>2.44</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B33" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C33" s="1">
-        <v>84377.0</v>
+        <v>3413.0</v>
       </c>
       <c r="D33" s="1">
-        <v>1629.4</v>
+        <v>674000.0</v>
       </c>
       <c r="E33" s="1">
-        <v>1608.6393595411</v>
+        <v>211389.47789335</v>
       </c>
       <c r="F33" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>107.92</v>
+        <v>94</v>
+      </c>
+      <c r="G33" t="s">
+        <v>95</v>
       </c>
       <c r="H33" s="1">
-        <v>1420185.79</v>
+        <v>452672.12</v>
       </c>
       <c r="I33" s="1">
-        <v>-146212.97</v>
+        <v>901728.12</v>
       </c>
       <c r="J33" s="1">
-        <v>-10.295341006052</v>
+        <v>199.20116131738</v>
       </c>
       <c r="K33">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.25</v>
+      </c>
+      <c r="L33" t="s">
+        <v>108</v>
       </c>
       <c r="M33" s="1">
-        <v>1273972.82</v>
+        <v>1354400.24</v>
       </c>
       <c r="N33" s="1">
-        <v>1273972.82</v>
+        <v>1358670.42</v>
       </c>
       <c r="O33" s="1">
-        <v>1.89</v>
+        <v>1.78</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B34" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C34" s="1">
-        <v>10956.0</v>
+        <v>172722.0</v>
       </c>
       <c r="D34" s="1">
-        <v>3471.1</v>
+        <v>1378.9</v>
       </c>
       <c r="E34" s="1">
-        <v>5465.647107521</v>
+        <v>1280.9052689293</v>
       </c>
       <c r="F34" t="s">
         <v>32</v>
       </c>
       <c r="G34">
-        <v>107.92</v>
+        <v>107.42</v>
       </c>
       <c r="H34" s="1">
-        <v>616358.56</v>
+        <v>2315063.7</v>
       </c>
       <c r="I34" s="1">
-        <v>-263965.36</v>
+        <v>-97822.96</v>
       </c>
       <c r="J34" s="1">
-        <v>-42.826591067381</v>
+        <v>-4.2254975532639</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>352393.2</v>
+        <v>2217240.74</v>
       </c>
       <c r="N34" s="1">
-        <v>352393.2</v>
+        <v>2217240.74</v>
       </c>
       <c r="O34" s="1">
-        <v>0.52</v>
+        <v>2.9</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B35" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C35" s="1">
-        <v>15344.0</v>
+        <v>10956.0</v>
       </c>
       <c r="D35" s="1">
-        <v>133700.0</v>
+        <v>3856.5</v>
       </c>
       <c r="E35" s="1">
-        <v>96242.742202815</v>
+        <v>5465.647107521</v>
       </c>
       <c r="F35" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>32</v>
+      </c>
+      <c r="G35">
+        <v>107.42</v>
       </c>
       <c r="H35" s="1">
-        <v>940767.38</v>
+        <v>616358.56</v>
       </c>
       <c r="I35" s="1">
-        <v>247332.11</v>
+        <v>-223009.8</v>
       </c>
       <c r="J35" s="1">
-        <v>26.290464067749</v>
+        <v>-36.181828966568</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1188099.49</v>
+        <v>393348.76</v>
       </c>
       <c r="N35" s="1">
-        <v>1188099.49</v>
+        <v>393348.76</v>
       </c>
       <c r="O35" s="1">
-        <v>1.77</v>
+        <v>0.52</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B36" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C36" s="1">
-        <v>44632.0</v>
+        <v>17624.0</v>
       </c>
       <c r="D36" s="1">
-        <v>38.2</v>
+        <v>159000.0</v>
       </c>
       <c r="E36" s="1">
-        <v>40.543427809643</v>
+        <v>105632.04932819</v>
       </c>
       <c r="F36" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>107.92</v>
+        <v>94</v>
+      </c>
+      <c r="G36" t="s">
+        <v>95</v>
       </c>
       <c r="H36" s="1">
-        <v>19125.61</v>
+        <v>1166499.36</v>
       </c>
       <c r="I36" s="1">
-        <v>-3327.03</v>
+        <v>483380.97</v>
       </c>
       <c r="J36" s="1">
-        <v>-17.395680451499</v>
+        <v>41.438597103045</v>
       </c>
       <c r="K36">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.8</v>
+      </c>
+      <c r="L36" t="s">
+        <v>115</v>
       </c>
       <c r="M36" s="1">
-        <v>15798.58</v>
+        <v>1649880.33</v>
       </c>
       <c r="N36" s="1">
-        <v>15798.58</v>
+        <v>1664036.61</v>
       </c>
       <c r="O36" s="1">
-        <v>0.02</v>
+        <v>2.18</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="B37" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="C37" s="1">
         <v>32864.0</v>
       </c>
       <c r="D37" s="1">
-        <v>3921.3</v>
+        <v>4278.3</v>
       </c>
       <c r="E37" s="1">
         <v>3608.4908100049</v>
       </c>
       <c r="F37" t="s">
         <v>32</v>
       </c>
       <c r="G37">
-        <v>107.92</v>
+        <v>107.42</v>
       </c>
       <c r="H37" s="1">
         <v>1239170.55</v>
       </c>
       <c r="I37" s="1">
-        <v>-45020.6</v>
+        <v>69782.52</v>
       </c>
       <c r="J37" s="1">
-        <v>-3.6331237859066</v>
+        <v>5.631389480649</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1194149.95</v>
+        <v>1308953.07</v>
       </c>
       <c r="N37" s="1">
-        <v>1194149.95</v>
+        <v>1308953.07</v>
       </c>
       <c r="O37" s="1">
-        <v>1.77</v>
+        <v>1.71</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="B38" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="C38" s="1">
         <v>10285.0</v>
       </c>
       <c r="D38" s="1">
-        <v>87900.0</v>
+        <v>107700.0</v>
       </c>
       <c r="E38" s="1">
         <v>81681.536217793</v>
       </c>
       <c r="F38" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="G38" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="H38" s="1">
         <v>503412.53</v>
       </c>
       <c r="I38" s="1">
-        <v>20158.95</v>
+        <v>148772.51</v>
       </c>
       <c r="J38" s="1">
-        <v>4.0044593248404</v>
+        <v>29.552802350788</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>523571.48</v>
+        <v>652185.04</v>
       </c>
       <c r="N38" s="1">
-        <v>523571.48</v>
+        <v>652185.04</v>
       </c>
       <c r="O38" s="1">
-        <v>0.78</v>
+        <v>0.85</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="B39" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="C39" s="1">
-        <v>109641.0</v>
+        <v>6800.0</v>
       </c>
       <c r="D39" s="1">
-        <v>958.1</v>
+        <v>56.47</v>
       </c>
       <c r="E39" s="1">
-        <v>1045.4560158153</v>
+        <v>56.689666176471</v>
       </c>
       <c r="F39" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="G39">
-        <v>107.92</v>
+        <v>1.18</v>
       </c>
       <c r="H39" s="1">
-        <v>1161806.92</v>
+        <v>325321.52</v>
       </c>
       <c r="I39" s="1">
-        <v>-188405.0</v>
+        <v>-94.11</v>
       </c>
       <c r="J39" s="1">
-        <v>-16.216549992661</v>
+        <v>-0.028928304527779</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>973401.92</v>
+        <v>325227.41</v>
       </c>
       <c r="N39" s="1">
-        <v>973401.92</v>
+        <v>325227.41</v>
       </c>
       <c r="O39" s="1">
-        <v>1.45</v>
+        <v>0.43</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="B40" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="C40" s="1">
-        <v>50000.0</v>
+        <v>109641.0</v>
       </c>
       <c r="D40" s="1">
-        <v>1705.0</v>
+        <v>1091.95</v>
       </c>
       <c r="E40" s="1">
-        <v>1349.7985242</v>
+        <v>1045.4560158153</v>
       </c>
       <c r="F40" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G40">
-        <v>37.32</v>
+        <v>107.42</v>
       </c>
       <c r="H40" s="1">
-        <v>1915774.21</v>
+        <v>1161806.92</v>
       </c>
       <c r="I40" s="1">
-        <v>368781.8</v>
+        <v>-47234.84</v>
       </c>
       <c r="J40" s="1">
-        <v>19.249752819253</v>
+        <v>-4.0656359664306</v>
       </c>
       <c r="K40">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>0.0</v>
+      </c>
+      <c r="L40">
+        <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>2284556.01</v>
+        <v>1114572.08</v>
       </c>
       <c r="N40" s="1">
-        <v>2286651.11</v>
+        <v>1114572.08</v>
       </c>
       <c r="O40" s="1">
-        <v>3.4</v>
+        <v>1.46</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B41" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="C41" s="1">
-        <v>6541.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>268000.0</v>
+        <v>1945.0</v>
       </c>
       <c r="E41" s="1">
-        <v>260023.79299801</v>
+        <v>1349.7985242</v>
       </c>
       <c r="F41" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>35</v>
+      </c>
+      <c r="G41">
+        <v>36.85</v>
       </c>
       <c r="H41" s="1">
-        <v>1043716.58</v>
+        <v>1915774.21</v>
       </c>
       <c r="I41" s="1">
-        <v>-28492.86</v>
+        <v>723243.9</v>
       </c>
       <c r="J41" s="1">
-        <v>-2.729942260762</v>
+        <v>37.752042815108</v>
       </c>
       <c r="K41">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.04</v>
+      </c>
+      <c r="L41" t="s">
+        <v>126</v>
       </c>
       <c r="M41" s="1">
-        <v>1015223.72</v>
+        <v>2639018.11</v>
       </c>
       <c r="N41" s="1">
-        <v>1015223.72</v>
+        <v>2641139.64</v>
       </c>
       <c r="O41" s="1">
-        <v>1.51</v>
+        <v>3.46</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B42" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="C42" s="1">
-        <v>1402386.0</v>
+        <v>9041.0</v>
       </c>
       <c r="D42" s="1">
-        <v>77.79</v>
+        <v>254500.0</v>
       </c>
       <c r="E42" s="1">
-        <v>83.512561063787</v>
+        <v>260430.37385245</v>
       </c>
       <c r="F42" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>107.92</v>
+        <v>94</v>
+      </c>
+      <c r="G42" t="s">
+        <v>95</v>
       </c>
       <c r="H42" s="1">
-        <v>1174245.68</v>
+        <v>1432287.74</v>
       </c>
       <c r="I42" s="1">
-        <v>-163365.43</v>
+        <v>-77550.43</v>
       </c>
       <c r="J42" s="1">
-        <v>-13.912372238832</v>
+        <v>-5.4144448656664</v>
       </c>
       <c r="K42">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.95</v>
+      </c>
+      <c r="L42" t="s">
+        <v>129</v>
       </c>
       <c r="M42" s="1">
-        <v>1010880.25</v>
+        <v>1354737.31</v>
       </c>
       <c r="N42" s="1">
-        <v>1010880.25</v>
+        <v>1363346.65</v>
       </c>
       <c r="O42" s="1">
-        <v>1.5</v>
+        <v>1.79</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="B43" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="C43" s="1">
-        <v>6676.0</v>
+        <v>1402386.0</v>
       </c>
       <c r="D43" s="1">
-        <v>185.61</v>
+        <v>75.33</v>
       </c>
       <c r="E43" s="1">
-        <v>190.19299131216</v>
+        <v>83.512561063787</v>
       </c>
       <c r="F43" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="G43">
-        <v>1.18</v>
+        <v>107.42</v>
       </c>
       <c r="H43" s="1">
-        <v>1090809.47</v>
+        <v>1174245.68</v>
       </c>
       <c r="I43" s="1">
-        <v>-39984.88</v>
+        <v>-190760.19</v>
       </c>
       <c r="J43" s="1">
-        <v>-3.665615407611</v>
+        <v>-16.24533888002</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1050824.59</v>
+        <v>983485.49</v>
       </c>
       <c r="N43" s="1">
-        <v>1050824.59</v>
+        <v>983485.49</v>
       </c>
       <c r="O43" s="1">
-        <v>1.56</v>
+        <v>1.29</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="B44" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="C44" s="1">
-        <v>384862.0</v>
+        <v>6676.0</v>
       </c>
       <c r="D44" s="1">
-        <v>270.4</v>
+        <v>177.19</v>
       </c>
       <c r="E44" s="1">
-        <v>298.43802503235</v>
+        <v>190.19299131216</v>
       </c>
       <c r="F44" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="G44">
-        <v>107.92</v>
+        <v>1.18</v>
       </c>
       <c r="H44" s="1">
-        <v>1217897.2</v>
+        <v>1090809.47</v>
       </c>
       <c r="I44" s="1">
-        <v>-253579.6</v>
+        <v>-88928.86</v>
       </c>
       <c r="J44" s="1">
-        <v>-20.821100500108</v>
+        <v>-8.1525566513463</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>964317.6</v>
+        <v>1001880.61</v>
       </c>
       <c r="N44" s="1">
-        <v>964317.6</v>
+        <v>1001880.61</v>
       </c>
       <c r="O44" s="1">
-        <v>1.43</v>
+        <v>1.31</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="B45" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="C45" s="1">
-        <v>566400.0</v>
+        <v>384862.0</v>
       </c>
       <c r="D45" s="1">
-        <v>4.87</v>
+        <v>298.65</v>
       </c>
       <c r="E45" s="1">
-        <v>4.5584528601695</v>
+        <v>298.43802503235</v>
       </c>
       <c r="F45" t="s">
-        <v>64</v>
+        <v>32</v>
       </c>
       <c r="G45">
-        <v>4.65</v>
+        <v>107.42</v>
       </c>
       <c r="H45" s="1">
-        <v>556933.99</v>
+        <v>1217897.2</v>
       </c>
       <c r="I45" s="1">
-        <v>36466.79</v>
+        <v>-147857.3</v>
       </c>
       <c r="J45" s="1">
-        <v>6.547775976108</v>
+        <v>-12.140376051443</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>593400.78</v>
+        <v>1070039.9</v>
       </c>
       <c r="N45" s="1">
-        <v>593400.78</v>
+        <v>1070039.9</v>
       </c>
       <c r="O45" s="1">
-        <v>0.88</v>
+        <v>1.4</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="B46" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="C46" s="1">
-        <v>741.0</v>
+        <v>566400.0</v>
       </c>
       <c r="D46" s="1">
-        <v>1711000.0</v>
+        <v>4.93</v>
       </c>
       <c r="E46" s="1">
-        <v>1309412.2287449</v>
+        <v>4.5584528601695</v>
       </c>
       <c r="F46" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>64</v>
+      </c>
+      <c r="G46">
+        <v>4.59</v>
       </c>
       <c r="H46" s="1">
-        <v>622071.35</v>
+        <v>556933.99</v>
       </c>
       <c r="I46" s="1">
-        <v>112190.61</v>
+        <v>50878.15</v>
       </c>
       <c r="J46" s="1">
-        <v>18.035006756058</v>
+        <v>9.1354004089425</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>734261.96</v>
+        <v>607812.14</v>
       </c>
       <c r="N46" s="1">
-        <v>734261.96</v>
+        <v>607812.14</v>
       </c>
       <c r="O46" s="1">
-        <v>1.09</v>
+        <v>0.8</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="B47" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="C47" s="1">
-        <v>4195.0</v>
+        <v>741.0</v>
       </c>
       <c r="D47" s="1">
-        <v>291000.0</v>
+        <v>1778000.0</v>
       </c>
       <c r="E47" s="1">
-        <v>192108.48500596</v>
+        <v>1309412.2287449</v>
       </c>
       <c r="F47" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="G47" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="H47" s="1">
-        <v>491357.07</v>
+        <v>622071.35</v>
       </c>
       <c r="I47" s="1">
-        <v>215623.97</v>
+        <v>153641.17</v>
       </c>
       <c r="J47" s="1">
-        <v>43.883355540198</v>
+        <v>24.698319573792</v>
       </c>
       <c r="K47">
-        <v>1.65</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>0.0</v>
+      </c>
+      <c r="L47">
+        <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>706981.04</v>
+        <v>775712.52</v>
       </c>
       <c r="N47" s="1">
-        <v>713904.49</v>
+        <v>775712.52</v>
       </c>
       <c r="O47" s="1">
-        <v>1.06</v>
+        <v>1.02</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B48" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C48" s="1">
-        <v>70578.0</v>
+        <v>4195.0</v>
       </c>
       <c r="D48" s="1">
-        <v>150400.0</v>
+        <v>350500.0</v>
       </c>
       <c r="E48" s="1">
-        <v>57281.46724971</v>
+        <v>192108.48500596</v>
       </c>
       <c r="F48" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="G48" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="H48" s="1">
-        <v>2599917.57</v>
+        <v>491357.07</v>
       </c>
       <c r="I48" s="1">
-        <v>3547603.07</v>
+        <v>374349.72</v>
       </c>
       <c r="J48" s="1">
-        <v>136.45059793184</v>
+        <v>76.186900088768</v>
       </c>
       <c r="K48">
-        <v>0.36</v>
+        <v>1.68</v>
       </c>
       <c r="L48" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="M48" s="1">
-        <v>6147520.64</v>
+        <v>865706.79</v>
       </c>
       <c r="N48" s="1">
-        <v>6172721.6</v>
+        <v>872745.47</v>
       </c>
       <c r="O48" s="1">
-        <v>9.17</v>
+        <v>1.14</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="B49" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="C49" s="1">
-        <v>2012.0</v>
+        <v>59568.0</v>
       </c>
       <c r="D49" s="1">
-        <v>481500.0</v>
+        <v>216500.0</v>
       </c>
       <c r="E49" s="1">
-        <v>388862.30712724</v>
+        <v>57281.467249698</v>
       </c>
       <c r="F49" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="G49" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="H49" s="1">
-        <v>500348.9</v>
+        <v>2194336.62</v>
       </c>
       <c r="I49" s="1">
-        <v>60708.22</v>
+        <v>5398809.47</v>
       </c>
       <c r="J49" s="1">
-        <v>12.133177468762</v>
+        <v>246.03378628389</v>
       </c>
       <c r="K49">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.43</v>
+      </c>
+      <c r="L49" t="s">
+        <v>145</v>
       </c>
       <c r="M49" s="1">
-        <v>561057.12</v>
+        <v>7593146.09</v>
       </c>
       <c r="N49" s="1">
-        <v>561057.12</v>
+        <v>7618766.45</v>
       </c>
       <c r="O49" s="1">
-        <v>0.83</v>
+        <v>9.98</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="B50" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="C50" s="1">
-        <v>12231.0</v>
+        <v>2012.0</v>
       </c>
       <c r="D50" s="1">
-        <v>830000.0</v>
+        <v>530000.0</v>
       </c>
       <c r="E50" s="1">
-        <v>405615.57900172</v>
+        <v>388862.30712724</v>
       </c>
       <c r="F50" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="G50" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="H50" s="1">
-        <v>3005839.21</v>
+        <v>500348.9</v>
       </c>
       <c r="I50" s="1">
-        <v>2873423.55</v>
+        <v>127499.34</v>
       </c>
       <c r="J50" s="1">
-        <v>95.594719120056</v>
+        <v>25.482086599971</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>5879262.76</v>
+        <v>627848.24</v>
       </c>
       <c r="N50" s="1">
-        <v>5879262.76</v>
+        <v>627848.24</v>
       </c>
       <c r="O50" s="1">
-        <v>8.73</v>
+        <v>0.82</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="B51" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="C51" s="1">
-        <v>135400.0</v>
+        <v>12295.0</v>
       </c>
       <c r="D51" s="1">
-        <v>1765.0</v>
+        <v>1061000.0</v>
       </c>
       <c r="E51" s="1">
-        <v>830.12603426883</v>
+        <v>432507.38836926</v>
       </c>
       <c r="F51" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>37.32</v>
+        <v>94</v>
+      </c>
+      <c r="G51" t="s">
+        <v>95</v>
       </c>
       <c r="H51" s="1">
-        <v>3207382.84</v>
+        <v>3208713.87</v>
       </c>
       <c r="I51" s="1">
-        <v>3196904.32</v>
+        <v>4471879.15</v>
       </c>
       <c r="J51" s="1">
-        <v>99.67329999184</v>
+        <v>139.36671611046</v>
       </c>
       <c r="K51">
-        <v>0.05</v>
+        <v>0.96</v>
       </c>
       <c r="L51" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="M51" s="1">
-        <v>6404287.16</v>
+        <v>7680593.02</v>
       </c>
       <c r="N51" s="1">
-        <v>6410894.62</v>
+        <v>7692370.42</v>
       </c>
       <c r="O51" s="1">
-        <v>9.52</v>
+        <v>10.07</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="B52" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="C52" s="1">
-        <v>14102.0</v>
+        <v>100930.0</v>
       </c>
       <c r="D52" s="1">
-        <v>3720.9</v>
+        <v>1201.7</v>
       </c>
       <c r="E52" s="1">
-        <v>4839.8016841583</v>
+        <v>1199.2255738631</v>
       </c>
       <c r="F52" t="s">
         <v>32</v>
       </c>
       <c r="G52">
-        <v>107.92</v>
+        <v>107.42</v>
       </c>
       <c r="H52" s="1">
-        <v>682982.43</v>
+        <v>1123837.89</v>
       </c>
       <c r="I52" s="1">
-        <v>-196757.66</v>
+        <v>5304.61</v>
       </c>
       <c r="J52" s="1">
-        <v>-28.808597609165</v>
+        <v>0.47200846734221</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>486224.77</v>
+        <v>1129142.5</v>
       </c>
       <c r="N52" s="1">
-        <v>486224.77</v>
+        <v>1129142.5</v>
       </c>
       <c r="O52" s="1">
-        <v>0.72</v>
+        <v>1.48</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="B53" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="C53" s="1">
-        <v>74816.0</v>
+        <v>135400.0</v>
       </c>
       <c r="D53" s="1">
-        <v>0.0</v>
+        <v>1995.0</v>
       </c>
       <c r="E53" s="1">
-        <v>0.0</v>
+        <v>830.12603426883</v>
       </c>
       <c r="F53" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G53">
-        <v>107.92</v>
+        <v>36.85</v>
       </c>
       <c r="H53" s="1">
-        <v>0.0</v>
+        <v>3207382.84</v>
       </c>
       <c r="I53" s="1">
-        <v>0.0</v>
+        <v>4122791.85</v>
       </c>
       <c r="J53" s="1">
-        <v>0</v>
+        <v>128.54068427952</v>
       </c>
       <c r="K53">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.04</v>
+      </c>
+      <c r="L53" t="s">
+        <v>155</v>
       </c>
       <c r="M53" s="1">
-        <v>0.0</v>
+        <v>7330174.69</v>
       </c>
       <c r="N53" s="1">
-        <v>0.0</v>
+        <v>7335649.27</v>
       </c>
       <c r="O53" s="1">
-        <v>0.0</v>
+        <v>9.61</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="B54" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="C54" s="1">
-        <v>25819.0</v>
+        <v>14102.0</v>
       </c>
       <c r="D54" s="1">
-        <v>3645.8</v>
+        <v>3899.5</v>
       </c>
       <c r="E54" s="1">
-        <v>2802.2263503621</v>
+        <v>4839.8016841583</v>
       </c>
       <c r="F54" t="s">
         <v>32</v>
       </c>
       <c r="G54">
-        <v>107.92</v>
+        <v>107.42</v>
       </c>
       <c r="H54" s="1">
+        <v>682982.43</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-171038.9</v>
+      </c>
+      <c r="J54" s="1">
+        <v>-25.042942905574</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54">
+        <v>0.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>511943.53</v>
+      </c>
+      <c r="N54" s="1">
+        <v>511943.53</v>
+      </c>
+      <c r="O54" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="P54">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16">
+      <c r="A55" t="s">
+        <v>158</v>
+      </c>
+      <c r="B55" t="s">
+        <v>159</v>
+      </c>
+      <c r="C55" s="1">
+        <v>74816.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E55" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F55" t="s">
+        <v>32</v>
+      </c>
+      <c r="G55">
+        <v>107.42</v>
+      </c>
+      <c r="H55" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J55" s="1">
+        <v>0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55">
+        <v>0.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O55" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P55">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16">
+      <c r="A56" t="s">
+        <v>160</v>
+      </c>
+      <c r="B56" t="s">
+        <v>161</v>
+      </c>
+      <c r="C56" s="1">
+        <v>25819.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>3869.7</v>
+      </c>
+      <c r="E56" s="1">
+        <v>2802.2263503621</v>
+      </c>
+      <c r="F56" t="s">
+        <v>32</v>
+      </c>
+      <c r="G56">
+        <v>107.42</v>
+      </c>
+      <c r="H56" s="1">
         <v>743265.94</v>
       </c>
-      <c r="I54" s="1">
-[...20 lines deleted...]
-      <c r="P54">
+      <c r="I56" s="1">
+        <v>186875.8</v>
+      </c>
+      <c r="J56" s="1">
+        <v>25.142521665933</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56">
+        <v>0.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>930141.74</v>
+      </c>
+      <c r="N56" s="1">
+        <v>930141.74</v>
+      </c>
+      <c r="O56" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="P56">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16">
+      <c r="A57" t="s">
+        <v>162</v>
+      </c>
+      <c r="B57" t="s">
+        <v>163</v>
+      </c>
+      <c r="C57" s="1">
+        <v>-307725495.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>1.1807</v>
+      </c>
+      <c r="E57" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F57" t="s">
+        <v>14</v>
+      </c>
+      <c r="G57">
+        <v>1.18</v>
+      </c>
+      <c r="H57" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-964.23</v>
+      </c>
+      <c r="J57" s="1">
+        <v>0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57">
+        <v>0.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>-964.23000000001</v>
+      </c>
+      <c r="N57" s="1">
+        <v>-964.23000000001</v>
+      </c>
+      <c r="O57" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16">
+      <c r="A58" t="s">
+        <v>162</v>
+      </c>
+      <c r="B58" t="s">
+        <v>163</v>
+      </c>
+      <c r="C58" s="1">
+        <v>-307725495.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>1.1807</v>
+      </c>
+      <c r="E58" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F58" t="s">
+        <v>14</v>
+      </c>
+      <c r="G58">
+        <v>1.18</v>
+      </c>
+      <c r="H58" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-964.23</v>
+      </c>
+      <c r="J58" s="1">
+        <v>0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58">
+        <v>0.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>-964.23000000001</v>
+      </c>
+      <c r="N58" s="1">
+        <v>-964.23000000001</v>
+      </c>
+      <c r="O58" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P58">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>