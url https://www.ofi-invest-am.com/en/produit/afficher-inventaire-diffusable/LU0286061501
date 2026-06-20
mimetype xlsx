--- v1 (2026-05-29)
+++ v2 (2026-06-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>POCHE</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
@@ -133,423 +133,411 @@
   <si>
     <t>ABB INDIA LTD</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>TW0002345006</t>
   </si>
   <si>
     <t>ACCTON TECHNOLOGY CORP</t>
   </si>
   <si>
     <t>TWD</t>
   </si>
   <si>
     <t>TH0268010Z11</t>
   </si>
   <si>
     <t>ADVANCED INFO SERVICE PCL F</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
-    <t>78 775.06</t>
+    <t>76 373.69</t>
   </si>
   <si>
     <t>TH0765010Z16</t>
   </si>
   <si>
     <t>AIRPORTS OF THAILAND PCL F</t>
   </si>
   <si>
     <t>KYG022421088</t>
   </si>
   <si>
     <t>ALCHIP TECHNOLOGIES LTD</t>
   </si>
   <si>
     <t>INE238A01034</t>
   </si>
   <si>
     <t>AXIS BANK LTD</t>
   </si>
   <si>
     <t>INE917I01010</t>
   </si>
   <si>
     <t>BAJAJ AUTO LTD</t>
   </si>
   <si>
     <t>INE296A01032</t>
   </si>
   <si>
     <t>BAJAJ FINANCE LTD</t>
   </si>
   <si>
     <t>ID1000109507</t>
   </si>
   <si>
     <t>BANK CENTRAL ASIA</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>19 794.44</t>
+    <t>19 603.41</t>
   </si>
   <si>
     <t>ID1000095003</t>
   </si>
   <si>
     <t>BANK MANDIRI (PERSERO)</t>
   </si>
   <si>
     <t>INE263A01024</t>
   </si>
   <si>
     <t>BHARAT ELECTRONICS LTD</t>
   </si>
   <si>
     <t>INE397D01024</t>
   </si>
   <si>
     <t>BHARTI AIRTEL LTD</t>
   </si>
   <si>
     <t>TW0002882008</t>
   </si>
   <si>
     <t>CATHAY FINANCIAL HOLDING LTD</t>
   </si>
   <si>
     <t>MYL1023OO000</t>
   </si>
   <si>
     <t>CIMB GROUP HOLDINGS</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
+    <t>32 890.90</t>
+  </si>
+  <si>
     <t>INE059A01026</t>
   </si>
   <si>
     <t>CIPLA LTD</t>
   </si>
   <si>
     <t>TH0737010Y16</t>
   </si>
   <si>
     <t>CP ALL PCL F</t>
   </si>
   <si>
     <t>INE148O01028</t>
   </si>
   <si>
     <t>DELHIVERY LTD</t>
   </si>
   <si>
     <t>TW0002308004</t>
   </si>
   <si>
     <t>DELTA ELECTRONICS INC</t>
   </si>
   <si>
     <t>INE935N01020</t>
   </si>
   <si>
     <t>DIXON TECHNOLOGIES (INDIA) LTD</t>
   </si>
   <si>
-    <t>INE271C01023</t>
-[...4 lines deleted...]
-  <si>
     <t>TW0001476000</t>
   </si>
   <si>
     <t>ECLAT TEXTILE LTD</t>
   </si>
   <si>
-    <t>1 935.91</t>
+    <t>1 929.74</t>
   </si>
   <si>
     <t>TW0002383007</t>
   </si>
   <si>
     <t>ELITE MATERIAL LTD</t>
   </si>
   <si>
     <t>INE758T01015</t>
   </si>
   <si>
     <t>ETERNAL LTD</t>
   </si>
   <si>
     <t>VN000000FPT1</t>
   </si>
   <si>
     <t>FPT CORP</t>
   </si>
   <si>
     <t>VND</t>
   </si>
   <si>
-    <t>30 751.33</t>
+    <t>30 361.04</t>
   </si>
   <si>
     <t>INE200A01026</t>
   </si>
   <si>
     <t>GE VERNOVA T&amp;D INDIA LTD</t>
   </si>
   <si>
     <t>INE047A01021</t>
   </si>
   <si>
     <t>GRASIM INDUSTRIES LTD</t>
   </si>
   <si>
     <t>KR7267260008</t>
   </si>
   <si>
     <t>HD HYUNDAI ELECTRIC LTD</t>
   </si>
   <si>
     <t>KRW</t>
   </si>
   <si>
-    <t>1 698.44</t>
-[...2 lines deleted...]
-    <t>3 044.80</t>
+    <t>1 732.27</t>
+  </si>
+  <si>
+    <t>2 985.33</t>
   </si>
   <si>
     <t>KR7009540006</t>
   </si>
   <si>
     <t>HD KOREA SHIPBUILDING &amp; OFFSHORE E</t>
   </si>
   <si>
-    <t>12 646.99</t>
+    <t>12 399.96</t>
   </si>
   <si>
     <t>INE040A01034</t>
   </si>
   <si>
     <t>HDFC BANK LTD</t>
   </si>
   <si>
     <t>INE795G01014</t>
   </si>
   <si>
     <t>HDFC LIFE INSURANCE COMPANY LTD</t>
   </si>
   <si>
     <t>TW0002317005</t>
   </si>
   <si>
     <t>HON HAI PRECISION INDUSTRY LTD</t>
   </si>
   <si>
     <t>KR7005380001</t>
   </si>
   <si>
     <t>HYUNDAI MOTOR</t>
   </si>
   <si>
-    <t>4 270.18</t>
+    <t>4 186.78</t>
   </si>
   <si>
     <t>INE090A01021</t>
   </si>
   <si>
     <t>ICICI BANK LTD</t>
   </si>
   <si>
     <t>INE918Z01012</t>
   </si>
   <si>
     <t>KAYNES TECHNOLOGY INDIA LTD</t>
   </si>
   <si>
     <t>KR7105560007</t>
   </si>
   <si>
     <t>KB FINANCIAL GROUP INC</t>
   </si>
   <si>
-    <t>14 156.28</t>
+    <t>13 879.79</t>
   </si>
   <si>
     <t>INE018A01030</t>
   </si>
   <si>
     <t>LARSEN AND TOUBRO LTD</t>
   </si>
   <si>
     <t>KR7003550001</t>
   </si>
   <si>
     <t>LG CORP</t>
   </si>
   <si>
     <t>MU0295S00016</t>
   </si>
   <si>
     <t>MAKEMYTRIP LTD</t>
   </si>
   <si>
     <t>INE027H01010</t>
   </si>
   <si>
     <t>MAX HEALTHCARE INSTITUTE LTD</t>
   </si>
   <si>
     <t>TW0002454006</t>
   </si>
   <si>
     <t>MEDIATEK INC</t>
   </si>
   <si>
-    <t>2 121.53</t>
+    <t>2 114.75</t>
   </si>
   <si>
     <t>KR7035420009</t>
   </si>
   <si>
     <t>NAVER CORP</t>
   </si>
   <si>
-    <t>8 609.34</t>
+    <t>8 441.18</t>
   </si>
   <si>
     <t>INE848E01016</t>
   </si>
   <si>
     <t>NHPC LTD</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>INE752E01010</t>
   </si>
   <si>
     <t>POWER GRID CORPORATION OF INDIA LT</t>
   </si>
   <si>
     <t>MYL1295OO004</t>
   </si>
   <si>
     <t>PUBLIC BANK</t>
   </si>
   <si>
+    <t>14 944.09</t>
+  </si>
+  <si>
     <t>KR7207940008</t>
   </si>
   <si>
     <t>SAMSUNG BIOLOGICS LTD</t>
   </si>
   <si>
     <t>KR7028260008</t>
   </si>
   <si>
     <t>SAMSUNG C&amp;T CORP</t>
   </si>
   <si>
-    <t>7 038.68</t>
+    <t>6 901.19</t>
   </si>
   <si>
     <t>KR7005930003</t>
   </si>
   <si>
     <t>SAMSUNG ELECTRONICS LTD</t>
   </si>
   <si>
-    <t>25 620.36</t>
+    <t>25 119.94</t>
   </si>
   <si>
     <t>KR7000810002</t>
   </si>
   <si>
     <t>SAMSUNG FIRE &amp; MARINE INSURANCE LT</t>
   </si>
   <si>
     <t>KR7000660001</t>
   </si>
   <si>
     <t>SK HYNIX INC</t>
   </si>
   <si>
-    <t>11 777.40</t>
+    <t>11 547.36</t>
   </si>
   <si>
     <t>INE062A01020</t>
   </si>
   <si>
     <t>STATE BANK OF INDIA</t>
   </si>
   <si>
     <t>TW0002330008</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR MANUFACTURING</t>
   </si>
   <si>
-    <t>5 474.58</t>
-[...5 lines deleted...]
-    <t>TRENT LTD</t>
+    <t>24 136.19</t>
+  </si>
+  <si>
+    <t>INE494B01023</t>
+  </si>
+  <si>
+    <t>TVS MOTOR COMPANY LTD</t>
   </si>
   <si>
     <t>INE494B04019</t>
   </si>
   <si>
-    <t>TVS MOTOR CO LTD 08/26</t>
-[...11 lines deleted...]
-    <t>KRW/USD 2026-03-03</t>
+    <t>TVS MOTORS COMPANY PRF LTD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -913,183 +901,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>3225</v>
       </c>
       <c r="C2" s="1">
-        <v>315747.0</v>
+        <v>302437.0</v>
       </c>
       <c r="D2">
-        <v>241.81</v>
+        <v>222.39</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2">
-        <v>76352277.23</v>
+        <v>67259261.48</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2">
-        <v>76352277.23</v>
+        <v>67259261.48</v>
       </c>
       <c r="I2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="1">
-        <v>24829.72</v>
+        <v>24926.64</v>
       </c>
       <c r="D3">
-        <v>84.48</v>
+        <v>77.6</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3">
-        <v>2097525.15</v>
+        <v>1934412.37</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3">
-        <v>2097525.15</v>
+        <v>1934412.37</v>
       </c>
       <c r="I3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="1">
-        <v>776679.53</v>
+        <v>743647.53</v>
       </c>
       <c r="D4">
-        <v>95.59</v>
+        <v>87.85</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4">
-        <v>74243637.58</v>
+        <v>65330879.75</v>
       </c>
       <c r="G4" t="s">
         <v>7</v>
       </c>
       <c r="H4">
-        <v>74243637.58</v>
+        <v>65330879.75</v>
       </c>
       <c r="I4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>13404.53</v>
+        <v>12045.89</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5">
-        <v>13404.53432911</v>
+        <v>12045.89136574</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5">
-        <v>11353.04</v>
+        <v>10433.86</v>
       </c>
       <c r="I5" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P58"/>
+  <dimension ref="A1:P54"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O58" sqref="O58"/>
+      <selection activeCell="O54" sqref="O54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1111,2886 +1099,2686 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>22827.0</v>
       </c>
       <c r="D2" s="1">
-        <v>6073.0</v>
+        <v>6297.0</v>
       </c>
       <c r="E2" s="1">
         <v>5620.1704630481</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
-        <v>107.42</v>
+        <v>108.2</v>
       </c>
       <c r="H2" s="1">
         <v>1313862.14</v>
       </c>
       <c r="I2" s="1">
-        <v>-23283.3</v>
+        <v>14604.08</v>
       </c>
       <c r="J2" s="1">
-        <v>-1.7721265642071</v>
+        <v>1.1115382318574</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1290578.84</v>
+        <v>1328466.22</v>
       </c>
       <c r="N2" s="1">
-        <v>1290578.84</v>
+        <v>1328466.22</v>
       </c>
       <c r="O2" s="1">
-        <v>1.69</v>
+        <v>1.97</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
-        <v>50000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1400.0</v>
+        <v>1610.0</v>
       </c>
       <c r="E3" s="1">
-        <v>958.030349</v>
+        <v>958.03034904762</v>
       </c>
       <c r="F3" t="s">
         <v>35</v>
       </c>
       <c r="G3">
-        <v>36.85</v>
+        <v>36.97</v>
       </c>
       <c r="H3" s="1">
-        <v>1347879.52</v>
+        <v>1132218.8</v>
       </c>
       <c r="I3" s="1">
-        <v>551670.79</v>
+        <v>696890.1</v>
       </c>
       <c r="J3" s="1">
-        <v>40.928790875909</v>
+        <v>61.550832754234</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1899550.31</v>
+        <v>1829108.9</v>
       </c>
       <c r="N3" s="1">
-        <v>1899550.31</v>
+        <v>1829108.9</v>
       </c>
       <c r="O3" s="1">
-        <v>2.49</v>
+        <v>2.72</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>117200.0</v>
       </c>
       <c r="D4" s="1">
         <v>380.0</v>
       </c>
       <c r="E4" s="1">
         <v>290.46167918089</v>
       </c>
       <c r="F4" t="s">
         <v>38</v>
       </c>
       <c r="G4">
-        <v>36.7</v>
+        <v>37.86</v>
       </c>
       <c r="H4" s="1">
         <v>932256.73</v>
       </c>
       <c r="I4" s="1">
-        <v>281190.14</v>
+        <v>244199.7</v>
       </c>
       <c r="J4" s="1">
-        <v>30.162307329227</v>
+        <v>26.194468984954</v>
       </c>
       <c r="K4">
-        <v>0.67</v>
+        <v>0.65</v>
       </c>
       <c r="L4" t="s">
         <v>39</v>
       </c>
       <c r="M4" s="1">
-        <v>1213446.87</v>
+        <v>1176456.43</v>
       </c>
       <c r="N4" s="1">
-        <v>1292221.93</v>
+        <v>1252830.12</v>
       </c>
       <c r="O4" s="1">
-        <v>1.69</v>
+        <v>1.86</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>280700.0</v>
       </c>
       <c r="D5" s="1">
-        <v>54.5</v>
+        <v>48.75</v>
       </c>
       <c r="E5" s="1">
         <v>52.269401246883</v>
       </c>
       <c r="F5" t="s">
         <v>38</v>
       </c>
       <c r="G5">
-        <v>36.7</v>
+        <v>37.86</v>
       </c>
       <c r="H5" s="1">
         <v>399054.39</v>
       </c>
       <c r="I5" s="1">
-        <v>17765.54</v>
+        <v>-37576.56</v>
       </c>
       <c r="J5" s="1">
-        <v>4.4519094251789</v>
+        <v>-9.4164006064436</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>416819.93</v>
+        <v>361477.83</v>
       </c>
       <c r="N5" s="1">
-        <v>416819.93</v>
+        <v>361477.83</v>
       </c>
       <c r="O5" s="1">
-        <v>0.55</v>
+        <v>0.54</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>10000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>3490.0</v>
+        <v>3375.0</v>
       </c>
       <c r="E6" s="1">
         <v>3035.045843</v>
       </c>
       <c r="F6" t="s">
         <v>35</v>
       </c>
       <c r="G6">
-        <v>36.85</v>
+        <v>36.97</v>
       </c>
       <c r="H6" s="1">
         <v>862740.99</v>
       </c>
       <c r="I6" s="1">
-        <v>84320.52</v>
+        <v>50190.47</v>
       </c>
       <c r="J6" s="1">
-        <v>9.7735613558827</v>
+        <v>5.8175594508382</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>947061.51</v>
+        <v>912931.46</v>
       </c>
       <c r="N6" s="1">
-        <v>947061.51</v>
+        <v>912931.46</v>
       </c>
       <c r="O6" s="1">
-        <v>1.24</v>
+        <v>1.36</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
-        <v>170303.0</v>
+        <v>170310.0</v>
       </c>
       <c r="D7" s="1">
-        <v>1383.9</v>
+        <v>1203.9</v>
       </c>
       <c r="E7" s="1">
-        <v>1226.9497006512</v>
+        <v>1228.375768892</v>
       </c>
       <c r="F7" t="s">
         <v>32</v>
       </c>
       <c r="G7">
-        <v>107.42</v>
+        <v>108.2</v>
       </c>
       <c r="H7" s="1">
-        <v>2068663.47</v>
+        <v>2064348.61</v>
       </c>
       <c r="I7" s="1">
-        <v>125451.74</v>
+        <v>-169395.15</v>
       </c>
       <c r="J7" s="1">
-        <v>6.0643861033617</v>
+        <v>-8.2057434088131</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2194115.21</v>
+        <v>1894953.46</v>
       </c>
       <c r="N7" s="1">
-        <v>2194115.21</v>
+        <v>1894953.46</v>
       </c>
       <c r="O7" s="1">
-        <v>2.87</v>
+        <v>2.82</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>7113.0</v>
       </c>
       <c r="D8" s="1">
-        <v>9972.5</v>
+        <v>9051.0</v>
       </c>
       <c r="E8" s="1">
         <v>8966.5687614227</v>
       </c>
       <c r="F8" t="s">
         <v>32</v>
       </c>
       <c r="G8">
-        <v>107.42</v>
+        <v>108.2</v>
       </c>
       <c r="H8" s="1">
         <v>657870.7</v>
       </c>
       <c r="I8" s="1">
-        <v>2502.25</v>
+        <v>-62870.16</v>
       </c>
       <c r="J8" s="1">
-        <v>0.38035589668304</v>
+        <v>-9.5566134804301</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>660372.95</v>
+        <v>595000.54</v>
       </c>
       <c r="N8" s="1">
-        <v>660372.95</v>
+        <v>595000.54</v>
       </c>
       <c r="O8" s="1">
-        <v>0.86</v>
+        <v>0.88</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="1">
         <v>144173.0</v>
       </c>
       <c r="D9" s="1">
-        <v>995.9</v>
+        <v>830.55</v>
       </c>
       <c r="E9" s="1">
         <v>898.73600930826</v>
       </c>
       <c r="F9" t="s">
         <v>32</v>
       </c>
       <c r="G9">
-        <v>107.42</v>
+        <v>108.2</v>
       </c>
       <c r="H9" s="1">
         <v>1307917.09</v>
       </c>
       <c r="I9" s="1">
-        <v>28777.19</v>
+        <v>-201248.2</v>
       </c>
       <c r="J9" s="1">
-        <v>2.2002304442707</v>
+        <v>-15.386923340837</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1336694.28</v>
+        <v>1106668.89</v>
       </c>
       <c r="N9" s="1">
-        <v>1336694.28</v>
+        <v>1106668.89</v>
       </c>
       <c r="O9" s="1">
-        <v>1.75</v>
+        <v>1.64</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="1">
         <v>2586700.0</v>
       </c>
       <c r="D10" s="1">
-        <v>7175.0</v>
+        <v>6775.0</v>
       </c>
       <c r="E10" s="1">
         <v>9070.6916707581</v>
       </c>
       <c r="F10" t="s">
         <v>52</v>
       </c>
       <c r="G10" t="s">
         <v>53</v>
       </c>
       <c r="H10" s="1">
         <v>1305313.18</v>
       </c>
       <c r="I10" s="1">
-        <v>-367702.14</v>
+        <v>-411333.36</v>
       </c>
       <c r="J10" s="1">
-        <v>-28.169648911382</v>
+        <v>-31.512235247636</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>937611.04</v>
+        <v>893979.82</v>
       </c>
       <c r="N10" s="1">
-        <v>937611.04</v>
+        <v>893979.82</v>
       </c>
       <c r="O10" s="1">
-        <v>1.23</v>
+        <v>1.33</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
         <v>3287100.0</v>
       </c>
       <c r="D11" s="1">
-        <v>5275.0</v>
+        <v>4730.0</v>
       </c>
       <c r="E11" s="1">
         <v>4696.9321474795</v>
       </c>
       <c r="F11" t="s">
         <v>52</v>
       </c>
       <c r="G11" t="s">
         <v>53</v>
       </c>
       <c r="H11" s="1">
         <v>833611.27</v>
       </c>
       <c r="I11" s="1">
-        <v>42360.53</v>
+        <v>-40477.56</v>
       </c>
       <c r="J11" s="1">
-        <v>5.0815687748559</v>
+        <v>-4.8556877116117</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>875971.8</v>
+        <v>793133.71</v>
       </c>
       <c r="N11" s="1">
-        <v>875971.8</v>
+        <v>793133.71</v>
       </c>
       <c r="O11" s="1">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
         <v>81552.0</v>
       </c>
       <c r="D12" s="1">
-        <v>444.7</v>
+        <v>426.1</v>
       </c>
       <c r="E12" s="1">
         <v>328.44615680793</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
       <c r="G12">
-        <v>107.42</v>
+        <v>108.2</v>
       </c>
       <c r="H12" s="1">
         <v>284586.74</v>
       </c>
       <c r="I12" s="1">
-        <v>53037.93</v>
+        <v>36567.85</v>
       </c>
       <c r="J12" s="1">
-        <v>18.636824048794</v>
+        <v>12.849456724512</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>337624.67</v>
+        <v>321154.59</v>
       </c>
       <c r="N12" s="1">
-        <v>337624.67</v>
+        <v>321154.59</v>
       </c>
       <c r="O12" s="1">
-        <v>0.44</v>
+        <v>0.48</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>80935.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1879.3</v>
+        <v>1846.1</v>
       </c>
       <c r="E13" s="1">
         <v>1653.3850996479</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
       <c r="G13">
-        <v>107.42</v>
+        <v>108.2</v>
       </c>
       <c r="H13" s="1">
         <v>1392917.69</v>
       </c>
       <c r="I13" s="1">
-        <v>23087.7</v>
+        <v>-12026.12</v>
       </c>
       <c r="J13" s="1">
-        <v>1.6575064101598</v>
+        <v>-0.86337621284715</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1416005.39</v>
+        <v>1380891.57</v>
       </c>
       <c r="N13" s="1">
-        <v>1416005.39</v>
+        <v>1380891.57</v>
       </c>
       <c r="O13" s="1">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>498000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>79.7</v>
+        <v>72.0</v>
       </c>
       <c r="E14" s="1">
         <v>65.296058674699</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
       <c r="G14">
-        <v>36.85</v>
+        <v>36.97</v>
       </c>
       <c r="H14" s="1">
         <v>937717.58</v>
       </c>
       <c r="I14" s="1">
-        <v>139343.73</v>
+        <v>32180.8</v>
       </c>
       <c r="J14" s="1">
-        <v>14.859882439231</v>
+        <v>3.4318221910695</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1077061.31</v>
+        <v>969898.38</v>
       </c>
       <c r="N14" s="1">
-        <v>1077061.31</v>
+        <v>969898.38</v>
       </c>
       <c r="O14" s="1">
-        <v>1.41</v>
+        <v>1.44</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>735100.0</v>
       </c>
       <c r="D15" s="1">
-        <v>8.04</v>
+        <v>7.87</v>
       </c>
       <c r="E15" s="1">
         <v>7.4589096313427</v>
       </c>
       <c r="F15" t="s">
         <v>64</v>
       </c>
       <c r="G15">
-        <v>4.59</v>
+        <v>4.55</v>
       </c>
       <c r="H15" s="1">
         <v>1138931.77</v>
       </c>
       <c r="I15" s="1">
-        <v>147544.2</v>
+        <v>133065.3</v>
       </c>
       <c r="J15" s="1">
-        <v>12.954612724518</v>
+        <v>11.683342541231</v>
       </c>
       <c r="K15">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.04</v>
+      </c>
+      <c r="L15" t="s">
+        <v>65</v>
       </c>
       <c r="M15" s="1">
-        <v>1286475.97</v>
+        <v>1271997.07</v>
       </c>
       <c r="N15" s="1">
-        <v>1286475.97</v>
+        <v>1304887.97</v>
       </c>
       <c r="O15" s="1">
-        <v>1.68</v>
+        <v>1.94</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C16" s="1">
         <v>38930.0</v>
       </c>
       <c r="D16" s="1">
-        <v>1348.2</v>
+        <v>1256.4</v>
       </c>
       <c r="E16" s="1">
         <v>1497.3622936039</v>
       </c>
       <c r="F16" t="s">
         <v>32</v>
       </c>
       <c r="G16">
-        <v>107.42</v>
+        <v>108.2</v>
       </c>
       <c r="H16" s="1">
         <v>602107.71</v>
       </c>
       <c r="I16" s="1">
-        <v>-113487.81</v>
+        <v>-150064.12</v>
       </c>
       <c r="J16" s="1">
-        <v>-18.848423316154</v>
+        <v>-24.92313543037</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>488619.9</v>
+        <v>452043.59</v>
       </c>
       <c r="N16" s="1">
-        <v>488619.9</v>
+        <v>452043.59</v>
       </c>
       <c r="O16" s="1">
-        <v>0.64</v>
+        <v>0.67</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B17" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C17" s="1">
         <v>448800.0</v>
       </c>
       <c r="D17" s="1">
-        <v>51.75</v>
+        <v>45.5</v>
       </c>
       <c r="E17" s="1">
         <v>47.442433199644</v>
       </c>
       <c r="F17" t="s">
         <v>38</v>
       </c>
       <c r="G17">
-        <v>36.7</v>
+        <v>37.86</v>
       </c>
       <c r="H17" s="1">
         <v>564560.17</v>
       </c>
       <c r="I17" s="1">
-        <v>68249.0</v>
+        <v>-25137.89</v>
       </c>
       <c r="J17" s="1">
-        <v>12.088879738009</v>
+        <v>-4.4526502817228</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>632809.17</v>
+        <v>539422.28</v>
       </c>
       <c r="N17" s="1">
-        <v>632809.17</v>
+        <v>539422.28</v>
       </c>
       <c r="O17" s="1">
-        <v>0.83</v>
+        <v>0.8</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B18" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C18" s="1">
         <v>176580.0</v>
       </c>
       <c r="D18" s="1">
-        <v>433.4</v>
+        <v>422.85</v>
       </c>
       <c r="E18" s="1">
         <v>424.30115233888</v>
       </c>
       <c r="F18" t="s">
         <v>32</v>
       </c>
       <c r="G18">
-        <v>107.42</v>
+        <v>108.2</v>
       </c>
       <c r="H18" s="1">
         <v>697573.22</v>
       </c>
       <c r="I18" s="1">
-        <v>14890.64</v>
+        <v>-7498.95</v>
       </c>
       <c r="J18" s="1">
-        <v>2.1346346982758</v>
+        <v>-1.0750054309711</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>712463.86</v>
+        <v>690074.27</v>
       </c>
       <c r="N18" s="1">
-        <v>712463.86</v>
+        <v>690074.27</v>
       </c>
       <c r="O18" s="1">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C19" s="1">
         <v>50000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1430.0</v>
+        <v>1475.0</v>
       </c>
       <c r="E19" s="1">
         <v>514.0043998</v>
       </c>
       <c r="F19" t="s">
         <v>35</v>
       </c>
       <c r="G19">
-        <v>36.85</v>
+        <v>36.97</v>
       </c>
       <c r="H19" s="1">
         <v>740311.56</v>
       </c>
       <c r="I19" s="1">
-        <v>1199943.4</v>
+        <v>1254612.74</v>
       </c>
       <c r="J19" s="1">
-        <v>162.08627081279</v>
+        <v>169.47091032862</v>
       </c>
       <c r="K19">
         <v>0.01</v>
       </c>
       <c r="L19">
-        <v>293.14</v>
+        <v>292.2</v>
       </c>
       <c r="M19" s="1">
-        <v>1940254.96</v>
+        <v>1994924.3</v>
       </c>
       <c r="N19" s="1">
-        <v>1940548.1</v>
+        <v>1995216.5</v>
       </c>
       <c r="O19" s="1">
-        <v>2.54</v>
+        <v>2.97</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B20" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C20" s="1">
         <v>4461.0</v>
       </c>
       <c r="D20" s="1">
-        <v>10528.0</v>
+        <v>10342.0</v>
       </c>
       <c r="E20" s="1">
         <v>13485.277339162</v>
       </c>
       <c r="F20" t="s">
         <v>32</v>
       </c>
       <c r="G20">
-        <v>107.42</v>
+        <v>108.2</v>
       </c>
       <c r="H20" s="1">
         <v>626982.24</v>
       </c>
       <c r="I20" s="1">
-        <v>-189751.67</v>
+        <v>-200594.47</v>
       </c>
       <c r="J20" s="1">
-        <v>-30.264281489058</v>
+        <v>-31.993644668468</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>437230.57</v>
+        <v>426387.77</v>
       </c>
       <c r="N20" s="1">
-        <v>437230.57</v>
+        <v>426387.77</v>
       </c>
       <c r="O20" s="1">
-        <v>0.57</v>
+        <v>0.63</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B21" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C21" s="1">
-        <v>62584.0</v>
+        <v>52000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>603.85</v>
+        <v>367.5</v>
       </c>
       <c r="E21" s="1">
-        <v>806.41058337594</v>
+        <v>484.37930769231</v>
       </c>
       <c r="F21" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G21">
-        <v>107.42</v>
+        <v>36.97</v>
       </c>
       <c r="H21" s="1">
-        <v>516886.9</v>
+        <v>736993.24</v>
       </c>
       <c r="I21" s="1">
-        <v>-165063.43</v>
+        <v>-220071.16</v>
       </c>
       <c r="J21" s="1">
-        <v>-31.934148456848</v>
+        <v>-29.8606755199</v>
       </c>
       <c r="K21">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.04</v>
+      </c>
+      <c r="L21" t="s">
+        <v>78</v>
       </c>
       <c r="M21" s="1">
-        <v>351823.47</v>
+        <v>516922.08</v>
       </c>
       <c r="N21" s="1">
-        <v>351823.47</v>
+        <v>518851.82</v>
       </c>
       <c r="O21" s="1">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B22" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C22" s="1">
-        <v>52000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>423.0</v>
+        <v>2810.0</v>
       </c>
       <c r="E22" s="1">
-        <v>484.37930769231</v>
+        <v>1232.0238577778</v>
       </c>
       <c r="F22" t="s">
         <v>35</v>
       </c>
       <c r="G22">
-        <v>36.85</v>
+        <v>36.97</v>
       </c>
       <c r="H22" s="1">
-        <v>736993.24</v>
+        <v>310488.02</v>
       </c>
       <c r="I22" s="1">
-        <v>-140100.26</v>
+        <v>373601.95</v>
       </c>
       <c r="J22" s="1">
-        <v>-19.009707606002</v>
+        <v>120.32733179206</v>
       </c>
       <c r="K22">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>0.0</v>
+      </c>
+      <c r="L22">
+        <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>596892.98</v>
+        <v>684089.97</v>
       </c>
       <c r="N22" s="1">
-        <v>598828.89</v>
+        <v>684089.97</v>
       </c>
       <c r="O22" s="1">
-        <v>0.78</v>
+        <v>1.02</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B23" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C23" s="1">
-        <v>9000.0</v>
+        <v>357461.0</v>
       </c>
       <c r="D23" s="1">
-        <v>2440.0</v>
+        <v>232.29</v>
       </c>
       <c r="E23" s="1">
-        <v>1232.0238577778</v>
+        <v>282.01272284249</v>
       </c>
       <c r="F23" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G23">
-        <v>36.85</v>
+        <v>108.2</v>
       </c>
       <c r="H23" s="1">
-        <v>310488.02</v>
+        <v>1038841.14</v>
       </c>
       <c r="I23" s="1">
-        <v>285428.05</v>
+        <v>-271431.65</v>
       </c>
       <c r="J23" s="1">
-        <v>91.928844790855</v>
+        <v>-26.128311591511</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>595916.07</v>
+        <v>767409.49</v>
       </c>
       <c r="N23" s="1">
-        <v>595916.07</v>
+        <v>767409.49</v>
       </c>
       <c r="O23" s="1">
-        <v>0.78</v>
+        <v>1.14</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B24" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C24" s="1">
-        <v>357461.0</v>
+        <v>302205.0</v>
       </c>
       <c r="D24" s="1">
-        <v>246.3</v>
+        <v>74600.0</v>
       </c>
       <c r="E24" s="1">
-        <v>282.01272284249</v>
+        <v>109076.09184084</v>
       </c>
       <c r="F24" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>107.42</v>
+        <v>85</v>
+      </c>
+      <c r="G24" t="s">
+        <v>86</v>
       </c>
       <c r="H24" s="1">
-        <v>1038841.14</v>
+        <v>1133046.68</v>
       </c>
       <c r="I24" s="1">
-        <v>-219196.7</v>
+        <v>-390498.71</v>
       </c>
       <c r="J24" s="1">
-        <v>-21.100117386572</v>
+        <v>-34.464485611484</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>819644.44</v>
+        <v>742547.97</v>
       </c>
       <c r="N24" s="1">
-        <v>819644.44</v>
+        <v>742547.97</v>
       </c>
       <c r="O24" s="1">
-        <v>1.07</v>
+        <v>1.1</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B25" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C25" s="1">
-        <v>302205.0</v>
+        <v>31945.0</v>
       </c>
       <c r="D25" s="1">
-        <v>92900.0</v>
+        <v>3678.9</v>
       </c>
       <c r="E25" s="1">
-        <v>109076.09184084</v>
+        <v>3681.2731457192</v>
       </c>
       <c r="F25" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>32</v>
+      </c>
+      <c r="G25">
+        <v>108.2</v>
       </c>
       <c r="H25" s="1">
-        <v>1133046.68</v>
+        <v>1091901.47</v>
       </c>
       <c r="I25" s="1">
-        <v>-220080.81</v>
+        <v>-5753.84</v>
       </c>
       <c r="J25" s="1">
-        <v>-19.423807852294</v>
+        <v>-0.52695597158597</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>912965.87</v>
+        <v>1086147.63</v>
       </c>
       <c r="N25" s="1">
-        <v>912965.87</v>
+        <v>1086147.63</v>
       </c>
       <c r="O25" s="1">
-        <v>1.2</v>
+        <v>1.61</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B26" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C26" s="1">
-        <v>31945.0</v>
+        <v>37487.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3850.2</v>
+        <v>2616.3</v>
       </c>
       <c r="E26" s="1">
-        <v>3681.2731457192</v>
+        <v>2781.6483415584</v>
       </c>
       <c r="F26" t="s">
         <v>32</v>
       </c>
       <c r="G26">
-        <v>107.42</v>
+        <v>108.2</v>
       </c>
       <c r="H26" s="1">
-        <v>1091901.47</v>
+        <v>1030495.44</v>
       </c>
       <c r="I26" s="1">
-        <v>53133.11</v>
+        <v>-124061.39</v>
       </c>
       <c r="J26" s="1">
-        <v>4.8661084777182</v>
+        <v>-12.039004267695</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1145034.58</v>
+        <v>906434.05</v>
       </c>
       <c r="N26" s="1">
-        <v>1145034.58</v>
+        <v>906434.05</v>
       </c>
       <c r="O26" s="1">
-        <v>1.5</v>
+        <v>1.35</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B27" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C27" s="1">
-        <v>37487.0</v>
+        <v>1170.0</v>
       </c>
       <c r="D27" s="1">
-        <v>2799.8</v>
+        <v>959000.0</v>
       </c>
       <c r="E27" s="1">
-        <v>2781.6483415584</v>
+        <v>1062362.9529914</v>
       </c>
       <c r="F27" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>107.42</v>
+        <v>93</v>
+      </c>
+      <c r="G27" t="s">
+        <v>94</v>
       </c>
       <c r="H27" s="1">
-        <v>1030495.44</v>
+        <v>731718.69</v>
       </c>
       <c r="I27" s="1">
-        <v>-53392.96</v>
+        <v>-83996.58</v>
       </c>
       <c r="J27" s="1">
-        <v>-5.1812902733466</v>
+        <v>-11.479354176398</v>
       </c>
       <c r="K27">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.55</v>
+      </c>
+      <c r="L27" t="s">
+        <v>95</v>
       </c>
       <c r="M27" s="1">
-        <v>977102.48</v>
+        <v>647722.11</v>
       </c>
       <c r="N27" s="1">
-        <v>977102.48</v>
+        <v>650707.44</v>
       </c>
       <c r="O27" s="1">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="B28" t="s">
+        <v>97</v>
+      </c>
+      <c r="C28" s="1">
+        <v>2777.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>404500.0</v>
+      </c>
+      <c r="E28" s="1">
+        <v>366915.33046813</v>
+      </c>
+      <c r="F28" t="s">
         <v>93</v>
       </c>
-      <c r="C28" s="1">
-[...8 lines deleted...]
-      <c r="F28" t="s">
+      <c r="G28" t="s">
         <v>94</v>
       </c>
-      <c r="G28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H28" s="1">
-        <v>731718.69</v>
+        <v>639872.54</v>
       </c>
       <c r="I28" s="1">
-        <v>-8406.15</v>
+        <v>8580.69</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.1488226438496</v>
+        <v>1.3409998810076</v>
       </c>
       <c r="K28">
-        <v>2.6</v>
+        <v>4.47</v>
       </c>
       <c r="L28" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="M28" s="1">
-        <v>723312.54</v>
+        <v>648453.23</v>
       </c>
       <c r="N28" s="1">
-        <v>726357.34</v>
+        <v>660853.19</v>
       </c>
       <c r="O28" s="1">
-        <v>0.95</v>
+        <v>0.98</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B29" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C29" s="1">
-        <v>2777.0</v>
+        <v>259435.0</v>
       </c>
       <c r="D29" s="1">
-        <v>450000.0</v>
+        <v>780.45</v>
       </c>
       <c r="E29" s="1">
-        <v>366915.33046813</v>
+        <v>837.71156551737</v>
       </c>
       <c r="F29" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>32</v>
+      </c>
+      <c r="G29">
+        <v>108.2</v>
       </c>
       <c r="H29" s="1">
-        <v>639872.54</v>
+        <v>2319819.92</v>
       </c>
       <c r="I29" s="1">
-        <v>95892.64</v>
+        <v>-448527.6</v>
       </c>
       <c r="J29" s="1">
-        <v>14.986209597305</v>
+        <v>-19.334586970871</v>
       </c>
       <c r="K29">
-        <v>4.55</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>0.0</v>
+      </c>
+      <c r="L29">
+        <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>735765.18</v>
+        <v>1871292.32</v>
       </c>
       <c r="N29" s="1">
-        <v>748412.17</v>
+        <v>1871292.32</v>
       </c>
       <c r="O29" s="1">
-        <v>0.98</v>
+        <v>2.78</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B30" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C30" s="1">
-        <v>249257.0</v>
+        <v>108759.0</v>
       </c>
       <c r="D30" s="1">
-        <v>887.75</v>
+        <v>623.65</v>
       </c>
       <c r="E30" s="1">
-        <v>838.54430306872</v>
+        <v>691.57270874135</v>
       </c>
       <c r="F30" t="s">
         <v>32</v>
       </c>
       <c r="G30">
-        <v>107.42</v>
+        <v>108.2</v>
       </c>
       <c r="H30" s="1">
-        <v>2278443.41</v>
+        <v>796699.64</v>
       </c>
       <c r="I30" s="1">
-        <v>-218428.02</v>
+        <v>-169834.5</v>
       </c>
       <c r="J30" s="1">
-        <v>-9.58672131339</v>
+        <v>-21.317255772828</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2060015.39</v>
+        <v>626865.14</v>
       </c>
       <c r="N30" s="1">
-        <v>2060015.39</v>
+        <v>626865.14</v>
       </c>
       <c r="O30" s="1">
-        <v>2.7</v>
+        <v>0.93</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B31" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C31" s="1">
-        <v>108759.0</v>
+        <v>282000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>715.3</v>
+        <v>203.0</v>
       </c>
       <c r="E31" s="1">
-        <v>691.57270874135</v>
+        <v>201.93496163121</v>
       </c>
       <c r="F31" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G31">
-        <v>107.42</v>
+        <v>36.97</v>
       </c>
       <c r="H31" s="1">
-        <v>796699.64</v>
+        <v>1638116.24</v>
       </c>
       <c r="I31" s="1">
-        <v>-72454.06</v>
+        <v>-89622.19</v>
       </c>
       <c r="J31" s="1">
-        <v>-9.0942754787739</v>
+        <v>-5.4710519199785</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>724245.58</v>
+        <v>1548494.05</v>
       </c>
       <c r="N31" s="1">
-        <v>724245.58</v>
+        <v>1548494.05</v>
       </c>
       <c r="O31" s="1">
-        <v>0.95</v>
+        <v>2.3</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B32" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C32" s="1">
-        <v>282000.0</v>
+        <v>1810.0</v>
       </c>
       <c r="D32" s="1">
-        <v>243.0</v>
+        <v>517000.0</v>
       </c>
       <c r="E32" s="1">
-        <v>201.93496163121</v>
+        <v>211389.4778895</v>
       </c>
       <c r="F32" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36.85</v>
+        <v>93</v>
+      </c>
+      <c r="G32" t="s">
+        <v>94</v>
       </c>
       <c r="H32" s="1">
-        <v>1638116.24</v>
+        <v>240063.44</v>
       </c>
       <c r="I32" s="1">
-        <v>221434.97</v>
+        <v>300135.06</v>
       </c>
       <c r="J32" s="1">
-        <v>13.517659161965</v>
+        <v>125.02322719361</v>
       </c>
       <c r="K32">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.31</v>
+      </c>
+      <c r="L32" t="s">
+        <v>107</v>
       </c>
       <c r="M32" s="1">
-        <v>1859551.21</v>
+        <v>540198.5</v>
       </c>
       <c r="N32" s="1">
-        <v>1859551.21</v>
+        <v>544385.28</v>
       </c>
       <c r="O32" s="1">
-        <v>2.44</v>
+        <v>0.81</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B33" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C33" s="1">
-        <v>3413.0</v>
+        <v>175275.0</v>
       </c>
       <c r="D33" s="1">
-        <v>674000.0</v>
+        <v>1245.4</v>
       </c>
       <c r="E33" s="1">
-        <v>211389.47789335</v>
+        <v>1280.2002429325</v>
       </c>
       <c r="F33" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>32</v>
+      </c>
+      <c r="G33">
+        <v>108.2</v>
       </c>
       <c r="H33" s="1">
-        <v>452672.12</v>
+        <v>2329805.03</v>
       </c>
       <c r="I33" s="1">
-        <v>901728.12</v>
+        <v>-312382.71</v>
       </c>
       <c r="J33" s="1">
-        <v>199.20116131738</v>
+        <v>-13.408105226728</v>
       </c>
       <c r="K33">
-        <v>1.25</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>0.0</v>
+      </c>
+      <c r="L33">
+        <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1354400.24</v>
+        <v>2017422.32</v>
       </c>
       <c r="N33" s="1">
-        <v>1358670.42</v>
+        <v>2017422.32</v>
       </c>
       <c r="O33" s="1">
-        <v>1.78</v>
+        <v>3.0</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B34" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C34" s="1">
-        <v>172722.0</v>
+        <v>10956.0</v>
       </c>
       <c r="D34" s="1">
-        <v>1378.9</v>
+        <v>3620.6</v>
       </c>
       <c r="E34" s="1">
-        <v>1280.9052689293</v>
+        <v>5465.647107521</v>
       </c>
       <c r="F34" t="s">
         <v>32</v>
       </c>
       <c r="G34">
-        <v>107.42</v>
+        <v>108.2</v>
       </c>
       <c r="H34" s="1">
-        <v>2315063.7</v>
+        <v>616358.56</v>
       </c>
       <c r="I34" s="1">
-        <v>-97822.96</v>
+        <v>-249751.73</v>
       </c>
       <c r="J34" s="1">
-        <v>-4.2254975532639</v>
+        <v>-40.520525909464</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>2217240.74</v>
+        <v>366606.83</v>
       </c>
       <c r="N34" s="1">
-        <v>2217240.74</v>
+        <v>366606.83</v>
       </c>
       <c r="O34" s="1">
-        <v>2.9</v>
+        <v>0.54</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B35" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C35" s="1">
-        <v>10956.0</v>
+        <v>17624.0</v>
       </c>
       <c r="D35" s="1">
-        <v>3856.5</v>
+        <v>155200.0</v>
       </c>
       <c r="E35" s="1">
-        <v>5465.647107521</v>
+        <v>105632.04932819</v>
       </c>
       <c r="F35" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>107.42</v>
+        <v>93</v>
+      </c>
+      <c r="G35" t="s">
+        <v>94</v>
       </c>
       <c r="H35" s="1">
-        <v>616358.56</v>
+        <v>1166499.36</v>
       </c>
       <c r="I35" s="1">
-        <v>-223009.8</v>
+        <v>412494.55</v>
       </c>
       <c r="J35" s="1">
-        <v>-36.181828966568</v>
+        <v>35.361746790843</v>
       </c>
       <c r="K35">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.79</v>
+      </c>
+      <c r="L35" t="s">
+        <v>114</v>
       </c>
       <c r="M35" s="1">
-        <v>393348.76</v>
+        <v>1578993.91</v>
       </c>
       <c r="N35" s="1">
-        <v>393348.76</v>
+        <v>1592873.7</v>
       </c>
       <c r="O35" s="1">
-        <v>0.52</v>
+        <v>2.37</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B36" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C36" s="1">
-        <v>17624.0</v>
+        <v>32864.0</v>
       </c>
       <c r="D36" s="1">
-        <v>159000.0</v>
+        <v>3434.8</v>
       </c>
       <c r="E36" s="1">
-        <v>105632.04932819</v>
+        <v>3608.4908100049</v>
       </c>
       <c r="F36" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>32</v>
+      </c>
+      <c r="G36">
+        <v>108.2</v>
       </c>
       <c r="H36" s="1">
-        <v>1166499.36</v>
+        <v>1239170.55</v>
       </c>
       <c r="I36" s="1">
-        <v>483380.97</v>
+        <v>-195917.02</v>
       </c>
       <c r="J36" s="1">
-        <v>41.438597103045</v>
+        <v>-15.810335389265</v>
       </c>
       <c r="K36">
-        <v>0.8</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>0.0</v>
+      </c>
+      <c r="L36">
+        <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1649880.33</v>
+        <v>1043253.53</v>
       </c>
       <c r="N36" s="1">
-        <v>1664036.61</v>
+        <v>1043253.53</v>
       </c>
       <c r="O36" s="1">
-        <v>2.18</v>
+        <v>1.55</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B37" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C37" s="1">
-        <v>32864.0</v>
+        <v>10285.0</v>
       </c>
       <c r="D37" s="1">
-        <v>4278.3</v>
+        <v>95500.0</v>
       </c>
       <c r="E37" s="1">
-        <v>3608.4908100049</v>
+        <v>81681.536217793</v>
       </c>
       <c r="F37" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>107.42</v>
+        <v>93</v>
+      </c>
+      <c r="G37" t="s">
+        <v>94</v>
       </c>
       <c r="H37" s="1">
-        <v>1239170.55</v>
+        <v>503412.53</v>
       </c>
       <c r="I37" s="1">
-        <v>69782.52</v>
+        <v>63599.04</v>
       </c>
       <c r="J37" s="1">
-        <v>5.631389480649</v>
+        <v>12.633583037752</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1308953.07</v>
+        <v>567011.57</v>
       </c>
       <c r="N37" s="1">
-        <v>1308953.07</v>
+        <v>567011.57</v>
       </c>
       <c r="O37" s="1">
-        <v>1.71</v>
+        <v>0.84</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B38" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C38" s="1">
-        <v>10285.0</v>
+        <v>6800.0</v>
       </c>
       <c r="D38" s="1">
-        <v>107700.0</v>
+        <v>39.78</v>
       </c>
       <c r="E38" s="1">
-        <v>81681.536217793</v>
+        <v>56.689666176471</v>
       </c>
       <c r="F38" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>14</v>
+      </c>
+      <c r="G38">
+        <v>1.15</v>
       </c>
       <c r="H38" s="1">
-        <v>503412.53</v>
+        <v>325321.52</v>
       </c>
       <c r="I38" s="1">
-        <v>148772.51</v>
+        <v>-91017.49</v>
       </c>
       <c r="J38" s="1">
-        <v>29.552802350788</v>
+        <v>-27.977703411689</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>652185.04</v>
+        <v>234304.03</v>
       </c>
       <c r="N38" s="1">
-        <v>652185.04</v>
+        <v>234304.03</v>
       </c>
       <c r="O38" s="1">
-        <v>0.85</v>
+        <v>0.35</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B39" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C39" s="1">
-        <v>6800.0</v>
+        <v>109641.0</v>
       </c>
       <c r="D39" s="1">
-        <v>56.47</v>
+        <v>964.8</v>
       </c>
       <c r="E39" s="1">
-        <v>56.689666176471</v>
+        <v>1045.4560158153</v>
       </c>
       <c r="F39" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="G39">
-        <v>1.18</v>
+        <v>108.2</v>
       </c>
       <c r="H39" s="1">
-        <v>325321.52</v>
+        <v>1161806.92</v>
       </c>
       <c r="I39" s="1">
-        <v>-94.11</v>
+        <v>-184168.48</v>
       </c>
       <c r="J39" s="1">
-        <v>-0.028928304527779</v>
+        <v>-15.851900761617</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>325227.41</v>
+        <v>977638.44</v>
       </c>
       <c r="N39" s="1">
-        <v>325227.41</v>
+        <v>977638.44</v>
       </c>
       <c r="O39" s="1">
-        <v>0.43</v>
+        <v>1.45</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B40" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C40" s="1">
-        <v>109641.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>1091.95</v>
+        <v>1700.0</v>
       </c>
       <c r="E40" s="1">
-        <v>1045.4560158153</v>
+        <v>1349.7985243333</v>
       </c>
       <c r="F40" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G40">
-        <v>107.42</v>
+        <v>36.97</v>
       </c>
       <c r="H40" s="1">
-        <v>1161806.92</v>
+        <v>1149464.53</v>
       </c>
       <c r="I40" s="1">
-        <v>-47234.84</v>
+        <v>230076.34</v>
       </c>
       <c r="J40" s="1">
-        <v>-4.0656359664306</v>
+        <v>20.015958213169</v>
       </c>
       <c r="K40">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.07</v>
+      </c>
+      <c r="L40" t="s">
+        <v>125</v>
       </c>
       <c r="M40" s="1">
-        <v>1114572.08</v>
+        <v>1379540.87</v>
       </c>
       <c r="N40" s="1">
-        <v>1114572.08</v>
+        <v>1381655.62</v>
       </c>
       <c r="O40" s="1">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B41" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C41" s="1">
-        <v>50000.0</v>
+        <v>9041.0</v>
       </c>
       <c r="D41" s="1">
-        <v>1945.0</v>
+        <v>221500.0</v>
       </c>
       <c r="E41" s="1">
-        <v>1349.7985242</v>
+        <v>260430.37385245</v>
       </c>
       <c r="F41" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36.85</v>
+        <v>93</v>
+      </c>
+      <c r="G41" t="s">
+        <v>94</v>
       </c>
       <c r="H41" s="1">
-        <v>1915774.21</v>
+        <v>1432287.74</v>
       </c>
       <c r="I41" s="1">
-        <v>723243.9</v>
+        <v>-276243.5</v>
       </c>
       <c r="J41" s="1">
-        <v>37.752042815108</v>
+        <v>-19.286871784576</v>
       </c>
       <c r="K41">
-        <v>0.04</v>
+        <v>0.93</v>
       </c>
       <c r="L41" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="M41" s="1">
-        <v>2639018.11</v>
+        <v>1156044.24</v>
       </c>
       <c r="N41" s="1">
-        <v>2641139.64</v>
+        <v>1164485.42</v>
       </c>
       <c r="O41" s="1">
-        <v>3.46</v>
+        <v>1.73</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B42" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C42" s="1">
-        <v>9041.0</v>
+        <v>1402386.0</v>
       </c>
       <c r="D42" s="1">
-        <v>254500.0</v>
+        <v>76.8</v>
       </c>
       <c r="E42" s="1">
-        <v>260430.37385245</v>
+        <v>83.512561063787</v>
       </c>
       <c r="F42" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>32</v>
+      </c>
+      <c r="G42">
+        <v>108.2</v>
       </c>
       <c r="H42" s="1">
-        <v>1432287.74</v>
+        <v>1174245.68</v>
       </c>
       <c r="I42" s="1">
-        <v>-77550.43</v>
+        <v>-178847.66</v>
       </c>
       <c r="J42" s="1">
-        <v>-5.4144448656664</v>
+        <v>-15.230855267017</v>
       </c>
       <c r="K42">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>0.0</v>
+      </c>
+      <c r="L42">
+        <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1354737.31</v>
+        <v>995398.02</v>
       </c>
       <c r="N42" s="1">
-        <v>1363346.65</v>
+        <v>995398.02</v>
       </c>
       <c r="O42" s="1">
-        <v>1.79</v>
+        <v>1.48</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B43" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C43" s="1">
-        <v>1402386.0</v>
+        <v>4268.0</v>
       </c>
       <c r="D43" s="1">
-        <v>75.33</v>
+        <v>172.7</v>
       </c>
       <c r="E43" s="1">
-        <v>83.512561063787</v>
+        <v>185.0739995314</v>
       </c>
       <c r="F43" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="G43">
-        <v>107.42</v>
+        <v>1.15</v>
       </c>
       <c r="H43" s="1">
-        <v>1174245.68</v>
+        <v>685435.47</v>
       </c>
       <c r="I43" s="1">
-        <v>-190760.19</v>
+        <v>-46991.47</v>
       </c>
       <c r="J43" s="1">
-        <v>-16.24533888002</v>
+        <v>-6.8557102829826</v>
       </c>
       <c r="K43">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L43">
-        <v>0.0</v>
+        <v>40.48</v>
       </c>
       <c r="M43" s="1">
-        <v>983485.49</v>
+        <v>638444.0</v>
       </c>
       <c r="N43" s="1">
-        <v>983485.49</v>
+        <v>638484.48</v>
       </c>
       <c r="O43" s="1">
-        <v>1.29</v>
+        <v>0.95</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B44" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C44" s="1">
-        <v>6676.0</v>
+        <v>384862.0</v>
       </c>
       <c r="D44" s="1">
-        <v>177.19</v>
+        <v>297.6</v>
       </c>
       <c r="E44" s="1">
-        <v>190.19299131216</v>
+        <v>298.43802503235</v>
       </c>
       <c r="F44" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="G44">
-        <v>1.18</v>
+        <v>108.2</v>
       </c>
       <c r="H44" s="1">
-        <v>1090809.47</v>
+        <v>1217897.2</v>
       </c>
       <c r="I44" s="1">
-        <v>-88928.86</v>
+        <v>-159360.44</v>
       </c>
       <c r="J44" s="1">
-        <v>-8.1525566513463</v>
+        <v>-13.084884339992</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1001880.61</v>
+        <v>1058536.76</v>
       </c>
       <c r="N44" s="1">
-        <v>1001880.61</v>
+        <v>1058536.76</v>
       </c>
       <c r="O44" s="1">
-        <v>1.31</v>
+        <v>1.57</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B45" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C45" s="1">
-        <v>384862.0</v>
+        <v>566400.0</v>
       </c>
       <c r="D45" s="1">
-        <v>298.65</v>
+        <v>4.87</v>
       </c>
       <c r="E45" s="1">
-        <v>298.43802503235</v>
+        <v>4.5584528601695</v>
       </c>
       <c r="F45" t="s">
-        <v>32</v>
+        <v>64</v>
       </c>
       <c r="G45">
-        <v>107.42</v>
+        <v>4.55</v>
       </c>
       <c r="H45" s="1">
-        <v>1217897.2</v>
+        <v>556933.99</v>
       </c>
       <c r="I45" s="1">
-        <v>-147857.3</v>
+        <v>49546.96</v>
       </c>
       <c r="J45" s="1">
-        <v>-12.140376051443</v>
+        <v>8.8963792639052</v>
       </c>
       <c r="K45">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.03</v>
+      </c>
+      <c r="L45" t="s">
+        <v>137</v>
       </c>
       <c r="M45" s="1">
-        <v>1070039.9</v>
+        <v>606480.95</v>
       </c>
       <c r="N45" s="1">
-        <v>1070039.9</v>
+        <v>621425.04</v>
       </c>
       <c r="O45" s="1">
-        <v>1.4</v>
+        <v>0.92</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B46" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C46" s="1">
-        <v>566400.0</v>
+        <v>741.0</v>
       </c>
       <c r="D46" s="1">
-        <v>4.93</v>
+        <v>1601000.0</v>
       </c>
       <c r="E46" s="1">
-        <v>4.5584528601695</v>
+        <v>1309412.2287449</v>
       </c>
       <c r="F46" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>4.59</v>
+        <v>93</v>
+      </c>
+      <c r="G46" t="s">
+        <v>94</v>
       </c>
       <c r="H46" s="1">
-        <v>556933.99</v>
+        <v>622071.35</v>
       </c>
       <c r="I46" s="1">
-        <v>50878.15</v>
+        <v>62776.02</v>
       </c>
       <c r="J46" s="1">
-        <v>9.1354004089425</v>
+        <v>10.091450120633</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>607812.14</v>
+        <v>684847.37</v>
       </c>
       <c r="N46" s="1">
-        <v>607812.14</v>
+        <v>684847.37</v>
       </c>
       <c r="O46" s="1">
-        <v>0.8</v>
+        <v>1.02</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B47" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C47" s="1">
-        <v>741.0</v>
+        <v>4195.0</v>
       </c>
       <c r="D47" s="1">
-        <v>1778000.0</v>
+        <v>297500.0</v>
       </c>
       <c r="E47" s="1">
-        <v>1309412.2287449</v>
+        <v>192108.48500596</v>
       </c>
       <c r="F47" t="s">
+        <v>93</v>
+      </c>
+      <c r="G47" t="s">
         <v>94</v>
       </c>
-      <c r="G47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H47" s="1">
-        <v>622071.35</v>
+        <v>491357.07</v>
       </c>
       <c r="I47" s="1">
-        <v>153641.17</v>
+        <v>229091.84</v>
       </c>
       <c r="J47" s="1">
-        <v>24.698319573792</v>
+        <v>46.62430928286</v>
       </c>
       <c r="K47">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.65</v>
+      </c>
+      <c r="L47" t="s">
+        <v>142</v>
       </c>
       <c r="M47" s="1">
-        <v>775712.52</v>
+        <v>720448.91</v>
       </c>
       <c r="N47" s="1">
-        <v>775712.52</v>
+        <v>727350.1</v>
       </c>
       <c r="O47" s="1">
-        <v>1.02</v>
+        <v>1.08</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B48" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="C48" s="1">
-        <v>4195.0</v>
+        <v>56760.0</v>
       </c>
       <c r="D48" s="1">
-        <v>350500.0</v>
+        <v>199400.0</v>
       </c>
       <c r="E48" s="1">
-        <v>192108.48500596</v>
+        <v>61348.249758457</v>
       </c>
       <c r="F48" t="s">
+        <v>93</v>
+      </c>
+      <c r="G48" t="s">
         <v>94</v>
       </c>
-      <c r="G48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H48" s="1">
-        <v>491357.07</v>
+        <v>2218799.62</v>
       </c>
       <c r="I48" s="1">
-        <v>374349.72</v>
+        <v>4314789.14</v>
       </c>
       <c r="J48" s="1">
-        <v>76.186900088768</v>
+        <v>194.46502068537</v>
       </c>
       <c r="K48">
-        <v>1.68</v>
+        <v>0.44</v>
       </c>
       <c r="L48" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="M48" s="1">
-        <v>865706.79</v>
+        <v>6533588.76</v>
       </c>
       <c r="N48" s="1">
-        <v>872745.47</v>
+        <v>6558708.7</v>
       </c>
       <c r="O48" s="1">
-        <v>1.14</v>
+        <v>9.75</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B49" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C49" s="1">
-        <v>59568.0</v>
+        <v>2012.0</v>
       </c>
       <c r="D49" s="1">
-        <v>216500.0</v>
+        <v>474500.0</v>
       </c>
       <c r="E49" s="1">
-        <v>57281.467249698</v>
+        <v>388862.30712724</v>
       </c>
       <c r="F49" t="s">
+        <v>93</v>
+      </c>
+      <c r="G49" t="s">
         <v>94</v>
       </c>
-      <c r="G49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H49" s="1">
-        <v>2194336.62</v>
+        <v>500348.9</v>
       </c>
       <c r="I49" s="1">
-        <v>5398809.47</v>
+        <v>50773.99</v>
       </c>
       <c r="J49" s="1">
-        <v>246.03378628389</v>
+        <v>10.147716923131</v>
       </c>
       <c r="K49">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>0.0</v>
+      </c>
+      <c r="L49">
+        <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>7593146.09</v>
+        <v>551122.89</v>
       </c>
       <c r="N49" s="1">
-        <v>7618766.45</v>
+        <v>551122.89</v>
       </c>
       <c r="O49" s="1">
-        <v>9.98</v>
+        <v>0.82</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B50" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C50" s="1">
-        <v>2012.0</v>
+        <v>10345.0</v>
       </c>
       <c r="D50" s="1">
-        <v>530000.0</v>
+        <v>1007000.0</v>
       </c>
       <c r="E50" s="1">
-        <v>388862.30712724</v>
+        <v>432507.38836926</v>
       </c>
       <c r="F50" t="s">
+        <v>93</v>
+      </c>
+      <c r="G50" t="s">
         <v>94</v>
       </c>
-      <c r="G50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H50" s="1">
-        <v>500348.9</v>
+        <v>2699808.47</v>
       </c>
       <c r="I50" s="1">
-        <v>127499.34</v>
+        <v>3313925.61</v>
       </c>
       <c r="J50" s="1">
-        <v>25.482086599971</v>
+        <v>122.74669284225</v>
       </c>
       <c r="K50">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.12</v>
+      </c>
+      <c r="L50" t="s">
+        <v>150</v>
       </c>
       <c r="M50" s="1">
-        <v>627848.24</v>
+        <v>6013734.08</v>
       </c>
       <c r="N50" s="1">
-        <v>627848.24</v>
+        <v>6025281.44</v>
       </c>
       <c r="O50" s="1">
-        <v>0.82</v>
+        <v>8.96</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B51" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="C51" s="1">
-        <v>12295.0</v>
+        <v>100930.0</v>
       </c>
       <c r="D51" s="1">
-        <v>1061000.0</v>
+        <v>1058.0</v>
       </c>
       <c r="E51" s="1">
-        <v>432507.38836926</v>
+        <v>1199.2255738631</v>
       </c>
       <c r="F51" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>32</v>
+      </c>
+      <c r="G51">
+        <v>108.2</v>
       </c>
       <c r="H51" s="1">
-        <v>3208713.87</v>
+        <v>1123837.89</v>
       </c>
       <c r="I51" s="1">
-        <v>4471879.15</v>
+        <v>-136936.12</v>
       </c>
       <c r="J51" s="1">
-        <v>139.36671611046</v>
+        <v>-12.184686173911</v>
       </c>
       <c r="K51">
-        <v>0.96</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>0.0</v>
+      </c>
+      <c r="L51">
+        <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>7680593.02</v>
+        <v>986901.77</v>
       </c>
       <c r="N51" s="1">
-        <v>7692370.42</v>
+        <v>986901.77</v>
       </c>
       <c r="O51" s="1">
-        <v>10.07</v>
+        <v>1.47</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B52" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C52" s="1">
-        <v>100930.0</v>
+        <v>131400.0</v>
       </c>
       <c r="D52" s="1">
-        <v>1201.7</v>
+        <v>1840.0</v>
       </c>
       <c r="E52" s="1">
-        <v>1199.2255738631</v>
+        <v>830.12603424658</v>
       </c>
       <c r="F52" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G52">
-        <v>107.42</v>
+        <v>36.97</v>
       </c>
       <c r="H52" s="1">
-        <v>1123837.89</v>
+        <v>3112630.02</v>
       </c>
       <c r="I52" s="1">
-        <v>5304.61</v>
+        <v>3427367.5</v>
       </c>
       <c r="J52" s="1">
-        <v>0.47200846734221</v>
+        <v>110.11162515229</v>
       </c>
       <c r="K52">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.18</v>
+      </c>
+      <c r="L52" t="s">
+        <v>155</v>
       </c>
       <c r="M52" s="1">
-        <v>1129142.5</v>
+        <v>6539997.52</v>
       </c>
       <c r="N52" s="1">
-        <v>1129142.5</v>
+        <v>6564133.71</v>
       </c>
       <c r="O52" s="1">
-        <v>1.48</v>
+        <v>9.76</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B53" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C53" s="1">
-        <v>135400.0</v>
+        <v>25819.0</v>
       </c>
       <c r="D53" s="1">
-        <v>1995.0</v>
+        <v>3462.2</v>
       </c>
       <c r="E53" s="1">
-        <v>830.12603426883</v>
+        <v>2802.2263503621</v>
       </c>
       <c r="F53" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G53">
-        <v>36.85</v>
+        <v>108.2</v>
       </c>
       <c r="H53" s="1">
-        <v>3207382.84</v>
+        <v>743265.94</v>
       </c>
       <c r="I53" s="1">
-        <v>4122791.85</v>
+        <v>82885.29</v>
       </c>
       <c r="J53" s="1">
-        <v>128.54068427952</v>
+        <v>11.151498479804</v>
       </c>
       <c r="K53">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>0.0</v>
+      </c>
+      <c r="L53">
+        <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>7330174.69</v>
+        <v>826151.23</v>
       </c>
       <c r="N53" s="1">
-        <v>7335649.27</v>
+        <v>826151.23</v>
       </c>
       <c r="O53" s="1">
-        <v>9.61</v>
+        <v>1.23</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B54" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C54" s="1">
-        <v>14102.0</v>
+        <v>74816.0</v>
       </c>
       <c r="D54" s="1">
-        <v>3899.5</v>
+        <v>10.15</v>
       </c>
       <c r="E54" s="1">
-        <v>4839.8016841583</v>
+        <v>0.0</v>
       </c>
       <c r="F54" t="s">
         <v>32</v>
       </c>
       <c r="G54">
-        <v>107.42</v>
+        <v>108.2</v>
       </c>
       <c r="H54" s="1">
-        <v>682982.43</v>
+        <v>0.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-171038.9</v>
+        <v>7018.24</v>
       </c>
       <c r="J54" s="1">
-        <v>-25.042942905574</v>
+        <v>0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>511943.53</v>
+        <v>7018.24</v>
       </c>
       <c r="N54" s="1">
-        <v>511943.53</v>
+        <v>7018.24</v>
       </c>
       <c r="O54" s="1">
-        <v>0.67</v>
+        <v>0.01</v>
       </c>
       <c r="P54">
-        <v>1</v>
-[...198 lines deleted...]
-      <c r="P58">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>