--- v2 (2026-06-20)
+++ v3 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>POCHE</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
@@ -133,411 +133,414 @@
   <si>
     <t>ABB INDIA LTD</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>TW0002345006</t>
   </si>
   <si>
     <t>ACCTON TECHNOLOGY CORP</t>
   </si>
   <si>
     <t>TWD</t>
   </si>
   <si>
     <t>TH0268010Z11</t>
   </si>
   <si>
     <t>ADVANCED INFO SERVICE PCL F</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
-    <t>76 373.69</t>
+    <t>76 740.98</t>
   </si>
   <si>
     <t>TH0765010Z16</t>
   </si>
   <si>
     <t>AIRPORTS OF THAILAND PCL F</t>
   </si>
   <si>
     <t>KYG022421088</t>
   </si>
   <si>
     <t>ALCHIP TECHNOLOGIES LTD</t>
   </si>
   <si>
     <t>INE238A01034</t>
   </si>
   <si>
     <t>AXIS BANK LTD</t>
   </si>
   <si>
     <t>INE917I01010</t>
   </si>
   <si>
     <t>BAJAJ AUTO LTD</t>
   </si>
   <si>
     <t>INE296A01032</t>
   </si>
   <si>
     <t>BAJAJ FINANCE LTD</t>
   </si>
   <si>
     <t>ID1000109507</t>
   </si>
   <si>
     <t>BANK CENTRAL ASIA</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>19 603.41</t>
+    <t>20 044.01</t>
   </si>
   <si>
     <t>ID1000095003</t>
   </si>
   <si>
     <t>BANK MANDIRI (PERSERO)</t>
   </si>
   <si>
     <t>INE263A01024</t>
   </si>
   <si>
     <t>BHARAT ELECTRONICS LTD</t>
   </si>
   <si>
     <t>INE397D01024</t>
   </si>
   <si>
     <t>BHARTI AIRTEL LTD</t>
   </si>
   <si>
     <t>TW0002882008</t>
   </si>
   <si>
     <t>CATHAY FINANCIAL HOLDING LTD</t>
   </si>
   <si>
     <t>MYL1023OO000</t>
   </si>
   <si>
     <t>CIMB GROUP HOLDINGS</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
-    <t>32 890.90</t>
-[...1 lines deleted...]
-  <si>
     <t>INE059A01026</t>
   </si>
   <si>
     <t>CIPLA LTD</t>
   </si>
   <si>
     <t>TH0737010Y16</t>
   </si>
   <si>
     <t>CP ALL PCL F</t>
   </si>
   <si>
     <t>INE148O01028</t>
   </si>
   <si>
     <t>DELHIVERY LTD</t>
   </si>
   <si>
     <t>TW0002308004</t>
   </si>
   <si>
     <t>DELTA ELECTRONICS INC</t>
   </si>
   <si>
     <t>INE935N01020</t>
   </si>
   <si>
     <t>DIXON TECHNOLOGIES (INDIA) LTD</t>
   </si>
   <si>
     <t>TW0001476000</t>
   </si>
   <si>
     <t>ECLAT TEXTILE LTD</t>
   </si>
   <si>
-    <t>1 929.74</t>
+    <t>1 916.78</t>
   </si>
   <si>
     <t>TW0002383007</t>
   </si>
   <si>
     <t>ELITE MATERIAL LTD</t>
   </si>
   <si>
     <t>INE758T01015</t>
   </si>
   <si>
     <t>ETERNAL LTD</t>
   </si>
   <si>
     <t>VN000000FPT1</t>
   </si>
   <si>
     <t>FPT CORP</t>
   </si>
   <si>
     <t>VND</t>
   </si>
   <si>
-    <t>30 361.04</t>
+    <t>30 888.18</t>
   </si>
   <si>
     <t>INE200A01026</t>
   </si>
   <si>
     <t>GE VERNOVA T&amp;D INDIA LTD</t>
   </si>
   <si>
     <t>INE047A01021</t>
   </si>
   <si>
     <t>GRASIM INDUSTRIES LTD</t>
   </si>
   <si>
     <t>KR7267260008</t>
   </si>
   <si>
     <t>HD HYUNDAI ELECTRIC LTD</t>
   </si>
   <si>
     <t>KRW</t>
   </si>
   <si>
-    <t>1 732.27</t>
-[...2 lines deleted...]
-    <t>2 985.33</t>
+    <t>1 739.04</t>
   </si>
   <si>
     <t>KR7009540006</t>
   </si>
   <si>
     <t>HD KOREA SHIPBUILDING &amp; OFFSHORE E</t>
   </si>
   <si>
-    <t>12 399.96</t>
-[...1 lines deleted...]
-  <si>
     <t>INE040A01034</t>
   </si>
   <si>
     <t>HDFC BANK LTD</t>
   </si>
   <si>
     <t>INE795G01014</t>
   </si>
   <si>
     <t>HDFC LIFE INSURANCE COMPANY LTD</t>
   </si>
   <si>
     <t>TW0002317005</t>
   </si>
   <si>
     <t>HON HAI PRECISION INDUSTRY LTD</t>
   </si>
   <si>
     <t>KR7005380001</t>
   </si>
   <si>
     <t>HYUNDAI MOTOR</t>
   </si>
   <si>
-    <t>4 186.78</t>
+    <t>4 170.46</t>
   </si>
   <si>
     <t>INE090A01021</t>
   </si>
   <si>
     <t>ICICI BANK LTD</t>
   </si>
   <si>
     <t>INE918Z01012</t>
   </si>
   <si>
     <t>KAYNES TECHNOLOGY INDIA LTD</t>
   </si>
   <si>
     <t>KR7105560007</t>
   </si>
   <si>
     <t>KB FINANCIAL GROUP INC</t>
   </si>
   <si>
-    <t>13 879.79</t>
+    <t>13 825.73</t>
   </si>
   <si>
     <t>INE018A01030</t>
   </si>
   <si>
     <t>LARSEN AND TOUBRO LTD</t>
   </si>
   <si>
     <t>KR7003550001</t>
   </si>
   <si>
     <t>LG CORP</t>
   </si>
   <si>
+    <t>10 556.80</t>
+  </si>
+  <si>
     <t>MU0295S00016</t>
   </si>
   <si>
     <t>MAKEMYTRIP LTD</t>
   </si>
   <si>
     <t>INE027H01010</t>
   </si>
   <si>
     <t>MAX HEALTHCARE INSTITUTE LTD</t>
   </si>
   <si>
     <t>TW0002454006</t>
   </si>
   <si>
     <t>MEDIATEK INC</t>
   </si>
   <si>
-    <t>2 114.75</t>
+    <t>2 100.57</t>
   </si>
   <si>
     <t>KR7035420009</t>
   </si>
   <si>
     <t>NAVER CORP</t>
   </si>
   <si>
-    <t>8 441.18</t>
+    <t>8 408.31</t>
   </si>
   <si>
     <t>INE848E01016</t>
   </si>
   <si>
     <t>NHPC LTD</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>INE752E01010</t>
   </si>
   <si>
     <t>POWER GRID CORPORATION OF INDIA LT</t>
   </si>
   <si>
     <t>MYL1295OO004</t>
   </si>
   <si>
     <t>PUBLIC BANK</t>
   </si>
   <si>
-    <t>14 944.09</t>
-[...1 lines deleted...]
-  <si>
     <t>KR7207940008</t>
   </si>
   <si>
     <t>SAMSUNG BIOLOGICS LTD</t>
   </si>
   <si>
     <t>KR7028260008</t>
   </si>
   <si>
     <t>SAMSUNG C&amp;T CORP</t>
   </si>
   <si>
-    <t>6 901.19</t>
+    <t>6 874.32</t>
   </si>
   <si>
     <t>KR7005930003</t>
   </si>
   <si>
     <t>SAMSUNG ELECTRONICS LTD</t>
   </si>
   <si>
-    <t>25 119.94</t>
+    <t>35 148.26</t>
   </si>
   <si>
     <t>KR7000810002</t>
   </si>
   <si>
     <t>SAMSUNG FIRE &amp; MARINE INSURANCE LT</t>
   </si>
   <si>
+    <t>19 176.59</t>
+  </si>
+  <si>
     <t>KR7000660001</t>
   </si>
   <si>
     <t>SK HYNIX INC</t>
   </si>
   <si>
-    <t>11 547.36</t>
+    <t>11 502.40</t>
   </si>
   <si>
     <t>INE062A01020</t>
   </si>
   <si>
     <t>STATE BANK OF INDIA</t>
   </si>
   <si>
     <t>TW0002330008</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR MANUFACTURING</t>
   </si>
   <si>
-    <t>24 136.19</t>
+    <t>5 420.46</t>
   </si>
   <si>
     <t>INE494B01023</t>
   </si>
   <si>
     <t>TVS MOTOR COMPANY LTD</t>
   </si>
   <si>
+    <t>2 279.08</t>
+  </si>
+  <si>
     <t>INE494B04019</t>
   </si>
   <si>
     <t>TVS MOTORS COMPANY PRF LTD</t>
+  </si>
+  <si>
+    <t>EUR-00038715</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-04-13</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -901,183 +904,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>3225</v>
       </c>
       <c r="C2" s="1">
-        <v>302437.0</v>
+        <v>237223.0</v>
       </c>
       <c r="D2">
-        <v>222.39</v>
+        <v>229.36</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2">
-        <v>67259261.48</v>
+        <v>54410047.92</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2">
-        <v>67259261.48</v>
+        <v>54410047.92</v>
       </c>
       <c r="I2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="1">
-        <v>24926.64</v>
+        <v>24826.45</v>
       </c>
       <c r="D3">
-        <v>77.6</v>
+        <v>79.94</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3">
-        <v>1934412.37</v>
+        <v>1984745.6</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3">
-        <v>1934412.37</v>
+        <v>1984745.6</v>
       </c>
       <c r="I3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="1">
-        <v>743647.53</v>
+        <v>578788.53</v>
       </c>
       <c r="D4">
-        <v>87.85</v>
+        <v>90.54</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4">
-        <v>65330879.75</v>
+        <v>52403215.87</v>
       </c>
       <c r="G4" t="s">
         <v>7</v>
       </c>
       <c r="H4">
-        <v>65330879.75</v>
+        <v>52403215.87</v>
       </c>
       <c r="I4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>12045.89</v>
+        <v>12611.7</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5">
-        <v>12045.89136574</v>
+        <v>12611.70296705</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5">
-        <v>10433.86</v>
+        <v>10753.04</v>
       </c>
       <c r="I5" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P54"/>
+  <dimension ref="A1:P56"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O54" sqref="O54"/>
+      <selection activeCell="O56" sqref="O56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1096,2689 +1099,2789 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>22827.0</v>
+        <v>18260.0</v>
       </c>
       <c r="D2" s="1">
-        <v>6297.0</v>
+        <v>6859.5</v>
       </c>
       <c r="E2" s="1">
-        <v>5620.1704630481</v>
+        <v>5620.1704633078</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
-        <v>108.2</v>
+        <v>108.76</v>
       </c>
       <c r="H2" s="1">
-        <v>1313862.14</v>
+        <v>1050997.62</v>
       </c>
       <c r="I2" s="1">
-        <v>14604.08</v>
+        <v>100709.97</v>
       </c>
       <c r="J2" s="1">
-        <v>1.1115382318574</v>
+        <v>9.5823214138201</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1328466.22</v>
+        <v>1151707.59</v>
       </c>
       <c r="N2" s="1">
-        <v>1328466.22</v>
+        <v>1151707.59</v>
       </c>
       <c r="O2" s="1">
-        <v>1.97</v>
+        <v>2.12</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
-        <v>42000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1610.0</v>
+        <v>1835.0</v>
       </c>
       <c r="E3" s="1">
-        <v>958.03034904762</v>
+        <v>958.03034911765</v>
       </c>
       <c r="F3" t="s">
         <v>35</v>
       </c>
       <c r="G3">
-        <v>36.97</v>
+        <v>37.22</v>
       </c>
       <c r="H3" s="1">
-        <v>1132218.8</v>
+        <v>916558.08</v>
       </c>
       <c r="I3" s="1">
-        <v>696890.1</v>
+        <v>759752.72</v>
       </c>
       <c r="J3" s="1">
-        <v>61.550832754234</v>
+        <v>82.891934136896</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1829108.9</v>
+        <v>1676310.8</v>
       </c>
       <c r="N3" s="1">
-        <v>1829108.9</v>
+        <v>1676310.8</v>
       </c>
       <c r="O3" s="1">
-        <v>2.72</v>
+        <v>3.08</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>117200.0</v>
+        <v>93700.0</v>
       </c>
       <c r="D4" s="1">
-        <v>380.0</v>
+        <v>363.0</v>
       </c>
       <c r="E4" s="1">
-        <v>290.46167918089</v>
+        <v>290.4616791889</v>
       </c>
       <c r="F4" t="s">
         <v>38</v>
       </c>
       <c r="G4">
-        <v>37.86</v>
+        <v>37.67</v>
       </c>
       <c r="H4" s="1">
-        <v>932256.73</v>
+        <v>745328.12</v>
       </c>
       <c r="I4" s="1">
-        <v>244199.7</v>
+        <v>157477.82</v>
       </c>
       <c r="J4" s="1">
-        <v>26.194468984954</v>
+        <v>21.128656731749</v>
       </c>
       <c r="K4">
-        <v>0.65</v>
+        <v>0.82</v>
       </c>
       <c r="L4" t="s">
         <v>39</v>
       </c>
       <c r="M4" s="1">
-        <v>1176456.43</v>
+        <v>902805.94</v>
       </c>
       <c r="N4" s="1">
-        <v>1252830.12</v>
+        <v>979546.92</v>
       </c>
       <c r="O4" s="1">
-        <v>1.86</v>
+        <v>1.8</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
-        <v>280700.0</v>
+        <v>224500.0</v>
       </c>
       <c r="D5" s="1">
-        <v>48.75</v>
+        <v>54.0</v>
       </c>
       <c r="E5" s="1">
-        <v>52.269401246883</v>
+        <v>52.269401247216</v>
       </c>
       <c r="F5" t="s">
         <v>38</v>
       </c>
       <c r="G5">
-        <v>37.86</v>
+        <v>37.67</v>
       </c>
       <c r="H5" s="1">
-        <v>399054.39</v>
+        <v>319158.21</v>
       </c>
       <c r="I5" s="1">
-        <v>-37576.56</v>
+        <v>2621.23</v>
       </c>
       <c r="J5" s="1">
-        <v>-9.4164006064436</v>
+        <v>0.82129486814705</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>361477.83</v>
+        <v>321779.44</v>
       </c>
       <c r="N5" s="1">
-        <v>361477.83</v>
+        <v>321779.44</v>
       </c>
       <c r="O5" s="1">
-        <v>0.54</v>
+        <v>0.59</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
-        <v>10000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>3375.0</v>
+        <v>3025.0</v>
       </c>
       <c r="E6" s="1">
-        <v>3035.045843</v>
+        <v>3035.0458425</v>
       </c>
       <c r="F6" t="s">
         <v>35</v>
       </c>
       <c r="G6">
-        <v>36.97</v>
+        <v>37.22</v>
       </c>
       <c r="H6" s="1">
-        <v>862740.99</v>
+        <v>690192.79</v>
       </c>
       <c r="I6" s="1">
-        <v>50190.47</v>
+        <v>-39980.87</v>
       </c>
       <c r="J6" s="1">
-        <v>5.8175594508382</v>
+        <v>-5.7927104686214</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>912931.46</v>
+        <v>650211.92</v>
       </c>
       <c r="N6" s="1">
-        <v>912931.46</v>
+        <v>650211.92</v>
       </c>
       <c r="O6" s="1">
-        <v>1.36</v>
+        <v>1.2</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
-        <v>170310.0</v>
+        <v>136250.0</v>
       </c>
       <c r="D7" s="1">
-        <v>1203.9</v>
+        <v>1350.8</v>
       </c>
       <c r="E7" s="1">
-        <v>1228.375768892</v>
+        <v>1228.3757688807</v>
       </c>
       <c r="F7" t="s">
         <v>32</v>
       </c>
       <c r="G7">
-        <v>108.2</v>
+        <v>108.76</v>
       </c>
       <c r="H7" s="1">
-        <v>2064348.61</v>
+        <v>1651503.13</v>
       </c>
       <c r="I7" s="1">
-        <v>-169395.15</v>
+        <v>40793.76</v>
       </c>
       <c r="J7" s="1">
-        <v>-8.2057434088131</v>
+        <v>2.4700988607875</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1894953.46</v>
+        <v>1692296.89</v>
       </c>
       <c r="N7" s="1">
-        <v>1894953.46</v>
+        <v>1692296.89</v>
       </c>
       <c r="O7" s="1">
-        <v>2.82</v>
+        <v>3.11</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
-        <v>7113.0</v>
+        <v>5690.0</v>
       </c>
       <c r="D8" s="1">
-        <v>9051.0</v>
+        <v>9813.5</v>
       </c>
       <c r="E8" s="1">
-        <v>8966.5687614227</v>
+        <v>8966.5687609842</v>
       </c>
       <c r="F8" t="s">
         <v>32</v>
       </c>
       <c r="G8">
-        <v>108.2</v>
+        <v>108.76</v>
       </c>
       <c r="H8" s="1">
-        <v>657870.7</v>
+        <v>526259.56</v>
       </c>
       <c r="I8" s="1">
-        <v>-62870.16</v>
+        <v>-12824.89</v>
       </c>
       <c r="J8" s="1">
-        <v>-9.5566134804301</v>
+        <v>-2.4369894582058</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>595000.54</v>
+        <v>513434.67</v>
       </c>
       <c r="N8" s="1">
-        <v>595000.54</v>
+        <v>513434.67</v>
       </c>
       <c r="O8" s="1">
-        <v>0.88</v>
+        <v>0.94</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="1">
-        <v>144173.0</v>
+        <v>115335.0</v>
       </c>
       <c r="D9" s="1">
-        <v>830.55</v>
+        <v>924.55</v>
       </c>
       <c r="E9" s="1">
-        <v>898.73600930826</v>
+        <v>898.73600927732</v>
       </c>
       <c r="F9" t="s">
         <v>32</v>
       </c>
       <c r="G9">
-        <v>108.2</v>
+        <v>108.76</v>
       </c>
       <c r="H9" s="1">
-        <v>1307917.09</v>
+        <v>1046302.83</v>
       </c>
       <c r="I9" s="1">
-        <v>-201248.2</v>
+        <v>-65818.82</v>
       </c>
       <c r="J9" s="1">
-        <v>-15.386923340837</v>
+        <v>-6.2906090008377</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1106668.89</v>
+        <v>980484.01</v>
       </c>
       <c r="N9" s="1">
-        <v>1106668.89</v>
+        <v>980484.01</v>
       </c>
       <c r="O9" s="1">
-        <v>1.64</v>
+        <v>1.8</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="1">
-        <v>2586700.0</v>
+        <v>2069300.0</v>
       </c>
       <c r="D10" s="1">
-        <v>6775.0</v>
+        <v>6700.0</v>
       </c>
       <c r="E10" s="1">
-        <v>9070.6916707581</v>
+        <v>9070.6916707582</v>
       </c>
       <c r="F10" t="s">
         <v>52</v>
       </c>
       <c r="G10" t="s">
         <v>53</v>
       </c>
       <c r="H10" s="1">
-        <v>1305313.18</v>
+        <v>1044220.27</v>
       </c>
       <c r="I10" s="1">
-        <v>-411333.36</v>
+        <v>-352529.84</v>
       </c>
       <c r="J10" s="1">
-        <v>-31.512235247636</v>
+        <v>-33.760103124602</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>893979.82</v>
+        <v>691690.43</v>
       </c>
       <c r="N10" s="1">
-        <v>893979.82</v>
+        <v>691690.43</v>
       </c>
       <c r="O10" s="1">
-        <v>1.33</v>
+        <v>1.27</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
-        <v>3287100.0</v>
+        <v>2629700.0</v>
       </c>
       <c r="D11" s="1">
-        <v>4730.0</v>
+        <v>4670.0</v>
       </c>
       <c r="E11" s="1">
-        <v>4696.9321474795</v>
+        <v>4696.9321474807</v>
       </c>
       <c r="F11" t="s">
         <v>52</v>
       </c>
       <c r="G11" t="s">
         <v>53</v>
       </c>
       <c r="H11" s="1">
-        <v>833611.27</v>
+        <v>666894.09</v>
       </c>
       <c r="I11" s="1">
-        <v>-40477.56</v>
+        <v>-54210.02</v>
       </c>
       <c r="J11" s="1">
-        <v>-4.8556877116117</v>
+        <v>-8.1287300056895</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>793133.71</v>
+        <v>612684.07</v>
       </c>
       <c r="N11" s="1">
-        <v>793133.71</v>
+        <v>612684.07</v>
       </c>
       <c r="O11" s="1">
-        <v>1.18</v>
+        <v>1.13</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
-        <v>81552.0</v>
+        <v>65250.0</v>
       </c>
       <c r="D12" s="1">
-        <v>426.1</v>
+        <v>442.45</v>
       </c>
       <c r="E12" s="1">
-        <v>328.44615680793</v>
+        <v>328.44615678161</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
       <c r="G12">
-        <v>108.2</v>
+        <v>108.76</v>
       </c>
       <c r="H12" s="1">
-        <v>284586.74</v>
+        <v>227698.7</v>
       </c>
       <c r="I12" s="1">
-        <v>36567.85</v>
+        <v>37758.01</v>
       </c>
       <c r="J12" s="1">
-        <v>12.849456724512</v>
+        <v>16.582444256379</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>321154.59</v>
+        <v>265456.71</v>
       </c>
       <c r="N12" s="1">
-        <v>321154.59</v>
+        <v>265456.71</v>
       </c>
       <c r="O12" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
-        <v>80935.0</v>
+        <v>64750.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1846.1</v>
+        <v>1870.0</v>
       </c>
       <c r="E13" s="1">
-        <v>1653.3850996479</v>
+        <v>1653.3850996139</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
       <c r="G13">
-        <v>108.2</v>
+        <v>108.76</v>
       </c>
       <c r="H13" s="1">
-        <v>1392917.69</v>
+        <v>1114368.57</v>
       </c>
       <c r="I13" s="1">
-        <v>-12026.12</v>
+        <v>-1022.01</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.86337621284715</v>
+        <v>-0.091712026659187</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1380891.57</v>
+        <v>1113346.56</v>
       </c>
       <c r="N13" s="1">
-        <v>1380891.57</v>
+        <v>1113346.56</v>
       </c>
       <c r="O13" s="1">
         <v>2.05</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
-        <v>498000.0</v>
+        <v>398000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>72.0</v>
+        <v>72.9</v>
       </c>
       <c r="E14" s="1">
-        <v>65.296058674699</v>
+        <v>65.296058668342</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
       <c r="G14">
-        <v>36.97</v>
+        <v>37.22</v>
       </c>
       <c r="H14" s="1">
-        <v>937717.58</v>
+        <v>749420.88</v>
       </c>
       <c r="I14" s="1">
-        <v>32180.8</v>
+        <v>30140.22</v>
       </c>
       <c r="J14" s="1">
-        <v>3.4318221910695</v>
+        <v>4.0218014742263</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>969898.38</v>
+        <v>779561.1</v>
       </c>
       <c r="N14" s="1">
-        <v>969898.38</v>
+        <v>779561.1</v>
       </c>
       <c r="O14" s="1">
-        <v>1.44</v>
+        <v>1.43</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
-        <v>735100.0</v>
+        <v>588100.0</v>
       </c>
       <c r="D15" s="1">
-        <v>7.87</v>
+        <v>7.52</v>
       </c>
       <c r="E15" s="1">
-        <v>7.4589096313427</v>
+        <v>7.4589096242136</v>
       </c>
       <c r="F15" t="s">
         <v>64</v>
       </c>
       <c r="G15">
-        <v>4.55</v>
+        <v>4.65</v>
       </c>
       <c r="H15" s="1">
-        <v>1138931.77</v>
+        <v>911176.4</v>
       </c>
       <c r="I15" s="1">
-        <v>133065.3</v>
+        <v>39829.82</v>
       </c>
       <c r="J15" s="1">
-        <v>11.683342541231</v>
+        <v>4.3712523722081</v>
       </c>
       <c r="K15">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>0.0</v>
+      </c>
+      <c r="L15">
+        <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1271997.07</v>
+        <v>951006.22</v>
       </c>
       <c r="N15" s="1">
-        <v>1304887.97</v>
+        <v>951006.22</v>
       </c>
       <c r="O15" s="1">
-        <v>1.94</v>
+        <v>1.75</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" t="s">
         <v>66</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="1">
-        <v>38930.0</v>
+        <v>31140.0</v>
       </c>
       <c r="D16" s="1">
-        <v>1256.4</v>
+        <v>1229.5</v>
       </c>
       <c r="E16" s="1">
-        <v>1497.3622936039</v>
+        <v>1497.3622935132</v>
       </c>
       <c r="F16" t="s">
         <v>32</v>
       </c>
       <c r="G16">
-        <v>108.2</v>
+        <v>108.76</v>
       </c>
       <c r="H16" s="1">
-        <v>602107.71</v>
+        <v>481624.3</v>
       </c>
       <c r="I16" s="1">
-        <v>-150064.12</v>
+        <v>-129580.96</v>
       </c>
       <c r="J16" s="1">
-        <v>-24.92313543037</v>
+        <v>-26.904987975067</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>452043.59</v>
+        <v>352043.34</v>
       </c>
       <c r="N16" s="1">
-        <v>452043.59</v>
+        <v>352043.34</v>
       </c>
       <c r="O16" s="1">
-        <v>0.67</v>
+        <v>0.65</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" t="s">
         <v>68</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="1">
-        <v>448800.0</v>
+        <v>359000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>45.5</v>
+        <v>47.75</v>
       </c>
       <c r="E17" s="1">
-        <v>47.442433199644</v>
+        <v>47.442433203343</v>
       </c>
       <c r="F17" t="s">
         <v>38</v>
       </c>
       <c r="G17">
-        <v>37.86</v>
+        <v>37.67</v>
       </c>
       <c r="H17" s="1">
-        <v>564560.17</v>
+        <v>451597.82</v>
       </c>
       <c r="I17" s="1">
-        <v>-25137.89</v>
+        <v>3407.02</v>
       </c>
       <c r="J17" s="1">
-        <v>-4.4526502817228</v>
+        <v>0.75443676853887</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>539422.28</v>
+        <v>455004.84</v>
       </c>
       <c r="N17" s="1">
-        <v>539422.28</v>
+        <v>455004.84</v>
       </c>
       <c r="O17" s="1">
-        <v>0.8</v>
+        <v>0.84</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" t="s">
         <v>70</v>
       </c>
-      <c r="B18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" s="1">
-        <v>176580.0</v>
+        <v>141265.0</v>
       </c>
       <c r="D18" s="1">
-        <v>422.85</v>
+        <v>470.15</v>
       </c>
       <c r="E18" s="1">
-        <v>424.30115233888</v>
+        <v>424.3011523732</v>
       </c>
       <c r="F18" t="s">
         <v>32</v>
       </c>
       <c r="G18">
-        <v>108.2</v>
+        <v>108.76</v>
       </c>
       <c r="H18" s="1">
-        <v>697573.22</v>
+        <v>558062.53</v>
       </c>
       <c r="I18" s="1">
-        <v>-7498.95</v>
+        <v>52626.34</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.0750054309711</v>
+        <v>9.4301869720585</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>690074.27</v>
+        <v>610688.87</v>
       </c>
       <c r="N18" s="1">
-        <v>690074.27</v>
+        <v>610688.87</v>
       </c>
       <c r="O18" s="1">
-        <v>1.03</v>
+        <v>1.12</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" t="s">
         <v>72</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="1">
-        <v>50000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1475.0</v>
+        <v>1735.0</v>
       </c>
       <c r="E19" s="1">
-        <v>514.0043998</v>
+        <v>514.00439975</v>
       </c>
       <c r="F19" t="s">
         <v>35</v>
       </c>
       <c r="G19">
-        <v>36.97</v>
+        <v>37.22</v>
       </c>
       <c r="H19" s="1">
-        <v>740311.56</v>
+        <v>592249.25</v>
       </c>
       <c r="I19" s="1">
-        <v>1254612.74</v>
+        <v>1272408.06</v>
       </c>
       <c r="J19" s="1">
-        <v>169.47091032862</v>
+        <v>214.84333834108</v>
       </c>
       <c r="K19">
         <v>0.01</v>
       </c>
       <c r="L19">
-        <v>292.2</v>
+        <v>290.24</v>
       </c>
       <c r="M19" s="1">
-        <v>1994924.3</v>
+        <v>1864657.31</v>
       </c>
       <c r="N19" s="1">
-        <v>1995216.5</v>
+        <v>1864947.55</v>
       </c>
       <c r="O19" s="1">
-        <v>2.97</v>
+        <v>3.43</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" t="s">
         <v>74</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="1">
-        <v>4461.0</v>
+        <v>3570.0</v>
       </c>
       <c r="D20" s="1">
-        <v>10342.0</v>
+        <v>10676.0</v>
       </c>
       <c r="E20" s="1">
-        <v>13485.277339162</v>
+        <v>13485.277338936</v>
       </c>
       <c r="F20" t="s">
         <v>32</v>
       </c>
       <c r="G20">
-        <v>108.2</v>
+        <v>108.76</v>
       </c>
       <c r="H20" s="1">
-        <v>626982.24</v>
+        <v>501754.45</v>
       </c>
       <c r="I20" s="1">
-        <v>-200594.47</v>
+        <v>-151304.68</v>
       </c>
       <c r="J20" s="1">
-        <v>-31.993644668468</v>
+        <v>-30.155124683</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>426387.77</v>
+        <v>350449.77</v>
       </c>
       <c r="N20" s="1">
-        <v>426387.77</v>
+        <v>350449.77</v>
       </c>
       <c r="O20" s="1">
-        <v>0.63</v>
+        <v>0.64</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" t="s">
         <v>76</v>
       </c>
-      <c r="B21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" s="1">
-        <v>52000.0</v>
+        <v>41000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>367.5</v>
+        <v>328.5</v>
       </c>
       <c r="E21" s="1">
-        <v>484.37930769231</v>
+        <v>484.37930780488</v>
       </c>
       <c r="F21" t="s">
         <v>35</v>
       </c>
       <c r="G21">
-        <v>36.97</v>
+        <v>37.22</v>
       </c>
       <c r="H21" s="1">
-        <v>736993.24</v>
+        <v>581090.82</v>
       </c>
       <c r="I21" s="1">
-        <v>-220071.16</v>
+        <v>-219215.65</v>
       </c>
       <c r="J21" s="1">
-        <v>-29.8606755199</v>
+        <v>-37.724851684974</v>
       </c>
       <c r="K21">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="L21" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="M21" s="1">
-        <v>516922.08</v>
+        <v>361875.17</v>
       </c>
       <c r="N21" s="1">
-        <v>518851.82</v>
+        <v>363791.95</v>
       </c>
       <c r="O21" s="1">
-        <v>0.77</v>
+        <v>0.67</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" t="s">
         <v>79</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="1">
-        <v>9000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>2810.0</v>
+        <v>3420.0</v>
       </c>
       <c r="E22" s="1">
-        <v>1232.0238577778</v>
+        <v>1232.0238571429</v>
       </c>
       <c r="F22" t="s">
         <v>35</v>
       </c>
       <c r="G22">
-        <v>36.97</v>
+        <v>37.22</v>
       </c>
       <c r="H22" s="1">
-        <v>310488.02</v>
+        <v>241490.68</v>
       </c>
       <c r="I22" s="1">
-        <v>373601.95</v>
+        <v>401735.49</v>
       </c>
       <c r="J22" s="1">
-        <v>120.32733179206</v>
+        <v>166.35651943172</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>684089.97</v>
+        <v>643226.17</v>
       </c>
       <c r="N22" s="1">
-        <v>684089.97</v>
+        <v>643226.17</v>
       </c>
       <c r="O22" s="1">
-        <v>1.02</v>
+        <v>1.18</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>80</v>
+      </c>
+      <c r="B23" t="s">
         <v>81</v>
       </c>
-      <c r="B23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" s="1">
-        <v>357461.0</v>
+        <v>285970.0</v>
       </c>
       <c r="D23" s="1">
-        <v>232.29</v>
+        <v>240.23</v>
       </c>
       <c r="E23" s="1">
-        <v>282.01272284249</v>
+        <v>282.01272283806</v>
       </c>
       <c r="F23" t="s">
         <v>32</v>
       </c>
       <c r="G23">
-        <v>108.2</v>
+        <v>108.76</v>
       </c>
       <c r="H23" s="1">
-        <v>1038841.14</v>
+        <v>831076.4</v>
       </c>
       <c r="I23" s="1">
-        <v>-271431.65</v>
+        <v>-199397.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-26.128311591511</v>
+        <v>-23.992619691764</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>767409.49</v>
+        <v>631679.4</v>
       </c>
       <c r="N23" s="1">
-        <v>767409.49</v>
+        <v>631679.4</v>
       </c>
       <c r="O23" s="1">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B24" t="s">
         <v>83</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" s="1">
+        <v>241805.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>77700.0</v>
+      </c>
+      <c r="E24" s="1">
+        <v>109076.09184082</v>
+      </c>
+      <c r="F24" t="s">
         <v>84</v>
       </c>
-      <c r="C24" s="1">
-[...8 lines deleted...]
-      <c r="F24" t="s">
+      <c r="G24" t="s">
         <v>85</v>
       </c>
-      <c r="G24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H24" s="1">
-        <v>1133046.68</v>
+        <v>906591.06</v>
       </c>
       <c r="I24" s="1">
-        <v>-390498.71</v>
+        <v>-298321.51</v>
       </c>
       <c r="J24" s="1">
-        <v>-34.464485611484</v>
+        <v>-32.905851729886</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>742547.97</v>
+        <v>608269.55</v>
       </c>
       <c r="N24" s="1">
-        <v>742547.97</v>
+        <v>608269.55</v>
       </c>
       <c r="O24" s="1">
-        <v>1.1</v>
+        <v>1.12</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>86</v>
+      </c>
+      <c r="B25" t="s">
         <v>87</v>
       </c>
-      <c r="B25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" s="1">
-        <v>31945.0</v>
+        <v>25560.0</v>
       </c>
       <c r="D25" s="1">
-        <v>3678.9</v>
+        <v>4067.0</v>
       </c>
       <c r="E25" s="1">
-        <v>3681.2731457192</v>
+        <v>3681.2731455399</v>
       </c>
       <c r="F25" t="s">
         <v>32</v>
       </c>
       <c r="G25">
-        <v>108.2</v>
+        <v>108.76</v>
       </c>
       <c r="H25" s="1">
-        <v>1091901.47</v>
+        <v>873657.9</v>
       </c>
       <c r="I25" s="1">
-        <v>-5753.84</v>
+        <v>82179.49</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.52695597158597</v>
+        <v>9.4063694725361</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1086147.63</v>
+        <v>955837.39</v>
       </c>
       <c r="N25" s="1">
-        <v>1086147.63</v>
+        <v>955837.39</v>
       </c>
       <c r="O25" s="1">
-        <v>1.61</v>
+        <v>1.76</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>88</v>
+      </c>
+      <c r="B26" t="s">
         <v>89</v>
       </c>
-      <c r="B26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="1">
-        <v>37487.0</v>
+        <v>29990.0</v>
       </c>
       <c r="D26" s="1">
-        <v>2616.3</v>
+        <v>2742.6</v>
       </c>
       <c r="E26" s="1">
-        <v>2781.6483415584</v>
+        <v>2781.6483414471</v>
       </c>
       <c r="F26" t="s">
         <v>32</v>
       </c>
       <c r="G26">
-        <v>108.2</v>
+        <v>108.76</v>
       </c>
       <c r="H26" s="1">
-        <v>1030495.44</v>
+        <v>824407.35</v>
       </c>
       <c r="I26" s="1">
-        <v>-124061.39</v>
+        <v>-68118.09</v>
       </c>
       <c r="J26" s="1">
-        <v>-12.039004267695</v>
+        <v>-8.2626737862053</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>906434.05</v>
+        <v>756289.26</v>
       </c>
       <c r="N26" s="1">
-        <v>906434.05</v>
+        <v>756289.26</v>
       </c>
       <c r="O26" s="1">
-        <v>1.35</v>
+        <v>1.39</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>90</v>
+      </c>
+      <c r="B27" t="s">
         <v>91</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" s="1">
+        <v>935.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>999000.0</v>
+      </c>
+      <c r="E27" s="1">
+        <v>1062362.9529946</v>
+      </c>
+      <c r="F27" t="s">
         <v>92</v>
       </c>
-      <c r="C27" s="1">
-[...8 lines deleted...]
-      <c r="F27" t="s">
+      <c r="G27" t="s">
         <v>93</v>
       </c>
-      <c r="G27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H27" s="1">
-        <v>731718.69</v>
+        <v>584749.55</v>
       </c>
       <c r="I27" s="1">
-        <v>-83996.58</v>
+        <v>-47635.09</v>
       </c>
       <c r="J27" s="1">
-        <v>-11.479354176398</v>
+        <v>-8.1462379919745</v>
       </c>
       <c r="K27">
-        <v>2.55</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>0.0</v>
+      </c>
+      <c r="L27">
+        <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>647722.11</v>
+        <v>537114.46</v>
       </c>
       <c r="N27" s="1">
-        <v>650707.44</v>
+        <v>537114.46</v>
       </c>
       <c r="O27" s="1">
-        <v>0.97</v>
+        <v>0.99</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B28" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C28" s="1">
-        <v>2777.0</v>
+        <v>2220.0</v>
       </c>
       <c r="D28" s="1">
-        <v>404500.0</v>
+        <v>394000.0</v>
       </c>
       <c r="E28" s="1">
-        <v>366915.33046813</v>
+        <v>366915.33046847</v>
       </c>
       <c r="F28" t="s">
+        <v>92</v>
+      </c>
+      <c r="G28" t="s">
         <v>93</v>
       </c>
-      <c r="G28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H28" s="1">
-        <v>639872.54</v>
+        <v>511529.36</v>
       </c>
       <c r="I28" s="1">
-        <v>8580.69</v>
+        <v>-8562.99</v>
       </c>
       <c r="J28" s="1">
-        <v>1.3409998810076</v>
+        <v>-1.6739977544984</v>
       </c>
       <c r="K28">
-        <v>4.47</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>0.0</v>
+      </c>
+      <c r="L28">
+        <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>648453.23</v>
+        <v>502966.37</v>
       </c>
       <c r="N28" s="1">
-        <v>660853.19</v>
+        <v>502966.37</v>
       </c>
       <c r="O28" s="1">
-        <v>0.98</v>
+        <v>0.92</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="B29" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="C29" s="1">
-        <v>259435.0</v>
+        <v>207545.0</v>
       </c>
       <c r="D29" s="1">
-        <v>780.45</v>
+        <v>810.3</v>
       </c>
       <c r="E29" s="1">
-        <v>837.71156551737</v>
+        <v>837.71156554</v>
       </c>
       <c r="F29" t="s">
         <v>32</v>
       </c>
       <c r="G29">
-        <v>108.2</v>
+        <v>108.76</v>
       </c>
       <c r="H29" s="1">
-        <v>2319819.92</v>
+        <v>1855829.11</v>
       </c>
       <c r="I29" s="1">
-        <v>-448527.6</v>
+        <v>-309481.57</v>
       </c>
       <c r="J29" s="1">
-        <v>-19.334586970871</v>
+        <v>-16.676189005355</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1871292.32</v>
+        <v>1546347.54</v>
       </c>
       <c r="N29" s="1">
-        <v>1871292.32</v>
+        <v>1546347.54</v>
       </c>
       <c r="O29" s="1">
-        <v>2.78</v>
+        <v>2.84</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="B30" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C30" s="1">
-        <v>108759.0</v>
+        <v>87000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>623.65</v>
+        <v>604.15</v>
       </c>
       <c r="E30" s="1">
-        <v>691.57270874135</v>
+        <v>691.57270873563</v>
       </c>
       <c r="F30" t="s">
         <v>32</v>
       </c>
       <c r="G30">
-        <v>108.2</v>
+        <v>108.76</v>
       </c>
       <c r="H30" s="1">
-        <v>796699.64</v>
+        <v>637306.97</v>
       </c>
       <c r="I30" s="1">
-        <v>-169834.5</v>
+        <v>-154011.16</v>
       </c>
       <c r="J30" s="1">
-        <v>-21.317255772828</v>
+        <v>-24.165930587579</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>626865.14</v>
+        <v>483295.81</v>
       </c>
       <c r="N30" s="1">
-        <v>626865.14</v>
+        <v>483295.81</v>
       </c>
       <c r="O30" s="1">
-        <v>0.93</v>
+        <v>0.89</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="B31" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="C31" s="1">
-        <v>282000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>203.0</v>
+        <v>200.5</v>
       </c>
       <c r="E31" s="1">
-        <v>201.93496163121</v>
+        <v>201.93496164444</v>
       </c>
       <c r="F31" t="s">
         <v>35</v>
       </c>
       <c r="G31">
-        <v>36.97</v>
+        <v>37.22</v>
       </c>
       <c r="H31" s="1">
-        <v>1638116.24</v>
+        <v>1307007.64</v>
       </c>
       <c r="I31" s="1">
-        <v>-89622.19</v>
+        <v>-94913.22</v>
       </c>
       <c r="J31" s="1">
-        <v>-5.4710519199785</v>
+        <v>-7.2618718586832</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1548494.05</v>
+        <v>1212094.42</v>
       </c>
       <c r="N31" s="1">
-        <v>1548494.05</v>
+        <v>1212094.42</v>
       </c>
       <c r="O31" s="1">
-        <v>2.3</v>
+        <v>2.23</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="B32" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C32" s="1">
-        <v>1810.0</v>
+        <v>1450.0</v>
       </c>
       <c r="D32" s="1">
-        <v>517000.0</v>
+        <v>489500.0</v>
       </c>
       <c r="E32" s="1">
-        <v>211389.4778895</v>
+        <v>211389.47788966</v>
       </c>
       <c r="F32" t="s">
+        <v>92</v>
+      </c>
+      <c r="G32" t="s">
         <v>93</v>
       </c>
-      <c r="G32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H32" s="1">
-        <v>240063.44</v>
+        <v>192316.02</v>
       </c>
       <c r="I32" s="1">
-        <v>300135.06</v>
+        <v>215825.19</v>
       </c>
       <c r="J32" s="1">
-        <v>125.02322719361</v>
+        <v>112.22423904155</v>
       </c>
       <c r="K32">
-        <v>2.31</v>
+        <v>2.88</v>
       </c>
       <c r="L32" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="M32" s="1">
-        <v>540198.5</v>
+        <v>408141.21</v>
       </c>
       <c r="N32" s="1">
-        <v>544385.28</v>
+        <v>412311.67</v>
       </c>
       <c r="O32" s="1">
-        <v>0.81</v>
+        <v>0.76</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="B33" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C33" s="1">
-        <v>175275.0</v>
+        <v>140220.0</v>
       </c>
       <c r="D33" s="1">
-        <v>1245.4</v>
+        <v>1321.9</v>
       </c>
       <c r="E33" s="1">
-        <v>1280.2002429325</v>
+        <v>1280.200242904</v>
       </c>
       <c r="F33" t="s">
         <v>32</v>
       </c>
       <c r="G33">
-        <v>108.2</v>
+        <v>108.76</v>
       </c>
       <c r="H33" s="1">
-        <v>2329805.03</v>
+        <v>1863844.02</v>
       </c>
       <c r="I33" s="1">
-        <v>-312382.71</v>
+        <v>-159498.83</v>
       </c>
       <c r="J33" s="1">
-        <v>-13.408105226728</v>
+        <v>-8.55752028005</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2017422.32</v>
+        <v>1704345.19</v>
       </c>
       <c r="N33" s="1">
-        <v>2017422.32</v>
+        <v>1704345.19</v>
       </c>
       <c r="O33" s="1">
-        <v>3.0</v>
+        <v>3.13</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="B34" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C34" s="1">
-        <v>10956.0</v>
+        <v>8765.0</v>
       </c>
       <c r="D34" s="1">
-        <v>3620.6</v>
+        <v>3896.3</v>
       </c>
       <c r="E34" s="1">
-        <v>5465.647107521</v>
+        <v>5465.6471078152</v>
       </c>
       <c r="F34" t="s">
         <v>32</v>
       </c>
       <c r="G34">
-        <v>108.2</v>
+        <v>108.76</v>
       </c>
       <c r="H34" s="1">
-        <v>616358.56</v>
+        <v>493098.1</v>
       </c>
       <c r="I34" s="1">
-        <v>-249751.73</v>
+        <v>-179081.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-40.520525909464</v>
+        <v>-36.317519779533</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>366606.83</v>
+        <v>314017.1</v>
       </c>
       <c r="N34" s="1">
-        <v>366606.83</v>
+        <v>314017.1</v>
       </c>
       <c r="O34" s="1">
-        <v>0.54</v>
+        <v>0.58</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B35" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="C35" s="1">
-        <v>17624.0</v>
+        <v>14100.0</v>
       </c>
       <c r="D35" s="1">
-        <v>155200.0</v>
+        <v>158300.0</v>
       </c>
       <c r="E35" s="1">
-        <v>105632.04932819</v>
+        <v>105632.04932837</v>
       </c>
       <c r="F35" t="s">
+        <v>92</v>
+      </c>
+      <c r="G35" t="s">
         <v>93</v>
       </c>
-      <c r="G35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H35" s="1">
-        <v>1166499.36</v>
+        <v>933252.44</v>
       </c>
       <c r="I35" s="1">
-        <v>412494.55</v>
+        <v>350229.54</v>
       </c>
       <c r="J35" s="1">
-        <v>35.361746790843</v>
+        <v>37.527846163467</v>
       </c>
       <c r="K35">
-        <v>0.79</v>
+        <v>0.98</v>
       </c>
       <c r="L35" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="M35" s="1">
-        <v>1578993.91</v>
+        <v>1283481.98</v>
       </c>
       <c r="N35" s="1">
-        <v>1592873.7</v>
+        <v>1297307.71</v>
       </c>
       <c r="O35" s="1">
-        <v>2.37</v>
+        <v>2.38</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="B36" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="C36" s="1">
-        <v>32864.0</v>
+        <v>26290.0</v>
       </c>
       <c r="D36" s="1">
-        <v>3434.8</v>
+        <v>3959.9</v>
       </c>
       <c r="E36" s="1">
-        <v>3608.4908100049</v>
+        <v>3608.490810194</v>
       </c>
       <c r="F36" t="s">
         <v>32</v>
       </c>
       <c r="G36">
-        <v>108.2</v>
+        <v>108.76</v>
       </c>
       <c r="H36" s="1">
-        <v>1239170.55</v>
+        <v>991291.19</v>
       </c>
       <c r="I36" s="1">
-        <v>-195917.02</v>
+        <v>-34044.66</v>
       </c>
       <c r="J36" s="1">
-        <v>-15.810335389265</v>
+        <v>-3.4343753221493</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1043253.53</v>
+        <v>957246.53</v>
       </c>
       <c r="N36" s="1">
-        <v>1043253.53</v>
+        <v>957246.53</v>
       </c>
       <c r="O36" s="1">
-        <v>1.55</v>
+        <v>1.76</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="B37" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C37" s="1">
-        <v>10285.0</v>
+        <v>8225.0</v>
       </c>
       <c r="D37" s="1">
-        <v>95500.0</v>
+        <v>93000.0</v>
       </c>
       <c r="E37" s="1">
-        <v>81681.536217793</v>
+        <v>81681.536217629</v>
       </c>
       <c r="F37" t="s">
+        <v>92</v>
+      </c>
+      <c r="G37" t="s">
         <v>93</v>
       </c>
-      <c r="G37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H37" s="1">
-        <v>503412.53</v>
+        <v>402583.19</v>
       </c>
       <c r="I37" s="1">
-        <v>63599.04</v>
+        <v>37270.87</v>
       </c>
       <c r="J37" s="1">
-        <v>12.633583037752</v>
+        <v>9.2579300193831</v>
       </c>
       <c r="K37">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.28</v>
+      </c>
+      <c r="L37" t="s">
+        <v>116</v>
       </c>
       <c r="M37" s="1">
-        <v>567011.57</v>
+        <v>439854.06</v>
       </c>
       <c r="N37" s="1">
-        <v>567011.57</v>
+        <v>450410.86</v>
       </c>
       <c r="O37" s="1">
-        <v>0.84</v>
+        <v>0.83</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B38" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="C38" s="1">
         <v>6800.0</v>
       </c>
       <c r="D38" s="1">
-        <v>39.78</v>
+        <v>40.85</v>
       </c>
       <c r="E38" s="1">
         <v>56.689666176471</v>
       </c>
       <c r="F38" t="s">
         <v>14</v>
       </c>
       <c r="G38">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H38" s="1">
         <v>325321.52</v>
       </c>
       <c r="I38" s="1">
-        <v>-91017.49</v>
+        <v>-88479.64</v>
       </c>
       <c r="J38" s="1">
-        <v>-27.977703411689</v>
+        <v>-27.197598240657</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>234304.03</v>
+        <v>236841.88</v>
       </c>
       <c r="N38" s="1">
-        <v>234304.03</v>
+        <v>236841.88</v>
       </c>
       <c r="O38" s="1">
-        <v>0.35</v>
+        <v>0.44</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B39" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C39" s="1">
-        <v>109641.0</v>
+        <v>87710.0</v>
       </c>
       <c r="D39" s="1">
-        <v>964.8</v>
+        <v>953.35</v>
       </c>
       <c r="E39" s="1">
-        <v>1045.4560158153</v>
+        <v>1045.4560158477</v>
       </c>
       <c r="F39" t="s">
         <v>32</v>
       </c>
       <c r="G39">
-        <v>108.2</v>
+        <v>108.76</v>
       </c>
       <c r="H39" s="1">
-        <v>1161806.92</v>
+        <v>929415.87</v>
       </c>
       <c r="I39" s="1">
-        <v>-184168.48</v>
+        <v>-160550.19</v>
       </c>
       <c r="J39" s="1">
-        <v>-15.851900761617</v>
+        <v>-17.274311229482</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>977638.44</v>
+        <v>768865.68</v>
       </c>
       <c r="N39" s="1">
-        <v>977638.44</v>
+        <v>768865.68</v>
       </c>
       <c r="O39" s="1">
-        <v>1.45</v>
+        <v>1.41</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="B40" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C40" s="1">
-        <v>30000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>1700.0</v>
+        <v>1575.0</v>
       </c>
       <c r="E40" s="1">
-        <v>1349.7985243333</v>
+        <v>1349.7985241667</v>
       </c>
       <c r="F40" t="s">
         <v>35</v>
       </c>
       <c r="G40">
-        <v>36.97</v>
+        <v>37.22</v>
       </c>
       <c r="H40" s="1">
-        <v>1149464.53</v>
+        <v>919571.62</v>
       </c>
       <c r="I40" s="1">
-        <v>230076.34</v>
+        <v>96048.65</v>
       </c>
       <c r="J40" s="1">
-        <v>20.015958213169</v>
+        <v>10.444934131395</v>
       </c>
       <c r="K40">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="L40" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="M40" s="1">
-        <v>1379540.87</v>
+        <v>1015620.27</v>
       </c>
       <c r="N40" s="1">
-        <v>1381655.62</v>
+        <v>1017720.84</v>
       </c>
       <c r="O40" s="1">
-        <v>2.05</v>
+        <v>1.87</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>124</v>
+      </c>
+      <c r="B41" t="s">
+        <v>125</v>
+      </c>
+      <c r="C41" s="1">
+        <v>7230.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>202000.0</v>
+      </c>
+      <c r="E41" s="1">
+        <v>260430.37385201</v>
+      </c>
+      <c r="F41" t="s">
+        <v>92</v>
+      </c>
+      <c r="G41" t="s">
+        <v>93</v>
+      </c>
+      <c r="H41" s="1">
+        <v>1145386.61</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-305579.76</v>
+      </c>
+      <c r="J41" s="1">
+        <v>-26.67918040355</v>
+      </c>
+      <c r="K41">
+        <v>1.16</v>
+      </c>
+      <c r="L41" t="s">
         <v>126</v>
       </c>
-      <c r="B41" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>1156044.24</v>
+        <v>839806.85</v>
       </c>
       <c r="N41" s="1">
-        <v>1164485.42</v>
+        <v>848215.16</v>
       </c>
       <c r="O41" s="1">
-        <v>1.73</v>
+        <v>1.56</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B42" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C42" s="1">
-        <v>1402386.0</v>
+        <v>1121910.0</v>
       </c>
       <c r="D42" s="1">
-        <v>76.8</v>
+        <v>77.09</v>
       </c>
       <c r="E42" s="1">
-        <v>83.512561063787</v>
+        <v>83.512561061048</v>
       </c>
       <c r="F42" t="s">
         <v>32</v>
       </c>
       <c r="G42">
-        <v>108.2</v>
+        <v>108.76</v>
       </c>
       <c r="H42" s="1">
-        <v>1174245.68</v>
+        <v>939397.55</v>
       </c>
       <c r="I42" s="1">
-        <v>-178847.66</v>
+        <v>-144145.02</v>
       </c>
       <c r="J42" s="1">
-        <v>-15.230855267017</v>
+        <v>-15.344410893982</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>995398.02</v>
+        <v>795252.53</v>
       </c>
       <c r="N42" s="1">
-        <v>995398.02</v>
+        <v>795252.53</v>
       </c>
       <c r="O42" s="1">
-        <v>1.48</v>
+        <v>1.46</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B43" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C43" s="1">
-        <v>4268.0</v>
+        <v>3418.0</v>
       </c>
       <c r="D43" s="1">
-        <v>172.7</v>
+        <v>188.63</v>
       </c>
       <c r="E43" s="1">
-        <v>185.0739995314</v>
+        <v>185.07399941486</v>
       </c>
       <c r="F43" t="s">
         <v>14</v>
       </c>
       <c r="G43">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H43" s="1">
-        <v>685435.47</v>
+        <v>548926.53</v>
       </c>
       <c r="I43" s="1">
-        <v>-46991.47</v>
+        <v>791.97</v>
       </c>
       <c r="J43" s="1">
-        <v>-6.8557102829826</v>
+        <v>0.14427613837502</v>
       </c>
       <c r="K43">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L43">
-        <v>40.48</v>
+        <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>638444.0</v>
+        <v>549718.5</v>
       </c>
       <c r="N43" s="1">
-        <v>638484.48</v>
+        <v>549718.5</v>
       </c>
       <c r="O43" s="1">
-        <v>0.95</v>
+        <v>1.01</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B44" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C44" s="1">
-        <v>384862.0</v>
+        <v>307890.0</v>
       </c>
       <c r="D44" s="1">
-        <v>297.6</v>
+        <v>302.75</v>
       </c>
       <c r="E44" s="1">
-        <v>298.43802503235</v>
+        <v>298.43802504141</v>
       </c>
       <c r="F44" t="s">
         <v>32</v>
       </c>
       <c r="G44">
-        <v>108.2</v>
+        <v>108.76</v>
       </c>
       <c r="H44" s="1">
-        <v>1217897.2</v>
+        <v>974319.03</v>
       </c>
       <c r="I44" s="1">
-        <v>-159360.44</v>
+        <v>-117224.49</v>
       </c>
       <c r="J44" s="1">
-        <v>-13.084884339992</v>
+        <v>-12.031427734712</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1058536.76</v>
+        <v>857094.54</v>
       </c>
       <c r="N44" s="1">
-        <v>1058536.76</v>
+        <v>857094.54</v>
       </c>
       <c r="O44" s="1">
-        <v>1.57</v>
+        <v>1.58</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B45" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="C45" s="1">
-        <v>566400.0</v>
+        <v>453200.0</v>
       </c>
       <c r="D45" s="1">
-        <v>4.87</v>
+        <v>4.65</v>
       </c>
       <c r="E45" s="1">
-        <v>4.5584528601695</v>
+        <v>4.5584528684907</v>
       </c>
       <c r="F45" t="s">
         <v>64</v>
       </c>
       <c r="G45">
-        <v>4.55</v>
+        <v>4.65</v>
       </c>
       <c r="H45" s="1">
-        <v>556933.99</v>
+        <v>445625.85</v>
       </c>
       <c r="I45" s="1">
-        <v>49546.96</v>
+        <v>7540.02</v>
       </c>
       <c r="J45" s="1">
-        <v>8.8963792639052</v>
+        <v>1.6920068707863</v>
       </c>
       <c r="K45">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>0.0</v>
+      </c>
+      <c r="L45">
+        <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>606480.95</v>
+        <v>453165.87</v>
       </c>
       <c r="N45" s="1">
-        <v>621425.04</v>
+        <v>453165.87</v>
       </c>
       <c r="O45" s="1">
-        <v>0.92</v>
+        <v>0.83</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B46" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C46" s="1">
-        <v>741.0</v>
+        <v>590.0</v>
       </c>
       <c r="D46" s="1">
-        <v>1601000.0</v>
+        <v>1571000.0</v>
       </c>
       <c r="E46" s="1">
-        <v>1309412.2287449</v>
+        <v>1309412.2287458</v>
       </c>
       <c r="F46" t="s">
+        <v>92</v>
+      </c>
+      <c r="G46" t="s">
         <v>93</v>
       </c>
-      <c r="G46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H46" s="1">
-        <v>622071.35</v>
+        <v>495306.47</v>
       </c>
       <c r="I46" s="1">
-        <v>62776.02</v>
+        <v>37682.16</v>
       </c>
       <c r="J46" s="1">
-        <v>10.091450120633</v>
+        <v>7.6078473192567</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>684847.37</v>
+        <v>532988.63</v>
       </c>
       <c r="N46" s="1">
-        <v>684847.37</v>
+        <v>532988.63</v>
       </c>
       <c r="O46" s="1">
-        <v>1.02</v>
+        <v>0.98</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="B47" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C47" s="1">
-        <v>4195.0</v>
+        <v>3355.0</v>
       </c>
       <c r="D47" s="1">
-        <v>297500.0</v>
+        <v>302500.0</v>
       </c>
       <c r="E47" s="1">
-        <v>192108.48500596</v>
+        <v>192108.48500447</v>
       </c>
       <c r="F47" t="s">
+        <v>92</v>
+      </c>
+      <c r="G47" t="s">
         <v>93</v>
       </c>
-      <c r="G47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H47" s="1">
-        <v>491357.07</v>
+        <v>392968.53</v>
       </c>
       <c r="I47" s="1">
-        <v>229091.84</v>
+        <v>190621.21</v>
       </c>
       <c r="J47" s="1">
-        <v>46.62430928286</v>
+        <v>48.508009025557</v>
       </c>
       <c r="K47">
-        <v>1.65</v>
+        <v>2.05</v>
       </c>
       <c r="L47" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="M47" s="1">
-        <v>720448.91</v>
+        <v>583589.74</v>
       </c>
       <c r="N47" s="1">
-        <v>727350.1</v>
+        <v>590464.06</v>
       </c>
       <c r="O47" s="1">
-        <v>1.08</v>
+        <v>1.09</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="B48" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="C48" s="1">
-        <v>56760.0</v>
+        <v>43970.0</v>
       </c>
       <c r="D48" s="1">
-        <v>199400.0</v>
+        <v>206000.0</v>
       </c>
       <c r="E48" s="1">
-        <v>61348.249758457</v>
+        <v>61348.249758472</v>
       </c>
       <c r="F48" t="s">
+        <v>92</v>
+      </c>
+      <c r="G48" t="s">
         <v>93</v>
       </c>
-      <c r="G48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H48" s="1">
-        <v>2218799.62</v>
+        <v>1718826.98</v>
       </c>
       <c r="I48" s="1">
-        <v>4314789.14</v>
+        <v>3489682.2</v>
       </c>
       <c r="J48" s="1">
-        <v>194.46502068537</v>
+        <v>203.02696202732</v>
       </c>
       <c r="K48">
-        <v>0.44</v>
+        <v>0.8</v>
       </c>
       <c r="L48" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="M48" s="1">
-        <v>6533588.76</v>
+        <v>5208509.18</v>
       </c>
       <c r="N48" s="1">
-        <v>6558708.7</v>
+        <v>5243657.44</v>
       </c>
       <c r="O48" s="1">
-        <v>9.75</v>
+        <v>9.64</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="B49" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="C49" s="1">
-        <v>2012.0</v>
+        <v>1610.0</v>
       </c>
       <c r="D49" s="1">
-        <v>474500.0</v>
+        <v>469500.0</v>
       </c>
       <c r="E49" s="1">
-        <v>388862.30712724</v>
+        <v>388862.30712422</v>
       </c>
       <c r="F49" t="s">
+        <v>92</v>
+      </c>
+      <c r="G49" t="s">
         <v>93</v>
       </c>
-      <c r="G49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H49" s="1">
-        <v>500348.9</v>
+        <v>400378.59</v>
       </c>
       <c r="I49" s="1">
-        <v>50773.99</v>
+        <v>34282.96</v>
       </c>
       <c r="J49" s="1">
-        <v>10.147716923131</v>
+        <v>8.5626356793953</v>
       </c>
       <c r="K49">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>11.91</v>
+      </c>
+      <c r="L49" t="s">
+        <v>145</v>
       </c>
       <c r="M49" s="1">
-        <v>551122.89</v>
+        <v>434661.55</v>
       </c>
       <c r="N49" s="1">
-        <v>551122.89</v>
+        <v>453838.14</v>
       </c>
       <c r="O49" s="1">
-        <v>0.82</v>
+        <v>0.83</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>146</v>
+      </c>
+      <c r="B50" t="s">
+        <v>147</v>
+      </c>
+      <c r="C50" s="1">
+        <v>8275.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>1027000.0</v>
+      </c>
+      <c r="E50" s="1">
+        <v>432507.38836979</v>
+      </c>
+      <c r="F50" t="s">
+        <v>92</v>
+      </c>
+      <c r="G50" t="s">
+        <v>93</v>
+      </c>
+      <c r="H50" s="1">
+        <v>2159585.8</v>
+      </c>
+      <c r="I50" s="1">
+        <v>2727255.03</v>
+      </c>
+      <c r="J50" s="1">
+        <v>126.28602345876</v>
+      </c>
+      <c r="K50">
+        <v>1.39</v>
+      </c>
+      <c r="L50" t="s">
         <v>148</v>
       </c>
-      <c r="B50" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M50" s="1">
-        <v>6013734.08</v>
+        <v>4886840.83</v>
       </c>
       <c r="N50" s="1">
-        <v>6025281.44</v>
+        <v>4898343.23</v>
       </c>
       <c r="O50" s="1">
-        <v>8.96</v>
+        <v>9.0</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B51" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C51" s="1">
-        <v>100930.0</v>
+        <v>80740.0</v>
       </c>
       <c r="D51" s="1">
-        <v>1058.0</v>
+        <v>1066.7</v>
       </c>
       <c r="E51" s="1">
-        <v>1199.2255738631</v>
+        <v>1199.2255738172</v>
       </c>
       <c r="F51" t="s">
         <v>32</v>
       </c>
       <c r="G51">
-        <v>108.2</v>
+        <v>108.76</v>
       </c>
       <c r="H51" s="1">
-        <v>1123837.89</v>
+        <v>899025.77</v>
       </c>
       <c r="I51" s="1">
-        <v>-136936.12</v>
+        <v>-107108.1</v>
       </c>
       <c r="J51" s="1">
-        <v>-12.184686173911</v>
+        <v>-11.913796419873</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>986901.77</v>
+        <v>791917.67</v>
       </c>
       <c r="N51" s="1">
-        <v>986901.77</v>
+        <v>791917.67</v>
       </c>
       <c r="O51" s="1">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B52" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="C52" s="1">
-        <v>131400.0</v>
+        <v>102400.0</v>
       </c>
       <c r="D52" s="1">
-        <v>1840.0</v>
+        <v>2000.0</v>
       </c>
       <c r="E52" s="1">
-        <v>830.12603424658</v>
+        <v>830.12603427734</v>
       </c>
       <c r="F52" t="s">
         <v>35</v>
       </c>
       <c r="G52">
-        <v>36.97</v>
+        <v>37.22</v>
       </c>
       <c r="H52" s="1">
-        <v>3112630.02</v>
+        <v>2425672.1</v>
       </c>
       <c r="I52" s="1">
-        <v>3427367.5</v>
+        <v>3076947.75</v>
       </c>
       <c r="J52" s="1">
-        <v>110.11162515229</v>
+        <v>126.84928643076</v>
       </c>
       <c r="K52">
-        <v>0.18</v>
+        <v>0.05</v>
       </c>
       <c r="L52" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="M52" s="1">
-        <v>6539997.52</v>
+        <v>5502619.85</v>
       </c>
       <c r="N52" s="1">
-        <v>6564133.71</v>
+        <v>5508040.31</v>
       </c>
       <c r="O52" s="1">
-        <v>9.76</v>
+        <v>10.13</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B53" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="C53" s="1">
-        <v>25819.0</v>
+        <v>20650.0</v>
       </c>
       <c r="D53" s="1">
-        <v>3462.2</v>
+        <v>3839.9</v>
       </c>
       <c r="E53" s="1">
-        <v>2802.2263503621</v>
+        <v>2802.2263501211</v>
       </c>
       <c r="F53" t="s">
         <v>32</v>
       </c>
       <c r="G53">
-        <v>108.2</v>
+        <v>108.76</v>
       </c>
       <c r="H53" s="1">
-        <v>743265.94</v>
+        <v>594463.06</v>
       </c>
       <c r="I53" s="1">
-        <v>82885.29</v>
+        <v>134640.07</v>
       </c>
       <c r="J53" s="1">
-        <v>11.151498479804</v>
+        <v>22.649022127632</v>
       </c>
       <c r="K53">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.11</v>
+      </c>
+      <c r="L53" t="s">
+        <v>156</v>
       </c>
       <c r="M53" s="1">
-        <v>826151.23</v>
+        <v>729103.13</v>
       </c>
       <c r="N53" s="1">
-        <v>826151.23</v>
+        <v>731382.21</v>
       </c>
       <c r="O53" s="1">
-        <v>1.23</v>
+        <v>1.34</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>157</v>
+      </c>
+      <c r="B54" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="C54" s="1">
         <v>74816.0</v>
       </c>
       <c r="D54" s="1">
         <v>10.15</v>
       </c>
       <c r="E54" s="1">
         <v>0.0</v>
       </c>
       <c r="F54" t="s">
         <v>32</v>
       </c>
       <c r="G54">
-        <v>108.2</v>
+        <v>108.76</v>
       </c>
       <c r="H54" s="1">
         <v>0.0</v>
       </c>
       <c r="I54" s="1">
-        <v>7018.24</v>
+        <v>6982.48</v>
       </c>
       <c r="J54" s="1">
         <v>0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>7018.24</v>
+        <v>6982.48</v>
       </c>
       <c r="N54" s="1">
-        <v>7018.24</v>
+        <v>6982.48</v>
       </c>
       <c r="O54" s="1">
         <v>0.01</v>
       </c>
       <c r="P54">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16">
+      <c r="A55" t="s">
+        <v>159</v>
+      </c>
+      <c r="B55" t="s">
+        <v>160</v>
+      </c>
+      <c r="C55" s="1">
+        <v>13800000.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>1.1729</v>
+      </c>
+      <c r="E55" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F55" t="s">
+        <v>14</v>
+      </c>
+      <c r="G55">
+        <v>1.17</v>
+      </c>
+      <c r="H55" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>89070.22</v>
+      </c>
+      <c r="J55" s="1">
+        <v>0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55">
+        <v>0.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>89070.220000001</v>
+      </c>
+      <c r="N55" s="1">
+        <v>89070.220000001</v>
+      </c>
+      <c r="O55" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P55">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16">
+      <c r="A56" t="s">
+        <v>159</v>
+      </c>
+      <c r="B56" t="s">
+        <v>160</v>
+      </c>
+      <c r="C56" s="1">
+        <v>13800000.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>1.1729</v>
+      </c>
+      <c r="E56" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F56" t="s">
+        <v>14</v>
+      </c>
+      <c r="G56">
+        <v>1.17</v>
+      </c>
+      <c r="H56" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>89070.22</v>
+      </c>
+      <c r="J56" s="1">
+        <v>0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56">
+        <v>0.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>89070.220000001</v>
+      </c>
+      <c r="N56" s="1">
+        <v>89070.220000001</v>
+      </c>
+      <c r="O56" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P56">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>