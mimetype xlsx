--- v3 (2026-07-10)
+++ v4 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>POCHE</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
@@ -133,414 +133,432 @@
   <si>
     <t>ABB INDIA LTD</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>TW0002345006</t>
   </si>
   <si>
     <t>ACCTON TECHNOLOGY CORP</t>
   </si>
   <si>
     <t>TWD</t>
   </si>
   <si>
     <t>TH0268010Z11</t>
   </si>
   <si>
     <t>ADVANCED INFO SERVICE PCL F</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
-    <t>76 740.98</t>
-[...1 lines deleted...]
-  <si>
     <t>TH0765010Z16</t>
   </si>
   <si>
     <t>AIRPORTS OF THAILAND PCL F</t>
   </si>
   <si>
     <t>KYG022421088</t>
   </si>
   <si>
     <t>ALCHIP TECHNOLOGIES LTD</t>
   </si>
   <si>
     <t>INE238A01034</t>
   </si>
   <si>
     <t>AXIS BANK LTD</t>
   </si>
   <si>
     <t>INE917I01010</t>
   </si>
   <si>
     <t>BAJAJ AUTO LTD</t>
   </si>
   <si>
+    <t>6 187.02</t>
+  </si>
+  <si>
     <t>INE296A01032</t>
   </si>
   <si>
     <t>BAJAJ FINANCE LTD</t>
   </si>
   <si>
     <t>ID1000109507</t>
   </si>
   <si>
     <t>BANK CENTRAL ASIA</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>20 044.01</t>
+    <t>20 759.58</t>
   </si>
   <si>
     <t>ID1000095003</t>
   </si>
   <si>
     <t>BANK MANDIRI (PERSERO)</t>
   </si>
   <si>
     <t>INE263A01024</t>
   </si>
   <si>
     <t>BHARAT ELECTRONICS LTD</t>
   </si>
   <si>
     <t>INE397D01024</t>
   </si>
   <si>
     <t>BHARTI AIRTEL LTD</t>
   </si>
   <si>
     <t>TW0002882008</t>
   </si>
   <si>
     <t>CATHAY FINANCIAL HOLDING LTD</t>
   </si>
   <si>
     <t>MYL1023OO000</t>
   </si>
   <si>
     <t>CIMB GROUP HOLDINGS</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
     <t>INE059A01026</t>
   </si>
   <si>
     <t>CIPLA LTD</t>
   </si>
   <si>
+    <t>TW0008358003</t>
+  </si>
+  <si>
+    <t>CO-TECH DEVELOPMENT CORP</t>
+  </si>
+  <si>
     <t>TH0737010Y16</t>
   </si>
   <si>
     <t>CP ALL PCL F</t>
   </si>
   <si>
     <t>INE148O01028</t>
   </si>
   <si>
     <t>DELHIVERY LTD</t>
   </si>
   <si>
     <t>TW0002308004</t>
   </si>
   <si>
     <t>DELTA ELECTRONICS INC</t>
   </si>
   <si>
     <t>INE935N01020</t>
   </si>
   <si>
     <t>DIXON TECHNOLOGIES (INDIA) LTD</t>
   </si>
   <si>
-    <t>TW0001476000</t>
-[...13 lines deleted...]
-  <si>
     <t>INE758T01015</t>
   </si>
   <si>
     <t>ETERNAL LTD</t>
   </si>
   <si>
+    <t>KR7084370006</t>
+  </si>
+  <si>
+    <t>EUGENE TECHNOLOGY LTD</t>
+  </si>
+  <si>
+    <t>KRW</t>
+  </si>
+  <si>
+    <t>1 747.49</t>
+  </si>
+  <si>
+    <t>TW0001519007</t>
+  </si>
+  <si>
+    <t>FORTUNE ELECTRIC LTD</t>
+  </si>
+  <si>
     <t>VN000000FPT1</t>
   </si>
   <si>
     <t>FPT CORP</t>
   </si>
   <si>
     <t>VND</t>
   </si>
   <si>
-    <t>30 888.18</t>
+    <t>30 578.85</t>
+  </si>
+  <si>
+    <t>7 907.51</t>
   </si>
   <si>
     <t>INE200A01026</t>
   </si>
   <si>
     <t>GE VERNOVA T&amp;D INDIA LTD</t>
   </si>
   <si>
     <t>INE047A01021</t>
   </si>
   <si>
     <t>GRASIM INDUSTRIES LTD</t>
   </si>
   <si>
+    <t>KR7272210006</t>
+  </si>
+  <si>
+    <t>HANWHA SYSTEMS LTD</t>
+  </si>
+  <si>
     <t>KR7267260008</t>
   </si>
   <si>
     <t>HD HYUNDAI ELECTRIC LTD</t>
   </si>
   <si>
-    <t>KRW</t>
-[...4 lines deleted...]
-  <si>
     <t>KR7009540006</t>
   </si>
   <si>
     <t>HD KOREA SHIPBUILDING &amp; OFFSHORE E</t>
   </si>
   <si>
     <t>INE040A01034</t>
   </si>
   <si>
     <t>HDFC BANK LTD</t>
   </si>
   <si>
     <t>INE795G01014</t>
   </si>
   <si>
     <t>HDFC LIFE INSURANCE COMPANY LTD</t>
   </si>
   <si>
     <t>TW0002317005</t>
   </si>
   <si>
     <t>HON HAI PRECISION INDUSTRY LTD</t>
   </si>
   <si>
-    <t>KR7005380001</t>
-[...5 lines deleted...]
-    <t>4 170.46</t>
+    <t>KR7298040007</t>
+  </si>
+  <si>
+    <t>HYOSUNG HEAVY INDUSTRIES CORP</t>
+  </si>
+  <si>
+    <t>KR7012330007</t>
+  </si>
+  <si>
+    <t>HYUNDAI MOBIS LTD</t>
   </si>
   <si>
     <t>INE090A01021</t>
   </si>
   <si>
     <t>ICICI BANK LTD</t>
   </si>
   <si>
+    <t>KR7095340006</t>
+  </si>
+  <si>
+    <t>ISC TECHNOLOGY LTD</t>
+  </si>
+  <si>
     <t>INE918Z01012</t>
   </si>
   <si>
     <t>KAYNES TECHNOLOGY INDIA LTD</t>
   </si>
   <si>
     <t>KR7105560007</t>
   </si>
   <si>
     <t>KB FINANCIAL GROUP INC</t>
   </si>
   <si>
-    <t>13 825.73</t>
-[...1 lines deleted...]
-  <si>
     <t>INE018A01030</t>
   </si>
   <si>
     <t>LARSEN AND TOUBRO LTD</t>
   </si>
   <si>
-    <t>KR7003550001</t>
-[...5 lines deleted...]
-    <t>10 556.80</t>
+    <t>7 241.90</t>
   </si>
   <si>
     <t>MU0295S00016</t>
   </si>
   <si>
     <t>MAKEMYTRIP LTD</t>
   </si>
   <si>
     <t>INE027H01010</t>
   </si>
   <si>
     <t>MAX HEALTHCARE INSTITUTE LTD</t>
   </si>
   <si>
     <t>TW0002454006</t>
   </si>
   <si>
     <t>MEDIATEK INC</t>
   </si>
   <si>
-    <t>2 100.57</t>
+    <t>US5951121038</t>
+  </si>
+  <si>
+    <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>KR7035420009</t>
   </si>
   <si>
     <t>NAVER CORP</t>
   </si>
   <si>
-    <t>8 408.31</t>
-[...1 lines deleted...]
-  <si>
     <t>INE848E01016</t>
   </si>
   <si>
     <t>NHPC LTD</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>INE752E01010</t>
   </si>
   <si>
     <t>POWER GRID CORPORATION OF INDIA LT</t>
   </si>
   <si>
     <t>MYL1295OO004</t>
   </si>
   <si>
     <t>PUBLIC BANK</t>
   </si>
   <si>
-    <t>KR7207940008</t>
-[...4 lines deleted...]
-  <si>
     <t>KR7028260008</t>
   </si>
   <si>
     <t>SAMSUNG C&amp;T CORP</t>
   </si>
   <si>
-    <t>6 874.32</t>
-[...1 lines deleted...]
-  <si>
     <t>KR7005930003</t>
   </si>
   <si>
     <t>SAMSUNG ELECTRONICS LTD</t>
   </si>
   <si>
-    <t>35 148.26</t>
-[...8 lines deleted...]
-    <t>19 176.59</t>
+    <t>KR7032830002</t>
+  </si>
+  <si>
+    <t>SAMSUNG LIFE LTD</t>
+  </si>
+  <si>
+    <t>KR7006400006</t>
+  </si>
+  <si>
+    <t>SAMSUNG SDI LTD</t>
+  </si>
+  <si>
+    <t>KR7004170007</t>
+  </si>
+  <si>
+    <t>SHINSEGAE INC</t>
+  </si>
+  <si>
+    <t>2 402.88</t>
   </si>
   <si>
     <t>KR7000660001</t>
   </si>
   <si>
     <t>SK HYNIX INC</t>
   </si>
   <si>
-    <t>11 502.40</t>
-[...1 lines deleted...]
-  <si>
     <t>INE062A01020</t>
   </si>
   <si>
     <t>STATE BANK OF INDIA</t>
   </si>
   <si>
+    <t>10 154.68</t>
+  </si>
+  <si>
     <t>TW0002330008</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR MANUFACTURING</t>
   </si>
   <si>
-    <t>5 420.46</t>
-[...1 lines deleted...]
-  <si>
     <t>INE494B01023</t>
   </si>
   <si>
     <t>TVS MOTOR COMPANY LTD</t>
   </si>
   <si>
-    <t>2 279.08</t>
-[...1 lines deleted...]
-  <si>
     <t>INE494B04019</t>
   </si>
   <si>
     <t>TVS MOTORS COMPANY PRF LTD</t>
   </si>
   <si>
-    <t>EUR-00038715</t>
-[...2 lines deleted...]
-    <t>EUR/USD 2026-04-13</t>
+    <t>TW0002327004</t>
+  </si>
+  <si>
+    <t>YAGEO CORP</t>
+  </si>
+  <si>
+    <t>EUR-00039304</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-06-02</t>
+  </si>
+  <si>
+    <t>USD-00039309</t>
+  </si>
+  <si>
+    <t>KRW/USD 2026-06-02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -860,227 +878,227 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>3225</v>
       </c>
       <c r="C2" s="1">
-        <v>237223.0</v>
+        <v>231831.0</v>
       </c>
       <c r="D2">
-        <v>229.36</v>
+        <v>296.5</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2">
-        <v>54410047.92</v>
+        <v>68737367.86</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2">
-        <v>54410047.92</v>
+        <v>68737367.86</v>
       </c>
       <c r="I2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="1">
-        <v>24826.45</v>
+        <v>24578.94</v>
       </c>
       <c r="D3">
-        <v>79.94</v>
+        <v>103.02</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3">
-        <v>1984745.6</v>
+        <v>2532185.18</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3">
-        <v>1984745.6</v>
+        <v>2532185.18</v>
       </c>
       <c r="I3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="1">
-        <v>578788.53</v>
+        <v>566597.53</v>
       </c>
       <c r="D4">
-        <v>90.54</v>
+        <v>116.8</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4">
-        <v>52403215.87</v>
+        <v>66177731.26</v>
       </c>
       <c r="G4" t="s">
         <v>7</v>
       </c>
       <c r="H4">
-        <v>52403215.87</v>
+        <v>66177731.26</v>
       </c>
       <c r="I4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>12611.7</v>
+        <v>16114.67</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5">
-        <v>12611.70296705</v>
+        <v>16114.67</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5">
-        <v>10753.04</v>
+        <v>13871.63</v>
       </c>
       <c r="I5" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P56"/>
+  <dimension ref="A1:P64"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O56" sqref="O56"/>
+      <selection activeCell="O64" sqref="O64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1102,2786 +1120,3186 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>18260.0</v>
       </c>
       <c r="D2" s="1">
-        <v>6859.5</v>
+        <v>7027.5</v>
       </c>
       <c r="E2" s="1">
         <v>5620.1704633078</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
-        <v>108.76</v>
+        <v>110.36</v>
       </c>
       <c r="H2" s="1">
         <v>1050997.62</v>
       </c>
       <c r="I2" s="1">
-        <v>100709.97</v>
+        <v>111761.46</v>
       </c>
       <c r="J2" s="1">
-        <v>9.5823214138201</v>
+        <v>10.633845203189</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1151707.59</v>
+        <v>1162759.08</v>
       </c>
       <c r="N2" s="1">
-        <v>1151707.59</v>
+        <v>1162759.08</v>
       </c>
       <c r="O2" s="1">
-        <v>2.12</v>
+        <v>1.69</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
         <v>34000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1835.0</v>
+        <v>2510.0</v>
       </c>
       <c r="E3" s="1">
         <v>958.03034911765</v>
       </c>
       <c r="F3" t="s">
         <v>35</v>
       </c>
       <c r="G3">
-        <v>37.22</v>
+        <v>36.44</v>
       </c>
       <c r="H3" s="1">
         <v>916558.08</v>
       </c>
       <c r="I3" s="1">
-        <v>759752.72</v>
+        <v>1425435.31</v>
       </c>
       <c r="J3" s="1">
-        <v>82.891934136896</v>
+        <v>155.52045648869</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1676310.8</v>
+        <v>2341993.39</v>
       </c>
       <c r="N3" s="1">
-        <v>1676310.8</v>
+        <v>2341993.39</v>
       </c>
       <c r="O3" s="1">
-        <v>3.08</v>
+        <v>3.41</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>93700.0</v>
       </c>
       <c r="D4" s="1">
-        <v>363.0</v>
+        <v>353.0</v>
       </c>
       <c r="E4" s="1">
         <v>290.4616791889</v>
       </c>
       <c r="F4" t="s">
         <v>38</v>
       </c>
       <c r="G4">
-        <v>37.67</v>
+        <v>37.81</v>
       </c>
       <c r="H4" s="1">
         <v>745328.12</v>
       </c>
       <c r="I4" s="1">
-        <v>157477.82</v>
+        <v>129526.79</v>
       </c>
       <c r="J4" s="1">
-        <v>21.128656731749</v>
+        <v>17.378492307522</v>
       </c>
       <c r="K4">
-        <v>0.82</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>0.0</v>
+      </c>
+      <c r="L4">
+        <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>902805.94</v>
+        <v>874854.91</v>
       </c>
       <c r="N4" s="1">
-        <v>979546.92</v>
+        <v>874854.91</v>
       </c>
       <c r="O4" s="1">
-        <v>1.8</v>
+        <v>1.27</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>224500.0</v>
       </c>
       <c r="D5" s="1">
-        <v>54.0</v>
+        <v>55.25</v>
       </c>
       <c r="E5" s="1">
         <v>52.269401247216</v>
       </c>
       <c r="F5" t="s">
         <v>38</v>
       </c>
       <c r="G5">
-        <v>37.67</v>
+        <v>37.81</v>
       </c>
       <c r="H5" s="1">
         <v>319158.21</v>
       </c>
       <c r="I5" s="1">
-        <v>2621.23</v>
+        <v>8914.69</v>
       </c>
       <c r="J5" s="1">
-        <v>0.82129486814705</v>
+        <v>2.7931883688657</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>321779.44</v>
+        <v>328072.9</v>
       </c>
       <c r="N5" s="1">
-        <v>321779.44</v>
+        <v>328072.9</v>
       </c>
       <c r="O5" s="1">
-        <v>0.59</v>
+        <v>0.48</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>8000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>3025.0</v>
+        <v>4855.0</v>
       </c>
       <c r="E6" s="1">
         <v>3035.0458425</v>
       </c>
       <c r="F6" t="s">
         <v>35</v>
       </c>
       <c r="G6">
-        <v>37.22</v>
+        <v>36.44</v>
       </c>
       <c r="H6" s="1">
         <v>690192.79</v>
       </c>
       <c r="I6" s="1">
-        <v>-39980.87</v>
+        <v>375696.86</v>
       </c>
       <c r="J6" s="1">
-        <v>-5.7927104686214</v>
+        <v>54.433611223322</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>650211.92</v>
+        <v>1065889.65</v>
       </c>
       <c r="N6" s="1">
-        <v>650211.92</v>
+        <v>1065889.65</v>
       </c>
       <c r="O6" s="1">
-        <v>1.2</v>
+        <v>1.55</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="C7" s="1">
         <v>136250.0</v>
       </c>
       <c r="D7" s="1">
-        <v>1350.8</v>
+        <v>1275.9</v>
       </c>
       <c r="E7" s="1">
         <v>1228.3757688807</v>
       </c>
       <c r="F7" t="s">
         <v>32</v>
       </c>
       <c r="G7">
-        <v>108.76</v>
+        <v>110.36</v>
       </c>
       <c r="H7" s="1">
         <v>1651503.13</v>
       </c>
       <c r="I7" s="1">
-        <v>40793.76</v>
+        <v>-76282.97</v>
       </c>
       <c r="J7" s="1">
-        <v>2.4700988607875</v>
+        <v>-4.6190024477883</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1692296.89</v>
+        <v>1575220.16</v>
       </c>
       <c r="N7" s="1">
-        <v>1692296.89</v>
+        <v>1575220.16</v>
       </c>
       <c r="O7" s="1">
-        <v>3.11</v>
+        <v>2.29</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>5690.0</v>
       </c>
       <c r="D8" s="1">
-        <v>9813.5</v>
+        <v>10376.0</v>
       </c>
       <c r="E8" s="1">
         <v>8966.5687609842</v>
       </c>
       <c r="F8" t="s">
         <v>32</v>
       </c>
       <c r="G8">
-        <v>108.76</v>
+        <v>110.36</v>
       </c>
       <c r="H8" s="1">
         <v>526259.56</v>
       </c>
       <c r="I8" s="1">
-        <v>-12824.89</v>
+        <v>8711.57</v>
       </c>
       <c r="J8" s="1">
-        <v>-2.4369894582058</v>
+        <v>1.6553751536599</v>
       </c>
       <c r="K8">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.09</v>
+      </c>
+      <c r="L8" t="s">
+        <v>47</v>
       </c>
       <c r="M8" s="1">
-        <v>513434.67</v>
+        <v>534971.13</v>
       </c>
       <c r="N8" s="1">
-        <v>513434.67</v>
+        <v>541158.15</v>
       </c>
       <c r="O8" s="1">
-        <v>0.94</v>
+        <v>0.79</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="1">
         <v>115335.0</v>
       </c>
       <c r="D9" s="1">
-        <v>924.55</v>
+        <v>889.05</v>
       </c>
       <c r="E9" s="1">
         <v>898.73600927732</v>
       </c>
       <c r="F9" t="s">
         <v>32</v>
       </c>
       <c r="G9">
-        <v>108.76</v>
+        <v>110.36</v>
       </c>
       <c r="H9" s="1">
         <v>1046302.83</v>
       </c>
       <c r="I9" s="1">
-        <v>-65818.82</v>
+        <v>-117175.11</v>
       </c>
       <c r="J9" s="1">
-        <v>-6.2906090008377</v>
+        <v>-11.198967128857</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>980484.01</v>
+        <v>929127.72</v>
       </c>
       <c r="N9" s="1">
-        <v>980484.01</v>
+        <v>929127.72</v>
       </c>
       <c r="O9" s="1">
-        <v>1.8</v>
+        <v>1.35</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="1">
         <v>2069300.0</v>
       </c>
       <c r="D10" s="1">
-        <v>6700.0</v>
+        <v>5700.0</v>
       </c>
       <c r="E10" s="1">
         <v>9070.6916707582</v>
       </c>
       <c r="F10" t="s">
         <v>52</v>
       </c>
       <c r="G10" t="s">
         <v>53</v>
       </c>
       <c r="H10" s="1">
         <v>1044220.27</v>
       </c>
       <c r="I10" s="1">
-        <v>-352529.84</v>
+        <v>-476042.84</v>
       </c>
       <c r="J10" s="1">
-        <v>-33.760103124602</v>
+        <v>-45.588354648584</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>691690.43</v>
+        <v>568177.43</v>
       </c>
       <c r="N10" s="1">
-        <v>691690.43</v>
+        <v>568177.43</v>
       </c>
       <c r="O10" s="1">
-        <v>1.27</v>
+        <v>0.83</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
         <v>2629700.0</v>
       </c>
       <c r="D11" s="1">
-        <v>4670.0</v>
+        <v>4080.0</v>
       </c>
       <c r="E11" s="1">
         <v>4696.9321474807</v>
       </c>
       <c r="F11" t="s">
         <v>52</v>
       </c>
       <c r="G11" t="s">
         <v>53</v>
       </c>
       <c r="H11" s="1">
         <v>666894.09</v>
       </c>
       <c r="I11" s="1">
-        <v>-54210.02</v>
+        <v>-150058.95</v>
       </c>
       <c r="J11" s="1">
-        <v>-8.1287300056895</v>
+        <v>-22.501166564544</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>612684.07</v>
+        <v>516835.14</v>
       </c>
       <c r="N11" s="1">
-        <v>612684.07</v>
+        <v>516835.14</v>
       </c>
       <c r="O11" s="1">
-        <v>1.13</v>
+        <v>0.75</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
         <v>65250.0</v>
       </c>
       <c r="D12" s="1">
-        <v>442.45</v>
+        <v>407.2</v>
       </c>
       <c r="E12" s="1">
         <v>328.44615678161</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
       <c r="G12">
-        <v>108.76</v>
+        <v>110.36</v>
       </c>
       <c r="H12" s="1">
         <v>227698.7</v>
       </c>
       <c r="I12" s="1">
-        <v>37758.01</v>
+        <v>13056.9</v>
       </c>
       <c r="J12" s="1">
-        <v>16.582444256379</v>
+        <v>5.7342883380538</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>265456.71</v>
+        <v>240755.6</v>
       </c>
       <c r="N12" s="1">
-        <v>265456.71</v>
+        <v>240755.6</v>
       </c>
       <c r="O12" s="1">
-        <v>0.49</v>
+        <v>0.35</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>64750.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1870.0</v>
+        <v>1810.6</v>
       </c>
       <c r="E13" s="1">
         <v>1653.3850996139</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
       <c r="G13">
-        <v>108.76</v>
+        <v>110.36</v>
       </c>
       <c r="H13" s="1">
         <v>1114368.57</v>
       </c>
       <c r="I13" s="1">
-        <v>-1022.01</v>
+        <v>-52060.69</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.091712026659187</v>
+        <v>-4.6717658234026</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1113346.56</v>
+        <v>1062307.88</v>
       </c>
       <c r="N13" s="1">
-        <v>1113346.56</v>
+        <v>1062307.88</v>
       </c>
       <c r="O13" s="1">
-        <v>2.05</v>
+        <v>1.55</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>398000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>72.9</v>
+        <v>88.2</v>
       </c>
       <c r="E14" s="1">
         <v>65.296058668342</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
       <c r="G14">
-        <v>37.22</v>
+        <v>36.44</v>
       </c>
       <c r="H14" s="1">
         <v>749420.88</v>
       </c>
       <c r="I14" s="1">
-        <v>30140.22</v>
+        <v>213930.41</v>
       </c>
       <c r="J14" s="1">
-        <v>4.0218014742263</v>
+        <v>28.546096820788</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>779561.1</v>
+        <v>963351.29</v>
       </c>
       <c r="N14" s="1">
-        <v>779561.1</v>
+        <v>963351.29</v>
       </c>
       <c r="O14" s="1">
-        <v>1.43</v>
+        <v>1.4</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>588100.0</v>
       </c>
       <c r="D15" s="1">
-        <v>7.52</v>
+        <v>7.48</v>
       </c>
       <c r="E15" s="1">
         <v>7.4589096242136</v>
       </c>
       <c r="F15" t="s">
         <v>64</v>
       </c>
       <c r="G15">
-        <v>4.65</v>
+        <v>4.61</v>
       </c>
       <c r="H15" s="1">
         <v>911176.4</v>
       </c>
       <c r="I15" s="1">
-        <v>39829.82</v>
+        <v>43850.48</v>
       </c>
       <c r="J15" s="1">
-        <v>4.3712523722081</v>
+        <v>4.812512703358</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>951006.22</v>
+        <v>955026.88</v>
       </c>
       <c r="N15" s="1">
-        <v>951006.22</v>
+        <v>955026.88</v>
       </c>
       <c r="O15" s="1">
-        <v>1.75</v>
+        <v>1.39</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>65</v>
       </c>
       <c r="B16" t="s">
         <v>66</v>
       </c>
       <c r="C16" s="1">
         <v>31140.0</v>
       </c>
       <c r="D16" s="1">
-        <v>1229.5</v>
+        <v>1390.3</v>
       </c>
       <c r="E16" s="1">
         <v>1497.3622935132</v>
       </c>
       <c r="F16" t="s">
         <v>32</v>
       </c>
       <c r="G16">
-        <v>108.76</v>
+        <v>110.36</v>
       </c>
       <c r="H16" s="1">
         <v>481624.3</v>
       </c>
       <c r="I16" s="1">
-        <v>-129580.96</v>
+        <v>-89327.07</v>
       </c>
       <c r="J16" s="1">
-        <v>-26.904987975067</v>
+        <v>-18.547043826485</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>352043.34</v>
+        <v>392297.23</v>
       </c>
       <c r="N16" s="1">
-        <v>352043.34</v>
+        <v>392297.23</v>
       </c>
       <c r="O16" s="1">
-        <v>0.65</v>
+        <v>0.57</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>67</v>
       </c>
       <c r="B17" t="s">
         <v>68</v>
       </c>
       <c r="C17" s="1">
-        <v>359000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>47.75</v>
+        <v>668.0</v>
       </c>
       <c r="E17" s="1">
-        <v>47.442433203343</v>
+        <v>343.23147826087</v>
       </c>
       <c r="F17" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G17">
-        <v>37.67</v>
+        <v>36.44</v>
       </c>
       <c r="H17" s="1">
-        <v>451597.82</v>
+        <v>214242.35</v>
       </c>
       <c r="I17" s="1">
-        <v>3407.02</v>
+        <v>207393.3</v>
       </c>
       <c r="J17" s="1">
-        <v>0.75443676853887</v>
+        <v>96.803129726686</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>455004.84</v>
+        <v>421635.65</v>
       </c>
       <c r="N17" s="1">
-        <v>455004.84</v>
+        <v>421635.65</v>
       </c>
       <c r="O17" s="1">
-        <v>0.84</v>
+        <v>0.61</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>69</v>
       </c>
       <c r="B18" t="s">
         <v>70</v>
       </c>
       <c r="C18" s="1">
-        <v>141265.0</v>
+        <v>359000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>470.15</v>
+        <v>47.25</v>
       </c>
       <c r="E18" s="1">
-        <v>424.3011523732</v>
+        <v>47.442433203343</v>
       </c>
       <c r="F18" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="G18">
-        <v>108.76</v>
+        <v>37.81</v>
       </c>
       <c r="H18" s="1">
-        <v>558062.53</v>
+        <v>451597.82</v>
       </c>
       <c r="I18" s="1">
-        <v>52626.34</v>
+        <v>-2937.15</v>
       </c>
       <c r="J18" s="1">
-        <v>9.4301869720585</v>
+        <v>-0.65039065069003</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>610688.87</v>
+        <v>448660.67</v>
       </c>
       <c r="N18" s="1">
-        <v>610688.87</v>
+        <v>448660.67</v>
       </c>
       <c r="O18" s="1">
-        <v>1.12</v>
+        <v>0.65</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>71</v>
       </c>
       <c r="B19" t="s">
         <v>72</v>
       </c>
       <c r="C19" s="1">
-        <v>40000.0</v>
+        <v>141265.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1735.0</v>
+        <v>437.25</v>
       </c>
       <c r="E19" s="1">
-        <v>514.00439975</v>
+        <v>424.3011523732</v>
       </c>
       <c r="F19" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G19">
-        <v>37.22</v>
+        <v>110.36</v>
       </c>
       <c r="H19" s="1">
-        <v>592249.25</v>
+        <v>558062.53</v>
       </c>
       <c r="I19" s="1">
-        <v>1272408.06</v>
+        <v>1633.86</v>
       </c>
       <c r="J19" s="1">
-        <v>214.84333834108</v>
+        <v>0.29277364312562</v>
       </c>
       <c r="K19">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L19">
-        <v>290.24</v>
+        <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1864657.31</v>
+        <v>559696.39</v>
       </c>
       <c r="N19" s="1">
-        <v>1864947.55</v>
+        <v>559696.39</v>
       </c>
       <c r="O19" s="1">
-        <v>3.43</v>
+        <v>0.81</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="1">
-        <v>3570.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>10676.0</v>
+        <v>2420.0</v>
       </c>
       <c r="E20" s="1">
-        <v>13485.277338936</v>
+        <v>514.00439975</v>
       </c>
       <c r="F20" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G20">
-        <v>108.76</v>
+        <v>36.44</v>
       </c>
       <c r="H20" s="1">
-        <v>501754.45</v>
+        <v>592249.25</v>
       </c>
       <c r="I20" s="1">
-        <v>-151304.68</v>
+        <v>2064241.96</v>
       </c>
       <c r="J20" s="1">
-        <v>-30.155124683</v>
+        <v>348.54277316518</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>350449.77</v>
+        <v>2656491.21</v>
       </c>
       <c r="N20" s="1">
-        <v>350449.77</v>
+        <v>2656491.21</v>
       </c>
       <c r="O20" s="1">
-        <v>0.64</v>
+        <v>3.87</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="1">
-        <v>41000.0</v>
+        <v>3570.0</v>
       </c>
       <c r="D21" s="1">
-        <v>328.5</v>
+        <v>11463.0</v>
       </c>
       <c r="E21" s="1">
-        <v>484.37930780488</v>
+        <v>13485.277338936</v>
       </c>
       <c r="F21" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G21">
-        <v>37.22</v>
+        <v>110.36</v>
       </c>
       <c r="H21" s="1">
-        <v>581090.82</v>
+        <v>501754.45</v>
       </c>
       <c r="I21" s="1">
-        <v>-219215.65</v>
+        <v>-130941.73</v>
       </c>
       <c r="J21" s="1">
-        <v>-37.724851684974</v>
+        <v>-26.096775026111</v>
       </c>
       <c r="K21">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>0.0</v>
+      </c>
+      <c r="L21">
+        <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>361875.17</v>
+        <v>370812.72</v>
       </c>
       <c r="N21" s="1">
-        <v>363791.95</v>
+        <v>370812.72</v>
       </c>
       <c r="O21" s="1">
-        <v>0.67</v>
+        <v>0.54</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" t="s">
         <v>78</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="1">
-        <v>7000.0</v>
+        <v>285970.0</v>
       </c>
       <c r="D22" s="1">
-        <v>3420.0</v>
+        <v>248.1</v>
       </c>
       <c r="E22" s="1">
-        <v>1232.0238571429</v>
+        <v>282.01272283806</v>
       </c>
       <c r="F22" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G22">
-        <v>37.22</v>
+        <v>110.36</v>
       </c>
       <c r="H22" s="1">
-        <v>241490.68</v>
+        <v>831076.4</v>
       </c>
       <c r="I22" s="1">
-        <v>401735.49</v>
+        <v>-188188.35</v>
       </c>
       <c r="J22" s="1">
-        <v>166.35651943172</v>
+        <v>-22.643929005805</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>643226.17</v>
+        <v>642888.05</v>
       </c>
       <c r="N22" s="1">
-        <v>643226.17</v>
+        <v>642888.05</v>
       </c>
       <c r="O22" s="1">
-        <v>1.18</v>
+        <v>0.94</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" t="s">
         <v>80</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" s="1">
+        <v>10600.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>124900.0</v>
+      </c>
+      <c r="E23" s="1">
+        <v>141049.13518868</v>
+      </c>
+      <c r="F23" t="s">
         <v>81</v>
       </c>
-      <c r="C23" s="1">
-[...12 lines deleted...]
-        <v>108.76</v>
+      <c r="G23" t="s">
+        <v>82</v>
       </c>
       <c r="H23" s="1">
-        <v>831076.4</v>
+        <v>870528.83</v>
       </c>
       <c r="I23" s="1">
-        <v>-199397.0</v>
+        <v>-112904.16</v>
       </c>
       <c r="J23" s="1">
-        <v>-23.992619691764</v>
+        <v>-12.969606072667</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>631679.4</v>
+        <v>757624.67</v>
       </c>
       <c r="N23" s="1">
-        <v>631679.4</v>
+        <v>757624.67</v>
       </c>
       <c r="O23" s="1">
-        <v>1.16</v>
+        <v>1.1</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B24" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C24" s="1">
-        <v>241805.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>77700.0</v>
+        <v>870.0</v>
       </c>
       <c r="E24" s="1">
-        <v>109076.09184082</v>
+        <v>904.48806666667</v>
       </c>
       <c r="F24" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>35</v>
+      </c>
+      <c r="G24">
+        <v>36.44</v>
       </c>
       <c r="H24" s="1">
-        <v>906591.06</v>
+        <v>367110.84</v>
       </c>
       <c r="I24" s="1">
-        <v>-298321.51</v>
+        <v>-8978.5</v>
       </c>
       <c r="J24" s="1">
-        <v>-32.905851729886</v>
+        <v>-2.4457191185093</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>608269.55</v>
+        <v>358132.34</v>
       </c>
       <c r="N24" s="1">
-        <v>608269.55</v>
+        <v>358132.34</v>
       </c>
       <c r="O24" s="1">
-        <v>1.12</v>
+        <v>0.52</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>85</v>
+      </c>
+      <c r="B25" t="s">
         <v>86</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" s="1">
+        <v>241805.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>72900.0</v>
+      </c>
+      <c r="E25" s="1">
+        <v>109076.09184082</v>
+      </c>
+      <c r="F25" t="s">
         <v>87</v>
       </c>
-      <c r="C25" s="1">
-[...12 lines deleted...]
-        <v>108.76</v>
+      <c r="G25" t="s">
+        <v>88</v>
       </c>
       <c r="H25" s="1">
-        <v>873657.9</v>
+        <v>906591.06</v>
       </c>
       <c r="I25" s="1">
-        <v>82179.49</v>
+        <v>-330133.79</v>
       </c>
       <c r="J25" s="1">
-        <v>9.4063694725361</v>
+        <v>-36.414851697302</v>
       </c>
       <c r="K25">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.03</v>
+      </c>
+      <c r="L25" t="s">
+        <v>89</v>
       </c>
       <c r="M25" s="1">
-        <v>955837.39</v>
+        <v>576457.27</v>
       </c>
       <c r="N25" s="1">
-        <v>955837.39</v>
+        <v>584364.78</v>
       </c>
       <c r="O25" s="1">
-        <v>1.76</v>
+        <v>0.85</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B26" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C26" s="1">
-        <v>29990.0</v>
+        <v>25560.0</v>
       </c>
       <c r="D26" s="1">
-        <v>2742.6</v>
+        <v>4755.0</v>
       </c>
       <c r="E26" s="1">
-        <v>2781.6483414471</v>
+        <v>3681.2731455399</v>
       </c>
       <c r="F26" t="s">
         <v>32</v>
       </c>
       <c r="G26">
-        <v>108.76</v>
+        <v>110.36</v>
       </c>
       <c r="H26" s="1">
-        <v>824407.35</v>
+        <v>873657.9</v>
       </c>
       <c r="I26" s="1">
-        <v>-68118.09</v>
+        <v>227626.49</v>
       </c>
       <c r="J26" s="1">
-        <v>-8.2626737862053</v>
+        <v>26.054419012293</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>756289.26</v>
+        <v>1101284.39</v>
       </c>
       <c r="N26" s="1">
-        <v>756289.26</v>
+        <v>1101284.39</v>
       </c>
       <c r="O26" s="1">
-        <v>1.39</v>
+        <v>1.6</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B27" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C27" s="1">
-        <v>935.0</v>
+        <v>29990.0</v>
       </c>
       <c r="D27" s="1">
-        <v>999000.0</v>
+        <v>3102.6</v>
       </c>
       <c r="E27" s="1">
-        <v>1062362.9529946</v>
+        <v>2781.6483414471</v>
       </c>
       <c r="F27" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>32</v>
+      </c>
+      <c r="G27">
+        <v>110.36</v>
       </c>
       <c r="H27" s="1">
-        <v>584749.55</v>
+        <v>824407.35</v>
       </c>
       <c r="I27" s="1">
-        <v>-47635.09</v>
+        <v>18714.54</v>
       </c>
       <c r="J27" s="1">
-        <v>-8.1462379919745</v>
+        <v>2.2700598193357</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>537114.46</v>
+        <v>843121.89</v>
       </c>
       <c r="N27" s="1">
-        <v>537114.46</v>
+        <v>843121.89</v>
       </c>
       <c r="O27" s="1">
-        <v>0.99</v>
+        <v>1.23</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>94</v>
       </c>
       <c r="B28" t="s">
         <v>95</v>
       </c>
       <c r="C28" s="1">
-        <v>2220.0</v>
+        <v>2800.0</v>
       </c>
       <c r="D28" s="1">
-        <v>394000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="E28" s="1">
-        <v>366915.33046847</v>
+        <v>116199.92857143</v>
       </c>
       <c r="F28" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="G28" t="s">
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="H28" s="1">
-        <v>511529.36</v>
+        <v>187898.54</v>
       </c>
       <c r="I28" s="1">
-        <v>-8562.99</v>
+        <v>-24463.94</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.6739977544984</v>
+        <v>-13.019760558012</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>502966.37</v>
+        <v>163434.6</v>
       </c>
       <c r="N28" s="1">
-        <v>502966.37</v>
+        <v>163434.6</v>
       </c>
       <c r="O28" s="1">
-        <v>0.92</v>
+        <v>0.24</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>96</v>
       </c>
       <c r="B29" t="s">
         <v>97</v>
       </c>
       <c r="C29" s="1">
-        <v>207545.0</v>
+        <v>935.0</v>
       </c>
       <c r="D29" s="1">
-        <v>810.3</v>
+        <v>1066000.0</v>
       </c>
       <c r="E29" s="1">
-        <v>837.71156554</v>
+        <v>1062362.9529946</v>
       </c>
       <c r="F29" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>108.76</v>
+        <v>81</v>
+      </c>
+      <c r="G29" t="s">
+        <v>82</v>
       </c>
       <c r="H29" s="1">
-        <v>1855829.11</v>
+        <v>584749.55</v>
       </c>
       <c r="I29" s="1">
-        <v>-309481.57</v>
+        <v>-14382.25</v>
       </c>
       <c r="J29" s="1">
-        <v>-16.676189005355</v>
+        <v>-2.4595572583168</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1546347.54</v>
+        <v>570367.3</v>
       </c>
       <c r="N29" s="1">
-        <v>1546347.54</v>
+        <v>570367.3</v>
       </c>
       <c r="O29" s="1">
-        <v>2.84</v>
+        <v>0.83</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>98</v>
       </c>
       <c r="B30" t="s">
         <v>99</v>
       </c>
       <c r="C30" s="1">
-        <v>87000.0</v>
+        <v>2220.0</v>
       </c>
       <c r="D30" s="1">
-        <v>604.15</v>
+        <v>404500.0</v>
       </c>
       <c r="E30" s="1">
-        <v>691.57270873563</v>
+        <v>366915.33046847</v>
       </c>
       <c r="F30" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>108.76</v>
+        <v>81</v>
+      </c>
+      <c r="G30" t="s">
+        <v>82</v>
       </c>
       <c r="H30" s="1">
-        <v>637306.97</v>
+        <v>511529.36</v>
       </c>
       <c r="I30" s="1">
-        <v>-154011.16</v>
+        <v>2345.42</v>
       </c>
       <c r="J30" s="1">
-        <v>-24.165930587579</v>
+        <v>0.45851131594871</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>483295.81</v>
+        <v>513874.78</v>
       </c>
       <c r="N30" s="1">
-        <v>483295.81</v>
+        <v>513874.78</v>
       </c>
       <c r="O30" s="1">
-        <v>0.89</v>
+        <v>0.75</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>100</v>
       </c>
       <c r="B31" t="s">
         <v>101</v>
       </c>
       <c r="C31" s="1">
-        <v>225000.0</v>
+        <v>207545.0</v>
       </c>
       <c r="D31" s="1">
-        <v>200.5</v>
+        <v>742.7</v>
       </c>
       <c r="E31" s="1">
-        <v>201.93496164444</v>
+        <v>837.71156554</v>
       </c>
       <c r="F31" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G31">
-        <v>37.22</v>
+        <v>110.36</v>
       </c>
       <c r="H31" s="1">
-        <v>1307007.64</v>
+        <v>1855829.11</v>
       </c>
       <c r="I31" s="1">
-        <v>-94913.22</v>
+        <v>-459094.77</v>
       </c>
       <c r="J31" s="1">
-        <v>-7.2618718586832</v>
+        <v>-24.737987324706</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1212094.42</v>
+        <v>1396734.34</v>
       </c>
       <c r="N31" s="1">
-        <v>1212094.42</v>
+        <v>1396734.34</v>
       </c>
       <c r="O31" s="1">
-        <v>2.23</v>
+        <v>2.03</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>102</v>
       </c>
       <c r="B32" t="s">
         <v>103</v>
       </c>
       <c r="C32" s="1">
-        <v>1450.0</v>
+        <v>87000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>489500.0</v>
+        <v>586.55</v>
       </c>
       <c r="E32" s="1">
-        <v>211389.47788966</v>
+        <v>691.57270873563</v>
       </c>
       <c r="F32" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>32</v>
+      </c>
+      <c r="G32">
+        <v>110.36</v>
       </c>
       <c r="H32" s="1">
-        <v>192316.02</v>
+        <v>637306.97</v>
       </c>
       <c r="I32" s="1">
-        <v>215825.19</v>
+        <v>-174912.74</v>
       </c>
       <c r="J32" s="1">
-        <v>112.22423904155</v>
+        <v>-27.445602862307</v>
       </c>
       <c r="K32">
-        <v>2.88</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>0.0</v>
+      </c>
+      <c r="L32">
+        <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>408141.21</v>
+        <v>462394.23</v>
       </c>
       <c r="N32" s="1">
-        <v>412311.67</v>
+        <v>462394.23</v>
       </c>
       <c r="O32" s="1">
-        <v>0.76</v>
+        <v>0.67</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>104</v>
+      </c>
+      <c r="B33" t="s">
         <v>105</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="1">
-        <v>140220.0</v>
+        <v>225000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>1321.9</v>
+        <v>293.5</v>
       </c>
       <c r="E33" s="1">
-        <v>1280.200242904</v>
+        <v>201.93496164444</v>
       </c>
       <c r="F33" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G33">
-        <v>108.76</v>
+        <v>36.44</v>
       </c>
       <c r="H33" s="1">
-        <v>1863844.02</v>
+        <v>1307007.64</v>
       </c>
       <c r="I33" s="1">
-        <v>-159498.83</v>
+        <v>505265.48</v>
       </c>
       <c r="J33" s="1">
-        <v>-8.55752028005</v>
+        <v>38.658188715714</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1704345.19</v>
+        <v>1812273.12</v>
       </c>
       <c r="N33" s="1">
-        <v>1704345.19</v>
+        <v>1812273.12</v>
       </c>
       <c r="O33" s="1">
-        <v>3.13</v>
+        <v>2.64</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>106</v>
+      </c>
+      <c r="B34" t="s">
         <v>107</v>
       </c>
-      <c r="B34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34" s="1">
-        <v>8765.0</v>
+        <v>200.0</v>
       </c>
       <c r="D34" s="1">
-        <v>3896.3</v>
+        <v>3811000.0</v>
       </c>
       <c r="E34" s="1">
-        <v>5465.6471078152</v>
+        <v>3998874.3</v>
       </c>
       <c r="F34" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>108.76</v>
+        <v>81</v>
+      </c>
+      <c r="G34" t="s">
+        <v>82</v>
       </c>
       <c r="H34" s="1">
-        <v>493098.1</v>
+        <v>462370.64</v>
       </c>
       <c r="I34" s="1">
-        <v>-179081.0</v>
+        <v>-26201.69</v>
       </c>
       <c r="J34" s="1">
-        <v>-36.317519779533</v>
+        <v>-5.6668152631837</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>314017.1</v>
+        <v>436168.95</v>
       </c>
       <c r="N34" s="1">
-        <v>314017.1</v>
+        <v>436168.95</v>
       </c>
       <c r="O34" s="1">
-        <v>0.58</v>
+        <v>0.63</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>108</v>
+      </c>
+      <c r="B35" t="s">
         <v>109</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="1">
-        <v>14100.0</v>
+        <v>2100.0</v>
       </c>
       <c r="D35" s="1">
-        <v>158300.0</v>
+        <v>761000.0</v>
       </c>
       <c r="E35" s="1">
-        <v>105632.04932837</v>
+        <v>554347.89523809</v>
       </c>
       <c r="F35" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="G35" t="s">
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="H35" s="1">
-        <v>933252.44</v>
+        <v>670847.71</v>
       </c>
       <c r="I35" s="1">
-        <v>350229.54</v>
+        <v>243665.02</v>
       </c>
       <c r="J35" s="1">
-        <v>37.527846163467</v>
+        <v>36.32195748272</v>
       </c>
       <c r="K35">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>0.0</v>
+      </c>
+      <c r="L35">
+        <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1283481.98</v>
+        <v>914512.73</v>
       </c>
       <c r="N35" s="1">
-        <v>1297307.71</v>
+        <v>914512.73</v>
       </c>
       <c r="O35" s="1">
-        <v>2.38</v>
+        <v>1.33</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B36" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="C36" s="1">
-        <v>26290.0</v>
+        <v>120000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>3959.9</v>
+        <v>1239.7</v>
       </c>
       <c r="E36" s="1">
-        <v>3608.490810194</v>
+        <v>1280.2002429167</v>
       </c>
       <c r="F36" t="s">
         <v>32</v>
       </c>
       <c r="G36">
-        <v>108.76</v>
+        <v>110.36</v>
       </c>
       <c r="H36" s="1">
-        <v>991291.19</v>
+        <v>1595074.04</v>
       </c>
       <c r="I36" s="1">
-        <v>-34044.66</v>
+        <v>-247086.24</v>
       </c>
       <c r="J36" s="1">
-        <v>-3.4343753221493</v>
+        <v>-15.490581239727</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>957246.53</v>
+        <v>1347987.8</v>
       </c>
       <c r="N36" s="1">
-        <v>957246.53</v>
+        <v>1347987.8</v>
       </c>
       <c r="O36" s="1">
-        <v>1.76</v>
+        <v>1.96</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B37" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C37" s="1">
-        <v>8225.0</v>
+        <v>3100.0</v>
       </c>
       <c r="D37" s="1">
-        <v>93000.0</v>
+        <v>209500.0</v>
       </c>
       <c r="E37" s="1">
-        <v>81681.536217629</v>
+        <v>226469.35677419</v>
       </c>
       <c r="F37" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="G37" t="s">
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="H37" s="1">
-        <v>402583.19</v>
+        <v>401783.09</v>
       </c>
       <c r="I37" s="1">
-        <v>37270.87</v>
+        <v>-30135.33</v>
       </c>
       <c r="J37" s="1">
-        <v>9.2579300193831</v>
+        <v>-7.5003977892648</v>
       </c>
       <c r="K37">
-        <v>1.28</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>0.0</v>
+      </c>
+      <c r="L37">
+        <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>439854.06</v>
+        <v>371647.76</v>
       </c>
       <c r="N37" s="1">
-        <v>450410.86</v>
+        <v>371647.76</v>
       </c>
       <c r="O37" s="1">
-        <v>0.83</v>
+        <v>0.54</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="B38" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C38" s="1">
-        <v>6800.0</v>
+        <v>8765.0</v>
       </c>
       <c r="D38" s="1">
-        <v>40.85</v>
+        <v>3100.2</v>
       </c>
       <c r="E38" s="1">
-        <v>56.689666176471</v>
+        <v>5465.6471078152</v>
       </c>
       <c r="F38" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="G38">
-        <v>1.17</v>
+        <v>110.36</v>
       </c>
       <c r="H38" s="1">
-        <v>325321.52</v>
+        <v>493098.1</v>
       </c>
       <c r="I38" s="1">
-        <v>-88479.64</v>
+        <v>-246874.46</v>
       </c>
       <c r="J38" s="1">
-        <v>-27.197598240657</v>
+        <v>-50.065992953532</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>236841.88</v>
+        <v>246223.64</v>
       </c>
       <c r="N38" s="1">
-        <v>236841.88</v>
+        <v>246223.64</v>
       </c>
       <c r="O38" s="1">
-        <v>0.44</v>
+        <v>0.36</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="B39" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="C39" s="1">
-        <v>87710.0</v>
+        <v>14100.0</v>
       </c>
       <c r="D39" s="1">
-        <v>953.35</v>
+        <v>152100.0</v>
       </c>
       <c r="E39" s="1">
-        <v>1045.4560158477</v>
+        <v>105632.04932837</v>
       </c>
       <c r="F39" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>108.76</v>
+        <v>81</v>
+      </c>
+      <c r="G39" t="s">
+        <v>82</v>
       </c>
       <c r="H39" s="1">
-        <v>929415.87</v>
+        <v>933252.44</v>
       </c>
       <c r="I39" s="1">
-        <v>-160550.19</v>
+        <v>294000.63</v>
       </c>
       <c r="J39" s="1">
-        <v>-17.274311229482</v>
+        <v>31.502797892497</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>768865.68</v>
+        <v>1227253.07</v>
       </c>
       <c r="N39" s="1">
-        <v>768865.68</v>
+        <v>1227253.07</v>
       </c>
       <c r="O39" s="1">
-        <v>1.41</v>
+        <v>1.79</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B40" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="C40" s="1">
-        <v>24000.0</v>
+        <v>26290.0</v>
       </c>
       <c r="D40" s="1">
-        <v>1575.0</v>
+        <v>4010.8</v>
       </c>
       <c r="E40" s="1">
-        <v>1349.7985241667</v>
+        <v>3608.490810194</v>
       </c>
       <c r="F40" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G40">
-        <v>37.22</v>
+        <v>110.36</v>
       </c>
       <c r="H40" s="1">
-        <v>919571.62</v>
+        <v>991291.19</v>
       </c>
       <c r="I40" s="1">
-        <v>96048.65</v>
+        <v>-35837.36</v>
       </c>
       <c r="J40" s="1">
-        <v>10.444934131395</v>
+        <v>-3.6152202664083</v>
       </c>
       <c r="K40">
-        <v>0.09</v>
+        <v>0.28</v>
       </c>
       <c r="L40" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="M40" s="1">
-        <v>1015620.27</v>
+        <v>955453.83</v>
       </c>
       <c r="N40" s="1">
-        <v>1017720.84</v>
+        <v>962695.73</v>
       </c>
       <c r="O40" s="1">
-        <v>1.87</v>
+        <v>1.4</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="B41" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C41" s="1">
-        <v>7230.0</v>
+        <v>6800.0</v>
       </c>
       <c r="D41" s="1">
-        <v>202000.0</v>
+        <v>47.32</v>
       </c>
       <c r="E41" s="1">
-        <v>260430.37385201</v>
+        <v>56.689666176471</v>
       </c>
       <c r="F41" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
+      </c>
+      <c r="G41">
+        <v>1.16</v>
       </c>
       <c r="H41" s="1">
-        <v>1145386.61</v>
+        <v>325321.52</v>
       </c>
       <c r="I41" s="1">
-        <v>-305579.76</v>
+        <v>-48334.35</v>
       </c>
       <c r="J41" s="1">
-        <v>-26.67918040355</v>
+        <v>-14.857409371504</v>
       </c>
       <c r="K41">
-        <v>1.16</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>0.0</v>
+      </c>
+      <c r="L41">
+        <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>839806.85</v>
+        <v>276987.17</v>
       </c>
       <c r="N41" s="1">
-        <v>848215.16</v>
+        <v>276987.17</v>
       </c>
       <c r="O41" s="1">
-        <v>1.56</v>
+        <v>0.4</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="B42" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="C42" s="1">
-        <v>1121910.0</v>
+        <v>87710.0</v>
       </c>
       <c r="D42" s="1">
-        <v>77.09</v>
+        <v>938.45</v>
       </c>
       <c r="E42" s="1">
-        <v>83.512561061048</v>
+        <v>1045.4560158477</v>
       </c>
       <c r="F42" t="s">
         <v>32</v>
       </c>
       <c r="G42">
-        <v>108.76</v>
+        <v>110.36</v>
       </c>
       <c r="H42" s="1">
-        <v>939397.55</v>
+        <v>929415.87</v>
       </c>
       <c r="I42" s="1">
-        <v>-144145.02</v>
+        <v>-183571.25</v>
       </c>
       <c r="J42" s="1">
-        <v>-15.344410893982</v>
+        <v>-19.751249782296</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>795252.53</v>
+        <v>745844.62</v>
       </c>
       <c r="N42" s="1">
-        <v>795252.53</v>
+        <v>745844.62</v>
       </c>
       <c r="O42" s="1">
-        <v>1.46</v>
+        <v>1.09</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="B43" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="C43" s="1">
-        <v>3418.0</v>
+        <v>24000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>188.63</v>
+        <v>4555.0</v>
       </c>
       <c r="E43" s="1">
-        <v>185.07399941486</v>
+        <v>1349.7985241667</v>
       </c>
       <c r="F43" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="G43">
-        <v>1.17</v>
+        <v>36.44</v>
       </c>
       <c r="H43" s="1">
-        <v>548926.53</v>
+        <v>919571.62</v>
       </c>
       <c r="I43" s="1">
-        <v>791.97</v>
+        <v>2080507.09</v>
       </c>
       <c r="J43" s="1">
-        <v>0.14427613837502</v>
+        <v>226.24742268579</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>549718.5</v>
+        <v>3000078.71</v>
       </c>
       <c r="N43" s="1">
-        <v>549718.5</v>
+        <v>3000078.71</v>
       </c>
       <c r="O43" s="1">
-        <v>1.01</v>
+        <v>4.37</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="B44" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="C44" s="1">
-        <v>307890.0</v>
+        <v>700.0</v>
       </c>
       <c r="D44" s="1">
-        <v>302.75</v>
+        <v>1035.5</v>
       </c>
       <c r="E44" s="1">
-        <v>298.43802504141</v>
+        <v>1010.404</v>
       </c>
       <c r="F44" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="G44">
-        <v>108.76</v>
+        <v>1.16</v>
       </c>
       <c r="H44" s="1">
-        <v>974319.03</v>
+        <v>608834.29</v>
       </c>
       <c r="I44" s="1">
-        <v>-117224.49</v>
+        <v>15121.98</v>
       </c>
       <c r="J44" s="1">
-        <v>-12.031427734712</v>
+        <v>2.4837595793102</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>857094.54</v>
+        <v>623956.27</v>
       </c>
       <c r="N44" s="1">
-        <v>857094.54</v>
+        <v>623956.27</v>
       </c>
       <c r="O44" s="1">
-        <v>1.58</v>
+        <v>0.91</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="B45" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C45" s="1">
-        <v>453200.0</v>
+        <v>7230.0</v>
       </c>
       <c r="D45" s="1">
-        <v>4.65</v>
+        <v>271500.0</v>
       </c>
       <c r="E45" s="1">
-        <v>4.5584528684907</v>
+        <v>260430.37385201</v>
       </c>
       <c r="F45" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>4.65</v>
+        <v>81</v>
+      </c>
+      <c r="G45" t="s">
+        <v>82</v>
       </c>
       <c r="H45" s="1">
-        <v>445625.85</v>
+        <v>1145386.61</v>
       </c>
       <c r="I45" s="1">
-        <v>7540.02</v>
+        <v>-22091.33</v>
       </c>
       <c r="J45" s="1">
-        <v>1.6920068707863</v>
+        <v>-1.9287225646893</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>453165.87</v>
+        <v>1123295.28</v>
       </c>
       <c r="N45" s="1">
-        <v>453165.87</v>
+        <v>1123295.28</v>
       </c>
       <c r="O45" s="1">
-        <v>0.83</v>
+        <v>1.63</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="B46" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="C46" s="1">
-        <v>590.0</v>
+        <v>1121910.0</v>
       </c>
       <c r="D46" s="1">
-        <v>1571000.0</v>
+        <v>77.2</v>
       </c>
       <c r="E46" s="1">
-        <v>1309412.2287458</v>
+        <v>83.512561061048</v>
       </c>
       <c r="F46" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>32</v>
+      </c>
+      <c r="G46">
+        <v>110.36</v>
       </c>
       <c r="H46" s="1">
-        <v>495306.47</v>
+        <v>939397.55</v>
       </c>
       <c r="I46" s="1">
-        <v>37682.16</v>
+        <v>-154589.53</v>
       </c>
       <c r="J46" s="1">
-        <v>7.6078473192567</v>
+        <v>-16.456241556091</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>532988.63</v>
+        <v>784808.02</v>
       </c>
       <c r="N46" s="1">
-        <v>532988.63</v>
+        <v>784808.02</v>
       </c>
       <c r="O46" s="1">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B47" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="C47" s="1">
-        <v>3355.0</v>
+        <v>5118.0</v>
       </c>
       <c r="D47" s="1">
-        <v>302500.0</v>
+        <v>224.36</v>
       </c>
       <c r="E47" s="1">
-        <v>192108.48500447</v>
+        <v>194.42333333333</v>
       </c>
       <c r="F47" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
+      </c>
+      <c r="G47">
+        <v>1.16</v>
       </c>
       <c r="H47" s="1">
-        <v>392968.53</v>
+        <v>856761.51</v>
       </c>
       <c r="I47" s="1">
-        <v>190621.21</v>
+        <v>131681.7</v>
       </c>
       <c r="J47" s="1">
-        <v>48.508009025557</v>
+        <v>15.369703057739</v>
       </c>
       <c r="K47">
-        <v>2.05</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>0.0</v>
+      </c>
+      <c r="L47">
+        <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>583589.74</v>
+        <v>988443.21</v>
       </c>
       <c r="N47" s="1">
-        <v>590464.06</v>
+        <v>988443.21</v>
       </c>
       <c r="O47" s="1">
-        <v>1.09</v>
+        <v>1.44</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="B48" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="C48" s="1">
-        <v>43970.0</v>
+        <v>407890.0</v>
       </c>
       <c r="D48" s="1">
-        <v>206000.0</v>
+        <v>286.15</v>
       </c>
       <c r="E48" s="1">
-        <v>61348.249758472</v>
+        <v>302.18643170953</v>
       </c>
       <c r="F48" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>32</v>
+      </c>
+      <c r="G48">
+        <v>110.36</v>
       </c>
       <c r="H48" s="1">
-        <v>1718826.98</v>
+        <v>1256313.22</v>
       </c>
       <c r="I48" s="1">
-        <v>3489682.2</v>
+        <v>-198704.75</v>
       </c>
       <c r="J48" s="1">
-        <v>203.02696202732</v>
+        <v>-15.816497576934</v>
       </c>
       <c r="K48">
-        <v>0.8</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>0.0</v>
+      </c>
+      <c r="L48">
+        <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>5208509.18</v>
+        <v>1057608.47</v>
       </c>
       <c r="N48" s="1">
-        <v>5243657.44</v>
+        <v>1057608.47</v>
       </c>
       <c r="O48" s="1">
-        <v>9.64</v>
+        <v>1.54</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B49" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="C49" s="1">
-        <v>1610.0</v>
+        <v>453200.0</v>
       </c>
       <c r="D49" s="1">
-        <v>469500.0</v>
+        <v>4.71</v>
       </c>
       <c r="E49" s="1">
-        <v>388862.30712422</v>
+        <v>4.5584528684907</v>
       </c>
       <c r="F49" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>64</v>
+      </c>
+      <c r="G49">
+        <v>4.61</v>
       </c>
       <c r="H49" s="1">
-        <v>400378.59</v>
+        <v>445625.85</v>
       </c>
       <c r="I49" s="1">
-        <v>34282.96</v>
+        <v>17792.93</v>
       </c>
       <c r="J49" s="1">
-        <v>8.5626356793953</v>
+        <v>3.992795750067</v>
       </c>
       <c r="K49">
-        <v>11.91</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>0.0</v>
+      </c>
+      <c r="L49">
+        <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>434661.55</v>
+        <v>463418.78</v>
       </c>
       <c r="N49" s="1">
-        <v>453838.14</v>
+        <v>463418.78</v>
       </c>
       <c r="O49" s="1">
-        <v>0.83</v>
+        <v>0.67</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="B50" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="C50" s="1">
-        <v>8275.0</v>
+        <v>3355.0</v>
       </c>
       <c r="D50" s="1">
-        <v>1027000.0</v>
+        <v>455000.0</v>
       </c>
       <c r="E50" s="1">
-        <v>432507.38836979</v>
+        <v>192108.48500447</v>
       </c>
       <c r="F50" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="G50" t="s">
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="H50" s="1">
-        <v>2159585.8</v>
+        <v>392968.53</v>
       </c>
       <c r="I50" s="1">
-        <v>2727255.03</v>
+        <v>480585.4</v>
       </c>
       <c r="J50" s="1">
-        <v>126.28602345876</v>
+        <v>122.29615435109</v>
       </c>
       <c r="K50">
-        <v>1.39</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>0.0</v>
+      </c>
+      <c r="L50">
+        <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>4886840.83</v>
+        <v>873553.93</v>
       </c>
       <c r="N50" s="1">
-        <v>4898343.23</v>
+        <v>873553.93</v>
       </c>
       <c r="O50" s="1">
-        <v>9.0</v>
+        <v>1.27</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="B51" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="C51" s="1">
-        <v>80740.0</v>
+        <v>34390.0</v>
       </c>
       <c r="D51" s="1">
-        <v>1066.7</v>
+        <v>349000.0</v>
       </c>
       <c r="E51" s="1">
-        <v>1199.2255738172</v>
+        <v>61348.249758651</v>
       </c>
       <c r="F51" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>108.76</v>
+        <v>81</v>
+      </c>
+      <c r="G51" t="s">
+        <v>82</v>
       </c>
       <c r="H51" s="1">
-        <v>899025.77</v>
+        <v>1344336.15</v>
       </c>
       <c r="I51" s="1">
-        <v>-107108.1</v>
+        <v>5523871.3</v>
       </c>
       <c r="J51" s="1">
-        <v>-11.913796419873</v>
+        <v>410.89955812019</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>791917.67</v>
+        <v>6868207.45</v>
       </c>
       <c r="N51" s="1">
-        <v>791917.67</v>
+        <v>6868207.45</v>
       </c>
       <c r="O51" s="1">
-        <v>1.46</v>
+        <v>9.99</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="B52" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
       <c r="C52" s="1">
-        <v>102400.0</v>
+        <v>7960.0</v>
       </c>
       <c r="D52" s="1">
-        <v>2000.0</v>
+        <v>410000.0</v>
       </c>
       <c r="E52" s="1">
-        <v>830.12603427734</v>
+        <v>316070.85025126</v>
       </c>
       <c r="F52" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>37.22</v>
+        <v>81</v>
+      </c>
+      <c r="G52" t="s">
+        <v>82</v>
       </c>
       <c r="H52" s="1">
-        <v>2425672.1</v>
+        <v>1454516.52</v>
       </c>
       <c r="I52" s="1">
-        <v>3076947.75</v>
+        <v>413078.58</v>
       </c>
       <c r="J52" s="1">
-        <v>126.84928643076</v>
+        <v>28.399717316377</v>
       </c>
       <c r="K52">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>0.0</v>
+      </c>
+      <c r="L52">
+        <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>5502619.85</v>
+        <v>1867595.1</v>
       </c>
       <c r="N52" s="1">
-        <v>5508040.31</v>
+        <v>1867595.1</v>
       </c>
       <c r="O52" s="1">
-        <v>10.13</v>
+        <v>2.72</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="B53" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="C53" s="1">
-        <v>20650.0</v>
+        <v>2000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>3839.9</v>
+        <v>652000.0</v>
       </c>
       <c r="E53" s="1">
-        <v>2802.2263501211</v>
+        <v>706892.995</v>
       </c>
       <c r="F53" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>108.76</v>
+        <v>81</v>
+      </c>
+      <c r="G53" t="s">
+        <v>82</v>
       </c>
       <c r="H53" s="1">
-        <v>594463.06</v>
+        <v>818755.55</v>
       </c>
       <c r="I53" s="1">
-        <v>134640.07</v>
+        <v>-72541.55</v>
       </c>
       <c r="J53" s="1">
-        <v>22.649022127632</v>
+        <v>-8.8599765827542</v>
       </c>
       <c r="K53">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>0.0</v>
+      </c>
+      <c r="L53">
+        <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>729103.13</v>
+        <v>746214.0</v>
       </c>
       <c r="N53" s="1">
-        <v>731382.21</v>
+        <v>746214.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.34</v>
+        <v>1.09</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="B54" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="C54" s="1">
-        <v>74816.0</v>
+        <v>3800.0</v>
       </c>
       <c r="D54" s="1">
-        <v>10.15</v>
+        <v>516000.0</v>
       </c>
       <c r="E54" s="1">
-        <v>0.0</v>
+        <v>419704.66315789</v>
       </c>
       <c r="F54" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>108.76</v>
+        <v>81</v>
+      </c>
+      <c r="G54" t="s">
+        <v>82</v>
       </c>
       <c r="H54" s="1">
-        <v>0.0</v>
+        <v>923106.1</v>
       </c>
       <c r="I54" s="1">
-        <v>6982.48</v>
+        <v>198961.7</v>
       </c>
       <c r="J54" s="1">
-        <v>0</v>
+        <v>21.553502896363</v>
       </c>
       <c r="K54">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.63</v>
+      </c>
+      <c r="L54" t="s">
+        <v>149</v>
       </c>
       <c r="M54" s="1">
-        <v>6982.48</v>
+        <v>1122067.8</v>
       </c>
       <c r="N54" s="1">
-        <v>6982.48</v>
+        <v>1124470.68</v>
       </c>
       <c r="O54" s="1">
-        <v>0.01</v>
+        <v>1.64</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="B55" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="C55" s="1">
-        <v>13800000.0</v>
+        <v>5070.0</v>
       </c>
       <c r="D55" s="1">
-        <v>1.1729</v>
+        <v>2363000.0</v>
       </c>
       <c r="E55" s="1">
-        <v>0.0</v>
+        <v>432507.38836884</v>
       </c>
       <c r="F55" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1.17</v>
+        <v>81</v>
+      </c>
+      <c r="G55" t="s">
+        <v>82</v>
       </c>
       <c r="H55" s="1">
-        <v>0.0</v>
+        <v>1323154.08</v>
       </c>
       <c r="I55" s="1">
-        <v>89070.22</v>
+        <v>5532635.54</v>
       </c>
       <c r="J55" s="1">
-        <v>0</v>
+        <v>418.13992970494</v>
       </c>
       <c r="K55">
-        <v>0.0</v>
+        <v>0.18</v>
       </c>
       <c r="L55">
-        <v>0.0</v>
+        <v>933.91</v>
       </c>
       <c r="M55" s="1">
-        <v>89070.220000001</v>
+        <v>6855789.62</v>
       </c>
       <c r="N55" s="1">
-        <v>89070.220000001</v>
+        <v>6856723.53</v>
       </c>
       <c r="O55" s="1">
-        <v>0.16</v>
+        <v>9.98</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>152</v>
+      </c>
+      <c r="B56" t="s">
+        <v>153</v>
+      </c>
+      <c r="C56" s="1">
+        <v>80740.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>954.1</v>
+      </c>
+      <c r="E56" s="1">
+        <v>1199.2255738172</v>
+      </c>
+      <c r="F56" t="s">
+        <v>32</v>
+      </c>
+      <c r="G56">
+        <v>110.36</v>
+      </c>
+      <c r="H56" s="1">
+        <v>899025.77</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-201001.13</v>
+      </c>
+      <c r="J56" s="1">
+        <v>-22.357660559608</v>
+      </c>
+      <c r="K56">
+        <v>0.13</v>
+      </c>
+      <c r="L56" t="s">
+        <v>154</v>
+      </c>
+      <c r="M56" s="1">
+        <v>698024.64</v>
+      </c>
+      <c r="N56" s="1">
+        <v>708179.32</v>
+      </c>
+      <c r="O56" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="P56">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16">
+      <c r="A57" t="s">
+        <v>155</v>
+      </c>
+      <c r="B57" t="s">
+        <v>156</v>
+      </c>
+      <c r="C57" s="1">
+        <v>92400.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>2355.0</v>
+      </c>
+      <c r="E57" s="1">
+        <v>830.12603430736</v>
+      </c>
+      <c r="F57" t="s">
+        <v>35</v>
+      </c>
+      <c r="G57">
+        <v>36.44</v>
+      </c>
+      <c r="H57" s="1">
+        <v>2188790.06</v>
+      </c>
+      <c r="I57" s="1">
+        <v>3782881.43</v>
+      </c>
+      <c r="J57" s="1">
+        <v>172.82979757319</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57">
+        <v>0.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>5971671.49</v>
+      </c>
+      <c r="N57" s="1">
+        <v>5971671.49</v>
+      </c>
+      <c r="O57" s="1">
+        <v>8.69</v>
+      </c>
+      <c r="P57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16">
+      <c r="A58" t="s">
+        <v>157</v>
+      </c>
+      <c r="B58" t="s">
+        <v>158</v>
+      </c>
+      <c r="C58" s="1">
+        <v>20650.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>3344.4</v>
+      </c>
+      <c r="E58" s="1">
+        <v>2802.2263501211</v>
+      </c>
+      <c r="F58" t="s">
+        <v>32</v>
+      </c>
+      <c r="G58">
+        <v>110.36</v>
+      </c>
+      <c r="H58" s="1">
+        <v>594463.06</v>
+      </c>
+      <c r="I58" s="1">
+        <v>31323.72</v>
+      </c>
+      <c r="J58" s="1">
+        <v>5.26924583001</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58">
+        <v>0.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>625786.78</v>
+      </c>
+      <c r="N58" s="1">
+        <v>625786.78</v>
+      </c>
+      <c r="O58" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="P58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16">
+      <c r="A59" t="s">
         <v>159</v>
       </c>
-      <c r="B56" t="s">
+      <c r="B59" t="s">
         <v>160</v>
       </c>
-      <c r="C56" s="1">
-[...8 lines deleted...]
-      <c r="F56" t="s">
+      <c r="C59" s="1">
+        <v>74816.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>10.3</v>
+      </c>
+      <c r="E59" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F59" t="s">
+        <v>32</v>
+      </c>
+      <c r="G59">
+        <v>110.36</v>
+      </c>
+      <c r="H59" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>6982.64</v>
+      </c>
+      <c r="J59" s="1">
+        <v>0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59">
+        <v>0.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>6982.64</v>
+      </c>
+      <c r="N59" s="1">
+        <v>6982.64</v>
+      </c>
+      <c r="O59" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="P59">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16">
+      <c r="A60" t="s">
+        <v>161</v>
+      </c>
+      <c r="B60" t="s">
+        <v>162</v>
+      </c>
+      <c r="C60" s="1">
+        <v>36000.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>790.0</v>
+      </c>
+      <c r="E60" s="1">
+        <v>305.9165</v>
+      </c>
+      <c r="F60" t="s">
+        <v>35</v>
+      </c>
+      <c r="G60">
+        <v>36.44</v>
+      </c>
+      <c r="H60" s="1">
+        <v>298823.1</v>
+      </c>
+      <c r="I60" s="1">
+        <v>481658.41</v>
+      </c>
+      <c r="J60" s="1">
+        <v>161.18513260856</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60">
+        <v>0.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>780481.51</v>
+      </c>
+      <c r="N60" s="1">
+        <v>780481.51</v>
+      </c>
+      <c r="O60" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="P60">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16">
+      <c r="A61" t="s">
+        <v>163</v>
+      </c>
+      <c r="B61" t="s">
+        <v>164</v>
+      </c>
+      <c r="C61" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>1.1617</v>
+      </c>
+      <c r="E61" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F61" t="s">
         <v>14</v>
       </c>
-      <c r="G56">
-[...8 lines deleted...]
-      <c r="J56" s="1">
+      <c r="G61">
+        <v>1.16</v>
+      </c>
+      <c r="H61" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-428.68</v>
+      </c>
+      <c r="J61" s="1">
         <v>0</v>
       </c>
-      <c r="K56">
-[...14 lines deleted...]
-      <c r="P56">
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61">
+        <v>0.0</v>
+      </c>
+      <c r="M61" s="1">
+        <v>-428.67999999999</v>
+      </c>
+      <c r="N61" s="1">
+        <v>-428.67999999999</v>
+      </c>
+      <c r="O61" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P61">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16">
+      <c r="A62" t="s">
+        <v>163</v>
+      </c>
+      <c r="B62" t="s">
+        <v>164</v>
+      </c>
+      <c r="C62" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>1.1617</v>
+      </c>
+      <c r="E62" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G62">
+        <v>1.16</v>
+      </c>
+      <c r="H62" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-428.68</v>
+      </c>
+      <c r="J62" s="1">
+        <v>0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62">
+        <v>0.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>-428.67999999999</v>
+      </c>
+      <c r="N62" s="1">
+        <v>-428.67999999999</v>
+      </c>
+      <c r="O62" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P62">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:16">
+      <c r="A63" t="s">
+        <v>165</v>
+      </c>
+      <c r="B63" t="s">
+        <v>166</v>
+      </c>
+      <c r="C63" s="1">
+        <v>-36807502.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>1.1617</v>
+      </c>
+      <c r="E63" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F63" t="s">
+        <v>14</v>
+      </c>
+      <c r="G63">
+        <v>1.16</v>
+      </c>
+      <c r="H63" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-385.36</v>
+      </c>
+      <c r="J63" s="1">
+        <v>0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63">
+        <v>0.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>-385.35999999999</v>
+      </c>
+      <c r="N63" s="1">
+        <v>-385.35999999999</v>
+      </c>
+      <c r="O63" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P63">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16">
+      <c r="A64" t="s">
+        <v>165</v>
+      </c>
+      <c r="B64" t="s">
+        <v>166</v>
+      </c>
+      <c r="C64" s="1">
+        <v>-36807502.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>1.1617</v>
+      </c>
+      <c r="E64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F64" t="s">
+        <v>14</v>
+      </c>
+      <c r="G64">
+        <v>1.16</v>
+      </c>
+      <c r="H64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-385.36</v>
+      </c>
+      <c r="J64" s="1">
+        <v>0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64">
+        <v>0.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>-385.35999999999</v>
+      </c>
+      <c r="N64" s="1">
+        <v>-385.35999999999</v>
+      </c>
+      <c r="O64" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P64">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>