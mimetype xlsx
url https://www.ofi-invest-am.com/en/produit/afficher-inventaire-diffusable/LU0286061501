--- v4 (2026-09-01)
+++ v5 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>POCHE</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
@@ -157,290 +157,293 @@
   <si>
     <t>TH0765010Z16</t>
   </si>
   <si>
     <t>AIRPORTS OF THAILAND PCL F</t>
   </si>
   <si>
     <t>KYG022421088</t>
   </si>
   <si>
     <t>ALCHIP TECHNOLOGIES LTD</t>
   </si>
   <si>
     <t>INE238A01034</t>
   </si>
   <si>
     <t>AXIS BANK LTD</t>
   </si>
   <si>
     <t>INE917I01010</t>
   </si>
   <si>
     <t>BAJAJ AUTO LTD</t>
   </si>
   <si>
-    <t>6 187.02</t>
+    <t>6 300.70</t>
   </si>
   <si>
     <t>INE296A01032</t>
   </si>
   <si>
     <t>BAJAJ FINANCE LTD</t>
   </si>
   <si>
     <t>ID1000109507</t>
   </si>
   <si>
     <t>BANK CENTRAL ASIA</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>20 759.58</t>
+    <t>20 407.33</t>
+  </si>
+  <si>
+    <t>1 622.40</t>
   </si>
   <si>
     <t>ID1000095003</t>
   </si>
   <si>
     <t>BANK MANDIRI (PERSERO)</t>
   </si>
   <si>
-    <t>INE263A01024</t>
-[...4 lines deleted...]
-  <si>
     <t>INE397D01024</t>
   </si>
   <si>
     <t>BHARTI AIRTEL LTD</t>
   </si>
   <si>
     <t>TW0002882008</t>
   </si>
   <si>
     <t>CATHAY FINANCIAL HOLDING LTD</t>
   </si>
   <si>
     <t>MYL1023OO000</t>
   </si>
   <si>
     <t>CIMB GROUP HOLDINGS</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
     <t>INE059A01026</t>
   </si>
   <si>
     <t>CIPLA LTD</t>
   </si>
   <si>
+    <t>2 988.46</t>
+  </si>
+  <si>
     <t>TW0008358003</t>
   </si>
   <si>
     <t>CO-TECH DEVELOPMENT CORP</t>
   </si>
   <si>
     <t>TH0737010Y16</t>
   </si>
   <si>
     <t>CP ALL PCL F</t>
   </si>
   <si>
     <t>INE148O01028</t>
   </si>
   <si>
     <t>DELHIVERY LTD</t>
   </si>
   <si>
     <t>TW0002308004</t>
   </si>
   <si>
     <t>DELTA ELECTRONICS INC</t>
   </si>
   <si>
+    <t>10 899.22</t>
+  </si>
+  <si>
     <t>INE935N01020</t>
   </si>
   <si>
     <t>DIXON TECHNOLOGIES (INDIA) LTD</t>
   </si>
   <si>
     <t>INE758T01015</t>
   </si>
   <si>
     <t>ETERNAL LTD</t>
   </si>
   <si>
     <t>KR7084370006</t>
   </si>
   <si>
     <t>EUGENE TECHNOLOGY LTD</t>
   </si>
   <si>
     <t>KRW</t>
   </si>
   <si>
-    <t>1 747.49</t>
+    <t>1 759.40</t>
   </si>
   <si>
     <t>TW0001519007</t>
   </si>
   <si>
     <t>FORTUNE ELECTRIC LTD</t>
   </si>
   <si>
     <t>VN000000FPT1</t>
   </si>
   <si>
     <t>FPT CORP</t>
   </si>
   <si>
     <t>VND</t>
   </si>
   <si>
-    <t>30 578.85</t>
-[...2 lines deleted...]
-    <t>7 907.51</t>
+    <t>30 124.56</t>
   </si>
   <si>
     <t>INE200A01026</t>
   </si>
   <si>
     <t>GE VERNOVA T&amp;D INDIA LTD</t>
   </si>
   <si>
     <t>INE047A01021</t>
   </si>
   <si>
     <t>GRASIM INDUSTRIES LTD</t>
   </si>
   <si>
     <t>KR7272210006</t>
   </si>
   <si>
     <t>HANWHA SYSTEMS LTD</t>
   </si>
   <si>
     <t>KR7267260008</t>
   </si>
   <si>
     <t>HD HYUNDAI ELECTRIC LTD</t>
   </si>
   <si>
     <t>KR7009540006</t>
   </si>
   <si>
     <t>HD KOREA SHIPBUILDING &amp; OFFSHORE E</t>
   </si>
   <si>
     <t>INE040A01034</t>
   </si>
   <si>
     <t>HDFC BANK LTD</t>
   </si>
   <si>
+    <t>19 917.78</t>
+  </si>
+  <si>
     <t>INE795G01014</t>
   </si>
   <si>
     <t>HDFC LIFE INSURANCE COMPANY LTD</t>
   </si>
   <si>
+    <t>1 348.73</t>
+  </si>
+  <si>
     <t>TW0002317005</t>
   </si>
   <si>
     <t>HON HAI PRECISION INDUSTRY LTD</t>
   </si>
   <si>
-    <t>KR7298040007</t>
-[...4 lines deleted...]
-  <si>
     <t>KR7012330007</t>
   </si>
   <si>
     <t>HYUNDAI MOBIS LTD</t>
   </si>
   <si>
     <t>INE090A01021</t>
   </si>
   <si>
     <t>ICICI BANK LTD</t>
   </si>
   <si>
     <t>KR7095340006</t>
   </si>
   <si>
     <t>ISC TECHNOLOGY LTD</t>
   </si>
   <si>
     <t>INE918Z01012</t>
   </si>
   <si>
     <t>KAYNES TECHNOLOGY INDIA LTD</t>
   </si>
   <si>
     <t>KR7105560007</t>
   </si>
   <si>
     <t>KB FINANCIAL GROUP INC</t>
   </si>
   <si>
     <t>INE018A01030</t>
   </si>
   <si>
     <t>LARSEN AND TOUBRO LTD</t>
   </si>
   <si>
-    <t>7 241.90</t>
-[...1 lines deleted...]
-  <si>
     <t>MU0295S00016</t>
   </si>
   <si>
     <t>MAKEMYTRIP LTD</t>
   </si>
   <si>
     <t>INE027H01010</t>
   </si>
   <si>
     <t>MAX HEALTHCARE INSTITUTE LTD</t>
   </si>
   <si>
     <t>TW0002454006</t>
   </si>
   <si>
     <t>MEDIATEK INC</t>
   </si>
   <si>
+    <t>INE0VDM01015</t>
+  </si>
+  <si>
+    <t>MEESHO LTD</t>
+  </si>
+  <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>KR7035420009</t>
   </si>
   <si>
     <t>NAVER CORP</t>
   </si>
   <si>
     <t>INE848E01016</t>
   </si>
   <si>
     <t>NHPC LTD</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>INE752E01010</t>
@@ -463,102 +466,90 @@
   <si>
     <t>KR7005930003</t>
   </si>
   <si>
     <t>SAMSUNG ELECTRONICS LTD</t>
   </si>
   <si>
     <t>KR7032830002</t>
   </si>
   <si>
     <t>SAMSUNG LIFE LTD</t>
   </si>
   <si>
     <t>KR7006400006</t>
   </si>
   <si>
     <t>SAMSUNG SDI LTD</t>
   </si>
   <si>
     <t>KR7004170007</t>
   </si>
   <si>
     <t>SHINSEGAE INC</t>
   </si>
   <si>
-    <t>2 402.88</t>
-[...1 lines deleted...]
-  <si>
     <t>KR7000660001</t>
   </si>
   <si>
     <t>SK HYNIX INC</t>
   </si>
   <si>
     <t>INE062A01020</t>
   </si>
   <si>
     <t>STATE BANK OF INDIA</t>
   </si>
   <si>
-    <t>10 154.68</t>
-[...1 lines deleted...]
-  <si>
     <t>TW0002330008</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR MANUFACTURING</t>
   </si>
   <si>
+    <t>13 022.76</t>
+  </si>
+  <si>
     <t>INE494B01023</t>
   </si>
   <si>
     <t>TVS MOTOR COMPANY LTD</t>
   </si>
   <si>
     <t>INE494B04019</t>
   </si>
   <si>
     <t>TVS MOTORS COMPANY PRF LTD</t>
   </si>
   <si>
     <t>TW0002327004</t>
   </si>
   <si>
     <t>YAGEO CORP</t>
   </si>
   <si>
-    <t>EUR-00039304</t>
-[...8 lines deleted...]
-    <t>KRW/USD 2026-06-02</t>
+    <t>5 072.53</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -867,3440 +858,3190 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...25 lines deleted...]
-      <c r="A2" t="s">
+    </row>
+    <row r="2" spans="1:26">
+      <c r="A2">
+        <v>3225</v>
+      </c>
+      <c r="B2" s="1">
+        <v>230343.0</v>
+      </c>
+      <c r="C2">
+        <v>314.72</v>
+      </c>
+      <c r="D2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E2">
+        <v>72493137.38</v>
+      </c>
+      <c r="F2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2">
+        <v>72493137.38</v>
+      </c>
+      <c r="H2" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2">
-[...8 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="1">
+        <v>24693.49</v>
+      </c>
+      <c r="C3">
+        <v>109.23</v>
+      </c>
+      <c r="D3" t="s">
         <v>7</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="E3">
+        <v>2697174.0</v>
+      </c>
+      <c r="F3" t="s">
         <v>7</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="G3">
+        <v>2697174.0</v>
+      </c>
+      <c r="H3" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="Z3" t="s">
         <v>8</v>
       </c>
-      <c r="B3" t="s">
-[...8 lines deleted...]
-      <c r="E3" t="s">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="1">
+        <v>563209.62</v>
+      </c>
+      <c r="C4">
+        <v>123.89</v>
+      </c>
+      <c r="D4" t="s">
         <v>7</v>
       </c>
-      <c r="F3">
-[...2 lines deleted...]
-      <c r="G3" t="s">
+      <c r="E4">
+        <v>69773245.21</v>
+      </c>
+      <c r="F4" t="s">
         <v>7</v>
       </c>
-      <c r="H3">
-[...2 lines deleted...]
-      <c r="I3" t="s">
+      <c r="G4">
+        <v>69773245.21</v>
+      </c>
+      <c r="H4" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="Z4" t="s">
         <v>10</v>
       </c>
-      <c r="B4" t="s">
-[...8 lines deleted...]
-      <c r="E4" t="s">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C5">
+        <v>16840.07</v>
+      </c>
+      <c r="D5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5">
+        <v>16840.07</v>
+      </c>
+      <c r="F5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5">
+        <v>14713.27</v>
+      </c>
+      <c r="H5" t="s">
         <v>7</v>
       </c>
-      <c r="F4">
-[...13 lines deleted...]
-      <c r="A5" t="s">
+      <c r="Z5" t="s">
         <v>12</v>
-      </c>
-[...22 lines deleted...]
-        <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P64"/>
+  <dimension ref="A1:Z59"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O64" sqref="O64"/>
+      <selection activeCell="N59" sqref="N59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H1" t="s">
+        <v>22</v>
+      </c>
+      <c r="I1" t="s">
+        <v>23</v>
+      </c>
+      <c r="J1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L1" t="s">
+        <v>26</v>
+      </c>
+      <c r="M1" t="s">
+        <v>27</v>
+      </c>
+      <c r="N1" t="s">
+        <v>28</v>
+      </c>
+      <c r="O1" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z1" t="s">
         <v>15</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="1">
+        <v>18260.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>7258.0</v>
+      </c>
+      <c r="D2" s="1">
+        <v>5620.1704633078</v>
+      </c>
+      <c r="E2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F2">
+        <v>108.37</v>
+      </c>
+      <c r="G2" s="1">
+        <v>1050997.62</v>
+      </c>
+      <c r="H2" s="1">
+        <v>171965.13</v>
+      </c>
+      <c r="I2" s="1">
+        <v>16.36208557732</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>1222962.75</v>
+      </c>
+      <c r="M2" s="1">
+        <v>1222962.75</v>
+      </c>
+      <c r="N2" s="1">
+        <v>1.69</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>30</v>
       </c>
-      <c r="B2" t="s">
-[...11 lines deleted...]
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" s="1">
+        <v>34000.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>2595.0</v>
+      </c>
+      <c r="D3" s="1">
+        <v>958.03034911765</v>
+      </c>
+      <c r="E3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F3">
+        <v>36.19</v>
+      </c>
+      <c r="G3" s="1">
+        <v>916558.08</v>
+      </c>
+      <c r="H3" s="1">
+        <v>1521671.44</v>
+      </c>
+      <c r="I3" s="1">
+        <v>166.02018717679</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>2438229.52</v>
+      </c>
+      <c r="M3" s="1">
+        <v>2438229.52</v>
+      </c>
+      <c r="N3" s="1">
+        <v>3.36</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="1">
+        <v>93700.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>361.0</v>
+      </c>
+      <c r="D4" s="1">
+        <v>290.4616791889</v>
+      </c>
+      <c r="E4" t="s">
+        <v>38</v>
+      </c>
+      <c r="F4">
+        <v>37.68</v>
+      </c>
+      <c r="G4" s="1">
+        <v>745328.12</v>
+      </c>
+      <c r="H4" s="1">
+        <v>152415.23</v>
+      </c>
+      <c r="I4" s="1">
+        <v>20.4494136086</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>897743.35</v>
+      </c>
+      <c r="M4" s="1">
+        <v>897743.35</v>
+      </c>
+      <c r="N4" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="1">
+        <v>224500.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>59.5</v>
+      </c>
+      <c r="D5" s="1">
+        <v>52.269401247216</v>
+      </c>
+      <c r="E5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F5">
+        <v>37.68</v>
+      </c>
+      <c r="G5" s="1">
+        <v>319158.21</v>
+      </c>
+      <c r="H5" s="1">
+        <v>35360.14</v>
+      </c>
+      <c r="I5" s="1">
+        <v>11.079188594271</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>354518.35</v>
+      </c>
+      <c r="M5" s="1">
+        <v>354518.35</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="1">
+        <v>8000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>4325.0</v>
+      </c>
+      <c r="D6" s="1">
+        <v>3035.0458425</v>
+      </c>
+      <c r="E6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F6">
+        <v>36.19</v>
+      </c>
+      <c r="G6" s="1">
+        <v>690192.79</v>
+      </c>
+      <c r="H6" s="1">
+        <v>265975.65</v>
+      </c>
+      <c r="I6" s="1">
+        <v>38.536428350693</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>956168.44</v>
+      </c>
+      <c r="M6" s="1">
+        <v>956168.44</v>
+      </c>
+      <c r="N6" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="1">
+        <v>136250.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>1358.6</v>
+      </c>
+      <c r="D7" s="1">
+        <v>1228.3757688807</v>
+      </c>
+      <c r="E7" t="s">
         <v>32</v>
       </c>
-      <c r="G2">
-[...40 lines deleted...]
-      <c r="D3" s="1">
+      <c r="F7">
+        <v>108.37</v>
+      </c>
+      <c r="G7" s="1">
+        <v>1651503.13</v>
+      </c>
+      <c r="H7" s="1">
+        <v>56637.46</v>
+      </c>
+      <c r="I7" s="1">
+        <v>3.4294491467297</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1708140.59</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1708140.59</v>
+      </c>
+      <c r="N7" s="1">
+        <v>2.36</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" s="1">
+        <v>5690.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>10191.0</v>
+      </c>
+      <c r="D8" s="1">
+        <v>8966.5687609842</v>
+      </c>
+      <c r="E8" t="s">
+        <v>32</v>
+      </c>
+      <c r="F8">
+        <v>108.37</v>
+      </c>
+      <c r="G8" s="1">
+        <v>526259.56</v>
+      </c>
+      <c r="H8" s="1">
+        <v>8827.64</v>
+      </c>
+      <c r="I8" s="1">
+        <v>1.677430809998</v>
+      </c>
+      <c r="J8">
+        <v>1.11</v>
+      </c>
+      <c r="K8" t="s">
+        <v>47</v>
+      </c>
+      <c r="L8" s="1">
+        <v>535087.2</v>
+      </c>
+      <c r="M8" s="1">
+        <v>541387.9</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="1">
+        <v>115335.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>968.3</v>
+      </c>
+      <c r="D9" s="1">
+        <v>898.73600927732</v>
+      </c>
+      <c r="E9" t="s">
+        <v>32</v>
+      </c>
+      <c r="F9">
+        <v>108.37</v>
+      </c>
+      <c r="G9" s="1">
+        <v>1046302.83</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-15758.82</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-1.5061433026995</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>1030544.01</v>
+      </c>
+      <c r="M9" s="1">
+        <v>1030544.01</v>
+      </c>
+      <c r="N9" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" s="1">
+        <v>2069300.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>6225.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>9070.6916707582</v>
+      </c>
+      <c r="E10" t="s">
+        <v>52</v>
+      </c>
+      <c r="F10" t="s">
+        <v>53</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1044220.27</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-413006.27</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-39.551642681673</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10" t="s">
+        <v>54</v>
+      </c>
+      <c r="L10" s="1">
+        <v>631214.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>632836.4</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" s="1">
+        <v>2629700.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>4220.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>4696.9321474807</v>
+      </c>
+      <c r="E11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F11" t="s">
+        <v>53</v>
+      </c>
+      <c r="G11" s="1">
+        <v>666894.09</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-123102.53</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-18.459082460905</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>543791.56</v>
+      </c>
+      <c r="M11" s="1">
+        <v>543791.56</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" s="1">
+        <v>64750.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>1916.6</v>
+      </c>
+      <c r="D12" s="1">
+        <v>1653.3850996139</v>
+      </c>
+      <c r="E12" t="s">
+        <v>32</v>
+      </c>
+      <c r="F12">
+        <v>108.37</v>
+      </c>
+      <c r="G12" s="1">
+        <v>1114368.57</v>
+      </c>
+      <c r="H12" s="1">
+        <v>30792.95</v>
+      </c>
+      <c r="I12" s="1">
+        <v>2.7632644018307</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>1145161.52</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1145161.52</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="1">
+        <v>398000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>113.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>65.296058668342</v>
+      </c>
+      <c r="E13" t="s">
+        <v>35</v>
+      </c>
+      <c r="F13">
+        <v>36.19</v>
+      </c>
+      <c r="G13" s="1">
+        <v>749420.88</v>
+      </c>
+      <c r="H13" s="1">
+        <v>493432.28</v>
+      </c>
+      <c r="I13" s="1">
+        <v>65.84181107951</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>1242853.16</v>
+      </c>
+      <c r="M13" s="1">
+        <v>1242853.16</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.71</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" s="1">
+        <v>588100.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>7.63</v>
+      </c>
+      <c r="D14" s="1">
+        <v>7.4589096242136</v>
+      </c>
+      <c r="E14" t="s">
+        <v>63</v>
+      </c>
+      <c r="F14">
+        <v>4.75</v>
+      </c>
+      <c r="G14" s="1">
+        <v>911176.4</v>
+      </c>
+      <c r="H14" s="1">
+        <v>33748.98</v>
+      </c>
+      <c r="I14" s="1">
+        <v>3.70389092606</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>944925.38</v>
+      </c>
+      <c r="M14" s="1">
+        <v>944925.38</v>
+      </c>
+      <c r="N14" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="1">
+        <v>31140.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>1415.7</v>
+      </c>
+      <c r="D15" s="1">
+        <v>1497.3622935132</v>
+      </c>
+      <c r="E15" t="s">
+        <v>32</v>
+      </c>
+      <c r="F15">
+        <v>108.37</v>
+      </c>
+      <c r="G15" s="1">
+        <v>481624.3</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-74820.19</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-15.534969892507</v>
+      </c>
+      <c r="J15">
+        <v>0.1</v>
+      </c>
+      <c r="K15" t="s">
+        <v>66</v>
+      </c>
+      <c r="L15" s="1">
+        <v>406804.11</v>
+      </c>
+      <c r="M15" s="1">
+        <v>409792.57</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" s="1">
+        <v>23000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>691.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>343.23147826087</v>
+      </c>
+      <c r="E16" t="s">
+        <v>35</v>
+      </c>
+      <c r="F16">
+        <v>36.19</v>
+      </c>
+      <c r="G16" s="1">
+        <v>214242.35</v>
+      </c>
+      <c r="H16" s="1">
+        <v>224959.53</v>
+      </c>
+      <c r="I16" s="1">
+        <v>105.00236297819</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>439201.88</v>
+      </c>
+      <c r="M16" s="1">
+        <v>439201.88</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" s="1">
+        <v>359000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>45.5</v>
+      </c>
+      <c r="D17" s="1">
+        <v>47.442433203343</v>
+      </c>
+      <c r="E17" t="s">
+        <v>38</v>
+      </c>
+      <c r="F17">
+        <v>37.68</v>
+      </c>
+      <c r="G17" s="1">
+        <v>451597.82</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-18075.71</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-4.0026123243908</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>433522.11</v>
+      </c>
+      <c r="M17" s="1">
+        <v>433522.11</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" s="1">
+        <v>141265.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>483.8</v>
+      </c>
+      <c r="D18" s="1">
+        <v>424.3011523732</v>
+      </c>
+      <c r="E18" t="s">
+        <v>32</v>
+      </c>
+      <c r="F18">
+        <v>108.37</v>
+      </c>
+      <c r="G18" s="1">
+        <v>558062.53</v>
+      </c>
+      <c r="H18" s="1">
+        <v>72598.4</v>
+      </c>
+      <c r="I18" s="1">
+        <v>13.009008148245</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>630660.93</v>
+      </c>
+      <c r="M18" s="1">
+        <v>630660.93</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" s="1">
+        <v>40000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>2150.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>514.00439975</v>
+      </c>
+      <c r="E19" t="s">
+        <v>35</v>
+      </c>
+      <c r="F19">
+        <v>36.19</v>
+      </c>
+      <c r="G19" s="1">
+        <v>592249.25</v>
+      </c>
+      <c r="H19" s="1">
+        <v>1784354.39</v>
+      </c>
+      <c r="I19" s="1">
+        <v>301.28436464884</v>
+      </c>
+      <c r="J19">
+        <v>0.27</v>
+      </c>
+      <c r="K19" t="s">
+        <v>75</v>
+      </c>
+      <c r="L19" s="1">
+        <v>2376603.64</v>
+      </c>
+      <c r="M19" s="1">
+        <v>2387502.86</v>
+      </c>
+      <c r="N19" s="1">
+        <v>3.29</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" s="1">
+        <v>3570.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>12336.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>13485.277338936</v>
+      </c>
+      <c r="E20" t="s">
+        <v>32</v>
+      </c>
+      <c r="F20">
+        <v>108.37</v>
+      </c>
+      <c r="G20" s="1">
+        <v>501754.45</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-95369.08</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-19.00712190993</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>406385.37</v>
+      </c>
+      <c r="M20" s="1">
+        <v>406385.37</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>79</v>
+      </c>
+      <c r="B21" s="1">
+        <v>285970.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>263.65</v>
+      </c>
+      <c r="D21" s="1">
+        <v>282.01272283806</v>
+      </c>
+      <c r="E21" t="s">
+        <v>32</v>
+      </c>
+      <c r="F21">
+        <v>108.37</v>
+      </c>
+      <c r="G21" s="1">
+        <v>831076.4</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-135341.58</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-16.285094848079</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>695734.82</v>
+      </c>
+      <c r="M21" s="1">
+        <v>695734.82</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>81</v>
+      </c>
+      <c r="B22" s="1">
+        <v>10600.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>187300.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>141049.13518868</v>
+      </c>
+      <c r="E22" t="s">
+        <v>82</v>
+      </c>
+      <c r="F22" t="s">
+        <v>83</v>
+      </c>
+      <c r="G22" s="1">
+        <v>870528.83</v>
+      </c>
+      <c r="H22" s="1">
+        <v>257911.53</v>
+      </c>
+      <c r="I22" s="1">
+        <v>29.626994662543</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>1128440.36</v>
+      </c>
+      <c r="M22" s="1">
+        <v>1128440.36</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>85</v>
+      </c>
+      <c r="B23" s="1">
+        <v>15000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>831.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>904.48806666667</v>
+      </c>
+      <c r="E23" t="s">
+        <v>35</v>
+      </c>
+      <c r="F23">
+        <v>36.19</v>
+      </c>
+      <c r="G23" s="1">
+        <v>367110.84</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-22641.49</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-6.1674806442654</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>344469.35</v>
+      </c>
+      <c r="M23" s="1">
+        <v>344469.35</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>87</v>
+      </c>
+      <c r="B24" s="1">
+        <v>241805.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>70600.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>109076.09184082</v>
+      </c>
+      <c r="E24" t="s">
+        <v>88</v>
+      </c>
+      <c r="F24" t="s">
+        <v>89</v>
+      </c>
+      <c r="G24" s="1">
+        <v>906591.06</v>
+      </c>
+      <c r="H24" s="1">
+        <v>-339887.77</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-37.490748033628</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>566703.29</v>
+      </c>
+      <c r="M24" s="1">
+        <v>566703.29</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>91</v>
+      </c>
+      <c r="B25" s="1">
+        <v>25560.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>5494.5</v>
+      </c>
+      <c r="D25" s="1">
+        <v>3681.2731455399</v>
+      </c>
+      <c r="E25" t="s">
+        <v>32</v>
+      </c>
+      <c r="F25">
+        <v>108.37</v>
+      </c>
+      <c r="G25" s="1">
+        <v>873657.9</v>
+      </c>
+      <c r="H25" s="1">
+        <v>422280.97</v>
+      </c>
+      <c r="I25" s="1">
+        <v>48.334819613032</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1295938.87</v>
+      </c>
+      <c r="M25" s="1">
+        <v>1295938.87</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.79</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>93</v>
+      </c>
+      <c r="B26" s="1">
+        <v>29990.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>3175.2</v>
+      </c>
+      <c r="D26" s="1">
+        <v>2781.6483414471</v>
+      </c>
+      <c r="E26" t="s">
+        <v>32</v>
+      </c>
+      <c r="F26">
+        <v>108.37</v>
+      </c>
+      <c r="G26" s="1">
+        <v>824407.35</v>
+      </c>
+      <c r="H26" s="1">
+        <v>54297.54</v>
+      </c>
+      <c r="I26" s="1">
+        <v>6.5862513234507</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>878704.89</v>
+      </c>
+      <c r="M26" s="1">
+        <v>878704.89</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>95</v>
+      </c>
+      <c r="B27" s="1">
+        <v>2800.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>89500.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>116199.92857143</v>
+      </c>
+      <c r="E27" t="s">
+        <v>82</v>
+      </c>
+      <c r="F27" t="s">
+        <v>83</v>
+      </c>
+      <c r="G27" s="1">
+        <v>187898.54</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-45463.76</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-24.195909132663</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>142434.78</v>
+      </c>
+      <c r="M27" s="1">
+        <v>142434.78</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>97</v>
+      </c>
+      <c r="B28" s="1">
+        <v>935.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>1033000.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>1062362.9529946</v>
+      </c>
+      <c r="E28" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" t="s">
+        <v>83</v>
+      </c>
+      <c r="G28" s="1">
+        <v>584749.55</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-35781.71</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-6.1191513529168</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>548967.84</v>
+      </c>
+      <c r="M28" s="1">
+        <v>548967.84</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>99</v>
+      </c>
+      <c r="B29" s="1">
+        <v>2220.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>397500.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>366915.33046847</v>
+      </c>
+      <c r="E29" t="s">
+        <v>82</v>
+      </c>
+      <c r="F29" t="s">
+        <v>83</v>
+      </c>
+      <c r="G29" s="1">
+        <v>511529.36</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-9966.84</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-1.9484394796029</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>501562.52</v>
+      </c>
+      <c r="M29" s="1">
+        <v>501562.52</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>101</v>
+      </c>
+      <c r="B30" s="1">
+        <v>207545.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>786.4</v>
+      </c>
+      <c r="D30" s="1">
+        <v>837.71156554</v>
+      </c>
+      <c r="E30" t="s">
+        <v>32</v>
+      </c>
+      <c r="F30">
+        <v>108.37</v>
+      </c>
+      <c r="G30" s="1">
+        <v>1855829.11</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-349737.91</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-18.845372567736</v>
+      </c>
+      <c r="J30">
+        <v>0.1</v>
+      </c>
+      <c r="K30" t="s">
+        <v>102</v>
+      </c>
+      <c r="L30" s="1">
+        <v>1506091.2</v>
+      </c>
+      <c r="M30" s="1">
+        <v>1526008.98</v>
+      </c>
+      <c r="N30" s="1">
+        <v>2.11</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>104</v>
+      </c>
+      <c r="B31" s="1">
+        <v>87000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>597.15</v>
+      </c>
+      <c r="D31" s="1">
+        <v>691.57270873563</v>
+      </c>
+      <c r="E31" t="s">
+        <v>32</v>
+      </c>
+      <c r="F31">
+        <v>108.37</v>
+      </c>
+      <c r="G31" s="1">
+        <v>637306.97</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-157906.8</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-24.777196458404</v>
+      </c>
+      <c r="J31">
+        <v>0.02</v>
+      </c>
+      <c r="K31" t="s">
+        <v>105</v>
+      </c>
+      <c r="L31" s="1">
+        <v>479400.17</v>
+      </c>
+      <c r="M31" s="1">
+        <v>480748.9</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>107</v>
+      </c>
+      <c r="B32" s="1">
+        <v>225000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>268.5</v>
+      </c>
+      <c r="D32" s="1">
+        <v>201.93496164444</v>
+      </c>
+      <c r="E32" t="s">
+        <v>35</v>
+      </c>
+      <c r="F32">
+        <v>36.19</v>
+      </c>
+      <c r="G32" s="1">
+        <v>1307007.64</v>
+      </c>
+      <c r="H32" s="1">
+        <v>362487.33</v>
+      </c>
+      <c r="I32" s="1">
+        <v>27.734140100359</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>1669494.97</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1669494.97</v>
+      </c>
+      <c r="N32" s="1">
+        <v>2.3</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>109</v>
+      </c>
+      <c r="B33" s="1">
+        <v>2100.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>569000.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>554347.89523809</v>
+      </c>
+      <c r="E33" t="s">
+        <v>82</v>
+      </c>
+      <c r="F33" t="s">
+        <v>83</v>
+      </c>
+      <c r="G33" s="1">
+        <v>670847.71</v>
+      </c>
+      <c r="H33" s="1">
+        <v>8303.58</v>
+      </c>
+      <c r="I33" s="1">
+        <v>1.2377742185331</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>679151.29</v>
+      </c>
+      <c r="M33" s="1">
+        <v>679151.29</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>111</v>
+      </c>
+      <c r="B34" s="1">
+        <v>120000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>1352.4</v>
+      </c>
+      <c r="D34" s="1">
+        <v>1280.2002429167</v>
+      </c>
+      <c r="E34" t="s">
+        <v>32</v>
+      </c>
+      <c r="F34">
+        <v>108.37</v>
+      </c>
+      <c r="G34" s="1">
+        <v>1595074.04</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-97522.08</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-6.1139531805057</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>1497551.96</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1497551.96</v>
+      </c>
+      <c r="N34" s="1">
+        <v>2.07</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>113</v>
+      </c>
+      <c r="B35" s="1">
+        <v>3100.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>198200.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>226469.35677419</v>
+      </c>
+      <c r="E35" t="s">
+        <v>82</v>
+      </c>
+      <c r="F35" t="s">
+        <v>83</v>
+      </c>
+      <c r="G35" s="1">
+        <v>401783.09</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-52562.12</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-13.082213091646</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>349220.97</v>
+      </c>
+      <c r="M35" s="1">
+        <v>349220.97</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>115</v>
+      </c>
+      <c r="B36" s="1">
+        <v>8765.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>3283.5</v>
+      </c>
+      <c r="D36" s="1">
+        <v>5465.6471078152</v>
+      </c>
+      <c r="E36" t="s">
+        <v>32</v>
+      </c>
+      <c r="F36">
+        <v>108.37</v>
+      </c>
+      <c r="G36" s="1">
+        <v>493098.1</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-227524.79</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-46.141891441074</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>265573.31</v>
+      </c>
+      <c r="M36" s="1">
+        <v>265573.31</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>117</v>
+      </c>
+      <c r="B37" s="1">
+        <v>14100.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>157000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>105632.04932837</v>
+      </c>
+      <c r="E37" t="s">
+        <v>82</v>
+      </c>
+      <c r="F37" t="s">
+        <v>83</v>
+      </c>
+      <c r="G37" s="1">
+        <v>933252.44</v>
+      </c>
+      <c r="H37" s="1">
+        <v>324959.3</v>
+      </c>
+      <c r="I37" s="1">
+        <v>34.820085763719</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>1258211.74</v>
+      </c>
+      <c r="M37" s="1">
+        <v>1258211.74</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.74</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>119</v>
+      </c>
+      <c r="B38" s="1">
+        <v>26290.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>4201.3</v>
+      </c>
+      <c r="D38" s="1">
+        <v>3608.490810194</v>
+      </c>
+      <c r="E38" t="s">
+        <v>32</v>
+      </c>
+      <c r="F38">
+        <v>108.37</v>
+      </c>
+      <c r="G38" s="1">
+        <v>991291.19</v>
+      </c>
+      <c r="H38" s="1">
+        <v>27933.11</v>
+      </c>
+      <c r="I38" s="1">
+        <v>2.8178511301003</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>1019224.3</v>
+      </c>
+      <c r="M38" s="1">
+        <v>1019224.3</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>121</v>
+      </c>
+      <c r="B39" s="1">
+        <v>6800.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>46.09</v>
+      </c>
+      <c r="D39" s="1">
+        <v>56.689666176471</v>
+      </c>
+      <c r="E39" t="s">
+        <v>14</v>
+      </c>
+      <c r="F39">
+        <v>1.14</v>
+      </c>
+      <c r="G39" s="1">
+        <v>325321.52</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-51491.63</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-15.827920022014</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>273829.89</v>
+      </c>
+      <c r="M39" s="1">
+        <v>273829.89</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>123</v>
+      </c>
+      <c r="B40" s="1">
+        <v>87710.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>1095.05</v>
+      </c>
+      <c r="D40" s="1">
+        <v>1045.4560158477</v>
+      </c>
+      <c r="E40" t="s">
+        <v>32</v>
+      </c>
+      <c r="F40">
+        <v>108.37</v>
+      </c>
+      <c r="G40" s="1">
+        <v>929415.87</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-43120.36</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-4.6395119119281</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>886295.51</v>
+      </c>
+      <c r="M40" s="1">
+        <v>886295.51</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>125</v>
+      </c>
+      <c r="B41" s="1">
+        <v>24000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>4465.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>1349.7985241667</v>
+      </c>
+      <c r="E41" t="s">
+        <v>35</v>
+      </c>
+      <c r="F41">
+        <v>36.19</v>
+      </c>
+      <c r="G41" s="1">
+        <v>919571.62</v>
+      </c>
+      <c r="H41" s="1">
+        <v>2041787.05</v>
+      </c>
+      <c r="I41" s="1">
+        <v>222.03676207406</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>2961358.67</v>
+      </c>
+      <c r="M41" s="1">
+        <v>2961358.67</v>
+      </c>
+      <c r="N41" s="1">
+        <v>4.09</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>127</v>
+      </c>
+      <c r="B42" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>172.21</v>
+      </c>
+      <c r="D42" s="1">
+        <v>177.4172494</v>
+      </c>
+      <c r="E42" t="s">
+        <v>32</v>
+      </c>
+      <c r="F42">
+        <v>108.37</v>
+      </c>
+      <c r="G42" s="1">
+        <v>239452.16</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-1085.72</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-0.45341833625556</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>238366.44</v>
+      </c>
+      <c r="M42" s="1">
+        <v>238366.44</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>129</v>
+      </c>
+      <c r="B43" s="1">
+        <v>2000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>1211.38</v>
+      </c>
+      <c r="D43" s="1">
+        <v>1130.477575</v>
+      </c>
+      <c r="E43" t="s">
+        <v>14</v>
+      </c>
+      <c r="F43">
+        <v>1.14</v>
+      </c>
+      <c r="G43" s="1">
+        <v>1966286.87</v>
+      </c>
+      <c r="H43" s="1">
+        <v>150492.65</v>
+      </c>
+      <c r="I43" s="1">
+        <v>7.653646692967</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>2116779.52</v>
+      </c>
+      <c r="M43" s="1">
+        <v>2116779.52</v>
+      </c>
+      <c r="N43" s="1">
+        <v>2.92</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>131</v>
+      </c>
+      <c r="B44" s="1">
+        <v>7230.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>222000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>260430.37385201</v>
+      </c>
+      <c r="E44" t="s">
+        <v>82</v>
+      </c>
+      <c r="F44" t="s">
+        <v>83</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1145386.61</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-233110.63</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-20.35213507516</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>912275.98</v>
+      </c>
+      <c r="M44" s="1">
+        <v>912275.98</v>
+      </c>
+      <c r="N44" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>133</v>
+      </c>
+      <c r="B45" s="1">
+        <v>1121910.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>78.22</v>
+      </c>
+      <c r="D45" s="1">
+        <v>83.512561061048</v>
+      </c>
+      <c r="E45" t="s">
+        <v>32</v>
+      </c>
+      <c r="F45">
+        <v>108.37</v>
+      </c>
+      <c r="G45" s="1">
+        <v>939397.55</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-129609.58</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-13.797095808904</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>809787.97</v>
+      </c>
+      <c r="M45" s="1">
+        <v>809787.97</v>
+      </c>
+      <c r="N45" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>135</v>
+      </c>
+      <c r="B46" s="1">
+        <v>5118.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>208.65</v>
+      </c>
+      <c r="D46" s="1">
+        <v>194.42333333333</v>
+      </c>
+      <c r="E46" t="s">
+        <v>14</v>
+      </c>
+      <c r="F46">
+        <v>1.14</v>
+      </c>
+      <c r="G46" s="1">
+        <v>856761.51</v>
+      </c>
+      <c r="H46" s="1">
+        <v>76243.34</v>
+      </c>
+      <c r="I46" s="1">
+        <v>8.8990155498465</v>
+      </c>
+      <c r="J46">
+        <v>0.15</v>
+      </c>
+      <c r="K46">
+        <v>782.54</v>
+      </c>
+      <c r="L46" s="1">
+        <v>933004.85</v>
+      </c>
+      <c r="M46" s="1">
+        <v>933787.39</v>
+      </c>
+      <c r="N46" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>137</v>
+      </c>
+      <c r="B47" s="1">
+        <v>407890.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>289.75</v>
+      </c>
+      <c r="D47" s="1">
+        <v>302.18643170953</v>
+      </c>
+      <c r="E47" t="s">
+        <v>32</v>
+      </c>
+      <c r="F47">
+        <v>108.37</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1256313.22</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-165722.01</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-13.191137955231</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1090591.21</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1090591.21</v>
+      </c>
+      <c r="N47" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>139</v>
+      </c>
+      <c r="B48" s="1">
+        <v>453200.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>4.9</v>
+      </c>
+      <c r="D48" s="1">
+        <v>4.5584528684907</v>
+      </c>
+      <c r="E48" t="s">
+        <v>63</v>
+      </c>
+      <c r="F48">
+        <v>4.75</v>
+      </c>
+      <c r="G48" s="1">
+        <v>445625.85</v>
+      </c>
+      <c r="H48" s="1">
+        <v>22009.98</v>
+      </c>
+      <c r="I48" s="1">
+        <v>4.9391165256683</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>467635.83</v>
+      </c>
+      <c r="M48" s="1">
+        <v>467635.83</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>141</v>
+      </c>
+      <c r="B49" s="1">
+        <v>3355.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>520000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>192108.48500447</v>
+      </c>
+      <c r="E49" t="s">
+        <v>82</v>
+      </c>
+      <c r="F49" t="s">
+        <v>83</v>
+      </c>
+      <c r="G49" s="1">
+        <v>392968.53</v>
+      </c>
+      <c r="H49" s="1">
+        <v>598618.5</v>
+      </c>
+      <c r="I49" s="1">
+        <v>152.33242723024</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>991587.03</v>
+      </c>
+      <c r="M49" s="1">
+        <v>991587.03</v>
+      </c>
+      <c r="N49" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>143</v>
+      </c>
+      <c r="B50" s="1">
+        <v>33300.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>353500.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>61348.249758559</v>
+      </c>
+      <c r="E50" t="s">
+        <v>82</v>
+      </c>
+      <c r="F50" t="s">
+        <v>83</v>
+      </c>
+      <c r="G50" s="1">
+        <v>1301727.07</v>
+      </c>
+      <c r="H50" s="1">
+        <v>5388927.66</v>
+      </c>
+      <c r="I50" s="1">
+        <v>413.98291425252</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>6690654.73</v>
+      </c>
+      <c r="M50" s="1">
+        <v>6690654.73</v>
+      </c>
+      <c r="N50" s="1">
+        <v>9.23</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>145</v>
+      </c>
+      <c r="B51" s="1">
+        <v>7960.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>450500.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>316070.85025126</v>
+      </c>
+      <c r="E51" t="s">
+        <v>82</v>
+      </c>
+      <c r="F51" t="s">
+        <v>83</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1454516.52</v>
+      </c>
+      <c r="H51" s="1">
+        <v>583664.86</v>
+      </c>
+      <c r="I51" s="1">
+        <v>40.127757366413</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>2038181.38</v>
+      </c>
+      <c r="M51" s="1">
+        <v>2038181.38</v>
+      </c>
+      <c r="N51" s="1">
+        <v>2.81</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>147</v>
+      </c>
+      <c r="B52" s="1">
+        <v>2000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>533000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>706892.995</v>
+      </c>
+      <c r="E52" t="s">
+        <v>82</v>
+      </c>
+      <c r="F52" t="s">
+        <v>83</v>
+      </c>
+      <c r="G52" s="1">
+        <v>818755.55</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-212867.8</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-25.998944373568</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>605887.75</v>
+      </c>
+      <c r="M52" s="1">
+        <v>605887.75</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>149</v>
+      </c>
+      <c r="B53" s="1">
+        <v>3800.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>720000.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>419704.66315789</v>
+      </c>
+      <c r="E53" t="s">
+        <v>82</v>
+      </c>
+      <c r="F53" t="s">
+        <v>83</v>
+      </c>
+      <c r="G53" s="1">
+        <v>923106.1</v>
+      </c>
+      <c r="H53" s="1">
+        <v>631967.9</v>
+      </c>
+      <c r="I53" s="1">
+        <v>68.461025227761</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>1555074.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>1555074.0</v>
+      </c>
+      <c r="N53" s="1">
+        <v>2.15</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>151</v>
+      </c>
+      <c r="B54" s="1">
+        <v>4270.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>2919000.0</v>
+      </c>
+      <c r="D54" s="1">
+        <v>432507.38836768</v>
+      </c>
+      <c r="E54" t="s">
+        <v>82</v>
+      </c>
+      <c r="F54" t="s">
+        <v>83</v>
+      </c>
+      <c r="G54" s="1">
+        <v>1114372.37</v>
+      </c>
+      <c r="H54" s="1">
+        <v>5969927.52</v>
+      </c>
+      <c r="I54" s="1">
+        <v>535.7210642256</v>
+      </c>
+      <c r="J54">
+        <v>0.22</v>
+      </c>
+      <c r="K54">
+        <v>927.59</v>
+      </c>
+      <c r="L54" s="1">
+        <v>7084299.89</v>
+      </c>
+      <c r="M54" s="1">
+        <v>7085227.48</v>
+      </c>
+      <c r="N54" s="1">
+        <v>9.77</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>153</v>
+      </c>
+      <c r="B55" s="1">
+        <v>80740.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>1040.75</v>
+      </c>
+      <c r="D55" s="1">
+        <v>1199.2255738172</v>
+      </c>
+      <c r="E55" t="s">
+        <v>32</v>
+      </c>
+      <c r="F55">
+        <v>108.37</v>
+      </c>
+      <c r="G55" s="1">
+        <v>899025.77</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-123617.1</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-13.750117530001</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>775408.67</v>
+      </c>
+      <c r="M55" s="1">
+        <v>775408.67</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>155</v>
+      </c>
+      <c r="B56" s="1">
+        <v>92400.0</v>
+      </c>
+      <c r="C56" s="1">
         <v>2510.0</v>
       </c>
-      <c r="E3" s="1">
-[...2 lines deleted...]
-      <c r="F3" t="s">
+      <c r="D56" s="1">
+        <v>830.12603430736</v>
+      </c>
+      <c r="E56" t="s">
         <v>35</v>
       </c>
-      <c r="G3">
-[...146 lines deleted...]
-      <c r="F6" t="s">
+      <c r="F56">
+        <v>36.19</v>
+      </c>
+      <c r="G56" s="1">
+        <v>2188790.06</v>
+      </c>
+      <c r="H56" s="1">
+        <v>4220412.52</v>
+      </c>
+      <c r="I56" s="1">
+        <v>192.81943011017</v>
+      </c>
+      <c r="J56">
+        <v>0.14</v>
+      </c>
+      <c r="K56" t="s">
+        <v>156</v>
+      </c>
+      <c r="L56" s="1">
+        <v>6409202.58</v>
+      </c>
+      <c r="M56" s="1">
+        <v>6422225.34</v>
+      </c>
+      <c r="N56" s="1">
+        <v>8.86</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>158</v>
+      </c>
+      <c r="B57" s="1">
+        <v>20650.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>3488.7</v>
+      </c>
+      <c r="D57" s="1">
+        <v>2802.2263501211</v>
+      </c>
+      <c r="E57" t="s">
+        <v>32</v>
+      </c>
+      <c r="F57">
+        <v>108.37</v>
+      </c>
+      <c r="G57" s="1">
+        <v>594463.06</v>
+      </c>
+      <c r="H57" s="1">
+        <v>70318.82</v>
+      </c>
+      <c r="I57" s="1">
+        <v>11.828963771105</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>664781.88</v>
+      </c>
+      <c r="M57" s="1">
+        <v>664781.88</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>160</v>
+      </c>
+      <c r="B58" s="1">
+        <v>74816.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>10.35</v>
+      </c>
+      <c r="D58" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E58" t="s">
+        <v>32</v>
+      </c>
+      <c r="F58">
+        <v>108.37</v>
+      </c>
+      <c r="G58" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>7145.46</v>
+      </c>
+      <c r="I58" s="1">
+        <v>0</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>7145.46</v>
+      </c>
+      <c r="M58" s="1">
+        <v>7145.46</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>162</v>
+      </c>
+      <c r="B59" s="1">
+        <v>36000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>1065.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>305.9165</v>
+      </c>
+      <c r="E59" t="s">
         <v>35</v>
       </c>
-      <c r="G6">
-[...2650 lines deleted...]
-        <v>110.36</v>
+      <c r="F59">
+        <v>36.19</v>
+      </c>
+      <c r="G59" s="1">
+        <v>298823.1</v>
       </c>
       <c r="H59" s="1">
-        <v>0.0</v>
+        <v>760699.96</v>
       </c>
       <c r="I59" s="1">
-        <v>6982.64</v>
-[...8 lines deleted...]
-        <v>0.0</v>
+        <v>254.56531305645</v>
+      </c>
+      <c r="J59">
+        <v>0.14</v>
+      </c>
+      <c r="K59" t="s">
+        <v>163</v>
+      </c>
+      <c r="L59" s="1">
+        <v>1059523.06</v>
       </c>
       <c r="M59" s="1">
-        <v>6982.64</v>
+        <v>1064595.59</v>
       </c>
       <c r="N59" s="1">
-        <v>6982.64</v>
-[...9 lines deleted...]
-      <c r="A60" t="s">
+        <v>1.47</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
         <v>161</v>
-      </c>
-[...243 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">