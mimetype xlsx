--- v5 (2026-09-22)
+++ v6 (2026-10-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>POCHE</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
@@ -151,405 +151,384 @@
   <si>
     <t>ADVANCED INFO SERVICE PCL F</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
     <t>TH0765010Z16</t>
   </si>
   <si>
     <t>AIRPORTS OF THAILAND PCL F</t>
   </si>
   <si>
     <t>KYG022421088</t>
   </si>
   <si>
     <t>ALCHIP TECHNOLOGIES LTD</t>
   </si>
   <si>
     <t>INE238A01034</t>
   </si>
   <si>
     <t>AXIS BANK LTD</t>
   </si>
   <si>
+    <t>1 385.40</t>
+  </si>
+  <si>
     <t>INE917I01010</t>
   </si>
   <si>
     <t>BAJAJ AUTO LTD</t>
   </si>
   <si>
-    <t>6 300.70</t>
+    <t>6 198.90</t>
   </si>
   <si>
     <t>INE296A01032</t>
   </si>
   <si>
     <t>BAJAJ FINANCE LTD</t>
   </si>
   <si>
+    <t>5 026.01</t>
+  </si>
+  <si>
     <t>ID1000109507</t>
   </si>
   <si>
     <t>BANK CENTRAL ASIA</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>20 407.33</t>
-[...2 lines deleted...]
-    <t>1 622.40</t>
+    <t>20 466.16</t>
   </si>
   <si>
     <t>ID1000095003</t>
   </si>
   <si>
     <t>BANK MANDIRI (PERSERO)</t>
   </si>
   <si>
     <t>INE397D01024</t>
   </si>
   <si>
     <t>BHARTI AIRTEL LTD</t>
   </si>
   <si>
     <t>TW0002882008</t>
   </si>
   <si>
     <t>CATHAY FINANCIAL HOLDING LTD</t>
   </si>
   <si>
+    <t>31 976.79</t>
+  </si>
+  <si>
     <t>MYL1023OO000</t>
   </si>
   <si>
     <t>CIMB GROUP HOLDINGS</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
     <t>INE059A01026</t>
   </si>
   <si>
     <t>CIPLA LTD</t>
   </si>
   <si>
-    <t>2 988.46</t>
-[...1 lines deleted...]
-  <si>
     <t>TW0008358003</t>
   </si>
   <si>
     <t>CO-TECH DEVELOPMENT CORP</t>
   </si>
   <si>
-    <t>TH0737010Y16</t>
-[...2 lines deleted...]
-    <t>CP ALL PCL F</t>
+    <t>1 055.95</t>
   </si>
   <si>
     <t>INE148O01028</t>
   </si>
   <si>
     <t>DELHIVERY LTD</t>
   </si>
   <si>
     <t>TW0002308004</t>
   </si>
   <si>
     <t>DELTA ELECTRONICS INC</t>
   </si>
   <si>
-    <t>10 899.22</t>
-[...5 lines deleted...]
-    <t>DIXON TECHNOLOGIES (INDIA) LTD</t>
+    <t>10 651.28</t>
   </si>
   <si>
     <t>INE758T01015</t>
   </si>
   <si>
     <t>ETERNAL LTD</t>
   </si>
   <si>
     <t>KR7084370006</t>
   </si>
   <si>
     <t>EUGENE TECHNOLOGY LTD</t>
   </si>
   <si>
     <t>KRW</t>
   </si>
   <si>
-    <t>1 759.40</t>
+    <t>1 693.69</t>
   </si>
   <si>
     <t>TW0001519007</t>
   </si>
   <si>
     <t>FORTUNE ELECTRIC LTD</t>
   </si>
   <si>
     <t>VN000000FPT1</t>
   </si>
   <si>
     <t>FPT CORP</t>
   </si>
   <si>
     <t>VND</t>
   </si>
   <si>
-    <t>30 124.56</t>
+    <t>30 081.48</t>
   </si>
   <si>
     <t>INE200A01026</t>
   </si>
   <si>
     <t>GE VERNOVA T&amp;D INDIA LTD</t>
   </si>
   <si>
-    <t>INE047A01021</t>
-[...4 lines deleted...]
-  <si>
     <t>KR7272210006</t>
   </si>
   <si>
     <t>HANWHA SYSTEMS LTD</t>
   </si>
   <si>
     <t>KR7267260008</t>
   </si>
   <si>
     <t>HD HYUNDAI ELECTRIC LTD</t>
   </si>
   <si>
     <t>KR7009540006</t>
   </si>
   <si>
     <t>HD KOREA SHIPBUILDING &amp; OFFSHORE E</t>
   </si>
   <si>
+    <t>3 565.23</t>
+  </si>
+  <si>
     <t>INE040A01034</t>
   </si>
   <si>
     <t>HDFC BANK LTD</t>
   </si>
   <si>
-    <t>19 917.78</t>
+    <t>19 595.96</t>
   </si>
   <si>
     <t>INE795G01014</t>
   </si>
   <si>
     <t>HDFC LIFE INSURANCE COMPANY LTD</t>
   </si>
   <si>
-    <t>1 348.73</t>
+    <t>1 326.94</t>
   </si>
   <si>
     <t>TW0002317005</t>
   </si>
   <si>
     <t>HON HAI PRECISION INDUSTRY LTD</t>
   </si>
   <si>
+    <t>37 041.96</t>
+  </si>
+  <si>
     <t>KR7012330007</t>
   </si>
   <si>
     <t>HYUNDAI MOBIS LTD</t>
   </si>
   <si>
     <t>INE090A01021</t>
   </si>
   <si>
     <t>ICICI BANK LTD</t>
   </si>
   <si>
     <t>KR7095340006</t>
   </si>
   <si>
     <t>ISC TECHNOLOGY LTD</t>
   </si>
   <si>
-    <t>INE918Z01012</t>
-[...4 lines deleted...]
-  <si>
     <t>KR7105560007</t>
   </si>
   <si>
     <t>KB FINANCIAL GROUP INC</t>
   </si>
   <si>
     <t>INE018A01030</t>
   </si>
   <si>
     <t>LARSEN AND TOUBRO LTD</t>
   </si>
   <si>
-    <t>MU0295S00016</t>
-[...4 lines deleted...]
-  <si>
     <t>INE027H01010</t>
   </si>
   <si>
     <t>MAX HEALTHCARE INSTITUTE LTD</t>
   </si>
   <si>
+    <t>1 274.06</t>
+  </si>
+  <si>
     <t>TW0002454006</t>
   </si>
   <si>
     <t>MEDIATEK INC</t>
   </si>
   <si>
-    <t>INE0VDM01015</t>
-[...2 lines deleted...]
-    <t>MEESHO LTD</t>
+    <t>13 497.85</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>KR7035420009</t>
   </si>
   <si>
     <t>NAVER CORP</t>
   </si>
   <si>
     <t>INE848E01016</t>
   </si>
   <si>
     <t>NHPC LTD</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>INE752E01010</t>
   </si>
   <si>
     <t>POWER GRID CORPORATION OF INDIA LT</t>
   </si>
   <si>
     <t>MYL1295OO004</t>
   </si>
   <si>
     <t>PUBLIC BANK</t>
   </si>
   <si>
     <t>KR7028260008</t>
   </si>
   <si>
     <t>SAMSUNG C&amp;T CORP</t>
   </si>
   <si>
+    <t>KR7009150004</t>
+  </si>
+  <si>
+    <t>SAMSUNG ELECTRO MECHANICS LTD</t>
+  </si>
+  <si>
     <t>KR7005930003</t>
   </si>
   <si>
     <t>SAMSUNG ELECTRONICS LTD</t>
   </si>
   <si>
-    <t>KR7032830002</t>
-[...2 lines deleted...]
-    <t>SAMSUNG LIFE LTD</t>
+    <t>6 133.32</t>
   </si>
   <si>
     <t>KR7006400006</t>
   </si>
   <si>
     <t>SAMSUNG SDI LTD</t>
   </si>
   <si>
     <t>KR7004170007</t>
   </si>
   <si>
     <t>SHINSEGAE INC</t>
   </si>
   <si>
     <t>KR7000660001</t>
   </si>
   <si>
     <t>SK HYNIX INC</t>
   </si>
   <si>
     <t>INE062A01020</t>
   </si>
   <si>
     <t>STATE BANK OF INDIA</t>
   </si>
   <si>
     <t>TW0002330008</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR MANUFACTURING</t>
   </si>
   <si>
-    <t>13 022.76</t>
-[...1 lines deleted...]
-  <si>
     <t>INE494B01023</t>
   </si>
   <si>
     <t>TVS MOTOR COMPANY LTD</t>
   </si>
   <si>
     <t>INE494B04019</t>
   </si>
   <si>
     <t>TVS MOTORS COMPANY PRF LTD</t>
   </si>
   <si>
     <t>TW0002327004</t>
   </si>
   <si>
     <t>YAGEO CORP</t>
-  </si>
-[...1 lines deleted...]
-    <t>5 072.53</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -910,186 +889,186 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2">
         <v>3225</v>
       </c>
       <c r="B2" s="1">
-        <v>230343.0</v>
+        <v>229948.0</v>
       </c>
       <c r="C2">
-        <v>314.72</v>
+        <v>270.59</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
       <c r="E2">
-        <v>72493137.38</v>
+        <v>62221727.4</v>
       </c>
       <c r="F2" t="s">
         <v>7</v>
       </c>
       <c r="G2">
-        <v>72493137.38</v>
+        <v>62221727.4</v>
       </c>
       <c r="H2" t="s">
         <v>7</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="1">
-        <v>24693.49</v>
+        <v>24254.51</v>
       </c>
       <c r="C3">
-        <v>109.23</v>
+        <v>93.6</v>
       </c>
       <c r="D3" t="s">
         <v>7</v>
       </c>
       <c r="E3">
-        <v>2697174.0</v>
+        <v>2270147.4</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3">
-        <v>2697174.0</v>
+        <v>2270147.4</v>
       </c>
       <c r="H3" t="s">
         <v>7</v>
       </c>
       <c r="Z3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="1">
-        <v>563209.62</v>
+        <v>563322.81</v>
       </c>
       <c r="C4">
-        <v>123.89</v>
+        <v>106.21</v>
       </c>
       <c r="D4" t="s">
         <v>7</v>
       </c>
       <c r="E4">
-        <v>69773245.21</v>
+        <v>59831657.41</v>
       </c>
       <c r="F4" t="s">
         <v>7</v>
       </c>
       <c r="G4">
-        <v>69773245.21</v>
+        <v>59831657.41</v>
       </c>
       <c r="H4" t="s">
         <v>7</v>
       </c>
       <c r="Z4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="1">
         <v>1.0</v>
       </c>
       <c r="C5">
-        <v>16840.07</v>
+        <v>14430.76</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5">
-        <v>16840.07</v>
+        <v>14430.76</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5">
-        <v>14713.27</v>
+        <v>12614.3</v>
       </c>
       <c r="H5" t="s">
         <v>7</v>
       </c>
       <c r="Z5" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z59"/>
+  <dimension ref="A1:Z53"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N59" sqref="N59"/>
+      <selection activeCell="N53" sqref="N53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>16</v>
       </c>
       <c r="B1" t="s">
         <v>17</v>
       </c>
       <c r="C1" t="s">
         <v>18</v>
       </c>
       <c r="D1" t="s">
         <v>19</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>20</v>
       </c>
       <c r="G1" t="s">
         <v>21</v>
@@ -1108,2940 +1087,2640 @@
       </c>
       <c r="L1" t="s">
         <v>26</v>
       </c>
       <c r="M1" t="s">
         <v>27</v>
       </c>
       <c r="N1" t="s">
         <v>28</v>
       </c>
       <c r="O1" t="s">
         <v>29</v>
       </c>
       <c r="Z1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="1">
         <v>18260.0</v>
       </c>
       <c r="C2" s="1">
-        <v>7258.0</v>
+        <v>7506.0</v>
       </c>
       <c r="D2" s="1">
         <v>5620.1704633078</v>
       </c>
       <c r="E2" t="s">
         <v>32</v>
       </c>
       <c r="F2">
-        <v>108.37</v>
+        <v>110.15</v>
       </c>
       <c r="G2" s="1">
         <v>1050997.62</v>
       </c>
       <c r="H2" s="1">
-        <v>171965.13</v>
+        <v>193317.33</v>
       </c>
       <c r="I2" s="1">
-        <v>16.36208557732</v>
+        <v>18.393698170316</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>1222962.75</v>
+        <v>1244314.95</v>
       </c>
       <c r="M2" s="1">
-        <v>1222962.75</v>
+        <v>1244314.95</v>
       </c>
       <c r="N2" s="1">
-        <v>1.69</v>
+        <v>2.0</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="1">
         <v>34000.0</v>
       </c>
       <c r="C3" s="1">
-        <v>2595.0</v>
+        <v>2090.0</v>
       </c>
       <c r="D3" s="1">
         <v>958.03034911765</v>
       </c>
       <c r="E3" t="s">
         <v>35</v>
       </c>
       <c r="F3">
-        <v>36.19</v>
+        <v>37.03</v>
       </c>
       <c r="G3" s="1">
         <v>916558.08</v>
       </c>
       <c r="H3" s="1">
-        <v>1521671.44</v>
+        <v>1002508.39</v>
       </c>
       <c r="I3" s="1">
-        <v>166.02018717679</v>
+        <v>109.37750829713</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>2438229.52</v>
+        <v>1919066.47</v>
       </c>
       <c r="M3" s="1">
-        <v>2438229.52</v>
+        <v>1919066.47</v>
       </c>
       <c r="N3" s="1">
-        <v>3.36</v>
+        <v>3.09</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="1">
-        <v>93700.0</v>
+        <v>140700.0</v>
       </c>
       <c r="C4" s="1">
-        <v>361.0</v>
+        <v>379.0</v>
       </c>
       <c r="D4" s="1">
-        <v>290.4616791889</v>
+        <v>318.24397405828</v>
       </c>
       <c r="E4" t="s">
         <v>38</v>
       </c>
       <c r="F4">
-        <v>37.68</v>
+        <v>38.45</v>
       </c>
       <c r="G4" s="1">
-        <v>745328.12</v>
+        <v>1206419.72</v>
       </c>
       <c r="H4" s="1">
-        <v>152415.23</v>
+        <v>180356.75</v>
       </c>
       <c r="I4" s="1">
-        <v>20.4494136086</v>
+        <v>14.9497514845</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>897743.35</v>
+        <v>1386776.47</v>
       </c>
       <c r="M4" s="1">
-        <v>897743.35</v>
+        <v>1386776.47</v>
       </c>
       <c r="N4" s="1">
-        <v>1.24</v>
+        <v>2.23</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="1">
         <v>224500.0</v>
       </c>
       <c r="C5" s="1">
-        <v>59.5</v>
+        <v>64.0</v>
       </c>
       <c r="D5" s="1">
         <v>52.269401247216</v>
       </c>
       <c r="E5" t="s">
         <v>38</v>
       </c>
       <c r="F5">
-        <v>37.68</v>
+        <v>38.45</v>
       </c>
       <c r="G5" s="1">
         <v>319158.21</v>
       </c>
       <c r="H5" s="1">
-        <v>35360.14</v>
+        <v>54495.65</v>
       </c>
       <c r="I5" s="1">
-        <v>11.079188594271</v>
+        <v>17.07480750691</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>354518.35</v>
+        <v>373653.86</v>
       </c>
       <c r="M5" s="1">
-        <v>354518.35</v>
+        <v>373653.86</v>
       </c>
       <c r="N5" s="1">
-        <v>0.49</v>
+        <v>0.6</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="1">
         <v>8000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>4325.0</v>
+        <v>3480.0</v>
       </c>
       <c r="D6" s="1">
         <v>3035.0458425</v>
       </c>
       <c r="E6" t="s">
         <v>35</v>
       </c>
       <c r="F6">
-        <v>36.19</v>
+        <v>37.03</v>
       </c>
       <c r="G6" s="1">
         <v>690192.79</v>
       </c>
       <c r="H6" s="1">
-        <v>265975.65</v>
+        <v>61662.13</v>
       </c>
       <c r="I6" s="1">
-        <v>38.536428350693</v>
+        <v>8.9340443559255</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>956168.44</v>
+        <v>751854.92</v>
       </c>
       <c r="M6" s="1">
-        <v>956168.44</v>
+        <v>751854.92</v>
       </c>
       <c r="N6" s="1">
-        <v>1.32</v>
+        <v>1.21</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="1">
-        <v>136250.0</v>
+        <v>190750.0</v>
       </c>
       <c r="C7" s="1">
-        <v>1358.6</v>
+        <v>1328.5</v>
       </c>
       <c r="D7" s="1">
-        <v>1228.3757688807</v>
+        <v>1262.1856588205</v>
       </c>
       <c r="E7" t="s">
         <v>32</v>
       </c>
       <c r="F7">
-        <v>108.37</v>
+        <v>110.15</v>
       </c>
       <c r="G7" s="1">
-        <v>1651503.13</v>
+        <v>2327456.17</v>
       </c>
       <c r="H7" s="1">
-        <v>56637.46</v>
+        <v>-26824.51</v>
       </c>
       <c r="I7" s="1">
-        <v>3.4294491467297</v>
+        <v>-1.1525248185447</v>
       </c>
       <c r="J7">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.01</v>
+      </c>
+      <c r="K7" t="s">
+        <v>45</v>
       </c>
       <c r="L7" s="1">
-        <v>1708140.59</v>
+        <v>2300631.66</v>
       </c>
       <c r="M7" s="1">
-        <v>1708140.59</v>
+        <v>2302017.06</v>
       </c>
       <c r="N7" s="1">
-        <v>2.36</v>
+        <v>3.71</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B8" s="1">
-        <v>5690.0</v>
+        <v>4868.0</v>
       </c>
       <c r="C8" s="1">
-        <v>10191.0</v>
+        <v>10443.0</v>
       </c>
       <c r="D8" s="1">
-        <v>8966.5687609842</v>
+        <v>8966.5687612983</v>
       </c>
       <c r="E8" t="s">
         <v>32</v>
       </c>
       <c r="F8">
-        <v>108.37</v>
+        <v>110.15</v>
       </c>
       <c r="G8" s="1">
-        <v>526259.56</v>
+        <v>450234.01</v>
       </c>
       <c r="H8" s="1">
-        <v>8827.64</v>
+        <v>11292.69</v>
       </c>
       <c r="I8" s="1">
-        <v>1.677430809998</v>
+        <v>2.5081823561041</v>
       </c>
       <c r="J8">
-        <v>1.11</v>
+        <v>1.27</v>
       </c>
       <c r="K8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L8" s="1">
-        <v>535087.2</v>
+        <v>461526.7</v>
       </c>
       <c r="M8" s="1">
-        <v>541387.9</v>
+        <v>467725.6</v>
       </c>
       <c r="N8" s="1">
         <v>0.75</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B9" s="1">
-        <v>115335.0</v>
+        <v>158335.0</v>
       </c>
       <c r="C9" s="1">
-        <v>968.3</v>
+        <v>1056.3</v>
       </c>
       <c r="D9" s="1">
-        <v>898.73600927732</v>
+        <v>937.10628515489</v>
       </c>
       <c r="E9" t="s">
         <v>32</v>
       </c>
       <c r="F9">
-        <v>108.37</v>
+        <v>110.15</v>
       </c>
       <c r="G9" s="1">
-        <v>1046302.83</v>
+        <v>1458170.19</v>
       </c>
       <c r="H9" s="1">
-        <v>-15758.82</v>
+        <v>60226.31</v>
       </c>
       <c r="I9" s="1">
-        <v>-1.5061433026995</v>
+        <v>4.1302661659816</v>
       </c>
       <c r="J9">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.03</v>
+      </c>
+      <c r="K9" t="s">
+        <v>51</v>
       </c>
       <c r="L9" s="1">
-        <v>1030544.01</v>
+        <v>1518396.5</v>
       </c>
       <c r="M9" s="1">
-        <v>1030544.01</v>
+        <v>1523422.51</v>
       </c>
       <c r="N9" s="1">
-        <v>1.42</v>
+        <v>2.45</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B10" s="1">
         <v>2069300.0</v>
       </c>
       <c r="C10" s="1">
-        <v>6225.0</v>
+        <v>6475.0</v>
       </c>
       <c r="D10" s="1">
         <v>9070.6916707582</v>
       </c>
       <c r="E10" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F10" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="G10" s="1">
         <v>1044220.27</v>
       </c>
       <c r="H10" s="1">
-        <v>-413006.27</v>
+        <v>-389545.53</v>
       </c>
       <c r="I10" s="1">
-        <v>-39.551642681673</v>
+        <v>-37.304919392151</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
-      <c r="K10" t="s">
-        <v>54</v>
+      <c r="K10">
+        <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>631214.0</v>
+        <v>654674.74</v>
       </c>
       <c r="M10" s="1">
-        <v>632836.4</v>
+        <v>654674.74</v>
       </c>
       <c r="N10" s="1">
-        <v>0.87</v>
+        <v>1.05</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B11" s="1">
         <v>2629700.0</v>
       </c>
       <c r="C11" s="1">
-        <v>4220.0</v>
+        <v>4480.0</v>
       </c>
       <c r="D11" s="1">
         <v>4696.9321474807</v>
       </c>
       <c r="E11" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F11" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="G11" s="1">
         <v>666894.09</v>
       </c>
       <c r="H11" s="1">
-        <v>-123102.53</v>
+        <v>-91259.91</v>
       </c>
       <c r="I11" s="1">
-        <v>-18.459082460905</v>
+        <v>-13.684318300077</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>543791.56</v>
+        <v>575634.18</v>
       </c>
       <c r="M11" s="1">
-        <v>543791.56</v>
+        <v>575634.18</v>
       </c>
       <c r="N11" s="1">
-        <v>0.75</v>
+        <v>0.93</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B12" s="1">
         <v>64750.0</v>
       </c>
       <c r="C12" s="1">
-        <v>1916.6</v>
+        <v>1908.8</v>
       </c>
       <c r="D12" s="1">
         <v>1653.3850996139</v>
       </c>
       <c r="E12" t="s">
         <v>32</v>
       </c>
       <c r="F12">
-        <v>108.37</v>
+        <v>110.15</v>
       </c>
       <c r="G12" s="1">
         <v>1114368.57</v>
       </c>
       <c r="H12" s="1">
-        <v>30792.95</v>
+        <v>7704.62</v>
       </c>
       <c r="I12" s="1">
-        <v>2.7632644018307</v>
+        <v>0.69138884633116</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>1145161.52</v>
+        <v>1122073.19</v>
       </c>
       <c r="M12" s="1">
-        <v>1145161.52</v>
+        <v>1122073.19</v>
       </c>
       <c r="N12" s="1">
-        <v>1.58</v>
+        <v>1.81</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B13" s="1">
         <v>398000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>113.0</v>
+        <v>94.3</v>
       </c>
       <c r="D13" s="1">
         <v>65.296058668342</v>
       </c>
       <c r="E13" t="s">
         <v>35</v>
       </c>
       <c r="F13">
-        <v>36.19</v>
+        <v>37.03</v>
       </c>
       <c r="G13" s="1">
         <v>749420.88</v>
       </c>
       <c r="H13" s="1">
-        <v>493432.28</v>
+        <v>264162.73</v>
       </c>
       <c r="I13" s="1">
-        <v>65.84181107951</v>
+        <v>35.248915135644</v>
       </c>
       <c r="J13">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.08</v>
+      </c>
+      <c r="K13" t="s">
+        <v>62</v>
       </c>
       <c r="L13" s="1">
-        <v>1242853.16</v>
+        <v>1013583.61</v>
       </c>
       <c r="M13" s="1">
-        <v>1242853.16</v>
+        <v>1045560.4</v>
       </c>
       <c r="N13" s="1">
-        <v>1.71</v>
+        <v>1.68</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B14" s="1">
         <v>588100.0</v>
       </c>
       <c r="C14" s="1">
-        <v>7.63</v>
+        <v>7.82</v>
       </c>
       <c r="D14" s="1">
         <v>7.4589096242136</v>
       </c>
       <c r="E14" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F14">
-        <v>4.75</v>
+        <v>4.68</v>
       </c>
       <c r="G14" s="1">
         <v>911176.4</v>
       </c>
       <c r="H14" s="1">
-        <v>33748.98</v>
+        <v>70521.82</v>
       </c>
       <c r="I14" s="1">
-        <v>3.70389092606</v>
+        <v>7.7396451444528</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>944925.38</v>
+        <v>981698.22</v>
       </c>
       <c r="M14" s="1">
-        <v>944925.38</v>
+        <v>981698.22</v>
       </c>
       <c r="N14" s="1">
-        <v>1.3</v>
+        <v>1.58</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B15" s="1">
         <v>31140.0</v>
       </c>
       <c r="C15" s="1">
-        <v>1415.7</v>
+        <v>1418.7</v>
       </c>
       <c r="D15" s="1">
         <v>1497.3622935132</v>
       </c>
       <c r="E15" t="s">
         <v>32</v>
       </c>
       <c r="F15">
-        <v>108.37</v>
+        <v>110.15</v>
       </c>
       <c r="G15" s="1">
         <v>481624.3</v>
       </c>
       <c r="H15" s="1">
-        <v>-74820.19</v>
+        <v>-80545.08</v>
       </c>
       <c r="I15" s="1">
-        <v>-15.534969892507</v>
+        <v>-16.723632923007</v>
       </c>
       <c r="J15">
-        <v>0.1</v>
-[...1 lines deleted...]
-      <c r="K15" t="s">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>401079.22</v>
+      </c>
+      <c r="M15" s="1">
+        <v>401079.22</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
         <v>66</v>
-      </c>
-[...13 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B16" s="1">
         <v>23000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>691.0</v>
+        <v>398.5</v>
       </c>
       <c r="D16" s="1">
         <v>343.23147826087</v>
       </c>
       <c r="E16" t="s">
         <v>35</v>
       </c>
       <c r="F16">
-        <v>36.19</v>
+        <v>37.03</v>
       </c>
       <c r="G16" s="1">
         <v>214242.35</v>
       </c>
       <c r="H16" s="1">
-        <v>224959.53</v>
+        <v>33283.74</v>
       </c>
       <c r="I16" s="1">
-        <v>105.00236297819</v>
+        <v>15.535555878658</v>
       </c>
       <c r="J16">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.05</v>
+      </c>
+      <c r="K16" t="s">
+        <v>70</v>
       </c>
       <c r="L16" s="1">
-        <v>439201.88</v>
+        <v>247526.09</v>
       </c>
       <c r="M16" s="1">
-        <v>439201.88</v>
+        <v>248582.04</v>
       </c>
       <c r="N16" s="1">
-        <v>0.61</v>
+        <v>0.4</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B17" s="1">
-        <v>359000.0</v>
+        <v>134500.0</v>
       </c>
       <c r="C17" s="1">
-        <v>45.5</v>
+        <v>492.15</v>
       </c>
       <c r="D17" s="1">
-        <v>47.442433203343</v>
+        <v>514.87024074349</v>
       </c>
       <c r="E17" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="F17">
-        <v>37.68</v>
+        <v>110.15</v>
       </c>
       <c r="G17" s="1">
-        <v>451597.82</v>
+        <v>634999.04</v>
       </c>
       <c r="H17" s="1">
-        <v>-18075.71</v>
+        <v>-34045.69</v>
       </c>
       <c r="I17" s="1">
-        <v>-4.0026123243908</v>
+        <v>-5.3615340898783</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>433522.11</v>
+        <v>600953.35</v>
       </c>
       <c r="M17" s="1">
-        <v>433522.11</v>
+        <v>600953.35</v>
       </c>
       <c r="N17" s="1">
-        <v>0.6</v>
+        <v>0.97</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B18" s="1">
-        <v>141265.0</v>
+        <v>40000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>483.8</v>
+        <v>1740.0</v>
       </c>
       <c r="D18" s="1">
-        <v>424.3011523732</v>
+        <v>514.00439975</v>
       </c>
       <c r="E18" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F18">
-        <v>108.37</v>
+        <v>37.03</v>
       </c>
       <c r="G18" s="1">
-        <v>558062.53</v>
+        <v>592249.25</v>
       </c>
       <c r="H18" s="1">
-        <v>72598.4</v>
+        <v>1287388.05</v>
       </c>
       <c r="I18" s="1">
-        <v>13.009008148245</v>
+        <v>217.37267712876</v>
       </c>
       <c r="J18">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.27</v>
+      </c>
+      <c r="K18" t="s">
+        <v>75</v>
       </c>
       <c r="L18" s="1">
-        <v>630660.93</v>
+        <v>1879637.3</v>
       </c>
       <c r="M18" s="1">
-        <v>630660.93</v>
+        <v>1890288.58</v>
       </c>
       <c r="N18" s="1">
-        <v>0.87</v>
+        <v>3.04</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B19" s="1">
-        <v>40000.0</v>
+        <v>285970.0</v>
       </c>
       <c r="C19" s="1">
-        <v>2150.0</v>
+        <v>286.6</v>
       </c>
       <c r="D19" s="1">
-        <v>514.00439975</v>
+        <v>282.01272283806</v>
       </c>
       <c r="E19" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F19">
-        <v>36.19</v>
+        <v>110.15</v>
       </c>
       <c r="G19" s="1">
-        <v>592249.25</v>
+        <v>831076.4</v>
       </c>
       <c r="H19" s="1">
-        <v>1784354.39</v>
+        <v>-86999.8</v>
       </c>
       <c r="I19" s="1">
-        <v>301.28436464884</v>
+        <v>-10.468327580954</v>
       </c>
       <c r="J19">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>2376603.64</v>
+        <v>744076.6</v>
       </c>
       <c r="M19" s="1">
-        <v>2387502.86</v>
+        <v>744076.6</v>
       </c>
       <c r="N19" s="1">
-        <v>3.29</v>
+        <v>1.2</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B20" s="1">
-        <v>3570.0</v>
+        <v>10600.0</v>
       </c>
       <c r="C20" s="1">
-        <v>12336.0</v>
+        <v>146800.0</v>
       </c>
       <c r="D20" s="1">
-        <v>13485.277338936</v>
+        <v>141049.13518868</v>
       </c>
       <c r="E20" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>108.37</v>
+        <v>80</v>
+      </c>
+      <c r="F20" t="s">
+        <v>81</v>
       </c>
       <c r="G20" s="1">
-        <v>501754.45</v>
+        <v>870528.83</v>
       </c>
       <c r="H20" s="1">
-        <v>-95369.08</v>
+        <v>48222.82</v>
       </c>
       <c r="I20" s="1">
-        <v>-19.00712190993</v>
+        <v>5.5394856940005</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>406385.37</v>
+        <v>918751.65</v>
       </c>
       <c r="M20" s="1">
-        <v>406385.37</v>
+        <v>918751.65</v>
       </c>
       <c r="N20" s="1">
-        <v>0.56</v>
+        <v>1.48</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B21" s="1">
-        <v>285970.0</v>
+        <v>15000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>263.65</v>
+        <v>655.0</v>
       </c>
       <c r="D21" s="1">
-        <v>282.01272283806</v>
+        <v>904.48806666667</v>
       </c>
       <c r="E21" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F21">
-        <v>108.37</v>
+        <v>37.03</v>
       </c>
       <c r="G21" s="1">
-        <v>831076.4</v>
+        <v>367110.84</v>
       </c>
       <c r="H21" s="1">
-        <v>-135341.58</v>
+        <v>-101774.11</v>
       </c>
       <c r="I21" s="1">
-        <v>-16.285094848079</v>
+        <v>-27.722992325697</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>695734.82</v>
+        <v>265336.73</v>
       </c>
       <c r="M21" s="1">
-        <v>695734.82</v>
+        <v>265336.73</v>
       </c>
       <c r="N21" s="1">
-        <v>0.96</v>
+        <v>0.43</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="B22" s="1">
-        <v>10600.0</v>
+        <v>241805.0</v>
       </c>
       <c r="C22" s="1">
-        <v>187300.0</v>
+        <v>67000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>141049.13518868</v>
+        <v>109076.09184082</v>
       </c>
       <c r="E22" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="F22" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="G22" s="1">
-        <v>870528.83</v>
+        <v>906591.06</v>
       </c>
       <c r="H22" s="1">
-        <v>257911.53</v>
+        <v>-368023.38</v>
       </c>
       <c r="I22" s="1">
-        <v>29.626994662543</v>
+        <v>-40.594199108912</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>1128440.36</v>
+        <v>538567.68</v>
       </c>
       <c r="M22" s="1">
-        <v>1128440.36</v>
+        <v>538567.68</v>
       </c>
       <c r="N22" s="1">
-        <v>1.56</v>
+        <v>0.87</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B23" s="1">
-        <v>15000.0</v>
+        <v>25560.0</v>
       </c>
       <c r="C23" s="1">
-        <v>831.0</v>
+        <v>4387.4</v>
       </c>
       <c r="D23" s="1">
-        <v>904.48806666667</v>
+        <v>3681.2731455399</v>
       </c>
       <c r="E23" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F23">
-        <v>36.19</v>
+        <v>110.15</v>
       </c>
       <c r="G23" s="1">
-        <v>367110.84</v>
+        <v>873657.9</v>
       </c>
       <c r="H23" s="1">
-        <v>-22641.49</v>
+        <v>144438.89</v>
       </c>
       <c r="I23" s="1">
-        <v>-6.1674806442654</v>
+        <v>16.532659980526</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>344469.35</v>
+        <v>1018096.79</v>
       </c>
       <c r="M23" s="1">
-        <v>344469.35</v>
+        <v>1018096.79</v>
       </c>
       <c r="N23" s="1">
-        <v>0.48</v>
+        <v>1.64</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="B24" s="1">
-        <v>241805.0</v>
+        <v>7000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>70600.0</v>
+        <v>65500.0</v>
       </c>
       <c r="D24" s="1">
-        <v>109076.09184082</v>
+        <v>88783.331428571</v>
       </c>
       <c r="E24" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="F24" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="G24" s="1">
-        <v>906591.06</v>
+        <v>357365.59</v>
       </c>
       <c r="H24" s="1">
-        <v>-339887.77</v>
+        <v>-86654.81</v>
       </c>
       <c r="I24" s="1">
-        <v>-37.490748033628</v>
+        <v>-24.24822434639</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>566703.29</v>
+        <v>270710.78</v>
       </c>
       <c r="M24" s="1">
-        <v>566703.29</v>
+        <v>270710.78</v>
       </c>
       <c r="N24" s="1">
-        <v>0.78</v>
+        <v>0.44</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B25" s="1">
-        <v>25560.0</v>
+        <v>935.0</v>
       </c>
       <c r="C25" s="1">
-        <v>5494.5</v>
+        <v>797000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>3681.2731455399</v>
+        <v>1062362.9529946</v>
       </c>
       <c r="E25" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>108.37</v>
+        <v>80</v>
+      </c>
+      <c r="F25" t="s">
+        <v>81</v>
       </c>
       <c r="G25" s="1">
-        <v>873657.9</v>
+        <v>584749.55</v>
       </c>
       <c r="H25" s="1">
-        <v>422280.97</v>
+        <v>-144766.3</v>
       </c>
       <c r="I25" s="1">
-        <v>48.334819613032</v>
+        <v>-24.756975016056</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>1295938.87</v>
+        <v>439983.25</v>
       </c>
       <c r="M25" s="1">
-        <v>1295938.87</v>
+        <v>439983.25</v>
       </c>
       <c r="N25" s="1">
-        <v>1.79</v>
+        <v>0.71</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B26" s="1">
-        <v>29990.0</v>
+        <v>2220.0</v>
       </c>
       <c r="C26" s="1">
-        <v>3175.2</v>
+        <v>354000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>2781.6483414471</v>
+        <v>366915.33046847</v>
       </c>
       <c r="E26" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>108.37</v>
+        <v>80</v>
+      </c>
+      <c r="F26" t="s">
+        <v>81</v>
       </c>
       <c r="G26" s="1">
-        <v>824407.35</v>
+        <v>511529.36</v>
       </c>
       <c r="H26" s="1">
-        <v>54297.54</v>
+        <v>-47524.59</v>
       </c>
       <c r="I26" s="1">
-        <v>6.5862513234507</v>
+        <v>-9.2906866577512</v>
       </c>
       <c r="J26">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.61</v>
+      </c>
+      <c r="K26" t="s">
+        <v>96</v>
       </c>
       <c r="L26" s="1">
-        <v>878704.89</v>
+        <v>464004.77</v>
       </c>
       <c r="M26" s="1">
-        <v>878704.89</v>
+        <v>467570.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1.21</v>
+        <v>0.75</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B27" s="1">
-        <v>2800.0</v>
+        <v>207545.0</v>
       </c>
       <c r="C27" s="1">
-        <v>89500.0</v>
+        <v>819.6</v>
       </c>
       <c r="D27" s="1">
-        <v>116199.92857143</v>
+        <v>837.71156554</v>
       </c>
       <c r="E27" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>32</v>
+      </c>
+      <c r="F27">
+        <v>110.15</v>
       </c>
       <c r="G27" s="1">
-        <v>187898.54</v>
+        <v>1855829.11</v>
       </c>
       <c r="H27" s="1">
-        <v>-45463.76</v>
+        <v>-311516.52</v>
       </c>
       <c r="I27" s="1">
-        <v>-24.195909132663</v>
+        <v>-16.78584080406</v>
       </c>
       <c r="J27">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.09</v>
+      </c>
+      <c r="K27" t="s">
+        <v>99</v>
       </c>
       <c r="L27" s="1">
-        <v>142434.78</v>
+        <v>1544312.59</v>
       </c>
       <c r="M27" s="1">
-        <v>142434.78</v>
+        <v>1563908.55</v>
       </c>
       <c r="N27" s="1">
-        <v>0.2</v>
+        <v>2.52</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B28" s="1">
-        <v>935.0</v>
+        <v>174000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>1033000.0</v>
+        <v>563.65</v>
       </c>
       <c r="D28" s="1">
-        <v>1062362.9529946</v>
+        <v>632.93109718391</v>
       </c>
       <c r="E28" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>32</v>
+      </c>
+      <c r="F28">
+        <v>110.15</v>
       </c>
       <c r="G28" s="1">
-        <v>584749.55</v>
+        <v>1097453.27</v>
       </c>
       <c r="H28" s="1">
-        <v>-35781.71</v>
+        <v>-207064.35</v>
       </c>
       <c r="I28" s="1">
-        <v>-6.1191513529168</v>
+        <v>-18.867714522369</v>
       </c>
       <c r="J28">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.01</v>
+      </c>
+      <c r="K28" t="s">
+        <v>102</v>
       </c>
       <c r="L28" s="1">
-        <v>548967.84</v>
+        <v>890388.92</v>
       </c>
       <c r="M28" s="1">
-        <v>548967.84</v>
+        <v>891715.86</v>
       </c>
       <c r="N28" s="1">
-        <v>0.76</v>
+        <v>1.44</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="B29" s="1">
-        <v>2220.0</v>
+        <v>225000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>397500.0</v>
+        <v>234.0</v>
       </c>
       <c r="D29" s="1">
-        <v>366915.33046847</v>
+        <v>201.93496164444</v>
       </c>
       <c r="E29" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>35</v>
+      </c>
+      <c r="F29">
+        <v>37.03</v>
       </c>
       <c r="G29" s="1">
-        <v>511529.36</v>
+        <v>1307007.64</v>
       </c>
       <c r="H29" s="1">
-        <v>-9966.84</v>
+        <v>114873.16</v>
       </c>
       <c r="I29" s="1">
-        <v>-1.9484394796029</v>
+        <v>8.789019779563</v>
       </c>
       <c r="J29">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.16</v>
+      </c>
+      <c r="K29" t="s">
+        <v>105</v>
       </c>
       <c r="L29" s="1">
-        <v>501562.52</v>
+        <v>1421880.8</v>
       </c>
       <c r="M29" s="1">
-        <v>501562.52</v>
+        <v>1458922.76</v>
       </c>
       <c r="N29" s="1">
-        <v>0.69</v>
+        <v>2.35</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="B30" s="1">
-        <v>207545.0</v>
+        <v>2100.0</v>
       </c>
       <c r="C30" s="1">
-        <v>786.4</v>
+        <v>482000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>837.71156554</v>
+        <v>554347.89523809</v>
       </c>
       <c r="E30" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>108.37</v>
+        <v>80</v>
+      </c>
+      <c r="F30" t="s">
+        <v>81</v>
       </c>
       <c r="G30" s="1">
-        <v>1855829.11</v>
+        <v>670847.71</v>
       </c>
       <c r="H30" s="1">
-        <v>-349737.91</v>
+        <v>-73217.5</v>
       </c>
       <c r="I30" s="1">
-        <v>-18.845372567736</v>
+        <v>-10.914176035571</v>
       </c>
       <c r="J30">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>1506091.2</v>
+        <v>597630.21</v>
       </c>
       <c r="M30" s="1">
-        <v>1526008.98</v>
+        <v>597630.21</v>
       </c>
       <c r="N30" s="1">
-        <v>2.11</v>
+        <v>0.96</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="B31" s="1">
-        <v>87000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>597.15</v>
+        <v>1444.3</v>
       </c>
       <c r="D31" s="1">
-        <v>691.57270873563</v>
+        <v>1280.2002429167</v>
       </c>
       <c r="E31" t="s">
         <v>32</v>
       </c>
       <c r="F31">
-        <v>108.37</v>
+        <v>110.15</v>
       </c>
       <c r="G31" s="1">
-        <v>637306.97</v>
+        <v>1595074.04</v>
       </c>
       <c r="H31" s="1">
-        <v>-157906.8</v>
+        <v>-21599.78</v>
       </c>
       <c r="I31" s="1">
-        <v>-24.777196458404</v>
+        <v>-1.3541553218432</v>
       </c>
       <c r="J31">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>479400.17</v>
+        <v>1573474.26</v>
       </c>
       <c r="M31" s="1">
-        <v>480748.9</v>
+        <v>1573474.26</v>
       </c>
       <c r="N31" s="1">
-        <v>0.66</v>
+        <v>2.53</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="B32" s="1">
-        <v>225000.0</v>
+        <v>3100.0</v>
       </c>
       <c r="C32" s="1">
-        <v>268.5</v>
+        <v>145000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>201.93496164444</v>
+        <v>226469.35677419</v>
       </c>
       <c r="E32" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36.19</v>
+        <v>80</v>
+      </c>
+      <c r="F32" t="s">
+        <v>81</v>
       </c>
       <c r="G32" s="1">
-        <v>1307007.64</v>
+        <v>401783.09</v>
       </c>
       <c r="H32" s="1">
-        <v>362487.33</v>
+        <v>-136386.15</v>
       </c>
       <c r="I32" s="1">
-        <v>27.734140100359</v>
+        <v>-33.945219048417</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>1669494.97</v>
+        <v>265396.94</v>
       </c>
       <c r="M32" s="1">
-        <v>1669494.97</v>
+        <v>265396.94</v>
       </c>
       <c r="N32" s="1">
-        <v>2.3</v>
+        <v>0.43</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="B33" s="1">
-        <v>2100.0</v>
+        <v>14100.0</v>
       </c>
       <c r="C33" s="1">
-        <v>569000.0</v>
+        <v>181100.0</v>
       </c>
       <c r="D33" s="1">
-        <v>554347.89523809</v>
+        <v>105632.04932837</v>
       </c>
       <c r="E33" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="F33" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="G33" s="1">
-        <v>670847.71</v>
+        <v>933252.44</v>
       </c>
       <c r="H33" s="1">
-        <v>8303.58</v>
+        <v>574408.81</v>
       </c>
       <c r="I33" s="1">
-        <v>1.2377742185331</v>
+        <v>61.54913562294</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>679151.29</v>
+        <v>1507661.25</v>
       </c>
       <c r="M33" s="1">
-        <v>679151.29</v>
+        <v>1507661.25</v>
       </c>
       <c r="N33" s="1">
-        <v>0.94</v>
+        <v>2.43</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="B34" s="1">
-        <v>120000.0</v>
+        <v>26290.0</v>
       </c>
       <c r="C34" s="1">
-        <v>1352.4</v>
+        <v>3814.5</v>
       </c>
       <c r="D34" s="1">
-        <v>1280.2002429167</v>
+        <v>3608.490810194</v>
       </c>
       <c r="E34" t="s">
         <v>32</v>
       </c>
       <c r="F34">
-        <v>108.37</v>
+        <v>110.15</v>
       </c>
       <c r="G34" s="1">
-        <v>1595074.04</v>
+        <v>991291.19</v>
       </c>
       <c r="H34" s="1">
-        <v>-97522.08</v>
+        <v>-80855.67</v>
       </c>
       <c r="I34" s="1">
-        <v>-6.1139531805057</v>
+        <v>-8.1566012908881</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>1497551.96</v>
+        <v>910435.52</v>
       </c>
       <c r="M34" s="1">
-        <v>1497551.96</v>
+        <v>910435.52</v>
       </c>
       <c r="N34" s="1">
-        <v>2.07</v>
+        <v>1.47</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B35" s="1">
-        <v>3100.0</v>
+        <v>87710.0</v>
       </c>
       <c r="C35" s="1">
-        <v>198200.0</v>
+        <v>1089.9</v>
       </c>
       <c r="D35" s="1">
-        <v>226469.35677419</v>
+        <v>1045.4560158477</v>
       </c>
       <c r="E35" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>32</v>
+      </c>
+      <c r="F35">
+        <v>110.15</v>
       </c>
       <c r="G35" s="1">
-        <v>401783.09</v>
+        <v>929415.87</v>
       </c>
       <c r="H35" s="1">
-        <v>-52562.12</v>
+        <v>-61541.73</v>
       </c>
       <c r="I35" s="1">
-        <v>-13.082213091646</v>
+        <v>-6.6215492963338</v>
       </c>
       <c r="J35">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.01</v>
+      </c>
+      <c r="K35" t="s">
+        <v>118</v>
       </c>
       <c r="L35" s="1">
-        <v>349220.97</v>
+        <v>867874.14</v>
       </c>
       <c r="M35" s="1">
-        <v>349220.97</v>
+        <v>869148.2</v>
       </c>
       <c r="N35" s="1">
-        <v>0.48</v>
+        <v>1.4</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="B36" s="1">
-        <v>8765.0</v>
+        <v>24000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>3283.5</v>
+        <v>3370.0</v>
       </c>
       <c r="D36" s="1">
-        <v>5465.6471078152</v>
+        <v>1349.7985241667</v>
       </c>
       <c r="E36" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F36">
-        <v>108.37</v>
+        <v>37.03</v>
       </c>
       <c r="G36" s="1">
-        <v>493098.1</v>
+        <v>919571.62</v>
       </c>
       <c r="H36" s="1">
-        <v>-227524.79</v>
+        <v>1264696.55</v>
       </c>
       <c r="I36" s="1">
-        <v>-46.141891441074</v>
+        <v>137.53105494926</v>
       </c>
       <c r="J36">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.56</v>
+      </c>
+      <c r="K36" t="s">
+        <v>121</v>
       </c>
       <c r="L36" s="1">
-        <v>265573.31</v>
+        <v>2184268.17</v>
       </c>
       <c r="M36" s="1">
-        <v>265573.31</v>
+        <v>2197766.02</v>
       </c>
       <c r="N36" s="1">
-        <v>0.37</v>
+        <v>3.54</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="B37" s="1">
-        <v>14100.0</v>
+        <v>2000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>157000.0</v>
+        <v>848.95</v>
       </c>
       <c r="D37" s="1">
-        <v>105632.04932837</v>
+        <v>1130.477575</v>
       </c>
       <c r="E37" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>14</v>
+      </c>
+      <c r="F37">
+        <v>1.14</v>
       </c>
       <c r="G37" s="1">
-        <v>933252.44</v>
+        <v>1966286.87</v>
       </c>
       <c r="H37" s="1">
-        <v>324959.3</v>
+        <v>-482108.55</v>
       </c>
       <c r="I37" s="1">
-        <v>34.820085763719</v>
+        <v>-24.518729049948</v>
       </c>
       <c r="J37">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="K37">
-        <v>0.0</v>
+        <v>183.57</v>
       </c>
       <c r="L37" s="1">
-        <v>1258211.74</v>
+        <v>1484178.32</v>
       </c>
       <c r="M37" s="1">
-        <v>1258211.74</v>
+        <v>1484361.89</v>
       </c>
       <c r="N37" s="1">
-        <v>1.74</v>
+        <v>2.39</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="B38" s="1">
-        <v>26290.0</v>
+        <v>5430.0</v>
       </c>
       <c r="C38" s="1">
-        <v>4201.3</v>
+        <v>190000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>3608.490810194</v>
+        <v>260430.37385267</v>
       </c>
       <c r="E38" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>108.37</v>
+        <v>80</v>
+      </c>
+      <c r="F38" t="s">
+        <v>81</v>
       </c>
       <c r="G38" s="1">
-        <v>991291.19</v>
+        <v>860228.12</v>
       </c>
       <c r="H38" s="1">
-        <v>27933.11</v>
+        <v>-251084.58</v>
       </c>
       <c r="I38" s="1">
-        <v>2.8178511301003</v>
+        <v>-29.188139071762</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>1019224.3</v>
+        <v>609143.54</v>
       </c>
       <c r="M38" s="1">
-        <v>1019224.3</v>
+        <v>609143.54</v>
       </c>
       <c r="N38" s="1">
-        <v>1.41</v>
+        <v>0.98</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="B39" s="1">
-        <v>6800.0</v>
+        <v>1121910.0</v>
       </c>
       <c r="C39" s="1">
-        <v>46.09</v>
+        <v>79.2</v>
       </c>
       <c r="D39" s="1">
-        <v>56.689666176471</v>
+        <v>83.512561061048</v>
       </c>
       <c r="E39" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="F39">
-        <v>1.14</v>
+        <v>110.15</v>
       </c>
       <c r="G39" s="1">
-        <v>325321.52</v>
+        <v>939397.55</v>
       </c>
       <c r="H39" s="1">
-        <v>-51491.63</v>
+        <v>-132712.17</v>
       </c>
       <c r="I39" s="1">
-        <v>-15.827920022014</v>
+        <v>-14.127370249156</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>273829.89</v>
+        <v>806685.38</v>
       </c>
       <c r="M39" s="1">
-        <v>273829.89</v>
+        <v>806685.38</v>
       </c>
       <c r="N39" s="1">
-        <v>0.38</v>
+        <v>1.3</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="B40" s="1">
-        <v>87710.0</v>
+        <v>5118.0</v>
       </c>
       <c r="C40" s="1">
-        <v>1095.05</v>
+        <v>202.81</v>
       </c>
       <c r="D40" s="1">
-        <v>1045.4560158477</v>
+        <v>194.42333333333</v>
       </c>
       <c r="E40" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="F40">
-        <v>108.37</v>
+        <v>1.14</v>
       </c>
       <c r="G40" s="1">
-        <v>929415.87</v>
+        <v>856761.51</v>
       </c>
       <c r="H40" s="1">
-        <v>-43120.36</v>
+        <v>50565.05</v>
       </c>
       <c r="I40" s="1">
-        <v>-4.6395119119281</v>
+        <v>5.901881609971</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>886295.51</v>
+        <v>907326.56</v>
       </c>
       <c r="M40" s="1">
-        <v>886295.51</v>
+        <v>907326.56</v>
       </c>
       <c r="N40" s="1">
-        <v>1.22</v>
+        <v>1.46</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="B41" s="1">
-        <v>24000.0</v>
+        <v>407890.0</v>
       </c>
       <c r="C41" s="1">
-        <v>4465.0</v>
+        <v>283.55</v>
       </c>
       <c r="D41" s="1">
-        <v>1349.7985241667</v>
+        <v>302.18643170953</v>
       </c>
       <c r="E41" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F41">
-        <v>36.19</v>
+        <v>110.15</v>
       </c>
       <c r="G41" s="1">
-        <v>919571.62</v>
+        <v>1256313.22</v>
       </c>
       <c r="H41" s="1">
-        <v>2041787.05</v>
+        <v>-206302.59</v>
       </c>
       <c r="I41" s="1">
-        <v>222.03676207406</v>
+        <v>-16.421270326201</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>2961358.67</v>
+        <v>1050010.63</v>
       </c>
       <c r="M41" s="1">
-        <v>2961358.67</v>
+        <v>1050010.63</v>
       </c>
       <c r="N41" s="1">
-        <v>4.09</v>
+        <v>1.69</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="B42" s="1">
-        <v>150000.0</v>
+        <v>453200.0</v>
       </c>
       <c r="C42" s="1">
-        <v>172.21</v>
+        <v>5.25</v>
       </c>
       <c r="D42" s="1">
-        <v>177.4172494</v>
+        <v>4.5584528684907</v>
       </c>
       <c r="E42" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="F42">
-        <v>108.37</v>
+        <v>4.68</v>
       </c>
       <c r="G42" s="1">
-        <v>239452.16</v>
+        <v>445625.85</v>
       </c>
       <c r="H42" s="1">
-        <v>-1085.72</v>
+        <v>62263.7</v>
       </c>
       <c r="I42" s="1">
-        <v>-0.45341833625556</v>
+        <v>13.972192142803</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>238366.44</v>
+        <v>507889.55</v>
       </c>
       <c r="M42" s="1">
-        <v>238366.44</v>
+        <v>507889.55</v>
       </c>
       <c r="N42" s="1">
-        <v>0.33</v>
+        <v>0.82</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="B43" s="1">
-        <v>2000.0</v>
+        <v>3355.0</v>
       </c>
       <c r="C43" s="1">
-        <v>1211.38</v>
+        <v>346000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>1130.477575</v>
+        <v>192108.48500447</v>
       </c>
       <c r="E43" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1.14</v>
+        <v>80</v>
+      </c>
+      <c r="F43" t="s">
+        <v>81</v>
       </c>
       <c r="G43" s="1">
-        <v>1966286.87</v>
+        <v>392968.53</v>
       </c>
       <c r="H43" s="1">
-        <v>150492.65</v>
+        <v>292416.84</v>
       </c>
       <c r="I43" s="1">
-        <v>7.653646692967</v>
+        <v>74.412279273356</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>2116779.52</v>
+        <v>685385.37</v>
       </c>
       <c r="M43" s="1">
-        <v>2116779.52</v>
+        <v>685385.37</v>
       </c>
       <c r="N43" s="1">
-        <v>2.92</v>
+        <v>1.1</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="B44" s="1">
-        <v>7230.0</v>
+        <v>600.0</v>
       </c>
       <c r="C44" s="1">
-        <v>222000.0</v>
+        <v>1277000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>260430.37385201</v>
+        <v>2006959.25</v>
       </c>
       <c r="E44" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="F44" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="G44" s="1">
-        <v>1145386.61</v>
+        <v>680440.35</v>
       </c>
       <c r="H44" s="1">
-        <v>-233110.63</v>
+        <v>-228055.18</v>
       </c>
       <c r="I44" s="1">
-        <v>-20.35213507516</v>
+        <v>-33.515822511114</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>912275.98</v>
+        <v>452385.17</v>
       </c>
       <c r="M44" s="1">
-        <v>912275.98</v>
+        <v>452385.17</v>
       </c>
       <c r="N44" s="1">
-        <v>1.26</v>
+        <v>0.73</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="B45" s="1">
-        <v>1121910.0</v>
+        <v>33300.0</v>
       </c>
       <c r="C45" s="1">
-        <v>78.22</v>
+        <v>255000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>83.512561061048</v>
+        <v>61348.249758559</v>
       </c>
       <c r="E45" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>108.37</v>
+        <v>80</v>
+      </c>
+      <c r="F45" t="s">
+        <v>81</v>
       </c>
       <c r="G45" s="1">
-        <v>939397.55</v>
+        <v>1301727.07</v>
       </c>
       <c r="H45" s="1">
-        <v>-129609.58</v>
+        <v>3711883.8</v>
       </c>
       <c r="I45" s="1">
-        <v>-13.797095808904</v>
+        <v>285.15069599037</v>
       </c>
       <c r="J45">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.18</v>
+      </c>
+      <c r="K45" t="s">
+        <v>140</v>
       </c>
       <c r="L45" s="1">
-        <v>809787.97</v>
+        <v>5013610.87</v>
       </c>
       <c r="M45" s="1">
-        <v>809787.97</v>
+        <v>5019744.19</v>
       </c>
       <c r="N45" s="1">
-        <v>1.12</v>
+        <v>8.08</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="B46" s="1">
-        <v>5118.0</v>
+        <v>2000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>208.65</v>
+        <v>434500.0</v>
       </c>
       <c r="D46" s="1">
-        <v>194.42333333333</v>
+        <v>706892.995</v>
       </c>
       <c r="E46" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1.14</v>
+        <v>80</v>
+      </c>
+      <c r="F46" t="s">
+        <v>81</v>
       </c>
       <c r="G46" s="1">
-        <v>856761.51</v>
+        <v>818755.55</v>
       </c>
       <c r="H46" s="1">
-        <v>76243.34</v>
+        <v>-305674.49</v>
       </c>
       <c r="I46" s="1">
-        <v>8.8990155498465</v>
+        <v>-37.334035781498</v>
       </c>
       <c r="J46">
-        <v>0.15</v>
+        <v>0.0</v>
       </c>
       <c r="K46">
-        <v>782.54</v>
+        <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>933004.85</v>
+        <v>513081.06</v>
       </c>
       <c r="M46" s="1">
-        <v>933787.39</v>
+        <v>513081.06</v>
       </c>
       <c r="N46" s="1">
-        <v>1.29</v>
+        <v>0.83</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="B47" s="1">
-        <v>407890.0</v>
+        <v>3800.0</v>
       </c>
       <c r="C47" s="1">
-        <v>289.75</v>
+        <v>589000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>302.18643170953</v>
+        <v>419704.66315789</v>
       </c>
       <c r="E47" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>108.37</v>
+        <v>80</v>
+      </c>
+      <c r="F47" t="s">
+        <v>81</v>
       </c>
       <c r="G47" s="1">
-        <v>1256313.22</v>
+        <v>923106.1</v>
       </c>
       <c r="H47" s="1">
-        <v>-165722.01</v>
+        <v>398387.61</v>
       </c>
       <c r="I47" s="1">
-        <v>-13.191137955231</v>
+        <v>43.157293619877</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>1090591.21</v>
+        <v>1321493.71</v>
       </c>
       <c r="M47" s="1">
-        <v>1090591.21</v>
+        <v>1321493.71</v>
       </c>
       <c r="N47" s="1">
-        <v>1.5</v>
+        <v>2.13</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="B48" s="1">
-        <v>453200.0</v>
+        <v>4800.0</v>
       </c>
       <c r="C48" s="1">
-        <v>4.9</v>
+        <v>1842000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>4.5584528684907</v>
+        <v>597119.43923542</v>
       </c>
       <c r="E48" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>4.75</v>
+        <v>80</v>
+      </c>
+      <c r="F48" t="s">
+        <v>81</v>
       </c>
       <c r="G48" s="1">
-        <v>445625.85</v>
+        <v>1709023.03</v>
       </c>
       <c r="H48" s="1">
-        <v>22009.98</v>
+        <v>3511296.33</v>
       </c>
       <c r="I48" s="1">
-        <v>4.9391165256683</v>
+        <v>205.4563495262</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>467635.83</v>
+        <v>5220319.36</v>
       </c>
       <c r="M48" s="1">
-        <v>467635.83</v>
+        <v>5220319.36</v>
       </c>
       <c r="N48" s="1">
-        <v>0.65</v>
+        <v>8.4</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="B49" s="1">
-        <v>3355.0</v>
+        <v>80740.0</v>
       </c>
       <c r="C49" s="1">
-        <v>520000.0</v>
+        <v>1044.3</v>
       </c>
       <c r="D49" s="1">
-        <v>192108.48500447</v>
+        <v>1199.2255738172</v>
       </c>
       <c r="E49" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>32</v>
+      </c>
+      <c r="F49">
+        <v>110.15</v>
       </c>
       <c r="G49" s="1">
-        <v>392968.53</v>
+        <v>899025.77</v>
       </c>
       <c r="H49" s="1">
-        <v>598618.5</v>
+        <v>-133543.72</v>
       </c>
       <c r="I49" s="1">
-        <v>152.33242723024</v>
+        <v>-14.854270528864</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>991587.03</v>
+        <v>765482.05</v>
       </c>
       <c r="M49" s="1">
-        <v>991587.03</v>
+        <v>765482.05</v>
       </c>
       <c r="N49" s="1">
-        <v>1.37</v>
+        <v>1.23</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="B50" s="1">
-        <v>33300.0</v>
+        <v>92400.0</v>
       </c>
       <c r="C50" s="1">
-        <v>353500.0</v>
+        <v>2290.0</v>
       </c>
       <c r="D50" s="1">
-        <v>61348.249758559</v>
+        <v>830.12603430736</v>
       </c>
       <c r="E50" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>35</v>
+      </c>
+      <c r="F50">
+        <v>37.03</v>
       </c>
       <c r="G50" s="1">
-        <v>1301727.07</v>
+        <v>2188790.06</v>
       </c>
       <c r="H50" s="1">
-        <v>5388927.66</v>
+        <v>3525631.4</v>
       </c>
       <c r="I50" s="1">
-        <v>413.98291425252</v>
+        <v>161.07672747746</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>6690654.73</v>
+        <v>5714421.46</v>
       </c>
       <c r="M50" s="1">
-        <v>6690654.73</v>
+        <v>5714421.46</v>
       </c>
       <c r="N50" s="1">
-        <v>9.23</v>
+        <v>9.2</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B51" s="1">
-        <v>7960.0</v>
+        <v>30650.0</v>
       </c>
       <c r="C51" s="1">
-        <v>450500.0</v>
+        <v>3618.2</v>
       </c>
       <c r="D51" s="1">
-        <v>316070.85025126</v>
+        <v>3104.6457947798</v>
       </c>
       <c r="E51" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>32</v>
+      </c>
+      <c r="F51">
+        <v>110.15</v>
       </c>
       <c r="G51" s="1">
-        <v>1454516.52</v>
+        <v>937906.11</v>
       </c>
       <c r="H51" s="1">
-        <v>583664.86</v>
+        <v>68895.81</v>
       </c>
       <c r="I51" s="1">
-        <v>40.127757366413</v>
+        <v>7.3457043584032</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>2038181.38</v>
+        <v>1006801.92</v>
       </c>
       <c r="M51" s="1">
-        <v>2038181.38</v>
+        <v>1006801.92</v>
       </c>
       <c r="N51" s="1">
-        <v>2.81</v>
+        <v>1.62</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="B52" s="1">
-        <v>2000.0</v>
+        <v>74816.0</v>
       </c>
       <c r="C52" s="1">
-        <v>533000.0</v>
+        <v>10.4</v>
       </c>
       <c r="D52" s="1">
-        <v>706892.995</v>
+        <v>0.0</v>
       </c>
       <c r="E52" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>32</v>
+      </c>
+      <c r="F52">
+        <v>110.15</v>
       </c>
       <c r="G52" s="1">
-        <v>818755.55</v>
+        <v>0.0</v>
       </c>
       <c r="H52" s="1">
-        <v>-212867.8</v>
+        <v>7063.97</v>
       </c>
       <c r="I52" s="1">
-        <v>-25.998944373568</v>
+        <v>0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>605887.75</v>
+        <v>7063.97</v>
       </c>
       <c r="M52" s="1">
-        <v>605887.75</v>
+        <v>7063.97</v>
       </c>
       <c r="N52" s="1">
-        <v>0.84</v>
+        <v>0.01</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="B53" s="1">
-        <v>3800.0</v>
+        <v>36000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>720000.0</v>
+        <v>699.0</v>
       </c>
       <c r="D53" s="1">
-        <v>419704.66315789</v>
+        <v>305.9165</v>
       </c>
       <c r="E53" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>35</v>
+      </c>
+      <c r="F53">
+        <v>37.03</v>
       </c>
       <c r="G53" s="1">
-        <v>923106.1</v>
+        <v>298823.1</v>
       </c>
       <c r="H53" s="1">
-        <v>631967.9</v>
+        <v>380763.01</v>
       </c>
       <c r="I53" s="1">
-        <v>68.461025227761</v>
+        <v>127.42087542764</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>1555074.0</v>
+        <v>679586.11</v>
       </c>
       <c r="M53" s="1">
-        <v>1555074.0</v>
+        <v>679586.11</v>
       </c>
       <c r="N53" s="1">
-        <v>2.15</v>
+        <v>1.09</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>148</v>
-[...103 lines deleted...]
-      <c r="A56" t="s">
         <v>155</v>
-      </c>
-[...193 lines deleted...]
-        <v>161</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">