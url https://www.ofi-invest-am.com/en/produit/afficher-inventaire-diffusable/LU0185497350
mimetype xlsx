--- v0 (2026-05-02)
+++ v1 (2026-05-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="350">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="342">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>POCHE</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
@@ -220,50 +220,53 @@
   <si>
     <t>NL0011872643</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV</t>
   </si>
   <si>
     <t>SE0007100581</t>
   </si>
   <si>
     <t>ASSA ABLOY CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
+    <t>11 469.36</t>
+  </si>
+  <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO CLASS A</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>8 971.06</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
@@ -328,104 +331,89 @@
   <si>
     <t>SE0007491303</t>
   </si>
   <si>
     <t>BRAVIDA HOLDING</t>
   </si>
   <si>
     <t>GB00B0744B38</t>
   </si>
   <si>
     <t>BUNZL</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
-    <t>GB00BYYX6C66</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0105630315</t>
   </si>
   <si>
     <t>CIE AUTOMOTIVE SA</t>
   </si>
   <si>
-    <t>16 757.73</t>
-[...5 lines deleted...]
-    <t>CLOETTA CLASS B</t>
+    <t>15 061.67</t>
   </si>
   <si>
     <t>GB00B4YZN328</t>
   </si>
   <si>
     <t>COATS GROUP PLC</t>
   </si>
   <si>
     <t>DK0060448595</t>
   </si>
   <si>
     <t>COLOPLAST CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>7 837.72</t>
+    <t>7 834.67</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>GB00BD6K4575</t>
   </si>
   <si>
     <t>COMPASS GROUP PLC</t>
   </si>
   <si>
-    <t>9 658.07</t>
-[...1 lines deleted...]
-  <si>
     <t>GB00B2863827</t>
   </si>
   <si>
     <t>CVS GROUP PLC</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>2 148.76</t>
@@ -484,98 +472,95 @@
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>NL0006294274</t>
   </si>
   <si>
     <t>EURONEXT NV</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>7 178.07</t>
   </si>
   <si>
     <t>GB00B19NLV48</t>
   </si>
   <si>
     <t>EXPERIAN PLC</t>
   </si>
   <si>
-    <t>1 999.61</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0003874915</t>
   </si>
   <si>
     <t>FAGRON NV</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>ES0137650018</t>
   </si>
   <si>
     <t>FLUIDRA SA</t>
   </si>
   <si>
     <t>2 523.90</t>
   </si>
   <si>
-    <t>PTGAL0AM0009</t>
-[...7 lines deleted...]
-  <si>
     <t>GB0003718474</t>
   </si>
   <si>
     <t>GAMES WORKSHOP GROUP PLC</t>
   </si>
   <si>
+    <t>1 219.54</t>
+  </si>
+  <si>
     <t>CH0030170408</t>
   </si>
   <si>
     <t>GEBERIT AG</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
+    <t>IT0000062072</t>
+  </si>
+  <si>
+    <t>GENERALI</t>
+  </si>
+  <si>
     <t>CH0010645932</t>
   </si>
   <si>
     <t>GIVAUDAN SA</t>
   </si>
   <si>
     <t>GB00B63QSB39</t>
   </si>
   <si>
     <t>GREGGS PLC</t>
   </si>
   <si>
     <t>IT0005411209</t>
   </si>
   <si>
     <t>GVS</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
@@ -595,54 +580,54 @@
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>NL0010801007</t>
   </si>
   <si>
     <t>IMCD NV</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>4 035.37</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
-    <t>2 849.06</t>
-[...2 lines deleted...]
-    <t>1 976.89</t>
+    <t>3 780.47</t>
+  </si>
+  <si>
+    <t>2 585.42</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>FR0000073298</t>
   </si>
   <si>
     <t>IPSOS SA</t>
   </si>
   <si>
     <t>DE000JST4000</t>
   </si>
   <si>
     <t>JOST WERKE</t>
   </si>
@@ -685,126 +670,123 @@
   <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP AG</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>GB0008481250</t>
   </si>
   <si>
     <t>ME GROUP INTERNATIONAL PLC</t>
   </si>
   <si>
-    <t>DE0006599905</t>
-[...7 lines deleted...]
-  <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>1 500.47</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>5 568.07</t>
   </si>
   <si>
     <t>DE0006452907</t>
   </si>
   <si>
     <t>NEMETSCHEK</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
+    <t>SE0023135298</t>
+  </si>
+  <si>
+    <t>NOBA BANK GROUP</t>
+  </si>
+  <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
-    <t>13 574.16</t>
+    <t>13 140.59</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
-    <t>NOVARTIS AG</t>
+    <t>NOVARTIS</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
-    <t>2 944.68</t>
+    <t>2 943.55</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
-    <t>4 115.50</t>
+    <t>4 113.91</t>
   </si>
   <si>
     <t>GB0006650450</t>
   </si>
   <si>
     <t>OXFORD INSTRUMENTS PLC</t>
   </si>
   <si>
     <t>CH0024608827</t>
   </si>
   <si>
     <t>PARTNERS GROUP HOLDING AG</t>
   </si>
   <si>
     <t>FR001400PFU4</t>
   </si>
   <si>
     <t>PLANISWARE SA</t>
   </si>
   <si>
     <t>GB00B7N0K053</t>
   </si>
   <si>
     <t>PREMIER FOODS PLC</t>
   </si>
@@ -841,96 +823,99 @@
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>CH1243598427</t>
   </si>
   <si>
     <t>SANDOZ GROUP AG</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
+    <t>4 205.40</t>
+  </si>
+  <si>
     <t>2 467.63</t>
   </si>
   <si>
-    <t>4 205.40</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>FR0000121709</t>
   </si>
   <si>
     <t>SEB SA</t>
   </si>
   <si>
     <t>GG00BQZCBZ44</t>
   </si>
   <si>
     <t>SHURGARD SELF STORAGE LTD</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
+    <t>2 801.85</t>
+  </si>
+  <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
-    <t>1 236.78</t>
+    <t>2 538.65</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
-    <t>4 208.42</t>
+    <t>6 953.04</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>NO0010631567</t>
   </si>
   <si>
     <t>SPAREBANK  SR-NORGE</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
     <t>NL00150001Q9</t>
   </si>
@@ -985,123 +970,114 @@
   <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
+    <t>6 155.80</t>
+  </si>
+  <si>
     <t>IE00BJ5FQX74</t>
   </si>
   <si>
     <t>UNIPHAR PLC</t>
   </si>
   <si>
     <t>GB0006928617</t>
   </si>
   <si>
     <t>UNITE GROUP PLC</t>
   </si>
   <si>
-    <t>1 257.93</t>
+    <t>1 239.47</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>FR0000031577</t>
   </si>
   <si>
     <t>VIRBAC SA</t>
   </si>
   <si>
     <t>BE0974349814</t>
   </si>
   <si>
     <t>WAREHOUSES DE PAUW NV</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>CH0276534614</t>
   </si>
   <si>
     <t>ZEHNDER GROUP AG</t>
   </si>
   <si>
-    <t>GBP-18411976</t>
-[...20 lines deleted...]
-    <t>EUR/SEK 2026-02-04</t>
+    <t>EUR-18412428</t>
+  </si>
+  <si>
+    <t>EUR/GBP 2026-03-02</t>
+  </si>
+  <si>
+    <t>GBP-18412426</t>
+  </si>
+  <si>
+    <t>EUR/GBP 2026-03-03</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1471,241 +1447,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>3251</v>
       </c>
       <c r="C2" s="1">
-        <v>201766.0</v>
+        <v>200992.0</v>
       </c>
       <c r="D2">
-        <v>119.08</v>
+        <v>123.48</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2">
-        <v>24025280.01</v>
+        <v>24819039.34</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2">
-        <v>24025280.01</v>
+        <v>24819039.34</v>
       </c>
       <c r="I2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
         <v>393</v>
       </c>
       <c r="C3" s="1">
-        <v>65221.0</v>
+        <v>64966.0</v>
       </c>
       <c r="D3">
-        <v>368.23</v>
+        <v>369.76</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3">
-        <v>24015938.15</v>
+        <v>24021643.37</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3">
-        <v>24015938.15</v>
+        <v>24021643.37</v>
       </c>
       <c r="I3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4">
         <v>394</v>
       </c>
       <c r="C4" s="1">
-        <v>198995.0</v>
+        <v>198357.0</v>
       </c>
       <c r="D4">
-        <v>208.07</v>
+        <v>213.42</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4">
-        <v>41405618.58</v>
+        <v>42333558.09</v>
       </c>
       <c r="G4" t="s">
         <v>7</v>
       </c>
       <c r="H4">
-        <v>41405618.58</v>
+        <v>42333558.09</v>
       </c>
       <c r="I4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="1">
         <v>591.33</v>
       </c>
       <c r="D5">
-        <v>110.57</v>
+        <v>112.94</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5">
-        <v>65381.44</v>
+        <v>66787.15</v>
       </c>
       <c r="G5" t="s">
         <v>7</v>
       </c>
       <c r="H5">
-        <v>65381.44</v>
+        <v>66787.15</v>
       </c>
       <c r="I5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="1">
         <v>126616.84</v>
       </c>
       <c r="D6">
-        <v>211.69</v>
+        <v>216.36</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6">
-        <v>26803084.09</v>
+        <v>27395169.1</v>
       </c>
       <c r="G6" t="s">
         <v>7</v>
       </c>
       <c r="H6">
-        <v>26803084.09</v>
+        <v>27395169.1</v>
       </c>
       <c r="I6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="1">
-        <v>672210.19</v>
+        <v>669771.77</v>
       </c>
       <c r="D7">
-        <v>92.83</v>
+        <v>94.87</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7">
-        <v>62402733.85</v>
+        <v>63544472.73</v>
       </c>
       <c r="G7" t="s">
         <v>7</v>
       </c>
       <c r="H7">
-        <v>62402733.85</v>
+        <v>63544472.73</v>
       </c>
       <c r="I7" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P168"/>
+  <dimension ref="A1:P162"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O168" sqref="O168"/>
+      <selection activeCell="O162" sqref="O162"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>14</v>
       </c>
       <c r="B1" t="s">
         <v>15</v>
       </c>
       <c r="C1" t="s">
         <v>16</v>
       </c>
       <c r="D1" t="s">
         <v>17</v>
       </c>
       <c r="E1" t="s">
         <v>18</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>19</v>
@@ -1727,8386 +1703,8086 @@
       </c>
       <c r="M1" t="s">
         <v>25</v>
       </c>
       <c r="N1" t="s">
         <v>26</v>
       </c>
       <c r="O1" t="s">
         <v>27</v>
       </c>
       <c r="P1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" s="1">
         <v>4275.0</v>
       </c>
       <c r="D2" s="1">
-        <v>150.15</v>
+        <v>158.2</v>
       </c>
       <c r="E2" s="1">
         <v>212.65645380117</v>
       </c>
       <c r="F2" t="s">
         <v>7</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>909106.34</v>
       </c>
       <c r="I2" s="1">
-        <v>-267215.09</v>
+        <v>-232801.34</v>
       </c>
       <c r="J2" s="1">
-        <v>-29.393160980486</v>
+        <v>-25.607712734684</v>
       </c>
       <c r="K2">
         <v>0.21</v>
       </c>
       <c r="L2">
         <v>912.91</v>
       </c>
       <c r="M2" s="1">
-        <v>641891.25</v>
+        <v>676305.0</v>
       </c>
       <c r="N2" s="1">
-        <v>642804.16</v>
+        <v>677217.91</v>
       </c>
       <c r="O2" s="1">
-        <v>0.72</v>
+        <v>0.74</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="1">
         <v>2005.0</v>
       </c>
       <c r="D3" s="1">
-        <v>150.15</v>
+        <v>158.2</v>
       </c>
       <c r="E3" s="1">
         <v>197.9179351621</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>396825.46</v>
       </c>
       <c r="I3" s="1">
-        <v>-95774.71</v>
+        <v>-79634.46</v>
       </c>
       <c r="J3" s="1">
-        <v>-24.135223077672</v>
+        <v>-20.067880725193</v>
       </c>
       <c r="K3">
         <v>0.43</v>
       </c>
       <c r="L3">
         <v>859.62</v>
       </c>
       <c r="M3" s="1">
-        <v>301050.75</v>
+        <v>317191.0</v>
       </c>
       <c r="N3" s="1">
-        <v>301910.37</v>
+        <v>318050.62</v>
       </c>
       <c r="O3" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="1">
         <v>279.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1265.6</v>
+        <v>994.8</v>
       </c>
       <c r="E4" s="1">
         <v>1038.5548387097</v>
       </c>
       <c r="F4" t="s">
         <v>7</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>289756.8</v>
       </c>
       <c r="I4" s="1">
-        <v>63345.6</v>
+        <v>-12207.6</v>
       </c>
       <c r="J4" s="1">
-        <v>21.861643971772</v>
+        <v>-4.2130503926051</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>353102.4</v>
+        <v>277549.2</v>
       </c>
       <c r="N4" s="1">
-        <v>353102.4</v>
+        <v>277549.2</v>
       </c>
       <c r="O4" s="1">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="1">
-        <v>2473.0</v>
+        <v>4233.0</v>
       </c>
       <c r="D5" s="1">
-        <v>193.8</v>
+        <v>184.24</v>
       </c>
       <c r="E5" s="1">
-        <v>212.99808734331</v>
+        <v>203.36983699504</v>
       </c>
       <c r="F5" t="s">
         <v>7</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>526744.27</v>
+        <v>860864.52</v>
       </c>
       <c r="I5" s="1">
-        <v>-47476.87</v>
+        <v>-80976.6</v>
       </c>
       <c r="J5" s="1">
-        <v>-9.0132674817706</v>
+        <v>-9.4064278546408</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>479267.4</v>
+        <v>779887.92</v>
       </c>
       <c r="N5" s="1">
-        <v>479267.4</v>
+        <v>779887.92</v>
       </c>
       <c r="O5" s="1">
-        <v>0.54</v>
+        <v>0.86</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="1">
-        <v>8789.0</v>
+        <v>9587.0</v>
       </c>
       <c r="D6" s="1">
-        <v>19.615</v>
+        <v>27.6</v>
       </c>
       <c r="E6" s="1">
-        <v>17.967730117192</v>
+        <v>18.456611035778</v>
       </c>
       <c r="F6" t="s">
         <v>7</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>157918.38</v>
+        <v>176943.53</v>
       </c>
       <c r="I6" s="1">
-        <v>14477.86</v>
+        <v>87657.67</v>
       </c>
       <c r="J6" s="1">
-        <v>9.1679385262184</v>
+        <v>49.539912535937</v>
       </c>
       <c r="K6">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="L6" t="s">
         <v>37</v>
       </c>
       <c r="M6" s="1">
-        <v>172396.24</v>
+        <v>264601.2</v>
       </c>
       <c r="N6" s="1">
-        <v>173715.65</v>
+        <v>265920.61</v>
       </c>
       <c r="O6" s="1">
-        <v>0.19</v>
+        <v>0.29</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
         <v>7052.0</v>
       </c>
       <c r="D7" s="1">
-        <v>59.24</v>
+        <v>59.62</v>
       </c>
       <c r="E7" s="1">
         <v>71.911279069767</v>
       </c>
       <c r="F7" t="s">
         <v>7</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>507118.34</v>
       </c>
       <c r="I7" s="1">
-        <v>-89357.86</v>
+        <v>-86678.1</v>
       </c>
       <c r="J7" s="1">
-        <v>-17.620711568034</v>
+        <v>-17.092282641563</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>417760.48</v>
+        <v>420440.24</v>
       </c>
       <c r="N7" s="1">
-        <v>417760.48</v>
+        <v>420440.24</v>
       </c>
       <c r="O7" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>3225.0</v>
+        <v>2980.0</v>
       </c>
       <c r="D8" s="1">
-        <v>379.2</v>
+        <v>382.2</v>
       </c>
       <c r="E8" s="1">
-        <v>214.54963410853</v>
+        <v>214.54963422819</v>
       </c>
       <c r="F8" t="s">
         <v>7</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>691922.57</v>
+        <v>639357.91</v>
       </c>
       <c r="I8" s="1">
-        <v>530997.43</v>
+        <v>499598.09</v>
       </c>
       <c r="J8" s="1">
-        <v>76.742319592205</v>
+        <v>78.140597337726</v>
       </c>
       <c r="K8">
-        <v>4.77</v>
+        <v>5.16</v>
       </c>
       <c r="L8" t="s">
         <v>42</v>
       </c>
       <c r="M8" s="1">
-        <v>1222920.0</v>
+        <v>1138956.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1238289.74</v>
+        <v>1154325.74</v>
       </c>
       <c r="O8" s="1">
-        <v>1.39</v>
+        <v>1.27</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
-        <v>23927.0</v>
+        <v>19506.0</v>
       </c>
       <c r="D9" s="1">
-        <v>26.9</v>
+        <v>28.29</v>
       </c>
       <c r="E9" s="1">
-        <v>22.248209971998</v>
+        <v>22.248209781606</v>
       </c>
       <c r="F9" t="s">
         <v>7</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>532332.92</v>
+        <v>433973.58</v>
       </c>
       <c r="I9" s="1">
-        <v>111303.38</v>
+        <v>117851.16</v>
       </c>
       <c r="J9" s="1">
-        <v>20.908603585891</v>
+        <v>27.156298316593</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>643636.3</v>
+        <v>551824.74</v>
       </c>
       <c r="N9" s="1">
-        <v>643636.3</v>
+        <v>551824.74</v>
       </c>
       <c r="O9" s="1">
-        <v>0.72</v>
+        <v>0.61</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
-        <v>6337.0</v>
+        <v>8517.0</v>
       </c>
       <c r="D10" s="1">
-        <v>82.7</v>
+        <v>63.55</v>
       </c>
       <c r="E10" s="1">
-        <v>91.976200094682</v>
+        <v>85.068231771751</v>
       </c>
       <c r="F10" t="s">
         <v>7</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>582853.18</v>
+        <v>724526.13</v>
       </c>
       <c r="I10" s="1">
-        <v>-58783.28</v>
+        <v>-183270.78</v>
       </c>
       <c r="J10" s="1">
-        <v>-10.085435237739</v>
+        <v>-25.295261607749</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>524069.9</v>
+        <v>541255.35</v>
       </c>
       <c r="N10" s="1">
-        <v>524069.9</v>
+        <v>541255.35</v>
       </c>
       <c r="O10" s="1">
         <v>0.59</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
         <v>5137.0</v>
       </c>
       <c r="D11" s="1">
-        <v>57.56</v>
+        <v>52.74</v>
       </c>
       <c r="E11" s="1">
         <v>62.283570177146</v>
       </c>
       <c r="F11" t="s">
         <v>7</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>319950.7</v>
       </c>
       <c r="I11" s="1">
-        <v>-24264.98</v>
+        <v>-49025.32</v>
       </c>
       <c r="J11" s="1">
-        <v>-7.5839746560955</v>
+        <v>-15.322773164741</v>
       </c>
       <c r="K11">
         <v>0.52</v>
       </c>
       <c r="L11" t="s">
         <v>49</v>
       </c>
       <c r="M11" s="1">
-        <v>295685.72</v>
+        <v>270925.38</v>
       </c>
       <c r="N11" s="1">
-        <v>298352.25</v>
+        <v>273591.91</v>
       </c>
       <c r="O11" s="1">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>9962.0</v>
+        <v>8219.0</v>
       </c>
       <c r="D12" s="1">
-        <v>61.12</v>
+        <v>68.82</v>
       </c>
       <c r="E12" s="1">
-        <v>56.714487050793</v>
+        <v>56.714487163888</v>
       </c>
       <c r="F12" t="s">
         <v>7</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>564989.72</v>
+        <v>466136.37</v>
       </c>
       <c r="I12" s="1">
-        <v>43887.72</v>
+        <v>99495.21</v>
       </c>
       <c r="J12" s="1">
-        <v>7.7678793872568</v>
+        <v>21.344657144003</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>608877.44</v>
+        <v>565631.58</v>
       </c>
       <c r="N12" s="1">
-        <v>608877.44</v>
+        <v>565631.58</v>
       </c>
       <c r="O12" s="1">
-        <v>0.68</v>
+        <v>0.62</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>9627.0</v>
+        <v>11817.0</v>
       </c>
       <c r="D13" s="1">
-        <v>37.54</v>
+        <v>29.92</v>
       </c>
       <c r="E13" s="1">
-        <v>39.211540459125</v>
+        <v>36.370108318524</v>
       </c>
       <c r="F13" t="s">
         <v>7</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>377489.5</v>
+        <v>429785.57</v>
       </c>
       <c r="I13" s="1">
-        <v>-16091.92</v>
+        <v>-76220.93</v>
       </c>
       <c r="J13" s="1">
-        <v>-4.2628788350404</v>
+        <v>-17.734641486451</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>361397.58</v>
+        <v>353564.64</v>
       </c>
       <c r="N13" s="1">
-        <v>361397.58</v>
+        <v>353564.64</v>
       </c>
       <c r="O13" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>390.0</v>
       </c>
       <c r="D14" s="1">
-        <v>713.6</v>
+        <v>657.4</v>
       </c>
       <c r="E14" s="1">
         <v>627.40466666667</v>
       </c>
       <c r="F14" t="s">
         <v>7</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>244687.82</v>
       </c>
       <c r="I14" s="1">
-        <v>33616.18</v>
+        <v>11698.18</v>
       </c>
       <c r="J14" s="1">
-        <v>13.738395315304</v>
+        <v>4.7808591371651</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>278304.0</v>
+        <v>256386.0</v>
       </c>
       <c r="N14" s="1">
-        <v>278304.0</v>
+        <v>256386.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
         <v>1010.0</v>
       </c>
       <c r="D15" s="1">
-        <v>707.8</v>
+        <v>714.2</v>
       </c>
       <c r="E15" s="1">
         <v>503.2962970297</v>
       </c>
       <c r="F15" t="s">
         <v>7</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>508329.26</v>
       </c>
       <c r="I15" s="1">
-        <v>206548.74</v>
+        <v>213012.74</v>
       </c>
       <c r="J15" s="1">
-        <v>40.6328646122</v>
+        <v>41.904481359188</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>714878.0</v>
+        <v>721342.0</v>
       </c>
       <c r="N15" s="1">
-        <v>714878.0</v>
+        <v>721342.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.8</v>
+        <v>0.79</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
         <v>265.0</v>
       </c>
       <c r="D16" s="1">
-        <v>1224.8</v>
+        <v>1233.4</v>
       </c>
       <c r="E16" s="1">
         <v>935.36086792453</v>
       </c>
       <c r="F16" t="s">
         <v>7</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>247870.63</v>
       </c>
       <c r="I16" s="1">
-        <v>76701.37</v>
+        <v>78980.37</v>
       </c>
       <c r="J16" s="1">
-        <v>30.944113871014</v>
+        <v>31.863545108188</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>324572.0</v>
+        <v>326851.0</v>
       </c>
       <c r="N16" s="1">
-        <v>324572.0</v>
+        <v>326851.0</v>
       </c>
       <c r="O16" s="1">
         <v>0.36</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>2576.0</v>
+        <v>2645.0</v>
       </c>
       <c r="D17" s="1">
-        <v>1224.8</v>
+        <v>1233.4</v>
       </c>
       <c r="E17" s="1">
-        <v>560.98286878882</v>
+        <v>577.65703969754</v>
       </c>
       <c r="F17" t="s">
         <v>7</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1445091.87</v>
+        <v>1527902.87</v>
       </c>
       <c r="I17" s="1">
-        <v>1709992.93</v>
+        <v>1734440.13</v>
       </c>
       <c r="J17" s="1">
-        <v>118.33108783596</v>
+        <v>113.51769566347</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>3155084.8</v>
+        <v>3262343.0</v>
       </c>
       <c r="N17" s="1">
-        <v>3155084.8</v>
+        <v>3262343.0</v>
       </c>
       <c r="O17" s="1">
-        <v>3.53</v>
+        <v>3.58</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
         <v>11529.0</v>
       </c>
       <c r="D18" s="1">
-        <v>62.18</v>
+        <v>61.44</v>
       </c>
       <c r="E18" s="1">
         <v>38.260272356666</v>
       </c>
       <c r="F18" t="s">
         <v>7</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>441102.68</v>
       </c>
       <c r="I18" s="1">
-        <v>275770.54</v>
+        <v>267239.08</v>
       </c>
       <c r="J18" s="1">
-        <v>62.518445818556</v>
+        <v>60.58432472004</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>716873.22</v>
+        <v>708341.76</v>
       </c>
       <c r="N18" s="1">
-        <v>716873.22</v>
+        <v>708341.76</v>
       </c>
       <c r="O18" s="1">
-        <v>0.8</v>
+        <v>0.78</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
         <v>22500.0</v>
       </c>
       <c r="D19" s="1">
-        <v>364.3</v>
+        <v>385.6</v>
       </c>
       <c r="E19" s="1">
         <v>190.92348</v>
       </c>
       <c r="F19" t="s">
         <v>64</v>
       </c>
       <c r="G19">
-        <v>10.57</v>
+        <v>10.65</v>
       </c>
       <c r="H19" s="1">
         <v>446464.3</v>
       </c>
       <c r="I19" s="1">
-        <v>328784.23</v>
+        <v>367955.41</v>
       </c>
       <c r="J19" s="1">
-        <v>73.641773821558</v>
+        <v>82.415415969429</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>775248.53</v>
+        <v>814419.71</v>
       </c>
       <c r="N19" s="1">
-        <v>775248.53</v>
+        <v>814419.71</v>
       </c>
       <c r="O19" s="1">
-        <v>0.87</v>
+        <v>0.89</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>65</v>
       </c>
       <c r="B20" t="s">
         <v>66</v>
       </c>
       <c r="C20" s="1">
         <v>6315.0</v>
       </c>
       <c r="D20" s="1">
-        <v>140.4</v>
+        <v>155.42</v>
       </c>
       <c r="E20" s="1">
         <v>117.4151037213</v>
       </c>
       <c r="F20" t="s">
         <v>67</v>
       </c>
       <c r="G20">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H20" s="1">
         <v>886117.86</v>
       </c>
       <c r="I20" s="1">
-        <v>138517.13</v>
+        <v>231479.46</v>
       </c>
       <c r="J20" s="1">
-        <v>15.631908152715</v>
+        <v>26.122874896123</v>
       </c>
       <c r="K20">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.82</v>
+      </c>
+      <c r="L20" t="s">
+        <v>68</v>
       </c>
       <c r="M20" s="1">
-        <v>1024634.99</v>
+        <v>1117597.32</v>
       </c>
       <c r="N20" s="1">
-        <v>1024634.99</v>
+        <v>1129066.68</v>
       </c>
       <c r="O20" s="1">
-        <v>1.15</v>
+        <v>1.24</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B21" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C21" s="1">
         <v>40415.0</v>
       </c>
       <c r="D21" s="1">
-        <v>187.25</v>
+        <v>195.05</v>
       </c>
       <c r="E21" s="1">
         <v>98.458638871706</v>
       </c>
       <c r="F21" t="s">
         <v>64</v>
       </c>
       <c r="G21">
-        <v>10.57</v>
+        <v>10.65</v>
       </c>
       <c r="H21" s="1">
         <v>370725.12</v>
       </c>
       <c r="I21" s="1">
-        <v>345028.7</v>
+        <v>369250.26</v>
       </c>
       <c r="J21" s="1">
-        <v>93.068605655856</v>
+        <v>99.602168852221</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>715753.82</v>
+        <v>739975.38</v>
       </c>
       <c r="N21" s="1">
-        <v>715753.82</v>
+        <v>739975.38</v>
       </c>
       <c r="O21" s="1">
-        <v>0.8</v>
+        <v>0.81</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B22" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C22" s="1">
-        <v>20770.0</v>
+        <v>15192.0</v>
       </c>
       <c r="D22" s="1">
-        <v>38.93</v>
+        <v>41.46</v>
       </c>
       <c r="E22" s="1">
-        <v>32.258620606644</v>
+        <v>26.763661137441</v>
       </c>
       <c r="F22" t="s">
         <v>7</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>670011.55</v>
+        <v>406593.54</v>
       </c>
       <c r="I22" s="1">
-        <v>138564.55</v>
+        <v>223266.78</v>
       </c>
       <c r="J22" s="1">
-        <v>20.680919605043</v>
+        <v>54.911541388483</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>808576.1</v>
+        <v>629860.32</v>
       </c>
       <c r="N22" s="1">
-        <v>808576.1</v>
+        <v>629860.32</v>
       </c>
       <c r="O22" s="1">
-        <v>0.91</v>
+        <v>0.69</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B23" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C23" s="1">
-        <v>21007.0</v>
+        <v>20770.0</v>
       </c>
       <c r="D23" s="1">
-        <v>38.93</v>
+        <v>41.46</v>
       </c>
       <c r="E23" s="1">
-        <v>26.763661160566</v>
+        <v>32.258620606644</v>
       </c>
       <c r="F23" t="s">
         <v>7</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>562224.23</v>
+        <v>670011.55</v>
       </c>
       <c r="I23" s="1">
-        <v>255578.28</v>
+        <v>191112.65</v>
       </c>
       <c r="J23" s="1">
-        <v>45.458425013095</v>
+        <v>28.523784403418</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>817802.51</v>
+        <v>861124.2</v>
       </c>
       <c r="N23" s="1">
-        <v>817802.51</v>
+        <v>861124.2</v>
       </c>
       <c r="O23" s="1">
-        <v>0.92</v>
+        <v>0.95</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B24" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C24" s="1">
-        <v>50610.0</v>
+        <v>47242.0</v>
       </c>
       <c r="D24" s="1">
-        <v>21.91</v>
+        <v>19.75</v>
       </c>
       <c r="E24" s="1">
-        <v>7.2636172693144</v>
+        <v>7.2636173320351</v>
       </c>
       <c r="F24" t="s">
         <v>7</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>367611.67</v>
+        <v>343147.81</v>
       </c>
       <c r="I24" s="1">
-        <v>741253.43</v>
+        <v>589881.69</v>
       </c>
       <c r="J24" s="1">
-        <v>201.64034237542</v>
+        <v>171.90309039128</v>
       </c>
       <c r="K24">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="L24" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M24" s="1">
-        <v>1108865.1</v>
+        <v>933029.5</v>
       </c>
       <c r="N24" s="1">
-        <v>1117836.16</v>
+        <v>942000.56</v>
       </c>
       <c r="O24" s="1">
-        <v>1.25</v>
+        <v>1.04</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B25" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C25" s="1">
         <v>109813.0</v>
       </c>
       <c r="D25" s="1">
-        <v>11.048</v>
+        <v>10.79</v>
       </c>
       <c r="E25" s="1">
         <v>6.1865614271534</v>
       </c>
       <c r="F25" t="s">
         <v>7</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>679364.87</v>
       </c>
       <c r="I25" s="1">
-        <v>533849.15</v>
+        <v>505517.4</v>
       </c>
       <c r="J25" s="1">
-        <v>78.580623399029</v>
+        <v>74.410294426911</v>
       </c>
       <c r="K25">
         <v>0.04</v>
       </c>
       <c r="L25" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M25" s="1">
-        <v>1213214.02</v>
+        <v>1184882.27</v>
       </c>
       <c r="N25" s="1">
-        <v>1217206.57</v>
+        <v>1188874.82</v>
       </c>
       <c r="O25" s="1">
-        <v>1.36</v>
+        <v>1.31</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B26" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C26" s="1">
-        <v>37217.0</v>
+        <v>29647.0</v>
       </c>
       <c r="D26" s="1">
-        <v>14.695</v>
+        <v>14.175</v>
       </c>
       <c r="E26" s="1">
-        <v>10.074887820082</v>
+        <v>10.074887847</v>
       </c>
       <c r="F26" t="s">
         <v>7</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>374957.1</v>
+        <v>298690.2</v>
       </c>
       <c r="I26" s="1">
-        <v>171946.72</v>
+        <v>121556.03</v>
       </c>
       <c r="J26" s="1">
-        <v>45.857704788094</v>
+        <v>40.696356961159</v>
       </c>
       <c r="K26">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="L26" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M26" s="1">
-        <v>546903.82</v>
+        <v>420246.23</v>
       </c>
       <c r="N26" s="1">
-        <v>551269.53</v>
+        <v>424611.94</v>
       </c>
       <c r="O26" s="1">
-        <v>0.62</v>
+        <v>0.47</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B27" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C27" s="1">
-        <v>23214.0</v>
+        <v>20694.0</v>
       </c>
       <c r="D27" s="1">
-        <v>32.0</v>
+        <v>31.44</v>
       </c>
       <c r="E27" s="1">
-        <v>24.722062117688</v>
+        <v>24.722061950324</v>
       </c>
       <c r="F27" t="s">
         <v>7</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>573897.95</v>
+        <v>511598.35</v>
       </c>
       <c r="I27" s="1">
-        <v>168950.05</v>
+        <v>139021.01</v>
       </c>
       <c r="J27" s="1">
-        <v>29.439040512342</v>
+        <v>27.17385816432</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>742848.0</v>
+        <v>650619.36</v>
       </c>
       <c r="N27" s="1">
-        <v>742848.0</v>
+        <v>650619.36</v>
       </c>
       <c r="O27" s="1">
-        <v>0.83</v>
+        <v>0.71</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B28" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C28" s="1">
         <v>6813.0</v>
       </c>
       <c r="D28" s="1">
-        <v>140.2</v>
+        <v>132.0</v>
       </c>
       <c r="E28" s="1">
         <v>41.358040510788</v>
       </c>
       <c r="F28" t="s">
         <v>7</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>281772.33</v>
       </c>
       <c r="I28" s="1">
-        <v>673410.27</v>
+        <v>617543.67</v>
       </c>
       <c r="J28" s="1">
-        <v>238.99091511221</v>
+        <v>219.16405702434</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>955182.6</v>
+        <v>899316.0</v>
       </c>
       <c r="N28" s="1">
-        <v>955182.6</v>
+        <v>899316.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.07</v>
+        <v>0.99</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B29" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C29" s="1">
         <v>14503.0</v>
       </c>
       <c r="D29" s="1">
-        <v>11.68</v>
+        <v>12.67</v>
       </c>
       <c r="E29" s="1">
         <v>5.918163138661</v>
       </c>
       <c r="F29" t="s">
         <v>67</v>
       </c>
       <c r="G29">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H29" s="1">
         <v>99901.19</v>
       </c>
       <c r="I29" s="1">
-        <v>95861.27</v>
+        <v>109336.33</v>
       </c>
       <c r="J29" s="1">
-        <v>95.956084206805</v>
+        <v>109.44447208287</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>195762.46</v>
+        <v>209237.52</v>
       </c>
       <c r="N29" s="1">
-        <v>195762.46</v>
+        <v>209237.52</v>
       </c>
       <c r="O29" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B30" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C30" s="1">
         <v>2207.0</v>
       </c>
       <c r="D30" s="1">
-        <v>96.9</v>
+        <v>100.0</v>
       </c>
       <c r="E30" s="1">
         <v>112.68792025374</v>
       </c>
       <c r="F30" t="s">
         <v>7</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>248702.24</v>
       </c>
       <c r="I30" s="1">
-        <v>-34843.94</v>
+        <v>-28002.24</v>
       </c>
       <c r="J30" s="1">
-        <v>-14.010304048729</v>
+        <v>-11.259343703539</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>213858.3</v>
+        <v>220700.0</v>
       </c>
       <c r="N30" s="1">
-        <v>213858.3</v>
+        <v>220700.0</v>
       </c>
       <c r="O30" s="1">
         <v>0.24</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B31" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C31" s="1">
         <v>4871.0</v>
       </c>
       <c r="D31" s="1">
-        <v>88.0</v>
+        <v>89.46</v>
       </c>
       <c r="E31" s="1">
         <v>80.247620611784</v>
       </c>
       <c r="F31" t="s">
         <v>7</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>390886.16</v>
       </c>
       <c r="I31" s="1">
-        <v>37761.84</v>
+        <v>44873.5</v>
       </c>
       <c r="J31" s="1">
-        <v>9.6605722750583</v>
+        <v>11.479940860531</v>
       </c>
       <c r="K31">
         <v>1.53</v>
       </c>
       <c r="L31" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M31" s="1">
-        <v>428648.0</v>
+        <v>435759.66</v>
       </c>
       <c r="N31" s="1">
-        <v>436077.27</v>
+        <v>443188.93</v>
       </c>
       <c r="O31" s="1">
         <v>0.49</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B32" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C32" s="1">
         <v>8881.0</v>
       </c>
       <c r="D32" s="1">
-        <v>92.38</v>
+        <v>95.5</v>
       </c>
       <c r="E32" s="1">
         <v>64.062438914537</v>
       </c>
       <c r="F32" t="s">
         <v>7</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>568938.52</v>
       </c>
       <c r="I32" s="1">
-        <v>251488.26</v>
+        <v>279196.98</v>
       </c>
       <c r="J32" s="1">
-        <v>44.203064331099</v>
+        <v>49.073312877462</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>820426.78</v>
+        <v>848135.5</v>
       </c>
       <c r="N32" s="1">
-        <v>820426.78</v>
+        <v>848135.5</v>
       </c>
       <c r="O32" s="1">
-        <v>0.92</v>
+        <v>0.93</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B33" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C33" s="1">
-        <v>30270.0</v>
+        <v>59401.0</v>
       </c>
       <c r="D33" s="1">
-        <v>7.465</v>
+        <v>7.8</v>
       </c>
       <c r="E33" s="1">
-        <v>7.5238619094813</v>
+        <v>7.6324482752816</v>
       </c>
       <c r="F33" t="s">
         <v>67</v>
       </c>
       <c r="G33">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H33" s="1">
-        <v>262925.53</v>
+        <v>523027.32</v>
       </c>
       <c r="I33" s="1">
-        <v>-1787.0</v>
+        <v>4558.91</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.67966013037988</v>
+        <v>0.87163898054121</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>261138.53</v>
+        <v>527586.23</v>
       </c>
       <c r="N33" s="1">
-        <v>261138.53</v>
+        <v>527586.23</v>
       </c>
       <c r="O33" s="1">
-        <v>0.29</v>
+        <v>0.58</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B34" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C34" s="1">
         <v>38209.0</v>
       </c>
       <c r="D34" s="1">
-        <v>88.15</v>
+        <v>105.2</v>
       </c>
       <c r="E34" s="1">
         <v>88.479431024104</v>
       </c>
       <c r="F34" t="s">
         <v>64</v>
       </c>
       <c r="G34">
-        <v>10.57</v>
+        <v>10.65</v>
       </c>
       <c r="H34" s="1">
         <v>306811.64</v>
       </c>
       <c r="I34" s="1">
-        <v>11745.43</v>
+        <v>70508.64</v>
       </c>
       <c r="J34" s="1">
-        <v>3.8282217715078</v>
+        <v>22.98108376853</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>318557.07</v>
+        <v>377320.28</v>
       </c>
       <c r="N34" s="1">
-        <v>318557.07</v>
+        <v>377320.28</v>
       </c>
       <c r="O34" s="1">
-        <v>0.36</v>
+        <v>0.41</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B35" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C35" s="1">
-        <v>18920.0</v>
+        <v>21919.0</v>
       </c>
       <c r="D35" s="1">
-        <v>20.56</v>
+        <v>21.94</v>
       </c>
       <c r="E35" s="1">
-        <v>25.356563953488</v>
+        <v>24.852813540764</v>
       </c>
       <c r="F35" t="s">
         <v>67</v>
       </c>
       <c r="G35">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H35" s="1">
-        <v>557465.54</v>
+        <v>632186.09</v>
       </c>
       <c r="I35" s="1">
-        <v>-107920.76</v>
+        <v>-84587.33</v>
       </c>
       <c r="J35" s="1">
-        <v>-19.359180479568</v>
+        <v>-13.38013147363</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>449544.78</v>
+        <v>547598.76</v>
       </c>
       <c r="N35" s="1">
-        <v>449544.78</v>
+        <v>547598.76</v>
       </c>
       <c r="O35" s="1">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B36" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C36" s="1">
         <v>21628.0</v>
       </c>
       <c r="D36" s="1">
-        <v>27.48</v>
+        <v>29.42</v>
       </c>
       <c r="E36" s="1">
         <v>25.199186702423</v>
       </c>
       <c r="F36" t="s">
         <v>7</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>545008.01</v>
       </c>
       <c r="I36" s="1">
-        <v>49329.43</v>
+        <v>91287.75</v>
       </c>
       <c r="J36" s="1">
-        <v>9.051138532808</v>
+        <v>16.749799695604</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>594337.44</v>
+        <v>636295.76</v>
       </c>
       <c r="N36" s="1">
-        <v>594337.44</v>
+        <v>636295.76</v>
       </c>
       <c r="O36" s="1">
-        <v>0.67</v>
+        <v>0.7</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B37" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C37" s="1">
         <v>2718.0</v>
       </c>
       <c r="D37" s="1">
-        <v>134.3</v>
+        <v>106.95</v>
       </c>
       <c r="E37" s="1">
         <v>144.24165194996</v>
       </c>
       <c r="F37" t="s">
         <v>7</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>392048.81</v>
       </c>
       <c r="I37" s="1">
-        <v>-27021.41</v>
+        <v>-101358.71</v>
       </c>
       <c r="J37" s="1">
-        <v>-6.8923586325897</v>
+        <v>-25.853594607263</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>365027.4</v>
+        <v>290690.1</v>
       </c>
       <c r="N37" s="1">
-        <v>365027.4</v>
+        <v>290690.1</v>
       </c>
       <c r="O37" s="1">
-        <v>0.41</v>
+        <v>0.32</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B38" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C38" s="1">
-        <v>2447.0</v>
+        <v>15803.0</v>
       </c>
       <c r="D38" s="1">
-        <v>17.1</v>
+        <v>31.8</v>
       </c>
       <c r="E38" s="1">
-        <v>14.655774417654</v>
+        <v>22.690361956591</v>
       </c>
       <c r="F38" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G38">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>41350.1</v>
+        <v>358575.79</v>
       </c>
       <c r="I38" s="1">
-        <v>7006.84</v>
+        <v>143959.61</v>
       </c>
       <c r="J38" s="1">
-        <v>16.945158536497</v>
+        <v>40.147610077077</v>
       </c>
       <c r="K38">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>464.76</v>
+        <v>0.95</v>
+      </c>
+      <c r="L38" t="s">
+        <v>107</v>
       </c>
       <c r="M38" s="1">
-        <v>48356.94</v>
+        <v>502535.4</v>
       </c>
       <c r="N38" s="1">
-        <v>48821.7</v>
+        <v>517597.07</v>
       </c>
       <c r="O38" s="1">
-        <v>0.05</v>
+        <v>0.57</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B39" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C39" s="1">
-        <v>20048.0</v>
+        <v>872487.0</v>
       </c>
       <c r="D39" s="1">
-        <v>28.9</v>
+        <v>0.933</v>
       </c>
       <c r="E39" s="1">
-        <v>22.690361632083</v>
+        <v>0.72294615277935</v>
       </c>
       <c r="F39" t="s">
-        <v>7</v>
+        <v>67</v>
       </c>
       <c r="G39">
-        <v>1.0</v>
+        <v>0.88</v>
       </c>
       <c r="H39" s="1">
-        <v>454896.37</v>
+        <v>728700.67</v>
       </c>
       <c r="I39" s="1">
-        <v>124490.83</v>
+        <v>198226.69</v>
       </c>
       <c r="J39" s="1">
-        <v>27.3668550048</v>
+        <v>27.202759399137</v>
       </c>
       <c r="K39">
-        <v>0.84</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>0.0</v>
+      </c>
+      <c r="L39">
+        <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>579387.2</v>
+        <v>926927.36</v>
       </c>
       <c r="N39" s="1">
-        <v>596144.93</v>
+        <v>926927.36</v>
       </c>
       <c r="O39" s="1">
-        <v>0.67</v>
+        <v>1.02</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B40" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C40" s="1">
-        <v>74582.0</v>
+        <v>4075.0</v>
       </c>
       <c r="D40" s="1">
-        <v>43.74</v>
+        <v>488.0</v>
       </c>
       <c r="E40" s="1">
-        <v>21.075007776675</v>
+        <v>687.66774723926</v>
       </c>
       <c r="F40" t="s">
-        <v>64</v>
+        <v>112</v>
       </c>
       <c r="G40">
-        <v>10.57</v>
+        <v>7.47</v>
       </c>
       <c r="H40" s="1">
-        <v>143172.4</v>
+        <v>375745.87</v>
       </c>
       <c r="I40" s="1">
-        <v>165368.02</v>
+        <v>-109586.72</v>
       </c>
       <c r="J40" s="1">
-        <v>115.50272259178</v>
+        <v>-29.165116305869</v>
       </c>
       <c r="K40">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.92</v>
+      </c>
+      <c r="L40" t="s">
+        <v>113</v>
       </c>
       <c r="M40" s="1">
-        <v>308540.42</v>
+        <v>266159.15</v>
       </c>
       <c r="N40" s="1">
-        <v>308540.42</v>
+        <v>273993.82</v>
       </c>
       <c r="O40" s="1">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B41" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C41" s="1">
-        <v>872487.0</v>
+        <v>6829.0</v>
       </c>
       <c r="D41" s="1">
-        <v>0.868</v>
+        <v>86.24</v>
       </c>
       <c r="E41" s="1">
-        <v>0.72294615277935</v>
+        <v>75.66930004393</v>
       </c>
       <c r="F41" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G41">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>728700.67</v>
+        <v>516745.65</v>
       </c>
       <c r="I41" s="1">
-        <v>146499.54</v>
+        <v>72187.31</v>
       </c>
       <c r="J41" s="1">
-        <v>20.104213709588</v>
+        <v>13.969601872798</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>875200.21</v>
+        <v>588932.96</v>
       </c>
       <c r="N41" s="1">
-        <v>875200.21</v>
+        <v>588932.96</v>
       </c>
       <c r="O41" s="1">
-        <v>0.98</v>
+        <v>0.65</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B42" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C42" s="1">
-        <v>4075.0</v>
+        <v>25835.0</v>
       </c>
       <c r="D42" s="1">
-        <v>536.6</v>
+        <v>22.78</v>
       </c>
       <c r="E42" s="1">
-        <v>687.66774723926</v>
+        <v>13.506966518289</v>
       </c>
       <c r="F42" t="s">
-        <v>115</v>
+        <v>67</v>
       </c>
       <c r="G42">
-        <v>7.47</v>
+        <v>0.88</v>
       </c>
       <c r="H42" s="1">
-        <v>375745.87</v>
+        <v>405329.66</v>
       </c>
       <c r="I42" s="1">
-        <v>-82966.7</v>
+        <v>264813.02</v>
       </c>
       <c r="J42" s="1">
-        <v>-22.080535442745</v>
+        <v>65.332751617535</v>
       </c>
       <c r="K42">
-        <v>1.92</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>0.0</v>
+      </c>
+      <c r="L42">
+        <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>292779.17</v>
+        <v>670142.68</v>
       </c>
       <c r="N42" s="1">
-        <v>300616.89</v>
+        <v>670142.68</v>
       </c>
       <c r="O42" s="1">
-        <v>0.34</v>
+        <v>0.74</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B43" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C43" s="1">
-        <v>7673.0</v>
+        <v>50646.0</v>
       </c>
       <c r="D43" s="1">
-        <v>84.42</v>
+        <v>13.28</v>
       </c>
       <c r="E43" s="1">
-        <v>75.66930014336</v>
+        <v>12.507396438021</v>
       </c>
       <c r="F43" t="s">
-        <v>7</v>
+        <v>67</v>
       </c>
       <c r="G43">
-        <v>1.0</v>
+        <v>0.88</v>
       </c>
       <c r="H43" s="1">
-        <v>580610.54</v>
+        <v>732048.31</v>
       </c>
       <c r="I43" s="1">
-        <v>67144.12</v>
+        <v>33809.8</v>
       </c>
       <c r="J43" s="1">
-        <v>11.564399089276</v>
+        <v>4.6185203268894</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>647754.66</v>
+        <v>765858.11</v>
       </c>
       <c r="N43" s="1">
-        <v>647754.66</v>
+        <v>765858.11</v>
       </c>
       <c r="O43" s="1">
-        <v>0.73</v>
+        <v>0.84</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B44" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C44" s="1">
-        <v>25835.0</v>
+        <v>5640.0</v>
       </c>
       <c r="D44" s="1">
-        <v>22.48</v>
+        <v>72.64</v>
       </c>
       <c r="E44" s="1">
-        <v>13.506966518289</v>
+        <v>62.951216312057</v>
       </c>
       <c r="F44" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G44">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>405329.66</v>
+        <v>355044.86</v>
       </c>
       <c r="I44" s="1">
-        <v>265841.82</v>
+        <v>54644.74</v>
       </c>
       <c r="J44" s="1">
-        <v>65.586569707235</v>
+        <v>15.390939612532</v>
       </c>
       <c r="K44">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>0.0</v>
+      </c>
+      <c r="L44">
+        <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>671171.48</v>
+        <v>409689.6</v>
       </c>
       <c r="N44" s="1">
-        <v>680829.55</v>
+        <v>409689.6</v>
       </c>
       <c r="O44" s="1">
-        <v>0.76</v>
+        <v>0.45</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B45" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="C45" s="1">
-        <v>49209.0</v>
+        <v>10680.0</v>
       </c>
       <c r="D45" s="1">
-        <v>13.22</v>
+        <v>72.64</v>
       </c>
       <c r="E45" s="1">
-        <v>12.45709504359</v>
+        <v>58.270883895131</v>
       </c>
       <c r="F45" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G45">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>708618.78</v>
+        <v>622333.04</v>
       </c>
       <c r="I45" s="1">
-        <v>43185.36</v>
+        <v>153462.16</v>
       </c>
       <c r="J45" s="1">
-        <v>6.0943008030354</v>
+        <v>24.65916963046</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>751804.14</v>
+        <v>775795.2</v>
       </c>
       <c r="N45" s="1">
-        <v>751804.14</v>
+        <v>775795.2</v>
       </c>
       <c r="O45" s="1">
-        <v>0.84</v>
+        <v>0.85</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="B46" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C46" s="1">
-        <v>3929.0</v>
+        <v>8218.0</v>
       </c>
       <c r="D46" s="1">
-        <v>68.96</v>
+        <v>18.55</v>
       </c>
       <c r="E46" s="1">
-        <v>59.107073046577</v>
+        <v>37.134378194208</v>
       </c>
       <c r="F46" t="s">
         <v>7</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>232231.69</v>
+        <v>305170.32</v>
       </c>
       <c r="I46" s="1">
-        <v>38712.15</v>
+        <v>-152726.42</v>
       </c>
       <c r="J46" s="1">
-        <v>16.669624201589</v>
+        <v>-50.04628890516</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>270943.84</v>
+        <v>152443.9</v>
       </c>
       <c r="N46" s="1">
-        <v>270943.84</v>
+        <v>152443.9</v>
       </c>
       <c r="O46" s="1">
-        <v>0.3</v>
+        <v>0.17</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="B47" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C47" s="1">
-        <v>10680.0</v>
+        <v>6450.0</v>
       </c>
       <c r="D47" s="1">
-        <v>68.96</v>
+        <v>18.55</v>
       </c>
       <c r="E47" s="1">
-        <v>58.270883895131</v>
+        <v>16.917192248062</v>
       </c>
       <c r="F47" t="s">
         <v>7</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>622333.04</v>
+        <v>109115.89</v>
       </c>
       <c r="I47" s="1">
-        <v>114159.76</v>
+        <v>10531.61</v>
       </c>
       <c r="J47" s="1">
-        <v>18.3438372483</v>
+        <v>9.6517656594287</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>736492.8</v>
+        <v>119647.5</v>
       </c>
       <c r="N47" s="1">
-        <v>736492.8</v>
+        <v>119647.5</v>
       </c>
       <c r="O47" s="1">
-        <v>0.83</v>
+        <v>0.13</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>124</v>
+      </c>
+      <c r="B48" t="s">
+        <v>125</v>
+      </c>
+      <c r="C48" s="1">
+        <v>1288.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>232.4</v>
+      </c>
+      <c r="E48" s="1">
+        <v>151.16260093168</v>
+      </c>
+      <c r="F48" t="s">
+        <v>7</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>194697.43</v>
+      </c>
+      <c r="I48" s="1">
+        <v>104633.77</v>
+      </c>
+      <c r="J48" s="1">
+        <v>53.741731465074</v>
+      </c>
+      <c r="K48">
+        <v>1.67</v>
+      </c>
+      <c r="L48" t="s">
         <v>126</v>
       </c>
-      <c r="B48" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>149446.5</v>
+        <v>299331.2</v>
       </c>
       <c r="N48" s="1">
-        <v>149446.5</v>
+        <v>301479.96</v>
       </c>
       <c r="O48" s="1">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B49" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C49" s="1">
-        <v>8218.0</v>
+        <v>5591.0</v>
       </c>
       <c r="D49" s="1">
-        <v>23.17</v>
+        <v>50.1</v>
       </c>
       <c r="E49" s="1">
-        <v>37.134378194208</v>
+        <v>47.572269719192</v>
       </c>
       <c r="F49" t="s">
         <v>7</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>305170.32</v>
+        <v>265976.56</v>
       </c>
       <c r="I49" s="1">
-        <v>-114759.26</v>
+        <v>14132.54</v>
       </c>
       <c r="J49" s="1">
-        <v>-37.604987273992</v>
+        <v>5.3134531854988</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>190411.06</v>
+        <v>280109.1</v>
       </c>
       <c r="N49" s="1">
-        <v>190411.06</v>
+        <v>280109.1</v>
       </c>
       <c r="O49" s="1">
-        <v>0.21</v>
+        <v>0.31</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B50" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C50" s="1">
-        <v>1288.0</v>
+        <v>18821.0</v>
       </c>
       <c r="D50" s="1">
-        <v>213.5</v>
+        <v>34.09</v>
       </c>
       <c r="E50" s="1">
-        <v>151.16260093168</v>
+        <v>27.498881037139</v>
       </c>
       <c r="F50" t="s">
         <v>7</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>194697.43</v>
+        <v>517556.44</v>
       </c>
       <c r="I50" s="1">
-        <v>80290.57</v>
+        <v>124051.45</v>
       </c>
       <c r="J50" s="1">
-        <v>41.238638845926</v>
+        <v>23.968680594526</v>
       </c>
       <c r="K50">
-        <v>1.67</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>0.0</v>
+      </c>
+      <c r="L50">
+        <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>274988.0</v>
+        <v>641607.89</v>
       </c>
       <c r="N50" s="1">
-        <v>277136.76</v>
+        <v>641607.89</v>
       </c>
       <c r="O50" s="1">
-        <v>0.31</v>
+        <v>0.71</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>131</v>
       </c>
       <c r="B51" t="s">
         <v>132</v>
       </c>
       <c r="C51" s="1">
-        <v>5591.0</v>
+        <v>118422.0</v>
       </c>
       <c r="D51" s="1">
-        <v>47.57</v>
+        <v>6.56</v>
       </c>
       <c r="E51" s="1">
-        <v>47.572269719192</v>
+        <v>6.824901707453</v>
       </c>
       <c r="F51" t="s">
-        <v>7</v>
+        <v>67</v>
       </c>
       <c r="G51">
-        <v>1.0</v>
+        <v>0.88</v>
       </c>
       <c r="H51" s="1">
-        <v>265976.56</v>
+        <v>948582.73</v>
       </c>
       <c r="I51" s="1">
-        <v>-12.69</v>
+        <v>-63994.16</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.0047710971222427</v>
+        <v>-6.7462919127781</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>265963.87</v>
+        <v>884588.57</v>
       </c>
       <c r="N51" s="1">
-        <v>265963.87</v>
+        <v>884588.57</v>
       </c>
       <c r="O51" s="1">
-        <v>0.3</v>
+        <v>0.97</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>133</v>
       </c>
       <c r="B52" t="s">
         <v>134</v>
       </c>
       <c r="C52" s="1">
-        <v>18821.0</v>
+        <v>7352.0</v>
       </c>
       <c r="D52" s="1">
-        <v>28.74</v>
+        <v>60.44</v>
       </c>
       <c r="E52" s="1">
-        <v>27.498881037139</v>
+        <v>100.34154379761</v>
       </c>
       <c r="F52" t="s">
         <v>7</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>517556.44</v>
+        <v>737711.03</v>
       </c>
       <c r="I52" s="1">
-        <v>23359.1</v>
+        <v>-293356.15</v>
       </c>
       <c r="J52" s="1">
-        <v>4.5133435109029</v>
+        <v>-39.765726425427</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>540915.54</v>
+        <v>444354.88</v>
       </c>
       <c r="N52" s="1">
-        <v>540915.54</v>
+        <v>444354.88</v>
       </c>
       <c r="O52" s="1">
-        <v>0.61</v>
+        <v>0.49</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>135</v>
       </c>
       <c r="B53" t="s">
         <v>136</v>
       </c>
       <c r="C53" s="1">
-        <v>118422.0</v>
+        <v>33900.0</v>
       </c>
       <c r="D53" s="1">
-        <v>6.35</v>
+        <v>14.2</v>
       </c>
       <c r="E53" s="1">
-        <v>6.824901707453</v>
+        <v>9.481221238938</v>
       </c>
       <c r="F53" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G53">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>948582.73</v>
+        <v>321413.4</v>
       </c>
       <c r="I53" s="1">
-        <v>-79552.59</v>
+        <v>159966.6</v>
       </c>
       <c r="J53" s="1">
-        <v>-8.3864683051946</v>
+        <v>49.769735798196</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>869030.14</v>
+        <v>481380.0</v>
       </c>
       <c r="N53" s="1">
-        <v>869030.14</v>
+        <v>481380.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.97</v>
+        <v>0.53</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>137</v>
       </c>
       <c r="B54" t="s">
         <v>138</v>
       </c>
       <c r="C54" s="1">
-        <v>7352.0</v>
+        <v>90544.0</v>
       </c>
       <c r="D54" s="1">
-        <v>66.84</v>
+        <v>10.194</v>
       </c>
       <c r="E54" s="1">
-        <v>100.34154379761</v>
+        <v>6.0786825189963</v>
       </c>
       <c r="F54" t="s">
         <v>7</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>737711.03</v>
+        <v>550388.23</v>
       </c>
       <c r="I54" s="1">
-        <v>-246303.35</v>
+        <v>372617.31</v>
       </c>
       <c r="J54" s="1">
-        <v>-33.387510825208</v>
+        <v>67.700813660205</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>491407.68</v>
+        <v>923005.54</v>
       </c>
       <c r="N54" s="1">
-        <v>491407.68</v>
+        <v>923005.54</v>
       </c>
       <c r="O54" s="1">
-        <v>0.55</v>
+        <v>1.01</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>139</v>
       </c>
       <c r="B55" t="s">
         <v>140</v>
       </c>
       <c r="C55" s="1">
-        <v>33900.0</v>
+        <v>17534.0</v>
       </c>
       <c r="D55" s="1">
-        <v>13.85</v>
+        <v>28.93</v>
       </c>
       <c r="E55" s="1">
-        <v>9.481221238938</v>
+        <v>22.98188604996</v>
       </c>
       <c r="F55" t="s">
         <v>7</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>321413.4</v>
+        <v>402964.39</v>
       </c>
       <c r="I55" s="1">
-        <v>148101.6</v>
+        <v>104294.23</v>
       </c>
       <c r="J55" s="1">
-        <v>46.078228225706</v>
+        <v>25.881748508845</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>469515.0</v>
+        <v>507258.62</v>
       </c>
       <c r="N55" s="1">
-        <v>469515.0</v>
+        <v>507258.62</v>
       </c>
       <c r="O55" s="1">
-        <v>0.53</v>
+        <v>0.56</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>141</v>
       </c>
       <c r="B56" t="s">
         <v>142</v>
       </c>
       <c r="C56" s="1">
-        <v>114525.0</v>
+        <v>3877.0</v>
       </c>
       <c r="D56" s="1">
-        <v>9.318</v>
+        <v>100.7</v>
       </c>
       <c r="E56" s="1">
-        <v>6.0786824710762</v>
+        <v>104.64825122517</v>
       </c>
       <c r="F56" t="s">
         <v>7</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>696161.11</v>
+        <v>405721.27</v>
       </c>
       <c r="I56" s="1">
-        <v>370982.84</v>
+        <v>-15307.37</v>
       </c>
       <c r="J56" s="1">
-        <v>53.289796667901</v>
+        <v>-3.7728783605553</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1067143.95</v>
+        <v>390413.9</v>
       </c>
       <c r="N56" s="1">
-        <v>1067143.95</v>
+        <v>390413.9</v>
       </c>
       <c r="O56" s="1">
-        <v>1.2</v>
+        <v>0.43</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>143</v>
       </c>
       <c r="B57" t="s">
         <v>144</v>
       </c>
       <c r="C57" s="1">
-        <v>17534.0</v>
+        <v>3030.0</v>
       </c>
       <c r="D57" s="1">
-        <v>25.06</v>
+        <v>225.2</v>
       </c>
       <c r="E57" s="1">
-        <v>22.98188604996</v>
+        <v>170.72784158416</v>
       </c>
       <c r="F57" t="s">
         <v>7</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>402964.39</v>
+        <v>517305.36</v>
       </c>
       <c r="I57" s="1">
-        <v>36437.65</v>
+        <v>165050.64</v>
       </c>
       <c r="J57" s="1">
-        <v>9.0423995033407</v>
+        <v>31.905843774748</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>439402.04</v>
+        <v>682356.0</v>
       </c>
       <c r="N57" s="1">
-        <v>439402.04</v>
+        <v>682356.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.49</v>
+        <v>0.75</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B58" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C58" s="1">
-        <v>3877.0</v>
+        <v>1897.0</v>
       </c>
       <c r="D58" s="1">
-        <v>110.3</v>
+        <v>225.2</v>
       </c>
       <c r="E58" s="1">
-        <v>104.64825122517</v>
+        <v>173.45021613073</v>
       </c>
       <c r="F58" t="s">
         <v>7</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>405721.27</v>
+        <v>329035.06</v>
       </c>
       <c r="I58" s="1">
-        <v>21911.83</v>
+        <v>98169.34</v>
       </c>
       <c r="J58" s="1">
-        <v>5.400710196929</v>
+        <v>29.835525733945</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>427633.1</v>
+        <v>427204.4</v>
       </c>
       <c r="N58" s="1">
-        <v>427633.1</v>
+        <v>427204.4</v>
       </c>
       <c r="O58" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B59" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C59" s="1">
-        <v>3030.0</v>
+        <v>5306.0</v>
       </c>
       <c r="D59" s="1">
-        <v>256.7</v>
+        <v>140.0</v>
       </c>
       <c r="E59" s="1">
-        <v>170.72784158416</v>
+        <v>81.651703731625</v>
       </c>
       <c r="F59" t="s">
         <v>7</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>517305.36</v>
+        <v>433243.94</v>
       </c>
       <c r="I59" s="1">
-        <v>260495.64</v>
+        <v>309596.06</v>
       </c>
       <c r="J59" s="1">
-        <v>50.356261531874</v>
+        <v>71.459986260858</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>777801.0</v>
+        <v>742840.0</v>
       </c>
       <c r="N59" s="1">
-        <v>777801.0</v>
+        <v>742840.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.87</v>
+        <v>0.82</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>147</v>
       </c>
       <c r="B60" t="s">
         <v>148</v>
       </c>
       <c r="C60" s="1">
-        <v>2124.0</v>
+        <v>4939.0</v>
       </c>
       <c r="D60" s="1">
-        <v>256.7</v>
+        <v>14.79</v>
       </c>
       <c r="E60" s="1">
-        <v>173.45021657251</v>
+        <v>20.810977930755</v>
       </c>
       <c r="F60" t="s">
         <v>7</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>368408.26</v>
+        <v>102785.42</v>
       </c>
       <c r="I60" s="1">
-        <v>176822.54</v>
+        <v>-29737.61</v>
       </c>
       <c r="J60" s="1">
-        <v>47.996355999184</v>
+        <v>-28.931739540491</v>
       </c>
       <c r="K60">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.45</v>
+      </c>
+      <c r="L60" t="s">
+        <v>149</v>
       </c>
       <c r="M60" s="1">
-        <v>545230.8</v>
+        <v>73047.81</v>
       </c>
       <c r="N60" s="1">
-        <v>545230.8</v>
+        <v>80225.88</v>
       </c>
       <c r="O60" s="1">
-        <v>0.61</v>
+        <v>0.09</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B61" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C61" s="1">
-        <v>5795.0</v>
+        <v>10895.0</v>
       </c>
       <c r="D61" s="1">
-        <v>118.6</v>
+        <v>27.86</v>
       </c>
       <c r="E61" s="1">
-        <v>81.651703192407</v>
+        <v>27.392313905461</v>
       </c>
       <c r="F61" t="s">
-        <v>7</v>
+        <v>67</v>
       </c>
       <c r="G61">
-        <v>1.0</v>
+        <v>0.88</v>
       </c>
       <c r="H61" s="1">
-        <v>473171.62</v>
+        <v>338561.12</v>
       </c>
       <c r="I61" s="1">
-        <v>214115.38</v>
+        <v>7070.48</v>
       </c>
       <c r="J61" s="1">
-        <v>45.251103605918</v>
+        <v>2.088391011939</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>687287.0</v>
+        <v>345631.6</v>
       </c>
       <c r="N61" s="1">
-        <v>687287.0</v>
+        <v>345631.6</v>
       </c>
       <c r="O61" s="1">
-        <v>0.77</v>
+        <v>0.38</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B62" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C62" s="1">
-        <v>13993.0</v>
+        <v>22698.0</v>
       </c>
       <c r="D62" s="1">
-        <v>13.25</v>
+        <v>22.75</v>
       </c>
       <c r="E62" s="1">
-        <v>20.810977631673</v>
+        <v>19.026008018328</v>
       </c>
       <c r="F62" t="s">
         <v>7</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>291208.01</v>
+        <v>431852.33</v>
       </c>
       <c r="I62" s="1">
-        <v>-105800.76</v>
+        <v>84527.17</v>
       </c>
       <c r="J62" s="1">
-        <v>-36.33167920072</v>
+        <v>19.573165206727</v>
       </c>
       <c r="K62">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>0.0</v>
+      </c>
+      <c r="L62">
+        <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>185407.25</v>
+        <v>516379.5</v>
       </c>
       <c r="N62" s="1">
-        <v>192585.32</v>
+        <v>516379.5</v>
       </c>
       <c r="O62" s="1">
-        <v>0.22</v>
+        <v>0.57</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="1">
-        <v>10895.0</v>
+        <v>1290.0</v>
       </c>
       <c r="D63" s="1">
-        <v>27.4</v>
+        <v>321.4</v>
       </c>
       <c r="E63" s="1">
-        <v>27.392313905461</v>
+        <v>353.76926356589</v>
       </c>
       <c r="F63" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G63">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>338561.12</v>
+        <v>456362.35</v>
       </c>
       <c r="I63" s="1">
-        <v>6428.89</v>
+        <v>-41756.35</v>
       </c>
       <c r="J63" s="1">
-        <v>1.8988860859156</v>
+        <v>-9.1498235996024</v>
       </c>
       <c r="K63">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>0.0</v>
+      </c>
+      <c r="L63">
+        <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>344990.01</v>
+        <v>414606.0</v>
       </c>
       <c r="N63" s="1">
-        <v>346989.62</v>
+        <v>414606.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.39</v>
+        <v>0.46</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="B64" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C64" s="1">
-        <v>22698.0</v>
+        <v>550.0</v>
       </c>
       <c r="D64" s="1">
-        <v>22.1</v>
+        <v>321.4</v>
       </c>
       <c r="E64" s="1">
-        <v>19.026008018328</v>
+        <v>402.09110909091</v>
       </c>
       <c r="F64" t="s">
         <v>7</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>431852.33</v>
+        <v>221150.11</v>
       </c>
       <c r="I64" s="1">
-        <v>69773.47</v>
+        <v>-44380.11</v>
       </c>
       <c r="J64" s="1">
-        <v>16.156789057963</v>
+        <v>-20.0678670248</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>501625.8</v>
+        <v>176770.0</v>
       </c>
       <c r="N64" s="1">
-        <v>501625.8</v>
+        <v>176770.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.56</v>
+        <v>0.19</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="B65" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="C65" s="1">
-        <v>1290.0</v>
+        <v>509.0</v>
       </c>
       <c r="D65" s="1">
-        <v>285.0</v>
+        <v>321.4</v>
       </c>
       <c r="E65" s="1">
-        <v>353.76926356589</v>
+        <v>321.31909626719</v>
       </c>
       <c r="F65" t="s">
         <v>7</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>456362.35</v>
+        <v>163551.42</v>
       </c>
       <c r="I65" s="1">
-        <v>-88712.35</v>
+        <v>41.18</v>
       </c>
       <c r="J65" s="1">
-        <v>-19.439015948621</v>
+        <v>0.025178625780198</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>367650.0</v>
+        <v>163592.6</v>
       </c>
       <c r="N65" s="1">
-        <v>367650.0</v>
+        <v>163592.6</v>
       </c>
       <c r="O65" s="1">
-        <v>0.41</v>
+        <v>0.18</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="B66" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C66" s="1">
-        <v>550.0</v>
+        <v>34710.0</v>
       </c>
       <c r="D66" s="1">
-        <v>285.0</v>
+        <v>22.68</v>
       </c>
       <c r="E66" s="1">
-        <v>402.09110909091</v>
+        <v>22.016528666091</v>
       </c>
       <c r="F66" t="s">
         <v>7</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>221150.11</v>
+        <v>764193.71</v>
       </c>
       <c r="I66" s="1">
-        <v>-64400.11</v>
+        <v>23029.09</v>
       </c>
       <c r="J66" s="1">
-        <v>-29.12054169903</v>
+        <v>3.0135147278299</v>
       </c>
       <c r="K66">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.07</v>
+      </c>
+      <c r="L66" t="s">
+        <v>158</v>
       </c>
       <c r="M66" s="1">
-        <v>156750.0</v>
+        <v>787222.8</v>
       </c>
       <c r="N66" s="1">
-        <v>156750.0</v>
+        <v>789746.7</v>
       </c>
       <c r="O66" s="1">
-        <v>0.18</v>
+        <v>0.87</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>159</v>
       </c>
       <c r="B67" t="s">
         <v>160</v>
       </c>
       <c r="C67" s="1">
-        <v>509.0</v>
+        <v>2142.0</v>
       </c>
       <c r="D67" s="1">
-        <v>285.0</v>
+        <v>178.9</v>
       </c>
       <c r="E67" s="1">
-        <v>321.31909626719</v>
+        <v>150.82587301587</v>
       </c>
       <c r="F67" t="s">
-        <v>7</v>
+        <v>67</v>
       </c>
       <c r="G67">
-        <v>1.0</v>
+        <v>0.88</v>
       </c>
       <c r="H67" s="1">
-        <v>163551.42</v>
+        <v>375555.47</v>
       </c>
       <c r="I67" s="1">
-        <v>-18486.42</v>
+        <v>60794.45</v>
       </c>
       <c r="J67" s="1">
-        <v>-11.303124118397</v>
+        <v>16.187874989545</v>
       </c>
       <c r="K67">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.57</v>
+      </c>
+      <c r="L67" t="s">
+        <v>161</v>
       </c>
       <c r="M67" s="1">
-        <v>145065.0</v>
+        <v>436349.92</v>
       </c>
       <c r="N67" s="1">
-        <v>145065.0</v>
+        <v>437569.46</v>
       </c>
       <c r="O67" s="1">
-        <v>0.16</v>
+        <v>0.48</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B68" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C68" s="1">
-        <v>34710.0</v>
+        <v>370.0</v>
       </c>
       <c r="D68" s="1">
-        <v>24.78</v>
+        <v>648.0</v>
       </c>
       <c r="E68" s="1">
-        <v>22.016528666091</v>
+        <v>319.06035135135</v>
       </c>
       <c r="F68" t="s">
-        <v>7</v>
+        <v>164</v>
       </c>
       <c r="G68">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H68" s="1">
-        <v>764193.71</v>
+        <v>105706.47</v>
       </c>
       <c r="I68" s="1">
-        <v>95920.09</v>
+        <v>158341.35</v>
       </c>
       <c r="J68" s="1">
-        <v>12.551803128555</v>
+        <v>149.79343270095</v>
       </c>
       <c r="K68">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>0.0</v>
+      </c>
+      <c r="L68">
+        <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>860113.8</v>
+        <v>264047.82</v>
       </c>
       <c r="N68" s="1">
-        <v>862637.7</v>
+        <v>264047.82</v>
       </c>
       <c r="O68" s="1">
-        <v>0.97</v>
+        <v>0.29</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B69" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C69" s="1">
-        <v>46287.0</v>
+        <v>11791.0</v>
       </c>
       <c r="D69" s="1">
-        <v>16.665</v>
+        <v>36.16</v>
       </c>
       <c r="E69" s="1">
-        <v>12.626692807916</v>
+        <v>34.596599949114</v>
       </c>
       <c r="F69" t="s">
         <v>7</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>584451.73</v>
+        <v>407928.51</v>
       </c>
       <c r="I69" s="1">
-        <v>186921.13</v>
+        <v>18434.05</v>
       </c>
       <c r="J69" s="1">
-        <v>31.98230416736</v>
+        <v>4.5189413213605</v>
       </c>
       <c r="K69">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>0.0</v>
+      </c>
+      <c r="L69">
+        <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>771372.86</v>
+        <v>426362.56</v>
       </c>
       <c r="N69" s="1">
-        <v>776248.61</v>
+        <v>426362.56</v>
       </c>
       <c r="O69" s="1">
-        <v>0.87</v>
+        <v>0.47</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>167</v>
       </c>
       <c r="B70" t="s">
         <v>168</v>
       </c>
       <c r="C70" s="1">
-        <v>1656.0</v>
+        <v>195.0</v>
       </c>
       <c r="D70" s="1">
-        <v>171.7</v>
+        <v>3092.0</v>
       </c>
       <c r="E70" s="1">
-        <v>145.58685386473</v>
+        <v>3658.398</v>
       </c>
       <c r="F70" t="s">
-        <v>67</v>
+        <v>164</v>
       </c>
       <c r="G70">
-        <v>0.87</v>
+        <v>0.91</v>
       </c>
       <c r="H70" s="1">
-        <v>280593.0</v>
+        <v>728045.53</v>
       </c>
       <c r="I70" s="1">
-        <v>48000.79</v>
+        <v>-64027.37</v>
       </c>
       <c r="J70" s="1">
-        <v>17.10690929567</v>
+        <v>-8.7944183930365</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>328593.79</v>
+        <v>664018.16</v>
       </c>
       <c r="N70" s="1">
-        <v>328593.79</v>
+        <v>664018.16</v>
       </c>
       <c r="O70" s="1">
-        <v>0.37</v>
+        <v>0.73</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>169</v>
       </c>
       <c r="B71" t="s">
         <v>170</v>
       </c>
       <c r="C71" s="1">
-        <v>370.0</v>
+        <v>20099.0</v>
       </c>
       <c r="D71" s="1">
-        <v>595.0</v>
+        <v>15.84</v>
       </c>
       <c r="E71" s="1">
-        <v>319.06035135135</v>
+        <v>23.229061147321</v>
       </c>
       <c r="F71" t="s">
-        <v>171</v>
+        <v>67</v>
       </c>
       <c r="G71">
-        <v>0.92</v>
+        <v>0.88</v>
       </c>
       <c r="H71" s="1">
-        <v>105706.47</v>
+        <v>544935.35</v>
       </c>
       <c r="I71" s="1">
-        <v>133140.03</v>
+        <v>-182413.06</v>
       </c>
       <c r="J71" s="1">
-        <v>125.9525836025</v>
+        <v>-33.474257083891</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>238846.5</v>
+        <v>362522.29</v>
       </c>
       <c r="N71" s="1">
-        <v>238846.5</v>
+        <v>362522.29</v>
       </c>
       <c r="O71" s="1">
-        <v>0.27</v>
+        <v>0.4</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>171</v>
+      </c>
+      <c r="B72" t="s">
         <v>172</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" s="1">
-        <v>195.0</v>
+        <v>87967.0</v>
       </c>
       <c r="D72" s="1">
-        <v>2977.0</v>
+        <v>4.0</v>
       </c>
       <c r="E72" s="1">
-        <v>3658.398</v>
+        <v>4.4621696772653</v>
       </c>
       <c r="F72" t="s">
-        <v>171</v>
+        <v>7</v>
       </c>
       <c r="G72">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>728045.53</v>
+        <v>392523.68</v>
       </c>
       <c r="I72" s="1">
-        <v>-98229.6</v>
+        <v>-40655.68</v>
       </c>
       <c r="J72" s="1">
-        <v>-13.492233102509</v>
+        <v>-10.357510150725</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>629815.93</v>
+        <v>351868.0</v>
       </c>
       <c r="N72" s="1">
-        <v>629815.93</v>
+        <v>351868.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.71</v>
+        <v>0.39</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>173</v>
+      </c>
+      <c r="B73" t="s">
         <v>174</v>
       </c>
-      <c r="B73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" s="1">
-        <v>22258.0</v>
+        <v>2450.0</v>
       </c>
       <c r="D73" s="1">
-        <v>16.43</v>
+        <v>83.18</v>
       </c>
       <c r="E73" s="1">
-        <v>23.229061011771</v>
+        <v>69.860942857143</v>
       </c>
       <c r="F73" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G73">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>603471.37</v>
+        <v>171159.31</v>
       </c>
       <c r="I73" s="1">
-        <v>-180849.06</v>
+        <v>32631.69</v>
       </c>
       <c r="J73" s="1">
-        <v>-29.968125911259</v>
+        <v>19.065097890381</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>422622.31</v>
+        <v>203791.0</v>
       </c>
       <c r="N73" s="1">
-        <v>422622.31</v>
+        <v>203791.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.47</v>
+        <v>0.22</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>175</v>
+      </c>
+      <c r="B74" t="s">
         <v>176</v>
       </c>
-      <c r="B74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C74" s="1">
-        <v>114912.0</v>
+        <v>163.0</v>
       </c>
       <c r="D74" s="1">
-        <v>4.155</v>
+        <v>2049.0</v>
       </c>
       <c r="E74" s="1">
-        <v>4.4621697472849</v>
+        <v>1726.8698159509</v>
       </c>
       <c r="F74" t="s">
         <v>7</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>512756.85</v>
+        <v>281479.78</v>
       </c>
       <c r="I74" s="1">
-        <v>-35297.49</v>
+        <v>52507.22</v>
       </c>
       <c r="J74" s="1">
-        <v>-6.8838651302269</v>
+        <v>18.653993547956</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>477459.36</v>
+        <v>333987.0</v>
       </c>
       <c r="N74" s="1">
-        <v>477459.36</v>
+        <v>333987.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.53</v>
+        <v>0.37</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="B75" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="C75" s="1">
-        <v>2891.0</v>
+        <v>310.0</v>
       </c>
       <c r="D75" s="1">
-        <v>74.02</v>
+        <v>2049.0</v>
       </c>
       <c r="E75" s="1">
-        <v>69.860944309927</v>
+        <v>1910.4458709677</v>
       </c>
       <c r="F75" t="s">
         <v>7</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>201967.99</v>
+        <v>592238.22</v>
       </c>
       <c r="I75" s="1">
-        <v>12023.83</v>
+        <v>42951.78</v>
       </c>
       <c r="J75" s="1">
-        <v>5.9533344863213</v>
+        <v>7.2524498672173</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>213991.82</v>
+        <v>635190.0</v>
       </c>
       <c r="N75" s="1">
-        <v>213991.82</v>
+        <v>635190.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.24</v>
+        <v>0.7</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="B76" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C76" s="1">
-        <v>163.0</v>
+        <v>20222.0</v>
       </c>
       <c r="D76" s="1">
-        <v>2032.0</v>
+        <v>13.14</v>
       </c>
       <c r="E76" s="1">
-        <v>1726.8698159509</v>
+        <v>16.795990010879</v>
       </c>
       <c r="F76" t="s">
-        <v>7</v>
+        <v>67</v>
       </c>
       <c r="G76">
-        <v>1.0</v>
+        <v>0.88</v>
       </c>
       <c r="H76" s="1">
-        <v>281479.78</v>
+        <v>392115.32</v>
       </c>
       <c r="I76" s="1">
-        <v>49736.22</v>
+        <v>-89546.23</v>
       </c>
       <c r="J76" s="1">
-        <v>17.669553386748</v>
+        <v>-22.836707833808</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>331216.0</v>
+        <v>302569.09</v>
       </c>
       <c r="N76" s="1">
-        <v>331216.0</v>
+        <v>302569.09</v>
       </c>
       <c r="O76" s="1">
-        <v>0.37</v>
+        <v>0.33</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>179</v>
+      </c>
+      <c r="B77" t="s">
         <v>180</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" s="1">
-        <v>310.0</v>
+        <v>52602.0</v>
       </c>
       <c r="D77" s="1">
-        <v>2032.0</v>
+        <v>20.05</v>
       </c>
       <c r="E77" s="1">
-        <v>1910.4458709677</v>
+        <v>10.438385422607</v>
       </c>
       <c r="F77" t="s">
         <v>7</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>592238.22</v>
+        <v>549079.95</v>
       </c>
       <c r="I77" s="1">
-        <v>37681.78</v>
+        <v>505590.15</v>
       </c>
       <c r="J77" s="1">
-        <v>6.3626052367914</v>
+        <v>92.079514103547</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>629920.0</v>
+        <v>1054670.1</v>
       </c>
       <c r="N77" s="1">
-        <v>629920.0</v>
+        <v>1054670.1</v>
       </c>
       <c r="O77" s="1">
-        <v>0.71</v>
+        <v>1.16</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="B78" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C78" s="1">
-        <v>22488.0</v>
+        <v>34742.0</v>
       </c>
       <c r="D78" s="1">
-        <v>15.51</v>
+        <v>20.05</v>
       </c>
       <c r="E78" s="1">
-        <v>17.370418000711</v>
+        <v>10.376887628807</v>
       </c>
       <c r="F78" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G78">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>451644.3</v>
+        <v>360513.83</v>
       </c>
       <c r="I78" s="1">
-        <v>-48564.21</v>
+        <v>336063.27</v>
       </c>
       <c r="J78" s="1">
-        <v>-10.752756095892</v>
+        <v>93.21785796678</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>403080.09</v>
+        <v>696577.1</v>
       </c>
       <c r="N78" s="1">
-        <v>403080.09</v>
+        <v>696577.1</v>
       </c>
       <c r="O78" s="1">
-        <v>0.45</v>
+        <v>0.77</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="B79" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="C79" s="1">
-        <v>52602.0</v>
+        <v>6251.0</v>
       </c>
       <c r="D79" s="1">
-        <v>18.89</v>
+        <v>81.4</v>
       </c>
       <c r="E79" s="1">
-        <v>10.438385422607</v>
+        <v>78.514426491761</v>
       </c>
       <c r="F79" t="s">
         <v>7</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>549079.95</v>
+        <v>490793.68</v>
       </c>
       <c r="I79" s="1">
-        <v>444571.83</v>
+        <v>18037.72</v>
       </c>
       <c r="J79" s="1">
-        <v>80.966684359901</v>
+        <v>3.6752143996638</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>993651.78</v>
+        <v>508831.4</v>
       </c>
       <c r="N79" s="1">
-        <v>993651.78</v>
+        <v>508831.4</v>
       </c>
       <c r="O79" s="1">
-        <v>1.11</v>
+        <v>0.56</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>183</v>
+      </c>
+      <c r="B80" t="s">
         <v>184</v>
       </c>
-      <c r="B80" t="s">
+      <c r="C80" s="1">
+        <v>6744.0</v>
+      </c>
+      <c r="D80" s="1">
+        <v>56.82</v>
+      </c>
+      <c r="E80" s="1">
+        <v>42.161423487545</v>
+      </c>
+      <c r="F80" t="s">
+        <v>7</v>
+      </c>
+      <c r="G80">
+        <v>1.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>284336.64</v>
+      </c>
+      <c r="I80" s="1">
+        <v>98857.44</v>
+      </c>
+      <c r="J80" s="1">
+        <v>34.76774572563</v>
+      </c>
+      <c r="K80">
+        <v>0.6</v>
+      </c>
+      <c r="L80" t="s">
         <v>185</v>
       </c>
-      <c r="C80" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M80" s="1">
-        <v>656276.38</v>
+        <v>383194.08</v>
       </c>
       <c r="N80" s="1">
-        <v>656276.38</v>
+        <v>387229.45</v>
       </c>
       <c r="O80" s="1">
-        <v>0.74</v>
+        <v>0.43</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>186</v>
       </c>
       <c r="B81" t="s">
         <v>187</v>
       </c>
       <c r="C81" s="1">
-        <v>5500.0</v>
+        <v>23395.0</v>
       </c>
       <c r="D81" s="1">
-        <v>79.12</v>
+        <v>45.825</v>
       </c>
       <c r="E81" s="1">
-        <v>78.047007272727</v>
+        <v>26.30677922633</v>
       </c>
       <c r="F81" t="s">
         <v>7</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>429258.54</v>
+        <v>615447.1</v>
       </c>
       <c r="I81" s="1">
-        <v>5901.46</v>
+        <v>456628.78</v>
       </c>
       <c r="J81" s="1">
-        <v>1.3748031664088</v>
+        <v>74.194643211415</v>
       </c>
       <c r="K81">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.16</v>
+      </c>
+      <c r="L81" t="s">
+        <v>188</v>
       </c>
       <c r="M81" s="1">
-        <v>435160.0</v>
+        <v>1072075.88</v>
       </c>
       <c r="N81" s="1">
-        <v>435160.0</v>
+        <v>1075856.35</v>
       </c>
       <c r="O81" s="1">
-        <v>0.49</v>
+        <v>1.18</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="B82" t="s">
+        <v>187</v>
+      </c>
+      <c r="C82" s="1">
+        <v>15285.0</v>
+      </c>
+      <c r="D82" s="1">
+        <v>45.825</v>
+      </c>
+      <c r="E82" s="1">
+        <v>34.734741903827</v>
+      </c>
+      <c r="F82" t="s">
+        <v>7</v>
+      </c>
+      <c r="G82">
+        <v>1.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>530920.53</v>
+      </c>
+      <c r="I82" s="1">
+        <v>169514.6</v>
+      </c>
+      <c r="J82" s="1">
+        <v>31.928431925584</v>
+      </c>
+      <c r="K82">
+        <v>0.17</v>
+      </c>
+      <c r="L82" t="s">
         <v>189</v>
       </c>
-      <c r="C82" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M82" s="1">
-        <v>374292.0</v>
+        <v>700435.13</v>
       </c>
       <c r="N82" s="1">
-        <v>378327.37</v>
+        <v>703020.55</v>
       </c>
       <c r="O82" s="1">
-        <v>0.42</v>
+        <v>0.77</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>190</v>
+      </c>
+      <c r="B83" t="s">
         <v>191</v>
       </c>
-      <c r="B83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" s="1">
-        <v>23395.0</v>
+        <v>34885.0</v>
       </c>
       <c r="D83" s="1">
-        <v>41.88</v>
+        <v>24.63</v>
       </c>
       <c r="E83" s="1">
-        <v>26.30677922633</v>
+        <v>12.137261860398</v>
       </c>
       <c r="F83" t="s">
         <v>7</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>615447.1</v>
+        <v>423408.38</v>
       </c>
       <c r="I83" s="1">
-        <v>364335.5</v>
+        <v>435809.17</v>
       </c>
       <c r="J83" s="1">
-        <v>59.198507881506</v>
+        <v>102.92880126747</v>
       </c>
       <c r="K83">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>0.0</v>
+      </c>
+      <c r="L83">
+        <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>979782.6</v>
+        <v>859217.55</v>
       </c>
       <c r="N83" s="1">
-        <v>982631.66</v>
+        <v>859217.55</v>
       </c>
       <c r="O83" s="1">
-        <v>1.1</v>
+        <v>0.94</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B84" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C84" s="1">
-        <v>15285.0</v>
+        <v>182781.0</v>
       </c>
       <c r="D84" s="1">
-        <v>41.88</v>
+        <v>5.835</v>
       </c>
       <c r="E84" s="1">
-        <v>34.734741903827</v>
+        <v>2.4484739661124</v>
       </c>
       <c r="F84" t="s">
         <v>7</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>530920.53</v>
+        <v>447534.52</v>
       </c>
       <c r="I84" s="1">
-        <v>109215.27</v>
+        <v>618992.62</v>
       </c>
       <c r="J84" s="1">
-        <v>20.57092612335</v>
+        <v>138.31170386588</v>
       </c>
       <c r="K84">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>0.0</v>
+      </c>
+      <c r="L84">
+        <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>640135.8</v>
+        <v>1066527.14</v>
       </c>
       <c r="N84" s="1">
-        <v>642112.69</v>
+        <v>1066527.14</v>
       </c>
       <c r="O84" s="1">
-        <v>0.72</v>
+        <v>1.17</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>194</v>
+      </c>
+      <c r="B85" t="s">
         <v>195</v>
       </c>
-      <c r="B85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" s="1">
-        <v>34885.0</v>
+        <v>13177.0</v>
       </c>
       <c r="D85" s="1">
-        <v>25.35</v>
+        <v>34.46</v>
       </c>
       <c r="E85" s="1">
-        <v>12.137261860398</v>
+        <v>39.006635045913</v>
       </c>
       <c r="F85" t="s">
         <v>7</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>423408.38</v>
+        <v>513990.43</v>
       </c>
       <c r="I85" s="1">
-        <v>460926.37</v>
+        <v>-59911.01</v>
       </c>
       <c r="J85" s="1">
-        <v>108.86094649331</v>
+        <v>-11.656055541735</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>884334.75</v>
+        <v>454079.42</v>
       </c>
       <c r="N85" s="1">
-        <v>884334.75</v>
+        <v>454079.42</v>
       </c>
       <c r="O85" s="1">
-        <v>0.99</v>
+        <v>0.5</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>196</v>
+      </c>
+      <c r="B86" t="s">
         <v>197</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>194772.0</v>
+        <v>14502.0</v>
       </c>
       <c r="D86" s="1">
-        <v>5.979</v>
+        <v>67.3</v>
       </c>
       <c r="E86" s="1">
-        <v>2.448473959296</v>
+        <v>44.812422424493</v>
       </c>
       <c r="F86" t="s">
         <v>7</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>476894.17</v>
+        <v>649869.75</v>
       </c>
       <c r="I86" s="1">
-        <v>687647.62</v>
+        <v>326114.85</v>
       </c>
       <c r="J86" s="1">
-        <v>144.19291810592</v>
+        <v>50.181570999419</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>1164541.79</v>
+        <v>975984.6</v>
       </c>
       <c r="N86" s="1">
-        <v>1164541.79</v>
+        <v>975984.6</v>
       </c>
       <c r="O86" s="1">
-        <v>1.3</v>
+        <v>1.07</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>198</v>
+      </c>
+      <c r="B87" t="s">
         <v>199</v>
       </c>
-      <c r="B87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" s="1">
-        <v>12490.0</v>
+        <v>3229.0</v>
       </c>
       <c r="D87" s="1">
-        <v>35.82</v>
+        <v>111.5</v>
       </c>
       <c r="E87" s="1">
-        <v>39.262889511609</v>
+        <v>101.72289253639</v>
       </c>
       <c r="F87" t="s">
         <v>7</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>490393.49</v>
+        <v>328463.22</v>
       </c>
       <c r="I87" s="1">
-        <v>-43001.69</v>
+        <v>31570.28</v>
       </c>
       <c r="J87" s="1">
-        <v>-8.7688133869803</v>
+        <v>9.6115114502013</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>447391.8</v>
+        <v>360033.5</v>
       </c>
       <c r="N87" s="1">
-        <v>447391.8</v>
+        <v>360033.5</v>
       </c>
       <c r="O87" s="1">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>200</v>
+      </c>
+      <c r="B88" t="s">
         <v>201</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1">
-        <v>13956.0</v>
+        <v>3286.0</v>
       </c>
       <c r="D88" s="1">
-        <v>63.9</v>
+        <v>89.25</v>
       </c>
       <c r="E88" s="1">
-        <v>44.134907566638</v>
+        <v>70.267045039562</v>
       </c>
       <c r="F88" t="s">
         <v>7</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>615946.77</v>
+        <v>230897.51</v>
       </c>
       <c r="I88" s="1">
-        <v>275841.63</v>
+        <v>62377.99</v>
       </c>
       <c r="J88" s="1">
-        <v>44.783355224024</v>
+        <v>27.015445077775</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>891788.4</v>
+        <v>293275.5</v>
       </c>
       <c r="N88" s="1">
-        <v>891788.4</v>
+        <v>293275.5</v>
       </c>
       <c r="O88" s="1">
-        <v>1.0</v>
+        <v>0.32</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>202</v>
+      </c>
+      <c r="B89" t="s">
         <v>203</v>
       </c>
-      <c r="B89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89" s="1">
-        <v>2071.0</v>
+        <v>67932.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.1</v>
+        <v>4.801</v>
       </c>
       <c r="E89" s="1">
-        <v>99.395852245292</v>
+        <v>3.1388160219043</v>
       </c>
       <c r="F89" t="s">
         <v>7</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>205848.81</v>
+        <v>213226.05</v>
       </c>
       <c r="I89" s="1">
-        <v>1458.29</v>
+        <v>112915.48</v>
       </c>
       <c r="J89" s="1">
-        <v>0.70842770478003</v>
+        <v>52.955762206353</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>207307.1</v>
+        <v>326141.53</v>
       </c>
       <c r="N89" s="1">
-        <v>207307.1</v>
+        <v>326141.53</v>
       </c>
       <c r="O89" s="1">
-        <v>0.23</v>
+        <v>0.36</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>204</v>
+      </c>
+      <c r="B90" t="s">
         <v>205</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="1">
-        <v>2631.0</v>
+        <v>4869.0</v>
       </c>
       <c r="D90" s="1">
-        <v>72.15</v>
+        <v>178.24</v>
       </c>
       <c r="E90" s="1">
-        <v>70.137795515013</v>
+        <v>134.29285068803</v>
       </c>
       <c r="F90" t="s">
         <v>7</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>184532.54</v>
+        <v>653871.89</v>
       </c>
       <c r="I90" s="1">
-        <v>5294.11</v>
+        <v>213978.67</v>
       </c>
       <c r="J90" s="1">
-        <v>2.8689303252424</v>
+        <v>32.724861440366</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>189826.65</v>
+        <v>867850.56</v>
       </c>
       <c r="N90" s="1">
-        <v>189826.65</v>
+        <v>867850.56</v>
       </c>
       <c r="O90" s="1">
-        <v>0.21</v>
+        <v>0.95</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="B91" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="C91" s="1">
-        <v>97141.0</v>
+        <v>5247.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.188</v>
+        <v>178.24</v>
       </c>
       <c r="E91" s="1">
-        <v>3.1388160508951</v>
+        <v>127.64381170193</v>
       </c>
       <c r="F91" t="s">
         <v>7</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>304907.73</v>
+        <v>669747.08</v>
       </c>
       <c r="I91" s="1">
-        <v>101918.78</v>
+        <v>265478.2</v>
       </c>
       <c r="J91" s="1">
-        <v>33.426105661539</v>
+        <v>39.638575206629</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>406826.51</v>
+        <v>935225.28</v>
       </c>
       <c r="N91" s="1">
-        <v>406826.51</v>
+        <v>935225.28</v>
       </c>
       <c r="O91" s="1">
-        <v>0.46</v>
+        <v>1.03</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="B92" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="C92" s="1">
-        <v>4869.0</v>
+        <v>15195.0</v>
       </c>
       <c r="D92" s="1">
-        <v>159.44</v>
+        <v>19.34</v>
       </c>
       <c r="E92" s="1">
-        <v>134.29285068803</v>
+        <v>26.191000329056</v>
       </c>
       <c r="F92" t="s">
         <v>7</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>653871.89</v>
+        <v>397972.25</v>
       </c>
       <c r="I92" s="1">
-        <v>122441.47</v>
+        <v>-104100.95</v>
       </c>
       <c r="J92" s="1">
-        <v>18.725605408729</v>
+        <v>-26.157841407284</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>776313.36</v>
+        <v>293871.3</v>
       </c>
       <c r="N92" s="1">
-        <v>776313.36</v>
+        <v>293871.3</v>
       </c>
       <c r="O92" s="1">
-        <v>0.87</v>
+        <v>0.32</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>208</v>
+      </c>
+      <c r="B93" t="s">
         <v>209</v>
       </c>
-      <c r="B93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C93" s="1">
-        <v>4796.0</v>
+        <v>6050.0</v>
       </c>
       <c r="D93" s="1">
-        <v>159.44</v>
+        <v>153.85</v>
       </c>
       <c r="E93" s="1">
-        <v>123.78246663887</v>
+        <v>63.192011570248</v>
       </c>
       <c r="F93" t="s">
         <v>7</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>593660.71</v>
+        <v>382311.67</v>
       </c>
       <c r="I93" s="1">
-        <v>171013.53</v>
+        <v>548480.83</v>
       </c>
       <c r="J93" s="1">
-        <v>28.806610765937</v>
+        <v>143.46431800002</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>764674.24</v>
+        <v>930792.5</v>
       </c>
       <c r="N93" s="1">
-        <v>764674.24</v>
+        <v>930792.5</v>
       </c>
       <c r="O93" s="1">
-        <v>0.86</v>
+        <v>1.02</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="B94" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="C94" s="1">
-        <v>12622.0</v>
+        <v>2190.0</v>
       </c>
       <c r="D94" s="1">
-        <v>22.8</v>
+        <v>153.85</v>
       </c>
       <c r="E94" s="1">
-        <v>27.150278878149</v>
+        <v>108.17011872146</v>
       </c>
       <c r="F94" t="s">
         <v>7</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>342690.82</v>
+        <v>236892.56</v>
       </c>
       <c r="I94" s="1">
-        <v>-54909.22</v>
+        <v>100038.94</v>
       </c>
       <c r="J94" s="1">
-        <v>-16.022962039077</v>
+        <v>42.229667322604</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>287781.6</v>
+        <v>336931.5</v>
       </c>
       <c r="N94" s="1">
-        <v>287781.6</v>
+        <v>336931.5</v>
       </c>
       <c r="O94" s="1">
-        <v>0.32</v>
+        <v>0.37</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="B95" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="C95" s="1">
-        <v>6050.0</v>
+        <v>770.0</v>
       </c>
       <c r="D95" s="1">
-        <v>135.55</v>
+        <v>536.2</v>
       </c>
       <c r="E95" s="1">
-        <v>63.192011570248</v>
+        <v>568.81764935065</v>
       </c>
       <c r="F95" t="s">
-        <v>7</v>
+        <v>164</v>
       </c>
       <c r="G95">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H95" s="1">
-        <v>382311.67</v>
+        <v>432275.1</v>
       </c>
       <c r="I95" s="1">
-        <v>437765.83</v>
+        <v>22423.27</v>
       </c>
       <c r="J95" s="1">
-        <v>114.50496135784</v>
+        <v>5.1872684778744</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>820077.5</v>
+        <v>454698.37</v>
       </c>
       <c r="N95" s="1">
-        <v>820077.5</v>
+        <v>454698.37</v>
       </c>
       <c r="O95" s="1">
-        <v>0.92</v>
+        <v>0.5</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>212</v>
+      </c>
+      <c r="B96" t="s">
         <v>213</v>
       </c>
-      <c r="B96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96" s="1">
-        <v>2521.0</v>
+        <v>2044.0</v>
       </c>
       <c r="D96" s="1">
-        <v>135.55</v>
+        <v>397.4</v>
       </c>
       <c r="E96" s="1">
-        <v>108.1701190004</v>
+        <v>327.52179060665</v>
       </c>
       <c r="F96" t="s">
         <v>7</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>272696.87</v>
+        <v>669454.54</v>
       </c>
       <c r="I96" s="1">
-        <v>69024.68</v>
+        <v>142831.06</v>
       </c>
       <c r="J96" s="1">
-        <v>25.311871016341</v>
+        <v>21.335438250968</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>341721.55</v>
+        <v>812285.6</v>
       </c>
       <c r="N96" s="1">
-        <v>341721.55</v>
+        <v>812285.6</v>
       </c>
       <c r="O96" s="1">
-        <v>0.38</v>
+        <v>0.89</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="B97" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="C97" s="1">
-        <v>770.0</v>
+        <v>1540.0</v>
       </c>
       <c r="D97" s="1">
-        <v>529.6</v>
+        <v>397.4</v>
       </c>
       <c r="E97" s="1">
-        <v>568.81764935065</v>
+        <v>276.94614935065</v>
       </c>
       <c r="F97" t="s">
-        <v>171</v>
+        <v>7</v>
       </c>
       <c r="G97">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>432275.1</v>
+        <v>426497.07</v>
       </c>
       <c r="I97" s="1">
-        <v>10149.13</v>
+        <v>185498.93</v>
       </c>
       <c r="J97" s="1">
-        <v>2.3478405302549</v>
+        <v>43.49360008499</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>442424.23</v>
+        <v>611996.0</v>
       </c>
       <c r="N97" s="1">
-        <v>442424.23</v>
+        <v>611996.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.5</v>
+        <v>0.67</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="B98" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="C98" s="1">
-        <v>1436.0</v>
+        <v>1909.0</v>
       </c>
       <c r="D98" s="1">
-        <v>388.7</v>
+        <v>544.1</v>
       </c>
       <c r="E98" s="1">
-        <v>298.01889275766</v>
+        <v>626.37567836564</v>
       </c>
       <c r="F98" t="s">
         <v>7</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>427955.13</v>
+        <v>1195751.17</v>
       </c>
       <c r="I98" s="1">
-        <v>130218.07</v>
+        <v>-157064.27</v>
       </c>
       <c r="J98" s="1">
-        <v>30.427972670873</v>
+        <v>-13.135196848689</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>558173.2</v>
+        <v>1038686.9</v>
       </c>
       <c r="N98" s="1">
-        <v>558173.2</v>
+        <v>1038686.9</v>
       </c>
       <c r="O98" s="1">
-        <v>0.63</v>
+        <v>1.14</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="B99" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="C99" s="1">
-        <v>1540.0</v>
+        <v>1240.0</v>
       </c>
       <c r="D99" s="1">
-        <v>388.7</v>
+        <v>544.1</v>
       </c>
       <c r="E99" s="1">
-        <v>276.94614935065</v>
+        <v>485.56191935484</v>
       </c>
       <c r="F99" t="s">
         <v>7</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>426497.07</v>
+        <v>602096.78</v>
       </c>
       <c r="I99" s="1">
-        <v>172100.93</v>
+        <v>72587.22</v>
       </c>
       <c r="J99" s="1">
-        <v>40.352195151071</v>
+        <v>12.055739610499</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>598598.0</v>
+        <v>674684.0</v>
       </c>
       <c r="N99" s="1">
-        <v>598598.0</v>
+        <v>674684.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.67</v>
+        <v>0.74</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="B100" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="C100" s="1">
-        <v>1240.0</v>
+        <v>208821.0</v>
       </c>
       <c r="D100" s="1">
-        <v>538.3</v>
+        <v>1.366</v>
       </c>
       <c r="E100" s="1">
-        <v>485.56191935484</v>
+        <v>1.6578395850992</v>
       </c>
       <c r="F100" t="s">
-        <v>7</v>
+        <v>67</v>
       </c>
       <c r="G100">
-        <v>1.0</v>
+        <v>0.88</v>
       </c>
       <c r="H100" s="1">
-        <v>602096.78</v>
+        <v>400880.32</v>
       </c>
       <c r="I100" s="1">
-        <v>65395.22</v>
+        <v>-76069.89</v>
       </c>
       <c r="J100" s="1">
-        <v>10.861247256629</v>
+        <v>-18.975710755769</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>667492.0</v>
+        <v>324810.43</v>
       </c>
       <c r="N100" s="1">
-        <v>667492.0</v>
+        <v>324810.43</v>
       </c>
       <c r="O100" s="1">
-        <v>0.75</v>
+        <v>0.36</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>218</v>
+      </c>
+      <c r="B101" t="s">
         <v>219</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C101" s="1">
+        <v>26324.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>17.705</v>
+      </c>
+      <c r="E101" s="1">
+        <v>11.791996277162</v>
+      </c>
+      <c r="F101" t="s">
+        <v>7</v>
+      </c>
+      <c r="G101">
+        <v>1.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>310412.51</v>
+      </c>
+      <c r="I101" s="1">
+        <v>155653.91</v>
+      </c>
+      <c r="J101" s="1">
+        <v>50.14421293781</v>
+      </c>
+      <c r="K101">
+        <v>0.06</v>
+      </c>
+      <c r="L101" t="s">
         <v>220</v>
       </c>
-      <c r="C101" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M101" s="1">
-        <v>810679.8</v>
+        <v>466066.42</v>
       </c>
       <c r="N101" s="1">
-        <v>810679.8</v>
+        <v>467566.89</v>
       </c>
       <c r="O101" s="1">
-        <v>0.91</v>
+        <v>0.51</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>221</v>
       </c>
       <c r="B102" t="s">
         <v>222</v>
       </c>
       <c r="C102" s="1">
-        <v>73063.0</v>
+        <v>3857.0</v>
       </c>
       <c r="D102" s="1">
-        <v>1.412</v>
+        <v>58.44</v>
       </c>
       <c r="E102" s="1">
-        <v>2.1026219837674</v>
+        <v>52.349974073114</v>
       </c>
       <c r="F102" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G102">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>179759.51</v>
+        <v>201913.85</v>
       </c>
       <c r="I102" s="1">
-        <v>-60536.27</v>
+        <v>23489.23</v>
       </c>
       <c r="J102" s="1">
-        <v>-33.67625445797</v>
+        <v>11.633293109908</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>119223.24</v>
+        <v>225403.08</v>
       </c>
       <c r="N102" s="1">
-        <v>119223.24</v>
+        <v>225403.08</v>
       </c>
       <c r="O102" s="1">
-        <v>0.13</v>
+        <v>0.25</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>223</v>
       </c>
       <c r="B103" t="s">
         <v>224</v>
       </c>
       <c r="C103" s="1">
-        <v>2324.0</v>
+        <v>396.0</v>
       </c>
       <c r="D103" s="1">
-        <v>126.3</v>
+        <v>555.6</v>
       </c>
       <c r="E103" s="1">
-        <v>126.46484939759</v>
+        <v>232.92426767677</v>
       </c>
       <c r="F103" t="s">
         <v>7</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>293904.31</v>
+        <v>92238.01</v>
       </c>
       <c r="I103" s="1">
-        <v>-383.11</v>
+        <v>127779.59</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.13035195026572</v>
+        <v>138.53246617094</v>
       </c>
       <c r="K103">
-        <v>1.16</v>
+        <v>14.06</v>
       </c>
       <c r="L103" t="s">
         <v>225</v>
       </c>
       <c r="M103" s="1">
-        <v>293521.2</v>
+        <v>220017.6</v>
       </c>
       <c r="N103" s="1">
-        <v>296221.15</v>
+        <v>225585.67</v>
       </c>
       <c r="O103" s="1">
-        <v>0.33</v>
+        <v>0.25</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>226</v>
       </c>
       <c r="B104" t="s">
         <v>227</v>
       </c>
       <c r="C104" s="1">
-        <v>26324.0</v>
+        <v>5025.0</v>
       </c>
       <c r="D104" s="1">
-        <v>16.5</v>
+        <v>67.8</v>
       </c>
       <c r="E104" s="1">
-        <v>11.791996277162</v>
+        <v>94.331723383085</v>
       </c>
       <c r="F104" t="s">
         <v>7</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>310412.51</v>
+        <v>474016.91</v>
       </c>
       <c r="I104" s="1">
-        <v>123933.49</v>
+        <v>-133321.91</v>
       </c>
       <c r="J104" s="1">
-        <v>39.925417310018</v>
+        <v>-28.125981834699</v>
       </c>
       <c r="K104">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>434346.0</v>
+        <v>340695.0</v>
       </c>
       <c r="N104" s="1">
-        <v>435846.47</v>
+        <v>340695.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.49</v>
+        <v>0.37</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>228</v>
+      </c>
+      <c r="B105" t="s">
         <v>229</v>
       </c>
-      <c r="B105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C105" s="1">
-        <v>3857.0</v>
+        <v>6405.0</v>
       </c>
       <c r="D105" s="1">
-        <v>48.82</v>
+        <v>83.98</v>
       </c>
       <c r="E105" s="1">
-        <v>52.349974073114</v>
+        <v>75.833339578454</v>
       </c>
       <c r="F105" t="s">
-        <v>7</v>
+        <v>164</v>
       </c>
       <c r="G105">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H105" s="1">
-        <v>201913.85</v>
+        <v>440490.89</v>
       </c>
       <c r="I105" s="1">
-        <v>-13615.11</v>
+        <v>151889.76</v>
       </c>
       <c r="J105" s="1">
-        <v>-6.743029267185</v>
+        <v>34.481929921411</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>188298.74</v>
+        <v>592380.65</v>
       </c>
       <c r="N105" s="1">
-        <v>188298.74</v>
+        <v>592380.65</v>
       </c>
       <c r="O105" s="1">
-        <v>0.21</v>
+        <v>0.65</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>230</v>
+      </c>
+      <c r="B106" t="s">
         <v>231</v>
       </c>
-      <c r="B106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C106" s="1">
-        <v>823.0</v>
+        <v>39358.0</v>
       </c>
       <c r="D106" s="1">
-        <v>517.6</v>
+        <v>97.32</v>
       </c>
       <c r="E106" s="1">
-        <v>232.92427703524</v>
+        <v>101.07427740231</v>
       </c>
       <c r="F106" t="s">
-        <v>7</v>
+        <v>64</v>
       </c>
       <c r="G106">
-        <v>1.0</v>
+        <v>10.65</v>
       </c>
       <c r="H106" s="1">
-        <v>191696.68</v>
+        <v>375295.69</v>
       </c>
       <c r="I106" s="1">
-        <v>234288.12</v>
+        <v>-15741.91</v>
       </c>
       <c r="J106" s="1">
-        <v>122.21814170178</v>
+        <v>-4.1945352476603</v>
       </c>
       <c r="K106">
-        <v>6.77</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>0.0</v>
+      </c>
+      <c r="L106">
+        <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>425984.8</v>
+        <v>359553.78</v>
       </c>
       <c r="N106" s="1">
-        <v>431552.87</v>
+        <v>359553.78</v>
       </c>
       <c r="O106" s="1">
-        <v>0.48</v>
+        <v>0.4</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>232</v>
+      </c>
+      <c r="B107" t="s">
+        <v>233</v>
+      </c>
+      <c r="C107" s="1">
+        <v>74761.0</v>
+      </c>
+      <c r="D107" s="1">
+        <v>6.484</v>
+      </c>
+      <c r="E107" s="1">
+        <v>5.3890430839609</v>
+      </c>
+      <c r="F107" t="s">
+        <v>7</v>
+      </c>
+      <c r="G107">
+        <v>1.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>402890.25</v>
+      </c>
+      <c r="I107" s="1">
+        <v>81860.07</v>
+      </c>
+      <c r="J107" s="1">
+        <v>20.318205764473</v>
+      </c>
+      <c r="K107">
+        <v>0.18</v>
+      </c>
+      <c r="L107" t="s">
         <v>234</v>
       </c>
-      <c r="B107" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M107" s="1">
-        <v>386422.5</v>
+        <v>484750.32</v>
       </c>
       <c r="N107" s="1">
-        <v>386422.5</v>
+        <v>497890.91</v>
       </c>
       <c r="O107" s="1">
-        <v>0.43</v>
+        <v>0.55</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>235</v>
+      </c>
+      <c r="B108" t="s">
         <v>236</v>
       </c>
-      <c r="B108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C108" s="1">
-        <v>6405.0</v>
+        <v>6050.0</v>
       </c>
       <c r="D108" s="1">
-        <v>75.51</v>
+        <v>130.5</v>
       </c>
       <c r="E108" s="1">
-        <v>75.833339578454</v>
+        <v>85.498917355372</v>
       </c>
       <c r="F108" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
       <c r="G108">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H108" s="1">
-        <v>440490.89</v>
+        <v>536550.51</v>
       </c>
       <c r="I108" s="1">
-        <v>84224.5</v>
+        <v>332953.82</v>
       </c>
       <c r="J108" s="1">
-        <v>19.12059974725</v>
+        <v>62.054515613078</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>524715.39</v>
+        <v>869504.33</v>
       </c>
       <c r="N108" s="1">
-        <v>524715.39</v>
+        <v>869504.33</v>
       </c>
       <c r="O108" s="1">
-        <v>0.59</v>
+        <v>0.96</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>237</v>
+      </c>
+      <c r="B109" t="s">
         <v>238</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" s="1">
+        <v>10395.0</v>
+      </c>
+      <c r="D109" s="1">
+        <v>237.9</v>
+      </c>
+      <c r="E109" s="1">
+        <v>604.24713419913</v>
+      </c>
+      <c r="F109" t="s">
+        <v>112</v>
+      </c>
+      <c r="G109">
+        <v>7.47</v>
+      </c>
+      <c r="H109" s="1">
+        <v>842033.79</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-511045.29</v>
+      </c>
+      <c r="J109" s="1">
+        <v>-60.691779364341</v>
+      </c>
+      <c r="K109">
+        <v>0.28</v>
+      </c>
+      <c r="L109" t="s">
         <v>239</v>
       </c>
-      <c r="C109" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M109" s="1">
-        <v>146730.77</v>
+        <v>330988.5</v>
       </c>
       <c r="N109" s="1">
-        <v>160304.93</v>
+        <v>333932.05</v>
       </c>
       <c r="O109" s="1">
-        <v>0.18</v>
+        <v>0.37</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>240</v>
+      </c>
+      <c r="B110" t="s">
         <v>241</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" s="1">
+        <v>10275.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>375.5</v>
+      </c>
+      <c r="E110" s="1">
+        <v>348.24635815085</v>
+      </c>
+      <c r="F110" t="s">
+        <v>112</v>
+      </c>
+      <c r="G110">
+        <v>7.47</v>
+      </c>
+      <c r="H110" s="1">
+        <v>480075.78</v>
+      </c>
+      <c r="I110" s="1">
+        <v>36323.63</v>
+      </c>
+      <c r="J110" s="1">
+        <v>7.5662283983583</v>
+      </c>
+      <c r="K110">
+        <v>0.4</v>
+      </c>
+      <c r="L110" t="s">
         <v>242</v>
       </c>
-      <c r="C110" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M110" s="1">
-        <v>769540.32</v>
+        <v>516399.41</v>
       </c>
       <c r="N110" s="1">
-        <v>769540.32</v>
+        <v>520513.32</v>
       </c>
       <c r="O110" s="1">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>243</v>
       </c>
       <c r="B111" t="s">
         <v>244</v>
       </c>
       <c r="C111" s="1">
-        <v>10395.0</v>
+        <v>23683.0</v>
       </c>
       <c r="D111" s="1">
-        <v>373.05</v>
+        <v>26.4</v>
       </c>
       <c r="E111" s="1">
-        <v>604.24713419913</v>
+        <v>20.703307435713</v>
       </c>
       <c r="F111" t="s">
-        <v>115</v>
+        <v>67</v>
       </c>
       <c r="G111">
-        <v>7.47</v>
+        <v>0.88</v>
       </c>
       <c r="H111" s="1">
-        <v>842033.79</v>
+        <v>572823.62</v>
       </c>
       <c r="I111" s="1">
-        <v>-322811.37</v>
+        <v>139120.22</v>
       </c>
       <c r="J111" s="1">
-        <v>-38.337104025243</v>
+        <v>24.286746415939</v>
       </c>
       <c r="K111">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>0.0</v>
+      </c>
+      <c r="L111">
+        <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>519222.42</v>
+        <v>711943.84</v>
       </c>
       <c r="N111" s="1">
-        <v>522167.1</v>
+        <v>711943.84</v>
       </c>
       <c r="O111" s="1">
-        <v>0.58</v>
+        <v>0.78</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>245</v>
+      </c>
+      <c r="B112" t="s">
         <v>246</v>
       </c>
-      <c r="B112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C112" s="1">
-        <v>10275.0</v>
+        <v>455.0</v>
       </c>
       <c r="D112" s="1">
-        <v>383.2</v>
+        <v>857.4</v>
       </c>
       <c r="E112" s="1">
-        <v>348.24635815085</v>
+        <v>959.46857142857</v>
       </c>
       <c r="F112" t="s">
-        <v>115</v>
+        <v>164</v>
       </c>
       <c r="G112">
-        <v>7.47</v>
+        <v>0.91</v>
       </c>
       <c r="H112" s="1">
-        <v>480075.78</v>
+        <v>419323.22</v>
       </c>
       <c r="I112" s="1">
-        <v>47116.73</v>
+        <v>10312.85</v>
       </c>
       <c r="J112" s="1">
-        <v>9.8144359625891</v>
+        <v>2.4594035121642</v>
       </c>
       <c r="K112">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>248</v>
+        <v>0.0</v>
+      </c>
+      <c r="L112">
+        <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>527192.51</v>
+        <v>429636.07</v>
       </c>
       <c r="N112" s="1">
-        <v>531308.01</v>
+        <v>429636.07</v>
       </c>
       <c r="O112" s="1">
-        <v>0.6</v>
+        <v>0.47</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="B113" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="C113" s="1">
-        <v>25844.0</v>
+        <v>31396.0</v>
       </c>
       <c r="D113" s="1">
-        <v>25.1</v>
+        <v>16.1</v>
       </c>
       <c r="E113" s="1">
-        <v>20.703307537533</v>
+        <v>19.602729328577</v>
       </c>
       <c r="F113" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G113">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>625091.99</v>
+        <v>615447.29</v>
       </c>
       <c r="I113" s="1">
-        <v>124564.27</v>
+        <v>-109971.69</v>
       </c>
       <c r="J113" s="1">
-        <v>19.927350212886</v>
+        <v>-17.868579777157</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>749656.26</v>
+        <v>505475.6</v>
       </c>
       <c r="N113" s="1">
-        <v>749656.26</v>
+        <v>505475.6</v>
       </c>
       <c r="O113" s="1">
-        <v>0.84</v>
+        <v>0.56</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="B114" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="C114" s="1">
-        <v>455.0</v>
+        <v>433749.0</v>
       </c>
       <c r="D114" s="1">
-        <v>1046.5</v>
+        <v>1.974</v>
       </c>
       <c r="E114" s="1">
-        <v>959.46857142857</v>
+        <v>1.3769785751667</v>
       </c>
       <c r="F114" t="s">
-        <v>171</v>
+        <v>67</v>
       </c>
       <c r="G114">
-        <v>0.92</v>
+        <v>0.88</v>
       </c>
       <c r="H114" s="1">
-        <v>419323.22</v>
+        <v>693594.69</v>
       </c>
       <c r="I114" s="1">
-        <v>97272.53</v>
+        <v>281374.14</v>
       </c>
       <c r="J114" s="1">
-        <v>23.197506210126</v>
+        <v>40.567516455468</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>516595.75</v>
+        <v>974968.83</v>
       </c>
       <c r="N114" s="1">
-        <v>516595.75</v>
+        <v>974968.83</v>
       </c>
       <c r="O114" s="1">
-        <v>0.58</v>
+        <v>1.07</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="B115" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="C115" s="1">
-        <v>25290.0</v>
+        <v>8021.0</v>
       </c>
       <c r="D115" s="1">
-        <v>20.45</v>
+        <v>43.51</v>
       </c>
       <c r="E115" s="1">
-        <v>20.51787544484</v>
+        <v>37.070315422017</v>
       </c>
       <c r="F115" t="s">
         <v>7</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>518897.07</v>
+        <v>297341.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-1716.57</v>
+        <v>51652.71</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.33081127245525</v>
+        <v>17.371539747294</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>517180.5</v>
+        <v>348993.71</v>
       </c>
       <c r="N115" s="1">
-        <v>517180.5</v>
+        <v>348993.71</v>
       </c>
       <c r="O115" s="1">
-        <v>0.58</v>
+        <v>0.38</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="B116" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="C116" s="1">
-        <v>452334.0</v>
+        <v>2750.0</v>
       </c>
       <c r="D116" s="1">
-        <v>1.898</v>
+        <v>102.5</v>
       </c>
       <c r="E116" s="1">
-        <v>1.3769785600905</v>
+        <v>42.862934545455</v>
       </c>
       <c r="F116" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G116">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>723313.39</v>
+        <v>117873.07</v>
       </c>
       <c r="I116" s="1">
-        <v>268852.2</v>
+        <v>164001.93</v>
       </c>
       <c r="J116" s="1">
-        <v>37.169531729532</v>
+        <v>139.13435019551</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>992165.59</v>
+        <v>281875.0</v>
       </c>
       <c r="N116" s="1">
-        <v>992165.59</v>
+        <v>281875.0</v>
       </c>
       <c r="O116" s="1">
-        <v>1.11</v>
+        <v>0.31</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="B117" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="C117" s="1">
-        <v>4492.0</v>
+        <v>30782.0</v>
       </c>
       <c r="D117" s="1">
-        <v>48.445</v>
+        <v>27.4</v>
       </c>
       <c r="E117" s="1">
-        <v>32.184323241318</v>
+        <v>16.750136443376</v>
       </c>
       <c r="F117" t="s">
         <v>7</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>144571.98</v>
+        <v>515602.7</v>
       </c>
       <c r="I117" s="1">
-        <v>73042.96</v>
+        <v>327824.1</v>
       </c>
       <c r="J117" s="1">
-        <v>50.523593852695</v>
+        <v>63.580757044135</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>217614.94</v>
+        <v>843426.8</v>
       </c>
       <c r="N117" s="1">
-        <v>217614.94</v>
+        <v>843426.8</v>
       </c>
       <c r="O117" s="1">
-        <v>0.24</v>
+        <v>0.93</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="B118" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C118" s="1">
-        <v>2750.0</v>
+        <v>18720.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.7</v>
+        <v>29.42</v>
       </c>
       <c r="E118" s="1">
-        <v>42.862934545455</v>
+        <v>45.814635683761</v>
       </c>
       <c r="F118" t="s">
         <v>7</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>117873.07</v>
+        <v>857649.98</v>
       </c>
       <c r="I118" s="1">
-        <v>159051.93</v>
+        <v>-306907.58</v>
       </c>
       <c r="J118" s="1">
-        <v>134.93491770427</v>
+        <v>-35.78471254672</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>276925.0</v>
+        <v>550742.4</v>
       </c>
       <c r="N118" s="1">
-        <v>276925.0</v>
+        <v>550742.4</v>
       </c>
       <c r="O118" s="1">
-        <v>0.31</v>
+        <v>0.61</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="B119" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="C119" s="1">
-        <v>26081.0</v>
+        <v>5548.0</v>
       </c>
       <c r="D119" s="1">
-        <v>26.22</v>
+        <v>32.11</v>
       </c>
       <c r="E119" s="1">
-        <v>15.708732410567</v>
+        <v>36.417669430425</v>
       </c>
       <c r="F119" t="s">
         <v>7</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>409699.45</v>
+        <v>202045.23</v>
       </c>
       <c r="I119" s="1">
-        <v>274144.37</v>
+        <v>-23898.95</v>
       </c>
       <c r="J119" s="1">
-        <v>66.913531370374</v>
+        <v>-11.82851483304</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>683843.82</v>
+        <v>178146.28</v>
       </c>
       <c r="N119" s="1">
-        <v>683843.82</v>
+        <v>178146.28</v>
       </c>
       <c r="O119" s="1">
-        <v>0.77</v>
+        <v>0.2</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="B120" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="C120" s="1">
-        <v>18720.0</v>
+        <v>1624.0</v>
       </c>
       <c r="D120" s="1">
-        <v>30.24</v>
+        <v>340.0</v>
       </c>
       <c r="E120" s="1">
-        <v>45.814635683761</v>
+        <v>315.93599753695</v>
       </c>
       <c r="F120" t="s">
         <v>7</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>857649.98</v>
+        <v>513080.06</v>
       </c>
       <c r="I120" s="1">
-        <v>-291557.18</v>
+        <v>39079.94</v>
       </c>
       <c r="J120" s="1">
-        <v>-33.99489148242</v>
+        <v>7.6167333417713</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>566092.8</v>
+        <v>552160.0</v>
       </c>
       <c r="N120" s="1">
-        <v>566092.8</v>
+        <v>552160.0</v>
       </c>
       <c r="O120" s="1">
-        <v>0.63</v>
+        <v>0.61</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="B121" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="C121" s="1">
-        <v>5548.0</v>
+        <v>8960.0</v>
       </c>
       <c r="D121" s="1">
-        <v>31.87</v>
+        <v>68.02</v>
       </c>
       <c r="E121" s="1">
-        <v>36.417669430425</v>
+        <v>39.142283482143</v>
       </c>
       <c r="F121" t="s">
-        <v>7</v>
+        <v>164</v>
       </c>
       <c r="G121">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H121" s="1">
-        <v>202045.23</v>
+        <v>371367.01</v>
       </c>
       <c r="I121" s="1">
-        <v>-25230.47</v>
+        <v>299830.75</v>
       </c>
       <c r="J121" s="1">
-        <v>-12.487535587947</v>
+        <v>80.737045005694</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>176814.76</v>
+        <v>671197.76</v>
       </c>
       <c r="N121" s="1">
-        <v>176814.76</v>
+        <v>671197.76</v>
       </c>
       <c r="O121" s="1">
-        <v>0.2</v>
+        <v>0.74</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="B122" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="C122" s="1">
-        <v>1261.0</v>
+        <v>9438.0</v>
       </c>
       <c r="D122" s="1">
-        <v>302.2</v>
+        <v>82.2</v>
       </c>
       <c r="E122" s="1">
-        <v>318.69160190325</v>
+        <v>92.341727060818</v>
       </c>
       <c r="F122" t="s">
         <v>7</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>401870.11</v>
+        <v>871521.22</v>
       </c>
       <c r="I122" s="1">
-        <v>-20795.91</v>
+        <v>-95717.62</v>
       </c>
       <c r="J122" s="1">
-        <v>-5.1747839619125</v>
+        <v>-10.982821508351</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>381074.2</v>
+        <v>775803.6</v>
       </c>
       <c r="N122" s="1">
-        <v>381074.2</v>
+        <v>775803.6</v>
       </c>
       <c r="O122" s="1">
-        <v>0.43</v>
+        <v>0.85</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>267</v>
+      </c>
+      <c r="B123" t="s">
+        <v>268</v>
+      </c>
+      <c r="C123" s="1">
+        <v>8368.0</v>
+      </c>
+      <c r="D123" s="1">
+        <v>170.96</v>
+      </c>
+      <c r="E123" s="1">
+        <v>165.93320984704</v>
+      </c>
+      <c r="F123" t="s">
+        <v>7</v>
+      </c>
+      <c r="G123">
+        <v>1.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>1388529.1</v>
+      </c>
+      <c r="I123" s="1">
+        <v>42064.18</v>
+      </c>
+      <c r="J123" s="1">
+        <v>3.0294057214933</v>
+      </c>
+      <c r="K123">
+        <v>0.5</v>
+      </c>
+      <c r="L123" t="s">
         <v>269</v>
       </c>
-      <c r="B123" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M123" s="1">
-        <v>595504.71</v>
+        <v>1430593.28</v>
       </c>
       <c r="N123" s="1">
-        <v>595504.71</v>
+        <v>1434798.68</v>
       </c>
       <c r="O123" s="1">
-        <v>0.67</v>
+        <v>1.58</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="B124" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="C124" s="1">
-        <v>9438.0</v>
+        <v>2970.0</v>
       </c>
       <c r="D124" s="1">
-        <v>80.45</v>
+        <v>170.96</v>
       </c>
       <c r="E124" s="1">
-        <v>92.341727060818</v>
+        <v>65.312707070707</v>
       </c>
       <c r="F124" t="s">
         <v>7</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>871521.22</v>
+        <v>193978.74</v>
       </c>
       <c r="I124" s="1">
-        <v>-112234.12</v>
+        <v>313772.46</v>
       </c>
       <c r="J124" s="1">
-        <v>-12.877956086944</v>
+        <v>161.75610791162</v>
       </c>
       <c r="K124">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.83</v>
+      </c>
+      <c r="L124" t="s">
+        <v>270</v>
       </c>
       <c r="M124" s="1">
-        <v>759287.1</v>
+        <v>507751.2</v>
       </c>
       <c r="N124" s="1">
-        <v>759287.1</v>
+        <v>510218.83</v>
       </c>
       <c r="O124" s="1">
-        <v>0.85</v>
+        <v>0.56</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="B125" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="C125" s="1">
-        <v>2970.0</v>
+        <v>5607.0</v>
       </c>
       <c r="D125" s="1">
-        <v>175.1</v>
+        <v>276.7</v>
       </c>
       <c r="E125" s="1">
-        <v>65.312707070707</v>
+        <v>144.60614588907</v>
       </c>
       <c r="F125" t="s">
         <v>7</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>193978.74</v>
+        <v>810806.66</v>
       </c>
       <c r="I125" s="1">
-        <v>326068.26</v>
+        <v>740650.24</v>
       </c>
       <c r="J125" s="1">
-        <v>168.09484379577</v>
+        <v>91.347330570768</v>
       </c>
       <c r="K125">
-        <v>0.83</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>0.0</v>
+      </c>
+      <c r="L125">
+        <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>520047.0</v>
+        <v>1551456.9</v>
       </c>
       <c r="N125" s="1">
-        <v>522514.63</v>
+        <v>1551456.9</v>
       </c>
       <c r="O125" s="1">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="B126" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="C126" s="1">
-        <v>7978.0</v>
+        <v>4010.0</v>
       </c>
       <c r="D126" s="1">
-        <v>175.1</v>
+        <v>276.7</v>
       </c>
       <c r="E126" s="1">
-        <v>165.74537102031</v>
+        <v>105.72016708229</v>
       </c>
       <c r="F126" t="s">
         <v>7</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1322316.57</v>
+        <v>423937.87</v>
       </c>
       <c r="I126" s="1">
-        <v>74631.23</v>
+        <v>685629.13</v>
       </c>
       <c r="J126" s="1">
-        <v>5.643976010979</v>
+        <v>161.72868208259</v>
       </c>
       <c r="K126">
-        <v>0.53</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>0.0</v>
+      </c>
+      <c r="L126">
+        <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>1396947.8</v>
+        <v>1109567.0</v>
       </c>
       <c r="N126" s="1">
-        <v>1401153.2</v>
+        <v>1109567.0</v>
       </c>
       <c r="O126" s="1">
-        <v>1.57</v>
+        <v>1.22</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="B127" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="C127" s="1">
-        <v>4010.0</v>
+        <v>2396.0</v>
       </c>
       <c r="D127" s="1">
-        <v>246.6</v>
+        <v>52.15</v>
       </c>
       <c r="E127" s="1">
-        <v>105.72016708229</v>
+        <v>98.584974958264</v>
       </c>
       <c r="F127" t="s">
         <v>7</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>423937.87</v>
+        <v>236209.6</v>
       </c>
       <c r="I127" s="1">
-        <v>564928.13</v>
+        <v>-111258.2</v>
       </c>
       <c r="J127" s="1">
-        <v>133.25729310288</v>
+        <v>-47.101472590445</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>988866.0</v>
+        <v>124951.4</v>
       </c>
       <c r="N127" s="1">
-        <v>988866.0</v>
+        <v>124951.4</v>
       </c>
       <c r="O127" s="1">
-        <v>1.11</v>
+        <v>0.14</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="B128" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="C128" s="1">
-        <v>5607.0</v>
+        <v>16416.0</v>
       </c>
       <c r="D128" s="1">
-        <v>246.6</v>
+        <v>27.9</v>
       </c>
       <c r="E128" s="1">
-        <v>144.60614588907</v>
+        <v>30.023207846004</v>
       </c>
       <c r="F128" t="s">
         <v>7</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>810806.66</v>
+        <v>492860.98</v>
       </c>
       <c r="I128" s="1">
-        <v>571879.54</v>
+        <v>-34854.58</v>
       </c>
       <c r="J128" s="1">
-        <v>70.532171011027</v>
+        <v>-7.0718887098751</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>1382686.2</v>
+        <v>458006.4</v>
       </c>
       <c r="N128" s="1">
-        <v>1382686.2</v>
+        <v>458006.4</v>
       </c>
       <c r="O128" s="1">
-        <v>1.55</v>
+        <v>0.5</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
+        <v>277</v>
+      </c>
+      <c r="B129" t="s">
+        <v>278</v>
+      </c>
+      <c r="C129" s="1">
+        <v>4709.0</v>
+      </c>
+      <c r="D129" s="1">
+        <v>166.45</v>
+      </c>
+      <c r="E129" s="1">
+        <v>96.575062645997</v>
+      </c>
+      <c r="F129" t="s">
+        <v>7</v>
+      </c>
+      <c r="G129">
+        <v>1.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>454771.97</v>
+      </c>
+      <c r="I129" s="1">
+        <v>329041.08</v>
+      </c>
+      <c r="J129" s="1">
+        <v>72.352981649243</v>
+      </c>
+      <c r="K129">
+        <v>0.59</v>
+      </c>
+      <c r="L129" t="s">
         <v>279</v>
       </c>
-      <c r="B129" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M129" s="1">
-        <v>298297.72</v>
+        <v>783813.05</v>
       </c>
       <c r="N129" s="1">
-        <v>298297.72</v>
+        <v>786614.9</v>
       </c>
       <c r="O129" s="1">
-        <v>0.33</v>
+        <v>0.86</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
+        <v>280</v>
+      </c>
+      <c r="B130" t="s">
         <v>281</v>
       </c>
-      <c r="B130" t="s">
+      <c r="C130" s="1">
+        <v>11445.0</v>
+      </c>
+      <c r="D130" s="1">
+        <v>42.14</v>
+      </c>
+      <c r="E130" s="1">
+        <v>52.642768894714</v>
+      </c>
+      <c r="F130" t="s">
+        <v>7</v>
+      </c>
+      <c r="G130">
+        <v>1.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>602496.49</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-120204.19</v>
+      </c>
+      <c r="J130" s="1">
+        <v>-19.951019133738</v>
+      </c>
+      <c r="K130">
+        <v>0.22</v>
+      </c>
+      <c r="L130" t="s">
         <v>282</v>
       </c>
-      <c r="C130" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M130" s="1">
-        <v>458307.6</v>
+        <v>482292.3</v>
       </c>
       <c r="N130" s="1">
-        <v>458307.6</v>
+        <v>484830.95</v>
       </c>
       <c r="O130" s="1">
-        <v>0.51</v>
+        <v>0.53</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="B131" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="C131" s="1">
-        <v>5052.0</v>
+        <v>7640.0</v>
       </c>
       <c r="D131" s="1">
-        <v>147.95</v>
+        <v>42.14</v>
       </c>
       <c r="E131" s="1">
-        <v>96.575063341251</v>
+        <v>46.736126963351</v>
       </c>
       <c r="F131" t="s">
         <v>7</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>487897.22</v>
+        <v>357064.01</v>
       </c>
       <c r="I131" s="1">
-        <v>259546.18</v>
+        <v>-35114.41</v>
       </c>
       <c r="J131" s="1">
-        <v>53.196896674263</v>
+        <v>-9.8342059173088</v>
       </c>
       <c r="K131">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="L131">
-        <v>0.0</v>
+        <v>869.05</v>
       </c>
       <c r="M131" s="1">
-        <v>747443.4</v>
+        <v>321949.6</v>
       </c>
       <c r="N131" s="1">
-        <v>747443.4</v>
+        <v>322818.65</v>
       </c>
       <c r="O131" s="1">
-        <v>0.84</v>
+        <v>0.35</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
+        <v>283</v>
+      </c>
+      <c r="B132" t="s">
+        <v>284</v>
+      </c>
+      <c r="C132" s="1">
+        <v>4510.0</v>
+      </c>
+      <c r="D132" s="1">
+        <v>247.4</v>
+      </c>
+      <c r="E132" s="1">
+        <v>200.84106430155</v>
+      </c>
+      <c r="F132" t="s">
+        <v>7</v>
+      </c>
+      <c r="G132">
+        <v>1.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>905793.2</v>
+      </c>
+      <c r="I132" s="1">
+        <v>209980.8</v>
+      </c>
+      <c r="J132" s="1">
+        <v>23.181980169425</v>
+      </c>
+      <c r="K132">
+        <v>1.54</v>
+      </c>
+      <c r="L132" t="s">
         <v>285</v>
       </c>
-      <c r="B132" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M132" s="1">
-        <v>323477.6</v>
+        <v>1115774.0</v>
       </c>
       <c r="N132" s="1">
-        <v>323477.6</v>
+        <v>1122727.04</v>
       </c>
       <c r="O132" s="1">
-        <v>0.36</v>
+        <v>1.23</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B133" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C133" s="1">
-        <v>11445.0</v>
+        <v>3145.0</v>
       </c>
       <c r="D133" s="1">
-        <v>42.34</v>
+        <v>159.5</v>
       </c>
       <c r="E133" s="1">
-        <v>52.642768894714</v>
+        <v>249.79685850556</v>
       </c>
       <c r="F133" t="s">
-        <v>7</v>
+        <v>164</v>
       </c>
       <c r="G133">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H133" s="1">
-        <v>602496.49</v>
+        <v>759457.32</v>
       </c>
       <c r="I133" s="1">
-        <v>-117915.19</v>
+        <v>-207014.67</v>
       </c>
       <c r="J133" s="1">
-        <v>-19.571099907985</v>
+        <v>-27.2582361837</v>
       </c>
       <c r="K133">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>0.0</v>
+      </c>
+      <c r="L133">
+        <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>484581.3</v>
+        <v>552442.65</v>
       </c>
       <c r="N133" s="1">
-        <v>485818.08</v>
+        <v>552442.65</v>
       </c>
       <c r="O133" s="1">
-        <v>0.54</v>
+        <v>0.61</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>288</v>
       </c>
       <c r="B134" t="s">
         <v>289</v>
       </c>
       <c r="C134" s="1">
-        <v>4510.0</v>
+        <v>10426.0</v>
       </c>
       <c r="D134" s="1">
-        <v>260.35</v>
+        <v>73.86</v>
       </c>
       <c r="E134" s="1">
-        <v>200.84106430155</v>
+        <v>40.217699980817</v>
       </c>
       <c r="F134" t="s">
         <v>7</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>905793.2</v>
+        <v>419309.74</v>
       </c>
       <c r="I134" s="1">
-        <v>268385.3</v>
+        <v>350754.62</v>
       </c>
       <c r="J134" s="1">
-        <v>29.629864741753</v>
+        <v>83.650482337949</v>
       </c>
       <c r="K134">
-        <v>0.93</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>0.0</v>
+      </c>
+      <c r="L134">
+        <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>1174178.5</v>
+        <v>770064.36</v>
       </c>
       <c r="N134" s="1">
-        <v>1178386.92</v>
+        <v>770064.36</v>
       </c>
       <c r="O134" s="1">
-        <v>1.32</v>
+        <v>0.85</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
+        <v>290</v>
+      </c>
+      <c r="B135" t="s">
         <v>291</v>
       </c>
-      <c r="B135" t="s">
+      <c r="C135" s="1">
+        <v>23111.0</v>
+      </c>
+      <c r="D135" s="1">
+        <v>211.5</v>
+      </c>
+      <c r="E135" s="1">
+        <v>188.60455021418</v>
+      </c>
+      <c r="F135" t="s">
         <v>292</v>
       </c>
-      <c r="C135" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G135">
-        <v>0.92</v>
+        <v>9.98</v>
       </c>
       <c r="H135" s="1">
-        <v>759457.32</v>
+        <v>368669.45</v>
       </c>
       <c r="I135" s="1">
-        <v>-247131.57</v>
+        <v>66495.38</v>
       </c>
       <c r="J135" s="1">
-        <v>-32.540547505685</v>
+        <v>18.03658534766</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>512325.75</v>
+        <v>435164.83</v>
       </c>
       <c r="N135" s="1">
-        <v>512325.75</v>
+        <v>435164.83</v>
       </c>
       <c r="O135" s="1">
-        <v>0.57</v>
+        <v>0.48</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>293</v>
       </c>
       <c r="B136" t="s">
         <v>294</v>
       </c>
       <c r="C136" s="1">
-        <v>10426.0</v>
+        <v>14599.0</v>
       </c>
       <c r="D136" s="1">
-        <v>75.68</v>
+        <v>6.935</v>
       </c>
       <c r="E136" s="1">
-        <v>40.217699980817</v>
+        <v>16.348219741078</v>
       </c>
       <c r="F136" t="s">
         <v>7</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>419309.74</v>
+        <v>238667.66</v>
       </c>
       <c r="I136" s="1">
-        <v>369729.94</v>
+        <v>-137423.59</v>
       </c>
       <c r="J136" s="1">
-        <v>88.175853010235</v>
+        <v>-57.579476834021</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>789039.68</v>
+        <v>101244.07</v>
       </c>
       <c r="N136" s="1">
-        <v>789039.68</v>
+        <v>101244.07</v>
       </c>
       <c r="O136" s="1">
-        <v>0.88</v>
+        <v>0.11</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>295</v>
       </c>
       <c r="B137" t="s">
         <v>296</v>
       </c>
       <c r="C137" s="1">
-        <v>23111.0</v>
+        <v>91643.0</v>
       </c>
       <c r="D137" s="1">
-        <v>196.6</v>
+        <v>1.748</v>
       </c>
       <c r="E137" s="1">
-        <v>188.60455021418</v>
+        <v>3.4322154447148</v>
       </c>
       <c r="F137" t="s">
-        <v>297</v>
+        <v>67</v>
       </c>
       <c r="G137">
-        <v>10.13</v>
+        <v>0.88</v>
       </c>
       <c r="H137" s="1">
-        <v>368669.45</v>
+        <v>368048.71</v>
       </c>
       <c r="I137" s="1">
-        <v>27978.77</v>
+        <v>-185639.9</v>
       </c>
       <c r="J137" s="1">
-        <v>7.5891208235453</v>
+        <v>-50.438948692416</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>396648.22</v>
+        <v>182408.81</v>
       </c>
       <c r="N137" s="1">
-        <v>396648.22</v>
+        <v>182408.81</v>
       </c>
       <c r="O137" s="1">
-        <v>0.44</v>
+        <v>0.2</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
+        <v>297</v>
+      </c>
+      <c r="B138" t="s">
         <v>298</v>
       </c>
-      <c r="B138" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C138" s="1">
-        <v>14599.0</v>
+        <v>11996.0</v>
       </c>
       <c r="D138" s="1">
-        <v>8.41</v>
+        <v>28.41</v>
       </c>
       <c r="E138" s="1">
-        <v>16.348219741078</v>
+        <v>34.227461653885</v>
       </c>
       <c r="F138" t="s">
         <v>7</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>238667.66</v>
+        <v>410592.63</v>
       </c>
       <c r="I138" s="1">
-        <v>-115890.07</v>
+        <v>-69786.27</v>
       </c>
       <c r="J138" s="1">
-        <v>-48.557089804291</v>
+        <v>-16.996474096479</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>122777.59</v>
+        <v>340806.36</v>
       </c>
       <c r="N138" s="1">
-        <v>122777.59</v>
+        <v>340806.36</v>
       </c>
       <c r="O138" s="1">
-        <v>0.14</v>
+        <v>0.37</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
+        <v>299</v>
+      </c>
+      <c r="B139" t="s">
         <v>300</v>
       </c>
-      <c r="B139" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C139" s="1">
-        <v>135502.0</v>
+        <v>3160.0</v>
       </c>
       <c r="D139" s="1">
-        <v>1.922</v>
+        <v>92.6</v>
       </c>
       <c r="E139" s="1">
-        <v>3.4322153916547</v>
+        <v>92.425990506329</v>
       </c>
       <c r="F139" t="s">
-        <v>67</v>
+        <v>164</v>
       </c>
       <c r="G139">
-        <v>0.87</v>
+        <v>0.91</v>
       </c>
       <c r="H139" s="1">
-        <v>544191.43</v>
+        <v>280866.71</v>
       </c>
       <c r="I139" s="1">
-        <v>-243218.25</v>
+        <v>41391.45</v>
       </c>
       <c r="J139" s="1">
-        <v>-44.693509782027</v>
+        <v>14.737043774251</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>300973.18</v>
+        <v>322258.16</v>
       </c>
       <c r="N139" s="1">
-        <v>300973.18</v>
+        <v>322258.16</v>
       </c>
       <c r="O139" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
+        <v>301</v>
+      </c>
+      <c r="B140" t="s">
         <v>302</v>
       </c>
-      <c r="B140" t="s">
+      <c r="C140" s="1">
+        <v>4911.0</v>
+      </c>
+      <c r="D140" s="1">
+        <v>55.3</v>
+      </c>
+      <c r="E140" s="1">
+        <v>37.257507635919</v>
+      </c>
+      <c r="F140" t="s">
+        <v>7</v>
+      </c>
+      <c r="G140">
+        <v>1.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>182971.62</v>
+      </c>
+      <c r="I140" s="1">
+        <v>88606.68</v>
+      </c>
+      <c r="J140" s="1">
+        <v>48.426460890492</v>
+      </c>
+      <c r="K140">
+        <v>0.21</v>
+      </c>
+      <c r="L140" t="s">
         <v>303</v>
       </c>
-      <c r="C140" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M140" s="1">
-        <v>289103.6</v>
+        <v>271578.3</v>
       </c>
       <c r="N140" s="1">
-        <v>289103.6</v>
+        <v>272593.93</v>
       </c>
       <c r="O140" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>304</v>
       </c>
       <c r="B141" t="s">
         <v>305</v>
       </c>
       <c r="C141" s="1">
-        <v>3160.0</v>
+        <v>130318.0</v>
       </c>
       <c r="D141" s="1">
-        <v>93.36</v>
+        <v>3.766</v>
       </c>
       <c r="E141" s="1">
-        <v>92.425990506329</v>
+        <v>6.8441790082721</v>
       </c>
       <c r="F141" t="s">
-        <v>171</v>
+        <v>67</v>
       </c>
       <c r="G141">
-        <v>0.92</v>
+        <v>0.88</v>
       </c>
       <c r="H141" s="1">
-        <v>280866.71</v>
+        <v>1032880.21</v>
       </c>
       <c r="I141" s="1">
-        <v>39205.61</v>
+        <v>-474037.21</v>
       </c>
       <c r="J141" s="1">
-        <v>13.958795615187</v>
+        <v>-45.894693829016</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>320072.32</v>
+        <v>558843.0</v>
       </c>
       <c r="N141" s="1">
-        <v>320072.32</v>
+        <v>558843.0</v>
       </c>
       <c r="O141" s="1">
-        <v>0.36</v>
+        <v>0.61</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>306</v>
       </c>
       <c r="B142" t="s">
         <v>307</v>
       </c>
       <c r="C142" s="1">
-        <v>6809.0</v>
+        <v>11049.0</v>
       </c>
       <c r="D142" s="1">
-        <v>49.46</v>
+        <v>36.62</v>
       </c>
       <c r="E142" s="1">
-        <v>37.257509179028</v>
+        <v>32.310395510906</v>
       </c>
       <c r="F142" t="s">
         <v>7</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>253686.38</v>
+        <v>356997.56</v>
       </c>
       <c r="I142" s="1">
-        <v>83086.76</v>
+        <v>47616.82</v>
       </c>
       <c r="J142" s="1">
-        <v>32.75176223493</v>
+        <v>13.338135980537</v>
       </c>
       <c r="K142">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>0.0</v>
+      </c>
+      <c r="L142">
+        <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>336773.14</v>
+        <v>404614.38</v>
       </c>
       <c r="N142" s="1">
-        <v>337788.77</v>
+        <v>404614.38</v>
       </c>
       <c r="O142" s="1">
-        <v>0.38</v>
+        <v>0.44</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
+        <v>308</v>
+      </c>
+      <c r="B143" t="s">
         <v>309</v>
       </c>
-      <c r="B143" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C143" s="1">
-        <v>138688.0</v>
+        <v>6146.0</v>
       </c>
       <c r="D143" s="1">
-        <v>3.776</v>
+        <v>39.08</v>
       </c>
       <c r="E143" s="1">
-        <v>6.8441790205353</v>
+        <v>37.432884803124</v>
       </c>
       <c r="F143" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G143">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>1099219.53</v>
+        <v>230062.51</v>
       </c>
       <c r="I143" s="1">
-        <v>-494018.59</v>
+        <v>10123.17</v>
       </c>
       <c r="J143" s="1">
-        <v>-44.942668549566</v>
+        <v>4.4001823678269</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>605200.94</v>
+        <v>240185.68</v>
       </c>
       <c r="N143" s="1">
-        <v>605200.94</v>
+        <v>240185.68</v>
       </c>
       <c r="O143" s="1">
-        <v>0.68</v>
+        <v>0.26</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
+        <v>310</v>
+      </c>
+      <c r="B144" t="s">
         <v>311</v>
       </c>
-      <c r="B144" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C144" s="1">
-        <v>8638.0</v>
+        <v>16242.0</v>
       </c>
       <c r="D144" s="1">
-        <v>32.74</v>
+        <v>67.28</v>
       </c>
       <c r="E144" s="1">
-        <v>32.065853206761</v>
+        <v>58.760913064894</v>
       </c>
       <c r="F144" t="s">
         <v>7</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>276984.84</v>
+        <v>954394.75</v>
       </c>
       <c r="I144" s="1">
-        <v>5823.28</v>
+        <v>138367.01</v>
       </c>
       <c r="J144" s="1">
-        <v>2.1023822097989</v>
+        <v>14.497880462985</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>282808.12</v>
+        <v>1092761.76</v>
       </c>
       <c r="N144" s="1">
-        <v>282808.12</v>
+        <v>1092761.76</v>
       </c>
       <c r="O144" s="1">
-        <v>0.32</v>
+        <v>1.2</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
+        <v>312</v>
+      </c>
+      <c r="B145" t="s">
         <v>313</v>
       </c>
-      <c r="B145" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C145" s="1">
-        <v>9000.0</v>
+        <v>1699.0</v>
       </c>
       <c r="D145" s="1">
-        <v>37.34</v>
+        <v>252.3</v>
       </c>
       <c r="E145" s="1">
-        <v>37.432885555556</v>
+        <v>257.71209535021</v>
       </c>
       <c r="F145" t="s">
         <v>7</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>336895.97</v>
+        <v>437852.85</v>
       </c>
       <c r="I145" s="1">
-        <v>-835.97</v>
+        <v>-9195.15</v>
       </c>
       <c r="J145" s="1">
-        <v>-0.24813891362369</v>
+        <v>-2.1000548471935</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>336060.0</v>
+        <v>428657.7</v>
       </c>
       <c r="N145" s="1">
-        <v>336060.0</v>
+        <v>428657.7</v>
       </c>
       <c r="O145" s="1">
-        <v>0.38</v>
+        <v>0.47</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
+        <v>314</v>
+      </c>
+      <c r="B146" t="s">
         <v>315</v>
       </c>
-      <c r="B146" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C146" s="1">
-        <v>11500.0</v>
+        <v>9504.0</v>
       </c>
       <c r="D146" s="1">
-        <v>60.63</v>
+        <v>72.41</v>
       </c>
       <c r="E146" s="1">
-        <v>56.06224173913</v>
+        <v>66.785519781145</v>
       </c>
       <c r="F146" t="s">
         <v>7</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>644715.78</v>
+        <v>634729.58</v>
       </c>
       <c r="I146" s="1">
-        <v>52529.22</v>
+        <v>53455.06</v>
       </c>
       <c r="J146" s="1">
-        <v>8.1476553901007</v>
+        <v>8.4217061382266</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>697245.0</v>
+        <v>688184.64</v>
       </c>
       <c r="N146" s="1">
-        <v>697245.0</v>
+        <v>688184.64</v>
       </c>
       <c r="O146" s="1">
-        <v>0.78</v>
+        <v>0.76</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
+        <v>316</v>
+      </c>
+      <c r="B147" t="s">
         <v>317</v>
       </c>
-      <c r="B147" t="s">
+      <c r="C147" s="1">
+        <v>13306.0</v>
+      </c>
+      <c r="D147" s="1">
+        <v>62.26</v>
+      </c>
+      <c r="E147" s="1">
+        <v>46.506733804299</v>
+      </c>
+      <c r="F147" t="s">
+        <v>7</v>
+      </c>
+      <c r="G147">
+        <v>1.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>618818.6</v>
+      </c>
+      <c r="I147" s="1">
+        <v>209612.96</v>
+      </c>
+      <c r="J147" s="1">
+        <v>33.873086555575</v>
+      </c>
+      <c r="K147">
+        <v>0.46</v>
+      </c>
+      <c r="L147" t="s">
         <v>318</v>
       </c>
-      <c r="C147" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M147" s="1">
-        <v>358325.0</v>
+        <v>828431.56</v>
       </c>
       <c r="N147" s="1">
-        <v>358325.0</v>
+        <v>834587.36</v>
       </c>
       <c r="O147" s="1">
-        <v>0.4</v>
+        <v>0.92</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>319</v>
       </c>
       <c r="B148" t="s">
         <v>320</v>
       </c>
       <c r="C148" s="1">
-        <v>9504.0</v>
+        <v>170686.0</v>
       </c>
       <c r="D148" s="1">
-        <v>75.09</v>
+        <v>4.09</v>
       </c>
       <c r="E148" s="1">
-        <v>66.785519781145</v>
+        <v>3.4000995980924</v>
       </c>
       <c r="F148" t="s">
         <v>7</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>634729.58</v>
+        <v>580349.4</v>
       </c>
       <c r="I148" s="1">
-        <v>78925.78</v>
+        <v>117756.34</v>
       </c>
       <c r="J148" s="1">
-        <v>12.434552049709</v>
+        <v>20.290593907739</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>713655.36</v>
+        <v>698105.74</v>
       </c>
       <c r="N148" s="1">
-        <v>713655.36</v>
+        <v>698105.74</v>
       </c>
       <c r="O148" s="1">
-        <v>0.8</v>
+        <v>0.77</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>321</v>
       </c>
       <c r="B149" t="s">
         <v>322</v>
       </c>
       <c r="C149" s="1">
-        <v>13306.0</v>
+        <v>42111.0</v>
       </c>
       <c r="D149" s="1">
-        <v>57.84</v>
+        <v>5.04</v>
       </c>
       <c r="E149" s="1">
-        <v>46.506733804299</v>
+        <v>8.7898750920187</v>
       </c>
       <c r="F149" t="s">
-        <v>7</v>
+        <v>67</v>
       </c>
       <c r="G149">
-        <v>1.0</v>
+        <v>0.88</v>
       </c>
       <c r="H149" s="1">
-        <v>618818.6</v>
+        <v>438098.94</v>
       </c>
       <c r="I149" s="1">
-        <v>150800.44</v>
+        <v>-196424.24</v>
       </c>
       <c r="J149" s="1">
-        <v>24.369086514206</v>
+        <v>-44.83558896536</v>
       </c>
       <c r="K149">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.03</v>
+      </c>
+      <c r="L149" t="s">
+        <v>323</v>
       </c>
       <c r="M149" s="1">
-        <v>769619.04</v>
+        <v>241674.7</v>
       </c>
       <c r="N149" s="1">
-        <v>769619.04</v>
+        <v>242914.17</v>
       </c>
       <c r="O149" s="1">
-        <v>0.86</v>
+        <v>0.27</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B150" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C150" s="1">
-        <v>164813.0</v>
+        <v>5985.0</v>
       </c>
       <c r="D150" s="1">
-        <v>3.825</v>
+        <v>140.75</v>
       </c>
       <c r="E150" s="1">
-        <v>3.3790148835347</v>
+        <v>112.47258980785</v>
       </c>
       <c r="F150" t="s">
         <v>7</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>556905.58</v>
+        <v>673148.45</v>
       </c>
       <c r="I150" s="1">
-        <v>73504.15</v>
+        <v>169240.3</v>
       </c>
       <c r="J150" s="1">
-        <v>13.198673642308</v>
+        <v>25.141601380795</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>630409.73</v>
+        <v>842388.75</v>
       </c>
       <c r="N150" s="1">
-        <v>630409.73</v>
+        <v>842388.75</v>
       </c>
       <c r="O150" s="1">
-        <v>0.71</v>
+        <v>0.93</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
+        <v>324</v>
+      </c>
+      <c r="B151" t="s">
         <v>325</v>
       </c>
-      <c r="B151" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C151" s="1">
-        <v>54111.0</v>
+        <v>3581.0</v>
       </c>
       <c r="D151" s="1">
-        <v>5.755</v>
+        <v>140.75</v>
       </c>
       <c r="E151" s="1">
-        <v>8.7898750716121</v>
+        <v>108.66342920972</v>
       </c>
       <c r="F151" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G151">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>562940.12</v>
+        <v>389123.74</v>
       </c>
       <c r="I151" s="1">
-        <v>-203058.54</v>
+        <v>114902.01</v>
       </c>
       <c r="J151" s="1">
-        <v>-36.071072710185</v>
+        <v>29.52839885842</v>
       </c>
       <c r="K151">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>0.0</v>
+      </c>
+      <c r="L151">
+        <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>359881.58</v>
+        <v>504025.75</v>
       </c>
       <c r="N151" s="1">
-        <v>361139.51</v>
+        <v>504025.75</v>
       </c>
       <c r="O151" s="1">
-        <v>0.4</v>
+        <v>0.55</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="B152" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="C152" s="1">
-        <v>5985.0</v>
+        <v>1201.0</v>
       </c>
       <c r="D152" s="1">
-        <v>121.75</v>
+        <v>370.0</v>
       </c>
       <c r="E152" s="1">
-        <v>112.47258980785</v>
+        <v>321.34985845129</v>
       </c>
       <c r="F152" t="s">
         <v>7</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>673148.45</v>
+        <v>385941.18</v>
       </c>
       <c r="I152" s="1">
-        <v>55525.3</v>
+        <v>58428.82</v>
       </c>
       <c r="J152" s="1">
-        <v>8.2485965762827</v>
+        <v>15.139306979369</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>728673.75</v>
+        <v>444370.0</v>
       </c>
       <c r="N152" s="1">
-        <v>728673.75</v>
+        <v>444370.0</v>
       </c>
       <c r="O152" s="1">
-        <v>0.82</v>
+        <v>0.49</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>328</v>
       </c>
       <c r="B153" t="s">
         <v>329</v>
       </c>
       <c r="C153" s="1">
-        <v>3581.0</v>
+        <v>19285.0</v>
       </c>
       <c r="D153" s="1">
-        <v>121.75</v>
+        <v>26.04</v>
       </c>
       <c r="E153" s="1">
-        <v>108.66342920972</v>
+        <v>26.240920404459</v>
       </c>
       <c r="F153" t="s">
         <v>7</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>389123.74</v>
+        <v>506056.15</v>
       </c>
       <c r="I153" s="1">
-        <v>46863.01</v>
+        <v>-3874.75</v>
       </c>
       <c r="J153" s="1">
-        <v>12.043215353553</v>
+        <v>-0.765675903751</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>435986.75</v>
+        <v>502181.4</v>
       </c>
       <c r="N153" s="1">
-        <v>435986.75</v>
+        <v>502181.4</v>
       </c>
       <c r="O153" s="1">
-        <v>0.49</v>
+        <v>0.55</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="B154" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="C154" s="1">
-        <v>1462.0</v>
+        <v>11195.0</v>
       </c>
       <c r="D154" s="1">
-        <v>351.5</v>
+        <v>26.04</v>
       </c>
       <c r="E154" s="1">
-        <v>319.92788645691</v>
+        <v>24.523230013399</v>
       </c>
       <c r="F154" t="s">
         <v>7</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>467734.57</v>
+        <v>274537.56</v>
       </c>
       <c r="I154" s="1">
-        <v>46158.43</v>
+        <v>16980.24</v>
       </c>
       <c r="J154" s="1">
-        <v>9.8685093983966</v>
+        <v>6.185033479572</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>513893.0</v>
+        <v>291517.8</v>
       </c>
       <c r="N154" s="1">
-        <v>513893.0</v>
+        <v>291517.8</v>
       </c>
       <c r="O154" s="1">
-        <v>0.58</v>
+        <v>0.32</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="B155" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="C155" s="1">
-        <v>19285.0</v>
+        <v>9107.0</v>
       </c>
       <c r="D155" s="1">
-        <v>24.16</v>
+        <v>27.8</v>
       </c>
       <c r="E155" s="1">
-        <v>26.240920404459</v>
+        <v>32.032130229494</v>
       </c>
       <c r="F155" t="s">
         <v>7</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>506056.15</v>
+        <v>291716.61</v>
       </c>
       <c r="I155" s="1">
-        <v>-40130.55</v>
+        <v>-38542.01</v>
       </c>
       <c r="J155" s="1">
-        <v>-7.9300587494095</v>
+        <v>-13.212141057035</v>
       </c>
       <c r="K155">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="L155">
-        <v>0.0</v>
+        <v>448.76</v>
       </c>
       <c r="M155" s="1">
-        <v>465925.6</v>
+        <v>253174.6</v>
       </c>
       <c r="N155" s="1">
-        <v>465925.6</v>
+        <v>253623.36</v>
       </c>
       <c r="O155" s="1">
-        <v>0.52</v>
+        <v>0.28</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>332</v>
       </c>
       <c r="B156" t="s">
         <v>333</v>
       </c>
       <c r="C156" s="1">
-        <v>10247.0</v>
+        <v>2662.0</v>
       </c>
       <c r="D156" s="1">
-        <v>24.16</v>
+        <v>68.1</v>
       </c>
       <c r="E156" s="1">
-        <v>24.547201132039</v>
+        <v>138.66598046582</v>
       </c>
       <c r="F156" t="s">
         <v>7</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>251535.17</v>
+        <v>369128.84</v>
       </c>
       <c r="I156" s="1">
-        <v>-3967.65</v>
+        <v>-187846.64</v>
       </c>
       <c r="J156" s="1">
-        <v>-1.5773738519349</v>
+        <v>-50.889180048896</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>247567.52</v>
+        <v>181282.2</v>
       </c>
       <c r="N156" s="1">
-        <v>247567.52</v>
+        <v>181282.2</v>
       </c>
       <c r="O156" s="1">
-        <v>0.28</v>
+        <v>0.2</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>334</v>
       </c>
       <c r="B157" t="s">
         <v>335</v>
       </c>
       <c r="C157" s="1">
-        <v>9107.0</v>
+        <v>1536.0</v>
       </c>
       <c r="D157" s="1">
-        <v>28.54</v>
+        <v>81.5</v>
       </c>
       <c r="E157" s="1">
-        <v>32.032130229494</v>
+        <v>75.67451171875</v>
       </c>
       <c r="F157" t="s">
-        <v>7</v>
+        <v>164</v>
       </c>
       <c r="G157">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H157" s="1">
-        <v>291716.61</v>
+        <v>111719.5</v>
       </c>
       <c r="I157" s="1">
-        <v>-31802.83</v>
+        <v>26145.71</v>
       </c>
       <c r="J157" s="1">
-        <v>-10.901960639129</v>
+        <v>23.402995895972</v>
       </c>
       <c r="K157">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L157">
-        <v>448.76</v>
+        <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>259913.78</v>
+        <v>137865.21</v>
       </c>
       <c r="N157" s="1">
-        <v>260362.54</v>
+        <v>137865.21</v>
       </c>
       <c r="O157" s="1">
-        <v>0.29</v>
+        <v>0.15</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>336</v>
       </c>
       <c r="B158" t="s">
         <v>337</v>
       </c>
       <c r="C158" s="1">
-        <v>2662.0</v>
+        <v>-21879.83</v>
       </c>
       <c r="D158" s="1">
-        <v>80.2</v>
+        <v>0.8782</v>
       </c>
       <c r="E158" s="1">
-        <v>138.66598046582</v>
+        <v>0.0</v>
       </c>
       <c r="F158" t="s">
-        <v>7</v>
+        <v>67</v>
       </c>
       <c r="G158">
-        <v>1.0</v>
+        <v>0.88</v>
       </c>
       <c r="H158" s="1">
-        <v>369128.84</v>
+        <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-155636.44</v>
+        <v>-118.83</v>
       </c>
       <c r="J158" s="1">
-        <v>-42.163175329243</v>
+        <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>213492.4</v>
+        <v>-118.83</v>
       </c>
       <c r="N158" s="1">
-        <v>213492.4</v>
+        <v>-118.83</v>
       </c>
       <c r="O158" s="1">
-        <v>0.24</v>
+        <v>0.0</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="B159" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="C159" s="1">
-        <v>1536.0</v>
+        <v>-21879.83</v>
       </c>
       <c r="D159" s="1">
-        <v>83.2</v>
+        <v>0.8782</v>
       </c>
       <c r="E159" s="1">
-        <v>75.67451171875</v>
+        <v>0.0</v>
       </c>
       <c r="F159" t="s">
-        <v>171</v>
+        <v>67</v>
       </c>
       <c r="G159">
-        <v>0.92</v>
+        <v>0.88</v>
       </c>
       <c r="H159" s="1">
-        <v>111719.5</v>
+        <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>26928.86</v>
+        <v>-118.83</v>
       </c>
       <c r="J159" s="1">
-        <v>24.103992588581</v>
+        <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>138648.36</v>
+        <v>-118.83</v>
       </c>
       <c r="N159" s="1">
-        <v>138648.36</v>
+        <v>-118.83</v>
       </c>
       <c r="O159" s="1">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="B160" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="C160" s="1">
-        <v>-65145.27</v>
+        <v>-23564.41</v>
       </c>
       <c r="D160" s="1">
-        <v>0.8653</v>
+        <v>0.8782</v>
       </c>
       <c r="E160" s="1">
         <v>0.0</v>
       </c>
       <c r="F160" t="s">
         <v>67</v>
       </c>
       <c r="G160">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-30.75</v>
+        <v>-67.58</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>-30.75</v>
+        <v>-67.579999999998</v>
       </c>
       <c r="N160" s="1">
-        <v>-30.75</v>
+        <v>-67.579999999998</v>
       </c>
       <c r="O160" s="1">
         <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="B161" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="C161" s="1">
-        <v>-65145.27</v>
+        <v>-23564.41</v>
       </c>
       <c r="D161" s="1">
-        <v>0.8653</v>
+        <v>0.8782</v>
       </c>
       <c r="E161" s="1">
         <v>0.0</v>
       </c>
       <c r="F161" t="s">
         <v>67</v>
       </c>
       <c r="G161">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H161" s="1">
         <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-30.75</v>
+        <v>-67.58</v>
       </c>
       <c r="J161" s="1">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161">
         <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>-30.75</v>
+        <v>-67.579999999998</v>
       </c>
       <c r="N161" s="1">
-        <v>-30.75</v>
+        <v>-67.579999999998</v>
       </c>
       <c r="O161" s="1">
         <v>0.0</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="B162" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="C162" s="1">
-        <v>-78309.74</v>
+        <v>254.0</v>
       </c>
       <c r="D162" s="1">
-        <v>0.8653</v>
+        <v>4778.97</v>
       </c>
       <c r="E162" s="1">
-        <v>0.0</v>
+        <v>4767.7457086614</v>
       </c>
       <c r="F162" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G162">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>0.0</v>
+        <v>1211007.41</v>
       </c>
       <c r="I162" s="1">
-        <v>-353.23</v>
+        <v>2850.97</v>
       </c>
       <c r="J162" s="1">
-        <v>0</v>
+        <v>0.2354213505597</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
       <c r="L162">
         <v>0.0</v>
       </c>
       <c r="M162" s="1">
-        <v>-353.23000000001</v>
+        <v>1213858.38</v>
       </c>
       <c r="N162" s="1">
-        <v>-353.23000000001</v>
+        <v>1213858.38</v>
       </c>
       <c r="O162" s="1">
-        <v>0.0</v>
+        <v>1.33</v>
       </c>
       <c r="P162">
-        <v>1</v>
-[...298 lines deleted...]
-      <c r="P168">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>