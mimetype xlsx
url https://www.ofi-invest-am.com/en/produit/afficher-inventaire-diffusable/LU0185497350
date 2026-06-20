--- v1 (2026-05-29)
+++ v2 (2026-06-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="342">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="345">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>POCHE</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
@@ -172,99 +172,105 @@
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>FR0000071946</t>
   </si>
   <si>
     <t>ALTEN SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>2 666.53</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
+    <t>LU0569974404</t>
+  </si>
+  <si>
+    <t>APERAM SA</t>
+  </si>
+  <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0000334118</t>
   </si>
   <si>
     <t>ASM INTERNATIONAL NV</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>NL0011872643</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV</t>
   </si>
   <si>
     <t>SE0007100581</t>
   </si>
   <si>
     <t>ASSA ABLOY CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>11 469.36</t>
+    <t>11 606.63</t>
   </si>
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO CLASS A</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>8 971.06</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
@@ -280,50 +286,53 @@
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>4 365.71</t>
   </si>
   <si>
     <t>NL0011872650</t>
   </si>
   <si>
     <t>BASIC-FIT NV</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>GB00BYQ0JC66</t>
   </si>
   <si>
     <t>BEAZLEY PLC</t>
   </si>
   <si>
+    <t>3 569.30</t>
+  </si>
+  <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>7 429.27</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>GB00B3FLWH99</t>
   </si>
   <si>
     <t>BODYCOTE PLC</t>
@@ -337,69 +346,69 @@
   <si>
     <t>GB00B0744B38</t>
   </si>
   <si>
     <t>BUNZL</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>ES0105630315</t>
   </si>
   <si>
     <t>CIE AUTOMOTIVE SA</t>
   </si>
   <si>
-    <t>15 061.67</t>
+    <t>6 373.47</t>
   </si>
   <si>
     <t>GB00B4YZN328</t>
   </si>
   <si>
     <t>COATS GROUP PLC</t>
   </si>
   <si>
     <t>DK0060448595</t>
   </si>
   <si>
     <t>COLOPLAST CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>7 834.67</t>
+    <t>7 834.94</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>GB00BD6K4575</t>
   </si>
   <si>
     <t>COMPASS GROUP PLC</t>
   </si>
   <si>
     <t>GB00B2863827</t>
   </si>
   <si>
     <t>CVS GROUP PLC</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
@@ -499,137 +508,134 @@
   <si>
     <t>FAGRON NV</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>ES0137650018</t>
   </si>
   <si>
     <t>FLUIDRA SA</t>
   </si>
   <si>
     <t>2 523.90</t>
   </si>
   <si>
     <t>GB0003718474</t>
   </si>
   <si>
     <t>GAMES WORKSHOP GROUP PLC</t>
   </si>
   <si>
-    <t>1 219.54</t>
+    <t>1 234.13</t>
   </si>
   <si>
     <t>CH0030170408</t>
   </si>
   <si>
     <t>GEBERIT AG</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>CH0010645932</t>
   </si>
   <si>
     <t>GIVAUDAN SA</t>
   </si>
   <si>
     <t>GB00B63QSB39</t>
   </si>
   <si>
     <t>GREGGS PLC</t>
   </si>
   <si>
     <t>IT0005411209</t>
   </si>
   <si>
     <t>GVS</t>
   </si>
   <si>
-    <t>DE0006048432</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>GB00B0LCW083</t>
   </si>
   <si>
     <t>HIKMA PHARMACEUTICALS PLC</t>
   </si>
   <si>
+    <t>8 383.64</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>NL0010801007</t>
   </si>
   <si>
     <t>IMCD NV</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>4 035.37</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
+    <t>2 585.42</t>
+  </si>
+  <si>
     <t>3 780.47</t>
   </si>
   <si>
-    <t>2 585.42</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>FR0000073298</t>
   </si>
   <si>
     <t>IPSOS SA</t>
   </si>
   <si>
     <t>DE000JST4000</t>
   </si>
   <si>
     <t>JOST WERKE</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
@@ -724,69 +730,69 @@
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
     <t>SE0023135298</t>
   </si>
   <si>
     <t>NOBA BANK GROUP</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>13 140.59</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
-    <t>NOVARTIS</t>
+    <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
-    <t>2 943.55</t>
+    <t>2 943.64</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
-    <t>4 113.91</t>
+    <t>4 114.05</t>
   </si>
   <si>
     <t>GB0006650450</t>
   </si>
   <si>
     <t>OXFORD INSTRUMENTS PLC</t>
   </si>
   <si>
     <t>CH0024608827</t>
   </si>
   <si>
     <t>PARTNERS GROUP HOLDING AG</t>
   </si>
   <si>
     <t>FR001400PFU4</t>
   </si>
   <si>
     <t>PLANISWARE SA</t>
   </si>
   <si>
     <t>GB00B7N0K053</t>
   </si>
   <si>
     <t>PREMIER FOODS PLC</t>
   </si>
@@ -823,122 +829,125 @@
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>CH1243598427</t>
   </si>
   <si>
     <t>SANDOZ GROUP AG</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
+    <t>2 467.63</t>
+  </si>
+  <si>
     <t>4 205.40</t>
   </si>
   <si>
-    <t>2 467.63</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>FR0000121709</t>
   </si>
   <si>
     <t>SEB SA</t>
   </si>
   <si>
     <t>GG00BQZCBZ44</t>
   </si>
   <si>
     <t>SHURGARD SELF STORAGE LTD</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
-    <t>2 801.85</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>2 538.65</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>6 953.04</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>NO0010631567</t>
   </si>
   <si>
     <t>SPAREBANK  SR-NORGE</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
+    <t>DE000SPG1003</t>
+  </si>
+  <si>
+    <t>SPRINGER NATURE AG</t>
+  </si>
+  <si>
     <t>NL00150001Q9</t>
   </si>
   <si>
     <t>STELLANTIS NV</t>
   </si>
   <si>
     <t>GB00B0KM9T71</t>
   </si>
   <si>
     <t>STHREE PLC</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HOLDING AG</t>
   </si>
   <si>
     <t>DE000A1K0235</t>
@@ -970,114 +979,114 @@
   <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
-    <t>6 155.80</t>
+    <t>6 229.47</t>
   </si>
   <si>
     <t>IE00BJ5FQX74</t>
   </si>
   <si>
     <t>UNIPHAR PLC</t>
   </si>
   <si>
     <t>GB0006928617</t>
   </si>
   <si>
     <t>UNITE GROUP PLC</t>
   </si>
   <si>
-    <t>1 239.47</t>
+    <t>1 254.29</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>FR0000031577</t>
   </si>
   <si>
     <t>VIRBAC SA</t>
   </si>
   <si>
     <t>BE0974349814</t>
   </si>
   <si>
     <t>WAREHOUSES DE PAUW NV</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>CH0276534614</t>
   </si>
   <si>
     <t>ZEHNDER GROUP AG</t>
   </si>
   <si>
-    <t>EUR-18412428</t>
-[...8 lines deleted...]
-    <t>EUR/GBP 2026-03-03</t>
+    <t>EUR-18412553</t>
+  </si>
+  <si>
+    <t>EUR/GBP 2026-03-23</t>
+  </si>
+  <si>
+    <t>EUR-18412559</t>
+  </si>
+  <si>
+    <t>EUR/GBP 2026-03-24</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1447,241 +1456,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>3251</v>
       </c>
       <c r="C2" s="1">
-        <v>200992.0</v>
+        <v>200427.0</v>
       </c>
       <c r="D2">
-        <v>123.48</v>
+        <v>109.22</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2">
-        <v>24819039.34</v>
+        <v>21890757.12</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2">
-        <v>24819039.34</v>
+        <v>21890757.12</v>
       </c>
       <c r="I2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
         <v>393</v>
       </c>
       <c r="C3" s="1">
-        <v>64966.0</v>
+        <v>64782.0</v>
       </c>
       <c r="D3">
-        <v>369.76</v>
+        <v>336.84</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3">
-        <v>24021643.37</v>
+        <v>21820757.61</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3">
-        <v>24021643.37</v>
+        <v>21820757.61</v>
       </c>
       <c r="I3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4">
         <v>394</v>
       </c>
       <c r="C4" s="1">
-        <v>198357.0</v>
+        <v>197877.0</v>
       </c>
       <c r="D4">
-        <v>213.42</v>
+        <v>191.16</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4">
-        <v>42333558.09</v>
+        <v>37826815.83</v>
       </c>
       <c r="G4" t="s">
         <v>7</v>
       </c>
       <c r="H4">
-        <v>42333558.09</v>
+        <v>37826815.83</v>
       </c>
       <c r="I4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="1">
         <v>591.33</v>
       </c>
       <c r="D5">
-        <v>112.94</v>
+        <v>101.13</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5">
-        <v>66787.15</v>
+        <v>59801.78</v>
       </c>
       <c r="G5" t="s">
         <v>7</v>
       </c>
       <c r="H5">
-        <v>66787.15</v>
+        <v>59801.78</v>
       </c>
       <c r="I5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="1">
         <v>126616.84</v>
       </c>
       <c r="D6">
-        <v>216.36</v>
+        <v>193.83</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6">
-        <v>27395169.1</v>
+        <v>24541642.27</v>
       </c>
       <c r="G6" t="s">
         <v>7</v>
       </c>
       <c r="H6">
-        <v>27395169.1</v>
+        <v>24541642.27</v>
       </c>
       <c r="I6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="1">
-        <v>669771.77</v>
+        <v>668259.92</v>
       </c>
       <c r="D7">
-        <v>94.87</v>
+        <v>84.99</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7">
-        <v>63544472.73</v>
+        <v>56793173.97</v>
       </c>
       <c r="G7" t="s">
         <v>7</v>
       </c>
       <c r="H7">
-        <v>63544472.73</v>
+        <v>56793173.97</v>
       </c>
       <c r="I7" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P162"/>
+  <dimension ref="A1:P163"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O162" sqref="O162"/>
+      <selection activeCell="O163" sqref="O163"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>14</v>
       </c>
       <c r="B1" t="s">
         <v>15</v>
       </c>
       <c r="C1" t="s">
         <v>16</v>
       </c>
       <c r="D1" t="s">
         <v>17</v>
       </c>
       <c r="E1" t="s">
         <v>18</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>19</v>
@@ -1703,8086 +1712,8136 @@
       </c>
       <c r="M1" t="s">
         <v>25</v>
       </c>
       <c r="N1" t="s">
         <v>26</v>
       </c>
       <c r="O1" t="s">
         <v>27</v>
       </c>
       <c r="P1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" s="1">
         <v>4275.0</v>
       </c>
       <c r="D2" s="1">
-        <v>158.2</v>
+        <v>133.5</v>
       </c>
       <c r="E2" s="1">
         <v>212.65645380117</v>
       </c>
       <c r="F2" t="s">
         <v>7</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>909106.34</v>
       </c>
       <c r="I2" s="1">
-        <v>-232801.34</v>
+        <v>-338393.84</v>
       </c>
       <c r="J2" s="1">
-        <v>-25.607712734684</v>
+        <v>-37.22269058205</v>
       </c>
       <c r="K2">
         <v>0.21</v>
       </c>
       <c r="L2">
         <v>912.91</v>
       </c>
       <c r="M2" s="1">
-        <v>676305.0</v>
+        <v>570712.5</v>
       </c>
       <c r="N2" s="1">
-        <v>677217.91</v>
+        <v>571625.41</v>
       </c>
       <c r="O2" s="1">
-        <v>0.74</v>
+        <v>0.7</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="1">
         <v>2005.0</v>
       </c>
       <c r="D3" s="1">
-        <v>158.2</v>
+        <v>133.5</v>
       </c>
       <c r="E3" s="1">
         <v>197.9179351621</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>396825.46</v>
       </c>
       <c r="I3" s="1">
-        <v>-79634.46</v>
+        <v>-129157.96</v>
       </c>
       <c r="J3" s="1">
-        <v>-20.067880725193</v>
+        <v>-32.54780073839</v>
       </c>
       <c r="K3">
         <v>0.43</v>
       </c>
       <c r="L3">
         <v>859.62</v>
       </c>
       <c r="M3" s="1">
-        <v>317191.0</v>
+        <v>267667.5</v>
       </c>
       <c r="N3" s="1">
-        <v>318050.62</v>
+        <v>268527.12</v>
       </c>
       <c r="O3" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="1">
         <v>279.0</v>
       </c>
       <c r="D4" s="1">
-        <v>994.8</v>
+        <v>863.5</v>
       </c>
       <c r="E4" s="1">
         <v>1038.5548387097</v>
       </c>
       <c r="F4" t="s">
         <v>7</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>289756.8</v>
       </c>
       <c r="I4" s="1">
-        <v>-12207.6</v>
+        <v>-48840.3</v>
       </c>
       <c r="J4" s="1">
-        <v>-4.2130503926051</v>
+        <v>-16.855618228804</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>277549.2</v>
+        <v>240916.5</v>
       </c>
       <c r="N4" s="1">
-        <v>277549.2</v>
+        <v>240916.5</v>
       </c>
       <c r="O4" s="1">
         <v>0.3</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="1">
         <v>4233.0</v>
       </c>
       <c r="D5" s="1">
-        <v>184.24</v>
+        <v>160.92</v>
       </c>
       <c r="E5" s="1">
         <v>203.36983699504</v>
       </c>
       <c r="F5" t="s">
         <v>7</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>860864.52</v>
       </c>
       <c r="I5" s="1">
-        <v>-80976.6</v>
+        <v>-179690.16</v>
       </c>
       <c r="J5" s="1">
-        <v>-9.4064278546408</v>
+        <v>-20.873221723669</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>779887.92</v>
+        <v>681174.36</v>
       </c>
       <c r="N5" s="1">
-        <v>779887.92</v>
+        <v>681174.36</v>
       </c>
       <c r="O5" s="1">
-        <v>0.86</v>
+        <v>0.84</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="1">
-        <v>9587.0</v>
+        <v>3643.0</v>
       </c>
       <c r="D6" s="1">
-        <v>27.6</v>
+        <v>33.09</v>
       </c>
       <c r="E6" s="1">
-        <v>18.456611035778</v>
+        <v>18.456612681856</v>
       </c>
       <c r="F6" t="s">
         <v>7</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>176943.53</v>
+        <v>67237.44</v>
       </c>
       <c r="I6" s="1">
-        <v>87657.67</v>
+        <v>53309.43</v>
       </c>
       <c r="J6" s="1">
-        <v>49.539912535937</v>
+        <v>79.285335670127</v>
       </c>
       <c r="K6">
-        <v>0.14</v>
+        <v>0.36</v>
       </c>
       <c r="L6" t="s">
         <v>37</v>
       </c>
       <c r="M6" s="1">
-        <v>264601.2</v>
+        <v>120546.87</v>
       </c>
       <c r="N6" s="1">
-        <v>265920.61</v>
+        <v>121866.28</v>
       </c>
       <c r="O6" s="1">
-        <v>0.29</v>
+        <v>0.15</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>7052.0</v>
+        <v>5580.0</v>
       </c>
       <c r="D7" s="1">
-        <v>59.62</v>
+        <v>47.86</v>
       </c>
       <c r="E7" s="1">
-        <v>71.911279069767</v>
+        <v>71.911279569892</v>
       </c>
       <c r="F7" t="s">
         <v>7</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>507118.34</v>
+        <v>401264.94</v>
       </c>
       <c r="I7" s="1">
-        <v>-86678.1</v>
+        <v>-134206.14</v>
       </c>
       <c r="J7" s="1">
-        <v>-17.092282641563</v>
+        <v>-33.445767776273</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>420440.24</v>
+        <v>267058.8</v>
       </c>
       <c r="N7" s="1">
-        <v>420440.24</v>
+        <v>267058.8</v>
       </c>
       <c r="O7" s="1">
-        <v>0.46</v>
+        <v>0.33</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
         <v>2980.0</v>
       </c>
       <c r="D8" s="1">
-        <v>382.2</v>
+        <v>347.6</v>
       </c>
       <c r="E8" s="1">
         <v>214.54963422819</v>
       </c>
       <c r="F8" t="s">
         <v>7</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>639357.91</v>
       </c>
       <c r="I8" s="1">
-        <v>499598.09</v>
+        <v>396490.09</v>
       </c>
       <c r="J8" s="1">
-        <v>78.140597337726</v>
+        <v>62.013792869161</v>
       </c>
       <c r="K8">
         <v>5.16</v>
       </c>
       <c r="L8" t="s">
         <v>42</v>
       </c>
       <c r="M8" s="1">
-        <v>1138956.0</v>
+        <v>1035848.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1154325.74</v>
+        <v>1051217.74</v>
       </c>
       <c r="O8" s="1">
-        <v>1.27</v>
+        <v>1.29</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
         <v>19506.0</v>
       </c>
       <c r="D9" s="1">
-        <v>28.29</v>
+        <v>23.19</v>
       </c>
       <c r="E9" s="1">
         <v>22.248209781606</v>
       </c>
       <c r="F9" t="s">
         <v>7</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>433973.58</v>
       </c>
       <c r="I9" s="1">
-        <v>117851.16</v>
+        <v>18370.56</v>
       </c>
       <c r="J9" s="1">
-        <v>27.156298316593</v>
+        <v>4.2331056190103</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>551824.74</v>
+        <v>452344.14</v>
       </c>
       <c r="N9" s="1">
-        <v>551824.74</v>
+        <v>452344.14</v>
       </c>
       <c r="O9" s="1">
-        <v>0.61</v>
+        <v>0.56</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
         <v>8517.0</v>
       </c>
       <c r="D10" s="1">
-        <v>63.55</v>
+        <v>53.45</v>
       </c>
       <c r="E10" s="1">
         <v>85.068231771751</v>
       </c>
       <c r="F10" t="s">
         <v>7</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>724526.13</v>
       </c>
       <c r="I10" s="1">
-        <v>-183270.78</v>
+        <v>-269292.48</v>
       </c>
       <c r="J10" s="1">
-        <v>-25.295261607749</v>
+        <v>-37.168083917139</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>541255.35</v>
+        <v>455233.65</v>
       </c>
       <c r="N10" s="1">
-        <v>541255.35</v>
+        <v>455233.65</v>
       </c>
       <c r="O10" s="1">
-        <v>0.59</v>
+        <v>0.56</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
         <v>5137.0</v>
       </c>
       <c r="D11" s="1">
-        <v>52.74</v>
+        <v>49.19</v>
       </c>
       <c r="E11" s="1">
         <v>62.283570177146</v>
       </c>
       <c r="F11" t="s">
         <v>7</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>319950.7</v>
       </c>
       <c r="I11" s="1">
-        <v>-49025.32</v>
+        <v>-67261.67</v>
       </c>
       <c r="J11" s="1">
-        <v>-15.322773164741</v>
+        <v>-21.022510655548</v>
       </c>
       <c r="K11">
         <v>0.52</v>
       </c>
       <c r="L11" t="s">
         <v>49</v>
       </c>
       <c r="M11" s="1">
-        <v>270925.38</v>
+        <v>252689.03</v>
       </c>
       <c r="N11" s="1">
-        <v>273591.91</v>
+        <v>255355.56</v>
       </c>
       <c r="O11" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
         <v>8219.0</v>
       </c>
       <c r="D12" s="1">
-        <v>68.82</v>
+        <v>59.16</v>
       </c>
       <c r="E12" s="1">
         <v>56.714487163888</v>
       </c>
       <c r="F12" t="s">
         <v>7</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>466136.37</v>
       </c>
       <c r="I12" s="1">
-        <v>99495.21</v>
+        <v>20099.67</v>
       </c>
       <c r="J12" s="1">
-        <v>21.344657144003</v>
+        <v>4.3119720522988</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>565631.58</v>
+        <v>486236.04</v>
       </c>
       <c r="N12" s="1">
-        <v>565631.58</v>
+        <v>486236.04</v>
       </c>
       <c r="O12" s="1">
-        <v>0.62</v>
+        <v>0.6</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>11817.0</v>
+        <v>3473.0</v>
       </c>
       <c r="D13" s="1">
-        <v>29.92</v>
+        <v>32.96</v>
       </c>
       <c r="E13" s="1">
-        <v>36.370108318524</v>
+        <v>33.87116901814</v>
       </c>
       <c r="F13" t="s">
         <v>7</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>429785.57</v>
+        <v>117634.57</v>
       </c>
       <c r="I13" s="1">
-        <v>-76220.93</v>
+        <v>-3164.49</v>
       </c>
       <c r="J13" s="1">
-        <v>-17.734641486451</v>
+        <v>-2.690102067785</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>353564.64</v>
+        <v>114470.08</v>
       </c>
       <c r="N13" s="1">
-        <v>353564.64</v>
+        <v>114470.08</v>
       </c>
       <c r="O13" s="1">
-        <v>0.39</v>
+        <v>0.14</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
-        <v>390.0</v>
+        <v>11817.0</v>
       </c>
       <c r="D14" s="1">
-        <v>657.4</v>
+        <v>26.34</v>
       </c>
       <c r="E14" s="1">
-        <v>627.40466666667</v>
+        <v>36.370108318524</v>
       </c>
       <c r="F14" t="s">
         <v>7</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>244687.82</v>
+        <v>429785.57</v>
       </c>
       <c r="I14" s="1">
-        <v>11698.18</v>
+        <v>-118525.79</v>
       </c>
       <c r="J14" s="1">
-        <v>4.7808591371651</v>
+        <v>-27.577889597364</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>256386.0</v>
+        <v>311259.78</v>
       </c>
       <c r="N14" s="1">
-        <v>256386.0</v>
+        <v>311259.78</v>
       </c>
       <c r="O14" s="1">
-        <v>0.28</v>
+        <v>0.38</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>1010.0</v>
+        <v>390.0</v>
       </c>
       <c r="D15" s="1">
-        <v>714.2</v>
+        <v>584.8</v>
       </c>
       <c r="E15" s="1">
-        <v>503.2962970297</v>
+        <v>627.40466666667</v>
       </c>
       <c r="F15" t="s">
         <v>7</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>508329.26</v>
+        <v>244687.82</v>
       </c>
       <c r="I15" s="1">
-        <v>213012.74</v>
+        <v>-16615.82</v>
       </c>
       <c r="J15" s="1">
-        <v>41.904481359188</v>
+        <v>-6.7906199826375</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>721342.0</v>
+        <v>228072.0</v>
       </c>
       <c r="N15" s="1">
-        <v>721342.0</v>
+        <v>228072.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.79</v>
+        <v>0.28</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>265.0</v>
+        <v>1010.0</v>
       </c>
       <c r="D16" s="1">
-        <v>1233.4</v>
+        <v>642.0</v>
       </c>
       <c r="E16" s="1">
-        <v>935.36086792453</v>
+        <v>503.2962970297</v>
       </c>
       <c r="F16" t="s">
         <v>7</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>247870.63</v>
+        <v>508329.26</v>
       </c>
       <c r="I16" s="1">
-        <v>78980.37</v>
+        <v>140090.74</v>
       </c>
       <c r="J16" s="1">
-        <v>31.863545108188</v>
+        <v>27.55905493223</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>326851.0</v>
+        <v>648420.0</v>
       </c>
       <c r="N16" s="1">
-        <v>326851.0</v>
+        <v>648420.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.36</v>
+        <v>0.8</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B17" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>2645.0</v>
+        <v>265.0</v>
       </c>
       <c r="D17" s="1">
-        <v>1233.4</v>
+        <v>1128.2</v>
       </c>
       <c r="E17" s="1">
-        <v>577.65703969754</v>
+        <v>935.36086792453</v>
       </c>
       <c r="F17" t="s">
         <v>7</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1527902.87</v>
+        <v>247870.63</v>
       </c>
       <c r="I17" s="1">
-        <v>1734440.13</v>
+        <v>51102.37</v>
       </c>
       <c r="J17" s="1">
-        <v>113.51769566347</v>
+        <v>20.616549044153</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>3262343.0</v>
+        <v>298973.0</v>
       </c>
       <c r="N17" s="1">
-        <v>3262343.0</v>
+        <v>298973.0</v>
       </c>
       <c r="O17" s="1">
-        <v>3.58</v>
+        <v>0.37</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>11529.0</v>
+        <v>2678.0</v>
       </c>
       <c r="D18" s="1">
-        <v>61.44</v>
+        <v>1128.2</v>
       </c>
       <c r="E18" s="1">
-        <v>38.260272356666</v>
+        <v>584.99326362957</v>
       </c>
       <c r="F18" t="s">
         <v>7</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>441102.68</v>
+        <v>1566611.96</v>
       </c>
       <c r="I18" s="1">
-        <v>267239.08</v>
+        <v>1454707.64</v>
       </c>
       <c r="J18" s="1">
-        <v>60.58432472004</v>
+        <v>92.856921633612</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>708341.76</v>
+        <v>3021319.6</v>
       </c>
       <c r="N18" s="1">
-        <v>708341.76</v>
+        <v>3021319.6</v>
       </c>
       <c r="O18" s="1">
-        <v>0.78</v>
+        <v>3.71</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>22500.0</v>
+        <v>11529.0</v>
       </c>
       <c r="D19" s="1">
-        <v>385.6</v>
+        <v>57.48</v>
       </c>
       <c r="E19" s="1">
-        <v>190.92348</v>
+        <v>38.260272356666</v>
       </c>
       <c r="F19" t="s">
-        <v>64</v>
+        <v>7</v>
       </c>
       <c r="G19">
-        <v>10.65</v>
+        <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>446464.3</v>
+        <v>441102.68</v>
       </c>
       <c r="I19" s="1">
-        <v>367955.41</v>
+        <v>221584.24</v>
       </c>
       <c r="J19" s="1">
-        <v>82.415415969429</v>
+        <v>50.234163165819</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>814419.71</v>
+        <v>662686.92</v>
       </c>
       <c r="N19" s="1">
-        <v>814419.71</v>
+        <v>662686.92</v>
       </c>
       <c r="O19" s="1">
-        <v>0.89</v>
+        <v>0.81</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>64</v>
+      </c>
+      <c r="B20" t="s">
         <v>65</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" s="1">
+        <v>22500.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>321.0</v>
+      </c>
+      <c r="E20" s="1">
+        <v>190.92348</v>
+      </c>
+      <c r="F20" t="s">
         <v>66</v>
       </c>
-      <c r="C20" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G20">
-        <v>0.88</v>
+        <v>10.81</v>
       </c>
       <c r="H20" s="1">
-        <v>886117.86</v>
+        <v>446464.3</v>
       </c>
       <c r="I20" s="1">
-        <v>231479.46</v>
+        <v>221853.41</v>
       </c>
       <c r="J20" s="1">
-        <v>26.122874896123</v>
+        <v>49.691186954926</v>
       </c>
       <c r="K20">
-        <v>1.82</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>0.0</v>
+      </c>
+      <c r="L20">
+        <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1117597.32</v>
+        <v>668317.71</v>
       </c>
       <c r="N20" s="1">
-        <v>1129066.68</v>
+        <v>668317.71</v>
       </c>
       <c r="O20" s="1">
-        <v>1.24</v>
+        <v>0.82</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" t="s">
+        <v>68</v>
+      </c>
+      <c r="C21" s="1">
+        <v>6315.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>138.96</v>
+      </c>
+      <c r="E21" s="1">
+        <v>117.4151037213</v>
+      </c>
+      <c r="F21" t="s">
         <v>69</v>
       </c>
-      <c r="B21" t="s">
+      <c r="G21">
+        <v>0.87</v>
+      </c>
+      <c r="H21" s="1">
+        <v>886117.86</v>
+      </c>
+      <c r="I21" s="1">
+        <v>125077.66</v>
+      </c>
+      <c r="J21" s="1">
+        <v>14.115239704118</v>
+      </c>
+      <c r="K21">
+        <v>1.84</v>
+      </c>
+      <c r="L21" t="s">
         <v>70</v>
       </c>
-      <c r="C21" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>739975.38</v>
+        <v>1011195.52</v>
       </c>
       <c r="N21" s="1">
-        <v>739975.38</v>
+        <v>1022802.15</v>
       </c>
       <c r="O21" s="1">
-        <v>0.81</v>
+        <v>1.26</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="1">
-        <v>15192.0</v>
+        <v>40415.0</v>
       </c>
       <c r="D22" s="1">
-        <v>41.46</v>
+        <v>158.05</v>
       </c>
       <c r="E22" s="1">
-        <v>26.763661137441</v>
+        <v>98.458638871706</v>
       </c>
       <c r="F22" t="s">
-        <v>7</v>
+        <v>66</v>
       </c>
       <c r="G22">
-        <v>1.0</v>
+        <v>10.81</v>
       </c>
       <c r="H22" s="1">
-        <v>406593.54</v>
+        <v>370725.12</v>
       </c>
       <c r="I22" s="1">
-        <v>223266.78</v>
+        <v>220336.15</v>
       </c>
       <c r="J22" s="1">
-        <v>54.911541388483</v>
+        <v>59.433833348007</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>629860.32</v>
+        <v>591061.27</v>
       </c>
       <c r="N22" s="1">
-        <v>629860.32</v>
+        <v>591061.27</v>
       </c>
       <c r="O22" s="1">
-        <v>0.69</v>
+        <v>0.73</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B23" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C23" s="1">
-        <v>20770.0</v>
+        <v>15192.0</v>
       </c>
       <c r="D23" s="1">
-        <v>41.46</v>
+        <v>37.7</v>
       </c>
       <c r="E23" s="1">
-        <v>32.258620606644</v>
+        <v>26.763661137441</v>
       </c>
       <c r="F23" t="s">
         <v>7</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>670011.55</v>
+        <v>406593.54</v>
       </c>
       <c r="I23" s="1">
-        <v>191112.65</v>
+        <v>166144.86</v>
       </c>
       <c r="J23" s="1">
-        <v>28.523784403418</v>
+        <v>40.862641349393</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>861124.2</v>
+        <v>572738.4</v>
       </c>
       <c r="N23" s="1">
-        <v>861124.2</v>
+        <v>572738.4</v>
       </c>
       <c r="O23" s="1">
-        <v>0.95</v>
+        <v>0.7</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>73</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="1">
-        <v>47242.0</v>
+        <v>20770.0</v>
       </c>
       <c r="D24" s="1">
-        <v>19.75</v>
+        <v>37.7</v>
       </c>
       <c r="E24" s="1">
-        <v>7.2636173320351</v>
+        <v>32.258620606644</v>
       </c>
       <c r="F24" t="s">
         <v>7</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>343147.81</v>
+        <v>670011.55</v>
       </c>
       <c r="I24" s="1">
-        <v>589881.69</v>
+        <v>113017.45</v>
       </c>
       <c r="J24" s="1">
-        <v>171.90309039128</v>
+        <v>16.867985335477</v>
       </c>
       <c r="K24">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>0.0</v>
+      </c>
+      <c r="L24">
+        <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>933029.5</v>
+        <v>783029.0</v>
       </c>
       <c r="N24" s="1">
-        <v>942000.56</v>
+        <v>783029.0</v>
       </c>
       <c r="O24" s="1">
-        <v>1.04</v>
+        <v>0.96</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" t="s">
         <v>76</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" s="1">
+        <v>47242.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>17.925</v>
+      </c>
+      <c r="E25" s="1">
+        <v>7.2636173320351</v>
+      </c>
+      <c r="F25" t="s">
+        <v>7</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>343147.81</v>
+      </c>
+      <c r="I25" s="1">
+        <v>503665.04</v>
+      </c>
+      <c r="J25" s="1">
+        <v>146.77786811462</v>
+      </c>
+      <c r="K25">
+        <v>0.19</v>
+      </c>
+      <c r="L25" t="s">
         <v>77</v>
       </c>
-      <c r="C25" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>1184882.27</v>
+        <v>846812.85</v>
       </c>
       <c r="N25" s="1">
-        <v>1188874.82</v>
+        <v>855783.91</v>
       </c>
       <c r="O25" s="1">
-        <v>1.31</v>
+        <v>1.05</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>78</v>
+      </c>
+      <c r="B26" t="s">
         <v>79</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" s="1">
+        <v>109813.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>9.245</v>
+      </c>
+      <c r="E26" s="1">
+        <v>6.1865614271534</v>
+      </c>
+      <c r="F26" t="s">
+        <v>7</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>679364.87</v>
+      </c>
+      <c r="I26" s="1">
+        <v>335856.32</v>
+      </c>
+      <c r="J26" s="1">
+        <v>49.436810001671</v>
+      </c>
+      <c r="K26">
+        <v>0.04</v>
+      </c>
+      <c r="L26" t="s">
         <v>80</v>
       </c>
-      <c r="C26" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>420246.23</v>
+        <v>1015221.19</v>
       </c>
       <c r="N26" s="1">
-        <v>424611.94</v>
+        <v>1019213.74</v>
       </c>
       <c r="O26" s="1">
-        <v>0.47</v>
+        <v>1.25</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>81</v>
+      </c>
+      <c r="B27" t="s">
         <v>82</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" s="1">
+        <v>29647.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>13.08</v>
+      </c>
+      <c r="E27" s="1">
+        <v>10.074887847</v>
+      </c>
+      <c r="F27" t="s">
+        <v>7</v>
+      </c>
+      <c r="G27">
+        <v>1.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>298690.2</v>
+      </c>
+      <c r="I27" s="1">
+        <v>89092.56</v>
+      </c>
+      <c r="J27" s="1">
+        <v>29.827747947539</v>
+      </c>
+      <c r="K27">
+        <v>0.15</v>
+      </c>
+      <c r="L27" t="s">
         <v>83</v>
       </c>
-      <c r="C27" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M27" s="1">
-        <v>650619.36</v>
+        <v>387782.76</v>
       </c>
       <c r="N27" s="1">
-        <v>650619.36</v>
+        <v>392148.47</v>
       </c>
       <c r="O27" s="1">
-        <v>0.71</v>
+        <v>0.48</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1">
-        <v>6813.0</v>
+        <v>25386.0</v>
       </c>
       <c r="D28" s="1">
-        <v>132.0</v>
+        <v>29.48</v>
       </c>
       <c r="E28" s="1">
-        <v>41.358040510788</v>
+        <v>25.846346411408</v>
       </c>
       <c r="F28" t="s">
         <v>7</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>281772.33</v>
+        <v>656135.35</v>
       </c>
       <c r="I28" s="1">
-        <v>617543.67</v>
+        <v>92243.93</v>
       </c>
       <c r="J28" s="1">
-        <v>219.16405702434</v>
+        <v>14.05867402206</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>899316.0</v>
+        <v>748379.28</v>
       </c>
       <c r="N28" s="1">
-        <v>899316.0</v>
+        <v>748379.28</v>
       </c>
       <c r="O28" s="1">
-        <v>0.99</v>
+        <v>0.92</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="1">
-        <v>14503.0</v>
+        <v>7353.0</v>
       </c>
       <c r="D29" s="1">
-        <v>12.67</v>
+        <v>124.9</v>
       </c>
       <c r="E29" s="1">
-        <v>5.918163138661</v>
+        <v>47.539804161567</v>
       </c>
       <c r="F29" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G29">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>99901.19</v>
+        <v>349560.18</v>
       </c>
       <c r="I29" s="1">
-        <v>109336.33</v>
+        <v>568829.52</v>
       </c>
       <c r="J29" s="1">
-        <v>109.44447208287</v>
+        <v>162.72720765849</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>209237.52</v>
+        <v>918389.7</v>
       </c>
       <c r="N29" s="1">
-        <v>209237.52</v>
+        <v>918389.7</v>
       </c>
       <c r="O29" s="1">
-        <v>0.23</v>
+        <v>1.13</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
-        <v>2207.0</v>
+        <v>12390.0</v>
       </c>
       <c r="D30" s="1">
-        <v>100.0</v>
+        <v>12.64</v>
       </c>
       <c r="E30" s="1">
-        <v>112.68792025374</v>
+        <v>5.9181630347054</v>
       </c>
       <c r="F30" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="G30">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H30" s="1">
-        <v>248702.24</v>
+        <v>85346.19</v>
       </c>
       <c r="I30" s="1">
-        <v>-28002.24</v>
+        <v>95117.72</v>
       </c>
       <c r="J30" s="1">
-        <v>-11.259343703539</v>
+        <v>111.4492867227</v>
       </c>
       <c r="K30">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.29</v>
+      </c>
+      <c r="L30" t="s">
+        <v>90</v>
       </c>
       <c r="M30" s="1">
-        <v>220700.0</v>
+        <v>180463.91</v>
       </c>
       <c r="N30" s="1">
-        <v>220700.0</v>
+        <v>184033.21</v>
       </c>
       <c r="O30" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B31" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C31" s="1">
-        <v>4871.0</v>
+        <v>2207.0</v>
       </c>
       <c r="D31" s="1">
-        <v>89.46</v>
+        <v>90.7</v>
       </c>
       <c r="E31" s="1">
-        <v>80.247620611784</v>
+        <v>112.68792025374</v>
       </c>
       <c r="F31" t="s">
         <v>7</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>390886.16</v>
+        <v>248702.24</v>
       </c>
       <c r="I31" s="1">
-        <v>44873.5</v>
+        <v>-48527.34</v>
       </c>
       <c r="J31" s="1">
-        <v>11.479940860531</v>
+        <v>-19.51222473911</v>
       </c>
       <c r="K31">
-        <v>1.53</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>0.0</v>
+      </c>
+      <c r="L31">
+        <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>435759.66</v>
+        <v>200174.9</v>
       </c>
       <c r="N31" s="1">
-        <v>443188.93</v>
+        <v>200174.9</v>
       </c>
       <c r="O31" s="1">
-        <v>0.49</v>
+        <v>0.25</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>93</v>
       </c>
       <c r="B32" t="s">
         <v>94</v>
       </c>
       <c r="C32" s="1">
-        <v>8881.0</v>
+        <v>4871.0</v>
       </c>
       <c r="D32" s="1">
-        <v>95.5</v>
+        <v>75.76</v>
       </c>
       <c r="E32" s="1">
-        <v>64.062438914537</v>
+        <v>80.247620611784</v>
       </c>
       <c r="F32" t="s">
         <v>7</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>568938.52</v>
+        <v>390886.16</v>
       </c>
       <c r="I32" s="1">
-        <v>279196.98</v>
+        <v>-21859.2</v>
       </c>
       <c r="J32" s="1">
-        <v>49.073312877462</v>
+        <v>-5.5922164141089</v>
       </c>
       <c r="K32">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.53</v>
+      </c>
+      <c r="L32" t="s">
+        <v>95</v>
       </c>
       <c r="M32" s="1">
-        <v>848135.5</v>
+        <v>369026.96</v>
       </c>
       <c r="N32" s="1">
-        <v>848135.5</v>
+        <v>376456.23</v>
       </c>
       <c r="O32" s="1">
-        <v>0.93</v>
+        <v>0.46</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B33" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C33" s="1">
-        <v>59401.0</v>
+        <v>8881.0</v>
       </c>
       <c r="D33" s="1">
-        <v>7.8</v>
+        <v>82.13</v>
       </c>
       <c r="E33" s="1">
-        <v>7.6324482752816</v>
+        <v>64.062438914537</v>
       </c>
       <c r="F33" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G33">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>523027.32</v>
+        <v>568938.52</v>
       </c>
       <c r="I33" s="1">
-        <v>4558.91</v>
+        <v>160458.01</v>
       </c>
       <c r="J33" s="1">
-        <v>0.87163898054121</v>
+        <v>28.203049074617</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>527586.23</v>
+        <v>729396.53</v>
       </c>
       <c r="N33" s="1">
-        <v>527586.23</v>
+        <v>729396.53</v>
       </c>
       <c r="O33" s="1">
-        <v>0.58</v>
+        <v>0.9</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B34" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C34" s="1">
-        <v>38209.0</v>
+        <v>67620.0</v>
       </c>
       <c r="D34" s="1">
-        <v>105.2</v>
+        <v>6.17</v>
       </c>
       <c r="E34" s="1">
-        <v>88.479431024104</v>
+        <v>7.6165233658681</v>
       </c>
       <c r="F34" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="G34">
-        <v>10.65</v>
+        <v>0.87</v>
       </c>
       <c r="H34" s="1">
-        <v>306811.64</v>
+        <v>594448.12</v>
       </c>
       <c r="I34" s="1">
-        <v>70508.64</v>
+        <v>-113683.71</v>
       </c>
       <c r="J34" s="1">
-        <v>22.98108376853</v>
+        <v>-19.124244181309</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>377320.28</v>
+        <v>480764.41</v>
       </c>
       <c r="N34" s="1">
-        <v>377320.28</v>
+        <v>480764.41</v>
       </c>
       <c r="O34" s="1">
-        <v>0.41</v>
+        <v>0.59</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B35" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C35" s="1">
-        <v>21919.0</v>
+        <v>38209.0</v>
       </c>
       <c r="D35" s="1">
-        <v>21.94</v>
+        <v>96.95</v>
       </c>
       <c r="E35" s="1">
-        <v>24.852813540764</v>
+        <v>88.479431024104</v>
       </c>
       <c r="F35" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="G35">
-        <v>0.88</v>
+        <v>10.81</v>
       </c>
       <c r="H35" s="1">
-        <v>632186.09</v>
+        <v>306811.64</v>
       </c>
       <c r="I35" s="1">
-        <v>-84587.33</v>
+        <v>35963.17</v>
       </c>
       <c r="J35" s="1">
-        <v>-13.38013147363</v>
+        <v>11.72157940292</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>547598.76</v>
+        <v>342774.81</v>
       </c>
       <c r="N35" s="1">
-        <v>547598.76</v>
+        <v>342774.81</v>
       </c>
       <c r="O35" s="1">
-        <v>0.6</v>
+        <v>0.42</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B36" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C36" s="1">
-        <v>21628.0</v>
+        <v>18101.0</v>
       </c>
       <c r="D36" s="1">
-        <v>29.42</v>
+        <v>21.9</v>
       </c>
       <c r="E36" s="1">
-        <v>25.199186702423</v>
+        <v>24.852813656704</v>
       </c>
       <c r="F36" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="G36">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H36" s="1">
-        <v>545008.01</v>
+        <v>522067.63</v>
       </c>
       <c r="I36" s="1">
-        <v>91287.75</v>
+        <v>-65275.45</v>
       </c>
       <c r="J36" s="1">
-        <v>16.749799695604</v>
+        <v>-12.503255564801</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>636295.76</v>
+        <v>456792.18</v>
       </c>
       <c r="N36" s="1">
-        <v>636295.76</v>
+        <v>456792.18</v>
       </c>
       <c r="O36" s="1">
-        <v>0.7</v>
+        <v>0.56</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B37" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C37" s="1">
-        <v>2718.0</v>
+        <v>8529.0</v>
       </c>
       <c r="D37" s="1">
-        <v>106.95</v>
+        <v>26.46</v>
       </c>
       <c r="E37" s="1">
-        <v>144.24165194996</v>
+        <v>25.199186305546</v>
       </c>
       <c r="F37" t="s">
         <v>7</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>392048.81</v>
+        <v>214923.86</v>
       </c>
       <c r="I37" s="1">
-        <v>-101358.71</v>
+        <v>10753.48</v>
       </c>
       <c r="J37" s="1">
-        <v>-25.853594607263</v>
+        <v>5.0033905030367</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>290690.1</v>
+        <v>225677.34</v>
       </c>
       <c r="N37" s="1">
-        <v>290690.1</v>
+        <v>225677.34</v>
       </c>
       <c r="O37" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B38" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C38" s="1">
-        <v>15803.0</v>
+        <v>2718.0</v>
       </c>
       <c r="D38" s="1">
-        <v>31.8</v>
+        <v>98.58</v>
       </c>
       <c r="E38" s="1">
-        <v>22.690361956591</v>
+        <v>144.24165194996</v>
       </c>
       <c r="F38" t="s">
         <v>7</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>358575.79</v>
+        <v>392048.81</v>
       </c>
       <c r="I38" s="1">
-        <v>143959.61</v>
+        <v>-124108.37</v>
       </c>
       <c r="J38" s="1">
-        <v>40.147610077077</v>
+        <v>-31.656356768434</v>
       </c>
       <c r="K38">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>0.0</v>
+      </c>
+      <c r="L38">
+        <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>502535.4</v>
+        <v>267940.44</v>
       </c>
       <c r="N38" s="1">
-        <v>517597.07</v>
+        <v>267940.44</v>
       </c>
       <c r="O38" s="1">
-        <v>0.57</v>
+        <v>0.33</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>108</v>
       </c>
       <c r="B39" t="s">
         <v>109</v>
       </c>
       <c r="C39" s="1">
-        <v>872487.0</v>
+        <v>15803.0</v>
       </c>
       <c r="D39" s="1">
-        <v>0.933</v>
+        <v>25.65</v>
       </c>
       <c r="E39" s="1">
-        <v>0.72294615277935</v>
+        <v>22.690361956591</v>
       </c>
       <c r="F39" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G39">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>728700.67</v>
+        <v>358575.79</v>
       </c>
       <c r="I39" s="1">
-        <v>198226.69</v>
+        <v>46771.16</v>
       </c>
       <c r="J39" s="1">
-        <v>27.202759399137</v>
+        <v>13.043591147077</v>
       </c>
       <c r="K39">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.4</v>
+      </c>
+      <c r="L39" t="s">
+        <v>110</v>
       </c>
       <c r="M39" s="1">
-        <v>926927.36</v>
+        <v>405346.95</v>
       </c>
       <c r="N39" s="1">
-        <v>926927.36</v>
+        <v>411720.42</v>
       </c>
       <c r="O39" s="1">
-        <v>1.02</v>
+        <v>0.51</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B40" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C40" s="1">
-        <v>4075.0</v>
+        <v>872487.0</v>
       </c>
       <c r="D40" s="1">
-        <v>488.0</v>
+        <v>0.819</v>
       </c>
       <c r="E40" s="1">
-        <v>687.66774723926</v>
+        <v>0.72294615277935</v>
       </c>
       <c r="F40" t="s">
-        <v>112</v>
+        <v>69</v>
       </c>
       <c r="G40">
-        <v>7.47</v>
+        <v>0.87</v>
       </c>
       <c r="H40" s="1">
-        <v>375745.87</v>
+        <v>728700.67</v>
       </c>
       <c r="I40" s="1">
-        <v>-109586.72</v>
+        <v>94706.87</v>
       </c>
       <c r="J40" s="1">
-        <v>-29.165116305869</v>
+        <v>12.996676673839</v>
       </c>
       <c r="K40">
-        <v>1.92</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>0.0</v>
+      </c>
+      <c r="L40">
+        <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>266159.15</v>
+        <v>823407.54</v>
       </c>
       <c r="N40" s="1">
-        <v>273993.82</v>
+        <v>823407.54</v>
       </c>
       <c r="O40" s="1">
-        <v>0.3</v>
+        <v>1.01</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>113</v>
+      </c>
+      <c r="B41" t="s">
         <v>114</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" s="1">
+        <v>4075.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>426.8</v>
+      </c>
+      <c r="E41" s="1">
+        <v>687.66774723926</v>
+      </c>
+      <c r="F41" t="s">
         <v>115</v>
       </c>
-      <c r="C41" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G41">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H41" s="1">
-        <v>516745.65</v>
+        <v>375745.87</v>
       </c>
       <c r="I41" s="1">
-        <v>72187.31</v>
+        <v>-142958.27</v>
       </c>
       <c r="J41" s="1">
-        <v>13.969601872798</v>
+        <v>-38.046531289885</v>
       </c>
       <c r="K41">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.92</v>
+      </c>
+      <c r="L41" t="s">
+        <v>116</v>
       </c>
       <c r="M41" s="1">
-        <v>588932.96</v>
+        <v>232787.6</v>
       </c>
       <c r="N41" s="1">
-        <v>588932.96</v>
+        <v>240622.54</v>
       </c>
       <c r="O41" s="1">
-        <v>0.65</v>
+        <v>0.3</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B42" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>25835.0</v>
+        <v>6829.0</v>
       </c>
       <c r="D42" s="1">
-        <v>22.78</v>
+        <v>68.08</v>
       </c>
       <c r="E42" s="1">
-        <v>13.506966518289</v>
+        <v>75.66930004393</v>
       </c>
       <c r="F42" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G42">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>405329.66</v>
+        <v>516745.65</v>
       </c>
       <c r="I42" s="1">
-        <v>264813.02</v>
+        <v>-51827.33</v>
       </c>
       <c r="J42" s="1">
-        <v>65.332751617535</v>
+        <v>-10.029562900046</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>670142.68</v>
+        <v>464918.32</v>
       </c>
       <c r="N42" s="1">
-        <v>670142.68</v>
+        <v>464918.32</v>
       </c>
       <c r="O42" s="1">
-        <v>0.74</v>
+        <v>0.57</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B43" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C43" s="1">
-        <v>50646.0</v>
+        <v>25835.0</v>
       </c>
       <c r="D43" s="1">
-        <v>13.28</v>
+        <v>21.11</v>
       </c>
       <c r="E43" s="1">
-        <v>12.507396438021</v>
+        <v>13.506966518289</v>
       </c>
       <c r="F43" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G43">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H43" s="1">
-        <v>732048.31</v>
+        <v>405329.66</v>
       </c>
       <c r="I43" s="1">
-        <v>33809.8</v>
+        <v>223117.37</v>
       </c>
       <c r="J43" s="1">
-        <v>4.6185203268894</v>
+        <v>55.045902636387</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>765858.11</v>
+        <v>628447.03</v>
       </c>
       <c r="N43" s="1">
-        <v>765858.11</v>
+        <v>628447.03</v>
       </c>
       <c r="O43" s="1">
-        <v>0.84</v>
+        <v>0.77</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B44" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C44" s="1">
-        <v>5640.0</v>
+        <v>51915.0</v>
       </c>
       <c r="D44" s="1">
-        <v>72.64</v>
+        <v>11.56</v>
       </c>
       <c r="E44" s="1">
-        <v>62.951216312057</v>
+        <v>12.512910719445</v>
       </c>
       <c r="F44" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="G44">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H44" s="1">
-        <v>355044.86</v>
+        <v>750765.74</v>
       </c>
       <c r="I44" s="1">
-        <v>54644.74</v>
+        <v>-59217.2</v>
       </c>
       <c r="J44" s="1">
-        <v>15.390939612532</v>
+        <v>-7.8875735592303</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>409689.6</v>
+        <v>691548.54</v>
       </c>
       <c r="N44" s="1">
-        <v>409689.6</v>
+        <v>691548.54</v>
       </c>
       <c r="O44" s="1">
-        <v>0.45</v>
+        <v>0.85</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B45" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C45" s="1">
-        <v>10680.0</v>
+        <v>5640.0</v>
       </c>
       <c r="D45" s="1">
-        <v>72.64</v>
+        <v>68.5</v>
       </c>
       <c r="E45" s="1">
-        <v>58.270883895131</v>
+        <v>62.951216312057</v>
       </c>
       <c r="F45" t="s">
         <v>7</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>622333.04</v>
+        <v>355044.86</v>
       </c>
       <c r="I45" s="1">
-        <v>153462.16</v>
+        <v>31295.14</v>
       </c>
       <c r="J45" s="1">
-        <v>24.65916963046</v>
+        <v>8.8144185498137</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>775795.2</v>
+        <v>386340.0</v>
       </c>
       <c r="N45" s="1">
-        <v>775795.2</v>
+        <v>386340.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.85</v>
+        <v>0.47</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B46" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C46" s="1">
-        <v>8218.0</v>
+        <v>10680.0</v>
       </c>
       <c r="D46" s="1">
-        <v>18.55</v>
+        <v>68.5</v>
       </c>
       <c r="E46" s="1">
-        <v>37.134378194208</v>
+        <v>58.270883895131</v>
       </c>
       <c r="F46" t="s">
         <v>7</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>305170.32</v>
+        <v>622333.04</v>
       </c>
       <c r="I46" s="1">
-        <v>-152726.42</v>
+        <v>109246.96</v>
       </c>
       <c r="J46" s="1">
-        <v>-50.04628890516</v>
+        <v>17.55442070053</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>152443.9</v>
+        <v>731580.0</v>
       </c>
       <c r="N46" s="1">
-        <v>152443.9</v>
+        <v>731580.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.17</v>
+        <v>0.9</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B47" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C47" s="1">
-        <v>6450.0</v>
+        <v>8218.0</v>
       </c>
       <c r="D47" s="1">
-        <v>18.55</v>
+        <v>17.2</v>
       </c>
       <c r="E47" s="1">
-        <v>16.917192248062</v>
+        <v>37.134378194208</v>
       </c>
       <c r="F47" t="s">
         <v>7</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>109115.89</v>
+        <v>305170.32</v>
       </c>
       <c r="I47" s="1">
-        <v>10531.61</v>
+        <v>-163820.72</v>
       </c>
       <c r="J47" s="1">
-        <v>9.6517656594287</v>
+        <v>-53.681734186994</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>119647.5</v>
+        <v>141349.6</v>
       </c>
       <c r="N47" s="1">
-        <v>119647.5</v>
+        <v>141349.6</v>
       </c>
       <c r="O47" s="1">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B48" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C48" s="1">
-        <v>1288.0</v>
+        <v>6450.0</v>
       </c>
       <c r="D48" s="1">
-        <v>232.4</v>
+        <v>17.2</v>
       </c>
       <c r="E48" s="1">
-        <v>151.16260093168</v>
+        <v>16.917192248062</v>
       </c>
       <c r="F48" t="s">
         <v>7</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>194697.43</v>
+        <v>109115.89</v>
       </c>
       <c r="I48" s="1">
-        <v>104633.77</v>
+        <v>1824.11</v>
       </c>
       <c r="J48" s="1">
-        <v>53.741731465074</v>
+        <v>1.6717180238369</v>
       </c>
       <c r="K48">
-        <v>1.67</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>0.0</v>
+      </c>
+      <c r="L48">
+        <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>299331.2</v>
+        <v>110940.0</v>
       </c>
       <c r="N48" s="1">
-        <v>301479.96</v>
+        <v>110940.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.33</v>
+        <v>0.14</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>127</v>
       </c>
       <c r="B49" t="s">
         <v>128</v>
       </c>
       <c r="C49" s="1">
-        <v>5591.0</v>
+        <v>975.0</v>
       </c>
       <c r="D49" s="1">
-        <v>50.1</v>
+        <v>243.3</v>
       </c>
       <c r="E49" s="1">
-        <v>47.572269719192</v>
+        <v>151.16260512821</v>
       </c>
       <c r="F49" t="s">
         <v>7</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>265976.56</v>
+        <v>147383.54</v>
       </c>
       <c r="I49" s="1">
-        <v>14132.54</v>
+        <v>89833.96</v>
       </c>
       <c r="J49" s="1">
-        <v>5.3134531854988</v>
+        <v>60.952505279762</v>
       </c>
       <c r="K49">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.2</v>
+      </c>
+      <c r="L49" t="s">
+        <v>129</v>
       </c>
       <c r="M49" s="1">
-        <v>280109.1</v>
+        <v>237217.5</v>
       </c>
       <c r="N49" s="1">
-        <v>280109.1</v>
+        <v>239366.26</v>
       </c>
       <c r="O49" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B50" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C50" s="1">
-        <v>18821.0</v>
+        <v>5591.0</v>
       </c>
       <c r="D50" s="1">
-        <v>34.09</v>
+        <v>43.99</v>
       </c>
       <c r="E50" s="1">
-        <v>27.498881037139</v>
+        <v>47.572269719192</v>
       </c>
       <c r="F50" t="s">
         <v>7</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>517556.44</v>
+        <v>265976.56</v>
       </c>
       <c r="I50" s="1">
-        <v>124051.45</v>
+        <v>-20028.47</v>
       </c>
       <c r="J50" s="1">
-        <v>23.968680594526</v>
+        <v>-7.5301635602776</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>641607.89</v>
+        <v>245948.09</v>
       </c>
       <c r="N50" s="1">
-        <v>641607.89</v>
+        <v>245948.09</v>
       </c>
       <c r="O50" s="1">
-        <v>0.71</v>
+        <v>0.3</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B51" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C51" s="1">
-        <v>118422.0</v>
+        <v>18821.0</v>
       </c>
       <c r="D51" s="1">
-        <v>6.56</v>
+        <v>31.62</v>
       </c>
       <c r="E51" s="1">
-        <v>6.824901707453</v>
+        <v>27.498881037139</v>
       </c>
       <c r="F51" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G51">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>948582.73</v>
+        <v>517556.44</v>
       </c>
       <c r="I51" s="1">
-        <v>-63994.16</v>
+        <v>77563.58</v>
       </c>
       <c r="J51" s="1">
-        <v>-6.7462919127781</v>
+        <v>14.98649693162</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>884588.57</v>
+        <v>595120.02</v>
       </c>
       <c r="N51" s="1">
-        <v>884588.57</v>
+        <v>595120.02</v>
       </c>
       <c r="O51" s="1">
-        <v>0.97</v>
+        <v>0.73</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B52" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C52" s="1">
-        <v>7352.0</v>
+        <v>124618.0</v>
       </c>
       <c r="D52" s="1">
-        <v>60.44</v>
+        <v>5.52</v>
       </c>
       <c r="E52" s="1">
-        <v>100.34154379761</v>
+        <v>6.7631364650372</v>
       </c>
       <c r="F52" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="G52">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H52" s="1">
-        <v>737711.03</v>
+        <v>988547.89</v>
       </c>
       <c r="I52" s="1">
-        <v>-293356.15</v>
+        <v>-195878.97</v>
       </c>
       <c r="J52" s="1">
-        <v>-39.765726425427</v>
+        <v>-19.814818480873</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>444354.88</v>
+        <v>792668.92</v>
       </c>
       <c r="N52" s="1">
-        <v>444354.88</v>
+        <v>792668.92</v>
       </c>
       <c r="O52" s="1">
-        <v>0.49</v>
+        <v>0.97</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B53" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C53" s="1">
-        <v>33900.0</v>
+        <v>7352.0</v>
       </c>
       <c r="D53" s="1">
-        <v>14.2</v>
+        <v>58.12</v>
       </c>
       <c r="E53" s="1">
-        <v>9.481221238938</v>
+        <v>100.34154379761</v>
       </c>
       <c r="F53" t="s">
         <v>7</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>321413.4</v>
+        <v>737711.03</v>
       </c>
       <c r="I53" s="1">
-        <v>159966.6</v>
+        <v>-310412.79</v>
       </c>
       <c r="J53" s="1">
-        <v>49.769735798196</v>
+        <v>-42.077829580507</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>481380.0</v>
+        <v>427298.24</v>
       </c>
       <c r="N53" s="1">
-        <v>481380.0</v>
+        <v>427298.24</v>
       </c>
       <c r="O53" s="1">
-        <v>0.53</v>
+        <v>0.52</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B54" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C54" s="1">
-        <v>90544.0</v>
+        <v>33900.0</v>
       </c>
       <c r="D54" s="1">
-        <v>10.194</v>
+        <v>11.5</v>
       </c>
       <c r="E54" s="1">
-        <v>6.0786825189963</v>
+        <v>9.481221238938</v>
       </c>
       <c r="F54" t="s">
         <v>7</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>550388.23</v>
+        <v>321413.4</v>
       </c>
       <c r="I54" s="1">
-        <v>372617.31</v>
+        <v>68436.6</v>
       </c>
       <c r="J54" s="1">
-        <v>67.700813660205</v>
+        <v>21.292391667553</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>923005.54</v>
+        <v>389850.0</v>
       </c>
       <c r="N54" s="1">
-        <v>923005.54</v>
+        <v>389850.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.01</v>
+        <v>0.48</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B55" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C55" s="1">
-        <v>17534.0</v>
+        <v>90544.0</v>
       </c>
       <c r="D55" s="1">
-        <v>28.93</v>
+        <v>9.135</v>
       </c>
       <c r="E55" s="1">
-        <v>22.98188604996</v>
+        <v>6.0786825189963</v>
       </c>
       <c r="F55" t="s">
         <v>7</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>402964.39</v>
+        <v>550388.23</v>
       </c>
       <c r="I55" s="1">
-        <v>104294.23</v>
+        <v>276731.21</v>
       </c>
       <c r="J55" s="1">
-        <v>25.881748508845</v>
+        <v>50.279274685798</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>507258.62</v>
+        <v>827119.44</v>
       </c>
       <c r="N55" s="1">
-        <v>507258.62</v>
+        <v>827119.44</v>
       </c>
       <c r="O55" s="1">
-        <v>0.56</v>
+        <v>1.02</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B56" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C56" s="1">
-        <v>3877.0</v>
+        <v>17534.0</v>
       </c>
       <c r="D56" s="1">
-        <v>100.7</v>
+        <v>26.51</v>
       </c>
       <c r="E56" s="1">
-        <v>104.64825122517</v>
+        <v>22.98188604996</v>
       </c>
       <c r="F56" t="s">
         <v>7</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>405721.27</v>
+        <v>402964.39</v>
       </c>
       <c r="I56" s="1">
-        <v>-15307.37</v>
+        <v>61861.95</v>
       </c>
       <c r="J56" s="1">
-        <v>-3.7728783605553</v>
+        <v>15.351716314188</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>390413.9</v>
+        <v>464826.34</v>
       </c>
       <c r="N56" s="1">
-        <v>390413.9</v>
+        <v>464826.34</v>
       </c>
       <c r="O56" s="1">
-        <v>0.43</v>
+        <v>0.57</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B57" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C57" s="1">
-        <v>3030.0</v>
+        <v>3877.0</v>
       </c>
       <c r="D57" s="1">
-        <v>225.2</v>
+        <v>89.35</v>
       </c>
       <c r="E57" s="1">
-        <v>170.72784158416</v>
+        <v>104.64825122517</v>
       </c>
       <c r="F57" t="s">
         <v>7</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>517305.36</v>
+        <v>405721.27</v>
       </c>
       <c r="I57" s="1">
-        <v>165050.64</v>
+        <v>-59311.32</v>
       </c>
       <c r="J57" s="1">
-        <v>31.905843774748</v>
+        <v>-14.618735665498</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>682356.0</v>
+        <v>346409.95</v>
       </c>
       <c r="N57" s="1">
-        <v>682356.0</v>
+        <v>346409.95</v>
       </c>
       <c r="O57" s="1">
-        <v>0.75</v>
+        <v>0.43</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B58" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C58" s="1">
-        <v>1897.0</v>
+        <v>3030.0</v>
       </c>
       <c r="D58" s="1">
-        <v>225.2</v>
+        <v>194.75</v>
       </c>
       <c r="E58" s="1">
-        <v>173.45021613073</v>
+        <v>170.72784158416</v>
       </c>
       <c r="F58" t="s">
         <v>7</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>329035.06</v>
+        <v>517305.36</v>
       </c>
       <c r="I58" s="1">
-        <v>98169.34</v>
+        <v>72787.14</v>
       </c>
       <c r="J58" s="1">
-        <v>29.835525733945</v>
+        <v>14.070439942861</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>427204.4</v>
+        <v>590092.5</v>
       </c>
       <c r="N58" s="1">
-        <v>427204.4</v>
+        <v>590092.5</v>
       </c>
       <c r="O58" s="1">
-        <v>0.47</v>
+        <v>0.72</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B59" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C59" s="1">
-        <v>5306.0</v>
+        <v>1897.0</v>
       </c>
       <c r="D59" s="1">
-        <v>140.0</v>
+        <v>194.75</v>
       </c>
       <c r="E59" s="1">
-        <v>81.651703731625</v>
+        <v>173.45021613073</v>
       </c>
       <c r="F59" t="s">
         <v>7</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>433243.94</v>
+        <v>329035.06</v>
       </c>
       <c r="I59" s="1">
-        <v>309596.06</v>
+        <v>40405.69</v>
       </c>
       <c r="J59" s="1">
-        <v>71.459986260858</v>
+        <v>12.280056113169</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>742840.0</v>
+        <v>369440.75</v>
       </c>
       <c r="N59" s="1">
-        <v>742840.0</v>
+        <v>369440.75</v>
       </c>
       <c r="O59" s="1">
-        <v>0.82</v>
+        <v>0.45</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B60" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C60" s="1">
-        <v>4939.0</v>
+        <v>5306.0</v>
       </c>
       <c r="D60" s="1">
-        <v>14.79</v>
+        <v>135.4</v>
       </c>
       <c r="E60" s="1">
-        <v>20.810977930755</v>
+        <v>81.651703731625</v>
       </c>
       <c r="F60" t="s">
         <v>7</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>102785.42</v>
+        <v>433243.94</v>
       </c>
       <c r="I60" s="1">
-        <v>-29737.61</v>
+        <v>285188.46</v>
       </c>
       <c r="J60" s="1">
-        <v>-28.931739540491</v>
+        <v>65.826300998001</v>
       </c>
       <c r="K60">
-        <v>1.45</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>0.0</v>
+      </c>
+      <c r="L60">
+        <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>73047.81</v>
+        <v>718432.4</v>
       </c>
       <c r="N60" s="1">
-        <v>80225.88</v>
+        <v>718432.4</v>
       </c>
       <c r="O60" s="1">
-        <v>0.09</v>
+        <v>0.88</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="1">
-        <v>10895.0</v>
+        <v>12145.0</v>
       </c>
       <c r="D61" s="1">
-        <v>27.86</v>
+        <v>13.94</v>
       </c>
       <c r="E61" s="1">
-        <v>27.392313905461</v>
+        <v>17.049612186085</v>
       </c>
       <c r="F61" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G61">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>338561.12</v>
+        <v>207067.54</v>
       </c>
       <c r="I61" s="1">
-        <v>7070.48</v>
+        <v>-37766.24</v>
       </c>
       <c r="J61" s="1">
-        <v>2.088391011939</v>
+        <v>-18.238609489445</v>
       </c>
       <c r="K61">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.59</v>
+      </c>
+      <c r="L61" t="s">
+        <v>152</v>
       </c>
       <c r="M61" s="1">
-        <v>345631.6</v>
+        <v>169301.3</v>
       </c>
       <c r="N61" s="1">
-        <v>345631.6</v>
+        <v>176479.37</v>
       </c>
       <c r="O61" s="1">
-        <v>0.38</v>
+        <v>0.22</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B62" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C62" s="1">
-        <v>22698.0</v>
+        <v>10895.0</v>
       </c>
       <c r="D62" s="1">
-        <v>22.75</v>
+        <v>26.47</v>
       </c>
       <c r="E62" s="1">
-        <v>19.026008018328</v>
+        <v>27.392313905461</v>
       </c>
       <c r="F62" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="G62">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H62" s="1">
-        <v>431852.33</v>
+        <v>338561.12</v>
       </c>
       <c r="I62" s="1">
-        <v>84527.17</v>
+        <v>-6243.67</v>
       </c>
       <c r="J62" s="1">
-        <v>19.573165206727</v>
+        <v>-1.8441780910933</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>516379.5</v>
+        <v>332317.45</v>
       </c>
       <c r="N62" s="1">
-        <v>516379.5</v>
+        <v>332317.45</v>
       </c>
       <c r="O62" s="1">
-        <v>0.57</v>
+        <v>0.41</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B63" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C63" s="1">
-        <v>1290.0</v>
+        <v>22698.0</v>
       </c>
       <c r="D63" s="1">
-        <v>321.4</v>
+        <v>21.65</v>
       </c>
       <c r="E63" s="1">
-        <v>353.76926356589</v>
+        <v>19.026008018328</v>
       </c>
       <c r="F63" t="s">
         <v>7</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>456362.35</v>
+        <v>431852.33</v>
       </c>
       <c r="I63" s="1">
-        <v>-41756.35</v>
+        <v>59559.37</v>
       </c>
       <c r="J63" s="1">
-        <v>-9.1498235996024</v>
+        <v>13.791605570358</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>414606.0</v>
+        <v>491411.7</v>
       </c>
       <c r="N63" s="1">
-        <v>414606.0</v>
+        <v>491411.7</v>
       </c>
       <c r="O63" s="1">
-        <v>0.46</v>
+        <v>0.6</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B64" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C64" s="1">
-        <v>550.0</v>
+        <v>509.0</v>
       </c>
       <c r="D64" s="1">
-        <v>321.4</v>
+        <v>273.8</v>
       </c>
       <c r="E64" s="1">
-        <v>402.09110909091</v>
+        <v>321.31909626719</v>
       </c>
       <c r="F64" t="s">
         <v>7</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>221150.11</v>
+        <v>163551.42</v>
       </c>
       <c r="I64" s="1">
-        <v>-44380.11</v>
+        <v>-24187.22</v>
       </c>
       <c r="J64" s="1">
-        <v>-20.0678670248</v>
+        <v>-14.788755731989</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>176770.0</v>
+        <v>139364.2</v>
       </c>
       <c r="N64" s="1">
-        <v>176770.0</v>
+        <v>139364.2</v>
       </c>
       <c r="O64" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B65" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C65" s="1">
-        <v>509.0</v>
+        <v>550.0</v>
       </c>
       <c r="D65" s="1">
-        <v>321.4</v>
+        <v>273.8</v>
       </c>
       <c r="E65" s="1">
-        <v>321.31909626719</v>
+        <v>402.09110909091</v>
       </c>
       <c r="F65" t="s">
         <v>7</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>163551.42</v>
+        <v>221150.11</v>
       </c>
       <c r="I65" s="1">
-        <v>41.18</v>
+        <v>-70560.11</v>
       </c>
       <c r="J65" s="1">
-        <v>0.025178625780198</v>
+        <v>-31.905980060331</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>163592.6</v>
+        <v>150590.0</v>
       </c>
       <c r="N65" s="1">
-        <v>163592.6</v>
+        <v>150590.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B66" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C66" s="1">
-        <v>34710.0</v>
+        <v>1290.0</v>
       </c>
       <c r="D66" s="1">
-        <v>22.68</v>
+        <v>273.8</v>
       </c>
       <c r="E66" s="1">
-        <v>22.016528666091</v>
+        <v>353.76926356589</v>
       </c>
       <c r="F66" t="s">
         <v>7</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>764193.71</v>
+        <v>456362.35</v>
       </c>
       <c r="I66" s="1">
-        <v>23029.09</v>
+        <v>-103160.35</v>
       </c>
       <c r="J66" s="1">
-        <v>3.0135147278299</v>
+        <v>-22.60492128678</v>
       </c>
       <c r="K66">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>0.0</v>
+      </c>
+      <c r="L66">
+        <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>787222.8</v>
+        <v>353202.0</v>
       </c>
       <c r="N66" s="1">
-        <v>789746.7</v>
+        <v>353202.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.87</v>
+        <v>0.43</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>159</v>
       </c>
       <c r="B67" t="s">
         <v>160</v>
       </c>
       <c r="C67" s="1">
-        <v>2142.0</v>
+        <v>41196.0</v>
       </c>
       <c r="D67" s="1">
-        <v>178.9</v>
+        <v>18.78</v>
       </c>
       <c r="E67" s="1">
-        <v>150.82587301587</v>
+        <v>21.968269492184</v>
       </c>
       <c r="F67" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G67">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>375555.47</v>
+        <v>905004.83</v>
       </c>
       <c r="I67" s="1">
-        <v>60794.45</v>
+        <v>-131343.95</v>
       </c>
       <c r="J67" s="1">
-        <v>16.187874989545</v>
+        <v>-14.513066189934</v>
       </c>
       <c r="K67">
-        <v>0.57</v>
+        <v>0.06</v>
       </c>
       <c r="L67" t="s">
         <v>161</v>
       </c>
       <c r="M67" s="1">
-        <v>436349.92</v>
+        <v>773660.88</v>
       </c>
       <c r="N67" s="1">
-        <v>437569.46</v>
+        <v>776184.78</v>
       </c>
       <c r="O67" s="1">
-        <v>0.48</v>
+        <v>0.95</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
-        <v>370.0</v>
+        <v>2142.0</v>
       </c>
       <c r="D68" s="1">
-        <v>648.0</v>
+        <v>173.9</v>
       </c>
       <c r="E68" s="1">
-        <v>319.06035135135</v>
+        <v>150.82587301587</v>
       </c>
       <c r="F68" t="s">
+        <v>69</v>
+      </c>
+      <c r="G68">
+        <v>0.87</v>
+      </c>
+      <c r="H68" s="1">
+        <v>375555.47</v>
+      </c>
+      <c r="I68" s="1">
+        <v>53675.48</v>
+      </c>
+      <c r="J68" s="1">
+        <v>14.292290829901</v>
+      </c>
+      <c r="K68">
+        <v>0.58</v>
+      </c>
+      <c r="L68" t="s">
         <v>164</v>
       </c>
-      <c r="G68">
-[...16 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>264047.82</v>
+        <v>429230.95</v>
       </c>
       <c r="N68" s="1">
-        <v>264047.82</v>
+        <v>430465.08</v>
       </c>
       <c r="O68" s="1">
-        <v>0.29</v>
+        <v>0.53</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>165</v>
       </c>
       <c r="B69" t="s">
         <v>166</v>
       </c>
       <c r="C69" s="1">
-        <v>11791.0</v>
+        <v>370.0</v>
       </c>
       <c r="D69" s="1">
-        <v>36.16</v>
+        <v>525.6</v>
       </c>
       <c r="E69" s="1">
-        <v>34.596599949114</v>
+        <v>319.06035135135</v>
       </c>
       <c r="F69" t="s">
-        <v>7</v>
+        <v>167</v>
       </c>
       <c r="G69">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H69" s="1">
-        <v>407928.51</v>
+        <v>105706.47</v>
       </c>
       <c r="I69" s="1">
-        <v>18434.05</v>
+        <v>107801.29</v>
       </c>
       <c r="J69" s="1">
-        <v>4.5189413213605</v>
+        <v>101.98173300083</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>426362.56</v>
+        <v>213507.76</v>
       </c>
       <c r="N69" s="1">
-        <v>426362.56</v>
+        <v>213507.76</v>
       </c>
       <c r="O69" s="1">
-        <v>0.47</v>
+        <v>0.26</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B70" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>195.0</v>
+        <v>11791.0</v>
       </c>
       <c r="D70" s="1">
-        <v>3092.0</v>
+        <v>33.35</v>
       </c>
       <c r="E70" s="1">
-        <v>3658.398</v>
+        <v>34.596599949114</v>
       </c>
       <c r="F70" t="s">
-        <v>164</v>
+        <v>7</v>
       </c>
       <c r="G70">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>728045.53</v>
+        <v>407928.51</v>
       </c>
       <c r="I70" s="1">
-        <v>-64027.37</v>
+        <v>-14698.66</v>
       </c>
       <c r="J70" s="1">
-        <v>-8.7944183930365</v>
+        <v>-3.6032441076501</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>664018.16</v>
+        <v>393229.85</v>
       </c>
       <c r="N70" s="1">
-        <v>664018.16</v>
+        <v>393229.85</v>
       </c>
       <c r="O70" s="1">
-        <v>0.73</v>
+        <v>0.48</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B71" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C71" s="1">
-        <v>20099.0</v>
+        <v>195.0</v>
       </c>
       <c r="D71" s="1">
-        <v>15.84</v>
+        <v>2678.0</v>
       </c>
       <c r="E71" s="1">
-        <v>23.229061147321</v>
+        <v>3658.398</v>
       </c>
       <c r="F71" t="s">
-        <v>67</v>
+        <v>167</v>
       </c>
       <c r="G71">
-        <v>0.88</v>
+        <v>0.91</v>
       </c>
       <c r="H71" s="1">
-        <v>544935.35</v>
+        <v>728045.53</v>
       </c>
       <c r="I71" s="1">
-        <v>-182413.06</v>
+        <v>-154719.36</v>
       </c>
       <c r="J71" s="1">
-        <v>-33.474257083891</v>
+        <v>-21.251330256777</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>362522.29</v>
+        <v>573326.17</v>
       </c>
       <c r="N71" s="1">
-        <v>362522.29</v>
+        <v>573326.17</v>
       </c>
       <c r="O71" s="1">
-        <v>0.4</v>
+        <v>0.7</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B72" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C72" s="1">
-        <v>87967.0</v>
+        <v>20099.0</v>
       </c>
       <c r="D72" s="1">
-        <v>4.0</v>
+        <v>15.43</v>
       </c>
       <c r="E72" s="1">
-        <v>4.4621696772653</v>
+        <v>23.229061147321</v>
       </c>
       <c r="F72" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="G72">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H72" s="1">
-        <v>392523.68</v>
+        <v>544935.35</v>
       </c>
       <c r="I72" s="1">
-        <v>-40655.68</v>
+        <v>-187570.07</v>
       </c>
       <c r="J72" s="1">
-        <v>-10.357510150725</v>
+        <v>-34.420609710858</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>351868.0</v>
+        <v>357365.28</v>
       </c>
       <c r="N72" s="1">
-        <v>351868.0</v>
+        <v>357365.28</v>
       </c>
       <c r="O72" s="1">
-        <v>0.39</v>
+        <v>0.44</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B73" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>2450.0</v>
+        <v>87967.0</v>
       </c>
       <c r="D73" s="1">
-        <v>83.18</v>
+        <v>3.405</v>
       </c>
       <c r="E73" s="1">
-        <v>69.860942857143</v>
+        <v>4.4621696772653</v>
       </c>
       <c r="F73" t="s">
         <v>7</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>171159.31</v>
+        <v>392523.68</v>
       </c>
       <c r="I73" s="1">
-        <v>32631.69</v>
+        <v>-92996.04</v>
       </c>
       <c r="J73" s="1">
-        <v>19.065097890381</v>
+        <v>-23.691829241996</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>203791.0</v>
+        <v>299527.64</v>
       </c>
       <c r="N73" s="1">
-        <v>203791.0</v>
+        <v>299527.64</v>
       </c>
       <c r="O73" s="1">
-        <v>0.22</v>
+        <v>0.37</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B74" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C74" s="1">
         <v>163.0</v>
       </c>
       <c r="D74" s="1">
-        <v>2049.0</v>
+        <v>1656.0</v>
       </c>
       <c r="E74" s="1">
         <v>1726.8698159509</v>
       </c>
       <c r="F74" t="s">
         <v>7</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>281479.78</v>
       </c>
       <c r="I74" s="1">
-        <v>52507.22</v>
+        <v>-11551.78</v>
       </c>
       <c r="J74" s="1">
-        <v>18.653993547956</v>
+        <v>-4.1039466493828</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>333987.0</v>
+        <v>269928.0</v>
       </c>
       <c r="N74" s="1">
-        <v>333987.0</v>
+        <v>269928.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.37</v>
+        <v>0.33</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B75" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C75" s="1">
         <v>310.0</v>
       </c>
       <c r="D75" s="1">
-        <v>2049.0</v>
+        <v>1656.0</v>
       </c>
       <c r="E75" s="1">
         <v>1910.4458709677</v>
       </c>
       <c r="F75" t="s">
         <v>7</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>592238.22</v>
       </c>
       <c r="I75" s="1">
-        <v>42951.78</v>
+        <v>-78878.22</v>
       </c>
       <c r="J75" s="1">
-        <v>7.2524498672173</v>
+        <v>-13.318664236158</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>635190.0</v>
+        <v>513360.0</v>
       </c>
       <c r="N75" s="1">
-        <v>635190.0</v>
+        <v>513360.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.7</v>
+        <v>0.63</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B76" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C76" s="1">
         <v>20222.0</v>
       </c>
       <c r="D76" s="1">
-        <v>13.14</v>
+        <v>12.54</v>
       </c>
       <c r="E76" s="1">
         <v>16.795990010879</v>
       </c>
       <c r="F76" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G76">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H76" s="1">
         <v>392115.32</v>
       </c>
       <c r="I76" s="1">
-        <v>-89546.23</v>
+        <v>-99906.3</v>
       </c>
       <c r="J76" s="1">
-        <v>-22.836707833808</v>
+        <v>-25.478805571789</v>
       </c>
       <c r="K76">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.41</v>
+      </c>
+      <c r="L76" t="s">
+        <v>180</v>
       </c>
       <c r="M76" s="1">
-        <v>302569.09</v>
+        <v>292209.02</v>
       </c>
       <c r="N76" s="1">
-        <v>302569.09</v>
+        <v>300592.66</v>
       </c>
       <c r="O76" s="1">
-        <v>0.33</v>
+        <v>0.37</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B77" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C77" s="1">
-        <v>52602.0</v>
+        <v>34742.0</v>
       </c>
       <c r="D77" s="1">
-        <v>20.05</v>
+        <v>19.175</v>
       </c>
       <c r="E77" s="1">
-        <v>10.438385422607</v>
+        <v>10.376887628807</v>
       </c>
       <c r="F77" t="s">
         <v>7</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>549079.95</v>
+        <v>360513.83</v>
       </c>
       <c r="I77" s="1">
-        <v>505590.15</v>
+        <v>305664.02</v>
       </c>
       <c r="J77" s="1">
-        <v>92.079514103547</v>
+        <v>84.785657182694</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>1054670.1</v>
+        <v>666177.85</v>
       </c>
       <c r="N77" s="1">
-        <v>1054670.1</v>
+        <v>666177.85</v>
       </c>
       <c r="O77" s="1">
-        <v>1.16</v>
+        <v>0.82</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B78" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C78" s="1">
-        <v>34742.0</v>
+        <v>52602.0</v>
       </c>
       <c r="D78" s="1">
-        <v>20.05</v>
+        <v>19.175</v>
       </c>
       <c r="E78" s="1">
-        <v>10.376887628807</v>
+        <v>10.438385422607</v>
       </c>
       <c r="F78" t="s">
         <v>7</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>360513.83</v>
+        <v>549079.95</v>
       </c>
       <c r="I78" s="1">
-        <v>336063.27</v>
+        <v>459563.4</v>
       </c>
       <c r="J78" s="1">
-        <v>93.21785796678</v>
+        <v>83.696991667607</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>696577.1</v>
+        <v>1008643.35</v>
       </c>
       <c r="N78" s="1">
-        <v>696577.1</v>
+        <v>1008643.35</v>
       </c>
       <c r="O78" s="1">
-        <v>0.77</v>
+        <v>1.24</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B79" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C79" s="1">
-        <v>6251.0</v>
+        <v>7821.0</v>
       </c>
       <c r="D79" s="1">
-        <v>81.4</v>
+        <v>70.24</v>
       </c>
       <c r="E79" s="1">
-        <v>78.514426491761</v>
+        <v>77.206758726506</v>
       </c>
       <c r="F79" t="s">
         <v>7</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>490793.68</v>
+        <v>603834.06</v>
       </c>
       <c r="I79" s="1">
-        <v>18037.72</v>
+        <v>-54487.02</v>
       </c>
       <c r="J79" s="1">
-        <v>3.6752143996638</v>
+        <v>-9.0235088759319</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>508831.4</v>
+        <v>549347.04</v>
       </c>
       <c r="N79" s="1">
-        <v>508831.4</v>
+        <v>549347.04</v>
       </c>
       <c r="O79" s="1">
-        <v>0.56</v>
+        <v>0.67</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B80" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C80" s="1">
-        <v>6744.0</v>
+        <v>9735.0</v>
       </c>
       <c r="D80" s="1">
-        <v>56.82</v>
+        <v>50.56</v>
       </c>
       <c r="E80" s="1">
-        <v>42.161423487545</v>
+        <v>44.868316384181</v>
       </c>
       <c r="F80" t="s">
         <v>7</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>284336.64</v>
+        <v>436793.06</v>
       </c>
       <c r="I80" s="1">
-        <v>98857.44</v>
+        <v>55408.54</v>
       </c>
       <c r="J80" s="1">
-        <v>34.76774572563</v>
+        <v>12.685306859042</v>
       </c>
       <c r="K80">
-        <v>0.6</v>
+        <v>0.41</v>
       </c>
       <c r="L80" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="M80" s="1">
-        <v>383194.08</v>
+        <v>492201.6</v>
       </c>
       <c r="N80" s="1">
-        <v>387229.45</v>
+        <v>496236.97</v>
       </c>
       <c r="O80" s="1">
-        <v>0.43</v>
+        <v>0.61</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B81" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C81" s="1">
-        <v>23395.0</v>
+        <v>15285.0</v>
       </c>
       <c r="D81" s="1">
-        <v>45.825</v>
+        <v>37.645</v>
       </c>
       <c r="E81" s="1">
-        <v>26.30677922633</v>
+        <v>34.734741903827</v>
       </c>
       <c r="F81" t="s">
         <v>7</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>615447.1</v>
+        <v>530920.53</v>
       </c>
       <c r="I81" s="1">
-        <v>456628.78</v>
+        <v>44483.3</v>
       </c>
       <c r="J81" s="1">
-        <v>74.194643211415</v>
+        <v>8.3785232415104</v>
       </c>
       <c r="K81">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="L81" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="M81" s="1">
-        <v>1072075.88</v>
+        <v>575403.83</v>
       </c>
       <c r="N81" s="1">
-        <v>1075856.35</v>
+        <v>577989.25</v>
       </c>
       <c r="O81" s="1">
-        <v>1.18</v>
+        <v>0.71</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B82" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C82" s="1">
-        <v>15285.0</v>
+        <v>23395.0</v>
       </c>
       <c r="D82" s="1">
-        <v>45.825</v>
+        <v>37.645</v>
       </c>
       <c r="E82" s="1">
-        <v>34.734741903827</v>
+        <v>26.30677922633</v>
       </c>
       <c r="F82" t="s">
         <v>7</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>530920.53</v>
+        <v>615447.1</v>
       </c>
       <c r="I82" s="1">
-        <v>169514.6</v>
+        <v>265257.68</v>
       </c>
       <c r="J82" s="1">
-        <v>31.928431925584</v>
+        <v>43.099996734082</v>
       </c>
       <c r="K82">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="L82" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="M82" s="1">
-        <v>700435.13</v>
+        <v>880704.78</v>
       </c>
       <c r="N82" s="1">
-        <v>703020.55</v>
+        <v>884485.25</v>
       </c>
       <c r="O82" s="1">
-        <v>0.77</v>
+        <v>1.09</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B83" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C83" s="1">
         <v>34885.0</v>
       </c>
       <c r="D83" s="1">
-        <v>24.63</v>
+        <v>21.93</v>
       </c>
       <c r="E83" s="1">
         <v>12.137261860398</v>
       </c>
       <c r="F83" t="s">
         <v>7</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>423408.38</v>
       </c>
       <c r="I83" s="1">
-        <v>435809.17</v>
+        <v>341619.67</v>
       </c>
       <c r="J83" s="1">
-        <v>102.92880126747</v>
+        <v>80.683256670546</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>859217.55</v>
+        <v>765028.05</v>
       </c>
       <c r="N83" s="1">
-        <v>859217.55</v>
+        <v>765028.05</v>
       </c>
       <c r="O83" s="1">
         <v>0.94</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B84" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C84" s="1">
         <v>182781.0</v>
       </c>
       <c r="D84" s="1">
-        <v>5.835</v>
+        <v>4.966</v>
       </c>
       <c r="E84" s="1">
         <v>2.4484739661124</v>
       </c>
       <c r="F84" t="s">
         <v>7</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>447534.52</v>
       </c>
       <c r="I84" s="1">
-        <v>618992.62</v>
+        <v>460155.93</v>
       </c>
       <c r="J84" s="1">
-        <v>138.31170386588</v>
+        <v>102.82020926565</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>1066527.14</v>
+        <v>907690.45</v>
       </c>
       <c r="N84" s="1">
-        <v>1066527.14</v>
+        <v>907690.45</v>
       </c>
       <c r="O84" s="1">
-        <v>1.17</v>
+        <v>1.12</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B85" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C85" s="1">
-        <v>13177.0</v>
+        <v>13514.0</v>
       </c>
       <c r="D85" s="1">
-        <v>34.46</v>
+        <v>33.54</v>
       </c>
       <c r="E85" s="1">
-        <v>39.006635045913</v>
+        <v>38.885304869025</v>
       </c>
       <c r="F85" t="s">
         <v>7</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>513990.43</v>
+        <v>525496.01</v>
       </c>
       <c r="I85" s="1">
-        <v>-59911.01</v>
+        <v>-72236.45</v>
       </c>
       <c r="J85" s="1">
-        <v>-11.656055541735</v>
+        <v>-13.746336532603</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>454079.42</v>
+        <v>453259.56</v>
       </c>
       <c r="N85" s="1">
-        <v>454079.42</v>
+        <v>453259.56</v>
       </c>
       <c r="O85" s="1">
-        <v>0.5</v>
+        <v>0.56</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B86" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C86" s="1">
         <v>14502.0</v>
       </c>
       <c r="D86" s="1">
-        <v>67.3</v>
+        <v>55.2</v>
       </c>
       <c r="E86" s="1">
         <v>44.812422424493</v>
       </c>
       <c r="F86" t="s">
         <v>7</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>649869.75</v>
       </c>
       <c r="I86" s="1">
-        <v>326114.85</v>
+        <v>150640.65</v>
       </c>
       <c r="J86" s="1">
-        <v>50.181570999419</v>
+        <v>23.18012955673</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>975984.6</v>
+        <v>800510.4</v>
       </c>
       <c r="N86" s="1">
-        <v>975984.6</v>
+        <v>800510.4</v>
       </c>
       <c r="O86" s="1">
-        <v>1.07</v>
+        <v>0.98</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B87" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C87" s="1">
         <v>3229.0</v>
       </c>
       <c r="D87" s="1">
-        <v>111.5</v>
+        <v>95.9</v>
       </c>
       <c r="E87" s="1">
         <v>101.72289253639</v>
       </c>
       <c r="F87" t="s">
         <v>7</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>328463.22</v>
       </c>
       <c r="I87" s="1">
-        <v>31570.28</v>
+        <v>-18802.12</v>
       </c>
       <c r="J87" s="1">
-        <v>9.6115114502013</v>
+        <v>-5.7242695239972</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>360033.5</v>
+        <v>309661.1</v>
       </c>
       <c r="N87" s="1">
-        <v>360033.5</v>
+        <v>309661.1</v>
       </c>
       <c r="O87" s="1">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B88" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C88" s="1">
         <v>3286.0</v>
       </c>
       <c r="D88" s="1">
-        <v>89.25</v>
+        <v>74.6</v>
       </c>
       <c r="E88" s="1">
         <v>70.267045039562</v>
       </c>
       <c r="F88" t="s">
         <v>7</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>230897.51</v>
       </c>
       <c r="I88" s="1">
-        <v>62377.99</v>
+        <v>14238.09</v>
       </c>
       <c r="J88" s="1">
-        <v>27.015445077775</v>
+        <v>6.1664112358769</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>293275.5</v>
+        <v>245135.6</v>
       </c>
       <c r="N88" s="1">
-        <v>293275.5</v>
+        <v>245135.6</v>
       </c>
       <c r="O88" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B89" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C89" s="1">
         <v>67932.0</v>
       </c>
       <c r="D89" s="1">
-        <v>4.801</v>
+        <v>4.685</v>
       </c>
       <c r="E89" s="1">
         <v>3.1388160219043</v>
       </c>
       <c r="F89" t="s">
         <v>7</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>213226.05</v>
       </c>
       <c r="I89" s="1">
-        <v>112915.48</v>
+        <v>105035.37</v>
       </c>
       <c r="J89" s="1">
-        <v>52.955762206353</v>
+        <v>49.260102131048</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>326141.53</v>
+        <v>318261.42</v>
       </c>
       <c r="N89" s="1">
-        <v>326141.53</v>
+        <v>318261.42</v>
       </c>
       <c r="O89" s="1">
-        <v>0.36</v>
+        <v>0.39</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B90" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C90" s="1">
-        <v>4869.0</v>
+        <v>5247.0</v>
       </c>
       <c r="D90" s="1">
-        <v>178.24</v>
+        <v>167.24</v>
       </c>
       <c r="E90" s="1">
-        <v>134.29285068803</v>
+        <v>127.64381170193</v>
       </c>
       <c r="F90" t="s">
         <v>7</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>653871.89</v>
+        <v>669747.08</v>
       </c>
       <c r="I90" s="1">
-        <v>213978.67</v>
+        <v>207761.2</v>
       </c>
       <c r="J90" s="1">
-        <v>32.724861440366</v>
+        <v>31.020844465645</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>867850.56</v>
+        <v>877508.28</v>
       </c>
       <c r="N90" s="1">
-        <v>867850.56</v>
+        <v>877508.28</v>
       </c>
       <c r="O90" s="1">
-        <v>0.95</v>
+        <v>1.08</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B91" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C91" s="1">
-        <v>5247.0</v>
+        <v>4869.0</v>
       </c>
       <c r="D91" s="1">
-        <v>178.24</v>
+        <v>167.24</v>
       </c>
       <c r="E91" s="1">
-        <v>127.64381170193</v>
+        <v>134.29285068803</v>
       </c>
       <c r="F91" t="s">
         <v>7</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>669747.08</v>
+        <v>653871.89</v>
       </c>
       <c r="I91" s="1">
-        <v>265478.2</v>
+        <v>160419.67</v>
       </c>
       <c r="J91" s="1">
-        <v>39.638575206629</v>
+        <v>24.533807379302</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>935225.28</v>
+        <v>814291.56</v>
       </c>
       <c r="N91" s="1">
-        <v>935225.28</v>
+        <v>814291.56</v>
       </c>
       <c r="O91" s="1">
-        <v>1.03</v>
+        <v>1.0</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B92" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C92" s="1">
         <v>15195.0</v>
       </c>
       <c r="D92" s="1">
-        <v>19.34</v>
+        <v>15.62</v>
       </c>
       <c r="E92" s="1">
         <v>26.191000329056</v>
       </c>
       <c r="F92" t="s">
         <v>7</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>397972.25</v>
       </c>
       <c r="I92" s="1">
-        <v>-104100.95</v>
+        <v>-160626.35</v>
       </c>
       <c r="J92" s="1">
-        <v>-26.157841407284</v>
+        <v>-40.361193525428</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>293871.3</v>
+        <v>237345.9</v>
       </c>
       <c r="N92" s="1">
-        <v>293871.3</v>
+        <v>237345.9</v>
       </c>
       <c r="O92" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B93" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C93" s="1">
-        <v>6050.0</v>
+        <v>3004.0</v>
       </c>
       <c r="D93" s="1">
-        <v>153.85</v>
+        <v>131.65</v>
       </c>
       <c r="E93" s="1">
-        <v>63.192011570248</v>
+        <v>116.97721704394</v>
       </c>
       <c r="F93" t="s">
         <v>7</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>382311.67</v>
+        <v>351399.56</v>
       </c>
       <c r="I93" s="1">
-        <v>548480.83</v>
+        <v>44077.04</v>
       </c>
       <c r="J93" s="1">
-        <v>143.46431800002</v>
+        <v>12.543282638146</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>930792.5</v>
+        <v>395476.6</v>
       </c>
       <c r="N93" s="1">
-        <v>930792.5</v>
+        <v>395476.6</v>
       </c>
       <c r="O93" s="1">
-        <v>1.02</v>
+        <v>0.49</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B94" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C94" s="1">
-        <v>2190.0</v>
+        <v>6050.0</v>
       </c>
       <c r="D94" s="1">
-        <v>153.85</v>
+        <v>131.65</v>
       </c>
       <c r="E94" s="1">
-        <v>108.17011872146</v>
+        <v>63.192011570248</v>
       </c>
       <c r="F94" t="s">
         <v>7</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>236892.56</v>
+        <v>382311.67</v>
       </c>
       <c r="I94" s="1">
-        <v>100038.94</v>
+        <v>414170.83</v>
       </c>
       <c r="J94" s="1">
-        <v>42.229667322604</v>
+        <v>108.33329518819</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>336931.5</v>
+        <v>796482.5</v>
       </c>
       <c r="N94" s="1">
-        <v>336931.5</v>
+        <v>796482.5</v>
       </c>
       <c r="O94" s="1">
-        <v>0.37</v>
+        <v>0.98</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B95" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C95" s="1">
         <v>770.0</v>
       </c>
       <c r="D95" s="1">
-        <v>536.2</v>
+        <v>466.7</v>
       </c>
       <c r="E95" s="1">
         <v>568.81764935065</v>
       </c>
       <c r="F95" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="G95">
         <v>0.91</v>
       </c>
       <c r="H95" s="1">
         <v>432275.1</v>
       </c>
       <c r="I95" s="1">
-        <v>22423.27</v>
+        <v>-37740.49</v>
       </c>
       <c r="J95" s="1">
-        <v>5.1872684778744</v>
+        <v>-8.7306648011879</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>454698.37</v>
+        <v>394534.61</v>
       </c>
       <c r="N95" s="1">
-        <v>454698.37</v>
+        <v>394534.61</v>
       </c>
       <c r="O95" s="1">
-        <v>0.5</v>
+        <v>0.48</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B96" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C96" s="1">
-        <v>2044.0</v>
+        <v>1540.0</v>
       </c>
       <c r="D96" s="1">
-        <v>397.4</v>
+        <v>347.7</v>
       </c>
       <c r="E96" s="1">
-        <v>327.52179060665</v>
+        <v>276.94614935065</v>
       </c>
       <c r="F96" t="s">
         <v>7</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>669454.54</v>
+        <v>426497.07</v>
       </c>
       <c r="I96" s="1">
-        <v>142831.06</v>
+        <v>108960.93</v>
       </c>
       <c r="J96" s="1">
-        <v>21.335438250968</v>
+        <v>25.547873048694</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>812285.6</v>
+        <v>535458.0</v>
       </c>
       <c r="N96" s="1">
-        <v>812285.6</v>
+        <v>535458.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.89</v>
+        <v>0.66</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B97" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C97" s="1">
-        <v>1540.0</v>
+        <v>2123.0</v>
       </c>
       <c r="D97" s="1">
-        <v>397.4</v>
+        <v>347.7</v>
       </c>
       <c r="E97" s="1">
-        <v>276.94614935065</v>
+        <v>328.42823363165</v>
       </c>
       <c r="F97" t="s">
         <v>7</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>426497.07</v>
+        <v>697253.14</v>
       </c>
       <c r="I97" s="1">
-        <v>185498.93</v>
+        <v>40913.96</v>
       </c>
       <c r="J97" s="1">
-        <v>43.49360008499</v>
+        <v>5.8678774827748</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>611996.0</v>
+        <v>738167.1</v>
       </c>
       <c r="N97" s="1">
-        <v>611996.0</v>
+        <v>738167.1</v>
       </c>
       <c r="O97" s="1">
-        <v>0.67</v>
+        <v>0.91</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B98" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C98" s="1">
-        <v>1909.0</v>
+        <v>1240.0</v>
       </c>
       <c r="D98" s="1">
-        <v>544.1</v>
+        <v>457.95</v>
       </c>
       <c r="E98" s="1">
-        <v>626.37567836564</v>
+        <v>485.56191935484</v>
       </c>
       <c r="F98" t="s">
         <v>7</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>1195751.17</v>
+        <v>602096.78</v>
       </c>
       <c r="I98" s="1">
-        <v>-157064.27</v>
+        <v>-34238.78</v>
       </c>
       <c r="J98" s="1">
-        <v>-13.135196848689</v>
+        <v>-5.6865907836278</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>1038686.9</v>
+        <v>567858.0</v>
       </c>
       <c r="N98" s="1">
-        <v>1038686.9</v>
+        <v>567858.0</v>
       </c>
       <c r="O98" s="1">
-        <v>1.14</v>
+        <v>0.7</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B99" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C99" s="1">
-        <v>1240.0</v>
+        <v>1909.0</v>
       </c>
       <c r="D99" s="1">
-        <v>544.1</v>
+        <v>457.95</v>
       </c>
       <c r="E99" s="1">
-        <v>485.56191935484</v>
+        <v>626.37567836564</v>
       </c>
       <c r="F99" t="s">
         <v>7</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>602096.78</v>
+        <v>1195751.17</v>
       </c>
       <c r="I99" s="1">
-        <v>72587.22</v>
+        <v>-321524.62</v>
       </c>
       <c r="J99" s="1">
-        <v>12.055739610499</v>
+        <v>-26.88892372148</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>674684.0</v>
+        <v>874226.55</v>
       </c>
       <c r="N99" s="1">
-        <v>674684.0</v>
+        <v>874226.55</v>
       </c>
       <c r="O99" s="1">
-        <v>0.74</v>
+        <v>1.07</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B100" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C100" s="1">
         <v>208821.0</v>
       </c>
       <c r="D100" s="1">
         <v>1.366</v>
       </c>
       <c r="E100" s="1">
         <v>1.6578395850992</v>
       </c>
       <c r="F100" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G100">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H100" s="1">
         <v>400880.32</v>
       </c>
       <c r="I100" s="1">
-        <v>-76069.89</v>
+        <v>-72182.48</v>
       </c>
       <c r="J100" s="1">
-        <v>-18.975710755769</v>
+        <v>-18.0059924119</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>324810.43</v>
+        <v>328697.84</v>
       </c>
       <c r="N100" s="1">
-        <v>324810.43</v>
+        <v>328697.84</v>
       </c>
       <c r="O100" s="1">
-        <v>0.36</v>
+        <v>0.4</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B101" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C101" s="1">
         <v>26324.0</v>
       </c>
       <c r="D101" s="1">
-        <v>17.705</v>
+        <v>14.035</v>
       </c>
       <c r="E101" s="1">
         <v>11.791996277162</v>
       </c>
       <c r="F101" t="s">
         <v>7</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>310412.51</v>
       </c>
       <c r="I101" s="1">
-        <v>155653.91</v>
+        <v>59044.83</v>
       </c>
       <c r="J101" s="1">
-        <v>50.14421293781</v>
+        <v>19.021407996733</v>
       </c>
       <c r="K101">
         <v>0.06</v>
       </c>
       <c r="L101" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="M101" s="1">
-        <v>466066.42</v>
+        <v>369457.34</v>
       </c>
       <c r="N101" s="1">
-        <v>467566.89</v>
+        <v>370957.81</v>
       </c>
       <c r="O101" s="1">
-        <v>0.51</v>
+        <v>0.46</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B102" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C102" s="1">
         <v>3857.0</v>
       </c>
       <c r="D102" s="1">
-        <v>58.44</v>
+        <v>52.1</v>
       </c>
       <c r="E102" s="1">
         <v>52.349974073114</v>
       </c>
       <c r="F102" t="s">
         <v>7</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>201913.85</v>
       </c>
       <c r="I102" s="1">
-        <v>23489.23</v>
+        <v>-964.15</v>
       </c>
       <c r="J102" s="1">
-        <v>11.633293109908</v>
+        <v>-0.47750562925723</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>225403.08</v>
+        <v>200949.7</v>
       </c>
       <c r="N102" s="1">
-        <v>225403.08</v>
+        <v>200949.7</v>
       </c>
       <c r="O102" s="1">
         <v>0.25</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B103" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C103" s="1">
         <v>396.0</v>
       </c>
       <c r="D103" s="1">
-        <v>555.6</v>
+        <v>520.8</v>
       </c>
       <c r="E103" s="1">
         <v>232.92426767677</v>
       </c>
       <c r="F103" t="s">
         <v>7</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>92238.01</v>
       </c>
       <c r="I103" s="1">
-        <v>127779.59</v>
+        <v>113998.79</v>
       </c>
       <c r="J103" s="1">
-        <v>138.53246617094</v>
+        <v>123.59198772827</v>
       </c>
       <c r="K103">
         <v>14.06</v>
       </c>
       <c r="L103" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M103" s="1">
-        <v>220017.6</v>
+        <v>206236.8</v>
       </c>
       <c r="N103" s="1">
-        <v>225585.67</v>
+        <v>211804.87</v>
       </c>
       <c r="O103" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B104" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C104" s="1">
         <v>5025.0</v>
       </c>
       <c r="D104" s="1">
-        <v>67.8</v>
+        <v>69.3</v>
       </c>
       <c r="E104" s="1">
         <v>94.331723383085</v>
       </c>
       <c r="F104" t="s">
         <v>7</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>474016.91</v>
       </c>
       <c r="I104" s="1">
-        <v>-133321.91</v>
+        <v>-125784.41</v>
       </c>
       <c r="J104" s="1">
-        <v>-28.125981834699</v>
+        <v>-26.535848689449</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>340695.0</v>
+        <v>348232.5</v>
       </c>
       <c r="N104" s="1">
-        <v>340695.0</v>
+        <v>348232.5</v>
       </c>
       <c r="O104" s="1">
-        <v>0.37</v>
+        <v>0.43</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B105" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C105" s="1">
         <v>6405.0</v>
       </c>
       <c r="D105" s="1">
-        <v>83.98</v>
+        <v>75.86</v>
       </c>
       <c r="E105" s="1">
         <v>75.833339578454</v>
       </c>
       <c r="F105" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="G105">
         <v>0.91</v>
       </c>
       <c r="H105" s="1">
         <v>440490.89</v>
       </c>
       <c r="I105" s="1">
-        <v>151889.76</v>
+        <v>92952.77</v>
       </c>
       <c r="J105" s="1">
-        <v>34.481929921411</v>
+        <v>21.102086810467</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>592380.65</v>
+        <v>533443.66</v>
       </c>
       <c r="N105" s="1">
-        <v>592380.65</v>
+        <v>533443.66</v>
       </c>
       <c r="O105" s="1">
-        <v>0.65</v>
+        <v>0.66</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B106" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C106" s="1">
         <v>39358.0</v>
       </c>
       <c r="D106" s="1">
-        <v>97.32</v>
+        <v>78.54</v>
       </c>
       <c r="E106" s="1">
         <v>101.07427740231</v>
       </c>
       <c r="F106" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G106">
-        <v>10.65</v>
+        <v>10.81</v>
       </c>
       <c r="H106" s="1">
         <v>375295.69</v>
       </c>
       <c r="I106" s="1">
-        <v>-15741.91</v>
+        <v>-89260.59</v>
       </c>
       <c r="J106" s="1">
-        <v>-4.1945352476603</v>
+        <v>-23.784070102164</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>359553.78</v>
+        <v>286035.1</v>
       </c>
       <c r="N106" s="1">
-        <v>359553.78</v>
+        <v>286035.1</v>
       </c>
       <c r="O106" s="1">
-        <v>0.4</v>
+        <v>0.35</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B107" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C107" s="1">
-        <v>74761.0</v>
+        <v>50094.0</v>
       </c>
       <c r="D107" s="1">
-        <v>6.484</v>
+        <v>6.916</v>
       </c>
       <c r="E107" s="1">
-        <v>5.3890430839609</v>
+        <v>5.3890429991616</v>
       </c>
       <c r="F107" t="s">
         <v>7</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>402890.25</v>
+        <v>269958.72</v>
       </c>
       <c r="I107" s="1">
-        <v>81860.07</v>
+        <v>76491.38</v>
       </c>
       <c r="J107" s="1">
-        <v>20.318205764473</v>
+        <v>28.334472766799</v>
       </c>
       <c r="K107">
-        <v>0.18</v>
+        <v>0.26</v>
       </c>
       <c r="L107" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="M107" s="1">
-        <v>484750.32</v>
+        <v>346450.1</v>
       </c>
       <c r="N107" s="1">
-        <v>497890.91</v>
+        <v>359590.69</v>
       </c>
       <c r="O107" s="1">
-        <v>0.55</v>
+        <v>0.44</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B108" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="C108" s="1">
         <v>6050.0</v>
       </c>
       <c r="D108" s="1">
-        <v>130.5</v>
+        <v>115.6</v>
       </c>
       <c r="E108" s="1">
         <v>85.498917355372</v>
       </c>
       <c r="F108" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="G108">
         <v>0.91</v>
       </c>
       <c r="H108" s="1">
         <v>536550.51</v>
       </c>
       <c r="I108" s="1">
-        <v>332953.82</v>
+        <v>231287.83</v>
       </c>
       <c r="J108" s="1">
-        <v>62.054515613078</v>
+        <v>43.106441181092</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>869504.33</v>
+        <v>767838.34</v>
       </c>
       <c r="N108" s="1">
-        <v>869504.33</v>
+        <v>767838.34</v>
       </c>
       <c r="O108" s="1">
-        <v>0.96</v>
+        <v>0.94</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B109" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C109" s="1">
         <v>10395.0</v>
       </c>
       <c r="D109" s="1">
-        <v>237.9</v>
+        <v>237.45</v>
       </c>
       <c r="E109" s="1">
         <v>604.24713419913</v>
       </c>
       <c r="F109" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G109">
         <v>7.47</v>
       </c>
       <c r="H109" s="1">
         <v>842033.79</v>
       </c>
       <c r="I109" s="1">
-        <v>-511045.29</v>
+        <v>-511660.84</v>
       </c>
       <c r="J109" s="1">
-        <v>-60.691779364341</v>
+        <v>-60.764882131393</v>
       </c>
       <c r="K109">
         <v>0.28</v>
       </c>
       <c r="L109" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="M109" s="1">
-        <v>330988.5</v>
+        <v>330372.95</v>
       </c>
       <c r="N109" s="1">
-        <v>333932.05</v>
+        <v>333316.59</v>
       </c>
       <c r="O109" s="1">
-        <v>0.37</v>
+        <v>0.41</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B110" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C110" s="1">
         <v>10275.0</v>
       </c>
       <c r="D110" s="1">
-        <v>375.5</v>
+        <v>350.6</v>
       </c>
       <c r="E110" s="1">
         <v>348.24635815085</v>
       </c>
       <c r="F110" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G110">
         <v>7.47</v>
       </c>
       <c r="H110" s="1">
         <v>480075.78</v>
       </c>
       <c r="I110" s="1">
-        <v>36323.63</v>
+        <v>2095.75</v>
       </c>
       <c r="J110" s="1">
-        <v>7.5662283983583</v>
+        <v>0.43654566368668</v>
       </c>
       <c r="K110">
         <v>0.4</v>
       </c>
       <c r="L110" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="M110" s="1">
-        <v>516399.41</v>
+        <v>482171.53</v>
       </c>
       <c r="N110" s="1">
-        <v>520513.32</v>
+        <v>486285.58</v>
       </c>
       <c r="O110" s="1">
-        <v>0.57</v>
+        <v>0.6</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B111" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C111" s="1">
         <v>23683.0</v>
       </c>
       <c r="D111" s="1">
-        <v>26.4</v>
+        <v>23.9</v>
       </c>
       <c r="E111" s="1">
         <v>20.703307435713</v>
       </c>
       <c r="F111" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G111">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H111" s="1">
         <v>572823.62</v>
       </c>
       <c r="I111" s="1">
-        <v>139120.22</v>
+        <v>79415.12</v>
       </c>
       <c r="J111" s="1">
-        <v>24.286746415939</v>
+        <v>13.863799820266</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>711943.84</v>
+        <v>652238.74</v>
       </c>
       <c r="N111" s="1">
-        <v>711943.84</v>
+        <v>652238.74</v>
       </c>
       <c r="O111" s="1">
-        <v>0.78</v>
+        <v>0.8</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B112" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C112" s="1">
         <v>455.0</v>
       </c>
       <c r="D112" s="1">
-        <v>857.4</v>
+        <v>793.2</v>
       </c>
       <c r="E112" s="1">
         <v>959.46857142857</v>
       </c>
       <c r="F112" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="G112">
         <v>0.91</v>
       </c>
       <c r="H112" s="1">
         <v>419323.22</v>
       </c>
       <c r="I112" s="1">
-        <v>10312.85</v>
+        <v>-23090.18</v>
       </c>
       <c r="J112" s="1">
-        <v>2.4594035121642</v>
+        <v>-5.5065350304235</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>429636.07</v>
+        <v>396233.04</v>
       </c>
       <c r="N112" s="1">
-        <v>429636.07</v>
+        <v>396233.04</v>
       </c>
       <c r="O112" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B113" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="C113" s="1">
         <v>31396.0</v>
       </c>
       <c r="D113" s="1">
-        <v>16.1</v>
+        <v>14.62</v>
       </c>
       <c r="E113" s="1">
         <v>19.602729328577</v>
       </c>
       <c r="F113" t="s">
         <v>7</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>615447.29</v>
       </c>
       <c r="I113" s="1">
-        <v>-109971.69</v>
+        <v>-156437.77</v>
       </c>
       <c r="J113" s="1">
-        <v>-17.868579777157</v>
+        <v>-25.41854884112</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>505475.6</v>
+        <v>459009.52</v>
       </c>
       <c r="N113" s="1">
-        <v>505475.6</v>
+        <v>459009.52</v>
       </c>
       <c r="O113" s="1">
         <v>0.56</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B114" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C114" s="1">
         <v>433749.0</v>
       </c>
       <c r="D114" s="1">
-        <v>1.974</v>
+        <v>1.83</v>
       </c>
       <c r="E114" s="1">
         <v>1.3769785751667</v>
       </c>
       <c r="F114" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G114">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H114" s="1">
         <v>693594.69</v>
       </c>
       <c r="I114" s="1">
-        <v>281374.14</v>
+        <v>221069.24</v>
       </c>
       <c r="J114" s="1">
-        <v>40.567516455468</v>
+        <v>31.872971807209</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>974968.83</v>
+        <v>914663.93</v>
       </c>
       <c r="N114" s="1">
-        <v>974968.83</v>
+        <v>914663.93</v>
       </c>
       <c r="O114" s="1">
-        <v>1.07</v>
+        <v>1.12</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B115" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C115" s="1">
         <v>8021.0</v>
       </c>
       <c r="D115" s="1">
-        <v>43.51</v>
+        <v>40.02</v>
       </c>
       <c r="E115" s="1">
         <v>37.070315422017</v>
       </c>
       <c r="F115" t="s">
         <v>7</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>297341.0</v>
       </c>
       <c r="I115" s="1">
-        <v>51652.71</v>
+        <v>23659.42</v>
       </c>
       <c r="J115" s="1">
-        <v>17.371539747294</v>
+        <v>7.9569988666212</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>348993.71</v>
+        <v>321000.42</v>
       </c>
       <c r="N115" s="1">
-        <v>348993.71</v>
+        <v>321000.42</v>
       </c>
       <c r="O115" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B116" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C116" s="1">
         <v>2750.0</v>
       </c>
       <c r="D116" s="1">
-        <v>102.5</v>
+        <v>93.9</v>
       </c>
       <c r="E116" s="1">
         <v>42.862934545455</v>
       </c>
       <c r="F116" t="s">
         <v>7</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>117873.07</v>
       </c>
       <c r="I116" s="1">
-        <v>164001.93</v>
+        <v>140351.93</v>
       </c>
       <c r="J116" s="1">
-        <v>139.13435019551</v>
+        <v>119.0703949596</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>281875.0</v>
+        <v>258225.0</v>
       </c>
       <c r="N116" s="1">
-        <v>281875.0</v>
+        <v>258225.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B117" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C117" s="1">
-        <v>30782.0</v>
+        <v>30128.0</v>
       </c>
       <c r="D117" s="1">
-        <v>27.4</v>
+        <v>26.98</v>
       </c>
       <c r="E117" s="1">
-        <v>16.750136443376</v>
+        <v>16.75013641795</v>
       </c>
       <c r="F117" t="s">
         <v>7</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>515602.7</v>
+        <v>504648.11</v>
       </c>
       <c r="I117" s="1">
-        <v>327824.1</v>
+        <v>308205.33</v>
       </c>
       <c r="J117" s="1">
-        <v>63.580757044135</v>
+        <v>61.073315027376</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>843426.8</v>
+        <v>812853.44</v>
       </c>
       <c r="N117" s="1">
-        <v>843426.8</v>
+        <v>812853.44</v>
       </c>
       <c r="O117" s="1">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B118" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C118" s="1">
         <v>18720.0</v>
       </c>
       <c r="D118" s="1">
-        <v>29.42</v>
+        <v>28.72</v>
       </c>
       <c r="E118" s="1">
         <v>45.814635683761</v>
       </c>
       <c r="F118" t="s">
         <v>7</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>857649.98</v>
       </c>
       <c r="I118" s="1">
-        <v>-306907.58</v>
+        <v>-320011.58</v>
       </c>
       <c r="J118" s="1">
-        <v>-35.78471254672</v>
+        <v>-37.312608577219</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>550742.4</v>
+        <v>537638.4</v>
       </c>
       <c r="N118" s="1">
-        <v>550742.4</v>
+        <v>537638.4</v>
       </c>
       <c r="O118" s="1">
-        <v>0.61</v>
+        <v>0.66</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B119" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C119" s="1">
         <v>5548.0</v>
       </c>
       <c r="D119" s="1">
-        <v>32.11</v>
+        <v>27.64</v>
       </c>
       <c r="E119" s="1">
         <v>36.417669430425</v>
       </c>
       <c r="F119" t="s">
         <v>7</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>202045.23</v>
       </c>
       <c r="I119" s="1">
-        <v>-23898.95</v>
+        <v>-48698.51</v>
       </c>
       <c r="J119" s="1">
-        <v>-11.82851483304</v>
+        <v>-24.102776393187</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>178146.28</v>
+        <v>153346.72</v>
       </c>
       <c r="N119" s="1">
-        <v>178146.28</v>
+        <v>153346.72</v>
       </c>
       <c r="O119" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B120" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="C120" s="1">
-        <v>1624.0</v>
+        <v>1998.0</v>
       </c>
       <c r="D120" s="1">
-        <v>340.0</v>
+        <v>281.6</v>
       </c>
       <c r="E120" s="1">
-        <v>315.93599753695</v>
+        <v>315.00185185185</v>
       </c>
       <c r="F120" t="s">
         <v>7</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>513080.06</v>
+        <v>629373.7</v>
       </c>
       <c r="I120" s="1">
-        <v>39079.94</v>
+        <v>-66736.9</v>
       </c>
       <c r="J120" s="1">
-        <v>7.6167333417713</v>
+        <v>-10.603700154614</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>552160.0</v>
+        <v>562636.8</v>
       </c>
       <c r="N120" s="1">
-        <v>552160.0</v>
+        <v>562636.8</v>
       </c>
       <c r="O120" s="1">
-        <v>0.61</v>
+        <v>0.69</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B121" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="C121" s="1">
         <v>8960.0</v>
       </c>
       <c r="D121" s="1">
-        <v>68.02</v>
+        <v>60.8</v>
       </c>
       <c r="E121" s="1">
         <v>39.142283482143</v>
       </c>
       <c r="F121" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="G121">
         <v>0.91</v>
       </c>
       <c r="H121" s="1">
         <v>371367.01</v>
       </c>
       <c r="I121" s="1">
-        <v>299830.75</v>
+        <v>226725.23</v>
       </c>
       <c r="J121" s="1">
-        <v>80.737045005694</v>
+        <v>61.051526897879</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>671197.76</v>
+        <v>598092.24</v>
       </c>
       <c r="N121" s="1">
-        <v>671197.76</v>
+        <v>598092.24</v>
       </c>
       <c r="O121" s="1">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B122" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="C122" s="1">
         <v>9438.0</v>
       </c>
       <c r="D122" s="1">
-        <v>82.2</v>
+        <v>77.79</v>
       </c>
       <c r="E122" s="1">
         <v>92.341727060818</v>
       </c>
       <c r="F122" t="s">
         <v>7</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>871521.22</v>
       </c>
       <c r="I122" s="1">
-        <v>-95717.62</v>
+        <v>-137339.2</v>
       </c>
       <c r="J122" s="1">
-        <v>-10.982821508351</v>
+        <v>-15.758560646406</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>775803.6</v>
+        <v>734182.02</v>
       </c>
       <c r="N122" s="1">
-        <v>775803.6</v>
+        <v>734182.02</v>
       </c>
       <c r="O122" s="1">
-        <v>0.85</v>
+        <v>0.9</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B123" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C123" s="1">
-        <v>8368.0</v>
+        <v>2970.0</v>
       </c>
       <c r="D123" s="1">
-        <v>170.96</v>
+        <v>153.82</v>
       </c>
       <c r="E123" s="1">
-        <v>165.93320984704</v>
+        <v>65.312707070707</v>
       </c>
       <c r="F123" t="s">
         <v>7</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1388529.1</v>
+        <v>193978.74</v>
       </c>
       <c r="I123" s="1">
-        <v>42064.18</v>
+        <v>262866.66</v>
       </c>
       <c r="J123" s="1">
-        <v>3.0294057214933</v>
+        <v>135.51312891299</v>
       </c>
       <c r="K123">
-        <v>0.5</v>
+        <v>0.83</v>
       </c>
       <c r="L123" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="M123" s="1">
-        <v>1430593.28</v>
+        <v>456845.4</v>
       </c>
       <c r="N123" s="1">
-        <v>1434798.68</v>
+        <v>459313.03</v>
       </c>
       <c r="O123" s="1">
-        <v>1.58</v>
+        <v>0.56</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B124" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C124" s="1">
-        <v>2970.0</v>
+        <v>8368.0</v>
       </c>
       <c r="D124" s="1">
-        <v>170.96</v>
+        <v>153.82</v>
       </c>
       <c r="E124" s="1">
-        <v>65.312707070707</v>
+        <v>165.93320984704</v>
       </c>
       <c r="F124" t="s">
         <v>7</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>193978.74</v>
+        <v>1388529.1</v>
       </c>
       <c r="I124" s="1">
-        <v>313772.46</v>
+        <v>-101363.34</v>
       </c>
       <c r="J124" s="1">
-        <v>161.75610791162</v>
+        <v>-7.3000515437523</v>
       </c>
       <c r="K124">
-        <v>0.83</v>
+        <v>0.5</v>
       </c>
       <c r="L124" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="M124" s="1">
-        <v>507751.2</v>
+        <v>1287165.76</v>
       </c>
       <c r="N124" s="1">
-        <v>510218.83</v>
+        <v>1291371.16</v>
       </c>
       <c r="O124" s="1">
-        <v>0.56</v>
+        <v>1.59</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B125" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C125" s="1">
         <v>5607.0</v>
       </c>
       <c r="D125" s="1">
-        <v>276.7</v>
+        <v>237.15</v>
       </c>
       <c r="E125" s="1">
         <v>144.60614588907</v>
       </c>
       <c r="F125" t="s">
         <v>7</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>810806.66</v>
       </c>
       <c r="I125" s="1">
-        <v>740650.24</v>
+        <v>518893.39</v>
       </c>
       <c r="J125" s="1">
-        <v>91.347330570768</v>
+        <v>63.997179056225</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>1551456.9</v>
+        <v>1329700.05</v>
       </c>
       <c r="N125" s="1">
-        <v>1551456.9</v>
+        <v>1329700.05</v>
       </c>
       <c r="O125" s="1">
-        <v>1.7</v>
+        <v>1.63</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B126" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C126" s="1">
         <v>4010.0</v>
       </c>
       <c r="D126" s="1">
-        <v>276.7</v>
+        <v>237.15</v>
       </c>
       <c r="E126" s="1">
         <v>105.72016708229</v>
       </c>
       <c r="F126" t="s">
         <v>7</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
         <v>423937.87</v>
       </c>
       <c r="I126" s="1">
-        <v>685629.13</v>
+        <v>527033.63</v>
       </c>
       <c r="J126" s="1">
-        <v>161.72868208259</v>
+        <v>124.3186012139</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>1109567.0</v>
+        <v>950971.5</v>
       </c>
       <c r="N126" s="1">
-        <v>1109567.0</v>
+        <v>950971.5</v>
       </c>
       <c r="O126" s="1">
-        <v>1.22</v>
+        <v>1.17</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B127" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C127" s="1">
         <v>2396.0</v>
       </c>
       <c r="D127" s="1">
-        <v>52.15</v>
+        <v>42.42</v>
       </c>
       <c r="E127" s="1">
         <v>98.584974958264</v>
       </c>
       <c r="F127" t="s">
         <v>7</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>236209.6</v>
       </c>
       <c r="I127" s="1">
-        <v>-111258.2</v>
+        <v>-134571.28</v>
       </c>
       <c r="J127" s="1">
-        <v>-47.101472590445</v>
+        <v>-56.971130724577</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>124951.4</v>
+        <v>101638.32</v>
       </c>
       <c r="N127" s="1">
-        <v>124951.4</v>
+        <v>101638.32</v>
       </c>
       <c r="O127" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B128" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C128" s="1">
         <v>16416.0</v>
       </c>
       <c r="D128" s="1">
-        <v>27.9</v>
+        <v>25.95</v>
       </c>
       <c r="E128" s="1">
         <v>30.023207846004</v>
       </c>
       <c r="F128" t="s">
         <v>7</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>492860.98</v>
       </c>
       <c r="I128" s="1">
-        <v>-34854.58</v>
+        <v>-66865.78</v>
       </c>
       <c r="J128" s="1">
-        <v>-7.0718887098751</v>
+        <v>-13.566864230153</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>458006.4</v>
+        <v>425995.2</v>
       </c>
       <c r="N128" s="1">
-        <v>458006.4</v>
+        <v>425995.2</v>
       </c>
       <c r="O128" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B129" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C129" s="1">
         <v>4709.0</v>
       </c>
       <c r="D129" s="1">
-        <v>166.45</v>
+        <v>140.75</v>
       </c>
       <c r="E129" s="1">
         <v>96.575062645997</v>
       </c>
       <c r="F129" t="s">
         <v>7</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>454771.97</v>
       </c>
       <c r="I129" s="1">
-        <v>329041.08</v>
+        <v>208019.78</v>
       </c>
       <c r="J129" s="1">
-        <v>72.352981649243</v>
+        <v>45.741557026921</v>
       </c>
       <c r="K129">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>0.08</v>
+      </c>
+      <c r="L129">
+        <v>374.95</v>
       </c>
       <c r="M129" s="1">
-        <v>783813.05</v>
+        <v>662791.75</v>
       </c>
       <c r="N129" s="1">
-        <v>786614.9</v>
+        <v>663166.7</v>
       </c>
       <c r="O129" s="1">
-        <v>0.86</v>
+        <v>0.81</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B130" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C130" s="1">
-        <v>11445.0</v>
+        <v>7640.0</v>
       </c>
       <c r="D130" s="1">
-        <v>42.14</v>
+        <v>36.55</v>
       </c>
       <c r="E130" s="1">
-        <v>52.642768894714</v>
+        <v>46.736126963351</v>
       </c>
       <c r="F130" t="s">
         <v>7</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>602496.49</v>
+        <v>357064.01</v>
       </c>
       <c r="I130" s="1">
-        <v>-120204.19</v>
+        <v>-77822.01</v>
       </c>
       <c r="J130" s="1">
-        <v>-19.951019133738</v>
+        <v>-21.794974520115</v>
       </c>
       <c r="K130">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>0.11</v>
+      </c>
+      <c r="L130">
+        <v>869.05</v>
       </c>
       <c r="M130" s="1">
-        <v>482292.3</v>
+        <v>279242.0</v>
       </c>
       <c r="N130" s="1">
-        <v>484830.95</v>
+        <v>280111.05</v>
       </c>
       <c r="O130" s="1">
-        <v>0.53</v>
+        <v>0.34</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B131" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C131" s="1">
-        <v>7640.0</v>
+        <v>11445.0</v>
       </c>
       <c r="D131" s="1">
-        <v>42.14</v>
+        <v>36.55</v>
       </c>
       <c r="E131" s="1">
-        <v>46.736126963351</v>
+        <v>52.642768894714</v>
       </c>
       <c r="F131" t="s">
         <v>7</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>357064.01</v>
+        <v>602496.49</v>
       </c>
       <c r="I131" s="1">
-        <v>-35114.41</v>
+        <v>-184181.74</v>
       </c>
       <c r="J131" s="1">
-        <v>-9.8342059173088</v>
+        <v>-30.569761493548</v>
       </c>
       <c r="K131">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>869.05</v>
+        <v>0.22</v>
+      </c>
+      <c r="L131" t="s">
+        <v>283</v>
       </c>
       <c r="M131" s="1">
-        <v>321949.6</v>
+        <v>418314.75</v>
       </c>
       <c r="N131" s="1">
-        <v>322818.65</v>
+        <v>420853.4</v>
       </c>
       <c r="O131" s="1">
-        <v>0.35</v>
+        <v>0.52</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B132" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C132" s="1">
         <v>4510.0</v>
       </c>
       <c r="D132" s="1">
-        <v>247.4</v>
+        <v>203.75</v>
       </c>
       <c r="E132" s="1">
         <v>200.84106430155</v>
       </c>
       <c r="F132" t="s">
         <v>7</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>905793.2</v>
       </c>
       <c r="I132" s="1">
-        <v>209980.8</v>
+        <v>13119.3</v>
       </c>
       <c r="J132" s="1">
-        <v>23.181980169425</v>
+        <v>1.4483769584492</v>
       </c>
       <c r="K132">
         <v>1.54</v>
       </c>
       <c r="L132" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="M132" s="1">
-        <v>1115774.0</v>
+        <v>918912.5</v>
       </c>
       <c r="N132" s="1">
-        <v>1122727.04</v>
+        <v>925865.54</v>
       </c>
       <c r="O132" s="1">
-        <v>1.23</v>
+        <v>1.14</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B133" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C133" s="1">
         <v>3145.0</v>
       </c>
       <c r="D133" s="1">
-        <v>159.5</v>
+        <v>126.9</v>
       </c>
       <c r="E133" s="1">
         <v>249.79685850556</v>
       </c>
       <c r="F133" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="G133">
         <v>0.91</v>
       </c>
       <c r="H133" s="1">
         <v>759457.32</v>
       </c>
       <c r="I133" s="1">
-        <v>-207014.67</v>
+        <v>-321291.14</v>
       </c>
       <c r="J133" s="1">
-        <v>-27.2582361837</v>
+        <v>-42.30535825239</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>552442.65</v>
+        <v>438166.18</v>
       </c>
       <c r="N133" s="1">
-        <v>552442.65</v>
+        <v>438166.18</v>
       </c>
       <c r="O133" s="1">
-        <v>0.61</v>
+        <v>0.54</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B134" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C134" s="1">
         <v>10426.0</v>
       </c>
       <c r="D134" s="1">
-        <v>73.86</v>
+        <v>60.98</v>
       </c>
       <c r="E134" s="1">
         <v>40.217699980817</v>
       </c>
       <c r="F134" t="s">
         <v>7</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>419309.74</v>
       </c>
       <c r="I134" s="1">
-        <v>350754.62</v>
+        <v>216467.74</v>
       </c>
       <c r="J134" s="1">
-        <v>83.650482337949</v>
+        <v>51.624782195615</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>770064.36</v>
+        <v>635777.48</v>
       </c>
       <c r="N134" s="1">
-        <v>770064.36</v>
+        <v>635777.48</v>
       </c>
       <c r="O134" s="1">
-        <v>0.85</v>
+        <v>0.78</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B135" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C135" s="1">
         <v>23111.0</v>
       </c>
       <c r="D135" s="1">
-        <v>211.5</v>
+        <v>202.5</v>
       </c>
       <c r="E135" s="1">
         <v>188.60455021418</v>
       </c>
       <c r="F135" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="G135">
-        <v>9.98</v>
+        <v>9.86</v>
       </c>
       <c r="H135" s="1">
         <v>368669.45</v>
       </c>
       <c r="I135" s="1">
-        <v>66495.38</v>
+        <v>54565.77</v>
       </c>
       <c r="J135" s="1">
-        <v>18.03658534766</v>
+        <v>14.800730030655</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>435164.83</v>
+        <v>423235.22</v>
       </c>
       <c r="N135" s="1">
-        <v>435164.83</v>
+        <v>423235.22</v>
       </c>
       <c r="O135" s="1">
-        <v>0.48</v>
+        <v>0.52</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B136" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C136" s="1">
-        <v>14599.0</v>
+        <v>6681.0</v>
       </c>
       <c r="D136" s="1">
-        <v>6.935</v>
+        <v>18.48</v>
       </c>
       <c r="E136" s="1">
-        <v>16.348219741078</v>
+        <v>17.761020805269</v>
       </c>
       <c r="F136" t="s">
         <v>7</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>238667.66</v>
+        <v>118661.38</v>
       </c>
       <c r="I136" s="1">
-        <v>-137423.59</v>
+        <v>4803.5</v>
       </c>
       <c r="J136" s="1">
-        <v>-57.579476834021</v>
+        <v>4.0480736023802</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>101244.07</v>
+        <v>123464.88</v>
       </c>
       <c r="N136" s="1">
-        <v>101244.07</v>
+        <v>123464.88</v>
       </c>
       <c r="O136" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B137" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C137" s="1">
-        <v>91643.0</v>
+        <v>14599.0</v>
       </c>
       <c r="D137" s="1">
-        <v>1.748</v>
+        <v>5.525</v>
       </c>
       <c r="E137" s="1">
-        <v>3.4322154447148</v>
+        <v>16.348219741078</v>
       </c>
       <c r="F137" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G137">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>368048.71</v>
+        <v>238667.66</v>
       </c>
       <c r="I137" s="1">
-        <v>-185639.9</v>
+        <v>-158008.18</v>
       </c>
       <c r="J137" s="1">
-        <v>-50.438948692416</v>
+        <v>-66.20426914983</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>182408.81</v>
+        <v>80659.48</v>
       </c>
       <c r="N137" s="1">
-        <v>182408.81</v>
+        <v>80659.48</v>
       </c>
       <c r="O137" s="1">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B138" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C138" s="1">
-        <v>11996.0</v>
+        <v>14795.0</v>
       </c>
       <c r="D138" s="1">
-        <v>28.41</v>
+        <v>1.526</v>
       </c>
       <c r="E138" s="1">
-        <v>34.227461653885</v>
+        <v>3.4322156133829</v>
       </c>
       <c r="F138" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="G138">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H138" s="1">
-        <v>410592.63</v>
+        <v>59418.41</v>
       </c>
       <c r="I138" s="1">
-        <v>-69786.27</v>
+        <v>-33402.35</v>
       </c>
       <c r="J138" s="1">
-        <v>-16.996474096479</v>
+        <v>-56.21548944174</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>340806.36</v>
+        <v>26016.06</v>
       </c>
       <c r="N138" s="1">
-        <v>340806.36</v>
+        <v>26016.06</v>
       </c>
       <c r="O138" s="1">
-        <v>0.37</v>
+        <v>0.03</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B139" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C139" s="1">
-        <v>3160.0</v>
+        <v>11996.0</v>
       </c>
       <c r="D139" s="1">
-        <v>92.6</v>
+        <v>26.92</v>
       </c>
       <c r="E139" s="1">
-        <v>92.425990506329</v>
+        <v>34.227461653885</v>
       </c>
       <c r="F139" t="s">
-        <v>164</v>
+        <v>7</v>
       </c>
       <c r="G139">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>280866.71</v>
+        <v>410592.63</v>
       </c>
       <c r="I139" s="1">
-        <v>41391.45</v>
+        <v>-87660.31</v>
       </c>
       <c r="J139" s="1">
-        <v>14.737043774251</v>
+        <v>-21.349703719718</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>322258.16</v>
+        <v>322932.32</v>
       </c>
       <c r="N139" s="1">
-        <v>322258.16</v>
+        <v>322932.32</v>
       </c>
       <c r="O139" s="1">
-        <v>0.35</v>
+        <v>0.4</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B140" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C140" s="1">
-        <v>4911.0</v>
+        <v>3160.0</v>
       </c>
       <c r="D140" s="1">
-        <v>55.3</v>
+        <v>75.8</v>
       </c>
       <c r="E140" s="1">
-        <v>37.257507635919</v>
+        <v>92.425990506329</v>
       </c>
       <c r="F140" t="s">
-        <v>7</v>
+        <v>167</v>
       </c>
       <c r="G140">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H140" s="1">
-        <v>182971.62</v>
+        <v>280866.71</v>
       </c>
       <c r="I140" s="1">
-        <v>88606.68</v>
+        <v>-17892.67</v>
       </c>
       <c r="J140" s="1">
-        <v>48.426460890492</v>
+        <v>-6.3705200235371</v>
       </c>
       <c r="K140">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>0.0</v>
+      </c>
+      <c r="L140">
+        <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>271578.3</v>
+        <v>262974.04</v>
       </c>
       <c r="N140" s="1">
-        <v>272593.93</v>
+        <v>262974.04</v>
       </c>
       <c r="O140" s="1">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>304</v>
       </c>
       <c r="B141" t="s">
         <v>305</v>
       </c>
       <c r="C141" s="1">
-        <v>130318.0</v>
+        <v>4225.0</v>
       </c>
       <c r="D141" s="1">
-        <v>3.766</v>
+        <v>57.85</v>
       </c>
       <c r="E141" s="1">
-        <v>6.8441790082721</v>
+        <v>37.257507692308</v>
       </c>
       <c r="F141" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G141">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1032880.21</v>
+        <v>157412.97</v>
       </c>
       <c r="I141" s="1">
-        <v>-474037.21</v>
+        <v>87003.28</v>
       </c>
       <c r="J141" s="1">
-        <v>-45.894693829016</v>
+        <v>55.270718797822</v>
       </c>
       <c r="K141">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.24</v>
+      </c>
+      <c r="L141" t="s">
+        <v>306</v>
       </c>
       <c r="M141" s="1">
-        <v>558843.0</v>
+        <v>244416.25</v>
       </c>
       <c r="N141" s="1">
-        <v>558843.0</v>
+        <v>245431.88</v>
       </c>
       <c r="O141" s="1">
-        <v>0.61</v>
+        <v>0.3</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B142" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C142" s="1">
-        <v>11049.0</v>
+        <v>130318.0</v>
       </c>
       <c r="D142" s="1">
-        <v>36.62</v>
+        <v>3.294</v>
       </c>
       <c r="E142" s="1">
-        <v>32.310395510906</v>
+        <v>6.8441790082721</v>
       </c>
       <c r="F142" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="G142">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H142" s="1">
-        <v>356997.56</v>
+        <v>1032880.21</v>
       </c>
       <c r="I142" s="1">
-        <v>47616.82</v>
+        <v>-538227.97</v>
       </c>
       <c r="J142" s="1">
-        <v>13.338135980537</v>
+        <v>-52.109428062331</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>404614.38</v>
+        <v>494652.24</v>
       </c>
       <c r="N142" s="1">
-        <v>404614.38</v>
+        <v>494652.24</v>
       </c>
       <c r="O142" s="1">
-        <v>0.44</v>
+        <v>0.61</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B143" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C143" s="1">
-        <v>6146.0</v>
+        <v>11049.0</v>
       </c>
       <c r="D143" s="1">
-        <v>39.08</v>
+        <v>32.02</v>
       </c>
       <c r="E143" s="1">
-        <v>37.432884803124</v>
+        <v>32.310395510906</v>
       </c>
       <c r="F143" t="s">
         <v>7</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>230062.51</v>
+        <v>356997.56</v>
       </c>
       <c r="I143" s="1">
-        <v>10123.17</v>
+        <v>-3208.58</v>
       </c>
       <c r="J143" s="1">
-        <v>4.4001823678269</v>
+        <v>-0.89876804760234</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>240185.68</v>
+        <v>353788.98</v>
       </c>
       <c r="N143" s="1">
-        <v>240185.68</v>
+        <v>353788.98</v>
       </c>
       <c r="O143" s="1">
-        <v>0.26</v>
+        <v>0.43</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B144" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C144" s="1">
-        <v>16242.0</v>
+        <v>6146.0</v>
       </c>
       <c r="D144" s="1">
-        <v>67.28</v>
+        <v>36.98</v>
       </c>
       <c r="E144" s="1">
-        <v>58.760913064894</v>
+        <v>37.432884803124</v>
       </c>
       <c r="F144" t="s">
         <v>7</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>954394.75</v>
+        <v>230062.51</v>
       </c>
       <c r="I144" s="1">
-        <v>138367.01</v>
+        <v>-2783.43</v>
       </c>
       <c r="J144" s="1">
-        <v>14.497880462985</v>
+        <v>-1.2098581381208</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>1092761.76</v>
+        <v>227279.08</v>
       </c>
       <c r="N144" s="1">
-        <v>1092761.76</v>
+        <v>227279.08</v>
       </c>
       <c r="O144" s="1">
-        <v>1.2</v>
+        <v>0.28</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B145" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C145" s="1">
-        <v>1699.0</v>
+        <v>16242.0</v>
       </c>
       <c r="D145" s="1">
-        <v>252.3</v>
+        <v>76.96</v>
       </c>
       <c r="E145" s="1">
-        <v>257.71209535021</v>
+        <v>58.760913064894</v>
       </c>
       <c r="F145" t="s">
         <v>7</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>437852.85</v>
+        <v>954394.75</v>
       </c>
       <c r="I145" s="1">
-        <v>-9195.15</v>
+        <v>295589.57</v>
       </c>
       <c r="J145" s="1">
-        <v>-2.1000548471935</v>
+        <v>30.971416177635</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>428657.7</v>
+        <v>1249984.32</v>
       </c>
       <c r="N145" s="1">
-        <v>428657.7</v>
+        <v>1249984.32</v>
       </c>
       <c r="O145" s="1">
-        <v>0.47</v>
+        <v>1.54</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B146" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C146" s="1">
-        <v>9504.0</v>
+        <v>1699.0</v>
       </c>
       <c r="D146" s="1">
-        <v>72.41</v>
+        <v>246.6</v>
       </c>
       <c r="E146" s="1">
-        <v>66.785519781145</v>
+        <v>257.71209535021</v>
       </c>
       <c r="F146" t="s">
         <v>7</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>634729.58</v>
+        <v>437852.85</v>
       </c>
       <c r="I146" s="1">
-        <v>53455.06</v>
+        <v>-18879.45</v>
       </c>
       <c r="J146" s="1">
-        <v>8.4217061382266</v>
+        <v>-4.3118253084341</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>688184.64</v>
+        <v>418973.4</v>
       </c>
       <c r="N146" s="1">
-        <v>688184.64</v>
+        <v>418973.4</v>
       </c>
       <c r="O146" s="1">
-        <v>0.76</v>
+        <v>0.51</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B147" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C147" s="1">
-        <v>13306.0</v>
+        <v>9504.0</v>
       </c>
       <c r="D147" s="1">
-        <v>62.26</v>
+        <v>59.63</v>
       </c>
       <c r="E147" s="1">
-        <v>46.506733804299</v>
+        <v>66.785519781145</v>
       </c>
       <c r="F147" t="s">
         <v>7</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>618818.6</v>
+        <v>634729.58</v>
       </c>
       <c r="I147" s="1">
-        <v>209612.96</v>
+        <v>-68006.06</v>
       </c>
       <c r="J147" s="1">
-        <v>33.873086555575</v>
+        <v>-10.714178469515</v>
       </c>
       <c r="K147">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>318</v>
+        <v>0.0</v>
+      </c>
+      <c r="L147">
+        <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>828431.56</v>
+        <v>566723.52</v>
       </c>
       <c r="N147" s="1">
-        <v>834587.36</v>
+        <v>566723.52</v>
       </c>
       <c r="O147" s="1">
-        <v>0.92</v>
+        <v>0.7</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>319</v>
       </c>
       <c r="B148" t="s">
         <v>320</v>
       </c>
       <c r="C148" s="1">
-        <v>170686.0</v>
+        <v>13306.0</v>
       </c>
       <c r="D148" s="1">
-        <v>4.09</v>
+        <v>53.0</v>
       </c>
       <c r="E148" s="1">
-        <v>3.4000995980924</v>
+        <v>46.506733804299</v>
       </c>
       <c r="F148" t="s">
         <v>7</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>580349.4</v>
+        <v>618818.6</v>
       </c>
       <c r="I148" s="1">
-        <v>117756.34</v>
+        <v>86399.4</v>
       </c>
       <c r="J148" s="1">
-        <v>20.290593907739</v>
+        <v>13.961991446282</v>
       </c>
       <c r="K148">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.47</v>
+      </c>
+      <c r="L148" t="s">
+        <v>321</v>
       </c>
       <c r="M148" s="1">
-        <v>698105.74</v>
+        <v>705218.0</v>
       </c>
       <c r="N148" s="1">
-        <v>698105.74</v>
+        <v>711447.47</v>
       </c>
       <c r="O148" s="1">
-        <v>0.77</v>
+        <v>0.87</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B149" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C149" s="1">
-        <v>42111.0</v>
+        <v>170686.0</v>
       </c>
       <c r="D149" s="1">
-        <v>5.04</v>
+        <v>3.84</v>
       </c>
       <c r="E149" s="1">
-        <v>8.7898750920187</v>
+        <v>3.4000995980924</v>
       </c>
       <c r="F149" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G149">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>438098.94</v>
+        <v>580349.4</v>
       </c>
       <c r="I149" s="1">
-        <v>-196424.24</v>
+        <v>75084.84</v>
       </c>
       <c r="J149" s="1">
-        <v>-44.83558896536</v>
+        <v>12.937868118757</v>
       </c>
       <c r="K149">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>0.0</v>
+      </c>
+      <c r="L149">
+        <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>241674.7</v>
+        <v>655434.24</v>
       </c>
       <c r="N149" s="1">
-        <v>242914.17</v>
+        <v>655434.24</v>
       </c>
       <c r="O149" s="1">
-        <v>0.27</v>
+        <v>0.81</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>324</v>
       </c>
       <c r="B150" t="s">
         <v>325</v>
       </c>
       <c r="C150" s="1">
-        <v>5985.0</v>
+        <v>42111.0</v>
       </c>
       <c r="D150" s="1">
-        <v>140.75</v>
+        <v>4.674</v>
       </c>
       <c r="E150" s="1">
-        <v>112.47258980785</v>
+        <v>8.7898750920187</v>
       </c>
       <c r="F150" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="G150">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H150" s="1">
-        <v>673148.45</v>
+        <v>438098.94</v>
       </c>
       <c r="I150" s="1">
-        <v>169240.3</v>
+        <v>-211292.06</v>
       </c>
       <c r="J150" s="1">
-        <v>25.141601380795</v>
+        <v>-48.229301810226</v>
       </c>
       <c r="K150">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.03</v>
+      </c>
+      <c r="L150" t="s">
+        <v>326</v>
       </c>
       <c r="M150" s="1">
-        <v>842388.75</v>
+        <v>226806.88</v>
       </c>
       <c r="N150" s="1">
-        <v>842388.75</v>
+        <v>228061.17</v>
       </c>
       <c r="O150" s="1">
-        <v>0.93</v>
+        <v>0.28</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="B151" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="C151" s="1">
-        <v>3581.0</v>
+        <v>5985.0</v>
       </c>
       <c r="D151" s="1">
-        <v>140.75</v>
+        <v>123.95</v>
       </c>
       <c r="E151" s="1">
-        <v>108.66342920972</v>
+        <v>112.47258980785</v>
       </c>
       <c r="F151" t="s">
         <v>7</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>389123.74</v>
+        <v>673148.45</v>
       </c>
       <c r="I151" s="1">
-        <v>114902.01</v>
+        <v>68692.3</v>
       </c>
       <c r="J151" s="1">
-        <v>29.52839885842</v>
+        <v>10.204628711542</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>504025.75</v>
+        <v>741840.75</v>
       </c>
       <c r="N151" s="1">
-        <v>504025.75</v>
+        <v>741840.75</v>
       </c>
       <c r="O151" s="1">
-        <v>0.55</v>
+        <v>0.91</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B152" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C152" s="1">
-        <v>1201.0</v>
+        <v>2737.0</v>
       </c>
       <c r="D152" s="1">
-        <v>370.0</v>
+        <v>123.95</v>
       </c>
       <c r="E152" s="1">
-        <v>321.34985845129</v>
+        <v>108.66343076361</v>
       </c>
       <c r="F152" t="s">
         <v>7</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>385941.18</v>
+        <v>297411.81</v>
       </c>
       <c r="I152" s="1">
-        <v>58428.82</v>
+        <v>41839.34</v>
       </c>
       <c r="J152" s="1">
-        <v>15.139306979369</v>
+        <v>14.067813917679</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>444370.0</v>
+        <v>339251.15</v>
       </c>
       <c r="N152" s="1">
-        <v>444370.0</v>
+        <v>339251.15</v>
       </c>
       <c r="O152" s="1">
-        <v>0.49</v>
+        <v>0.42</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B153" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C153" s="1">
-        <v>19285.0</v>
+        <v>1201.0</v>
       </c>
       <c r="D153" s="1">
-        <v>26.04</v>
+        <v>352.0</v>
       </c>
       <c r="E153" s="1">
-        <v>26.240920404459</v>
+        <v>321.34985845129</v>
       </c>
       <c r="F153" t="s">
         <v>7</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>506056.15</v>
+        <v>385941.18</v>
       </c>
       <c r="I153" s="1">
-        <v>-3874.75</v>
+        <v>36810.82</v>
       </c>
       <c r="J153" s="1">
-        <v>-0.765675903751</v>
+        <v>9.537935288481</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>502181.4</v>
+        <v>422752.0</v>
       </c>
       <c r="N153" s="1">
-        <v>502181.4</v>
+        <v>422752.0</v>
       </c>
       <c r="O153" s="1">
-        <v>0.55</v>
+        <v>0.52</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="B154" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="C154" s="1">
-        <v>11195.0</v>
+        <v>19285.0</v>
       </c>
       <c r="D154" s="1">
-        <v>26.04</v>
+        <v>22.4</v>
       </c>
       <c r="E154" s="1">
-        <v>24.523230013399</v>
+        <v>26.240920404459</v>
       </c>
       <c r="F154" t="s">
         <v>7</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>274537.56</v>
+        <v>506056.15</v>
       </c>
       <c r="I154" s="1">
-        <v>16980.24</v>
+        <v>-74072.15</v>
       </c>
       <c r="J154" s="1">
-        <v>6.185033479572</v>
+        <v>-14.637140562366</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>291517.8</v>
+        <v>431984.0</v>
       </c>
       <c r="N154" s="1">
-        <v>291517.8</v>
+        <v>431984.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.32</v>
+        <v>0.53</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B155" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C155" s="1">
-        <v>9107.0</v>
+        <v>10494.0</v>
       </c>
       <c r="D155" s="1">
-        <v>27.8</v>
+        <v>22.4</v>
       </c>
       <c r="E155" s="1">
-        <v>32.032130229494</v>
+        <v>24.523230417381</v>
       </c>
       <c r="F155" t="s">
         <v>7</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>291716.61</v>
+        <v>257346.78</v>
       </c>
       <c r="I155" s="1">
-        <v>-38542.01</v>
+        <v>-22281.18</v>
       </c>
       <c r="J155" s="1">
-        <v>-13.212141057035</v>
+        <v>-8.6580372212157</v>
       </c>
       <c r="K155">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L155">
-        <v>448.76</v>
+        <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>253174.6</v>
+        <v>235065.6</v>
       </c>
       <c r="N155" s="1">
-        <v>253623.36</v>
+        <v>235065.6</v>
       </c>
       <c r="O155" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B156" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C156" s="1">
-        <v>2662.0</v>
+        <v>9107.0</v>
       </c>
       <c r="D156" s="1">
-        <v>68.1</v>
+        <v>22.1</v>
       </c>
       <c r="E156" s="1">
-        <v>138.66598046582</v>
+        <v>32.032130229494</v>
       </c>
       <c r="F156" t="s">
         <v>7</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>369128.84</v>
+        <v>291716.61</v>
       </c>
       <c r="I156" s="1">
-        <v>-187846.64</v>
+        <v>-90451.91</v>
       </c>
       <c r="J156" s="1">
-        <v>-50.889180048896</v>
+        <v>-31.006774005772</v>
       </c>
       <c r="K156">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="L156">
-        <v>0.0</v>
+        <v>448.76</v>
       </c>
       <c r="M156" s="1">
-        <v>181282.2</v>
+        <v>201264.7</v>
       </c>
       <c r="N156" s="1">
-        <v>181282.2</v>
+        <v>201713.46</v>
       </c>
       <c r="O156" s="1">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B157" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C157" s="1">
-        <v>1536.0</v>
+        <v>2662.0</v>
       </c>
       <c r="D157" s="1">
-        <v>81.5</v>
+        <v>65.44</v>
       </c>
       <c r="E157" s="1">
-        <v>75.67451171875</v>
+        <v>138.66598046582</v>
       </c>
       <c r="F157" t="s">
-        <v>164</v>
+        <v>7</v>
       </c>
       <c r="G157">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>111719.5</v>
+        <v>369128.84</v>
       </c>
       <c r="I157" s="1">
-        <v>26145.71</v>
+        <v>-194927.56</v>
       </c>
       <c r="J157" s="1">
-        <v>23.402995895972</v>
+        <v>-52.80745877239</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>137865.21</v>
+        <v>174201.28</v>
       </c>
       <c r="N157" s="1">
-        <v>137865.21</v>
+        <v>174201.28</v>
       </c>
       <c r="O157" s="1">
-        <v>0.15</v>
+        <v>0.21</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B158" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C158" s="1">
-        <v>-21879.83</v>
+        <v>1536.0</v>
       </c>
       <c r="D158" s="1">
-        <v>0.8782</v>
+        <v>68.7</v>
       </c>
       <c r="E158" s="1">
-        <v>0.0</v>
+        <v>75.67451171875</v>
       </c>
       <c r="F158" t="s">
-        <v>67</v>
+        <v>167</v>
       </c>
       <c r="G158">
-        <v>0.88</v>
+        <v>0.91</v>
       </c>
       <c r="H158" s="1">
-        <v>0.0</v>
+        <v>111719.5</v>
       </c>
       <c r="I158" s="1">
-        <v>-118.83</v>
+        <v>4132.77</v>
       </c>
       <c r="J158" s="1">
-        <v>0</v>
+        <v>3.6992378232985</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>-118.83</v>
+        <v>115852.27</v>
       </c>
       <c r="N158" s="1">
-        <v>-118.83</v>
+        <v>115852.27</v>
       </c>
       <c r="O158" s="1">
-        <v>0.0</v>
+        <v>0.14</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="B159" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="C159" s="1">
-        <v>-21879.83</v>
+        <v>10560.25</v>
       </c>
       <c r="D159" s="1">
-        <v>0.8782</v>
+        <v>0.8678</v>
       </c>
       <c r="E159" s="1">
         <v>0.0</v>
       </c>
       <c r="F159" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G159">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-118.83</v>
+        <v>46.52</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>-118.83</v>
+        <v>46.52</v>
       </c>
       <c r="N159" s="1">
-        <v>-118.83</v>
+        <v>46.52</v>
       </c>
       <c r="O159" s="1">
         <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B160" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C160" s="1">
-        <v>-23564.41</v>
+        <v>10560.25</v>
       </c>
       <c r="D160" s="1">
-        <v>0.8782</v>
+        <v>0.8678</v>
       </c>
       <c r="E160" s="1">
         <v>0.0</v>
       </c>
       <c r="F160" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G160">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-67.58</v>
+        <v>46.52</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>-67.579999999998</v>
+        <v>46.52</v>
       </c>
       <c r="N160" s="1">
-        <v>-67.579999999998</v>
+        <v>46.52</v>
       </c>
       <c r="O160" s="1">
         <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="B161" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="C161" s="1">
-        <v>-23564.41</v>
+        <v>2541.83</v>
       </c>
       <c r="D161" s="1">
-        <v>0.8782</v>
+        <v>0.8678</v>
       </c>
       <c r="E161" s="1">
         <v>0.0</v>
       </c>
       <c r="F161" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G161">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H161" s="1">
         <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-67.58</v>
+        <v>-0.83</v>
       </c>
       <c r="J161" s="1">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161">
         <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>-67.579999999998</v>
+        <v>-0.82999999999993</v>
       </c>
       <c r="N161" s="1">
-        <v>-67.579999999998</v>
+        <v>-0.82999999999993</v>
       </c>
       <c r="O161" s="1">
         <v>0.0</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B162" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C162" s="1">
-        <v>254.0</v>
+        <v>2541.83</v>
       </c>
       <c r="D162" s="1">
-        <v>4778.97</v>
+        <v>0.8678</v>
       </c>
       <c r="E162" s="1">
-        <v>4767.7457086614</v>
+        <v>0.0</v>
       </c>
       <c r="F162" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="G162">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H162" s="1">
-        <v>1211007.41</v>
+        <v>0.0</v>
       </c>
       <c r="I162" s="1">
-        <v>2850.97</v>
+        <v>-0.83</v>
       </c>
       <c r="J162" s="1">
-        <v>0.2354213505597</v>
+        <v>0</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
       <c r="L162">
         <v>0.0</v>
       </c>
       <c r="M162" s="1">
-        <v>1213858.38</v>
+        <v>-0.82999999999993</v>
       </c>
       <c r="N162" s="1">
-        <v>1213858.38</v>
+        <v>-0.82999999999993</v>
       </c>
       <c r="O162" s="1">
-        <v>1.33</v>
+        <v>0.0</v>
       </c>
       <c r="P162">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="163" spans="1:16">
+      <c r="A163" t="s">
+        <v>343</v>
+      </c>
+      <c r="B163" t="s">
+        <v>344</v>
+      </c>
+      <c r="C163" s="1">
+        <v>291.0</v>
+      </c>
+      <c r="D163" s="1">
+        <v>4785.72</v>
+      </c>
+      <c r="E163" s="1">
+        <v>4771.6024398625</v>
+      </c>
+      <c r="F163" t="s">
+        <v>7</v>
+      </c>
+      <c r="G163">
+        <v>1.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>1388536.31</v>
+      </c>
+      <c r="I163" s="1">
+        <v>4108.21</v>
+      </c>
+      <c r="J163" s="1">
+        <v>0.29586622765378</v>
+      </c>
+      <c r="K163">
+        <v>0.0</v>
+      </c>
+      <c r="L163">
+        <v>0.0</v>
+      </c>
+      <c r="M163" s="1">
+        <v>1392644.52</v>
+      </c>
+      <c r="N163" s="1">
+        <v>1392644.52</v>
+      </c>
+      <c r="O163" s="1">
+        <v>1.71</v>
+      </c>
+      <c r="P163">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>