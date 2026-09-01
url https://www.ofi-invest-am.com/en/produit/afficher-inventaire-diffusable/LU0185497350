--- v3 (2026-07-10)
+++ v4 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="347">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="357">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>POCHE</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
@@ -118,119 +118,125 @@
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
     <t>ABB LTD</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
+    <t>1 486.21</t>
+  </si>
+  <si>
+    <t>1 662.88</t>
+  </si>
+  <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>DE000A0WMPJ6</t>
   </si>
   <si>
     <t>AIXTRON</t>
   </si>
   <si>
     <t>1 319.41</t>
   </si>
   <si>
     <t>NL0013267909</t>
   </si>
   <si>
     <t>AKZO NOBEL NV</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
-    <t>15 369.74</t>
+    <t>20 816.09</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>FR0000071946</t>
   </si>
   <si>
     <t>ALTEN SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
-    <t>1 595.27</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM SA</t>
   </si>
   <si>
+    <t>1 853.85</t>
+  </si>
+  <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0000334118</t>
   </si>
   <si>
     <t>ASM INTERNATIONAL NV</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>NL0011872643</t>
@@ -259,116 +265,131 @@
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO CLASS A</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>5 102.14</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
-[...2 lines deleted...]
-    <t>2 396.97</t>
+    <t>BANCO SANTANDER</t>
+  </si>
+  <si>
+    <t>2 922.98</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
-    <t>1 848.91</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0011872650</t>
   </si>
   <si>
     <t>BASIC-FIT NV</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
+    <t>1 862.85</t>
+  </si>
+  <si>
+    <t>DK0064982482</t>
+  </si>
+  <si>
+    <t>BIOMAR GROUP A/S COMMON</t>
+  </si>
+  <si>
+    <t>DKK</t>
+  </si>
+  <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
-    <t>7 429.27</t>
+    <t>9 867.21</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>GB00B3FLWH99</t>
   </si>
   <si>
     <t>BODYCOTE PLC</t>
   </si>
   <si>
+    <t>13 444.52</t>
+  </si>
+  <si>
     <t>SE0007491303</t>
   </si>
   <si>
     <t>BRAVIDA HOLDING</t>
   </si>
   <si>
     <t>GB00B0744B38</t>
   </si>
   <si>
     <t>BUNZL</t>
   </si>
   <si>
+    <t>10 854.56</t>
+  </si>
+  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>ES0105630315</t>
   </si>
   <si>
     <t>CIE AUTOMOTIVE SA</t>
   </si>
   <si>
     <t>6 373.47</t>
   </si>
   <si>
     <t>GB00B4YZN328</t>
   </si>
   <si>
     <t>COATS GROUP PLC</t>
@@ -385,71 +406,68 @@
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>GB00BD6K4575</t>
   </si>
   <si>
     <t>COMPASS GROUP PLC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>GB00B2863827</t>
   </si>
   <si>
     <t>CVS GROUP PLC</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
-    <t>FR0014003TT8</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
-    <t>2 148.76</t>
+    <t>2 614.57</t>
   </si>
   <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG</t>
   </si>
   <si>
+    <t>1 208.35</t>
+  </si>
+  <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>GB0000055888</t>
   </si>
   <si>
     <t>DISCOVERIE GROUP</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>IT0005453250</t>
   </si>
   <si>
     <t>EL EN</t>
   </si>
   <si>
     <t>IT0003128367</t>
@@ -460,50 +478,56 @@
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>SE0015658109</t>
   </si>
   <si>
     <t>EPIROC CLASS A</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
+    <t>7 588.00</t>
+  </si>
+  <si>
+    <t>8 800.00</t>
+  </si>
+  <si>
     <t>NL0006294274</t>
   </si>
   <si>
     <t>EURONEXT NV</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>7 178.07</t>
   </si>
   <si>
     <t>GB00B19NLV48</t>
   </si>
   <si>
     <t>EXPERIAN PLC</t>
   </si>
   <si>
     <t>BE0003874915</t>
   </si>
   <si>
     <t>FAGRON NV</t>
@@ -529,95 +553,95 @@
   <si>
     <t>GB0003718474</t>
   </si>
   <si>
     <t>GAMES WORKSHOP GROUP PLC</t>
   </si>
   <si>
     <t>CH0030170408</t>
   </si>
   <si>
     <t>GEBERIT AG</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>CH0010645932</t>
   </si>
   <si>
     <t>GIVAUDAN SA</t>
   </si>
   <si>
-    <t>GB00B63QSB39</t>
-[...2 lines deleted...]
-    <t>GREGGS PLC</t>
+    <t>IE00BD6JX574</t>
+  </si>
+  <si>
+    <t>GLENVEAGH PROPERTIES PLC</t>
   </si>
   <si>
     <t>IT0005411209</t>
   </si>
   <si>
     <t>GVS</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>GB00B0LCW083</t>
   </si>
   <si>
     <t>HIKMA PHARMACEUTICALS PLC</t>
   </si>
   <si>
-    <t>8 351.41</t>
-[...1 lines deleted...]
-  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>NL0010801007</t>
   </si>
   <si>
     <t>IMCD NV</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
+    <t>1 417.50</t>
+  </si>
+  <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>2 585.42</t>
   </si>
   <si>
     <t>3 780.47</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>FR0000073298</t>
@@ -646,240 +670,252 @@
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0000065484</t>
   </si>
   <si>
     <t>LECTRA SA</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
-    <t>CH0013841017</t>
-[...2 lines deleted...]
-    <t>LONZA GROUP AG</t>
+    <t>7 149.52</t>
+  </si>
+  <si>
+    <t>13 375.60</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>GB0008481250</t>
   </si>
   <si>
     <t>ME GROUP INTERNATIONAL PLC</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
-    <t>1 500.47</t>
+    <t>3 079.91</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
-    <t>5 568.07</t>
+    <t>6 649.15</t>
   </si>
   <si>
     <t>DE0006452907</t>
   </si>
   <si>
     <t>NEMETSCHEK</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
     <t>SE0023135298</t>
   </si>
   <si>
     <t>NOBA BANK GROUP</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
-    <t>13 140.59</t>
+    <t>13 831.10</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
-    <t>DKK</t>
-[...2 lines deleted...]
-    <t>4 270.54</t>
+    <t>4 269.70</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
-    <t>4 814.95</t>
+    <t>4 814.01</t>
   </si>
   <si>
     <t>GB0006650450</t>
   </si>
   <si>
     <t>OXFORD INSTRUMENTS PLC</t>
   </si>
   <si>
     <t>CH0024608827</t>
   </si>
   <si>
     <t>PARTNERS GROUP HOLDING AG</t>
   </si>
   <si>
     <t>FR001400PFU4</t>
   </si>
   <si>
     <t>PLANISWARE SA</t>
   </si>
   <si>
     <t>GB00B7N0K053</t>
   </si>
   <si>
     <t>PREMIER FOODS PLC</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
+    <t>FR0000130577</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA</t>
+  </si>
+  <si>
     <t>DE0007461006</t>
   </si>
   <si>
     <t>PVA TEPLA AG</t>
   </si>
   <si>
     <t>GB00B2B0DG97</t>
   </si>
   <si>
     <t>RELX PLC</t>
   </si>
   <si>
+    <t>10 393.73</t>
+  </si>
+  <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
+    <t>DE000RENK730</t>
+  </si>
+  <si>
+    <t>RENK GROUP AG</t>
+  </si>
+  <si>
     <t>GB00B63H8491</t>
   </si>
   <si>
     <t>ROLLS-ROYCE HOLDINGS PLC</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>CH1243598427</t>
   </si>
   <si>
     <t>SANDOZ GROUP AG</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
-    <t>4 205.40</t>
-[...2 lines deleted...]
-    <t>2 467.63</t>
+    <t>6 267.97</t>
+  </si>
+  <si>
+    <t>2 939.69</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>FR0000121709</t>
   </si>
   <si>
     <t>SEB SA</t>
   </si>
   <si>
     <t>GG00BQZCBZ44</t>
   </si>
   <si>
     <t>SHURGARD SELF STORAGE LTD</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
@@ -892,207 +928,201 @@
   <si>
     <t>2 538.65</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>6 953.04</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
+    <t>10 426.00</t>
+  </si>
+  <si>
     <t>NO0010631567</t>
   </si>
   <si>
     <t>SPAREBANK  SR-NORGE</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
+    <t>6 059.81</t>
+  </si>
+  <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>DE000SPG1003</t>
   </si>
   <si>
     <t>SPRINGER NATURE AG</t>
   </si>
   <si>
-    <t>NL00150001Q9</t>
-[...2 lines deleted...]
-    <t>STELLANTIS NV</t>
+    <t>17 407.59</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HOLDING AG</t>
   </si>
   <si>
     <t>DE000A1K0235</t>
   </si>
   <si>
     <t>SUSS MICROTEC N</t>
   </si>
   <si>
     <t>1 015.63</t>
   </si>
   <si>
     <t>GB00BP92CJ43</t>
   </si>
   <si>
     <t>TATE AND LYLE PLC</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
-    <t>NL0000852523</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
+    <t>6 229.82</t>
+  </si>
+  <si>
     <t>IE00BJ5FQX74</t>
   </si>
   <si>
     <t>UNIPHAR PLC</t>
   </si>
   <si>
     <t>GB0006928617</t>
   </si>
   <si>
     <t>UNITE GROUP PLC</t>
   </si>
   <si>
-    <t>1 249.48</t>
+    <t>1 865.52</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>FR0000031577</t>
   </si>
   <si>
     <t>VIRBAC SA</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>BE0974349814</t>
   </si>
   <si>
     <t>WAREHOUSES DE PAUW NV</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
+    <t>1 530.22</t>
+  </si>
+  <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>EUR-18412764</t>
-[...14 lines deleted...]
-    <t>EUR/GBP 2026-04-14</t>
+    <t>3 597.69</t>
+  </si>
+  <si>
+    <t>EUR-18413336</t>
+  </si>
+  <si>
+    <t>EUR/SEK 2026-06-02</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1462,241 +1492,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>3251</v>
       </c>
       <c r="C2" s="1">
-        <v>200770.0</v>
+        <v>189272.0</v>
       </c>
       <c r="D2">
-        <v>115.96</v>
+        <v>121.27</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2">
-        <v>23280952.2</v>
+        <v>22952295.93</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2">
-        <v>23280952.2</v>
+        <v>22952295.93</v>
       </c>
       <c r="I2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
         <v>393</v>
       </c>
       <c r="C3" s="1">
-        <v>64895.0</v>
+        <v>61309.0</v>
       </c>
       <c r="D3">
-        <v>362.05</v>
+        <v>393.45</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3">
-        <v>23495137.57</v>
+        <v>24122256.87</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3">
-        <v>23495137.57</v>
+        <v>24122256.87</v>
       </c>
       <c r="I3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4">
         <v>394</v>
       </c>
       <c r="C4" s="1">
-        <v>198125.0</v>
+        <v>189378.0</v>
       </c>
       <c r="D4">
-        <v>207.48</v>
+        <v>218.32</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4">
-        <v>41107729.11</v>
+        <v>41344784.81</v>
       </c>
       <c r="G4" t="s">
         <v>7</v>
       </c>
       <c r="H4">
-        <v>41107729.11</v>
+        <v>41344784.81</v>
       </c>
       <c r="I4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="1">
         <v>591.33</v>
       </c>
       <c r="D5">
-        <v>108.72</v>
+        <v>114.88</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5">
-        <v>64288.12</v>
+        <v>67932.48</v>
       </c>
       <c r="G5" t="s">
         <v>7</v>
       </c>
       <c r="H5">
-        <v>64288.12</v>
+        <v>67932.48</v>
       </c>
       <c r="I5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="1">
-        <v>126616.84</v>
+        <v>106616.84</v>
       </c>
       <c r="D6">
-        <v>208.47</v>
+        <v>220.55</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6">
-        <v>26395452.67</v>
+        <v>23514240.99</v>
       </c>
       <c r="G6" t="s">
         <v>7</v>
       </c>
       <c r="H6">
-        <v>26395452.67</v>
+        <v>23514240.99</v>
       </c>
       <c r="I6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="1">
-        <v>670074.64</v>
+        <v>668991.65</v>
       </c>
       <c r="D7">
-        <v>91.4</v>
+        <v>96.67</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7">
-        <v>61245505.12</v>
+        <v>64672121.74</v>
       </c>
       <c r="G7" t="s">
         <v>7</v>
       </c>
       <c r="H7">
-        <v>61245505.12</v>
+        <v>64672121.74</v>
       </c>
       <c r="I7" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P166"/>
+  <dimension ref="A1:P161"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O166" sqref="O166"/>
+      <selection activeCell="O161" sqref="O161"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>14</v>
       </c>
       <c r="B1" t="s">
         <v>15</v>
       </c>
       <c r="C1" t="s">
         <v>16</v>
       </c>
       <c r="D1" t="s">
         <v>17</v>
       </c>
       <c r="E1" t="s">
         <v>18</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>19</v>
@@ -1715,8289 +1745,8039 @@
       </c>
       <c r="L1" t="s">
         <v>24</v>
       </c>
       <c r="M1" t="s">
         <v>25</v>
       </c>
       <c r="N1" t="s">
         <v>26</v>
       </c>
       <c r="O1" t="s">
         <v>27</v>
       </c>
       <c r="P1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" s="1">
-        <v>3035.0</v>
+        <v>4310.0</v>
       </c>
       <c r="D2" s="1">
-        <v>71.84</v>
+        <v>83.42</v>
       </c>
       <c r="E2" s="1">
-        <v>66.004850082372</v>
+        <v>69.758343387471</v>
       </c>
       <c r="F2" t="s">
         <v>31</v>
       </c>
       <c r="G2">
-        <v>0.93</v>
+        <v>0.91</v>
       </c>
       <c r="H2" s="1">
-        <v>218734.26</v>
+        <v>328243.86</v>
       </c>
       <c r="I2" s="1">
-        <v>16837.37</v>
+        <v>64890.31</v>
       </c>
       <c r="J2" s="1">
-        <v>7.6976373065655</v>
+        <v>19.768933377764</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>235571.63</v>
+        <v>393134.17</v>
       </c>
       <c r="N2" s="1">
-        <v>235571.63</v>
+        <v>393134.17</v>
       </c>
       <c r="O2" s="1">
-        <v>0.27</v>
+        <v>0.45</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
         <v>1800.0</v>
       </c>
       <c r="D3" s="1">
-        <v>137.8</v>
+        <v>165.0</v>
       </c>
       <c r="E3" s="1">
         <v>212.65645555556</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>382781.62</v>
       </c>
       <c r="I3" s="1">
-        <v>-134741.62</v>
+        <v>-85781.62</v>
       </c>
       <c r="J3" s="1">
-        <v>-35.200650438754</v>
+        <v>-22.410067651629</v>
       </c>
       <c r="K3">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>912.91</v>
+        <v>0.83</v>
+      </c>
+      <c r="L3" t="s">
+        <v>34</v>
       </c>
       <c r="M3" s="1">
-        <v>248040.0</v>
+        <v>297000.0</v>
       </c>
       <c r="N3" s="1">
-        <v>248952.91</v>
+        <v>298486.21</v>
       </c>
       <c r="O3" s="1">
-        <v>0.28</v>
+        <v>0.34</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>2005.0</v>
+        <v>2522.0</v>
       </c>
       <c r="D4" s="1">
-        <v>137.8</v>
+        <v>165.0</v>
       </c>
       <c r="E4" s="1">
-        <v>197.9179351621</v>
+        <v>187.58613005551</v>
       </c>
       <c r="F4" t="s">
         <v>7</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>396825.46</v>
+        <v>473092.22</v>
       </c>
       <c r="I4" s="1">
-        <v>-120536.46</v>
+        <v>-56962.22</v>
       </c>
       <c r="J4" s="1">
-        <v>-30.375183084271</v>
+        <v>-12.040405145534</v>
       </c>
       <c r="K4">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>859.62</v>
+        <v>0.66</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
       </c>
       <c r="M4" s="1">
-        <v>276289.0</v>
+        <v>416130.0</v>
       </c>
       <c r="N4" s="1">
-        <v>277148.62</v>
+        <v>417792.88</v>
       </c>
       <c r="O4" s="1">
-        <v>0.32</v>
+        <v>0.47</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C5" s="1">
         <v>279.0</v>
       </c>
       <c r="D5" s="1">
-        <v>858.8</v>
+        <v>911.8</v>
       </c>
       <c r="E5" s="1">
         <v>1038.5548387097</v>
       </c>
       <c r="F5" t="s">
         <v>7</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>289756.8</v>
       </c>
       <c r="I5" s="1">
-        <v>-50151.6</v>
+        <v>-35364.6</v>
       </c>
       <c r="J5" s="1">
-        <v>-17.308170162012</v>
+        <v>-12.204924957758</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>239605.2</v>
+        <v>254392.2</v>
       </c>
       <c r="N5" s="1">
-        <v>239605.2</v>
+        <v>254392.2</v>
       </c>
       <c r="O5" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C6" s="1">
         <v>5480.0</v>
       </c>
       <c r="D6" s="1">
-        <v>169.5</v>
+        <v>173.18</v>
       </c>
       <c r="E6" s="1">
         <v>197.01498540146</v>
       </c>
       <c r="F6" t="s">
         <v>7</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1079642.12</v>
       </c>
       <c r="I6" s="1">
-        <v>-150782.12</v>
+        <v>-130615.72</v>
       </c>
       <c r="J6" s="1">
-        <v>-13.965935304562</v>
+        <v>-12.098057085805</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>928860.0</v>
+        <v>949026.4</v>
       </c>
       <c r="N6" s="1">
-        <v>928860.0</v>
+        <v>949026.4</v>
       </c>
       <c r="O6" s="1">
-        <v>1.06</v>
+        <v>1.08</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C7" s="1">
-        <v>3643.0</v>
+        <v>1832.0</v>
       </c>
       <c r="D7" s="1">
-        <v>38.17</v>
+        <v>55.62</v>
       </c>
       <c r="E7" s="1">
-        <v>18.456612681856</v>
+        <v>18.456610262009</v>
       </c>
       <c r="F7" t="s">
         <v>7</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>67237.44</v>
+        <v>33812.51</v>
       </c>
       <c r="I7" s="1">
-        <v>71815.87</v>
+        <v>68083.33</v>
       </c>
       <c r="J7" s="1">
-        <v>106.80934610241</v>
+        <v>201.35544507048</v>
       </c>
       <c r="K7">
-        <v>0.36</v>
+        <v>0.72</v>
       </c>
       <c r="L7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M7" s="1">
-        <v>139053.31</v>
+        <v>101895.84</v>
       </c>
       <c r="N7" s="1">
-        <v>140372.72</v>
+        <v>103215.25</v>
       </c>
       <c r="O7" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C8" s="1">
-        <v>5580.0</v>
+        <v>2901.0</v>
       </c>
       <c r="D8" s="1">
-        <v>52.12</v>
+        <v>66.04</v>
       </c>
       <c r="E8" s="1">
-        <v>71.911279569892</v>
+        <v>71.911278869355</v>
       </c>
       <c r="F8" t="s">
         <v>7</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>401264.94</v>
+        <v>208614.62</v>
       </c>
       <c r="I8" s="1">
-        <v>-110435.34</v>
+        <v>-17032.58</v>
       </c>
       <c r="J8" s="1">
-        <v>-27.521801431244</v>
+        <v>-8.1646147331381</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>290829.6</v>
+        <v>191582.04</v>
       </c>
       <c r="N8" s="1">
-        <v>290829.6</v>
+        <v>191582.04</v>
       </c>
       <c r="O8" s="1">
-        <v>0.33</v>
+        <v>0.22</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C9" s="1">
-        <v>2980.0</v>
+        <v>2800.0</v>
       </c>
       <c r="D9" s="1">
-        <v>377.3</v>
+        <v>374.9</v>
       </c>
       <c r="E9" s="1">
-        <v>214.54963422819</v>
+        <v>214.54963571429</v>
       </c>
       <c r="F9" t="s">
         <v>7</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>639357.91</v>
+        <v>600738.98</v>
       </c>
       <c r="I9" s="1">
-        <v>484996.09</v>
+        <v>448981.02</v>
       </c>
       <c r="J9" s="1">
-        <v>75.856743525704</v>
+        <v>74.738120040088</v>
       </c>
       <c r="K9">
-        <v>5.16</v>
+        <v>7.43</v>
       </c>
       <c r="L9" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M9" s="1">
-        <v>1124354.0</v>
+        <v>1049720.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1139723.74</v>
+        <v>1070536.09</v>
       </c>
       <c r="O9" s="1">
-        <v>1.3</v>
+        <v>1.21</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>19506.0</v>
+        <v>10823.0</v>
       </c>
       <c r="D10" s="1">
-        <v>23.15</v>
+        <v>17.16</v>
       </c>
       <c r="E10" s="1">
-        <v>22.248209781606</v>
+        <v>22.248209368937</v>
       </c>
       <c r="F10" t="s">
         <v>7</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>433973.58</v>
+        <v>240792.37</v>
       </c>
       <c r="I10" s="1">
-        <v>17590.32</v>
+        <v>-55069.69</v>
       </c>
       <c r="J10" s="1">
-        <v>4.0533158723626</v>
+        <v>-22.870197257496</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>451563.9</v>
+        <v>185722.68</v>
       </c>
       <c r="N10" s="1">
-        <v>451563.9</v>
+        <v>185722.68</v>
       </c>
       <c r="O10" s="1">
-        <v>0.51</v>
+        <v>0.21</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B11" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C11" s="1">
-        <v>8517.0</v>
+        <v>7015.0</v>
       </c>
       <c r="D11" s="1">
-        <v>52.3</v>
+        <v>66.8</v>
       </c>
       <c r="E11" s="1">
-        <v>85.068231771751</v>
+        <v>85.06823235923</v>
       </c>
       <c r="F11" t="s">
         <v>7</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>724526.13</v>
+        <v>596753.65</v>
       </c>
       <c r="I11" s="1">
-        <v>-279087.03</v>
+        <v>-128151.65</v>
       </c>
       <c r="J11" s="1">
-        <v>-38.519939922664</v>
+        <v>-21.474799525734</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>445439.1</v>
+        <v>468602.0</v>
       </c>
       <c r="N11" s="1">
-        <v>445439.1</v>
+        <v>468602.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.51</v>
+        <v>0.53</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B12" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C12" s="1">
-        <v>5137.0</v>
+        <v>3391.0</v>
       </c>
       <c r="D12" s="1">
-        <v>49.26</v>
+        <v>55.7</v>
       </c>
       <c r="E12" s="1">
-        <v>62.283570177146</v>
+        <v>62.28357121793</v>
       </c>
       <c r="F12" t="s">
         <v>7</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>319950.7</v>
+        <v>211203.59</v>
       </c>
       <c r="I12" s="1">
-        <v>-66902.08</v>
+        <v>-22324.89</v>
       </c>
       <c r="J12" s="1">
-        <v>-20.910121465588</v>
+        <v>-10.570317483713</v>
       </c>
       <c r="K12">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>0.14</v>
+      </c>
+      <c r="L12">
+        <v>490.07</v>
       </c>
       <c r="M12" s="1">
-        <v>253048.62</v>
+        <v>188878.7</v>
       </c>
       <c r="N12" s="1">
-        <v>254643.89</v>
+        <v>189368.77</v>
       </c>
       <c r="O12" s="1">
-        <v>0.29</v>
+        <v>0.21</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C13" s="1">
         <v>8219.0</v>
       </c>
       <c r="D13" s="1">
-        <v>64.44</v>
+        <v>69.24</v>
       </c>
       <c r="E13" s="1">
         <v>56.714487163888</v>
       </c>
       <c r="F13" t="s">
         <v>7</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>466136.37</v>
       </c>
       <c r="I13" s="1">
-        <v>63495.99</v>
+        <v>102947.19</v>
       </c>
       <c r="J13" s="1">
-        <v>13.621762661429</v>
+        <v>22.085208669729</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>529632.36</v>
+        <v>569083.56</v>
       </c>
       <c r="N13" s="1">
-        <v>529632.36</v>
+        <v>569083.56</v>
       </c>
       <c r="O13" s="1">
-        <v>0.6</v>
+        <v>0.64</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C14" s="1">
         <v>4362.0</v>
       </c>
       <c r="D14" s="1">
-        <v>40.08</v>
+        <v>51.05</v>
       </c>
       <c r="E14" s="1">
         <v>34.113535075653</v>
       </c>
       <c r="F14" t="s">
         <v>7</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>148803.24</v>
       </c>
       <c r="I14" s="1">
-        <v>26025.72</v>
+        <v>73876.86</v>
       </c>
       <c r="J14" s="1">
-        <v>17.490022394674</v>
+        <v>49.647346388425</v>
       </c>
       <c r="K14">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.43</v>
+      </c>
+      <c r="L14" t="s">
+        <v>58</v>
       </c>
       <c r="M14" s="1">
-        <v>174828.96</v>
+        <v>222680.1</v>
       </c>
       <c r="N14" s="1">
-        <v>174828.96</v>
+        <v>224533.95</v>
       </c>
       <c r="O14" s="1">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B15" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C15" s="1">
-        <v>21664.0</v>
+        <v>25326.0</v>
       </c>
       <c r="D15" s="1">
-        <v>29.34</v>
+        <v>35.36</v>
       </c>
       <c r="E15" s="1">
-        <v>32.520991045052</v>
+        <v>33.037492695254</v>
       </c>
       <c r="F15" t="s">
         <v>7</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>704534.75</v>
+        <v>836707.54</v>
       </c>
       <c r="I15" s="1">
-        <v>-68912.99</v>
+        <v>58819.82</v>
       </c>
       <c r="J15" s="1">
-        <v>-9.781347194017</v>
+        <v>7.029913941017</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>635621.76</v>
+        <v>895527.36</v>
       </c>
       <c r="N15" s="1">
-        <v>635621.76</v>
+        <v>895527.36</v>
       </c>
       <c r="O15" s="1">
-        <v>0.72</v>
+        <v>1.01</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B16" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C16" s="1">
         <v>390.0</v>
       </c>
       <c r="D16" s="1">
-        <v>682.0</v>
+        <v>718.0</v>
       </c>
       <c r="E16" s="1">
         <v>627.40466666667</v>
       </c>
       <c r="F16" t="s">
         <v>7</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>244687.82</v>
       </c>
       <c r="I16" s="1">
-        <v>21292.18</v>
+        <v>35332.18</v>
       </c>
       <c r="J16" s="1">
-        <v>8.7017735496601</v>
+        <v>14.439697080141</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>265980.0</v>
+        <v>280020.0</v>
       </c>
       <c r="N16" s="1">
-        <v>265980.0</v>
+        <v>280020.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C17" s="1">
         <v>1010.0</v>
       </c>
       <c r="D17" s="1">
-        <v>757.8</v>
+        <v>867.4</v>
       </c>
       <c r="E17" s="1">
         <v>503.2962970297</v>
       </c>
       <c r="F17" t="s">
         <v>7</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>508329.26</v>
       </c>
       <c r="I17" s="1">
-        <v>257048.74</v>
+        <v>367744.74</v>
       </c>
       <c r="J17" s="1">
-        <v>50.567370448044</v>
+        <v>72.343807240213</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>765378.0</v>
+        <v>876074.0</v>
       </c>
       <c r="N17" s="1">
-        <v>765378.0</v>
+        <v>876074.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.87</v>
+        <v>0.99</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B18" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C18" s="1">
-        <v>545.0</v>
+        <v>2654.0</v>
       </c>
       <c r="D18" s="1">
-        <v>1270.0</v>
+        <v>1394.0</v>
       </c>
       <c r="E18" s="1">
-        <v>1058.7376146789</v>
+        <v>612.90479276564</v>
       </c>
       <c r="F18" t="s">
         <v>7</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>577012.0</v>
+        <v>1626649.32</v>
       </c>
       <c r="I18" s="1">
-        <v>115138.0</v>
+        <v>2073026.68</v>
       </c>
       <c r="J18" s="1">
-        <v>19.954177729406</v>
+        <v>127.44152378215</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>692150.0</v>
+        <v>3699676.0</v>
       </c>
       <c r="N18" s="1">
-        <v>692150.0</v>
+        <v>3699676.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.79</v>
+        <v>4.19</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B19" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C19" s="1">
-        <v>2678.0</v>
+        <v>545.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1270.0</v>
+        <v>1394.0</v>
       </c>
       <c r="E19" s="1">
-        <v>584.99326362957</v>
+        <v>1058.7376146789</v>
       </c>
       <c r="F19" t="s">
         <v>7</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1566611.96</v>
+        <v>577012.0</v>
       </c>
       <c r="I19" s="1">
-        <v>1834448.04</v>
+        <v>182718.0</v>
       </c>
       <c r="J19" s="1">
-        <v>117.09651699582</v>
+        <v>31.666239177002</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3401060.0</v>
+        <v>759730.0</v>
       </c>
       <c r="N19" s="1">
-        <v>3401060.0</v>
+        <v>759730.0</v>
       </c>
       <c r="O19" s="1">
-        <v>3.88</v>
+        <v>0.86</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B20" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C20" s="1">
-        <v>11529.0</v>
+        <v>11095.0</v>
       </c>
       <c r="D20" s="1">
-        <v>61.56</v>
+        <v>63.44</v>
       </c>
       <c r="E20" s="1">
-        <v>38.260272356666</v>
+        <v>38.260272194682</v>
       </c>
       <c r="F20" t="s">
         <v>7</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>441102.68</v>
+        <v>424497.72</v>
       </c>
       <c r="I20" s="1">
-        <v>268622.56</v>
+        <v>279369.08</v>
       </c>
       <c r="J20" s="1">
-        <v>60.897965979259</v>
+        <v>65.811679742355</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>709725.24</v>
+        <v>703866.8</v>
       </c>
       <c r="N20" s="1">
-        <v>709725.24</v>
+        <v>703866.8</v>
       </c>
       <c r="O20" s="1">
-        <v>0.81</v>
+        <v>0.8</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B21" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C21" s="1">
-        <v>15370.0</v>
+        <v>18770.0</v>
       </c>
       <c r="D21" s="1">
-        <v>365.9</v>
+        <v>327.3</v>
       </c>
       <c r="E21" s="1">
-        <v>190.92348015615</v>
+        <v>220.22580980288</v>
       </c>
       <c r="F21" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G21">
-        <v>10.85</v>
+        <v>10.83</v>
       </c>
       <c r="H21" s="1">
-        <v>304984.72</v>
+        <v>415475.0</v>
       </c>
       <c r="I21" s="1">
-        <v>213394.25</v>
+        <v>151580.46</v>
       </c>
       <c r="J21" s="1">
-        <v>69.968833192692</v>
+        <v>36.483653649437</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>518378.97</v>
+        <v>567055.46</v>
       </c>
       <c r="N21" s="1">
-        <v>518378.97</v>
+        <v>567055.46</v>
       </c>
       <c r="O21" s="1">
-        <v>0.59</v>
+        <v>0.64</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B22" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C22" s="1">
         <v>6315.0</v>
       </c>
       <c r="D22" s="1">
-        <v>152.3</v>
+        <v>134.34</v>
       </c>
       <c r="E22" s="1">
         <v>117.4151037213</v>
       </c>
       <c r="F22" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G22">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H22" s="1">
         <v>886117.86</v>
       </c>
       <c r="I22" s="1">
-        <v>217891.18</v>
+        <v>95185.28</v>
       </c>
       <c r="J22" s="1">
-        <v>24.589412970415</v>
+        <v>10.741830663474</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1104009.04</v>
+        <v>981303.14</v>
       </c>
       <c r="N22" s="1">
-        <v>1104009.04</v>
+        <v>981303.14</v>
       </c>
       <c r="O22" s="1">
-        <v>1.26</v>
+        <v>1.11</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B23" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C23" s="1">
         <v>40415.0</v>
       </c>
       <c r="D23" s="1">
-        <v>179.5</v>
+        <v>172.8</v>
       </c>
       <c r="E23" s="1">
         <v>98.458638871706</v>
       </c>
       <c r="F23" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G23">
-        <v>10.85</v>
+        <v>10.83</v>
       </c>
       <c r="H23" s="1">
         <v>370725.12</v>
       </c>
       <c r="I23" s="1">
-        <v>297954.58</v>
+        <v>273891.62</v>
       </c>
       <c r="J23" s="1">
-        <v>80.370755561425</v>
+        <v>73.879973388369</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>668679.7</v>
+        <v>644616.74</v>
       </c>
       <c r="N23" s="1">
-        <v>668679.7</v>
+        <v>644616.74</v>
       </c>
       <c r="O23" s="1">
-        <v>0.76</v>
+        <v>0.73</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B24" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C24" s="1">
-        <v>15192.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>41.11</v>
+        <v>39.57</v>
       </c>
       <c r="E24" s="1">
-        <v>26.763661137441</v>
+        <v>26.763661428571</v>
       </c>
       <c r="F24" t="s">
         <v>7</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>406593.54</v>
+        <v>374691.26</v>
       </c>
       <c r="I24" s="1">
-        <v>217949.58</v>
+        <v>179288.74</v>
       </c>
       <c r="J24" s="1">
-        <v>53.603798033781</v>
+        <v>47.849725664805</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>624543.12</v>
+        <v>553980.0</v>
       </c>
       <c r="N24" s="1">
-        <v>624543.12</v>
+        <v>553980.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.71</v>
+        <v>0.63</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B25" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C25" s="1">
         <v>20770.0</v>
       </c>
       <c r="D25" s="1">
-        <v>41.11</v>
+        <v>39.57</v>
       </c>
       <c r="E25" s="1">
         <v>32.258620606644</v>
       </c>
       <c r="F25" t="s">
         <v>7</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>670011.55</v>
       </c>
       <c r="I25" s="1">
-        <v>183843.15</v>
+        <v>151857.35</v>
       </c>
       <c r="J25" s="1">
-        <v>27.4388031072</v>
+        <v>22.664885403841</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>853854.7</v>
+        <v>821868.9</v>
       </c>
       <c r="N25" s="1">
-        <v>853854.7</v>
+        <v>821868.9</v>
       </c>
       <c r="O25" s="1">
-        <v>0.97</v>
+        <v>0.93</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B26" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C26" s="1">
-        <v>47242.0</v>
+        <v>43000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>19.705</v>
+        <v>19.825</v>
       </c>
       <c r="E26" s="1">
-        <v>7.2636173320351</v>
+        <v>7.2636174418605</v>
       </c>
       <c r="F26" t="s">
         <v>7</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>343147.81</v>
+        <v>312335.55</v>
       </c>
       <c r="I26" s="1">
-        <v>587755.8</v>
+        <v>540139.45</v>
       </c>
       <c r="J26" s="1">
-        <v>171.28356436254</v>
+        <v>172.93562964574</v>
       </c>
       <c r="K26">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="L26" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M26" s="1">
-        <v>930903.61</v>
+        <v>852475.0</v>
       </c>
       <c r="N26" s="1">
-        <v>936005.75</v>
+        <v>857577.14</v>
       </c>
       <c r="O26" s="1">
-        <v>1.07</v>
+        <v>0.97</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B27" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C27" s="1">
         <v>129910.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.516</v>
+        <v>10.656</v>
       </c>
       <c r="E27" s="1">
         <v>6.8533852667231</v>
       </c>
       <c r="F27" t="s">
         <v>7</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>890323.28</v>
       </c>
       <c r="I27" s="1">
-        <v>475810.28</v>
+        <v>493997.68</v>
       </c>
       <c r="J27" s="1">
-        <v>53.442417006101</v>
+        <v>55.485203082638</v>
       </c>
       <c r="K27">
         <v>0.02</v>
       </c>
       <c r="L27" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M27" s="1">
-        <v>1366133.56</v>
+        <v>1384320.96</v>
       </c>
       <c r="N27" s="1">
-        <v>1368530.53</v>
+        <v>1387243.94</v>
       </c>
       <c r="O27" s="1">
-        <v>1.56</v>
+        <v>1.57</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B28" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C28" s="1">
-        <v>29647.0</v>
+        <v>28085.0</v>
       </c>
       <c r="D28" s="1">
-        <v>14.495</v>
+        <v>14.22</v>
       </c>
       <c r="E28" s="1">
-        <v>10.074887847</v>
+        <v>10.074888018515</v>
       </c>
       <c r="F28" t="s">
         <v>7</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>298690.2</v>
+        <v>282953.23</v>
       </c>
       <c r="I28" s="1">
-        <v>131043.07</v>
+        <v>116415.47</v>
       </c>
       <c r="J28" s="1">
-        <v>43.872570978224</v>
+        <v>41.143007980506</v>
       </c>
       <c r="K28">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>0.03</v>
+      </c>
+      <c r="L28">
+        <v>826.79</v>
       </c>
       <c r="M28" s="1">
-        <v>429733.27</v>
+        <v>399368.7</v>
       </c>
       <c r="N28" s="1">
-        <v>431582.18</v>
+        <v>400195.49</v>
       </c>
       <c r="O28" s="1">
-        <v>0.49</v>
+        <v>0.45</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B29" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C29" s="1">
-        <v>25386.0</v>
+        <v>28530.0</v>
       </c>
       <c r="D29" s="1">
-        <v>31.58</v>
+        <v>30.44</v>
       </c>
       <c r="E29" s="1">
-        <v>25.846346411408</v>
+        <v>26.345672975815</v>
       </c>
       <c r="F29" t="s">
         <v>7</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>656135.35</v>
+        <v>751642.05</v>
       </c>
       <c r="I29" s="1">
-        <v>145554.53</v>
+        <v>116811.15</v>
       </c>
       <c r="J29" s="1">
-        <v>22.183613487674</v>
+        <v>15.540794983463</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>801689.88</v>
+        <v>868453.2</v>
       </c>
       <c r="N29" s="1">
-        <v>801689.88</v>
+        <v>868453.2</v>
       </c>
       <c r="O29" s="1">
-        <v>0.91</v>
+        <v>0.98</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B30" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C30" s="1">
-        <v>7353.0</v>
+        <v>6201.0</v>
       </c>
       <c r="D30" s="1">
-        <v>140.9</v>
+        <v>151.2</v>
       </c>
       <c r="E30" s="1">
-        <v>47.539804161567</v>
+        <v>47.539804870182</v>
       </c>
       <c r="F30" t="s">
         <v>7</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>349560.18</v>
+        <v>294794.33</v>
       </c>
       <c r="I30" s="1">
-        <v>686477.52</v>
+        <v>642796.87</v>
       </c>
       <c r="J30" s="1">
-        <v>196.38321504469</v>
+        <v>218.0492650588</v>
       </c>
       <c r="K30">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.3</v>
+      </c>
+      <c r="L30" t="s">
+        <v>91</v>
       </c>
       <c r="M30" s="1">
-        <v>1036037.7</v>
+        <v>937591.2</v>
       </c>
       <c r="N30" s="1">
-        <v>1036037.7</v>
+        <v>939454.05</v>
       </c>
       <c r="O30" s="1">
-        <v>1.18</v>
+        <v>1.06</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B31" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C31" s="1">
-        <v>2207.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>90.2</v>
+        <v>111.1</v>
       </c>
       <c r="E31" s="1">
-        <v>112.68792025374</v>
+        <v>108.0</v>
       </c>
       <c r="F31" t="s">
-        <v>7</v>
+        <v>94</v>
       </c>
       <c r="G31">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H31" s="1">
-        <v>248702.24</v>
+        <v>216774.3</v>
       </c>
       <c r="I31" s="1">
-        <v>-49630.84</v>
+        <v>6215.13</v>
       </c>
       <c r="J31" s="1">
-        <v>-19.955928020592</v>
+        <v>2.8670972527647</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>199071.4</v>
+        <v>222989.43</v>
       </c>
       <c r="N31" s="1">
-        <v>199071.4</v>
+        <v>222989.43</v>
       </c>
       <c r="O31" s="1">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B32" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C32" s="1">
-        <v>4871.0</v>
+        <v>3139.0</v>
       </c>
       <c r="D32" s="1">
-        <v>83.84</v>
+        <v>71.5</v>
       </c>
       <c r="E32" s="1">
-        <v>80.247620611784</v>
+        <v>100.62038865881</v>
       </c>
       <c r="F32" t="s">
         <v>7</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>390886.16</v>
+        <v>315847.4</v>
       </c>
       <c r="I32" s="1">
-        <v>17498.48</v>
+        <v>-91408.9</v>
       </c>
       <c r="J32" s="1">
-        <v>4.4766179493283</v>
+        <v>-28.940842951375</v>
       </c>
       <c r="K32">
-        <v>1.53</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>0.0</v>
+      </c>
+      <c r="L32">
+        <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>408384.64</v>
+        <v>224438.5</v>
       </c>
       <c r="N32" s="1">
-        <v>415813.91</v>
+        <v>224438.5</v>
       </c>
       <c r="O32" s="1">
-        <v>0.47</v>
+        <v>0.25</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B33" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C33" s="1">
-        <v>8881.0</v>
+        <v>4871.0</v>
       </c>
       <c r="D33" s="1">
-        <v>90.33</v>
+        <v>73.72</v>
       </c>
       <c r="E33" s="1">
-        <v>64.062438914537</v>
+        <v>80.247620611784</v>
       </c>
       <c r="F33" t="s">
         <v>7</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>568938.52</v>
+        <v>390886.16</v>
       </c>
       <c r="I33" s="1">
-        <v>233282.21</v>
+        <v>-31796.04</v>
       </c>
       <c r="J33" s="1">
-        <v>41.003061279802</v>
+        <v>-8.1343478623034</v>
       </c>
       <c r="K33">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.03</v>
+      </c>
+      <c r="L33" t="s">
+        <v>99</v>
       </c>
       <c r="M33" s="1">
-        <v>802220.73</v>
+        <v>359090.12</v>
       </c>
       <c r="N33" s="1">
-        <v>802220.73</v>
+        <v>368957.33</v>
       </c>
       <c r="O33" s="1">
-        <v>0.91</v>
+        <v>0.42</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B34" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C34" s="1">
-        <v>84110.0</v>
+        <v>8881.0</v>
       </c>
       <c r="D34" s="1">
-        <v>6.91</v>
+        <v>92.58</v>
       </c>
       <c r="E34" s="1">
-        <v>7.3815793603614</v>
+        <v>64.062438914537</v>
       </c>
       <c r="F34" t="s">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="G34">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>715798.15</v>
+        <v>568938.52</v>
       </c>
       <c r="I34" s="1">
-        <v>-48645.75</v>
+        <v>253264.46</v>
       </c>
       <c r="J34" s="1">
-        <v>-6.7960150497735</v>
+        <v>44.515259750737</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>667152.4</v>
+        <v>822202.98</v>
       </c>
       <c r="N34" s="1">
-        <v>667152.4</v>
+        <v>822202.98</v>
       </c>
       <c r="O34" s="1">
-        <v>0.76</v>
+        <v>0.93</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B35" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C35" s="1">
-        <v>38209.0</v>
+        <v>43362.0</v>
       </c>
       <c r="D35" s="1">
-        <v>104.4</v>
+        <v>8.05</v>
       </c>
       <c r="E35" s="1">
-        <v>88.479431024104</v>
+        <v>7.340868041142</v>
       </c>
       <c r="F35" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="G35">
-        <v>10.85</v>
+        <v>0.86</v>
       </c>
       <c r="H35" s="1">
-        <v>306811.64</v>
+        <v>367041.97</v>
       </c>
       <c r="I35" s="1">
-        <v>60874.51</v>
+        <v>36723.96</v>
       </c>
       <c r="J35" s="1">
-        <v>19.841004076638</v>
+        <v>10.005384397866</v>
       </c>
       <c r="K35">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.31</v>
+      </c>
+      <c r="L35" t="s">
+        <v>104</v>
       </c>
       <c r="M35" s="1">
-        <v>367686.15</v>
+        <v>403765.93</v>
       </c>
       <c r="N35" s="1">
-        <v>367686.15</v>
+        <v>417210.45</v>
       </c>
       <c r="O35" s="1">
-        <v>0.42</v>
+        <v>0.47</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B36" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>18101.0</v>
+        <v>29325.0</v>
       </c>
       <c r="D36" s="1">
-        <v>23.52</v>
+        <v>111.9</v>
       </c>
       <c r="E36" s="1">
-        <v>24.852813656704</v>
+        <v>88.47943086104</v>
       </c>
       <c r="F36" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G36">
-        <v>0.87</v>
+        <v>10.83</v>
       </c>
       <c r="H36" s="1">
-        <v>522067.63</v>
+        <v>235474.65</v>
       </c>
       <c r="I36" s="1">
-        <v>-33371.1</v>
+        <v>67414.25</v>
       </c>
       <c r="J36" s="1">
-        <v>-6.3921028775525</v>
+        <v>28.629090222663</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>488696.53</v>
+        <v>302888.9</v>
       </c>
       <c r="N36" s="1">
-        <v>488696.53</v>
+        <v>302888.9</v>
       </c>
       <c r="O36" s="1">
-        <v>0.56</v>
+        <v>0.34</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B37" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C37" s="1">
-        <v>8529.0</v>
+        <v>17410.0</v>
       </c>
       <c r="D37" s="1">
-        <v>27.21</v>
+        <v>22.96</v>
       </c>
       <c r="E37" s="1">
-        <v>25.199186305546</v>
+        <v>24.852813900057</v>
       </c>
       <c r="F37" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="G37">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H37" s="1">
-        <v>214923.86</v>
+        <v>502137.86</v>
       </c>
       <c r="I37" s="1">
-        <v>17150.23</v>
+        <v>-39762.01</v>
       </c>
       <c r="J37" s="1">
-        <v>7.979677081921</v>
+        <v>-7.9185445208214</v>
       </c>
       <c r="K37">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.62</v>
+      </c>
+      <c r="L37" t="s">
+        <v>109</v>
       </c>
       <c r="M37" s="1">
-        <v>232074.09</v>
+        <v>462375.85</v>
       </c>
       <c r="N37" s="1">
-        <v>232074.09</v>
+        <v>473230.41</v>
       </c>
       <c r="O37" s="1">
-        <v>0.26</v>
+        <v>0.54</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="B38" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="C38" s="1">
-        <v>3419.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.3</v>
+        <v>25.99</v>
       </c>
       <c r="E38" s="1">
-        <v>134.56782100029</v>
+        <v>25.199186666667</v>
       </c>
       <c r="F38" t="s">
         <v>7</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>460087.38</v>
+        <v>188993.9</v>
       </c>
       <c r="I38" s="1">
-        <v>-117161.68</v>
+        <v>5931.1</v>
       </c>
       <c r="J38" s="1">
-        <v>-25.465093174257</v>
+        <v>3.1382494355638</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>342925.7</v>
+        <v>194925.0</v>
       </c>
       <c r="N38" s="1">
-        <v>342925.7</v>
+        <v>194925.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.39</v>
+        <v>0.22</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="B39" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="C39" s="1">
-        <v>12327.0</v>
+        <v>3419.0</v>
       </c>
       <c r="D39" s="1">
-        <v>29.25</v>
+        <v>109.1</v>
       </c>
       <c r="E39" s="1">
-        <v>22.690361807415</v>
+        <v>134.56782100029</v>
       </c>
       <c r="F39" t="s">
         <v>7</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>279704.09</v>
+        <v>460087.38</v>
       </c>
       <c r="I39" s="1">
-        <v>80860.66</v>
+        <v>-87074.48</v>
       </c>
       <c r="J39" s="1">
-        <v>28.909359173118</v>
+        <v>-18.925639733913</v>
       </c>
       <c r="K39">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>0.0</v>
+      </c>
+      <c r="L39">
+        <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>360564.75</v>
+        <v>373012.9</v>
       </c>
       <c r="N39" s="1">
-        <v>366938.22</v>
+        <v>373012.9</v>
       </c>
       <c r="O39" s="1">
         <v>0.42</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B40" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C40" s="1">
-        <v>839131.0</v>
+        <v>13862.0</v>
       </c>
       <c r="D40" s="1">
-        <v>0.839</v>
+        <v>28.95</v>
       </c>
       <c r="E40" s="1">
-        <v>0.72294614309327</v>
+        <v>23.578557206752</v>
       </c>
       <c r="F40" t="s">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="G40">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>700841.76</v>
+        <v>326845.96</v>
       </c>
       <c r="I40" s="1">
-        <v>107306.61</v>
+        <v>74458.94</v>
       </c>
       <c r="J40" s="1">
-        <v>15.311103893124</v>
+        <v>22.781049519474</v>
       </c>
       <c r="K40">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.46</v>
+      </c>
+      <c r="L40" t="s">
+        <v>116</v>
       </c>
       <c r="M40" s="1">
-        <v>808148.37</v>
+        <v>401304.9</v>
       </c>
       <c r="N40" s="1">
-        <v>808148.37</v>
+        <v>407678.37</v>
       </c>
       <c r="O40" s="1">
-        <v>0.92</v>
+        <v>0.46</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="B41" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="C41" s="1">
-        <v>5990.0</v>
+        <v>697109.0</v>
       </c>
       <c r="D41" s="1">
-        <v>34.56</v>
+        <v>0.7975</v>
       </c>
       <c r="E41" s="1">
-        <v>31.569562604341</v>
+        <v>0.72294612463761</v>
       </c>
       <c r="F41" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="G41">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H41" s="1">
-        <v>189101.68</v>
+        <v>582225.08</v>
       </c>
       <c r="I41" s="1">
-        <v>17912.72</v>
+        <v>60841.4</v>
       </c>
       <c r="J41" s="1">
-        <v>9.4725335068414</v>
+        <v>10.449807486823</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>207014.4</v>
+        <v>643066.48</v>
       </c>
       <c r="N41" s="1">
-        <v>207014.4</v>
+        <v>643066.48</v>
       </c>
       <c r="O41" s="1">
-        <v>0.24</v>
+        <v>0.73</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="B42" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="C42" s="1">
-        <v>8463.0</v>
+        <v>5990.0</v>
       </c>
       <c r="D42" s="1">
-        <v>76.0</v>
+        <v>36.98</v>
       </c>
       <c r="E42" s="1">
-        <v>75.921323407775</v>
+        <v>31.569562604341</v>
       </c>
       <c r="F42" t="s">
         <v>7</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>642522.16</v>
+        <v>189101.68</v>
       </c>
       <c r="I42" s="1">
-        <v>665.84</v>
+        <v>32408.52</v>
       </c>
       <c r="J42" s="1">
-        <v>0.10362911062865</v>
+        <v>17.138144938744</v>
       </c>
       <c r="K42">
-        <v>0.0</v>
+        <v>0.13</v>
       </c>
       <c r="L42">
-        <v>0.0</v>
+        <v>749.5</v>
       </c>
       <c r="M42" s="1">
-        <v>643188.0</v>
+        <v>221510.2</v>
       </c>
       <c r="N42" s="1">
-        <v>643188.0</v>
+        <v>222259.7</v>
       </c>
       <c r="O42" s="1">
-        <v>0.73</v>
+        <v>0.25</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="B43" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="C43" s="1">
-        <v>25835.0</v>
+        <v>8463.0</v>
       </c>
       <c r="D43" s="1">
-        <v>27.57</v>
+        <v>76.16</v>
       </c>
       <c r="E43" s="1">
-        <v>18.010864331334</v>
+        <v>75.921323407775</v>
       </c>
       <c r="F43" t="s">
-        <v>118</v>
+        <v>7</v>
       </c>
       <c r="G43">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>405329.66</v>
+        <v>642522.16</v>
       </c>
       <c r="I43" s="1">
-        <v>201969.61</v>
+        <v>2019.92</v>
       </c>
       <c r="J43" s="1">
-        <v>49.828480353498</v>
+        <v>0.31437359296682</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>607299.27</v>
+        <v>644542.08</v>
       </c>
       <c r="N43" s="1">
-        <v>607299.27</v>
+        <v>644542.08</v>
       </c>
       <c r="O43" s="1">
-        <v>0.69</v>
+        <v>0.73</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="B44" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="C44" s="1">
-        <v>51915.0</v>
+        <v>25835.0</v>
       </c>
       <c r="D44" s="1">
-        <v>11.75</v>
+        <v>31.56</v>
       </c>
       <c r="E44" s="1">
-        <v>12.512910719445</v>
+        <v>18.010864331334</v>
       </c>
       <c r="F44" t="s">
-        <v>72</v>
+        <v>125</v>
       </c>
       <c r="G44">
-        <v>0.87</v>
+        <v>1.16</v>
       </c>
       <c r="H44" s="1">
-        <v>750765.74</v>
+        <v>405329.66</v>
       </c>
       <c r="I44" s="1">
-        <v>-50552.85</v>
+        <v>296531.92</v>
       </c>
       <c r="J44" s="1">
-        <v>-6.7335051809903</v>
+        <v>73.158209048901</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>700212.89</v>
+        <v>701861.58</v>
       </c>
       <c r="N44" s="1">
-        <v>700212.89</v>
+        <v>701861.58</v>
       </c>
       <c r="O44" s="1">
         <v>0.8</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="B45" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="C45" s="1">
-        <v>5640.0</v>
+        <v>57505.0</v>
       </c>
       <c r="D45" s="1">
-        <v>69.18</v>
+        <v>12.33</v>
       </c>
       <c r="E45" s="1">
-        <v>62.951216312057</v>
+        <v>12.426967046344</v>
       </c>
       <c r="F45" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="G45">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H45" s="1">
-        <v>355044.86</v>
+        <v>825639.3</v>
       </c>
       <c r="I45" s="1">
-        <v>35130.34</v>
+        <v>-5489.52</v>
       </c>
       <c r="J45" s="1">
-        <v>9.8946200770235</v>
+        <v>-0.66488114119568</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>390175.2</v>
+        <v>820149.78</v>
       </c>
       <c r="N45" s="1">
-        <v>390175.2</v>
+        <v>820149.78</v>
       </c>
       <c r="O45" s="1">
-        <v>0.44</v>
+        <v>0.93</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="B46" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="C46" s="1">
         <v>10680.0</v>
       </c>
       <c r="D46" s="1">
-        <v>69.18</v>
+        <v>61.36</v>
       </c>
       <c r="E46" s="1">
         <v>58.270883895131</v>
       </c>
       <c r="F46" t="s">
         <v>7</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>622333.04</v>
       </c>
       <c r="I46" s="1">
-        <v>116509.36</v>
+        <v>32991.76</v>
       </c>
       <c r="J46" s="1">
-        <v>18.721384292886</v>
+        <v>5.3013029807963</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>738842.4</v>
+        <v>655324.8</v>
       </c>
       <c r="N46" s="1">
-        <v>738842.4</v>
+        <v>655324.8</v>
       </c>
       <c r="O46" s="1">
-        <v>0.84</v>
+        <v>0.74</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="B47" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>4382.0</v>
+        <v>7563.0</v>
       </c>
       <c r="D47" s="1">
-        <v>16.815</v>
+        <v>61.36</v>
       </c>
       <c r="E47" s="1">
-        <v>37.134379278868</v>
+        <v>62.934404336903</v>
       </c>
       <c r="F47" t="s">
         <v>7</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>162722.85</v>
+        <v>475972.9</v>
       </c>
       <c r="I47" s="1">
-        <v>-89039.52</v>
+        <v>-11907.22</v>
       </c>
       <c r="J47" s="1">
-        <v>-54.718510645555</v>
+        <v>-2.5016592331202</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>73683.33</v>
+        <v>464065.68</v>
       </c>
       <c r="N47" s="1">
-        <v>73683.33</v>
+        <v>464065.68</v>
       </c>
       <c r="O47" s="1">
-        <v>0.08</v>
+        <v>0.53</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="B48" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="C48" s="1">
         <v>975.0</v>
       </c>
       <c r="D48" s="1">
-        <v>252.5</v>
+        <v>248.0</v>
       </c>
       <c r="E48" s="1">
         <v>151.16260512821</v>
       </c>
       <c r="F48" t="s">
         <v>7</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>147383.54</v>
       </c>
       <c r="I48" s="1">
-        <v>98803.96</v>
+        <v>94416.46</v>
       </c>
       <c r="J48" s="1">
-        <v>67.038666597369</v>
+        <v>64.061739865931</v>
       </c>
       <c r="K48">
-        <v>2.2</v>
+        <v>2.68</v>
       </c>
       <c r="L48" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="M48" s="1">
-        <v>246187.5</v>
+        <v>241800.0</v>
       </c>
       <c r="N48" s="1">
-        <v>248336.26</v>
+        <v>244414.57</v>
       </c>
       <c r="O48" s="1">
         <v>0.28</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="B49" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="C49" s="1">
         <v>5591.0</v>
       </c>
       <c r="D49" s="1">
-        <v>49.14</v>
+        <v>51.4</v>
       </c>
       <c r="E49" s="1">
         <v>47.572269719192</v>
       </c>
       <c r="F49" t="s">
         <v>7</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>265976.56</v>
       </c>
       <c r="I49" s="1">
-        <v>8765.18</v>
+        <v>21400.84</v>
       </c>
       <c r="J49" s="1">
-        <v>3.2954708490102</v>
+        <v>8.0461375994937</v>
       </c>
       <c r="K49">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.22</v>
+      </c>
+      <c r="L49" t="s">
+        <v>135</v>
       </c>
       <c r="M49" s="1">
-        <v>274741.74</v>
+        <v>287377.4</v>
       </c>
       <c r="N49" s="1">
-        <v>274741.74</v>
+        <v>288585.75</v>
       </c>
       <c r="O49" s="1">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="B50" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="C50" s="1">
-        <v>18821.0</v>
+        <v>18709.0</v>
       </c>
       <c r="D50" s="1">
-        <v>30.99</v>
+        <v>28.82</v>
       </c>
       <c r="E50" s="1">
-        <v>27.498881037139</v>
+        <v>27.628075257897</v>
       </c>
       <c r="F50" t="s">
         <v>7</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>517556.44</v>
+        <v>516893.66</v>
       </c>
       <c r="I50" s="1">
-        <v>65706.35</v>
+        <v>22299.72</v>
       </c>
       <c r="J50" s="1">
-        <v>12.695494620838</v>
+        <v>4.314179438765</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>583262.79</v>
+        <v>539193.38</v>
       </c>
       <c r="N50" s="1">
-        <v>583262.79</v>
+        <v>539193.38</v>
       </c>
       <c r="O50" s="1">
-        <v>0.67</v>
+        <v>0.61</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="B51" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="C51" s="1">
-        <v>124618.0</v>
+        <v>120473.0</v>
       </c>
       <c r="D51" s="1">
-        <v>5.78</v>
+        <v>7.56</v>
       </c>
       <c r="E51" s="1">
-        <v>6.7631364650372</v>
+        <v>6.7631364704125</v>
       </c>
       <c r="F51" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G51">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H51" s="1">
-        <v>988547.89</v>
+        <v>955667.16</v>
       </c>
       <c r="I51" s="1">
-        <v>-161733.57</v>
+        <v>97836.4</v>
       </c>
       <c r="J51" s="1">
-        <v>-16.360721785568</v>
+        <v>10.237497331184</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>826814.32</v>
+        <v>1053503.56</v>
       </c>
       <c r="N51" s="1">
-        <v>826814.32</v>
+        <v>1053503.56</v>
       </c>
       <c r="O51" s="1">
-        <v>0.94</v>
+        <v>1.19</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="B52" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="C52" s="1">
         <v>7352.0</v>
       </c>
       <c r="D52" s="1">
-        <v>62.62</v>
+        <v>71.4</v>
       </c>
       <c r="E52" s="1">
         <v>100.34154379761</v>
       </c>
       <c r="F52" t="s">
         <v>7</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>737711.03</v>
       </c>
       <c r="I52" s="1">
-        <v>-277328.79</v>
+        <v>-212778.23</v>
       </c>
       <c r="J52" s="1">
-        <v>-37.593146736602</v>
+        <v>-28.843032210051</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>460382.24</v>
+        <v>524932.8</v>
       </c>
       <c r="N52" s="1">
-        <v>460382.24</v>
+        <v>524932.8</v>
       </c>
       <c r="O52" s="1">
-        <v>0.52</v>
+        <v>0.59</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="B53" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="C53" s="1">
-        <v>30810.0</v>
+        <v>17515.0</v>
       </c>
       <c r="D53" s="1">
-        <v>13.08</v>
+        <v>15.78</v>
       </c>
       <c r="E53" s="1">
-        <v>9.4812210321324</v>
+        <v>9.4812206679989</v>
       </c>
       <c r="F53" t="s">
         <v>7</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>292116.42</v>
+        <v>166063.58</v>
       </c>
       <c r="I53" s="1">
-        <v>110878.38</v>
+        <v>110323.12</v>
       </c>
       <c r="J53" s="1">
-        <v>37.95691457536</v>
+        <v>66.43426571919</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>402994.8</v>
+        <v>276386.7</v>
       </c>
       <c r="N53" s="1">
-        <v>402994.8</v>
+        <v>276386.7</v>
       </c>
       <c r="O53" s="1">
-        <v>0.46</v>
+        <v>0.31</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="B54" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="C54" s="1">
-        <v>90544.0</v>
+        <v>85000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>9.866</v>
+        <v>9.56</v>
       </c>
       <c r="E54" s="1">
-        <v>6.0786825189963</v>
+        <v>6.0786824705882</v>
       </c>
       <c r="F54" t="s">
         <v>7</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>550388.23</v>
+        <v>516688.01</v>
       </c>
       <c r="I54" s="1">
-        <v>342918.87</v>
+        <v>295911.99</v>
       </c>
       <c r="J54" s="1">
-        <v>62.30490612054</v>
+        <v>57.270922543761</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>893307.1</v>
+        <v>812600.0</v>
       </c>
       <c r="N54" s="1">
-        <v>893307.1</v>
+        <v>812600.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.02</v>
+        <v>0.92</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="B55" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="C55" s="1">
         <v>17534.0</v>
       </c>
       <c r="D55" s="1">
-        <v>29.13</v>
+        <v>26.66</v>
       </c>
       <c r="E55" s="1">
         <v>22.98188604996</v>
       </c>
       <c r="F55" t="s">
         <v>7</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>402964.39</v>
       </c>
       <c r="I55" s="1">
-        <v>107801.03</v>
+        <v>64492.05</v>
       </c>
       <c r="J55" s="1">
-        <v>26.751999103444</v>
+        <v>16.004404260138</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>510765.42</v>
+        <v>467456.44</v>
       </c>
       <c r="N55" s="1">
-        <v>510765.42</v>
+        <v>467456.44</v>
       </c>
       <c r="O55" s="1">
-        <v>0.58</v>
+        <v>0.53</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="B56" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="C56" s="1">
-        <v>16200.0</v>
+        <v>21300.0</v>
       </c>
       <c r="D56" s="1">
-        <v>256.8</v>
+        <v>266.5</v>
       </c>
       <c r="E56" s="1">
-        <v>221.03254012346</v>
+        <v>227.21371126761</v>
       </c>
       <c r="F56" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G56">
-        <v>10.85</v>
+        <v>10.83</v>
       </c>
       <c r="H56" s="1">
-        <v>331334.49</v>
+        <v>448238.53</v>
       </c>
       <c r="I56" s="1">
-        <v>52126.45</v>
+        <v>75714.16</v>
       </c>
       <c r="J56" s="1">
-        <v>15.732274053329</v>
+        <v>16.891488556327</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>383460.94</v>
+        <v>523952.69</v>
       </c>
       <c r="N56" s="1">
-        <v>383460.94</v>
+        <v>523952.69</v>
       </c>
       <c r="O56" s="1">
-        <v>0.44</v>
+        <v>0.59</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="B57" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="C57" s="1">
         <v>3877.0</v>
       </c>
       <c r="D57" s="1">
-        <v>103.8</v>
+        <v>101.8</v>
       </c>
       <c r="E57" s="1">
         <v>104.64825122517</v>
       </c>
       <c r="F57" t="s">
         <v>7</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>405721.27</v>
       </c>
       <c r="I57" s="1">
-        <v>-3288.67</v>
+        <v>-11042.67</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.81057372220096</v>
+        <v>-2.7217380050102</v>
       </c>
       <c r="K57">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="L57">
-        <v>0.0</v>
+        <v>363.47</v>
       </c>
       <c r="M57" s="1">
-        <v>402432.6</v>
+        <v>394678.6</v>
       </c>
       <c r="N57" s="1">
-        <v>402432.6</v>
+        <v>395042.07</v>
       </c>
       <c r="O57" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="B58" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="C58" s="1">
         <v>1897.0</v>
       </c>
       <c r="D58" s="1">
-        <v>199.25</v>
+        <v>172.8</v>
       </c>
       <c r="E58" s="1">
         <v>173.45021613073</v>
       </c>
       <c r="F58" t="s">
         <v>7</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>329035.06</v>
       </c>
       <c r="I58" s="1">
-        <v>48942.19</v>
+        <v>-1233.46</v>
       </c>
       <c r="J58" s="1">
-        <v>14.874460490624</v>
+        <v>-0.37487190574767</v>
       </c>
       <c r="K58">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.0</v>
+      </c>
+      <c r="L58" t="s">
+        <v>154</v>
       </c>
       <c r="M58" s="1">
-        <v>377977.25</v>
+        <v>327801.6</v>
       </c>
       <c r="N58" s="1">
-        <v>377977.25</v>
+        <v>335389.6</v>
       </c>
       <c r="O58" s="1">
-        <v>0.43</v>
+        <v>0.38</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="B59" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="C59" s="1">
         <v>2200.0</v>
       </c>
       <c r="D59" s="1">
-        <v>199.25</v>
+        <v>172.8</v>
       </c>
       <c r="E59" s="1">
         <v>170.72784090909</v>
       </c>
       <c r="F59" t="s">
         <v>7</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>375601.25</v>
       </c>
       <c r="I59" s="1">
-        <v>62748.75</v>
+        <v>4558.75</v>
       </c>
       <c r="J59" s="1">
-        <v>16.706214369627</v>
+        <v>1.2137206678625</v>
       </c>
       <c r="K59">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.0</v>
+      </c>
+      <c r="L59" t="s">
+        <v>155</v>
       </c>
       <c r="M59" s="1">
-        <v>438350.0</v>
+        <v>380160.0</v>
       </c>
       <c r="N59" s="1">
-        <v>438350.0</v>
+        <v>388960.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.5</v>
+        <v>0.44</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="B60" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="C60" s="1">
-        <v>5306.0</v>
+        <v>5097.0</v>
       </c>
       <c r="D60" s="1">
-        <v>144.9</v>
+        <v>139.9</v>
       </c>
       <c r="E60" s="1">
-        <v>81.651703731625</v>
+        <v>81.651702962527</v>
       </c>
       <c r="F60" t="s">
         <v>7</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>433243.94</v>
+        <v>416178.73</v>
       </c>
       <c r="I60" s="1">
-        <v>335595.46</v>
+        <v>296891.57</v>
       </c>
       <c r="J60" s="1">
-        <v>77.461085779988</v>
+        <v>71.337516455971</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>768839.4</v>
+        <v>713070.3</v>
       </c>
       <c r="N60" s="1">
-        <v>768839.4</v>
+        <v>713070.3</v>
       </c>
       <c r="O60" s="1">
-        <v>0.88</v>
+        <v>0.81</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="B61" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="C61" s="1">
         <v>4898.0</v>
       </c>
       <c r="D61" s="1">
-        <v>17.36</v>
+        <v>16.82</v>
       </c>
       <c r="E61" s="1">
         <v>17.049612086566</v>
       </c>
       <c r="F61" t="s">
         <v>7</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>83509.0</v>
       </c>
       <c r="I61" s="1">
-        <v>1520.28</v>
+        <v>-1124.64</v>
       </c>
       <c r="J61" s="1">
-        <v>1.8204983893952</v>
+        <v>-1.3467290950676</v>
       </c>
       <c r="K61">
         <v>1.47</v>
       </c>
       <c r="L61" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="M61" s="1">
-        <v>85029.28</v>
+        <v>82384.36</v>
       </c>
       <c r="N61" s="1">
-        <v>92207.35</v>
+        <v>89562.43</v>
       </c>
       <c r="O61" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="B62" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="C62" s="1">
         <v>14475.0</v>
       </c>
       <c r="D62" s="1">
-        <v>25.685</v>
+        <v>26.76</v>
       </c>
       <c r="E62" s="1">
         <v>27.220205181347</v>
       </c>
       <c r="F62" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G62">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H62" s="1">
         <v>448691.76</v>
       </c>
       <c r="I62" s="1">
-        <v>-21918.18</v>
+        <v>-638.99</v>
       </c>
       <c r="J62" s="1">
-        <v>-4.8849080714119</v>
+        <v>-0.14241179735505</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>426773.58</v>
+        <v>448052.77</v>
       </c>
       <c r="N62" s="1">
-        <v>426773.58</v>
+        <v>448052.77</v>
       </c>
       <c r="O62" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="B63" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="C63" s="1">
-        <v>18421.0</v>
+        <v>11990.0</v>
       </c>
       <c r="D63" s="1">
-        <v>22.5</v>
+        <v>23.4</v>
       </c>
       <c r="E63" s="1">
-        <v>19.026008360024</v>
+        <v>19.026008340284</v>
       </c>
       <c r="F63" t="s">
         <v>7</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>350478.1</v>
+        <v>228121.84</v>
       </c>
       <c r="I63" s="1">
-        <v>63994.4</v>
+        <v>52444.16</v>
       </c>
       <c r="J63" s="1">
-        <v>18.259172256412</v>
+        <v>22.989539274276</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>414472.5</v>
+        <v>280566.0</v>
       </c>
       <c r="N63" s="1">
-        <v>414472.5</v>
+        <v>280566.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.47</v>
+        <v>0.32</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="B64" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="C64" s="1">
-        <v>720.0</v>
+        <v>509.0</v>
       </c>
       <c r="D64" s="1">
-        <v>301.65</v>
+        <v>298.6</v>
       </c>
       <c r="E64" s="1">
-        <v>353.76926388889</v>
+        <v>321.31909626719</v>
       </c>
       <c r="F64" t="s">
         <v>7</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>254713.87</v>
+        <v>163551.42</v>
       </c>
       <c r="I64" s="1">
-        <v>-37525.87</v>
+        <v>-11564.02</v>
       </c>
       <c r="J64" s="1">
-        <v>-14.732558537154</v>
+        <v>-7.0705714447481</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>217188.0</v>
+        <v>151987.4</v>
       </c>
       <c r="N64" s="1">
-        <v>217188.0</v>
+        <v>151987.4</v>
       </c>
       <c r="O64" s="1">
-        <v>0.25</v>
+        <v>0.17</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="B65" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="C65" s="1">
-        <v>550.0</v>
+        <v>720.0</v>
       </c>
       <c r="D65" s="1">
-        <v>301.65</v>
+        <v>298.6</v>
       </c>
       <c r="E65" s="1">
-        <v>402.09110909091</v>
+        <v>353.76926388889</v>
       </c>
       <c r="F65" t="s">
         <v>7</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>221150.11</v>
+        <v>254713.87</v>
       </c>
       <c r="I65" s="1">
-        <v>-55242.61</v>
+        <v>-39721.87</v>
       </c>
       <c r="J65" s="1">
-        <v>-24.979689135131</v>
+        <v>-15.594702400776</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>165907.5</v>
+        <v>214992.0</v>
       </c>
       <c r="N65" s="1">
-        <v>165907.5</v>
+        <v>214992.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.19</v>
+        <v>0.24</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="B66" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="C66" s="1">
-        <v>509.0</v>
+        <v>550.0</v>
       </c>
       <c r="D66" s="1">
-        <v>301.65</v>
+        <v>298.6</v>
       </c>
       <c r="E66" s="1">
-        <v>321.31909626719</v>
+        <v>402.09110909091</v>
       </c>
       <c r="F66" t="s">
         <v>7</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>163551.42</v>
+        <v>221150.11</v>
       </c>
       <c r="I66" s="1">
-        <v>-10011.57</v>
+        <v>-56920.11</v>
       </c>
       <c r="J66" s="1">
-        <v>-6.1213592642607</v>
+        <v>-25.738223688878</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>153539.85</v>
+        <v>164230.0</v>
       </c>
       <c r="N66" s="1">
-        <v>153539.85</v>
+        <v>164230.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="B67" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="C67" s="1">
-        <v>42527.0</v>
+        <v>44921.0</v>
       </c>
       <c r="D67" s="1">
-        <v>20.86</v>
+        <v>18.48</v>
       </c>
       <c r="E67" s="1">
-        <v>21.896685870153</v>
+        <v>21.669996438192</v>
       </c>
       <c r="F67" t="s">
         <v>7</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>931200.36</v>
+        <v>973437.91</v>
       </c>
       <c r="I67" s="1">
-        <v>-44087.14</v>
+        <v>-143297.83</v>
       </c>
       <c r="J67" s="1">
-        <v>-4.7344418981969</v>
+        <v>-14.72079816575</v>
       </c>
       <c r="K67">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="L67">
-        <v>769.82</v>
+        <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>887113.22</v>
+        <v>830140.08</v>
       </c>
       <c r="N67" s="1">
-        <v>887883.04</v>
+        <v>830140.08</v>
       </c>
       <c r="O67" s="1">
-        <v>1.01</v>
+        <v>0.94</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="B68" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="C68" s="1">
-        <v>1345.0</v>
+        <v>2620.0</v>
       </c>
       <c r="D68" s="1">
-        <v>159.8</v>
+        <v>163.9</v>
       </c>
       <c r="E68" s="1">
-        <v>149.10131598513</v>
+        <v>155.30783587786</v>
       </c>
       <c r="F68" t="s">
         <v>31</v>
       </c>
       <c r="G68">
-        <v>0.93</v>
+        <v>0.91</v>
       </c>
       <c r="H68" s="1">
-        <v>218970.71</v>
+        <v>442184.96</v>
       </c>
       <c r="I68" s="1">
-        <v>13247.9</v>
+        <v>27356.11</v>
       </c>
       <c r="J68" s="1">
-        <v>6.050078569869</v>
+        <v>6.1865763141288</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>232218.61</v>
+        <v>469541.07</v>
       </c>
       <c r="N68" s="1">
-        <v>232218.61</v>
+        <v>469541.07</v>
       </c>
       <c r="O68" s="1">
-        <v>0.26</v>
+        <v>0.53</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="B69" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="C69" s="1">
-        <v>2443.0</v>
+        <v>2349.0</v>
       </c>
       <c r="D69" s="1">
-        <v>190.15</v>
+        <v>196.6</v>
       </c>
       <c r="E69" s="1">
-        <v>155.49451494065</v>
+        <v>155.49451681567</v>
       </c>
       <c r="F69" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G69">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H69" s="1">
-        <v>440876.52</v>
+        <v>423912.79</v>
       </c>
       <c r="I69" s="1">
-        <v>92359.12</v>
+        <v>110271.38</v>
       </c>
       <c r="J69" s="1">
-        <v>20.948976824622</v>
+        <v>26.012751349163</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>533235.64</v>
+        <v>534184.17</v>
       </c>
       <c r="N69" s="1">
-        <v>533235.64</v>
+        <v>534184.17</v>
       </c>
       <c r="O69" s="1">
         <v>0.61</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="B70" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="C70" s="1">
         <v>370.0</v>
       </c>
       <c r="D70" s="1">
-        <v>552.0</v>
+        <v>499.1</v>
       </c>
       <c r="E70" s="1">
         <v>319.06035135135</v>
       </c>
       <c r="F70" t="s">
         <v>31</v>
       </c>
       <c r="G70">
-        <v>0.93</v>
+        <v>0.91</v>
       </c>
       <c r="H70" s="1">
         <v>105706.47</v>
       </c>
       <c r="I70" s="1">
-        <v>114961.23</v>
+        <v>96215.06</v>
       </c>
       <c r="J70" s="1">
-        <v>108.75514999224</v>
+        <v>91.020975348056</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>220667.7</v>
+        <v>201921.53</v>
       </c>
       <c r="N70" s="1">
-        <v>220667.7</v>
+        <v>201921.53</v>
       </c>
       <c r="O70" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="B71" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="C71" s="1">
-        <v>11791.0</v>
+        <v>13126.0</v>
       </c>
       <c r="D71" s="1">
-        <v>35.9</v>
+        <v>38.4</v>
       </c>
       <c r="E71" s="1">
-        <v>34.596599949114</v>
+        <v>34.963768855706</v>
       </c>
       <c r="F71" t="s">
         <v>7</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>407928.51</v>
+        <v>458934.43</v>
       </c>
       <c r="I71" s="1">
-        <v>15368.39</v>
+        <v>45103.97</v>
       </c>
       <c r="J71" s="1">
-        <v>3.7674223848684</v>
+        <v>9.8279769508686</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>423296.9</v>
+        <v>504038.4</v>
       </c>
       <c r="N71" s="1">
-        <v>423296.9</v>
+        <v>504038.4</v>
       </c>
       <c r="O71" s="1">
-        <v>0.48</v>
+        <v>0.57</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="B72" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="C72" s="1">
         <v>80.0</v>
       </c>
       <c r="D72" s="1">
-        <v>2808.0</v>
+        <v>2847.0</v>
       </c>
       <c r="E72" s="1">
         <v>3658.398</v>
       </c>
       <c r="F72" t="s">
         <v>31</v>
       </c>
       <c r="G72">
-        <v>0.93</v>
+        <v>0.91</v>
       </c>
       <c r="H72" s="1">
         <v>298685.35</v>
       </c>
       <c r="I72" s="1">
-        <v>-55976.81</v>
+        <v>-49644.38</v>
       </c>
       <c r="J72" s="1">
-        <v>-18.741063128808</v>
+        <v>-16.620962494478</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>242708.54</v>
+        <v>249040.97</v>
       </c>
       <c r="N72" s="1">
-        <v>242708.54</v>
+        <v>249040.97</v>
       </c>
       <c r="O72" s="1">
         <v>0.28</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="B73" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="C73" s="1">
-        <v>12667.0</v>
+        <v>189215.0</v>
       </c>
       <c r="D73" s="1">
-        <v>16.135</v>
+        <v>2.27</v>
       </c>
       <c r="E73" s="1">
-        <v>23.229061340491</v>
+        <v>2.2667942816373</v>
       </c>
       <c r="F73" t="s">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="G73">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>343434.8</v>
+        <v>428911.48</v>
       </c>
       <c r="I73" s="1">
-        <v>-108827.17</v>
+        <v>606.57</v>
       </c>
       <c r="J73" s="1">
-        <v>-31.68786913848</v>
+        <v>0.1414207892034</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>234607.63</v>
+        <v>429518.05</v>
       </c>
       <c r="N73" s="1">
-        <v>234607.63</v>
+        <v>429518.05</v>
       </c>
       <c r="O73" s="1">
-        <v>0.27</v>
+        <v>0.49</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="B74" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="C74" s="1">
-        <v>87967.0</v>
+        <v>110285.0</v>
       </c>
       <c r="D74" s="1">
-        <v>3.81</v>
+        <v>4.245</v>
       </c>
       <c r="E74" s="1">
-        <v>4.4621696772653</v>
+        <v>4.4298715147119</v>
       </c>
       <c r="F74" t="s">
         <v>7</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>392523.68</v>
+        <v>488548.38</v>
       </c>
       <c r="I74" s="1">
-        <v>-57369.41</v>
+        <v>-20388.55</v>
       </c>
       <c r="J74" s="1">
-        <v>-14.615528418566</v>
+        <v>-4.1732919061158</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>335154.27</v>
+        <v>468159.83</v>
       </c>
       <c r="N74" s="1">
-        <v>335154.27</v>
+        <v>468159.83</v>
       </c>
       <c r="O74" s="1">
-        <v>0.38</v>
+        <v>0.53</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="B75" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="C75" s="1">
-        <v>163.0</v>
+        <v>180.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1757.5</v>
+        <v>1609.5</v>
       </c>
       <c r="E75" s="1">
-        <v>1726.8698159509</v>
+        <v>1910.4458888889</v>
       </c>
       <c r="F75" t="s">
         <v>7</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>281479.78</v>
+        <v>343880.26</v>
       </c>
       <c r="I75" s="1">
-        <v>4992.72</v>
+        <v>-54170.26</v>
       </c>
       <c r="J75" s="1">
-        <v>1.7737401954769</v>
+        <v>-15.752651809674</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>286472.5</v>
+        <v>289710.0</v>
       </c>
       <c r="N75" s="1">
-        <v>286472.5</v>
+        <v>289710.0</v>
       </c>
       <c r="O75" s="1">
         <v>0.33</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="B76" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="C76" s="1">
-        <v>180.0</v>
+        <v>236.0</v>
       </c>
       <c r="D76" s="1">
-        <v>1757.5</v>
+        <v>1609.5</v>
       </c>
       <c r="E76" s="1">
-        <v>1910.4458888889</v>
+        <v>1700.7471186441</v>
       </c>
       <c r="F76" t="s">
         <v>7</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>343880.26</v>
+        <v>401376.32</v>
       </c>
       <c r="I76" s="1">
-        <v>-27530.26</v>
+        <v>-21534.32</v>
       </c>
       <c r="J76" s="1">
-        <v>-8.0057692174596</v>
+        <v>-5.3651196961495</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>316350.0</v>
+        <v>379842.0</v>
       </c>
       <c r="N76" s="1">
-        <v>316350.0</v>
+        <v>379842.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.36</v>
+        <v>0.43</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="B77" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="C77" s="1">
-        <v>20222.0</v>
+        <v>22693.0</v>
       </c>
       <c r="D77" s="1">
-        <v>13.22</v>
+        <v>14.22</v>
       </c>
       <c r="E77" s="1">
-        <v>16.795990010879</v>
+        <v>16.368925659895</v>
       </c>
       <c r="F77" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G77">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H77" s="1">
-        <v>392115.32</v>
+        <v>428847.57</v>
       </c>
       <c r="I77" s="1">
-        <v>-85244.97</v>
+        <v>-55583.66</v>
       </c>
       <c r="J77" s="1">
-        <v>-21.73977033083</v>
+        <v>-12.961169396389</v>
       </c>
       <c r="K77">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>0.0</v>
+      </c>
+      <c r="L77">
+        <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>306870.35</v>
+        <v>373263.91</v>
       </c>
       <c r="N77" s="1">
-        <v>315221.76</v>
+        <v>373263.91</v>
       </c>
       <c r="O77" s="1">
-        <v>0.36</v>
+        <v>0.42</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="B78" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="C78" s="1">
         <v>52602.0</v>
       </c>
       <c r="D78" s="1">
-        <v>20.32</v>
+        <v>19.365</v>
       </c>
       <c r="E78" s="1">
         <v>10.438385422607</v>
       </c>
       <c r="F78" t="s">
         <v>7</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>549079.95</v>
       </c>
       <c r="I78" s="1">
-        <v>519792.69</v>
+        <v>469557.78</v>
       </c>
       <c r="J78" s="1">
-        <v>94.666121026637</v>
+        <v>85.517196539411</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>1068872.64</v>
+        <v>1018637.73</v>
       </c>
       <c r="N78" s="1">
-        <v>1068872.64</v>
+        <v>1018637.73</v>
       </c>
       <c r="O78" s="1">
-        <v>1.22</v>
+        <v>1.15</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="B79" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="C79" s="1">
         <v>34742.0</v>
       </c>
       <c r="D79" s="1">
-        <v>20.32</v>
+        <v>19.365</v>
       </c>
       <c r="E79" s="1">
         <v>10.376887628807</v>
       </c>
       <c r="F79" t="s">
         <v>7</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
         <v>360513.83</v>
       </c>
       <c r="I79" s="1">
-        <v>345443.61</v>
+        <v>312265.0</v>
       </c>
       <c r="J79" s="1">
-        <v>95.819794208727</v>
+        <v>86.616649352953</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>705957.44</v>
+        <v>672778.83</v>
       </c>
       <c r="N79" s="1">
-        <v>705957.44</v>
+        <v>672778.83</v>
       </c>
       <c r="O79" s="1">
-        <v>0.8</v>
+        <v>0.76</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="B80" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="C80" s="1">
-        <v>6873.0</v>
+        <v>5484.0</v>
       </c>
       <c r="D80" s="1">
-        <v>91.92</v>
+        <v>90.18</v>
       </c>
       <c r="E80" s="1">
-        <v>77.42920558708</v>
+        <v>78.550824215901</v>
       </c>
       <c r="F80" t="s">
         <v>7</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>532170.93</v>
+        <v>430772.72</v>
       </c>
       <c r="I80" s="1">
-        <v>99595.23</v>
+        <v>63774.4</v>
       </c>
       <c r="J80" s="1">
-        <v>18.714894855305</v>
+        <v>14.804651510894</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>631766.16</v>
+        <v>494547.12</v>
       </c>
       <c r="N80" s="1">
-        <v>631766.16</v>
+        <v>494547.12</v>
       </c>
       <c r="O80" s="1">
-        <v>0.72</v>
+        <v>0.56</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="B81" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="C81" s="1">
-        <v>9735.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>54.0</v>
+        <v>52.68</v>
       </c>
       <c r="E81" s="1">
-        <v>44.868316384181</v>
+        <v>44.868316666667</v>
       </c>
       <c r="F81" t="s">
         <v>7</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>436793.06</v>
+        <v>403814.85</v>
       </c>
       <c r="I81" s="1">
-        <v>88896.94</v>
+        <v>70305.15</v>
       </c>
       <c r="J81" s="1">
-        <v>20.352186914325</v>
+        <v>17.410243828329</v>
       </c>
       <c r="K81">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.16</v>
+      </c>
+      <c r="L81" t="s">
+        <v>193</v>
       </c>
       <c r="M81" s="1">
-        <v>525690.0</v>
+        <v>474120.0</v>
       </c>
       <c r="N81" s="1">
-        <v>525690.0</v>
+        <v>475537.5</v>
       </c>
       <c r="O81" s="1">
-        <v>0.6</v>
+        <v>0.54</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="B82" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="C82" s="1">
-        <v>15285.0</v>
+        <v>13956.0</v>
       </c>
       <c r="D82" s="1">
-        <v>42.825</v>
+        <v>80.35</v>
       </c>
       <c r="E82" s="1">
-        <v>34.734741903827</v>
+        <v>34.734742046432</v>
       </c>
       <c r="F82" t="s">
         <v>7</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>530920.53</v>
+        <v>484758.06</v>
       </c>
       <c r="I82" s="1">
-        <v>123659.6</v>
+        <v>636606.54</v>
       </c>
       <c r="J82" s="1">
-        <v>23.291546100129</v>
+        <v>131.32459107539</v>
       </c>
       <c r="K82">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="L82" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="M82" s="1">
-        <v>654580.13</v>
+        <v>1121364.6</v>
       </c>
       <c r="N82" s="1">
-        <v>657165.55</v>
+        <v>1123950.02</v>
       </c>
       <c r="O82" s="1">
-        <v>0.75</v>
+        <v>1.27</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="B83" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="C83" s="1">
-        <v>23395.0</v>
+        <v>19425.0</v>
       </c>
       <c r="D83" s="1">
-        <v>42.825</v>
+        <v>80.35</v>
       </c>
       <c r="E83" s="1">
-        <v>26.30677922633</v>
+        <v>26.306779407979</v>
       </c>
       <c r="F83" t="s">
         <v>7</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>615447.1</v>
+        <v>511009.19</v>
       </c>
       <c r="I83" s="1">
-        <v>386443.78</v>
+        <v>1049789.56</v>
       </c>
       <c r="J83" s="1">
-        <v>62.790738635376</v>
+        <v>205.43457545255</v>
       </c>
       <c r="K83">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="L83" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="M83" s="1">
-        <v>1001890.88</v>
+        <v>1560798.75</v>
       </c>
       <c r="N83" s="1">
-        <v>1005671.35</v>
+        <v>1564579.22</v>
       </c>
       <c r="O83" s="1">
-        <v>1.15</v>
+        <v>1.77</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="B84" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="C84" s="1">
-        <v>26083.0</v>
+        <v>25000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>24.585</v>
+        <v>26.5</v>
       </c>
       <c r="E84" s="1">
-        <v>12.137261818042</v>
+        <v>12.137262</v>
       </c>
       <c r="F84" t="s">
         <v>7</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>316576.2</v>
+        <v>303431.55</v>
       </c>
       <c r="I84" s="1">
-        <v>324674.36</v>
+        <v>359068.45</v>
       </c>
       <c r="J84" s="1">
-        <v>102.55804447713</v>
+        <v>118.3358981622</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>641250.56</v>
+        <v>662500.0</v>
       </c>
       <c r="N84" s="1">
-        <v>641250.56</v>
+        <v>662500.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.73</v>
+        <v>0.75</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="B85" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="C85" s="1">
-        <v>182781.0</v>
+        <v>170000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>5.657</v>
+        <v>5.694</v>
       </c>
       <c r="E85" s="1">
-        <v>2.4484739661124</v>
+        <v>2.4484739411765</v>
       </c>
       <c r="F85" t="s">
         <v>7</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>447534.52</v>
+        <v>416240.57</v>
       </c>
       <c r="I85" s="1">
-        <v>586457.6</v>
+        <v>551739.43</v>
       </c>
       <c r="J85" s="1">
-        <v>131.04186912777</v>
+        <v>132.55301615602</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>1033992.12</v>
+        <v>967980.0</v>
       </c>
       <c r="N85" s="1">
-        <v>1033992.12</v>
+        <v>967980.0</v>
       </c>
       <c r="O85" s="1">
-        <v>1.18</v>
+        <v>1.1</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
       <c r="B86" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="C86" s="1">
-        <v>13514.0</v>
+        <v>12916.0</v>
       </c>
       <c r="D86" s="1">
-        <v>35.9</v>
+        <v>39.46</v>
       </c>
       <c r="E86" s="1">
-        <v>38.885304869025</v>
+        <v>38.885305048003</v>
       </c>
       <c r="F86" t="s">
         <v>7</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>525496.01</v>
+        <v>502242.6</v>
       </c>
       <c r="I86" s="1">
-        <v>-40343.41</v>
+        <v>7422.76</v>
       </c>
       <c r="J86" s="1">
-        <v>-7.6772057698402</v>
+        <v>1.4779232187791</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>485152.6</v>
+        <v>509665.36</v>
       </c>
       <c r="N86" s="1">
-        <v>485152.6</v>
+        <v>509665.36</v>
       </c>
       <c r="O86" s="1">
-        <v>0.55</v>
+        <v>0.58</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="B87" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="C87" s="1">
-        <v>16762.0</v>
+        <v>17275.0</v>
       </c>
       <c r="D87" s="1">
-        <v>53.0</v>
+        <v>56.3</v>
       </c>
       <c r="E87" s="1">
-        <v>45.554767330867</v>
+        <v>46.130251230101</v>
       </c>
       <c r="F87" t="s">
         <v>7</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>763589.01</v>
+        <v>796900.09</v>
       </c>
       <c r="I87" s="1">
-        <v>124796.99</v>
+        <v>175682.41</v>
       </c>
       <c r="J87" s="1">
-        <v>16.343476446839</v>
+        <v>22.045725957943</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>888386.0</v>
+        <v>972582.5</v>
       </c>
       <c r="N87" s="1">
-        <v>888386.0</v>
+        <v>972582.5</v>
       </c>
       <c r="O87" s="1">
-        <v>1.01</v>
+        <v>1.1</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="B88" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="C88" s="1">
         <v>3229.0</v>
       </c>
       <c r="D88" s="1">
-        <v>106.2</v>
+        <v>100.9</v>
       </c>
       <c r="E88" s="1">
         <v>101.72289253639</v>
       </c>
       <c r="F88" t="s">
         <v>7</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>328463.22</v>
       </c>
       <c r="I88" s="1">
-        <v>14456.58</v>
+        <v>-2657.12</v>
       </c>
       <c r="J88" s="1">
-        <v>4.4012781705057</v>
+        <v>-0.80895510919</v>
       </c>
       <c r="K88">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="L88">
-        <v>0.0</v>
+        <v>697.87</v>
       </c>
       <c r="M88" s="1">
-        <v>342919.8</v>
+        <v>325806.1</v>
       </c>
       <c r="N88" s="1">
-        <v>342919.8</v>
+        <v>326503.97</v>
       </c>
       <c r="O88" s="1">
-        <v>0.39</v>
+        <v>0.37</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>200</v>
+        <v>208</v>
       </c>
       <c r="B89" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="C89" s="1">
-        <v>3286.0</v>
+        <v>3996.0</v>
       </c>
       <c r="D89" s="1">
-        <v>87.6</v>
+        <v>104.4</v>
       </c>
       <c r="E89" s="1">
-        <v>70.267045039562</v>
+        <v>77.647995495495</v>
       </c>
       <c r="F89" t="s">
         <v>7</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>230897.51</v>
+        <v>310281.39</v>
       </c>
       <c r="I89" s="1">
-        <v>56956.09</v>
+        <v>106901.01</v>
       </c>
       <c r="J89" s="1">
-        <v>24.667260378858</v>
+        <v>34.452923522097</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>287853.6</v>
+        <v>417182.4</v>
       </c>
       <c r="N89" s="1">
-        <v>287853.6</v>
+        <v>417182.4</v>
       </c>
       <c r="O89" s="1">
-        <v>0.33</v>
+        <v>0.47</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="B90" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="C90" s="1">
         <v>23072.0</v>
       </c>
       <c r="D90" s="1">
-        <v>4.824</v>
+        <v>4.43</v>
       </c>
       <c r="E90" s="1">
         <v>3.1388158807212</v>
       </c>
       <c r="F90" t="s">
         <v>7</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>72418.76</v>
       </c>
       <c r="I90" s="1">
-        <v>38880.57</v>
+        <v>29790.2</v>
       </c>
       <c r="J90" s="1">
-        <v>53.688533192228</v>
+        <v>41.13602607943</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>111299.33</v>
+        <v>102208.96</v>
       </c>
       <c r="N90" s="1">
-        <v>111299.33</v>
+        <v>102208.96</v>
       </c>
       <c r="O90" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B91" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C91" s="1">
-        <v>4869.0</v>
+        <v>4379.0</v>
       </c>
       <c r="D91" s="1">
-        <v>188.54</v>
+        <v>177.42</v>
       </c>
       <c r="E91" s="1">
-        <v>134.29285068803</v>
+        <v>134.29284996575</v>
       </c>
       <c r="F91" t="s">
         <v>7</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>653871.89</v>
+        <v>588068.39</v>
       </c>
       <c r="I91" s="1">
-        <v>264129.37</v>
+        <v>188853.79</v>
       </c>
       <c r="J91" s="1">
-        <v>40.394666606635</v>
+        <v>32.114256302741</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>918001.26</v>
+        <v>776922.18</v>
       </c>
       <c r="N91" s="1">
-        <v>918001.26</v>
+        <v>776922.18</v>
       </c>
       <c r="O91" s="1">
-        <v>1.05</v>
+        <v>0.88</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B92" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C92" s="1">
         <v>5247.0</v>
       </c>
       <c r="D92" s="1">
-        <v>188.54</v>
+        <v>177.42</v>
       </c>
       <c r="E92" s="1">
         <v>127.64381170193</v>
       </c>
       <c r="F92" t="s">
         <v>7</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>669747.08</v>
       </c>
       <c r="I92" s="1">
-        <v>319522.3</v>
+        <v>261175.66</v>
       </c>
       <c r="J92" s="1">
-        <v>47.707904900459</v>
+        <v>38.996162551392</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>989269.38</v>
+        <v>930922.74</v>
       </c>
       <c r="N92" s="1">
-        <v>989269.38</v>
+        <v>930922.74</v>
       </c>
       <c r="O92" s="1">
-        <v>1.13</v>
+        <v>1.05</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="B93" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>15195.0</v>
+        <v>24399.0</v>
       </c>
       <c r="D93" s="1">
-        <v>15.86</v>
+        <v>17.5</v>
       </c>
       <c r="E93" s="1">
-        <v>26.191000329056</v>
+        <v>22.393633755482</v>
       </c>
       <c r="F93" t="s">
         <v>7</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>397972.25</v>
+        <v>546382.27</v>
       </c>
       <c r="I93" s="1">
-        <v>-156979.55</v>
+        <v>-119399.77</v>
       </c>
       <c r="J93" s="1">
-        <v>-39.444848227483</v>
+        <v>-21.852789988958</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>240992.7</v>
+        <v>426982.5</v>
       </c>
       <c r="N93" s="1">
-        <v>240992.7</v>
+        <v>426982.5</v>
       </c>
       <c r="O93" s="1">
-        <v>0.27</v>
+        <v>0.48</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>208</v>
+        <v>216</v>
       </c>
       <c r="B94" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>6050.0</v>
+        <v>3004.0</v>
       </c>
       <c r="D94" s="1">
-        <v>148.85</v>
+        <v>146.95</v>
       </c>
       <c r="E94" s="1">
-        <v>63.192011570248</v>
+        <v>116.97721704394</v>
       </c>
       <c r="F94" t="s">
         <v>7</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>382311.67</v>
+        <v>351399.56</v>
       </c>
       <c r="I94" s="1">
-        <v>518230.83</v>
+        <v>90038.24</v>
       </c>
       <c r="J94" s="1">
-        <v>135.55192547484</v>
+        <v>25.622752629514</v>
       </c>
       <c r="K94">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.38</v>
+      </c>
+      <c r="L94" t="s">
+        <v>218</v>
       </c>
       <c r="M94" s="1">
-        <v>900542.5</v>
+        <v>441437.8</v>
       </c>
       <c r="N94" s="1">
-        <v>900542.5</v>
+        <v>448587.32</v>
       </c>
       <c r="O94" s="1">
-        <v>1.03</v>
+        <v>0.51</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>208</v>
+        <v>216</v>
       </c>
       <c r="B95" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="C95" s="1">
-        <v>3004.0</v>
+        <v>5620.0</v>
       </c>
       <c r="D95" s="1">
-        <v>148.85</v>
+        <v>146.95</v>
       </c>
       <c r="E95" s="1">
-        <v>116.97721704394</v>
+        <v>63.192012455516</v>
       </c>
       <c r="F95" t="s">
         <v>7</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>351399.56</v>
+        <v>355139.11</v>
       </c>
       <c r="I95" s="1">
-        <v>95745.84</v>
+        <v>470719.89</v>
       </c>
       <c r="J95" s="1">
-        <v>27.247000536939</v>
+        <v>132.5452130575</v>
       </c>
       <c r="K95">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.38</v>
+      </c>
+      <c r="L95" t="s">
+        <v>219</v>
       </c>
       <c r="M95" s="1">
-        <v>447145.4</v>
+        <v>825859.0</v>
       </c>
       <c r="N95" s="1">
-        <v>447145.4</v>
+        <v>839234.6</v>
       </c>
       <c r="O95" s="1">
-        <v>0.51</v>
+        <v>0.95</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="B96" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>770.0</v>
+        <v>1540.0</v>
       </c>
       <c r="D96" s="1">
-        <v>515.0</v>
+        <v>379.4</v>
       </c>
       <c r="E96" s="1">
-        <v>568.81764935065</v>
+        <v>276.94614935065</v>
       </c>
       <c r="F96" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="G96">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>432275.1</v>
+        <v>426497.07</v>
       </c>
       <c r="I96" s="1">
-        <v>-3829.27</v>
+        <v>157778.93</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.88584098413256</v>
+        <v>36.99414160102</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>428445.83</v>
+        <v>584276.0</v>
       </c>
       <c r="N96" s="1">
-        <v>428445.83</v>
+        <v>584276.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.49</v>
+        <v>0.66</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="B97" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="C97" s="1">
-        <v>1540.0</v>
+        <v>2123.0</v>
       </c>
       <c r="D97" s="1">
-        <v>358.9</v>
+        <v>379.4</v>
       </c>
       <c r="E97" s="1">
-        <v>276.94614935065</v>
+        <v>328.42823363165</v>
       </c>
       <c r="F97" t="s">
         <v>7</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>426497.07</v>
+        <v>697253.14</v>
       </c>
       <c r="I97" s="1">
-        <v>126208.93</v>
+        <v>108213.06</v>
       </c>
       <c r="J97" s="1">
-        <v>29.591980549831</v>
+        <v>15.519910028659</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>552706.0</v>
+        <v>805466.2</v>
       </c>
       <c r="N97" s="1">
-        <v>552706.0</v>
+        <v>805466.2</v>
       </c>
       <c r="O97" s="1">
-        <v>0.63</v>
+        <v>0.91</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>212</v>
+        <v>222</v>
       </c>
       <c r="B98" t="s">
-        <v>213</v>
+        <v>223</v>
       </c>
       <c r="C98" s="1">
-        <v>2123.0</v>
+        <v>1750.0</v>
       </c>
       <c r="D98" s="1">
-        <v>358.9</v>
+        <v>469.8</v>
       </c>
       <c r="E98" s="1">
-        <v>328.42823363165</v>
+        <v>626.37568</v>
       </c>
       <c r="F98" t="s">
         <v>7</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>697253.14</v>
+        <v>1096157.44</v>
       </c>
       <c r="I98" s="1">
-        <v>64691.56</v>
+        <v>-274007.44</v>
       </c>
       <c r="J98" s="1">
-        <v>9.2780593286392</v>
+        <v>-24.997088009547</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>761944.7</v>
+        <v>822150.0</v>
       </c>
       <c r="N98" s="1">
-        <v>761944.7</v>
+        <v>822150.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.87</v>
+        <v>0.93</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
       <c r="B99" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
       <c r="C99" s="1">
-        <v>1909.0</v>
+        <v>520.0</v>
       </c>
       <c r="D99" s="1">
-        <v>483.3</v>
+        <v>469.8</v>
       </c>
       <c r="E99" s="1">
-        <v>626.37567836564</v>
+        <v>485.56192307692</v>
       </c>
       <c r="F99" t="s">
         <v>7</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>1195751.17</v>
+        <v>252492.2</v>
       </c>
       <c r="I99" s="1">
-        <v>-273131.47</v>
+        <v>-8196.2</v>
       </c>
       <c r="J99" s="1">
-        <v>-22.841831716543</v>
+        <v>-3.2461200781648</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>922619.7</v>
+        <v>244296.0</v>
       </c>
       <c r="N99" s="1">
-        <v>922619.7</v>
+        <v>244296.0</v>
       </c>
       <c r="O99" s="1">
-        <v>1.05</v>
+        <v>0.28</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>214</v>
+        <v>224</v>
       </c>
       <c r="B100" t="s">
-        <v>215</v>
+        <v>225</v>
       </c>
       <c r="C100" s="1">
-        <v>520.0</v>
+        <v>238821.0</v>
       </c>
       <c r="D100" s="1">
-        <v>483.3</v>
+        <v>1.078</v>
       </c>
       <c r="E100" s="1">
-        <v>485.56192307692</v>
+        <v>1.6222410089565</v>
       </c>
       <c r="F100" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="G100">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H100" s="1">
-        <v>252492.2</v>
+        <v>448111.2</v>
       </c>
       <c r="I100" s="1">
-        <v>-1176.2</v>
+        <v>-150317.32</v>
       </c>
       <c r="J100" s="1">
-        <v>-0.46583617236493</v>
+        <v>-33.544646953703</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>251316.0</v>
+        <v>297793.88</v>
       </c>
       <c r="N100" s="1">
-        <v>251316.0</v>
+        <v>297793.88</v>
       </c>
       <c r="O100" s="1">
-        <v>0.29</v>
+        <v>0.34</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="B101" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="C101" s="1">
-        <v>238732.0</v>
+        <v>26324.0</v>
       </c>
       <c r="D101" s="1">
-        <v>1.448</v>
+        <v>15.68</v>
       </c>
       <c r="E101" s="1">
-        <v>1.6272397081246</v>
+        <v>11.791996277162</v>
       </c>
       <c r="F101" t="s">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="G101">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>449427.88</v>
+        <v>310412.51</v>
       </c>
       <c r="I101" s="1">
-        <v>-52621.56</v>
+        <v>102347.81</v>
       </c>
       <c r="J101" s="1">
-        <v>-11.708566010636</v>
+        <v>32.971548086126</v>
       </c>
       <c r="K101">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.12</v>
+      </c>
+      <c r="L101" t="s">
+        <v>228</v>
       </c>
       <c r="M101" s="1">
-        <v>396806.32</v>
+        <v>412760.32</v>
       </c>
       <c r="N101" s="1">
-        <v>396806.32</v>
+        <v>415840.23</v>
       </c>
       <c r="O101" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>218</v>
+        <v>229</v>
       </c>
       <c r="B102" t="s">
-        <v>219</v>
+        <v>230</v>
       </c>
       <c r="C102" s="1">
-        <v>26324.0</v>
+        <v>7670.0</v>
       </c>
       <c r="D102" s="1">
-        <v>16.33</v>
+        <v>54.82</v>
       </c>
       <c r="E102" s="1">
-        <v>11.791996277162</v>
+        <v>52.014250325945</v>
       </c>
       <c r="F102" t="s">
         <v>7</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>310412.51</v>
+        <v>398949.3</v>
       </c>
       <c r="I102" s="1">
-        <v>119458.41</v>
+        <v>21520.1</v>
       </c>
       <c r="J102" s="1">
-        <v>38.483761495308</v>
+        <v>5.3941941996138</v>
       </c>
       <c r="K102">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>429870.92</v>
+        <v>420469.4</v>
       </c>
       <c r="N102" s="1">
-        <v>431371.39</v>
+        <v>420469.4</v>
       </c>
       <c r="O102" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>221</v>
+        <v>231</v>
       </c>
       <c r="B103" t="s">
-        <v>222</v>
+        <v>232</v>
       </c>
       <c r="C103" s="1">
-        <v>5984.0</v>
+        <v>396.0</v>
       </c>
       <c r="D103" s="1">
-        <v>54.38</v>
+        <v>444.9</v>
       </c>
       <c r="E103" s="1">
-        <v>52.063464237968</v>
+        <v>232.92426767677</v>
       </c>
       <c r="F103" t="s">
         <v>7</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>311547.77</v>
+        <v>92238.01</v>
       </c>
       <c r="I103" s="1">
-        <v>13862.15</v>
+        <v>83942.39</v>
       </c>
       <c r="J103" s="1">
-        <v>4.4494460672917</v>
+        <v>91.006289055889</v>
       </c>
       <c r="K103">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>16.79</v>
+      </c>
+      <c r="L103" t="s">
+        <v>233</v>
       </c>
       <c r="M103" s="1">
-        <v>325409.92</v>
+        <v>176180.4</v>
       </c>
       <c r="N103" s="1">
-        <v>325409.92</v>
+        <v>182829.55</v>
       </c>
       <c r="O103" s="1">
-        <v>0.37</v>
+        <v>0.21</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="B104" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="C104" s="1">
-        <v>396.0</v>
+        <v>3255.0</v>
       </c>
       <c r="D104" s="1">
-        <v>549.4</v>
+        <v>67.2</v>
       </c>
       <c r="E104" s="1">
-        <v>232.92426767677</v>
+        <v>94.331723502304</v>
       </c>
       <c r="F104" t="s">
         <v>7</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>92238.01</v>
+        <v>307049.76</v>
       </c>
       <c r="I104" s="1">
-        <v>125324.39</v>
+        <v>-88313.76</v>
       </c>
       <c r="J104" s="1">
-        <v>135.87065679322</v>
+        <v>-28.762035182832</v>
       </c>
       <c r="K104">
-        <v>14.06</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>0.08</v>
+      </c>
+      <c r="L104">
+        <v>251.77</v>
       </c>
       <c r="M104" s="1">
-        <v>217562.4</v>
+        <v>218736.0</v>
       </c>
       <c r="N104" s="1">
-        <v>223130.47</v>
+        <v>218987.77</v>
       </c>
       <c r="O104" s="1">
         <v>0.25</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>226</v>
+        <v>236</v>
       </c>
       <c r="B105" t="s">
-        <v>227</v>
+        <v>237</v>
       </c>
       <c r="C105" s="1">
-        <v>3255.0</v>
+        <v>6405.0</v>
       </c>
       <c r="D105" s="1">
-        <v>61.3</v>
+        <v>77.87</v>
       </c>
       <c r="E105" s="1">
-        <v>94.331723502304</v>
+        <v>75.833339578454</v>
       </c>
       <c r="F105" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="G105">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H105" s="1">
-        <v>307049.76</v>
+        <v>440490.89</v>
       </c>
       <c r="I105" s="1">
-        <v>-107518.26</v>
+        <v>104868.32</v>
       </c>
       <c r="J105" s="1">
-        <v>-35.016558879577</v>
+        <v>23.807148429335</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>199531.5</v>
+        <v>545359.21</v>
       </c>
       <c r="N105" s="1">
-        <v>199531.5</v>
+        <v>545359.21</v>
       </c>
       <c r="O105" s="1">
-        <v>0.23</v>
+        <v>0.62</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>228</v>
+        <v>238</v>
       </c>
       <c r="B106" t="s">
-        <v>229</v>
+        <v>239</v>
       </c>
       <c r="C106" s="1">
-        <v>6405.0</v>
+        <v>70649.0</v>
       </c>
       <c r="D106" s="1">
-        <v>79.1</v>
+        <v>74.4</v>
       </c>
       <c r="E106" s="1">
-        <v>75.833339578454</v>
+        <v>94.694940197313</v>
       </c>
       <c r="F106" t="s">
-        <v>31</v>
+        <v>71</v>
       </c>
       <c r="G106">
-        <v>0.93</v>
+        <v>10.83</v>
       </c>
       <c r="H106" s="1">
-        <v>440490.89</v>
+        <v>624716.85</v>
       </c>
       <c r="I106" s="1">
-        <v>106894.98</v>
+        <v>-139546.55</v>
       </c>
       <c r="J106" s="1">
-        <v>24.267239669815</v>
+        <v>-22.337567811721</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>547385.87</v>
+        <v>485170.3</v>
       </c>
       <c r="N106" s="1">
-        <v>547385.87</v>
+        <v>485170.3</v>
       </c>
       <c r="O106" s="1">
-        <v>0.62</v>
+        <v>0.55</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>230</v>
+        <v>240</v>
       </c>
       <c r="B107" t="s">
-        <v>231</v>
+        <v>241</v>
       </c>
       <c r="C107" s="1">
-        <v>52836.0</v>
+        <v>35463.0</v>
       </c>
       <c r="D107" s="1">
-        <v>86.4</v>
+        <v>13.545</v>
       </c>
       <c r="E107" s="1">
-        <v>97.375885191915</v>
+        <v>5.3890429461693</v>
       </c>
       <c r="F107" t="s">
-        <v>69</v>
+        <v>7</v>
       </c>
       <c r="G107">
-        <v>10.85</v>
+        <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>482856.68</v>
+        <v>191111.63</v>
       </c>
       <c r="I107" s="1">
-        <v>-62076.98</v>
+        <v>289234.71</v>
       </c>
       <c r="J107" s="1">
-        <v>-12.856191613627</v>
+        <v>151.3433326899</v>
       </c>
       <c r="K107">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.39</v>
+      </c>
+      <c r="L107" t="s">
+        <v>242</v>
       </c>
       <c r="M107" s="1">
-        <v>420779.7</v>
+        <v>480346.34</v>
       </c>
       <c r="N107" s="1">
-        <v>420779.7</v>
+        <v>494177.44</v>
       </c>
       <c r="O107" s="1">
-        <v>0.48</v>
+        <v>0.56</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>232</v>
+        <v>243</v>
       </c>
       <c r="B108" t="s">
-        <v>233</v>
+        <v>244</v>
       </c>
       <c r="C108" s="1">
-        <v>50094.0</v>
+        <v>6050.0</v>
       </c>
       <c r="D108" s="1">
-        <v>8.034</v>
+        <v>113.9</v>
       </c>
       <c r="E108" s="1">
-        <v>5.3890429991616</v>
+        <v>85.498917355372</v>
       </c>
       <c r="F108" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="G108">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H108" s="1">
-        <v>269958.72</v>
+        <v>536550.51</v>
       </c>
       <c r="I108" s="1">
-        <v>132496.48</v>
+        <v>216930.72</v>
       </c>
       <c r="J108" s="1">
-        <v>49.080274198959</v>
+        <v>40.430624136393</v>
       </c>
       <c r="K108">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>0.0</v>
+      </c>
+      <c r="L108">
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>402455.2</v>
+        <v>753481.23</v>
       </c>
       <c r="N108" s="1">
-        <v>415595.79</v>
+        <v>753481.23</v>
       </c>
       <c r="O108" s="1">
-        <v>0.47</v>
+        <v>0.85</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>235</v>
+        <v>245</v>
       </c>
       <c r="B109" t="s">
-        <v>236</v>
+        <v>246</v>
       </c>
       <c r="C109" s="1">
-        <v>6050.0</v>
+        <v>10395.0</v>
       </c>
       <c r="D109" s="1">
-        <v>121.76</v>
+        <v>284.9</v>
       </c>
       <c r="E109" s="1">
-        <v>85.498917355372</v>
+        <v>604.24713419913</v>
       </c>
       <c r="F109" t="s">
-        <v>31</v>
+        <v>94</v>
       </c>
       <c r="G109">
-        <v>0.93</v>
+        <v>7.47</v>
       </c>
       <c r="H109" s="1">
-        <v>536550.51</v>
+        <v>842033.79</v>
       </c>
       <c r="I109" s="1">
-        <v>259348.53</v>
+        <v>-445759.5</v>
       </c>
       <c r="J109" s="1">
-        <v>48.336274994874</v>
+        <v>-52.938433741477</v>
       </c>
       <c r="K109">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.41</v>
+      </c>
+      <c r="L109" t="s">
+        <v>247</v>
       </c>
       <c r="M109" s="1">
-        <v>795899.04</v>
+        <v>396274.29</v>
       </c>
       <c r="N109" s="1">
-        <v>795899.04</v>
+        <v>400543.99</v>
       </c>
       <c r="O109" s="1">
-        <v>0.91</v>
+        <v>0.45</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>237</v>
+        <v>248</v>
       </c>
       <c r="B110" t="s">
-        <v>238</v>
+        <v>249</v>
       </c>
       <c r="C110" s="1">
-        <v>10395.0</v>
+        <v>14655.0</v>
       </c>
       <c r="D110" s="1">
-        <v>240.65</v>
+        <v>374.3</v>
       </c>
       <c r="E110" s="1">
-        <v>604.24713419913</v>
+        <v>355.98855407711</v>
       </c>
       <c r="F110" t="s">
-        <v>239</v>
+        <v>94</v>
       </c>
       <c r="G110">
         <v>7.47</v>
       </c>
       <c r="H110" s="1">
-        <v>842033.79</v>
+        <v>699385.46</v>
       </c>
       <c r="I110" s="1">
-        <v>-507242.68</v>
+        <v>34595.18</v>
       </c>
       <c r="J110" s="1">
-        <v>-60.240181097721</v>
+        <v>4.9465111842617</v>
       </c>
       <c r="K110">
-        <v>0.41</v>
+        <v>0.33</v>
       </c>
       <c r="L110" t="s">
-        <v>240</v>
+        <v>250</v>
       </c>
       <c r="M110" s="1">
-        <v>334791.11</v>
+        <v>733980.64</v>
       </c>
       <c r="N110" s="1">
-        <v>339061.65</v>
+        <v>738794.65</v>
       </c>
       <c r="O110" s="1">
-        <v>0.39</v>
+        <v>0.84</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>241</v>
+        <v>251</v>
       </c>
       <c r="B111" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C111" s="1">
-        <v>14655.0</v>
+        <v>20528.0</v>
       </c>
       <c r="D111" s="1">
-        <v>382.8</v>
+        <v>32.34</v>
       </c>
       <c r="E111" s="1">
-        <v>355.98855407711</v>
+        <v>21.544834372564</v>
       </c>
       <c r="F111" t="s">
-        <v>239</v>
+        <v>74</v>
       </c>
       <c r="G111">
-        <v>7.47</v>
+        <v>0.86</v>
       </c>
       <c r="H111" s="1">
-        <v>699385.46</v>
+        <v>515213.34</v>
       </c>
       <c r="I111" s="1">
-        <v>51409.43</v>
+        <v>252698.11</v>
       </c>
       <c r="J111" s="1">
-        <v>7.3506575329719</v>
+        <v>49.047276221536</v>
       </c>
       <c r="K111">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>0.0</v>
+      </c>
+      <c r="L111">
+        <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>750794.89</v>
+        <v>767911.45</v>
       </c>
       <c r="N111" s="1">
-        <v>755609.84</v>
+        <v>767911.45</v>
       </c>
       <c r="O111" s="1">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="B112" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="C112" s="1">
-        <v>26107.0</v>
+        <v>455.0</v>
       </c>
       <c r="D112" s="1">
-        <v>26.42</v>
+        <v>822.8</v>
       </c>
       <c r="E112" s="1">
-        <v>21.111542115141</v>
+        <v>959.46857142857</v>
       </c>
       <c r="F112" t="s">
-        <v>72</v>
+        <v>31</v>
       </c>
       <c r="G112">
-        <v>0.87</v>
+        <v>0.91</v>
       </c>
       <c r="H112" s="1">
-        <v>642622.36</v>
+        <v>419323.22</v>
       </c>
       <c r="I112" s="1">
-        <v>149129.62</v>
+        <v>-9969.24</v>
       </c>
       <c r="J112" s="1">
-        <v>23.206416284675</v>
+        <v>-2.3774595644858</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>791751.98</v>
+        <v>409353.98</v>
       </c>
       <c r="N112" s="1">
-        <v>791751.98</v>
+        <v>409353.98</v>
       </c>
       <c r="O112" s="1">
-        <v>0.9</v>
+        <v>0.46</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="B113" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="C113" s="1">
-        <v>455.0</v>
+        <v>26190.0</v>
       </c>
       <c r="D113" s="1">
-        <v>859.6</v>
+        <v>20.4</v>
       </c>
       <c r="E113" s="1">
-        <v>959.46857142857</v>
+        <v>19.602729667812</v>
       </c>
       <c r="F113" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="G113">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>419323.22</v>
+        <v>513395.49</v>
       </c>
       <c r="I113" s="1">
-        <v>3253.7</v>
+        <v>20880.51</v>
       </c>
       <c r="J113" s="1">
-        <v>0.77594081243581</v>
+        <v>4.0671393509904</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>422576.92</v>
+        <v>534276.0</v>
       </c>
       <c r="N113" s="1">
-        <v>422576.92</v>
+        <v>534276.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.48</v>
+        <v>0.61</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
       <c r="B114" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="C114" s="1">
-        <v>31396.0</v>
+        <v>428784.0</v>
       </c>
       <c r="D114" s="1">
-        <v>14.6</v>
+        <v>1.974</v>
       </c>
       <c r="E114" s="1">
-        <v>19.602729328577</v>
+        <v>1.3870007742826</v>
       </c>
       <c r="F114" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="G114">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H114" s="1">
-        <v>615447.29</v>
+        <v>690525.31</v>
       </c>
       <c r="I114" s="1">
-        <v>-157065.69</v>
+        <v>288536.72</v>
       </c>
       <c r="J114" s="1">
-        <v>-25.520575450093</v>
+        <v>41.78510415498</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>458381.6</v>
+        <v>979062.03</v>
       </c>
       <c r="N114" s="1">
-        <v>458381.6</v>
+        <v>979062.03</v>
       </c>
       <c r="O114" s="1">
-        <v>0.52</v>
+        <v>1.11</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="B115" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="C115" s="1">
-        <v>433749.0</v>
+        <v>8021.0</v>
       </c>
       <c r="D115" s="1">
-        <v>1.958</v>
+        <v>38.945</v>
       </c>
       <c r="E115" s="1">
-        <v>1.3769785751667</v>
+        <v>37.070315422017</v>
       </c>
       <c r="F115" t="s">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="G115">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>693594.69</v>
+        <v>297341.0</v>
       </c>
       <c r="I115" s="1">
-        <v>281283.93</v>
+        <v>15036.85</v>
       </c>
       <c r="J115" s="1">
-        <v>40.554510300533</v>
+        <v>5.0571061508504</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>974878.62</v>
+        <v>312377.85</v>
       </c>
       <c r="N115" s="1">
-        <v>974878.62</v>
+        <v>312377.85</v>
       </c>
       <c r="O115" s="1">
-        <v>1.11</v>
+        <v>0.35</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="B116" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="C116" s="1">
-        <v>8021.0</v>
+        <v>1996.0</v>
       </c>
       <c r="D116" s="1">
-        <v>41.555</v>
+        <v>149.3</v>
       </c>
       <c r="E116" s="1">
-        <v>37.070315422017</v>
+        <v>42.862935871744</v>
       </c>
       <c r="F116" t="s">
         <v>7</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>297341.0</v>
+        <v>85554.42</v>
       </c>
       <c r="I116" s="1">
-        <v>35971.66</v>
+        <v>212448.38</v>
       </c>
       <c r="J116" s="1">
-        <v>12.097779989978</v>
+        <v>248.31958418981</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>333312.66</v>
+        <v>298002.8</v>
       </c>
       <c r="N116" s="1">
-        <v>333312.66</v>
+        <v>298002.8</v>
       </c>
       <c r="O116" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="B117" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="C117" s="1">
-        <v>1996.0</v>
+        <v>2502.0</v>
       </c>
       <c r="D117" s="1">
-        <v>119.8</v>
+        <v>85.88</v>
       </c>
       <c r="E117" s="1">
-        <v>42.862935871744</v>
+        <v>78.253820943245</v>
       </c>
       <c r="F117" t="s">
         <v>7</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>85554.42</v>
+        <v>195791.06</v>
       </c>
       <c r="I117" s="1">
-        <v>153566.38</v>
+        <v>19080.7</v>
       </c>
       <c r="J117" s="1">
-        <v>179.4955538241</v>
+        <v>9.7454398581835</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>239120.8</v>
+        <v>214871.76</v>
       </c>
       <c r="N117" s="1">
-        <v>239120.8</v>
+        <v>214871.76</v>
       </c>
       <c r="O117" s="1">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="B118" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="C118" s="1">
-        <v>24624.0</v>
+        <v>18184.0</v>
       </c>
       <c r="D118" s="1">
-        <v>33.14</v>
+        <v>40.74</v>
       </c>
       <c r="E118" s="1">
-        <v>16.750136452242</v>
+        <v>16.7501358337</v>
       </c>
       <c r="F118" t="s">
         <v>7</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>412455.36</v>
+        <v>304584.47</v>
       </c>
       <c r="I118" s="1">
-        <v>403584.0</v>
+        <v>436231.69</v>
       </c>
       <c r="J118" s="1">
-        <v>97.849134509975</v>
+        <v>143.22190819512</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>816039.36</v>
+        <v>740816.16</v>
       </c>
       <c r="N118" s="1">
-        <v>816039.36</v>
+        <v>740816.16</v>
       </c>
       <c r="O118" s="1">
-        <v>0.93</v>
+        <v>0.84</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="B119" t="s">
-        <v>259</v>
+        <v>268</v>
       </c>
       <c r="C119" s="1">
         <v>18720.0</v>
       </c>
       <c r="D119" s="1">
-        <v>28.36</v>
+        <v>29.54</v>
       </c>
       <c r="E119" s="1">
         <v>45.814635683761</v>
       </c>
       <c r="F119" t="s">
         <v>7</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>857649.98</v>
       </c>
       <c r="I119" s="1">
-        <v>-326750.78</v>
+        <v>-304661.18</v>
       </c>
       <c r="J119" s="1">
-        <v>-38.098383678619</v>
+        <v>-35.52278751292</v>
       </c>
       <c r="K119">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.56</v>
+      </c>
+      <c r="L119" t="s">
+        <v>269</v>
       </c>
       <c r="M119" s="1">
-        <v>530899.2</v>
+        <v>552988.8</v>
       </c>
       <c r="N119" s="1">
-        <v>530899.2</v>
+        <v>563382.53</v>
       </c>
       <c r="O119" s="1">
-        <v>0.61</v>
+        <v>0.64</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>260</v>
+        <v>270</v>
       </c>
       <c r="B120" t="s">
-        <v>261</v>
+        <v>271</v>
       </c>
       <c r="C120" s="1">
         <v>5548.0</v>
       </c>
       <c r="D120" s="1">
-        <v>30.98</v>
+        <v>28.44</v>
       </c>
       <c r="E120" s="1">
         <v>36.417669430425</v>
       </c>
       <c r="F120" t="s">
         <v>7</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>202045.23</v>
       </c>
       <c r="I120" s="1">
-        <v>-30168.19</v>
+        <v>-44260.11</v>
       </c>
       <c r="J120" s="1">
-        <v>-14.931404220728</v>
+        <v>-21.906040543496</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>171877.04</v>
+        <v>157785.12</v>
       </c>
       <c r="N120" s="1">
-        <v>171877.04</v>
+        <v>157785.12</v>
       </c>
       <c r="O120" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>262</v>
+        <v>272</v>
       </c>
       <c r="B121" t="s">
-        <v>263</v>
+        <v>273</v>
       </c>
       <c r="C121" s="1">
-        <v>16320.0</v>
+        <v>4227.0</v>
       </c>
       <c r="D121" s="1">
-        <v>12.672</v>
+        <v>52.39</v>
       </c>
       <c r="E121" s="1">
-        <v>11.644976715686</v>
+        <v>48.422122072392</v>
       </c>
       <c r="F121" t="s">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="G121">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>219859.58</v>
+        <v>204680.31</v>
       </c>
       <c r="I121" s="1">
-        <v>17531.66</v>
+        <v>16772.22</v>
       </c>
       <c r="J121" s="1">
-        <v>7.9740259669376</v>
+        <v>8.1943495199905</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>237391.24</v>
+        <v>221452.53</v>
       </c>
       <c r="N121" s="1">
-        <v>237391.24</v>
+        <v>221452.53</v>
       </c>
       <c r="O121" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="B122" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
       <c r="C122" s="1">
-        <v>1998.0</v>
+        <v>32320.0</v>
       </c>
       <c r="D122" s="1">
-        <v>313.3</v>
+        <v>12.728</v>
       </c>
       <c r="E122" s="1">
-        <v>315.00185185185</v>
+        <v>11.799284034653</v>
       </c>
       <c r="F122" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="G122">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H122" s="1">
-        <v>629373.7</v>
+        <v>441548.67</v>
       </c>
       <c r="I122" s="1">
-        <v>-3400.3</v>
+        <v>34285.92</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.54026725298499</v>
+        <v>7.7649243060793</v>
       </c>
       <c r="K122">
-        <v>0.0</v>
+        <v>0.03</v>
       </c>
       <c r="L122">
-        <v>0.0</v>
+        <v>943.88</v>
       </c>
       <c r="M122" s="1">
-        <v>625973.4</v>
+        <v>475834.59</v>
       </c>
       <c r="N122" s="1">
-        <v>625973.4</v>
+        <v>476778.47</v>
       </c>
       <c r="O122" s="1">
-        <v>0.71</v>
+        <v>0.54</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>266</v>
+        <v>276</v>
       </c>
       <c r="B123" t="s">
-        <v>267</v>
+        <v>277</v>
       </c>
       <c r="C123" s="1">
-        <v>8960.0</v>
+        <v>2243.0</v>
       </c>
       <c r="D123" s="1">
-        <v>66.62</v>
+        <v>297.0</v>
       </c>
       <c r="E123" s="1">
-        <v>39.142283482143</v>
+        <v>313.53187695051</v>
       </c>
       <c r="F123" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="G123">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>371367.01</v>
+        <v>703252.0</v>
       </c>
       <c r="I123" s="1">
-        <v>273560.06</v>
+        <v>-37081.0</v>
       </c>
       <c r="J123" s="1">
-        <v>73.662994459309</v>
+        <v>-5.2727898392042</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>644927.07</v>
+        <v>666171.0</v>
       </c>
       <c r="N123" s="1">
-        <v>644927.07</v>
+        <v>666171.0</v>
       </c>
       <c r="O123" s="1">
-        <v>0.74</v>
+        <v>0.75</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>268</v>
+        <v>278</v>
       </c>
       <c r="B124" t="s">
-        <v>269</v>
+        <v>279</v>
       </c>
       <c r="C124" s="1">
-        <v>9438.0</v>
+        <v>8960.0</v>
       </c>
       <c r="D124" s="1">
-        <v>80.19</v>
+        <v>64.22</v>
       </c>
       <c r="E124" s="1">
-        <v>92.341727060818</v>
+        <v>39.142283482143</v>
       </c>
       <c r="F124" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="G124">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H124" s="1">
-        <v>871521.22</v>
+        <v>371367.01</v>
       </c>
       <c r="I124" s="1">
-        <v>-114688.0</v>
+        <v>257808.27</v>
       </c>
       <c r="J124" s="1">
-        <v>-13.159518938621</v>
+        <v>69.421424913322</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>756833.22</v>
+        <v>629175.28</v>
       </c>
       <c r="N124" s="1">
-        <v>756833.22</v>
+        <v>629175.28</v>
       </c>
       <c r="O124" s="1">
-        <v>0.86</v>
+        <v>0.71</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>270</v>
+        <v>280</v>
       </c>
       <c r="B125" t="s">
-        <v>271</v>
+        <v>281</v>
       </c>
       <c r="C125" s="1">
-        <v>8368.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D125" s="1">
-        <v>139.38</v>
+        <v>74.16</v>
       </c>
       <c r="E125" s="1">
-        <v>165.93320984704</v>
+        <v>92.341727058823</v>
       </c>
       <c r="F125" t="s">
         <v>7</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1388529.1</v>
+        <v>784904.68</v>
       </c>
       <c r="I125" s="1">
-        <v>-222197.26</v>
+        <v>-154544.68</v>
       </c>
       <c r="J125" s="1">
-        <v>-16.00234809627</v>
+        <v>-19.689611227697</v>
       </c>
       <c r="K125">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>0.0</v>
+      </c>
+      <c r="L125">
+        <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>1166331.84</v>
+        <v>630360.0</v>
       </c>
       <c r="N125" s="1">
-        <v>1170537.24</v>
+        <v>630360.0</v>
       </c>
       <c r="O125" s="1">
-        <v>1.33</v>
+        <v>0.71</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>270</v>
+        <v>282</v>
       </c>
       <c r="B126" t="s">
-        <v>271</v>
+        <v>283</v>
       </c>
       <c r="C126" s="1">
-        <v>1660.0</v>
+        <v>7253.0</v>
       </c>
       <c r="D126" s="1">
-        <v>139.38</v>
+        <v>167.9</v>
       </c>
       <c r="E126" s="1">
-        <v>82.307572289157</v>
+        <v>165.93320970633</v>
       </c>
       <c r="F126" t="s">
         <v>7</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>136630.57</v>
+        <v>1203513.57</v>
       </c>
       <c r="I126" s="1">
-        <v>94740.23</v>
+        <v>14265.13</v>
       </c>
       <c r="J126" s="1">
-        <v>69.34043384288</v>
+        <v>1.1852903328709</v>
       </c>
       <c r="K126">
-        <v>1.49</v>
+        <v>0.86</v>
       </c>
       <c r="L126" t="s">
-        <v>273</v>
+        <v>284</v>
       </c>
       <c r="M126" s="1">
-        <v>231370.8</v>
+        <v>1217778.7</v>
       </c>
       <c r="N126" s="1">
-        <v>233838.43</v>
+        <v>1224046.67</v>
       </c>
       <c r="O126" s="1">
-        <v>0.27</v>
+        <v>1.39</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="B127" t="s">
-        <v>275</v>
+        <v>283</v>
       </c>
       <c r="C127" s="1">
-        <v>5607.0</v>
+        <v>1660.0</v>
       </c>
       <c r="D127" s="1">
-        <v>260.2</v>
+        <v>167.9</v>
       </c>
       <c r="E127" s="1">
-        <v>144.60614588907</v>
+        <v>82.307572289157</v>
       </c>
       <c r="F127" t="s">
         <v>7</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>810806.66</v>
+        <v>136630.57</v>
       </c>
       <c r="I127" s="1">
-        <v>648134.74</v>
+        <v>142083.43</v>
       </c>
       <c r="J127" s="1">
-        <v>79.937027157621</v>
+        <v>103.99095165891</v>
       </c>
       <c r="K127">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.77</v>
+      </c>
+      <c r="L127" t="s">
+        <v>285</v>
       </c>
       <c r="M127" s="1">
-        <v>1458941.4</v>
+        <v>278714.0</v>
       </c>
       <c r="N127" s="1">
-        <v>1458941.4</v>
+        <v>281653.69</v>
       </c>
       <c r="O127" s="1">
-        <v>1.66</v>
+        <v>0.32</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>274</v>
+        <v>286</v>
       </c>
       <c r="B128" t="s">
-        <v>275</v>
+        <v>287</v>
       </c>
       <c r="C128" s="1">
-        <v>4010.0</v>
+        <v>5091.0</v>
       </c>
       <c r="D128" s="1">
-        <v>260.2</v>
+        <v>276.2</v>
       </c>
       <c r="E128" s="1">
-        <v>105.72016708229</v>
+        <v>144.60614614025</v>
       </c>
       <c r="F128" t="s">
         <v>7</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>423937.87</v>
+        <v>736189.89</v>
       </c>
       <c r="I128" s="1">
-        <v>619464.13</v>
+        <v>669944.31</v>
       </c>
       <c r="J128" s="1">
-        <v>146.12144227644</v>
+        <v>91.001563468903</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>1043402.0</v>
+        <v>1406134.2</v>
       </c>
       <c r="N128" s="1">
-        <v>1043402.0</v>
+        <v>1406134.2</v>
       </c>
       <c r="O128" s="1">
-        <v>1.19</v>
+        <v>1.59</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>276</v>
+        <v>286</v>
       </c>
       <c r="B129" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
       <c r="C129" s="1">
-        <v>2396.0</v>
+        <v>3185.0</v>
       </c>
       <c r="D129" s="1">
-        <v>47.62</v>
+        <v>276.2</v>
       </c>
       <c r="E129" s="1">
-        <v>98.584974958264</v>
+        <v>105.72016640502</v>
       </c>
       <c r="F129" t="s">
         <v>7</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>236209.6</v>
+        <v>336718.73</v>
       </c>
       <c r="I129" s="1">
-        <v>-122112.08</v>
+        <v>542978.27</v>
       </c>
       <c r="J129" s="1">
-        <v>-51.696493283931</v>
+        <v>161.25573709547</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>114097.52</v>
+        <v>879697.0</v>
       </c>
       <c r="N129" s="1">
-        <v>114097.52</v>
+        <v>879697.0</v>
       </c>
       <c r="O129" s="1">
-        <v>0.13</v>
+        <v>1.0</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>278</v>
+        <v>288</v>
       </c>
       <c r="B130" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
       <c r="C130" s="1">
-        <v>16416.0</v>
+        <v>2396.0</v>
       </c>
       <c r="D130" s="1">
-        <v>27.55</v>
+        <v>49.12</v>
       </c>
       <c r="E130" s="1">
-        <v>30.023207846004</v>
+        <v>98.584974958264</v>
       </c>
       <c r="F130" t="s">
         <v>7</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>492860.98</v>
+        <v>236209.6</v>
       </c>
       <c r="I130" s="1">
-        <v>-40600.18</v>
+        <v>-118518.08</v>
       </c>
       <c r="J130" s="1">
-        <v>-8.237653546848</v>
+        <v>-50.174963252975</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>452260.8</v>
+        <v>117691.52</v>
       </c>
       <c r="N130" s="1">
-        <v>452260.8</v>
+        <v>117691.52</v>
       </c>
       <c r="O130" s="1">
-        <v>0.52</v>
+        <v>0.13</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="B131" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
       <c r="C131" s="1">
-        <v>4709.0</v>
+        <v>15766.0</v>
       </c>
       <c r="D131" s="1">
-        <v>167.22</v>
+        <v>23.8</v>
       </c>
       <c r="E131" s="1">
-        <v>96.575062645997</v>
+        <v>30.023207535202</v>
       </c>
       <c r="F131" t="s">
         <v>7</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>454771.97</v>
+        <v>473345.89</v>
       </c>
       <c r="I131" s="1">
-        <v>332667.01</v>
+        <v>-98115.09</v>
       </c>
       <c r="J131" s="1">
-        <v>73.150288923919</v>
+        <v>-20.727990265216</v>
       </c>
       <c r="K131">
-        <v>0.08</v>
+        <v>0.0</v>
       </c>
       <c r="L131">
-        <v>374.95</v>
+        <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>787438.98</v>
+        <v>375230.8</v>
       </c>
       <c r="N131" s="1">
-        <v>787813.93</v>
+        <v>375230.8</v>
       </c>
       <c r="O131" s="1">
-        <v>0.9</v>
+        <v>0.43</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>282</v>
+        <v>292</v>
       </c>
       <c r="B132" t="s">
-        <v>283</v>
+        <v>293</v>
       </c>
       <c r="C132" s="1">
-        <v>11445.0</v>
+        <v>4709.0</v>
       </c>
       <c r="D132" s="1">
-        <v>37.77</v>
+        <v>160.0</v>
       </c>
       <c r="E132" s="1">
-        <v>52.642768894714</v>
+        <v>96.575062645997</v>
       </c>
       <c r="F132" t="s">
         <v>7</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>602496.49</v>
+        <v>454771.97</v>
       </c>
       <c r="I132" s="1">
-        <v>-170218.84</v>
+        <v>298668.03</v>
       </c>
       <c r="J132" s="1">
-        <v>-28.252254216452</v>
+        <v>65.674238893835</v>
       </c>
       <c r="K132">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>0.08</v>
+      </c>
+      <c r="L132">
+        <v>374.95</v>
       </c>
       <c r="M132" s="1">
-        <v>432277.65</v>
+        <v>753440.0</v>
       </c>
       <c r="N132" s="1">
-        <v>434816.3</v>
+        <v>753814.95</v>
       </c>
       <c r="O132" s="1">
-        <v>0.5</v>
+        <v>0.85</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
       <c r="B133" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="C133" s="1">
-        <v>4510.0</v>
+        <v>8554.0</v>
       </c>
       <c r="D133" s="1">
-        <v>229.45</v>
+        <v>34.26</v>
       </c>
       <c r="E133" s="1">
-        <v>200.84106430155</v>
+        <v>52.642769464578</v>
       </c>
       <c r="F133" t="s">
         <v>7</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>905793.2</v>
+        <v>450306.25</v>
       </c>
       <c r="I133" s="1">
-        <v>129026.3</v>
+        <v>-157246.21</v>
       </c>
       <c r="J133" s="1">
-        <v>14.24456487419</v>
+        <v>-34.919837332926</v>
       </c>
       <c r="K133">
-        <v>1.54</v>
+        <v>0.3</v>
       </c>
       <c r="L133" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="M133" s="1">
-        <v>1034819.5</v>
+        <v>293060.04</v>
       </c>
       <c r="N133" s="1">
-        <v>1041772.54</v>
+        <v>295598.69</v>
       </c>
       <c r="O133" s="1">
-        <v>1.19</v>
+        <v>0.33</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>288</v>
+        <v>297</v>
       </c>
       <c r="B134" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="C134" s="1">
-        <v>1605.0</v>
+        <v>4510.0</v>
       </c>
       <c r="D134" s="1">
-        <v>138.5</v>
+        <v>272.65</v>
       </c>
       <c r="E134" s="1">
-        <v>249.79685981308</v>
+        <v>200.84106430155</v>
       </c>
       <c r="F134" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="G134">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>387576.79</v>
+        <v>905793.2</v>
       </c>
       <c r="I134" s="1">
-        <v>-147404.57</v>
+        <v>323858.3</v>
       </c>
       <c r="J134" s="1">
-        <v>-38.032352246893</v>
+        <v>35.754110320104</v>
       </c>
       <c r="K134">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.54</v>
+      </c>
+      <c r="L134" t="s">
+        <v>299</v>
       </c>
       <c r="M134" s="1">
-        <v>240172.22</v>
+        <v>1229651.5</v>
       </c>
       <c r="N134" s="1">
-        <v>240172.22</v>
+        <v>1236604.54</v>
       </c>
       <c r="O134" s="1">
-        <v>0.27</v>
+        <v>1.4</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="B135" t="s">
-        <v>291</v>
+        <v>301</v>
       </c>
       <c r="C135" s="1">
-        <v>10426.0</v>
+        <v>1605.0</v>
       </c>
       <c r="D135" s="1">
-        <v>71.4</v>
+        <v>149.0</v>
       </c>
       <c r="E135" s="1">
-        <v>40.217699980817</v>
+        <v>249.79685981308</v>
       </c>
       <c r="F135" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="G135">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H135" s="1">
-        <v>419309.74</v>
+        <v>387576.79</v>
       </c>
       <c r="I135" s="1">
-        <v>325106.66</v>
+        <v>-126087.05</v>
       </c>
       <c r="J135" s="1">
-        <v>77.533772528155</v>
+        <v>-32.53214672633</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>744416.4</v>
+        <v>261489.74</v>
       </c>
       <c r="N135" s="1">
-        <v>744416.4</v>
+        <v>261489.74</v>
       </c>
       <c r="O135" s="1">
-        <v>0.85</v>
+        <v>0.3</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>292</v>
+        <v>302</v>
       </c>
       <c r="B136" t="s">
-        <v>293</v>
+        <v>303</v>
       </c>
       <c r="C136" s="1">
-        <v>23111.0</v>
+        <v>10426.0</v>
       </c>
       <c r="D136" s="1">
-        <v>218.5</v>
+        <v>70.82</v>
       </c>
       <c r="E136" s="1">
-        <v>188.60455021418</v>
+        <v>40.217699980817</v>
       </c>
       <c r="F136" t="s">
-        <v>294</v>
+        <v>7</v>
       </c>
       <c r="G136">
-        <v>9.92</v>
+        <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>368669.45</v>
+        <v>419309.74</v>
       </c>
       <c r="I136" s="1">
-        <v>84669.44</v>
+        <v>319059.58</v>
       </c>
       <c r="J136" s="1">
-        <v>22.966220824644</v>
+        <v>76.091621434789</v>
       </c>
       <c r="K136">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.0</v>
+      </c>
+      <c r="L136" t="s">
+        <v>304</v>
       </c>
       <c r="M136" s="1">
-        <v>453338.89</v>
+        <v>738369.32</v>
       </c>
       <c r="N136" s="1">
-        <v>453338.89</v>
+        <v>748795.32</v>
       </c>
       <c r="O136" s="1">
-        <v>0.52</v>
+        <v>0.85</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="B137" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="C137" s="1">
-        <v>3492.0</v>
+        <v>21781.0</v>
       </c>
       <c r="D137" s="1">
-        <v>47.86</v>
+        <v>189.4</v>
       </c>
       <c r="E137" s="1">
-        <v>47.941013745705</v>
+        <v>188.60455029613</v>
       </c>
       <c r="F137" t="s">
-        <v>7</v>
+        <v>307</v>
       </c>
       <c r="G137">
-        <v>1.0</v>
+        <v>9.68</v>
       </c>
       <c r="H137" s="1">
-        <v>167410.02</v>
+        <v>347453.13</v>
       </c>
       <c r="I137" s="1">
-        <v>-282.9</v>
+        <v>35122.72</v>
       </c>
       <c r="J137" s="1">
-        <v>-0.16898630081999</v>
+        <v>10.108620981483</v>
       </c>
       <c r="K137">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.28</v>
+      </c>
+      <c r="L137" t="s">
+        <v>308</v>
       </c>
       <c r="M137" s="1">
-        <v>167127.12</v>
+        <v>382575.85</v>
       </c>
       <c r="N137" s="1">
-        <v>167127.12</v>
+        <v>388635.66</v>
       </c>
       <c r="O137" s="1">
-        <v>0.19</v>
+        <v>0.44</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="B138" t="s">
-        <v>298</v>
+        <v>310</v>
       </c>
       <c r="C138" s="1">
-        <v>6681.0</v>
+        <v>4502.0</v>
       </c>
       <c r="D138" s="1">
-        <v>17.32</v>
+        <v>49.32</v>
       </c>
       <c r="E138" s="1">
-        <v>17.761020805269</v>
+        <v>47.897734340293</v>
       </c>
       <c r="F138" t="s">
         <v>7</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>118661.38</v>
+        <v>215635.6</v>
       </c>
       <c r="I138" s="1">
-        <v>-2946.46</v>
+        <v>6403.04</v>
       </c>
       <c r="J138" s="1">
-        <v>-2.4830825328342</v>
+        <v>2.9693798241107</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>115714.92</v>
+        <v>222038.64</v>
       </c>
       <c r="N138" s="1">
-        <v>115714.92</v>
+        <v>222038.64</v>
       </c>
       <c r="O138" s="1">
-        <v>0.13</v>
+        <v>0.25</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="B139" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="C139" s="1">
-        <v>14599.0</v>
+        <v>20973.0</v>
       </c>
       <c r="D139" s="1">
-        <v>6.891</v>
+        <v>19.5</v>
       </c>
       <c r="E139" s="1">
-        <v>16.348219741078</v>
+        <v>18.905518047013</v>
       </c>
       <c r="F139" t="s">
         <v>7</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>238667.66</v>
+        <v>396505.43</v>
       </c>
       <c r="I139" s="1">
-        <v>-138065.95</v>
+        <v>12468.07</v>
       </c>
       <c r="J139" s="1">
-        <v>-57.848620965237</v>
+        <v>3.1444890931254</v>
       </c>
       <c r="K139">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.83</v>
+      </c>
+      <c r="L139" t="s">
+        <v>313</v>
       </c>
       <c r="M139" s="1">
-        <v>100601.71</v>
+        <v>408973.5</v>
       </c>
       <c r="N139" s="1">
-        <v>100601.71</v>
+        <v>426381.09</v>
       </c>
       <c r="O139" s="1">
-        <v>0.11</v>
+        <v>0.48</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>301</v>
+        <v>314</v>
       </c>
       <c r="B140" t="s">
-        <v>302</v>
+        <v>315</v>
       </c>
       <c r="C140" s="1">
-        <v>11996.0</v>
+        <v>7895.0</v>
       </c>
       <c r="D140" s="1">
-        <v>33.895</v>
+        <v>59.3</v>
       </c>
       <c r="E140" s="1">
-        <v>34.227461653885</v>
+        <v>34.227462951235</v>
       </c>
       <c r="F140" t="s">
         <v>7</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>410592.63</v>
+        <v>270225.82</v>
       </c>
       <c r="I140" s="1">
-        <v>-3988.21</v>
+        <v>197947.68</v>
       </c>
       <c r="J140" s="1">
-        <v>-0.97133014784021</v>
+        <v>73.252689176778</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>406604.42</v>
+        <v>468173.5</v>
       </c>
       <c r="N140" s="1">
-        <v>406604.42</v>
+        <v>468173.5</v>
       </c>
       <c r="O140" s="1">
-        <v>0.46</v>
+        <v>0.53</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>303</v>
+        <v>316</v>
       </c>
       <c r="B141" t="s">
-        <v>304</v>
+        <v>317</v>
       </c>
       <c r="C141" s="1">
         <v>3160.0</v>
       </c>
       <c r="D141" s="1">
-        <v>84.3</v>
+        <v>93.9</v>
       </c>
       <c r="E141" s="1">
         <v>92.425990506329</v>
       </c>
       <c r="F141" t="s">
         <v>31</v>
       </c>
       <c r="G141">
-        <v>0.93</v>
+        <v>0.91</v>
       </c>
       <c r="H141" s="1">
         <v>280866.71</v>
       </c>
       <c r="I141" s="1">
-        <v>6947.76</v>
+        <v>43581.97</v>
       </c>
       <c r="J141" s="1">
-        <v>2.473685827701</v>
+        <v>15.516958204125</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>287814.47</v>
+        <v>324448.68</v>
       </c>
       <c r="N141" s="1">
-        <v>287814.47</v>
+        <v>324448.68</v>
       </c>
       <c r="O141" s="1">
-        <v>0.33</v>
+        <v>0.37</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>305</v>
+        <v>318</v>
       </c>
       <c r="B142" t="s">
-        <v>306</v>
+        <v>319</v>
       </c>
       <c r="C142" s="1">
-        <v>4225.0</v>
+        <v>2903.0</v>
       </c>
       <c r="D142" s="1">
-        <v>60.95</v>
+        <v>88.0</v>
       </c>
       <c r="E142" s="1">
-        <v>37.257507692308</v>
+        <v>37.257506028247</v>
       </c>
       <c r="F142" t="s">
         <v>7</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>157412.97</v>
+        <v>108158.54</v>
       </c>
       <c r="I142" s="1">
-        <v>100100.78</v>
+        <v>147305.46</v>
       </c>
       <c r="J142" s="1">
-        <v>63.59118946806</v>
+        <v>136.19401667219</v>
       </c>
       <c r="K142">
-        <v>0.24</v>
+        <v>0.35</v>
       </c>
       <c r="L142" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="M142" s="1">
-        <v>257513.75</v>
+        <v>255464.0</v>
       </c>
       <c r="N142" s="1">
-        <v>258529.38</v>
+        <v>256479.63</v>
       </c>
       <c r="O142" s="1">
         <v>0.29</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
       <c r="B143" t="s">
-        <v>309</v>
+        <v>322</v>
       </c>
       <c r="C143" s="1">
-        <v>130318.0</v>
+        <v>97327.0</v>
       </c>
       <c r="D143" s="1">
-        <v>3.593</v>
+        <v>4.976</v>
       </c>
       <c r="E143" s="1">
-        <v>6.8441790082721</v>
+        <v>6.8441790047983</v>
       </c>
       <c r="F143" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G143">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H143" s="1">
-        <v>1032880.21</v>
+        <v>771398.68</v>
       </c>
       <c r="I143" s="1">
-        <v>-495401.84</v>
+        <v>-211205.01</v>
       </c>
       <c r="J143" s="1">
-        <v>-47.963145697215</v>
+        <v>-27.379488126684</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>537478.37</v>
+        <v>560193.67</v>
       </c>
       <c r="N143" s="1">
-        <v>537478.37</v>
+        <v>560193.67</v>
       </c>
       <c r="O143" s="1">
-        <v>0.61</v>
+        <v>0.63</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>310</v>
+        <v>323</v>
       </c>
       <c r="B144" t="s">
-        <v>311</v>
+        <v>324</v>
       </c>
       <c r="C144" s="1">
-        <v>11049.0</v>
+        <v>12888.0</v>
       </c>
       <c r="D144" s="1">
-        <v>39.12</v>
+        <v>35.48</v>
       </c>
       <c r="E144" s="1">
-        <v>32.310395510906</v>
+        <v>32.83920468653</v>
       </c>
       <c r="F144" t="s">
         <v>7</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>356997.56</v>
+        <v>423231.67</v>
       </c>
       <c r="I144" s="1">
-        <v>75239.32</v>
+        <v>34034.57</v>
       </c>
       <c r="J144" s="1">
-        <v>21.075583821917</v>
+        <v>8.0415933902111</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>432236.88</v>
+        <v>457266.24</v>
       </c>
       <c r="N144" s="1">
-        <v>432236.88</v>
+        <v>457266.24</v>
       </c>
       <c r="O144" s="1">
-        <v>0.49</v>
+        <v>0.52</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
       <c r="B145" t="s">
-        <v>313</v>
+        <v>326</v>
       </c>
       <c r="C145" s="1">
-        <v>6146.0</v>
+        <v>18981.0</v>
       </c>
       <c r="D145" s="1">
-        <v>40.7</v>
+        <v>76.38</v>
       </c>
       <c r="E145" s="1">
-        <v>37.432884803124</v>
+        <v>62.013117327854</v>
       </c>
       <c r="F145" t="s">
         <v>7</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>230062.51</v>
+        <v>1177070.98</v>
       </c>
       <c r="I145" s="1">
-        <v>20079.69</v>
+        <v>272697.8</v>
       </c>
       <c r="J145" s="1">
-        <v>8.7279279009866</v>
+        <v>23.167489865395</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>250142.2</v>
+        <v>1449768.78</v>
       </c>
       <c r="N145" s="1">
-        <v>250142.2</v>
+        <v>1449768.78</v>
       </c>
       <c r="O145" s="1">
-        <v>0.29</v>
+        <v>1.64</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>314</v>
+        <v>327</v>
       </c>
       <c r="B146" t="s">
-        <v>315</v>
+        <v>328</v>
       </c>
       <c r="C146" s="1">
-        <v>18981.0</v>
+        <v>1699.0</v>
       </c>
       <c r="D146" s="1">
-        <v>78.61</v>
+        <v>254.2</v>
       </c>
       <c r="E146" s="1">
-        <v>62.013117327854</v>
+        <v>257.71209535021</v>
       </c>
       <c r="F146" t="s">
         <v>7</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>1177070.98</v>
+        <v>437852.85</v>
       </c>
       <c r="I146" s="1">
-        <v>315025.43</v>
+        <v>-5967.05</v>
       </c>
       <c r="J146" s="1">
-        <v>26.763503251095</v>
+        <v>-1.36279802678</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>1492096.41</v>
+        <v>431885.8</v>
       </c>
       <c r="N146" s="1">
-        <v>1492096.41</v>
+        <v>431885.8</v>
       </c>
       <c r="O146" s="1">
-        <v>1.7</v>
+        <v>0.49</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="B147" t="s">
-        <v>317</v>
+        <v>330</v>
       </c>
       <c r="C147" s="1">
-        <v>1699.0</v>
+        <v>10041.0</v>
       </c>
       <c r="D147" s="1">
-        <v>275.0</v>
+        <v>73.72</v>
       </c>
       <c r="E147" s="1">
-        <v>257.71209535021</v>
+        <v>67.046215516383</v>
       </c>
       <c r="F147" t="s">
         <v>7</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>437852.85</v>
+        <v>673211.05</v>
       </c>
       <c r="I147" s="1">
-        <v>29372.15</v>
+        <v>67011.47</v>
       </c>
       <c r="J147" s="1">
-        <v>6.7082240072207</v>
+        <v>9.9540062510857</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>467225.0</v>
+        <v>740222.52</v>
       </c>
       <c r="N147" s="1">
-        <v>467225.0</v>
+        <v>740222.52</v>
       </c>
       <c r="O147" s="1">
-        <v>0.53</v>
+        <v>0.84</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>318</v>
+        <v>331</v>
       </c>
       <c r="B148" t="s">
-        <v>319</v>
+        <v>332</v>
       </c>
       <c r="C148" s="1">
-        <v>9504.0</v>
+        <v>13306.0</v>
       </c>
       <c r="D148" s="1">
-        <v>68.52</v>
+        <v>47.875</v>
       </c>
       <c r="E148" s="1">
-        <v>66.785519781145</v>
+        <v>46.506733804299</v>
       </c>
       <c r="F148" t="s">
         <v>7</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>634729.58</v>
+        <v>618818.6</v>
       </c>
       <c r="I148" s="1">
-        <v>16484.5</v>
+        <v>18206.15</v>
       </c>
       <c r="J148" s="1">
-        <v>2.5970902443211</v>
+        <v>2.9420818960516</v>
       </c>
       <c r="K148">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.47</v>
+      </c>
+      <c r="L148" t="s">
+        <v>333</v>
       </c>
       <c r="M148" s="1">
-        <v>651214.08</v>
+        <v>637024.75</v>
       </c>
       <c r="N148" s="1">
-        <v>651214.08</v>
+        <v>643254.57</v>
       </c>
       <c r="O148" s="1">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>320</v>
+        <v>334</v>
       </c>
       <c r="B149" t="s">
-        <v>321</v>
+        <v>335</v>
       </c>
       <c r="C149" s="1">
-        <v>13306.0</v>
+        <v>167891.0</v>
       </c>
       <c r="D149" s="1">
-        <v>49.67</v>
+        <v>4.615</v>
       </c>
       <c r="E149" s="1">
-        <v>46.506733804299</v>
+        <v>3.4198942170813</v>
       </c>
       <c r="F149" t="s">
         <v>7</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>618818.6</v>
+        <v>574169.46</v>
       </c>
       <c r="I149" s="1">
-        <v>42090.42</v>
+        <v>200647.51</v>
       </c>
       <c r="J149" s="1">
-        <v>6.8017380214493</v>
+        <v>34.945695300478</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
-        <v>0.0</v>
+        <v>546.67</v>
       </c>
       <c r="M149" s="1">
-        <v>660909.02</v>
+        <v>774816.97</v>
       </c>
       <c r="N149" s="1">
-        <v>660909.02</v>
+        <v>775363.64</v>
       </c>
       <c r="O149" s="1">
-        <v>0.75</v>
+        <v>0.88</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>322</v>
+        <v>336</v>
       </c>
       <c r="B150" t="s">
-        <v>323</v>
+        <v>337</v>
       </c>
       <c r="C150" s="1">
-        <v>170686.0</v>
+        <v>42111.0</v>
       </c>
       <c r="D150" s="1">
-        <v>3.92</v>
+        <v>5.145</v>
       </c>
       <c r="E150" s="1">
-        <v>3.4000995980924</v>
+        <v>8.7898750920187</v>
       </c>
       <c r="F150" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="G150">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H150" s="1">
-        <v>580349.4</v>
+        <v>438098.94</v>
       </c>
       <c r="I150" s="1">
-        <v>88739.72</v>
+        <v>-187484.88</v>
       </c>
       <c r="J150" s="1">
-        <v>15.290740371232</v>
+        <v>-42.795100120534</v>
       </c>
       <c r="K150">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.04</v>
+      </c>
+      <c r="L150" t="s">
+        <v>338</v>
       </c>
       <c r="M150" s="1">
-        <v>669089.12</v>
+        <v>250614.06</v>
       </c>
       <c r="N150" s="1">
-        <v>669089.12</v>
+        <v>252479.58</v>
       </c>
       <c r="O150" s="1">
-        <v>0.76</v>
+        <v>0.29</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>324</v>
+        <v>339</v>
       </c>
       <c r="B151" t="s">
-        <v>325</v>
+        <v>340</v>
       </c>
       <c r="C151" s="1">
-        <v>42111.0</v>
+        <v>2270.0</v>
       </c>
       <c r="D151" s="1">
-        <v>4.616</v>
+        <v>123.35</v>
       </c>
       <c r="E151" s="1">
-        <v>8.7898750920187</v>
+        <v>108.66343171806</v>
       </c>
       <c r="F151" t="s">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="G151">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>438098.94</v>
+        <v>246665.99</v>
       </c>
       <c r="I151" s="1">
-        <v>-214967.52</v>
+        <v>33338.51</v>
       </c>
       <c r="J151" s="1">
-        <v>-49.068258416695</v>
+        <v>13.515649238876</v>
       </c>
       <c r="K151">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>0.0</v>
+      </c>
+      <c r="L151">
+        <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>223131.42</v>
+        <v>280004.5</v>
       </c>
       <c r="N151" s="1">
-        <v>224380.9</v>
+        <v>280004.5</v>
       </c>
       <c r="O151" s="1">
-        <v>0.26</v>
+        <v>0.32</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>327</v>
+        <v>339</v>
       </c>
       <c r="B152" t="s">
-        <v>328</v>
+        <v>340</v>
       </c>
       <c r="C152" s="1">
         <v>5985.0</v>
       </c>
       <c r="D152" s="1">
-        <v>135.65</v>
+        <v>123.35</v>
       </c>
       <c r="E152" s="1">
         <v>112.47258980785</v>
       </c>
       <c r="F152" t="s">
         <v>7</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>673148.45</v>
       </c>
       <c r="I152" s="1">
-        <v>138716.8</v>
+        <v>65101.3</v>
       </c>
       <c r="J152" s="1">
-        <v>20.607163249057</v>
+        <v>9.6711654019258</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>811865.25</v>
+        <v>738249.75</v>
       </c>
       <c r="N152" s="1">
-        <v>811865.25</v>
+        <v>738249.75</v>
       </c>
       <c r="O152" s="1">
-        <v>0.93</v>
+        <v>0.84</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>327</v>
+        <v>341</v>
       </c>
       <c r="B153" t="s">
-        <v>328</v>
+        <v>342</v>
       </c>
       <c r="C153" s="1">
-        <v>2737.0</v>
+        <v>1000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>135.65</v>
+        <v>352.5</v>
       </c>
       <c r="E153" s="1">
-        <v>108.66343076361</v>
+        <v>321.34986</v>
       </c>
       <c r="F153" t="s">
         <v>7</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>297411.81</v>
+        <v>321349.86</v>
       </c>
       <c r="I153" s="1">
-        <v>73862.24</v>
+        <v>31150.14</v>
       </c>
       <c r="J153" s="1">
-        <v>24.835005711441</v>
+        <v>9.6935284179056</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>371274.05</v>
+        <v>352500.0</v>
       </c>
       <c r="N153" s="1">
-        <v>371274.05</v>
+        <v>352500.0</v>
       </c>
       <c r="O153" s="1">
-        <v>0.42</v>
+        <v>0.4</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>329</v>
+        <v>343</v>
       </c>
       <c r="B154" t="s">
-        <v>330</v>
+        <v>344</v>
       </c>
       <c r="C154" s="1">
-        <v>1201.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>360.0</v>
+        <v>21.01</v>
       </c>
       <c r="E154" s="1">
-        <v>321.34985845129</v>
+        <v>23.350965555556</v>
       </c>
       <c r="F154" t="s">
         <v>7</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>385941.18</v>
+        <v>210158.69</v>
       </c>
       <c r="I154" s="1">
-        <v>46418.82</v>
+        <v>-21068.69</v>
       </c>
       <c r="J154" s="1">
-        <v>12.027433817765</v>
+        <v>-10.025133864319</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>432360.0</v>
+        <v>189090.0</v>
       </c>
       <c r="N154" s="1">
-        <v>432360.0</v>
+        <v>189090.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.49</v>
+        <v>0.21</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>331</v>
+        <v>345</v>
       </c>
       <c r="B155" t="s">
-        <v>332</v>
+        <v>346</v>
       </c>
       <c r="C155" s="1">
-        <v>12402.0</v>
+        <v>19285.0</v>
       </c>
       <c r="D155" s="1">
-        <v>23.13</v>
+        <v>21.88</v>
       </c>
       <c r="E155" s="1">
-        <v>23.35096597323</v>
+        <v>26.240920404459</v>
       </c>
       <c r="F155" t="s">
         <v>7</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>289598.68</v>
+        <v>506056.15</v>
       </c>
       <c r="I155" s="1">
-        <v>-2740.42</v>
+        <v>-84100.35</v>
       </c>
       <c r="J155" s="1">
-        <v>-0.94628193747292</v>
+        <v>-16.61877837074</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>286858.26</v>
+        <v>421955.8</v>
       </c>
       <c r="N155" s="1">
-        <v>286858.26</v>
+        <v>421955.8</v>
       </c>
       <c r="O155" s="1">
-        <v>0.33</v>
+        <v>0.48</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>333</v>
+        <v>345</v>
       </c>
       <c r="B156" t="s">
-        <v>334</v>
+        <v>346</v>
       </c>
       <c r="C156" s="1">
-        <v>19285.0</v>
+        <v>9642.0</v>
       </c>
       <c r="D156" s="1">
-        <v>24.04</v>
+        <v>21.88</v>
       </c>
       <c r="E156" s="1">
-        <v>26.240920404459</v>
+        <v>24.52323065754</v>
       </c>
       <c r="F156" t="s">
         <v>7</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>506056.15</v>
+        <v>236452.99</v>
       </c>
       <c r="I156" s="1">
-        <v>-42444.75</v>
+        <v>-25486.03</v>
       </c>
       <c r="J156" s="1">
-        <v>-8.3873597821111</v>
+        <v>-10.778476516622</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>463611.4</v>
+        <v>210966.96</v>
       </c>
       <c r="N156" s="1">
-        <v>463611.4</v>
+        <v>210966.96</v>
       </c>
       <c r="O156" s="1">
-        <v>0.53</v>
+        <v>0.24</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>333</v>
+        <v>347</v>
       </c>
       <c r="B157" t="s">
-        <v>334</v>
+        <v>348</v>
       </c>
       <c r="C157" s="1">
-        <v>10494.0</v>
+        <v>9107.0</v>
       </c>
       <c r="D157" s="1">
-        <v>24.04</v>
+        <v>24.1</v>
       </c>
       <c r="E157" s="1">
-        <v>24.523230417381</v>
+        <v>32.032130229494</v>
       </c>
       <c r="F157" t="s">
         <v>7</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>257346.78</v>
+        <v>291716.61</v>
       </c>
       <c r="I157" s="1">
-        <v>-5071.02</v>
+        <v>-72237.91</v>
       </c>
       <c r="J157" s="1">
-        <v>-1.9705006606261</v>
+        <v>-24.763043146566</v>
       </c>
       <c r="K157">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.17</v>
+      </c>
+      <c r="L157" t="s">
+        <v>349</v>
       </c>
       <c r="M157" s="1">
-        <v>252275.76</v>
+        <v>219478.7</v>
       </c>
       <c r="N157" s="1">
-        <v>252275.76</v>
+        <v>221008.92</v>
       </c>
       <c r="O157" s="1">
-        <v>0.29</v>
+        <v>0.25</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>335</v>
+        <v>350</v>
       </c>
       <c r="B158" t="s">
-        <v>336</v>
+        <v>351</v>
       </c>
       <c r="C158" s="1">
-        <v>9107.0</v>
+        <v>2662.0</v>
       </c>
       <c r="D158" s="1">
-        <v>25.38</v>
+        <v>64.04</v>
       </c>
       <c r="E158" s="1">
-        <v>32.032130229494</v>
+        <v>138.66598046582</v>
       </c>
       <c r="F158" t="s">
         <v>7</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>291716.61</v>
+        <v>369128.84</v>
       </c>
       <c r="I158" s="1">
-        <v>-60580.95</v>
+        <v>-198654.36</v>
       </c>
       <c r="J158" s="1">
-        <v>-20.767055396674</v>
+        <v>-53.817079153176</v>
       </c>
       <c r="K158">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>448.76</v>
+        <v>1.35</v>
+      </c>
+      <c r="L158" t="s">
+        <v>352</v>
       </c>
       <c r="M158" s="1">
-        <v>231135.66</v>
+        <v>170474.48</v>
       </c>
       <c r="N158" s="1">
-        <v>231584.42</v>
+        <v>174072.17</v>
       </c>
       <c r="O158" s="1">
-        <v>0.26</v>
+        <v>0.2</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>337</v>
+        <v>353</v>
       </c>
       <c r="B159" t="s">
-        <v>338</v>
+        <v>354</v>
       </c>
       <c r="C159" s="1">
-        <v>2662.0</v>
+        <v>29197.48</v>
       </c>
       <c r="D159" s="1">
-        <v>62.68</v>
+        <v>10.8339</v>
       </c>
       <c r="E159" s="1">
-        <v>138.66598046582</v>
+        <v>0.0</v>
       </c>
       <c r="F159" t="s">
-        <v>7</v>
+        <v>71</v>
       </c>
       <c r="G159">
-        <v>1.0</v>
+        <v>10.83</v>
       </c>
       <c r="H159" s="1">
-        <v>369128.84</v>
+        <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-202274.68</v>
+        <v>114.89</v>
       </c>
       <c r="J159" s="1">
-        <v>-54.797853237368</v>
+        <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>166854.16</v>
+        <v>114.89</v>
       </c>
       <c r="N159" s="1">
-        <v>166854.16</v>
+        <v>114.89</v>
       </c>
       <c r="O159" s="1">
-        <v>0.19</v>
+        <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>339</v>
+        <v>353</v>
       </c>
       <c r="B160" t="s">
-        <v>340</v>
+        <v>354</v>
       </c>
       <c r="C160" s="1">
-        <v>-25842.94</v>
+        <v>29197.48</v>
       </c>
       <c r="D160" s="1">
-        <v>0.9256</v>
+        <v>10.8339</v>
       </c>
       <c r="E160" s="1">
         <v>0.0</v>
       </c>
       <c r="F160" t="s">
-        <v>31</v>
+        <v>71</v>
       </c>
       <c r="G160">
-        <v>0.93</v>
+        <v>10.83</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>14.16</v>
+        <v>114.89</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>14.16</v>
+        <v>114.89</v>
       </c>
       <c r="N160" s="1">
-        <v>14.16</v>
+        <v>114.89</v>
       </c>
       <c r="O160" s="1">
         <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>339</v>
+        <v>355</v>
       </c>
       <c r="B161" t="s">
-        <v>340</v>
+        <v>356</v>
       </c>
       <c r="C161" s="1">
-        <v>-25842.94</v>
+        <v>18.0</v>
       </c>
       <c r="D161" s="1">
-        <v>0.9256</v>
+        <v>4805.57</v>
       </c>
       <c r="E161" s="1">
-        <v>0.0</v>
+        <v>4797.9188888889</v>
       </c>
       <c r="F161" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="G161">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>0.0</v>
+        <v>86362.54</v>
       </c>
       <c r="I161" s="1">
-        <v>14.16</v>
+        <v>137.72</v>
       </c>
       <c r="J161" s="1">
-        <v>0</v>
+        <v>0.15946728755315</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161">
         <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>14.16</v>
+        <v>86500.26</v>
       </c>
       <c r="N161" s="1">
-        <v>14.16</v>
+        <v>86500.26</v>
       </c>
       <c r="O161" s="1">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="P161">
-        <v>1</v>
-[...248 lines deleted...]
-      <c r="P166">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>