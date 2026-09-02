--- v4 (2026-07-30)
+++ v5 (2026-09-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -133,407 +133,434 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
-    <t>9 902.32</t>
-[...1 lines deleted...]
-  <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC CLASS A</t>
   </si>
   <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
-    <t>1 985.84</t>
+    <t>US0320951017</t>
+  </si>
+  <si>
+    <t>AMPHENOL CORP CLASS A</t>
   </si>
   <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC</t>
   </si>
   <si>
+    <t>2 994.42</t>
+  </si>
+  <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
+    <t>9 792.29</t>
+  </si>
+  <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
+    <t>1 116.17</t>
+  </si>
+  <si>
     <t>US0404132054</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
     <t>US05722G1004</t>
   </si>
   <si>
     <t>BAKER HUGHES CLASS A</t>
   </si>
   <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
     <t>US0970231058</t>
   </si>
   <si>
     <t>BOEING</t>
   </si>
   <si>
+    <t>US09857L1089</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC</t>
+  </si>
+  <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
-    <t>1 241.68</t>
-[...1 lines deleted...]
-  <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
     <t>US1729674242</t>
   </si>
   <si>
     <t>CITIGROUP INC</t>
   </si>
   <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
     <t>US19247G1076</t>
   </si>
   <si>
     <t>COHERENT CORP</t>
   </si>
   <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION ENERGY CORP</t>
   </si>
   <si>
+    <t>1 201.03</t>
+  </si>
+  <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
     <t>KYG254571055</t>
   </si>
   <si>
     <t>CREDO TECHNOLOGY GROUP HOLDING LTD</t>
   </si>
   <si>
     <t>US22788C1053</t>
   </si>
   <si>
     <t>CROWDSTRIKE HOLDINGS INC CLASS A</t>
   </si>
   <si>
     <t>US23804L1035</t>
   </si>
   <si>
     <t>DATADOG INC CLASS A</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
-    <t>1 362.10</t>
-[...1 lines deleted...]
-  <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
+    <t>1 653.29</t>
+  </si>
+  <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
+    <t>3 435.33</t>
+  </si>
+  <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
+    <t>2 869.16</t>
+  </si>
+  <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
-    <t>10 268.10</t>
-[...1 lines deleted...]
-  <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
-    <t>1 192.01</t>
-[...1 lines deleted...]
-  <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
+    <t>1 974.93</t>
+  </si>
+  <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
+    <t>1 604.95</t>
+  </si>
+  <si>
+    <t>US4581401001</t>
+  </si>
+  <si>
+    <t>INTEL CORPORATION CORP</t>
+  </si>
+  <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
+    <t>US5128073062</t>
+  </si>
+  <si>
+    <t>LAM RESEARCH CORP</t>
+  </si>
+  <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
-    <t>3 181.31</t>
-[...1 lines deleted...]
-  <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
-    <t>1 356.57</t>
-[...1 lines deleted...]
-  <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
+    <t>9 924.14</t>
+  </si>
+  <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
-    <t>3 379.31</t>
-[...1 lines deleted...]
-  <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
     <t>US6516391066</t>
   </si>
   <si>
     <t>NEWMONT</t>
   </si>
   <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>US6792951054</t>
@@ -550,234 +577,240 @@
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
     <t>US69608A1088</t>
   </si>
   <si>
     <t>PALANTIR TECHNOLOGIES INC CLASS A</t>
   </si>
   <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
+    <t>2 313.40</t>
+  </si>
+  <si>
     <t>US7185461040</t>
   </si>
   <si>
     <t>PHILLIPS</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
-    <t>7 270.37</t>
-[...1 lines deleted...]
-  <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
     <t>US7707001027</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC CLASS A</t>
   </si>
   <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
+    <t>2 300.12</t>
+  </si>
+  <si>
+    <t>US80004C2008</t>
+  </si>
+  <si>
+    <t>SANDISK CORP</t>
+  </si>
+  <si>
+    <t>IE00BKVD2N49</t>
+  </si>
+  <si>
+    <t>SEAGATE TECHNOLOGY HOLDINGS PLC</t>
+  </si>
+  <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC</t>
   </si>
   <si>
     <t>US8636671013</t>
   </si>
   <si>
     <t>STRYKER CORP</t>
   </si>
   <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T MOBILE US INC</t>
   </si>
   <si>
     <t>US87612G1013</t>
   </si>
   <si>
     <t>TARGA RESOURCES CORP</t>
   </si>
   <si>
-    <t>3 189.55</t>
-[...1 lines deleted...]
-  <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
     <t>US8825081040</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENT INC</t>
   </si>
   <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS INC</t>
   </si>
   <si>
     <t>US91324P1021</t>
   </si>
   <si>
     <t>UNITEDHEALTH GROUP INC</t>
   </si>
   <si>
-    <t>US91913Y1001</t>
-[...4 lines deleted...]
-  <si>
     <t>US92537N1081</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CLASS A</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC CLASS A</t>
   </si>
   <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
     <t>US94419L1017</t>
   </si>
   <si>
     <t>WAYFAIR INC CLASS A</t>
   </si>
   <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
     <t>US9694571004</t>
   </si>
   <si>
     <t>WILLIAMS INC</t>
   </si>
   <si>
     <t>US9741551033</t>
   </si>
   <si>
     <t>WINGSTOP INC</t>
   </si>
   <si>
-    <t>EUR-00009988</t>
-[...2 lines deleted...]
-    <t>EUR/USD 2026-05-29</t>
+    <t>EUR-00011161</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-06-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1141,270 +1174,270 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>96802.52</v>
+        <v>95252.13</v>
       </c>
       <c r="D2">
-        <v>207.29</v>
+        <v>225.44</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>20066034.95</v>
+        <v>21473926.94</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>20066034.95</v>
+        <v>21473926.94</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2732.7</v>
+        <v>2732.69</v>
       </c>
       <c r="D3">
-        <v>252.1</v>
+        <v>272.14</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3">
-        <v>688910.95</v>
+        <v>743686.54</v>
       </c>
       <c r="G3" t="s">
         <v>11</v>
       </c>
       <c r="H3">
-        <v>587281.83</v>
+        <v>638713.91</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1">
-        <v>87284.54</v>
+        <v>32004.54</v>
       </c>
       <c r="D4">
-        <v>272.69</v>
+        <v>296.81</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>23801646.37</v>
+        <v>9499197.27</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>23801646.37</v>
+        <v>9499197.27</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="1">
-        <v>195837.0</v>
+        <v>192337.0</v>
       </c>
       <c r="D5">
-        <v>329.45</v>
+        <v>355.92</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5">
-        <v>64518733.98</v>
+        <v>68456234.88</v>
       </c>
       <c r="G5" t="s">
         <v>11</v>
       </c>
       <c r="H5">
-        <v>55000838.79</v>
+        <v>58793519.86</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
-        <v>318924.0</v>
+        <v>318597.0</v>
       </c>
       <c r="D6">
-        <v>140.08</v>
+        <v>151.12</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>44674988.43</v>
+        <v>48147293.92</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>44674988.43</v>
+        <v>48147293.92</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>111.69</v>
+        <v>121.56</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11169.32</v>
+        <v>12156.24</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11169.32</v>
+        <v>12156.24</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>10630.0</v>
+        <v>10760.0</v>
       </c>
       <c r="D8">
-        <v>101.54</v>
+        <v>110.49</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>1079399.34</v>
+        <v>1188824.19</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>1079399.34</v>
+        <v>1188824.19</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P103"/>
+  <dimension ref="A1:P108"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O103" sqref="O103"/>
+      <selection activeCell="O108" sqref="O108"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>22</v>
       </c>
       <c r="B1" t="s">
         <v>23</v>
       </c>
       <c r="C1" t="s">
         <v>24</v>
       </c>
       <c r="D1" t="s">
         <v>25</v>
       </c>
       <c r="E1" t="s">
         <v>26</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
@@ -1423,5139 +1456,5389 @@
       </c>
       <c r="L1" t="s">
         <v>32</v>
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="P1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="1">
-        <v>8949.0</v>
+        <v>7862.0</v>
       </c>
       <c r="D2" s="1">
-        <v>211.32</v>
+        <v>215.4</v>
       </c>
       <c r="E2" s="1">
-        <v>207.40586769471</v>
+        <v>207.40586746375</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H2" s="1">
-        <v>1587321.54</v>
+        <v>1394515.81</v>
       </c>
       <c r="I2" s="1">
-        <v>24802.99</v>
+        <v>59922.12</v>
       </c>
       <c r="J2" s="1">
-        <v>1.5625687281986</v>
+        <v>4.29698391157</v>
       </c>
       <c r="K2">
-        <v>1.11</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>0.0</v>
+      </c>
+      <c r="L2">
+        <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1612124.53</v>
+        <v>1454437.93</v>
       </c>
       <c r="N2" s="1">
-        <v>1622026.85</v>
+        <v>1454437.93</v>
       </c>
       <c r="O2" s="1">
-        <v>1.12</v>
+        <v>1.04</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
         <v>40</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C3" s="1">
-        <v>6452.0</v>
+        <v>5669.0</v>
       </c>
       <c r="D3" s="1">
-        <v>354.49</v>
+        <v>521.54</v>
       </c>
       <c r="E3" s="1">
-        <v>236.10999535028</v>
+        <v>236.10999470806</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H3" s="1">
-        <v>1306679.91</v>
+        <v>1148104.21</v>
       </c>
       <c r="I3" s="1">
-        <v>643083.08</v>
+        <v>1391175.44</v>
       </c>
       <c r="J3" s="1">
-        <v>49.21504303223</v>
+        <v>121.1715302394</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1949762.99</v>
+        <v>2539279.65</v>
       </c>
       <c r="N3" s="1">
-        <v>1949762.99</v>
+        <v>2539279.65</v>
       </c>
       <c r="O3" s="1">
-        <v>1.34</v>
+        <v>1.82</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B4" t="s">
         <v>42</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" s="1">
-        <v>31960.0</v>
+        <v>27684.0</v>
       </c>
       <c r="D4" s="1">
-        <v>384.8</v>
+        <v>361.85</v>
       </c>
       <c r="E4" s="1">
-        <v>188.67867209011</v>
+        <v>188.67867179598</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
-        <v>5153578.41</v>
+        <v>4464069.61</v>
       </c>
       <c r="I4" s="1">
-        <v>5330380.49</v>
+        <v>4139404.77</v>
       </c>
       <c r="J4" s="1">
-        <v>103.43066634354</v>
+        <v>92.727155524799</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>10483958.9</v>
+        <v>8603474.38</v>
       </c>
       <c r="N4" s="1">
-        <v>10483958.9</v>
+        <v>8603474.38</v>
       </c>
       <c r="O4" s="1">
-        <v>7.22</v>
+        <v>6.16</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" t="s">
         <v>44</v>
       </c>
-      <c r="B5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C5" s="1">
-        <v>3268.0</v>
+        <v>2872.0</v>
       </c>
       <c r="D5" s="1">
-        <v>323.05</v>
+        <v>310.97</v>
       </c>
       <c r="E5" s="1">
-        <v>323.71191554468</v>
+        <v>323.71191504178</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H5" s="1">
-        <v>903292.91</v>
+        <v>793836.37</v>
       </c>
       <c r="I5" s="1">
-        <v>-3307.91</v>
+        <v>-26793.95</v>
       </c>
       <c r="J5" s="1">
-        <v>-0.36620568625962</v>
+        <v>-3.3752484784742</v>
       </c>
       <c r="K5">
-        <v>0.61</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>0.0</v>
+      </c>
+      <c r="L5">
+        <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>899985.0</v>
+        <v>767042.42</v>
       </c>
       <c r="N5" s="1">
-        <v>901970.84</v>
+        <v>767042.42</v>
       </c>
       <c r="O5" s="1">
-        <v>0.62</v>
+        <v>0.55</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C6" s="1">
-        <v>5154.0</v>
+        <v>5771.0</v>
       </c>
       <c r="D6" s="1">
-        <v>402.26</v>
+        <v>148.4</v>
       </c>
       <c r="E6" s="1">
-        <v>332.29211486224</v>
+        <v>150.60108473401</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H6" s="1">
-        <v>1457434.17</v>
+        <v>744778.15</v>
       </c>
       <c r="I6" s="1">
-        <v>309965.38</v>
+        <v>-9246.39</v>
       </c>
       <c r="J6" s="1">
-        <v>21.267882034082</v>
+        <v>-1.241495873637</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1767399.55</v>
+        <v>735531.76</v>
       </c>
       <c r="N6" s="1">
-        <v>1767399.55</v>
+        <v>735531.76</v>
       </c>
       <c r="O6" s="1">
-        <v>1.22</v>
+        <v>0.53</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C7" s="1">
+        <v>4528.0</v>
+      </c>
+      <c r="D7" s="1">
+        <v>423.2</v>
+      </c>
+      <c r="E7" s="1">
+        <v>332.2921135159</v>
+      </c>
+      <c r="F7" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7">
+        <v>1.16</v>
+      </c>
+      <c r="H7" s="1">
+        <v>1280415.59</v>
+      </c>
+      <c r="I7" s="1">
+        <v>365352.09</v>
+      </c>
+      <c r="J7" s="1">
+        <v>28.533867664014</v>
+      </c>
+      <c r="K7">
+        <v>0.66</v>
+      </c>
+      <c r="L7" t="s">
         <v>49</v>
       </c>
-      <c r="B7" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M7" s="1">
-        <v>516411.91</v>
+        <v>1645767.68</v>
       </c>
       <c r="N7" s="1">
-        <v>516411.91</v>
+        <v>1648762.1</v>
       </c>
       <c r="O7" s="1">
-        <v>0.36</v>
+        <v>1.18</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" t="s">
         <v>51</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" s="1">
+        <v>9829.0</v>
+      </c>
+      <c r="D8" s="1">
+        <v>91.85</v>
+      </c>
+      <c r="E8" s="1">
+        <v>101.28771289043</v>
+      </c>
+      <c r="F8" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8">
+        <v>1.16</v>
+      </c>
+      <c r="H8" s="1">
+        <v>849063.08</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-73700.3</v>
+      </c>
+      <c r="J8" s="1">
+        <v>-8.6801913469138</v>
+      </c>
+      <c r="K8">
+        <v>1.0</v>
+      </c>
+      <c r="L8" t="s">
         <v>52</v>
       </c>
-      <c r="C8" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M8" s="1">
-        <v>9537094.88</v>
+        <v>775362.78</v>
       </c>
       <c r="N8" s="1">
-        <v>9537094.88</v>
+        <v>785155.07</v>
       </c>
       <c r="O8" s="1">
-        <v>6.57</v>
+        <v>0.56</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="1">
-        <v>3988.0</v>
+        <v>36184.0</v>
       </c>
       <c r="D9" s="1">
-        <v>394.49</v>
+        <v>315.2</v>
       </c>
       <c r="E9" s="1">
-        <v>308.79477432297</v>
+        <v>212.48266416096</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H9" s="1">
-        <v>1057023.23</v>
+        <v>6564239.3</v>
       </c>
       <c r="I9" s="1">
-        <v>284118.34</v>
+        <v>3231094.4</v>
       </c>
       <c r="J9" s="1">
-        <v>26.879100850035</v>
+        <v>49.222678399308</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1341141.57</v>
+        <v>9795333.7</v>
       </c>
       <c r="N9" s="1">
-        <v>1341141.57</v>
+        <v>9795333.7</v>
       </c>
       <c r="O9" s="1">
-        <v>0.92</v>
+        <v>7.01</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1">
-        <v>10847.0</v>
+        <v>4037.0</v>
       </c>
       <c r="D10" s="1">
-        <v>172.71</v>
+        <v>490.05</v>
       </c>
       <c r="E10" s="1">
-        <v>130.28996957684</v>
+        <v>331.96987614565</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H10" s="1">
-        <v>1211280.27</v>
+        <v>1150446.53</v>
       </c>
       <c r="I10" s="1">
-        <v>385740.63</v>
+        <v>548640.38</v>
       </c>
       <c r="J10" s="1">
-        <v>31.845695794252</v>
+        <v>47.689341980978</v>
       </c>
       <c r="K10">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.28</v>
+      </c>
+      <c r="L10" t="s">
+        <v>57</v>
       </c>
       <c r="M10" s="1">
-        <v>1597020.9</v>
+        <v>1699086.91</v>
       </c>
       <c r="N10" s="1">
-        <v>1597020.9</v>
+        <v>1700203.08</v>
       </c>
       <c r="O10" s="1">
-        <v>1.1</v>
+        <v>1.22</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B11" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C11" s="1">
-        <v>24333.0</v>
+        <v>6313.0</v>
       </c>
       <c r="D11" s="1">
-        <v>69.67</v>
+        <v>175.33</v>
       </c>
       <c r="E11" s="1">
-        <v>48.351957835039</v>
+        <v>130.28996990337</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H11" s="1">
-        <v>1005618.53</v>
+        <v>704970.25</v>
       </c>
       <c r="I11" s="1">
-        <v>439571.45</v>
+        <v>245653.09</v>
       </c>
       <c r="J11" s="1">
-        <v>43.711550343051</v>
+        <v>34.845880375803</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1445189.98</v>
+        <v>950623.34</v>
       </c>
       <c r="N11" s="1">
-        <v>1445189.98</v>
+        <v>950623.34</v>
       </c>
       <c r="O11" s="1">
-        <v>1.0</v>
+        <v>0.68</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C12" s="1">
-        <v>43443.0</v>
+        <v>21378.0</v>
       </c>
       <c r="D12" s="1">
-        <v>53.46</v>
+        <v>64.54</v>
       </c>
       <c r="E12" s="1">
-        <v>50.156161176714</v>
+        <v>48.351958087754</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H12" s="1">
-        <v>1860713.14</v>
+        <v>883496.2</v>
       </c>
       <c r="I12" s="1">
-        <v>119136.64</v>
+        <v>301487.8</v>
       </c>
       <c r="J12" s="1">
-        <v>6.402740833012</v>
+        <v>34.124402572416</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1979849.78</v>
+        <v>1184984.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1979849.78</v>
+        <v>1184984.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.36</v>
+        <v>0.85</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>1309.0</v>
+        <v>38167.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1065.6</v>
+        <v>52.48</v>
       </c>
       <c r="E13" s="1">
-        <v>1049.9053246753</v>
+        <v>50.156161343569</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H13" s="1">
-        <v>1173380.29</v>
+        <v>1634736.06</v>
       </c>
       <c r="I13" s="1">
-        <v>15716.85</v>
+        <v>85540.63</v>
       </c>
       <c r="J13" s="1">
-        <v>1.3394506567006</v>
+        <v>5.2326875324448</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1189097.14</v>
+        <v>1720276.69</v>
       </c>
       <c r="N13" s="1">
-        <v>1189097.14</v>
+        <v>1720276.69</v>
       </c>
       <c r="O13" s="1">
-        <v>0.82</v>
+        <v>1.23</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C14" s="1">
-        <v>5950.0</v>
+        <v>1150.0</v>
       </c>
       <c r="D14" s="1">
-        <v>229.03</v>
+        <v>1018.96</v>
       </c>
       <c r="E14" s="1">
-        <v>224.16321680672</v>
+        <v>1049.9053217391</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H14" s="1">
-        <v>1131925.62</v>
+        <v>1030853.58</v>
       </c>
       <c r="I14" s="1">
-        <v>29771.24</v>
+        <v>-24451.73</v>
       </c>
       <c r="J14" s="1">
-        <v>2.6301410158028</v>
+        <v>-2.3719886581759</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1161696.86</v>
+        <v>1006401.85</v>
       </c>
       <c r="N14" s="1">
-        <v>1161696.86</v>
+        <v>1006401.85</v>
       </c>
       <c r="O14" s="1">
-        <v>0.8</v>
+        <v>0.72</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C15" s="1">
-        <v>26487.0</v>
+        <v>6244.0</v>
       </c>
       <c r="D15" s="1">
-        <v>57.61</v>
+        <v>217.7</v>
       </c>
       <c r="E15" s="1">
-        <v>85.907039302299</v>
+        <v>223.90182735426</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H15" s="1">
-        <v>1953856.62</v>
+        <v>1189057.39</v>
       </c>
       <c r="I15" s="1">
-        <v>-653045.85</v>
+        <v>-21608.77</v>
       </c>
       <c r="J15" s="1">
-        <v>-33.423427457026</v>
+        <v>-1.8173025273406</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1300810.77</v>
+        <v>1167448.62</v>
       </c>
       <c r="N15" s="1">
-        <v>1300810.77</v>
+        <v>1167448.62</v>
       </c>
       <c r="O15" s="1">
-        <v>0.9</v>
+        <v>0.84</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>13317.0</v>
+        <v>6526.0</v>
       </c>
       <c r="D16" s="1">
-        <v>417.43</v>
+        <v>167.21</v>
       </c>
       <c r="E16" s="1">
-        <v>194.64047683412</v>
+        <v>172.65411277965</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
       <c r="G16">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H16" s="1">
-        <v>2286736.68</v>
+        <v>956729.85</v>
       </c>
       <c r="I16" s="1">
-        <v>2452119.56</v>
+        <v>-19543.9</v>
       </c>
       <c r="J16" s="1">
-        <v>107.23226602549</v>
+        <v>-2.0427814602001</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>4738856.24</v>
+        <v>937185.95</v>
       </c>
       <c r="N16" s="1">
-        <v>4738856.24</v>
+        <v>937185.95</v>
       </c>
       <c r="O16" s="1">
-        <v>3.26</v>
+        <v>0.67</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C17" s="1">
-        <v>2749.0</v>
+        <v>23270.0</v>
       </c>
       <c r="D17" s="1">
-        <v>417.43</v>
+        <v>47.68</v>
       </c>
       <c r="E17" s="1">
-        <v>317.04995271008</v>
+        <v>85.907039535883</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H17" s="1">
-        <v>746253.08</v>
+        <v>1716549.39</v>
       </c>
       <c r="I17" s="1">
-        <v>231978.94</v>
+        <v>-763645.54</v>
       </c>
       <c r="J17" s="1">
-        <v>31.085826808246</v>
+        <v>-44.48724542671</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>978232.02</v>
+        <v>952903.85</v>
       </c>
       <c r="N17" s="1">
-        <v>978232.02</v>
+        <v>952903.85</v>
       </c>
       <c r="O17" s="1">
-        <v>0.67</v>
+        <v>0.68</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B18" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C18" s="1">
-        <v>10094.0</v>
+        <v>13317.0</v>
       </c>
       <c r="D18" s="1">
-        <v>191.3</v>
+        <v>481.57</v>
       </c>
       <c r="E18" s="1">
-        <v>211.82877749158</v>
+        <v>194.64047683412</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
       <c r="G18">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H18" s="1">
-        <v>1820754.26</v>
+        <v>2286736.68</v>
       </c>
       <c r="I18" s="1">
-        <v>-174633.29</v>
+        <v>3221115.5</v>
       </c>
       <c r="J18" s="1">
-        <v>-9.5912608217652</v>
+        <v>140.8607964429</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1646120.97</v>
+        <v>5507852.18</v>
       </c>
       <c r="N18" s="1">
-        <v>1646120.97</v>
+        <v>5507852.18</v>
       </c>
       <c r="O18" s="1">
-        <v>1.13</v>
+        <v>3.94</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C19" s="1">
-        <v>1286.0</v>
+        <v>794.0</v>
       </c>
       <c r="D19" s="1">
-        <v>890.11</v>
+        <v>481.57</v>
       </c>
       <c r="E19" s="1">
-        <v>403.13397356143</v>
+        <v>445.40442065491</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H19" s="1">
-        <v>442757.72</v>
+        <v>303591.65</v>
       </c>
       <c r="I19" s="1">
-        <v>533058.71</v>
+        <v>24803.23</v>
       </c>
       <c r="J19" s="1">
-        <v>120.39512490036</v>
+        <v>8.1699315511477</v>
       </c>
       <c r="K19">
-        <v>0.97</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>0.0</v>
+      </c>
+      <c r="L19">
+        <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>975816.43</v>
+        <v>328394.88</v>
       </c>
       <c r="N19" s="1">
-        <v>977058.11</v>
+        <v>328394.88</v>
       </c>
       <c r="O19" s="1">
-        <v>0.67</v>
+        <v>0.23</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>74</v>
       </c>
       <c r="B20" t="s">
         <v>75</v>
       </c>
       <c r="C20" s="1">
-        <v>15921.0</v>
+        <v>8868.0</v>
       </c>
       <c r="D20" s="1">
-        <v>33.57</v>
+        <v>183.84</v>
       </c>
       <c r="E20" s="1">
-        <v>42.269672759249</v>
+        <v>211.82877762742</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H20" s="1">
-        <v>577087.99</v>
+        <v>1599608.55</v>
       </c>
       <c r="I20" s="1">
-        <v>-121465.49</v>
+        <v>-199434.1</v>
       </c>
       <c r="J20" s="1">
-        <v>-21.04800170941</v>
+        <v>-12.467681546213</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>455622.5</v>
+        <v>1400174.45</v>
       </c>
       <c r="N20" s="1">
-        <v>455622.5</v>
+        <v>1400174.45</v>
       </c>
       <c r="O20" s="1">
-        <v>0.31</v>
+        <v>1.0</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>76</v>
       </c>
       <c r="B21" t="s">
         <v>77</v>
       </c>
       <c r="C21" s="1">
-        <v>4883.0</v>
+        <v>1130.0</v>
       </c>
       <c r="D21" s="1">
-        <v>127.98</v>
+        <v>909.81</v>
       </c>
       <c r="E21" s="1">
-        <v>124.91074953922</v>
+        <v>403.13397345133</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H21" s="1">
-        <v>520048.75</v>
+        <v>389048.38</v>
       </c>
       <c r="I21" s="1">
-        <v>12687.57</v>
+        <v>493920.92</v>
       </c>
       <c r="J21" s="1">
-        <v>2.4396885868873</v>
+        <v>126.95616930727</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>532736.32</v>
+        <v>882969.3</v>
       </c>
       <c r="N21" s="1">
-        <v>532736.32</v>
+        <v>882969.3</v>
       </c>
       <c r="O21" s="1">
-        <v>0.37</v>
+        <v>0.63</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" s="1">
-        <v>10556.0</v>
+        <v>13988.0</v>
       </c>
       <c r="D22" s="1">
-        <v>78.76</v>
+        <v>30.54</v>
       </c>
       <c r="E22" s="1">
-        <v>69.851080901857</v>
+        <v>42.269672576494</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H22" s="1">
-        <v>631851.33</v>
+        <v>507022.6</v>
       </c>
       <c r="I22" s="1">
-        <v>76891.31</v>
+        <v>-140128.18</v>
       </c>
       <c r="J22" s="1">
-        <v>12.169209171404</v>
+        <v>-27.637462314303</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>708742.64</v>
+        <v>366894.42</v>
       </c>
       <c r="N22" s="1">
-        <v>708742.64</v>
+        <v>366894.42</v>
       </c>
       <c r="O22" s="1">
-        <v>0.49</v>
+        <v>0.26</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23" s="1">
-        <v>3599.0</v>
+        <v>4290.0</v>
       </c>
       <c r="D23" s="1">
-        <v>319.71</v>
+        <v>131.26</v>
       </c>
       <c r="E23" s="1">
-        <v>160.95920811337</v>
+        <v>124.91074825175</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H23" s="1">
-        <v>502445.02</v>
+        <v>456893.13</v>
       </c>
       <c r="I23" s="1">
-        <v>478447.77</v>
+        <v>26728.98</v>
       </c>
       <c r="J23" s="1">
-        <v>95.223905294155</v>
+        <v>5.8501601895393</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>980892.79</v>
+        <v>483622.11</v>
       </c>
       <c r="N23" s="1">
-        <v>980892.79</v>
+        <v>483622.11</v>
       </c>
       <c r="O23" s="1">
-        <v>0.68</v>
+        <v>0.35</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
       <c r="C24" s="1">
-        <v>4731.0</v>
+        <v>9274.0</v>
       </c>
       <c r="D24" s="1">
-        <v>313.0</v>
+        <v>78.41</v>
       </c>
       <c r="E24" s="1">
-        <v>287.62377932784</v>
+        <v>69.851081518223</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H24" s="1">
-        <v>1156041.28</v>
+        <v>555114.56</v>
       </c>
       <c r="I24" s="1">
-        <v>106311.56</v>
+        <v>69417.87</v>
       </c>
       <c r="J24" s="1">
-        <v>9.1961733407997</v>
+        <v>12.505143082538</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1262352.84</v>
+        <v>624532.43</v>
       </c>
       <c r="N24" s="1">
-        <v>1262352.84</v>
+        <v>624532.43</v>
       </c>
       <c r="O24" s="1">
-        <v>0.87</v>
+        <v>0.45</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>84</v>
       </c>
       <c r="B25" t="s">
         <v>85</v>
       </c>
       <c r="C25" s="1">
-        <v>1249.0</v>
+        <v>2002.0</v>
       </c>
       <c r="D25" s="1">
-        <v>1014.53</v>
+        <v>426.89</v>
       </c>
       <c r="E25" s="1">
-        <v>983.8409367494</v>
+        <v>160.95921078921</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H25" s="1">
-        <v>1049121.54</v>
+        <v>279492.9</v>
       </c>
       <c r="I25" s="1">
-        <v>31094.96</v>
+        <v>454507.86</v>
       </c>
       <c r="J25" s="1">
-        <v>2.9639044490498</v>
+        <v>162.61874988595</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1080216.5</v>
+        <v>734000.76</v>
       </c>
       <c r="N25" s="1">
-        <v>1080216.5</v>
+        <v>734000.76</v>
       </c>
       <c r="O25" s="1">
-        <v>0.74</v>
+        <v>0.53</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>86</v>
       </c>
       <c r="B26" t="s">
         <v>87</v>
       </c>
       <c r="C26" s="1">
-        <v>4785.0</v>
+        <v>4156.0</v>
       </c>
       <c r="D26" s="1">
-        <v>174.01</v>
+        <v>272.65</v>
       </c>
       <c r="E26" s="1">
-        <v>112.51510135841</v>
+        <v>287.62377767084</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
       <c r="G26">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H26" s="1">
-        <v>459286.87</v>
+        <v>1015537.43</v>
       </c>
       <c r="I26" s="1">
-        <v>250519.06</v>
+        <v>-42347.75</v>
       </c>
       <c r="J26" s="1">
-        <v>54.545225732231</v>
+        <v>-4.1699841629668</v>
       </c>
       <c r="K26">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.29</v>
+      </c>
+      <c r="L26" t="s">
+        <v>88</v>
       </c>
       <c r="M26" s="1">
-        <v>709805.93</v>
+        <v>973189.68</v>
       </c>
       <c r="N26" s="1">
-        <v>709805.93</v>
+        <v>974390.71</v>
       </c>
       <c r="O26" s="1">
-        <v>0.49</v>
+        <v>0.7</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B27" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C27" s="1">
-        <v>2768.0</v>
+        <v>1098.0</v>
       </c>
       <c r="D27" s="1">
-        <v>445.75</v>
+        <v>954.27</v>
       </c>
       <c r="E27" s="1">
-        <v>397.23863800578</v>
+        <v>983.84093806922</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
       <c r="G27">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H27" s="1">
-        <v>931117.41</v>
+        <v>922286.19</v>
       </c>
       <c r="I27" s="1">
-        <v>120701.35</v>
+        <v>-22394.87</v>
       </c>
       <c r="J27" s="1">
-        <v>12.963064453923</v>
+        <v>-2.4281909718284</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1051818.76</v>
+        <v>899891.32</v>
       </c>
       <c r="N27" s="1">
-        <v>1051818.76</v>
+        <v>899891.32</v>
       </c>
       <c r="O27" s="1">
-        <v>0.72</v>
+        <v>0.64</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B28" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C28" s="1">
-        <v>11454.0</v>
+        <v>2460.0</v>
       </c>
       <c r="D28" s="1">
-        <v>132.19</v>
+        <v>229.0</v>
       </c>
       <c r="E28" s="1">
-        <v>118.49285402479</v>
+        <v>112.51510162602</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H28" s="1">
-        <v>1144197.52</v>
+        <v>236122.41</v>
       </c>
       <c r="I28" s="1">
-        <v>146543.93</v>
+        <v>247701.18</v>
       </c>
       <c r="J28" s="1">
-        <v>12.807572769429</v>
+        <v>104.90371498411</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1290741.45</v>
+        <v>483823.59</v>
       </c>
       <c r="N28" s="1">
-        <v>1290741.45</v>
+        <v>483823.59</v>
       </c>
       <c r="O28" s="1">
-        <v>0.89</v>
+        <v>0.35</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B29" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C29" s="1">
-        <v>1315.0</v>
+        <v>633.0</v>
       </c>
       <c r="D29" s="1">
-        <v>589.87</v>
+        <v>768.95</v>
       </c>
       <c r="E29" s="1">
-        <v>478.22217490494</v>
+        <v>397.2386413902</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
       <c r="G29">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H29" s="1">
-        <v>540606.5</v>
+        <v>212932.56</v>
       </c>
       <c r="I29" s="1">
-        <v>120643.28</v>
+        <v>205107.85</v>
       </c>
       <c r="J29" s="1">
-        <v>22.316283655487</v>
+        <v>96.325263736086</v>
       </c>
       <c r="K29">
-        <v>1.04</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>0.0</v>
+      </c>
+      <c r="L29">
+        <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>661249.78</v>
+        <v>418040.41</v>
       </c>
       <c r="N29" s="1">
-        <v>662611.88</v>
+        <v>418040.41</v>
       </c>
       <c r="O29" s="1">
-        <v>0.46</v>
+        <v>0.3</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>95</v>
       </c>
       <c r="B30" t="s">
         <v>96</v>
       </c>
       <c r="C30" s="1">
-        <v>5095.0</v>
+        <v>4457.0</v>
       </c>
       <c r="D30" s="1">
-        <v>200.94</v>
+        <v>269.13</v>
       </c>
       <c r="E30" s="1">
-        <v>172.77700490677</v>
+        <v>118.49285393763</v>
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
       <c r="G30">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H30" s="1">
-        <v>751067.63</v>
+        <v>445232.09</v>
       </c>
       <c r="I30" s="1">
-        <v>121690.82</v>
+        <v>584967.08</v>
       </c>
       <c r="J30" s="1">
-        <v>16.202378472895</v>
+        <v>131.38475261296</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>872758.45</v>
+        <v>1030199.17</v>
       </c>
       <c r="N30" s="1">
-        <v>872758.45</v>
+        <v>1030199.17</v>
       </c>
       <c r="O30" s="1">
-        <v>0.6</v>
+        <v>0.74</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>97</v>
       </c>
       <c r="B31" t="s">
         <v>98</v>
       </c>
       <c r="C31" s="1">
-        <v>3611.0</v>
+        <v>2010.0</v>
       </c>
       <c r="D31" s="1">
-        <v>433.01</v>
+        <v>579.25</v>
       </c>
       <c r="E31" s="1">
-        <v>358.96101080033</v>
+        <v>515.45562686567</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
       <c r="G31">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H31" s="1">
-        <v>1106267.04</v>
+        <v>891110.86</v>
       </c>
       <c r="I31" s="1">
-        <v>226667.71</v>
+        <v>108839.76</v>
       </c>
       <c r="J31" s="1">
-        <v>20.489420890638</v>
+        <v>12.213941596447</v>
       </c>
       <c r="K31">
-        <v>0.22</v>
+        <v>0.0</v>
       </c>
       <c r="L31">
-        <v>802.93</v>
+        <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1332934.75</v>
+        <v>999950.62</v>
       </c>
       <c r="N31" s="1">
-        <v>1333737.68</v>
+        <v>999950.62</v>
       </c>
       <c r="O31" s="1">
-        <v>0.92</v>
+        <v>0.72</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>99</v>
       </c>
       <c r="B32" t="s">
         <v>100</v>
       </c>
       <c r="C32" s="1">
-        <v>17453.0</v>
+        <v>4476.0</v>
       </c>
       <c r="D32" s="1">
-        <v>83.5</v>
+        <v>187.26</v>
       </c>
       <c r="E32" s="1">
-        <v>77.917094482324</v>
+        <v>172.77700402145</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
       <c r="G32">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H32" s="1">
-        <v>1160282.88</v>
+        <v>659819.18</v>
       </c>
       <c r="I32" s="1">
-        <v>82055.89</v>
+        <v>60046.63</v>
       </c>
       <c r="J32" s="1">
-        <v>7.0720590137467</v>
+        <v>9.1004674947461</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1242338.77</v>
+        <v>719865.81</v>
       </c>
       <c r="N32" s="1">
-        <v>1242338.77</v>
+        <v>719865.81</v>
       </c>
       <c r="O32" s="1">
-        <v>0.86</v>
+        <v>0.52</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>101</v>
       </c>
       <c r="B33" t="s">
         <v>102</v>
       </c>
       <c r="C33" s="1">
-        <v>3336.0</v>
+        <v>3172.0</v>
       </c>
       <c r="D33" s="1">
-        <v>934.6</v>
+        <v>417.62</v>
       </c>
       <c r="E33" s="1">
-        <v>593.83702038369</v>
+        <v>358.96100882724</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
       <c r="G33">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H33" s="1">
-        <v>1808863.59</v>
+        <v>971774.87</v>
       </c>
       <c r="I33" s="1">
-        <v>849015.95</v>
+        <v>165933.41</v>
       </c>
       <c r="J33" s="1">
-        <v>46.936427638526</v>
+        <v>17.075293375306</v>
       </c>
       <c r="K33">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.52</v>
+      </c>
+      <c r="L33" t="s">
+        <v>103</v>
       </c>
       <c r="M33" s="1">
-        <v>2657879.54</v>
+        <v>1137708.28</v>
       </c>
       <c r="N33" s="1">
-        <v>2657879.54</v>
+        <v>1139361.57</v>
       </c>
       <c r="O33" s="1">
-        <v>1.83</v>
+        <v>0.82</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B34" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C34" s="1">
-        <v>19.0</v>
+        <v>15334.0</v>
       </c>
       <c r="D34" s="1">
-        <v>934.6</v>
+        <v>87.66</v>
       </c>
       <c r="E34" s="1">
-        <v>945.38736842105</v>
+        <v>77.91709403939</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
       <c r="G34">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H34" s="1">
-        <v>15431.11</v>
+        <v>1019410.86</v>
       </c>
       <c r="I34" s="1">
-        <v>-293.31</v>
+        <v>135034.49</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.900770586173</v>
+        <v>13.246326412493</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>15137.8</v>
+        <v>1154445.35</v>
       </c>
       <c r="N34" s="1">
-        <v>15137.8</v>
+        <v>1154445.35</v>
       </c>
       <c r="O34" s="1">
-        <v>0.01</v>
+        <v>0.83</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B35" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C35" s="1">
-        <v>8685.0</v>
+        <v>19.0</v>
       </c>
       <c r="D35" s="1">
-        <v>140.44</v>
+        <v>1064.15</v>
       </c>
       <c r="E35" s="1">
-        <v>141.98567990789</v>
+        <v>945.38736842105</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
       <c r="G35">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H35" s="1">
-        <v>1060339.89</v>
+        <v>15431.11</v>
       </c>
       <c r="I35" s="1">
-        <v>-20553.52</v>
+        <v>1933.81</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.9383897742449</v>
+        <v>12.531891743368</v>
       </c>
       <c r="K35">
-        <v>0.0</v>
+        <v>1.04</v>
       </c>
       <c r="L35">
-        <v>0.0</v>
+        <v>19.76</v>
       </c>
       <c r="M35" s="1">
-        <v>1039786.37</v>
+        <v>17364.92</v>
       </c>
       <c r="N35" s="1">
-        <v>1039786.37</v>
+        <v>17384.68</v>
       </c>
       <c r="O35" s="1">
-        <v>0.72</v>
+        <v>0.01</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B36" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C36" s="1">
-        <v>2638.0</v>
+        <v>2695.0</v>
       </c>
       <c r="D36" s="1">
-        <v>347.3</v>
+        <v>1064.15</v>
       </c>
       <c r="E36" s="1">
-        <v>395.36653525398</v>
+        <v>593.83702040816</v>
       </c>
       <c r="F36" t="s">
         <v>11</v>
       </c>
       <c r="G36">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H36" s="1">
-        <v>897393.28</v>
+        <v>1461297.18</v>
       </c>
       <c r="I36" s="1">
-        <v>-116371.67</v>
+        <v>1001780.29</v>
       </c>
       <c r="J36" s="1">
-        <v>-12.96774475512</v>
+        <v>68.554179376436</v>
       </c>
       <c r="K36">
-        <v>3.89</v>
+        <v>1.27</v>
       </c>
       <c r="L36" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M36" s="1">
-        <v>781021.61</v>
+        <v>2463077.47</v>
       </c>
       <c r="N36" s="1">
-        <v>791289.71</v>
+        <v>2466512.8</v>
       </c>
       <c r="O36" s="1">
-        <v>0.54</v>
+        <v>1.76</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B37" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C37" s="1">
-        <v>29900.0</v>
+        <v>7631.0</v>
       </c>
       <c r="D37" s="1">
-        <v>50.76</v>
+        <v>142.03</v>
       </c>
       <c r="E37" s="1">
-        <v>42.827194648829</v>
+        <v>141.98567946534</v>
       </c>
       <c r="F37" t="s">
         <v>11</v>
       </c>
       <c r="G37">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H37" s="1">
-        <v>1101537.07</v>
+        <v>931658.46</v>
       </c>
       <c r="I37" s="1">
-        <v>192290.13</v>
+        <v>-812.13</v>
       </c>
       <c r="J37" s="1">
-        <v>17.45652826736</v>
+        <v>-0.087170356398631</v>
       </c>
       <c r="K37">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.38</v>
+      </c>
+      <c r="L37" t="s">
+        <v>111</v>
       </c>
       <c r="M37" s="1">
-        <v>1293827.2</v>
+        <v>930846.33</v>
       </c>
       <c r="N37" s="1">
-        <v>1293827.2</v>
+        <v>933715.49</v>
       </c>
       <c r="O37" s="1">
-        <v>0.89</v>
+        <v>0.67</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B38" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C38" s="1">
-        <v>10162.0</v>
+        <v>2318.0</v>
       </c>
       <c r="D38" s="1">
-        <v>57.78</v>
+        <v>353.81</v>
       </c>
       <c r="E38" s="1">
-        <v>64.118153906711</v>
+        <v>395.36653580673</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
       <c r="G38">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H38" s="1">
-        <v>551569.18</v>
+        <v>788535.87</v>
       </c>
       <c r="I38" s="1">
-        <v>-51027.55</v>
+        <v>-84167.27</v>
       </c>
       <c r="J38" s="1">
-        <v>-9.2513417809168</v>
+        <v>-10.673866998593</v>
       </c>
       <c r="K38">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>0.0</v>
+      </c>
+      <c r="L38">
+        <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>500541.63</v>
+        <v>704368.6</v>
       </c>
       <c r="N38" s="1">
-        <v>501733.64</v>
+        <v>704368.6</v>
       </c>
       <c r="O38" s="1">
-        <v>0.35</v>
+        <v>0.5</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B39" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C39" s="1">
-        <v>6290.0</v>
+        <v>26269.0</v>
       </c>
       <c r="D39" s="1">
-        <v>289.93</v>
+        <v>50.31</v>
       </c>
       <c r="E39" s="1">
-        <v>313.69987917329</v>
+        <v>42.827194411664</v>
       </c>
       <c r="F39" t="s">
         <v>11</v>
       </c>
       <c r="G39">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H39" s="1">
-        <v>1677094.94</v>
+        <v>967768.47</v>
       </c>
       <c r="I39" s="1">
-        <v>-122464.11</v>
+        <v>167279.75</v>
       </c>
       <c r="J39" s="1">
-        <v>-7.3021572648714</v>
+        <v>17.285100226504</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1554630.83</v>
+        <v>1135048.22</v>
       </c>
       <c r="N39" s="1">
-        <v>1554630.83</v>
+        <v>1135048.22</v>
       </c>
       <c r="O39" s="1">
-        <v>1.07</v>
+        <v>0.81</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B40" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C40" s="1">
-        <v>12588.0</v>
+        <v>8928.0</v>
       </c>
       <c r="D40" s="1">
-        <v>76.89</v>
+        <v>71.72</v>
       </c>
       <c r="E40" s="1">
-        <v>84.162429297744</v>
+        <v>64.118154121864</v>
       </c>
       <c r="F40" t="s">
         <v>11</v>
       </c>
       <c r="G40">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H40" s="1">
-        <v>907823.05</v>
+        <v>484590.6</v>
       </c>
       <c r="I40" s="1">
-        <v>-82716.43</v>
+        <v>65343.84</v>
       </c>
       <c r="J40" s="1">
-        <v>-9.1115146283188</v>
+        <v>13.48433915144</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>825106.62</v>
+        <v>549934.44</v>
       </c>
       <c r="N40" s="1">
-        <v>825106.62</v>
+        <v>549934.44</v>
       </c>
       <c r="O40" s="1">
-        <v>0.57</v>
+        <v>0.39</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B41" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C41" s="1">
-        <v>10108.0</v>
+        <v>5527.0</v>
       </c>
       <c r="D41" s="1">
-        <v>130.84</v>
+        <v>317.72</v>
       </c>
       <c r="E41" s="1">
-        <v>112.21137119114</v>
+        <v>313.69987877691</v>
       </c>
       <c r="F41" t="s">
         <v>11</v>
       </c>
       <c r="G41">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H41" s="1">
-        <v>966174.28</v>
+        <v>1473657.19</v>
       </c>
       <c r="I41" s="1">
-        <v>161254.83</v>
+        <v>34513.41</v>
       </c>
       <c r="J41" s="1">
-        <v>16.690035466479</v>
+        <v>2.3420243347098</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1127429.11</v>
+        <v>1508170.6</v>
       </c>
       <c r="N41" s="1">
-        <v>1127429.11</v>
+        <v>1508170.6</v>
       </c>
       <c r="O41" s="1">
-        <v>0.78</v>
+        <v>1.08</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B42" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C42" s="1">
-        <v>831.0</v>
+        <v>13648.0</v>
       </c>
       <c r="D42" s="1">
-        <v>923.77</v>
+        <v>81.73</v>
       </c>
       <c r="E42" s="1">
-        <v>707.01785800241</v>
+        <v>84.14138408558</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
       <c r="G42">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H42" s="1">
-        <v>501706.46</v>
+        <v>984721.07</v>
       </c>
       <c r="I42" s="1">
-        <v>152701.17</v>
+        <v>-26717.86</v>
       </c>
       <c r="J42" s="1">
-        <v>30.436357147963</v>
+        <v>-2.7132414258182</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>654407.63</v>
+        <v>958003.21</v>
       </c>
       <c r="N42" s="1">
-        <v>654407.63</v>
+        <v>958003.21</v>
       </c>
       <c r="O42" s="1">
-        <v>0.45</v>
+        <v>0.69</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B43" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C43" s="1">
-        <v>7548.0</v>
+        <v>8881.0</v>
       </c>
       <c r="D43" s="1">
-        <v>328.8</v>
+        <v>127.57</v>
       </c>
       <c r="E43" s="1">
-        <v>367.85395468998</v>
+        <v>112.21137034118</v>
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
       <c r="G43">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H43" s="1">
-        <v>2371994.4</v>
+        <v>848891.35</v>
       </c>
       <c r="I43" s="1">
-        <v>-256328.06</v>
+        <v>124140.1</v>
       </c>
       <c r="J43" s="1">
-        <v>-10.806436136611</v>
+        <v>14.623791372123</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>2115666.34</v>
+        <v>973031.45</v>
       </c>
       <c r="N43" s="1">
-        <v>2115666.34</v>
+        <v>973031.45</v>
       </c>
       <c r="O43" s="1">
-        <v>1.46</v>
+        <v>0.7</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B44" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C44" s="1">
-        <v>2140.0</v>
+        <v>730.0</v>
       </c>
       <c r="D44" s="1">
-        <v>508.17</v>
+        <v>1064.58</v>
       </c>
       <c r="E44" s="1">
-        <v>455.56277570093</v>
+        <v>707.0178630137</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
       <c r="G44">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H44" s="1">
-        <v>834991.33</v>
+        <v>440728.9</v>
       </c>
       <c r="I44" s="1">
-        <v>92065.32</v>
+        <v>226719.38</v>
       </c>
       <c r="J44" s="1">
-        <v>11.025901310856</v>
+        <v>51.441913611746</v>
       </c>
       <c r="K44">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.71</v>
+      </c>
+      <c r="L44" t="s">
+        <v>126</v>
       </c>
       <c r="M44" s="1">
-        <v>927056.65</v>
+        <v>667448.28</v>
       </c>
       <c r="N44" s="1">
-        <v>927056.65</v>
+        <v>669423.21</v>
       </c>
       <c r="O44" s="1">
-        <v>0.64</v>
+        <v>0.48</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B45" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C45" s="1">
-        <v>6411.0</v>
+        <v>6631.0</v>
       </c>
       <c r="D45" s="1">
-        <v>70.2</v>
+        <v>311.52</v>
       </c>
       <c r="E45" s="1">
-        <v>73.231701762596</v>
+        <v>367.85395415473</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
       <c r="G45">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H45" s="1">
-        <v>403007.0</v>
+        <v>2083822.85</v>
       </c>
       <c r="I45" s="1">
-        <v>-19347.14</v>
+        <v>-309709.29</v>
       </c>
       <c r="J45" s="1">
-        <v>-4.8006957695524</v>
+        <v>-14.862553695483</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>383659.86</v>
+        <v>1774113.56</v>
       </c>
       <c r="N45" s="1">
-        <v>383659.86</v>
+        <v>1774113.56</v>
       </c>
       <c r="O45" s="1">
-        <v>0.26</v>
+        <v>1.27</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B46" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C46" s="1">
-        <v>380.0</v>
+        <v>1880.0</v>
       </c>
       <c r="D46" s="1">
-        <v>457.61</v>
+        <v>480.46</v>
       </c>
       <c r="E46" s="1">
-        <v>466.9812368421</v>
+        <v>455.56277659574</v>
       </c>
       <c r="F46" t="s">
         <v>11</v>
       </c>
       <c r="G46">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H46" s="1">
-        <v>153129.75</v>
+        <v>733543.79</v>
       </c>
       <c r="I46" s="1">
-        <v>-4890.72</v>
+        <v>42223.63</v>
       </c>
       <c r="J46" s="1">
-        <v>-3.1938405176003</v>
+        <v>5.7561158005305</v>
       </c>
       <c r="K46">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.85</v>
+      </c>
+      <c r="L46" t="s">
+        <v>131</v>
       </c>
       <c r="M46" s="1">
-        <v>148239.03</v>
+        <v>775767.42</v>
       </c>
       <c r="N46" s="1">
-        <v>148239.03</v>
+        <v>777372.37</v>
       </c>
       <c r="O46" s="1">
-        <v>0.1</v>
+        <v>0.56</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="B47" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="C47" s="1">
-        <v>3332.0</v>
+        <v>11579.0</v>
       </c>
       <c r="D47" s="1">
-        <v>457.61</v>
+        <v>107.93</v>
       </c>
       <c r="E47" s="1">
-        <v>254.3075210084</v>
+        <v>115.47080231454</v>
       </c>
       <c r="F47" t="s">
         <v>11</v>
       </c>
       <c r="G47">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H47" s="1">
-        <v>764809.79</v>
+        <v>1153263.83</v>
       </c>
       <c r="I47" s="1">
-        <v>535012.48</v>
+        <v>-79942.69</v>
       </c>
       <c r="J47" s="1">
-        <v>69.95366521132</v>
+        <v>-6.9318648448378</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1299822.27</v>
+        <v>1073321.14</v>
       </c>
       <c r="N47" s="1">
-        <v>1299822.27</v>
+        <v>1073321.14</v>
       </c>
       <c r="O47" s="1">
-        <v>0.9</v>
+        <v>0.77</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="B48" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="C48" s="1">
-        <v>10348.0</v>
+        <v>10813.0</v>
       </c>
       <c r="D48" s="1">
-        <v>313.23</v>
+        <v>73.24</v>
       </c>
       <c r="E48" s="1">
-        <v>290.08747970622</v>
+        <v>79.364100619624</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
       <c r="G48">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H48" s="1">
-        <v>2565477.34</v>
+        <v>735457.56</v>
       </c>
       <c r="I48" s="1">
-        <v>197664.93</v>
+        <v>-55297.71</v>
       </c>
       <c r="J48" s="1">
-        <v>7.7048012437327</v>
+        <v>-7.5188172652682</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2763142.27</v>
+        <v>680159.85</v>
       </c>
       <c r="N48" s="1">
-        <v>2763142.27</v>
+        <v>680159.85</v>
       </c>
       <c r="O48" s="1">
-        <v>1.9</v>
+        <v>0.49</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="B49" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="C49" s="1">
-        <v>25595.0</v>
+        <v>343.0</v>
       </c>
       <c r="D49" s="1">
-        <v>29.4</v>
+        <v>402.3</v>
       </c>
       <c r="E49" s="1">
-        <v>32.147454580973</v>
+        <v>466.9812244898</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
       <c r="G49">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H49" s="1">
-        <v>702476.57</v>
+        <v>138219.75</v>
       </c>
       <c r="I49" s="1">
-        <v>-60992.41</v>
+        <v>-19708.22</v>
       </c>
       <c r="J49" s="1">
-        <v>-8.682483175204</v>
+        <v>-14.258613548353</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>641484.16</v>
+        <v>118511.53</v>
       </c>
       <c r="N49" s="1">
-        <v>641484.16</v>
+        <v>118511.53</v>
       </c>
       <c r="O49" s="1">
-        <v>0.44</v>
+        <v>0.08</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B50" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C50" s="1">
-        <v>6139.0</v>
+        <v>2918.0</v>
       </c>
       <c r="D50" s="1">
-        <v>104.34</v>
+        <v>402.3</v>
       </c>
       <c r="E50" s="1">
-        <v>133.66261931911</v>
+        <v>254.30752227553</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
       <c r="G50">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H50" s="1">
-        <v>699360.63</v>
+        <v>669782.4</v>
       </c>
       <c r="I50" s="1">
-        <v>-153311.22</v>
+        <v>338429.39</v>
       </c>
       <c r="J50" s="1">
-        <v>-21.921625756943</v>
+        <v>50.528259625813</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>546049.41</v>
+        <v>1008211.79</v>
       </c>
       <c r="N50" s="1">
-        <v>546049.41</v>
+        <v>1008211.79</v>
       </c>
       <c r="O50" s="1">
-        <v>0.38</v>
+        <v>0.72</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B51" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C51" s="1">
-        <v>35528.0</v>
+        <v>9091.0</v>
       </c>
       <c r="D51" s="1">
-        <v>22.28</v>
+        <v>300.96</v>
       </c>
       <c r="E51" s="1">
-        <v>18.909090294979</v>
+        <v>290.0874799252</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
       <c r="G51">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H51" s="1">
-        <v>573616.03</v>
+        <v>2253841.76</v>
       </c>
       <c r="I51" s="1">
-        <v>101175.19</v>
+        <v>95990.64</v>
       </c>
       <c r="J51" s="1">
-        <v>17.638138529706</v>
+        <v>4.2589786782547</v>
       </c>
       <c r="K51">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>0.0</v>
+      </c>
+      <c r="L51">
+        <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>674791.22</v>
+        <v>2349832.4</v>
       </c>
       <c r="N51" s="1">
-        <v>677972.53</v>
+        <v>2349832.4</v>
       </c>
       <c r="O51" s="1">
-        <v>0.47</v>
+        <v>1.68</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B52" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C52" s="1">
-        <v>1313.0</v>
+        <v>11535.0</v>
       </c>
       <c r="D52" s="1">
-        <v>501.14</v>
+        <v>30.36</v>
       </c>
       <c r="E52" s="1">
-        <v>460.85610053313</v>
+        <v>32.147454703078</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
       <c r="G52">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H52" s="1">
-        <v>516600.39</v>
+        <v>316587.9</v>
       </c>
       <c r="I52" s="1">
-        <v>44327.81</v>
+        <v>-15817.0</v>
       </c>
       <c r="J52" s="1">
-        <v>8.5806768361131</v>
+        <v>-4.9960848156231</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>560928.2</v>
+        <v>300770.9</v>
       </c>
       <c r="N52" s="1">
-        <v>560928.2</v>
+        <v>300770.9</v>
       </c>
       <c r="O52" s="1">
-        <v>0.39</v>
+        <v>0.22</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B53" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C53" s="1">
-        <v>1352.0</v>
+        <v>5393.0</v>
       </c>
       <c r="D53" s="1">
-        <v>619.07</v>
+        <v>94.45</v>
       </c>
       <c r="E53" s="1">
-        <v>556.1349556213</v>
+        <v>133.66262006305</v>
       </c>
       <c r="F53" t="s">
         <v>11</v>
       </c>
       <c r="G53">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H53" s="1">
-        <v>641999.27</v>
+        <v>614375.61</v>
       </c>
       <c r="I53" s="1">
-        <v>71510.5</v>
+        <v>-176905.05</v>
       </c>
       <c r="J53" s="1">
-        <v>11.138719830632</v>
+        <v>-28.794282702726</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>713509.77</v>
+        <v>437470.56</v>
       </c>
       <c r="N53" s="1">
-        <v>713509.77</v>
+        <v>437470.56</v>
       </c>
       <c r="O53" s="1">
-        <v>0.49</v>
+        <v>0.31</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B54" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C54" s="1">
-        <v>2438.0</v>
+        <v>3151.0</v>
       </c>
       <c r="D54" s="1">
-        <v>502.92</v>
+        <v>334.41</v>
       </c>
       <c r="E54" s="1">
-        <v>556.6281583265</v>
+        <v>334.46986353539</v>
       </c>
       <c r="F54" t="s">
         <v>11</v>
       </c>
       <c r="G54">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H54" s="1">
-        <v>1158634.19</v>
+        <v>905152.69</v>
       </c>
       <c r="I54" s="1">
-        <v>-113394.04</v>
+        <v>-162.0</v>
       </c>
       <c r="J54" s="1">
-        <v>-9.7868715577951</v>
+        <v>-0.017897532846088</v>
       </c>
       <c r="K54">
-        <v>0.56</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>0.0</v>
+      </c>
+      <c r="L54">
+        <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1045240.15</v>
+        <v>904990.69</v>
       </c>
       <c r="N54" s="1">
-        <v>1046596.72</v>
+        <v>904990.69</v>
       </c>
       <c r="O54" s="1">
-        <v>0.72</v>
+        <v>0.65</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B55" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C55" s="1">
-        <v>15548.0</v>
+        <v>31212.0</v>
       </c>
       <c r="D55" s="1">
-        <v>109.18</v>
+        <v>22.86</v>
       </c>
       <c r="E55" s="1">
-        <v>80.401532029843</v>
+        <v>18.909090093554</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
       <c r="G55">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H55" s="1">
-        <v>1067491.19</v>
+        <v>503932.21</v>
       </c>
       <c r="I55" s="1">
-        <v>379617.32</v>
+        <v>108861.47</v>
       </c>
       <c r="J55" s="1">
-        <v>35.561634939582</v>
+        <v>21.602403624884</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1447108.51</v>
+        <v>612793.68</v>
       </c>
       <c r="N55" s="1">
-        <v>1447108.51</v>
+        <v>612793.68</v>
       </c>
       <c r="O55" s="1">
-        <v>1.0</v>
+        <v>0.44</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B56" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C56" s="1">
-        <v>8609.0</v>
+        <v>2800.0</v>
       </c>
       <c r="D56" s="1">
-        <v>611.91</v>
+        <v>495.91</v>
       </c>
       <c r="E56" s="1">
-        <v>711.6312173307</v>
+        <v>483.93141428571</v>
       </c>
       <c r="F56" t="s">
         <v>11</v>
       </c>
       <c r="G56">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H56" s="1">
-        <v>5226758.02</v>
+        <v>1159453.33</v>
       </c>
       <c r="I56" s="1">
-        <v>-735957.81</v>
+        <v>33098.74</v>
       </c>
       <c r="J56" s="1">
-        <v>-14.080579341609</v>
+        <v>2.8546849746854</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>4490800.21</v>
+        <v>1192552.07</v>
       </c>
       <c r="N56" s="1">
-        <v>4490800.21</v>
+        <v>1192552.07</v>
       </c>
       <c r="O56" s="1">
-        <v>3.09</v>
+        <v>0.85</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B57" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C57" s="1">
-        <v>1552.0</v>
+        <v>1188.0</v>
       </c>
       <c r="D57" s="1">
-        <v>80.1</v>
+        <v>576.93</v>
       </c>
       <c r="E57" s="1">
-        <v>80.395496134021</v>
+        <v>556.13495791246</v>
       </c>
       <c r="F57" t="s">
         <v>11</v>
       </c>
       <c r="G57">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H57" s="1">
-        <v>106529.07</v>
+        <v>564123.62</v>
       </c>
       <c r="I57" s="1">
-        <v>-553.02</v>
+        <v>24524.84</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.51912590619631</v>
+        <v>4.3474229992355</v>
       </c>
       <c r="K57">
-        <v>0.0</v>
+        <v>0.5</v>
       </c>
       <c r="L57">
-        <v>0.0</v>
+        <v>592.8</v>
       </c>
       <c r="M57" s="1">
-        <v>105976.05</v>
+        <v>588648.46</v>
       </c>
       <c r="N57" s="1">
-        <v>105976.05</v>
+        <v>589241.26</v>
       </c>
       <c r="O57" s="1">
-        <v>0.07</v>
+        <v>0.42</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B58" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C58" s="1">
-        <v>6307.0</v>
+        <v>2142.0</v>
       </c>
       <c r="D58" s="1">
-        <v>517.16</v>
+        <v>477.68</v>
       </c>
       <c r="E58" s="1">
-        <v>393.88281433328</v>
+        <v>556.62815592904</v>
       </c>
       <c r="F58" t="s">
         <v>11</v>
       </c>
       <c r="G58">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H58" s="1">
-        <v>2123994.87</v>
+        <v>1017963.26</v>
       </c>
       <c r="I58" s="1">
-        <v>656558.49</v>
+        <v>-139197.8</v>
       </c>
       <c r="J58" s="1">
-        <v>30.911491325777</v>
+        <v>-13.674147729064</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2780553.36</v>
+        <v>878765.46</v>
       </c>
       <c r="N58" s="1">
-        <v>2780553.36</v>
+        <v>878765.46</v>
       </c>
       <c r="O58" s="1">
-        <v>1.91</v>
+        <v>0.63</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B59" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C59" s="1">
-        <v>20647.0</v>
+        <v>13005.0</v>
       </c>
       <c r="D59" s="1">
-        <v>407.78</v>
+        <v>115.65</v>
       </c>
       <c r="E59" s="1">
-        <v>493.77856540902</v>
+        <v>80.40153171857</v>
       </c>
       <c r="F59" t="s">
         <v>11</v>
       </c>
       <c r="G59">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H59" s="1">
-        <v>8714039.5</v>
+        <v>892894.45</v>
       </c>
       <c r="I59" s="1">
-        <v>-1536652.64</v>
+        <v>398837.63</v>
       </c>
       <c r="J59" s="1">
-        <v>-17.634217058575</v>
+        <v>44.667948154454</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>7177386.86</v>
+        <v>1291732.08</v>
       </c>
       <c r="N59" s="1">
-        <v>7177386.86</v>
+        <v>1291732.08</v>
       </c>
       <c r="O59" s="1">
-        <v>4.94</v>
+        <v>0.92</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B60" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C60" s="1">
-        <v>5663.0</v>
+        <v>7564.0</v>
       </c>
       <c r="D60" s="1">
-        <v>190.59</v>
+        <v>597.63</v>
       </c>
       <c r="E60" s="1">
-        <v>144.26844428748</v>
+        <v>711.63121760973</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
       <c r="G60">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H60" s="1">
-        <v>697656.25</v>
+        <v>4592310.1</v>
       </c>
       <c r="I60" s="1">
-        <v>222433.4</v>
+        <v>-709909.35</v>
       </c>
       <c r="J60" s="1">
-        <v>31.882950951848</v>
+        <v>-15.458654458025</v>
       </c>
       <c r="K60">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>0.0</v>
+      </c>
+      <c r="L60">
+        <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>920089.65</v>
+        <v>3882400.75</v>
       </c>
       <c r="N60" s="1">
-        <v>923468.96</v>
+        <v>3882400.75</v>
       </c>
       <c r="O60" s="1">
-        <v>0.64</v>
+        <v>2.78</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>158</v>
       </c>
       <c r="B61" t="s">
         <v>159</v>
       </c>
       <c r="C61" s="1">
-        <v>9949.0</v>
+        <v>1364.0</v>
       </c>
       <c r="D61" s="1">
-        <v>93.61</v>
+        <v>82.82</v>
       </c>
       <c r="E61" s="1">
-        <v>94.119698462157</v>
+        <v>80.395498533724</v>
       </c>
       <c r="F61" t="s">
         <v>11</v>
       </c>
       <c r="G61">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H61" s="1">
-        <v>803120.34</v>
+        <v>93624.77</v>
       </c>
       <c r="I61" s="1">
-        <v>-9184.97</v>
+        <v>3396.3</v>
       </c>
       <c r="J61" s="1">
-        <v>-1.1436604880409</v>
+        <v>3.6275656538328</v>
       </c>
       <c r="K61">
-        <v>0.0</v>
+        <v>0.4</v>
       </c>
       <c r="L61">
-        <v>0.0</v>
+        <v>547.49</v>
       </c>
       <c r="M61" s="1">
-        <v>793935.37</v>
+        <v>97021.07</v>
       </c>
       <c r="N61" s="1">
-        <v>793935.37</v>
+        <v>97568.56</v>
       </c>
       <c r="O61" s="1">
-        <v>0.55</v>
+        <v>0.07</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B62" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C62" s="1">
-        <v>11660.0</v>
+        <v>4124.0</v>
       </c>
       <c r="D62" s="1">
-        <v>93.61</v>
+        <v>1064.1</v>
       </c>
       <c r="E62" s="1">
-        <v>43.225473413379</v>
+        <v>393.8828128031</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
       <c r="G62">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H62" s="1">
-        <v>457315.67</v>
+        <v>1388830.64</v>
       </c>
       <c r="I62" s="1">
-        <v>473158.39</v>
+        <v>2380094.85</v>
       </c>
       <c r="J62" s="1">
-        <v>103.46428540268</v>
+        <v>171.37401648915</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>930474.06</v>
+        <v>3768925.49</v>
       </c>
       <c r="N62" s="1">
-        <v>930474.06</v>
+        <v>3768925.49</v>
       </c>
       <c r="O62" s="1">
-        <v>0.64</v>
+        <v>2.7</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B63" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C63" s="1">
-        <v>2991.0</v>
+        <v>18140.0</v>
       </c>
       <c r="D63" s="1">
-        <v>111.09</v>
+        <v>441.31</v>
       </c>
       <c r="E63" s="1">
-        <v>116.83629889669</v>
+        <v>493.77856504961</v>
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
       <c r="G63">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H63" s="1">
-        <v>295824.41</v>
+        <v>7655963.41</v>
       </c>
       <c r="I63" s="1">
-        <v>-12571.19</v>
+        <v>-780570.79</v>
       </c>
       <c r="J63" s="1">
-        <v>-4.2495445186555</v>
+        <v>-10.19559196143</v>
       </c>
       <c r="K63">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.55</v>
+      </c>
+      <c r="L63" t="s">
+        <v>164</v>
       </c>
       <c r="M63" s="1">
-        <v>283253.22</v>
+        <v>6875392.62</v>
       </c>
       <c r="N63" s="1">
-        <v>283253.22</v>
+        <v>6885316.76</v>
       </c>
       <c r="O63" s="1">
-        <v>0.2</v>
+        <v>4.93</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B64" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C64" s="1">
-        <v>14871.0</v>
+        <v>4976.0</v>
       </c>
       <c r="D64" s="1">
-        <v>97.88</v>
+        <v>214.98</v>
       </c>
       <c r="E64" s="1">
-        <v>74.798555577971</v>
+        <v>144.26844453376</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
       <c r="G64">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H64" s="1">
-        <v>951659.1</v>
+        <v>613020.92</v>
       </c>
       <c r="I64" s="1">
-        <v>289186.11</v>
+        <v>305723.86</v>
       </c>
       <c r="J64" s="1">
-        <v>30.387573659517</v>
+        <v>49.871684640061</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>1240845.21</v>
+        <v>918744.78</v>
       </c>
       <c r="N64" s="1">
-        <v>1240845.21</v>
+        <v>918744.78</v>
       </c>
       <c r="O64" s="1">
-        <v>0.85</v>
+        <v>0.66</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B65" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="C65" s="1">
-        <v>30757.0</v>
+        <v>11660.0</v>
       </c>
       <c r="D65" s="1">
-        <v>199.57</v>
+        <v>83.33</v>
       </c>
       <c r="E65" s="1">
-        <v>85.334505966121</v>
+        <v>43.225473413379</v>
       </c>
       <c r="F65" t="s">
         <v>11</v>
       </c>
       <c r="G65">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H65" s="1">
-        <v>2465459.21</v>
+        <v>457315.67</v>
       </c>
       <c r="I65" s="1">
-        <v>2767203.07</v>
+        <v>377165.2</v>
       </c>
       <c r="J65" s="1">
-        <v>112.23885022215</v>
+        <v>82.473710118002</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>5232662.28</v>
+        <v>834480.87</v>
       </c>
       <c r="N65" s="1">
-        <v>5232662.28</v>
+        <v>834480.87</v>
       </c>
       <c r="O65" s="1">
-        <v>3.6</v>
+        <v>0.6</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B66" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="C66" s="1">
-        <v>44003.0</v>
+        <v>7597.0</v>
       </c>
       <c r="D66" s="1">
-        <v>199.57</v>
+        <v>83.33</v>
       </c>
       <c r="E66" s="1">
-        <v>148.50698111492</v>
+        <v>91.251395287614</v>
       </c>
       <c r="F66" t="s">
         <v>11</v>
       </c>
       <c r="G66">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H66" s="1">
-        <v>5587936.19</v>
+        <v>594569.06</v>
       </c>
       <c r="I66" s="1">
-        <v>1898256.82</v>
+        <v>-50868.27</v>
       </c>
       <c r="J66" s="1">
-        <v>33.970624492761</v>
+        <v>-8.5554855478016</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>7486193.01</v>
+        <v>543700.79</v>
       </c>
       <c r="N66" s="1">
-        <v>7486193.01</v>
+        <v>543700.79</v>
       </c>
       <c r="O66" s="1">
-        <v>5.16</v>
+        <v>0.39</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B67" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C67" s="1">
-        <v>16014.0</v>
+        <v>2628.0</v>
       </c>
       <c r="D67" s="1">
-        <v>73.65</v>
+        <v>109.5</v>
       </c>
       <c r="E67" s="1">
-        <v>90.717896840265</v>
+        <v>116.83629756469</v>
       </c>
       <c r="F67" t="s">
         <v>11</v>
       </c>
       <c r="G67">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H67" s="1">
-        <v>1237466.04</v>
+        <v>259921.95</v>
       </c>
       <c r="I67" s="1">
-        <v>-232026.29</v>
+        <v>-12774.61</v>
       </c>
       <c r="J67" s="1">
-        <v>-18.750113740495</v>
+        <v>-4.9147869196888</v>
       </c>
       <c r="K67">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="L67">
-        <v>0.0</v>
+        <v>410.78</v>
       </c>
       <c r="M67" s="1">
-        <v>1005439.75</v>
+        <v>247147.34</v>
       </c>
       <c r="N67" s="1">
-        <v>1005439.75</v>
+        <v>247558.12</v>
       </c>
       <c r="O67" s="1">
-        <v>0.69</v>
+        <v>0.18</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B68" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C68" s="1">
-        <v>46388.0</v>
+        <v>13065.0</v>
       </c>
       <c r="D68" s="1">
-        <v>35.61</v>
+        <v>85.68</v>
       </c>
       <c r="E68" s="1">
-        <v>42.477591618522</v>
+        <v>74.798555683123</v>
       </c>
       <c r="F68" t="s">
         <v>11</v>
       </c>
       <c r="G68">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H68" s="1">
-        <v>1675865.42</v>
+        <v>836085.41</v>
       </c>
       <c r="I68" s="1">
-        <v>-267675.93</v>
+        <v>125317.26</v>
       </c>
       <c r="J68" s="1">
-        <v>-15.97240009881</v>
+        <v>14.988571562324</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1408189.49</v>
+        <v>961402.67</v>
       </c>
       <c r="N68" s="1">
-        <v>1408189.49</v>
+        <v>961402.67</v>
       </c>
       <c r="O68" s="1">
-        <v>0.97</v>
+        <v>0.69</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B69" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="C69" s="1">
-        <v>12609.0</v>
+        <v>34534.0</v>
       </c>
       <c r="D69" s="1">
-        <v>161.39</v>
+        <v>222.82</v>
       </c>
       <c r="E69" s="1">
-        <v>178.75728051392</v>
+        <v>153.04213818266</v>
       </c>
       <c r="F69" t="s">
         <v>11</v>
       </c>
       <c r="G69">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H69" s="1">
-        <v>1921359.34</v>
+        <v>4521094.38</v>
       </c>
       <c r="I69" s="1">
-        <v>-186593.98</v>
+        <v>2087627.98</v>
       </c>
       <c r="J69" s="1">
-        <v>-9.7115607744671</v>
+        <v>46.175279800286</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1734765.36</v>
+        <v>6608722.36</v>
       </c>
       <c r="N69" s="1">
-        <v>1734765.36</v>
+        <v>6608722.36</v>
       </c>
       <c r="O69" s="1">
-        <v>1.19</v>
+        <v>4.73</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B70" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C70" s="1">
-        <v>12278.0</v>
+        <v>30757.0</v>
       </c>
       <c r="D70" s="1">
-        <v>139.11</v>
+        <v>222.82</v>
       </c>
       <c r="E70" s="1">
-        <v>141.68447955693</v>
+        <v>85.334505966121</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
       <c r="G70">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H70" s="1">
-        <v>1472804.07</v>
+        <v>2465459.21</v>
       </c>
       <c r="I70" s="1">
-        <v>-16776.98</v>
+        <v>3420464.04</v>
       </c>
       <c r="J70" s="1">
-        <v>-1.139118253523</v>
+        <v>138.7353733587</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1456027.09</v>
+        <v>5885923.25</v>
       </c>
       <c r="N70" s="1">
-        <v>1456027.09</v>
+        <v>5885923.25</v>
       </c>
       <c r="O70" s="1">
-        <v>1.0</v>
+        <v>4.21</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B71" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C71" s="1">
-        <v>8124.0</v>
+        <v>9940.0</v>
       </c>
       <c r="D71" s="1">
-        <v>179.32</v>
+        <v>135.32</v>
       </c>
       <c r="E71" s="1">
-        <v>180.36083087149</v>
+        <v>90.71789637827</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
       <c r="G71">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H71" s="1">
-        <v>1259057.56</v>
+        <v>768103.68</v>
       </c>
       <c r="I71" s="1">
-        <v>-17170.45</v>
+        <v>387116.66</v>
       </c>
       <c r="J71" s="1">
-        <v>-1.3637541718109</v>
+        <v>50.39901123765</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1241887.11</v>
+        <v>1155220.34</v>
       </c>
       <c r="N71" s="1">
-        <v>1241887.11</v>
+        <v>1155220.34</v>
       </c>
       <c r="O71" s="1">
-        <v>0.86</v>
+        <v>0.83</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B72" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C72" s="1">
-        <v>1943.0</v>
+        <v>40754.0</v>
       </c>
       <c r="D72" s="1">
-        <v>909.42</v>
+        <v>38.32</v>
       </c>
       <c r="E72" s="1">
-        <v>931.29937210499</v>
+        <v>42.477591647446</v>
       </c>
       <c r="F72" t="s">
         <v>11</v>
       </c>
       <c r="G72">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H72" s="1">
-        <v>1551792.12</v>
+        <v>1472325.15</v>
       </c>
       <c r="I72" s="1">
-        <v>-45459.86</v>
+        <v>-131067.56</v>
       </c>
       <c r="J72" s="1">
-        <v>-2.9295070785641</v>
+        <v>-8.9020798157255</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1506332.26</v>
+        <v>1341257.59</v>
       </c>
       <c r="N72" s="1">
-        <v>1506332.26</v>
+        <v>1341257.59</v>
       </c>
       <c r="O72" s="1">
-        <v>1.04</v>
+        <v>0.96</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B73" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C73" s="1">
-        <v>2764.0</v>
+        <v>8419.0</v>
       </c>
       <c r="D73" s="1">
-        <v>179.15</v>
+        <v>244.58</v>
       </c>
       <c r="E73" s="1">
-        <v>154.16118306802</v>
+        <v>178.75727996199</v>
       </c>
       <c r="F73" t="s">
         <v>11</v>
       </c>
       <c r="G73">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H73" s="1">
-        <v>363435.4</v>
+        <v>1282887.17</v>
       </c>
       <c r="I73" s="1">
-        <v>58686.93</v>
+        <v>485583.67</v>
       </c>
       <c r="J73" s="1">
-        <v>16.147829848166</v>
+        <v>37.850847787339</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>422122.33</v>
+        <v>1768470.84</v>
       </c>
       <c r="N73" s="1">
-        <v>422122.33</v>
+        <v>1768470.84</v>
       </c>
       <c r="O73" s="1">
-        <v>0.29</v>
+        <v>1.27</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B74" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C74" s="1">
-        <v>11193.0</v>
+        <v>10787.0</v>
       </c>
       <c r="D74" s="1">
-        <v>147.09</v>
+        <v>152.17</v>
       </c>
       <c r="E74" s="1">
-        <v>158.59507191995</v>
+        <v>141.68447946602</v>
       </c>
       <c r="F74" t="s">
         <v>11</v>
       </c>
       <c r="G74">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H74" s="1">
-        <v>1515576.05</v>
+        <v>1293951.58</v>
       </c>
       <c r="I74" s="1">
-        <v>-112073.75</v>
+        <v>115811.63</v>
       </c>
       <c r="J74" s="1">
-        <v>-7.394795530056</v>
+        <v>8.9502290340725</v>
       </c>
       <c r="K74">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>0.0</v>
+      </c>
+      <c r="L74">
+        <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1403502.3</v>
+        <v>1409763.21</v>
       </c>
       <c r="N74" s="1">
-        <v>1410772.67</v>
+        <v>1409763.21</v>
       </c>
       <c r="O74" s="1">
-        <v>0.97</v>
+        <v>1.01</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>183</v>
       </c>
       <c r="B75" t="s">
         <v>184</v>
       </c>
       <c r="C75" s="1">
-        <v>3730.0</v>
+        <v>2028.0</v>
       </c>
       <c r="D75" s="1">
-        <v>201.28</v>
+        <v>297.18</v>
       </c>
       <c r="E75" s="1">
-        <v>254.02156836461</v>
+        <v>180.36083333333</v>
       </c>
       <c r="F75" t="s">
         <v>11</v>
       </c>
       <c r="G75">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H75" s="1">
-        <v>810002.62</v>
+        <v>314299.45</v>
       </c>
       <c r="I75" s="1">
-        <v>-169983.52</v>
+        <v>203312.13</v>
       </c>
       <c r="J75" s="1">
-        <v>-20.985551873894</v>
+        <v>64.687396048577</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>640019.1</v>
+        <v>517611.58</v>
       </c>
       <c r="N75" s="1">
-        <v>640019.1</v>
+        <v>517611.58</v>
       </c>
       <c r="O75" s="1">
-        <v>0.44</v>
+        <v>0.37</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>185</v>
       </c>
       <c r="B76" t="s">
         <v>186</v>
       </c>
       <c r="C76" s="1">
-        <v>8251.0</v>
+        <v>2119.0</v>
       </c>
       <c r="D76" s="1">
-        <v>142.02</v>
+        <v>836.32</v>
       </c>
       <c r="E76" s="1">
-        <v>108.40553145073</v>
+        <v>916.98606418122</v>
       </c>
       <c r="F76" t="s">
         <v>11</v>
       </c>
       <c r="G76">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H76" s="1">
-        <v>763774.94</v>
+        <v>1667409.95</v>
       </c>
       <c r="I76" s="1">
-        <v>235165.45</v>
+        <v>-145391.59</v>
       </c>
       <c r="J76" s="1">
-        <v>30.789888183553</v>
+        <v>-8.7196067169924</v>
       </c>
       <c r="K76">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.09</v>
+      </c>
+      <c r="L76" t="s">
+        <v>187</v>
       </c>
       <c r="M76" s="1">
-        <v>998940.39</v>
+        <v>1522018.36</v>
       </c>
       <c r="N76" s="1">
-        <v>998940.39</v>
+        <v>1524331.76</v>
       </c>
       <c r="O76" s="1">
-        <v>0.69</v>
+        <v>1.09</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B77" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C77" s="1">
-        <v>6520.0</v>
+        <v>2429.0</v>
       </c>
       <c r="D77" s="1">
-        <v>81.66</v>
+        <v>182.56</v>
       </c>
       <c r="E77" s="1">
-        <v>83.484711656442</v>
+        <v>154.16118567312</v>
       </c>
       <c r="F77" t="s">
         <v>11</v>
       </c>
       <c r="G77">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H77" s="1">
-        <v>469541.53</v>
+        <v>319386.61</v>
       </c>
       <c r="I77" s="1">
-        <v>-15662.16</v>
+        <v>61459.56</v>
       </c>
       <c r="J77" s="1">
-        <v>-3.3356282670033</v>
+        <v>19.242998321063</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>453879.37</v>
+        <v>380846.17</v>
       </c>
       <c r="N77" s="1">
-        <v>453879.37</v>
+        <v>380846.17</v>
       </c>
       <c r="O77" s="1">
-        <v>0.31</v>
+        <v>0.27</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B78" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C78" s="1">
-        <v>11615.0</v>
+        <v>9834.0</v>
       </c>
       <c r="D78" s="1">
-        <v>72.89</v>
+        <v>140.82</v>
       </c>
       <c r="E78" s="1">
-        <v>110.38685578993</v>
+        <v>158.59507219849</v>
       </c>
       <c r="F78" t="s">
         <v>11</v>
       </c>
       <c r="G78">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H78" s="1">
-        <v>1088304.3</v>
+        <v>1331562.13</v>
       </c>
       <c r="I78" s="1">
-        <v>-366581.14</v>
+        <v>-142208.52</v>
       </c>
       <c r="J78" s="1">
-        <v>-33.683698575849</v>
+        <v>-10.679826107701</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>721723.16</v>
+        <v>1189353.61</v>
       </c>
       <c r="N78" s="1">
-        <v>721723.16</v>
+        <v>1189353.61</v>
       </c>
       <c r="O78" s="1">
-        <v>0.5</v>
+        <v>0.85</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B79" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C79" s="1">
-        <v>5965.0</v>
+        <v>3277.0</v>
       </c>
       <c r="D79" s="1">
-        <v>176.07</v>
+        <v>196.82</v>
       </c>
       <c r="E79" s="1">
-        <v>199.43042581727</v>
+        <v>254.02156850778</v>
       </c>
       <c r="F79" t="s">
         <v>11</v>
       </c>
       <c r="G79">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H79" s="1">
-        <v>1014561.46</v>
+        <v>711629.65</v>
       </c>
       <c r="I79" s="1">
-        <v>-119239.39</v>
+        <v>-157690.42</v>
       </c>
       <c r="J79" s="1">
-        <v>-11.752801057513</v>
+        <v>-22.159057031983</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>895322.07</v>
+        <v>553939.23</v>
       </c>
       <c r="N79" s="1">
-        <v>895322.07</v>
+        <v>553939.23</v>
       </c>
       <c r="O79" s="1">
-        <v>0.62</v>
+        <v>0.4</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B80" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C80" s="1">
-        <v>4211.0</v>
+        <v>7249.0</v>
       </c>
       <c r="D80" s="1">
-        <v>56.88</v>
+        <v>140.41</v>
       </c>
       <c r="E80" s="1">
-        <v>34.260740916647</v>
+        <v>108.40553179749</v>
       </c>
       <c r="F80" t="s">
         <v>11</v>
       </c>
       <c r="G80">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H80" s="1">
-        <v>123187.52</v>
+        <v>671022.24</v>
       </c>
       <c r="I80" s="1">
-        <v>80999.58</v>
+        <v>203141.1</v>
       </c>
       <c r="J80" s="1">
-        <v>65.753073038568</v>
+        <v>30.273378122311</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>204187.1</v>
+        <v>874163.34</v>
       </c>
       <c r="N80" s="1">
-        <v>204187.1</v>
+        <v>874163.34</v>
       </c>
       <c r="O80" s="1">
-        <v>0.14</v>
+        <v>0.63</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B81" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C81" s="1">
-        <v>2364.0</v>
+        <v>5728.0</v>
       </c>
       <c r="D81" s="1">
-        <v>136.47</v>
+        <v>78.32</v>
       </c>
       <c r="E81" s="1">
-        <v>165.08086294416</v>
+        <v>83.484711941341</v>
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
       <c r="G81">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H81" s="1">
-        <v>331057.16</v>
+        <v>412505.2</v>
       </c>
       <c r="I81" s="1">
-        <v>-56034.71</v>
+        <v>-27211.29</v>
       </c>
       <c r="J81" s="1">
-        <v>-16.925992478157</v>
+        <v>-6.5965932065826</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>275022.45</v>
+        <v>385293.91</v>
       </c>
       <c r="N81" s="1">
-        <v>275022.45</v>
+        <v>385293.91</v>
       </c>
       <c r="O81" s="1">
-        <v>0.19</v>
+        <v>0.28</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B82" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C82" s="1">
-        <v>3539.0</v>
+        <v>10205.0</v>
       </c>
       <c r="D82" s="1">
-        <v>315.13</v>
+        <v>88.16</v>
       </c>
       <c r="E82" s="1">
-        <v>330.24198078553</v>
+        <v>110.38685546301</v>
       </c>
       <c r="F82" t="s">
         <v>11</v>
       </c>
       <c r="G82">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H82" s="1">
-        <v>997334.45</v>
+        <v>956189.87</v>
       </c>
       <c r="I82" s="1">
-        <v>-46611.92</v>
+        <v>-183507.43</v>
       </c>
       <c r="J82" s="1">
-        <v>-4.6736498473506</v>
+        <v>-19.191526260365</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>950722.53</v>
+        <v>772682.44</v>
       </c>
       <c r="N82" s="1">
-        <v>950722.53</v>
+        <v>772682.44</v>
       </c>
       <c r="O82" s="1">
-        <v>0.65</v>
+        <v>0.55</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B83" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C83" s="1">
-        <v>1434.0</v>
+        <v>5241.0</v>
       </c>
       <c r="D83" s="1">
-        <v>195.5</v>
+        <v>174.26</v>
       </c>
       <c r="E83" s="1">
-        <v>233.95534170153</v>
+        <v>199.43042549132</v>
       </c>
       <c r="F83" t="s">
         <v>11</v>
       </c>
       <c r="G83">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H83" s="1">
-        <v>286421.19</v>
+        <v>891419.38</v>
       </c>
       <c r="I83" s="1">
-        <v>-47431.38</v>
+        <v>-107036.11</v>
       </c>
       <c r="J83" s="1">
-        <v>-16.560010800877</v>
+        <v>-12.007379736348</v>
       </c>
       <c r="K83">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.44</v>
+      </c>
+      <c r="L83" t="s">
+        <v>202</v>
       </c>
       <c r="M83" s="1">
-        <v>238989.81</v>
+        <v>784383.27</v>
       </c>
       <c r="N83" s="1">
-        <v>238989.81</v>
+        <v>786683.39</v>
       </c>
       <c r="O83" s="1">
-        <v>0.16</v>
+        <v>0.56</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B84" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C84" s="1">
-        <v>4276.0</v>
+        <v>662.0</v>
       </c>
       <c r="D84" s="1">
-        <v>260.08</v>
+        <v>1716.36</v>
       </c>
       <c r="E84" s="1">
-        <v>172.12817820393</v>
+        <v>1541.6927492447</v>
       </c>
       <c r="F84" t="s">
         <v>11</v>
       </c>
       <c r="G84">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H84" s="1">
-        <v>628289.74</v>
+        <v>876428.57</v>
       </c>
       <c r="I84" s="1">
-        <v>319753.46</v>
+        <v>99420.89</v>
       </c>
       <c r="J84" s="1">
-        <v>50.89267572633</v>
+        <v>11.343866848156</v>
       </c>
       <c r="K84">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>0.0</v>
+      </c>
+      <c r="L84">
+        <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>948043.2</v>
+        <v>975849.46</v>
       </c>
       <c r="N84" s="1">
-        <v>951232.75</v>
+        <v>975849.46</v>
       </c>
       <c r="O84" s="1">
-        <v>0.66</v>
+        <v>0.7</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B85" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C85" s="1">
-        <v>7287.0</v>
+        <v>1063.0</v>
       </c>
       <c r="D85" s="1">
-        <v>381.63</v>
+        <v>926.61</v>
       </c>
       <c r="E85" s="1">
-        <v>335.3327061891</v>
+        <v>783.0390780809</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
       <c r="G85">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H85" s="1">
-        <v>2086560.83</v>
+        <v>713520.81</v>
       </c>
       <c r="I85" s="1">
-        <v>284129.09</v>
+        <v>132433.1</v>
       </c>
       <c r="J85" s="1">
-        <v>13.617100729337</v>
+        <v>18.560509818908</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>2370689.92</v>
+        <v>845953.91</v>
       </c>
       <c r="N85" s="1">
-        <v>2370689.92</v>
+        <v>845953.91</v>
       </c>
       <c r="O85" s="1">
-        <v>1.63</v>
+        <v>0.61</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B86" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C86" s="1">
-        <v>2532.0</v>
+        <v>3699.0</v>
       </c>
       <c r="D86" s="1">
-        <v>281.08</v>
+        <v>56.56</v>
       </c>
       <c r="E86" s="1">
-        <v>215.19041469194</v>
+        <v>34.260740740741</v>
       </c>
       <c r="F86" t="s">
         <v>11</v>
       </c>
       <c r="G86">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H86" s="1">
-        <v>464562.51</v>
+        <v>108209.6</v>
       </c>
       <c r="I86" s="1">
-        <v>142141.86</v>
+        <v>71474.72</v>
       </c>
       <c r="J86" s="1">
-        <v>30.596928710412</v>
+        <v>66.052106282622</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>606704.37</v>
+        <v>179684.32</v>
       </c>
       <c r="N86" s="1">
-        <v>606704.37</v>
+        <v>179684.32</v>
       </c>
       <c r="O86" s="1">
-        <v>0.42</v>
+        <v>0.13</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B87" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C87" s="1">
-        <v>3185.0</v>
+        <v>3287.0</v>
       </c>
       <c r="D87" s="1">
-        <v>478.96</v>
+        <v>261.14</v>
       </c>
       <c r="E87" s="1">
-        <v>427.74191836735</v>
+        <v>168.90334955887</v>
       </c>
       <c r="F87" t="s">
         <v>11</v>
       </c>
       <c r="G87">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H87" s="1">
-        <v>1163489.14</v>
+        <v>475882.71</v>
       </c>
       <c r="I87" s="1">
-        <v>136956.36</v>
+        <v>261324.47</v>
       </c>
       <c r="J87" s="1">
-        <v>11.771176480427</v>
+        <v>54.91362987321</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>1300445.5</v>
+        <v>737207.18</v>
       </c>
       <c r="N87" s="1">
-        <v>1300445.5</v>
+        <v>737207.18</v>
       </c>
       <c r="O87" s="1">
-        <v>0.9</v>
+        <v>0.53</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B88" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C88" s="1">
-        <v>3000.0</v>
+        <v>3109.0</v>
       </c>
       <c r="D88" s="1">
-        <v>156.75</v>
+        <v>293.3</v>
       </c>
       <c r="E88" s="1">
-        <v>148.79794333333</v>
+        <v>330.24198134448</v>
       </c>
       <c r="F88" t="s">
         <v>11</v>
       </c>
       <c r="G88">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H88" s="1">
-        <v>375231.22</v>
+        <v>876155.07</v>
       </c>
       <c r="I88" s="1">
-        <v>25646.83</v>
+        <v>-92997.34</v>
       </c>
       <c r="J88" s="1">
-        <v>6.8349403335895</v>
+        <v>-10.614255761825</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>400878.05</v>
+        <v>783157.73</v>
       </c>
       <c r="N88" s="1">
-        <v>400878.05</v>
+        <v>783157.73</v>
       </c>
       <c r="O88" s="1">
-        <v>0.28</v>
+        <v>0.56</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B89" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C89" s="1">
-        <v>2313.0</v>
+        <v>1260.0</v>
       </c>
       <c r="D89" s="1">
-        <v>492.54</v>
+        <v>188.83</v>
       </c>
       <c r="E89" s="1">
-        <v>418.92536100303</v>
+        <v>233.95534126984</v>
       </c>
       <c r="F89" t="s">
         <v>11</v>
       </c>
       <c r="G89">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H89" s="1">
-        <v>825432.63</v>
+        <v>251667.16</v>
       </c>
       <c r="I89" s="1">
-        <v>145749.35</v>
+        <v>-47324.99</v>
       </c>
       <c r="J89" s="1">
-        <v>17.657328375788</v>
+        <v>-18.804594926092</v>
       </c>
       <c r="K89">
-        <v>0.26</v>
+        <v>0.61</v>
       </c>
       <c r="L89">
-        <v>595.69</v>
+        <v>772.65</v>
       </c>
       <c r="M89" s="1">
-        <v>971181.98</v>
+        <v>204342.17</v>
       </c>
       <c r="N89" s="1">
-        <v>971777.67</v>
+        <v>205114.82</v>
       </c>
       <c r="O89" s="1">
-        <v>0.67</v>
+        <v>0.15</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B90" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C90" s="1">
-        <v>18693.0</v>
+        <v>3757.0</v>
       </c>
       <c r="D90" s="1">
-        <v>74.61</v>
+        <v>263.3</v>
       </c>
       <c r="E90" s="1">
-        <v>84.314065158081</v>
+        <v>172.12817939846</v>
       </c>
       <c r="F90" t="s">
         <v>11</v>
       </c>
       <c r="G90">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H90" s="1">
-        <v>1359281.3</v>
+        <v>552031.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-170342.44</v>
+        <v>297557.27</v>
       </c>
       <c r="J90" s="1">
-        <v>-12.531801916204</v>
+        <v>53.902275415692</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>1188938.86</v>
+        <v>849588.27</v>
       </c>
       <c r="N90" s="1">
-        <v>1188938.86</v>
+        <v>849588.27</v>
       </c>
       <c r="O90" s="1">
-        <v>0.82</v>
+        <v>0.61</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B91" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C91" s="1">
-        <v>711.0</v>
+        <v>6402.0</v>
       </c>
       <c r="D91" s="1">
-        <v>959.84</v>
+        <v>423.74</v>
       </c>
       <c r="E91" s="1">
-        <v>869.1782419128</v>
+        <v>335.33270696657</v>
       </c>
       <c r="F91" t="s">
         <v>11</v>
       </c>
       <c r="G91">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H91" s="1">
-        <v>532598.49</v>
+        <v>1833149.78</v>
       </c>
       <c r="I91" s="1">
-        <v>49172.31</v>
+        <v>496719.66</v>
       </c>
       <c r="J91" s="1">
-        <v>9.2325289919617</v>
+        <v>27.096512539199</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>581770.8</v>
+        <v>2329869.44</v>
       </c>
       <c r="N91" s="1">
-        <v>581770.8</v>
+        <v>2329869.44</v>
       </c>
       <c r="O91" s="1">
-        <v>0.4</v>
+        <v>1.67</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B92" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C92" s="1">
-        <v>2560.0</v>
+        <v>2225.0</v>
       </c>
       <c r="D92" s="1">
-        <v>370.48</v>
+        <v>308.12</v>
       </c>
       <c r="E92" s="1">
-        <v>309.122</v>
+        <v>215.19041348315</v>
       </c>
       <c r="F92" t="s">
         <v>11</v>
       </c>
       <c r="G92">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H92" s="1">
-        <v>674725.94</v>
+        <v>408235.23</v>
       </c>
       <c r="I92" s="1">
-        <v>133789.3</v>
+        <v>180562.81</v>
       </c>
       <c r="J92" s="1">
-        <v>19.828687778033</v>
+        <v>44.230090088011</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>808515.24</v>
+        <v>588798.04</v>
       </c>
       <c r="N92" s="1">
-        <v>808515.24</v>
+        <v>588798.04</v>
       </c>
       <c r="O92" s="1">
-        <v>0.56</v>
+        <v>0.42</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B93" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C93" s="1">
-        <v>3361.0</v>
+        <v>2798.0</v>
       </c>
       <c r="D93" s="1">
-        <v>252.58</v>
+        <v>482.08</v>
       </c>
       <c r="E93" s="1">
-        <v>251.43578696816</v>
+        <v>427.74191922802</v>
       </c>
       <c r="F93" t="s">
         <v>11</v>
       </c>
       <c r="G93">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H93" s="1">
-        <v>720408.92</v>
+        <v>1022116.99</v>
       </c>
       <c r="I93" s="1">
-        <v>3278.37</v>
+        <v>136348.97</v>
       </c>
       <c r="J93" s="1">
-        <v>0.45507071178408</v>
+        <v>13.339859461685</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>723687.29</v>
+        <v>1158465.96</v>
       </c>
       <c r="N93" s="1">
-        <v>723687.29</v>
+        <v>1158465.96</v>
       </c>
       <c r="O93" s="1">
-        <v>0.5</v>
+        <v>0.83</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B94" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C94" s="1">
-        <v>3220.0</v>
+        <v>2636.0</v>
       </c>
       <c r="D94" s="1">
-        <v>328.49</v>
+        <v>153.69</v>
       </c>
       <c r="E94" s="1">
-        <v>182.33972049689</v>
+        <v>148.79794385433</v>
       </c>
       <c r="F94" t="s">
         <v>11</v>
       </c>
       <c r="G94">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H94" s="1">
-        <v>505874.11</v>
+        <v>329703.17</v>
       </c>
       <c r="I94" s="1">
-        <v>395824.71</v>
+        <v>18239.32</v>
       </c>
       <c r="J94" s="1">
-        <v>78.245694368506</v>
+        <v>5.5320426552162</v>
       </c>
       <c r="K94">
-        <v>0.0</v>
+        <v>0.33</v>
       </c>
       <c r="L94">
-        <v>0.0</v>
+        <v>857.06</v>
       </c>
       <c r="M94" s="1">
-        <v>901698.82</v>
+        <v>347942.49</v>
       </c>
       <c r="N94" s="1">
-        <v>901698.82</v>
+        <v>348799.55</v>
       </c>
       <c r="O94" s="1">
-        <v>0.62</v>
+        <v>0.25</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B95" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C95" s="1">
-        <v>3233.0</v>
+        <v>2032.0</v>
       </c>
       <c r="D95" s="1">
-        <v>329.84</v>
+        <v>458.92</v>
       </c>
       <c r="E95" s="1">
-        <v>305.71913393133</v>
+        <v>418.92536417323</v>
       </c>
       <c r="F95" t="s">
         <v>11</v>
       </c>
       <c r="G95">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H95" s="1">
-        <v>844766.35</v>
+        <v>725153.1</v>
       </c>
       <c r="I95" s="1">
-        <v>64293.55</v>
+        <v>75744.77</v>
       </c>
       <c r="J95" s="1">
-        <v>7.6108085981408</v>
+        <v>10.445348713258</v>
       </c>
       <c r="K95">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="L95">
-        <v>0.0</v>
+        <v>600.15</v>
       </c>
       <c r="M95" s="1">
-        <v>909059.9</v>
+        <v>800897.87</v>
       </c>
       <c r="N95" s="1">
-        <v>909059.9</v>
+        <v>801498.02</v>
       </c>
       <c r="O95" s="1">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B96" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="C96" s="1">
-        <v>4178.0</v>
+        <v>16423.0</v>
       </c>
       <c r="D96" s="1">
-        <v>329.84</v>
+        <v>71.62</v>
       </c>
       <c r="E96" s="1">
-        <v>194.01785543322</v>
+        <v>84.31406503075</v>
       </c>
       <c r="F96" t="s">
         <v>11</v>
       </c>
       <c r="G96">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H96" s="1">
-        <v>727356.65</v>
+        <v>1194215.84</v>
       </c>
       <c r="I96" s="1">
-        <v>447419.8</v>
+        <v>-184025.38</v>
       </c>
       <c r="J96" s="1">
-        <v>61.513124269916</v>
+        <v>-15.409725263735</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>1174776.45</v>
+        <v>1010190.46</v>
       </c>
       <c r="N96" s="1">
-        <v>1174776.45</v>
+        <v>1010190.46</v>
       </c>
       <c r="O96" s="1">
-        <v>0.81</v>
+        <v>0.72</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B97" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C97" s="1">
-        <v>5169.0</v>
+        <v>625.0</v>
       </c>
       <c r="D97" s="1">
-        <v>131.93</v>
+        <v>994.82</v>
       </c>
       <c r="E97" s="1">
-        <v>98.554954536661</v>
+        <v>869.17824</v>
       </c>
       <c r="F97" t="s">
         <v>11</v>
       </c>
       <c r="G97">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H97" s="1">
-        <v>434976.74</v>
+        <v>468177.29</v>
       </c>
       <c r="I97" s="1">
-        <v>146367.76</v>
+        <v>65822.37</v>
       </c>
       <c r="J97" s="1">
-        <v>33.64956020407</v>
+        <v>14.059282969492</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>581344.5</v>
+        <v>533999.66</v>
       </c>
       <c r="N97" s="1">
-        <v>581344.5</v>
+        <v>533999.66</v>
       </c>
       <c r="O97" s="1">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="B98" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="C98" s="1">
-        <v>15049.0</v>
+        <v>2249.0</v>
       </c>
       <c r="D98" s="1">
-        <v>63.93</v>
+        <v>377.92</v>
       </c>
       <c r="E98" s="1">
-        <v>84.136905442222</v>
+        <v>309.12200088928</v>
       </c>
       <c r="F98" t="s">
         <v>11</v>
       </c>
       <c r="G98">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H98" s="1">
-        <v>1072531.21</v>
+        <v>592757.28</v>
       </c>
       <c r="I98" s="1">
-        <v>-252376.43</v>
+        <v>137214.02</v>
       </c>
       <c r="J98" s="1">
-        <v>-23.530917109629</v>
+        <v>23.14843269407</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>820154.78</v>
+        <v>729971.3</v>
       </c>
       <c r="N98" s="1">
-        <v>820154.78</v>
+        <v>729971.3</v>
       </c>
       <c r="O98" s="1">
-        <v>0.56</v>
+        <v>0.52</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="B99" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="C99" s="1">
-        <v>8718.0</v>
+        <v>4514.0</v>
       </c>
       <c r="D99" s="1">
-        <v>82.23</v>
+        <v>334.49</v>
       </c>
       <c r="E99" s="1">
-        <v>80.722159899059</v>
+        <v>236.48547629597</v>
       </c>
       <c r="F99" t="s">
         <v>11</v>
       </c>
       <c r="G99">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H99" s="1">
-        <v>600870.09</v>
+        <v>919193.85</v>
       </c>
       <c r="I99" s="1">
-        <v>10255.73</v>
+        <v>377570.75</v>
       </c>
       <c r="J99" s="1">
-        <v>1.706813198174</v>
+        <v>41.076292013921</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>611125.82</v>
+        <v>1296764.6</v>
       </c>
       <c r="N99" s="1">
-        <v>611125.82</v>
+        <v>1296764.6</v>
       </c>
       <c r="O99" s="1">
-        <v>0.42</v>
+        <v>0.93</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B100" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="C100" s="1">
-        <v>4314.0</v>
+        <v>4178.0</v>
       </c>
       <c r="D100" s="1">
-        <v>217.34</v>
+        <v>317.32</v>
       </c>
       <c r="E100" s="1">
-        <v>185.86096893834</v>
+        <v>194.01785543322</v>
       </c>
       <c r="F100" t="s">
         <v>11</v>
       </c>
       <c r="G100">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H100" s="1">
-        <v>685537.12</v>
+        <v>727356.65</v>
       </c>
       <c r="I100" s="1">
-        <v>113750.86</v>
+        <v>411272.59</v>
       </c>
       <c r="J100" s="1">
-        <v>16.592954149587</v>
+        <v>56.543456363532</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>799287.98</v>
+        <v>1138629.24</v>
       </c>
       <c r="N100" s="1">
-        <v>799287.98</v>
+        <v>1138629.24</v>
       </c>
       <c r="O100" s="1">
-        <v>0.55</v>
+        <v>0.81</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B101" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C101" s="1">
-        <v>15458.0</v>
+        <v>2333.0</v>
       </c>
       <c r="D101" s="1">
-        <v>76.31</v>
+        <v>317.32</v>
       </c>
       <c r="E101" s="1">
-        <v>71.073113598137</v>
+        <v>305.71913416202</v>
       </c>
       <c r="F101" t="s">
         <v>11</v>
       </c>
       <c r="G101">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H101" s="1">
-        <v>937533.12</v>
+        <v>609600.96</v>
       </c>
       <c r="I101" s="1">
-        <v>68050.6</v>
+        <v>26210.92</v>
       </c>
       <c r="J101" s="1">
-        <v>7.2584742392887</v>
+        <v>4.2996848298927</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>1005583.72</v>
+        <v>635811.88</v>
       </c>
       <c r="N101" s="1">
-        <v>1005583.72</v>
+        <v>635811.88</v>
       </c>
       <c r="O101" s="1">
-        <v>0.69</v>
+        <v>0.45</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B102" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C102" s="1">
-        <v>2181.0</v>
+        <v>4542.0</v>
       </c>
       <c r="D102" s="1">
-        <v>164.06</v>
+        <v>113.06</v>
       </c>
       <c r="E102" s="1">
-        <v>194.41941311325</v>
+        <v>98.554955966535</v>
       </c>
       <c r="F102" t="s">
         <v>11</v>
       </c>
       <c r="G102">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H102" s="1">
-        <v>359072.53</v>
+        <v>382214.04</v>
       </c>
       <c r="I102" s="1">
-        <v>-54043.03</v>
+        <v>58820.46</v>
       </c>
       <c r="J102" s="1">
-        <v>-15.050728052073</v>
+        <v>15.389403277807</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>305029.5</v>
+        <v>441034.5</v>
       </c>
       <c r="N102" s="1">
-        <v>305029.5</v>
+        <v>441034.5</v>
       </c>
       <c r="O102" s="1">
-        <v>0.21</v>
+        <v>0.32</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B103" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C103" s="1">
-        <v>44844983.93</v>
+        <v>13222.0</v>
       </c>
       <c r="D103" s="1">
-        <v>1.1744</v>
+        <v>72.32</v>
       </c>
       <c r="E103" s="1">
-        <v>0.0</v>
+        <v>84.13690515807</v>
       </c>
       <c r="F103" t="s">
         <v>11</v>
       </c>
       <c r="G103">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H103" s="1">
-        <v>0.0</v>
+        <v>942322.26</v>
       </c>
       <c r="I103" s="1">
-        <v>-70063.59</v>
+        <v>-121078.61</v>
       </c>
       <c r="J103" s="1">
+        <v>-12.848959972568</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>821243.65</v>
+      </c>
+      <c r="N103" s="1">
+        <v>821243.65</v>
+      </c>
+      <c r="O103" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="P103">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:16">
+      <c r="A104" t="s">
+        <v>241</v>
+      </c>
+      <c r="B104" t="s">
+        <v>242</v>
+      </c>
+      <c r="C104" s="1">
+        <v>7659.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>79.44</v>
+      </c>
+      <c r="E104" s="1">
+        <v>80.722159550855</v>
+      </c>
+      <c r="F104" t="s">
+        <v>11</v>
+      </c>
+      <c r="G104">
+        <v>1.16</v>
+      </c>
+      <c r="H104" s="1">
+        <v>527880.71</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-5330.82</v>
+      </c>
+      <c r="J104" s="1">
+        <v>-1.009853154134</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>522549.89</v>
+      </c>
+      <c r="N104" s="1">
+        <v>522549.89</v>
+      </c>
+      <c r="O104" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="P104">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:16">
+      <c r="A105" t="s">
+        <v>243</v>
+      </c>
+      <c r="B105" t="s">
+        <v>244</v>
+      </c>
+      <c r="C105" s="1">
+        <v>3790.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>195.35</v>
+      </c>
+      <c r="E105" s="1">
+        <v>185.86096833773</v>
+      </c>
+      <c r="F105" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105">
+        <v>1.16</v>
+      </c>
+      <c r="H105" s="1">
+        <v>602268.36</v>
+      </c>
+      <c r="I105" s="1">
+        <v>33602.73</v>
+      </c>
+      <c r="J105" s="1">
+        <v>5.5793616652882</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105">
+        <v>0.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>635871.09</v>
+      </c>
+      <c r="N105" s="1">
+        <v>635871.09</v>
+      </c>
+      <c r="O105" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="P105">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:16">
+      <c r="A106" t="s">
+        <v>245</v>
+      </c>
+      <c r="B106" t="s">
+        <v>246</v>
+      </c>
+      <c r="C106" s="1">
+        <v>13581.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>71.31</v>
+      </c>
+      <c r="E106" s="1">
+        <v>71.073113172815</v>
+      </c>
+      <c r="F106" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106">
+        <v>1.16</v>
+      </c>
+      <c r="H106" s="1">
+        <v>823692.42</v>
+      </c>
+      <c r="I106" s="1">
+        <v>8068.74</v>
+      </c>
+      <c r="J106" s="1">
+        <v>0.97958167443134</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106">
+        <v>0.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>831761.16</v>
+      </c>
+      <c r="N106" s="1">
+        <v>831761.16</v>
+      </c>
+      <c r="O106" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="P106">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:16">
+      <c r="A107" t="s">
+        <v>247</v>
+      </c>
+      <c r="B107" t="s">
+        <v>248</v>
+      </c>
+      <c r="C107" s="1">
+        <v>1916.0</v>
+      </c>
+      <c r="D107" s="1">
+        <v>151.0</v>
+      </c>
+      <c r="E107" s="1">
+        <v>194.41941022964</v>
+      </c>
+      <c r="F107" t="s">
+        <v>11</v>
+      </c>
+      <c r="G107">
+        <v>1.16</v>
+      </c>
+      <c r="H107" s="1">
+        <v>315443.81</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-66965.26</v>
+      </c>
+      <c r="J107" s="1">
+        <v>-21.228902859118</v>
+      </c>
+      <c r="K107">
+        <v>0.2</v>
+      </c>
+      <c r="L107">
+        <v>389.4</v>
+      </c>
+      <c r="M107" s="1">
+        <v>248478.55</v>
+      </c>
+      <c r="N107" s="1">
+        <v>248867.95</v>
+      </c>
+      <c r="O107" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="P107">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:16">
+      <c r="A108" t="s">
+        <v>249</v>
+      </c>
+      <c r="B108" t="s">
+        <v>250</v>
+      </c>
+      <c r="C108" s="1">
+        <v>47874221.57</v>
+      </c>
+      <c r="D108" s="1">
+        <v>1.1657</v>
+      </c>
+      <c r="E108" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F108" t="s">
+        <v>11</v>
+      </c>
+      <c r="G108">
+        <v>1.16</v>
+      </c>
+      <c r="H108" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-7405.66</v>
+      </c>
+      <c r="J108" s="1">
         <v>0</v>
       </c>
-      <c r="K103">
-[...14 lines deleted...]
-      <c r="P103">
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108">
+        <v>0.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>-7405.6600000036</v>
+      </c>
+      <c r="N108" s="1">
+        <v>-7405.6600000036</v>
+      </c>
+      <c r="O108" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="P108">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>