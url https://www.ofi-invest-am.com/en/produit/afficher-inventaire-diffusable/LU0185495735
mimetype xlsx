--- v5 (2026-09-01)
+++ v6 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -169,497 +169,518 @@
   <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
     <t>US0320951017</t>
   </si>
   <si>
     <t>AMPHENOL CORP CLASS A</t>
   </si>
   <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC</t>
   </si>
   <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
-    <t>9 814.63</t>
-[...1 lines deleted...]
-  <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
-    <t>1 118.72</t>
-[...1 lines deleted...]
-  <si>
     <t>US0404132054</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
     <t>US05722G1004</t>
   </si>
   <si>
     <t>BAKER HUGHES CLASS A</t>
   </si>
   <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
+    <t>6 535.95</t>
+  </si>
+  <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
+    <t>4 030.09</t>
+  </si>
+  <si>
     <t>US0970231058</t>
   </si>
   <si>
     <t>BOEING</t>
   </si>
   <si>
     <t>US09857L1089</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC</t>
   </si>
   <si>
+    <t>1 676.33</t>
+  </si>
+  <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
+    <t>5 101.98</t>
+  </si>
+  <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
+    <t>US17275R1023</t>
+  </si>
+  <si>
+    <t>CISCO SYSTEMS INC</t>
+  </si>
+  <si>
     <t>US1729674242</t>
   </si>
   <si>
     <t>CITIGROUP INC</t>
   </si>
   <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
+    <t>2 867.38</t>
+  </si>
+  <si>
     <t>US19247G1076</t>
   </si>
   <si>
     <t>COHERENT CORP</t>
   </si>
   <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION ENERGY CORP</t>
   </si>
   <si>
-    <t>1 203.76</t>
-[...1 lines deleted...]
-  <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
-    <t>KYG254571055</t>
-[...4 lines deleted...]
-  <si>
     <t>US22788C1053</t>
   </si>
   <si>
     <t>CROWDSTRIKE HOLDINGS INC CLASS A</t>
   </si>
   <si>
     <t>US23804L1035</t>
   </si>
   <si>
     <t>DATADOG INC CLASS A</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
+    <t>3 186.04</t>
+  </si>
+  <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
-    <t>1 657.07</t>
+    <t>1 681.90</t>
   </si>
   <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
-    <t>3 443.17</t>
-[...1 lines deleted...]
-  <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
-    <t>2 875.71</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
+    <t>4 248.26</t>
+  </si>
+  <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
-    <t>1 979.42</t>
+    <t>2 009.08</t>
   </si>
   <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
-    <t>1 608.61</t>
-[...1 lines deleted...]
-  <si>
     <t>US4581401001</t>
   </si>
   <si>
     <t>INTEL CORPORATION CORP</t>
   </si>
   <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
+    <t>2 523.19</t>
+  </si>
+  <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
+    <t>US5128073062</t>
+  </si>
+  <si>
+    <t>LAM RESEARCH CORP</t>
+  </si>
+  <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
+    <t>6 448.79</t>
+  </si>
+  <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
+    <t>2 316.65</t>
+  </si>
+  <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
-    <t>9 946.78</t>
-[...1 lines deleted...]
-  <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
     <t>US6516391066</t>
   </si>
   <si>
     <t>NEWMONT</t>
   </si>
   <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
+    <t>5 280.20</t>
+  </si>
+  <si>
+    <t>4 702.69</t>
+  </si>
+  <si>
     <t>US6792951054</t>
   </si>
   <si>
     <t>OKTA INC CLASS A</t>
   </si>
   <si>
     <t>CH1134540470</t>
   </si>
   <si>
     <t>ON HOLDING AG CLASS A</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
     <t>US69608A1088</t>
   </si>
   <si>
     <t>PALANTIR TECHNOLOGIES INC CLASS A</t>
   </si>
   <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
-    <t>2 318.67</t>
-[...1 lines deleted...]
-  <si>
     <t>US7185461040</t>
   </si>
   <si>
     <t>PHILLIPS</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
+    <t>4 525.21</t>
+  </si>
+  <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
+    <t>2 347.15</t>
+  </si>
+  <si>
     <t>US7707001027</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC CLASS A</t>
   </si>
   <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
-    <t>2 305.37</t>
-[...1 lines deleted...]
-  <si>
     <t>US80004C2008</t>
   </si>
   <si>
     <t>SANDISK CORP</t>
   </si>
   <si>
     <t>IE00BKVD2N49</t>
   </si>
   <si>
     <t>SEAGATE TECHNOLOGY HOLDINGS PLC</t>
   </si>
   <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC</t>
   </si>
   <si>
     <t>US8636671013</t>
@@ -688,117 +709,126 @@
   <si>
     <t>US8825081040</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENT INC</t>
   </si>
   <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
+    <t>2 474.67</t>
+  </si>
+  <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS INC</t>
   </si>
   <si>
     <t>US91324P1021</t>
   </si>
   <si>
     <t>UNITEDHEALTH GROUP INC</t>
   </si>
   <si>
+    <t>3 043.54</t>
+  </si>
+  <si>
     <t>US92537N1081</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CLASS A</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC CLASS A</t>
   </si>
   <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
     <t>US94419L1017</t>
   </si>
   <si>
     <t>WAYFAIR INC CLASS A</t>
   </si>
   <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
     <t>US9694571004</t>
   </si>
   <si>
     <t>WILLIAMS INC</t>
   </si>
   <si>
+    <t>4 159.69</t>
+  </si>
+  <si>
     <t>US9741551033</t>
   </si>
   <si>
     <t>WINGSTOP INC</t>
   </si>
   <si>
-    <t>EUR-00011161</t>
+    <t>USD-00011554</t>
   </si>
   <si>
     <t>EUR/USD 2026-06-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1110,5677 +1140,5727 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:Z8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C8" sqref="C8"/>
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>94395.76</v>
+      </c>
+      <c r="C2">
+        <v>227.57</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>21481919.24</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>21481919.24</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...8 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>2732.69</v>
+      </c>
+      <c r="C3">
+        <v>270.04</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3">
+        <v>737946.06</v>
+      </c>
+      <c r="F3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3">
+        <v>644747.77</v>
+      </c>
+      <c r="H3" t="s">
         <v>8</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="Z3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="1">
+        <v>32046.7</v>
+      </c>
+      <c r="C4">
+        <v>299.75</v>
+      </c>
+      <c r="D4" t="s">
         <v>8</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="E4">
+        <v>9605984.76</v>
+      </c>
+      <c r="F4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="I3" t="s">
+      <c r="G4">
+        <v>9605984.76</v>
+      </c>
+      <c r="H4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="Z4" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
-[...8 lines deleted...]
-      <c r="E4" t="s">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="1">
+        <v>192337.0</v>
+      </c>
+      <c r="C5">
+        <v>353.33</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5">
+        <v>67959080.55</v>
+      </c>
+      <c r="F5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5">
+        <v>59376244.4</v>
+      </c>
+      <c r="H5" t="s">
         <v>8</v>
       </c>
-      <c r="F4">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="Z5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="1">
+        <v>276291.0</v>
+      </c>
+      <c r="C6">
+        <v>149.8</v>
+      </c>
+      <c r="D6" t="s">
         <v>8</v>
       </c>
-      <c r="H4">
-[...2 lines deleted...]
-      <c r="I4" t="s">
+      <c r="E6">
+        <v>41387034.22</v>
+      </c>
+      <c r="F6" t="s">
         <v>8</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="I5" t="s">
+      <c r="G6">
+        <v>41387034.22</v>
+      </c>
+      <c r="H6" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" t="s">
+      <c r="Z6" t="s">
         <v>16</v>
       </c>
-      <c r="B6" t="s">
-[...8 lines deleted...]
-      <c r="E6" t="s">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="C7">
+        <v>122.76</v>
+      </c>
+      <c r="D7" t="s">
         <v>8</v>
       </c>
-      <c r="F6">
-[...2 lines deleted...]
-      <c r="G6" t="s">
+      <c r="E7">
+        <v>12276.41</v>
+      </c>
+      <c r="F7" t="s">
         <v>8</v>
       </c>
-      <c r="H6">
-[...2 lines deleted...]
-      <c r="I6" t="s">
+      <c r="G7">
+        <v>12276.41</v>
+      </c>
+      <c r="H7" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" t="s">
+      <c r="Z7" t="s">
         <v>18</v>
       </c>
-      <c r="B7" t="s">
-[...8 lines deleted...]
-      <c r="E7" t="s">
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="1">
+        <v>10760.0</v>
+      </c>
+      <c r="C8">
+        <v>111.56</v>
+      </c>
+      <c r="D8" t="s">
         <v>8</v>
       </c>
-      <c r="F7">
-[...2 lines deleted...]
-      <c r="G7" t="s">
+      <c r="E8">
+        <v>1200382.68</v>
+      </c>
+      <c r="F8" t="s">
         <v>8</v>
       </c>
-      <c r="H7">
-[...2 lines deleted...]
-      <c r="I7" t="s">
+      <c r="G8">
+        <v>1200382.68</v>
+      </c>
+      <c r="H8" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" t="s">
+      <c r="Z8" t="s">
         <v>20</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P107"/>
+  <dimension ref="A1:Z108"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O107" sqref="O107"/>
+      <selection activeCell="N108" sqref="N108"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1" t="s">
+        <v>28</v>
+      </c>
+      <c r="H1" t="s">
+        <v>29</v>
+      </c>
+      <c r="I1" t="s">
+        <v>30</v>
+      </c>
+      <c r="J1" t="s">
+        <v>31</v>
+      </c>
+      <c r="K1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L1" t="s">
+        <v>33</v>
+      </c>
+      <c r="M1" t="s">
+        <v>34</v>
+      </c>
+      <c r="N1" t="s">
+        <v>35</v>
+      </c>
+      <c r="O1" t="s">
+        <v>36</v>
+      </c>
+      <c r="Z1" t="s">
         <v>22</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2" s="1">
+        <v>7499.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>230.01</v>
+      </c>
+      <c r="D2" s="1">
+        <v>207.40586744899</v>
+      </c>
+      <c r="E2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F2">
+        <v>1.14</v>
+      </c>
+      <c r="G2" s="1">
+        <v>1330128.98</v>
+      </c>
+      <c r="H2" s="1">
+        <v>176878.13</v>
+      </c>
+      <c r="I2" s="1">
+        <v>13.297817930409</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>1507007.11</v>
+      </c>
+      <c r="M2" s="1">
+        <v>1507007.11</v>
+      </c>
+      <c r="N2" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>37</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B3" s="1">
+        <v>5348.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>551.63</v>
+      </c>
+      <c r="D3" s="1">
+        <v>236.10999439043</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3">
+        <v>1.14</v>
+      </c>
+      <c r="G3" s="1">
+        <v>1083094.26</v>
+      </c>
+      <c r="H3" s="1">
+        <v>1494440.35</v>
+      </c>
+      <c r="I3" s="1">
+        <v>137.97878958384</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>2577534.61</v>
+      </c>
+      <c r="M3" s="1">
+        <v>2577534.61</v>
+      </c>
+      <c r="N3" s="1">
+        <v>1.93</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>39</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" s="1">
+        <v>26407.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>349.68</v>
+      </c>
+      <c r="D4" s="1">
+        <v>188.67867194305</v>
+      </c>
+      <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4">
+        <v>1.14</v>
+      </c>
+      <c r="G4" s="1">
+        <v>4258152.22</v>
+      </c>
+      <c r="H4" s="1">
+        <v>3809647.14</v>
+      </c>
+      <c r="I4" s="1">
+        <v>89.467143098045</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>8067799.36</v>
+      </c>
+      <c r="M4" s="1">
+        <v>8067799.36</v>
+      </c>
+      <c r="N4" s="1">
+        <v>6.03</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>41</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="1">
+        <v>4751.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>338.07</v>
+      </c>
+      <c r="D5" s="1">
+        <v>329.61852452115</v>
+      </c>
+      <c r="E5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5">
+        <v>1.14</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1342357.92</v>
+      </c>
+      <c r="H5" s="1">
+        <v>60962.66</v>
+      </c>
+      <c r="I5" s="1">
+        <v>4.5414608944237</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>1403320.58</v>
+      </c>
+      <c r="M5" s="1">
+        <v>1403320.58</v>
+      </c>
+      <c r="N5" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>43</v>
       </c>
-      <c r="B5" t="s">
-[...45 lines deleted...]
-    <row r="6" spans="1:16">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" s="1">
+        <v>8228.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>165.96</v>
+      </c>
+      <c r="D6" s="1">
+        <v>148.40257292173</v>
+      </c>
+      <c r="E6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6">
+        <v>1.14</v>
+      </c>
+      <c r="G6" s="1">
+        <v>1049577.21</v>
+      </c>
+      <c r="H6" s="1">
+        <v>143484.59</v>
+      </c>
+      <c r="I6" s="1">
+        <v>13.670703654093</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>1193061.8</v>
+      </c>
+      <c r="M6" s="1">
+        <v>1193061.8</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>45</v>
       </c>
-      <c r="B6" t="s">
-[...45 lines deleted...]
-    <row r="7" spans="1:16">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B7" s="1">
+        <v>3004.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>445.48</v>
+      </c>
+      <c r="D7" s="1">
+        <v>332.2921138482</v>
+      </c>
+      <c r="E7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7">
+        <v>1.14</v>
+      </c>
+      <c r="G7" s="1">
+        <v>849462.99</v>
+      </c>
+      <c r="H7" s="1">
+        <v>319749.29</v>
+      </c>
+      <c r="I7" s="1">
+        <v>37.641344445154</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1169212.28</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1169212.28</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>47</v>
       </c>
-      <c r="B7" t="s">
-[...45 lines deleted...]
-    <row r="8" spans="1:16">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="1">
+        <v>9376.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>86.23</v>
+      </c>
+      <c r="D8" s="1">
+        <v>101.28771331058</v>
+      </c>
+      <c r="E8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8">
+        <v>1.14</v>
+      </c>
+      <c r="G8" s="1">
+        <v>809931.37</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-103546.78</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-12.784636308136</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>706384.59</v>
+      </c>
+      <c r="M8" s="1">
+        <v>706384.59</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>49</v>
       </c>
-      <c r="B8" t="s">
-[...45 lines deleted...]
-    <row r="9" spans="1:16">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>52</v>
       </c>
-      <c r="B9" t="s">
-        <v>53</v>
+      <c r="B9" s="1">
+        <v>34515.0</v>
       </c>
       <c r="C9" s="1">
-        <v>36184.0</v>
+        <v>297.01</v>
       </c>
       <c r="D9" s="1">
-        <v>306.31</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>212.4826640591</v>
+      </c>
+      <c r="E9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9">
+        <v>1.14</v>
+      </c>
+      <c r="G9" s="1">
+        <v>6261461.4</v>
       </c>
       <c r="H9" s="1">
-        <v>6564239.3</v>
+        <v>2695159.23</v>
       </c>
       <c r="I9" s="1">
-        <v>2976538.04</v>
-[...2 lines deleted...]
-        <v>45.34475213297</v>
+        <v>43.043613268941</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
-      <c r="L9">
-        <v>0.0</v>
+      <c r="L9" s="1">
+        <v>8956620.63</v>
       </c>
       <c r="M9" s="1">
-        <v>9540777.34</v>
+        <v>8956620.63</v>
       </c>
       <c r="N9" s="1">
-        <v>9540777.34</v>
-[...8 lines deleted...]
-    <row r="10" spans="1:16">
+        <v>6.7</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>54</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1">
+        <v>3159.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>640.18</v>
+      </c>
+      <c r="D10" s="1">
+        <v>331.96987337765</v>
+      </c>
+      <c r="E10" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10">
+        <v>1.14</v>
+      </c>
+      <c r="G10" s="1">
+        <v>900237.95</v>
+      </c>
+      <c r="H10" s="1">
+        <v>866682.34</v>
+      </c>
+      <c r="I10" s="1">
+        <v>96.272584376164</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1766920.29</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1766920.29</v>
+      </c>
+      <c r="N10" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" s="1">
+        <v>6022.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>174.56</v>
+      </c>
+      <c r="D11" s="1">
+        <v>130.2899701096</v>
+      </c>
+      <c r="E11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11">
+        <v>1.14</v>
+      </c>
+      <c r="G11" s="1">
+        <v>672474.39</v>
+      </c>
+      <c r="H11" s="1">
+        <v>245965.45</v>
+      </c>
+      <c r="I11" s="1">
+        <v>36.576180990327</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>918439.84</v>
+      </c>
+      <c r="M11" s="1">
+        <v>918439.84</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>55</v>
       </c>
-      <c r="C10" s="1">
-[...43 lines deleted...]
-      <c r="A11" t="s">
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" s="1">
+        <v>21356.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>59.15</v>
+      </c>
+      <c r="D12" s="1">
+        <v>48.933124648811</v>
+      </c>
+      <c r="E12" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12">
+        <v>1.14</v>
+      </c>
+      <c r="G12" s="1">
+        <v>893675.15</v>
+      </c>
+      <c r="H12" s="1">
+        <v>209996.51</v>
+      </c>
+      <c r="I12" s="1">
+        <v>23.49808093019</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>1103671.66</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1103671.66</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
         <v>57</v>
       </c>
-      <c r="B11" t="s">
-[...46 lines deleted...]
-      <c r="A12" t="s">
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="1">
+        <v>36406.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>57.37</v>
+      </c>
+      <c r="D13" s="1">
+        <v>50.156161347031</v>
+      </c>
+      <c r="E13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13">
+        <v>1.14</v>
+      </c>
+      <c r="G13" s="1">
+        <v>1559310.43</v>
+      </c>
+      <c r="H13" s="1">
+        <v>265522.23</v>
+      </c>
+      <c r="I13" s="1">
+        <v>17.028182771791</v>
+      </c>
+      <c r="J13">
+        <v>0.18</v>
+      </c>
+      <c r="K13" t="s">
+        <v>61</v>
+      </c>
+      <c r="L13" s="1">
+        <v>1824832.66</v>
+      </c>
+      <c r="M13" s="1">
+        <v>1831368.61</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
         <v>59</v>
       </c>
-      <c r="B12" t="s">
-[...95 lines deleted...]
-    <row r="14" spans="1:16">
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>63</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1">
+        <v>1097.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>1051.74</v>
+      </c>
+      <c r="D14" s="1">
+        <v>1049.9053236099</v>
+      </c>
+      <c r="E14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14">
+        <v>1.14</v>
+      </c>
+      <c r="G14" s="1">
+        <v>983344.68</v>
+      </c>
+      <c r="H14" s="1">
+        <v>24701.08</v>
+      </c>
+      <c r="I14" s="1">
+        <v>2.5119452519944</v>
+      </c>
+      <c r="J14">
+        <v>3.67</v>
+      </c>
+      <c r="K14" t="s">
         <v>64</v>
       </c>
-      <c r="C14" s="1">
-[...27 lines deleted...]
-        <v>0.0</v>
+      <c r="L14" s="1">
+        <v>1008045.76</v>
       </c>
       <c r="M14" s="1">
-        <v>1010449.77</v>
+        <v>1012075.85</v>
       </c>
       <c r="N14" s="1">
-        <v>1010449.77</v>
-[...1 lines deleted...]
-      <c r="O14" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" s="1">
+        <v>5956.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>220.83</v>
+      </c>
+      <c r="D15" s="1">
+        <v>223.90182672935</v>
+      </c>
+      <c r="E15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15">
+        <v>1.14</v>
+      </c>
+      <c r="G15" s="1">
+        <v>1134212.97</v>
+      </c>
+      <c r="H15" s="1">
+        <v>14940.39</v>
+      </c>
+      <c r="I15" s="1">
+        <v>1.3172473243715</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>1149153.36</v>
+      </c>
+      <c r="M15" s="1">
+        <v>1149153.36</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" s="1">
+        <v>6225.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>167.77</v>
+      </c>
+      <c r="D16" s="1">
+        <v>172.6541124498</v>
+      </c>
+      <c r="E16" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16">
+        <v>1.14</v>
+      </c>
+      <c r="G16" s="1">
+        <v>912602.41</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-131.79</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-0.014441118997264</v>
+      </c>
+      <c r="J16">
+        <v>0.27</v>
+      </c>
+      <c r="K16" t="s">
+        <v>69</v>
+      </c>
+      <c r="L16" s="1">
+        <v>912470.62</v>
+      </c>
+      <c r="M16" s="1">
+        <v>914146.95</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" s="1">
+        <v>22197.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>44.33</v>
+      </c>
+      <c r="D17" s="1">
+        <v>85.907039690048</v>
+      </c>
+      <c r="E17" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17">
+        <v>1.14</v>
+      </c>
+      <c r="G17" s="1">
+        <v>1637397.8</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-777677.38</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-47.494712647104</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>859720.42</v>
+      </c>
+      <c r="M17" s="1">
+        <v>859720.42</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>73</v>
+      </c>
+      <c r="B18" s="1">
+        <v>12834.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>392.13</v>
+      </c>
+      <c r="D18" s="1">
+        <v>194.64047685835</v>
+      </c>
+      <c r="E18" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18">
+        <v>1.14</v>
+      </c>
+      <c r="G18" s="1">
+        <v>2203798.04</v>
+      </c>
+      <c r="H18" s="1">
+        <v>2193210.76</v>
+      </c>
+      <c r="I18" s="1">
+        <v>99.519589372173</v>
+      </c>
+      <c r="J18">
+        <v>0.4</v>
+      </c>
+      <c r="K18" t="s">
+        <v>74</v>
+      </c>
+      <c r="L18" s="1">
+        <v>4397008.8</v>
+      </c>
+      <c r="M18" s="1">
+        <v>4402110.78</v>
+      </c>
+      <c r="N18" s="1">
+        <v>3.29</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>73</v>
+      </c>
+      <c r="B19" s="1">
+        <v>143.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>392.13</v>
+      </c>
+      <c r="D19" s="1">
+        <v>445.40440559441</v>
+      </c>
+      <c r="E19" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19">
+        <v>1.14</v>
+      </c>
+      <c r="G19" s="1">
+        <v>54677.09</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-5684.39</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-10.396292121618</v>
+      </c>
+      <c r="J19">
+        <v>0.4</v>
+      </c>
+      <c r="K19">
+        <v>56.84</v>
+      </c>
+      <c r="L19" s="1">
+        <v>48992.7</v>
+      </c>
+      <c r="M19" s="1">
+        <v>49049.54</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" s="1">
+        <v>8459.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>200.7</v>
+      </c>
+      <c r="D20" s="1">
+        <v>211.82877763329</v>
+      </c>
+      <c r="E20" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20">
+        <v>1.14</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1525833.19</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-42524.2</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-2.7869494698827</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1483308.99</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1483308.99</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" s="1">
+        <v>1078.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>1022.28</v>
+      </c>
+      <c r="D21" s="1">
+        <v>403.1339703154</v>
+      </c>
+      <c r="E21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F21">
+        <v>1.14</v>
+      </c>
+      <c r="G21" s="1">
+        <v>371145.27</v>
+      </c>
+      <c r="H21" s="1">
+        <v>591694.13</v>
+      </c>
+      <c r="I21" s="1">
+        <v>159.42386386872</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>962839.4</v>
+      </c>
+      <c r="M21" s="1">
+        <v>962839.4</v>
+      </c>
+      <c r="N21" s="1">
         <v>0.72</v>
       </c>
-      <c r="P14">
-[...46 lines deleted...]
-      <c r="O15" s="1">
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="1">
+        <v>25772.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>29.12</v>
+      </c>
+      <c r="D22" s="1">
+        <v>36.710333695483</v>
+      </c>
+      <c r="E22" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22">
+        <v>1.14</v>
+      </c>
+      <c r="G22" s="1">
+        <v>813333.53</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-157634.22</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-19.381251870927</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>655699.31</v>
+      </c>
+      <c r="M22" s="1">
+        <v>655699.31</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>82</v>
+      </c>
+      <c r="B23" s="1">
+        <v>9514.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>121.53</v>
+      </c>
+      <c r="D23" s="1">
+        <v>121.11661656506</v>
+      </c>
+      <c r="E23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23">
+        <v>1.14</v>
+      </c>
+      <c r="G23" s="1">
+        <v>992723.23</v>
+      </c>
+      <c r="H23" s="1">
+        <v>17487.26</v>
+      </c>
+      <c r="I23" s="1">
+        <v>1.7615443531023</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>1010210.49</v>
+      </c>
+      <c r="M23" s="1">
+        <v>1010210.49</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>84</v>
+      </c>
+      <c r="B24" s="1">
+        <v>4092.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>145.67</v>
+      </c>
+      <c r="D24" s="1">
+        <v>124.91074780059</v>
+      </c>
+      <c r="E24" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24">
+        <v>1.14</v>
+      </c>
+      <c r="G24" s="1">
+        <v>435805.75</v>
+      </c>
+      <c r="H24" s="1">
+        <v>84994.25</v>
+      </c>
+      <c r="I24" s="1">
+        <v>19.502783063326</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>520800.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>520800.0</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>86</v>
+      </c>
+      <c r="B25" s="1">
+        <v>8846.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>79.53</v>
+      </c>
+      <c r="D25" s="1">
+        <v>69.851081844902</v>
+      </c>
+      <c r="E25" t="s">
+        <v>11</v>
+      </c>
+      <c r="F25">
+        <v>1.14</v>
+      </c>
+      <c r="G25" s="1">
+        <v>529495.73</v>
+      </c>
+      <c r="H25" s="1">
+        <v>85175.87</v>
+      </c>
+      <c r="I25" s="1">
+        <v>16.08622415142</v>
+      </c>
+      <c r="J25">
+        <v>0.32</v>
+      </c>
+      <c r="K25" t="s">
+        <v>87</v>
+      </c>
+      <c r="L25" s="1">
+        <v>614671.6</v>
+      </c>
+      <c r="M25" s="1">
+        <v>617538.98</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>89</v>
+      </c>
+      <c r="B26" s="1">
+        <v>1043.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>425.48</v>
+      </c>
+      <c r="D26" s="1">
+        <v>160.9592042186</v>
+      </c>
+      <c r="E26" t="s">
+        <v>11</v>
+      </c>
+      <c r="F26">
+        <v>1.14</v>
+      </c>
+      <c r="G26" s="1">
+        <v>145609.94</v>
+      </c>
+      <c r="H26" s="1">
+        <v>242119.42</v>
+      </c>
+      <c r="I26" s="1">
+        <v>166.27945866882</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>387729.36</v>
+      </c>
+      <c r="M26" s="1">
+        <v>387729.36</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>91</v>
+      </c>
+      <c r="B27" s="1">
+        <v>3964.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>275.53</v>
+      </c>
+      <c r="D27" s="1">
+        <v>287.6237764884</v>
+      </c>
+      <c r="E27" t="s">
+        <v>11</v>
+      </c>
+      <c r="F27">
+        <v>1.14</v>
+      </c>
+      <c r="G27" s="1">
+        <v>968621.36</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-14359.06</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-1.4824223987792</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>954262.3</v>
+      </c>
+      <c r="M27" s="1">
+        <v>954262.3</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>93</v>
+      </c>
+      <c r="B28" s="1">
+        <v>1047.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>951.35</v>
+      </c>
+      <c r="D28" s="1">
+        <v>983.84093600764</v>
+      </c>
+      <c r="E28" t="s">
+        <v>11</v>
+      </c>
+      <c r="F28">
+        <v>1.14</v>
+      </c>
+      <c r="G28" s="1">
+        <v>879447.76</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-9181.32</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-1.0439869674579</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>870266.44</v>
+      </c>
+      <c r="M28" s="1">
+        <v>870266.44</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>95</v>
+      </c>
+      <c r="B29" s="1">
+        <v>604.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>675.44</v>
+      </c>
+      <c r="D29" s="1">
+        <v>397.23864238411</v>
+      </c>
+      <c r="E29" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29">
+        <v>1.14</v>
+      </c>
+      <c r="G29" s="1">
+        <v>203177.36</v>
+      </c>
+      <c r="H29" s="1">
+        <v>153264.7</v>
+      </c>
+      <c r="I29" s="1">
+        <v>75.433945986895</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>356442.06</v>
+      </c>
+      <c r="M29" s="1">
+        <v>356442.06</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>97</v>
+      </c>
+      <c r="B30" s="1">
+        <v>4251.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>221.37</v>
+      </c>
+      <c r="D30" s="1">
+        <v>118.49285344625</v>
+      </c>
+      <c r="E30" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30">
+        <v>1.14</v>
+      </c>
+      <c r="G30" s="1">
+        <v>424653.72</v>
+      </c>
+      <c r="H30" s="1">
+        <v>397541.79</v>
+      </c>
+      <c r="I30" s="1">
+        <v>93.61552042921</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>822195.51</v>
+      </c>
+      <c r="M30" s="1">
+        <v>822195.51</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>99</v>
+      </c>
+      <c r="B31" s="1">
+        <v>1917.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>598.59</v>
+      </c>
+      <c r="D31" s="1">
+        <v>515.45562858633</v>
+      </c>
+      <c r="E31" t="s">
+        <v>11</v>
+      </c>
+      <c r="F31">
+        <v>1.14</v>
+      </c>
+      <c r="G31" s="1">
+        <v>849880.36</v>
+      </c>
+      <c r="H31" s="1">
+        <v>152694.48</v>
+      </c>
+      <c r="I31" s="1">
+        <v>17.966585320315</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>1002574.84</v>
+      </c>
+      <c r="M31" s="1">
+        <v>1002574.84</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>101</v>
+      </c>
+      <c r="B32" s="1">
+        <v>4943.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>195.54</v>
+      </c>
+      <c r="D32" s="1">
+        <v>175.84500708072</v>
+      </c>
+      <c r="E32" t="s">
+        <v>11</v>
+      </c>
+      <c r="F32">
+        <v>1.14</v>
+      </c>
+      <c r="G32" s="1">
+        <v>744295.61</v>
+      </c>
+      <c r="H32" s="1">
+        <v>100188.44</v>
+      </c>
+      <c r="I32" s="1">
+        <v>13.460839840235</v>
+      </c>
+      <c r="J32">
+        <v>0.64</v>
+      </c>
+      <c r="K32" t="s">
+        <v>102</v>
+      </c>
+      <c r="L32" s="1">
+        <v>844484.05</v>
+      </c>
+      <c r="M32" s="1">
+        <v>847670.09</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>104</v>
+      </c>
+      <c r="B33" s="1">
+        <v>3026.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>435.78</v>
+      </c>
+      <c r="D33" s="1">
+        <v>358.96100793126</v>
+      </c>
+      <c r="E33" t="s">
+        <v>11</v>
+      </c>
+      <c r="F33">
+        <v>1.14</v>
+      </c>
+      <c r="G33" s="1">
+        <v>927046.27</v>
+      </c>
+      <c r="H33" s="1">
+        <v>225083.63</v>
+      </c>
+      <c r="I33" s="1">
+        <v>24.279654347781</v>
+      </c>
+      <c r="J33">
+        <v>0.56</v>
+      </c>
+      <c r="K33" t="s">
+        <v>105</v>
+      </c>
+      <c r="L33" s="1">
+        <v>1152129.9</v>
+      </c>
+      <c r="M33" s="1">
+        <v>1153811.8</v>
+      </c>
+      <c r="N33" s="1">
         <v>0.86</v>
       </c>
-      <c r="P15">
-[...46 lines deleted...]
-      <c r="O16" s="1">
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>107</v>
+      </c>
+      <c r="B34" s="1">
+        <v>14627.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>85.88</v>
+      </c>
+      <c r="D34" s="1">
+        <v>77.917093730772</v>
+      </c>
+      <c r="E34" t="s">
+        <v>11</v>
+      </c>
+      <c r="F34">
+        <v>1.14</v>
+      </c>
+      <c r="G34" s="1">
+        <v>972409.2</v>
+      </c>
+      <c r="H34" s="1">
+        <v>125111.01</v>
+      </c>
+      <c r="I34" s="1">
+        <v>12.866086622792</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>1097520.21</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1097520.21</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>109</v>
+      </c>
+      <c r="B35" s="1">
+        <v>2570.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>1102.08</v>
+      </c>
+      <c r="D35" s="1">
+        <v>593.83701945525</v>
+      </c>
+      <c r="E35" t="s">
+        <v>11</v>
+      </c>
+      <c r="F35">
+        <v>1.14</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1393519.02</v>
+      </c>
+      <c r="H35" s="1">
+        <v>1081117.82</v>
+      </c>
+      <c r="I35" s="1">
+        <v>77.581848864897</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>2474636.84</v>
+      </c>
+      <c r="M35" s="1">
+        <v>2474636.84</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.85</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>109</v>
+      </c>
+      <c r="B36" s="1">
+        <v>19.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>1102.08</v>
+      </c>
+      <c r="D36" s="1">
+        <v>945.38736842105</v>
+      </c>
+      <c r="E36" t="s">
+        <v>11</v>
+      </c>
+      <c r="F36">
+        <v>1.14</v>
+      </c>
+      <c r="G36" s="1">
+        <v>15431.11</v>
+      </c>
+      <c r="H36" s="1">
+        <v>2863.87</v>
+      </c>
+      <c r="I36" s="1">
+        <v>18.559066716523</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>18294.98</v>
+      </c>
+      <c r="M36" s="1">
+        <v>18294.98</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>111</v>
+      </c>
+      <c r="B37" s="1">
+        <v>7279.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>150.21</v>
+      </c>
+      <c r="D37" s="1">
+        <v>141.98567935156</v>
+      </c>
+      <c r="E37" t="s">
+        <v>11</v>
+      </c>
+      <c r="F37">
+        <v>1.14</v>
+      </c>
+      <c r="G37" s="1">
+        <v>888683.26</v>
+      </c>
+      <c r="H37" s="1">
+        <v>66607.98</v>
+      </c>
+      <c r="I37" s="1">
+        <v>7.4951316175349</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>955291.24</v>
+      </c>
+      <c r="M37" s="1">
+        <v>955291.24</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>113</v>
+      </c>
+      <c r="B38" s="1">
+        <v>2211.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>348.42</v>
+      </c>
+      <c r="D38" s="1">
+        <v>395.3665355043</v>
+      </c>
+      <c r="E38" t="s">
+        <v>11</v>
+      </c>
+      <c r="F38">
+        <v>1.14</v>
+      </c>
+      <c r="G38" s="1">
+        <v>752136.67</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-79071.61</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-10.512931113969</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>673065.06</v>
+      </c>
+      <c r="M38" s="1">
+        <v>673065.06</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>115</v>
+      </c>
+      <c r="B39" s="1">
+        <v>16174.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>53.61</v>
+      </c>
+      <c r="D39" s="1">
+        <v>42.827194262396</v>
+      </c>
+      <c r="E39" t="s">
+        <v>11</v>
+      </c>
+      <c r="F39">
+        <v>1.14</v>
+      </c>
+      <c r="G39" s="1">
+        <v>595861.56</v>
+      </c>
+      <c r="H39" s="1">
+        <v>161718.4</v>
+      </c>
+      <c r="I39" s="1">
+        <v>27.14026392305</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>757579.96</v>
+      </c>
+      <c r="M39" s="1">
+        <v>757579.96</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>117</v>
+      </c>
+      <c r="B40" s="1">
+        <v>8516.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>69.21</v>
+      </c>
+      <c r="D40" s="1">
+        <v>64.11815406294</v>
+      </c>
+      <c r="E40" t="s">
+        <v>11</v>
+      </c>
+      <c r="F40">
+        <v>1.14</v>
+      </c>
+      <c r="G40" s="1">
+        <v>462228.22</v>
+      </c>
+      <c r="H40" s="1">
+        <v>52727.32</v>
+      </c>
+      <c r="I40" s="1">
+        <v>11.407204865164</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>514955.54</v>
+      </c>
+      <c r="M40" s="1">
+        <v>514955.54</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>119</v>
+      </c>
+      <c r="B41" s="1">
+        <v>5272.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>355.12</v>
+      </c>
+      <c r="D41" s="1">
+        <v>313.69987860395</v>
+      </c>
+      <c r="E41" t="s">
+        <v>11</v>
+      </c>
+      <c r="F41">
+        <v>1.14</v>
+      </c>
+      <c r="G41" s="1">
+        <v>1405666.85</v>
+      </c>
+      <c r="H41" s="1">
+        <v>230078.76</v>
+      </c>
+      <c r="I41" s="1">
+        <v>16.367943798347</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>1635745.61</v>
+      </c>
+      <c r="M41" s="1">
+        <v>1635745.61</v>
+      </c>
+      <c r="N41" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>121</v>
+      </c>
+      <c r="B42" s="1">
+        <v>13018.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>80.43</v>
+      </c>
+      <c r="D42" s="1">
+        <v>84.14138423721</v>
+      </c>
+      <c r="E42" t="s">
+        <v>11</v>
+      </c>
+      <c r="F42">
+        <v>1.14</v>
+      </c>
+      <c r="G42" s="1">
+        <v>939265.75</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-24462.78</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-2.6044577905667</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>914802.97</v>
+      </c>
+      <c r="M42" s="1">
+        <v>914802.97</v>
+      </c>
+      <c r="N42" s="1">
         <v>0.68</v>
       </c>
-      <c r="P16">
-[...46 lines deleted...]
-      <c r="O17" s="1">
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>123</v>
+      </c>
+      <c r="B43" s="1">
+        <v>8471.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>124.87</v>
+      </c>
+      <c r="D43" s="1">
+        <v>112.21137055838</v>
+      </c>
+      <c r="E43" t="s">
+        <v>11</v>
+      </c>
+      <c r="F43">
+        <v>1.14</v>
+      </c>
+      <c r="G43" s="1">
+        <v>809701.46</v>
+      </c>
+      <c r="H43" s="1">
+        <v>114481.64</v>
+      </c>
+      <c r="I43" s="1">
+        <v>14.138746890737</v>
+      </c>
+      <c r="J43">
+        <v>0.5</v>
+      </c>
+      <c r="K43" t="s">
+        <v>124</v>
+      </c>
+      <c r="L43" s="1">
+        <v>924183.1</v>
+      </c>
+      <c r="M43" s="1">
+        <v>928431.36</v>
+      </c>
+      <c r="N43" s="1">
         <v>0.69</v>
       </c>
-      <c r="P17">
-[...96 lines deleted...]
-      <c r="O19" s="1">
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>126</v>
+      </c>
+      <c r="B44" s="1">
+        <v>1067.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>1106.37</v>
+      </c>
+      <c r="D44" s="1">
+        <v>850.17995313964</v>
+      </c>
+      <c r="E44" t="s">
+        <v>11</v>
+      </c>
+      <c r="F44">
+        <v>1.14</v>
+      </c>
+      <c r="G44" s="1">
+        <v>778334.23</v>
+      </c>
+      <c r="H44" s="1">
+        <v>253072.69</v>
+      </c>
+      <c r="I44" s="1">
+        <v>32.514655047357</v>
+      </c>
+      <c r="J44">
+        <v>1.88</v>
+      </c>
+      <c r="K44" t="s">
+        <v>127</v>
+      </c>
+      <c r="L44" s="1">
+        <v>1031406.92</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1033416.0</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>129</v>
+      </c>
+      <c r="B45" s="1">
+        <v>6325.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>326.62</v>
+      </c>
+      <c r="D45" s="1">
+        <v>367.8539541502</v>
+      </c>
+      <c r="E45" t="s">
+        <v>11</v>
+      </c>
+      <c r="F45">
+        <v>1.14</v>
+      </c>
+      <c r="G45" s="1">
+        <v>1987660.91</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-182696.95</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-9.1915552135097</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>1804963.96</v>
+      </c>
+      <c r="M45" s="1">
+        <v>1804963.96</v>
+      </c>
+      <c r="N45" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>131</v>
+      </c>
+      <c r="B46" s="1">
+        <v>1793.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>539.39</v>
+      </c>
+      <c r="D46" s="1">
+        <v>455.56277746793</v>
+      </c>
+      <c r="E46" t="s">
+        <v>11</v>
+      </c>
+      <c r="F46">
+        <v>1.14</v>
+      </c>
+      <c r="G46" s="1">
+        <v>699597.88</v>
+      </c>
+      <c r="H46" s="1">
+        <v>145385.97</v>
+      </c>
+      <c r="I46" s="1">
+        <v>20.781362287719</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>844983.85</v>
+      </c>
+      <c r="M46" s="1">
+        <v>844983.85</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>133</v>
+      </c>
+      <c r="B47" s="1">
+        <v>11407.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>140.94</v>
+      </c>
+      <c r="D47" s="1">
+        <v>116.19057333216</v>
+      </c>
+      <c r="E47" t="s">
+        <v>11</v>
+      </c>
+      <c r="F47">
+        <v>1.14</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1143772.42</v>
+      </c>
+      <c r="H47" s="1">
+        <v>260886.69</v>
+      </c>
+      <c r="I47" s="1">
+        <v>22.80931813341</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1404659.11</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1404659.11</v>
+      </c>
+      <c r="N47" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>135</v>
+      </c>
+      <c r="B48" s="1">
+        <v>10314.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>75.95</v>
+      </c>
+      <c r="D48" s="1">
+        <v>79.364100252084</v>
+      </c>
+      <c r="E48" t="s">
+        <v>11</v>
+      </c>
+      <c r="F48">
+        <v>1.14</v>
+      </c>
+      <c r="G48" s="1">
+        <v>701517.55</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-17101.58</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-2.4377978854556</v>
+      </c>
+      <c r="J48">
+        <v>0.24</v>
+      </c>
+      <c r="K48" t="s">
+        <v>136</v>
+      </c>
+      <c r="L48" s="1">
+        <v>684415.97</v>
+      </c>
+      <c r="M48" s="1">
+        <v>686939.16</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>138</v>
+      </c>
+      <c r="B49" s="1">
+        <v>193.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>402.95</v>
+      </c>
+      <c r="D49" s="1">
+        <v>466.98124352332</v>
+      </c>
+      <c r="E49" t="s">
+        <v>11</v>
+      </c>
+      <c r="F49">
+        <v>1.14</v>
+      </c>
+      <c r="G49" s="1">
+        <v>77773.8</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-9826.27</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-12.634421874719</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>67947.53</v>
+      </c>
+      <c r="M49" s="1">
+        <v>67947.53</v>
+      </c>
+      <c r="N49" s="1">
         <v>0.05</v>
       </c>
-      <c r="P19">
-[...146 lines deleted...]
-      <c r="O22" s="1">
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>138</v>
+      </c>
+      <c r="B50" s="1">
+        <v>2918.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>402.95</v>
+      </c>
+      <c r="D50" s="1">
+        <v>254.30752227553</v>
+      </c>
+      <c r="E50" t="s">
+        <v>11</v>
+      </c>
+      <c r="F50">
+        <v>1.14</v>
+      </c>
+      <c r="G50" s="1">
+        <v>669782.4</v>
+      </c>
+      <c r="H50" s="1">
+        <v>357527.98</v>
+      </c>
+      <c r="I50" s="1">
+        <v>53.379721533441</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>1027310.38</v>
+      </c>
+      <c r="M50" s="1">
+        <v>1027310.38</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>140</v>
+      </c>
+      <c r="B51" s="1">
+        <v>8672.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>331.48</v>
+      </c>
+      <c r="D51" s="1">
+        <v>290.08748039668</v>
+      </c>
+      <c r="E51" t="s">
+        <v>11</v>
+      </c>
+      <c r="F51">
+        <v>1.14</v>
+      </c>
+      <c r="G51" s="1">
+        <v>2149963.23</v>
+      </c>
+      <c r="H51" s="1">
+        <v>361586.78</v>
+      </c>
+      <c r="I51" s="1">
+        <v>16.818277399098</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>2511550.01</v>
+      </c>
+      <c r="M51" s="1">
+        <v>2511550.01</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1.88</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>142</v>
+      </c>
+      <c r="B52" s="1">
+        <v>11003.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>30.87</v>
+      </c>
+      <c r="D52" s="1">
+        <v>32.147454330637</v>
+      </c>
+      <c r="E52" t="s">
+        <v>11</v>
+      </c>
+      <c r="F52">
+        <v>1.14</v>
+      </c>
+      <c r="G52" s="1">
+        <v>301986.71</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-5221.51</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-1.7290529109708</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>296765.2</v>
+      </c>
+      <c r="M52" s="1">
+        <v>296765.2</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>144</v>
+      </c>
+      <c r="B53" s="1">
+        <v>5144.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>96.9</v>
+      </c>
+      <c r="D53" s="1">
+        <v>133.66262052877</v>
+      </c>
+      <c r="E53" t="s">
+        <v>11</v>
+      </c>
+      <c r="F53">
+        <v>1.14</v>
+      </c>
+      <c r="G53" s="1">
+        <v>586009.3</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-150507.49</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-25.683464409183</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>435501.81</v>
+      </c>
+      <c r="M53" s="1">
+        <v>435501.81</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>146</v>
+      </c>
+      <c r="B54" s="1">
+        <v>3026.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>409.54</v>
+      </c>
+      <c r="D54" s="1">
+        <v>334.87277924653</v>
+      </c>
+      <c r="E54" t="s">
+        <v>11</v>
+      </c>
+      <c r="F54">
+        <v>1.14</v>
+      </c>
+      <c r="G54" s="1">
+        <v>870409.96</v>
+      </c>
+      <c r="H54" s="1">
+        <v>212345.74</v>
+      </c>
+      <c r="I54" s="1">
+        <v>24.396060449492</v>
+      </c>
+      <c r="J54">
+        <v>0.16</v>
+      </c>
+      <c r="K54">
+        <v>477.99</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1082755.7</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1083233.69</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>148</v>
+      </c>
+      <c r="B55" s="1">
+        <v>29772.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>23.61</v>
+      </c>
+      <c r="D55" s="1">
+        <v>18.909090084643</v>
+      </c>
+      <c r="E55" t="s">
+        <v>11</v>
+      </c>
+      <c r="F55">
+        <v>1.14</v>
+      </c>
+      <c r="G55" s="1">
+        <v>480682.74</v>
+      </c>
+      <c r="H55" s="1">
+        <v>133459.87</v>
+      </c>
+      <c r="I55" s="1">
+        <v>27.764647842359</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>614142.61</v>
+      </c>
+      <c r="M55" s="1">
+        <v>614142.61</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>150</v>
+      </c>
+      <c r="B56" s="1">
+        <v>2671.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>516.71</v>
+      </c>
+      <c r="D56" s="1">
+        <v>483.9314152003</v>
+      </c>
+      <c r="E56" t="s">
+        <v>11</v>
+      </c>
+      <c r="F56">
+        <v>1.14</v>
+      </c>
+      <c r="G56" s="1">
+        <v>1106035.66</v>
+      </c>
+      <c r="H56" s="1">
+        <v>99794.06</v>
+      </c>
+      <c r="I56" s="1">
+        <v>9.0226801548153</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>1205829.72</v>
+      </c>
+      <c r="M56" s="1">
+        <v>1205829.72</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>152</v>
+      </c>
+      <c r="B57" s="1">
+        <v>1679.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>609.88</v>
+      </c>
+      <c r="D57" s="1">
+        <v>575.41425253127</v>
+      </c>
+      <c r="E57" t="s">
+        <v>11</v>
+      </c>
+      <c r="F57">
+        <v>1.14</v>
+      </c>
+      <c r="G57" s="1">
+        <v>831589.09</v>
+      </c>
+      <c r="H57" s="1">
+        <v>63075.64</v>
+      </c>
+      <c r="I57" s="1">
+        <v>7.5849528040345</v>
+      </c>
+      <c r="J57">
+        <v>0.36</v>
+      </c>
+      <c r="K57">
+        <v>603.06</v>
+      </c>
+      <c r="L57" s="1">
+        <v>894664.73</v>
+      </c>
+      <c r="M57" s="1">
+        <v>895267.79</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>154</v>
+      </c>
+      <c r="B58" s="1">
+        <v>2043.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>484.09</v>
+      </c>
+      <c r="D58" s="1">
+        <v>556.6281546745</v>
+      </c>
+      <c r="E58" t="s">
+        <v>11</v>
+      </c>
+      <c r="F58">
+        <v>1.14</v>
+      </c>
+      <c r="G58" s="1">
+        <v>970914.54</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-106823.09</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-11.002316434565</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>864091.45</v>
+      </c>
+      <c r="M58" s="1">
+        <v>864091.45</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>156</v>
+      </c>
+      <c r="B59" s="1">
+        <v>12405.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>115.48</v>
+      </c>
+      <c r="D59" s="1">
+        <v>80.401531640468</v>
+      </c>
+      <c r="E59" t="s">
+        <v>11</v>
+      </c>
+      <c r="F59">
+        <v>1.14</v>
+      </c>
+      <c r="G59" s="1">
+        <v>851699.78</v>
+      </c>
+      <c r="H59" s="1">
+        <v>399909.5</v>
+      </c>
+      <c r="I59" s="1">
+        <v>46.954280063334</v>
+      </c>
+      <c r="J59">
+        <v>0.52</v>
+      </c>
+      <c r="K59" t="s">
+        <v>157</v>
+      </c>
+      <c r="L59" s="1">
+        <v>1251609.28</v>
+      </c>
+      <c r="M59" s="1">
+        <v>1258058.07</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>159</v>
+      </c>
+      <c r="B60" s="1">
+        <v>7215.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>563.85</v>
+      </c>
+      <c r="D60" s="1">
+        <v>711.63121829522</v>
+      </c>
+      <c r="E60" t="s">
+        <v>11</v>
+      </c>
+      <c r="F60">
+        <v>1.14</v>
+      </c>
+      <c r="G60" s="1">
+        <v>4380422.71</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-826032.12</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-18.857360914376</v>
+      </c>
+      <c r="J60">
+        <v>0.32</v>
+      </c>
+      <c r="K60" t="s">
+        <v>160</v>
+      </c>
+      <c r="L60" s="1">
+        <v>3554390.59</v>
+      </c>
+      <c r="M60" s="1">
+        <v>3556707.24</v>
+      </c>
+      <c r="N60" s="1">
+        <v>2.66</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>162</v>
+      </c>
+      <c r="B61" s="1">
+        <v>1301.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>87.56</v>
+      </c>
+      <c r="D61" s="1">
+        <v>80.395495772483</v>
+      </c>
+      <c r="E61" t="s">
+        <v>11</v>
+      </c>
+      <c r="F61">
+        <v>1.14</v>
+      </c>
+      <c r="G61" s="1">
+        <v>89300.46</v>
+      </c>
+      <c r="H61" s="1">
+        <v>10228.23</v>
+      </c>
+      <c r="I61" s="1">
+        <v>11.453725994245</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>99528.69</v>
+      </c>
+      <c r="M61" s="1">
+        <v>99528.69</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>164</v>
+      </c>
+      <c r="B62" s="1">
+        <v>3301.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>1211.38</v>
+      </c>
+      <c r="D62" s="1">
+        <v>393.8828142987</v>
+      </c>
+      <c r="E62" t="s">
+        <v>11</v>
+      </c>
+      <c r="F62">
+        <v>1.14</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1111670.7</v>
+      </c>
+      <c r="H62" s="1">
+        <v>2382073.9</v>
+      </c>
+      <c r="I62" s="1">
+        <v>214.2787338013</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>3493744.6</v>
+      </c>
+      <c r="M62" s="1">
+        <v>3493744.6</v>
+      </c>
+      <c r="N62" s="1">
+        <v>2.61</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>166</v>
+      </c>
+      <c r="B63" s="1">
+        <v>17303.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>367.34</v>
+      </c>
+      <c r="D63" s="1">
+        <v>493.77856498873</v>
+      </c>
+      <c r="E63" t="s">
+        <v>11</v>
+      </c>
+      <c r="F63">
+        <v>1.14</v>
+      </c>
+      <c r="G63" s="1">
+        <v>7302708.65</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-1749361.03</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-23.954961286864</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>5553347.62</v>
+      </c>
+      <c r="M63" s="1">
+        <v>5553347.62</v>
+      </c>
+      <c r="N63" s="1">
+        <v>4.15</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>168</v>
+      </c>
+      <c r="B64" s="1">
+        <v>4746.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>227.09</v>
+      </c>
+      <c r="D64" s="1">
+        <v>144.26844500632</v>
+      </c>
+      <c r="E64" t="s">
+        <v>11</v>
+      </c>
+      <c r="F64">
+        <v>1.14</v>
+      </c>
+      <c r="G64" s="1">
+        <v>584685.95</v>
+      </c>
+      <c r="H64" s="1">
+        <v>356967.22</v>
+      </c>
+      <c r="I64" s="1">
+        <v>61.052813052888</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>941653.17</v>
+      </c>
+      <c r="M64" s="1">
+        <v>941653.17</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>170</v>
+      </c>
+      <c r="B65" s="1">
+        <v>11660.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>72.88</v>
+      </c>
+      <c r="D65" s="1">
+        <v>43.225473413379</v>
+      </c>
+      <c r="E65" t="s">
+        <v>11</v>
+      </c>
+      <c r="F65">
+        <v>1.14</v>
+      </c>
+      <c r="G65" s="1">
+        <v>457315.67</v>
+      </c>
+      <c r="H65" s="1">
+        <v>285142.76</v>
+      </c>
+      <c r="I65" s="1">
+        <v>62.351408164081</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>742458.43</v>
+      </c>
+      <c r="M65" s="1">
+        <v>742458.43</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>170</v>
+      </c>
+      <c r="B66" s="1">
+        <v>8391.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>72.88</v>
+      </c>
+      <c r="D66" s="1">
+        <v>88.585576212609</v>
+      </c>
+      <c r="E66" t="s">
+        <v>11</v>
+      </c>
+      <c r="F66">
+        <v>1.14</v>
+      </c>
+      <c r="G66" s="1">
+        <v>638204.34</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-103901.71</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-16.280320187105</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>534302.63</v>
+      </c>
+      <c r="M66" s="1">
+        <v>534302.63</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>172</v>
+      </c>
+      <c r="B67" s="1">
+        <v>2507.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>101.8</v>
+      </c>
+      <c r="D67" s="1">
+        <v>116.83629836458</v>
+      </c>
+      <c r="E67" t="s">
+        <v>11</v>
+      </c>
+      <c r="F67">
+        <v>1.14</v>
+      </c>
+      <c r="G67" s="1">
+        <v>247954.46</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-24973.73</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-10.071901912956</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>222980.73</v>
+      </c>
+      <c r="M67" s="1">
+        <v>222980.73</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>174</v>
+      </c>
+      <c r="B68" s="1">
+        <v>12462.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>86.08</v>
+      </c>
+      <c r="D68" s="1">
+        <v>74.798555609052</v>
+      </c>
+      <c r="E68" t="s">
+        <v>11</v>
+      </c>
+      <c r="F68">
+        <v>1.14</v>
+      </c>
+      <c r="G68" s="1">
+        <v>797496.85</v>
+      </c>
+      <c r="H68" s="1">
+        <v>139752.69</v>
+      </c>
+      <c r="I68" s="1">
+        <v>17.523917492589</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>937249.54</v>
+      </c>
+      <c r="M68" s="1">
+        <v>937249.54</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>176</v>
+      </c>
+      <c r="B69" s="1">
+        <v>31225.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>208.65</v>
+      </c>
+      <c r="D69" s="1">
+        <v>153.04213803042</v>
+      </c>
+      <c r="E69" t="s">
+        <v>11</v>
+      </c>
+      <c r="F69">
+        <v>1.14</v>
+      </c>
+      <c r="G69" s="1">
+        <v>4087889.38</v>
+      </c>
+      <c r="H69" s="1">
+        <v>1604388.15</v>
+      </c>
+      <c r="I69" s="1">
+        <v>39.247347490602</v>
+      </c>
+      <c r="J69">
+        <v>0.17</v>
+      </c>
+      <c r="K69" t="s">
+        <v>177</v>
+      </c>
+      <c r="L69" s="1">
+        <v>5692277.53</v>
+      </c>
+      <c r="M69" s="1">
+        <v>5697557.73</v>
+      </c>
+      <c r="N69" s="1">
+        <v>4.26</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>176</v>
+      </c>
+      <c r="B70" s="1">
+        <v>30757.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>208.65</v>
+      </c>
+      <c r="D70" s="1">
+        <v>85.334505966121</v>
+      </c>
+      <c r="E70" t="s">
+        <v>11</v>
+      </c>
+      <c r="F70">
+        <v>1.14</v>
+      </c>
+      <c r="G70" s="1">
+        <v>2465459.21</v>
+      </c>
+      <c r="H70" s="1">
+        <v>3141502.52</v>
+      </c>
+      <c r="I70" s="1">
+        <v>127.4205838514</v>
+      </c>
+      <c r="J70">
+        <v>0.15</v>
+      </c>
+      <c r="K70" t="s">
+        <v>178</v>
+      </c>
+      <c r="L70" s="1">
+        <v>5606961.73</v>
+      </c>
+      <c r="M70" s="1">
+        <v>5611664.42</v>
+      </c>
+      <c r="N70" s="1">
+        <v>4.2</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>180</v>
+      </c>
+      <c r="B71" s="1">
+        <v>6565.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>115.94</v>
+      </c>
+      <c r="D71" s="1">
+        <v>90.717896420411</v>
+      </c>
+      <c r="E71" t="s">
+        <v>11</v>
+      </c>
+      <c r="F71">
+        <v>1.14</v>
+      </c>
+      <c r="G71" s="1">
+        <v>507303.89</v>
+      </c>
+      <c r="H71" s="1">
+        <v>157713.89</v>
+      </c>
+      <c r="I71" s="1">
+        <v>31.088641957782</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>665017.78</v>
+      </c>
+      <c r="M71" s="1">
+        <v>665017.78</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>182</v>
+      </c>
+      <c r="B72" s="1">
+        <v>38874.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>36.21</v>
+      </c>
+      <c r="D72" s="1">
+        <v>42.477591706539</v>
+      </c>
+      <c r="E72" t="s">
+        <v>11</v>
+      </c>
+      <c r="F72">
+        <v>1.14</v>
+      </c>
+      <c r="G72" s="1">
+        <v>1404406.14</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-174553.76</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-12.42900860573</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>1229852.38</v>
+      </c>
+      <c r="M72" s="1">
+        <v>1229852.38</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>184</v>
+      </c>
+      <c r="B73" s="1">
+        <v>8031.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>175.07</v>
+      </c>
+      <c r="D73" s="1">
+        <v>178.75728053792</v>
+      </c>
+      <c r="E73" t="s">
+        <v>11</v>
+      </c>
+      <c r="F73">
+        <v>1.14</v>
+      </c>
+      <c r="G73" s="1">
+        <v>1223763.73</v>
+      </c>
+      <c r="H73" s="1">
+        <v>4655.45</v>
+      </c>
+      <c r="I73" s="1">
+        <v>0.38042065521912</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>1228419.18</v>
+      </c>
+      <c r="M73" s="1">
+        <v>1228419.18</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>186</v>
+      </c>
+      <c r="B74" s="1">
+        <v>10289.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>119.5</v>
+      </c>
+      <c r="D74" s="1">
+        <v>141.68447954126</v>
+      </c>
+      <c r="E74" t="s">
+        <v>11</v>
+      </c>
+      <c r="F74">
+        <v>1.14</v>
+      </c>
+      <c r="G74" s="1">
+        <v>1234214.13</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-159961.8</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-12.960619726498</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>1074252.33</v>
+      </c>
+      <c r="M74" s="1">
+        <v>1074252.33</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>188</v>
+      </c>
+      <c r="B75" s="1">
+        <v>1963.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>286.4</v>
+      </c>
+      <c r="D75" s="1">
+        <v>182.01164544065</v>
+      </c>
+      <c r="E75" t="s">
+        <v>11</v>
+      </c>
+      <c r="F75">
+        <v>1.14</v>
+      </c>
+      <c r="G75" s="1">
+        <v>307132.5</v>
+      </c>
+      <c r="H75" s="1">
+        <v>184067.71</v>
+      </c>
+      <c r="I75" s="1">
+        <v>59.931042790978</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>491200.21</v>
+      </c>
+      <c r="M75" s="1">
+        <v>491200.21</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>190</v>
+      </c>
+      <c r="B76" s="1">
+        <v>2021.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>962.14</v>
+      </c>
+      <c r="D76" s="1">
+        <v>916.98606630381</v>
+      </c>
+      <c r="E76" t="s">
+        <v>11</v>
+      </c>
+      <c r="F76">
+        <v>1.14</v>
+      </c>
+      <c r="G76" s="1">
+        <v>1590295.19</v>
+      </c>
+      <c r="H76" s="1">
+        <v>108612.62</v>
+      </c>
+      <c r="I76" s="1">
+        <v>6.8297144255338</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>1698907.81</v>
+      </c>
+      <c r="M76" s="1">
+        <v>1698907.81</v>
+      </c>
+      <c r="N76" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>192</v>
+      </c>
+      <c r="B77" s="1">
+        <v>3272.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>168.41</v>
+      </c>
+      <c r="D77" s="1">
+        <v>158.44093215159</v>
+      </c>
+      <c r="E77" t="s">
+        <v>11</v>
+      </c>
+      <c r="F77">
+        <v>1.14</v>
+      </c>
+      <c r="G77" s="1">
+        <v>443774.79</v>
+      </c>
+      <c r="H77" s="1">
+        <v>37669.9</v>
+      </c>
+      <c r="I77" s="1">
+        <v>8.4885173400679</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>481444.69</v>
+      </c>
+      <c r="M77" s="1">
+        <v>481444.69</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>194</v>
+      </c>
+      <c r="B78" s="1">
+        <v>9380.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>147.68</v>
+      </c>
+      <c r="D78" s="1">
+        <v>158.59507249467</v>
+      </c>
+      <c r="E78" t="s">
+        <v>11</v>
+      </c>
+      <c r="F78">
+        <v>1.14</v>
+      </c>
+      <c r="G78" s="1">
+        <v>1270088.75</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-59797.89</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-4.708166260035</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>1210290.86</v>
+      </c>
+      <c r="M78" s="1">
+        <v>1210290.86</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>196</v>
+      </c>
+      <c r="B79" s="1">
+        <v>3126.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>207.38</v>
+      </c>
+      <c r="D79" s="1">
+        <v>254.0215674984</v>
+      </c>
+      <c r="E79" t="s">
+        <v>11</v>
+      </c>
+      <c r="F79">
+        <v>1.14</v>
+      </c>
+      <c r="G79" s="1">
+        <v>678838.66</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-112441.49</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-16.563801772869</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>566397.17</v>
+      </c>
+      <c r="M79" s="1">
+        <v>566397.17</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>198</v>
+      </c>
+      <c r="B80" s="1">
+        <v>6915.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>143.83</v>
+      </c>
+      <c r="D80" s="1">
+        <v>108.40553145336</v>
+      </c>
+      <c r="E80" t="s">
+        <v>11</v>
+      </c>
+      <c r="F80">
+        <v>1.14</v>
+      </c>
+      <c r="G80" s="1">
+        <v>640104.68</v>
+      </c>
+      <c r="H80" s="1">
+        <v>228869.55</v>
+      </c>
+      <c r="I80" s="1">
+        <v>35.755019007204</v>
+      </c>
+      <c r="J80">
+        <v>0.65</v>
+      </c>
+      <c r="K80" t="s">
+        <v>199</v>
+      </c>
+      <c r="L80" s="1">
+        <v>868974.23</v>
+      </c>
+      <c r="M80" s="1">
+        <v>873499.44</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>201</v>
+      </c>
+      <c r="B81" s="1">
+        <v>10966.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>80.61</v>
+      </c>
+      <c r="D81" s="1">
+        <v>82.103603866496</v>
+      </c>
+      <c r="E81" t="s">
+        <v>11</v>
+      </c>
+      <c r="F81">
+        <v>1.14</v>
+      </c>
+      <c r="G81" s="1">
+        <v>781582.43</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-9253.34</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-1.1839237481324</v>
+      </c>
+      <c r="J81">
+        <v>0.21</v>
+      </c>
+      <c r="K81" t="s">
+        <v>202</v>
+      </c>
+      <c r="L81" s="1">
+        <v>772329.09</v>
+      </c>
+      <c r="M81" s="1">
+        <v>774676.24</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>204</v>
+      </c>
+      <c r="B82" s="1">
+        <v>7719.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>105.71</v>
+      </c>
+      <c r="D82" s="1">
+        <v>110.38685581034</v>
+      </c>
+      <c r="E82" t="s">
+        <v>11</v>
+      </c>
+      <c r="F82">
+        <v>1.14</v>
+      </c>
+      <c r="G82" s="1">
+        <v>723256.21</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-10333.67</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-1.4287703108695</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>712922.54</v>
+      </c>
+      <c r="M82" s="1">
+        <v>712922.54</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>206</v>
+      </c>
+      <c r="B83" s="1">
+        <v>4999.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>181.83</v>
+      </c>
+      <c r="D83" s="1">
+        <v>199.43042608522</v>
+      </c>
+      <c r="E83" t="s">
+        <v>11</v>
+      </c>
+      <c r="F83">
+        <v>1.14</v>
+      </c>
+      <c r="G83" s="1">
+        <v>850258.63</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-56087.85</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-6.5965634479946</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>794170.78</v>
+      </c>
+      <c r="M83" s="1">
+        <v>794170.78</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>208</v>
+      </c>
+      <c r="B84" s="1">
+        <v>563.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>2273.73</v>
+      </c>
+      <c r="D84" s="1">
+        <v>1541.6927353464</v>
+      </c>
+      <c r="E84" t="s">
+        <v>11</v>
+      </c>
+      <c r="F84">
+        <v>1.14</v>
+      </c>
+      <c r="G84" s="1">
+        <v>745361.45</v>
+      </c>
+      <c r="H84" s="1">
+        <v>373078.1</v>
+      </c>
+      <c r="I84" s="1">
+        <v>50.053313060395</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>1118439.55</v>
+      </c>
+      <c r="M84" s="1">
+        <v>1118439.55</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>210</v>
+      </c>
+      <c r="B85" s="1">
+        <v>1014.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>1094.04</v>
+      </c>
+      <c r="D85" s="1">
+        <v>783.03908284024</v>
+      </c>
+      <c r="E85" t="s">
+        <v>11</v>
+      </c>
+      <c r="F85">
+        <v>1.14</v>
+      </c>
+      <c r="G85" s="1">
+        <v>680630.39</v>
+      </c>
+      <c r="H85" s="1">
+        <v>288620.9</v>
+      </c>
+      <c r="I85" s="1">
+        <v>42.404938750972</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>969251.29</v>
+      </c>
+      <c r="M85" s="1">
+        <v>969251.29</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>212</v>
+      </c>
+      <c r="B86" s="1">
+        <v>10800.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>47.95</v>
+      </c>
+      <c r="D86" s="1">
+        <v>47.664825925926</v>
+      </c>
+      <c r="E86" t="s">
+        <v>11</v>
+      </c>
+      <c r="F86">
+        <v>1.14</v>
+      </c>
+      <c r="G86" s="1">
+        <v>442563.86</v>
+      </c>
+      <c r="H86" s="1">
+        <v>9893.44</v>
+      </c>
+      <c r="I86" s="1">
+        <v>2.2354830328893</v>
+      </c>
+      <c r="J86">
+        <v>0.09</v>
+      </c>
+      <c r="K86">
+        <v>953.4</v>
+      </c>
+      <c r="L86" s="1">
+        <v>452457.3</v>
+      </c>
+      <c r="M86" s="1">
+        <v>453410.7</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>214</v>
+      </c>
+      <c r="B87" s="1">
+        <v>3310.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>226.59</v>
+      </c>
+      <c r="D87" s="1">
+        <v>172.49292145015</v>
+      </c>
+      <c r="E87" t="s">
+        <v>11</v>
+      </c>
+      <c r="F87">
+        <v>1.14</v>
+      </c>
+      <c r="G87" s="1">
+        <v>489577.25</v>
+      </c>
+      <c r="H87" s="1">
+        <v>165713.39</v>
+      </c>
+      <c r="I87" s="1">
+        <v>33.848261944361</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>655290.64</v>
+      </c>
+      <c r="M87" s="1">
+        <v>655290.64</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>216</v>
+      </c>
+      <c r="B88" s="1">
+        <v>3393.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>304.69</v>
+      </c>
+      <c r="D88" s="1">
+        <v>326.98577070439</v>
+      </c>
+      <c r="E88" t="s">
+        <v>11</v>
+      </c>
+      <c r="F88">
+        <v>1.14</v>
+      </c>
+      <c r="G88" s="1">
+        <v>949407.06</v>
+      </c>
+      <c r="H88" s="1">
+        <v>-46158.47</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-4.8618208084528</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>903248.59</v>
+      </c>
+      <c r="M88" s="1">
+        <v>903248.59</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>218</v>
+      </c>
+      <c r="B89" s="1">
+        <v>1202.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>180.06</v>
+      </c>
+      <c r="D89" s="1">
+        <v>233.95534109817</v>
+      </c>
+      <c r="E89" t="s">
+        <v>11</v>
+      </c>
+      <c r="F89">
+        <v>1.14</v>
+      </c>
+      <c r="G89" s="1">
+        <v>240082.48</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-50984.48</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-21.236235147188</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>189098.0</v>
+      </c>
+      <c r="M89" s="1">
+        <v>189098.0</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>220</v>
+      </c>
+      <c r="B90" s="1">
+        <v>4085.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>264.51</v>
+      </c>
+      <c r="D90" s="1">
+        <v>182.96879804162</v>
+      </c>
+      <c r="E90" t="s">
+        <v>11</v>
+      </c>
+      <c r="F90">
+        <v>1.14</v>
+      </c>
+      <c r="G90" s="1">
+        <v>639230.73</v>
+      </c>
+      <c r="H90" s="1">
+        <v>304828.81</v>
+      </c>
+      <c r="I90" s="1">
+        <v>47.686820375485</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>944059.54</v>
+      </c>
+      <c r="M90" s="1">
+        <v>944059.54</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>222</v>
+      </c>
+      <c r="B91" s="1">
+        <v>6107.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>405.05</v>
+      </c>
+      <c r="D91" s="1">
+        <v>335.33270672998</v>
+      </c>
+      <c r="E91" t="s">
+        <v>11</v>
+      </c>
+      <c r="F91">
+        <v>1.14</v>
+      </c>
+      <c r="G91" s="1">
+        <v>1748679.43</v>
+      </c>
+      <c r="H91" s="1">
+        <v>412554.55</v>
+      </c>
+      <c r="I91" s="1">
+        <v>23.592348770295</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>2161233.98</v>
+      </c>
+      <c r="M91" s="1">
+        <v>2161233.98</v>
+      </c>
+      <c r="N91" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>224</v>
+      </c>
+      <c r="B92" s="1">
+        <v>2202.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>332.28</v>
+      </c>
+      <c r="D92" s="1">
+        <v>219.40118074478</v>
+      </c>
+      <c r="E92" t="s">
+        <v>11</v>
+      </c>
+      <c r="F92">
+        <v>1.14</v>
+      </c>
+      <c r="G92" s="1">
+        <v>412479.29</v>
+      </c>
+      <c r="H92" s="1">
+        <v>226794.28</v>
+      </c>
+      <c r="I92" s="1">
+        <v>54.983192004622</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>639273.57</v>
+      </c>
+      <c r="M92" s="1">
+        <v>639273.57</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>226</v>
+      </c>
+      <c r="B93" s="1">
+        <v>2669.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>464.01</v>
+      </c>
+      <c r="D93" s="1">
+        <v>427.74191832147</v>
+      </c>
+      <c r="E93" t="s">
+        <v>11</v>
+      </c>
+      <c r="F93">
+        <v>1.14</v>
+      </c>
+      <c r="G93" s="1">
+        <v>974992.94</v>
+      </c>
+      <c r="H93" s="1">
+        <v>107041.65</v>
+      </c>
+      <c r="I93" s="1">
+        <v>10.978710266353</v>
+      </c>
+      <c r="J93">
+        <v>0.29</v>
+      </c>
+      <c r="K93">
+        <v>767.2</v>
+      </c>
+      <c r="L93" s="1">
+        <v>1082034.59</v>
+      </c>
+      <c r="M93" s="1">
+        <v>1082801.79</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>228</v>
+      </c>
+      <c r="B94" s="1">
+        <v>2514.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>164.17</v>
+      </c>
+      <c r="D94" s="1">
+        <v>148.79794351631</v>
+      </c>
+      <c r="E94" t="s">
+        <v>11</v>
+      </c>
+      <c r="F94">
+        <v>1.14</v>
+      </c>
+      <c r="G94" s="1">
+        <v>314443.77</v>
+      </c>
+      <c r="H94" s="1">
+        <v>46155.05</v>
+      </c>
+      <c r="I94" s="1">
+        <v>14.678315935469</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>360598.82</v>
+      </c>
+      <c r="M94" s="1">
+        <v>360598.82</v>
+      </c>
+      <c r="N94" s="1">
         <v>0.27</v>
       </c>
-      <c r="P22">
-[...634 lines deleted...]
-      <c r="K35">
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>230</v>
+      </c>
+      <c r="B95" s="1">
+        <v>1938.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>491.59</v>
+      </c>
+      <c r="D95" s="1">
+        <v>418.92536635707</v>
+      </c>
+      <c r="E95" t="s">
+        <v>11</v>
+      </c>
+      <c r="F95">
+        <v>1.14</v>
+      </c>
+      <c r="G95" s="1">
+        <v>691607.63</v>
+      </c>
+      <c r="H95" s="1">
+        <v>140773.15</v>
+      </c>
+      <c r="I95" s="1">
+        <v>20.354481919177</v>
+      </c>
+      <c r="J95">
         <v>1.28</v>
       </c>
-      <c r="L35" t="s">
-[...158 lines deleted...]
-      <c r="O38" s="1">
+      <c r="K95" t="s">
+        <v>231</v>
+      </c>
+      <c r="L95" s="1">
+        <v>832380.78</v>
+      </c>
+      <c r="M95" s="1">
+        <v>834855.45</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>233</v>
+      </c>
+      <c r="B96" s="1">
+        <v>15665.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>71.43</v>
+      </c>
+      <c r="D96" s="1">
+        <v>84.31406511331</v>
+      </c>
+      <c r="E96" t="s">
+        <v>11</v>
+      </c>
+      <c r="F96">
+        <v>1.14</v>
+      </c>
+      <c r="G96" s="1">
+        <v>1139097.07</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-161463.11</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-14.174657652311</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>977633.96</v>
+      </c>
+      <c r="M96" s="1">
+        <v>977633.96</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>235</v>
+      </c>
+      <c r="B97" s="1">
+        <v>596.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>1092.68</v>
+      </c>
+      <c r="D97" s="1">
+        <v>869.17823825503</v>
+      </c>
+      <c r="E97" t="s">
+        <v>11</v>
+      </c>
+      <c r="F97">
+        <v>1.14</v>
+      </c>
+      <c r="G97" s="1">
+        <v>446453.86</v>
+      </c>
+      <c r="H97" s="1">
+        <v>122535.94</v>
+      </c>
+      <c r="I97" s="1">
+        <v>27.446495814819</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>568989.8</v>
+      </c>
+      <c r="M97" s="1">
+        <v>568989.8</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>237</v>
+      </c>
+      <c r="B98" s="1">
+        <v>2145.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>406.68</v>
+      </c>
+      <c r="D98" s="1">
+        <v>309.122</v>
+      </c>
+      <c r="E98" t="s">
+        <v>11</v>
+      </c>
+      <c r="F98">
+        <v>1.14</v>
+      </c>
+      <c r="G98" s="1">
+        <v>565346.54</v>
+      </c>
+      <c r="H98" s="1">
+        <v>196812.04</v>
+      </c>
+      <c r="I98" s="1">
+        <v>34.812637218935</v>
+      </c>
+      <c r="J98">
+        <v>1.42</v>
+      </c>
+      <c r="K98" t="s">
+        <v>238</v>
+      </c>
+      <c r="L98" s="1">
+        <v>762158.58</v>
+      </c>
+      <c r="M98" s="1">
+        <v>765202.12</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>240</v>
+      </c>
+      <c r="B99" s="1">
+        <v>2669.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>357.96</v>
+      </c>
+      <c r="D99" s="1">
+        <v>236.48547770701</v>
+      </c>
+      <c r="E99" t="s">
+        <v>11</v>
+      </c>
+      <c r="F99">
+        <v>1.14</v>
+      </c>
+      <c r="G99" s="1">
+        <v>543493.22</v>
+      </c>
+      <c r="H99" s="1">
+        <v>291241.16</v>
+      </c>
+      <c r="I99" s="1">
+        <v>53.586898471337</v>
+      </c>
+      <c r="J99">
+        <v>0.06</v>
+      </c>
+      <c r="K99">
+        <v>164.6</v>
+      </c>
+      <c r="L99" s="1">
+        <v>834734.38</v>
+      </c>
+      <c r="M99" s="1">
+        <v>834898.98</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>242</v>
+      </c>
+      <c r="B100" s="1">
+        <v>4178.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>326.6</v>
+      </c>
+      <c r="D100" s="1">
+        <v>194.01785543322</v>
+      </c>
+      <c r="E100" t="s">
+        <v>11</v>
+      </c>
+      <c r="F100">
+        <v>1.14</v>
+      </c>
+      <c r="G100" s="1">
+        <v>727356.65</v>
+      </c>
+      <c r="H100" s="1">
+        <v>464845.35</v>
+      </c>
+      <c r="I100" s="1">
+        <v>63.908860941878</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>1192202.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>1192202.0</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>242</v>
+      </c>
+      <c r="B101" s="1">
+        <v>2033.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>326.6</v>
+      </c>
+      <c r="D101" s="1">
+        <v>305.71913428431</v>
+      </c>
+      <c r="E101" t="s">
+        <v>11</v>
+      </c>
+      <c r="F101">
+        <v>1.14</v>
+      </c>
+      <c r="G101" s="1">
+        <v>531212.5</v>
+      </c>
+      <c r="H101" s="1">
+        <v>48908.77</v>
+      </c>
+      <c r="I101" s="1">
+        <v>9.2070066122315</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>580121.27</v>
+      </c>
+      <c r="M101" s="1">
+        <v>580121.27</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>244</v>
+      </c>
+      <c r="B102" s="1">
+        <v>4332.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>117.18</v>
+      </c>
+      <c r="D102" s="1">
+        <v>98.554956140351</v>
+      </c>
+      <c r="E102" t="s">
+        <v>11</v>
+      </c>
+      <c r="F102">
+        <v>1.14</v>
+      </c>
+      <c r="G102" s="1">
+        <v>364542.32</v>
+      </c>
+      <c r="H102" s="1">
+        <v>78971.52</v>
+      </c>
+      <c r="I102" s="1">
+        <v>21.663196744894</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>443513.84</v>
+      </c>
+      <c r="M102" s="1">
+        <v>443513.84</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>246</v>
+      </c>
+      <c r="B103" s="1">
+        <v>7336.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>85.04</v>
+      </c>
+      <c r="D103" s="1">
+        <v>84.136905670665</v>
+      </c>
+      <c r="E103" t="s">
+        <v>11</v>
+      </c>
+      <c r="F103">
+        <v>1.14</v>
+      </c>
+      <c r="G103" s="1">
+        <v>522831.35</v>
+      </c>
+      <c r="H103" s="1">
+        <v>22233.03</v>
+      </c>
+      <c r="I103" s="1">
+        <v>4.2524286273193</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>545064.38</v>
+      </c>
+      <c r="M103" s="1">
+        <v>545064.38</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>248</v>
+      </c>
+      <c r="B104" s="1">
+        <v>7306.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>83.84</v>
+      </c>
+      <c r="D104" s="1">
+        <v>80.722159868601</v>
+      </c>
+      <c r="E104" t="s">
+        <v>11</v>
+      </c>
+      <c r="F104">
+        <v>1.14</v>
+      </c>
+      <c r="G104" s="1">
+        <v>503550.92</v>
+      </c>
+      <c r="H104" s="1">
+        <v>31624.51</v>
+      </c>
+      <c r="I104" s="1">
+        <v>6.280300312032</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>535175.43</v>
+      </c>
+      <c r="M104" s="1">
+        <v>535175.43</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>250</v>
+      </c>
+      <c r="B105" s="1">
+        <v>3615.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>211.45</v>
+      </c>
+      <c r="D105" s="1">
+        <v>185.86096818811</v>
+      </c>
+      <c r="E105" t="s">
+        <v>11</v>
+      </c>
+      <c r="F105">
+        <v>1.14</v>
+      </c>
+      <c r="G105" s="1">
+        <v>574459.13</v>
+      </c>
+      <c r="H105" s="1">
+        <v>93394.39</v>
+      </c>
+      <c r="I105" s="1">
+        <v>16.257795397908</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>667853.52</v>
+      </c>
+      <c r="M105" s="1">
+        <v>667853.52</v>
+      </c>
+      <c r="N105" s="1">
         <v>0.5</v>
       </c>
-      <c r="P38">
-[...3353 lines deleted...]
-    <row r="106" spans="1:16">
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>252</v>
+      </c>
+      <c r="B106" s="1">
+        <v>18106.0</v>
       </c>
       <c r="C106" s="1">
-        <v>1916.0</v>
+        <v>74.95</v>
       </c>
       <c r="D106" s="1">
-        <v>158.16</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>71.152902352811</v>
+      </c>
+      <c r="E106" t="s">
+        <v>11</v>
+      </c>
+      <c r="F106">
+        <v>1.14</v>
+      </c>
+      <c r="G106" s="1">
+        <v>1102574.13</v>
       </c>
       <c r="H106" s="1">
-        <v>315443.81</v>
+        <v>83083.73</v>
       </c>
       <c r="I106" s="1">
-        <v>-54589.41</v>
-[...8 lines deleted...]
-        <v>390.28</v>
+        <v>7.5354325608928</v>
+      </c>
+      <c r="J106">
+        <v>0.23</v>
+      </c>
+      <c r="K106" t="s">
+        <v>253</v>
+      </c>
+      <c r="L106" s="1">
+        <v>1185657.86</v>
       </c>
       <c r="M106" s="1">
-        <v>260854.4</v>
+        <v>1189817.55</v>
       </c>
       <c r="N106" s="1">
-        <v>261244.68</v>
-[...1 lines deleted...]
-      <c r="O106" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>255</v>
+      </c>
+      <c r="B107" s="1">
+        <v>1828.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>156.74</v>
+      </c>
+      <c r="D107" s="1">
+        <v>194.41940919037</v>
+      </c>
+      <c r="E107" t="s">
+        <v>11</v>
+      </c>
+      <c r="F107">
+        <v>1.14</v>
+      </c>
+      <c r="G107" s="1">
+        <v>300955.79</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-50620.97</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-16.820068489129</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>250334.82</v>
+      </c>
+      <c r="M107" s="1">
+        <v>250334.82</v>
+      </c>
+      <c r="N107" s="1">
         <v>0.19</v>
       </c>
-      <c r="P106">
-[...31 lines deleted...]
-      <c r="J107" s="1">
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>257</v>
+      </c>
+      <c r="B108" s="1">
+        <v>41575568.76</v>
+      </c>
+      <c r="C108" s="1">
+        <v>1.1448</v>
+      </c>
+      <c r="D108" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E108" t="s">
+        <v>11</v>
+      </c>
+      <c r="F108">
+        <v>1.14</v>
+      </c>
+      <c r="G108" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>-829128.72</v>
+      </c>
+      <c r="I108" s="1">
         <v>0</v>
       </c>
-      <c r="K107">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>-829128.72</v>
+      </c>
+      <c r="M108" s="1">
+        <v>-829128.72</v>
+      </c>
+      <c r="N108" s="1">
+        <v>-0.62</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>256</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">