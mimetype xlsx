--- v6 (2026-09-22)
+++ v7 (2026-10-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -133,705 +133,669 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
+    <t>8 424.08</t>
+  </si>
+  <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC CLASS A</t>
   </si>
   <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
+    <t>2 699.53</t>
+  </si>
+  <si>
     <t>US0320951017</t>
   </si>
   <si>
     <t>AMPHENOL CORP CLASS A</t>
   </si>
   <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC</t>
   </si>
   <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
     <t>US0404132054</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
+    <t>US05464C1018</t>
+  </si>
+  <si>
+    <t>AXON ENTERPRISE INC</t>
+  </si>
+  <si>
     <t>US05722G1004</t>
   </si>
   <si>
     <t>BAKER HUGHES CLASS A</t>
   </si>
   <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
-    <t>6 535.95</t>
-[...1 lines deleted...]
-  <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
-    <t>4 030.09</t>
-[...1 lines deleted...]
-  <si>
     <t>US0970231058</t>
   </si>
   <si>
     <t>BOEING</t>
   </si>
   <si>
     <t>US09857L1089</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC</t>
   </si>
   <si>
-    <t>1 676.33</t>
-[...1 lines deleted...]
-  <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
-    <t>5 101.98</t>
-[...1 lines deleted...]
-  <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
+    <t>US15675D1037</t>
+  </si>
+  <si>
+    <t>CEREBRAS SYSTEMS INC CLASS A</t>
+  </si>
+  <si>
     <t>US17275R1023</t>
   </si>
   <si>
     <t>CISCO SYSTEMS INC</t>
   </si>
   <si>
+    <t>2 389.78</t>
+  </si>
+  <si>
     <t>US1729674242</t>
   </si>
   <si>
     <t>CITIGROUP INC</t>
   </si>
   <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
-    <t>2 867.38</t>
-[...7 lines deleted...]
-  <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION ENERGY CORP</t>
   </si>
   <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
     <t>US22788C1053</t>
   </si>
   <si>
     <t>CROWDSTRIKE HOLDINGS INC CLASS A</t>
   </si>
   <si>
-    <t>US23804L1035</t>
-[...4 lines deleted...]
-  <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
+    <t>1 900.24</t>
+  </si>
+  <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
-    <t>3 186.04</t>
-[...1 lines deleted...]
-  <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
-    <t>1 681.90</t>
+    <t>1 682.70</t>
   </si>
   <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
+    <t>US30233Q1085</t>
+  </si>
+  <si>
+    <t>EXXONMOBIL HOLDINGS CORP</t>
+  </si>
+  <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
+    <t>1 437.36</t>
+  </si>
+  <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
-    <t>4 248.26</t>
-[...1 lines deleted...]
-  <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
-    <t>2 009.08</t>
-[...1 lines deleted...]
-  <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
     <t>US4581401001</t>
   </si>
   <si>
     <t>INTEL CORPORATION CORP</t>
   </si>
   <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
-    <t>2 523.19</t>
-[...1 lines deleted...]
-  <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
+    <t>7 779.55</t>
+  </si>
+  <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
     <t>US5128073062</t>
   </si>
   <si>
     <t>LAM RESEARCH CORP</t>
   </si>
   <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
+    <t>1 063.09</t>
+  </si>
+  <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
-    <t>6 448.79</t>
-[...1 lines deleted...]
-  <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
-    <t>2 316.65</t>
-[...1 lines deleted...]
-  <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
-    <t>US6516391066</t>
-[...4 lines deleted...]
-  <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
-    <t>5 280.20</t>
-[...4 lines deleted...]
-  <si>
     <t>US6792951054</t>
   </si>
   <si>
     <t>OKTA INC CLASS A</t>
   </si>
   <si>
     <t>CH1134540470</t>
   </si>
   <si>
     <t>ON HOLDING AG CLASS A</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
+    <t>1 203.28</t>
+  </si>
+  <si>
     <t>US69608A1088</t>
   </si>
   <si>
     <t>PALANTIR TECHNOLOGIES INC CLASS A</t>
   </si>
   <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
-    <t>US7185461040</t>
-[...4 lines deleted...]
-  <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
-    <t>4 525.21</t>
-[...1 lines deleted...]
-  <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
-    <t>2 347.15</t>
-[...7 lines deleted...]
-  <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
+    <t>US7811541090</t>
+  </si>
+  <si>
+    <t>RUBRIK INC CLASS A</t>
+  </si>
+  <si>
     <t>US80004C2008</t>
   </si>
   <si>
     <t>SANDISK CORP</t>
   </si>
   <si>
     <t>IE00BKVD2N49</t>
   </si>
   <si>
     <t>SEAGATE TECHNOLOGY HOLDINGS PLC</t>
   </si>
   <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC</t>
   </si>
   <si>
     <t>US8636671013</t>
   </si>
   <si>
     <t>STRYKER CORP</t>
   </si>
   <si>
+    <t>1 827.00</t>
+  </si>
+  <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T MOBILE US INC</t>
   </si>
   <si>
     <t>US87612G1013</t>
   </si>
   <si>
     <t>TARGA RESOURCES CORP</t>
   </si>
   <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
     <t>US8825081040</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENT INC</t>
   </si>
   <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
-    <t>2 474.67</t>
+    <t>1 077.08</t>
   </si>
   <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS INC</t>
   </si>
   <si>
     <t>US91324P1021</t>
   </si>
   <si>
     <t>UNITEDHEALTH GROUP INC</t>
   </si>
   <si>
-    <t>3 043.54</t>
-[...7 lines deleted...]
-  <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC CLASS A</t>
   </si>
   <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
     <t>US94419L1017</t>
   </si>
   <si>
     <t>WAYFAIR INC CLASS A</t>
   </si>
   <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
     <t>US9694571004</t>
   </si>
   <si>
     <t>WILLIAMS INC</t>
   </si>
   <si>
-    <t>4 159.69</t>
-[...1 lines deleted...]
-  <si>
     <t>US9741551033</t>
   </si>
   <si>
     <t>WINGSTOP INC</t>
   </si>
   <si>
-    <t>USD-00011554</t>
-[...2 lines deleted...]
-    <t>EUR/USD 2026-06-30</t>
+    <t>USD-00012492</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-07-31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1192,273 +1156,273 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>94395.76</v>
+        <v>93476.67</v>
       </c>
       <c r="C2">
-        <v>227.57</v>
+        <v>225.46</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>21481919.24</v>
+        <v>21075553.61</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>21481919.24</v>
+        <v>21075553.61</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>2732.69</v>
+        <v>2604.67</v>
       </c>
       <c r="C3">
-        <v>270.04</v>
+        <v>267.41</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3">
-        <v>737946.06</v>
+        <v>696522.44</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3">
-        <v>644747.77</v>
+        <v>608848.29</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="1">
-        <v>32046.7</v>
+        <v>35509.9</v>
       </c>
       <c r="C4">
-        <v>299.75</v>
+        <v>297.14</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>9605984.76</v>
+        <v>10551438.61</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>9605984.76</v>
+        <v>10551438.61</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="1">
-        <v>192337.0</v>
+        <v>173114.0</v>
       </c>
       <c r="C5">
-        <v>353.33</v>
+        <v>350.09</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5">
-        <v>67959080.55</v>
+        <v>60605669.17</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
-        <v>59376244.4</v>
+        <v>52976983.53</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="1">
-        <v>276291.0</v>
+        <v>256291.0</v>
       </c>
       <c r="C6">
-        <v>149.8</v>
+        <v>148.23</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>41387034.22</v>
+        <v>37989120.67</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>41387034.22</v>
+        <v>37989120.67</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="1">
         <v>100.0</v>
       </c>
       <c r="C7">
-        <v>122.76</v>
+        <v>121.69</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>12276.41</v>
+        <v>12169.34</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>12276.41</v>
+        <v>12169.34</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="1">
         <v>10760.0</v>
       </c>
       <c r="C8">
-        <v>111.56</v>
+        <v>110.56</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8">
-        <v>1200382.68</v>
+        <v>1189661.48</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
-        <v>1200382.68</v>
+        <v>1189661.48</v>
       </c>
       <c r="H8" t="s">
         <v>8</v>
       </c>
       <c r="Z8" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z108"/>
+  <dimension ref="A1:Z106"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N108" sqref="N108"/>
+      <selection activeCell="N106" sqref="N106"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>23</v>
       </c>
       <c r="B1" t="s">
         <v>24</v>
       </c>
       <c r="C1" t="s">
         <v>25</v>
       </c>
       <c r="D1" t="s">
         <v>26</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>27</v>
       </c>
       <c r="G1" t="s">
         <v>28</v>
@@ -1474,5393 +1438,5293 @@
       </c>
       <c r="K1" t="s">
         <v>32</v>
       </c>
       <c r="L1" t="s">
         <v>33</v>
       </c>
       <c r="M1" t="s">
         <v>34</v>
       </c>
       <c r="N1" t="s">
         <v>35</v>
       </c>
       <c r="O1" t="s">
         <v>36</v>
       </c>
       <c r="Z1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="1">
-        <v>7499.0</v>
+        <v>7790.0</v>
       </c>
       <c r="C2" s="1">
-        <v>230.01</v>
+        <v>254.49</v>
       </c>
       <c r="D2" s="1">
-        <v>207.40586744899</v>
+        <v>210.59862516046</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2">
         <v>1.14</v>
       </c>
       <c r="G2" s="1">
-        <v>1330128.98</v>
+        <v>1408669.88</v>
       </c>
       <c r="H2" s="1">
-        <v>176878.13</v>
+        <v>324264.65</v>
       </c>
       <c r="I2" s="1">
-        <v>13.297817930409</v>
+        <v>23.019208020548</v>
       </c>
       <c r="J2">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.08</v>
+      </c>
+      <c r="K2" t="s">
+        <v>39</v>
       </c>
       <c r="L2" s="1">
-        <v>1507007.11</v>
+        <v>1732934.53</v>
       </c>
       <c r="M2" s="1">
-        <v>1507007.11</v>
+        <v>1741358.61</v>
       </c>
       <c r="N2" s="1">
-        <v>1.13</v>
+        <v>1.4</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B3" s="1">
+        <v>3465.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>495.76</v>
+      </c>
+      <c r="D3" s="1">
+        <v>236.10999422799</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3">
+        <v>1.14</v>
+      </c>
+      <c r="G3" s="1">
+        <v>701743.01</v>
+      </c>
+      <c r="H3" s="1">
+        <v>799837.76</v>
+      </c>
+      <c r="I3" s="1">
+        <v>113.97872848067</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>1501580.77</v>
+      </c>
+      <c r="M3" s="1">
+        <v>1501580.77</v>
+      </c>
+      <c r="N3" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>40</v>
-      </c>
-[...43 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="1">
+        <v>23843.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>346.77</v>
+      </c>
+      <c r="D4" s="1">
+        <v>188.67867172755</v>
+      </c>
+      <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4">
+        <v>1.14</v>
+      </c>
+      <c r="G4" s="1">
+        <v>3844704.95</v>
+      </c>
+      <c r="H4" s="1">
+        <v>3382600.22</v>
+      </c>
+      <c r="I4" s="1">
+        <v>87.980749211978</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>7227305.17</v>
+      </c>
+      <c r="M4" s="1">
+        <v>7227305.17</v>
+      </c>
+      <c r="N4" s="1">
+        <v>5.81</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>42</v>
-      </c>
-[...43 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B5" s="1">
-        <v>4751.0</v>
+        <v>4200.0</v>
       </c>
       <c r="C5" s="1">
-        <v>338.07</v>
+        <v>355.35</v>
       </c>
       <c r="D5" s="1">
-        <v>329.61852452115</v>
+        <v>329.61852619048</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5">
         <v>1.14</v>
       </c>
       <c r="G5" s="1">
-        <v>1342357.92</v>
+        <v>1186677.18</v>
       </c>
       <c r="H5" s="1">
-        <v>60962.66</v>
+        <v>117929.46</v>
       </c>
       <c r="I5" s="1">
-        <v>4.5414608944237</v>
+        <v>9.9377877983632</v>
       </c>
       <c r="J5">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.64</v>
+      </c>
+      <c r="K5" t="s">
+        <v>46</v>
       </c>
       <c r="L5" s="1">
-        <v>1403320.58</v>
+        <v>1304606.64</v>
       </c>
       <c r="M5" s="1">
-        <v>1403320.58</v>
+        <v>1307306.17</v>
       </c>
       <c r="N5" s="1">
         <v>1.05</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B6" s="1">
-        <v>8228.0</v>
+        <v>7105.0</v>
       </c>
       <c r="C6" s="1">
-        <v>165.96</v>
+        <v>151.2</v>
       </c>
       <c r="D6" s="1">
-        <v>148.40257292173</v>
+        <v>148.40257283603</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6">
         <v>1.14</v>
       </c>
       <c r="G6" s="1">
-        <v>1049577.21</v>
+        <v>906325.48</v>
       </c>
       <c r="H6" s="1">
-        <v>143484.59</v>
+        <v>32726.97</v>
       </c>
       <c r="I6" s="1">
-        <v>13.670703654093</v>
+        <v>3.6109511121766</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>1193061.8</v>
+        <v>939052.45</v>
       </c>
       <c r="M6" s="1">
-        <v>1193061.8</v>
+        <v>939052.45</v>
       </c>
       <c r="N6" s="1">
-        <v>0.89</v>
+        <v>0.75</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B7" s="1">
-        <v>3004.0</v>
+        <v>2860.0</v>
       </c>
       <c r="C7" s="1">
-        <v>445.48</v>
+        <v>375.36</v>
       </c>
       <c r="D7" s="1">
-        <v>332.2921138482</v>
+        <v>332.29211538461</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7">
         <v>1.14</v>
       </c>
       <c r="G7" s="1">
-        <v>849462.99</v>
+        <v>808743.06</v>
       </c>
       <c r="H7" s="1">
-        <v>319749.29</v>
+        <v>129656.94</v>
       </c>
       <c r="I7" s="1">
-        <v>37.641344445154</v>
+        <v>16.031907587559</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>1169212.28</v>
+        <v>938400.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1169212.28</v>
+        <v>938400.0</v>
       </c>
       <c r="N7" s="1">
-        <v>0.87</v>
+        <v>0.75</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B8" s="1">
-        <v>9376.0</v>
+        <v>8157.0</v>
       </c>
       <c r="C8" s="1">
-        <v>86.23</v>
+        <v>76.76</v>
       </c>
       <c r="D8" s="1">
-        <v>101.28771331058</v>
+        <v>101.28771239426</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8">
         <v>1.14</v>
       </c>
       <c r="G8" s="1">
-        <v>809931.37</v>
+        <v>704629.93</v>
       </c>
       <c r="H8" s="1">
-        <v>-103546.78</v>
+        <v>-157312.34</v>
       </c>
       <c r="I8" s="1">
-        <v>-12.784636308136</v>
+        <v>-22.325526251773</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>706384.59</v>
+        <v>547317.59</v>
       </c>
       <c r="M8" s="1">
-        <v>706384.59</v>
+        <v>547317.59</v>
       </c>
       <c r="N8" s="1">
-        <v>0.53</v>
+        <v>0.44</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B9" s="1">
-        <v>34515.0</v>
+        <v>32817.0</v>
       </c>
       <c r="C9" s="1">
-        <v>297.01</v>
+        <v>333.74</v>
       </c>
       <c r="D9" s="1">
-        <v>212.4826640591</v>
+        <v>214.47695401774</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9">
         <v>1.14</v>
       </c>
       <c r="G9" s="1">
-        <v>6261461.4</v>
+        <v>6015744.42</v>
       </c>
       <c r="H9" s="1">
-        <v>2695159.23</v>
+        <v>3557984.23</v>
       </c>
       <c r="I9" s="1">
-        <v>43.043613268941</v>
+        <v>59.144537759468</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>8956620.63</v>
+        <v>9573728.65</v>
       </c>
       <c r="M9" s="1">
-        <v>8956620.63</v>
+        <v>9573728.65</v>
       </c>
       <c r="N9" s="1">
-        <v>6.7</v>
+        <v>7.7</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B10" s="1">
-        <v>3159.0</v>
+        <v>2901.0</v>
       </c>
       <c r="C10" s="1">
-        <v>640.18</v>
+        <v>529.66</v>
       </c>
       <c r="D10" s="1">
-        <v>331.96987337765</v>
+        <v>331.96987245777</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10">
         <v>1.14</v>
       </c>
       <c r="G10" s="1">
-        <v>900237.95</v>
+        <v>826714.24</v>
       </c>
       <c r="H10" s="1">
-        <v>866682.34</v>
+        <v>516418.33</v>
       </c>
       <c r="I10" s="1">
-        <v>96.272584376164</v>
+        <v>62.466364435672</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>1766920.29</v>
+        <v>1343132.57</v>
       </c>
       <c r="M10" s="1">
-        <v>1766920.29</v>
+        <v>1343132.57</v>
       </c>
       <c r="N10" s="1">
-        <v>1.32</v>
+        <v>1.08</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B11" s="1">
-        <v>6022.0</v>
+        <v>5734.0</v>
       </c>
       <c r="C11" s="1">
-        <v>174.56</v>
+        <v>168.61</v>
       </c>
       <c r="D11" s="1">
-        <v>130.2899701096</v>
+        <v>130.2899686083</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11">
         <v>1.14</v>
       </c>
       <c r="G11" s="1">
-        <v>672474.39</v>
+        <v>640313.54</v>
       </c>
       <c r="H11" s="1">
-        <v>245965.45</v>
+        <v>204799.87</v>
       </c>
       <c r="I11" s="1">
-        <v>36.576180990327</v>
+        <v>31.984310373946</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>918439.84</v>
+        <v>845113.41</v>
       </c>
       <c r="M11" s="1">
-        <v>918439.84</v>
+        <v>845113.41</v>
       </c>
       <c r="N11" s="1">
-        <v>0.69</v>
+        <v>0.68</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B12" s="1">
-        <v>21356.0</v>
+        <v>1570.0</v>
       </c>
       <c r="C12" s="1">
-        <v>59.15</v>
+        <v>510.28</v>
       </c>
       <c r="D12" s="1">
-        <v>48.933124648811</v>
+        <v>474.23136942675</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12">
         <v>1.14</v>
       </c>
       <c r="G12" s="1">
-        <v>893675.15</v>
+        <v>655609.96</v>
       </c>
       <c r="H12" s="1">
-        <v>209996.51</v>
+        <v>44686.89</v>
       </c>
       <c r="I12" s="1">
-        <v>23.49808093019</v>
+        <v>6.8160785720827</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>1103671.66</v>
+        <v>700296.85</v>
       </c>
       <c r="M12" s="1">
-        <v>1103671.66</v>
+        <v>700296.85</v>
       </c>
       <c r="N12" s="1">
-        <v>0.83</v>
+        <v>0.56</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B13" s="1">
-        <v>36406.0</v>
+        <v>20334.0</v>
       </c>
       <c r="C13" s="1">
-        <v>57.37</v>
+        <v>55.95</v>
       </c>
       <c r="D13" s="1">
-        <v>50.156161347031</v>
+        <v>48.933124323793</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13">
         <v>1.14</v>
       </c>
       <c r="G13" s="1">
-        <v>1559310.43</v>
+        <v>850907.97</v>
       </c>
       <c r="H13" s="1">
-        <v>265522.23</v>
+        <v>143573.94</v>
       </c>
       <c r="I13" s="1">
-        <v>17.028182771791</v>
+        <v>16.8730279962</v>
       </c>
       <c r="J13">
-        <v>0.18</v>
-[...1 lines deleted...]
-      <c r="K13" t="s">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>994481.91</v>
+      </c>
+      <c r="M13" s="1">
+        <v>994481.91</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
         <v>61</v>
-      </c>
-[...13 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="1">
+        <v>30544.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>61.27</v>
+      </c>
+      <c r="D14" s="1">
+        <v>50.156161275537</v>
+      </c>
+      <c r="E14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14">
+        <v>1.14</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1308234.3</v>
+      </c>
+      <c r="H14" s="1">
+        <v>327631.85</v>
+      </c>
+      <c r="I14" s="1">
+        <v>25.043820514414</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1635866.15</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1635866.15</v>
+      </c>
+      <c r="N14" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
         <v>63</v>
-      </c>
-[...43 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="1">
-        <v>5956.0</v>
+        <v>938.0</v>
       </c>
       <c r="C15" s="1">
-        <v>220.83</v>
+        <v>1072.2</v>
       </c>
       <c r="D15" s="1">
-        <v>223.90182672935</v>
+        <v>1049.9053304904</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15">
         <v>1.14</v>
       </c>
       <c r="G15" s="1">
-        <v>1134212.97</v>
+        <v>840817.97</v>
       </c>
       <c r="H15" s="1">
-        <v>14940.39</v>
+        <v>38311.05</v>
       </c>
       <c r="I15" s="1">
-        <v>1.3172473243715</v>
+        <v>4.5564023804106</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>1149153.36</v>
+        <v>879129.02</v>
       </c>
       <c r="M15" s="1">
-        <v>1149153.36</v>
+        <v>879129.02</v>
       </c>
       <c r="N15" s="1">
-        <v>0.86</v>
+        <v>0.71</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" s="1">
-        <v>6225.0</v>
+        <v>5477.0</v>
       </c>
       <c r="C16" s="1">
-        <v>167.77</v>
+        <v>214.03</v>
       </c>
       <c r="D16" s="1">
-        <v>172.6541124498</v>
+        <v>223.90182581705</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16">
         <v>1.14</v>
       </c>
       <c r="G16" s="1">
-        <v>912602.41</v>
+        <v>1042996.04</v>
       </c>
       <c r="H16" s="1">
-        <v>-131.79</v>
+        <v>-18308.71</v>
       </c>
       <c r="I16" s="1">
-        <v>-0.014441118997264</v>
+        <v>-1.7553959265272</v>
       </c>
       <c r="J16">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>912470.62</v>
+        <v>1024687.33</v>
       </c>
       <c r="M16" s="1">
-        <v>914146.95</v>
+        <v>1024687.33</v>
       </c>
       <c r="N16" s="1">
-        <v>0.68</v>
+        <v>0.82</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B17" s="1">
-        <v>22197.0</v>
+        <v>5348.0</v>
       </c>
       <c r="C17" s="1">
-        <v>44.33</v>
+        <v>181.68</v>
       </c>
       <c r="D17" s="1">
-        <v>85.907039690048</v>
+        <v>172.6541118175</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17">
         <v>1.14</v>
       </c>
       <c r="G17" s="1">
-        <v>1637397.8</v>
+        <v>784031.76</v>
       </c>
       <c r="H17" s="1">
-        <v>-777677.38</v>
+        <v>65290.48</v>
       </c>
       <c r="I17" s="1">
-        <v>-47.494712647104</v>
+        <v>8.3275299969991</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>859720.42</v>
+        <v>849322.24</v>
       </c>
       <c r="M17" s="1">
-        <v>859720.42</v>
+        <v>849322.24</v>
       </c>
       <c r="N17" s="1">
-        <v>0.64</v>
+        <v>0.68</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B18" s="1">
-        <v>12834.0</v>
+        <v>18686.0</v>
       </c>
       <c r="C18" s="1">
-        <v>392.13</v>
+        <v>44.03</v>
       </c>
       <c r="D18" s="1">
-        <v>194.64047685835</v>
+        <v>85.907039494809</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18">
         <v>1.14</v>
       </c>
       <c r="G18" s="1">
-        <v>2203798.04</v>
+        <v>1378403.18</v>
       </c>
       <c r="H18" s="1">
-        <v>2193210.76</v>
+        <v>-659220.85</v>
       </c>
       <c r="I18" s="1">
-        <v>99.519589372173</v>
+        <v>-47.824965841997</v>
       </c>
       <c r="J18">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>4397008.8</v>
+        <v>719182.33</v>
       </c>
       <c r="M18" s="1">
-        <v>4402110.78</v>
+        <v>719182.33</v>
       </c>
       <c r="N18" s="1">
-        <v>3.29</v>
+        <v>0.58</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" s="1">
+        <v>11686.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>370.825</v>
+      </c>
+      <c r="D19" s="1">
+        <v>194.64047663871</v>
+      </c>
+      <c r="E19" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19">
+        <v>1.14</v>
+      </c>
+      <c r="G19" s="1">
+        <v>2006668.53</v>
+      </c>
+      <c r="H19" s="1">
+        <v>1781321.81</v>
+      </c>
+      <c r="I19" s="1">
+        <v>88.770107437724</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>3787990.34</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3787990.34</v>
+      </c>
+      <c r="N19" s="1">
+        <v>3.04</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
         <v>73</v>
-      </c>
-[...43 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B20" s="1">
-        <v>8459.0</v>
+        <v>251.0</v>
       </c>
       <c r="C20" s="1">
-        <v>200.7</v>
+        <v>370.825</v>
       </c>
       <c r="D20" s="1">
-        <v>211.82877763329</v>
+        <v>414.083187251</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20">
         <v>1.14</v>
       </c>
       <c r="G20" s="1">
-        <v>1525833.19</v>
+        <v>89997.27</v>
       </c>
       <c r="H20" s="1">
-        <v>-42524.2</v>
+        <v>-8636.19</v>
       </c>
       <c r="I20" s="1">
-        <v>-2.7869494698827</v>
+        <v>-9.596057747085</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>1483308.99</v>
+        <v>81361.08</v>
       </c>
       <c r="M20" s="1">
-        <v>1483308.99</v>
+        <v>81361.08</v>
       </c>
       <c r="N20" s="1">
-        <v>1.11</v>
+        <v>0.07</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B21" s="1">
-        <v>1078.0</v>
+        <v>7823.0</v>
       </c>
       <c r="C21" s="1">
-        <v>1022.28</v>
+        <v>208.03</v>
       </c>
       <c r="D21" s="1">
-        <v>403.1339703154</v>
+        <v>211.82877796242</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21">
         <v>1.14</v>
       </c>
       <c r="G21" s="1">
-        <v>371145.27</v>
+        <v>1411111.61</v>
       </c>
       <c r="H21" s="1">
-        <v>591694.13</v>
+        <v>11457.17</v>
       </c>
       <c r="I21" s="1">
-        <v>159.42386386872</v>
+        <v>0.81192514602016</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>962839.4</v>
+        <v>1422568.78</v>
       </c>
       <c r="M21" s="1">
-        <v>962839.4</v>
+        <v>1422568.78</v>
       </c>
       <c r="N21" s="1">
-        <v>0.72</v>
+        <v>1.14</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B22" s="1">
-        <v>25772.0</v>
+        <v>1027.0</v>
       </c>
       <c r="C22" s="1">
-        <v>29.12</v>
+        <v>880.28</v>
       </c>
       <c r="D22" s="1">
-        <v>36.710333695483</v>
+        <v>403.13396299903</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22">
         <v>1.14</v>
       </c>
       <c r="G22" s="1">
-        <v>813333.53</v>
+        <v>353586.45</v>
       </c>
       <c r="H22" s="1">
-        <v>-157634.22</v>
+        <v>436664.91</v>
       </c>
       <c r="I22" s="1">
-        <v>-19.381251870927</v>
+        <v>123.49593996037</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>655699.31</v>
+        <v>790251.36</v>
       </c>
       <c r="M22" s="1">
-        <v>655699.31</v>
+        <v>790251.36</v>
       </c>
       <c r="N22" s="1">
-        <v>0.49</v>
+        <v>0.64</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B23" s="1">
-        <v>9514.0</v>
+        <v>24538.0</v>
       </c>
       <c r="C23" s="1">
-        <v>121.53</v>
+        <v>28.99</v>
       </c>
       <c r="D23" s="1">
-        <v>121.11661656506</v>
+        <v>36.710333768033</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23">
         <v>1.14</v>
       </c>
       <c r="G23" s="1">
-        <v>992723.23</v>
+        <v>774389.97</v>
       </c>
       <c r="H23" s="1">
-        <v>17487.26</v>
+        <v>-152574.74</v>
       </c>
       <c r="I23" s="1">
-        <v>1.7615443531023</v>
+        <v>-19.702571819209</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>1010210.49</v>
+        <v>621815.23</v>
       </c>
       <c r="M23" s="1">
-        <v>1010210.49</v>
+        <v>621815.23</v>
       </c>
       <c r="N23" s="1">
-        <v>0.76</v>
+        <v>0.5</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B24" s="1">
-        <v>4092.0</v>
+        <v>3980.0</v>
       </c>
       <c r="C24" s="1">
-        <v>145.67</v>
+        <v>172.86</v>
       </c>
       <c r="D24" s="1">
-        <v>124.91074780059</v>
+        <v>171.83616080402</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24">
         <v>1.14</v>
       </c>
       <c r="G24" s="1">
-        <v>435805.75</v>
+        <v>601158.45</v>
       </c>
       <c r="H24" s="1">
-        <v>84994.25</v>
+        <v>225.12</v>
       </c>
       <c r="I24" s="1">
-        <v>19.502783063326</v>
+        <v>0.037447697857362</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>520800.0</v>
+        <v>601383.57</v>
       </c>
       <c r="M24" s="1">
-        <v>520800.0</v>
+        <v>601383.57</v>
       </c>
       <c r="N24" s="1">
-        <v>0.39</v>
+        <v>0.48</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B25" s="1">
-        <v>8846.0</v>
+        <v>629.0</v>
       </c>
       <c r="C25" s="1">
-        <v>79.53</v>
+        <v>111.94</v>
       </c>
       <c r="D25" s="1">
-        <v>69.851081844902</v>
+        <v>121.1166136725</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25">
         <v>1.14</v>
       </c>
       <c r="G25" s="1">
-        <v>529495.73</v>
+        <v>65632.01</v>
       </c>
       <c r="H25" s="1">
-        <v>85175.87</v>
+        <v>-4084.58</v>
       </c>
       <c r="I25" s="1">
-        <v>16.08622415142</v>
+        <v>-6.2234571209993</v>
       </c>
       <c r="J25">
-        <v>0.32</v>
+        <v>3.8</v>
       </c>
       <c r="K25" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="L25" s="1">
-        <v>614671.6</v>
+        <v>61547.43</v>
       </c>
       <c r="M25" s="1">
-        <v>617538.98</v>
+        <v>63937.21</v>
       </c>
       <c r="N25" s="1">
-        <v>0.46</v>
+        <v>0.05</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B26" s="1">
-        <v>1043.0</v>
+        <v>3896.0</v>
       </c>
       <c r="C26" s="1">
-        <v>425.48</v>
+        <v>129.36</v>
       </c>
       <c r="D26" s="1">
-        <v>160.9592042186</v>
+        <v>124.91074691992</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26">
         <v>1.14</v>
       </c>
       <c r="G26" s="1">
-        <v>145609.94</v>
+        <v>414931.38</v>
       </c>
       <c r="H26" s="1">
-        <v>242119.42</v>
+        <v>25616.31</v>
       </c>
       <c r="I26" s="1">
-        <v>166.27945866882</v>
+        <v>6.1736256245551</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>387729.36</v>
+        <v>440547.69</v>
       </c>
       <c r="M26" s="1">
-        <v>387729.36</v>
+        <v>440547.69</v>
       </c>
       <c r="N26" s="1">
-        <v>0.29</v>
+        <v>0.35</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B27" s="1">
-        <v>3964.0</v>
+        <v>8422.0</v>
       </c>
       <c r="C27" s="1">
-        <v>275.53</v>
+        <v>81.56</v>
       </c>
       <c r="D27" s="1">
-        <v>287.6237764884</v>
+        <v>69.85108169081</v>
       </c>
       <c r="E27" t="s">
         <v>11</v>
       </c>
       <c r="F27">
         <v>1.14</v>
       </c>
       <c r="G27" s="1">
-        <v>968621.36</v>
+        <v>504116.32</v>
       </c>
       <c r="H27" s="1">
-        <v>-14359.06</v>
+        <v>96319.27</v>
       </c>
       <c r="I27" s="1">
-        <v>-1.4824223987792</v>
+        <v>19.10655659789</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>954262.3</v>
+        <v>600435.59</v>
       </c>
       <c r="M27" s="1">
-        <v>954262.3</v>
+        <v>600435.59</v>
       </c>
       <c r="N27" s="1">
-        <v>0.71</v>
+        <v>0.48</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B28" s="1">
-        <v>1047.0</v>
+        <v>3157.0</v>
       </c>
       <c r="C28" s="1">
-        <v>951.35</v>
+        <v>252.39</v>
       </c>
       <c r="D28" s="1">
-        <v>983.84093600764</v>
+        <v>287.62377573646</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28">
         <v>1.14</v>
       </c>
       <c r="G28" s="1">
-        <v>879447.76</v>
+        <v>771427.25</v>
       </c>
       <c r="H28" s="1">
-        <v>-9181.32</v>
+        <v>-74927.92</v>
       </c>
       <c r="I28" s="1">
-        <v>-1.0439869674579</v>
+        <v>-9.7128951563482</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>870266.44</v>
+        <v>696499.33</v>
       </c>
       <c r="M28" s="1">
-        <v>870266.44</v>
+        <v>696499.33</v>
       </c>
       <c r="N28" s="1">
-        <v>0.65</v>
+        <v>0.56</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B29" s="1">
-        <v>604.0</v>
+        <v>997.0</v>
       </c>
       <c r="C29" s="1">
-        <v>675.44</v>
+        <v>940.87</v>
       </c>
       <c r="D29" s="1">
-        <v>397.23864238411</v>
+        <v>983.84094282849</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
       <c r="F29">
         <v>1.14</v>
       </c>
       <c r="G29" s="1">
-        <v>203177.36</v>
+        <v>837449.3</v>
       </c>
       <c r="H29" s="1">
-        <v>153264.7</v>
+        <v>-17477.81</v>
       </c>
       <c r="I29" s="1">
-        <v>75.433945986895</v>
+        <v>-2.0870290296977</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>356442.06</v>
+        <v>819971.49</v>
       </c>
       <c r="M29" s="1">
-        <v>356442.06</v>
+        <v>819971.49</v>
       </c>
       <c r="N29" s="1">
-        <v>0.27</v>
+        <v>0.66</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B30" s="1">
-        <v>4251.0</v>
+        <v>4472.0</v>
       </c>
       <c r="C30" s="1">
-        <v>221.37</v>
+        <v>203.08</v>
       </c>
       <c r="D30" s="1">
-        <v>118.49285344625</v>
+        <v>149.81743962433</v>
       </c>
       <c r="E30" t="s">
         <v>11</v>
       </c>
       <c r="F30">
         <v>1.14</v>
       </c>
       <c r="G30" s="1">
-        <v>424653.72</v>
+        <v>582562.86</v>
       </c>
       <c r="H30" s="1">
-        <v>397541.79</v>
+        <v>211295.32</v>
       </c>
       <c r="I30" s="1">
-        <v>93.61552042921</v>
+        <v>36.269960635664</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>822195.51</v>
+        <v>793858.18</v>
       </c>
       <c r="M30" s="1">
-        <v>822195.51</v>
+        <v>793858.18</v>
       </c>
       <c r="N30" s="1">
-        <v>0.61</v>
+        <v>0.64</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B31" s="1">
-        <v>1917.0</v>
+        <v>1825.0</v>
       </c>
       <c r="C31" s="1">
-        <v>598.59</v>
+        <v>597.24</v>
       </c>
       <c r="D31" s="1">
-        <v>515.45562858633</v>
+        <v>515.45562739726</v>
       </c>
       <c r="E31" t="s">
         <v>11</v>
       </c>
       <c r="F31">
         <v>1.14</v>
       </c>
       <c r="G31" s="1">
-        <v>849880.36</v>
+        <v>809093.19</v>
       </c>
       <c r="H31" s="1">
-        <v>152694.48</v>
+        <v>143671.67</v>
       </c>
       <c r="I31" s="1">
-        <v>17.966585320315</v>
+        <v>17.757122637505</v>
       </c>
       <c r="J31">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.04</v>
+      </c>
+      <c r="K31" t="s">
+        <v>98</v>
       </c>
       <c r="L31" s="1">
-        <v>1002574.84</v>
+        <v>952764.86</v>
       </c>
       <c r="M31" s="1">
-        <v>1002574.84</v>
+        <v>954665.1</v>
       </c>
       <c r="N31" s="1">
-        <v>0.75</v>
+        <v>0.77</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B32" s="1">
-        <v>4943.0</v>
+        <v>4706.0</v>
       </c>
       <c r="C32" s="1">
-        <v>195.54</v>
+        <v>173.88</v>
       </c>
       <c r="D32" s="1">
-        <v>175.84500708072</v>
+        <v>175.84500637484</v>
       </c>
       <c r="E32" t="s">
         <v>11</v>
       </c>
       <c r="F32">
         <v>1.14</v>
       </c>
       <c r="G32" s="1">
-        <v>744295.61</v>
+        <v>708609.17</v>
       </c>
       <c r="H32" s="1">
-        <v>100188.44</v>
+        <v>6669.92</v>
       </c>
       <c r="I32" s="1">
-        <v>13.460839840235</v>
+        <v>0.94126921896876</v>
       </c>
       <c r="J32">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>844484.05</v>
+        <v>715279.09</v>
       </c>
       <c r="M32" s="1">
-        <v>847670.09</v>
+        <v>715279.09</v>
       </c>
       <c r="N32" s="1">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B33" s="1">
-        <v>3026.0</v>
+        <v>877.0</v>
       </c>
       <c r="C33" s="1">
-        <v>435.78</v>
+        <v>399.99</v>
       </c>
       <c r="D33" s="1">
-        <v>358.96100793126</v>
+        <v>358.96101482326</v>
       </c>
       <c r="E33" t="s">
         <v>11</v>
       </c>
       <c r="F33">
         <v>1.14</v>
       </c>
       <c r="G33" s="1">
-        <v>927046.27</v>
+        <v>268677.98</v>
       </c>
       <c r="H33" s="1">
-        <v>225083.63</v>
+        <v>37957.71</v>
       </c>
       <c r="I33" s="1">
-        <v>24.279654347781</v>
+        <v>14.127584999709</v>
       </c>
       <c r="J33">
-        <v>0.56</v>
+        <v>1.92</v>
       </c>
       <c r="K33" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="L33" s="1">
-        <v>1152129.9</v>
+        <v>306635.69</v>
       </c>
       <c r="M33" s="1">
-        <v>1153811.8</v>
+        <v>308318.39</v>
       </c>
       <c r="N33" s="1">
-        <v>0.86</v>
+        <v>0.25</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B34" s="1">
-        <v>14627.0</v>
+        <v>10685.0</v>
       </c>
       <c r="C34" s="1">
-        <v>85.88</v>
+        <v>85.73</v>
       </c>
       <c r="D34" s="1">
-        <v>77.917093730772</v>
+        <v>77.917093121198</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
       <c r="F34">
         <v>1.14</v>
       </c>
       <c r="G34" s="1">
-        <v>972409.2</v>
+        <v>710343.36</v>
       </c>
       <c r="H34" s="1">
-        <v>125111.01</v>
+        <v>90377.84</v>
       </c>
       <c r="I34" s="1">
-        <v>12.866086622792</v>
+        <v>12.723120266796</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>1097520.21</v>
+        <v>800721.2</v>
       </c>
       <c r="M34" s="1">
-        <v>1097520.21</v>
+        <v>800721.2</v>
       </c>
       <c r="N34" s="1">
-        <v>0.82</v>
+        <v>0.64</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B35" s="1">
-        <v>2570.0</v>
+        <v>19.0</v>
       </c>
       <c r="C35" s="1">
-        <v>1102.08</v>
+        <v>1179.11</v>
       </c>
       <c r="D35" s="1">
-        <v>593.83701945525</v>
+        <v>945.38736842105</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35">
         <v>1.14</v>
       </c>
       <c r="G35" s="1">
-        <v>1393519.02</v>
+        <v>15431.11</v>
       </c>
       <c r="H35" s="1">
-        <v>1081117.82</v>
+        <v>4152.01</v>
       </c>
       <c r="I35" s="1">
-        <v>77.581848864897</v>
+        <v>26.906748769207</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>2474636.84</v>
+        <v>19583.12</v>
       </c>
       <c r="M35" s="1">
-        <v>2474636.84</v>
+        <v>19583.12</v>
       </c>
       <c r="N35" s="1">
-        <v>1.85</v>
+        <v>0.02</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B36" s="1">
-        <v>19.0</v>
+        <v>2365.0</v>
       </c>
       <c r="C36" s="1">
-        <v>1102.08</v>
+        <v>1179.11</v>
       </c>
       <c r="D36" s="1">
-        <v>945.38736842105</v>
+        <v>593.83701902748</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36">
         <v>1.14</v>
       </c>
       <c r="G36" s="1">
-        <v>15431.11</v>
+        <v>1282362.84</v>
       </c>
       <c r="H36" s="1">
-        <v>2863.87</v>
+        <v>1155220.33</v>
       </c>
       <c r="I36" s="1">
-        <v>18.559066716523</v>
+        <v>90.085293644348</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>18294.98</v>
+        <v>2437583.17</v>
       </c>
       <c r="M36" s="1">
-        <v>18294.98</v>
+        <v>2437583.17</v>
       </c>
       <c r="N36" s="1">
-        <v>0.01</v>
+        <v>1.96</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B37" s="1">
-        <v>7279.0</v>
+        <v>6227.0</v>
       </c>
       <c r="C37" s="1">
-        <v>150.21</v>
+        <v>139.54</v>
       </c>
       <c r="D37" s="1">
-        <v>141.98567935156</v>
+        <v>141.98567849687</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
       <c r="F37">
         <v>1.14</v>
       </c>
       <c r="G37" s="1">
-        <v>888683.26</v>
+        <v>760246.0</v>
       </c>
       <c r="H37" s="1">
-        <v>66607.98</v>
+        <v>-704.41</v>
       </c>
       <c r="I37" s="1">
-        <v>7.4951316175349</v>
+        <v>-0.092655535182033</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>955291.24</v>
+        <v>759541.59</v>
       </c>
       <c r="M37" s="1">
-        <v>955291.24</v>
+        <v>759541.59</v>
       </c>
       <c r="N37" s="1">
-        <v>0.71</v>
+        <v>0.61</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B38" s="1">
-        <v>2211.0</v>
+        <v>4535.0</v>
       </c>
       <c r="C38" s="1">
-        <v>348.42</v>
+        <v>147.36</v>
       </c>
       <c r="D38" s="1">
-        <v>395.3665355043</v>
+        <v>143.44436383683</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38">
         <v>1.14</v>
       </c>
       <c r="G38" s="1">
-        <v>752136.67</v>
+        <v>568810.55</v>
       </c>
       <c r="H38" s="1">
-        <v>-79071.61</v>
+        <v>15348.19</v>
       </c>
       <c r="I38" s="1">
-        <v>-10.512931113969</v>
+        <v>2.6982955924429</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>673065.06</v>
+        <v>584158.74</v>
       </c>
       <c r="M38" s="1">
-        <v>673065.06</v>
+        <v>584158.74</v>
       </c>
       <c r="N38" s="1">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="B39" s="1">
-        <v>16174.0</v>
+        <v>1628.0</v>
       </c>
       <c r="C39" s="1">
-        <v>53.61</v>
+        <v>376.83</v>
       </c>
       <c r="D39" s="1">
-        <v>42.827194262396</v>
+        <v>395.36653562654</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
       <c r="F39">
         <v>1.14</v>
       </c>
       <c r="G39" s="1">
-        <v>595861.56</v>
+        <v>553812.07</v>
       </c>
       <c r="H39" s="1">
-        <v>161718.4</v>
+        <v>-17553.99</v>
       </c>
       <c r="I39" s="1">
-        <v>27.14026392305</v>
+        <v>-3.1696654787607</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>757579.96</v>
+        <v>536258.08</v>
       </c>
       <c r="M39" s="1">
-        <v>757579.96</v>
+        <v>536258.08</v>
       </c>
       <c r="N39" s="1">
-        <v>0.57</v>
+        <v>0.43</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B40" s="1">
-        <v>8516.0</v>
+        <v>10230.0</v>
       </c>
       <c r="C40" s="1">
-        <v>69.21</v>
+        <v>58.01</v>
       </c>
       <c r="D40" s="1">
-        <v>64.11815406294</v>
+        <v>42.827193548387</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="F40">
         <v>1.14</v>
       </c>
       <c r="G40" s="1">
-        <v>462228.22</v>
+        <v>376880.41</v>
       </c>
       <c r="H40" s="1">
-        <v>52727.32</v>
+        <v>141862.86</v>
       </c>
       <c r="I40" s="1">
-        <v>11.407204865164</v>
+        <v>37.641346229697</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>514955.54</v>
+        <v>518743.27</v>
       </c>
       <c r="M40" s="1">
-        <v>514955.54</v>
+        <v>518743.27</v>
       </c>
       <c r="N40" s="1">
-        <v>0.39</v>
+        <v>0.42</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B41" s="1">
-        <v>5272.0</v>
+        <v>3243.0</v>
       </c>
       <c r="C41" s="1">
-        <v>355.12</v>
+        <v>58.38</v>
       </c>
       <c r="D41" s="1">
-        <v>313.69987860395</v>
+        <v>64.118152944804</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41">
         <v>1.14</v>
       </c>
       <c r="G41" s="1">
-        <v>1405666.85</v>
+        <v>176022.32</v>
       </c>
       <c r="H41" s="1">
-        <v>230078.76</v>
+        <v>-10527.27</v>
       </c>
       <c r="I41" s="1">
-        <v>16.367943798347</v>
+        <v>-5.9806449545717</v>
       </c>
       <c r="J41">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="K41">
-        <v>0.0</v>
+        <v>297.65</v>
       </c>
       <c r="L41" s="1">
-        <v>1635745.61</v>
+        <v>165495.05</v>
       </c>
       <c r="M41" s="1">
-        <v>1635745.61</v>
+        <v>165792.7</v>
       </c>
       <c r="N41" s="1">
-        <v>1.22</v>
+        <v>0.13</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B42" s="1">
-        <v>13018.0</v>
+        <v>3532.0</v>
       </c>
       <c r="C42" s="1">
-        <v>80.43</v>
+        <v>348.83</v>
       </c>
       <c r="D42" s="1">
-        <v>84.14138423721</v>
+        <v>313.69987825595</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
       <c r="F42">
         <v>1.14</v>
       </c>
       <c r="G42" s="1">
-        <v>939265.75</v>
+        <v>941732.81</v>
       </c>
       <c r="H42" s="1">
-        <v>-24462.78</v>
+        <v>135249.32</v>
       </c>
       <c r="I42" s="1">
-        <v>-2.6044577905667</v>
+        <v>14.361750866469</v>
       </c>
       <c r="J42">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.41</v>
+      </c>
+      <c r="K42" t="s">
+        <v>120</v>
       </c>
       <c r="L42" s="1">
-        <v>914802.97</v>
+        <v>1076982.13</v>
       </c>
       <c r="M42" s="1">
-        <v>914802.97</v>
+        <v>1078419.49</v>
       </c>
       <c r="N42" s="1">
-        <v>0.68</v>
+        <v>0.87</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B43" s="1">
-        <v>8471.0</v>
+        <v>9941.0</v>
       </c>
       <c r="C43" s="1">
-        <v>124.87</v>
+        <v>76.07</v>
       </c>
       <c r="D43" s="1">
-        <v>112.21137055838</v>
+        <v>84.141384166583</v>
       </c>
       <c r="E43" t="s">
         <v>11</v>
       </c>
       <c r="F43">
         <v>1.14</v>
       </c>
       <c r="G43" s="1">
-        <v>809701.46</v>
+        <v>717256.16</v>
       </c>
       <c r="H43" s="1">
-        <v>114481.64</v>
+        <v>-56231.8</v>
       </c>
       <c r="I43" s="1">
-        <v>14.138746890737</v>
+        <v>-7.8398490157268</v>
       </c>
       <c r="J43">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>924183.1</v>
+        <v>661024.36</v>
       </c>
       <c r="M43" s="1">
-        <v>928431.36</v>
+        <v>661024.36</v>
       </c>
       <c r="N43" s="1">
-        <v>0.69</v>
+        <v>0.53</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="B44" s="1">
-        <v>1067.0</v>
+        <v>10370.0</v>
       </c>
       <c r="C44" s="1">
-        <v>1106.37</v>
+        <v>134.28</v>
       </c>
       <c r="D44" s="1">
-        <v>850.17995313964</v>
+        <v>115.23986981678</v>
       </c>
       <c r="E44" t="s">
         <v>11</v>
       </c>
       <c r="F44">
         <v>1.14</v>
       </c>
       <c r="G44" s="1">
-        <v>778334.23</v>
+        <v>1026649.7</v>
       </c>
       <c r="H44" s="1">
-        <v>253072.69</v>
+        <v>190556.24</v>
       </c>
       <c r="I44" s="1">
-        <v>32.514655047357</v>
+        <v>18.560979465537</v>
       </c>
       <c r="J44">
-        <v>1.88</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>1031406.92</v>
+        <v>1217205.94</v>
       </c>
       <c r="M44" s="1">
-        <v>1033416.0</v>
+        <v>1217205.94</v>
       </c>
       <c r="N44" s="1">
-        <v>0.77</v>
+        <v>0.98</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="B45" s="1">
-        <v>6325.0</v>
+        <v>1262.0</v>
       </c>
       <c r="C45" s="1">
-        <v>326.62</v>
+        <v>1065.22</v>
       </c>
       <c r="D45" s="1">
-        <v>367.8539541502</v>
+        <v>901.38491283677</v>
       </c>
       <c r="E45" t="s">
         <v>11</v>
       </c>
       <c r="F45">
         <v>1.14</v>
       </c>
       <c r="G45" s="1">
-        <v>1987660.91</v>
+        <v>981436.89</v>
       </c>
       <c r="H45" s="1">
-        <v>-182696.95</v>
+        <v>193657.2</v>
       </c>
       <c r="I45" s="1">
-        <v>-9.1915552135097</v>
+        <v>19.732007424339</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>1804963.96</v>
+        <v>1175094.09</v>
       </c>
       <c r="M45" s="1">
-        <v>1804963.96</v>
+        <v>1175094.09</v>
       </c>
       <c r="N45" s="1">
-        <v>1.35</v>
+        <v>0.94</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="B46" s="1">
-        <v>1793.0</v>
+        <v>5332.0</v>
       </c>
       <c r="C46" s="1">
-        <v>539.39</v>
+        <v>338.87</v>
       </c>
       <c r="D46" s="1">
-        <v>455.56277746793</v>
+        <v>367.85395348837</v>
       </c>
       <c r="E46" t="s">
         <v>11</v>
       </c>
       <c r="F46">
         <v>1.14</v>
       </c>
       <c r="G46" s="1">
-        <v>699597.88</v>
+        <v>1675606.0</v>
       </c>
       <c r="H46" s="1">
-        <v>145385.97</v>
+        <v>-96187.43</v>
       </c>
       <c r="I46" s="1">
-        <v>20.781362287719</v>
+        <v>-5.7404562886502</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>844983.85</v>
+        <v>1579418.57</v>
       </c>
       <c r="M46" s="1">
-        <v>844983.85</v>
+        <v>1579418.57</v>
       </c>
       <c r="N46" s="1">
-        <v>0.63</v>
+        <v>1.27</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="B47" s="1">
-        <v>11407.0</v>
+        <v>1662.0</v>
       </c>
       <c r="C47" s="1">
-        <v>140.94</v>
+        <v>488.67</v>
       </c>
       <c r="D47" s="1">
-        <v>116.19057333216</v>
+        <v>455.56277978339</v>
       </c>
       <c r="E47" t="s">
         <v>11</v>
       </c>
       <c r="F47">
         <v>1.14</v>
       </c>
       <c r="G47" s="1">
-        <v>1143772.42</v>
+        <v>648483.92</v>
       </c>
       <c r="H47" s="1">
-        <v>260886.69</v>
+        <v>61454.49</v>
       </c>
       <c r="I47" s="1">
-        <v>22.80931813341</v>
+        <v>9.4766405310405</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>1404659.11</v>
+        <v>709938.41</v>
       </c>
       <c r="M47" s="1">
-        <v>1404659.11</v>
+        <v>709938.41</v>
       </c>
       <c r="N47" s="1">
-        <v>1.05</v>
+        <v>0.57</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="B48" s="1">
-        <v>10314.0</v>
+        <v>10098.0</v>
       </c>
       <c r="C48" s="1">
-        <v>75.95</v>
+        <v>95.04</v>
       </c>
       <c r="D48" s="1">
-        <v>79.364100252084</v>
+        <v>116.19057239057</v>
       </c>
       <c r="E48" t="s">
         <v>11</v>
       </c>
       <c r="F48">
         <v>1.14</v>
       </c>
       <c r="G48" s="1">
-        <v>701517.55</v>
+        <v>1012519.85</v>
       </c>
       <c r="H48" s="1">
-        <v>-17101.58</v>
+        <v>-173609.08</v>
       </c>
       <c r="I48" s="1">
-        <v>-2.4377978854556</v>
+        <v>-17.146239651499</v>
       </c>
       <c r="J48">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>684415.97</v>
+        <v>838910.77</v>
       </c>
       <c r="M48" s="1">
-        <v>686939.16</v>
+        <v>838910.77</v>
       </c>
       <c r="N48" s="1">
-        <v>0.51</v>
+        <v>0.67</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="B49" s="1">
-        <v>193.0</v>
+        <v>9337.0</v>
       </c>
       <c r="C49" s="1">
-        <v>402.95</v>
+        <v>78.2</v>
       </c>
       <c r="D49" s="1">
-        <v>466.98124352332</v>
+        <v>79.364099817929</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
       <c r="F49">
         <v>1.14</v>
       </c>
       <c r="G49" s="1">
-        <v>77773.8</v>
+        <v>635065.87</v>
       </c>
       <c r="H49" s="1">
-        <v>-9826.27</v>
+        <v>3180.11</v>
       </c>
       <c r="I49" s="1">
-        <v>-12.634421874719</v>
+        <v>0.50075278018011</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>67947.53</v>
+        <v>638245.98</v>
       </c>
       <c r="M49" s="1">
-        <v>67947.53</v>
+        <v>638245.98</v>
       </c>
       <c r="N49" s="1">
-        <v>0.05</v>
+        <v>0.51</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B50" s="1">
-        <v>2918.0</v>
+        <v>2433.0</v>
       </c>
       <c r="C50" s="1">
-        <v>402.95</v>
+        <v>345.42</v>
       </c>
       <c r="D50" s="1">
-        <v>254.30752227553</v>
+        <v>254.3075215783</v>
       </c>
       <c r="E50" t="s">
         <v>11</v>
       </c>
       <c r="F50">
         <v>1.14</v>
       </c>
       <c r="G50" s="1">
-        <v>669782.4</v>
+        <v>558458.05</v>
       </c>
       <c r="H50" s="1">
-        <v>357527.98</v>
+        <v>176163.33</v>
       </c>
       <c r="I50" s="1">
-        <v>53.379721533441</v>
+        <v>31.544594978978</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>1027310.38</v>
+        <v>734621.38</v>
       </c>
       <c r="M50" s="1">
-        <v>1027310.38</v>
+        <v>734621.38</v>
       </c>
       <c r="N50" s="1">
-        <v>0.77</v>
+        <v>0.59</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="B51" s="1">
-        <v>8672.0</v>
+        <v>44.0</v>
       </c>
       <c r="C51" s="1">
-        <v>331.48</v>
+        <v>345.42</v>
       </c>
       <c r="D51" s="1">
-        <v>290.08748039668</v>
+        <v>466.98113636364</v>
       </c>
       <c r="E51" t="s">
         <v>11</v>
       </c>
       <c r="F51">
         <v>1.14</v>
       </c>
       <c r="G51" s="1">
-        <v>2149963.23</v>
+        <v>17730.82</v>
       </c>
       <c r="H51" s="1">
-        <v>361586.78</v>
+        <v>-4445.44</v>
       </c>
       <c r="I51" s="1">
-        <v>16.818277399098</v>
+        <v>-25.071824089354</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>2511550.01</v>
+        <v>13285.38</v>
       </c>
       <c r="M51" s="1">
-        <v>2511550.01</v>
+        <v>13285.38</v>
       </c>
       <c r="N51" s="1">
-        <v>1.88</v>
+        <v>0.01</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B52" s="1">
-        <v>11003.0</v>
+        <v>7708.0</v>
       </c>
       <c r="C52" s="1">
-        <v>30.87</v>
+        <v>341.1</v>
       </c>
       <c r="D52" s="1">
-        <v>32.147454330637</v>
+        <v>290.08747924235</v>
       </c>
       <c r="E52" t="s">
         <v>11</v>
       </c>
       <c r="F52">
         <v>1.14</v>
       </c>
       <c r="G52" s="1">
-        <v>301986.71</v>
+        <v>1910968.24</v>
       </c>
       <c r="H52" s="1">
-        <v>-5221.51</v>
+        <v>387282.46</v>
       </c>
       <c r="I52" s="1">
-        <v>-1.7290529109708</v>
+        <v>20.266294954227</v>
       </c>
       <c r="J52">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.01</v>
+      </c>
+      <c r="K52" t="s">
+        <v>139</v>
       </c>
       <c r="L52" s="1">
-        <v>296765.2</v>
+        <v>2298250.7</v>
       </c>
       <c r="M52" s="1">
-        <v>296765.2</v>
+        <v>2306030.25</v>
       </c>
       <c r="N52" s="1">
-        <v>0.22</v>
+        <v>1.85</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="B53" s="1">
-        <v>5144.0</v>
+        <v>10476.0</v>
       </c>
       <c r="C53" s="1">
-        <v>96.9</v>
+        <v>30.91</v>
       </c>
       <c r="D53" s="1">
-        <v>133.66262052877</v>
+        <v>32.147454180985</v>
       </c>
       <c r="E53" t="s">
         <v>11</v>
       </c>
       <c r="F53">
         <v>1.14</v>
       </c>
       <c r="G53" s="1">
-        <v>586009.3</v>
+        <v>287522.74</v>
       </c>
       <c r="H53" s="1">
-        <v>-150507.49</v>
+        <v>-4469.28</v>
       </c>
       <c r="I53" s="1">
-        <v>-25.683464409183</v>
+        <v>-1.5544092269015</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>435501.81</v>
+        <v>283053.46</v>
       </c>
       <c r="M53" s="1">
-        <v>435501.81</v>
+        <v>283053.46</v>
       </c>
       <c r="N53" s="1">
-        <v>0.33</v>
+        <v>0.23</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="B54" s="1">
-        <v>3026.0</v>
+        <v>6558.0</v>
       </c>
       <c r="C54" s="1">
-        <v>409.54</v>
+        <v>100.94</v>
       </c>
       <c r="D54" s="1">
-        <v>334.87277924653</v>
+        <v>125.73960353766</v>
       </c>
       <c r="E54" t="s">
         <v>11</v>
       </c>
       <c r="F54">
         <v>1.14</v>
       </c>
       <c r="G54" s="1">
-        <v>870409.96</v>
+        <v>706562.37</v>
       </c>
       <c r="H54" s="1">
-        <v>212345.74</v>
+        <v>-127922.06</v>
       </c>
       <c r="I54" s="1">
-        <v>24.396060449492</v>
+        <v>-18.104850389924</v>
       </c>
       <c r="J54">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="K54">
-        <v>477.99</v>
+        <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>1082755.7</v>
+        <v>578640.31</v>
       </c>
       <c r="M54" s="1">
-        <v>1083233.69</v>
+        <v>578640.31</v>
       </c>
       <c r="N54" s="1">
-        <v>0.81</v>
+        <v>0.47</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="B55" s="1">
-        <v>29772.0</v>
+        <v>3751.0</v>
       </c>
       <c r="C55" s="1">
-        <v>23.61</v>
+        <v>313.3</v>
       </c>
       <c r="D55" s="1">
-        <v>18.909090084643</v>
+        <v>341.67511596908</v>
       </c>
       <c r="E55" t="s">
         <v>11</v>
       </c>
       <c r="F55">
         <v>1.14</v>
       </c>
       <c r="G55" s="1">
-        <v>480682.74</v>
+        <v>1107416.47</v>
       </c>
       <c r="H55" s="1">
-        <v>133459.87</v>
+        <v>-80153.97</v>
       </c>
       <c r="I55" s="1">
-        <v>27.764647842359</v>
+        <v>-7.2379246806759</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>614142.61</v>
+        <v>1027262.5</v>
       </c>
       <c r="M55" s="1">
-        <v>614142.61</v>
+        <v>1027262.5</v>
       </c>
       <c r="N55" s="1">
-        <v>0.46</v>
+        <v>0.83</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B56" s="1">
-        <v>2671.0</v>
+        <v>22153.0</v>
       </c>
       <c r="C56" s="1">
-        <v>516.71</v>
+        <v>24.36</v>
       </c>
       <c r="D56" s="1">
-        <v>483.9314152003</v>
+        <v>18.909090416648</v>
       </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
       <c r="F56">
         <v>1.14</v>
       </c>
       <c r="G56" s="1">
-        <v>1106035.66</v>
+        <v>357670.46</v>
       </c>
       <c r="H56" s="1">
-        <v>99794.06</v>
+        <v>114049.02</v>
       </c>
       <c r="I56" s="1">
-        <v>9.0226801548153</v>
+        <v>31.886619879092</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>1205829.72</v>
+        <v>471719.48</v>
       </c>
       <c r="M56" s="1">
-        <v>1205829.72</v>
+        <v>471719.48</v>
       </c>
       <c r="N56" s="1">
-        <v>0.9</v>
+        <v>0.38</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="B57" s="1">
-        <v>1679.0</v>
+        <v>2277.0</v>
       </c>
       <c r="C57" s="1">
-        <v>609.88</v>
+        <v>513.22</v>
       </c>
       <c r="D57" s="1">
-        <v>575.41425253127</v>
+        <v>483.93141853316</v>
       </c>
       <c r="E57" t="s">
         <v>11</v>
       </c>
       <c r="F57">
         <v>1.14</v>
       </c>
       <c r="G57" s="1">
-        <v>831589.09</v>
+        <v>942884.02</v>
       </c>
       <c r="H57" s="1">
-        <v>63075.64</v>
+        <v>78621.17</v>
       </c>
       <c r="I57" s="1">
-        <v>7.5849528040345</v>
+        <v>8.3383712452779</v>
       </c>
       <c r="J57">
-        <v>0.36</v>
+        <v>0.0</v>
       </c>
       <c r="K57">
-        <v>603.06</v>
+        <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>894664.73</v>
+        <v>1021505.19</v>
       </c>
       <c r="M57" s="1">
-        <v>895267.79</v>
+        <v>1021505.19</v>
       </c>
       <c r="N57" s="1">
-        <v>0.67</v>
+        <v>0.82</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="B58" s="1">
-        <v>2043.0</v>
+        <v>1310.0</v>
       </c>
       <c r="C58" s="1">
-        <v>484.09</v>
+        <v>562.59</v>
       </c>
       <c r="D58" s="1">
-        <v>556.6281546745</v>
+        <v>575.4142519084</v>
       </c>
       <c r="E58" t="s">
         <v>11</v>
       </c>
       <c r="F58">
         <v>1.14</v>
       </c>
       <c r="G58" s="1">
-        <v>970914.54</v>
+        <v>648827.7</v>
       </c>
       <c r="H58" s="1">
-        <v>-106823.09</v>
+        <v>-4603.14</v>
       </c>
       <c r="I58" s="1">
-        <v>-11.002316434565</v>
+        <v>-0.70945491383922</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>864091.45</v>
+        <v>644224.56</v>
       </c>
       <c r="M58" s="1">
-        <v>864091.45</v>
+        <v>644224.56</v>
       </c>
       <c r="N58" s="1">
-        <v>0.65</v>
+        <v>0.52</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="B59" s="1">
-        <v>12405.0</v>
+        <v>1803.0</v>
       </c>
       <c r="C59" s="1">
-        <v>115.48</v>
+        <v>543.6</v>
       </c>
       <c r="D59" s="1">
-        <v>80.401531640468</v>
+        <v>556.6281530782</v>
       </c>
       <c r="E59" t="s">
         <v>11</v>
       </c>
       <c r="F59">
         <v>1.14</v>
       </c>
       <c r="G59" s="1">
-        <v>851699.78</v>
+        <v>856857.04</v>
       </c>
       <c r="H59" s="1">
-        <v>399909.5</v>
+        <v>-116.83</v>
       </c>
       <c r="I59" s="1">
-        <v>46.954280063334</v>
+        <v>-0.013634713207235</v>
       </c>
       <c r="J59">
-        <v>0.52</v>
+        <v>0.59</v>
       </c>
       <c r="K59" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="L59" s="1">
-        <v>1251609.28</v>
+        <v>856740.21</v>
       </c>
       <c r="M59" s="1">
-        <v>1258058.07</v>
+        <v>857803.3</v>
       </c>
       <c r="N59" s="1">
-        <v>0.94</v>
+        <v>0.69</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="B60" s="1">
-        <v>7215.0</v>
+        <v>13504.0</v>
       </c>
       <c r="C60" s="1">
-        <v>563.85</v>
+        <v>127.5</v>
       </c>
       <c r="D60" s="1">
-        <v>711.63121829522</v>
+        <v>85.402387440758</v>
       </c>
       <c r="E60" t="s">
         <v>11</v>
       </c>
       <c r="F60">
         <v>1.14</v>
       </c>
       <c r="G60" s="1">
-        <v>4380422.71</v>
+        <v>990487.69</v>
       </c>
       <c r="H60" s="1">
-        <v>-826032.12</v>
+        <v>514547.27</v>
       </c>
       <c r="I60" s="1">
-        <v>-18.857360914376</v>
+        <v>51.948880858883</v>
       </c>
       <c r="J60">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>3554390.59</v>
+        <v>1505034.96</v>
       </c>
       <c r="M60" s="1">
-        <v>3556707.24</v>
+        <v>1505034.96</v>
       </c>
       <c r="N60" s="1">
-        <v>2.66</v>
+        <v>1.21</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="B61" s="1">
-        <v>1301.0</v>
+        <v>6777.0</v>
       </c>
       <c r="C61" s="1">
-        <v>87.56</v>
+        <v>646.01</v>
       </c>
       <c r="D61" s="1">
-        <v>80.395495772483</v>
+        <v>711.63121882839</v>
       </c>
       <c r="E61" t="s">
         <v>11</v>
       </c>
       <c r="F61">
         <v>1.14</v>
       </c>
       <c r="G61" s="1">
-        <v>89300.46</v>
+        <v>4114501.0</v>
       </c>
       <c r="H61" s="1">
-        <v>10228.23</v>
+        <v>-287569.38</v>
       </c>
       <c r="I61" s="1">
-        <v>11.453725994245</v>
+        <v>-6.9891678237531</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>99528.69</v>
+        <v>3826931.62</v>
       </c>
       <c r="M61" s="1">
-        <v>99528.69</v>
+        <v>3826931.62</v>
       </c>
       <c r="N61" s="1">
-        <v>0.07</v>
+        <v>3.08</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="B62" s="1">
-        <v>3301.0</v>
+        <v>1239.0</v>
       </c>
       <c r="C62" s="1">
-        <v>1211.38</v>
+        <v>94.0</v>
       </c>
       <c r="D62" s="1">
-        <v>393.8828142987</v>
+        <v>80.395496368039</v>
       </c>
       <c r="E62" t="s">
         <v>11</v>
       </c>
       <c r="F62">
         <v>1.14</v>
       </c>
       <c r="G62" s="1">
-        <v>1111670.7</v>
+        <v>85044.78</v>
       </c>
       <c r="H62" s="1">
-        <v>2382073.9</v>
+        <v>16761.16</v>
       </c>
       <c r="I62" s="1">
-        <v>214.2787338013</v>
+        <v>19.708628795324</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>3493744.6</v>
+        <v>101805.94</v>
       </c>
       <c r="M62" s="1">
-        <v>3493744.6</v>
+        <v>101805.94</v>
       </c>
       <c r="N62" s="1">
-        <v>2.61</v>
+        <v>0.08</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="B63" s="1">
-        <v>17303.0</v>
+        <v>3059.0</v>
       </c>
       <c r="C63" s="1">
-        <v>367.34</v>
+        <v>848.95</v>
       </c>
       <c r="D63" s="1">
-        <v>493.77856498873</v>
+        <v>560.68593331154</v>
       </c>
       <c r="E63" t="s">
         <v>11</v>
       </c>
       <c r="F63">
         <v>1.14</v>
       </c>
       <c r="G63" s="1">
-        <v>7302708.65</v>
+        <v>1484802.72</v>
       </c>
       <c r="H63" s="1">
-        <v>-1749361.03</v>
+        <v>785248.02</v>
       </c>
       <c r="I63" s="1">
-        <v>-23.954961286864</v>
+        <v>52.885680327956</v>
       </c>
       <c r="J63">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="K63">
-        <v>0.0</v>
+        <v>308.85</v>
       </c>
       <c r="L63" s="1">
-        <v>5553347.62</v>
+        <v>2270050.74</v>
       </c>
       <c r="M63" s="1">
-        <v>5553347.62</v>
+        <v>2270359.59</v>
       </c>
       <c r="N63" s="1">
-        <v>4.15</v>
+        <v>1.82</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="B64" s="1">
-        <v>4746.0</v>
+        <v>16474.0</v>
       </c>
       <c r="C64" s="1">
-        <v>227.09</v>
+        <v>393.82</v>
       </c>
       <c r="D64" s="1">
-        <v>144.26844500632</v>
+        <v>493.77856501153</v>
       </c>
       <c r="E64" t="s">
         <v>11</v>
       </c>
       <c r="F64">
         <v>1.14</v>
       </c>
       <c r="G64" s="1">
-        <v>584685.95</v>
+        <v>6952830.28</v>
       </c>
       <c r="H64" s="1">
-        <v>356967.22</v>
+        <v>-1281684.58</v>
       </c>
       <c r="I64" s="1">
-        <v>61.052813052888</v>
+        <v>-18.433997787733</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>941653.17</v>
+        <v>5671145.7</v>
       </c>
       <c r="M64" s="1">
-        <v>941653.17</v>
+        <v>5671145.7</v>
       </c>
       <c r="N64" s="1">
-        <v>0.7</v>
+        <v>4.56</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="B65" s="1">
-        <v>11660.0</v>
+        <v>4147.0</v>
       </c>
       <c r="C65" s="1">
-        <v>72.88</v>
+        <v>215.5</v>
       </c>
       <c r="D65" s="1">
-        <v>43.225473413379</v>
+        <v>144.26844707017</v>
       </c>
       <c r="E65" t="s">
         <v>11</v>
       </c>
       <c r="F65">
         <v>1.14</v>
       </c>
       <c r="G65" s="1">
-        <v>457315.67</v>
+        <v>510891.84</v>
       </c>
       <c r="H65" s="1">
-        <v>285142.76</v>
+        <v>270295.66</v>
       </c>
       <c r="I65" s="1">
-        <v>62.351408164081</v>
+        <v>52.906630882967</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>742458.43</v>
+        <v>781187.5</v>
       </c>
       <c r="M65" s="1">
-        <v>742458.43</v>
+        <v>781187.5</v>
       </c>
       <c r="N65" s="1">
-        <v>0.56</v>
+        <v>0.63</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="B66" s="1">
-        <v>8391.0</v>
+        <v>7431.0</v>
       </c>
       <c r="C66" s="1">
-        <v>72.88</v>
+        <v>68.95</v>
       </c>
       <c r="D66" s="1">
-        <v>88.585576212609</v>
+        <v>88.585575292693</v>
       </c>
       <c r="E66" t="s">
         <v>11</v>
       </c>
       <c r="F66">
         <v>1.14</v>
       </c>
       <c r="G66" s="1">
-        <v>638204.34</v>
+        <v>565188.47</v>
       </c>
       <c r="H66" s="1">
-        <v>-103901.71</v>
+        <v>-117314.82</v>
       </c>
       <c r="I66" s="1">
-        <v>-16.280320187105</v>
+        <v>-20.756761014605</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>534302.63</v>
+        <v>447873.65</v>
       </c>
       <c r="M66" s="1">
-        <v>534302.63</v>
+        <v>447873.65</v>
       </c>
       <c r="N66" s="1">
-        <v>0.4</v>
+        <v>0.36</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="B67" s="1">
-        <v>2507.0</v>
+        <v>1569.0</v>
       </c>
       <c r="C67" s="1">
-        <v>101.8</v>
+        <v>68.95</v>
       </c>
       <c r="D67" s="1">
-        <v>116.83629836458</v>
+        <v>43.225474824729</v>
       </c>
       <c r="E67" t="s">
         <v>11</v>
       </c>
       <c r="F67">
         <v>1.14</v>
       </c>
       <c r="G67" s="1">
-        <v>247954.46</v>
+        <v>61537.59</v>
       </c>
       <c r="H67" s="1">
-        <v>-24973.73</v>
+        <v>33027.58</v>
       </c>
       <c r="I67" s="1">
-        <v>-10.071901912956</v>
+        <v>53.670577609555</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>222980.73</v>
+        <v>94565.17</v>
       </c>
       <c r="M67" s="1">
-        <v>222980.73</v>
+        <v>94565.17</v>
       </c>
       <c r="N67" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="B68" s="1">
-        <v>12462.0</v>
+        <v>11866.0</v>
       </c>
       <c r="C68" s="1">
-        <v>86.08</v>
+        <v>88.8</v>
       </c>
       <c r="D68" s="1">
-        <v>74.798555609052</v>
+        <v>74.798555536828</v>
       </c>
       <c r="E68" t="s">
         <v>11</v>
       </c>
       <c r="F68">
         <v>1.14</v>
       </c>
       <c r="G68" s="1">
-        <v>797496.85</v>
+        <v>759356.25</v>
       </c>
       <c r="H68" s="1">
-        <v>139752.69</v>
+        <v>161710.88</v>
       </c>
       <c r="I68" s="1">
-        <v>17.523917492589</v>
+        <v>21.295785739566</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>937249.54</v>
+        <v>921067.13</v>
       </c>
       <c r="M68" s="1">
-        <v>937249.54</v>
+        <v>921067.13</v>
       </c>
       <c r="N68" s="1">
-        <v>0.7</v>
+        <v>0.74</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="B69" s="1">
-        <v>31225.0</v>
+        <v>30757.0</v>
       </c>
       <c r="C69" s="1">
-        <v>208.65</v>
+        <v>202.81</v>
       </c>
       <c r="D69" s="1">
-        <v>153.04213803042</v>
+        <v>85.334505966121</v>
       </c>
       <c r="E69" t="s">
         <v>11</v>
       </c>
       <c r="F69">
         <v>1.14</v>
       </c>
       <c r="G69" s="1">
-        <v>4087889.38</v>
+        <v>2465459.21</v>
       </c>
       <c r="H69" s="1">
-        <v>1604388.15</v>
+        <v>2987186.92</v>
       </c>
       <c r="I69" s="1">
-        <v>39.247347490602</v>
+        <v>121.16148212405</v>
       </c>
       <c r="J69">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>5692277.53</v>
+        <v>5452646.13</v>
       </c>
       <c r="M69" s="1">
-        <v>5697557.73</v>
+        <v>5452646.13</v>
       </c>
       <c r="N69" s="1">
-        <v>4.26</v>
+        <v>4.38</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="B70" s="1">
-        <v>30757.0</v>
+        <v>24106.0</v>
       </c>
       <c r="C70" s="1">
-        <v>208.65</v>
+        <v>202.81</v>
       </c>
       <c r="D70" s="1">
-        <v>85.334505966121</v>
+        <v>153.04213805692</v>
       </c>
       <c r="E70" t="s">
         <v>11</v>
       </c>
       <c r="F70">
         <v>1.14</v>
       </c>
       <c r="G70" s="1">
-        <v>2465459.21</v>
+        <v>3155889.88</v>
       </c>
       <c r="H70" s="1">
-        <v>3141502.52</v>
+        <v>1117657.2</v>
       </c>
       <c r="I70" s="1">
-        <v>127.4205838514</v>
+        <v>35.414961944109</v>
       </c>
       <c r="J70">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>5606961.73</v>
+        <v>4273547.08</v>
       </c>
       <c r="M70" s="1">
-        <v>5611664.42</v>
+        <v>4273547.08</v>
       </c>
       <c r="N70" s="1">
-        <v>4.2</v>
+        <v>3.44</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="B71" s="1">
-        <v>6565.0</v>
+        <v>3296.0</v>
       </c>
       <c r="C71" s="1">
-        <v>115.94</v>
+        <v>149.35</v>
       </c>
       <c r="D71" s="1">
-        <v>90.717896420411</v>
+        <v>90.717897451456</v>
       </c>
       <c r="E71" t="s">
         <v>11</v>
       </c>
       <c r="F71">
         <v>1.14</v>
       </c>
       <c r="G71" s="1">
-        <v>507303.89</v>
+        <v>254695.15</v>
       </c>
       <c r="H71" s="1">
-        <v>157713.89</v>
+        <v>175599.95</v>
       </c>
       <c r="I71" s="1">
-        <v>31.088641957782</v>
+        <v>68.945148739581</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>665017.78</v>
+        <v>430295.1</v>
       </c>
       <c r="M71" s="1">
-        <v>665017.78</v>
+        <v>430295.1</v>
       </c>
       <c r="N71" s="1">
-        <v>0.5</v>
+        <v>0.35</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="B72" s="1">
-        <v>38874.0</v>
+        <v>35640.0</v>
       </c>
       <c r="C72" s="1">
-        <v>36.21</v>
+        <v>37.2</v>
       </c>
       <c r="D72" s="1">
-        <v>42.477591706539</v>
+        <v>42.477591470258</v>
       </c>
       <c r="E72" t="s">
         <v>11</v>
       </c>
       <c r="F72">
         <v>1.14</v>
       </c>
       <c r="G72" s="1">
-        <v>1404406.14</v>
+        <v>1287570.99</v>
       </c>
       <c r="H72" s="1">
-        <v>-174553.76</v>
+        <v>-128647.91</v>
       </c>
       <c r="I72" s="1">
-        <v>-12.42900860573</v>
+        <v>-9.9915197685527</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>1229852.38</v>
+        <v>1158923.08</v>
       </c>
       <c r="M72" s="1">
-        <v>1229852.38</v>
+        <v>1158923.08</v>
       </c>
       <c r="N72" s="1">
-        <v>0.92</v>
+        <v>0.93</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="B73" s="1">
-        <v>8031.0</v>
+        <v>3627.0</v>
       </c>
       <c r="C73" s="1">
-        <v>175.07</v>
+        <v>126.41</v>
       </c>
       <c r="D73" s="1">
-        <v>178.75728053792</v>
+        <v>178.75728149986</v>
       </c>
       <c r="E73" t="s">
         <v>11</v>
       </c>
       <c r="F73">
         <v>1.14</v>
       </c>
       <c r="G73" s="1">
-        <v>1223763.73</v>
+        <v>552682.23</v>
       </c>
       <c r="H73" s="1">
-        <v>4655.45</v>
+        <v>-151905.07</v>
       </c>
       <c r="I73" s="1">
-        <v>0.38042065521912</v>
+        <v>-27.48506497124</v>
       </c>
       <c r="J73">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.33</v>
+      </c>
+      <c r="K73" t="s">
+        <v>179</v>
       </c>
       <c r="L73" s="1">
-        <v>1228419.18</v>
+        <v>400777.16</v>
       </c>
       <c r="M73" s="1">
-        <v>1228419.18</v>
+        <v>401980.44</v>
       </c>
       <c r="N73" s="1">
-        <v>0.92</v>
+        <v>0.32</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="B74" s="1">
-        <v>10289.0</v>
+        <v>10108.0</v>
       </c>
       <c r="C74" s="1">
-        <v>119.5</v>
+        <v>132.38</v>
       </c>
       <c r="D74" s="1">
-        <v>141.68447954126</v>
+        <v>137.26914721013</v>
       </c>
       <c r="E74" t="s">
         <v>11</v>
       </c>
       <c r="F74">
         <v>1.14</v>
       </c>
       <c r="G74" s="1">
-        <v>1234214.13</v>
+        <v>1180286.99</v>
       </c>
       <c r="H74" s="1">
-        <v>-159961.8</v>
+        <v>-10621.75</v>
       </c>
       <c r="I74" s="1">
-        <v>-12.960619726498</v>
+        <v>-0.89992943156986</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>1074252.33</v>
+        <v>1169665.24</v>
       </c>
       <c r="M74" s="1">
-        <v>1074252.33</v>
+        <v>1169665.24</v>
       </c>
       <c r="N74" s="1">
-        <v>0.8</v>
+        <v>0.94</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="B75" s="1">
-        <v>1963.0</v>
+        <v>1869.0</v>
       </c>
       <c r="C75" s="1">
-        <v>286.4</v>
+        <v>358.68</v>
       </c>
       <c r="D75" s="1">
-        <v>182.01164544065</v>
+        <v>182.01164794007</v>
       </c>
       <c r="E75" t="s">
         <v>11</v>
       </c>
       <c r="F75">
         <v>1.14</v>
       </c>
       <c r="G75" s="1">
-        <v>307132.5</v>
+        <v>292425.19</v>
       </c>
       <c r="H75" s="1">
-        <v>184067.71</v>
+        <v>293565.12</v>
       </c>
       <c r="I75" s="1">
-        <v>59.931042790978</v>
+        <v>100.38981935859</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>491200.21</v>
+        <v>585990.31</v>
       </c>
       <c r="M75" s="1">
-        <v>491200.21</v>
+        <v>585990.31</v>
       </c>
       <c r="N75" s="1">
-        <v>0.37</v>
+        <v>0.47</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="B76" s="1">
-        <v>2021.0</v>
+        <v>1332.0</v>
       </c>
       <c r="C76" s="1">
-        <v>962.14</v>
+        <v>953.21</v>
       </c>
       <c r="D76" s="1">
-        <v>916.98606630381</v>
+        <v>916.98606606607</v>
       </c>
       <c r="E76" t="s">
         <v>11</v>
       </c>
       <c r="F76">
         <v>1.14</v>
       </c>
       <c r="G76" s="1">
-        <v>1590295.19</v>
+        <v>1048131.21</v>
       </c>
       <c r="H76" s="1">
-        <v>108612.62</v>
+        <v>61725.19</v>
       </c>
       <c r="I76" s="1">
-        <v>6.8297144255338</v>
+        <v>5.8890708921834</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>1698907.81</v>
+        <v>1109856.4</v>
       </c>
       <c r="M76" s="1">
-        <v>1698907.81</v>
+        <v>1109856.4</v>
       </c>
       <c r="N76" s="1">
-        <v>1.27</v>
+        <v>0.89</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="B77" s="1">
-        <v>3272.0</v>
+        <v>8931.0</v>
       </c>
       <c r="C77" s="1">
-        <v>168.41</v>
+        <v>149.98</v>
       </c>
       <c r="D77" s="1">
-        <v>158.44093215159</v>
+        <v>158.59507222036</v>
       </c>
       <c r="E77" t="s">
         <v>11</v>
       </c>
       <c r="F77">
         <v>1.14</v>
       </c>
       <c r="G77" s="1">
-        <v>443774.79</v>
+        <v>1209292.39</v>
       </c>
       <c r="H77" s="1">
-        <v>37669.9</v>
+        <v>-38425.8</v>
       </c>
       <c r="I77" s="1">
-        <v>8.4885173400679</v>
+        <v>-3.1775441835039</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>481444.69</v>
+        <v>1170866.59</v>
       </c>
       <c r="M77" s="1">
-        <v>481444.69</v>
+        <v>1170866.59</v>
       </c>
       <c r="N77" s="1">
-        <v>0.36</v>
+        <v>0.94</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="B78" s="1">
-        <v>9380.0</v>
+        <v>2976.0</v>
       </c>
       <c r="C78" s="1">
-        <v>147.68</v>
+        <v>207.95</v>
       </c>
       <c r="D78" s="1">
-        <v>158.59507249467</v>
+        <v>254.02156922043</v>
       </c>
       <c r="E78" t="s">
         <v>11</v>
       </c>
       <c r="F78">
         <v>1.14</v>
       </c>
       <c r="G78" s="1">
-        <v>1270088.75</v>
+        <v>646264.83</v>
       </c>
       <c r="H78" s="1">
-        <v>-59797.89</v>
+        <v>-105303.99</v>
       </c>
       <c r="I78" s="1">
-        <v>-4.708166260035</v>
+        <v>-16.294247359863</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>1210290.86</v>
+        <v>540960.84</v>
       </c>
       <c r="M78" s="1">
-        <v>1210290.86</v>
+        <v>540960.84</v>
       </c>
       <c r="N78" s="1">
-        <v>0.91</v>
+        <v>0.43</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="B79" s="1">
-        <v>3126.0</v>
+        <v>5739.0</v>
       </c>
       <c r="C79" s="1">
-        <v>207.38</v>
+        <v>149.79</v>
       </c>
       <c r="D79" s="1">
-        <v>254.0215674984</v>
+        <v>108.40553058024</v>
       </c>
       <c r="E79" t="s">
         <v>11</v>
       </c>
       <c r="F79">
         <v>1.14</v>
       </c>
       <c r="G79" s="1">
-        <v>678838.66</v>
+        <v>531245.22</v>
       </c>
       <c r="H79" s="1">
-        <v>-112441.49</v>
+        <v>220192.55</v>
       </c>
       <c r="I79" s="1">
-        <v>-16.563801772869</v>
+        <v>41.44838234968</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>566397.17</v>
+        <v>751437.77</v>
       </c>
       <c r="M79" s="1">
-        <v>566397.17</v>
+        <v>751437.77</v>
       </c>
       <c r="N79" s="1">
-        <v>0.42</v>
+        <v>0.6</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="B80" s="1">
-        <v>6915.0</v>
+        <v>9720.0</v>
       </c>
       <c r="C80" s="1">
-        <v>143.83</v>
+        <v>78.64</v>
       </c>
       <c r="D80" s="1">
-        <v>108.40553145336</v>
+        <v>82.103603909465</v>
       </c>
       <c r="E80" t="s">
         <v>11</v>
       </c>
       <c r="F80">
         <v>1.14</v>
       </c>
       <c r="G80" s="1">
-        <v>640104.68</v>
+        <v>692775.96</v>
       </c>
       <c r="H80" s="1">
-        <v>228869.55</v>
+        <v>-24610.93</v>
       </c>
       <c r="I80" s="1">
-        <v>35.755019007204</v>
+        <v>-3.5525092412271</v>
       </c>
       <c r="J80">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>868974.23</v>
+        <v>668165.03</v>
       </c>
       <c r="M80" s="1">
-        <v>873499.44</v>
+        <v>668165.03</v>
       </c>
       <c r="N80" s="1">
-        <v>0.65</v>
+        <v>0.54</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="B81" s="1">
-        <v>10966.0</v>
+        <v>4760.0</v>
       </c>
       <c r="C81" s="1">
-        <v>80.61</v>
+        <v>193.51</v>
       </c>
       <c r="D81" s="1">
-        <v>82.103603866496</v>
+        <v>199.43042647059</v>
       </c>
       <c r="E81" t="s">
         <v>11</v>
       </c>
       <c r="F81">
         <v>1.14</v>
       </c>
       <c r="G81" s="1">
-        <v>781582.43</v>
+        <v>809608.14</v>
       </c>
       <c r="H81" s="1">
-        <v>-9253.34</v>
+        <v>-4444.15</v>
       </c>
       <c r="I81" s="1">
-        <v>-1.1839237481324</v>
+        <v>-0.54892605205279</v>
       </c>
       <c r="J81">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>772329.09</v>
+        <v>805163.99</v>
       </c>
       <c r="M81" s="1">
-        <v>774676.24</v>
+        <v>805163.99</v>
       </c>
       <c r="N81" s="1">
-        <v>0.58</v>
+        <v>0.65</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="B82" s="1">
-        <v>7719.0</v>
+        <v>4942.0</v>
       </c>
       <c r="C82" s="1">
-        <v>105.71</v>
+        <v>78.97</v>
       </c>
       <c r="D82" s="1">
-        <v>110.38685581034</v>
+        <v>75.061301092675</v>
       </c>
       <c r="E82" t="s">
         <v>11</v>
       </c>
       <c r="F82">
         <v>1.14</v>
       </c>
       <c r="G82" s="1">
-        <v>723256.21</v>
+        <v>327090.16</v>
       </c>
       <c r="H82" s="1">
-        <v>-10333.67</v>
+        <v>14054.72</v>
       </c>
       <c r="I82" s="1">
-        <v>-1.4287703108695</v>
+        <v>4.2968947766573</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>712922.54</v>
+        <v>341144.88</v>
       </c>
       <c r="M82" s="1">
-        <v>712922.54</v>
+        <v>341144.88</v>
       </c>
       <c r="N82" s="1">
-        <v>0.53</v>
+        <v>0.27</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="B83" s="1">
-        <v>4999.0</v>
+        <v>568.0</v>
       </c>
       <c r="C83" s="1">
-        <v>181.83</v>
+        <v>1354.82</v>
       </c>
       <c r="D83" s="1">
-        <v>199.43042608522</v>
+        <v>1733.8313908451</v>
       </c>
       <c r="E83" t="s">
         <v>11</v>
       </c>
       <c r="F83">
         <v>1.14</v>
       </c>
       <c r="G83" s="1">
-        <v>850258.63</v>
+        <v>854298.6</v>
       </c>
       <c r="H83" s="1">
-        <v>-56087.85</v>
+        <v>-181625.73</v>
       </c>
       <c r="I83" s="1">
-        <v>-6.5965634479946</v>
+        <v>-21.260216275668</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>794170.78</v>
+        <v>672672.87</v>
       </c>
       <c r="M83" s="1">
-        <v>794170.78</v>
+        <v>672672.87</v>
       </c>
       <c r="N83" s="1">
-        <v>0.59</v>
+        <v>0.54</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="B84" s="1">
-        <v>563.0</v>
+        <v>888.0</v>
       </c>
       <c r="C84" s="1">
-        <v>2273.73</v>
+        <v>787.66</v>
       </c>
       <c r="D84" s="1">
-        <v>1541.6927353464</v>
+        <v>838.37861486486</v>
       </c>
       <c r="E84" t="s">
         <v>11</v>
       </c>
       <c r="F84">
         <v>1.14</v>
       </c>
       <c r="G84" s="1">
-        <v>745361.45</v>
+        <v>644157.92</v>
       </c>
       <c r="H84" s="1">
-        <v>373078.1</v>
+        <v>-32757.5</v>
       </c>
       <c r="I84" s="1">
-        <v>50.053313060395</v>
+        <v>-5.0853213137549</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>1118439.55</v>
+        <v>611400.42</v>
       </c>
       <c r="M84" s="1">
-        <v>1118439.55</v>
+        <v>611400.42</v>
       </c>
       <c r="N84" s="1">
-        <v>0.84</v>
+        <v>0.49</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="B85" s="1">
-        <v>1014.0</v>
+        <v>10283.0</v>
       </c>
       <c r="C85" s="1">
-        <v>1094.04</v>
+        <v>46.99</v>
       </c>
       <c r="D85" s="1">
-        <v>783.03908284024</v>
+        <v>47.664825440047</v>
       </c>
       <c r="E85" t="s">
         <v>11</v>
       </c>
       <c r="F85">
         <v>1.14</v>
       </c>
       <c r="G85" s="1">
-        <v>680630.39</v>
+        <v>421378.17</v>
       </c>
       <c r="H85" s="1">
-        <v>288620.9</v>
+        <v>997.85</v>
       </c>
       <c r="I85" s="1">
-        <v>42.404938750972</v>
+        <v>0.23680628733093</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>969251.29</v>
+        <v>422376.02</v>
       </c>
       <c r="M85" s="1">
-        <v>969251.29</v>
+        <v>422376.02</v>
       </c>
       <c r="N85" s="1">
-        <v>0.72</v>
+        <v>0.34</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="B86" s="1">
-        <v>10800.0</v>
+        <v>2563.0</v>
       </c>
       <c r="C86" s="1">
-        <v>47.95</v>
+        <v>268.9</v>
       </c>
       <c r="D86" s="1">
-        <v>47.664825925926</v>
+        <v>172.49292235661</v>
       </c>
       <c r="E86" t="s">
         <v>11</v>
       </c>
       <c r="F86">
         <v>1.14</v>
       </c>
       <c r="G86" s="1">
-        <v>442563.86</v>
+        <v>379089.57</v>
       </c>
       <c r="H86" s="1">
-        <v>9893.44</v>
+        <v>223349.85</v>
       </c>
       <c r="I86" s="1">
-        <v>2.2354830328893</v>
+        <v>58.917434737126</v>
       </c>
       <c r="J86">
-        <v>0.09</v>
+        <v>0.0</v>
       </c>
       <c r="K86">
-        <v>953.4</v>
+        <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>452457.3</v>
+        <v>602439.42</v>
       </c>
       <c r="M86" s="1">
-        <v>453410.7</v>
+        <v>602439.42</v>
       </c>
       <c r="N86" s="1">
-        <v>0.34</v>
+        <v>0.48</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="B87" s="1">
-        <v>3310.0</v>
+        <v>2827.0</v>
       </c>
       <c r="C87" s="1">
-        <v>226.59</v>
+        <v>319.87</v>
       </c>
       <c r="D87" s="1">
-        <v>172.49292145015</v>
+        <v>326.98576936682</v>
       </c>
       <c r="E87" t="s">
         <v>11</v>
       </c>
       <c r="F87">
         <v>1.14</v>
       </c>
       <c r="G87" s="1">
-        <v>489577.25</v>
+        <v>791032.64</v>
       </c>
       <c r="H87" s="1">
-        <v>165713.39</v>
+        <v>-584.66</v>
       </c>
       <c r="I87" s="1">
-        <v>33.848261944361</v>
+        <v>-0.073910982990538</v>
       </c>
       <c r="J87">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.65</v>
+      </c>
+      <c r="K87" t="s">
+        <v>208</v>
       </c>
       <c r="L87" s="1">
-        <v>655290.64</v>
+        <v>790447.98</v>
       </c>
       <c r="M87" s="1">
-        <v>655290.64</v>
+        <v>792274.98</v>
       </c>
       <c r="N87" s="1">
-        <v>0.49</v>
+        <v>0.64</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="B88" s="1">
-        <v>3393.0</v>
+        <v>5023.0</v>
       </c>
       <c r="C88" s="1">
-        <v>304.69</v>
+        <v>192.43</v>
       </c>
       <c r="D88" s="1">
-        <v>326.98577070439</v>
+        <v>194.56943061915</v>
       </c>
       <c r="E88" t="s">
         <v>11</v>
       </c>
       <c r="F88">
         <v>1.14</v>
       </c>
       <c r="G88" s="1">
-        <v>949407.06</v>
+        <v>854258.02</v>
       </c>
       <c r="H88" s="1">
-        <v>-46158.47</v>
+        <v>-9349.03</v>
       </c>
       <c r="I88" s="1">
-        <v>-4.8618208084528</v>
+        <v>-1.0944035386405</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>903248.59</v>
+        <v>844908.99</v>
       </c>
       <c r="M88" s="1">
-        <v>903248.59</v>
+        <v>844908.99</v>
       </c>
       <c r="N88" s="1">
         <v>0.68</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="B89" s="1">
-        <v>1202.0</v>
+        <v>3577.0</v>
       </c>
       <c r="C89" s="1">
-        <v>180.06</v>
+        <v>282.91</v>
       </c>
       <c r="D89" s="1">
-        <v>233.95534109817</v>
+        <v>182.96879787532</v>
       </c>
       <c r="E89" t="s">
         <v>11</v>
       </c>
       <c r="F89">
         <v>1.14</v>
       </c>
       <c r="G89" s="1">
-        <v>240082.48</v>
+        <v>559737.66</v>
       </c>
       <c r="H89" s="1">
-        <v>-50984.48</v>
+        <v>324850.69</v>
       </c>
       <c r="I89" s="1">
-        <v>-21.236235147188</v>
+        <v>58.036239691287</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>189098.0</v>
+        <v>884588.35</v>
       </c>
       <c r="M89" s="1">
-        <v>189098.0</v>
+        <v>884588.35</v>
       </c>
       <c r="N89" s="1">
-        <v>0.14</v>
+        <v>0.71</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="B90" s="1">
-        <v>4085.0</v>
+        <v>5635.0</v>
       </c>
       <c r="C90" s="1">
-        <v>264.51</v>
+        <v>380.84</v>
       </c>
       <c r="D90" s="1">
-        <v>182.96879804162</v>
+        <v>335.33270807453</v>
       </c>
       <c r="E90" t="s">
         <v>11</v>
       </c>
       <c r="F90">
         <v>1.14</v>
       </c>
       <c r="G90" s="1">
-        <v>639230.73</v>
+        <v>1613526.87</v>
       </c>
       <c r="H90" s="1">
-        <v>304828.81</v>
+        <v>262376.45</v>
       </c>
       <c r="I90" s="1">
-        <v>47.686820375485</v>
+        <v>16.261052411231</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>944059.54</v>
+        <v>1875903.32</v>
       </c>
       <c r="M90" s="1">
-        <v>944059.54</v>
+        <v>1875903.32</v>
       </c>
       <c r="N90" s="1">
-        <v>0.71</v>
+        <v>1.51</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="B91" s="1">
-        <v>6107.0</v>
+        <v>2096.0</v>
       </c>
       <c r="C91" s="1">
-        <v>405.05</v>
+        <v>284.02</v>
       </c>
       <c r="D91" s="1">
-        <v>335.33270672998</v>
+        <v>219.40117843512</v>
       </c>
       <c r="E91" t="s">
         <v>11</v>
       </c>
       <c r="F91">
         <v>1.14</v>
       </c>
       <c r="G91" s="1">
-        <v>1748679.43</v>
+        <v>392623.34</v>
       </c>
       <c r="H91" s="1">
-        <v>412554.55</v>
+        <v>127748.97</v>
       </c>
       <c r="I91" s="1">
-        <v>23.592348770295</v>
+        <v>32.537283697908</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>2161233.98</v>
+        <v>520372.31</v>
       </c>
       <c r="M91" s="1">
-        <v>2161233.98</v>
+        <v>520372.31</v>
       </c>
       <c r="N91" s="1">
-        <v>1.62</v>
+        <v>0.42</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="B92" s="1">
-        <v>2202.0</v>
+        <v>2541.0</v>
       </c>
       <c r="C92" s="1">
-        <v>332.28</v>
+        <v>532.48</v>
       </c>
       <c r="D92" s="1">
-        <v>219.40118074478</v>
+        <v>427.74191656828</v>
       </c>
       <c r="E92" t="s">
         <v>11</v>
       </c>
       <c r="F92">
         <v>1.14</v>
       </c>
       <c r="G92" s="1">
-        <v>412479.29</v>
+        <v>928234.2</v>
       </c>
       <c r="H92" s="1">
-        <v>226794.28</v>
+        <v>254485.8</v>
       </c>
       <c r="I92" s="1">
-        <v>54.983192004622</v>
+        <v>27.41611976805</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" s="1">
-        <v>639273.57</v>
+        <v>1182720.0</v>
       </c>
       <c r="M92" s="1">
-        <v>639273.57</v>
+        <v>1182720.0</v>
       </c>
       <c r="N92" s="1">
-        <v>0.48</v>
+        <v>0.95</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="B93" s="1">
-        <v>2669.0</v>
+        <v>2393.0</v>
       </c>
       <c r="C93" s="1">
-        <v>464.01</v>
+        <v>154.46</v>
       </c>
       <c r="D93" s="1">
-        <v>427.74191832147</v>
+        <v>148.79794400334</v>
       </c>
       <c r="E93" t="s">
         <v>11</v>
       </c>
       <c r="F93">
         <v>1.14</v>
       </c>
       <c r="G93" s="1">
-        <v>974992.94</v>
+        <v>299309.45</v>
       </c>
       <c r="H93" s="1">
-        <v>107041.65</v>
+        <v>23787.39</v>
       </c>
       <c r="I93" s="1">
-        <v>10.978710266353</v>
+        <v>7.9474236446594</v>
       </c>
       <c r="J93">
-        <v>0.29</v>
+        <v>0.0</v>
       </c>
       <c r="K93">
-        <v>767.2</v>
+        <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>1082034.59</v>
+        <v>323096.84</v>
       </c>
       <c r="M93" s="1">
-        <v>1082801.79</v>
+        <v>323096.84</v>
       </c>
       <c r="N93" s="1">
-        <v>0.81</v>
+        <v>0.26</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="B94" s="1">
-        <v>2514.0</v>
+        <v>1845.0</v>
       </c>
       <c r="C94" s="1">
-        <v>164.17</v>
+        <v>469.98</v>
       </c>
       <c r="D94" s="1">
-        <v>148.79794351631</v>
+        <v>418.92536585366</v>
       </c>
       <c r="E94" t="s">
         <v>11</v>
       </c>
       <c r="F94">
         <v>1.14</v>
       </c>
       <c r="G94" s="1">
-        <v>314443.77</v>
+        <v>658419.03</v>
       </c>
       <c r="H94" s="1">
-        <v>46155.05</v>
+        <v>99546.97</v>
       </c>
       <c r="I94" s="1">
-        <v>14.678315935469</v>
+        <v>15.119090649613</v>
       </c>
       <c r="J94">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.58</v>
+      </c>
+      <c r="K94" t="s">
+        <v>223</v>
       </c>
       <c r="L94" s="1">
-        <v>360598.82</v>
+        <v>757966.0</v>
       </c>
       <c r="M94" s="1">
-        <v>360598.82</v>
+        <v>759043.08</v>
       </c>
       <c r="N94" s="1">
-        <v>0.27</v>
+        <v>0.61</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="B95" s="1">
-        <v>1938.0</v>
+        <v>11828.0</v>
       </c>
       <c r="C95" s="1">
-        <v>491.59</v>
+        <v>72.46</v>
       </c>
       <c r="D95" s="1">
-        <v>418.92536635707</v>
+        <v>84.314064930673</v>
       </c>
       <c r="E95" t="s">
         <v>11</v>
       </c>
       <c r="F95">
         <v>1.14</v>
       </c>
       <c r="G95" s="1">
-        <v>691607.63</v>
+        <v>860085.55</v>
       </c>
       <c r="H95" s="1">
-        <v>140773.15</v>
+        <v>-110909.96</v>
       </c>
       <c r="I95" s="1">
-        <v>20.354481919177</v>
+        <v>-12.895224201825</v>
       </c>
       <c r="J95">
-        <v>1.28</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>832380.78</v>
+        <v>749175.59</v>
       </c>
       <c r="M95" s="1">
-        <v>834855.45</v>
+        <v>749175.59</v>
       </c>
       <c r="N95" s="1">
-        <v>0.62</v>
+        <v>0.6</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="B96" s="1">
-        <v>15665.0</v>
+        <v>568.0</v>
       </c>
       <c r="C96" s="1">
-        <v>71.43</v>
+        <v>1045.21</v>
       </c>
       <c r="D96" s="1">
-        <v>84.31406511331</v>
+        <v>869.17823943662</v>
       </c>
       <c r="E96" t="s">
         <v>11</v>
       </c>
       <c r="F96">
         <v>1.14</v>
       </c>
       <c r="G96" s="1">
-        <v>1139097.07</v>
+        <v>425479.52</v>
       </c>
       <c r="H96" s="1">
-        <v>-161463.11</v>
+        <v>93470.9</v>
       </c>
       <c r="I96" s="1">
-        <v>-14.174657652311</v>
+        <v>21.968366421021</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>977633.96</v>
+        <v>518950.42</v>
       </c>
       <c r="M96" s="1">
-        <v>977633.96</v>
+        <v>518950.42</v>
       </c>
       <c r="N96" s="1">
-        <v>0.73</v>
+        <v>0.42</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="B97" s="1">
-        <v>596.0</v>
+        <v>2043.0</v>
       </c>
       <c r="C97" s="1">
-        <v>1092.68</v>
+        <v>426.09</v>
       </c>
       <c r="D97" s="1">
-        <v>869.17823825503</v>
+        <v>309.12199706314</v>
       </c>
       <c r="E97" t="s">
         <v>11</v>
       </c>
       <c r="F97">
         <v>1.14</v>
       </c>
       <c r="G97" s="1">
-        <v>446453.86</v>
+        <v>538462.93</v>
       </c>
       <c r="H97" s="1">
-        <v>122535.94</v>
+        <v>222465.28</v>
       </c>
       <c r="I97" s="1">
-        <v>27.446495814819</v>
+        <v>41.31487380199</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>568989.8</v>
+        <v>760928.21</v>
       </c>
       <c r="M97" s="1">
-        <v>568989.8</v>
+        <v>760928.21</v>
       </c>
       <c r="N97" s="1">
-        <v>0.43</v>
+        <v>0.61</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="B98" s="1">
-        <v>2145.0</v>
+        <v>4178.0</v>
       </c>
       <c r="C98" s="1">
-        <v>406.68</v>
+        <v>358.56</v>
       </c>
       <c r="D98" s="1">
-        <v>309.122</v>
+        <v>194.01785543322</v>
       </c>
       <c r="E98" t="s">
         <v>11</v>
       </c>
       <c r="F98">
         <v>1.14</v>
       </c>
       <c r="G98" s="1">
-        <v>565346.54</v>
+        <v>727356.65</v>
       </c>
       <c r="H98" s="1">
-        <v>196812.04</v>
+        <v>582139.57</v>
       </c>
       <c r="I98" s="1">
-        <v>34.812637218935</v>
+        <v>80.034955341372</v>
       </c>
       <c r="J98">
-        <v>1.42</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>762158.58</v>
+        <v>1309496.22</v>
       </c>
       <c r="M98" s="1">
-        <v>765202.12</v>
+        <v>1309496.22</v>
       </c>
       <c r="N98" s="1">
-        <v>0.57</v>
+        <v>1.05</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>240</v>
+        <v>231</v>
       </c>
       <c r="B99" s="1">
-        <v>2669.0</v>
+        <v>1736.0</v>
       </c>
       <c r="C99" s="1">
-        <v>357.96</v>
+        <v>358.56</v>
       </c>
       <c r="D99" s="1">
-        <v>236.48547770701</v>
+        <v>305.7191359447</v>
       </c>
       <c r="E99" t="s">
         <v>11</v>
       </c>
       <c r="F99">
         <v>1.14</v>
       </c>
       <c r="G99" s="1">
-        <v>543493.22</v>
+        <v>453607.92</v>
       </c>
       <c r="H99" s="1">
-        <v>291241.16</v>
+        <v>90500.61</v>
       </c>
       <c r="I99" s="1">
-        <v>53.586898471337</v>
+        <v>19.95128524211</v>
       </c>
       <c r="J99">
-        <v>0.06</v>
+        <v>0.0</v>
       </c>
       <c r="K99">
-        <v>164.6</v>
+        <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>834734.38</v>
+        <v>544108.53</v>
       </c>
       <c r="M99" s="1">
-        <v>834898.98</v>
+        <v>544108.53</v>
       </c>
       <c r="N99" s="1">
-        <v>0.62</v>
+        <v>0.44</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>239</v>
+        <v>230</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
       <c r="B100" s="1">
-        <v>4178.0</v>
+        <v>3371.0</v>
       </c>
       <c r="C100" s="1">
-        <v>326.6</v>
+        <v>114.24</v>
       </c>
       <c r="D100" s="1">
-        <v>194.01785543322</v>
+        <v>98.554954019579</v>
       </c>
       <c r="E100" t="s">
         <v>11</v>
       </c>
       <c r="F100">
         <v>1.14</v>
       </c>
       <c r="G100" s="1">
-        <v>727356.65</v>
+        <v>283673.17</v>
       </c>
       <c r="H100" s="1">
-        <v>464845.35</v>
+        <v>52955.36</v>
       </c>
       <c r="I100" s="1">
-        <v>63.908860941878</v>
+        <v>18.667736536381</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>1192202.0</v>
+        <v>336628.53</v>
       </c>
       <c r="M100" s="1">
-        <v>1192202.0</v>
+        <v>336628.53</v>
       </c>
       <c r="N100" s="1">
-        <v>0.89</v>
+        <v>0.27</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>241</v>
+        <v>232</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
       <c r="B101" s="1">
-        <v>2033.0</v>
+        <v>8409.0</v>
       </c>
       <c r="C101" s="1">
-        <v>326.6</v>
+        <v>89.31</v>
       </c>
       <c r="D101" s="1">
-        <v>305.71913428431</v>
+        <v>84.764491616126</v>
       </c>
       <c r="E101" t="s">
         <v>11</v>
       </c>
       <c r="F101">
         <v>1.14</v>
       </c>
       <c r="G101" s="1">
-        <v>531212.5</v>
+        <v>611295.71</v>
       </c>
       <c r="H101" s="1">
-        <v>48908.77</v>
+        <v>45179.63</v>
       </c>
       <c r="I101" s="1">
-        <v>9.2070066122315</v>
+        <v>7.3907978186204</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>580121.27</v>
+        <v>656475.34</v>
       </c>
       <c r="M101" s="1">
-        <v>580121.27</v>
+        <v>656475.34</v>
       </c>
       <c r="N101" s="1">
-        <v>0.43</v>
+        <v>0.53</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="B102" s="1">
-        <v>4332.0</v>
+        <v>6956.0</v>
       </c>
       <c r="C102" s="1">
-        <v>117.18</v>
+        <v>87.51</v>
       </c>
       <c r="D102" s="1">
-        <v>98.554956140351</v>
+        <v>80.722159286947</v>
       </c>
       <c r="E102" t="s">
         <v>11</v>
       </c>
       <c r="F102">
         <v>1.14</v>
       </c>
       <c r="G102" s="1">
-        <v>364542.32</v>
+        <v>479427.9</v>
       </c>
       <c r="H102" s="1">
-        <v>78971.52</v>
+        <v>52669.62</v>
       </c>
       <c r="I102" s="1">
-        <v>21.663196744894</v>
+        <v>10.985931356936</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>443513.84</v>
+        <v>532097.52</v>
       </c>
       <c r="M102" s="1">
-        <v>443513.84</v>
+        <v>532097.52</v>
       </c>
       <c r="N102" s="1">
-        <v>0.33</v>
+        <v>0.43</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="B103" s="1">
-        <v>7336.0</v>
+        <v>3442.0</v>
       </c>
       <c r="C103" s="1">
-        <v>85.04</v>
+        <v>243.25</v>
       </c>
       <c r="D103" s="1">
-        <v>84.136905670665</v>
+        <v>185.86096746078</v>
       </c>
       <c r="E103" t="s">
         <v>11</v>
       </c>
       <c r="F103">
         <v>1.14</v>
       </c>
       <c r="G103" s="1">
-        <v>522831.35</v>
+        <v>546967.72</v>
       </c>
       <c r="H103" s="1">
-        <v>22233.03</v>
+        <v>184908.59</v>
       </c>
       <c r="I103" s="1">
-        <v>4.2524286273193</v>
+        <v>33.806124792885</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>545064.38</v>
+        <v>731876.31</v>
       </c>
       <c r="M103" s="1">
-        <v>545064.38</v>
+        <v>731876.31</v>
       </c>
       <c r="N103" s="1">
-        <v>0.41</v>
+        <v>0.59</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
       <c r="B104" s="1">
-        <v>7306.0</v>
+        <v>13509.0</v>
       </c>
       <c r="C104" s="1">
-        <v>83.84</v>
+        <v>73.38</v>
       </c>
       <c r="D104" s="1">
-        <v>80.722159868601</v>
+        <v>71.152902509438</v>
       </c>
       <c r="E104" t="s">
         <v>11</v>
       </c>
       <c r="F104">
         <v>1.14</v>
       </c>
       <c r="G104" s="1">
-        <v>503550.92</v>
+        <v>822637.46</v>
       </c>
       <c r="H104" s="1">
-        <v>31624.51</v>
+        <v>43875.14</v>
       </c>
       <c r="I104" s="1">
-        <v>6.280300312032</v>
+        <v>5.3334721713256</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>535175.43</v>
+        <v>866512.6</v>
       </c>
       <c r="M104" s="1">
-        <v>535175.43</v>
+        <v>866512.6</v>
       </c>
       <c r="N104" s="1">
-        <v>0.4</v>
+        <v>0.7</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="B105" s="1">
-        <v>3615.0</v>
+        <v>1741.0</v>
       </c>
       <c r="C105" s="1">
-        <v>211.45</v>
+        <v>142.33</v>
       </c>
       <c r="D105" s="1">
-        <v>185.86096818811</v>
+        <v>194.41940838599</v>
       </c>
       <c r="E105" t="s">
         <v>11</v>
       </c>
       <c r="F105">
         <v>1.14</v>
       </c>
       <c r="G105" s="1">
-        <v>574459.13</v>
+        <v>286632.4</v>
       </c>
       <c r="H105" s="1">
-        <v>93394.39</v>
+        <v>-70027.04</v>
       </c>
       <c r="I105" s="1">
-        <v>16.257795397908</v>
+        <v>-24.430957560974</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>667853.52</v>
+        <v>216605.36</v>
       </c>
       <c r="M105" s="1">
-        <v>667853.52</v>
+        <v>216605.36</v>
       </c>
       <c r="N105" s="1">
-        <v>0.5</v>
+        <v>0.17</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="B106" s="1">
-        <v>18106.0</v>
+        <v>38583168.76</v>
       </c>
       <c r="C106" s="1">
-        <v>74.95</v>
+        <v>1.1445</v>
       </c>
       <c r="D106" s="1">
-        <v>71.152902352811</v>
+        <v>0.0</v>
       </c>
       <c r="E106" t="s">
         <v>11</v>
       </c>
       <c r="F106">
         <v>1.14</v>
       </c>
       <c r="G106" s="1">
-        <v>1102574.13</v>
+        <v>0.0</v>
       </c>
       <c r="H106" s="1">
-        <v>83083.73</v>
+        <v>299317.54</v>
       </c>
       <c r="I106" s="1">
-        <v>7.5354325608928</v>
+        <v>0</v>
       </c>
       <c r="J106">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
       </c>
       <c r="L106" s="1">
-        <v>1185657.86</v>
+        <v>299317.54</v>
       </c>
       <c r="M106" s="1">
-        <v>1189817.55</v>
+        <v>299317.54</v>
       </c>
       <c r="N106" s="1">
-        <v>0.89</v>
+        <v>0.24</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>251</v>
-[...99 lines deleted...]
-        <v>256</v>
+        <v>244</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">