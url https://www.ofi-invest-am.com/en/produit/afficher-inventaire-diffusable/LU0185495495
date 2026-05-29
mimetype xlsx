--- v0 (2026-05-02)
+++ v1 (2026-05-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -133,618 +133,678 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
-    <t>10 758.51</t>
-[...1 lines deleted...]
-  <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC CLASS A</t>
   </si>
   <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
-    <t>1 763.57</t>
-[...5 lines deleted...]
-    <t>AMERICAN TOWER REIT CORP</t>
+    <t>US0326541051</t>
+  </si>
+  <si>
+    <t>ANALOG DEVICES INC</t>
+  </si>
+  <si>
+    <t>GB00BRXH2664</t>
+  </si>
+  <si>
+    <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
+    <t>1 304.69</t>
+  </si>
+  <si>
     <t>US0404132054</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
-    <t>US0420682058</t>
-[...4 lines deleted...]
-  <si>
     <t>US00206R1023</t>
   </si>
   <si>
     <t>AT&amp;T INC</t>
   </si>
   <si>
     <t>US05722G1004</t>
   </si>
   <si>
     <t>BAKER HUGHES CLASS A</t>
   </si>
   <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
+    <t>4 725.40</t>
+  </si>
+  <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
-    <t>1 278.22</t>
-[...1 lines deleted...]
-  <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
     <t>US19247G1076</t>
   </si>
   <si>
     <t>COHERENT CORP</t>
   </si>
   <si>
+    <t>US21037T1097</t>
+  </si>
+  <si>
+    <t>CONSTELLATION ENERGY CORP</t>
+  </si>
+  <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
-    <t>1 100.46</t>
+    <t>KYG254571055</t>
+  </si>
+  <si>
+    <t>CREDO TECHNOLOGY GROUP HOLDING LTD</t>
   </si>
   <si>
     <t>US23331A1097</t>
   </si>
   <si>
     <t>D R HORTON INC</t>
   </si>
   <si>
     <t>US2358511028</t>
   </si>
   <si>
     <t>DANAHER CORP</t>
   </si>
   <si>
+    <t>US23804L1035</t>
+  </si>
+  <si>
+    <t>DATADOG INC CLASS A</t>
+  </si>
+  <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
-    <t>2 530.15</t>
-[...1 lines deleted...]
-  <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
+    <t>3 809.30</t>
+  </si>
+  <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
+    <t>2 610.62</t>
+  </si>
+  <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
+    <t>US35671D8570</t>
+  </si>
+  <si>
+    <t>FREEPORT MCMORAN INC</t>
+  </si>
+  <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
+    <t>1 730.05</t>
+  </si>
+  <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
+    <t>1 540.91</t>
+  </si>
+  <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
     <t>US5738741041</t>
   </si>
   <si>
     <t>MARVELL TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
-    <t>1 395.45</t>
-[...1 lines deleted...]
-  <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
+    <t>2 921.09</t>
+  </si>
+  <si>
+    <t>US5951121038</t>
+  </si>
+  <si>
+    <t>MICRON TECHNOLOGY INC</t>
+  </si>
+  <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
+    <t>13 196.97</t>
+  </si>
+  <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
-    <t>3 726.17</t>
-[...1 lines deleted...]
-  <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
     <t>US64119N6085</t>
   </si>
   <si>
     <t>NETSKOPE INC CLASS A</t>
   </si>
   <si>
+    <t>US6516391066</t>
+  </si>
+  <si>
+    <t>NEWMONT</t>
+  </si>
+  <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
+    <t>9 141.19</t>
+  </si>
+  <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>US6792951054</t>
   </si>
   <si>
     <t>OKTA INC CLASS A</t>
   </si>
   <si>
     <t>CH1134540470</t>
   </si>
   <si>
-    <t>ON HOLDING AG CLASS A</t>
+    <t>ON HOLDING LTD CLASS A</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
+    <t>1 430.00</t>
+  </si>
+  <si>
     <t>US7185461040</t>
   </si>
   <si>
     <t>PHILLIPS</t>
   </si>
   <si>
+    <t>5 567.26</t>
+  </si>
+  <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
-    <t>7 784.66</t>
-[...1 lines deleted...]
-  <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
     <t>US7607591002</t>
   </si>
   <si>
     <t>REPUBLIC SERVICES INC</t>
   </si>
   <si>
     <t>US7707001027</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC CLASS A</t>
   </si>
   <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
+    <t>1 625.50</t>
+  </si>
+  <si>
     <t>US78781J1097</t>
   </si>
   <si>
     <t>SAILPOINT INC</t>
   </si>
   <si>
     <t>US79466L3024</t>
   </si>
   <si>
     <t>SALESFORCE INC</t>
   </si>
   <si>
-    <t>US81762P1021</t>
-[...4 lines deleted...]
-  <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
+    <t>6 103.38</t>
+  </si>
+  <si>
+    <t>US8334451098</t>
+  </si>
+  <si>
+    <t>SNOWFLAKE INC</t>
+  </si>
+  <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T MOBILE US INC</t>
   </si>
   <si>
     <t>US87612G1013</t>
   </si>
   <si>
     <t>TARGA RESOURCES CORP</t>
   </si>
   <si>
-    <t>5 685.13</t>
-[...1 lines deleted...]
-  <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS INC</t>
   </si>
   <si>
     <t>US91913Y1001</t>
   </si>
   <si>
     <t>VALERO ENERGY CORP</t>
   </si>
   <si>
+    <t>3 885.19</t>
+  </si>
+  <si>
     <t>US92537N1081</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CLASS A</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC CLASS A</t>
   </si>
   <si>
+    <t>1 659.59</t>
+  </si>
+  <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
+    <t>US94419L1017</t>
+  </si>
+  <si>
+    <t>WAYFAIR INC CLASS A</t>
+  </si>
+  <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
+    <t>2 789.29</t>
+  </si>
+  <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
+    <t>2 087.00</t>
+  </si>
+  <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
-    <t>US98978V1035</t>
-[...5 lines deleted...]
-    <t>2 183.15</t>
+    <t>1 702.19</t>
   </si>
   <si>
     <t>US98980G1022</t>
   </si>
   <si>
     <t>ZSCALER INC</t>
   </si>
   <si>
-    <t>EUR-00007063</t>
-[...2 lines deleted...]
-    <t>EUR/USD 2026-02-27</t>
+    <t>EUR-00007857</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-03-31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1108,270 +1168,270 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>103277.51</v>
+        <v>102441.65</v>
       </c>
       <c r="D2">
-        <v>200.62</v>
+        <v>197.86</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>20719115.73</v>
+        <v>20269072.43</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>20719115.73</v>
+        <v>20269072.43</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>2711.7</v>
       </c>
       <c r="D3">
-        <v>245.26</v>
+        <v>242.2</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3">
-        <v>665083.82336107</v>
+        <v>656780.27908351</v>
       </c>
       <c r="G3" t="s">
         <v>11</v>
       </c>
       <c r="H3">
-        <v>564012.74</v>
+        <v>556263.47</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1">
         <v>75057.54</v>
       </c>
       <c r="D4">
-        <v>263.39</v>
+        <v>259.92</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>19769247.15</v>
+        <v>19508827.78</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>19769247.15</v>
+        <v>19508827.78</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="1">
         <v>239328.0</v>
       </c>
       <c r="D5">
-        <v>319.88</v>
+        <v>316.07</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5">
-        <v>76556056.790737</v>
+        <v>75643876.881078</v>
       </c>
       <c r="G5" t="s">
         <v>11</v>
       </c>
       <c r="H5">
-        <v>64922029.13</v>
+        <v>64066974.57</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
         <v>317474.0</v>
       </c>
       <c r="D6">
-        <v>136.95</v>
+        <v>135.11</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>43476827.86</v>
+        <v>42893482.75</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>43476827.86</v>
+        <v>42893482.75</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>107.89</v>
+        <v>106.47</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10789.33</v>
+        <v>10646.95</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10789.33</v>
+        <v>10646.95</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>6775.0</v>
+        <v>7675.0</v>
       </c>
       <c r="D8">
-        <v>98.16</v>
+        <v>96.84</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>665034.23</v>
+        <v>743273.99</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>665034.23</v>
+        <v>743273.99</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P98"/>
+  <dimension ref="A1:P104"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O98" sqref="O98"/>
+      <selection activeCell="O104" sqref="O104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>22</v>
       </c>
       <c r="B1" t="s">
         <v>23</v>
       </c>
       <c r="C1" t="s">
         <v>24</v>
       </c>
       <c r="D1" t="s">
         <v>25</v>
       </c>
       <c r="E1" t="s">
         <v>26</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
@@ -1390,4889 +1450,5189 @@
       </c>
       <c r="L1" t="s">
         <v>32</v>
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="P1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="1">
-        <v>10476.0</v>
+        <v>9759.0</v>
       </c>
       <c r="D2" s="1">
-        <v>225.64</v>
+        <v>232.08</v>
       </c>
       <c r="E2" s="1">
-        <v>207.40586769759</v>
+        <v>207.40586740445</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2">
         <v>1.18</v>
       </c>
       <c r="H2" s="1">
-        <v>1858171.92</v>
+        <v>1730994.63</v>
       </c>
       <c r="I2" s="1">
-        <v>146411.39</v>
+        <v>187247.7</v>
       </c>
       <c r="J2" s="1">
-        <v>7.8793242123689</v>
+        <v>10.817347249656</v>
       </c>
       <c r="K2">
-        <v>1.03</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>0.0</v>
+      </c>
+      <c r="L2">
+        <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2004583.31</v>
+        <v>1918242.33</v>
       </c>
       <c r="N2" s="1">
-        <v>2015341.82</v>
+        <v>1918242.33</v>
       </c>
       <c r="O2" s="1">
-        <v>1.34</v>
+        <v>1.3</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
         <v>40</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C3" s="1">
-        <v>4910.0</v>
+        <v>9039.0</v>
       </c>
       <c r="D3" s="1">
-        <v>246.27</v>
+        <v>200.21</v>
       </c>
       <c r="E3" s="1">
-        <v>256.32040325866</v>
+        <v>236.10999557473</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3">
         <v>1.18</v>
       </c>
       <c r="H3" s="1">
-        <v>1088730.95</v>
+        <v>1830607.52</v>
       </c>
       <c r="I3" s="1">
-        <v>-63302.1</v>
+        <v>-297874.23</v>
       </c>
       <c r="J3" s="1">
-        <v>-5.8143015039666</v>
+        <v>-16.271878419903</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1025428.85</v>
+        <v>1532733.29</v>
       </c>
       <c r="N3" s="1">
-        <v>1025428.85</v>
+        <v>1532733.29</v>
       </c>
       <c r="O3" s="1">
-        <v>0.68</v>
+        <v>1.04</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B4" t="s">
         <v>42</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" s="1">
-        <v>34419.0</v>
+        <v>33856.0</v>
       </c>
       <c r="D4" s="1">
-        <v>343.69</v>
+        <v>311.76</v>
       </c>
       <c r="E4" s="1">
-        <v>185.67666056538</v>
+        <v>185.67666056238</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4">
         <v>1.18</v>
       </c>
       <c r="H4" s="1">
-        <v>5458943.12</v>
+        <v>5369649.85</v>
       </c>
       <c r="I4" s="1">
-        <v>4572829.36</v>
+        <v>3569916.98</v>
       </c>
       <c r="J4" s="1">
-        <v>83.767668200214</v>
+        <v>66.483235959976</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>10031772.48</v>
+        <v>8939566.83</v>
       </c>
       <c r="N4" s="1">
-        <v>10031772.48</v>
+        <v>8939566.83</v>
       </c>
       <c r="O4" s="1">
-        <v>6.68</v>
+        <v>6.04</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" t="s">
         <v>44</v>
       </c>
-      <c r="B5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C5" s="1">
-        <v>3623.0</v>
+        <v>3564.0</v>
       </c>
       <c r="D5" s="1">
-        <v>352.83</v>
+        <v>308.9</v>
       </c>
       <c r="E5" s="1">
-        <v>323.71191829975</v>
+        <v>323.71191638608</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
         <v>1.18</v>
       </c>
       <c r="H5" s="1">
-        <v>1001416.83</v>
+        <v>985108.91</v>
       </c>
       <c r="I5" s="1">
-        <v>82625.82</v>
+        <v>-52679.33</v>
       </c>
       <c r="J5" s="1">
-        <v>8.2508918888451</v>
+        <v>-5.3475640576634</v>
       </c>
       <c r="K5">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>0.0</v>
+      </c>
+      <c r="L5">
+        <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1084042.65</v>
+        <v>932429.58</v>
       </c>
       <c r="N5" s="1">
-        <v>1085806.22</v>
+        <v>932429.58</v>
       </c>
       <c r="O5" s="1">
-        <v>0.72</v>
+        <v>0.63</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C6" s="1">
-        <v>4972.0</v>
+        <v>3514.0</v>
       </c>
       <c r="D6" s="1">
-        <v>173.7</v>
+        <v>355.79</v>
       </c>
       <c r="E6" s="1">
-        <v>215.30112831858</v>
+        <v>337.77300227661</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6">
         <v>1.18</v>
       </c>
       <c r="H6" s="1">
-        <v>913887.27</v>
+        <v>1004897.21</v>
       </c>
       <c r="I6" s="1">
-        <v>-181495.48</v>
+        <v>54005.19</v>
       </c>
       <c r="J6" s="1">
-        <v>-19.859722961236</v>
+        <v>5.3742004120003</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>732391.79</v>
+        <v>1058902.4</v>
       </c>
       <c r="N6" s="1">
-        <v>732391.79</v>
+        <v>1058902.4</v>
       </c>
       <c r="O6" s="1">
-        <v>0.49</v>
+        <v>0.72</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B7" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C7" s="1">
-        <v>44288.0</v>
+        <v>8684.0</v>
       </c>
       <c r="D7" s="1">
-        <v>270.01</v>
+        <v>127.77</v>
       </c>
       <c r="E7" s="1">
-        <v>210.7283200867</v>
+        <v>100.02905803777</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7">
         <v>1.18</v>
       </c>
       <c r="H7" s="1">
-        <v>7969155.37</v>
+        <v>735335.94</v>
       </c>
       <c r="I7" s="1">
-        <v>2171790.08</v>
+        <v>204407.16</v>
       </c>
       <c r="J7" s="1">
-        <v>27.252449966978</v>
+        <v>27.79779266603</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>10140945.45</v>
+        <v>939743.1</v>
       </c>
       <c r="N7" s="1">
-        <v>10140945.45</v>
+        <v>939743.1</v>
       </c>
       <c r="O7" s="1">
-        <v>6.75</v>
+        <v>0.63</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B8" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C8" s="1">
-        <v>5682.0</v>
+        <v>43565.0</v>
       </c>
       <c r="D8" s="1">
-        <v>328.4</v>
+        <v>264.18</v>
       </c>
       <c r="E8" s="1">
-        <v>304.78011615628</v>
+        <v>210.72832021118</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
       <c r="G8">
         <v>1.18</v>
       </c>
       <c r="H8" s="1">
-        <v>1486385.91</v>
+        <v>7839059.2</v>
       </c>
       <c r="I8" s="1">
-        <v>96016.4</v>
+        <v>1908549.59</v>
       </c>
       <c r="J8" s="1">
-        <v>6.4597221592339</v>
+        <v>24.346666370373</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1582402.31</v>
+        <v>9747608.79</v>
       </c>
       <c r="N8" s="1">
-        <v>1582402.31</v>
+        <v>9747608.79</v>
       </c>
       <c r="O8" s="1">
-        <v>1.05</v>
+        <v>6.58</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" t="s">
+        <v>52</v>
+      </c>
+      <c r="C9" s="1">
+        <v>4731.0</v>
+      </c>
+      <c r="D9" s="1">
+        <v>372.3</v>
+      </c>
+      <c r="E9" s="1">
+        <v>304.78011625449</v>
+      </c>
+      <c r="F9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9">
+        <v>1.18</v>
+      </c>
+      <c r="H9" s="1">
+        <v>1237608.54</v>
+      </c>
+      <c r="I9" s="1">
+        <v>254177.1</v>
+      </c>
+      <c r="J9" s="1">
+        <v>20.537762287904</v>
+      </c>
+      <c r="K9">
+        <v>0.28</v>
+      </c>
+      <c r="L9" t="s">
         <v>53</v>
       </c>
-      <c r="B9" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M9" s="1">
-        <v>1341456.78</v>
+        <v>1491785.64</v>
       </c>
       <c r="N9" s="1">
-        <v>1341456.78</v>
+        <v>1493090.33</v>
       </c>
       <c r="O9" s="1">
-        <v>0.89</v>
+        <v>1.01</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" t="s">
         <v>55</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" s="1">
-        <v>6982.0</v>
+        <v>9185.0</v>
       </c>
       <c r="D10" s="1">
-        <v>106.93</v>
+        <v>133.5</v>
       </c>
       <c r="E10" s="1">
-        <v>164.29189344028</v>
+        <v>126.43052476865</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10">
         <v>1.18</v>
       </c>
       <c r="H10" s="1">
-        <v>986663.17</v>
+        <v>994549.81</v>
       </c>
       <c r="I10" s="1">
-        <v>-353534.56</v>
+        <v>43984.53</v>
       </c>
       <c r="J10" s="1">
-        <v>-35.831332388742</v>
+        <v>4.4225567747079</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>633128.61</v>
+        <v>1038534.34</v>
       </c>
       <c r="N10" s="1">
-        <v>633128.61</v>
+        <v>1038534.34</v>
       </c>
       <c r="O10" s="1">
-        <v>0.42</v>
+        <v>0.7</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" t="s">
         <v>57</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="1">
-        <v>21237.0</v>
+        <v>20890.0</v>
       </c>
       <c r="D11" s="1">
-        <v>26.3</v>
+        <v>28.01</v>
       </c>
       <c r="E11" s="1">
-        <v>26.428810566464</v>
+        <v>26.428810435615</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11">
         <v>1.18</v>
       </c>
       <c r="H11" s="1">
-        <v>481018.92</v>
+        <v>473159.36</v>
       </c>
       <c r="I11" s="1">
-        <v>-7364.66</v>
+        <v>22418.6</v>
       </c>
       <c r="J11" s="1">
-        <v>-1.5310541215302</v>
+        <v>4.7380654162691</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>473654.26</v>
+        <v>495577.96</v>
       </c>
       <c r="N11" s="1">
-        <v>473654.26</v>
+        <v>495577.96</v>
       </c>
       <c r="O11" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" t="s">
         <v>59</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="1">
-        <v>22788.0</v>
+        <v>22415.0</v>
       </c>
       <c r="D12" s="1">
-        <v>56.45</v>
+        <v>65.26</v>
       </c>
       <c r="E12" s="1">
-        <v>43.717838774794</v>
+        <v>43.717838501004</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12">
         <v>1.18</v>
       </c>
       <c r="H12" s="1">
-        <v>854349.65</v>
+        <v>840365.43</v>
       </c>
       <c r="I12" s="1">
-        <v>236544.68</v>
+        <v>398563.09</v>
       </c>
       <c r="J12" s="1">
-        <v>27.687104454248</v>
+        <v>47.427354311802</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1090894.33</v>
+        <v>1238928.52</v>
       </c>
       <c r="N12" s="1">
-        <v>1090894.33</v>
+        <v>1238928.52</v>
       </c>
       <c r="O12" s="1">
-        <v>0.73</v>
+        <v>0.84</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" t="s">
         <v>61</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="1">
-        <v>48160.0</v>
+        <v>47373.0</v>
       </c>
       <c r="D13" s="1">
-        <v>54.03</v>
+        <v>49.83</v>
       </c>
       <c r="E13" s="1">
-        <v>50.156161129568</v>
+        <v>50.156161104427</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13">
         <v>1.18</v>
       </c>
       <c r="H13" s="1">
-        <v>2062747.61</v>
+        <v>2029039.51</v>
       </c>
       <c r="I13" s="1">
-        <v>143905.03</v>
+        <v>-29719.96</v>
       </c>
       <c r="J13" s="1">
-        <v>6.9763760385596</v>
+        <v>-1.4647304723997</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2206652.64</v>
+        <v>1999319.55</v>
       </c>
       <c r="N13" s="1">
-        <v>2206652.64</v>
+        <v>1999319.55</v>
       </c>
       <c r="O13" s="1">
-        <v>1.47</v>
+        <v>1.35</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" t="s">
         <v>63</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="1">
-        <v>1451.0</v>
+        <v>1427.0</v>
       </c>
       <c r="D14" s="1">
-        <v>1119.66</v>
+        <v>1063.23</v>
       </c>
       <c r="E14" s="1">
-        <v>1049.9053273604</v>
+        <v>1049.9053258584</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14">
         <v>1.18</v>
       </c>
       <c r="H14" s="1">
-        <v>1300668.3</v>
+        <v>1279154.83</v>
       </c>
       <c r="I14" s="1">
-        <v>77068.01</v>
+        <v>5870.33</v>
       </c>
       <c r="J14" s="1">
-        <v>5.9252624208647</v>
+        <v>0.45892255279214</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1377736.31</v>
+        <v>1285025.16</v>
       </c>
       <c r="N14" s="1">
-        <v>1377736.31</v>
+        <v>1285025.16</v>
       </c>
       <c r="O14" s="1">
-        <v>0.92</v>
+        <v>0.87</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" t="s">
         <v>65</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="1">
-        <v>16483.0</v>
+        <v>21720.0</v>
       </c>
       <c r="D15" s="1">
-        <v>91.87</v>
+        <v>76.85</v>
       </c>
       <c r="E15" s="1">
-        <v>96.852262937572</v>
+        <v>91.391942449355</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15">
         <v>1.18</v>
       </c>
       <c r="H15" s="1">
-        <v>1374195.93</v>
+        <v>1701716.21</v>
       </c>
       <c r="I15" s="1">
-        <v>-90025.98</v>
+        <v>-287993.84</v>
       </c>
       <c r="J15" s="1">
-        <v>-6.551174984196</v>
+        <v>-16.923729015897</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1284169.95</v>
+        <v>1413722.37</v>
       </c>
       <c r="N15" s="1">
-        <v>1284169.95</v>
+        <v>1413722.37</v>
       </c>
       <c r="O15" s="1">
-        <v>0.86</v>
+        <v>0.95</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="C16" s="1">
         <v>13317.0</v>
       </c>
       <c r="D16" s="1">
-        <v>331.11</v>
+        <v>319.55</v>
       </c>
       <c r="E16" s="1">
         <v>194.64047683412</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
       <c r="G16">
         <v>1.18</v>
       </c>
       <c r="H16" s="1">
         <v>2286736.68</v>
       </c>
       <c r="I16" s="1">
-        <v>1452571.21</v>
+        <v>1317436.56</v>
       </c>
       <c r="J16" s="1">
-        <v>63.521577394735</v>
+        <v>57.612079760753</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>3739307.89</v>
+        <v>3604173.24</v>
       </c>
       <c r="N16" s="1">
-        <v>3739307.89</v>
+        <v>3604173.24</v>
       </c>
       <c r="O16" s="1">
-        <v>2.49</v>
+        <v>2.43</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>66</v>
+      </c>
+      <c r="B17" t="s">
         <v>67</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="1">
-        <v>4493.0</v>
+        <v>4202.0</v>
       </c>
       <c r="D17" s="1">
-        <v>331.11</v>
+        <v>319.55</v>
       </c>
       <c r="E17" s="1">
-        <v>317.04995326063</v>
+        <v>317.04995240362</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17">
         <v>1.18</v>
       </c>
       <c r="H17" s="1">
-        <v>1219685.38</v>
+        <v>1140689.51</v>
       </c>
       <c r="I17" s="1">
-        <v>41913.36</v>
+        <v>-3441.18</v>
       </c>
       <c r="J17" s="1">
-        <v>3.4364075102712</v>
+        <v>-0.3016754313801</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1261598.74</v>
+        <v>1137248.33</v>
       </c>
       <c r="N17" s="1">
-        <v>1261598.74</v>
+        <v>1137248.33</v>
       </c>
       <c r="O17" s="1">
-        <v>0.84</v>
+        <v>0.77</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" t="s">
         <v>69</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" s="1">
+        <v>9853.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>195.64</v>
+      </c>
+      <c r="E18" s="1">
+        <v>214.83139449914</v>
+      </c>
+      <c r="F18" t="s">
+        <v>11</v>
+      </c>
+      <c r="G18">
+        <v>1.18</v>
+      </c>
+      <c r="H18" s="1">
+        <v>1799732.69</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-167107.2</v>
+      </c>
+      <c r="J18" s="1">
+        <v>-9.2851122240826</v>
+      </c>
+      <c r="K18">
+        <v>0.48</v>
+      </c>
+      <c r="L18" t="s">
         <v>70</v>
       </c>
-      <c r="C18" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>1899914.25</v>
+        <v>1632625.49</v>
       </c>
       <c r="N18" s="1">
-        <v>1899914.25</v>
+        <v>1637350.89</v>
       </c>
       <c r="O18" s="1">
-        <v>1.27</v>
+        <v>1.11</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>71</v>
       </c>
       <c r="B19" t="s">
         <v>72</v>
       </c>
       <c r="C19" s="1">
-        <v>1426.0</v>
+        <v>1402.0</v>
       </c>
       <c r="D19" s="1">
-        <v>690.91</v>
+        <v>742.83</v>
       </c>
       <c r="E19" s="1">
-        <v>403.13397615708</v>
+        <v>403.13398002853</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19">
         <v>1.18</v>
       </c>
       <c r="H19" s="1">
-        <v>490958.4</v>
+        <v>482695.43</v>
       </c>
       <c r="I19" s="1">
-        <v>344555.22</v>
+        <v>399364.08</v>
       </c>
       <c r="J19" s="1">
-        <v>70.180125240754</v>
+        <v>82.736246332392</v>
       </c>
       <c r="K19">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>0.0</v>
+      </c>
+      <c r="L19">
+        <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>835513.62</v>
+        <v>882059.51</v>
       </c>
       <c r="N19" s="1">
-        <v>836791.84</v>
+        <v>882059.51</v>
       </c>
       <c r="O19" s="1">
-        <v>0.56</v>
+        <v>0.6</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" t="s">
         <v>74</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="1">
-        <v>20887.0</v>
+        <v>20546.0</v>
       </c>
       <c r="D20" s="1">
-        <v>51.32</v>
+        <v>53.61</v>
       </c>
       <c r="E20" s="1">
-        <v>42.269672523579</v>
+        <v>42.269672929037</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20">
         <v>1.18</v>
       </c>
       <c r="H20" s="1">
-        <v>757090.43</v>
+        <v>744730.22</v>
       </c>
       <c r="I20" s="1">
-        <v>151933.35</v>
+        <v>188166.42</v>
       </c>
       <c r="J20" s="1">
-        <v>20.068058448447</v>
+        <v>25.266387068327</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>909023.78</v>
+        <v>932896.64</v>
       </c>
       <c r="N20" s="1">
-        <v>909023.78</v>
+        <v>932896.64</v>
       </c>
       <c r="O20" s="1">
-        <v>0.61</v>
+        <v>0.63</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" t="s">
         <v>76</v>
       </c>
-      <c r="B21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" s="1">
-        <v>11702.0</v>
+        <v>11511.0</v>
       </c>
       <c r="D21" s="1">
-        <v>75.33</v>
+        <v>81.56</v>
       </c>
       <c r="E21" s="1">
-        <v>69.851081011793</v>
+        <v>69.851080705412</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21">
         <v>1.18</v>
       </c>
       <c r="H21" s="1">
-        <v>700447.54</v>
+        <v>689014.84</v>
       </c>
       <c r="I21" s="1">
-        <v>47103.05</v>
+        <v>106138.17</v>
       </c>
       <c r="J21" s="1">
-        <v>6.7247077489915</v>
+        <v>15.404337299905</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>747550.59</v>
+        <v>795153.01</v>
       </c>
       <c r="N21" s="1">
-        <v>747550.59</v>
+        <v>795153.01</v>
       </c>
       <c r="O21" s="1">
-        <v>0.5</v>
+        <v>0.54</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" t="s">
         <v>78</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="1">
-        <v>7656.0</v>
+        <v>3237.0</v>
       </c>
       <c r="D22" s="1">
-        <v>222.44</v>
+        <v>258.93</v>
       </c>
       <c r="E22" s="1">
-        <v>135.77008098224</v>
+        <v>135.77008032129</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22">
         <v>1.18</v>
       </c>
       <c r="H22" s="1">
-        <v>901231.06</v>
+        <v>381045.58</v>
       </c>
       <c r="I22" s="1">
-        <v>542968.94</v>
+        <v>328835.35</v>
       </c>
       <c r="J22" s="1">
-        <v>60.247473050918</v>
+        <v>86.298166744251</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1444200.0</v>
+        <v>709880.93</v>
       </c>
       <c r="N22" s="1">
-        <v>1444200.0</v>
+        <v>709880.93</v>
       </c>
       <c r="O22" s="1">
-        <v>0.96</v>
+        <v>0.48</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" t="s">
         <v>80</v>
       </c>
-      <c r="B23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" s="1">
-        <v>1426.0</v>
+        <v>3505.0</v>
       </c>
       <c r="D23" s="1">
-        <v>968.36</v>
+        <v>329.88</v>
       </c>
       <c r="E23" s="1">
-        <v>983.84093267882</v>
+        <v>273.83539514979</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23">
         <v>1.18</v>
       </c>
       <c r="H23" s="1">
-        <v>1197796.09</v>
+        <v>809303.15</v>
       </c>
       <c r="I23" s="1">
-        <v>-26763.73</v>
+        <v>169971.35</v>
       </c>
       <c r="J23" s="1">
-        <v>-2.2344145404582</v>
+        <v>21.002185645762</v>
       </c>
       <c r="K23">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>0.0</v>
+      </c>
+      <c r="L23">
+        <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1171032.36</v>
+        <v>979274.5</v>
       </c>
       <c r="N23" s="1">
-        <v>1172132.82</v>
+        <v>979274.5</v>
       </c>
       <c r="O23" s="1">
-        <v>0.78</v>
+        <v>0.66</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B24" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C24" s="1">
-        <v>4759.0</v>
+        <v>1402.0</v>
       </c>
       <c r="D24" s="1">
-        <v>149.77</v>
+        <v>1010.79</v>
       </c>
       <c r="E24" s="1">
-        <v>131.94393570078</v>
+        <v>983.84093437946</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24">
         <v>1.18</v>
       </c>
       <c r="H24" s="1">
-        <v>536142.69</v>
+        <v>1177636.83</v>
       </c>
       <c r="I24" s="1">
-        <v>68297.12</v>
+        <v>22606.74</v>
       </c>
       <c r="J24" s="1">
-        <v>12.738608820723</v>
+        <v>1.9196699206495</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>604439.81</v>
+        <v>1200243.57</v>
       </c>
       <c r="N24" s="1">
-        <v>604439.81</v>
+        <v>1200243.57</v>
       </c>
       <c r="O24" s="1">
-        <v>0.4</v>
+        <v>0.81</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B25" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C25" s="1">
-        <v>3783.0</v>
+        <v>5487.0</v>
       </c>
       <c r="D25" s="1">
-        <v>223.42</v>
+        <v>112.27</v>
       </c>
       <c r="E25" s="1">
-        <v>236.35743589744</v>
+        <v>122.73080554037</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25">
         <v>1.18</v>
       </c>
       <c r="H25" s="1">
-        <v>766416.82</v>
+        <v>570625.71</v>
       </c>
       <c r="I25" s="1">
-        <v>-49661.51</v>
+        <v>-48879.72</v>
       </c>
       <c r="J25" s="1">
-        <v>-6.4796999105526</v>
+        <v>-8.5659862749612</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>716755.31</v>
+        <v>521745.99</v>
       </c>
       <c r="N25" s="1">
-        <v>716755.31</v>
+        <v>521745.99</v>
       </c>
       <c r="O25" s="1">
-        <v>0.48</v>
+        <v>0.35</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B26" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C26" s="1">
-        <v>2631.0</v>
+        <v>3623.0</v>
       </c>
       <c r="D26" s="1">
-        <v>532.25</v>
+        <v>160.39</v>
       </c>
       <c r="E26" s="1">
-        <v>478.22216647662</v>
+        <v>131.94393596467</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
       <c r="G26">
         <v>1.18</v>
       </c>
       <c r="H26" s="1">
-        <v>1081624.1</v>
+        <v>408162.42</v>
       </c>
       <c r="I26" s="1">
-        <v>105918.09</v>
+        <v>83997.29</v>
       </c>
       <c r="J26" s="1">
-        <v>9.7925046233715</v>
+        <v>20.579378669893</v>
       </c>
       <c r="K26">
-        <v>0.96</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1187542.19</v>
+        <v>492159.71</v>
       </c>
       <c r="N26" s="1">
-        <v>1190072.34</v>
+        <v>492159.71</v>
       </c>
       <c r="O26" s="1">
-        <v>0.79</v>
+        <v>0.33</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="B27" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="C27" s="1">
-        <v>5648.0</v>
+        <v>3721.0</v>
       </c>
       <c r="D27" s="1">
-        <v>165.11</v>
+        <v>210.64</v>
       </c>
       <c r="E27" s="1">
-        <v>172.77700424929</v>
+        <v>236.35743617307</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
       <c r="G27">
         <v>1.18</v>
       </c>
       <c r="H27" s="1">
-        <v>832586.84</v>
+        <v>753855.93</v>
       </c>
       <c r="I27" s="1">
-        <v>-41761.47</v>
+        <v>-90019.7</v>
       </c>
       <c r="J27" s="1">
-        <v>-5.0158695758391</v>
+        <v>-11.941233917202</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>790825.37</v>
+        <v>663836.23</v>
       </c>
       <c r="N27" s="1">
-        <v>790825.37</v>
+        <v>663836.23</v>
       </c>
       <c r="O27" s="1">
-        <v>0.53</v>
+        <v>0.45</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B28" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C28" s="1">
-        <v>4983.0</v>
+        <v>8733.0</v>
       </c>
       <c r="D28" s="1">
-        <v>359.44</v>
+        <v>111.96</v>
       </c>
       <c r="E28" s="1">
-        <v>356.96124824403</v>
+        <v>113.54906675827</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28">
         <v>1.18</v>
       </c>
       <c r="H28" s="1">
-        <v>1515461.48</v>
+        <v>832423.08</v>
       </c>
       <c r="I28" s="1">
-        <v>3440.76</v>
+        <v>-4315.45</v>
       </c>
       <c r="J28" s="1">
-        <v>0.22704371212391</v>
+        <v>-0.51842027253737</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1518902.24</v>
+        <v>828107.63</v>
       </c>
       <c r="N28" s="1">
-        <v>1518902.24</v>
+        <v>828107.63</v>
       </c>
       <c r="O28" s="1">
-        <v>1.01</v>
+        <v>0.56</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B29" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C29" s="1">
-        <v>19348.0</v>
+        <v>1433.0</v>
       </c>
       <c r="D29" s="1">
-        <v>82.65</v>
+        <v>629.71</v>
       </c>
       <c r="E29" s="1">
-        <v>77.917094790159</v>
+        <v>478.22217027216</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
       <c r="G29">
         <v>1.18</v>
       </c>
       <c r="H29" s="1">
-        <v>1286263.28</v>
+        <v>589117.19</v>
       </c>
       <c r="I29" s="1">
-        <v>69835.94</v>
+        <v>175153.52</v>
       </c>
       <c r="J29" s="1">
-        <v>5.4293659071104</v>
+        <v>29.731524215072</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1356099.22</v>
+        <v>764270.71</v>
       </c>
       <c r="N29" s="1">
-        <v>1356099.22</v>
+        <v>764270.71</v>
       </c>
       <c r="O29" s="1">
-        <v>0.9</v>
+        <v>0.52</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B30" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="C30" s="1">
-        <v>80.0</v>
+        <v>5556.0</v>
       </c>
       <c r="D30" s="1">
-        <v>1044.13</v>
+        <v>177.2</v>
       </c>
       <c r="E30" s="1">
-        <v>945.387375</v>
+        <v>172.7770050396</v>
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
       <c r="G30">
         <v>1.18</v>
       </c>
       <c r="H30" s="1">
-        <v>64973.09</v>
+        <v>819024.87</v>
       </c>
       <c r="I30" s="1">
-        <v>5863.41</v>
+        <v>14822.17</v>
       </c>
       <c r="J30" s="1">
-        <v>9.0243668571096</v>
+        <v>1.8097338118683</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>70836.5</v>
+        <v>833847.04</v>
       </c>
       <c r="N30" s="1">
-        <v>70836.5</v>
+        <v>833847.04</v>
       </c>
       <c r="O30" s="1">
-        <v>0.05</v>
+        <v>0.56</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>95</v>
+      </c>
+      <c r="B31" t="s">
         <v>96</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="1">
-        <v>3847.0</v>
+        <v>3485.0</v>
       </c>
       <c r="D31" s="1">
-        <v>1044.13</v>
+        <v>375.92</v>
       </c>
       <c r="E31" s="1">
-        <v>593.83701845594</v>
+        <v>356.9612482066</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
       <c r="G31">
         <v>1.18</v>
       </c>
       <c r="H31" s="1">
-        <v>2085940.71</v>
+        <v>1059880.24</v>
       </c>
       <c r="I31" s="1">
-        <v>1320409.45</v>
+        <v>49699.84</v>
       </c>
       <c r="J31" s="1">
-        <v>63.300430528536</v>
+        <v>4.6891939413834</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3406350.16</v>
+        <v>1109580.08</v>
       </c>
       <c r="N31" s="1">
-        <v>3406350.16</v>
+        <v>1109580.08</v>
       </c>
       <c r="O31" s="1">
-        <v>2.27</v>
+        <v>0.75</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>97</v>
+      </c>
+      <c r="B32" t="s">
         <v>98</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="1">
-        <v>7977.0</v>
+        <v>19032.0</v>
       </c>
       <c r="D32" s="1">
-        <v>148.63</v>
+        <v>86.47</v>
       </c>
       <c r="E32" s="1">
-        <v>144.29944841419</v>
+        <v>77.917094892812</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
       <c r="G32">
         <v>1.18</v>
       </c>
       <c r="H32" s="1">
-        <v>988812.56</v>
+        <v>1265255.47</v>
       </c>
       <c r="I32" s="1">
-        <v>16633.09</v>
+        <v>128576.19</v>
       </c>
       <c r="J32" s="1">
-        <v>1.6821277027468</v>
+        <v>10.162073434861</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1005445.65</v>
+        <v>1393831.66</v>
       </c>
       <c r="N32" s="1">
-        <v>1005445.65</v>
+        <v>1393831.66</v>
       </c>
       <c r="O32" s="1">
-        <v>0.67</v>
+        <v>0.94</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>99</v>
+      </c>
+      <c r="B33" t="s">
         <v>100</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="1">
-        <v>3486.0</v>
+        <v>19.0</v>
       </c>
       <c r="D33" s="1">
-        <v>336.33</v>
+        <v>1051.99</v>
       </c>
       <c r="E33" s="1">
-        <v>395.36653471027</v>
+        <v>945.38736842105</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
       <c r="G33">
         <v>1.18</v>
       </c>
       <c r="H33" s="1">
-        <v>1185865.42</v>
+        <v>15431.11</v>
       </c>
       <c r="I33" s="1">
-        <v>-191592.71</v>
+        <v>1497.67</v>
       </c>
       <c r="J33" s="1">
-        <v>-16.156361992578</v>
+        <v>9.7055234522986</v>
       </c>
       <c r="K33">
-        <v>0.0</v>
+        <v>3.24</v>
       </c>
       <c r="L33">
-        <v>0.0</v>
+        <v>61.54</v>
       </c>
       <c r="M33" s="1">
-        <v>994272.71</v>
+        <v>16928.78</v>
       </c>
       <c r="N33" s="1">
-        <v>994272.71</v>
+        <v>16990.32</v>
       </c>
       <c r="O33" s="1">
-        <v>0.66</v>
+        <v>0.01</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B34" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C34" s="1">
-        <v>33147.0</v>
+        <v>3640.0</v>
       </c>
       <c r="D34" s="1">
-        <v>51.95</v>
+        <v>1051.99</v>
       </c>
       <c r="E34" s="1">
-        <v>42.827194617914</v>
+        <v>593.83701923077</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
       <c r="G34">
         <v>1.18</v>
       </c>
       <c r="H34" s="1">
-        <v>1221158.83</v>
+        <v>1973700.08</v>
       </c>
       <c r="I34" s="1">
-        <v>239141.92</v>
+        <v>1269497.68</v>
       </c>
       <c r="J34" s="1">
-        <v>19.583195414474</v>
+        <v>64.320698613945</v>
       </c>
       <c r="K34">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.05</v>
+      </c>
+      <c r="L34" t="s">
+        <v>101</v>
       </c>
       <c r="M34" s="1">
-        <v>1460300.75</v>
+        <v>3243197.76</v>
       </c>
       <c r="N34" s="1">
-        <v>1460300.75</v>
+        <v>3247007.06</v>
       </c>
       <c r="O34" s="1">
-        <v>0.97</v>
+        <v>2.19</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>102</v>
+      </c>
+      <c r="B35" t="s">
+        <v>103</v>
+      </c>
+      <c r="C35" s="1">
+        <v>7846.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>150.75</v>
+      </c>
+      <c r="E35" s="1">
+        <v>144.29944812643</v>
+      </c>
+      <c r="F35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G35">
+        <v>1.18</v>
+      </c>
+      <c r="H35" s="1">
+        <v>972574.07</v>
+      </c>
+      <c r="I35" s="1">
+        <v>29191.41</v>
+      </c>
+      <c r="J35" s="1">
+        <v>3.001458798917</v>
+      </c>
+      <c r="K35">
+        <v>0.33</v>
+      </c>
+      <c r="L35" t="s">
         <v>104</v>
       </c>
-      <c r="B35" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>833820.68</v>
+        <v>1001765.48</v>
       </c>
       <c r="N35" s="1">
-        <v>833820.68</v>
+        <v>1004376.1</v>
       </c>
       <c r="O35" s="1">
-        <v>0.56</v>
+        <v>0.68</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>105</v>
+      </c>
+      <c r="B36" t="s">
         <v>106</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="1">
-        <v>13955.0</v>
+        <v>3429.0</v>
       </c>
       <c r="D36" s="1">
-        <v>84.27</v>
+        <v>379.92</v>
       </c>
       <c r="E36" s="1">
-        <v>84.162429236833</v>
+        <v>395.36653543307</v>
       </c>
       <c r="F36" t="s">
         <v>11</v>
       </c>
       <c r="G36">
         <v>1.18</v>
       </c>
       <c r="H36" s="1">
-        <v>1006408.53</v>
+        <v>1166475.19</v>
       </c>
       <c r="I36" s="1">
-        <v>-9132.54</v>
+        <v>-63107.97</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.90743865217438</v>
+        <v>-5.4101424994731</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>997275.99</v>
+        <v>1103367.22</v>
       </c>
       <c r="N36" s="1">
-        <v>997275.99</v>
+        <v>1103367.22</v>
       </c>
       <c r="O36" s="1">
-        <v>0.66</v>
+        <v>0.75</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>107</v>
+      </c>
+      <c r="B37" t="s">
         <v>108</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="1">
-        <v>15322.0</v>
+        <v>32605.0</v>
       </c>
       <c r="D37" s="1">
-        <v>142.89</v>
+        <v>49.47</v>
       </c>
       <c r="E37" s="1">
-        <v>112.21137188357</v>
+        <v>42.827194602055</v>
       </c>
       <c r="F37" t="s">
         <v>11</v>
       </c>
       <c r="G37">
         <v>1.18</v>
       </c>
       <c r="H37" s="1">
-        <v>1464555.04</v>
+        <v>1201191.17</v>
       </c>
       <c r="I37" s="1">
-        <v>392094.03</v>
+        <v>164921.6</v>
       </c>
       <c r="J37" s="1">
-        <v>26.772229058732</v>
+        <v>13.729837857533</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1856649.07</v>
+        <v>1366112.77</v>
       </c>
       <c r="N37" s="1">
-        <v>1856649.07</v>
+        <v>1366112.77</v>
       </c>
       <c r="O37" s="1">
-        <v>1.24</v>
+        <v>0.92</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>109</v>
+      </c>
+      <c r="B38" t="s">
         <v>110</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="1">
-        <v>921.0</v>
+        <v>13548.0</v>
       </c>
       <c r="D38" s="1">
-        <v>946.33</v>
+        <v>68.08</v>
       </c>
       <c r="E38" s="1">
-        <v>707.01786102063</v>
+        <v>64.118153232949</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
       <c r="G38">
         <v>1.18</v>
       </c>
       <c r="H38" s="1">
-        <v>556042.89</v>
+        <v>735353.2</v>
       </c>
       <c r="I38" s="1">
-        <v>183076.79</v>
+        <v>45834.1</v>
       </c>
       <c r="J38" s="1">
-        <v>32.924940376452</v>
+        <v>6.2329367710646</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>739119.68</v>
+        <v>781187.3</v>
       </c>
       <c r="N38" s="1">
-        <v>739119.68</v>
+        <v>781187.3</v>
       </c>
       <c r="O38" s="1">
-        <v>0.49</v>
+        <v>0.53</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>111</v>
+      </c>
+      <c r="B39" t="s">
         <v>112</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="1">
-        <v>8368.0</v>
+        <v>3133.0</v>
       </c>
       <c r="D39" s="1">
-        <v>378.12</v>
+        <v>342.26</v>
       </c>
       <c r="E39" s="1">
-        <v>367.8539543499</v>
+        <v>313.75960740504</v>
       </c>
       <c r="F39" t="s">
         <v>11</v>
       </c>
       <c r="G39">
         <v>1.18</v>
       </c>
       <c r="H39" s="1">
-        <v>2629683.24</v>
+        <v>836496.49</v>
       </c>
       <c r="I39" s="1">
-        <v>53583.52</v>
+        <v>71694.06</v>
       </c>
       <c r="J39" s="1">
-        <v>2.0376416134439</v>
+        <v>8.5707544331716</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2683266.76</v>
+        <v>908190.55</v>
       </c>
       <c r="N39" s="1">
-        <v>2683266.76</v>
+        <v>908190.55</v>
       </c>
       <c r="O39" s="1">
-        <v>1.79</v>
+        <v>0.61</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>113</v>
+      </c>
+      <c r="B40" t="s">
         <v>114</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1">
-        <v>2089.0</v>
+        <v>13727.0</v>
       </c>
       <c r="D40" s="1">
-        <v>495.59</v>
+        <v>78.71</v>
       </c>
       <c r="E40" s="1">
-        <v>448.53977979895</v>
+        <v>84.162429518467</v>
       </c>
       <c r="F40" t="s">
         <v>11</v>
       </c>
       <c r="G40">
         <v>1.18</v>
       </c>
       <c r="H40" s="1">
-        <v>801402.45</v>
+        <v>989965.6</v>
       </c>
       <c r="I40" s="1">
-        <v>76555.07</v>
+        <v>-74871.02</v>
       </c>
       <c r="J40" s="1">
-        <v>9.5526373796337</v>
+        <v>-7.5629920878059</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>877957.52</v>
+        <v>915094.58</v>
       </c>
       <c r="N40" s="1">
-        <v>877957.52</v>
+        <v>915094.58</v>
       </c>
       <c r="O40" s="1">
-        <v>0.58</v>
+        <v>0.62</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>115</v>
+      </c>
+      <c r="B41" t="s">
         <v>116</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="1">
-        <v>14360.0</v>
+        <v>11022.0</v>
       </c>
       <c r="D41" s="1">
-        <v>69.75</v>
+        <v>148.95</v>
       </c>
       <c r="E41" s="1">
-        <v>73.231699860724</v>
+        <v>112.21137180185</v>
       </c>
       <c r="F41" t="s">
         <v>11</v>
       </c>
       <c r="G41">
         <v>1.18</v>
       </c>
       <c r="H41" s="1">
-        <v>902695.43</v>
+        <v>1053539.07</v>
       </c>
       <c r="I41" s="1">
-        <v>-53297.53</v>
+        <v>336930.06</v>
       </c>
       <c r="J41" s="1">
-        <v>-5.9042649634329</v>
+        <v>31.980784537967</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>849397.9</v>
+        <v>1390469.13</v>
       </c>
       <c r="N41" s="1">
-        <v>849397.9</v>
+        <v>1390469.13</v>
       </c>
       <c r="O41" s="1">
-        <v>0.57</v>
+        <v>0.94</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>117</v>
+      </c>
+      <c r="B42" t="s">
         <v>118</v>
       </c>
-      <c r="B42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C42" s="1">
-        <v>783.0</v>
+        <v>906.0</v>
       </c>
       <c r="D42" s="1">
-        <v>496.73</v>
+        <v>859.57</v>
       </c>
       <c r="E42" s="1">
-        <v>466.98125159642</v>
+        <v>707.01785871965</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
       <c r="G42">
         <v>1.18</v>
       </c>
       <c r="H42" s="1">
-        <v>315527.88</v>
+        <v>546986.82</v>
       </c>
       <c r="I42" s="1">
-        <v>14305.56</v>
+        <v>112596.83</v>
       </c>
       <c r="J42" s="1">
-        <v>4.5338497504563</v>
+        <v>20.584925611187</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>329833.44</v>
+        <v>659583.65</v>
       </c>
       <c r="N42" s="1">
-        <v>329833.44</v>
+        <v>659583.65</v>
       </c>
       <c r="O42" s="1">
-        <v>0.22</v>
+        <v>0.45</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B43" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C43" s="1">
-        <v>3332.0</v>
+        <v>8231.0</v>
       </c>
       <c r="D43" s="1">
-        <v>496.73</v>
+        <v>380.72</v>
       </c>
       <c r="E43" s="1">
-        <v>254.3075210084</v>
+        <v>367.85395456202</v>
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
       <c r="G43">
         <v>1.18</v>
       </c>
       <c r="H43" s="1">
-        <v>764809.79</v>
+        <v>2586630.35</v>
       </c>
       <c r="I43" s="1">
-        <v>638772.6</v>
+        <v>67478.5</v>
       </c>
       <c r="J43" s="1">
-        <v>83.520452843576</v>
+        <v>2.6087415235037</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1403582.39</v>
+        <v>2654108.85</v>
       </c>
       <c r="N43" s="1">
-        <v>1403582.39</v>
+        <v>2654108.85</v>
       </c>
       <c r="O43" s="1">
-        <v>0.93</v>
+        <v>1.79</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B44" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C44" s="1">
-        <v>9627.0</v>
+        <v>2055.0</v>
       </c>
       <c r="D44" s="1">
-        <v>308.14</v>
+        <v>511.63</v>
       </c>
       <c r="E44" s="1">
-        <v>289.93163810117</v>
+        <v>448.5397810219</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
       <c r="G44">
         <v>1.18</v>
       </c>
       <c r="H44" s="1">
-        <v>2383325.17</v>
+        <v>788359.04</v>
       </c>
       <c r="I44" s="1">
-        <v>132332.72</v>
+        <v>102129.36</v>
       </c>
       <c r="J44" s="1">
-        <v>5.5524408362624</v>
+        <v>12.954676082613</v>
       </c>
       <c r="K44">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.84</v>
+      </c>
+      <c r="L44" t="s">
+        <v>123</v>
       </c>
       <c r="M44" s="1">
-        <v>2515657.89</v>
+        <v>890488.4</v>
       </c>
       <c r="N44" s="1">
-        <v>2515657.89</v>
+        <v>892218.45</v>
       </c>
       <c r="O44" s="1">
-        <v>1.68</v>
+        <v>0.6</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B45" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C45" s="1">
-        <v>37941.0</v>
+        <v>11193.0</v>
       </c>
       <c r="D45" s="1">
-        <v>27.47</v>
+        <v>82.23</v>
       </c>
       <c r="E45" s="1">
-        <v>32.147454732348</v>
+        <v>73.231700169749</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
       <c r="G45">
         <v>1.18</v>
       </c>
       <c r="H45" s="1">
-        <v>1041323.05</v>
+        <v>703612.12</v>
       </c>
       <c r="I45" s="1">
-        <v>-157470.21</v>
+        <v>75925.77</v>
       </c>
       <c r="J45" s="1">
-        <v>-15.122128526781</v>
+        <v>10.790855905097</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>883852.84</v>
+        <v>779537.89</v>
       </c>
       <c r="N45" s="1">
-        <v>883852.84</v>
+        <v>779537.89</v>
       </c>
       <c r="O45" s="1">
-        <v>0.59</v>
+        <v>0.53</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B46" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>14124.0</v>
+        <v>716.0</v>
       </c>
       <c r="D46" s="1">
-        <v>114.36</v>
+        <v>503.51</v>
       </c>
       <c r="E46" s="1">
-        <v>133.66261894647</v>
+        <v>466.98124301676</v>
       </c>
       <c r="F46" t="s">
         <v>11</v>
       </c>
       <c r="G46">
         <v>1.18</v>
       </c>
       <c r="H46" s="1">
-        <v>1609019.3</v>
+        <v>288528.68</v>
       </c>
       <c r="I46" s="1">
-        <v>-239259.6</v>
+        <v>16809.81</v>
       </c>
       <c r="J46" s="1">
-        <v>-14.86990243063</v>
+        <v>5.8260447453612</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1369759.7</v>
+        <v>305338.49</v>
       </c>
       <c r="N46" s="1">
-        <v>1369759.7</v>
+        <v>305338.49</v>
       </c>
       <c r="O46" s="1">
-        <v>0.91</v>
+        <v>0.21</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>126</v>
       </c>
       <c r="B47" t="s">
         <v>127</v>
       </c>
       <c r="C47" s="1">
-        <v>56845.0</v>
+        <v>3332.0</v>
       </c>
       <c r="D47" s="1">
-        <v>19.68</v>
+        <v>503.51</v>
       </c>
       <c r="E47" s="1">
-        <v>18.90909050928</v>
+        <v>254.3075210084</v>
       </c>
       <c r="F47" t="s">
         <v>11</v>
       </c>
       <c r="G47">
         <v>1.18</v>
       </c>
       <c r="H47" s="1">
-        <v>917788.89</v>
+        <v>764809.79</v>
       </c>
       <c r="I47" s="1">
-        <v>30913.28</v>
+        <v>656122.98</v>
       </c>
       <c r="J47" s="1">
-        <v>3.3682342788002</v>
+        <v>85.789040435793</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>948702.17</v>
+        <v>1420932.77</v>
       </c>
       <c r="N47" s="1">
-        <v>948702.17</v>
+        <v>1420932.77</v>
       </c>
       <c r="O47" s="1">
-        <v>0.63</v>
+        <v>0.96</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>128</v>
       </c>
       <c r="B48" t="s">
         <v>129</v>
       </c>
       <c r="C48" s="1">
-        <v>3179.0</v>
+        <v>9470.0</v>
       </c>
       <c r="D48" s="1">
-        <v>460.16</v>
+        <v>300.3</v>
       </c>
       <c r="E48" s="1">
-        <v>460.8560899654</v>
+        <v>289.93163885956</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
       <c r="G48">
         <v>1.18</v>
       </c>
       <c r="H48" s="1">
-        <v>1250778.85</v>
+        <v>2344457.19</v>
       </c>
       <c r="I48" s="1">
-        <v>-10235.57</v>
+        <v>64148.72</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.81833571138495</v>
+        <v>2.736186451756</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1240543.28</v>
+        <v>2408605.91</v>
       </c>
       <c r="N48" s="1">
-        <v>1240543.28</v>
+        <v>2408605.91</v>
       </c>
       <c r="O48" s="1">
-        <v>0.83</v>
+        <v>1.63</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>130</v>
       </c>
       <c r="B49" t="s">
         <v>131</v>
       </c>
       <c r="C49" s="1">
-        <v>2174.0</v>
+        <v>37322.0</v>
       </c>
       <c r="D49" s="1">
-        <v>654.33</v>
+        <v>30.28</v>
       </c>
       <c r="E49" s="1">
-        <v>556.13495400184</v>
+        <v>32.147454584427</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
       <c r="G49">
         <v>1.18</v>
       </c>
       <c r="H49" s="1">
-        <v>1032327.23</v>
+        <v>1024334.07</v>
       </c>
       <c r="I49" s="1">
-        <v>174010.47</v>
+        <v>-67181.4</v>
       </c>
       <c r="J49" s="1">
-        <v>16.856134851737</v>
+        <v>-6.5585439328402</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1206337.7</v>
+        <v>957152.67</v>
       </c>
       <c r="N49" s="1">
-        <v>1206337.7</v>
+        <v>957152.67</v>
       </c>
       <c r="O49" s="1">
-        <v>0.8</v>
+        <v>0.65</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>132</v>
       </c>
       <c r="B50" t="s">
         <v>133</v>
       </c>
       <c r="C50" s="1">
-        <v>7951.0</v>
+        <v>13894.0</v>
       </c>
       <c r="D50" s="1">
-        <v>78.66</v>
+        <v>87.68</v>
       </c>
       <c r="E50" s="1">
-        <v>77.340401207395</v>
+        <v>133.66261839643</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
       <c r="G50">
         <v>1.18</v>
       </c>
       <c r="H50" s="1">
-        <v>525972.22</v>
+        <v>1582817.48</v>
       </c>
       <c r="I50" s="1">
-        <v>4409.11</v>
+        <v>-551034.71</v>
       </c>
       <c r="J50" s="1">
-        <v>0.83827811286307</v>
+        <v>-34.813534533369</v>
       </c>
       <c r="K50">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.11</v>
+      </c>
+      <c r="L50" t="s">
+        <v>134</v>
       </c>
       <c r="M50" s="1">
-        <v>530381.33</v>
+        <v>1031782.77</v>
       </c>
       <c r="N50" s="1">
-        <v>530381.33</v>
+        <v>1033323.68</v>
       </c>
       <c r="O50" s="1">
-        <v>0.35</v>
+        <v>0.7</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B51" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C51" s="1">
-        <v>2702.0</v>
+        <v>38742.0</v>
       </c>
       <c r="D51" s="1">
-        <v>555.37</v>
+        <v>22.16</v>
       </c>
       <c r="E51" s="1">
-        <v>556.6281569208</v>
+        <v>18.909090392855</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
       <c r="G51">
         <v>1.18</v>
       </c>
       <c r="H51" s="1">
-        <v>1284097.44</v>
+        <v>625507.55</v>
       </c>
       <c r="I51" s="1">
-        <v>-11531.51</v>
+        <v>101622.73</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.89802452997648</v>
+        <v>16.246443388253</v>
       </c>
       <c r="K51">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>0.0</v>
+      </c>
+      <c r="L51">
+        <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1272565.93</v>
+        <v>727130.28</v>
       </c>
       <c r="N51" s="1">
-        <v>1273961.38</v>
+        <v>727130.28</v>
       </c>
       <c r="O51" s="1">
-        <v>0.85</v>
+        <v>0.49</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>137</v>
       </c>
       <c r="B52" t="s">
         <v>138</v>
       </c>
       <c r="C52" s="1">
-        <v>21247.0</v>
+        <v>2824.0</v>
       </c>
       <c r="D52" s="1">
-        <v>113.37</v>
+        <v>508.08</v>
       </c>
       <c r="E52" s="1">
-        <v>80.401531980986</v>
+        <v>460.85609419263</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
       <c r="G52">
         <v>1.18</v>
       </c>
       <c r="H52" s="1">
-        <v>1458771.88</v>
+        <v>1111103.96</v>
       </c>
       <c r="I52" s="1">
-        <v>583945.55</v>
+        <v>104122.53</v>
       </c>
       <c r="J52" s="1">
-        <v>40.029942858509</v>
+        <v>9.3710880123224</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>2042717.43</v>
+        <v>1215226.49</v>
       </c>
       <c r="N52" s="1">
-        <v>2042717.43</v>
+        <v>1215226.49</v>
       </c>
       <c r="O52" s="1">
-        <v>1.36</v>
+        <v>0.82</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>139</v>
       </c>
       <c r="B53" t="s">
         <v>140</v>
       </c>
       <c r="C53" s="1">
-        <v>9162.0</v>
+        <v>1474.0</v>
       </c>
       <c r="D53" s="1">
-        <v>706.41</v>
+        <v>676.57</v>
       </c>
       <c r="E53" s="1">
-        <v>716.39081095831</v>
+        <v>556.13495251018</v>
       </c>
       <c r="F53" t="s">
         <v>11</v>
       </c>
       <c r="G53">
         <v>1.18</v>
       </c>
       <c r="H53" s="1">
-        <v>5598432.5</v>
+        <v>699931.16</v>
       </c>
       <c r="I53" s="1">
-        <v>-109856.84</v>
+        <v>144706.92</v>
       </c>
       <c r="J53" s="1">
-        <v>-1.9622785485044</v>
+        <v>20.674450327372</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>5488575.66</v>
+        <v>844638.08</v>
       </c>
       <c r="N53" s="1">
-        <v>5488575.66</v>
+        <v>844638.08</v>
       </c>
       <c r="O53" s="1">
-        <v>3.66</v>
+        <v>0.57</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>141</v>
       </c>
       <c r="B54" t="s">
         <v>142</v>
       </c>
       <c r="C54" s="1">
-        <v>8682.0</v>
+        <v>7822.0</v>
       </c>
       <c r="D54" s="1">
-        <v>79.83</v>
+        <v>81.69</v>
       </c>
       <c r="E54" s="1">
-        <v>80.395492973969</v>
+        <v>77.340401431859</v>
       </c>
       <c r="F54" t="s">
         <v>11</v>
       </c>
       <c r="G54">
         <v>1.18</v>
       </c>
       <c r="H54" s="1">
-        <v>595931.27</v>
+        <v>517438.65</v>
       </c>
       <c r="I54" s="1">
-        <v>-8173.42</v>
+        <v>23748.09</v>
       </c>
       <c r="J54" s="1">
-        <v>-1.3715373586622</v>
+        <v>4.5895469926725</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>587757.85</v>
+        <v>541186.74</v>
       </c>
       <c r="N54" s="1">
-        <v>587757.85</v>
+        <v>541186.74</v>
       </c>
       <c r="O54" s="1">
-        <v>0.39</v>
+        <v>0.37</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>143</v>
       </c>
       <c r="B55" t="s">
         <v>144</v>
       </c>
       <c r="C55" s="1">
-        <v>25879.0</v>
+        <v>2658.0</v>
       </c>
       <c r="D55" s="1">
-        <v>423.37</v>
+        <v>517.21</v>
       </c>
       <c r="E55" s="1">
-        <v>500.10573708412</v>
+        <v>556.62816027088</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
       <c r="G55">
         <v>1.18</v>
       </c>
       <c r="H55" s="1">
-        <v>11055673.25</v>
+        <v>1263186.9</v>
       </c>
       <c r="I55" s="1">
-        <v>-1764295.86</v>
+        <v>-98840.17</v>
       </c>
       <c r="J55" s="1">
-        <v>-15.958285127502</v>
+        <v>-7.824667117748</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>9291377.39</v>
+        <v>1164346.73</v>
       </c>
       <c r="N55" s="1">
-        <v>9291377.39</v>
+        <v>1164346.73</v>
       </c>
       <c r="O55" s="1">
-        <v>6.19</v>
+        <v>0.79</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>145</v>
       </c>
       <c r="B56" t="s">
         <v>146</v>
       </c>
       <c r="C56" s="1">
-        <v>6277.0</v>
+        <v>18510.0</v>
       </c>
       <c r="D56" s="1">
-        <v>185.1</v>
+        <v>123.82</v>
       </c>
       <c r="E56" s="1">
-        <v>144.26844511709</v>
+        <v>80.401531604538</v>
       </c>
       <c r="F56" t="s">
         <v>11</v>
       </c>
       <c r="G56">
         <v>1.18</v>
       </c>
       <c r="H56" s="1">
-        <v>773298.3</v>
+        <v>1270855.54</v>
       </c>
       <c r="I56" s="1">
-        <v>212007.58</v>
+        <v>670288.02</v>
       </c>
       <c r="J56" s="1">
-        <v>27.416015268623</v>
+        <v>52.743053706954</v>
       </c>
       <c r="K56">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>0.0</v>
+      </c>
+      <c r="L56">
+        <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>985305.88</v>
+        <v>1941143.56</v>
       </c>
       <c r="N56" s="1">
-        <v>989032.05</v>
+        <v>1941143.56</v>
       </c>
       <c r="O56" s="1">
-        <v>0.66</v>
+        <v>1.31</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>147</v>
+      </c>
+      <c r="B57" t="s">
         <v>148</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" s="1">
-        <v>10919.0</v>
+        <v>8757.0</v>
       </c>
       <c r="D57" s="1">
-        <v>82.76</v>
+        <v>648.18</v>
       </c>
       <c r="E57" s="1">
-        <v>91.115345727631</v>
+        <v>716.39081077995</v>
       </c>
       <c r="F57" t="s">
         <v>11</v>
       </c>
       <c r="G57">
         <v>1.18</v>
       </c>
       <c r="H57" s="1">
-        <v>851565.26</v>
+        <v>5350957.58</v>
       </c>
       <c r="I57" s="1">
-        <v>-85235.17</v>
+        <v>-543544.81</v>
       </c>
       <c r="J57" s="1">
-        <v>-10.009235228783</v>
+        <v>-10.157897943941</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>766330.09</v>
+        <v>4807412.77</v>
       </c>
       <c r="N57" s="1">
-        <v>766330.09</v>
+        <v>4807412.77</v>
       </c>
       <c r="O57" s="1">
-        <v>0.51</v>
+        <v>3.25</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B58" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C58" s="1">
-        <v>11660.0</v>
+        <v>8540.0</v>
       </c>
       <c r="D58" s="1">
-        <v>82.76</v>
+        <v>72.07</v>
       </c>
       <c r="E58" s="1">
-        <v>43.225473413379</v>
+        <v>80.395492974239</v>
       </c>
       <c r="F58" t="s">
         <v>11</v>
       </c>
       <c r="G58">
         <v>1.18</v>
       </c>
       <c r="H58" s="1">
-        <v>457315.67</v>
+        <v>586184.41</v>
       </c>
       <c r="I58" s="1">
-        <v>361020.15</v>
+        <v>-64902.29</v>
       </c>
       <c r="J58" s="1">
-        <v>78.943315019142</v>
+        <v>-11.071991832741</v>
       </c>
       <c r="K58">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.34</v>
+      </c>
+      <c r="L58" t="s">
+        <v>151</v>
       </c>
       <c r="M58" s="1">
-        <v>818335.82</v>
+        <v>521282.12</v>
       </c>
       <c r="N58" s="1">
-        <v>818335.82</v>
+        <v>524203.21</v>
       </c>
       <c r="O58" s="1">
-        <v>0.55</v>
+        <v>0.35</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B59" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C59" s="1">
-        <v>38275.0</v>
+        <v>3296.0</v>
       </c>
       <c r="D59" s="1">
-        <v>14.1</v>
+        <v>412.37</v>
       </c>
       <c r="E59" s="1">
-        <v>23.423891312867</v>
+        <v>378.80079490291</v>
       </c>
       <c r="F59" t="s">
         <v>11</v>
       </c>
       <c r="G59">
         <v>1.18</v>
       </c>
       <c r="H59" s="1">
-        <v>771019.98</v>
+        <v>1058747.01</v>
       </c>
       <c r="I59" s="1">
-        <v>-313355.89</v>
+        <v>92410.37</v>
       </c>
       <c r="J59" s="1">
-        <v>-40.641734083208</v>
+        <v>8.7282768335752</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>457664.09</v>
+        <v>1151157.38</v>
       </c>
       <c r="N59" s="1">
-        <v>457664.09</v>
+        <v>1151157.38</v>
       </c>
       <c r="O59" s="1">
-        <v>0.3</v>
+        <v>0.78</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B60" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C60" s="1">
-        <v>33141.0</v>
+        <v>24190.0</v>
       </c>
       <c r="D60" s="1">
-        <v>86.33</v>
+        <v>392.74</v>
       </c>
       <c r="E60" s="1">
-        <v>74.798555867355</v>
+        <v>500.10573749483</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
       <c r="G60">
         <v>1.18</v>
       </c>
       <c r="H60" s="1">
-        <v>2120834.81</v>
+        <v>10334121.72</v>
       </c>
       <c r="I60" s="1">
-        <v>305439.38</v>
+        <v>-2287725.01</v>
       </c>
       <c r="J60" s="1">
-        <v>14.401846789755</v>
+        <v>-22.137585292541</v>
       </c>
       <c r="K60">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.55</v>
+      </c>
+      <c r="L60" t="s">
+        <v>156</v>
       </c>
       <c r="M60" s="1">
-        <v>2426274.19</v>
+        <v>8046396.71</v>
       </c>
       <c r="N60" s="1">
-        <v>2426274.19</v>
+        <v>8059593.68</v>
       </c>
       <c r="O60" s="1">
-        <v>1.62</v>
+        <v>5.44</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B61" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C61" s="1">
-        <v>30757.0</v>
+        <v>6175.0</v>
       </c>
       <c r="D61" s="1">
-        <v>185.61</v>
+        <v>166.51</v>
       </c>
       <c r="E61" s="1">
-        <v>85.334505966121</v>
+        <v>144.26844534413</v>
       </c>
       <c r="F61" t="s">
         <v>11</v>
       </c>
       <c r="G61">
         <v>1.18</v>
       </c>
       <c r="H61" s="1">
-        <v>2465459.21</v>
+        <v>760732.36</v>
       </c>
       <c r="I61" s="1">
-        <v>2375794.83</v>
+        <v>110106.34</v>
       </c>
       <c r="J61" s="1">
-        <v>96.363177308458</v>
+        <v>14.473728973485</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>4841254.04</v>
+        <v>870838.7</v>
       </c>
       <c r="N61" s="1">
-        <v>4841254.04</v>
+        <v>870838.7</v>
       </c>
       <c r="O61" s="1">
-        <v>3.22</v>
+        <v>0.59</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="B62" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="C62" s="1">
-        <v>52120.0</v>
+        <v>11660.0</v>
       </c>
       <c r="D62" s="1">
-        <v>185.61</v>
+        <v>96.24</v>
       </c>
       <c r="E62" s="1">
-        <v>148.50698119724</v>
+        <v>43.225473413379</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
       <c r="G62">
         <v>1.18</v>
       </c>
       <c r="H62" s="1">
-        <v>6618713.14</v>
+        <v>457315.67</v>
       </c>
       <c r="I62" s="1">
-        <v>1585148.12</v>
+        <v>493102.22</v>
       </c>
       <c r="J62" s="1">
-        <v>23.949491184626</v>
+        <v>107.82534961026</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>8203861.26</v>
+        <v>950417.89</v>
       </c>
       <c r="N62" s="1">
-        <v>8203861.26</v>
+        <v>950417.89</v>
       </c>
       <c r="O62" s="1">
-        <v>5.46</v>
+        <v>0.64</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B63" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C63" s="1">
-        <v>14646.0</v>
+        <v>10248.0</v>
       </c>
       <c r="D63" s="1">
-        <v>88.13</v>
+        <v>96.24</v>
       </c>
       <c r="E63" s="1">
-        <v>92.19691656425</v>
+        <v>93.772478532397</v>
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
       <c r="G63">
         <v>1.18</v>
       </c>
       <c r="H63" s="1">
-        <v>1151262.97</v>
+        <v>822541.94</v>
       </c>
       <c r="I63" s="1">
-        <v>-56663.26</v>
+        <v>12782.46</v>
       </c>
       <c r="J63" s="1">
-        <v>-4.9218346699712</v>
+        <v>1.5540192394323</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1094599.71</v>
+        <v>835324.4</v>
       </c>
       <c r="N63" s="1">
-        <v>1094599.71</v>
+        <v>835324.4</v>
       </c>
       <c r="O63" s="1">
-        <v>0.73</v>
+        <v>0.56</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B64" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="C64" s="1">
-        <v>13164.0</v>
+        <v>37650.0</v>
       </c>
       <c r="D64" s="1">
-        <v>45.94</v>
+        <v>10.8</v>
       </c>
       <c r="E64" s="1">
-        <v>51.502942114859</v>
+        <v>23.423891367862</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
       <c r="G64">
         <v>1.18</v>
       </c>
       <c r="H64" s="1">
-        <v>578802.79</v>
+        <v>758429.84</v>
       </c>
       <c r="I64" s="1">
-        <v>-65951.57</v>
+        <v>-414040.92</v>
       </c>
       <c r="J64" s="1">
-        <v>-11.394480320318</v>
+        <v>-54.591855193883</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>512851.22</v>
+        <v>344388.92</v>
       </c>
       <c r="N64" s="1">
-        <v>512851.22</v>
+        <v>344388.92</v>
       </c>
       <c r="O64" s="1">
-        <v>0.34</v>
+        <v>0.23</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B65" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C65" s="1">
-        <v>5022.0</v>
+        <v>3262.0</v>
       </c>
       <c r="D65" s="1">
-        <v>160.06</v>
+        <v>130.0</v>
       </c>
       <c r="E65" s="1">
-        <v>219.05986857826</v>
+        <v>116.83629675046</v>
       </c>
       <c r="F65" t="s">
         <v>11</v>
       </c>
       <c r="G65">
         <v>1.18</v>
       </c>
       <c r="H65" s="1">
-        <v>942372.86</v>
+        <v>322627.62</v>
       </c>
       <c r="I65" s="1">
-        <v>-260706.21</v>
+        <v>36532.2</v>
       </c>
       <c r="J65" s="1">
-        <v>-27.664868234851</v>
+        <v>11.323333073591</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>681666.65</v>
+        <v>359159.82</v>
       </c>
       <c r="N65" s="1">
-        <v>681666.65</v>
+        <v>359159.82</v>
       </c>
       <c r="O65" s="1">
-        <v>0.45</v>
+        <v>0.24</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B66" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C66" s="1">
-        <v>4819.0</v>
+        <v>24741.0</v>
       </c>
       <c r="D66" s="1">
-        <v>175.42</v>
+        <v>93.77</v>
       </c>
       <c r="E66" s="1">
-        <v>196.84425606972</v>
+        <v>74.798555838487</v>
       </c>
       <c r="F66" t="s">
         <v>11</v>
       </c>
       <c r="G66">
         <v>1.18</v>
       </c>
       <c r="H66" s="1">
-        <v>813677.73</v>
+        <v>1583282.76</v>
       </c>
       <c r="I66" s="1">
-        <v>-96794.27</v>
+        <v>381622.44</v>
       </c>
       <c r="J66" s="1">
-        <v>-11.895897654714</v>
+        <v>24.103239777587</v>
       </c>
       <c r="K66">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.37</v>
+      </c>
+      <c r="L66" t="s">
+        <v>167</v>
       </c>
       <c r="M66" s="1">
-        <v>716883.46</v>
+        <v>1964905.2</v>
       </c>
       <c r="N66" s="1">
-        <v>716883.46</v>
+        <v>1974046.39</v>
       </c>
       <c r="O66" s="1">
-        <v>0.48</v>
+        <v>1.33</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B67" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="C67" s="1">
-        <v>1347.0</v>
+        <v>30757.0</v>
       </c>
       <c r="D67" s="1">
-        <v>952.0</v>
+        <v>177.19</v>
       </c>
       <c r="E67" s="1">
-        <v>927.82956941351</v>
+        <v>85.334505966121</v>
       </c>
       <c r="F67" t="s">
         <v>11</v>
       </c>
       <c r="G67">
         <v>1.18</v>
       </c>
       <c r="H67" s="1">
-        <v>1068558.85</v>
+        <v>2465459.21</v>
       </c>
       <c r="I67" s="1">
-        <v>18910.62</v>
+        <v>2150305.02</v>
       </c>
       <c r="J67" s="1">
-        <v>1.769731260005</v>
+        <v>87.217221492786</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1087469.47</v>
+        <v>4615764.23</v>
       </c>
       <c r="N67" s="1">
-        <v>1087469.47</v>
+        <v>4615764.23</v>
       </c>
       <c r="O67" s="1">
-        <v>0.72</v>
+        <v>3.12</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B68" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C68" s="1">
-        <v>7434.0</v>
+        <v>50766.0</v>
       </c>
       <c r="D68" s="1">
-        <v>142.24</v>
+        <v>177.19</v>
       </c>
       <c r="E68" s="1">
-        <v>121.23546542911</v>
+        <v>148.50698105031</v>
       </c>
       <c r="F68" t="s">
         <v>11</v>
       </c>
       <c r="G68">
         <v>1.18</v>
       </c>
       <c r="H68" s="1">
-        <v>769572.63</v>
+        <v>6446768.83</v>
       </c>
       <c r="I68" s="1">
-        <v>127147.32</v>
+        <v>1171785.87</v>
       </c>
       <c r="J68" s="1">
-        <v>16.521808994169</v>
+        <v>18.176328342147</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>896719.95</v>
+        <v>7618554.7</v>
       </c>
       <c r="N68" s="1">
-        <v>896719.95</v>
+        <v>7618554.7</v>
       </c>
       <c r="O68" s="1">
-        <v>0.6</v>
+        <v>5.15</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B69" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C69" s="1">
-        <v>12409.0</v>
+        <v>17462.0</v>
       </c>
       <c r="D69" s="1">
-        <v>153.19</v>
+        <v>72.5</v>
       </c>
       <c r="E69" s="1">
-        <v>158.5950713192</v>
+        <v>90.717896575421</v>
       </c>
       <c r="F69" t="s">
         <v>11</v>
       </c>
       <c r="G69">
         <v>1.18</v>
       </c>
       <c r="H69" s="1">
-        <v>1680227.22</v>
+        <v>1349358.82</v>
       </c>
       <c r="I69" s="1">
-        <v>-68172.68</v>
+        <v>-277117.78</v>
       </c>
       <c r="J69" s="1">
-        <v>-4.057348862614</v>
+        <v>-20.536996971643</v>
       </c>
       <c r="K69">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>0.0</v>
+      </c>
+      <c r="L69">
+        <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1612054.54</v>
+        <v>1072241.04</v>
       </c>
       <c r="N69" s="1">
-        <v>1619839.2</v>
+        <v>1072241.04</v>
       </c>
       <c r="O69" s="1">
-        <v>1.08</v>
+        <v>0.72</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B70" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C70" s="1">
-        <v>6045.0</v>
+        <v>19261.0</v>
       </c>
       <c r="D70" s="1">
-        <v>203.04</v>
+        <v>46.48</v>
       </c>
       <c r="E70" s="1">
-        <v>254.02156823821</v>
+        <v>49.440751778205</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
       <c r="G70">
         <v>1.18</v>
       </c>
       <c r="H70" s="1">
-        <v>1312725.44</v>
+        <v>810175.73</v>
       </c>
       <c r="I70" s="1">
-        <v>-271869.95</v>
+        <v>-51938.01</v>
       </c>
       <c r="J70" s="1">
-        <v>-20.710343664857</v>
+        <v>-6.4107091926834</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1040855.49</v>
+        <v>758237.72</v>
       </c>
       <c r="N70" s="1">
-        <v>1040855.49</v>
+        <v>758237.72</v>
       </c>
       <c r="O70" s="1">
-        <v>0.69</v>
+        <v>0.51</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B71" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C71" s="1">
-        <v>9148.0</v>
+        <v>10498.0</v>
       </c>
       <c r="D71" s="1">
-        <v>129.68</v>
+        <v>145.4</v>
       </c>
       <c r="E71" s="1">
-        <v>108.40553126366</v>
+        <v>187.29264050295</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
       <c r="G71">
         <v>1.18</v>
       </c>
       <c r="H71" s="1">
-        <v>846808.03</v>
+        <v>1673044.31</v>
       </c>
       <c r="I71" s="1">
-        <v>159223.72</v>
+        <v>-380244.11</v>
       </c>
       <c r="J71" s="1">
-        <v>18.802811777777</v>
+        <v>-22.727677188657</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1006031.75</v>
+        <v>1292800.2</v>
       </c>
       <c r="N71" s="1">
-        <v>1006031.75</v>
+        <v>1292800.2</v>
       </c>
       <c r="O71" s="1">
-        <v>0.67</v>
+        <v>0.87</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B72" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C72" s="1">
-        <v>16995.0</v>
+        <v>5985.0</v>
       </c>
       <c r="D72" s="1">
-        <v>80.31</v>
+        <v>148.92</v>
       </c>
       <c r="E72" s="1">
-        <v>83.484711385702</v>
+        <v>189.92279197995</v>
       </c>
       <c r="F72" t="s">
         <v>11</v>
       </c>
       <c r="G72">
         <v>1.18</v>
       </c>
       <c r="H72" s="1">
-        <v>1223904.66</v>
+        <v>972752.06</v>
       </c>
       <c r="I72" s="1">
-        <v>-66451.77</v>
+        <v>-217872.58</v>
       </c>
       <c r="J72" s="1">
-        <v>-5.4294890910866</v>
+        <v>-22.397544961251</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1157452.89</v>
+        <v>754879.48</v>
       </c>
       <c r="N72" s="1">
-        <v>1157452.89</v>
+        <v>754879.48</v>
       </c>
       <c r="O72" s="1">
-        <v>0.77</v>
+        <v>0.51</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B73" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C73" s="1">
-        <v>4542.0</v>
+        <v>1325.0</v>
       </c>
       <c r="D73" s="1">
-        <v>215.73</v>
+        <v>1009.18</v>
       </c>
       <c r="E73" s="1">
-        <v>241.86243064729</v>
+        <v>927.82956981132</v>
       </c>
       <c r="F73" t="s">
         <v>11</v>
       </c>
       <c r="G73">
         <v>1.18</v>
       </c>
       <c r="H73" s="1">
-        <v>937874.54</v>
+        <v>1051106.51</v>
       </c>
       <c r="I73" s="1">
-        <v>-106933.51</v>
+        <v>81411.06</v>
       </c>
       <c r="J73" s="1">
-        <v>-11.401685986699</v>
+        <v>7.7452721703722</v>
       </c>
       <c r="K73">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.08</v>
+      </c>
+      <c r="L73" t="s">
+        <v>180</v>
       </c>
       <c r="M73" s="1">
-        <v>830941.03</v>
+        <v>1132517.57</v>
       </c>
       <c r="N73" s="1">
-        <v>830941.03</v>
+        <v>1133947.57</v>
       </c>
       <c r="O73" s="1">
-        <v>0.55</v>
+        <v>0.77</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B74" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C74" s="1">
-        <v>10705.0</v>
+        <v>7312.0</v>
       </c>
       <c r="D74" s="1">
-        <v>89.91</v>
+        <v>154.33</v>
       </c>
       <c r="E74" s="1">
-        <v>114.07628117702</v>
+        <v>121.23546498906</v>
       </c>
       <c r="F74" t="s">
         <v>11</v>
       </c>
       <c r="G74">
         <v>1.18</v>
       </c>
       <c r="H74" s="1">
-        <v>1037036.19</v>
+        <v>756943.11</v>
       </c>
       <c r="I74" s="1">
-        <v>-220816.25</v>
+        <v>198812.76</v>
       </c>
       <c r="J74" s="1">
-        <v>-21.293012927543</v>
+        <v>26.265218267196</v>
       </c>
       <c r="K74">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.76</v>
+      </c>
+      <c r="L74" t="s">
+        <v>183</v>
       </c>
       <c r="M74" s="1">
-        <v>816219.94</v>
+        <v>955755.87</v>
       </c>
       <c r="N74" s="1">
-        <v>816219.94</v>
+        <v>961323.13</v>
       </c>
       <c r="O74" s="1">
-        <v>0.54</v>
+        <v>0.65</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B75" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C75" s="1">
-        <v>4054.0</v>
+        <v>12206.0</v>
       </c>
       <c r="D75" s="1">
-        <v>201.09</v>
+        <v>167.2</v>
       </c>
       <c r="E75" s="1">
-        <v>189.3427553034</v>
+        <v>158.59507209569</v>
       </c>
       <c r="F75" t="s">
         <v>11</v>
       </c>
       <c r="G75">
         <v>1.18</v>
       </c>
       <c r="H75" s="1">
-        <v>655812.32</v>
+        <v>1652740.22</v>
       </c>
       <c r="I75" s="1">
-        <v>35519.82</v>
+        <v>75762.53</v>
       </c>
       <c r="J75" s="1">
-        <v>5.4161562564119</v>
+        <v>4.5840555631907</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>691332.14</v>
+        <v>1728502.75</v>
       </c>
       <c r="N75" s="1">
-        <v>691332.14</v>
+        <v>1728502.75</v>
       </c>
       <c r="O75" s="1">
-        <v>0.46</v>
+        <v>1.17</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B76" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C76" s="1">
-        <v>37695.0</v>
+        <v>5947.0</v>
       </c>
       <c r="D76" s="1">
-        <v>15.72</v>
+        <v>213.66</v>
       </c>
       <c r="E76" s="1">
-        <v>21.984159702878</v>
+        <v>254.02156885825</v>
       </c>
       <c r="F76" t="s">
         <v>11</v>
       </c>
       <c r="G76">
         <v>1.18</v>
       </c>
       <c r="H76" s="1">
-        <v>708277.23</v>
+        <v>1291443.87</v>
       </c>
       <c r="I76" s="1">
-        <v>-205762.47</v>
+        <v>-215272.09</v>
       </c>
       <c r="J76" s="1">
-        <v>-29.051120279555</v>
+        <v>-16.669101538265</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>502514.76</v>
+        <v>1076171.78</v>
       </c>
       <c r="N76" s="1">
-        <v>502514.76</v>
+        <v>1076171.78</v>
       </c>
       <c r="O76" s="1">
-        <v>0.33</v>
+        <v>0.73</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B77" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="C77" s="1">
-        <v>6225.0</v>
+        <v>8998.0</v>
       </c>
       <c r="D77" s="1">
-        <v>210.81</v>
+        <v>142.57</v>
       </c>
       <c r="E77" s="1">
-        <v>270.09595823293</v>
+        <v>108.40553122916</v>
       </c>
       <c r="F77" t="s">
         <v>11</v>
       </c>
       <c r="G77">
         <v>1.18</v>
       </c>
       <c r="H77" s="1">
-        <v>1435435.28</v>
+        <v>832922.9</v>
       </c>
       <c r="I77" s="1">
-        <v>-322568.72</v>
+        <v>253589.22</v>
       </c>
       <c r="J77" s="1">
-        <v>-22.471840040047</v>
+        <v>30.445701516911</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>1112866.56</v>
+        <v>1086512.12</v>
       </c>
       <c r="N77" s="1">
-        <v>1112866.56</v>
+        <v>1086512.12</v>
       </c>
       <c r="O77" s="1">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B78" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="C78" s="1">
-        <v>13025.0</v>
+        <v>14227.0</v>
       </c>
       <c r="D78" s="1">
-        <v>118.0</v>
+        <v>86.07</v>
       </c>
       <c r="E78" s="1">
-        <v>166.95776122841</v>
+        <v>83.484711464117</v>
       </c>
       <c r="F78" t="s">
         <v>11</v>
       </c>
       <c r="G78">
         <v>1.18</v>
       </c>
       <c r="H78" s="1">
-        <v>1858135.93</v>
+        <v>1024565.55</v>
       </c>
       <c r="I78" s="1">
-        <v>-554752.28</v>
+        <v>12546.24</v>
       </c>
       <c r="J78" s="1">
-        <v>-29.855312038447</v>
+        <v>1.224542441428</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>1303383.65</v>
+        <v>1037111.79</v>
       </c>
       <c r="N78" s="1">
-        <v>1303383.65</v>
+        <v>1037111.79</v>
       </c>
       <c r="O78" s="1">
-        <v>0.87</v>
+        <v>0.7</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B79" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="C79" s="1">
-        <v>24559.0</v>
+        <v>4468.0</v>
       </c>
       <c r="D79" s="1">
-        <v>48.05</v>
+        <v>229.0</v>
       </c>
       <c r="E79" s="1">
-        <v>34.260741479702</v>
+        <v>241.86243061773</v>
       </c>
       <c r="F79" t="s">
         <v>11</v>
       </c>
       <c r="G79">
         <v>1.18</v>
       </c>
       <c r="H79" s="1">
-        <v>718442.7</v>
+        <v>922594.33</v>
       </c>
       <c r="I79" s="1">
-        <v>282286.57</v>
+        <v>-56013.49</v>
       </c>
       <c r="J79" s="1">
-        <v>39.29145219236</v>
+        <v>-6.0713022157853</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>1000729.27</v>
+        <v>866580.84</v>
       </c>
       <c r="N79" s="1">
-        <v>1000729.27</v>
+        <v>866580.84</v>
       </c>
       <c r="O79" s="1">
-        <v>0.67</v>
+        <v>0.59</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B80" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C80" s="1">
-        <v>1589.0</v>
+        <v>10530.0</v>
       </c>
       <c r="D80" s="1">
-        <v>194.99</v>
+        <v>75.85</v>
       </c>
       <c r="E80" s="1">
-        <v>233.95533668974</v>
+        <v>114.07628110161</v>
       </c>
       <c r="F80" t="s">
         <v>11</v>
       </c>
       <c r="G80">
         <v>1.18</v>
       </c>
       <c r="H80" s="1">
-        <v>317380.25</v>
+        <v>1020083.24</v>
       </c>
       <c r="I80" s="1">
-        <v>-54626.6</v>
+        <v>-343619.7</v>
       </c>
       <c r="J80" s="1">
-        <v>-17.211720010933</v>
+        <v>-33.685456884871</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>262753.65</v>
+        <v>676463.54</v>
       </c>
       <c r="N80" s="1">
-        <v>262753.65</v>
+        <v>676463.54</v>
       </c>
       <c r="O80" s="1">
-        <v>0.18</v>
+        <v>0.46</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B81" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="C81" s="1">
-        <v>9577.0</v>
+        <v>6105.0</v>
       </c>
       <c r="D81" s="1">
-        <v>198.67</v>
+        <v>202.62</v>
       </c>
       <c r="E81" s="1">
-        <v>172.12818001462</v>
+        <v>195.08031777232</v>
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
       <c r="G81">
         <v>1.18</v>
       </c>
       <c r="H81" s="1">
-        <v>1407186.79</v>
+        <v>1014920.8</v>
       </c>
       <c r="I81" s="1">
-        <v>206333.04</v>
+        <v>32758.63</v>
       </c>
       <c r="J81" s="1">
-        <v>14.662803933798</v>
+        <v>3.227703087768</v>
       </c>
       <c r="K81">
-        <v>0.59</v>
+        <v>0.27</v>
       </c>
       <c r="L81" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="M81" s="1">
-        <v>1613519.83</v>
+        <v>1047679.43</v>
       </c>
       <c r="N81" s="1">
-        <v>1619204.96</v>
+        <v>1049304.93</v>
       </c>
       <c r="O81" s="1">
-        <v>1.08</v>
+        <v>0.71</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B82" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="C82" s="1">
-        <v>8540.0</v>
+        <v>32637.0</v>
       </c>
       <c r="D82" s="1">
-        <v>421.81</v>
+        <v>14.1</v>
       </c>
       <c r="E82" s="1">
-        <v>335.33270491803</v>
+        <v>21.984159696051</v>
       </c>
       <c r="F82" t="s">
         <v>11</v>
       </c>
       <c r="G82">
         <v>1.18</v>
       </c>
       <c r="H82" s="1">
-        <v>2445345.07</v>
+        <v>613238.99</v>
       </c>
       <c r="I82" s="1">
-        <v>609486.51</v>
+        <v>-223485.71</v>
       </c>
       <c r="J82" s="1">
-        <v>24.924355972386</v>
+        <v>-36.443493261901</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>3054831.58</v>
+        <v>389753.28</v>
       </c>
       <c r="N82" s="1">
-        <v>3054831.58</v>
+        <v>389753.28</v>
       </c>
       <c r="O82" s="1">
-        <v>2.03</v>
+        <v>0.26</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B83" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C83" s="1">
-        <v>3531.0</v>
+        <v>7487.0</v>
       </c>
       <c r="D83" s="1">
-        <v>581.77</v>
+        <v>194.79</v>
       </c>
       <c r="E83" s="1">
-        <v>427.74191730388</v>
+        <v>242.66786296247</v>
       </c>
       <c r="F83" t="s">
         <v>11</v>
       </c>
       <c r="G83">
         <v>1.18</v>
       </c>
       <c r="H83" s="1">
-        <v>1289883.88</v>
+        <v>1549162.82</v>
       </c>
       <c r="I83" s="1">
-        <v>452169.94</v>
+        <v>-313969.52</v>
       </c>
       <c r="J83" s="1">
-        <v>35.055088834818</v>
+        <v>-20.267044622204</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1742053.82</v>
+        <v>1235193.3</v>
       </c>
       <c r="N83" s="1">
-        <v>1742053.82</v>
+        <v>1235193.3</v>
       </c>
       <c r="O83" s="1">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B84" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="C84" s="1">
-        <v>3326.0</v>
+        <v>24158.0</v>
       </c>
       <c r="D84" s="1">
-        <v>150.17</v>
+        <v>51.34</v>
       </c>
       <c r="E84" s="1">
-        <v>148.79794046903</v>
+        <v>34.260741369319</v>
       </c>
       <c r="F84" t="s">
         <v>11</v>
       </c>
       <c r="G84">
         <v>1.18</v>
       </c>
       <c r="H84" s="1">
-        <v>416006.35</v>
+        <v>706711.95</v>
       </c>
       <c r="I84" s="1">
-        <v>7556.59</v>
+        <v>343742.63</v>
       </c>
       <c r="J84" s="1">
-        <v>1.8164602535514</v>
+        <v>48.639708158324</v>
       </c>
       <c r="K84">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.25</v>
+      </c>
+      <c r="L84" t="s">
+        <v>205</v>
       </c>
       <c r="M84" s="1">
-        <v>423562.94</v>
+        <v>1050454.58</v>
       </c>
       <c r="N84" s="1">
-        <v>423562.94</v>
+        <v>1056557.96</v>
       </c>
       <c r="O84" s="1">
-        <v>0.28</v>
+        <v>0.71</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="B85" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="C85" s="1">
-        <v>2753.0</v>
+        <v>8021.0</v>
       </c>
       <c r="D85" s="1">
-        <v>425.09</v>
+        <v>168.41</v>
       </c>
       <c r="E85" s="1">
-        <v>418.9253614239</v>
+        <v>165.08086522877</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
       <c r="G85">
         <v>1.18</v>
       </c>
       <c r="H85" s="1">
-        <v>982453.97</v>
+        <v>1123269.66</v>
       </c>
       <c r="I85" s="1">
-        <v>9975.45</v>
+        <v>20811.49</v>
       </c>
       <c r="J85" s="1">
-        <v>1.0153605466117</v>
+        <v>1.8527599151926</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>992429.42</v>
+        <v>1144081.15</v>
       </c>
       <c r="N85" s="1">
-        <v>992429.42</v>
+        <v>1144081.15</v>
       </c>
       <c r="O85" s="1">
-        <v>0.66</v>
+        <v>0.77</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B86" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C86" s="1">
-        <v>17156.0</v>
+        <v>1564.0</v>
       </c>
       <c r="D86" s="1">
-        <v>80.84</v>
+        <v>217.09</v>
       </c>
       <c r="E86" s="1">
-        <v>86.876270109583</v>
+        <v>233.95533887468</v>
       </c>
       <c r="F86" t="s">
         <v>11</v>
       </c>
       <c r="G86">
         <v>1.18</v>
       </c>
       <c r="H86" s="1">
-        <v>1284025.09</v>
+        <v>312386.85</v>
       </c>
       <c r="I86" s="1">
-        <v>-107896.33</v>
+        <v>-24821.2</v>
       </c>
       <c r="J86" s="1">
-        <v>-8.4029767673777</v>
+        <v>-7.9456609649222</v>
       </c>
       <c r="K86">
-        <v>0.0</v>
+        <v>0.6</v>
       </c>
       <c r="L86">
-        <v>0.0</v>
+        <v>945.79</v>
       </c>
       <c r="M86" s="1">
-        <v>1176128.76</v>
+        <v>287565.65</v>
       </c>
       <c r="N86" s="1">
-        <v>1176128.76</v>
+        <v>288511.44</v>
       </c>
       <c r="O86" s="1">
-        <v>0.78</v>
+        <v>0.19</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B87" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C87" s="1">
-        <v>1692.0</v>
+        <v>8288.0</v>
       </c>
       <c r="D87" s="1">
-        <v>778.98</v>
+        <v>235.8</v>
       </c>
       <c r="E87" s="1">
-        <v>869.17824468085</v>
+        <v>172.12817929537</v>
       </c>
       <c r="F87" t="s">
         <v>11</v>
       </c>
       <c r="G87">
         <v>1.18</v>
       </c>
       <c r="H87" s="1">
-        <v>1267449.58</v>
+        <v>1217788.88</v>
       </c>
       <c r="I87" s="1">
-        <v>-149713.69</v>
+        <v>437424.47</v>
       </c>
       <c r="J87" s="1">
-        <v>-11.812200845102</v>
+        <v>35.919565138417</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>1117735.89</v>
+        <v>1655213.35</v>
       </c>
       <c r="N87" s="1">
-        <v>1117735.89</v>
+        <v>1655213.35</v>
       </c>
       <c r="O87" s="1">
-        <v>0.74</v>
+        <v>1.12</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B88" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="C88" s="1">
-        <v>5461.0</v>
+        <v>8400.0</v>
       </c>
       <c r="D88" s="1">
-        <v>180.22</v>
+        <v>402.51</v>
       </c>
       <c r="E88" s="1">
-        <v>185.43332722945</v>
+        <v>335.33270595238</v>
       </c>
       <c r="F88" t="s">
         <v>11</v>
       </c>
       <c r="G88">
         <v>1.18</v>
       </c>
       <c r="H88" s="1">
-        <v>869900.7</v>
+        <v>2405257.44</v>
       </c>
       <c r="I88" s="1">
-        <v>-35282.81</v>
+        <v>458369.22</v>
       </c>
       <c r="J88" s="1">
-        <v>-4.0559583409923</v>
+        <v>19.056971298673</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>834617.89</v>
+        <v>2863626.66</v>
       </c>
       <c r="N88" s="1">
-        <v>834617.89</v>
+        <v>2863626.66</v>
       </c>
       <c r="O88" s="1">
-        <v>0.56</v>
+        <v>1.93</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B89" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="C89" s="1">
-        <v>5460.0</v>
+        <v>3473.0</v>
       </c>
       <c r="D89" s="1">
-        <v>190.01</v>
+        <v>521.11</v>
       </c>
       <c r="E89" s="1">
-        <v>143.25428571429</v>
+        <v>427.74191765045</v>
       </c>
       <c r="F89" t="s">
         <v>11</v>
       </c>
       <c r="G89">
         <v>1.18</v>
       </c>
       <c r="H89" s="1">
-        <v>668984.92</v>
+        <v>1268696.32</v>
       </c>
       <c r="I89" s="1">
-        <v>210810.36</v>
+        <v>264135.92</v>
       </c>
       <c r="J89" s="1">
-        <v>31.511974888761</v>
+        <v>20.81947553848</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>879795.28</v>
+        <v>1532832.24</v>
       </c>
       <c r="N89" s="1">
-        <v>879795.28</v>
+        <v>1532832.24</v>
       </c>
       <c r="O89" s="1">
-        <v>0.59</v>
+        <v>1.04</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B90" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C90" s="1">
-        <v>4178.0</v>
+        <v>3271.0</v>
       </c>
       <c r="D90" s="1">
-        <v>333.84</v>
+        <v>161.66</v>
       </c>
       <c r="E90" s="1">
-        <v>194.01785543322</v>
+        <v>148.79794252522</v>
       </c>
       <c r="F90" t="s">
         <v>11</v>
       </c>
       <c r="G90">
         <v>1.18</v>
       </c>
       <c r="H90" s="1">
-        <v>727356.65</v>
+        <v>409127.11</v>
       </c>
       <c r="I90" s="1">
-        <v>455465.19</v>
+        <v>38734.21</v>
       </c>
       <c r="J90" s="1">
-        <v>62.619237756333</v>
+        <v>9.4675246526685</v>
       </c>
       <c r="K90">
-        <v>0.0</v>
+        <v>0.25</v>
       </c>
       <c r="L90">
-        <v>0.0</v>
+        <v>833.51</v>
       </c>
       <c r="M90" s="1">
-        <v>1182821.84</v>
+        <v>447861.32</v>
       </c>
       <c r="N90" s="1">
-        <v>1182821.84</v>
+        <v>448694.83</v>
       </c>
       <c r="O90" s="1">
-        <v>0.79</v>
+        <v>0.3</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="B91" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="C91" s="1">
-        <v>914.0</v>
+        <v>2708.0</v>
       </c>
       <c r="D91" s="1">
-        <v>333.84</v>
+        <v>462.32</v>
       </c>
       <c r="E91" s="1">
-        <v>303.38376367615</v>
+        <v>418.92536189069</v>
       </c>
       <c r="F91" t="s">
         <v>11</v>
       </c>
       <c r="G91">
         <v>1.18</v>
       </c>
       <c r="H91" s="1">
-        <v>239343.05</v>
+        <v>966394.97</v>
       </c>
       <c r="I91" s="1">
-        <v>19416.92</v>
+        <v>93961.23</v>
       </c>
       <c r="J91" s="1">
-        <v>8.1125898579466</v>
+        <v>9.7228600020549</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>258759.97</v>
+        <v>1060356.2</v>
       </c>
       <c r="N91" s="1">
-        <v>258759.97</v>
+        <v>1060356.2</v>
       </c>
       <c r="O91" s="1">
-        <v>0.17</v>
+        <v>0.72</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="B92" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="C92" s="1">
-        <v>5730.0</v>
+        <v>16876.0</v>
       </c>
       <c r="D92" s="1">
-        <v>124.06</v>
+        <v>75.42</v>
       </c>
       <c r="E92" s="1">
-        <v>98.554954624782</v>
+        <v>86.876269850675</v>
       </c>
       <c r="F92" t="s">
         <v>11</v>
       </c>
       <c r="G92">
         <v>1.18</v>
       </c>
       <c r="H92" s="1">
-        <v>482185.48</v>
+        <v>1263068.75</v>
       </c>
       <c r="I92" s="1">
-        <v>120650.17</v>
+        <v>-185074.41</v>
       </c>
       <c r="J92" s="1">
-        <v>25.02152698584</v>
+        <v>-14.652758212884</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>602835.65</v>
+        <v>1077994.34</v>
       </c>
       <c r="N92" s="1">
-        <v>602835.65</v>
+        <v>1077994.34</v>
       </c>
       <c r="O92" s="1">
-        <v>0.4</v>
+        <v>0.73</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="B93" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="C93" s="1">
-        <v>10511.0</v>
+        <v>1664.0</v>
       </c>
       <c r="D93" s="1">
-        <v>92.27</v>
+        <v>840.0</v>
       </c>
       <c r="E93" s="1">
-        <v>80.722159642279</v>
+        <v>869.17824519231</v>
       </c>
       <c r="F93" t="s">
         <v>11</v>
       </c>
       <c r="G93">
         <v>1.18</v>
       </c>
       <c r="H93" s="1">
-        <v>724448.89</v>
+        <v>1246475.24</v>
       </c>
       <c r="I93" s="1">
-        <v>98015.47</v>
+        <v>-62635.15</v>
       </c>
       <c r="J93" s="1">
-        <v>13.529659766612</v>
+        <v>-5.0249814829856</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>822464.36</v>
+        <v>1183840.09</v>
       </c>
       <c r="N93" s="1">
-        <v>822464.36</v>
+        <v>1183840.09</v>
       </c>
       <c r="O93" s="1">
-        <v>0.55</v>
+        <v>0.8</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B94" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="C94" s="1">
-        <v>4783.0</v>
+        <v>5372.0</v>
       </c>
       <c r="D94" s="1">
-        <v>187.43</v>
+        <v>204.64</v>
       </c>
       <c r="E94" s="1">
-        <v>185.86097010245</v>
+        <v>185.43332650782</v>
       </c>
       <c r="F94" t="s">
         <v>11</v>
       </c>
       <c r="G94">
         <v>1.18</v>
       </c>
       <c r="H94" s="1">
-        <v>760065.85</v>
+        <v>855723.59</v>
       </c>
       <c r="I94" s="1">
-        <v>176.42</v>
+        <v>75356.35</v>
       </c>
       <c r="J94" s="1">
-        <v>0.023211146771033</v>
+        <v>8.8061555016848</v>
       </c>
       <c r="K94">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.72</v>
+      </c>
+      <c r="L94" t="s">
+        <v>226</v>
       </c>
       <c r="M94" s="1">
-        <v>760242.27</v>
+        <v>931079.94</v>
       </c>
       <c r="N94" s="1">
-        <v>760242.27</v>
+        <v>934965.13</v>
       </c>
       <c r="O94" s="1">
-        <v>0.51</v>
+        <v>0.63</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="B95" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="C95" s="1">
-        <v>6713.0</v>
+        <v>2955.0</v>
       </c>
       <c r="D95" s="1">
-        <v>139.88</v>
+        <v>254.89</v>
       </c>
       <c r="E95" s="1">
-        <v>130.36173245941</v>
+        <v>143.25428426396</v>
       </c>
       <c r="F95" t="s">
         <v>11</v>
       </c>
       <c r="G95">
         <v>1.18</v>
       </c>
       <c r="H95" s="1">
-        <v>747213.54</v>
+        <v>362060.51</v>
       </c>
       <c r="I95" s="1">
-        <v>49101.28</v>
+        <v>275866.1</v>
       </c>
       <c r="J95" s="1">
-        <v>6.5712513721312</v>
+        <v>76.193368892951</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>796314.82</v>
+        <v>637926.61</v>
       </c>
       <c r="N95" s="1">
-        <v>796314.82</v>
+        <v>637926.61</v>
       </c>
       <c r="O95" s="1">
-        <v>0.53</v>
+        <v>0.43</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="B96" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="C96" s="1">
-        <v>6939.0</v>
+        <v>4178.0</v>
       </c>
       <c r="D96" s="1">
-        <v>124.94</v>
+        <v>320.14</v>
       </c>
       <c r="E96" s="1">
-        <v>153.52210116731</v>
+        <v>194.01785543322</v>
       </c>
       <c r="F96" t="s">
         <v>11</v>
       </c>
       <c r="G96">
         <v>1.18</v>
       </c>
       <c r="H96" s="1">
-        <v>909415.43</v>
+        <v>727356.65</v>
       </c>
       <c r="I96" s="1">
-        <v>-174206.25</v>
+        <v>405483.97</v>
       </c>
       <c r="J96" s="1">
-        <v>-19.15584937898</v>
+        <v>55.747612948888</v>
       </c>
       <c r="K96">
-        <v>0.31</v>
+        <v>0.4</v>
       </c>
       <c r="L96" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="M96" s="1">
-        <v>735209.18</v>
+        <v>1132840.62</v>
       </c>
       <c r="N96" s="1">
-        <v>737392.33</v>
+        <v>1134500.21</v>
       </c>
       <c r="O96" s="1">
-        <v>0.49</v>
+        <v>0.77</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="B97" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="C97" s="1">
-        <v>3654.0</v>
+        <v>831.0</v>
       </c>
       <c r="D97" s="1">
-        <v>200.61</v>
+        <v>320.14</v>
       </c>
       <c r="E97" s="1">
-        <v>242.99338806787</v>
+        <v>303.38376654633</v>
       </c>
       <c r="F97" t="s">
         <v>11</v>
       </c>
       <c r="G97">
         <v>1.18</v>
       </c>
       <c r="H97" s="1">
-        <v>761389.24</v>
+        <v>217608.4</v>
       </c>
       <c r="I97" s="1">
-        <v>-139756.83</v>
+        <v>7712.46</v>
       </c>
       <c r="J97" s="1">
-        <v>-18.355503684292</v>
+        <v>3.5441922278736</v>
       </c>
       <c r="K97">
-        <v>0.0</v>
+        <v>0.42</v>
       </c>
       <c r="L97">
-        <v>0.0</v>
+        <v>352.34</v>
       </c>
       <c r="M97" s="1">
-        <v>621632.41</v>
+        <v>225320.86</v>
       </c>
       <c r="N97" s="1">
-        <v>621632.41</v>
+        <v>225673.2</v>
       </c>
       <c r="O97" s="1">
-        <v>0.41</v>
+        <v>0.15</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="B98" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="C98" s="1">
-        <v>43619615.39</v>
+        <v>5636.0</v>
       </c>
       <c r="D98" s="1">
-        <v>1.1804</v>
+        <v>127.95</v>
       </c>
       <c r="E98" s="1">
-        <v>0.0</v>
+        <v>98.5549556423</v>
       </c>
       <c r="F98" t="s">
         <v>11</v>
       </c>
       <c r="G98">
         <v>1.18</v>
       </c>
       <c r="H98" s="1">
-        <v>0.0</v>
+        <v>474275.28</v>
       </c>
       <c r="I98" s="1">
-        <v>-399956.38</v>
+        <v>136486.3</v>
       </c>
       <c r="J98" s="1">
+        <v>28.777865040742</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98">
+        <v>0.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>610761.58</v>
+      </c>
+      <c r="N98" s="1">
+        <v>610761.58</v>
+      </c>
+      <c r="O98" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="P98">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:16">
+      <c r="A99" t="s">
+        <v>234</v>
+      </c>
+      <c r="B99" t="s">
+        <v>235</v>
+      </c>
+      <c r="C99" s="1">
+        <v>5213.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>76.33</v>
+      </c>
+      <c r="E99" s="1">
+        <v>83.28897755611</v>
+      </c>
+      <c r="F99" t="s">
+        <v>11</v>
+      </c>
+      <c r="G99">
+        <v>1.18</v>
+      </c>
+      <c r="H99" s="1">
+        <v>368359.58</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-31349.09</v>
+      </c>
+      <c r="J99" s="1">
+        <v>-8.5104587207967</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99">
+        <v>0.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>337010.49</v>
+      </c>
+      <c r="N99" s="1">
+        <v>337010.49</v>
+      </c>
+      <c r="O99" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="P99">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:16">
+      <c r="A100" t="s">
+        <v>236</v>
+      </c>
+      <c r="B100" t="s">
+        <v>237</v>
+      </c>
+      <c r="C100" s="1">
+        <v>10339.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>81.45</v>
+      </c>
+      <c r="E100" s="1">
+        <v>80.722159783345</v>
+      </c>
+      <c r="F100" t="s">
+        <v>11</v>
+      </c>
+      <c r="G100">
+        <v>1.18</v>
+      </c>
+      <c r="H100" s="1">
+        <v>712594.15</v>
+      </c>
+      <c r="I100" s="1">
+        <v>636.6</v>
+      </c>
+      <c r="J100" s="1">
+        <v>0.089335563588334</v>
+      </c>
+      <c r="K100">
+        <v>0.27</v>
+      </c>
+      <c r="L100" t="s">
+        <v>238</v>
+      </c>
+      <c r="M100" s="1">
+        <v>713230.75</v>
+      </c>
+      <c r="N100" s="1">
+        <v>716020.04</v>
+      </c>
+      <c r="O100" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="P100">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:16">
+      <c r="A101" t="s">
+        <v>239</v>
+      </c>
+      <c r="B101" t="s">
+        <v>240</v>
+      </c>
+      <c r="C101" s="1">
+        <v>4704.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>207.12</v>
+      </c>
+      <c r="E101" s="1">
+        <v>185.86096938776</v>
+      </c>
+      <c r="F101" t="s">
+        <v>11</v>
+      </c>
+      <c r="G101">
+        <v>1.18</v>
+      </c>
+      <c r="H101" s="1">
+        <v>747511.97</v>
+      </c>
+      <c r="I101" s="1">
+        <v>77670.11</v>
+      </c>
+      <c r="J101" s="1">
+        <v>10.39048378048</v>
+      </c>
+      <c r="K101">
+        <v>0.44</v>
+      </c>
+      <c r="L101" t="s">
+        <v>241</v>
+      </c>
+      <c r="M101" s="1">
+        <v>825182.08</v>
+      </c>
+      <c r="N101" s="1">
+        <v>827269.08</v>
+      </c>
+      <c r="O101" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="P101">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:16">
+      <c r="A102" t="s">
+        <v>242</v>
+      </c>
+      <c r="B102" t="s">
+        <v>243</v>
+      </c>
+      <c r="C102" s="1">
+        <v>6603.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>129.56</v>
+      </c>
+      <c r="E102" s="1">
+        <v>130.36173254581</v>
+      </c>
+      <c r="F102" t="s">
+        <v>11</v>
+      </c>
+      <c r="G102">
+        <v>1.18</v>
+      </c>
+      <c r="H102" s="1">
+        <v>734969.62</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-10412.43</v>
+      </c>
+      <c r="J102" s="1">
+        <v>-1.4167157004394</v>
+      </c>
+      <c r="K102">
+        <v>0.26</v>
+      </c>
+      <c r="L102" t="s">
+        <v>244</v>
+      </c>
+      <c r="M102" s="1">
+        <v>724557.19</v>
+      </c>
+      <c r="N102" s="1">
+        <v>726259.38</v>
+      </c>
+      <c r="O102" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="P102">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:16">
+      <c r="A103" t="s">
+        <v>245</v>
+      </c>
+      <c r="B103" t="s">
+        <v>246</v>
+      </c>
+      <c r="C103" s="1">
+        <v>3595.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>146.99</v>
+      </c>
+      <c r="E103" s="1">
+        <v>242.99338803894</v>
+      </c>
+      <c r="F103" t="s">
+        <v>11</v>
+      </c>
+      <c r="G103">
+        <v>1.18</v>
+      </c>
+      <c r="H103" s="1">
+        <v>749095.32</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-301539.59</v>
+      </c>
+      <c r="J103" s="1">
+        <v>-40.253834451936</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>447555.73</v>
+      </c>
+      <c r="N103" s="1">
+        <v>447555.73</v>
+      </c>
+      <c r="O103" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="P103">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:16">
+      <c r="A104" t="s">
+        <v>247</v>
+      </c>
+      <c r="B104" t="s">
+        <v>248</v>
+      </c>
+      <c r="C104" s="1">
+        <v>43617963.63</v>
+      </c>
+      <c r="D104" s="1">
+        <v>1.1825</v>
+      </c>
+      <c r="E104" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F104" t="s">
+        <v>11</v>
+      </c>
+      <c r="G104">
+        <v>1.18</v>
+      </c>
+      <c r="H104" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I104" s="1">
+        <v>94993.77</v>
+      </c>
+      <c r="J104" s="1">
         <v>0</v>
       </c>
-      <c r="K98">
-[...14 lines deleted...]
-      <c r="P98">
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>94993.770000003</v>
+      </c>
+      <c r="N104" s="1">
+        <v>94993.770000003</v>
+      </c>
+      <c r="O104" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P104">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>