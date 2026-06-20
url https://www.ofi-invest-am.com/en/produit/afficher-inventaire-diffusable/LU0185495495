--- v1 (2026-05-29)
+++ v2 (2026-06-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -163,134 +163,140 @@
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC CLASS A</t>
   </si>
   <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC</t>
   </si>
   <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
+    <t>18 263.53</t>
+  </si>
+  <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
-    <t>1 304.69</t>
-[...1 lines deleted...]
-  <si>
     <t>US0404132054</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
     <t>US00206R1023</t>
   </si>
   <si>
     <t>AT&amp;T INC</t>
   </si>
   <si>
     <t>US05722G1004</t>
   </si>
   <si>
     <t>BAKER HUGHES CLASS A</t>
   </si>
   <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
+    <t>7 905.19</t>
+  </si>
+  <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
+    <t>4 874.34</t>
+  </si>
+  <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
-    <t>4 725.40</t>
-[...1 lines deleted...]
-  <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
+    <t>3 635.76</t>
+  </si>
+  <si>
     <t>US19247G1076</t>
   </si>
   <si>
     <t>COHERENT CORP</t>
   </si>
   <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION ENERGY CORP</t>
   </si>
   <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
     <t>KYG254571055</t>
   </si>
   <si>
     <t>CREDO TECHNOLOGY GROUP HOLDING LTD</t>
   </si>
   <si>
     <t>US23331A1097</t>
@@ -301,498 +307,480 @@
   <si>
     <t>US2358511028</t>
   </si>
   <si>
     <t>DANAHER CORP</t>
   </si>
   <si>
     <t>US23804L1035</t>
   </si>
   <si>
     <t>DATADOG INC CLASS A</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
+    <t>4 039.58</t>
+  </si>
+  <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
+    <t>3 263.32</t>
+  </si>
+  <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
-    <t>3 809.30</t>
-[...1 lines deleted...]
-  <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
-    <t>2 610.62</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
+    <t>5 386.50</t>
+  </si>
+  <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
+    <t>2 471.98</t>
+  </si>
+  <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
+    <t>11 429.00</t>
+  </si>
+  <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
-    <t>1 730.05</t>
-[...1 lines deleted...]
-  <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
+    <t>2 668.31</t>
+  </si>
+  <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
-    <t>1 540.91</t>
-[...1 lines deleted...]
-  <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
+    <t>3 847.21</t>
+  </si>
+  <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
     <t>US5738741041</t>
   </si>
   <si>
     <t>MARVELL TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
+    <t>9 376.72</t>
+  </si>
+  <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
+    <t>2 739.78</t>
+  </si>
+  <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
-    <t>2 921.09</t>
-[...1 lines deleted...]
-  <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
-    <t>13 196.97</t>
-[...1 lines deleted...]
-  <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
-    <t>US64119N6085</t>
-[...4 lines deleted...]
-  <si>
     <t>US6516391066</t>
   </si>
   <si>
     <t>NEWMONT</t>
   </si>
   <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
-    <t>9 141.19</t>
-[...1 lines deleted...]
-  <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>US6792951054</t>
   </si>
   <si>
     <t>OKTA INC CLASS A</t>
   </si>
   <si>
     <t>CH1134540470</t>
   </si>
   <si>
     <t>ON HOLDING LTD CLASS A</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
-    <t>1 430.00</t>
-[...1 lines deleted...]
-  <si>
     <t>US7185461040</t>
   </si>
   <si>
     <t>PHILLIPS</t>
   </si>
   <si>
-    <t>5 567.26</t>
-[...1 lines deleted...]
-  <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
+    <t>5 737.69</t>
+  </si>
+  <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
+    <t>5 680.81</t>
+  </si>
+  <si>
     <t>US7607591002</t>
   </si>
   <si>
     <t>REPUBLIC SERVICES INC</t>
   </si>
   <si>
     <t>US7707001027</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC CLASS A</t>
   </si>
   <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
-    <t>1 625.50</t>
-[...7 lines deleted...]
-  <si>
     <t>US79466L3024</t>
   </si>
   <si>
     <t>SALESFORCE INC</t>
   </si>
   <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
-    <t>6 103.38</t>
+    <t>6 241.89</t>
   </si>
   <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC</t>
   </si>
   <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T MOBILE US INC</t>
   </si>
   <si>
     <t>US87612G1013</t>
   </si>
   <si>
     <t>TARGA RESOURCES CORP</t>
   </si>
   <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
+    <t>2 421.05</t>
+  </si>
+  <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS INC</t>
   </si>
   <si>
     <t>US91913Y1001</t>
   </si>
   <si>
     <t>VALERO ENERGY CORP</t>
   </si>
   <si>
-    <t>3 885.19</t>
-[...1 lines deleted...]
-  <si>
     <t>US92537N1081</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CLASS A</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC CLASS A</t>
   </si>
   <si>
-    <t>1 659.59</t>
-[...1 lines deleted...]
-  <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
     <t>US94419L1017</t>
   </si>
   <si>
     <t>WAYFAIR INC CLASS A</t>
   </si>
   <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
-    <t>2 789.29</t>
-[...1 lines deleted...]
-  <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
-    <t>2 087.00</t>
-[...1 lines deleted...]
-  <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
-    <t>1 702.19</t>
+    <t>1 740.83</t>
   </si>
   <si>
     <t>US98980G1022</t>
   </si>
   <si>
     <t>ZSCALER INC</t>
   </si>
   <si>
     <t>EUR-00007857</t>
   </si>
   <si>
     <t>EUR/USD 2026-03-31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1168,270 +1156,270 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>102441.65</v>
+        <v>100121.69</v>
       </c>
       <c r="D2">
-        <v>197.86</v>
+        <v>189.97</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>20269072.43</v>
+        <v>19020470.23</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>20269072.43</v>
+        <v>19020470.23</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>2711.7</v>
       </c>
       <c r="D3">
-        <v>242.2</v>
+        <v>227.39</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3">
-        <v>656780.27908351</v>
+        <v>616608.26709209</v>
       </c>
       <c r="G3" t="s">
         <v>11</v>
       </c>
       <c r="H3">
-        <v>556263.47</v>
+        <v>534091.18</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1">
         <v>75057.54</v>
       </c>
       <c r="D4">
-        <v>259.92</v>
+        <v>249.68</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>19508827.78</v>
+        <v>18740226.8</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>19508827.78</v>
+        <v>18740226.8</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="1">
         <v>239328.0</v>
       </c>
       <c r="D5">
-        <v>316.07</v>
+        <v>296.88</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5">
-        <v>75643876.881078</v>
+        <v>71051265.590925</v>
       </c>
       <c r="G5" t="s">
         <v>11</v>
       </c>
       <c r="H5">
-        <v>64066974.57</v>
+        <v>61542889.23</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
         <v>317474.0</v>
       </c>
       <c r="D6">
-        <v>135.11</v>
+        <v>126.66</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>42893482.75</v>
+        <v>40212696.55</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>42893482.75</v>
+        <v>40212696.55</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>106.47</v>
+        <v>102.27</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10646.95</v>
+        <v>10227.23</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10646.95</v>
+        <v>10227.23</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>7675.0</v>
+        <v>9885.0</v>
       </c>
       <c r="D8">
-        <v>96.84</v>
+        <v>93.01</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>743273.99</v>
+        <v>919393.51</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>743273.99</v>
+        <v>919393.51</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P104"/>
+  <dimension ref="A1:P102"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O104" sqref="O104"/>
+      <selection activeCell="O102" sqref="O102"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>22</v>
       </c>
       <c r="B1" t="s">
         <v>23</v>
       </c>
       <c r="C1" t="s">
         <v>24</v>
       </c>
       <c r="D1" t="s">
         <v>25</v>
       </c>
       <c r="E1" t="s">
         <v>26</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
@@ -1450,5189 +1438,5089 @@
       </c>
       <c r="L1" t="s">
         <v>32</v>
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="P1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="1">
-        <v>9759.0</v>
+        <v>9592.0</v>
       </c>
       <c r="D2" s="1">
-        <v>232.08</v>
+        <v>205.07</v>
       </c>
       <c r="E2" s="1">
-        <v>207.40586740445</v>
+        <v>207.40586738949</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H2" s="1">
-        <v>1730994.63</v>
+        <v>1701373.14</v>
       </c>
       <c r="I2" s="1">
-        <v>187247.7</v>
+        <v>2421.96</v>
       </c>
       <c r="J2" s="1">
-        <v>10.817347249656</v>
+        <v>0.14235325238531</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1918242.33</v>
+        <v>1703795.1</v>
       </c>
       <c r="N2" s="1">
-        <v>1918242.33</v>
+        <v>1703795.1</v>
       </c>
       <c r="O2" s="1">
-        <v>1.3</v>
+        <v>1.21</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>39</v>
       </c>
       <c r="B3" t="s">
         <v>40</v>
       </c>
       <c r="C3" s="1">
-        <v>9039.0</v>
+        <v>8885.0</v>
       </c>
       <c r="D3" s="1">
-        <v>200.21</v>
+        <v>201.33</v>
       </c>
       <c r="E3" s="1">
-        <v>236.10999557473</v>
+        <v>236.10999549803</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H3" s="1">
-        <v>1830607.52</v>
+        <v>1799418.94</v>
       </c>
       <c r="I3" s="1">
-        <v>-297874.23</v>
+        <v>-249988.84</v>
       </c>
       <c r="J3" s="1">
-        <v>-16.271878419903</v>
+        <v>-13.892753624123</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1532733.29</v>
+        <v>1549430.1</v>
       </c>
       <c r="N3" s="1">
-        <v>1532733.29</v>
+        <v>1549430.1</v>
       </c>
       <c r="O3" s="1">
-        <v>1.04</v>
+        <v>1.1</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="1">
-        <v>33856.0</v>
+        <v>33278.0</v>
       </c>
       <c r="D4" s="1">
-        <v>311.76</v>
+        <v>301.0</v>
       </c>
       <c r="E4" s="1">
-        <v>185.67666056238</v>
+        <v>185.67666055652</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H4" s="1">
-        <v>5369649.85</v>
+        <v>5277977.54</v>
       </c>
       <c r="I4" s="1">
-        <v>3569916.98</v>
+        <v>3398226.88</v>
       </c>
       <c r="J4" s="1">
-        <v>66.483235959976</v>
+        <v>64.38501972102</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>8939566.83</v>
+        <v>8676204.42</v>
       </c>
       <c r="N4" s="1">
-        <v>8939566.83</v>
+        <v>8676204.42</v>
       </c>
       <c r="O4" s="1">
-        <v>6.04</v>
+        <v>6.15</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>43</v>
       </c>
       <c r="B5" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="1">
-        <v>3564.0</v>
+        <v>3503.0</v>
       </c>
       <c r="D5" s="1">
-        <v>308.9</v>
+        <v>295.5</v>
       </c>
       <c r="E5" s="1">
-        <v>323.71191638608</v>
+        <v>323.711915501</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H5" s="1">
-        <v>985108.91</v>
+        <v>968248.18</v>
       </c>
       <c r="I5" s="1">
-        <v>-52679.33</v>
+        <v>-71637.96</v>
       </c>
       <c r="J5" s="1">
-        <v>-5.3475640576634</v>
+        <v>-7.3987187871605</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>932429.58</v>
+        <v>896610.22</v>
       </c>
       <c r="N5" s="1">
-        <v>932429.58</v>
+        <v>896610.22</v>
       </c>
       <c r="O5" s="1">
-        <v>0.63</v>
+        <v>0.64</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>45</v>
       </c>
       <c r="B6" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="1">
-        <v>3514.0</v>
+        <v>5524.0</v>
       </c>
       <c r="D6" s="1">
-        <v>355.79</v>
+        <v>309.43</v>
       </c>
       <c r="E6" s="1">
-        <v>337.77300227661</v>
+        <v>332.29211440985</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H6" s="1">
-        <v>1004897.21</v>
+        <v>1562061.77</v>
       </c>
       <c r="I6" s="1">
-        <v>54005.19</v>
+        <v>-81514.94</v>
       </c>
       <c r="J6" s="1">
-        <v>5.3742004120003</v>
+        <v>-5.2184197555773</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1058902.4</v>
+        <v>1480546.83</v>
       </c>
       <c r="N6" s="1">
-        <v>1058902.4</v>
+        <v>1480546.83</v>
       </c>
       <c r="O6" s="1">
-        <v>0.72</v>
+        <v>1.05</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>47</v>
       </c>
       <c r="B7" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="1">
-        <v>8684.0</v>
+        <v>11064.0</v>
       </c>
       <c r="D7" s="1">
-        <v>127.77</v>
+        <v>79.99</v>
       </c>
       <c r="E7" s="1">
-        <v>100.02905803777</v>
+        <v>104.61695137383</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H7" s="1">
-        <v>735335.94</v>
+        <v>986536.59</v>
       </c>
       <c r="I7" s="1">
-        <v>204407.16</v>
+        <v>-219962.87</v>
       </c>
       <c r="J7" s="1">
-        <v>27.79779266603</v>
+        <v>-22.296473565162</v>
       </c>
       <c r="K7">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.65</v>
+      </c>
+      <c r="L7" t="s">
+        <v>49</v>
       </c>
       <c r="M7" s="1">
-        <v>939743.1</v>
+        <v>766573.72</v>
       </c>
       <c r="N7" s="1">
-        <v>939743.1</v>
+        <v>784837.25</v>
       </c>
       <c r="O7" s="1">
-        <v>0.63</v>
+        <v>0.56</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C8" s="1">
-        <v>43565.0</v>
+        <v>42821.0</v>
       </c>
       <c r="D8" s="1">
-        <v>264.18</v>
+        <v>247.99</v>
       </c>
       <c r="E8" s="1">
-        <v>210.72832021118</v>
+        <v>210.72832021672</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
       <c r="G8">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H8" s="1">
-        <v>7839059.2</v>
+        <v>7705184.3</v>
       </c>
       <c r="I8" s="1">
-        <v>1908549.59</v>
+        <v>1492892.61</v>
       </c>
       <c r="J8" s="1">
-        <v>24.346666370373</v>
+        <v>19.375170688649</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>9747608.79</v>
+        <v>9198076.91</v>
       </c>
       <c r="N8" s="1">
-        <v>9747608.79</v>
+        <v>9198076.91</v>
       </c>
       <c r="O8" s="1">
-        <v>6.58</v>
+        <v>6.52</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C9" s="1">
-        <v>4731.0</v>
+        <v>5160.0</v>
       </c>
       <c r="D9" s="1">
-        <v>372.3</v>
+        <v>357.06</v>
       </c>
       <c r="E9" s="1">
-        <v>304.78011625449</v>
+        <v>308.79477325581</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H9" s="1">
-        <v>1237608.54</v>
+        <v>1367662.96</v>
       </c>
       <c r="I9" s="1">
-        <v>254177.1</v>
+        <v>228205.04</v>
       </c>
       <c r="J9" s="1">
-        <v>20.537762287904</v>
+        <v>16.68576591414</v>
       </c>
       <c r="K9">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>0.0</v>
+      </c>
+      <c r="L9">
+        <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1491785.64</v>
+        <v>1595868.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1493090.33</v>
+        <v>1595868.0</v>
       </c>
       <c r="O9" s="1">
-        <v>1.01</v>
+        <v>1.13</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="1">
-        <v>9185.0</v>
+        <v>12534.0</v>
       </c>
       <c r="D10" s="1">
-        <v>133.5</v>
+        <v>131.22</v>
       </c>
       <c r="E10" s="1">
-        <v>126.43052476865</v>
+        <v>130.28996968246</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H10" s="1">
-        <v>994549.81</v>
+        <v>1399666.91</v>
       </c>
       <c r="I10" s="1">
-        <v>43984.53</v>
+        <v>24942.43</v>
       </c>
       <c r="J10" s="1">
-        <v>4.4225567747079</v>
+        <v>1.7820261250586</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1038534.34</v>
+        <v>1424609.34</v>
       </c>
       <c r="N10" s="1">
-        <v>1038534.34</v>
+        <v>1424609.34</v>
       </c>
       <c r="O10" s="1">
-        <v>0.7</v>
+        <v>1.01</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="1">
-        <v>20890.0</v>
+        <v>20533.0</v>
       </c>
       <c r="D11" s="1">
-        <v>28.01</v>
+        <v>28.31</v>
       </c>
       <c r="E11" s="1">
-        <v>26.428810435615</v>
+        <v>26.428810207958</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H11" s="1">
-        <v>473159.36</v>
+        <v>465073.3</v>
       </c>
       <c r="I11" s="1">
-        <v>22418.6</v>
+        <v>38425.38</v>
       </c>
       <c r="J11" s="1">
-        <v>4.7380654162691</v>
+        <v>8.2622201704549</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>495577.96</v>
+        <v>503498.68</v>
       </c>
       <c r="N11" s="1">
-        <v>495577.96</v>
+        <v>503498.68</v>
       </c>
       <c r="O11" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="1">
-        <v>22415.0</v>
+        <v>22032.0</v>
       </c>
       <c r="D12" s="1">
-        <v>65.26</v>
+        <v>60.35</v>
       </c>
       <c r="E12" s="1">
-        <v>43.717838501004</v>
+        <v>43.717838598402</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H12" s="1">
-        <v>840365.43</v>
+        <v>826006.3</v>
       </c>
       <c r="I12" s="1">
-        <v>398563.09</v>
+        <v>325688.11</v>
       </c>
       <c r="J12" s="1">
-        <v>47.427354311802</v>
+        <v>39.429252537178</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1238928.52</v>
+        <v>1151694.41</v>
       </c>
       <c r="N12" s="1">
-        <v>1238928.52</v>
+        <v>1151694.41</v>
       </c>
       <c r="O12" s="1">
-        <v>0.84</v>
+        <v>0.82</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>60</v>
       </c>
       <c r="B13" t="s">
         <v>61</v>
       </c>
       <c r="C13" s="1">
-        <v>47373.0</v>
+        <v>46564.0</v>
       </c>
       <c r="D13" s="1">
-        <v>49.83</v>
+        <v>47.16</v>
       </c>
       <c r="E13" s="1">
-        <v>50.156161104427</v>
+        <v>50.156161197492</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H13" s="1">
-        <v>2029039.51</v>
+        <v>1994389.12</v>
       </c>
       <c r="I13" s="1">
-        <v>-29719.96</v>
+        <v>-92303.16</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.4647304723997</v>
+        <v>-4.6281419746213</v>
       </c>
       <c r="K13">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.17</v>
+      </c>
+      <c r="L13" t="s">
+        <v>62</v>
       </c>
       <c r="M13" s="1">
-        <v>1999319.55</v>
+        <v>1902085.96</v>
       </c>
       <c r="N13" s="1">
-        <v>1999319.55</v>
+        <v>1909991.15</v>
       </c>
       <c r="O13" s="1">
         <v>1.35</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C14" s="1">
-        <v>1427.0</v>
+        <v>1403.0</v>
       </c>
       <c r="D14" s="1">
-        <v>1063.23</v>
+        <v>957.91</v>
       </c>
       <c r="E14" s="1">
-        <v>1049.9053258584</v>
+        <v>1049.9053243051</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H14" s="1">
-        <v>1279154.83</v>
+        <v>1257641.36</v>
       </c>
       <c r="I14" s="1">
-        <v>5870.33</v>
+        <v>-93546.31</v>
       </c>
       <c r="J14" s="1">
-        <v>0.45892255279214</v>
+        <v>-7.4382342196507</v>
       </c>
       <c r="K14">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.47</v>
+      </c>
+      <c r="L14" t="s">
+        <v>65</v>
       </c>
       <c r="M14" s="1">
-        <v>1285025.16</v>
+        <v>1164095.05</v>
       </c>
       <c r="N14" s="1">
-        <v>1285025.16</v>
+        <v>1168969.39</v>
       </c>
       <c r="O14" s="1">
-        <v>0.87</v>
+        <v>0.83</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C15" s="1">
-        <v>21720.0</v>
+        <v>21349.0</v>
       </c>
       <c r="D15" s="1">
-        <v>76.85</v>
+        <v>69.48</v>
       </c>
       <c r="E15" s="1">
-        <v>91.391942449355</v>
+        <v>91.391942479741</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H15" s="1">
-        <v>1701716.21</v>
+        <v>1672649.14</v>
       </c>
       <c r="I15" s="1">
-        <v>-287993.84</v>
+        <v>-387825.82</v>
       </c>
       <c r="J15" s="1">
-        <v>-16.923729015897</v>
+        <v>-23.186322267203</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1413722.37</v>
+        <v>1284823.32</v>
       </c>
       <c r="N15" s="1">
-        <v>1413722.37</v>
+        <v>1284823.32</v>
       </c>
       <c r="O15" s="1">
-        <v>0.95</v>
+        <v>0.91</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C16" s="1">
         <v>13317.0</v>
       </c>
       <c r="D16" s="1">
-        <v>319.55</v>
+        <v>310.51</v>
       </c>
       <c r="E16" s="1">
         <v>194.64047683412</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
       <c r="G16">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H16" s="1">
         <v>2286736.68</v>
       </c>
       <c r="I16" s="1">
-        <v>1317436.56</v>
+        <v>1294953.81</v>
       </c>
       <c r="J16" s="1">
-        <v>57.612079760753</v>
+        <v>56.62889922245</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>3604173.24</v>
+        <v>3581690.49</v>
       </c>
       <c r="N16" s="1">
-        <v>3604173.24</v>
+        <v>3581690.49</v>
       </c>
       <c r="O16" s="1">
-        <v>2.43</v>
+        <v>2.54</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B17" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C17" s="1">
-        <v>4202.0</v>
+        <v>3903.0</v>
       </c>
       <c r="D17" s="1">
-        <v>319.55</v>
+        <v>310.51</v>
       </c>
       <c r="E17" s="1">
-        <v>317.04995240362</v>
+        <v>317.0499513195</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H17" s="1">
-        <v>1140689.51</v>
+        <v>1059521.93</v>
       </c>
       <c r="I17" s="1">
-        <v>-3441.18</v>
+        <v>-9785.65</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.3016754313801</v>
+        <v>-0.92359107659055</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1137248.33</v>
+        <v>1049736.28</v>
       </c>
       <c r="N17" s="1">
-        <v>1137248.33</v>
+        <v>1049736.28</v>
       </c>
       <c r="O17" s="1">
-        <v>0.77</v>
+        <v>0.74</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B18" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C18" s="1">
-        <v>9853.0</v>
+        <v>9685.0</v>
       </c>
       <c r="D18" s="1">
-        <v>195.64</v>
+        <v>181.46</v>
       </c>
       <c r="E18" s="1">
-        <v>214.83139449914</v>
+        <v>214.83139494063</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
       <c r="G18">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H18" s="1">
-        <v>1799732.69</v>
+        <v>1769046.09</v>
       </c>
       <c r="I18" s="1">
-        <v>-167107.2</v>
+        <v>-246793.95</v>
       </c>
       <c r="J18" s="1">
-        <v>-9.2851122240826</v>
+        <v>-13.950679487384</v>
       </c>
       <c r="K18">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>0.0</v>
+      </c>
+      <c r="L18">
+        <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1632625.49</v>
+        <v>1522252.14</v>
       </c>
       <c r="N18" s="1">
-        <v>1637350.89</v>
+        <v>1522252.14</v>
       </c>
       <c r="O18" s="1">
-        <v>1.11</v>
+        <v>1.08</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C19" s="1">
-        <v>1402.0</v>
+        <v>1378.0</v>
       </c>
       <c r="D19" s="1">
-        <v>742.83</v>
+        <v>680.88</v>
       </c>
       <c r="E19" s="1">
-        <v>403.13398002853</v>
+        <v>403.13397677794</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H19" s="1">
-        <v>482695.43</v>
+        <v>474432.46</v>
       </c>
       <c r="I19" s="1">
-        <v>399364.08</v>
+        <v>338259.3</v>
       </c>
       <c r="J19" s="1">
-        <v>82.736246332392</v>
+        <v>71.297672170239</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>882059.51</v>
+        <v>812691.76</v>
       </c>
       <c r="N19" s="1">
-        <v>882059.51</v>
+        <v>812691.76</v>
       </c>
       <c r="O19" s="1">
-        <v>0.6</v>
+        <v>0.58</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B20" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C20" s="1">
-        <v>20546.0</v>
+        <v>17065.0</v>
       </c>
       <c r="D20" s="1">
-        <v>53.61</v>
+        <v>41.51</v>
       </c>
       <c r="E20" s="1">
-        <v>42.269672929037</v>
+        <v>42.269673014943</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H20" s="1">
-        <v>744730.22</v>
+        <v>618554.52</v>
       </c>
       <c r="I20" s="1">
-        <v>188166.42</v>
+        <v>-4983.15</v>
       </c>
       <c r="J20" s="1">
-        <v>25.266387068327</v>
+        <v>-0.80561209058823</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>932896.64</v>
+        <v>613571.37</v>
       </c>
       <c r="N20" s="1">
-        <v>932896.64</v>
+        <v>613571.37</v>
       </c>
       <c r="O20" s="1">
-        <v>0.63</v>
+        <v>0.44</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B21" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C21" s="1">
-        <v>11511.0</v>
+        <v>11314.0</v>
       </c>
       <c r="D21" s="1">
-        <v>81.56</v>
+        <v>74.75</v>
       </c>
       <c r="E21" s="1">
-        <v>69.851080705412</v>
+        <v>69.85108096164</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H21" s="1">
-        <v>689014.84</v>
+        <v>677223.0</v>
       </c>
       <c r="I21" s="1">
-        <v>106138.17</v>
+        <v>55320.53</v>
       </c>
       <c r="J21" s="1">
-        <v>15.404337299905</v>
+        <v>8.1687317176174</v>
       </c>
       <c r="K21">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.32</v>
+      </c>
+      <c r="L21" t="s">
+        <v>78</v>
       </c>
       <c r="M21" s="1">
-        <v>795153.01</v>
+        <v>732543.53</v>
       </c>
       <c r="N21" s="1">
-        <v>795153.01</v>
+        <v>736179.29</v>
       </c>
       <c r="O21" s="1">
-        <v>0.54</v>
+        <v>0.52</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B22" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C22" s="1">
-        <v>3237.0</v>
+        <v>3182.0</v>
       </c>
       <c r="D22" s="1">
-        <v>258.93</v>
+        <v>253.63</v>
       </c>
       <c r="E22" s="1">
-        <v>135.77008032129</v>
+        <v>135.77008170962</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H22" s="1">
-        <v>381045.58</v>
+        <v>374571.22</v>
       </c>
       <c r="I22" s="1">
-        <v>328835.35</v>
+        <v>324476.56</v>
       </c>
       <c r="J22" s="1">
-        <v>86.298166744251</v>
+        <v>86.626132141172</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>709880.93</v>
+        <v>699047.78</v>
       </c>
       <c r="N22" s="1">
-        <v>709880.93</v>
+        <v>699047.78</v>
       </c>
       <c r="O22" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B23" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C23" s="1">
-        <v>3505.0</v>
+        <v>4036.0</v>
       </c>
       <c r="D23" s="1">
-        <v>329.88</v>
+        <v>281.99</v>
       </c>
       <c r="E23" s="1">
-        <v>273.83539514979</v>
+        <v>282.32906342914</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H23" s="1">
-        <v>809303.15</v>
+        <v>963356.83</v>
       </c>
       <c r="I23" s="1">
-        <v>169971.35</v>
+        <v>22447.97</v>
       </c>
       <c r="J23" s="1">
-        <v>21.002185645762</v>
+        <v>2.3301822648623</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>979274.5</v>
+        <v>985804.8</v>
       </c>
       <c r="N23" s="1">
-        <v>979274.5</v>
+        <v>985804.8</v>
       </c>
       <c r="O23" s="1">
-        <v>0.66</v>
+        <v>0.7</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B24" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C24" s="1">
-        <v>1402.0</v>
+        <v>1378.0</v>
       </c>
       <c r="D24" s="1">
-        <v>1010.79</v>
+        <v>972.33</v>
       </c>
       <c r="E24" s="1">
-        <v>983.84093437946</v>
+        <v>983.84093613933</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H24" s="1">
-        <v>1177636.83</v>
+        <v>1157477.57</v>
       </c>
       <c r="I24" s="1">
-        <v>22606.74</v>
+        <v>3086.09</v>
       </c>
       <c r="J24" s="1">
-        <v>1.9196699206495</v>
+        <v>0.26662201324558</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1200243.57</v>
+        <v>1160563.66</v>
       </c>
       <c r="N24" s="1">
-        <v>1200243.57</v>
+        <v>1160563.66</v>
       </c>
       <c r="O24" s="1">
-        <v>0.81</v>
+        <v>0.82</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B25" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C25" s="1">
-        <v>5487.0</v>
+        <v>8960.0</v>
       </c>
       <c r="D25" s="1">
-        <v>112.27</v>
+        <v>103.4</v>
       </c>
       <c r="E25" s="1">
-        <v>122.73080554037</v>
+        <v>112.5151015625</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H25" s="1">
-        <v>570625.71</v>
+        <v>860023.06</v>
       </c>
       <c r="I25" s="1">
-        <v>-48879.72</v>
+        <v>-57542.33</v>
       </c>
       <c r="J25" s="1">
-        <v>-8.5659862749612</v>
+        <v>-6.6907891981408</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>521745.99</v>
+        <v>802480.73</v>
       </c>
       <c r="N25" s="1">
-        <v>521745.99</v>
+        <v>802480.73</v>
       </c>
       <c r="O25" s="1">
-        <v>0.35</v>
+        <v>0.57</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B26" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C26" s="1">
-        <v>3623.0</v>
+        <v>3561.0</v>
       </c>
       <c r="D26" s="1">
-        <v>160.39</v>
+        <v>133.12</v>
       </c>
       <c r="E26" s="1">
-        <v>131.94393596467</v>
+        <v>131.94393709632</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
       <c r="G26">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H26" s="1">
-        <v>408162.42</v>
+        <v>401177.58</v>
       </c>
       <c r="I26" s="1">
-        <v>83997.29</v>
+        <v>9424.69</v>
       </c>
       <c r="J26" s="1">
-        <v>20.579378669893</v>
+        <v>2.3492564066018</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>492159.71</v>
+        <v>410602.27</v>
       </c>
       <c r="N26" s="1">
-        <v>492159.71</v>
+        <v>410602.27</v>
       </c>
       <c r="O26" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B27" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C27" s="1">
-        <v>3721.0</v>
+        <v>3657.0</v>
       </c>
       <c r="D27" s="1">
-        <v>210.64</v>
+        <v>189.35</v>
       </c>
       <c r="E27" s="1">
-        <v>236.35743617307</v>
+        <v>236.35743505606</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
       <c r="G27">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H27" s="1">
-        <v>753855.93</v>
+        <v>740889.85</v>
       </c>
       <c r="I27" s="1">
-        <v>-90019.7</v>
+        <v>-141103.84</v>
       </c>
       <c r="J27" s="1">
-        <v>-11.941233917202</v>
+        <v>-19.045184651943</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>663836.23</v>
+        <v>599786.01</v>
       </c>
       <c r="N27" s="1">
-        <v>663836.23</v>
+        <v>599786.01</v>
       </c>
       <c r="O27" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B28" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C28" s="1">
-        <v>8733.0</v>
+        <v>8584.0</v>
       </c>
       <c r="D28" s="1">
-        <v>111.96</v>
+        <v>125.08</v>
       </c>
       <c r="E28" s="1">
-        <v>113.54906675827</v>
+        <v>113.54906686859</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H28" s="1">
-        <v>832423.08</v>
+        <v>818220.51</v>
       </c>
       <c r="I28" s="1">
-        <v>-4315.45</v>
+        <v>111780.98</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.51842027253737</v>
+        <v>13.661473726685</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>828107.63</v>
+        <v>930001.49</v>
       </c>
       <c r="N28" s="1">
-        <v>828107.63</v>
+        <v>930001.49</v>
       </c>
       <c r="O28" s="1">
-        <v>0.56</v>
+        <v>0.66</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B29" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C29" s="1">
-        <v>1433.0</v>
+        <v>1409.0</v>
       </c>
       <c r="D29" s="1">
-        <v>629.71</v>
+        <v>559.73</v>
       </c>
       <c r="E29" s="1">
-        <v>478.22217027216</v>
+        <v>478.22217175302</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
       <c r="G29">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H29" s="1">
-        <v>589117.19</v>
+        <v>579250.61</v>
       </c>
       <c r="I29" s="1">
-        <v>175153.52</v>
+        <v>103867.25</v>
       </c>
       <c r="J29" s="1">
-        <v>29.731524215072</v>
+        <v>17.931314737847</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>764270.71</v>
+        <v>683117.86</v>
       </c>
       <c r="N29" s="1">
-        <v>764270.71</v>
+        <v>683117.86</v>
       </c>
       <c r="O29" s="1">
-        <v>0.52</v>
+        <v>0.48</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B30" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C30" s="1">
-        <v>5556.0</v>
+        <v>5461.0</v>
       </c>
       <c r="D30" s="1">
-        <v>177.2</v>
+        <v>173.3</v>
       </c>
       <c r="E30" s="1">
-        <v>172.7770050396</v>
+        <v>172.77700421168</v>
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
       <c r="G30">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H30" s="1">
-        <v>819024.87</v>
+        <v>805020.67</v>
       </c>
       <c r="I30" s="1">
-        <v>14822.17</v>
+        <v>14720.6</v>
       </c>
       <c r="J30" s="1">
-        <v>1.8097338118683</v>
+        <v>1.8285990097621</v>
       </c>
       <c r="K30">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.74</v>
+      </c>
+      <c r="L30" t="s">
+        <v>97</v>
       </c>
       <c r="M30" s="1">
-        <v>833847.04</v>
+        <v>819741.27</v>
       </c>
       <c r="N30" s="1">
-        <v>833847.04</v>
+        <v>823780.85</v>
       </c>
       <c r="O30" s="1">
-        <v>0.56</v>
+        <v>0.58</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B31" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C31" s="1">
-        <v>3485.0</v>
+        <v>3425.0</v>
       </c>
       <c r="D31" s="1">
-        <v>375.92</v>
+        <v>356.8</v>
       </c>
       <c r="E31" s="1">
-        <v>356.9612482066</v>
+        <v>356.96124963504</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
       <c r="G31">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H31" s="1">
-        <v>1059880.24</v>
+        <v>1041632.66</v>
       </c>
       <c r="I31" s="1">
-        <v>49699.84</v>
+        <v>16868.86</v>
       </c>
       <c r="J31" s="1">
-        <v>4.6891939413834</v>
+        <v>1.6194634296509</v>
       </c>
       <c r="K31">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.95</v>
+      </c>
+      <c r="L31" t="s">
+        <v>100</v>
       </c>
       <c r="M31" s="1">
-        <v>1109580.08</v>
+        <v>1058501.52</v>
       </c>
       <c r="N31" s="1">
-        <v>1109580.08</v>
+        <v>1061764.84</v>
       </c>
       <c r="O31" s="1">
         <v>0.75</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B32" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C32" s="1">
-        <v>19032.0</v>
+        <v>18707.0</v>
       </c>
       <c r="D32" s="1">
-        <v>86.47</v>
+        <v>82.5</v>
       </c>
       <c r="E32" s="1">
-        <v>77.917094892812</v>
+        <v>77.917094670444</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
       <c r="G32">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H32" s="1">
-        <v>1265255.47</v>
+        <v>1243649.33</v>
       </c>
       <c r="I32" s="1">
-        <v>128576.19</v>
+        <v>93143.65</v>
       </c>
       <c r="J32" s="1">
-        <v>10.162073434861</v>
+        <v>7.4895428922878</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1393831.66</v>
+        <v>1336792.98</v>
       </c>
       <c r="N32" s="1">
-        <v>1393831.66</v>
+        <v>1336792.98</v>
       </c>
       <c r="O32" s="1">
-        <v>0.94</v>
+        <v>0.95</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B33" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="C33" s="1">
         <v>19.0</v>
       </c>
       <c r="D33" s="1">
-        <v>1051.99</v>
+        <v>906.7</v>
       </c>
       <c r="E33" s="1">
         <v>945.38736842105</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
       <c r="G33">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H33" s="1">
         <v>15431.11</v>
       </c>
       <c r="I33" s="1">
-        <v>1497.67</v>
+        <v>-509.24</v>
       </c>
       <c r="J33" s="1">
-        <v>9.7055234522986</v>
+        <v>-3.3000866431514</v>
       </c>
       <c r="K33">
-        <v>3.24</v>
+        <v>0.0</v>
       </c>
       <c r="L33">
-        <v>61.54</v>
+        <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>16928.78</v>
+        <v>14921.87</v>
       </c>
       <c r="N33" s="1">
-        <v>16990.32</v>
+        <v>14921.87</v>
       </c>
       <c r="O33" s="1">
         <v>0.01</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B34" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="C34" s="1">
-        <v>3640.0</v>
+        <v>3577.0</v>
       </c>
       <c r="D34" s="1">
-        <v>1051.99</v>
+        <v>906.7</v>
       </c>
       <c r="E34" s="1">
-        <v>593.83701923077</v>
+        <v>593.83701984904</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
       <c r="G34">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H34" s="1">
-        <v>1973700.08</v>
+        <v>1939539.89</v>
       </c>
       <c r="I34" s="1">
-        <v>1269497.68</v>
+        <v>869698.66</v>
       </c>
       <c r="J34" s="1">
-        <v>64.320698613945</v>
+        <v>44.840462652202</v>
       </c>
       <c r="K34">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>0.0</v>
+      </c>
+      <c r="L34">
+        <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3243197.76</v>
+        <v>2809238.55</v>
       </c>
       <c r="N34" s="1">
-        <v>3247007.06</v>
+        <v>2809238.55</v>
       </c>
       <c r="O34" s="1">
-        <v>2.19</v>
+        <v>1.99</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B35" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C35" s="1">
-        <v>7846.0</v>
+        <v>7712.0</v>
       </c>
       <c r="D35" s="1">
-        <v>150.75</v>
+        <v>128.15</v>
       </c>
       <c r="E35" s="1">
-        <v>144.29944812643</v>
+        <v>144.29944761411</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
       <c r="G35">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H35" s="1">
-        <v>972574.07</v>
+        <v>955963.7</v>
       </c>
       <c r="I35" s="1">
-        <v>29191.41</v>
+        <v>-99928.36</v>
       </c>
       <c r="J35" s="1">
-        <v>3.001458798917</v>
+        <v>-10.453154235877</v>
       </c>
       <c r="K35">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>0.0</v>
+      </c>
+      <c r="L35">
+        <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1001765.48</v>
+        <v>856035.34</v>
       </c>
       <c r="N35" s="1">
-        <v>1004376.1</v>
+        <v>856035.34</v>
       </c>
       <c r="O35" s="1">
-        <v>0.68</v>
+        <v>0.61</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B36" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C36" s="1">
-        <v>3429.0</v>
+        <v>2828.0</v>
       </c>
       <c r="D36" s="1">
-        <v>379.92</v>
+        <v>314.63</v>
       </c>
       <c r="E36" s="1">
-        <v>395.36653543307</v>
+        <v>395.36653465347</v>
       </c>
       <c r="F36" t="s">
         <v>11</v>
       </c>
       <c r="G36">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H36" s="1">
-        <v>1166475.19</v>
+        <v>962027.37</v>
       </c>
       <c r="I36" s="1">
-        <v>-63107.97</v>
+        <v>-191326.95</v>
       </c>
       <c r="J36" s="1">
-        <v>-5.4101424994731</v>
+        <v>-19.887890507731</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1103367.22</v>
+        <v>770700.42</v>
       </c>
       <c r="N36" s="1">
-        <v>1103367.22</v>
+        <v>770700.42</v>
       </c>
       <c r="O36" s="1">
-        <v>0.75</v>
+        <v>0.55</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B37" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C37" s="1">
-        <v>32605.0</v>
+        <v>32048.0</v>
       </c>
       <c r="D37" s="1">
-        <v>49.47</v>
+        <v>44.19</v>
       </c>
       <c r="E37" s="1">
-        <v>42.827194602055</v>
+        <v>42.827194520719</v>
       </c>
       <c r="F37" t="s">
         <v>11</v>
       </c>
       <c r="G37">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H37" s="1">
-        <v>1201191.17</v>
+        <v>1180670.9</v>
       </c>
       <c r="I37" s="1">
-        <v>164921.6</v>
+        <v>46008.29</v>
       </c>
       <c r="J37" s="1">
-        <v>13.729837857533</v>
+        <v>3.8967920696614</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1366112.77</v>
+        <v>1226679.19</v>
       </c>
       <c r="N37" s="1">
-        <v>1366112.77</v>
+        <v>1226679.19</v>
       </c>
       <c r="O37" s="1">
-        <v>0.92</v>
+        <v>0.87</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B38" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C38" s="1">
-        <v>13548.0</v>
+        <v>13317.0</v>
       </c>
       <c r="D38" s="1">
-        <v>68.08</v>
+        <v>52.09</v>
       </c>
       <c r="E38" s="1">
-        <v>64.118153232949</v>
+        <v>64.118153488023</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
       <c r="G38">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H38" s="1">
-        <v>735353.2</v>
+        <v>722815.07</v>
       </c>
       <c r="I38" s="1">
-        <v>45834.1</v>
+        <v>-121964.03</v>
       </c>
       <c r="J38" s="1">
-        <v>6.2329367710646</v>
+        <v>-16.873476365123</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>781187.3</v>
+        <v>600851.04</v>
       </c>
       <c r="N38" s="1">
-        <v>781187.3</v>
+        <v>600851.04</v>
       </c>
       <c r="O38" s="1">
-        <v>0.53</v>
+        <v>0.43</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B39" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C39" s="1">
-        <v>3133.0</v>
+        <v>3079.0</v>
       </c>
       <c r="D39" s="1">
-        <v>342.26</v>
+        <v>286.79</v>
       </c>
       <c r="E39" s="1">
-        <v>313.75960740504</v>
+        <v>313.75960701526</v>
       </c>
       <c r="F39" t="s">
         <v>11</v>
       </c>
       <c r="G39">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H39" s="1">
-        <v>836496.49</v>
+        <v>822078.74</v>
       </c>
       <c r="I39" s="1">
-        <v>71694.06</v>
+        <v>-57222.6</v>
       </c>
       <c r="J39" s="1">
-        <v>8.5707544331716</v>
+        <v>-6.9607200886864</v>
       </c>
       <c r="K39">
-        <v>0.0</v>
+        <v>0.28</v>
       </c>
       <c r="L39">
-        <v>0.0</v>
+        <v>877.43</v>
       </c>
       <c r="M39" s="1">
-        <v>908190.55</v>
+        <v>764856.14</v>
       </c>
       <c r="N39" s="1">
-        <v>908190.55</v>
+        <v>765733.57</v>
       </c>
       <c r="O39" s="1">
-        <v>0.61</v>
+        <v>0.54</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B40" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C40" s="1">
-        <v>13727.0</v>
+        <v>13492.0</v>
       </c>
       <c r="D40" s="1">
-        <v>78.71</v>
+        <v>72.81</v>
       </c>
       <c r="E40" s="1">
-        <v>84.162429518467</v>
+        <v>84.162429587904</v>
       </c>
       <c r="F40" t="s">
         <v>11</v>
       </c>
       <c r="G40">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H40" s="1">
-        <v>989965.6</v>
+        <v>973017.84</v>
       </c>
       <c r="I40" s="1">
-        <v>-74871.02</v>
+        <v>-122127.83</v>
       </c>
       <c r="J40" s="1">
-        <v>-7.5629920878059</v>
+        <v>-12.551448183108</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>915094.58</v>
+        <v>850890.01</v>
       </c>
       <c r="N40" s="1">
-        <v>915094.58</v>
+        <v>850890.01</v>
       </c>
       <c r="O40" s="1">
-        <v>0.62</v>
+        <v>0.6</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B41" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C41" s="1">
-        <v>11022.0</v>
+        <v>10834.0</v>
       </c>
       <c r="D41" s="1">
-        <v>148.95</v>
+        <v>137.21</v>
       </c>
       <c r="E41" s="1">
-        <v>112.21137180185</v>
+        <v>112.2113716079</v>
       </c>
       <c r="F41" t="s">
         <v>11</v>
       </c>
       <c r="G41">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H41" s="1">
-        <v>1053539.07</v>
+        <v>1035569.07</v>
       </c>
       <c r="I41" s="1">
-        <v>336930.06</v>
+        <v>252030.01</v>
       </c>
       <c r="J41" s="1">
-        <v>31.980784537967</v>
+        <v>24.337344297083</v>
       </c>
       <c r="K41">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.5</v>
+      </c>
+      <c r="L41" t="s">
+        <v>119</v>
       </c>
       <c r="M41" s="1">
-        <v>1390469.13</v>
+        <v>1287599.08</v>
       </c>
       <c r="N41" s="1">
-        <v>1390469.13</v>
+        <v>1292985.58</v>
       </c>
       <c r="O41" s="1">
-        <v>0.94</v>
+        <v>0.92</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B42" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="C42" s="1">
-        <v>906.0</v>
+        <v>891.0</v>
       </c>
       <c r="D42" s="1">
-        <v>859.57</v>
+        <v>813.53</v>
       </c>
       <c r="E42" s="1">
-        <v>707.01785871965</v>
+        <v>707.01785634119</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
       <c r="G42">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H42" s="1">
-        <v>546986.82</v>
+        <v>537930.75</v>
       </c>
       <c r="I42" s="1">
-        <v>112596.83</v>
+        <v>89921.33</v>
       </c>
       <c r="J42" s="1">
-        <v>20.584925611187</v>
+        <v>16.716153519761</v>
       </c>
       <c r="K42">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.77</v>
+      </c>
+      <c r="L42" t="s">
+        <v>122</v>
       </c>
       <c r="M42" s="1">
-        <v>659583.65</v>
+        <v>627852.08</v>
       </c>
       <c r="N42" s="1">
-        <v>659583.65</v>
+        <v>630324.06</v>
       </c>
       <c r="O42" s="1">
         <v>0.45</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="B43" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="C43" s="1">
-        <v>8231.0</v>
+        <v>8090.0</v>
       </c>
       <c r="D43" s="1">
-        <v>380.72</v>
+        <v>320.75</v>
       </c>
       <c r="E43" s="1">
-        <v>367.85395456202</v>
+        <v>367.85395426452</v>
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
       <c r="G43">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H43" s="1">
-        <v>2586630.35</v>
+        <v>2542320.44</v>
       </c>
       <c r="I43" s="1">
-        <v>67478.5</v>
+        <v>-294708.92</v>
       </c>
       <c r="J43" s="1">
-        <v>2.6087415235037</v>
+        <v>-11.592123296621</v>
       </c>
       <c r="K43">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.41</v>
+      </c>
+      <c r="L43" t="s">
+        <v>125</v>
       </c>
       <c r="M43" s="1">
-        <v>2654108.85</v>
+        <v>2247611.52</v>
       </c>
       <c r="N43" s="1">
-        <v>2654108.85</v>
+        <v>2259040.52</v>
       </c>
       <c r="O43" s="1">
-        <v>1.79</v>
+        <v>1.6</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="B44" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="C44" s="1">
-        <v>2055.0</v>
+        <v>2020.0</v>
       </c>
       <c r="D44" s="1">
-        <v>511.63</v>
+        <v>475.74</v>
       </c>
       <c r="E44" s="1">
-        <v>448.5397810219</v>
+        <v>448.53978217822</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
       <c r="G44">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H44" s="1">
-        <v>788359.04</v>
+        <v>774932.0</v>
       </c>
       <c r="I44" s="1">
-        <v>102129.36</v>
+        <v>57458.47</v>
       </c>
       <c r="J44" s="1">
-        <v>12.954676082613</v>
+        <v>7.414646704485</v>
       </c>
       <c r="K44">
-        <v>0.84</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>0.0</v>
+      </c>
+      <c r="L44">
+        <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>890488.4</v>
+        <v>832390.47</v>
       </c>
       <c r="N44" s="1">
-        <v>892218.45</v>
+        <v>832390.47</v>
       </c>
       <c r="O44" s="1">
-        <v>0.6</v>
+        <v>0.59</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B45" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="C45" s="1">
-        <v>11193.0</v>
+        <v>11002.0</v>
       </c>
       <c r="D45" s="1">
-        <v>82.23</v>
+        <v>66.62</v>
       </c>
       <c r="E45" s="1">
-        <v>73.231700169749</v>
+        <v>73.231700599891</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
       <c r="G45">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H45" s="1">
-        <v>703612.12</v>
+        <v>691605.52</v>
       </c>
       <c r="I45" s="1">
-        <v>75925.77</v>
+        <v>-56739.14</v>
       </c>
       <c r="J45" s="1">
-        <v>10.790855905097</v>
+        <v>-8.2039744275031</v>
       </c>
       <c r="K45">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.24</v>
+      </c>
+      <c r="L45" t="s">
+        <v>130</v>
       </c>
       <c r="M45" s="1">
-        <v>779537.89</v>
+        <v>634866.38</v>
       </c>
       <c r="N45" s="1">
-        <v>779537.89</v>
+        <v>637534.69</v>
       </c>
       <c r="O45" s="1">
-        <v>0.53</v>
+        <v>0.45</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="B46" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="C46" s="1">
-        <v>716.0</v>
+        <v>647.0</v>
       </c>
       <c r="D46" s="1">
-        <v>503.51</v>
+        <v>477.97</v>
       </c>
       <c r="E46" s="1">
-        <v>466.98124301676</v>
+        <v>466.98123647604</v>
       </c>
       <c r="F46" t="s">
         <v>11</v>
       </c>
       <c r="G46">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H46" s="1">
-        <v>288528.68</v>
+        <v>260723.54</v>
       </c>
       <c r="I46" s="1">
-        <v>16809.81</v>
+        <v>7138.38</v>
       </c>
       <c r="J46" s="1">
-        <v>5.8260447453612</v>
+        <v>2.7379115825138</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>305338.49</v>
+        <v>267861.92</v>
       </c>
       <c r="N46" s="1">
-        <v>305338.49</v>
+        <v>267861.92</v>
       </c>
       <c r="O46" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="B47" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="C47" s="1">
         <v>3332.0</v>
       </c>
       <c r="D47" s="1">
-        <v>503.51</v>
+        <v>477.97</v>
       </c>
       <c r="E47" s="1">
         <v>254.3075210084</v>
       </c>
       <c r="F47" t="s">
         <v>11</v>
       </c>
       <c r="G47">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H47" s="1">
         <v>764809.79</v>
       </c>
       <c r="I47" s="1">
-        <v>656122.98</v>
+        <v>614658.41</v>
       </c>
       <c r="J47" s="1">
-        <v>85.789040435793</v>
+        <v>80.3674871892</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1420932.77</v>
+        <v>1379468.2</v>
       </c>
       <c r="N47" s="1">
-        <v>1420932.77</v>
+        <v>1379468.2</v>
       </c>
       <c r="O47" s="1">
-        <v>0.96</v>
+        <v>0.98</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="B48" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="C48" s="1">
-        <v>9470.0</v>
+        <v>11091.0</v>
       </c>
       <c r="D48" s="1">
-        <v>300.3</v>
+        <v>286.56</v>
       </c>
       <c r="E48" s="1">
-        <v>289.93163885956</v>
+        <v>290.08747993869</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
       <c r="G48">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H48" s="1">
-        <v>2344457.19</v>
+        <v>2749681.98</v>
       </c>
       <c r="I48" s="1">
-        <v>64148.72</v>
+        <v>3230.07</v>
       </c>
       <c r="J48" s="1">
-        <v>2.736186451756</v>
+        <v>0.11747067564519</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2408605.91</v>
+        <v>2752912.05</v>
       </c>
       <c r="N48" s="1">
-        <v>2408605.91</v>
+        <v>2752912.05</v>
       </c>
       <c r="O48" s="1">
-        <v>1.63</v>
+        <v>1.95</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="B49" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="C49" s="1">
-        <v>37322.0</v>
+        <v>36684.0</v>
       </c>
       <c r="D49" s="1">
-        <v>30.28</v>
+        <v>26.59</v>
       </c>
       <c r="E49" s="1">
-        <v>32.147454584427</v>
+        <v>32.147454476066</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
       <c r="G49">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H49" s="1">
-        <v>1024334.07</v>
+        <v>1006823.62</v>
       </c>
       <c r="I49" s="1">
-        <v>-67181.4</v>
+        <v>-161931.84</v>
       </c>
       <c r="J49" s="1">
-        <v>-6.5585439328402</v>
+        <v>-16.083436739396</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>957152.67</v>
+        <v>844891.78</v>
       </c>
       <c r="N49" s="1">
-        <v>957152.67</v>
+        <v>844891.78</v>
       </c>
       <c r="O49" s="1">
-        <v>0.65</v>
+        <v>0.6</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="B50" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="C50" s="1">
-        <v>13894.0</v>
+        <v>11692.0</v>
       </c>
       <c r="D50" s="1">
-        <v>87.68</v>
+        <v>90.0</v>
       </c>
       <c r="E50" s="1">
-        <v>133.66261839643</v>
+        <v>133.66261888471</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
       <c r="G50">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H50" s="1">
-        <v>1582817.48</v>
+        <v>1331963.58</v>
       </c>
       <c r="I50" s="1">
-        <v>-551034.71</v>
+        <v>-420504.07</v>
       </c>
       <c r="J50" s="1">
-        <v>-34.813534533369</v>
+        <v>-31.570237828875</v>
       </c>
       <c r="K50">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>0.0</v>
+      </c>
+      <c r="L50">
+        <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1031782.77</v>
+        <v>911459.51</v>
       </c>
       <c r="N50" s="1">
-        <v>1033323.68</v>
+        <v>911459.51</v>
       </c>
       <c r="O50" s="1">
-        <v>0.7</v>
+        <v>0.65</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="B51" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C51" s="1">
-        <v>38742.0</v>
+        <v>38080.0</v>
       </c>
       <c r="D51" s="1">
-        <v>22.16</v>
+        <v>17.93</v>
       </c>
       <c r="E51" s="1">
-        <v>18.909090392855</v>
+        <v>18.909090336135</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
       <c r="G51">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H51" s="1">
-        <v>625507.55</v>
+        <v>614819.25</v>
       </c>
       <c r="I51" s="1">
-        <v>101622.73</v>
+        <v>-23416.56</v>
       </c>
       <c r="J51" s="1">
-        <v>16.246443388253</v>
+        <v>-3.8086901150216</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>727130.28</v>
+        <v>591402.69</v>
       </c>
       <c r="N51" s="1">
-        <v>727130.28</v>
+        <v>591402.69</v>
       </c>
       <c r="O51" s="1">
-        <v>0.49</v>
+        <v>0.42</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="B52" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C52" s="1">
-        <v>2824.0</v>
+        <v>2776.0</v>
       </c>
       <c r="D52" s="1">
-        <v>508.08</v>
+        <v>488.15</v>
       </c>
       <c r="E52" s="1">
-        <v>460.85609419263</v>
+        <v>460.85609510086</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
       <c r="G52">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H52" s="1">
-        <v>1111103.96</v>
+        <v>1092218.34</v>
       </c>
       <c r="I52" s="1">
-        <v>104122.53</v>
+        <v>81540.34</v>
       </c>
       <c r="J52" s="1">
-        <v>9.3710880123224</v>
+        <v>7.4655713984806</v>
       </c>
       <c r="K52">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.39</v>
+      </c>
+      <c r="L52" t="s">
+        <v>143</v>
       </c>
       <c r="M52" s="1">
-        <v>1215226.49</v>
+        <v>1173758.68</v>
       </c>
       <c r="N52" s="1">
-        <v>1215226.49</v>
+        <v>1177605.89</v>
       </c>
       <c r="O52" s="1">
-        <v>0.82</v>
+        <v>0.84</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="B53" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="C53" s="1">
-        <v>1474.0</v>
+        <v>1449.0</v>
       </c>
       <c r="D53" s="1">
-        <v>676.57</v>
+        <v>560.69</v>
       </c>
       <c r="E53" s="1">
-        <v>556.13495251018</v>
+        <v>556.13495514148</v>
       </c>
       <c r="F53" t="s">
         <v>11</v>
       </c>
       <c r="G53">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H53" s="1">
-        <v>699931.16</v>
+        <v>688059.87</v>
       </c>
       <c r="I53" s="1">
-        <v>144706.92</v>
+        <v>15655.86</v>
       </c>
       <c r="J53" s="1">
-        <v>20.674450327372</v>
+        <v>2.2753630436258</v>
       </c>
       <c r="K53">
-        <v>0.0</v>
+        <v>0.51</v>
       </c>
       <c r="L53">
-        <v>0.0</v>
+        <v>741.79</v>
       </c>
       <c r="M53" s="1">
-        <v>844638.08</v>
+        <v>703715.73</v>
       </c>
       <c r="N53" s="1">
-        <v>844638.08</v>
+        <v>704457.52</v>
       </c>
       <c r="O53" s="1">
-        <v>0.57</v>
+        <v>0.5</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="B54" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="C54" s="1">
-        <v>7822.0</v>
+        <v>7688.0</v>
       </c>
       <c r="D54" s="1">
-        <v>81.69</v>
+        <v>87.91</v>
       </c>
       <c r="E54" s="1">
-        <v>77.340401431859</v>
+        <v>77.340401925078</v>
       </c>
       <c r="F54" t="s">
         <v>11</v>
       </c>
       <c r="G54">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H54" s="1">
-        <v>517438.65</v>
+        <v>508574.32</v>
       </c>
       <c r="I54" s="1">
-        <v>23748.09</v>
+        <v>76832.42</v>
       </c>
       <c r="J54" s="1">
-        <v>4.5895469926725</v>
+        <v>15.107412423026</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>541186.74</v>
+        <v>585406.74</v>
       </c>
       <c r="N54" s="1">
-        <v>541186.74</v>
+        <v>585406.74</v>
       </c>
       <c r="O54" s="1">
-        <v>0.37</v>
+        <v>0.42</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="B55" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="C55" s="1">
-        <v>2658.0</v>
+        <v>2613.0</v>
       </c>
       <c r="D55" s="1">
-        <v>517.21</v>
+        <v>496.32</v>
       </c>
       <c r="E55" s="1">
-        <v>556.62816027088</v>
+        <v>556.62815920398</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
       <c r="G55">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H55" s="1">
-        <v>1263186.9</v>
+        <v>1241801.12</v>
       </c>
       <c r="I55" s="1">
-        <v>-98840.17</v>
+        <v>-118471.4</v>
       </c>
       <c r="J55" s="1">
-        <v>-7.824667117748</v>
+        <v>-9.5402877394731</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1164346.73</v>
+        <v>1123329.72</v>
       </c>
       <c r="N55" s="1">
-        <v>1164346.73</v>
+        <v>1123329.72</v>
       </c>
       <c r="O55" s="1">
-        <v>0.79</v>
+        <v>0.8</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="B56" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="C56" s="1">
-        <v>18510.0</v>
+        <v>18194.0</v>
       </c>
       <c r="D56" s="1">
-        <v>123.82</v>
+        <v>114.18</v>
       </c>
       <c r="E56" s="1">
-        <v>80.401531604538</v>
+        <v>80.401531823678</v>
       </c>
       <c r="F56" t="s">
         <v>11</v>
       </c>
       <c r="G56">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H56" s="1">
-        <v>1270855.54</v>
+        <v>1249159.68</v>
       </c>
       <c r="I56" s="1">
-        <v>670288.02</v>
+        <v>550226.13</v>
       </c>
       <c r="J56" s="1">
-        <v>52.743053706954</v>
+        <v>44.047701731775</v>
       </c>
       <c r="K56">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.52</v>
+      </c>
+      <c r="L56" t="s">
+        <v>152</v>
       </c>
       <c r="M56" s="1">
-        <v>1941143.56</v>
+        <v>1799385.81</v>
       </c>
       <c r="N56" s="1">
-        <v>1941143.56</v>
+        <v>1808762.53</v>
       </c>
       <c r="O56" s="1">
-        <v>1.31</v>
+        <v>1.28</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="B57" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="C57" s="1">
-        <v>8757.0</v>
+        <v>8607.0</v>
       </c>
       <c r="D57" s="1">
-        <v>648.18</v>
+        <v>593.66</v>
       </c>
       <c r="E57" s="1">
-        <v>716.39081077995</v>
+        <v>716.39081096782</v>
       </c>
       <c r="F57" t="s">
         <v>11</v>
       </c>
       <c r="G57">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H57" s="1">
-        <v>5350957.58</v>
+        <v>5259300.2</v>
       </c>
       <c r="I57" s="1">
-        <v>-543544.81</v>
+        <v>-833460.77</v>
       </c>
       <c r="J57" s="1">
-        <v>-10.157897943941</v>
+        <v>-15.84737015012</v>
       </c>
       <c r="K57">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.32</v>
+      </c>
+      <c r="L57" t="s">
+        <v>155</v>
       </c>
       <c r="M57" s="1">
-        <v>4807412.77</v>
+        <v>4425839.43</v>
       </c>
       <c r="N57" s="1">
-        <v>4807412.77</v>
+        <v>4428579.21</v>
       </c>
       <c r="O57" s="1">
-        <v>3.25</v>
+        <v>3.14</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="B58" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="C58" s="1">
-        <v>8540.0</v>
+        <v>8394.0</v>
       </c>
       <c r="D58" s="1">
-        <v>72.07</v>
+        <v>68.56</v>
       </c>
       <c r="E58" s="1">
-        <v>80.395492974239</v>
+        <v>80.395493209435</v>
       </c>
       <c r="F58" t="s">
         <v>11</v>
       </c>
       <c r="G58">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H58" s="1">
-        <v>586184.41</v>
+        <v>576162.99</v>
       </c>
       <c r="I58" s="1">
-        <v>-64902.29</v>
+        <v>-77685.17</v>
       </c>
       <c r="J58" s="1">
-        <v>-11.071991832741</v>
+        <v>-13.483193358185</v>
       </c>
       <c r="K58">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>0.0</v>
+      </c>
+      <c r="L58">
+        <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>521282.12</v>
+        <v>498477.82</v>
       </c>
       <c r="N58" s="1">
-        <v>524203.21</v>
+        <v>498477.82</v>
       </c>
       <c r="O58" s="1">
         <v>0.35</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="B59" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="C59" s="1">
-        <v>3296.0</v>
+        <v>5133.0</v>
       </c>
       <c r="D59" s="1">
-        <v>412.37</v>
+        <v>422.9</v>
       </c>
       <c r="E59" s="1">
-        <v>378.80079490291</v>
+        <v>397.34622637834</v>
       </c>
       <c r="F59" t="s">
         <v>11</v>
       </c>
       <c r="G59">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H59" s="1">
-        <v>1058747.01</v>
+        <v>1741343.8</v>
       </c>
       <c r="I59" s="1">
-        <v>92410.37</v>
+        <v>138903.67</v>
       </c>
       <c r="J59" s="1">
-        <v>8.7282768335752</v>
+        <v>7.9768090597618</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1151157.38</v>
+        <v>1880247.47</v>
       </c>
       <c r="N59" s="1">
-        <v>1151157.38</v>
+        <v>1880247.47</v>
       </c>
       <c r="O59" s="1">
-        <v>0.78</v>
+        <v>1.33</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="B60" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="C60" s="1">
-        <v>24190.0</v>
+        <v>23777.0</v>
       </c>
       <c r="D60" s="1">
-        <v>392.74</v>
+        <v>381.87</v>
       </c>
       <c r="E60" s="1">
-        <v>500.10573749483</v>
+        <v>500.10573747739</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
       <c r="G60">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H60" s="1">
-        <v>10334121.72</v>
+        <v>10157685.5</v>
       </c>
       <c r="I60" s="1">
-        <v>-2287725.01</v>
+        <v>-2293048.87</v>
       </c>
       <c r="J60" s="1">
-        <v>-22.137585292541</v>
+        <v>-22.574521233208</v>
       </c>
       <c r="K60">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>0.0</v>
+      </c>
+      <c r="L60">
+        <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>8046396.71</v>
+        <v>7864636.63</v>
       </c>
       <c r="N60" s="1">
-        <v>8059593.68</v>
+        <v>7864636.63</v>
       </c>
       <c r="O60" s="1">
-        <v>5.44</v>
+        <v>5.58</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="B61" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="C61" s="1">
-        <v>6175.0</v>
+        <v>6070.0</v>
       </c>
       <c r="D61" s="1">
-        <v>166.51</v>
+        <v>161.47</v>
       </c>
       <c r="E61" s="1">
-        <v>144.26844534413</v>
+        <v>144.26844481054</v>
       </c>
       <c r="F61" t="s">
         <v>11</v>
       </c>
       <c r="G61">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H61" s="1">
-        <v>760732.36</v>
+        <v>747796.83</v>
       </c>
       <c r="I61" s="1">
-        <v>110106.34</v>
+        <v>101161.94</v>
       </c>
       <c r="J61" s="1">
-        <v>14.473728973485</v>
+        <v>13.52799797239</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>870838.7</v>
+        <v>848958.77</v>
       </c>
       <c r="N61" s="1">
-        <v>870838.7</v>
+        <v>848958.77</v>
       </c>
       <c r="O61" s="1">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="B62" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="C62" s="1">
-        <v>11660.0</v>
+        <v>9874.0</v>
       </c>
       <c r="D62" s="1">
-        <v>96.24</v>
+        <v>91.82</v>
       </c>
       <c r="E62" s="1">
-        <v>43.225473413379</v>
+        <v>93.772478225643</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
       <c r="G62">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H62" s="1">
-        <v>457315.67</v>
+        <v>792523.33</v>
       </c>
       <c r="I62" s="1">
-        <v>493102.22</v>
+        <v>-7221.74</v>
       </c>
       <c r="J62" s="1">
-        <v>107.82534961026</v>
+        <v>-0.91123374248175</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>950417.89</v>
+        <v>785301.59</v>
       </c>
       <c r="N62" s="1">
-        <v>950417.89</v>
+        <v>785301.59</v>
       </c>
       <c r="O62" s="1">
-        <v>0.64</v>
+        <v>0.56</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="B63" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="C63" s="1">
-        <v>10248.0</v>
+        <v>11660.0</v>
       </c>
       <c r="D63" s="1">
-        <v>96.24</v>
+        <v>91.82</v>
       </c>
       <c r="E63" s="1">
-        <v>93.772478532397</v>
+        <v>43.225473413379</v>
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
       <c r="G63">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H63" s="1">
-        <v>822541.94</v>
+        <v>457315.67</v>
       </c>
       <c r="I63" s="1">
-        <v>12782.46</v>
+        <v>470030.54</v>
       </c>
       <c r="J63" s="1">
-        <v>1.5540192394323</v>
+        <v>102.78032677078</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>835324.4</v>
+        <v>927346.21</v>
       </c>
       <c r="N63" s="1">
-        <v>835324.4</v>
+        <v>927346.21</v>
       </c>
       <c r="O63" s="1">
-        <v>0.56</v>
+        <v>0.66</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="B64" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="C64" s="1">
-        <v>37650.0</v>
+        <v>3206.0</v>
       </c>
       <c r="D64" s="1">
-        <v>10.8</v>
+        <v>95.8</v>
       </c>
       <c r="E64" s="1">
-        <v>23.423891367862</v>
+        <v>116.83629756706</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
       <c r="G64">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H64" s="1">
-        <v>758429.84</v>
+        <v>317088.95</v>
       </c>
       <c r="I64" s="1">
-        <v>-414040.92</v>
+        <v>-51056.21</v>
       </c>
       <c r="J64" s="1">
-        <v>-54.591855193883</v>
+        <v>-16.101541854423</v>
       </c>
       <c r="K64">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="L64">
-        <v>0.0</v>
+        <v>514.23</v>
       </c>
       <c r="M64" s="1">
-        <v>344388.92</v>
+        <v>266032.74</v>
       </c>
       <c r="N64" s="1">
-        <v>344388.92</v>
+        <v>266546.97</v>
       </c>
       <c r="O64" s="1">
-        <v>0.23</v>
+        <v>0.19</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="B65" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C65" s="1">
-        <v>3262.0</v>
+        <v>24318.0</v>
       </c>
       <c r="D65" s="1">
-        <v>130.0</v>
+        <v>89.5</v>
       </c>
       <c r="E65" s="1">
-        <v>116.83629675046</v>
+        <v>74.798555802286</v>
       </c>
       <c r="F65" t="s">
         <v>11</v>
       </c>
       <c r="G65">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H65" s="1">
-        <v>322627.62</v>
+        <v>1556213.17</v>
       </c>
       <c r="I65" s="1">
-        <v>36532.2</v>
+        <v>328984.75</v>
       </c>
       <c r="J65" s="1">
-        <v>11.323333073591</v>
+        <v>21.140082627626</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>359159.82</v>
+        <v>1885197.92</v>
       </c>
       <c r="N65" s="1">
-        <v>359159.82</v>
+        <v>1885197.92</v>
       </c>
       <c r="O65" s="1">
-        <v>0.24</v>
+        <v>1.34</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="B66" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="C66" s="1">
-        <v>24741.0</v>
+        <v>30757.0</v>
       </c>
       <c r="D66" s="1">
-        <v>93.77</v>
+        <v>172.7</v>
       </c>
       <c r="E66" s="1">
-        <v>74.798555838487</v>
+        <v>85.334505966121</v>
       </c>
       <c r="F66" t="s">
         <v>11</v>
       </c>
       <c r="G66">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H66" s="1">
-        <v>1583282.76</v>
+        <v>2465459.21</v>
       </c>
       <c r="I66" s="1">
-        <v>381622.44</v>
+        <v>2135436.33</v>
       </c>
       <c r="J66" s="1">
-        <v>24.103239777587</v>
+        <v>86.61414154972</v>
       </c>
       <c r="K66">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>0.01</v>
+      </c>
+      <c r="L66">
+        <v>186.49</v>
       </c>
       <c r="M66" s="1">
-        <v>1964905.2</v>
+        <v>4600895.54</v>
       </c>
       <c r="N66" s="1">
-        <v>1974046.39</v>
+        <v>4601082.03</v>
       </c>
       <c r="O66" s="1">
-        <v>1.33</v>
+        <v>3.26</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B67" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C67" s="1">
-        <v>30757.0</v>
+        <v>49373.0</v>
       </c>
       <c r="D67" s="1">
-        <v>177.19</v>
+        <v>172.7</v>
       </c>
       <c r="E67" s="1">
-        <v>85.334505966121</v>
+        <v>148.50698114354</v>
       </c>
       <c r="F67" t="s">
         <v>11</v>
       </c>
       <c r="G67">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H67" s="1">
-        <v>2465459.21</v>
+        <v>6269871.91</v>
       </c>
       <c r="I67" s="1">
-        <v>2150305.02</v>
+        <v>1115764.39</v>
       </c>
       <c r="J67" s="1">
-        <v>87.217221492786</v>
+        <v>17.795648874747</v>
       </c>
       <c r="K67">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L67">
-        <v>0.0</v>
+        <v>299.36</v>
       </c>
       <c r="M67" s="1">
-        <v>4615764.23</v>
+        <v>7385636.3</v>
       </c>
       <c r="N67" s="1">
-        <v>4615764.23</v>
+        <v>7385935.66</v>
       </c>
       <c r="O67" s="1">
-        <v>3.12</v>
+        <v>5.24</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B68" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="C68" s="1">
-        <v>50766.0</v>
+        <v>17164.0</v>
       </c>
       <c r="D68" s="1">
-        <v>177.19</v>
+        <v>78.41</v>
       </c>
       <c r="E68" s="1">
-        <v>148.50698105031</v>
+        <v>90.717896760662</v>
       </c>
       <c r="F68" t="s">
         <v>11</v>
       </c>
       <c r="G68">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H68" s="1">
-        <v>6446768.83</v>
+        <v>1326331.16</v>
       </c>
       <c r="I68" s="1">
-        <v>1171785.87</v>
+        <v>-160606.4</v>
       </c>
       <c r="J68" s="1">
-        <v>18.176328342147</v>
+        <v>-12.109072367718</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>7618554.7</v>
+        <v>1165724.76</v>
       </c>
       <c r="N68" s="1">
-        <v>7618554.7</v>
+        <v>1165724.76</v>
       </c>
       <c r="O68" s="1">
-        <v>5.15</v>
+        <v>0.83</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="B69" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="C69" s="1">
-        <v>17462.0</v>
+        <v>25001.0</v>
       </c>
       <c r="D69" s="1">
-        <v>72.5</v>
+        <v>37.66</v>
       </c>
       <c r="E69" s="1">
-        <v>90.717896575421</v>
+        <v>47.665141394344</v>
       </c>
       <c r="F69" t="s">
         <v>11</v>
       </c>
       <c r="G69">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H69" s="1">
-        <v>1349358.82</v>
+        <v>1017241.82</v>
       </c>
       <c r="I69" s="1">
-        <v>-277117.78</v>
+        <v>-201704.65</v>
       </c>
       <c r="J69" s="1">
-        <v>-20.536996971643</v>
+        <v>-19.828584121718</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1072241.04</v>
+        <v>815537.17</v>
       </c>
       <c r="N69" s="1">
-        <v>1072241.04</v>
+        <v>815537.17</v>
       </c>
       <c r="O69" s="1">
-        <v>0.72</v>
+        <v>0.58</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B70" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="C70" s="1">
-        <v>19261.0</v>
+        <v>13515.0</v>
       </c>
       <c r="D70" s="1">
-        <v>46.48</v>
+        <v>149.68</v>
       </c>
       <c r="E70" s="1">
-        <v>49.440751778205</v>
+        <v>178.75728079911</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
       <c r="G70">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H70" s="1">
-        <v>810175.73</v>
+        <v>2059415.61</v>
       </c>
       <c r="I70" s="1">
-        <v>-51938.01</v>
+        <v>-307206.69</v>
       </c>
       <c r="J70" s="1">
-        <v>-6.4107091926834</v>
+        <v>-14.917177888149</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>758237.72</v>
+        <v>1752208.92</v>
       </c>
       <c r="N70" s="1">
-        <v>758237.72</v>
+        <v>1752208.92</v>
       </c>
       <c r="O70" s="1">
-        <v>0.51</v>
+        <v>1.24</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="B71" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="C71" s="1">
-        <v>10498.0</v>
+        <v>5883.0</v>
       </c>
       <c r="D71" s="1">
-        <v>145.4</v>
+        <v>162.95</v>
       </c>
       <c r="E71" s="1">
-        <v>187.29264050295</v>
+        <v>189.92279279279</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
       <c r="G71">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H71" s="1">
-        <v>1673044.31</v>
+        <v>956173.83</v>
       </c>
       <c r="I71" s="1">
-        <v>-380244.11</v>
+        <v>-125827.49</v>
       </c>
       <c r="J71" s="1">
-        <v>-22.727677188657</v>
+        <v>-13.159478543771</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1292800.2</v>
+        <v>830346.34</v>
       </c>
       <c r="N71" s="1">
-        <v>1292800.2</v>
+        <v>830346.34</v>
       </c>
       <c r="O71" s="1">
-        <v>0.87</v>
+        <v>0.59</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="B72" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="C72" s="1">
-        <v>5985.0</v>
+        <v>1750.0</v>
       </c>
       <c r="D72" s="1">
-        <v>148.92</v>
+        <v>894.41</v>
       </c>
       <c r="E72" s="1">
-        <v>189.92279197995</v>
+        <v>933.85114857143</v>
       </c>
       <c r="F72" t="s">
         <v>11</v>
       </c>
       <c r="G72">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H72" s="1">
-        <v>972752.06</v>
+        <v>1398796.68</v>
       </c>
       <c r="I72" s="1">
-        <v>-217872.58</v>
+        <v>-43043.11</v>
       </c>
       <c r="J72" s="1">
-        <v>-22.397544961251</v>
+        <v>-3.0771527138597</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>754879.48</v>
+        <v>1355753.57</v>
       </c>
       <c r="N72" s="1">
-        <v>754879.48</v>
+        <v>1355753.57</v>
       </c>
       <c r="O72" s="1">
-        <v>0.51</v>
+        <v>0.96</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B73" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C73" s="1">
-        <v>1325.0</v>
+        <v>7187.0</v>
       </c>
       <c r="D73" s="1">
-        <v>1009.18</v>
+        <v>175.47</v>
       </c>
       <c r="E73" s="1">
-        <v>927.82956981132</v>
+        <v>121.23546542368</v>
       </c>
       <c r="F73" t="s">
         <v>11</v>
       </c>
       <c r="G73">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H73" s="1">
-        <v>1051106.51</v>
+        <v>744003.03</v>
       </c>
       <c r="I73" s="1">
-        <v>81411.06</v>
+        <v>348333.82</v>
       </c>
       <c r="J73" s="1">
-        <v>7.7452721703722</v>
+        <v>46.818871154328</v>
       </c>
       <c r="K73">
-        <v>1.08</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>0.0</v>
+      </c>
+      <c r="L73">
+        <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1132517.57</v>
+        <v>1092336.85</v>
       </c>
       <c r="N73" s="1">
-        <v>1133947.57</v>
+        <v>1092336.85</v>
       </c>
       <c r="O73" s="1">
         <v>0.77</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B74" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C74" s="1">
-        <v>7312.0</v>
+        <v>11997.0</v>
       </c>
       <c r="D74" s="1">
-        <v>154.33</v>
+        <v>144.28</v>
       </c>
       <c r="E74" s="1">
-        <v>121.23546498906</v>
+        <v>158.59507210136</v>
       </c>
       <c r="F74" t="s">
         <v>11</v>
       </c>
       <c r="G74">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H74" s="1">
-        <v>756943.11</v>
+        <v>1624440.8</v>
       </c>
       <c r="I74" s="1">
-        <v>198812.76</v>
+        <v>-125153.52</v>
       </c>
       <c r="J74" s="1">
-        <v>26.265218267196</v>
+        <v>-7.704406340939</v>
       </c>
       <c r="K74">
-        <v>0.76</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>0.0</v>
+      </c>
+      <c r="L74">
+        <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>955755.87</v>
+        <v>1499287.28</v>
       </c>
       <c r="N74" s="1">
-        <v>961323.13</v>
+        <v>1499287.28</v>
       </c>
       <c r="O74" s="1">
-        <v>0.65</v>
+        <v>1.06</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B75" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C75" s="1">
-        <v>12206.0</v>
+        <v>5087.0</v>
       </c>
       <c r="D75" s="1">
-        <v>167.2</v>
+        <v>206.0</v>
       </c>
       <c r="E75" s="1">
-        <v>158.59507209569</v>
+        <v>254.02156870454</v>
       </c>
       <c r="F75" t="s">
         <v>11</v>
       </c>
       <c r="G75">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H75" s="1">
-        <v>1652740.22</v>
+        <v>1104687.23</v>
       </c>
       <c r="I75" s="1">
-        <v>75762.53</v>
+        <v>-197002.52</v>
       </c>
       <c r="J75" s="1">
-        <v>4.5840555631907</v>
+        <v>-17.833330072984</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1728502.75</v>
+        <v>907684.71</v>
       </c>
       <c r="N75" s="1">
-        <v>1728502.75</v>
+        <v>907684.71</v>
       </c>
       <c r="O75" s="1">
-        <v>1.17</v>
+        <v>0.64</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B76" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C76" s="1">
-        <v>5947.0</v>
+        <v>8844.0</v>
       </c>
       <c r="D76" s="1">
-        <v>213.66</v>
+        <v>128.01</v>
       </c>
       <c r="E76" s="1">
-        <v>254.02156885825</v>
+        <v>108.40553143374</v>
       </c>
       <c r="F76" t="s">
         <v>11</v>
       </c>
       <c r="G76">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H76" s="1">
-        <v>1291443.87</v>
+        <v>818667.5</v>
       </c>
       <c r="I76" s="1">
-        <v>-215272.09</v>
+        <v>161947.87</v>
       </c>
       <c r="J76" s="1">
-        <v>-16.669101538265</v>
+        <v>19.781885808341</v>
       </c>
       <c r="K76">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.65</v>
+      </c>
+      <c r="L76" t="s">
+        <v>190</v>
       </c>
       <c r="M76" s="1">
-        <v>1076171.78</v>
+        <v>980615.37</v>
       </c>
       <c r="N76" s="1">
-        <v>1076171.78</v>
+        <v>986353.06</v>
       </c>
       <c r="O76" s="1">
-        <v>0.73</v>
+        <v>0.7</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B77" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C77" s="1">
-        <v>8998.0</v>
+        <v>13984.0</v>
       </c>
       <c r="D77" s="1">
-        <v>142.57</v>
+        <v>79.44</v>
       </c>
       <c r="E77" s="1">
-        <v>108.40553122916</v>
+        <v>83.484711813501</v>
       </c>
       <c r="F77" t="s">
         <v>11</v>
       </c>
       <c r="G77">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H77" s="1">
-        <v>832922.9</v>
+        <v>1007065.77</v>
       </c>
       <c r="I77" s="1">
-        <v>253589.22</v>
+        <v>-44840.6</v>
       </c>
       <c r="J77" s="1">
-        <v>30.445701516911</v>
+        <v>-4.4525989598475</v>
       </c>
       <c r="K77">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.41</v>
+      </c>
+      <c r="L77" t="s">
+        <v>193</v>
       </c>
       <c r="M77" s="1">
-        <v>1086512.12</v>
+        <v>962225.17</v>
       </c>
       <c r="N77" s="1">
-        <v>1086512.12</v>
+        <v>967905.98</v>
       </c>
       <c r="O77" s="1">
-        <v>0.73</v>
+        <v>0.69</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="B78" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="C78" s="1">
-        <v>14227.0</v>
+        <v>4392.0</v>
       </c>
       <c r="D78" s="1">
-        <v>86.07</v>
+        <v>219.3</v>
       </c>
       <c r="E78" s="1">
-        <v>83.484711464117</v>
+        <v>241.86243169399</v>
       </c>
       <c r="F78" t="s">
         <v>11</v>
       </c>
       <c r="G78">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H78" s="1">
-        <v>1024565.55</v>
+        <v>906901.14</v>
       </c>
       <c r="I78" s="1">
-        <v>12546.24</v>
+        <v>-72630.37</v>
       </c>
       <c r="J78" s="1">
-        <v>1.224542441428</v>
+        <v>-8.0086314589923</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>1037111.79</v>
+        <v>834270.77</v>
       </c>
       <c r="N78" s="1">
-        <v>1037111.79</v>
+        <v>834270.77</v>
       </c>
       <c r="O78" s="1">
-        <v>0.7</v>
+        <v>0.59</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B79" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C79" s="1">
-        <v>4468.0</v>
+        <v>10350.0</v>
       </c>
       <c r="D79" s="1">
-        <v>229.0</v>
+        <v>70.89</v>
       </c>
       <c r="E79" s="1">
-        <v>241.86243061773</v>
+        <v>114.07628115942</v>
       </c>
       <c r="F79" t="s">
         <v>11</v>
       </c>
       <c r="G79">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H79" s="1">
-        <v>922594.33</v>
+        <v>1002645.92</v>
       </c>
       <c r="I79" s="1">
-        <v>-56013.49</v>
+        <v>-367122.75</v>
       </c>
       <c r="J79" s="1">
-        <v>-6.0713022157853</v>
+        <v>-36.615393597772</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>866580.84</v>
+        <v>635523.17</v>
       </c>
       <c r="N79" s="1">
-        <v>866580.84</v>
+        <v>635523.17</v>
       </c>
       <c r="O79" s="1">
-        <v>0.59</v>
+        <v>0.45</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="B80" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="C80" s="1">
-        <v>10530.0</v>
+        <v>7986.0</v>
       </c>
       <c r="D80" s="1">
-        <v>75.85</v>
+        <v>198.16</v>
       </c>
       <c r="E80" s="1">
-        <v>114.07628110161</v>
+        <v>199.22094164788</v>
       </c>
       <c r="F80" t="s">
         <v>11</v>
       </c>
       <c r="G80">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H80" s="1">
-        <v>1020083.24</v>
+        <v>1357478.89</v>
       </c>
       <c r="I80" s="1">
-        <v>-343619.7</v>
+        <v>13249.36</v>
       </c>
       <c r="J80" s="1">
-        <v>-33.685456884871</v>
+        <v>0.97602696422042</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>676463.54</v>
+        <v>1370728.25</v>
       </c>
       <c r="N80" s="1">
-        <v>676463.54</v>
+        <v>1370728.25</v>
       </c>
       <c r="O80" s="1">
-        <v>0.46</v>
+        <v>0.97</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="B81" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="C81" s="1">
-        <v>6105.0</v>
+        <v>7359.0</v>
       </c>
       <c r="D81" s="1">
-        <v>202.62</v>
+        <v>195.38</v>
       </c>
       <c r="E81" s="1">
-        <v>195.08031777232</v>
+        <v>242.66786248132</v>
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
       <c r="G81">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H81" s="1">
-        <v>1014920.8</v>
+        <v>1522677.87</v>
       </c>
       <c r="I81" s="1">
-        <v>32758.63</v>
+        <v>-277289.03</v>
       </c>
       <c r="J81" s="1">
-        <v>3.227703087768</v>
+        <v>-18.210616668383</v>
       </c>
       <c r="K81">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>0.0</v>
+      </c>
+      <c r="L81">
+        <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1047679.43</v>
+        <v>1245388.84</v>
       </c>
       <c r="N81" s="1">
-        <v>1049304.93</v>
+        <v>1245388.84</v>
       </c>
       <c r="O81" s="1">
-        <v>0.71</v>
+        <v>0.88</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B82" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="C82" s="1">
-        <v>32637.0</v>
+        <v>23745.0</v>
       </c>
       <c r="D82" s="1">
-        <v>14.1</v>
+        <v>46.63</v>
       </c>
       <c r="E82" s="1">
-        <v>21.984159696051</v>
+        <v>34.260741208675</v>
       </c>
       <c r="F82" t="s">
         <v>11</v>
       </c>
       <c r="G82">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H82" s="1">
-        <v>613238.99</v>
+        <v>694630.15</v>
       </c>
       <c r="I82" s="1">
-        <v>-223485.71</v>
+        <v>264425.16</v>
       </c>
       <c r="J82" s="1">
-        <v>-36.443493261901</v>
+        <v>38.067043303548</v>
       </c>
       <c r="K82">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.26</v>
+      </c>
+      <c r="L82" t="s">
+        <v>204</v>
       </c>
       <c r="M82" s="1">
-        <v>389753.28</v>
+        <v>959055.31</v>
       </c>
       <c r="N82" s="1">
-        <v>389753.28</v>
+        <v>965297.2</v>
       </c>
       <c r="O82" s="1">
-        <v>0.26</v>
+        <v>0.68</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B83" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="C83" s="1">
-        <v>7487.0</v>
+        <v>7884.0</v>
       </c>
       <c r="D83" s="1">
-        <v>194.79</v>
+        <v>168.02</v>
       </c>
       <c r="E83" s="1">
-        <v>242.66786296247</v>
+        <v>165.08086504312</v>
       </c>
       <c r="F83" t="s">
         <v>11</v>
       </c>
       <c r="G83">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H83" s="1">
-        <v>1549162.82</v>
+        <v>1104084.03</v>
       </c>
       <c r="I83" s="1">
-        <v>-313969.52</v>
+        <v>43312.83</v>
       </c>
       <c r="J83" s="1">
-        <v>-20.267044622204</v>
+        <v>3.9229649938873</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1235193.3</v>
+        <v>1147396.86</v>
       </c>
       <c r="N83" s="1">
-        <v>1235193.3</v>
+        <v>1147396.86</v>
       </c>
       <c r="O83" s="1">
-        <v>0.83</v>
+        <v>0.81</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="B84" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="C84" s="1">
-        <v>24158.0</v>
+        <v>1537.0</v>
       </c>
       <c r="D84" s="1">
-        <v>51.34</v>
+        <v>208.47</v>
       </c>
       <c r="E84" s="1">
-        <v>34.260741369319</v>
+        <v>233.9553415745</v>
       </c>
       <c r="F84" t="s">
         <v>11</v>
       </c>
       <c r="G84">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H84" s="1">
-        <v>706711.95</v>
+        <v>306993.98</v>
       </c>
       <c r="I84" s="1">
-        <v>343742.63</v>
+        <v>-29455.31</v>
       </c>
       <c r="J84" s="1">
-        <v>48.639708158324</v>
+        <v>-9.594751662557</v>
       </c>
       <c r="K84">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>0.0</v>
+      </c>
+      <c r="L84">
+        <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>1050454.58</v>
+        <v>277538.67</v>
       </c>
       <c r="N84" s="1">
-        <v>1056557.96</v>
+        <v>277538.67</v>
       </c>
       <c r="O84" s="1">
-        <v>0.71</v>
+        <v>0.2</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B85" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C85" s="1">
-        <v>8021.0</v>
+        <v>7519.0</v>
       </c>
       <c r="D85" s="1">
-        <v>168.41</v>
+        <v>237.41</v>
       </c>
       <c r="E85" s="1">
-        <v>165.08086522877</v>
+        <v>172.12817927916</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
       <c r="G85">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H85" s="1">
-        <v>1123269.66</v>
+        <v>1104796.65</v>
       </c>
       <c r="I85" s="1">
-        <v>20811.49</v>
+        <v>441401.52</v>
       </c>
       <c r="J85" s="1">
-        <v>1.8527599151926</v>
+        <v>39.953191385944</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>1144081.15</v>
+        <v>1546198.17</v>
       </c>
       <c r="N85" s="1">
-        <v>1144081.15</v>
+        <v>1546198.17</v>
       </c>
       <c r="O85" s="1">
-        <v>0.77</v>
+        <v>1.1</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B86" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C86" s="1">
-        <v>1564.0</v>
+        <v>8256.0</v>
       </c>
       <c r="D86" s="1">
-        <v>217.09</v>
+        <v>367.96</v>
       </c>
       <c r="E86" s="1">
-        <v>233.95533887468</v>
+        <v>335.33270591085</v>
       </c>
       <c r="F86" t="s">
         <v>11</v>
       </c>
       <c r="G86">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H86" s="1">
-        <v>312386.85</v>
+        <v>2364024.46</v>
       </c>
       <c r="I86" s="1">
-        <v>-24821.2</v>
+        <v>267311.84</v>
       </c>
       <c r="J86" s="1">
-        <v>-7.9456609649222</v>
+        <v>11.307490447878</v>
       </c>
       <c r="K86">
-        <v>0.6</v>
+        <v>0.0</v>
       </c>
       <c r="L86">
-        <v>945.79</v>
+        <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>287565.65</v>
+        <v>2631336.3</v>
       </c>
       <c r="N86" s="1">
-        <v>288511.44</v>
+        <v>2631336.3</v>
       </c>
       <c r="O86" s="1">
-        <v>0.19</v>
+        <v>1.87</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B87" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C87" s="1">
-        <v>8288.0</v>
+        <v>3414.0</v>
       </c>
       <c r="D87" s="1">
-        <v>235.8</v>
+        <v>474.39</v>
       </c>
       <c r="E87" s="1">
-        <v>172.12817929537</v>
+        <v>427.74191857059</v>
       </c>
       <c r="F87" t="s">
         <v>11</v>
       </c>
       <c r="G87">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H87" s="1">
-        <v>1217788.88</v>
+        <v>1247143.46</v>
       </c>
       <c r="I87" s="1">
-        <v>437424.47</v>
+        <v>155686.74</v>
       </c>
       <c r="J87" s="1">
-        <v>35.919565138417</v>
+        <v>12.483466817843</v>
       </c>
       <c r="K87">
-        <v>0.0</v>
+        <v>0.28</v>
       </c>
       <c r="L87">
-        <v>0.0</v>
+        <v>972.9</v>
       </c>
       <c r="M87" s="1">
-        <v>1655213.35</v>
+        <v>1402830.2</v>
       </c>
       <c r="N87" s="1">
-        <v>1655213.35</v>
+        <v>1403803.1</v>
       </c>
       <c r="O87" s="1">
-        <v>1.12</v>
+        <v>1.0</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B88" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C88" s="1">
-        <v>8400.0</v>
+        <v>3215.0</v>
       </c>
       <c r="D88" s="1">
-        <v>402.51</v>
+        <v>154.98</v>
       </c>
       <c r="E88" s="1">
-        <v>335.33270595238</v>
+        <v>148.79794401244</v>
       </c>
       <c r="F88" t="s">
         <v>11</v>
       </c>
       <c r="G88">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H88" s="1">
-        <v>2405257.44</v>
+        <v>402122.79</v>
       </c>
       <c r="I88" s="1">
-        <v>458369.22</v>
+        <v>29458.59</v>
       </c>
       <c r="J88" s="1">
-        <v>19.056971298673</v>
+        <v>7.3257698226952</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>2863626.66</v>
+        <v>431581.38</v>
       </c>
       <c r="N88" s="1">
-        <v>2863626.66</v>
+        <v>431581.38</v>
       </c>
       <c r="O88" s="1">
-        <v>1.93</v>
+        <v>0.31</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B89" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C89" s="1">
-        <v>3473.0</v>
+        <v>2662.0</v>
       </c>
       <c r="D89" s="1">
-        <v>521.11</v>
+        <v>410.36</v>
       </c>
       <c r="E89" s="1">
-        <v>427.74191765045</v>
+        <v>418.9253606311</v>
       </c>
       <c r="F89" t="s">
         <v>11</v>
       </c>
       <c r="G89">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H89" s="1">
-        <v>1268696.32</v>
+        <v>949979.1</v>
       </c>
       <c r="I89" s="1">
-        <v>264135.92</v>
+        <v>-3787.4</v>
       </c>
       <c r="J89" s="1">
-        <v>20.81947553848</v>
+        <v>-0.39868245522454</v>
       </c>
       <c r="K89">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.91</v>
+      </c>
+      <c r="L89" t="s">
+        <v>219</v>
       </c>
       <c r="M89" s="1">
-        <v>1532832.24</v>
+        <v>946191.7</v>
       </c>
       <c r="N89" s="1">
-        <v>1532832.24</v>
+        <v>948612.75</v>
       </c>
       <c r="O89" s="1">
-        <v>1.04</v>
+        <v>0.67</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="B90" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="C90" s="1">
-        <v>3271.0</v>
+        <v>16588.0</v>
       </c>
       <c r="D90" s="1">
-        <v>161.66</v>
+        <v>73.89</v>
       </c>
       <c r="E90" s="1">
-        <v>148.79794252522</v>
+        <v>86.876269592477</v>
       </c>
       <c r="F90" t="s">
         <v>11</v>
       </c>
       <c r="G90">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H90" s="1">
-        <v>409127.11</v>
+        <v>1241513.65</v>
       </c>
       <c r="I90" s="1">
-        <v>38734.21</v>
+        <v>-179852.91</v>
       </c>
       <c r="J90" s="1">
-        <v>9.4675246526685</v>
+        <v>-14.486583373449</v>
       </c>
       <c r="K90">
-        <v>0.25</v>
+        <v>0.0</v>
       </c>
       <c r="L90">
-        <v>833.51</v>
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>447861.32</v>
+        <v>1061660.74</v>
       </c>
       <c r="N90" s="1">
-        <v>448694.83</v>
+        <v>1061660.74</v>
       </c>
       <c r="O90" s="1">
-        <v>0.3</v>
+        <v>0.75</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B91" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C91" s="1">
-        <v>2708.0</v>
+        <v>1636.0</v>
       </c>
       <c r="D91" s="1">
-        <v>462.32</v>
+        <v>710.47</v>
       </c>
       <c r="E91" s="1">
-        <v>418.92536189069</v>
+        <v>869.17824572127</v>
       </c>
       <c r="F91" t="s">
         <v>11</v>
       </c>
       <c r="G91">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H91" s="1">
-        <v>966394.97</v>
+        <v>1225500.9</v>
       </c>
       <c r="I91" s="1">
-        <v>93961.23</v>
+        <v>-218719.68</v>
       </c>
       <c r="J91" s="1">
-        <v>9.7228600020549</v>
+        <v>-17.847370001931</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>1060356.2</v>
+        <v>1006781.22</v>
       </c>
       <c r="N91" s="1">
-        <v>1060356.2</v>
+        <v>1006781.22</v>
       </c>
       <c r="O91" s="1">
-        <v>0.72</v>
+        <v>0.71</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B92" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="C92" s="1">
-        <v>16876.0</v>
+        <v>5280.0</v>
       </c>
       <c r="D92" s="1">
-        <v>75.42</v>
+        <v>239.86</v>
       </c>
       <c r="E92" s="1">
-        <v>86.876269850675</v>
+        <v>185.43332575758</v>
       </c>
       <c r="F92" t="s">
         <v>11</v>
       </c>
       <c r="G92">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H92" s="1">
-        <v>1263068.75</v>
+        <v>841068.61</v>
       </c>
       <c r="I92" s="1">
-        <v>-185074.41</v>
+        <v>255909.13</v>
       </c>
       <c r="J92" s="1">
-        <v>-14.652758212884</v>
+        <v>30.426665192035</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>1077994.34</v>
+        <v>1096977.74</v>
       </c>
       <c r="N92" s="1">
-        <v>1077994.34</v>
+        <v>1096977.74</v>
       </c>
       <c r="O92" s="1">
-        <v>0.73</v>
+        <v>0.78</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="B93" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="C93" s="1">
-        <v>1664.0</v>
+        <v>2905.0</v>
       </c>
       <c r="D93" s="1">
-        <v>840.0</v>
+        <v>255.88</v>
       </c>
       <c r="E93" s="1">
-        <v>869.17824519231</v>
+        <v>143.25428571429</v>
       </c>
       <c r="F93" t="s">
         <v>11</v>
       </c>
       <c r="G93">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H93" s="1">
-        <v>1246475.24</v>
+        <v>355934.27</v>
       </c>
       <c r="I93" s="1">
-        <v>-62635.15</v>
+        <v>287921.43</v>
       </c>
       <c r="J93" s="1">
-        <v>-5.0249814829856</v>
+        <v>80.891741612855</v>
       </c>
       <c r="K93">
-        <v>0.0</v>
+        <v>0.04</v>
       </c>
       <c r="L93">
-        <v>0.0</v>
+        <v>110.08</v>
       </c>
       <c r="M93" s="1">
-        <v>1183840.09</v>
+        <v>643855.7</v>
       </c>
       <c r="N93" s="1">
-        <v>1183840.09</v>
+        <v>643965.78</v>
       </c>
       <c r="O93" s="1">
-        <v>0.8</v>
+        <v>0.46</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="B94" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="C94" s="1">
-        <v>5372.0</v>
+        <v>4178.0</v>
       </c>
       <c r="D94" s="1">
-        <v>204.64</v>
+        <v>301.62</v>
       </c>
       <c r="E94" s="1">
-        <v>185.43332650782</v>
+        <v>194.01785543322</v>
       </c>
       <c r="F94" t="s">
         <v>11</v>
       </c>
       <c r="G94">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H94" s="1">
-        <v>855723.59</v>
+        <v>727356.65</v>
       </c>
       <c r="I94" s="1">
-        <v>75356.35</v>
+        <v>364170.73</v>
       </c>
       <c r="J94" s="1">
-        <v>8.8061555016848</v>
+        <v>50.067697875588</v>
       </c>
       <c r="K94">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>226</v>
+        <v>0.0</v>
+      </c>
+      <c r="L94">
+        <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>931079.94</v>
+        <v>1091527.38</v>
       </c>
       <c r="N94" s="1">
-        <v>934965.13</v>
+        <v>1091527.38</v>
       </c>
       <c r="O94" s="1">
-        <v>0.63</v>
+        <v>0.77</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B95" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C95" s="1">
-        <v>2955.0</v>
+        <v>745.0</v>
       </c>
       <c r="D95" s="1">
-        <v>254.89</v>
+        <v>301.62</v>
       </c>
       <c r="E95" s="1">
-        <v>143.25428426396</v>
+        <v>303.38377181208</v>
       </c>
       <c r="F95" t="s">
         <v>11</v>
       </c>
       <c r="G95">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H95" s="1">
-        <v>362060.51</v>
+        <v>195088.16</v>
       </c>
       <c r="I95" s="1">
-        <v>275866.1</v>
+        <v>-452.47</v>
       </c>
       <c r="J95" s="1">
-        <v>76.193368892951</v>
+        <v>-0.23193104081765</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>637926.61</v>
+        <v>194635.69</v>
       </c>
       <c r="N95" s="1">
-        <v>637926.61</v>
+        <v>194635.69</v>
       </c>
       <c r="O95" s="1">
-        <v>0.43</v>
+        <v>0.14</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B96" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C96" s="1">
-        <v>4178.0</v>
+        <v>5540.0</v>
       </c>
       <c r="D96" s="1">
-        <v>320.14</v>
+        <v>119.02</v>
       </c>
       <c r="E96" s="1">
-        <v>194.01785543322</v>
+        <v>98.554954873646</v>
       </c>
       <c r="F96" t="s">
         <v>11</v>
       </c>
       <c r="G96">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H96" s="1">
-        <v>727356.65</v>
+        <v>466196.78</v>
       </c>
       <c r="I96" s="1">
-        <v>405483.97</v>
+        <v>104934.27</v>
       </c>
       <c r="J96" s="1">
-        <v>55.747612948888</v>
+        <v>22.508578888082</v>
       </c>
       <c r="K96">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>0.15</v>
+      </c>
+      <c r="L96">
+        <v>831.36</v>
       </c>
       <c r="M96" s="1">
-        <v>1132840.62</v>
+        <v>571131.05</v>
       </c>
       <c r="N96" s="1">
-        <v>1134500.21</v>
+        <v>571962.41</v>
       </c>
       <c r="O96" s="1">
-        <v>0.77</v>
+        <v>0.41</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B97" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="C97" s="1">
-        <v>831.0</v>
+        <v>5124.0</v>
       </c>
       <c r="D97" s="1">
-        <v>320.14</v>
+        <v>72.35</v>
       </c>
       <c r="E97" s="1">
-        <v>303.38376654633</v>
+        <v>83.288977361436</v>
       </c>
       <c r="F97" t="s">
         <v>11</v>
       </c>
       <c r="G97">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H97" s="1">
-        <v>217608.4</v>
+        <v>362070.69</v>
       </c>
       <c r="I97" s="1">
-        <v>7712.46</v>
+        <v>-40960.77</v>
       </c>
       <c r="J97" s="1">
-        <v>3.5441922278736</v>
+        <v>-11.312920689603</v>
       </c>
       <c r="K97">
-        <v>0.42</v>
+        <v>0.0</v>
       </c>
       <c r="L97">
-        <v>352.34</v>
+        <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>225320.86</v>
+        <v>321109.92</v>
       </c>
       <c r="N97" s="1">
-        <v>225673.2</v>
+        <v>321109.92</v>
       </c>
       <c r="O97" s="1">
-        <v>0.15</v>
+        <v>0.23</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B98" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C98" s="1">
-        <v>5636.0</v>
+        <v>10162.0</v>
       </c>
       <c r="D98" s="1">
-        <v>127.95</v>
+        <v>77.6</v>
       </c>
       <c r="E98" s="1">
-        <v>98.5549556423</v>
+        <v>80.722160007873</v>
       </c>
       <c r="F98" t="s">
         <v>11</v>
       </c>
       <c r="G98">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H98" s="1">
-        <v>474275.28</v>
+        <v>700394.79</v>
       </c>
       <c r="I98" s="1">
-        <v>136486.3</v>
+        <v>-17353.47</v>
       </c>
       <c r="J98" s="1">
-        <v>28.777865040742</v>
+        <v>-2.4776697725007</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>610761.58</v>
+        <v>683041.32</v>
       </c>
       <c r="N98" s="1">
-        <v>610761.58</v>
+        <v>683041.32</v>
       </c>
       <c r="O98" s="1">
-        <v>0.41</v>
+        <v>0.48</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B99" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C99" s="1">
-        <v>5213.0</v>
+        <v>4624.0</v>
       </c>
       <c r="D99" s="1">
-        <v>76.33</v>
+        <v>195.94</v>
       </c>
       <c r="E99" s="1">
-        <v>83.28897755611</v>
+        <v>185.86096885813</v>
       </c>
       <c r="F99" t="s">
         <v>11</v>
       </c>
       <c r="G99">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H99" s="1">
-        <v>368359.58</v>
+        <v>734799.18</v>
       </c>
       <c r="I99" s="1">
-        <v>-31349.09</v>
+        <v>49979.13</v>
       </c>
       <c r="J99" s="1">
-        <v>-8.5104587207967</v>
+        <v>6.8017400346037</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>337010.49</v>
+        <v>784778.31</v>
       </c>
       <c r="N99" s="1">
-        <v>337010.49</v>
+        <v>784778.31</v>
       </c>
       <c r="O99" s="1">
-        <v>0.23</v>
+        <v>0.56</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B100" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C100" s="1">
-        <v>10339.0</v>
+        <v>6490.0</v>
       </c>
       <c r="D100" s="1">
-        <v>81.45</v>
+        <v>120.44</v>
       </c>
       <c r="E100" s="1">
-        <v>80.722159783345</v>
+        <v>130.36173189522</v>
       </c>
       <c r="F100" t="s">
         <v>11</v>
       </c>
       <c r="G100">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H100" s="1">
-        <v>712594.15</v>
+        <v>722391.77</v>
       </c>
       <c r="I100" s="1">
-        <v>636.6</v>
+        <v>-45340.58</v>
       </c>
       <c r="J100" s="1">
-        <v>0.089335563588334</v>
+        <v>-6.2764530110857</v>
       </c>
       <c r="K100">
         <v>0.27</v>
       </c>
       <c r="L100" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="M100" s="1">
-        <v>713230.75</v>
+        <v>677051.19</v>
       </c>
       <c r="N100" s="1">
-        <v>716020.04</v>
+        <v>678792.02</v>
       </c>
       <c r="O100" s="1">
         <v>0.48</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B101" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C101" s="1">
-        <v>4704.0</v>
+        <v>3534.0</v>
       </c>
       <c r="D101" s="1">
-        <v>207.12</v>
+        <v>151.47</v>
       </c>
       <c r="E101" s="1">
-        <v>185.86096938776</v>
+        <v>242.99338709677</v>
       </c>
       <c r="F101" t="s">
         <v>11</v>
       </c>
       <c r="G101">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H101" s="1">
-        <v>747511.97</v>
+        <v>736384.66</v>
       </c>
       <c r="I101" s="1">
-        <v>77670.11</v>
+        <v>-272725.08</v>
       </c>
       <c r="J101" s="1">
-        <v>10.39048378048</v>
+        <v>-37.03568186768</v>
       </c>
       <c r="K101">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>0.0</v>
+      </c>
+      <c r="L101">
+        <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>825182.08</v>
+        <v>463659.58</v>
       </c>
       <c r="N101" s="1">
-        <v>827269.08</v>
+        <v>463659.58</v>
       </c>
       <c r="O101" s="1">
-        <v>0.56</v>
+        <v>0.33</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B102" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C102" s="1">
-        <v>6603.0</v>
+        <v>41844524.35</v>
       </c>
       <c r="D102" s="1">
-        <v>129.56</v>
+        <v>1.1549</v>
       </c>
       <c r="E102" s="1">
-        <v>130.36173254581</v>
+        <v>0.0</v>
       </c>
       <c r="F102" t="s">
         <v>11</v>
       </c>
       <c r="G102">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H102" s="1">
-        <v>734969.62</v>
+        <v>0.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-10412.43</v>
+        <v>-947941.2</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.4167157004394</v>
+        <v>0</v>
       </c>
       <c r="K102">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>724557.19</v>
+        <v>-947941.2</v>
       </c>
       <c r="N102" s="1">
-        <v>726259.38</v>
+        <v>-947941.2</v>
       </c>
       <c r="O102" s="1">
-        <v>0.49</v>
+        <v>-0.67</v>
       </c>
       <c r="P102">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P104">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>