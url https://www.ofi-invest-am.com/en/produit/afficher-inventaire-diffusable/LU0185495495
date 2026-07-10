--- v2 (2026-06-20)
+++ v3 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -151,383 +151,359 @@
   <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC CLASS A</t>
   </si>
   <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
+    <t>1 986.17</t>
+  </si>
+  <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC</t>
   </si>
   <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
-    <t>18 263.53</t>
-[...1 lines deleted...]
-  <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
     <t>US0404132054</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
-    <t>US00206R1023</t>
-[...4 lines deleted...]
-  <si>
     <t>US05722G1004</t>
   </si>
   <si>
     <t>BAKER HUGHES CLASS A</t>
   </si>
   <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
-    <t>7 905.19</t>
-[...1 lines deleted...]
-  <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
-    <t>4 874.34</t>
+    <t>US0970231058</t>
+  </si>
+  <si>
+    <t>BOEING</t>
   </si>
   <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
+    <t>US1729674242</t>
+  </si>
+  <si>
+    <t>CITIGROUP INC</t>
+  </si>
+  <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
-    <t>3 635.76</t>
-[...1 lines deleted...]
-  <si>
     <t>US19247G1076</t>
   </si>
   <si>
     <t>COHERENT CORP</t>
   </si>
   <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION ENERGY CORP</t>
   </si>
   <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
     <t>KYG254571055</t>
   </si>
   <si>
     <t>CREDO TECHNOLOGY GROUP HOLDING LTD</t>
   </si>
   <si>
-    <t>US23331A1097</t>
-[...4 lines deleted...]
-  <si>
     <t>US2358511028</t>
   </si>
   <si>
     <t>DANAHER CORP</t>
   </si>
   <si>
     <t>US23804L1035</t>
   </si>
   <si>
     <t>DATADOG INC CLASS A</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
+    <t>1 362.33</t>
+  </si>
+  <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
-    <t>4 039.58</t>
-[...1 lines deleted...]
-  <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
-    <t>3 263.32</t>
-[...1 lines deleted...]
-  <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
+    <t>7 650.97</t>
+  </si>
+  <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
-    <t>5 386.50</t>
-[...1 lines deleted...]
-  <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
-    <t>2 471.98</t>
-[...1 lines deleted...]
-  <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
-    <t>11 429.00</t>
-[...1 lines deleted...]
-  <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
-    <t>2 668.31</t>
-[...1 lines deleted...]
-  <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
+    <t>9 929.28</t>
+  </si>
+  <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
-    <t>3 847.21</t>
-[...1 lines deleted...]
-  <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
     <t>US5738741041</t>
   </si>
   <si>
     <t>MARVELL TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
+    <t>1 356.80</t>
+  </si>
+  <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
-    <t>9 376.72</t>
-[...1 lines deleted...]
-  <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
-    <t>2 739.78</t>
-[...1 lines deleted...]
-  <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
     <t>US64110L1061</t>
@@ -541,258 +517,261 @@
   <si>
     <t>NEWMONT</t>
   </si>
   <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>US6792951054</t>
   </si>
   <si>
     <t>OKTA INC CLASS A</t>
   </si>
   <si>
     <t>CH1134540470</t>
   </si>
   <si>
-    <t>ON HOLDING LTD CLASS A</t>
+    <t>ON HOLDING AG CLASS A</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
+    <t>4 033.13</t>
+  </si>
+  <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
     <t>US7185461040</t>
   </si>
   <si>
     <t>PHILLIPS</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
-    <t>5 737.69</t>
-[...1 lines deleted...]
-  <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
-    <t>5 680.81</t>
+    <t>US75734B1008</t>
+  </si>
+  <si>
+    <t>REDDIT INC CLASS A</t>
   </si>
   <si>
     <t>US7607591002</t>
   </si>
   <si>
     <t>REPUBLIC SERVICES INC</t>
   </si>
   <si>
+    <t>1 638.31</t>
+  </si>
+  <si>
     <t>US7707001027</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC CLASS A</t>
   </si>
   <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
-    <t>US79466L3024</t>
-[...4 lines deleted...]
-  <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
-    <t>6 241.89</t>
-[...1 lines deleted...]
-  <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC</t>
   </si>
   <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T MOBILE US INC</t>
   </si>
   <si>
     <t>US87612G1013</t>
   </si>
   <si>
     <t>TARGA RESOURCES CORP</t>
   </si>
   <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
+    <t>US8825081040</t>
+  </si>
+  <si>
+    <t>TEXAS INSTRUMENT INC</t>
+  </si>
+  <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
-    <t>2 421.05</t>
-[...1 lines deleted...]
-  <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS INC</t>
   </si>
   <si>
+    <t>US91324P1021</t>
+  </si>
+  <si>
+    <t>UNITEDHEALTH GROUP INC</t>
+  </si>
+  <si>
     <t>US91913Y1001</t>
   </si>
   <si>
     <t>VALERO ENERGY CORP</t>
   </si>
   <si>
     <t>US92537N1081</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CLASS A</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC CLASS A</t>
   </si>
   <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
     <t>US94419L1017</t>
   </si>
   <si>
     <t>WAYFAIR INC CLASS A</t>
   </si>
   <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
-    <t>1 740.83</t>
-[...1 lines deleted...]
-  <si>
     <t>US98980G1022</t>
   </si>
   <si>
     <t>ZSCALER INC</t>
   </si>
   <si>
-    <t>EUR-00007857</t>
-[...2 lines deleted...]
-    <t>EUR/USD 2026-03-31</t>
+    <t>EUR-00009161</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-04-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1156,270 +1135,270 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>100121.69</v>
+        <v>98572.36</v>
       </c>
       <c r="D2">
-        <v>189.97</v>
+        <v>196.11</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>19020470.23</v>
+        <v>19331301.03</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>19020470.23</v>
+        <v>19331301.03</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>2711.7</v>
       </c>
       <c r="D3">
-        <v>227.39</v>
+        <v>238.47</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3">
-        <v>616608.26709209</v>
+        <v>646651.15259758</v>
       </c>
       <c r="G3" t="s">
         <v>11</v>
       </c>
       <c r="H3">
-        <v>534091.18</v>
+        <v>551350.26</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1">
-        <v>75057.54</v>
+        <v>87356.54</v>
       </c>
       <c r="D4">
-        <v>249.68</v>
+        <v>257.87</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>18740226.8</v>
+        <v>22526577.8</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>18740226.8</v>
+        <v>22526577.8</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="1">
-        <v>239328.0</v>
+        <v>238565.0</v>
       </c>
       <c r="D5">
-        <v>296.88</v>
+        <v>311.49</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5">
-        <v>71051265.590925</v>
+        <v>74311025.675478</v>
       </c>
       <c r="G5" t="s">
         <v>11</v>
       </c>
       <c r="H5">
-        <v>61542889.23</v>
+        <v>63359360.24</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
-        <v>317474.0</v>
+        <v>318924.0</v>
       </c>
       <c r="D6">
-        <v>126.66</v>
+        <v>132.6</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>40212696.55</v>
+        <v>42288665.14</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>40212696.55</v>
+        <v>42288665.14</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>102.27</v>
+        <v>105.63</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10227.23</v>
+        <v>10562.51</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10227.23</v>
+        <v>10562.51</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>9885.0</v>
+        <v>9910.0</v>
       </c>
       <c r="D8">
-        <v>93.01</v>
+        <v>96.04</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>919393.51</v>
+        <v>951776.69</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>919393.51</v>
+        <v>951776.69</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P102"/>
+  <dimension ref="A1:P104"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O102" sqref="O102"/>
+      <selection activeCell="O104" sqref="O104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>22</v>
       </c>
       <c r="B1" t="s">
         <v>23</v>
       </c>
       <c r="C1" t="s">
         <v>24</v>
       </c>
       <c r="D1" t="s">
         <v>25</v>
       </c>
       <c r="E1" t="s">
         <v>26</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
@@ -1441,5086 +1420,5186 @@
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="P1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="1">
         <v>9592.0</v>
       </c>
       <c r="D2" s="1">
-        <v>205.07</v>
+        <v>207.94</v>
       </c>
       <c r="E2" s="1">
         <v>207.40586738949</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H2" s="1">
         <v>1701373.14</v>
       </c>
       <c r="I2" s="1">
-        <v>2421.96</v>
+        <v>-763.11</v>
       </c>
       <c r="J2" s="1">
-        <v>0.14235325238531</v>
+        <v>-0.044852594769423</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1703795.1</v>
+        <v>1700610.03</v>
       </c>
       <c r="N2" s="1">
-        <v>1703795.1</v>
+        <v>1700610.03</v>
       </c>
       <c r="O2" s="1">
-        <v>1.21</v>
+        <v>1.14</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>39</v>
       </c>
       <c r="B3" t="s">
         <v>40</v>
       </c>
       <c r="C3" s="1">
-        <v>8885.0</v>
+        <v>7768.0</v>
       </c>
       <c r="D3" s="1">
-        <v>201.33</v>
+        <v>245.04</v>
       </c>
       <c r="E3" s="1">
-        <v>236.10999549803</v>
+        <v>236.109996138</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H3" s="1">
-        <v>1799418.94</v>
+        <v>1573200.49</v>
       </c>
       <c r="I3" s="1">
-        <v>-249988.84</v>
+        <v>49744.23</v>
       </c>
       <c r="J3" s="1">
-        <v>-13.892753624123</v>
+        <v>3.1619765132415</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1549430.1</v>
+        <v>1622944.72</v>
       </c>
       <c r="N3" s="1">
-        <v>1549430.1</v>
+        <v>1622944.72</v>
       </c>
       <c r="O3" s="1">
-        <v>1.1</v>
+        <v>1.09</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="1">
-        <v>33278.0</v>
+        <v>34256.0</v>
       </c>
       <c r="D4" s="1">
-        <v>301.0</v>
+        <v>317.24</v>
       </c>
       <c r="E4" s="1">
-        <v>185.67666055652</v>
+        <v>188.67867205745</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H4" s="1">
-        <v>5277977.54</v>
+        <v>5523810.45</v>
       </c>
       <c r="I4" s="1">
-        <v>3398226.88</v>
+        <v>3741972.42</v>
       </c>
       <c r="J4" s="1">
-        <v>64.38501972102</v>
+        <v>67.742592796608</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>8676204.42</v>
+        <v>9265782.87</v>
       </c>
       <c r="N4" s="1">
-        <v>8676204.42</v>
+        <v>9265782.87</v>
       </c>
       <c r="O4" s="1">
-        <v>6.15</v>
+        <v>6.22</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>43</v>
       </c>
       <c r="B5" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="1">
         <v>3503.0</v>
       </c>
       <c r="D5" s="1">
-        <v>295.5</v>
+        <v>313.5</v>
       </c>
       <c r="E5" s="1">
         <v>323.711915501</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H5" s="1">
         <v>968248.18</v>
       </c>
       <c r="I5" s="1">
-        <v>-71637.96</v>
+        <v>-31904.66</v>
       </c>
       <c r="J5" s="1">
-        <v>-7.3987187871605</v>
+        <v>-3.2950911407858</v>
       </c>
       <c r="K5">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.57</v>
+      </c>
+      <c r="L5" t="s">
+        <v>45</v>
       </c>
       <c r="M5" s="1">
-        <v>896610.22</v>
+        <v>936343.52</v>
       </c>
       <c r="N5" s="1">
-        <v>896610.22</v>
+        <v>938329.69</v>
       </c>
       <c r="O5" s="1">
-        <v>0.64</v>
+        <v>0.63</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C6" s="1">
         <v>5524.0</v>
       </c>
       <c r="D6" s="1">
-        <v>309.43</v>
+        <v>350.14</v>
       </c>
       <c r="E6" s="1">
         <v>332.29211440985</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H6" s="1">
         <v>1562061.77</v>
       </c>
       <c r="I6" s="1">
-        <v>-81514.94</v>
+        <v>87060.76</v>
       </c>
       <c r="J6" s="1">
-        <v>-5.2184197555773</v>
+        <v>5.5734518104236</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1480546.83</v>
+        <v>1649122.53</v>
       </c>
       <c r="N6" s="1">
-        <v>1480546.83</v>
+        <v>1649122.53</v>
       </c>
       <c r="O6" s="1">
-        <v>1.05</v>
+        <v>1.11</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C7" s="1">
-        <v>11064.0</v>
+        <v>12917.0</v>
       </c>
       <c r="D7" s="1">
-        <v>79.99</v>
+        <v>109.25</v>
       </c>
       <c r="E7" s="1">
-        <v>104.61695137383</v>
+        <v>103.58708368816</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H7" s="1">
-        <v>986536.59</v>
+        <v>1143238.91</v>
       </c>
       <c r="I7" s="1">
-        <v>-219962.87</v>
+        <v>59968.87</v>
       </c>
       <c r="J7" s="1">
-        <v>-22.296473565162</v>
+        <v>5.2455238774195</v>
       </c>
       <c r="K7">
-        <v>1.65</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>0.0</v>
+      </c>
+      <c r="L7">
+        <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>766573.72</v>
+        <v>1203207.78</v>
       </c>
       <c r="N7" s="1">
-        <v>784837.25</v>
+        <v>1203207.78</v>
       </c>
       <c r="O7" s="1">
-        <v>0.56</v>
+        <v>0.81</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>50</v>
       </c>
       <c r="B8" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="1">
         <v>42821.0</v>
       </c>
       <c r="D8" s="1">
-        <v>247.99</v>
+        <v>260.48</v>
       </c>
       <c r="E8" s="1">
         <v>210.72832021672</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
       <c r="G8">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H8" s="1">
         <v>7705184.3</v>
       </c>
       <c r="I8" s="1">
-        <v>1492892.61</v>
+        <v>1804995.24</v>
       </c>
       <c r="J8" s="1">
-        <v>19.375170688649</v>
+        <v>23.425724417779</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>9198076.91</v>
+        <v>9510179.54</v>
       </c>
       <c r="N8" s="1">
-        <v>9198076.91</v>
+        <v>9510179.54</v>
       </c>
       <c r="O8" s="1">
-        <v>6.52</v>
+        <v>6.38</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>52</v>
       </c>
       <c r="B9" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="1">
         <v>5160.0</v>
       </c>
       <c r="D9" s="1">
-        <v>357.06</v>
+        <v>399.49</v>
       </c>
       <c r="E9" s="1">
         <v>308.79477325581</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H9" s="1">
         <v>1367662.96</v>
       </c>
       <c r="I9" s="1">
-        <v>228205.04</v>
+        <v>389909.11</v>
       </c>
       <c r="J9" s="1">
-        <v>16.68576591414</v>
+        <v>28.509151845422</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1595868.0</v>
+        <v>1757572.07</v>
       </c>
       <c r="N9" s="1">
-        <v>1595868.0</v>
+        <v>1757572.07</v>
       </c>
       <c r="O9" s="1">
-        <v>1.13</v>
+        <v>1.18</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="1">
         <v>12534.0</v>
       </c>
       <c r="D10" s="1">
-        <v>131.22</v>
+        <v>147.35</v>
       </c>
       <c r="E10" s="1">
         <v>130.28996968246</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H10" s="1">
         <v>1399666.91</v>
       </c>
       <c r="I10" s="1">
-        <v>24942.43</v>
+        <v>175031.39</v>
       </c>
       <c r="J10" s="1">
-        <v>1.7820261250586</v>
+        <v>12.505217402046</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1424609.34</v>
+        <v>1574698.3</v>
       </c>
       <c r="N10" s="1">
-        <v>1424609.34</v>
+        <v>1574698.3</v>
       </c>
       <c r="O10" s="1">
-        <v>1.01</v>
+        <v>1.06</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="1">
-        <v>20533.0</v>
+        <v>22032.0</v>
       </c>
       <c r="D11" s="1">
-        <v>28.31</v>
+        <v>62.83</v>
       </c>
       <c r="E11" s="1">
-        <v>26.428810207958</v>
+        <v>43.717838598402</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H11" s="1">
-        <v>465073.3</v>
+        <v>826006.3</v>
       </c>
       <c r="I11" s="1">
-        <v>38425.38</v>
+        <v>354255.93</v>
       </c>
       <c r="J11" s="1">
-        <v>8.2622201704549</v>
+        <v>42.887800008305</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>503498.68</v>
+        <v>1180262.23</v>
       </c>
       <c r="N11" s="1">
-        <v>503498.68</v>
+        <v>1180262.23</v>
       </c>
       <c r="O11" s="1">
-        <v>0.36</v>
+        <v>0.79</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="1">
-        <v>22032.0</v>
+        <v>46564.0</v>
       </c>
       <c r="D12" s="1">
-        <v>60.35</v>
+        <v>52.54</v>
       </c>
       <c r="E12" s="1">
-        <v>43.717838598402</v>
+        <v>50.156161197492</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H12" s="1">
-        <v>826006.3</v>
+        <v>1994389.12</v>
       </c>
       <c r="I12" s="1">
-        <v>325688.11</v>
+        <v>91531.98</v>
       </c>
       <c r="J12" s="1">
-        <v>39.429252537178</v>
+        <v>4.5894744953282</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1151694.41</v>
+        <v>2085921.1</v>
       </c>
       <c r="N12" s="1">
-        <v>1151694.41</v>
+        <v>2085921.1</v>
       </c>
       <c r="O12" s="1">
-        <v>0.82</v>
+        <v>1.4</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>60</v>
       </c>
       <c r="B13" t="s">
         <v>61</v>
       </c>
       <c r="C13" s="1">
-        <v>46564.0</v>
+        <v>1403.0</v>
       </c>
       <c r="D13" s="1">
-        <v>47.16</v>
+        <v>999.31</v>
       </c>
       <c r="E13" s="1">
-        <v>50.156161197492</v>
+        <v>1049.9053243051</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H13" s="1">
-        <v>1994389.12</v>
+        <v>1257641.36</v>
       </c>
       <c r="I13" s="1">
-        <v>-92303.16</v>
+        <v>-62235.36</v>
       </c>
       <c r="J13" s="1">
-        <v>-4.6281419746213</v>
+        <v>-4.9485777089901</v>
       </c>
       <c r="K13">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>0.0</v>
+      </c>
+      <c r="L13">
+        <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1902085.96</v>
+        <v>1195406.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1909991.15</v>
+        <v>1195406.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.35</v>
+        <v>0.8</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" t="s">
         <v>63</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="1">
-        <v>1403.0</v>
+        <v>2347.0</v>
       </c>
       <c r="D14" s="1">
-        <v>957.91</v>
+        <v>217.63</v>
       </c>
       <c r="E14" s="1">
-        <v>1049.9053243051</v>
+        <v>218.35504473796</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H14" s="1">
-        <v>1257641.36</v>
+        <v>436952.12</v>
       </c>
       <c r="I14" s="1">
-        <v>-93546.31</v>
+        <v>-1450.9</v>
       </c>
       <c r="J14" s="1">
-        <v>-7.4382342196507</v>
+        <v>-0.33205011111973</v>
       </c>
       <c r="K14">
-        <v>3.47</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>0.0</v>
+      </c>
+      <c r="L14">
+        <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1164095.05</v>
+        <v>435501.22</v>
       </c>
       <c r="N14" s="1">
-        <v>1168969.39</v>
+        <v>435501.22</v>
       </c>
       <c r="O14" s="1">
-        <v>0.83</v>
+        <v>0.29</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B15" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C15" s="1">
-        <v>21349.0</v>
+        <v>28390.0</v>
       </c>
       <c r="D15" s="1">
-        <v>69.48</v>
+        <v>61.79</v>
       </c>
       <c r="E15" s="1">
-        <v>91.391942479741</v>
+        <v>85.907039450511</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H15" s="1">
-        <v>1672649.14</v>
+        <v>2094234.51</v>
       </c>
       <c r="I15" s="1">
-        <v>-387825.82</v>
+        <v>-598546.14</v>
       </c>
       <c r="J15" s="1">
-        <v>-23.186322267203</v>
+        <v>-28.580664540763</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1284823.32</v>
+        <v>1495688.37</v>
       </c>
       <c r="N15" s="1">
-        <v>1284823.32</v>
+        <v>1495688.37</v>
       </c>
       <c r="O15" s="1">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B16" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C16" s="1">
-        <v>13317.0</v>
+        <v>3903.0</v>
       </c>
       <c r="D16" s="1">
-        <v>310.51</v>
+        <v>371.55</v>
       </c>
       <c r="E16" s="1">
-        <v>194.64047683412</v>
+        <v>317.0499513195</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
       <c r="G16">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H16" s="1">
-        <v>2286736.68</v>
+        <v>1059521.93</v>
       </c>
       <c r="I16" s="1">
-        <v>1294953.81</v>
+        <v>176918.92</v>
       </c>
       <c r="J16" s="1">
-        <v>56.62889922245</v>
+        <v>16.697995104264</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>3581690.49</v>
+        <v>1236440.85</v>
       </c>
       <c r="N16" s="1">
-        <v>3581690.49</v>
+        <v>1236440.85</v>
       </c>
       <c r="O16" s="1">
-        <v>2.54</v>
+        <v>0.83</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B17" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C17" s="1">
-        <v>3903.0</v>
+        <v>13317.0</v>
       </c>
       <c r="D17" s="1">
-        <v>310.51</v>
+        <v>371.55</v>
       </c>
       <c r="E17" s="1">
-        <v>317.0499513195</v>
+        <v>194.64047683412</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H17" s="1">
-        <v>1059521.93</v>
+        <v>2286736.68</v>
       </c>
       <c r="I17" s="1">
-        <v>-9785.65</v>
+        <v>1931988.09</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.92359107659055</v>
+        <v>84.486688253061</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1049736.28</v>
+        <v>4218724.77</v>
       </c>
       <c r="N17" s="1">
-        <v>1049736.28</v>
+        <v>4218724.77</v>
       </c>
       <c r="O17" s="1">
-        <v>0.74</v>
+        <v>2.83</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B18" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C18" s="1">
-        <v>9685.0</v>
+        <v>10819.0</v>
       </c>
       <c r="D18" s="1">
-        <v>181.46</v>
+        <v>193.0</v>
       </c>
       <c r="E18" s="1">
-        <v>214.83139494063</v>
+        <v>211.82877715131</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
       <c r="G18">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H18" s="1">
-        <v>1769046.09</v>
+        <v>1951529.65</v>
       </c>
       <c r="I18" s="1">
-        <v>-246793.95</v>
+        <v>-171193.72</v>
       </c>
       <c r="J18" s="1">
-        <v>-13.950679487384</v>
+        <v>-8.7722838338633</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1522252.14</v>
+        <v>1780335.93</v>
       </c>
       <c r="N18" s="1">
-        <v>1522252.14</v>
+        <v>1780335.93</v>
       </c>
       <c r="O18" s="1">
-        <v>1.08</v>
+        <v>1.19</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B19" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>1378.0</v>
       </c>
       <c r="D19" s="1">
-        <v>680.88</v>
+        <v>790.66</v>
       </c>
       <c r="E19" s="1">
         <v>403.13397677794</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H19" s="1">
         <v>474432.46</v>
       </c>
       <c r="I19" s="1">
-        <v>338259.3</v>
+        <v>454526.47</v>
       </c>
       <c r="J19" s="1">
-        <v>71.297672170239</v>
+        <v>95.80425209523</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>812691.76</v>
+        <v>928958.93</v>
       </c>
       <c r="N19" s="1">
-        <v>812691.76</v>
+        <v>928958.93</v>
       </c>
       <c r="O19" s="1">
-        <v>0.58</v>
+        <v>0.62</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B20" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C20" s="1">
         <v>17065.0</v>
       </c>
       <c r="D20" s="1">
-        <v>41.51</v>
+        <v>34.86</v>
       </c>
       <c r="E20" s="1">
         <v>42.269673014943</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H20" s="1">
         <v>618554.52</v>
       </c>
       <c r="I20" s="1">
-        <v>-4983.15</v>
+        <v>-111340.55</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.80561209058823</v>
+        <v>-18.000119051753</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>613571.37</v>
+        <v>507213.97</v>
       </c>
       <c r="N20" s="1">
-        <v>613571.37</v>
+        <v>507213.97</v>
       </c>
       <c r="O20" s="1">
-        <v>0.44</v>
+        <v>0.34</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B21" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C21" s="1">
-        <v>11314.0</v>
+        <v>5234.0</v>
       </c>
       <c r="D21" s="1">
-        <v>74.75</v>
+        <v>124.39</v>
       </c>
       <c r="E21" s="1">
-        <v>69.85108096164</v>
+        <v>124.91074894918</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H21" s="1">
-        <v>677223.0</v>
+        <v>557430.92</v>
       </c>
       <c r="I21" s="1">
-        <v>55320.53</v>
+        <v>-2323.91</v>
       </c>
       <c r="J21" s="1">
-        <v>8.1687317176174</v>
+        <v>-0.41689650082561</v>
       </c>
       <c r="K21">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>0.0</v>
+      </c>
+      <c r="L21">
+        <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>732543.53</v>
+        <v>555107.01</v>
       </c>
       <c r="N21" s="1">
-        <v>736179.29</v>
+        <v>555107.01</v>
       </c>
       <c r="O21" s="1">
-        <v>0.52</v>
+        <v>0.37</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="B22" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C22" s="1">
-        <v>3182.0</v>
+        <v>11314.0</v>
       </c>
       <c r="D22" s="1">
-        <v>253.63</v>
+        <v>77.47</v>
       </c>
       <c r="E22" s="1">
-        <v>135.77008170962</v>
+        <v>69.85108096164</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H22" s="1">
-        <v>374571.22</v>
+        <v>677223.0</v>
       </c>
       <c r="I22" s="1">
-        <v>324476.56</v>
+        <v>70098.12</v>
       </c>
       <c r="J22" s="1">
-        <v>86.626132141172</v>
+        <v>10.35081797281</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>699047.78</v>
+        <v>747321.12</v>
       </c>
       <c r="N22" s="1">
-        <v>699047.78</v>
+        <v>747321.12</v>
       </c>
       <c r="O22" s="1">
         <v>0.5</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B23" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="C23" s="1">
-        <v>4036.0</v>
+        <v>4217.0</v>
       </c>
       <c r="D23" s="1">
-        <v>281.99</v>
+        <v>307.5</v>
       </c>
       <c r="E23" s="1">
-        <v>282.32906342914</v>
+        <v>160.9592103391</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H23" s="1">
-        <v>963356.83</v>
+        <v>588722.05</v>
       </c>
       <c r="I23" s="1">
-        <v>22447.97</v>
+        <v>516898.87</v>
       </c>
       <c r="J23" s="1">
-        <v>2.3301822648623</v>
+        <v>87.80015458908</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>985804.8</v>
+        <v>1105620.92</v>
       </c>
       <c r="N23" s="1">
-        <v>985804.8</v>
+        <v>1105620.92</v>
       </c>
       <c r="O23" s="1">
-        <v>0.7</v>
+        <v>0.74</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B24" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>1378.0</v>
+        <v>5071.0</v>
       </c>
       <c r="D24" s="1">
-        <v>972.33</v>
+        <v>286.5</v>
       </c>
       <c r="E24" s="1">
-        <v>983.84093613933</v>
+        <v>287.62378031946</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H24" s="1">
-        <v>1157477.57</v>
+        <v>1239121.82</v>
       </c>
       <c r="I24" s="1">
-        <v>3086.09</v>
+        <v>-394.36</v>
       </c>
       <c r="J24" s="1">
-        <v>0.26662201324558</v>
+        <v>-0.031825765121302</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1160563.66</v>
+        <v>1238727.46</v>
       </c>
       <c r="N24" s="1">
-        <v>1160563.66</v>
+        <v>1238727.46</v>
       </c>
       <c r="O24" s="1">
-        <v>0.82</v>
+        <v>0.83</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B25" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>8960.0</v>
+        <v>1339.0</v>
       </c>
       <c r="D25" s="1">
-        <v>103.4</v>
+        <v>998.47</v>
       </c>
       <c r="E25" s="1">
-        <v>112.5151015625</v>
+        <v>983.84093353249</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H25" s="1">
-        <v>860023.06</v>
+        <v>1124718.77</v>
       </c>
       <c r="I25" s="1">
-        <v>-57542.33</v>
+        <v>15197.95</v>
       </c>
       <c r="J25" s="1">
-        <v>-6.6907891981408</v>
+        <v>1.3512666815368</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>802480.73</v>
+        <v>1139916.72</v>
       </c>
       <c r="N25" s="1">
-        <v>802480.73</v>
+        <v>1139916.72</v>
       </c>
       <c r="O25" s="1">
-        <v>0.57</v>
+        <v>0.76</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="B26" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>3561.0</v>
+        <v>8960.0</v>
       </c>
       <c r="D26" s="1">
-        <v>133.12</v>
+        <v>119.59</v>
       </c>
       <c r="E26" s="1">
-        <v>131.94393709632</v>
+        <v>112.5151015625</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
       <c r="G26">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H26" s="1">
-        <v>401177.58</v>
+        <v>860023.06</v>
       </c>
       <c r="I26" s="1">
-        <v>9424.69</v>
+        <v>53586.01</v>
       </c>
       <c r="J26" s="1">
-        <v>2.3492564066018</v>
+        <v>6.2307643239241</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>410602.27</v>
+        <v>913609.07</v>
       </c>
       <c r="N26" s="1">
-        <v>410602.27</v>
+        <v>913609.07</v>
       </c>
       <c r="O26" s="1">
-        <v>0.29</v>
+        <v>0.61</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B27" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C27" s="1">
         <v>3657.0</v>
       </c>
       <c r="D27" s="1">
-        <v>189.35</v>
+        <v>189.61</v>
       </c>
       <c r="E27" s="1">
         <v>236.35743505606</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
       <c r="G27">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H27" s="1">
         <v>740889.85</v>
       </c>
       <c r="I27" s="1">
-        <v>-141103.84</v>
+        <v>-149677.19</v>
       </c>
       <c r="J27" s="1">
-        <v>-19.045184651943</v>
+        <v>-20.202353966652</v>
       </c>
       <c r="K27">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="L27">
-        <v>0.0</v>
+        <v>873.05</v>
       </c>
       <c r="M27" s="1">
-        <v>599786.01</v>
+        <v>591212.66</v>
       </c>
       <c r="N27" s="1">
-        <v>599786.01</v>
+        <v>592085.71</v>
       </c>
       <c r="O27" s="1">
-        <v>0.43</v>
+        <v>0.4</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B28" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C28" s="1">
         <v>8584.0</v>
       </c>
       <c r="D28" s="1">
-        <v>125.08</v>
+        <v>105.37</v>
       </c>
       <c r="E28" s="1">
         <v>113.54906686859</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H28" s="1">
         <v>818220.51</v>
       </c>
       <c r="I28" s="1">
-        <v>111780.98</v>
+        <v>-47025.49</v>
       </c>
       <c r="J28" s="1">
-        <v>13.661473726685</v>
+        <v>-5.7472880996347</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>930001.49</v>
+        <v>771195.02</v>
       </c>
       <c r="N28" s="1">
-        <v>930001.49</v>
+        <v>771195.02</v>
       </c>
       <c r="O28" s="1">
-        <v>0.66</v>
+        <v>0.52</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="B29" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C29" s="1">
         <v>1409.0</v>
       </c>
       <c r="D29" s="1">
-        <v>559.73</v>
+        <v>605.0</v>
       </c>
       <c r="E29" s="1">
         <v>478.22217175302</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
       <c r="G29">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H29" s="1">
         <v>579250.61</v>
       </c>
       <c r="I29" s="1">
-        <v>103867.25</v>
+        <v>147564.41</v>
       </c>
       <c r="J29" s="1">
-        <v>17.931314737847</v>
+        <v>25.475054743576</v>
       </c>
       <c r="K29">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.97</v>
+      </c>
+      <c r="L29" t="s">
+        <v>92</v>
       </c>
       <c r="M29" s="1">
-        <v>683117.86</v>
+        <v>726815.02</v>
       </c>
       <c r="N29" s="1">
-        <v>683117.86</v>
+        <v>728177.35</v>
       </c>
       <c r="O29" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B30" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C30" s="1">
         <v>5461.0</v>
       </c>
       <c r="D30" s="1">
-        <v>173.3</v>
+        <v>188.87</v>
       </c>
       <c r="E30" s="1">
         <v>172.77700421168</v>
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
       <c r="G30">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H30" s="1">
         <v>805020.67</v>
       </c>
       <c r="I30" s="1">
-        <v>14720.6</v>
+        <v>74391.93</v>
       </c>
       <c r="J30" s="1">
-        <v>1.8285990097621</v>
+        <v>9.2409962591395</v>
       </c>
       <c r="K30">
-        <v>0.74</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>0.0</v>
+      </c>
+      <c r="L30">
+        <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>819741.27</v>
+        <v>879412.6</v>
       </c>
       <c r="N30" s="1">
-        <v>823780.85</v>
+        <v>879412.6</v>
       </c>
       <c r="O30" s="1">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="B31" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C31" s="1">
-        <v>3425.0</v>
+        <v>3870.0</v>
       </c>
       <c r="D31" s="1">
-        <v>356.8</v>
+        <v>403.0</v>
       </c>
       <c r="E31" s="1">
-        <v>356.96124963504</v>
+        <v>358.96101033592</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
       <c r="G31">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H31" s="1">
-        <v>1041632.66</v>
+        <v>1185614.36</v>
       </c>
       <c r="I31" s="1">
-        <v>16868.86</v>
+        <v>144146.48</v>
       </c>
       <c r="J31" s="1">
-        <v>1.6194634296509</v>
+        <v>12.157956656328</v>
       </c>
       <c r="K31">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>0.21</v>
+      </c>
+      <c r="L31">
+        <v>803.07</v>
       </c>
       <c r="M31" s="1">
-        <v>1058501.52</v>
+        <v>1329760.84</v>
       </c>
       <c r="N31" s="1">
-        <v>1061764.84</v>
+        <v>1330563.91</v>
       </c>
       <c r="O31" s="1">
-        <v>0.75</v>
+        <v>0.89</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="B32" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="C32" s="1">
         <v>18707.0</v>
       </c>
       <c r="D32" s="1">
-        <v>82.5</v>
+        <v>77.87</v>
       </c>
       <c r="E32" s="1">
         <v>77.917094670444</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
       <c r="G32">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H32" s="1">
         <v>1243649.33</v>
       </c>
       <c r="I32" s="1">
-        <v>93143.65</v>
+        <v>-1620.01</v>
       </c>
       <c r="J32" s="1">
-        <v>7.4895428922878</v>
+        <v>-0.13026260384831</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1336792.98</v>
+        <v>1242029.32</v>
       </c>
       <c r="N32" s="1">
-        <v>1336792.98</v>
+        <v>1242029.32</v>
       </c>
       <c r="O32" s="1">
-        <v>0.95</v>
+        <v>0.83</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="B33" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="C33" s="1">
-        <v>19.0</v>
+        <v>3577.0</v>
       </c>
       <c r="D33" s="1">
-        <v>906.7</v>
+        <v>939.47</v>
       </c>
       <c r="E33" s="1">
-        <v>945.38736842105</v>
+        <v>593.83701984904</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
       <c r="G33">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H33" s="1">
-        <v>15431.11</v>
+        <v>1939539.89</v>
       </c>
       <c r="I33" s="1">
-        <v>-509.24</v>
+        <v>925689.41</v>
       </c>
       <c r="J33" s="1">
-        <v>-3.3000866431514</v>
+        <v>47.727268450251</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>14921.87</v>
+        <v>2865229.3</v>
       </c>
       <c r="N33" s="1">
-        <v>14921.87</v>
+        <v>2865229.3</v>
       </c>
       <c r="O33" s="1">
-        <v>0.01</v>
+        <v>1.92</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="B34" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="C34" s="1">
-        <v>3577.0</v>
+        <v>19.0</v>
       </c>
       <c r="D34" s="1">
-        <v>906.7</v>
+        <v>939.47</v>
       </c>
       <c r="E34" s="1">
-        <v>593.83701984904</v>
+        <v>945.38736842105</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
       <c r="G34">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H34" s="1">
-        <v>1939539.89</v>
+        <v>15431.11</v>
       </c>
       <c r="I34" s="1">
-        <v>869698.66</v>
+        <v>-211.83</v>
       </c>
       <c r="J34" s="1">
-        <v>44.840462652202</v>
+        <v>-1.3727463546044</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>2809238.55</v>
+        <v>15219.28</v>
       </c>
       <c r="N34" s="1">
-        <v>2809238.55</v>
+        <v>15219.28</v>
       </c>
       <c r="O34" s="1">
-        <v>1.99</v>
+        <v>0.01</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="B35" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="C35" s="1">
-        <v>7712.0</v>
+        <v>9309.0</v>
       </c>
       <c r="D35" s="1">
-        <v>128.15</v>
+        <v>143.77</v>
       </c>
       <c r="E35" s="1">
-        <v>144.29944761411</v>
+        <v>141.98567944999</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
       <c r="G35">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H35" s="1">
-        <v>955963.7</v>
+        <v>1136523.21</v>
       </c>
       <c r="I35" s="1">
-        <v>-99928.36</v>
+        <v>4590.26</v>
       </c>
       <c r="J35" s="1">
-        <v>-10.453154235877</v>
+        <v>0.40388616436615</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>856035.34</v>
+        <v>1141113.47</v>
       </c>
       <c r="N35" s="1">
-        <v>856035.34</v>
+        <v>1141113.47</v>
       </c>
       <c r="O35" s="1">
-        <v>0.61</v>
+        <v>0.77</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="B36" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="C36" s="1">
         <v>2828.0</v>
       </c>
       <c r="D36" s="1">
-        <v>314.63</v>
+        <v>351.89</v>
       </c>
       <c r="E36" s="1">
         <v>395.36653465347</v>
       </c>
       <c r="F36" t="s">
         <v>11</v>
       </c>
       <c r="G36">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H36" s="1">
         <v>962027.37</v>
       </c>
       <c r="I36" s="1">
-        <v>-191326.95</v>
+        <v>-113542.98</v>
       </c>
       <c r="J36" s="1">
-        <v>-19.887890507731</v>
+        <v>-11.802468780072</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>770700.42</v>
+        <v>848484.39</v>
       </c>
       <c r="N36" s="1">
-        <v>770700.42</v>
+        <v>848484.39</v>
       </c>
       <c r="O36" s="1">
-        <v>0.55</v>
+        <v>0.57</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="B37" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="C37" s="1">
         <v>32048.0</v>
       </c>
       <c r="D37" s="1">
-        <v>44.19</v>
+        <v>49.31</v>
       </c>
       <c r="E37" s="1">
         <v>42.827194520719</v>
       </c>
       <c r="F37" t="s">
         <v>11</v>
       </c>
       <c r="G37">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H37" s="1">
         <v>1180670.9</v>
       </c>
       <c r="I37" s="1">
-        <v>46008.29</v>
+        <v>166719.54</v>
       </c>
       <c r="J37" s="1">
-        <v>3.8967920696614</v>
+        <v>14.120746094445</v>
       </c>
       <c r="K37">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.24</v>
+      </c>
+      <c r="L37" t="s">
+        <v>107</v>
       </c>
       <c r="M37" s="1">
-        <v>1226679.19</v>
+        <v>1347390.44</v>
       </c>
       <c r="N37" s="1">
-        <v>1226679.19</v>
+        <v>1355041.41</v>
       </c>
       <c r="O37" s="1">
-        <v>0.87</v>
+        <v>0.91</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="B38" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C38" s="1">
         <v>13317.0</v>
       </c>
       <c r="D38" s="1">
-        <v>52.09</v>
+        <v>67.8</v>
       </c>
       <c r="E38" s="1">
         <v>64.118153488023</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
       <c r="G38">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H38" s="1">
         <v>722815.07</v>
       </c>
       <c r="I38" s="1">
-        <v>-121964.03</v>
+        <v>47012.79</v>
       </c>
       <c r="J38" s="1">
-        <v>-16.873476365123</v>
+        <v>6.5041242153404</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>600851.04</v>
+        <v>769827.86</v>
       </c>
       <c r="N38" s="1">
-        <v>600851.04</v>
+        <v>769827.86</v>
       </c>
       <c r="O38" s="1">
-        <v>0.43</v>
+        <v>0.52</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="B39" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C39" s="1">
-        <v>3079.0</v>
+        <v>4582.0</v>
       </c>
       <c r="D39" s="1">
-        <v>286.79</v>
+        <v>308.35</v>
       </c>
       <c r="E39" s="1">
-        <v>313.75960701526</v>
+        <v>312.65656918376</v>
       </c>
       <c r="F39" t="s">
         <v>11</v>
       </c>
       <c r="G39">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H39" s="1">
-        <v>822078.74</v>
+        <v>1219850.47</v>
       </c>
       <c r="I39" s="1">
-        <v>-57222.6</v>
+        <v>-15212.45</v>
       </c>
       <c r="J39" s="1">
-        <v>-6.9607200886864</v>
+        <v>-1.247074979608</v>
       </c>
       <c r="K39">
-        <v>0.28</v>
+        <v>0.19</v>
       </c>
       <c r="L39">
-        <v>877.43</v>
+        <v>863.7</v>
       </c>
       <c r="M39" s="1">
-        <v>764856.14</v>
+        <v>1204638.02</v>
       </c>
       <c r="N39" s="1">
-        <v>765733.57</v>
+        <v>1205501.72</v>
       </c>
       <c r="O39" s="1">
-        <v>0.54</v>
+        <v>0.81</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="B40" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="C40" s="1">
         <v>13492.0</v>
       </c>
       <c r="D40" s="1">
-        <v>72.81</v>
+        <v>76.42</v>
       </c>
       <c r="E40" s="1">
         <v>84.162429587904</v>
       </c>
       <c r="F40" t="s">
         <v>11</v>
       </c>
       <c r="G40">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H40" s="1">
         <v>973017.84</v>
       </c>
       <c r="I40" s="1">
-        <v>-122127.83</v>
+        <v>-93912.55</v>
       </c>
       <c r="J40" s="1">
-        <v>-12.551448183108</v>
+        <v>-9.6516781233939</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>850890.01</v>
+        <v>879105.29</v>
       </c>
       <c r="N40" s="1">
-        <v>850890.01</v>
+        <v>879105.29</v>
       </c>
       <c r="O40" s="1">
-        <v>0.6</v>
+        <v>0.59</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="B41" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C41" s="1">
         <v>10834.0</v>
       </c>
       <c r="D41" s="1">
-        <v>137.21</v>
+        <v>138.99</v>
       </c>
       <c r="E41" s="1">
         <v>112.2113716079</v>
       </c>
       <c r="F41" t="s">
         <v>11</v>
       </c>
       <c r="G41">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H41" s="1">
         <v>1035569.07</v>
       </c>
       <c r="I41" s="1">
-        <v>252030.01</v>
+        <v>248327.13</v>
       </c>
       <c r="J41" s="1">
-        <v>24.337344297083</v>
+        <v>23.979774714592</v>
       </c>
       <c r="K41">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>0.0</v>
+      </c>
+      <c r="L41">
+        <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1287599.08</v>
+        <v>1283896.2</v>
       </c>
       <c r="N41" s="1">
-        <v>1292985.58</v>
+        <v>1283896.2</v>
       </c>
       <c r="O41" s="1">
-        <v>0.92</v>
+        <v>0.86</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B42" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="C42" s="1">
         <v>891.0</v>
       </c>
       <c r="D42" s="1">
-        <v>813.53</v>
+        <v>907.8</v>
       </c>
       <c r="E42" s="1">
         <v>707.01785634119</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
       <c r="G42">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H42" s="1">
         <v>537930.75</v>
       </c>
       <c r="I42" s="1">
-        <v>89921.33</v>
+        <v>151713.96</v>
       </c>
       <c r="J42" s="1">
-        <v>16.716153519761</v>
+        <v>28.203251069027</v>
       </c>
       <c r="K42">
-        <v>2.77</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>0.0</v>
+      </c>
+      <c r="L42">
+        <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>627852.08</v>
+        <v>689644.71</v>
       </c>
       <c r="N42" s="1">
-        <v>630324.06</v>
+        <v>689644.71</v>
       </c>
       <c r="O42" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="B43" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="C43" s="1">
         <v>8090.0</v>
       </c>
       <c r="D43" s="1">
-        <v>320.75</v>
+        <v>337.34</v>
       </c>
       <c r="E43" s="1">
         <v>367.85395426452</v>
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
       <c r="G43">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H43" s="1">
         <v>2542320.44</v>
       </c>
       <c r="I43" s="1">
-        <v>-294708.92</v>
+        <v>-215440.96</v>
       </c>
       <c r="J43" s="1">
-        <v>-11.592123296621</v>
+        <v>-8.4741858898007</v>
       </c>
       <c r="K43">
-        <v>1.41</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>0.0</v>
+      </c>
+      <c r="L43">
+        <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>2247611.52</v>
+        <v>2326879.48</v>
       </c>
       <c r="N43" s="1">
-        <v>2259040.52</v>
+        <v>2326879.48</v>
       </c>
       <c r="O43" s="1">
-        <v>1.6</v>
+        <v>1.56</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="B44" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="C44" s="1">
-        <v>2020.0</v>
+        <v>2294.0</v>
       </c>
       <c r="D44" s="1">
-        <v>475.74</v>
+        <v>536.01</v>
       </c>
       <c r="E44" s="1">
-        <v>448.53978217822</v>
+        <v>455.56277680907</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
       <c r="G44">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H44" s="1">
-        <v>774932.0</v>
+        <v>895079.49</v>
       </c>
       <c r="I44" s="1">
-        <v>57458.47</v>
+        <v>153312.84</v>
       </c>
       <c r="J44" s="1">
-        <v>7.414646704485</v>
+        <v>17.12840498669</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>832390.47</v>
+        <v>1048392.33</v>
       </c>
       <c r="N44" s="1">
-        <v>832390.47</v>
+        <v>1048392.33</v>
       </c>
       <c r="O44" s="1">
-        <v>0.59</v>
+        <v>0.7</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="B45" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="C45" s="1">
-        <v>11002.0</v>
+        <v>6872.0</v>
       </c>
       <c r="D45" s="1">
-        <v>66.62</v>
+        <v>72.52</v>
       </c>
       <c r="E45" s="1">
-        <v>73.231700599891</v>
+        <v>73.231701105937</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
       <c r="G45">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H45" s="1">
-        <v>691605.52</v>
+        <v>431986.29</v>
       </c>
       <c r="I45" s="1">
-        <v>-56739.14</v>
+        <v>-7074.8</v>
       </c>
       <c r="J45" s="1">
-        <v>-8.2039744275031</v>
+        <v>-1.6377371605937</v>
       </c>
       <c r="K45">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>0.0</v>
+      </c>
+      <c r="L45">
+        <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>634866.38</v>
+        <v>424911.49</v>
       </c>
       <c r="N45" s="1">
-        <v>637534.69</v>
+        <v>424911.49</v>
       </c>
       <c r="O45" s="1">
-        <v>0.45</v>
+        <v>0.29</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="B46" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="C46" s="1">
         <v>647.0</v>
       </c>
       <c r="D46" s="1">
-        <v>477.97</v>
+        <v>450.62</v>
       </c>
       <c r="E46" s="1">
         <v>466.98123647604</v>
       </c>
       <c r="F46" t="s">
         <v>11</v>
       </c>
       <c r="G46">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H46" s="1">
         <v>260723.54</v>
       </c>
       <c r="I46" s="1">
-        <v>7138.38</v>
+        <v>-12140.06</v>
       </c>
       <c r="J46" s="1">
-        <v>2.7379115825138</v>
+        <v>-4.6562960904873</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>267861.92</v>
+        <v>248583.48</v>
       </c>
       <c r="N46" s="1">
-        <v>267861.92</v>
+        <v>248583.48</v>
       </c>
       <c r="O46" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="B47" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="C47" s="1">
         <v>3332.0</v>
       </c>
       <c r="D47" s="1">
-        <v>477.97</v>
+        <v>450.62</v>
       </c>
       <c r="E47" s="1">
         <v>254.3075210084</v>
       </c>
       <c r="F47" t="s">
         <v>11</v>
       </c>
       <c r="G47">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H47" s="1">
         <v>764809.79</v>
       </c>
       <c r="I47" s="1">
-        <v>614658.41</v>
+        <v>515375.95</v>
       </c>
       <c r="J47" s="1">
-        <v>80.3674871892</v>
+        <v>67.386160158855</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1379468.2</v>
+        <v>1280185.74</v>
       </c>
       <c r="N47" s="1">
-        <v>1379468.2</v>
+        <v>1280185.74</v>
       </c>
       <c r="O47" s="1">
-        <v>0.98</v>
+        <v>0.86</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="B48" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="C48" s="1">
         <v>11091.0</v>
       </c>
       <c r="D48" s="1">
-        <v>286.56</v>
+        <v>309.87</v>
       </c>
       <c r="E48" s="1">
         <v>290.08747993869</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
       <c r="G48">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H48" s="1">
         <v>2749681.98</v>
       </c>
       <c r="I48" s="1">
-        <v>3230.07</v>
+        <v>180588.87</v>
       </c>
       <c r="J48" s="1">
-        <v>0.11747067564519</v>
+        <v>6.5676275043269</v>
       </c>
       <c r="K48">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.9</v>
+      </c>
+      <c r="L48" t="s">
+        <v>128</v>
       </c>
       <c r="M48" s="1">
-        <v>2752912.05</v>
+        <v>2930270.85</v>
       </c>
       <c r="N48" s="1">
-        <v>2752912.05</v>
+        <v>2940200.13</v>
       </c>
       <c r="O48" s="1">
-        <v>1.95</v>
+        <v>1.97</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="B49" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="C49" s="1">
-        <v>36684.0</v>
+        <v>27434.0</v>
       </c>
       <c r="D49" s="1">
-        <v>26.59</v>
+        <v>26.57</v>
       </c>
       <c r="E49" s="1">
-        <v>32.147454476066</v>
+        <v>32.147454618357</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
       <c r="G49">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H49" s="1">
-        <v>1006823.62</v>
+        <v>752949.49</v>
       </c>
       <c r="I49" s="1">
-        <v>-161931.84</v>
+        <v>-131453.66</v>
       </c>
       <c r="J49" s="1">
-        <v>-16.083436739396</v>
+        <v>-17.458496452398</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>844891.78</v>
+        <v>621495.83</v>
       </c>
       <c r="N49" s="1">
-        <v>844891.78</v>
+        <v>621495.83</v>
       </c>
       <c r="O49" s="1">
-        <v>0.6</v>
+        <v>0.42</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="B50" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="C50" s="1">
-        <v>11692.0</v>
+        <v>6580.0</v>
       </c>
       <c r="D50" s="1">
-        <v>90.0</v>
+        <v>91.22</v>
       </c>
       <c r="E50" s="1">
-        <v>133.66261888471</v>
+        <v>133.66261854103</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
       <c r="G50">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H50" s="1">
-        <v>1331963.58</v>
+        <v>749599.76</v>
       </c>
       <c r="I50" s="1">
-        <v>-420504.07</v>
+        <v>-237831.33</v>
       </c>
       <c r="J50" s="1">
-        <v>-31.570237828875</v>
+        <v>-31.727775633226</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>911459.51</v>
+        <v>511768.43</v>
       </c>
       <c r="N50" s="1">
-        <v>911459.51</v>
+        <v>511768.43</v>
       </c>
       <c r="O50" s="1">
-        <v>0.65</v>
+        <v>0.34</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="B51" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="C51" s="1">
         <v>38080.0</v>
       </c>
       <c r="D51" s="1">
-        <v>17.93</v>
+        <v>22.75</v>
       </c>
       <c r="E51" s="1">
         <v>18.909090336135</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
       <c r="G51">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H51" s="1">
         <v>614819.25</v>
       </c>
       <c r="I51" s="1">
-        <v>-23416.56</v>
+        <v>123825.93</v>
       </c>
       <c r="J51" s="1">
-        <v>-3.8086901150216</v>
+        <v>20.140216819821</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>591402.69</v>
+        <v>738645.18</v>
       </c>
       <c r="N51" s="1">
-        <v>591402.69</v>
+        <v>738645.18</v>
       </c>
       <c r="O51" s="1">
-        <v>0.42</v>
+        <v>0.5</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="B52" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="C52" s="1">
-        <v>2776.0</v>
+        <v>1407.0</v>
       </c>
       <c r="D52" s="1">
-        <v>488.15</v>
+        <v>503.15</v>
       </c>
       <c r="E52" s="1">
-        <v>460.85609510086</v>
+        <v>460.85609808102</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
       <c r="G52">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H52" s="1">
-        <v>1092218.34</v>
+        <v>553584.73</v>
       </c>
       <c r="I52" s="1">
-        <v>81540.34</v>
+        <v>50015.09</v>
       </c>
       <c r="J52" s="1">
-        <v>7.4655713984806</v>
+        <v>9.0347669091234</v>
       </c>
       <c r="K52">
-        <v>1.39</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>0.0</v>
+      </c>
+      <c r="L52">
+        <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1173758.68</v>
+        <v>603599.82</v>
       </c>
       <c r="N52" s="1">
-        <v>1177605.89</v>
+        <v>603599.82</v>
       </c>
       <c r="O52" s="1">
-        <v>0.84</v>
+        <v>0.41</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="B53" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="C53" s="1">
         <v>1449.0</v>
       </c>
       <c r="D53" s="1">
-        <v>560.69</v>
+        <v>631.53</v>
       </c>
       <c r="E53" s="1">
         <v>556.13495514148</v>
       </c>
       <c r="F53" t="s">
         <v>11</v>
       </c>
       <c r="G53">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H53" s="1">
         <v>688059.87</v>
       </c>
       <c r="I53" s="1">
-        <v>15655.86</v>
+        <v>92165.2</v>
       </c>
       <c r="J53" s="1">
-        <v>2.2753630436258</v>
+        <v>13.394939018897</v>
       </c>
       <c r="K53">
-        <v>0.51</v>
+        <v>0.0</v>
       </c>
       <c r="L53">
-        <v>741.79</v>
+        <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>703715.73</v>
+        <v>780225.07</v>
       </c>
       <c r="N53" s="1">
-        <v>704457.52</v>
+        <v>780225.07</v>
       </c>
       <c r="O53" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="B54" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="C54" s="1">
-        <v>7688.0</v>
+        <v>3469.0</v>
       </c>
       <c r="D54" s="1">
-        <v>87.91</v>
+        <v>128.49</v>
       </c>
       <c r="E54" s="1">
-        <v>77.340401925078</v>
+        <v>77.340400691842</v>
       </c>
       <c r="F54" t="s">
         <v>11</v>
       </c>
       <c r="G54">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H54" s="1">
-        <v>508574.32</v>
+        <v>229480.27</v>
       </c>
       <c r="I54" s="1">
-        <v>76832.42</v>
+        <v>150561.35</v>
       </c>
       <c r="J54" s="1">
-        <v>15.107412423026</v>
+        <v>65.609714508354</v>
       </c>
       <c r="K54">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="L54">
-        <v>0.0</v>
+        <v>275.31</v>
       </c>
       <c r="M54" s="1">
-        <v>585406.74</v>
+        <v>380041.62</v>
       </c>
       <c r="N54" s="1">
-        <v>585406.74</v>
+        <v>380316.93</v>
       </c>
       <c r="O54" s="1">
-        <v>0.42</v>
+        <v>0.26</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="B55" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="C55" s="1">
         <v>2613.0</v>
       </c>
       <c r="D55" s="1">
-        <v>496.32</v>
+        <v>498.66</v>
       </c>
       <c r="E55" s="1">
         <v>556.62815920398</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
       <c r="G55">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H55" s="1">
         <v>1241801.12</v>
       </c>
       <c r="I55" s="1">
-        <v>-118471.4</v>
+        <v>-130833.32</v>
       </c>
       <c r="J55" s="1">
-        <v>-9.5402877394731</v>
+        <v>-10.535770816506</v>
       </c>
       <c r="K55">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.52</v>
+      </c>
+      <c r="L55" t="s">
+        <v>143</v>
       </c>
       <c r="M55" s="1">
-        <v>1123329.72</v>
+        <v>1110967.8</v>
       </c>
       <c r="N55" s="1">
-        <v>1123329.72</v>
+        <v>1112324.6</v>
       </c>
       <c r="O55" s="1">
-        <v>0.8</v>
+        <v>0.75</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="B56" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="C56" s="1">
-        <v>18194.0</v>
+        <v>16665.0</v>
       </c>
       <c r="D56" s="1">
-        <v>114.18</v>
+        <v>121.42</v>
       </c>
       <c r="E56" s="1">
-        <v>80.401531823678</v>
+        <v>80.401531953195</v>
       </c>
       <c r="F56" t="s">
         <v>11</v>
       </c>
       <c r="G56">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H56" s="1">
-        <v>1249159.68</v>
+        <v>1144181.93</v>
       </c>
       <c r="I56" s="1">
-        <v>550226.13</v>
+        <v>581072.19</v>
       </c>
       <c r="J56" s="1">
-        <v>44.047701731775</v>
+        <v>50.784947285437</v>
       </c>
       <c r="K56">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>0.0</v>
+      </c>
+      <c r="L56">
+        <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1799385.81</v>
+        <v>1725254.12</v>
       </c>
       <c r="N56" s="1">
-        <v>1808762.53</v>
+        <v>1725254.12</v>
       </c>
       <c r="O56" s="1">
-        <v>1.28</v>
+        <v>1.16</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="B57" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="C57" s="1">
-        <v>8607.0</v>
+        <v>8786.0</v>
       </c>
       <c r="D57" s="1">
-        <v>593.66</v>
+        <v>629.86</v>
       </c>
       <c r="E57" s="1">
-        <v>716.39081096782</v>
+        <v>713.46106419303</v>
       </c>
       <c r="F57" t="s">
         <v>11</v>
       </c>
       <c r="G57">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H57" s="1">
-        <v>5259300.2</v>
+        <v>5348254.55</v>
       </c>
       <c r="I57" s="1">
-        <v>-833460.77</v>
+        <v>-629876.28</v>
       </c>
       <c r="J57" s="1">
-        <v>-15.84737015012</v>
+        <v>-11.777230760267</v>
       </c>
       <c r="K57">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>0.0</v>
+      </c>
+      <c r="L57">
+        <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>4425839.43</v>
+        <v>4718378.27</v>
       </c>
       <c r="N57" s="1">
-        <v>4428579.21</v>
+        <v>4718378.27</v>
       </c>
       <c r="O57" s="1">
-        <v>3.14</v>
+        <v>3.17</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="B58" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="C58" s="1">
-        <v>8394.0</v>
+        <v>7138.0</v>
       </c>
       <c r="D58" s="1">
-        <v>68.56</v>
+        <v>73.88</v>
       </c>
       <c r="E58" s="1">
-        <v>80.395493209435</v>
+        <v>80.395493135332</v>
       </c>
       <c r="F58" t="s">
         <v>11</v>
       </c>
       <c r="G58">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H58" s="1">
-        <v>576162.99</v>
+        <v>489951.33</v>
       </c>
       <c r="I58" s="1">
-        <v>-77685.17</v>
+        <v>-40315.45</v>
       </c>
       <c r="J58" s="1">
-        <v>-13.483193358185</v>
+        <v>-8.228460161543</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>498477.82</v>
+        <v>449635.88</v>
       </c>
       <c r="N58" s="1">
-        <v>498477.82</v>
+        <v>449635.88</v>
       </c>
       <c r="O58" s="1">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="B59" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="C59" s="1">
-        <v>5133.0</v>
+        <v>6760.0</v>
       </c>
       <c r="D59" s="1">
-        <v>422.9</v>
+        <v>420.59</v>
       </c>
       <c r="E59" s="1">
-        <v>397.34622637834</v>
+        <v>393.88281360947</v>
       </c>
       <c r="F59" t="s">
         <v>11</v>
       </c>
       <c r="G59">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H59" s="1">
-        <v>1741343.8</v>
+        <v>2276550.71</v>
       </c>
       <c r="I59" s="1">
-        <v>138903.67</v>
+        <v>147619.81</v>
       </c>
       <c r="J59" s="1">
-        <v>7.9768090597618</v>
+        <v>6.4843629158605</v>
       </c>
       <c r="K59">
-        <v>0.0</v>
+        <v>0.07</v>
       </c>
       <c r="L59">
-        <v>0.0</v>
+        <v>459.53</v>
       </c>
       <c r="M59" s="1">
-        <v>1880247.47</v>
+        <v>2424170.52</v>
       </c>
       <c r="N59" s="1">
-        <v>1880247.47</v>
+        <v>2424630.05</v>
       </c>
       <c r="O59" s="1">
-        <v>1.33</v>
+        <v>1.63</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="B60" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="C60" s="1">
-        <v>23777.0</v>
+        <v>24997.0</v>
       </c>
       <c r="D60" s="1">
-        <v>381.87</v>
+        <v>370.87</v>
       </c>
       <c r="E60" s="1">
-        <v>500.10573747739</v>
+        <v>493.7785658279</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
       <c r="G60">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H60" s="1">
-        <v>10157685.5</v>
+        <v>10549951.33</v>
       </c>
       <c r="I60" s="1">
-        <v>-2293048.87</v>
+        <v>-2645583.86</v>
       </c>
       <c r="J60" s="1">
-        <v>-22.574521233208</v>
+        <v>-25.076739951179</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>7864636.63</v>
+        <v>7904367.47</v>
       </c>
       <c r="N60" s="1">
-        <v>7864636.63</v>
+        <v>7904367.47</v>
       </c>
       <c r="O60" s="1">
-        <v>5.58</v>
+        <v>5.3</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="B61" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="C61" s="1">
         <v>6070.0</v>
       </c>
       <c r="D61" s="1">
-        <v>161.47</v>
+        <v>177.64</v>
       </c>
       <c r="E61" s="1">
         <v>144.26844481054</v>
       </c>
       <c r="F61" t="s">
         <v>11</v>
       </c>
       <c r="G61">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H61" s="1">
         <v>747796.83</v>
       </c>
       <c r="I61" s="1">
-        <v>101161.94</v>
+        <v>171566.09</v>
       </c>
       <c r="J61" s="1">
-        <v>13.52799797239</v>
+        <v>22.942874737781</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>848958.77</v>
+        <v>919362.92</v>
       </c>
       <c r="N61" s="1">
-        <v>848958.77</v>
+        <v>919362.92</v>
       </c>
       <c r="O61" s="1">
-        <v>0.6</v>
+        <v>0.62</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="B62" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="C62" s="1">
-        <v>9874.0</v>
+        <v>11501.0</v>
       </c>
       <c r="D62" s="1">
-        <v>91.82</v>
+        <v>103.01</v>
       </c>
       <c r="E62" s="1">
-        <v>93.772478225643</v>
+        <v>94.119698287106</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
       <c r="G62">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H62" s="1">
-        <v>792523.33</v>
+        <v>928403.56</v>
       </c>
       <c r="I62" s="1">
-        <v>-7221.74</v>
+        <v>81715.39</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.91123374248175</v>
+        <v>8.8017101097717</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>785301.59</v>
+        <v>1010118.95</v>
       </c>
       <c r="N62" s="1">
-        <v>785301.59</v>
+        <v>1010118.95</v>
       </c>
       <c r="O62" s="1">
-        <v>0.56</v>
+        <v>0.68</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="B63" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="C63" s="1">
         <v>11660.0</v>
       </c>
       <c r="D63" s="1">
-        <v>91.82</v>
+        <v>103.01</v>
       </c>
       <c r="E63" s="1">
         <v>43.225473413379</v>
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
       <c r="G63">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H63" s="1">
         <v>457315.67</v>
       </c>
       <c r="I63" s="1">
-        <v>470030.54</v>
+        <v>566768.06</v>
       </c>
       <c r="J63" s="1">
-        <v>102.78032677078</v>
+        <v>123.93366271486</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>927346.21</v>
+        <v>1024083.73</v>
       </c>
       <c r="N63" s="1">
-        <v>927346.21</v>
+        <v>1024083.73</v>
       </c>
       <c r="O63" s="1">
-        <v>0.66</v>
+        <v>0.69</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="B64" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="C64" s="1">
         <v>3206.0</v>
       </c>
       <c r="D64" s="1">
-        <v>95.8</v>
+        <v>120.9</v>
       </c>
       <c r="E64" s="1">
         <v>116.83629756706</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
       <c r="G64">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H64" s="1">
         <v>317088.95</v>
       </c>
       <c r="I64" s="1">
-        <v>-51056.21</v>
+        <v>13392.7</v>
       </c>
       <c r="J64" s="1">
-        <v>-16.101541854423</v>
+        <v>4.2236413473254</v>
       </c>
       <c r="K64">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="L64">
-        <v>514.23</v>
+        <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>266032.74</v>
+        <v>330481.65</v>
       </c>
       <c r="N64" s="1">
-        <v>266546.97</v>
+        <v>330481.65</v>
       </c>
       <c r="O64" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="B65" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="C65" s="1">
-        <v>24318.0</v>
+        <v>20255.0</v>
       </c>
       <c r="D65" s="1">
-        <v>89.5</v>
+        <v>94.08</v>
       </c>
       <c r="E65" s="1">
-        <v>74.798555802286</v>
+        <v>74.798555912121</v>
       </c>
       <c r="F65" t="s">
         <v>11</v>
       </c>
       <c r="G65">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H65" s="1">
-        <v>1556213.17</v>
+        <v>1296204.36</v>
       </c>
       <c r="I65" s="1">
-        <v>328984.75</v>
+        <v>328547.65</v>
       </c>
       <c r="J65" s="1">
-        <v>21.140082627626</v>
+        <v>25.346902088803</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1885197.92</v>
+        <v>1624752.01</v>
       </c>
       <c r="N65" s="1">
-        <v>1885197.92</v>
+        <v>1624752.01</v>
       </c>
       <c r="O65" s="1">
-        <v>1.34</v>
+        <v>1.09</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="B66" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
       <c r="C66" s="1">
         <v>30757.0</v>
       </c>
       <c r="D66" s="1">
-        <v>172.7</v>
+        <v>188.63</v>
       </c>
       <c r="E66" s="1">
         <v>85.334505966121</v>
       </c>
       <c r="F66" t="s">
         <v>11</v>
       </c>
       <c r="G66">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H66" s="1">
         <v>2465459.21</v>
       </c>
       <c r="I66" s="1">
-        <v>2135436.33</v>
+        <v>2481203.12</v>
       </c>
       <c r="J66" s="1">
-        <v>86.61414154972</v>
+        <v>100.63857921219</v>
       </c>
       <c r="K66">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L66">
-        <v>186.49</v>
+        <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>4600895.54</v>
+        <v>4946662.33</v>
       </c>
       <c r="N66" s="1">
-        <v>4601082.03</v>
+        <v>4946662.33</v>
       </c>
       <c r="O66" s="1">
-        <v>3.26</v>
+        <v>3.32</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="B67" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
       <c r="C67" s="1">
         <v>49373.0</v>
       </c>
       <c r="D67" s="1">
-        <v>172.7</v>
+        <v>188.63</v>
       </c>
       <c r="E67" s="1">
         <v>148.50698114354</v>
       </c>
       <c r="F67" t="s">
         <v>11</v>
       </c>
       <c r="G67">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H67" s="1">
         <v>6269871.91</v>
       </c>
       <c r="I67" s="1">
-        <v>1115764.39</v>
+        <v>1670810.18</v>
       </c>
       <c r="J67" s="1">
-        <v>17.795648874747</v>
+        <v>26.648234668641</v>
       </c>
       <c r="K67">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L67">
-        <v>299.36</v>
+        <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>7385636.3</v>
+        <v>7940682.09</v>
       </c>
       <c r="N67" s="1">
-        <v>7385935.66</v>
+        <v>7940682.09</v>
       </c>
       <c r="O67" s="1">
-        <v>5.24</v>
+        <v>5.33</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="B68" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="C68" s="1">
         <v>17164.0</v>
       </c>
       <c r="D68" s="1">
-        <v>78.41</v>
+        <v>62.93</v>
       </c>
       <c r="E68" s="1">
         <v>90.717896760662</v>
       </c>
       <c r="F68" t="s">
         <v>11</v>
       </c>
       <c r="G68">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H68" s="1">
         <v>1326331.16</v>
       </c>
       <c r="I68" s="1">
-        <v>-160606.4</v>
+        <v>-405386.01</v>
       </c>
       <c r="J68" s="1">
-        <v>-12.109072367718</v>
+        <v>-30.564464006108</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1165724.76</v>
+        <v>920945.15</v>
       </c>
       <c r="N68" s="1">
-        <v>1165724.76</v>
+        <v>920945.15</v>
       </c>
       <c r="O68" s="1">
-        <v>0.83</v>
+        <v>0.62</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="B69" t="s">
-        <v>175</v>
+        <v>167</v>
       </c>
       <c r="C69" s="1">
         <v>25001.0</v>
       </c>
       <c r="D69" s="1">
-        <v>37.66</v>
+        <v>33.55</v>
       </c>
       <c r="E69" s="1">
         <v>47.665141394344</v>
       </c>
       <c r="F69" t="s">
         <v>11</v>
       </c>
       <c r="G69">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H69" s="1">
         <v>1017241.82</v>
       </c>
       <c r="I69" s="1">
-        <v>-201704.65</v>
+        <v>-302074.88</v>
       </c>
       <c r="J69" s="1">
-        <v>-19.828584121718</v>
+        <v>-29.695483813279</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>815537.17</v>
+        <v>715166.94</v>
       </c>
       <c r="N69" s="1">
-        <v>815537.17</v>
+        <v>715166.94</v>
       </c>
       <c r="O69" s="1">
-        <v>0.58</v>
+        <v>0.48</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="B70" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="C70" s="1">
         <v>13515.0</v>
       </c>
       <c r="D70" s="1">
-        <v>149.68</v>
+        <v>138.09</v>
       </c>
       <c r="E70" s="1">
         <v>178.75728079911</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
       <c r="G70">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H70" s="1">
         <v>2059415.61</v>
       </c>
       <c r="I70" s="1">
-        <v>-307206.69</v>
+        <v>-468175.17</v>
       </c>
       <c r="J70" s="1">
-        <v>-14.917177888149</v>
+        <v>-22.733399112188</v>
       </c>
       <c r="K70">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.3</v>
+      </c>
+      <c r="L70" t="s">
+        <v>170</v>
       </c>
       <c r="M70" s="1">
-        <v>1752208.92</v>
+        <v>1591240.44</v>
       </c>
       <c r="N70" s="1">
-        <v>1752208.92</v>
+        <v>1595273.57</v>
       </c>
       <c r="O70" s="1">
-        <v>1.24</v>
+        <v>1.07</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="B71" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
       <c r="C71" s="1">
-        <v>5883.0</v>
+        <v>8708.0</v>
       </c>
       <c r="D71" s="1">
-        <v>162.95</v>
+        <v>155.73</v>
       </c>
       <c r="E71" s="1">
-        <v>189.92279279279</v>
+        <v>180.36083027102</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
       <c r="G71">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H71" s="1">
-        <v>956173.83</v>
+        <v>1349565.88</v>
       </c>
       <c r="I71" s="1">
-        <v>-125827.49</v>
+        <v>-193325.24</v>
       </c>
       <c r="J71" s="1">
-        <v>-13.159478543771</v>
+        <v>-14.324994641981</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>830346.34</v>
+        <v>1156240.64</v>
       </c>
       <c r="N71" s="1">
-        <v>830346.34</v>
+        <v>1156240.64</v>
       </c>
       <c r="O71" s="1">
-        <v>0.59</v>
+        <v>0.78</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="B72" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="C72" s="1">
-        <v>1750.0</v>
+        <v>2183.0</v>
       </c>
       <c r="D72" s="1">
-        <v>894.41</v>
+        <v>984.23</v>
       </c>
       <c r="E72" s="1">
-        <v>933.85114857143</v>
+        <v>931.29937242327</v>
       </c>
       <c r="F72" t="s">
         <v>11</v>
       </c>
       <c r="G72">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H72" s="1">
-        <v>1398796.68</v>
+        <v>1743469.99</v>
       </c>
       <c r="I72" s="1">
-        <v>-43043.11</v>
+        <v>88455.74</v>
       </c>
       <c r="J72" s="1">
-        <v>-3.0771527138597</v>
+        <v>5.0735453152251</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1355753.57</v>
+        <v>1831925.73</v>
       </c>
       <c r="N72" s="1">
-        <v>1355753.57</v>
+        <v>1831925.73</v>
       </c>
       <c r="O72" s="1">
-        <v>0.96</v>
+        <v>1.23</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="B73" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
       <c r="C73" s="1">
-        <v>7187.0</v>
+        <v>5371.0</v>
       </c>
       <c r="D73" s="1">
-        <v>175.47</v>
+        <v>159.25</v>
       </c>
       <c r="E73" s="1">
-        <v>121.23546542368</v>
+        <v>121.23546453174</v>
       </c>
       <c r="F73" t="s">
         <v>11</v>
       </c>
       <c r="G73">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H73" s="1">
-        <v>744003.03</v>
+        <v>556009.5</v>
       </c>
       <c r="I73" s="1">
-        <v>348333.82</v>
+        <v>173266.84</v>
       </c>
       <c r="J73" s="1">
-        <v>46.818871154328</v>
+        <v>31.16256826547</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1092336.85</v>
+        <v>729276.34</v>
       </c>
       <c r="N73" s="1">
-        <v>1092336.85</v>
+        <v>729276.34</v>
       </c>
       <c r="O73" s="1">
-        <v>0.77</v>
+        <v>0.49</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="B74" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="C74" s="1">
         <v>11997.0</v>
       </c>
       <c r="D74" s="1">
-        <v>144.28</v>
+        <v>145.16</v>
       </c>
       <c r="E74" s="1">
         <v>158.59507210136</v>
       </c>
       <c r="F74" t="s">
         <v>11</v>
       </c>
       <c r="G74">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H74" s="1">
         <v>1624440.8</v>
       </c>
       <c r="I74" s="1">
-        <v>-125153.52</v>
+        <v>-139609.39</v>
       </c>
       <c r="J74" s="1">
-        <v>-7.704406340939</v>
+        <v>-8.5943045754576</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1499287.28</v>
+        <v>1484831.41</v>
       </c>
       <c r="N74" s="1">
-        <v>1499287.28</v>
+        <v>1484831.41</v>
       </c>
       <c r="O74" s="1">
-        <v>1.06</v>
+        <v>1.0</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="B75" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="C75" s="1">
-        <v>5087.0</v>
+        <v>3998.0</v>
       </c>
       <c r="D75" s="1">
-        <v>206.0</v>
+        <v>194.13</v>
       </c>
       <c r="E75" s="1">
-        <v>254.02156870454</v>
+        <v>254.02156828414</v>
       </c>
       <c r="F75" t="s">
         <v>11</v>
       </c>
       <c r="G75">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H75" s="1">
-        <v>1104687.23</v>
+        <v>868201.2</v>
       </c>
       <c r="I75" s="1">
-        <v>-197002.52</v>
+        <v>-206452.69</v>
       </c>
       <c r="J75" s="1">
-        <v>-17.833330072984</v>
+        <v>-23.779360129887</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>907684.71</v>
+        <v>661748.51</v>
       </c>
       <c r="N75" s="1">
-        <v>907684.71</v>
+        <v>661748.51</v>
       </c>
       <c r="O75" s="1">
-        <v>0.64</v>
+        <v>0.44</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="B76" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="C76" s="1">
         <v>8844.0</v>
       </c>
       <c r="D76" s="1">
-        <v>128.01</v>
+        <v>137.19</v>
       </c>
       <c r="E76" s="1">
         <v>108.40553143374</v>
       </c>
       <c r="F76" t="s">
         <v>11</v>
       </c>
       <c r="G76">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H76" s="1">
         <v>818667.5</v>
       </c>
       <c r="I76" s="1">
-        <v>161947.87</v>
+        <v>215828.27</v>
       </c>
       <c r="J76" s="1">
-        <v>19.781885808341</v>
+        <v>26.363361193647</v>
       </c>
       <c r="K76">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>0.0</v>
+      </c>
+      <c r="L76">
+        <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>980615.37</v>
+        <v>1034495.77</v>
       </c>
       <c r="N76" s="1">
-        <v>986353.06</v>
+        <v>1034495.77</v>
       </c>
       <c r="O76" s="1">
-        <v>0.7</v>
+        <v>0.69</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="B77" t="s">
-        <v>192</v>
+        <v>184</v>
       </c>
       <c r="C77" s="1">
-        <v>13984.0</v>
+        <v>12016.0</v>
       </c>
       <c r="D77" s="1">
-        <v>79.44</v>
+        <v>83.13</v>
       </c>
       <c r="E77" s="1">
-        <v>83.484711813501</v>
+        <v>83.484712050599</v>
       </c>
       <c r="F77" t="s">
         <v>11</v>
       </c>
       <c r="G77">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H77" s="1">
-        <v>1007065.77</v>
+        <v>865339.12</v>
       </c>
       <c r="I77" s="1">
-        <v>-44840.6</v>
+        <v>-13661.51</v>
       </c>
       <c r="J77" s="1">
-        <v>-4.4525989598475</v>
+        <v>-1.5787463763339</v>
       </c>
       <c r="K77">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>0.0</v>
+      </c>
+      <c r="L77">
+        <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>962225.17</v>
+        <v>851677.61</v>
       </c>
       <c r="N77" s="1">
-        <v>967905.98</v>
+        <v>851677.61</v>
       </c>
       <c r="O77" s="1">
-        <v>0.69</v>
+        <v>0.57</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="B78" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="C78" s="1">
-        <v>4392.0</v>
+        <v>6501.0</v>
       </c>
       <c r="D78" s="1">
-        <v>219.3</v>
+        <v>139.73</v>
       </c>
       <c r="E78" s="1">
-        <v>241.86243169399</v>
+        <v>134.75772035072</v>
       </c>
       <c r="F78" t="s">
         <v>11</v>
       </c>
       <c r="G78">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H78" s="1">
-        <v>906901.14</v>
+        <v>760336.7</v>
       </c>
       <c r="I78" s="1">
-        <v>-72630.37</v>
+        <v>14173.88</v>
       </c>
       <c r="J78" s="1">
-        <v>-8.0086314589923</v>
+        <v>1.8641583393252</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>834270.77</v>
+        <v>774510.58</v>
       </c>
       <c r="N78" s="1">
-        <v>834270.77</v>
+        <v>774510.58</v>
       </c>
       <c r="O78" s="1">
-        <v>0.59</v>
+        <v>0.52</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
       <c r="B79" t="s">
-        <v>197</v>
+        <v>188</v>
       </c>
       <c r="C79" s="1">
-        <v>10350.0</v>
+        <v>2668.0</v>
       </c>
       <c r="D79" s="1">
-        <v>70.89</v>
+        <v>214.66</v>
       </c>
       <c r="E79" s="1">
-        <v>114.07628115942</v>
+        <v>241.86243253373</v>
       </c>
       <c r="F79" t="s">
         <v>11</v>
       </c>
       <c r="G79">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H79" s="1">
-        <v>1002645.92</v>
+        <v>550913.53</v>
       </c>
       <c r="I79" s="1">
-        <v>-367122.75</v>
+        <v>-62604.81</v>
       </c>
       <c r="J79" s="1">
-        <v>-36.615393597772</v>
+        <v>-11.363817839072</v>
       </c>
       <c r="K79">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.61</v>
+      </c>
+      <c r="L79" t="s">
+        <v>189</v>
       </c>
       <c r="M79" s="1">
-        <v>635523.17</v>
+        <v>488308.72</v>
       </c>
       <c r="N79" s="1">
-        <v>635523.17</v>
+        <v>489947.03</v>
       </c>
       <c r="O79" s="1">
-        <v>0.45</v>
+        <v>0.33</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="B80" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
       <c r="C80" s="1">
-        <v>7986.0</v>
+        <v>10350.0</v>
       </c>
       <c r="D80" s="1">
-        <v>198.16</v>
+        <v>69.19</v>
       </c>
       <c r="E80" s="1">
-        <v>199.22094164788</v>
+        <v>114.07628115942</v>
       </c>
       <c r="F80" t="s">
         <v>11</v>
       </c>
       <c r="G80">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H80" s="1">
-        <v>1357478.89</v>
+        <v>1002645.92</v>
       </c>
       <c r="I80" s="1">
-        <v>13249.36</v>
+        <v>-392067.84</v>
       </c>
       <c r="J80" s="1">
-        <v>0.97602696422042</v>
+        <v>-39.103319744222</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>1370728.25</v>
+        <v>610578.08</v>
       </c>
       <c r="N80" s="1">
-        <v>1370728.25</v>
+        <v>610578.08</v>
       </c>
       <c r="O80" s="1">
-        <v>0.97</v>
+        <v>0.41</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="B81" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="C81" s="1">
-        <v>7359.0</v>
+        <v>7986.0</v>
       </c>
       <c r="D81" s="1">
-        <v>195.38</v>
+        <v>201.56</v>
       </c>
       <c r="E81" s="1">
-        <v>242.66786248132</v>
+        <v>199.22094164788</v>
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
       <c r="G81">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H81" s="1">
-        <v>1522677.87</v>
+        <v>1357478.89</v>
       </c>
       <c r="I81" s="1">
-        <v>-277289.03</v>
+        <v>14954.21</v>
       </c>
       <c r="J81" s="1">
-        <v>-18.210616668383</v>
+        <v>1.1016163941967</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1245388.84</v>
+        <v>1372433.1</v>
       </c>
       <c r="N81" s="1">
-        <v>1245388.84</v>
+        <v>1372433.1</v>
       </c>
       <c r="O81" s="1">
-        <v>0.88</v>
+        <v>0.92</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>202</v>
+        <v>194</v>
       </c>
       <c r="B82" t="s">
-        <v>203</v>
+        <v>195</v>
       </c>
       <c r="C82" s="1">
         <v>23745.0</v>
       </c>
       <c r="D82" s="1">
-        <v>46.63</v>
+        <v>51.92</v>
       </c>
       <c r="E82" s="1">
         <v>34.260741208675</v>
       </c>
       <c r="F82" t="s">
         <v>11</v>
       </c>
       <c r="G82">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H82" s="1">
         <v>694630.15</v>
       </c>
       <c r="I82" s="1">
-        <v>264425.16</v>
+        <v>356519.1</v>
       </c>
       <c r="J82" s="1">
-        <v>38.067043303548</v>
+        <v>51.325025267043</v>
       </c>
       <c r="K82">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>0.0</v>
+      </c>
+      <c r="L82">
+        <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>959055.31</v>
+        <v>1051149.25</v>
       </c>
       <c r="N82" s="1">
-        <v>965297.2</v>
+        <v>1051149.25</v>
       </c>
       <c r="O82" s="1">
-        <v>0.68</v>
+        <v>0.71</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="B83" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="C83" s="1">
         <v>7884.0</v>
       </c>
       <c r="D83" s="1">
-        <v>168.02</v>
+        <v>121.11</v>
       </c>
       <c r="E83" s="1">
         <v>165.08086504312</v>
       </c>
       <c r="F83" t="s">
         <v>11</v>
       </c>
       <c r="G83">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H83" s="1">
         <v>1104084.03</v>
       </c>
       <c r="I83" s="1">
-        <v>43312.83</v>
+        <v>-289972.05</v>
       </c>
       <c r="J83" s="1">
-        <v>3.9229649938873</v>
+        <v>-26.26358520918</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1147396.86</v>
+        <v>814111.98</v>
       </c>
       <c r="N83" s="1">
-        <v>1147396.86</v>
+        <v>814111.98</v>
       </c>
       <c r="O83" s="1">
-        <v>0.81</v>
+        <v>0.55</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
       <c r="B84" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="C84" s="1">
         <v>1537.0</v>
       </c>
       <c r="D84" s="1">
-        <v>208.47</v>
+        <v>195.71</v>
       </c>
       <c r="E84" s="1">
         <v>233.9553415745</v>
       </c>
       <c r="F84" t="s">
         <v>11</v>
       </c>
       <c r="G84">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H84" s="1">
         <v>306993.98</v>
       </c>
       <c r="I84" s="1">
-        <v>-29455.31</v>
+        <v>-50519.35</v>
       </c>
       <c r="J84" s="1">
-        <v>-9.594751662557</v>
+        <v>-16.456137022622</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>277538.67</v>
+        <v>256474.63</v>
       </c>
       <c r="N84" s="1">
-        <v>277538.67</v>
+        <v>256474.63</v>
       </c>
       <c r="O84" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="B85" t="s">
-        <v>210</v>
+        <v>201</v>
       </c>
       <c r="C85" s="1">
         <v>7519.0</v>
       </c>
       <c r="D85" s="1">
-        <v>237.41</v>
+        <v>243.09</v>
       </c>
       <c r="E85" s="1">
         <v>172.12817927916</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
       <c r="G85">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H85" s="1">
         <v>1104796.65</v>
       </c>
       <c r="I85" s="1">
-        <v>441401.52</v>
+        <v>453624.04</v>
       </c>
       <c r="J85" s="1">
-        <v>39.953191385944</v>
+        <v>41.059505384996</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>1546198.17</v>
+        <v>1558420.69</v>
       </c>
       <c r="N85" s="1">
-        <v>1546198.17</v>
+        <v>1558420.69</v>
       </c>
       <c r="O85" s="1">
-        <v>1.1</v>
+        <v>1.05</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>211</v>
+        <v>202</v>
       </c>
       <c r="B86" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="C86" s="1">
-        <v>8256.0</v>
+        <v>7810.0</v>
       </c>
       <c r="D86" s="1">
-        <v>367.96</v>
+        <v>348.95</v>
       </c>
       <c r="E86" s="1">
-        <v>335.33270591085</v>
+        <v>335.33270550576</v>
       </c>
       <c r="F86" t="s">
         <v>11</v>
       </c>
       <c r="G86">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H86" s="1">
-        <v>2364024.46</v>
+        <v>2236316.74</v>
       </c>
       <c r="I86" s="1">
-        <v>267311.84</v>
+        <v>87338.88</v>
       </c>
       <c r="J86" s="1">
-        <v>11.307490447878</v>
+        <v>3.9054789707472</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>2631336.3</v>
+        <v>2323655.62</v>
       </c>
       <c r="N86" s="1">
-        <v>2631336.3</v>
+        <v>2323655.62</v>
       </c>
       <c r="O86" s="1">
-        <v>1.87</v>
+        <v>1.56</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="B87" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="C87" s="1">
-        <v>3414.0</v>
+        <v>2714.0</v>
       </c>
       <c r="D87" s="1">
-        <v>474.39</v>
+        <v>214.73</v>
       </c>
       <c r="E87" s="1">
-        <v>427.74191857059</v>
+        <v>215.19041635962</v>
       </c>
       <c r="F87" t="s">
         <v>11</v>
       </c>
       <c r="G87">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H87" s="1">
-        <v>1247143.46</v>
+        <v>497955.23</v>
       </c>
       <c r="I87" s="1">
-        <v>155686.74</v>
+        <v>-1065.41</v>
       </c>
       <c r="J87" s="1">
-        <v>12.483466817843</v>
+        <v>-0.2139569856511</v>
       </c>
       <c r="K87">
-        <v>0.28</v>
+        <v>0.0</v>
       </c>
       <c r="L87">
-        <v>972.9</v>
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>1402830.2</v>
+        <v>496889.82</v>
       </c>
       <c r="N87" s="1">
-        <v>1403803.1</v>
+        <v>496889.82</v>
       </c>
       <c r="O87" s="1">
-        <v>1.0</v>
+        <v>0.33</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>215</v>
+        <v>206</v>
       </c>
       <c r="B88" t="s">
-        <v>216</v>
+        <v>207</v>
       </c>
       <c r="C88" s="1">
-        <v>3215.0</v>
+        <v>3414.0</v>
       </c>
       <c r="D88" s="1">
-        <v>154.98</v>
+        <v>496.11</v>
       </c>
       <c r="E88" s="1">
-        <v>148.79794401244</v>
+        <v>427.74191857059</v>
       </c>
       <c r="F88" t="s">
         <v>11</v>
       </c>
       <c r="G88">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H88" s="1">
-        <v>402122.79</v>
+        <v>1247143.46</v>
       </c>
       <c r="I88" s="1">
-        <v>29458.59</v>
+        <v>196962.38</v>
       </c>
       <c r="J88" s="1">
-        <v>7.3257698226952</v>
+        <v>15.793081254662</v>
       </c>
       <c r="K88">
-        <v>0.0</v>
+        <v>0.28</v>
       </c>
       <c r="L88">
-        <v>0.0</v>
+        <v>957.67</v>
       </c>
       <c r="M88" s="1">
-        <v>431581.38</v>
+        <v>1444105.84</v>
       </c>
       <c r="N88" s="1">
-        <v>431581.38</v>
+        <v>1445063.51</v>
       </c>
       <c r="O88" s="1">
-        <v>0.31</v>
+        <v>0.97</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="B89" t="s">
-        <v>218</v>
+        <v>209</v>
       </c>
       <c r="C89" s="1">
-        <v>2662.0</v>
+        <v>3215.0</v>
       </c>
       <c r="D89" s="1">
-        <v>410.36</v>
+        <v>161.6</v>
       </c>
       <c r="E89" s="1">
-        <v>418.9253606311</v>
+        <v>148.79794401244</v>
       </c>
       <c r="F89" t="s">
         <v>11</v>
       </c>
       <c r="G89">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H89" s="1">
-        <v>949979.1</v>
+        <v>402122.79</v>
       </c>
       <c r="I89" s="1">
-        <v>-3787.4</v>
+        <v>40852.87</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.39868245522454</v>
+        <v>10.159302336483</v>
       </c>
       <c r="K89">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>0.0</v>
+      </c>
+      <c r="L89">
+        <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>946191.7</v>
+        <v>442975.66</v>
       </c>
       <c r="N89" s="1">
-        <v>948612.75</v>
+        <v>442975.66</v>
       </c>
       <c r="O89" s="1">
-        <v>0.67</v>
+        <v>0.3</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="B90" t="s">
-        <v>221</v>
+        <v>211</v>
       </c>
       <c r="C90" s="1">
-        <v>16588.0</v>
+        <v>2662.0</v>
       </c>
       <c r="D90" s="1">
-        <v>73.89</v>
+        <v>465.71</v>
       </c>
       <c r="E90" s="1">
-        <v>86.876269592477</v>
+        <v>418.9253606311</v>
       </c>
       <c r="F90" t="s">
         <v>11</v>
       </c>
       <c r="G90">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H90" s="1">
-        <v>1241513.65</v>
+        <v>949979.1</v>
       </c>
       <c r="I90" s="1">
-        <v>-179852.91</v>
+        <v>107035.88</v>
       </c>
       <c r="J90" s="1">
-        <v>-14.486583373449</v>
+        <v>11.26718261486</v>
       </c>
       <c r="K90">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="L90">
-        <v>0.0</v>
+        <v>595.8</v>
       </c>
       <c r="M90" s="1">
-        <v>1061660.74</v>
+        <v>1057014.98</v>
       </c>
       <c r="N90" s="1">
-        <v>1061660.74</v>
+        <v>1057610.78</v>
       </c>
       <c r="O90" s="1">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>222</v>
+        <v>212</v>
       </c>
       <c r="B91" t="s">
-        <v>223</v>
+        <v>213</v>
       </c>
       <c r="C91" s="1">
-        <v>1636.0</v>
+        <v>20036.0</v>
       </c>
       <c r="D91" s="1">
-        <v>710.47</v>
+        <v>70.48</v>
       </c>
       <c r="E91" s="1">
-        <v>869.17824572127</v>
+        <v>84.314065182671</v>
       </c>
       <c r="F91" t="s">
         <v>11</v>
       </c>
       <c r="G91">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H91" s="1">
-        <v>1225500.9</v>
+        <v>1456938.97</v>
       </c>
       <c r="I91" s="1">
-        <v>-218719.68</v>
+        <v>-252916.9</v>
       </c>
       <c r="J91" s="1">
-        <v>-17.847370001931</v>
+        <v>-17.359471138314</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>1006781.22</v>
+        <v>1204022.07</v>
       </c>
       <c r="N91" s="1">
-        <v>1006781.22</v>
+        <v>1204022.07</v>
       </c>
       <c r="O91" s="1">
-        <v>0.71</v>
+        <v>0.81</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="B92" t="s">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="C92" s="1">
-        <v>5280.0</v>
+        <v>1636.0</v>
       </c>
       <c r="D92" s="1">
-        <v>239.86</v>
+        <v>771.93</v>
       </c>
       <c r="E92" s="1">
-        <v>185.43332575758</v>
+        <v>869.17824572127</v>
       </c>
       <c r="F92" t="s">
         <v>11</v>
       </c>
       <c r="G92">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H92" s="1">
-        <v>841068.61</v>
+        <v>1225500.9</v>
       </c>
       <c r="I92" s="1">
-        <v>255909.13</v>
+        <v>-148741.31</v>
       </c>
       <c r="J92" s="1">
-        <v>30.426665192035</v>
+        <v>-12.137184884972</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>1096977.74</v>
+        <v>1076759.59</v>
       </c>
       <c r="N92" s="1">
-        <v>1096977.74</v>
+        <v>1076759.59</v>
       </c>
       <c r="O92" s="1">
-        <v>0.78</v>
+        <v>0.72</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="B93" t="s">
-        <v>227</v>
+        <v>217</v>
       </c>
       <c r="C93" s="1">
-        <v>2905.0</v>
+        <v>2744.0</v>
       </c>
       <c r="D93" s="1">
-        <v>255.88</v>
+        <v>304.33</v>
       </c>
       <c r="E93" s="1">
-        <v>143.25428571429</v>
+        <v>309.12200072886</v>
       </c>
       <c r="F93" t="s">
         <v>11</v>
       </c>
       <c r="G93">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H93" s="1">
-        <v>355934.27</v>
+        <v>723221.87</v>
       </c>
       <c r="I93" s="1">
-        <v>287921.43</v>
+        <v>-11211.37</v>
       </c>
       <c r="J93" s="1">
-        <v>80.891741612855</v>
+        <v>-1.5501978666657</v>
       </c>
       <c r="K93">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="L93">
-        <v>110.08</v>
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>643855.7</v>
+        <v>712010.5</v>
       </c>
       <c r="N93" s="1">
-        <v>643965.78</v>
+        <v>712010.5</v>
       </c>
       <c r="O93" s="1">
-        <v>0.46</v>
+        <v>0.48</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="B94" t="s">
-        <v>229</v>
+        <v>219</v>
       </c>
       <c r="C94" s="1">
-        <v>4178.0</v>
+        <v>2825.0</v>
       </c>
       <c r="D94" s="1">
-        <v>301.62</v>
+        <v>238.82</v>
       </c>
       <c r="E94" s="1">
-        <v>194.01785543322</v>
+        <v>185.43332389381</v>
       </c>
       <c r="F94" t="s">
         <v>11</v>
       </c>
       <c r="G94">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H94" s="1">
-        <v>727356.65</v>
+        <v>450003.57</v>
       </c>
       <c r="I94" s="1">
-        <v>364170.73</v>
+        <v>125233.25</v>
       </c>
       <c r="J94" s="1">
-        <v>50.067697875588</v>
+        <v>27.829390331281</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>1091527.38</v>
+        <v>575236.82</v>
       </c>
       <c r="N94" s="1">
-        <v>1091527.38</v>
+        <v>575236.82</v>
       </c>
       <c r="O94" s="1">
-        <v>0.77</v>
+        <v>0.39</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="B95" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="C95" s="1">
-        <v>745.0</v>
+        <v>4564.0</v>
       </c>
       <c r="D95" s="1">
-        <v>301.62</v>
+        <v>295.11</v>
       </c>
       <c r="E95" s="1">
-        <v>303.38377181208</v>
+        <v>182.33972173532</v>
       </c>
       <c r="F95" t="s">
         <v>11</v>
       </c>
       <c r="G95">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H95" s="1">
-        <v>195088.16</v>
+        <v>717021.57</v>
       </c>
       <c r="I95" s="1">
-        <v>-452.47</v>
+        <v>431362.32</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.23193104081765</v>
+        <v>60.160298943308</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>194635.69</v>
+        <v>1148383.89</v>
       </c>
       <c r="N95" s="1">
-        <v>194635.69</v>
+        <v>1148383.89</v>
       </c>
       <c r="O95" s="1">
-        <v>0.14</v>
+        <v>0.77</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="B96" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="C96" s="1">
-        <v>5540.0</v>
+        <v>4178.0</v>
       </c>
       <c r="D96" s="1">
-        <v>119.02</v>
+        <v>304.36</v>
       </c>
       <c r="E96" s="1">
-        <v>98.554954873646</v>
+        <v>194.01785543322</v>
       </c>
       <c r="F96" t="s">
         <v>11</v>
       </c>
       <c r="G96">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H96" s="1">
-        <v>466196.78</v>
+        <v>727356.65</v>
       </c>
       <c r="I96" s="1">
-        <v>104934.27</v>
+        <v>356853.68</v>
       </c>
       <c r="J96" s="1">
-        <v>22.508578888082</v>
+        <v>49.061719584196</v>
       </c>
       <c r="K96">
-        <v>0.15</v>
+        <v>0.0</v>
       </c>
       <c r="L96">
-        <v>831.36</v>
+        <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>571131.05</v>
+        <v>1084210.33</v>
       </c>
       <c r="N96" s="1">
-        <v>571962.41</v>
+        <v>1084210.33</v>
       </c>
       <c r="O96" s="1">
-        <v>0.41</v>
+        <v>0.73</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="B97" t="s">
-        <v>233</v>
+        <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>5124.0</v>
+        <v>3765.0</v>
       </c>
       <c r="D97" s="1">
-        <v>72.35</v>
+        <v>304.36</v>
       </c>
       <c r="E97" s="1">
-        <v>83.288977361436</v>
+        <v>305.71913413015</v>
       </c>
       <c r="F97" t="s">
         <v>11</v>
       </c>
       <c r="G97">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H97" s="1">
-        <v>362070.69</v>
+        <v>983775.23</v>
       </c>
       <c r="I97" s="1">
-        <v>-40960.77</v>
+        <v>-6740.32</v>
       </c>
       <c r="J97" s="1">
-        <v>-11.312920689603</v>
+        <v>-0.68514837479695</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>321109.92</v>
+        <v>977034.91</v>
       </c>
       <c r="N97" s="1">
-        <v>321109.92</v>
+        <v>977034.91</v>
       </c>
       <c r="O97" s="1">
-        <v>0.23</v>
+        <v>0.66</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="B98" t="s">
-        <v>235</v>
+        <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>10162.0</v>
+        <v>5540.0</v>
       </c>
       <c r="D98" s="1">
-        <v>77.6</v>
+        <v>126.77</v>
       </c>
       <c r="E98" s="1">
-        <v>80.722160007873</v>
+        <v>98.554954873646</v>
       </c>
       <c r="F98" t="s">
         <v>11</v>
       </c>
       <c r="G98">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H98" s="1">
-        <v>700394.79</v>
+        <v>466196.78</v>
       </c>
       <c r="I98" s="1">
-        <v>-17353.47</v>
+        <v>132605.97</v>
       </c>
       <c r="J98" s="1">
-        <v>-2.4776697725007</v>
+        <v>28.444205470488</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>683041.32</v>
+        <v>598802.75</v>
       </c>
       <c r="N98" s="1">
-        <v>683041.32</v>
+        <v>598802.75</v>
       </c>
       <c r="O98" s="1">
-        <v>0.48</v>
+        <v>0.4</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>236</v>
+        <v>226</v>
       </c>
       <c r="B99" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>4624.0</v>
+        <v>5124.0</v>
       </c>
       <c r="D99" s="1">
-        <v>195.94</v>
+        <v>71.68</v>
       </c>
       <c r="E99" s="1">
-        <v>185.86096885813</v>
+        <v>83.288977361436</v>
       </c>
       <c r="F99" t="s">
         <v>11</v>
       </c>
       <c r="G99">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H99" s="1">
-        <v>734799.18</v>
+        <v>362070.69</v>
       </c>
       <c r="I99" s="1">
-        <v>49979.13</v>
+        <v>-48911.87</v>
       </c>
       <c r="J99" s="1">
-        <v>6.8017400346037</v>
+        <v>-13.508928325571</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>784778.31</v>
+        <v>313158.82</v>
       </c>
       <c r="N99" s="1">
-        <v>784778.31</v>
+        <v>313158.82</v>
       </c>
       <c r="O99" s="1">
-        <v>0.56</v>
+        <v>0.21</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>238</v>
+        <v>228</v>
       </c>
       <c r="B100" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>6490.0</v>
+        <v>10162.0</v>
       </c>
       <c r="D100" s="1">
-        <v>120.44</v>
+        <v>85.4</v>
       </c>
       <c r="E100" s="1">
-        <v>130.36173189522</v>
+        <v>80.722160007873</v>
       </c>
       <c r="F100" t="s">
         <v>11</v>
       </c>
       <c r="G100">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H100" s="1">
-        <v>722391.77</v>
+        <v>700394.79</v>
       </c>
       <c r="I100" s="1">
-        <v>-45340.58</v>
+        <v>39541.95</v>
       </c>
       <c r="J100" s="1">
-        <v>-6.2764530110857</v>
+        <v>5.6456659250706</v>
       </c>
       <c r="K100">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>0.0</v>
+      </c>
+      <c r="L100">
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>677051.19</v>
+        <v>739936.74</v>
       </c>
       <c r="N100" s="1">
-        <v>678792.02</v>
+        <v>739936.74</v>
       </c>
       <c r="O100" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>241</v>
+        <v>230</v>
       </c>
       <c r="B101" t="s">
-        <v>242</v>
+        <v>231</v>
       </c>
       <c r="C101" s="1">
-        <v>3534.0</v>
+        <v>4624.0</v>
       </c>
       <c r="D101" s="1">
-        <v>151.47</v>
+        <v>207.59</v>
       </c>
       <c r="E101" s="1">
-        <v>242.99338709677</v>
+        <v>185.86096885813</v>
       </c>
       <c r="F101" t="s">
         <v>11</v>
       </c>
       <c r="G101">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H101" s="1">
-        <v>736384.66</v>
+        <v>734799.18</v>
       </c>
       <c r="I101" s="1">
-        <v>-272725.08</v>
+        <v>83631.28</v>
       </c>
       <c r="J101" s="1">
-        <v>-37.03568186768</v>
+        <v>11.381515150847</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>463659.58</v>
+        <v>818430.46</v>
       </c>
       <c r="N101" s="1">
-        <v>463659.58</v>
+        <v>818430.46</v>
       </c>
       <c r="O101" s="1">
-        <v>0.33</v>
+        <v>0.55</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>243</v>
+        <v>232</v>
       </c>
       <c r="B102" t="s">
-        <v>244</v>
+        <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>41844524.35</v>
+        <v>6490.0</v>
       </c>
       <c r="D102" s="1">
-        <v>1.1549</v>
+        <v>128.72</v>
       </c>
       <c r="E102" s="1">
-        <v>0.0</v>
+        <v>130.36173189522</v>
       </c>
       <c r="F102" t="s">
         <v>11</v>
       </c>
       <c r="G102">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H102" s="1">
-        <v>0.0</v>
+        <v>722391.77</v>
       </c>
       <c r="I102" s="1">
-        <v>-947941.2</v>
+        <v>-10115.86</v>
       </c>
       <c r="J102" s="1">
+        <v>-1.4003287994269</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
+      </c>
+      <c r="M102" s="1">
+        <v>712275.91</v>
+      </c>
+      <c r="N102" s="1">
+        <v>712275.91</v>
+      </c>
+      <c r="O102" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="P102">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:16">
+      <c r="A103" t="s">
+        <v>234</v>
+      </c>
+      <c r="B103" t="s">
+        <v>235</v>
+      </c>
+      <c r="C103" s="1">
+        <v>3534.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>118.05</v>
+      </c>
+      <c r="E103" s="1">
+        <v>242.99338709677</v>
+      </c>
+      <c r="F103" t="s">
+        <v>11</v>
+      </c>
+      <c r="G103">
+        <v>1.17</v>
+      </c>
+      <c r="H103" s="1">
+        <v>736384.66</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-380679.58</v>
+      </c>
+      <c r="J103" s="1">
+        <v>-51.695750967979</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>355705.08</v>
+      </c>
+      <c r="N103" s="1">
+        <v>355705.08</v>
+      </c>
+      <c r="O103" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="P103">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:16">
+      <c r="A104" t="s">
+        <v>236</v>
+      </c>
+      <c r="B104" t="s">
+        <v>237</v>
+      </c>
+      <c r="C104" s="1">
+        <v>42139240.06</v>
+      </c>
+      <c r="D104" s="1">
+        <v>1.1737</v>
+      </c>
+      <c r="E104" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F104" t="s">
+        <v>11</v>
+      </c>
+      <c r="G104">
+        <v>1.17</v>
+      </c>
+      <c r="H104" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I104" s="1">
+        <v>670580.08</v>
+      </c>
+      <c r="J104" s="1">
         <v>0</v>
       </c>
-      <c r="K102">
-[...14 lines deleted...]
-      <c r="P102">
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>670580.08</v>
+      </c>
+      <c r="N104" s="1">
+        <v>670580.08</v>
+      </c>
+      <c r="O104" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="P104">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>