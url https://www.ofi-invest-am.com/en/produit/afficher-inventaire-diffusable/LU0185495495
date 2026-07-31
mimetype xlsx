--- v3 (2026-07-10)
+++ v4 (2026-07-31)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -133,69 +133,72 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
+    <t>9 902.32</t>
+  </si>
+  <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC CLASS A</t>
   </si>
   <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
-    <t>1 986.17</t>
+    <t>1 985.84</t>
   </si>
   <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC</t>
   </si>
   <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
@@ -232,164 +235,170 @@
   <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
+    <t>1 241.68</t>
+  </si>
+  <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
     <t>US1729674242</t>
   </si>
   <si>
     <t>CITIGROUP INC</t>
   </si>
   <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
     <t>US19247G1076</t>
   </si>
   <si>
     <t>COHERENT CORP</t>
   </si>
   <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION ENERGY CORP</t>
   </si>
   <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
     <t>KYG254571055</t>
   </si>
   <si>
     <t>CREDO TECHNOLOGY GROUP HOLDING LTD</t>
   </si>
   <si>
-    <t>US2358511028</t>
-[...2 lines deleted...]
-    <t>DANAHER CORP</t>
+    <t>US22788C1053</t>
+  </si>
+  <si>
+    <t>CROWDSTRIKE HOLDINGS INC CLASS A</t>
   </si>
   <si>
     <t>US23804L1035</t>
   </si>
   <si>
     <t>DATADOG INC CLASS A</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
-    <t>1 362.33</t>
+    <t>1 362.10</t>
   </si>
   <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
+    <t>10 268.10</t>
+  </si>
+  <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
-    <t>7 650.97</t>
-[...1 lines deleted...]
-  <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
+    <t>1 192.01</t>
+  </si>
+  <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
     <t>US4370761029</t>
@@ -400,272 +409,269 @@
   <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
-    <t>9 929.28</t>
-[...1 lines deleted...]
-  <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
+    <t>3 181.31</t>
+  </si>
+  <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
-    <t>US5738741041</t>
-[...4 lines deleted...]
-  <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
-    <t>1 356.80</t>
+    <t>1 356.57</t>
   </si>
   <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
+    <t>3 379.31</t>
+  </si>
+  <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
     <t>US6516391066</t>
   </si>
   <si>
     <t>NEWMONT</t>
   </si>
   <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>US6792951054</t>
   </si>
   <si>
     <t>OKTA INC CLASS A</t>
   </si>
   <si>
     <t>CH1134540470</t>
   </si>
   <si>
     <t>ON HOLDING AG CLASS A</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
-    <t>4 033.13</t>
+    <t>US69608A1088</t>
+  </si>
+  <si>
+    <t>PALANTIR TECHNOLOGIES INC CLASS A</t>
   </si>
   <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
     <t>US7185461040</t>
   </si>
   <si>
     <t>PHILLIPS</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
+    <t>7 270.37</t>
+  </si>
+  <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
-    <t>US75734B1008</t>
-[...13 lines deleted...]
-  <si>
     <t>US7707001027</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC CLASS A</t>
   </si>
   <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC</t>
   </si>
   <si>
+    <t>US8636671013</t>
+  </si>
+  <si>
+    <t>STRYKER CORP</t>
+  </si>
+  <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T MOBILE US INC</t>
   </si>
   <si>
     <t>US87612G1013</t>
   </si>
   <si>
     <t>TARGA RESOURCES CORP</t>
   </si>
   <si>
+    <t>3 189.55</t>
+  </si>
+  <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
     <t>US8825081040</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENT INC</t>
   </si>
   <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
@@ -712,66 +718,66 @@
   <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
     <t>US94419L1017</t>
   </si>
   <si>
     <t>WAYFAIR INC CLASS A</t>
   </si>
   <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
-    <t>US98419M1009</t>
-[...14 lines deleted...]
-    <t>EUR/USD 2026-04-30</t>
+    <t>US9694571004</t>
+  </si>
+  <si>
+    <t>WILLIAMS INC</t>
+  </si>
+  <si>
+    <t>US9741551033</t>
+  </si>
+  <si>
+    <t>WINGSTOP INC</t>
+  </si>
+  <si>
+    <t>EUR-00009988</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-05-29</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1091,314 +1097,314 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>98572.36</v>
+        <v>96802.52</v>
       </c>
       <c r="D2">
-        <v>196.11</v>
+        <v>207.29</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>19331301.03</v>
+        <v>20066034.95</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>19331301.03</v>
+        <v>20066034.95</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2711.7</v>
+        <v>2732.7</v>
       </c>
       <c r="D3">
-        <v>238.47</v>
+        <v>252.1</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3">
-        <v>646651.15259758</v>
+        <v>688910.95</v>
       </c>
       <c r="G3" t="s">
         <v>11</v>
       </c>
       <c r="H3">
-        <v>551350.26</v>
+        <v>587281.83</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1">
-        <v>87356.54</v>
+        <v>87284.54</v>
       </c>
       <c r="D4">
-        <v>257.87</v>
+        <v>272.69</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>22526577.8</v>
+        <v>23801646.37</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>22526577.8</v>
+        <v>23801646.37</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="1">
-        <v>238565.0</v>
+        <v>195837.0</v>
       </c>
       <c r="D5">
-        <v>311.49</v>
+        <v>329.45</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5">
-        <v>74311025.675478</v>
+        <v>64518733.98</v>
       </c>
       <c r="G5" t="s">
         <v>11</v>
       </c>
       <c r="H5">
-        <v>63359360.24</v>
+        <v>55000838.79</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
         <v>318924.0</v>
       </c>
       <c r="D6">
-        <v>132.6</v>
+        <v>140.08</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>42288665.14</v>
+        <v>44674988.43</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>42288665.14</v>
+        <v>44674988.43</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>105.63</v>
+        <v>111.69</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10562.51</v>
+        <v>11169.32</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10562.51</v>
+        <v>11169.32</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>9910.0</v>
+        <v>10630.0</v>
       </c>
       <c r="D8">
-        <v>96.04</v>
+        <v>101.54</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>951776.69</v>
+        <v>1079399.34</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>951776.69</v>
+        <v>1079399.34</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P104"/>
+  <dimension ref="A1:P103"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O104" sqref="O104"/>
+      <selection activeCell="O103" sqref="O103"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>22</v>
       </c>
       <c r="B1" t="s">
         <v>23</v>
       </c>
       <c r="C1" t="s">
         <v>24</v>
       </c>
       <c r="D1" t="s">
         <v>25</v>
       </c>
       <c r="E1" t="s">
         <v>26</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
@@ -1417,5189 +1423,5139 @@
       </c>
       <c r="L1" t="s">
         <v>32</v>
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="P1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="1">
-        <v>9592.0</v>
+        <v>8949.0</v>
       </c>
       <c r="D2" s="1">
-        <v>207.94</v>
+        <v>211.32</v>
       </c>
       <c r="E2" s="1">
-        <v>207.40586738949</v>
+        <v>207.40586769471</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2">
         <v>1.17</v>
       </c>
       <c r="H2" s="1">
-        <v>1701373.14</v>
+        <v>1587321.54</v>
       </c>
       <c r="I2" s="1">
-        <v>-763.11</v>
+        <v>24802.99</v>
       </c>
       <c r="J2" s="1">
-        <v>-0.044852594769423</v>
+        <v>1.5625687281986</v>
       </c>
       <c r="K2">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.11</v>
+      </c>
+      <c r="L2" t="s">
+        <v>39</v>
       </c>
       <c r="M2" s="1">
-        <v>1700610.03</v>
+        <v>1612124.53</v>
       </c>
       <c r="N2" s="1">
-        <v>1700610.03</v>
+        <v>1622026.85</v>
       </c>
       <c r="O2" s="1">
-        <v>1.14</v>
+        <v>1.12</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C3" s="1">
-        <v>7768.0</v>
+        <v>6452.0</v>
       </c>
       <c r="D3" s="1">
-        <v>245.04</v>
+        <v>354.49</v>
       </c>
       <c r="E3" s="1">
-        <v>236.109996138</v>
+        <v>236.10999535028</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3">
         <v>1.17</v>
       </c>
       <c r="H3" s="1">
-        <v>1573200.49</v>
+        <v>1306679.91</v>
       </c>
       <c r="I3" s="1">
-        <v>49744.23</v>
+        <v>643083.08</v>
       </c>
       <c r="J3" s="1">
-        <v>3.1619765132415</v>
+        <v>49.21504303223</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1622944.72</v>
+        <v>1949762.99</v>
       </c>
       <c r="N3" s="1">
-        <v>1622944.72</v>
+        <v>1949762.99</v>
       </c>
       <c r="O3" s="1">
-        <v>1.09</v>
+        <v>1.34</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C4" s="1">
-        <v>34256.0</v>
+        <v>31960.0</v>
       </c>
       <c r="D4" s="1">
-        <v>317.24</v>
+        <v>384.8</v>
       </c>
       <c r="E4" s="1">
-        <v>188.67867205745</v>
+        <v>188.67867209011</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4">
         <v>1.17</v>
       </c>
       <c r="H4" s="1">
-        <v>5523810.45</v>
+        <v>5153578.41</v>
       </c>
       <c r="I4" s="1">
-        <v>3741972.42</v>
+        <v>5330380.49</v>
       </c>
       <c r="J4" s="1">
-        <v>67.742592796608</v>
+        <v>103.43066634354</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9265782.87</v>
+        <v>10483958.9</v>
       </c>
       <c r="N4" s="1">
-        <v>9265782.87</v>
+        <v>10483958.9</v>
       </c>
       <c r="O4" s="1">
-        <v>6.22</v>
+        <v>7.22</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C5" s="1">
-        <v>3503.0</v>
+        <v>3268.0</v>
       </c>
       <c r="D5" s="1">
-        <v>313.5</v>
+        <v>323.05</v>
       </c>
       <c r="E5" s="1">
-        <v>323.711915501</v>
+        <v>323.71191554468</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
         <v>1.17</v>
       </c>
       <c r="H5" s="1">
-        <v>968248.18</v>
+        <v>903292.91</v>
       </c>
       <c r="I5" s="1">
-        <v>-31904.66</v>
+        <v>-3307.91</v>
       </c>
       <c r="J5" s="1">
-        <v>-3.2950911407858</v>
+        <v>-0.36620568625962</v>
       </c>
       <c r="K5">
-        <v>0.57</v>
+        <v>0.61</v>
       </c>
       <c r="L5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M5" s="1">
-        <v>936343.52</v>
+        <v>899985.0</v>
       </c>
       <c r="N5" s="1">
-        <v>938329.69</v>
+        <v>901970.84</v>
       </c>
       <c r="O5" s="1">
-        <v>0.63</v>
+        <v>0.62</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>5524.0</v>
+        <v>5154.0</v>
       </c>
       <c r="D6" s="1">
-        <v>350.14</v>
+        <v>402.26</v>
       </c>
       <c r="E6" s="1">
-        <v>332.29211440985</v>
+        <v>332.29211486224</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6">
         <v>1.17</v>
       </c>
       <c r="H6" s="1">
-        <v>1562061.77</v>
+        <v>1457434.17</v>
       </c>
       <c r="I6" s="1">
-        <v>87060.76</v>
+        <v>309965.38</v>
       </c>
       <c r="J6" s="1">
-        <v>5.5734518104236</v>
+        <v>21.267882034082</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1649122.53</v>
+        <v>1767399.55</v>
       </c>
       <c r="N6" s="1">
-        <v>1649122.53</v>
+        <v>1767399.55</v>
       </c>
       <c r="O6" s="1">
-        <v>1.11</v>
+        <v>1.22</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>12917.0</v>
+        <v>6463.0</v>
       </c>
       <c r="D7" s="1">
-        <v>109.25</v>
+        <v>93.73</v>
       </c>
       <c r="E7" s="1">
-        <v>103.58708368816</v>
+        <v>103.5870833978</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7">
         <v>1.17</v>
       </c>
       <c r="H7" s="1">
-        <v>1143238.91</v>
+        <v>572017.74</v>
       </c>
       <c r="I7" s="1">
-        <v>59968.87</v>
+        <v>-55605.83</v>
       </c>
       <c r="J7" s="1">
-        <v>5.2455238774195</v>
+        <v>-9.7209974641696</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1203207.78</v>
+        <v>516411.91</v>
       </c>
       <c r="N7" s="1">
-        <v>1203207.78</v>
+        <v>516411.91</v>
       </c>
       <c r="O7" s="1">
-        <v>0.81</v>
+        <v>0.36</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>42821.0</v>
+        <v>41229.0</v>
       </c>
       <c r="D8" s="1">
-        <v>260.48</v>
+        <v>271.35</v>
       </c>
       <c r="E8" s="1">
-        <v>210.72832021672</v>
+        <v>212.48266390162</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
       <c r="G8">
         <v>1.17</v>
       </c>
       <c r="H8" s="1">
-        <v>7705184.3</v>
+        <v>7479466.67</v>
       </c>
       <c r="I8" s="1">
-        <v>1804995.24</v>
+        <v>2057628.21</v>
       </c>
       <c r="J8" s="1">
-        <v>23.425724417779</v>
+        <v>27.51036004015</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>9510179.54</v>
+        <v>9537094.88</v>
       </c>
       <c r="N8" s="1">
-        <v>9510179.54</v>
+        <v>9537094.88</v>
       </c>
       <c r="O8" s="1">
-        <v>6.38</v>
+        <v>6.57</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C9" s="1">
-        <v>5160.0</v>
+        <v>3988.0</v>
       </c>
       <c r="D9" s="1">
-        <v>399.49</v>
+        <v>394.49</v>
       </c>
       <c r="E9" s="1">
-        <v>308.79477325581</v>
+        <v>308.79477432297</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9">
         <v>1.17</v>
       </c>
       <c r="H9" s="1">
-        <v>1367662.96</v>
+        <v>1057023.23</v>
       </c>
       <c r="I9" s="1">
-        <v>389909.11</v>
+        <v>284118.34</v>
       </c>
       <c r="J9" s="1">
-        <v>28.509151845422</v>
+        <v>26.879100850035</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1757572.07</v>
+        <v>1341141.57</v>
       </c>
       <c r="N9" s="1">
-        <v>1757572.07</v>
+        <v>1341141.57</v>
       </c>
       <c r="O9" s="1">
-        <v>1.18</v>
+        <v>0.92</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C10" s="1">
-        <v>12534.0</v>
+        <v>10847.0</v>
       </c>
       <c r="D10" s="1">
-        <v>147.35</v>
+        <v>172.71</v>
       </c>
       <c r="E10" s="1">
-        <v>130.28996968246</v>
+        <v>130.28996957684</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10">
         <v>1.17</v>
       </c>
       <c r="H10" s="1">
-        <v>1399666.91</v>
+        <v>1211280.27</v>
       </c>
       <c r="I10" s="1">
-        <v>175031.39</v>
+        <v>385740.63</v>
       </c>
       <c r="J10" s="1">
-        <v>12.505217402046</v>
+        <v>31.845695794252</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1574698.3</v>
+        <v>1597020.9</v>
       </c>
       <c r="N10" s="1">
-        <v>1574698.3</v>
+        <v>1597020.9</v>
       </c>
       <c r="O10" s="1">
-        <v>1.06</v>
+        <v>1.1</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>22032.0</v>
+        <v>24333.0</v>
       </c>
       <c r="D11" s="1">
-        <v>62.83</v>
+        <v>69.67</v>
       </c>
       <c r="E11" s="1">
-        <v>43.717838598402</v>
+        <v>48.351957835039</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11">
         <v>1.17</v>
       </c>
       <c r="H11" s="1">
-        <v>826006.3</v>
+        <v>1005618.53</v>
       </c>
       <c r="I11" s="1">
-        <v>354255.93</v>
+        <v>439571.45</v>
       </c>
       <c r="J11" s="1">
-        <v>42.887800008305</v>
+        <v>43.711550343051</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1180262.23</v>
+        <v>1445189.98</v>
       </c>
       <c r="N11" s="1">
-        <v>1180262.23</v>
+        <v>1445189.98</v>
       </c>
       <c r="O11" s="1">
-        <v>0.79</v>
+        <v>1.0</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>46564.0</v>
+        <v>43443.0</v>
       </c>
       <c r="D12" s="1">
-        <v>52.54</v>
+        <v>53.46</v>
       </c>
       <c r="E12" s="1">
-        <v>50.156161197492</v>
+        <v>50.156161176714</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12">
         <v>1.17</v>
       </c>
       <c r="H12" s="1">
-        <v>1994389.12</v>
+        <v>1860713.14</v>
       </c>
       <c r="I12" s="1">
-        <v>91531.98</v>
+        <v>119136.64</v>
       </c>
       <c r="J12" s="1">
-        <v>4.5894744953282</v>
+        <v>6.402740833012</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2085921.1</v>
+        <v>1979849.78</v>
       </c>
       <c r="N12" s="1">
-        <v>2085921.1</v>
+        <v>1979849.78</v>
       </c>
       <c r="O12" s="1">
-        <v>1.4</v>
+        <v>1.36</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C13" s="1">
-        <v>1403.0</v>
+        <v>1309.0</v>
       </c>
       <c r="D13" s="1">
-        <v>999.31</v>
+        <v>1065.6</v>
       </c>
       <c r="E13" s="1">
-        <v>1049.9053243051</v>
+        <v>1049.9053246753</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13">
         <v>1.17</v>
       </c>
       <c r="H13" s="1">
-        <v>1257641.36</v>
+        <v>1173380.29</v>
       </c>
       <c r="I13" s="1">
-        <v>-62235.36</v>
+        <v>15716.85</v>
       </c>
       <c r="J13" s="1">
-        <v>-4.9485777089901</v>
+        <v>1.3394506567006</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1195406.0</v>
+        <v>1189097.14</v>
       </c>
       <c r="N13" s="1">
-        <v>1195406.0</v>
+        <v>1189097.14</v>
       </c>
       <c r="O13" s="1">
-        <v>0.8</v>
+        <v>0.82</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C14" s="1">
-        <v>2347.0</v>
+        <v>5950.0</v>
       </c>
       <c r="D14" s="1">
-        <v>217.63</v>
+        <v>229.03</v>
       </c>
       <c r="E14" s="1">
-        <v>218.35504473796</v>
+        <v>224.16321680672</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14">
         <v>1.17</v>
       </c>
       <c r="H14" s="1">
-        <v>436952.12</v>
+        <v>1131925.62</v>
       </c>
       <c r="I14" s="1">
-        <v>-1450.9</v>
+        <v>29771.24</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.33205011111973</v>
+        <v>2.6301410158028</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>435501.22</v>
+        <v>1161696.86</v>
       </c>
       <c r="N14" s="1">
-        <v>435501.22</v>
+        <v>1161696.86</v>
       </c>
       <c r="O14" s="1">
-        <v>0.29</v>
+        <v>0.8</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C15" s="1">
-        <v>28390.0</v>
+        <v>26487.0</v>
       </c>
       <c r="D15" s="1">
-        <v>61.79</v>
+        <v>57.61</v>
       </c>
       <c r="E15" s="1">
-        <v>85.907039450511</v>
+        <v>85.907039302299</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15">
         <v>1.17</v>
       </c>
       <c r="H15" s="1">
-        <v>2094234.51</v>
+        <v>1953856.62</v>
       </c>
       <c r="I15" s="1">
-        <v>-598546.14</v>
+        <v>-653045.85</v>
       </c>
       <c r="J15" s="1">
-        <v>-28.580664540763</v>
+        <v>-33.423427457026</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1495688.37</v>
+        <v>1300810.77</v>
       </c>
       <c r="N15" s="1">
-        <v>1495688.37</v>
+        <v>1300810.77</v>
       </c>
       <c r="O15" s="1">
-        <v>1.0</v>
+        <v>0.9</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C16" s="1">
-        <v>3903.0</v>
+        <v>13317.0</v>
       </c>
       <c r="D16" s="1">
-        <v>371.55</v>
+        <v>417.43</v>
       </c>
       <c r="E16" s="1">
-        <v>317.0499513195</v>
+        <v>194.64047683412</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
       <c r="G16">
         <v>1.17</v>
       </c>
       <c r="H16" s="1">
-        <v>1059521.93</v>
+        <v>2286736.68</v>
       </c>
       <c r="I16" s="1">
-        <v>176918.92</v>
+        <v>2452119.56</v>
       </c>
       <c r="J16" s="1">
-        <v>16.697995104264</v>
+        <v>107.23226602549</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1236440.85</v>
+        <v>4738856.24</v>
       </c>
       <c r="N16" s="1">
-        <v>1236440.85</v>
+        <v>4738856.24</v>
       </c>
       <c r="O16" s="1">
-        <v>0.83</v>
+        <v>3.26</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C17" s="1">
-        <v>13317.0</v>
+        <v>2749.0</v>
       </c>
       <c r="D17" s="1">
-        <v>371.55</v>
+        <v>417.43</v>
       </c>
       <c r="E17" s="1">
-        <v>194.64047683412</v>
+        <v>317.04995271008</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17">
         <v>1.17</v>
       </c>
       <c r="H17" s="1">
-        <v>2286736.68</v>
+        <v>746253.08</v>
       </c>
       <c r="I17" s="1">
-        <v>1931988.09</v>
+        <v>231978.94</v>
       </c>
       <c r="J17" s="1">
-        <v>84.486688253061</v>
+        <v>31.085826808246</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>4218724.77</v>
+        <v>978232.02</v>
       </c>
       <c r="N17" s="1">
-        <v>4218724.77</v>
+        <v>978232.02</v>
       </c>
       <c r="O17" s="1">
-        <v>2.83</v>
+        <v>0.67</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C18" s="1">
-        <v>10819.0</v>
+        <v>10094.0</v>
       </c>
       <c r="D18" s="1">
-        <v>193.0</v>
+        <v>191.3</v>
       </c>
       <c r="E18" s="1">
-        <v>211.82877715131</v>
+        <v>211.82877749158</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
       <c r="G18">
         <v>1.17</v>
       </c>
       <c r="H18" s="1">
-        <v>1951529.65</v>
+        <v>1820754.26</v>
       </c>
       <c r="I18" s="1">
-        <v>-171193.72</v>
+        <v>-174633.29</v>
       </c>
       <c r="J18" s="1">
-        <v>-8.7722838338633</v>
+        <v>-9.5912608217652</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1780335.93</v>
+        <v>1646120.97</v>
       </c>
       <c r="N18" s="1">
-        <v>1780335.93</v>
+        <v>1646120.97</v>
       </c>
       <c r="O18" s="1">
-        <v>1.19</v>
+        <v>1.13</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C19" s="1">
-        <v>1378.0</v>
+        <v>1286.0</v>
       </c>
       <c r="D19" s="1">
-        <v>790.66</v>
+        <v>890.11</v>
       </c>
       <c r="E19" s="1">
-        <v>403.13397677794</v>
+        <v>403.13397356143</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19">
         <v>1.17</v>
       </c>
       <c r="H19" s="1">
-        <v>474432.46</v>
+        <v>442757.72</v>
       </c>
       <c r="I19" s="1">
-        <v>454526.47</v>
+        <v>533058.71</v>
       </c>
       <c r="J19" s="1">
-        <v>95.80425209523</v>
+        <v>120.39512490036</v>
       </c>
       <c r="K19">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.97</v>
+      </c>
+      <c r="L19" t="s">
+        <v>73</v>
       </c>
       <c r="M19" s="1">
-        <v>928958.93</v>
+        <v>975816.43</v>
       </c>
       <c r="N19" s="1">
-        <v>928958.93</v>
+        <v>977058.11</v>
       </c>
       <c r="O19" s="1">
-        <v>0.62</v>
+        <v>0.67</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B20" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C20" s="1">
-        <v>17065.0</v>
+        <v>15921.0</v>
       </c>
       <c r="D20" s="1">
-        <v>34.86</v>
+        <v>33.57</v>
       </c>
       <c r="E20" s="1">
-        <v>42.269673014943</v>
+        <v>42.269672759249</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20">
         <v>1.17</v>
       </c>
       <c r="H20" s="1">
-        <v>618554.52</v>
+        <v>577087.99</v>
       </c>
       <c r="I20" s="1">
-        <v>-111340.55</v>
+        <v>-121465.49</v>
       </c>
       <c r="J20" s="1">
-        <v>-18.000119051753</v>
+        <v>-21.04800170941</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>507213.97</v>
+        <v>455622.5</v>
       </c>
       <c r="N20" s="1">
-        <v>507213.97</v>
+        <v>455622.5</v>
       </c>
       <c r="O20" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B21" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C21" s="1">
-        <v>5234.0</v>
+        <v>4883.0</v>
       </c>
       <c r="D21" s="1">
-        <v>124.39</v>
+        <v>127.98</v>
       </c>
       <c r="E21" s="1">
-        <v>124.91074894918</v>
+        <v>124.91074953922</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21">
         <v>1.17</v>
       </c>
       <c r="H21" s="1">
-        <v>557430.92</v>
+        <v>520048.75</v>
       </c>
       <c r="I21" s="1">
-        <v>-2323.91</v>
+        <v>12687.57</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.41689650082561</v>
+        <v>2.4396885868873</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>555107.01</v>
+        <v>532736.32</v>
       </c>
       <c r="N21" s="1">
-        <v>555107.01</v>
+        <v>532736.32</v>
       </c>
       <c r="O21" s="1">
         <v>0.37</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B22" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C22" s="1">
-        <v>11314.0</v>
+        <v>10556.0</v>
       </c>
       <c r="D22" s="1">
-        <v>77.47</v>
+        <v>78.76</v>
       </c>
       <c r="E22" s="1">
-        <v>69.85108096164</v>
+        <v>69.851080901857</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22">
         <v>1.17</v>
       </c>
       <c r="H22" s="1">
-        <v>677223.0</v>
+        <v>631851.33</v>
       </c>
       <c r="I22" s="1">
-        <v>70098.12</v>
+        <v>76891.31</v>
       </c>
       <c r="J22" s="1">
-        <v>10.35081797281</v>
+        <v>12.169209171404</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>747321.12</v>
+        <v>708742.64</v>
       </c>
       <c r="N22" s="1">
-        <v>747321.12</v>
+        <v>708742.64</v>
       </c>
       <c r="O22" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B23" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C23" s="1">
-        <v>4217.0</v>
+        <v>3599.0</v>
       </c>
       <c r="D23" s="1">
-        <v>307.5</v>
+        <v>319.71</v>
       </c>
       <c r="E23" s="1">
-        <v>160.9592103391</v>
+        <v>160.95920811337</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23">
         <v>1.17</v>
       </c>
       <c r="H23" s="1">
-        <v>588722.05</v>
+        <v>502445.02</v>
       </c>
       <c r="I23" s="1">
-        <v>516898.87</v>
+        <v>478447.77</v>
       </c>
       <c r="J23" s="1">
-        <v>87.80015458908</v>
+        <v>95.223905294155</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1105620.92</v>
+        <v>980892.79</v>
       </c>
       <c r="N23" s="1">
-        <v>1105620.92</v>
+        <v>980892.79</v>
       </c>
       <c r="O23" s="1">
-        <v>0.74</v>
+        <v>0.68</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B24" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C24" s="1">
-        <v>5071.0</v>
+        <v>4731.0</v>
       </c>
       <c r="D24" s="1">
-        <v>286.5</v>
+        <v>313.0</v>
       </c>
       <c r="E24" s="1">
-        <v>287.62378031946</v>
+        <v>287.62377932784</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24">
         <v>1.17</v>
       </c>
       <c r="H24" s="1">
-        <v>1239121.82</v>
+        <v>1156041.28</v>
       </c>
       <c r="I24" s="1">
-        <v>-394.36</v>
+        <v>106311.56</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.031825765121302</v>
+        <v>9.1961733407997</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1238727.46</v>
+        <v>1262352.84</v>
       </c>
       <c r="N24" s="1">
-        <v>1238727.46</v>
+        <v>1262352.84</v>
       </c>
       <c r="O24" s="1">
-        <v>0.83</v>
+        <v>0.87</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B25" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C25" s="1">
-        <v>1339.0</v>
+        <v>1249.0</v>
       </c>
       <c r="D25" s="1">
-        <v>998.47</v>
+        <v>1014.53</v>
       </c>
       <c r="E25" s="1">
-        <v>983.84093353249</v>
+        <v>983.8409367494</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25">
         <v>1.17</v>
       </c>
       <c r="H25" s="1">
-        <v>1124718.77</v>
+        <v>1049121.54</v>
       </c>
       <c r="I25" s="1">
-        <v>15197.95</v>
+        <v>31094.96</v>
       </c>
       <c r="J25" s="1">
-        <v>1.3512666815368</v>
+        <v>2.9639044490498</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1139916.72</v>
+        <v>1080216.5</v>
       </c>
       <c r="N25" s="1">
-        <v>1139916.72</v>
+        <v>1080216.5</v>
       </c>
       <c r="O25" s="1">
-        <v>0.76</v>
+        <v>0.74</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B26" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C26" s="1">
-        <v>8960.0</v>
+        <v>4785.0</v>
       </c>
       <c r="D26" s="1">
-        <v>119.59</v>
+        <v>174.01</v>
       </c>
       <c r="E26" s="1">
-        <v>112.5151015625</v>
+        <v>112.51510135841</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
       <c r="G26">
         <v>1.17</v>
       </c>
       <c r="H26" s="1">
-        <v>860023.06</v>
+        <v>459286.87</v>
       </c>
       <c r="I26" s="1">
-        <v>53586.01</v>
+        <v>250519.06</v>
       </c>
       <c r="J26" s="1">
-        <v>6.2307643239241</v>
+        <v>54.545225732231</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>913609.07</v>
+        <v>709805.93</v>
       </c>
       <c r="N26" s="1">
-        <v>913609.07</v>
+        <v>709805.93</v>
       </c>
       <c r="O26" s="1">
-        <v>0.61</v>
+        <v>0.49</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B27" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C27" s="1">
-        <v>3657.0</v>
+        <v>2768.0</v>
       </c>
       <c r="D27" s="1">
-        <v>189.61</v>
+        <v>445.75</v>
       </c>
       <c r="E27" s="1">
-        <v>236.35743505606</v>
+        <v>397.23863800578</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
       <c r="G27">
         <v>1.17</v>
       </c>
       <c r="H27" s="1">
-        <v>740889.85</v>
+        <v>931117.41</v>
       </c>
       <c r="I27" s="1">
-        <v>-149677.19</v>
+        <v>120701.35</v>
       </c>
       <c r="J27" s="1">
-        <v>-20.202353966652</v>
+        <v>12.963064453923</v>
       </c>
       <c r="K27">
-        <v>0.24</v>
+        <v>0.0</v>
       </c>
       <c r="L27">
-        <v>873.05</v>
+        <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>591212.66</v>
+        <v>1051818.76</v>
       </c>
       <c r="N27" s="1">
-        <v>592085.71</v>
+        <v>1051818.76</v>
       </c>
       <c r="O27" s="1">
-        <v>0.4</v>
+        <v>0.72</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B28" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C28" s="1">
-        <v>8584.0</v>
+        <v>11454.0</v>
       </c>
       <c r="D28" s="1">
-        <v>105.37</v>
+        <v>132.19</v>
       </c>
       <c r="E28" s="1">
-        <v>113.54906686859</v>
+        <v>118.49285402479</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28">
         <v>1.17</v>
       </c>
       <c r="H28" s="1">
-        <v>818220.51</v>
+        <v>1144197.52</v>
       </c>
       <c r="I28" s="1">
-        <v>-47025.49</v>
+        <v>146543.93</v>
       </c>
       <c r="J28" s="1">
-        <v>-5.7472880996347</v>
+        <v>12.807572769429</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>771195.02</v>
+        <v>1290741.45</v>
       </c>
       <c r="N28" s="1">
-        <v>771195.02</v>
+        <v>1290741.45</v>
       </c>
       <c r="O28" s="1">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B29" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C29" s="1">
-        <v>1409.0</v>
+        <v>1315.0</v>
       </c>
       <c r="D29" s="1">
-        <v>605.0</v>
+        <v>589.87</v>
       </c>
       <c r="E29" s="1">
-        <v>478.22217175302</v>
+        <v>478.22217490494</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
       <c r="G29">
         <v>1.17</v>
       </c>
       <c r="H29" s="1">
-        <v>579250.61</v>
+        <v>540606.5</v>
       </c>
       <c r="I29" s="1">
-        <v>147564.41</v>
+        <v>120643.28</v>
       </c>
       <c r="J29" s="1">
-        <v>25.475054743576</v>
+        <v>22.316283655487</v>
       </c>
       <c r="K29">
-        <v>0.97</v>
+        <v>1.04</v>
       </c>
       <c r="L29" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="M29" s="1">
-        <v>726815.02</v>
+        <v>661249.78</v>
       </c>
       <c r="N29" s="1">
-        <v>728177.35</v>
+        <v>662611.88</v>
       </c>
       <c r="O29" s="1">
-        <v>0.49</v>
+        <v>0.46</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B30" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C30" s="1">
-        <v>5461.0</v>
+        <v>5095.0</v>
       </c>
       <c r="D30" s="1">
-        <v>188.87</v>
+        <v>200.94</v>
       </c>
       <c r="E30" s="1">
-        <v>172.77700421168</v>
+        <v>172.77700490677</v>
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
       <c r="G30">
         <v>1.17</v>
       </c>
       <c r="H30" s="1">
-        <v>805020.67</v>
+        <v>751067.63</v>
       </c>
       <c r="I30" s="1">
-        <v>74391.93</v>
+        <v>121690.82</v>
       </c>
       <c r="J30" s="1">
-        <v>9.2409962591395</v>
+        <v>16.202378472895</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>879412.6</v>
+        <v>872758.45</v>
       </c>
       <c r="N30" s="1">
-        <v>879412.6</v>
+        <v>872758.45</v>
       </c>
       <c r="O30" s="1">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B31" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C31" s="1">
-        <v>3870.0</v>
+        <v>3611.0</v>
       </c>
       <c r="D31" s="1">
-        <v>403.0</v>
+        <v>433.01</v>
       </c>
       <c r="E31" s="1">
-        <v>358.96101033592</v>
+        <v>358.96101080033</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
       <c r="G31">
         <v>1.17</v>
       </c>
       <c r="H31" s="1">
-        <v>1185614.36</v>
+        <v>1106267.04</v>
       </c>
       <c r="I31" s="1">
-        <v>144146.48</v>
+        <v>226667.71</v>
       </c>
       <c r="J31" s="1">
-        <v>12.157956656328</v>
+        <v>20.489420890638</v>
       </c>
       <c r="K31">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="L31">
-        <v>803.07</v>
+        <v>802.93</v>
       </c>
       <c r="M31" s="1">
-        <v>1329760.84</v>
+        <v>1332934.75</v>
       </c>
       <c r="N31" s="1">
-        <v>1330563.91</v>
+        <v>1333737.68</v>
       </c>
       <c r="O31" s="1">
-        <v>0.89</v>
+        <v>0.92</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B32" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C32" s="1">
-        <v>18707.0</v>
+        <v>17453.0</v>
       </c>
       <c r="D32" s="1">
-        <v>77.87</v>
+        <v>83.5</v>
       </c>
       <c r="E32" s="1">
-        <v>77.917094670444</v>
+        <v>77.917094482324</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
       <c r="G32">
         <v>1.17</v>
       </c>
       <c r="H32" s="1">
-        <v>1243649.33</v>
+        <v>1160282.88</v>
       </c>
       <c r="I32" s="1">
-        <v>-1620.01</v>
+        <v>82055.89</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.13026260384831</v>
+        <v>7.0720590137467</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1242029.32</v>
+        <v>1242338.77</v>
       </c>
       <c r="N32" s="1">
-        <v>1242029.32</v>
+        <v>1242338.77</v>
       </c>
       <c r="O32" s="1">
-        <v>0.83</v>
+        <v>0.86</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B33" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C33" s="1">
-        <v>3577.0</v>
+        <v>3336.0</v>
       </c>
       <c r="D33" s="1">
-        <v>939.47</v>
+        <v>934.6</v>
       </c>
       <c r="E33" s="1">
-        <v>593.83701984904</v>
+        <v>593.83702038369</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
       <c r="G33">
         <v>1.17</v>
       </c>
       <c r="H33" s="1">
-        <v>1939539.89</v>
+        <v>1808863.59</v>
       </c>
       <c r="I33" s="1">
-        <v>925689.41</v>
+        <v>849015.95</v>
       </c>
       <c r="J33" s="1">
-        <v>47.727268450251</v>
+        <v>46.936427638526</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2865229.3</v>
+        <v>2657879.54</v>
       </c>
       <c r="N33" s="1">
-        <v>2865229.3</v>
+        <v>2657879.54</v>
       </c>
       <c r="O33" s="1">
-        <v>1.92</v>
+        <v>1.83</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B34" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C34" s="1">
         <v>19.0</v>
       </c>
       <c r="D34" s="1">
-        <v>939.47</v>
+        <v>934.6</v>
       </c>
       <c r="E34" s="1">
         <v>945.38736842105</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
       <c r="G34">
         <v>1.17</v>
       </c>
       <c r="H34" s="1">
         <v>15431.11</v>
       </c>
       <c r="I34" s="1">
-        <v>-211.83</v>
+        <v>-293.31</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.3727463546044</v>
+        <v>-1.900770586173</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>15219.28</v>
+        <v>15137.8</v>
       </c>
       <c r="N34" s="1">
-        <v>15219.28</v>
+        <v>15137.8</v>
       </c>
       <c r="O34" s="1">
         <v>0.01</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B35" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C35" s="1">
-        <v>9309.0</v>
+        <v>8685.0</v>
       </c>
       <c r="D35" s="1">
-        <v>143.77</v>
+        <v>140.44</v>
       </c>
       <c r="E35" s="1">
-        <v>141.98567944999</v>
+        <v>141.98567990789</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
       <c r="G35">
         <v>1.17</v>
       </c>
       <c r="H35" s="1">
-        <v>1136523.21</v>
+        <v>1060339.89</v>
       </c>
       <c r="I35" s="1">
-        <v>4590.26</v>
+        <v>-20553.52</v>
       </c>
       <c r="J35" s="1">
-        <v>0.40388616436615</v>
+        <v>-1.9383897742449</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1141113.47</v>
+        <v>1039786.37</v>
       </c>
       <c r="N35" s="1">
-        <v>1141113.47</v>
+        <v>1039786.37</v>
       </c>
       <c r="O35" s="1">
-        <v>0.77</v>
+        <v>0.72</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B36" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>2828.0</v>
+        <v>2638.0</v>
       </c>
       <c r="D36" s="1">
-        <v>351.89</v>
+        <v>347.3</v>
       </c>
       <c r="E36" s="1">
-        <v>395.36653465347</v>
+        <v>395.36653525398</v>
       </c>
       <c r="F36" t="s">
         <v>11</v>
       </c>
       <c r="G36">
         <v>1.17</v>
       </c>
       <c r="H36" s="1">
-        <v>962027.37</v>
+        <v>897393.28</v>
       </c>
       <c r="I36" s="1">
-        <v>-113542.98</v>
+        <v>-116371.67</v>
       </c>
       <c r="J36" s="1">
-        <v>-11.802468780072</v>
+        <v>-12.96774475512</v>
       </c>
       <c r="K36">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.89</v>
+      </c>
+      <c r="L36" t="s">
+        <v>107</v>
       </c>
       <c r="M36" s="1">
-        <v>848484.39</v>
+        <v>781021.61</v>
       </c>
       <c r="N36" s="1">
-        <v>848484.39</v>
+        <v>791289.71</v>
       </c>
       <c r="O36" s="1">
-        <v>0.57</v>
+        <v>0.54</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B37" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C37" s="1">
-        <v>32048.0</v>
+        <v>29900.0</v>
       </c>
       <c r="D37" s="1">
-        <v>49.31</v>
+        <v>50.76</v>
       </c>
       <c r="E37" s="1">
-        <v>42.827194520719</v>
+        <v>42.827194648829</v>
       </c>
       <c r="F37" t="s">
         <v>11</v>
       </c>
       <c r="G37">
         <v>1.17</v>
       </c>
       <c r="H37" s="1">
-        <v>1180670.9</v>
+        <v>1101537.07</v>
       </c>
       <c r="I37" s="1">
-        <v>166719.54</v>
+        <v>192290.13</v>
       </c>
       <c r="J37" s="1">
-        <v>14.120746094445</v>
+        <v>17.45652826736</v>
       </c>
       <c r="K37">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>0.0</v>
+      </c>
+      <c r="L37">
+        <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1347390.44</v>
+        <v>1293827.2</v>
       </c>
       <c r="N37" s="1">
-        <v>1355041.41</v>
+        <v>1293827.2</v>
       </c>
       <c r="O37" s="1">
-        <v>0.91</v>
+        <v>0.89</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B38" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C38" s="1">
-        <v>13317.0</v>
+        <v>10162.0</v>
       </c>
       <c r="D38" s="1">
-        <v>67.8</v>
+        <v>57.78</v>
       </c>
       <c r="E38" s="1">
-        <v>64.118153488023</v>
+        <v>64.118153906711</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
       <c r="G38">
         <v>1.17</v>
       </c>
       <c r="H38" s="1">
-        <v>722815.07</v>
+        <v>551569.18</v>
       </c>
       <c r="I38" s="1">
-        <v>47012.79</v>
+        <v>-51027.55</v>
       </c>
       <c r="J38" s="1">
-        <v>6.5041242153404</v>
+        <v>-9.2513417809168</v>
       </c>
       <c r="K38">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.12</v>
+      </c>
+      <c r="L38" t="s">
+        <v>112</v>
       </c>
       <c r="M38" s="1">
-        <v>769827.86</v>
+        <v>500541.63</v>
       </c>
       <c r="N38" s="1">
-        <v>769827.86</v>
+        <v>501733.64</v>
       </c>
       <c r="O38" s="1">
-        <v>0.52</v>
+        <v>0.35</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B39" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C39" s="1">
-        <v>4582.0</v>
+        <v>6290.0</v>
       </c>
       <c r="D39" s="1">
-        <v>308.35</v>
+        <v>289.93</v>
       </c>
       <c r="E39" s="1">
-        <v>312.65656918376</v>
+        <v>313.69987917329</v>
       </c>
       <c r="F39" t="s">
         <v>11</v>
       </c>
       <c r="G39">
         <v>1.17</v>
       </c>
       <c r="H39" s="1">
-        <v>1219850.47</v>
+        <v>1677094.94</v>
       </c>
       <c r="I39" s="1">
-        <v>-15212.45</v>
+        <v>-122464.11</v>
       </c>
       <c r="J39" s="1">
-        <v>-1.247074979608</v>
+        <v>-7.3021572648714</v>
       </c>
       <c r="K39">
-        <v>0.19</v>
+        <v>0.0</v>
       </c>
       <c r="L39">
-        <v>863.7</v>
+        <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1204638.02</v>
+        <v>1554630.83</v>
       </c>
       <c r="N39" s="1">
-        <v>1205501.72</v>
+        <v>1554630.83</v>
       </c>
       <c r="O39" s="1">
-        <v>0.81</v>
+        <v>1.07</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B40" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C40" s="1">
-        <v>13492.0</v>
+        <v>12588.0</v>
       </c>
       <c r="D40" s="1">
-        <v>76.42</v>
+        <v>76.89</v>
       </c>
       <c r="E40" s="1">
-        <v>84.162429587904</v>
+        <v>84.162429297744</v>
       </c>
       <c r="F40" t="s">
         <v>11</v>
       </c>
       <c r="G40">
         <v>1.17</v>
       </c>
       <c r="H40" s="1">
-        <v>973017.84</v>
+        <v>907823.05</v>
       </c>
       <c r="I40" s="1">
-        <v>-93912.55</v>
+        <v>-82716.43</v>
       </c>
       <c r="J40" s="1">
-        <v>-9.6516781233939</v>
+        <v>-9.1115146283188</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>879105.29</v>
+        <v>825106.62</v>
       </c>
       <c r="N40" s="1">
-        <v>879105.29</v>
+        <v>825106.62</v>
       </c>
       <c r="O40" s="1">
-        <v>0.59</v>
+        <v>0.57</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B41" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C41" s="1">
-        <v>10834.0</v>
+        <v>10108.0</v>
       </c>
       <c r="D41" s="1">
-        <v>138.99</v>
+        <v>130.84</v>
       </c>
       <c r="E41" s="1">
-        <v>112.2113716079</v>
+        <v>112.21137119114</v>
       </c>
       <c r="F41" t="s">
         <v>11</v>
       </c>
       <c r="G41">
         <v>1.17</v>
       </c>
       <c r="H41" s="1">
-        <v>1035569.07</v>
+        <v>966174.28</v>
       </c>
       <c r="I41" s="1">
-        <v>248327.13</v>
+        <v>161254.83</v>
       </c>
       <c r="J41" s="1">
-        <v>23.979774714592</v>
+        <v>16.690035466479</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1283896.2</v>
+        <v>1127429.11</v>
       </c>
       <c r="N41" s="1">
-        <v>1283896.2</v>
+        <v>1127429.11</v>
       </c>
       <c r="O41" s="1">
-        <v>0.86</v>
+        <v>0.78</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B42" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C42" s="1">
-        <v>891.0</v>
+        <v>831.0</v>
       </c>
       <c r="D42" s="1">
-        <v>907.8</v>
+        <v>923.77</v>
       </c>
       <c r="E42" s="1">
-        <v>707.01785634119</v>
+        <v>707.01785800241</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
       <c r="G42">
         <v>1.17</v>
       </c>
       <c r="H42" s="1">
-        <v>537930.75</v>
+        <v>501706.46</v>
       </c>
       <c r="I42" s="1">
-        <v>151713.96</v>
+        <v>152701.17</v>
       </c>
       <c r="J42" s="1">
-        <v>28.203251069027</v>
+        <v>30.436357147963</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>689644.71</v>
+        <v>654407.63</v>
       </c>
       <c r="N42" s="1">
-        <v>689644.71</v>
+        <v>654407.63</v>
       </c>
       <c r="O42" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B43" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C43" s="1">
-        <v>8090.0</v>
+        <v>7548.0</v>
       </c>
       <c r="D43" s="1">
-        <v>337.34</v>
+        <v>328.8</v>
       </c>
       <c r="E43" s="1">
-        <v>367.85395426452</v>
+        <v>367.85395468998</v>
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
       <c r="G43">
         <v>1.17</v>
       </c>
       <c r="H43" s="1">
-        <v>2542320.44</v>
+        <v>2371994.4</v>
       </c>
       <c r="I43" s="1">
-        <v>-215440.96</v>
+        <v>-256328.06</v>
       </c>
       <c r="J43" s="1">
-        <v>-8.4741858898007</v>
+        <v>-10.806436136611</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>2326879.48</v>
+        <v>2115666.34</v>
       </c>
       <c r="N43" s="1">
-        <v>2326879.48</v>
+        <v>2115666.34</v>
       </c>
       <c r="O43" s="1">
-        <v>1.56</v>
+        <v>1.46</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B44" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C44" s="1">
-        <v>2294.0</v>
+        <v>2140.0</v>
       </c>
       <c r="D44" s="1">
-        <v>536.01</v>
+        <v>508.17</v>
       </c>
       <c r="E44" s="1">
-        <v>455.56277680907</v>
+        <v>455.56277570093</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
       <c r="G44">
         <v>1.17</v>
       </c>
       <c r="H44" s="1">
-        <v>895079.49</v>
+        <v>834991.33</v>
       </c>
       <c r="I44" s="1">
-        <v>153312.84</v>
+        <v>92065.32</v>
       </c>
       <c r="J44" s="1">
-        <v>17.12840498669</v>
+        <v>11.025901310856</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1048392.33</v>
+        <v>927056.65</v>
       </c>
       <c r="N44" s="1">
-        <v>1048392.33</v>
+        <v>927056.65</v>
       </c>
       <c r="O44" s="1">
-        <v>0.7</v>
+        <v>0.64</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B45" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C45" s="1">
-        <v>6872.0</v>
+        <v>6411.0</v>
       </c>
       <c r="D45" s="1">
-        <v>72.52</v>
+        <v>70.2</v>
       </c>
       <c r="E45" s="1">
-        <v>73.231701105937</v>
+        <v>73.231701762596</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
       <c r="G45">
         <v>1.17</v>
       </c>
       <c r="H45" s="1">
-        <v>431986.29</v>
+        <v>403007.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-7074.8</v>
+        <v>-19347.14</v>
       </c>
       <c r="J45" s="1">
-        <v>-1.6377371605937</v>
+        <v>-4.8006957695524</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>424911.49</v>
+        <v>383659.86</v>
       </c>
       <c r="N45" s="1">
-        <v>424911.49</v>
+        <v>383659.86</v>
       </c>
       <c r="O45" s="1">
-        <v>0.29</v>
+        <v>0.26</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B46" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C46" s="1">
-        <v>647.0</v>
+        <v>380.0</v>
       </c>
       <c r="D46" s="1">
-        <v>450.62</v>
+        <v>457.61</v>
       </c>
       <c r="E46" s="1">
-        <v>466.98123647604</v>
+        <v>466.9812368421</v>
       </c>
       <c r="F46" t="s">
         <v>11</v>
       </c>
       <c r="G46">
         <v>1.17</v>
       </c>
       <c r="H46" s="1">
-        <v>260723.54</v>
+        <v>153129.75</v>
       </c>
       <c r="I46" s="1">
-        <v>-12140.06</v>
+        <v>-4890.72</v>
       </c>
       <c r="J46" s="1">
-        <v>-4.6562960904873</v>
+        <v>-3.1938405176003</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>248583.48</v>
+        <v>148239.03</v>
       </c>
       <c r="N46" s="1">
-        <v>248583.48</v>
+        <v>148239.03</v>
       </c>
       <c r="O46" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B47" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C47" s="1">
         <v>3332.0</v>
       </c>
       <c r="D47" s="1">
-        <v>450.62</v>
+        <v>457.61</v>
       </c>
       <c r="E47" s="1">
         <v>254.3075210084</v>
       </c>
       <c r="F47" t="s">
         <v>11</v>
       </c>
       <c r="G47">
         <v>1.17</v>
       </c>
       <c r="H47" s="1">
         <v>764809.79</v>
       </c>
       <c r="I47" s="1">
-        <v>515375.95</v>
+        <v>535012.48</v>
       </c>
       <c r="J47" s="1">
-        <v>67.386160158855</v>
+        <v>69.95366521132</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1280185.74</v>
+        <v>1299822.27</v>
       </c>
       <c r="N47" s="1">
-        <v>1280185.74</v>
+        <v>1299822.27</v>
       </c>
       <c r="O47" s="1">
-        <v>0.86</v>
+        <v>0.9</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B48" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C48" s="1">
-        <v>11091.0</v>
+        <v>10348.0</v>
       </c>
       <c r="D48" s="1">
-        <v>309.87</v>
+        <v>313.23</v>
       </c>
       <c r="E48" s="1">
-        <v>290.08747993869</v>
+        <v>290.08747970622</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
       <c r="G48">
         <v>1.17</v>
       </c>
       <c r="H48" s="1">
-        <v>2749681.98</v>
+        <v>2565477.34</v>
       </c>
       <c r="I48" s="1">
-        <v>180588.87</v>
+        <v>197664.93</v>
       </c>
       <c r="J48" s="1">
-        <v>6.5676275043269</v>
+        <v>7.7048012437327</v>
       </c>
       <c r="K48">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>0.0</v>
+      </c>
+      <c r="L48">
+        <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2930270.85</v>
+        <v>2763142.27</v>
       </c>
       <c r="N48" s="1">
-        <v>2940200.13</v>
+        <v>2763142.27</v>
       </c>
       <c r="O48" s="1">
-        <v>1.97</v>
+        <v>1.9</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B49" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C49" s="1">
-        <v>27434.0</v>
+        <v>25595.0</v>
       </c>
       <c r="D49" s="1">
-        <v>26.57</v>
+        <v>29.4</v>
       </c>
       <c r="E49" s="1">
-        <v>32.147454618357</v>
+        <v>32.147454580973</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
       <c r="G49">
         <v>1.17</v>
       </c>
       <c r="H49" s="1">
-        <v>752949.49</v>
+        <v>702476.57</v>
       </c>
       <c r="I49" s="1">
-        <v>-131453.66</v>
+        <v>-60992.41</v>
       </c>
       <c r="J49" s="1">
-        <v>-17.458496452398</v>
+        <v>-8.682483175204</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>621495.83</v>
+        <v>641484.16</v>
       </c>
       <c r="N49" s="1">
-        <v>621495.83</v>
+        <v>641484.16</v>
       </c>
       <c r="O49" s="1">
-        <v>0.42</v>
+        <v>0.44</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B50" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C50" s="1">
-        <v>6580.0</v>
+        <v>6139.0</v>
       </c>
       <c r="D50" s="1">
-        <v>91.22</v>
+        <v>104.34</v>
       </c>
       <c r="E50" s="1">
-        <v>133.66261854103</v>
+        <v>133.66261931911</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
       <c r="G50">
         <v>1.17</v>
       </c>
       <c r="H50" s="1">
-        <v>749599.76</v>
+        <v>699360.63</v>
       </c>
       <c r="I50" s="1">
-        <v>-237831.33</v>
+        <v>-153311.22</v>
       </c>
       <c r="J50" s="1">
-        <v>-31.727775633226</v>
+        <v>-21.921625756943</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>511768.43</v>
+        <v>546049.41</v>
       </c>
       <c r="N50" s="1">
-        <v>511768.43</v>
+        <v>546049.41</v>
       </c>
       <c r="O50" s="1">
-        <v>0.34</v>
+        <v>0.38</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B51" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C51" s="1">
-        <v>38080.0</v>
+        <v>35528.0</v>
       </c>
       <c r="D51" s="1">
-        <v>22.75</v>
+        <v>22.28</v>
       </c>
       <c r="E51" s="1">
-        <v>18.909090336135</v>
+        <v>18.909090294979</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
       <c r="G51">
         <v>1.17</v>
       </c>
       <c r="H51" s="1">
-        <v>614819.25</v>
+        <v>573616.03</v>
       </c>
       <c r="I51" s="1">
-        <v>123825.93</v>
+        <v>101175.19</v>
       </c>
       <c r="J51" s="1">
-        <v>20.140216819821</v>
+        <v>17.638138529706</v>
       </c>
       <c r="K51">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.09</v>
+      </c>
+      <c r="L51" t="s">
+        <v>137</v>
       </c>
       <c r="M51" s="1">
-        <v>738645.18</v>
+        <v>674791.22</v>
       </c>
       <c r="N51" s="1">
-        <v>738645.18</v>
+        <v>677972.53</v>
       </c>
       <c r="O51" s="1">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B52" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>1407.0</v>
+        <v>1313.0</v>
       </c>
       <c r="D52" s="1">
-        <v>503.15</v>
+        <v>501.14</v>
       </c>
       <c r="E52" s="1">
-        <v>460.85609808102</v>
+        <v>460.85610053313</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
       <c r="G52">
         <v>1.17</v>
       </c>
       <c r="H52" s="1">
-        <v>553584.73</v>
+        <v>516600.39</v>
       </c>
       <c r="I52" s="1">
-        <v>50015.09</v>
+        <v>44327.81</v>
       </c>
       <c r="J52" s="1">
-        <v>9.0347669091234</v>
+        <v>8.5806768361131</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>603599.82</v>
+        <v>560928.2</v>
       </c>
       <c r="N52" s="1">
-        <v>603599.82</v>
+        <v>560928.2</v>
       </c>
       <c r="O52" s="1">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B53" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>1449.0</v>
+        <v>1352.0</v>
       </c>
       <c r="D53" s="1">
-        <v>631.53</v>
+        <v>619.07</v>
       </c>
       <c r="E53" s="1">
-        <v>556.13495514148</v>
+        <v>556.1349556213</v>
       </c>
       <c r="F53" t="s">
         <v>11</v>
       </c>
       <c r="G53">
         <v>1.17</v>
       </c>
       <c r="H53" s="1">
-        <v>688059.87</v>
+        <v>641999.27</v>
       </c>
       <c r="I53" s="1">
-        <v>92165.2</v>
+        <v>71510.5</v>
       </c>
       <c r="J53" s="1">
-        <v>13.394939018897</v>
+        <v>11.138719830632</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>780225.07</v>
+        <v>713509.77</v>
       </c>
       <c r="N53" s="1">
-        <v>780225.07</v>
+        <v>713509.77</v>
       </c>
       <c r="O53" s="1">
-        <v>0.52</v>
+        <v>0.49</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B54" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>3469.0</v>
+        <v>2438.0</v>
       </c>
       <c r="D54" s="1">
-        <v>128.49</v>
+        <v>502.92</v>
       </c>
       <c r="E54" s="1">
-        <v>77.340400691842</v>
+        <v>556.6281583265</v>
       </c>
       <c r="F54" t="s">
         <v>11</v>
       </c>
       <c r="G54">
         <v>1.17</v>
       </c>
       <c r="H54" s="1">
-        <v>229480.27</v>
+        <v>1158634.19</v>
       </c>
       <c r="I54" s="1">
-        <v>150561.35</v>
+        <v>-113394.04</v>
       </c>
       <c r="J54" s="1">
-        <v>65.609714508354</v>
+        <v>-9.7868715577951</v>
       </c>
       <c r="K54">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>275.31</v>
+        <v>0.56</v>
+      </c>
+      <c r="L54" t="s">
+        <v>144</v>
       </c>
       <c r="M54" s="1">
-        <v>380041.62</v>
+        <v>1045240.15</v>
       </c>
       <c r="N54" s="1">
-        <v>380316.93</v>
+        <v>1046596.72</v>
       </c>
       <c r="O54" s="1">
-        <v>0.26</v>
+        <v>0.72</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="B55" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="C55" s="1">
-        <v>2613.0</v>
+        <v>15548.0</v>
       </c>
       <c r="D55" s="1">
-        <v>498.66</v>
+        <v>109.18</v>
       </c>
       <c r="E55" s="1">
-        <v>556.62815920398</v>
+        <v>80.401532029843</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
       <c r="G55">
         <v>1.17</v>
       </c>
       <c r="H55" s="1">
-        <v>1241801.12</v>
+        <v>1067491.19</v>
       </c>
       <c r="I55" s="1">
-        <v>-130833.32</v>
+        <v>379617.32</v>
       </c>
       <c r="J55" s="1">
-        <v>-10.535770816506</v>
+        <v>35.561634939582</v>
       </c>
       <c r="K55">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>0.0</v>
+      </c>
+      <c r="L55">
+        <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1110967.8</v>
+        <v>1447108.51</v>
       </c>
       <c r="N55" s="1">
-        <v>1112324.6</v>
+        <v>1447108.51</v>
       </c>
       <c r="O55" s="1">
-        <v>0.75</v>
+        <v>1.0</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B56" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C56" s="1">
-        <v>16665.0</v>
+        <v>8609.0</v>
       </c>
       <c r="D56" s="1">
-        <v>121.42</v>
+        <v>611.91</v>
       </c>
       <c r="E56" s="1">
-        <v>80.401531953195</v>
+        <v>711.6312173307</v>
       </c>
       <c r="F56" t="s">
         <v>11</v>
       </c>
       <c r="G56">
         <v>1.17</v>
       </c>
       <c r="H56" s="1">
-        <v>1144181.93</v>
+        <v>5226758.02</v>
       </c>
       <c r="I56" s="1">
-        <v>581072.19</v>
+        <v>-735957.81</v>
       </c>
       <c r="J56" s="1">
-        <v>50.784947285437</v>
+        <v>-14.080579341609</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1725254.12</v>
+        <v>4490800.21</v>
       </c>
       <c r="N56" s="1">
-        <v>1725254.12</v>
+        <v>4490800.21</v>
       </c>
       <c r="O56" s="1">
-        <v>1.16</v>
+        <v>3.09</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B57" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C57" s="1">
-        <v>8786.0</v>
+        <v>1552.0</v>
       </c>
       <c r="D57" s="1">
-        <v>629.86</v>
+        <v>80.1</v>
       </c>
       <c r="E57" s="1">
-        <v>713.46106419303</v>
+        <v>80.395496134021</v>
       </c>
       <c r="F57" t="s">
         <v>11</v>
       </c>
       <c r="G57">
         <v>1.17</v>
       </c>
       <c r="H57" s="1">
-        <v>5348254.55</v>
+        <v>106529.07</v>
       </c>
       <c r="I57" s="1">
-        <v>-629876.28</v>
+        <v>-553.02</v>
       </c>
       <c r="J57" s="1">
-        <v>-11.777230760267</v>
+        <v>-0.51912590619631</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>4718378.27</v>
+        <v>105976.05</v>
       </c>
       <c r="N57" s="1">
-        <v>4718378.27</v>
+        <v>105976.05</v>
       </c>
       <c r="O57" s="1">
-        <v>3.17</v>
+        <v>0.07</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B58" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="C58" s="1">
-        <v>7138.0</v>
+        <v>6307.0</v>
       </c>
       <c r="D58" s="1">
-        <v>73.88</v>
+        <v>517.16</v>
       </c>
       <c r="E58" s="1">
-        <v>80.395493135332</v>
+        <v>393.88281433328</v>
       </c>
       <c r="F58" t="s">
         <v>11</v>
       </c>
       <c r="G58">
         <v>1.17</v>
       </c>
       <c r="H58" s="1">
-        <v>489951.33</v>
+        <v>2123994.87</v>
       </c>
       <c r="I58" s="1">
-        <v>-40315.45</v>
+        <v>656558.49</v>
       </c>
       <c r="J58" s="1">
-        <v>-8.228460161543</v>
+        <v>30.911491325777</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>449635.88</v>
+        <v>2780553.36</v>
       </c>
       <c r="N58" s="1">
-        <v>449635.88</v>
+        <v>2780553.36</v>
       </c>
       <c r="O58" s="1">
-        <v>0.3</v>
+        <v>1.91</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B59" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="C59" s="1">
-        <v>6760.0</v>
+        <v>20647.0</v>
       </c>
       <c r="D59" s="1">
-        <v>420.59</v>
+        <v>407.78</v>
       </c>
       <c r="E59" s="1">
-        <v>393.88281360947</v>
+        <v>493.77856540902</v>
       </c>
       <c r="F59" t="s">
         <v>11</v>
       </c>
       <c r="G59">
         <v>1.17</v>
       </c>
       <c r="H59" s="1">
-        <v>2276550.71</v>
+        <v>8714039.5</v>
       </c>
       <c r="I59" s="1">
-        <v>147619.81</v>
+        <v>-1536652.64</v>
       </c>
       <c r="J59" s="1">
-        <v>6.4843629158605</v>
+        <v>-17.634217058575</v>
       </c>
       <c r="K59">
-        <v>0.07</v>
+        <v>0.0</v>
       </c>
       <c r="L59">
-        <v>459.53</v>
+        <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2424170.52</v>
+        <v>7177386.86</v>
       </c>
       <c r="N59" s="1">
-        <v>2424630.05</v>
+        <v>7177386.86</v>
       </c>
       <c r="O59" s="1">
-        <v>1.63</v>
+        <v>4.94</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B60" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C60" s="1">
-        <v>24997.0</v>
+        <v>5663.0</v>
       </c>
       <c r="D60" s="1">
-        <v>370.87</v>
+        <v>190.59</v>
       </c>
       <c r="E60" s="1">
-        <v>493.7785658279</v>
+        <v>144.26844428748</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
       <c r="G60">
         <v>1.17</v>
       </c>
       <c r="H60" s="1">
-        <v>10549951.33</v>
+        <v>697656.25</v>
       </c>
       <c r="I60" s="1">
-        <v>-2645583.86</v>
+        <v>222433.4</v>
       </c>
       <c r="J60" s="1">
-        <v>-25.076739951179</v>
+        <v>31.882950951848</v>
       </c>
       <c r="K60">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.6</v>
+      </c>
+      <c r="L60" t="s">
+        <v>157</v>
       </c>
       <c r="M60" s="1">
-        <v>7904367.47</v>
+        <v>920089.65</v>
       </c>
       <c r="N60" s="1">
-        <v>7904367.47</v>
+        <v>923468.96</v>
       </c>
       <c r="O60" s="1">
-        <v>5.3</v>
+        <v>0.64</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="B61" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="C61" s="1">
-        <v>6070.0</v>
+        <v>9949.0</v>
       </c>
       <c r="D61" s="1">
-        <v>177.64</v>
+        <v>93.61</v>
       </c>
       <c r="E61" s="1">
-        <v>144.26844481054</v>
+        <v>94.119698462157</v>
       </c>
       <c r="F61" t="s">
         <v>11</v>
       </c>
       <c r="G61">
         <v>1.17</v>
       </c>
       <c r="H61" s="1">
-        <v>747796.83</v>
+        <v>803120.34</v>
       </c>
       <c r="I61" s="1">
-        <v>171566.09</v>
+        <v>-9184.97</v>
       </c>
       <c r="J61" s="1">
-        <v>22.942874737781</v>
+        <v>-1.1436604880409</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>919362.92</v>
+        <v>793935.37</v>
       </c>
       <c r="N61" s="1">
-        <v>919362.92</v>
+        <v>793935.37</v>
       </c>
       <c r="O61" s="1">
-        <v>0.62</v>
+        <v>0.55</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B62" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C62" s="1">
-        <v>11501.0</v>
+        <v>11660.0</v>
       </c>
       <c r="D62" s="1">
-        <v>103.01</v>
+        <v>93.61</v>
       </c>
       <c r="E62" s="1">
-        <v>94.119698287106</v>
+        <v>43.225473413379</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
       <c r="G62">
         <v>1.17</v>
       </c>
       <c r="H62" s="1">
-        <v>928403.56</v>
+        <v>457315.67</v>
       </c>
       <c r="I62" s="1">
-        <v>81715.39</v>
+        <v>473158.39</v>
       </c>
       <c r="J62" s="1">
-        <v>8.8017101097717</v>
+        <v>103.46428540268</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1010118.95</v>
+        <v>930474.06</v>
       </c>
       <c r="N62" s="1">
-        <v>1010118.95</v>
+        <v>930474.06</v>
       </c>
       <c r="O62" s="1">
-        <v>0.68</v>
+        <v>0.64</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B63" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="C63" s="1">
-        <v>11660.0</v>
+        <v>2991.0</v>
       </c>
       <c r="D63" s="1">
-        <v>103.01</v>
+        <v>111.09</v>
       </c>
       <c r="E63" s="1">
-        <v>43.225473413379</v>
+        <v>116.83629889669</v>
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
       <c r="G63">
         <v>1.17</v>
       </c>
       <c r="H63" s="1">
-        <v>457315.67</v>
+        <v>295824.41</v>
       </c>
       <c r="I63" s="1">
-        <v>566768.06</v>
+        <v>-12571.19</v>
       </c>
       <c r="J63" s="1">
-        <v>123.93366271486</v>
+        <v>-4.2495445186555</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1024083.73</v>
+        <v>283253.22</v>
       </c>
       <c r="N63" s="1">
-        <v>1024083.73</v>
+        <v>283253.22</v>
       </c>
       <c r="O63" s="1">
-        <v>0.69</v>
+        <v>0.2</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B64" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="C64" s="1">
-        <v>3206.0</v>
+        <v>14871.0</v>
       </c>
       <c r="D64" s="1">
-        <v>120.9</v>
+        <v>97.88</v>
       </c>
       <c r="E64" s="1">
-        <v>116.83629756706</v>
+        <v>74.798555577971</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
       <c r="G64">
         <v>1.17</v>
       </c>
       <c r="H64" s="1">
-        <v>317088.95</v>
+        <v>951659.1</v>
       </c>
       <c r="I64" s="1">
-        <v>13392.7</v>
+        <v>289186.11</v>
       </c>
       <c r="J64" s="1">
-        <v>4.2236413473254</v>
+        <v>30.387573659517</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>330481.65</v>
+        <v>1240845.21</v>
       </c>
       <c r="N64" s="1">
-        <v>330481.65</v>
+        <v>1240845.21</v>
       </c>
       <c r="O64" s="1">
-        <v>0.22</v>
+        <v>0.85</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B65" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="C65" s="1">
-        <v>20255.0</v>
+        <v>30757.0</v>
       </c>
       <c r="D65" s="1">
-        <v>94.08</v>
+        <v>199.57</v>
       </c>
       <c r="E65" s="1">
-        <v>74.798555912121</v>
+        <v>85.334505966121</v>
       </c>
       <c r="F65" t="s">
         <v>11</v>
       </c>
       <c r="G65">
         <v>1.17</v>
       </c>
       <c r="H65" s="1">
-        <v>1296204.36</v>
+        <v>2465459.21</v>
       </c>
       <c r="I65" s="1">
-        <v>328547.65</v>
+        <v>2767203.07</v>
       </c>
       <c r="J65" s="1">
-        <v>25.346902088803</v>
+        <v>112.23885022215</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1624752.01</v>
+        <v>5232662.28</v>
       </c>
       <c r="N65" s="1">
-        <v>1624752.01</v>
+        <v>5232662.28</v>
       </c>
       <c r="O65" s="1">
-        <v>1.09</v>
+        <v>3.6</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B66" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C66" s="1">
-        <v>30757.0</v>
+        <v>44003.0</v>
       </c>
       <c r="D66" s="1">
-        <v>188.63</v>
+        <v>199.57</v>
       </c>
       <c r="E66" s="1">
-        <v>85.334505966121</v>
+        <v>148.50698111492</v>
       </c>
       <c r="F66" t="s">
         <v>11</v>
       </c>
       <c r="G66">
         <v>1.17</v>
       </c>
       <c r="H66" s="1">
-        <v>2465459.21</v>
+        <v>5587936.19</v>
       </c>
       <c r="I66" s="1">
-        <v>2481203.12</v>
+        <v>1898256.82</v>
       </c>
       <c r="J66" s="1">
-        <v>100.63857921219</v>
+        <v>33.970624492761</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>4946662.33</v>
+        <v>7486193.01</v>
       </c>
       <c r="N66" s="1">
-        <v>4946662.33</v>
+        <v>7486193.01</v>
       </c>
       <c r="O66" s="1">
-        <v>3.32</v>
+        <v>5.16</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B67" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="C67" s="1">
-        <v>49373.0</v>
+        <v>16014.0</v>
       </c>
       <c r="D67" s="1">
-        <v>188.63</v>
+        <v>73.65</v>
       </c>
       <c r="E67" s="1">
-        <v>148.50698114354</v>
+        <v>90.717896840265</v>
       </c>
       <c r="F67" t="s">
         <v>11</v>
       </c>
       <c r="G67">
         <v>1.17</v>
       </c>
       <c r="H67" s="1">
-        <v>6269871.91</v>
+        <v>1237466.04</v>
       </c>
       <c r="I67" s="1">
-        <v>1670810.18</v>
+        <v>-232026.29</v>
       </c>
       <c r="J67" s="1">
-        <v>26.648234668641</v>
+        <v>-18.750113740495</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>7940682.09</v>
+        <v>1005439.75</v>
       </c>
       <c r="N67" s="1">
-        <v>7940682.09</v>
+        <v>1005439.75</v>
       </c>
       <c r="O67" s="1">
-        <v>5.33</v>
+        <v>0.69</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B68" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="C68" s="1">
-        <v>17164.0</v>
+        <v>46388.0</v>
       </c>
       <c r="D68" s="1">
-        <v>62.93</v>
+        <v>35.61</v>
       </c>
       <c r="E68" s="1">
-        <v>90.717896760662</v>
+        <v>42.477591618522</v>
       </c>
       <c r="F68" t="s">
         <v>11</v>
       </c>
       <c r="G68">
         <v>1.17</v>
       </c>
       <c r="H68" s="1">
-        <v>1326331.16</v>
+        <v>1675865.42</v>
       </c>
       <c r="I68" s="1">
-        <v>-405386.01</v>
+        <v>-267675.93</v>
       </c>
       <c r="J68" s="1">
-        <v>-30.564464006108</v>
+        <v>-15.97240009881</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>920945.15</v>
+        <v>1408189.49</v>
       </c>
       <c r="N68" s="1">
-        <v>920945.15</v>
+        <v>1408189.49</v>
       </c>
       <c r="O68" s="1">
-        <v>0.62</v>
+        <v>0.97</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="B69" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="C69" s="1">
-        <v>25001.0</v>
+        <v>12609.0</v>
       </c>
       <c r="D69" s="1">
-        <v>33.55</v>
+        <v>161.39</v>
       </c>
       <c r="E69" s="1">
-        <v>47.665141394344</v>
+        <v>178.75728051392</v>
       </c>
       <c r="F69" t="s">
         <v>11</v>
       </c>
       <c r="G69">
         <v>1.17</v>
       </c>
       <c r="H69" s="1">
-        <v>1017241.82</v>
+        <v>1921359.34</v>
       </c>
       <c r="I69" s="1">
-        <v>-302074.88</v>
+        <v>-186593.98</v>
       </c>
       <c r="J69" s="1">
-        <v>-29.695483813279</v>
+        <v>-9.7115607744671</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>715166.94</v>
+        <v>1734765.36</v>
       </c>
       <c r="N69" s="1">
-        <v>715166.94</v>
+        <v>1734765.36</v>
       </c>
       <c r="O69" s="1">
-        <v>0.48</v>
+        <v>1.19</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B70" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="C70" s="1">
-        <v>13515.0</v>
+        <v>12278.0</v>
       </c>
       <c r="D70" s="1">
-        <v>138.09</v>
+        <v>139.11</v>
       </c>
       <c r="E70" s="1">
-        <v>178.75728079911</v>
+        <v>141.68447955693</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
       <c r="G70">
         <v>1.17</v>
       </c>
       <c r="H70" s="1">
-        <v>2059415.61</v>
+        <v>1472804.07</v>
       </c>
       <c r="I70" s="1">
-        <v>-468175.17</v>
+        <v>-16776.98</v>
       </c>
       <c r="J70" s="1">
-        <v>-22.733399112188</v>
+        <v>-1.139118253523</v>
       </c>
       <c r="K70">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>0.0</v>
+      </c>
+      <c r="L70">
+        <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1591240.44</v>
+        <v>1456027.09</v>
       </c>
       <c r="N70" s="1">
-        <v>1595273.57</v>
+        <v>1456027.09</v>
       </c>
       <c r="O70" s="1">
-        <v>1.07</v>
+        <v>1.0</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B71" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C71" s="1">
-        <v>8708.0</v>
+        <v>8124.0</v>
       </c>
       <c r="D71" s="1">
-        <v>155.73</v>
+        <v>179.32</v>
       </c>
       <c r="E71" s="1">
-        <v>180.36083027102</v>
+        <v>180.36083087149</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
       <c r="G71">
         <v>1.17</v>
       </c>
       <c r="H71" s="1">
-        <v>1349565.88</v>
+        <v>1259057.56</v>
       </c>
       <c r="I71" s="1">
-        <v>-193325.24</v>
+        <v>-17170.45</v>
       </c>
       <c r="J71" s="1">
-        <v>-14.324994641981</v>
+        <v>-1.3637541718109</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1156240.64</v>
+        <v>1241887.11</v>
       </c>
       <c r="N71" s="1">
-        <v>1156240.64</v>
+        <v>1241887.11</v>
       </c>
       <c r="O71" s="1">
-        <v>0.78</v>
+        <v>0.86</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B72" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C72" s="1">
-        <v>2183.0</v>
+        <v>1943.0</v>
       </c>
       <c r="D72" s="1">
-        <v>984.23</v>
+        <v>909.42</v>
       </c>
       <c r="E72" s="1">
-        <v>931.29937242327</v>
+        <v>931.29937210499</v>
       </c>
       <c r="F72" t="s">
         <v>11</v>
       </c>
       <c r="G72">
         <v>1.17</v>
       </c>
       <c r="H72" s="1">
-        <v>1743469.99</v>
+        <v>1551792.12</v>
       </c>
       <c r="I72" s="1">
-        <v>88455.74</v>
+        <v>-45459.86</v>
       </c>
       <c r="J72" s="1">
-        <v>5.0735453152251</v>
+        <v>-2.9295070785641</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1831925.73</v>
+        <v>1506332.26</v>
       </c>
       <c r="N72" s="1">
-        <v>1831925.73</v>
+        <v>1506332.26</v>
       </c>
       <c r="O72" s="1">
-        <v>1.23</v>
+        <v>1.04</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B73" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C73" s="1">
-        <v>5371.0</v>
+        <v>2764.0</v>
       </c>
       <c r="D73" s="1">
-        <v>159.25</v>
+        <v>179.15</v>
       </c>
       <c r="E73" s="1">
-        <v>121.23546453174</v>
+        <v>154.16118306802</v>
       </c>
       <c r="F73" t="s">
         <v>11</v>
       </c>
       <c r="G73">
         <v>1.17</v>
       </c>
       <c r="H73" s="1">
-        <v>556009.5</v>
+        <v>363435.4</v>
       </c>
       <c r="I73" s="1">
-        <v>173266.84</v>
+        <v>58686.93</v>
       </c>
       <c r="J73" s="1">
-        <v>31.16256826547</v>
+        <v>16.147829848166</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>729276.34</v>
+        <v>422122.33</v>
       </c>
       <c r="N73" s="1">
-        <v>729276.34</v>
+        <v>422122.33</v>
       </c>
       <c r="O73" s="1">
-        <v>0.49</v>
+        <v>0.29</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B74" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C74" s="1">
-        <v>11997.0</v>
+        <v>11193.0</v>
       </c>
       <c r="D74" s="1">
-        <v>145.16</v>
+        <v>147.09</v>
       </c>
       <c r="E74" s="1">
-        <v>158.59507210136</v>
+        <v>158.59507191995</v>
       </c>
       <c r="F74" t="s">
         <v>11</v>
       </c>
       <c r="G74">
         <v>1.17</v>
       </c>
       <c r="H74" s="1">
-        <v>1624440.8</v>
+        <v>1515576.05</v>
       </c>
       <c r="I74" s="1">
-        <v>-139609.39</v>
+        <v>-112073.75</v>
       </c>
       <c r="J74" s="1">
-        <v>-8.5943045754576</v>
+        <v>-7.394795530056</v>
       </c>
       <c r="K74">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.65</v>
+      </c>
+      <c r="L74" t="s">
+        <v>182</v>
       </c>
       <c r="M74" s="1">
-        <v>1484831.41</v>
+        <v>1403502.3</v>
       </c>
       <c r="N74" s="1">
-        <v>1484831.41</v>
+        <v>1410772.67</v>
       </c>
       <c r="O74" s="1">
-        <v>1.0</v>
+        <v>0.97</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="B75" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="C75" s="1">
-        <v>3998.0</v>
+        <v>3730.0</v>
       </c>
       <c r="D75" s="1">
-        <v>194.13</v>
+        <v>201.28</v>
       </c>
       <c r="E75" s="1">
-        <v>254.02156828414</v>
+        <v>254.02156836461</v>
       </c>
       <c r="F75" t="s">
         <v>11</v>
       </c>
       <c r="G75">
         <v>1.17</v>
       </c>
       <c r="H75" s="1">
-        <v>868201.2</v>
+        <v>810002.62</v>
       </c>
       <c r="I75" s="1">
-        <v>-206452.69</v>
+        <v>-169983.52</v>
       </c>
       <c r="J75" s="1">
-        <v>-23.779360129887</v>
+        <v>-20.985551873894</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>661748.51</v>
+        <v>640019.1</v>
       </c>
       <c r="N75" s="1">
-        <v>661748.51</v>
+        <v>640019.1</v>
       </c>
       <c r="O75" s="1">
         <v>0.44</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="B76" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="C76" s="1">
-        <v>8844.0</v>
+        <v>8251.0</v>
       </c>
       <c r="D76" s="1">
-        <v>137.19</v>
+        <v>142.02</v>
       </c>
       <c r="E76" s="1">
-        <v>108.40553143374</v>
+        <v>108.40553145073</v>
       </c>
       <c r="F76" t="s">
         <v>11</v>
       </c>
       <c r="G76">
         <v>1.17</v>
       </c>
       <c r="H76" s="1">
-        <v>818667.5</v>
+        <v>763774.94</v>
       </c>
       <c r="I76" s="1">
-        <v>215828.27</v>
+        <v>235165.45</v>
       </c>
       <c r="J76" s="1">
-        <v>26.363361193647</v>
+        <v>30.789888183553</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>1034495.77</v>
+        <v>998940.39</v>
       </c>
       <c r="N76" s="1">
-        <v>1034495.77</v>
+        <v>998940.39</v>
       </c>
       <c r="O76" s="1">
         <v>0.69</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="B77" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C77" s="1">
-        <v>12016.0</v>
+        <v>6520.0</v>
       </c>
       <c r="D77" s="1">
-        <v>83.13</v>
+        <v>81.66</v>
       </c>
       <c r="E77" s="1">
-        <v>83.484712050599</v>
+        <v>83.484711656442</v>
       </c>
       <c r="F77" t="s">
         <v>11</v>
       </c>
       <c r="G77">
         <v>1.17</v>
       </c>
       <c r="H77" s="1">
-        <v>865339.12</v>
+        <v>469541.53</v>
       </c>
       <c r="I77" s="1">
-        <v>-13661.51</v>
+        <v>-15662.16</v>
       </c>
       <c r="J77" s="1">
-        <v>-1.5787463763339</v>
+        <v>-3.3356282670033</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>851677.61</v>
+        <v>453879.37</v>
       </c>
       <c r="N77" s="1">
-        <v>851677.61</v>
+        <v>453879.37</v>
       </c>
       <c r="O77" s="1">
-        <v>0.57</v>
+        <v>0.31</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B78" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="C78" s="1">
-        <v>6501.0</v>
+        <v>11615.0</v>
       </c>
       <c r="D78" s="1">
-        <v>139.73</v>
+        <v>72.89</v>
       </c>
       <c r="E78" s="1">
-        <v>134.75772035072</v>
+        <v>110.38685578993</v>
       </c>
       <c r="F78" t="s">
         <v>11</v>
       </c>
       <c r="G78">
         <v>1.17</v>
       </c>
       <c r="H78" s="1">
-        <v>760336.7</v>
+        <v>1088304.3</v>
       </c>
       <c r="I78" s="1">
-        <v>14173.88</v>
+        <v>-366581.14</v>
       </c>
       <c r="J78" s="1">
-        <v>1.8641583393252</v>
+        <v>-33.683698575849</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>774510.58</v>
+        <v>721723.16</v>
       </c>
       <c r="N78" s="1">
-        <v>774510.58</v>
+        <v>721723.16</v>
       </c>
       <c r="O78" s="1">
-        <v>0.52</v>
+        <v>0.5</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="B79" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="C79" s="1">
-        <v>2668.0</v>
+        <v>5965.0</v>
       </c>
       <c r="D79" s="1">
-        <v>214.66</v>
+        <v>176.07</v>
       </c>
       <c r="E79" s="1">
-        <v>241.86243253373</v>
+        <v>199.43042581727</v>
       </c>
       <c r="F79" t="s">
         <v>11</v>
       </c>
       <c r="G79">
         <v>1.17</v>
       </c>
       <c r="H79" s="1">
-        <v>550913.53</v>
+        <v>1014561.46</v>
       </c>
       <c r="I79" s="1">
-        <v>-62604.81</v>
+        <v>-119239.39</v>
       </c>
       <c r="J79" s="1">
-        <v>-11.363817839072</v>
+        <v>-11.752801057513</v>
       </c>
       <c r="K79">
-        <v>0.61</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>0.0</v>
+      </c>
+      <c r="L79">
+        <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>488308.72</v>
+        <v>895322.07</v>
       </c>
       <c r="N79" s="1">
-        <v>489947.03</v>
+        <v>895322.07</v>
       </c>
       <c r="O79" s="1">
-        <v>0.33</v>
+        <v>0.62</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B80" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C80" s="1">
-        <v>10350.0</v>
+        <v>4211.0</v>
       </c>
       <c r="D80" s="1">
-        <v>69.19</v>
+        <v>56.88</v>
       </c>
       <c r="E80" s="1">
-        <v>114.07628115942</v>
+        <v>34.260740916647</v>
       </c>
       <c r="F80" t="s">
         <v>11</v>
       </c>
       <c r="G80">
         <v>1.17</v>
       </c>
       <c r="H80" s="1">
-        <v>1002645.92</v>
+        <v>123187.52</v>
       </c>
       <c r="I80" s="1">
-        <v>-392067.84</v>
+        <v>80999.58</v>
       </c>
       <c r="J80" s="1">
-        <v>-39.103319744222</v>
+        <v>65.753073038568</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>610578.08</v>
+        <v>204187.1</v>
       </c>
       <c r="N80" s="1">
-        <v>610578.08</v>
+        <v>204187.1</v>
       </c>
       <c r="O80" s="1">
-        <v>0.41</v>
+        <v>0.14</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B81" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="C81" s="1">
-        <v>7986.0</v>
+        <v>2364.0</v>
       </c>
       <c r="D81" s="1">
-        <v>201.56</v>
+        <v>136.47</v>
       </c>
       <c r="E81" s="1">
-        <v>199.22094164788</v>
+        <v>165.08086294416</v>
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
       <c r="G81">
         <v>1.17</v>
       </c>
       <c r="H81" s="1">
-        <v>1357478.89</v>
+        <v>331057.16</v>
       </c>
       <c r="I81" s="1">
-        <v>14954.21</v>
+        <v>-56034.71</v>
       </c>
       <c r="J81" s="1">
-        <v>1.1016163941967</v>
+        <v>-16.925992478157</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1372433.1</v>
+        <v>275022.45</v>
       </c>
       <c r="N81" s="1">
-        <v>1372433.1</v>
+        <v>275022.45</v>
       </c>
       <c r="O81" s="1">
-        <v>0.92</v>
+        <v>0.19</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B82" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C82" s="1">
-        <v>23745.0</v>
+        <v>3539.0</v>
       </c>
       <c r="D82" s="1">
-        <v>51.92</v>
+        <v>315.13</v>
       </c>
       <c r="E82" s="1">
-        <v>34.260741208675</v>
+        <v>330.24198078553</v>
       </c>
       <c r="F82" t="s">
         <v>11</v>
       </c>
       <c r="G82">
         <v>1.17</v>
       </c>
       <c r="H82" s="1">
-        <v>694630.15</v>
+        <v>997334.45</v>
       </c>
       <c r="I82" s="1">
-        <v>356519.1</v>
+        <v>-46611.92</v>
       </c>
       <c r="J82" s="1">
-        <v>51.325025267043</v>
+        <v>-4.6736498473506</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>1051149.25</v>
+        <v>950722.53</v>
       </c>
       <c r="N82" s="1">
-        <v>1051149.25</v>
+        <v>950722.53</v>
       </c>
       <c r="O82" s="1">
-        <v>0.71</v>
+        <v>0.65</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B83" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="C83" s="1">
-        <v>7884.0</v>
+        <v>1434.0</v>
       </c>
       <c r="D83" s="1">
-        <v>121.11</v>
+        <v>195.5</v>
       </c>
       <c r="E83" s="1">
-        <v>165.08086504312</v>
+        <v>233.95534170153</v>
       </c>
       <c r="F83" t="s">
         <v>11</v>
       </c>
       <c r="G83">
         <v>1.17</v>
       </c>
       <c r="H83" s="1">
-        <v>1104084.03</v>
+        <v>286421.19</v>
       </c>
       <c r="I83" s="1">
-        <v>-289972.05</v>
+        <v>-47431.38</v>
       </c>
       <c r="J83" s="1">
-        <v>-26.26358520918</v>
+        <v>-16.560010800877</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>814111.98</v>
+        <v>238989.81</v>
       </c>
       <c r="N83" s="1">
-        <v>814111.98</v>
+        <v>238989.81</v>
       </c>
       <c r="O83" s="1">
-        <v>0.55</v>
+        <v>0.16</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B84" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C84" s="1">
-        <v>1537.0</v>
+        <v>4276.0</v>
       </c>
       <c r="D84" s="1">
-        <v>195.71</v>
+        <v>260.08</v>
       </c>
       <c r="E84" s="1">
-        <v>233.9553415745</v>
+        <v>172.12817820393</v>
       </c>
       <c r="F84" t="s">
         <v>11</v>
       </c>
       <c r="G84">
         <v>1.17</v>
       </c>
       <c r="H84" s="1">
-        <v>306993.98</v>
+        <v>628289.74</v>
       </c>
       <c r="I84" s="1">
-        <v>-50519.35</v>
+        <v>319753.46</v>
       </c>
       <c r="J84" s="1">
-        <v>-16.456137022622</v>
+        <v>50.89267572633</v>
       </c>
       <c r="K84">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.75</v>
+      </c>
+      <c r="L84" t="s">
+        <v>203</v>
       </c>
       <c r="M84" s="1">
-        <v>256474.63</v>
+        <v>948043.2</v>
       </c>
       <c r="N84" s="1">
-        <v>256474.63</v>
+        <v>951232.75</v>
       </c>
       <c r="O84" s="1">
-        <v>0.17</v>
+        <v>0.66</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="B85" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="C85" s="1">
-        <v>7519.0</v>
+        <v>7287.0</v>
       </c>
       <c r="D85" s="1">
-        <v>243.09</v>
+        <v>381.63</v>
       </c>
       <c r="E85" s="1">
-        <v>172.12817927916</v>
+        <v>335.3327061891</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
       <c r="G85">
         <v>1.17</v>
       </c>
       <c r="H85" s="1">
-        <v>1104796.65</v>
+        <v>2086560.83</v>
       </c>
       <c r="I85" s="1">
-        <v>453624.04</v>
+        <v>284129.09</v>
       </c>
       <c r="J85" s="1">
-        <v>41.059505384996</v>
+        <v>13.617100729337</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>1558420.69</v>
+        <v>2370689.92</v>
       </c>
       <c r="N85" s="1">
-        <v>1558420.69</v>
+        <v>2370689.92</v>
       </c>
       <c r="O85" s="1">
-        <v>1.05</v>
+        <v>1.63</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="B86" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="C86" s="1">
-        <v>7810.0</v>
+        <v>2532.0</v>
       </c>
       <c r="D86" s="1">
-        <v>348.95</v>
+        <v>281.08</v>
       </c>
       <c r="E86" s="1">
-        <v>335.33270550576</v>
+        <v>215.19041469194</v>
       </c>
       <c r="F86" t="s">
         <v>11</v>
       </c>
       <c r="G86">
         <v>1.17</v>
       </c>
       <c r="H86" s="1">
-        <v>2236316.74</v>
+        <v>464562.51</v>
       </c>
       <c r="I86" s="1">
-        <v>87338.88</v>
+        <v>142141.86</v>
       </c>
       <c r="J86" s="1">
-        <v>3.9054789707472</v>
+        <v>30.596928710412</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>2323655.62</v>
+        <v>606704.37</v>
       </c>
       <c r="N86" s="1">
-        <v>2323655.62</v>
+        <v>606704.37</v>
       </c>
       <c r="O86" s="1">
-        <v>1.56</v>
+        <v>0.42</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B87" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C87" s="1">
-        <v>2714.0</v>
+        <v>3185.0</v>
       </c>
       <c r="D87" s="1">
-        <v>214.73</v>
+        <v>478.96</v>
       </c>
       <c r="E87" s="1">
-        <v>215.19041635962</v>
+        <v>427.74191836735</v>
       </c>
       <c r="F87" t="s">
         <v>11</v>
       </c>
       <c r="G87">
         <v>1.17</v>
       </c>
       <c r="H87" s="1">
-        <v>497955.23</v>
+        <v>1163489.14</v>
       </c>
       <c r="I87" s="1">
-        <v>-1065.41</v>
+        <v>136956.36</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.2139569856511</v>
+        <v>11.771176480427</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>496889.82</v>
+        <v>1300445.5</v>
       </c>
       <c r="N87" s="1">
-        <v>496889.82</v>
+        <v>1300445.5</v>
       </c>
       <c r="O87" s="1">
-        <v>0.33</v>
+        <v>0.9</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B88" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C88" s="1">
-        <v>3414.0</v>
+        <v>3000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>496.11</v>
+        <v>156.75</v>
       </c>
       <c r="E88" s="1">
-        <v>427.74191857059</v>
+        <v>148.79794333333</v>
       </c>
       <c r="F88" t="s">
         <v>11</v>
       </c>
       <c r="G88">
         <v>1.17</v>
       </c>
       <c r="H88" s="1">
-        <v>1247143.46</v>
+        <v>375231.22</v>
       </c>
       <c r="I88" s="1">
-        <v>196962.38</v>
+        <v>25646.83</v>
       </c>
       <c r="J88" s="1">
-        <v>15.793081254662</v>
+        <v>6.8349403335895</v>
       </c>
       <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88">
+        <v>0.0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>400878.05</v>
+      </c>
+      <c r="N88" s="1">
+        <v>400878.05</v>
+      </c>
+      <c r="O88" s="1">
         <v>0.28</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.97</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B89" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="C89" s="1">
-        <v>3215.0</v>
+        <v>2313.0</v>
       </c>
       <c r="D89" s="1">
-        <v>161.6</v>
+        <v>492.54</v>
       </c>
       <c r="E89" s="1">
-        <v>148.79794401244</v>
+        <v>418.92536100303</v>
       </c>
       <c r="F89" t="s">
         <v>11</v>
       </c>
       <c r="G89">
         <v>1.17</v>
       </c>
       <c r="H89" s="1">
-        <v>402122.79</v>
+        <v>825432.63</v>
       </c>
       <c r="I89" s="1">
-        <v>40852.87</v>
+        <v>145749.35</v>
       </c>
       <c r="J89" s="1">
-        <v>10.159302336483</v>
+        <v>17.657328375788</v>
       </c>
       <c r="K89">
-        <v>0.0</v>
+        <v>0.26</v>
       </c>
       <c r="L89">
-        <v>0.0</v>
+        <v>595.69</v>
       </c>
       <c r="M89" s="1">
-        <v>442975.66</v>
+        <v>971181.98</v>
       </c>
       <c r="N89" s="1">
-        <v>442975.66</v>
+        <v>971777.67</v>
       </c>
       <c r="O89" s="1">
-        <v>0.3</v>
+        <v>0.67</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B90" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="C90" s="1">
-        <v>2662.0</v>
+        <v>18693.0</v>
       </c>
       <c r="D90" s="1">
-        <v>465.71</v>
+        <v>74.61</v>
       </c>
       <c r="E90" s="1">
-        <v>418.9253606311</v>
+        <v>84.314065158081</v>
       </c>
       <c r="F90" t="s">
         <v>11</v>
       </c>
       <c r="G90">
         <v>1.17</v>
       </c>
       <c r="H90" s="1">
-        <v>949979.1</v>
+        <v>1359281.3</v>
       </c>
       <c r="I90" s="1">
-        <v>107035.88</v>
+        <v>-170342.44</v>
       </c>
       <c r="J90" s="1">
-        <v>11.26718261486</v>
+        <v>-12.531801916204</v>
       </c>
       <c r="K90">
-        <v>0.22</v>
+        <v>0.0</v>
       </c>
       <c r="L90">
-        <v>595.8</v>
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>1057014.98</v>
+        <v>1188938.86</v>
       </c>
       <c r="N90" s="1">
-        <v>1057610.78</v>
+        <v>1188938.86</v>
       </c>
       <c r="O90" s="1">
-        <v>0.71</v>
+        <v>0.82</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B91" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C91" s="1">
-        <v>20036.0</v>
+        <v>711.0</v>
       </c>
       <c r="D91" s="1">
-        <v>70.48</v>
+        <v>959.84</v>
       </c>
       <c r="E91" s="1">
-        <v>84.314065182671</v>
+        <v>869.1782419128</v>
       </c>
       <c r="F91" t="s">
         <v>11</v>
       </c>
       <c r="G91">
         <v>1.17</v>
       </c>
       <c r="H91" s="1">
-        <v>1456938.97</v>
+        <v>532598.49</v>
       </c>
       <c r="I91" s="1">
-        <v>-252916.9</v>
+        <v>49172.31</v>
       </c>
       <c r="J91" s="1">
-        <v>-17.359471138314</v>
+        <v>9.2325289919617</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>1204022.07</v>
+        <v>581770.8</v>
       </c>
       <c r="N91" s="1">
-        <v>1204022.07</v>
+        <v>581770.8</v>
       </c>
       <c r="O91" s="1">
-        <v>0.81</v>
+        <v>0.4</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="B92" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="C92" s="1">
-        <v>1636.0</v>
+        <v>2560.0</v>
       </c>
       <c r="D92" s="1">
-        <v>771.93</v>
+        <v>370.48</v>
       </c>
       <c r="E92" s="1">
-        <v>869.17824572127</v>
+        <v>309.122</v>
       </c>
       <c r="F92" t="s">
         <v>11</v>
       </c>
       <c r="G92">
         <v>1.17</v>
       </c>
       <c r="H92" s="1">
-        <v>1225500.9</v>
+        <v>674725.94</v>
       </c>
       <c r="I92" s="1">
-        <v>-148741.31</v>
+        <v>133789.3</v>
       </c>
       <c r="J92" s="1">
-        <v>-12.137184884972</v>
+        <v>19.828687778033</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>1076759.59</v>
+        <v>808515.24</v>
       </c>
       <c r="N92" s="1">
-        <v>1076759.59</v>
+        <v>808515.24</v>
       </c>
       <c r="O92" s="1">
-        <v>0.72</v>
+        <v>0.56</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="B93" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="C93" s="1">
-        <v>2744.0</v>
+        <v>3361.0</v>
       </c>
       <c r="D93" s="1">
-        <v>304.33</v>
+        <v>252.58</v>
       </c>
       <c r="E93" s="1">
-        <v>309.12200072886</v>
+        <v>251.43578696816</v>
       </c>
       <c r="F93" t="s">
         <v>11</v>
       </c>
       <c r="G93">
         <v>1.17</v>
       </c>
       <c r="H93" s="1">
-        <v>723221.87</v>
+        <v>720408.92</v>
       </c>
       <c r="I93" s="1">
-        <v>-11211.37</v>
+        <v>3278.37</v>
       </c>
       <c r="J93" s="1">
-        <v>-1.5501978666657</v>
+        <v>0.45507071178408</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>712010.5</v>
+        <v>723687.29</v>
       </c>
       <c r="N93" s="1">
-        <v>712010.5</v>
+        <v>723687.29</v>
       </c>
       <c r="O93" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B94" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C94" s="1">
-        <v>2825.0</v>
+        <v>3220.0</v>
       </c>
       <c r="D94" s="1">
-        <v>238.82</v>
+        <v>328.49</v>
       </c>
       <c r="E94" s="1">
-        <v>185.43332389381</v>
+        <v>182.33972049689</v>
       </c>
       <c r="F94" t="s">
         <v>11</v>
       </c>
       <c r="G94">
         <v>1.17</v>
       </c>
       <c r="H94" s="1">
-        <v>450003.57</v>
+        <v>505874.11</v>
       </c>
       <c r="I94" s="1">
-        <v>125233.25</v>
+        <v>395824.71</v>
       </c>
       <c r="J94" s="1">
-        <v>27.829390331281</v>
+        <v>78.245694368506</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>575236.82</v>
+        <v>901698.82</v>
       </c>
       <c r="N94" s="1">
-        <v>575236.82</v>
+        <v>901698.82</v>
       </c>
       <c r="O94" s="1">
-        <v>0.39</v>
+        <v>0.62</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B95" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="C95" s="1">
-        <v>4564.0</v>
+        <v>3233.0</v>
       </c>
       <c r="D95" s="1">
-        <v>295.11</v>
+        <v>329.84</v>
       </c>
       <c r="E95" s="1">
-        <v>182.33972173532</v>
+        <v>305.71913393133</v>
       </c>
       <c r="F95" t="s">
         <v>11</v>
       </c>
       <c r="G95">
         <v>1.17</v>
       </c>
       <c r="H95" s="1">
-        <v>717021.57</v>
+        <v>844766.35</v>
       </c>
       <c r="I95" s="1">
-        <v>431362.32</v>
+        <v>64293.55</v>
       </c>
       <c r="J95" s="1">
-        <v>60.160298943308</v>
+        <v>7.6108085981408</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>1148383.89</v>
+        <v>909059.9</v>
       </c>
       <c r="N95" s="1">
-        <v>1148383.89</v>
+        <v>909059.9</v>
       </c>
       <c r="O95" s="1">
-        <v>0.77</v>
+        <v>0.63</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B96" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C96" s="1">
         <v>4178.0</v>
       </c>
       <c r="D96" s="1">
-        <v>304.36</v>
+        <v>329.84</v>
       </c>
       <c r="E96" s="1">
         <v>194.01785543322</v>
       </c>
       <c r="F96" t="s">
         <v>11</v>
       </c>
       <c r="G96">
         <v>1.17</v>
       </c>
       <c r="H96" s="1">
         <v>727356.65</v>
       </c>
       <c r="I96" s="1">
-        <v>356853.68</v>
+        <v>447419.8</v>
       </c>
       <c r="J96" s="1">
-        <v>49.061719584196</v>
+        <v>61.513124269916</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>1084210.33</v>
+        <v>1174776.45</v>
       </c>
       <c r="N96" s="1">
-        <v>1084210.33</v>
+        <v>1174776.45</v>
       </c>
       <c r="O96" s="1">
-        <v>0.73</v>
+        <v>0.81</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="B97" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="C97" s="1">
-        <v>3765.0</v>
+        <v>5169.0</v>
       </c>
       <c r="D97" s="1">
-        <v>304.36</v>
+        <v>131.93</v>
       </c>
       <c r="E97" s="1">
-        <v>305.71913413015</v>
+        <v>98.554954536661</v>
       </c>
       <c r="F97" t="s">
         <v>11</v>
       </c>
       <c r="G97">
         <v>1.17</v>
       </c>
       <c r="H97" s="1">
-        <v>983775.23</v>
+        <v>434976.74</v>
       </c>
       <c r="I97" s="1">
-        <v>-6740.32</v>
+        <v>146367.76</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.68514837479695</v>
+        <v>33.64956020407</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>977034.91</v>
+        <v>581344.5</v>
       </c>
       <c r="N97" s="1">
-        <v>977034.91</v>
+        <v>581344.5</v>
       </c>
       <c r="O97" s="1">
-        <v>0.66</v>
+        <v>0.4</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="B98" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="C98" s="1">
-        <v>5540.0</v>
+        <v>15049.0</v>
       </c>
       <c r="D98" s="1">
-        <v>126.77</v>
+        <v>63.93</v>
       </c>
       <c r="E98" s="1">
-        <v>98.554954873646</v>
+        <v>84.136905442222</v>
       </c>
       <c r="F98" t="s">
         <v>11</v>
       </c>
       <c r="G98">
         <v>1.17</v>
       </c>
       <c r="H98" s="1">
-        <v>466196.78</v>
+        <v>1072531.21</v>
       </c>
       <c r="I98" s="1">
-        <v>132605.97</v>
+        <v>-252376.43</v>
       </c>
       <c r="J98" s="1">
-        <v>28.444205470488</v>
+        <v>-23.530917109629</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>598802.75</v>
+        <v>820154.78</v>
       </c>
       <c r="N98" s="1">
-        <v>598802.75</v>
+        <v>820154.78</v>
       </c>
       <c r="O98" s="1">
-        <v>0.4</v>
+        <v>0.56</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="B99" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="C99" s="1">
-        <v>5124.0</v>
+        <v>8718.0</v>
       </c>
       <c r="D99" s="1">
-        <v>71.68</v>
+        <v>82.23</v>
       </c>
       <c r="E99" s="1">
-        <v>83.288977361436</v>
+        <v>80.722159899059</v>
       </c>
       <c r="F99" t="s">
         <v>11</v>
       </c>
       <c r="G99">
         <v>1.17</v>
       </c>
       <c r="H99" s="1">
-        <v>362070.69</v>
+        <v>600870.09</v>
       </c>
       <c r="I99" s="1">
-        <v>-48911.87</v>
+        <v>10255.73</v>
       </c>
       <c r="J99" s="1">
-        <v>-13.508928325571</v>
+        <v>1.706813198174</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>313158.82</v>
+        <v>611125.82</v>
       </c>
       <c r="N99" s="1">
-        <v>313158.82</v>
+        <v>611125.82</v>
       </c>
       <c r="O99" s="1">
-        <v>0.21</v>
+        <v>0.42</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="B100" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="C100" s="1">
-        <v>10162.0</v>
+        <v>4314.0</v>
       </c>
       <c r="D100" s="1">
-        <v>85.4</v>
+        <v>217.34</v>
       </c>
       <c r="E100" s="1">
-        <v>80.722160007873</v>
+        <v>185.86096893834</v>
       </c>
       <c r="F100" t="s">
         <v>11</v>
       </c>
       <c r="G100">
         <v>1.17</v>
       </c>
       <c r="H100" s="1">
-        <v>700394.79</v>
+        <v>685537.12</v>
       </c>
       <c r="I100" s="1">
-        <v>39541.95</v>
+        <v>113750.86</v>
       </c>
       <c r="J100" s="1">
-        <v>5.6456659250706</v>
+        <v>16.592954149587</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>739936.74</v>
+        <v>799287.98</v>
       </c>
       <c r="N100" s="1">
-        <v>739936.74</v>
+        <v>799287.98</v>
       </c>
       <c r="O100" s="1">
-        <v>0.5</v>
+        <v>0.55</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="B101" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="C101" s="1">
-        <v>4624.0</v>
+        <v>15458.0</v>
       </c>
       <c r="D101" s="1">
-        <v>207.59</v>
+        <v>76.31</v>
       </c>
       <c r="E101" s="1">
-        <v>185.86096885813</v>
+        <v>71.073113598137</v>
       </c>
       <c r="F101" t="s">
         <v>11</v>
       </c>
       <c r="G101">
         <v>1.17</v>
       </c>
       <c r="H101" s="1">
-        <v>734799.18</v>
+        <v>937533.12</v>
       </c>
       <c r="I101" s="1">
-        <v>83631.28</v>
+        <v>68050.6</v>
       </c>
       <c r="J101" s="1">
-        <v>11.381515150847</v>
+        <v>7.2584742392887</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>818430.46</v>
+        <v>1005583.72</v>
       </c>
       <c r="N101" s="1">
-        <v>818430.46</v>
+        <v>1005583.72</v>
       </c>
       <c r="O101" s="1">
-        <v>0.55</v>
+        <v>0.69</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B102" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C102" s="1">
-        <v>6490.0</v>
+        <v>2181.0</v>
       </c>
       <c r="D102" s="1">
-        <v>128.72</v>
+        <v>164.06</v>
       </c>
       <c r="E102" s="1">
-        <v>130.36173189522</v>
+        <v>194.41941311325</v>
       </c>
       <c r="F102" t="s">
         <v>11</v>
       </c>
       <c r="G102">
         <v>1.17</v>
       </c>
       <c r="H102" s="1">
-        <v>722391.77</v>
+        <v>359072.53</v>
       </c>
       <c r="I102" s="1">
-        <v>-10115.86</v>
+        <v>-54043.03</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.4003287994269</v>
+        <v>-15.050728052073</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>712275.91</v>
+        <v>305029.5</v>
       </c>
       <c r="N102" s="1">
-        <v>712275.91</v>
+        <v>305029.5</v>
       </c>
       <c r="O102" s="1">
-        <v>0.48</v>
+        <v>0.21</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="B103" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="C103" s="1">
-        <v>3534.0</v>
+        <v>44844983.93</v>
       </c>
       <c r="D103" s="1">
-        <v>118.05</v>
+        <v>1.1744</v>
       </c>
       <c r="E103" s="1">
-        <v>242.99338709677</v>
+        <v>0.0</v>
       </c>
       <c r="F103" t="s">
         <v>11</v>
       </c>
       <c r="G103">
         <v>1.17</v>
       </c>
       <c r="H103" s="1">
-        <v>736384.66</v>
+        <v>0.0</v>
       </c>
       <c r="I103" s="1">
-        <v>-380679.58</v>
+        <v>-70063.59</v>
       </c>
       <c r="J103" s="1">
-        <v>-51.695750967979</v>
+        <v>0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>355705.08</v>
+        <v>-70063.590000001</v>
       </c>
       <c r="N103" s="1">
-        <v>355705.08</v>
+        <v>-70063.590000001</v>
       </c>
       <c r="O103" s="1">
-        <v>0.24</v>
+        <v>-0.05</v>
       </c>
       <c r="P103">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P104">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>