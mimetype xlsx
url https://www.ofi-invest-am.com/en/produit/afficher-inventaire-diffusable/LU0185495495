--- v4 (2026-07-31)
+++ v5 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -133,407 +133,425 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
-    <t>9 902.32</t>
-[...1 lines deleted...]
-  <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC CLASS A</t>
   </si>
   <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
-    <t>1 985.84</t>
+    <t>US0320951017</t>
+  </si>
+  <si>
+    <t>AMPHENOL CORP CLASS A</t>
   </si>
   <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC</t>
   </si>
   <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
+    <t>9 814.63</t>
+  </si>
+  <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
+    <t>1 118.72</t>
+  </si>
+  <si>
     <t>US0404132054</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
     <t>US05722G1004</t>
   </si>
   <si>
     <t>BAKER HUGHES CLASS A</t>
   </si>
   <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
     <t>US0970231058</t>
   </si>
   <si>
     <t>BOEING</t>
   </si>
   <si>
+    <t>US09857L1089</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC</t>
+  </si>
+  <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
-    <t>1 241.68</t>
-[...1 lines deleted...]
-  <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
     <t>US1729674242</t>
   </si>
   <si>
     <t>CITIGROUP INC</t>
   </si>
   <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
     <t>US19247G1076</t>
   </si>
   <si>
     <t>COHERENT CORP</t>
   </si>
   <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION ENERGY CORP</t>
   </si>
   <si>
+    <t>1 203.76</t>
+  </si>
+  <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
     <t>KYG254571055</t>
   </si>
   <si>
     <t>CREDO TECHNOLOGY GROUP HOLDING LTD</t>
   </si>
   <si>
     <t>US22788C1053</t>
   </si>
   <si>
     <t>CROWDSTRIKE HOLDINGS INC CLASS A</t>
   </si>
   <si>
     <t>US23804L1035</t>
   </si>
   <si>
     <t>DATADOG INC CLASS A</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
-    <t>1 362.10</t>
-[...1 lines deleted...]
-  <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
+    <t>1 657.07</t>
+  </si>
+  <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
+    <t>3 443.17</t>
+  </si>
+  <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
+    <t>2 875.71</t>
+  </si>
+  <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
-    <t>10 268.10</t>
-[...1 lines deleted...]
-  <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
-    <t>1 192.01</t>
-[...1 lines deleted...]
-  <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
+    <t>1 979.42</t>
+  </si>
+  <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
+    <t>1 608.61</t>
+  </si>
+  <si>
+    <t>US4581401001</t>
+  </si>
+  <si>
+    <t>INTEL CORPORATION CORP</t>
+  </si>
+  <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
-    <t>3 181.31</t>
-[...1 lines deleted...]
-  <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
-    <t>1 356.57</t>
-[...1 lines deleted...]
-  <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
+    <t>9 946.78</t>
+  </si>
+  <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
-    <t>3 379.31</t>
-[...1 lines deleted...]
-  <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
     <t>US6516391066</t>
   </si>
   <si>
     <t>NEWMONT</t>
   </si>
   <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>US6792951054</t>
@@ -550,234 +568,240 @@
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
     <t>US69608A1088</t>
   </si>
   <si>
     <t>PALANTIR TECHNOLOGIES INC CLASS A</t>
   </si>
   <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
+    <t>2 318.67</t>
+  </si>
+  <si>
     <t>US7185461040</t>
   </si>
   <si>
     <t>PHILLIPS</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
-    <t>7 270.37</t>
-[...1 lines deleted...]
-  <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
     <t>US7707001027</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC CLASS A</t>
   </si>
   <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
+    <t>2 305.37</t>
+  </si>
+  <si>
+    <t>US80004C2008</t>
+  </si>
+  <si>
+    <t>SANDISK CORP</t>
+  </si>
+  <si>
+    <t>IE00BKVD2N49</t>
+  </si>
+  <si>
+    <t>SEAGATE TECHNOLOGY HOLDINGS PLC</t>
+  </si>
+  <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC</t>
   </si>
   <si>
     <t>US8636671013</t>
   </si>
   <si>
     <t>STRYKER CORP</t>
   </si>
   <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T MOBILE US INC</t>
   </si>
   <si>
     <t>US87612G1013</t>
   </si>
   <si>
     <t>TARGA RESOURCES CORP</t>
   </si>
   <si>
-    <t>3 189.55</t>
-[...1 lines deleted...]
-  <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
     <t>US8825081040</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENT INC</t>
   </si>
   <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS INC</t>
   </si>
   <si>
     <t>US91324P1021</t>
   </si>
   <si>
     <t>UNITEDHEALTH GROUP INC</t>
   </si>
   <si>
-    <t>US91913Y1001</t>
-[...4 lines deleted...]
-  <si>
     <t>US92537N1081</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CLASS A</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC CLASS A</t>
   </si>
   <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
     <t>US94419L1017</t>
   </si>
   <si>
     <t>WAYFAIR INC CLASS A</t>
   </si>
   <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
     <t>US9694571004</t>
   </si>
   <si>
     <t>WILLIAMS INC</t>
   </si>
   <si>
     <t>US9741551033</t>
   </si>
   <si>
     <t>WINGSTOP INC</t>
   </si>
   <si>
-    <t>EUR-00009988</t>
-[...2 lines deleted...]
-    <t>EUR/USD 2026-05-29</t>
+    <t>EUR-00011161</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-06-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1141,270 +1165,270 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>96802.52</v>
+        <v>95251.51</v>
       </c>
       <c r="D2">
-        <v>207.29</v>
+        <v>225.62</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>20066034.95</v>
+        <v>21490810.36</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>20066034.95</v>
+        <v>21490810.36</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2732.7</v>
+        <v>2732.69</v>
       </c>
       <c r="D3">
-        <v>252.1</v>
+        <v>271.74</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3">
-        <v>688910.95</v>
+        <v>742582.15</v>
       </c>
       <c r="G3" t="s">
         <v>11</v>
       </c>
       <c r="H3">
-        <v>587281.83</v>
+        <v>639220.24</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1">
-        <v>87284.54</v>
+        <v>32004.54</v>
       </c>
       <c r="D4">
-        <v>272.69</v>
+        <v>297.04</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>23801646.37</v>
+        <v>9506503.25</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>23801646.37</v>
+        <v>9506503.25</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="1">
-        <v>195837.0</v>
+        <v>192337.0</v>
       </c>
       <c r="D5">
-        <v>329.45</v>
+        <v>355.38</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5">
-        <v>64518733.98</v>
+        <v>68352962.79</v>
       </c>
       <c r="G5" t="s">
         <v>11</v>
       </c>
       <c r="H5">
-        <v>55000838.79</v>
+        <v>58838738.71</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
-        <v>318924.0</v>
+        <v>318597.0</v>
       </c>
       <c r="D6">
-        <v>140.08</v>
+        <v>150.89</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>44674988.43</v>
+        <v>48074200.81</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>44674988.43</v>
+        <v>48074200.81</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>111.69</v>
+        <v>121.66</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11169.32</v>
+        <v>12165.63</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11169.32</v>
+        <v>12165.63</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>10630.0</v>
+        <v>10760.0</v>
       </c>
       <c r="D8">
-        <v>101.54</v>
+        <v>110.57</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>1079399.34</v>
+        <v>1189750.33</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>1079399.34</v>
+        <v>1189750.33</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P103"/>
+  <dimension ref="A1:P107"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O103" sqref="O103"/>
+      <selection activeCell="O107" sqref="O107"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>22</v>
       </c>
       <c r="B1" t="s">
         <v>23</v>
       </c>
       <c r="C1" t="s">
         <v>24</v>
       </c>
       <c r="D1" t="s">
         <v>25</v>
       </c>
       <c r="E1" t="s">
         <v>26</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
@@ -1423,5139 +1447,5339 @@
       </c>
       <c r="L1" t="s">
         <v>32</v>
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="P1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="1">
-        <v>8949.0</v>
+        <v>7862.0</v>
       </c>
       <c r="D2" s="1">
-        <v>211.32</v>
+        <v>212.93</v>
       </c>
       <c r="E2" s="1">
-        <v>207.40586769471</v>
+        <v>207.40586746375</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H2" s="1">
-        <v>1587321.54</v>
+        <v>1394515.81</v>
       </c>
       <c r="I2" s="1">
-        <v>24802.99</v>
+        <v>46523.75</v>
       </c>
       <c r="J2" s="1">
-        <v>1.5625687281986</v>
+        <v>3.3361938004848</v>
       </c>
       <c r="K2">
-        <v>1.11</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>0.0</v>
+      </c>
+      <c r="L2">
+        <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1612124.53</v>
+        <v>1441039.56</v>
       </c>
       <c r="N2" s="1">
-        <v>1622026.85</v>
+        <v>1441039.56</v>
       </c>
       <c r="O2" s="1">
-        <v>1.12</v>
+        <v>1.03</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
         <v>40</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C3" s="1">
-        <v>6452.0</v>
+        <v>5669.0</v>
       </c>
       <c r="D3" s="1">
-        <v>354.49</v>
+        <v>510.13</v>
       </c>
       <c r="E3" s="1">
-        <v>236.10999535028</v>
+        <v>236.10999470806</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H3" s="1">
-        <v>1306679.91</v>
+        <v>1148104.21</v>
       </c>
       <c r="I3" s="1">
-        <v>643083.08</v>
+        <v>1341288.03</v>
       </c>
       <c r="J3" s="1">
-        <v>49.21504303223</v>
+        <v>116.82633147038</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1949762.99</v>
+        <v>2489392.24</v>
       </c>
       <c r="N3" s="1">
-        <v>1949762.99</v>
+        <v>2489392.24</v>
       </c>
       <c r="O3" s="1">
-        <v>1.34</v>
+        <v>1.78</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B4" t="s">
         <v>42</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" s="1">
-        <v>31960.0</v>
+        <v>27684.0</v>
       </c>
       <c r="D4" s="1">
-        <v>384.8</v>
+        <v>376.37</v>
       </c>
       <c r="E4" s="1">
-        <v>188.67867209011</v>
+        <v>188.67867179598</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
-        <v>5153578.41</v>
+        <v>4464069.61</v>
       </c>
       <c r="I4" s="1">
-        <v>5330380.49</v>
+        <v>4505050.71</v>
       </c>
       <c r="J4" s="1">
-        <v>103.43066634354</v>
+        <v>100.91802107898</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>10483958.9</v>
+        <v>8969120.32</v>
       </c>
       <c r="N4" s="1">
-        <v>10483958.9</v>
+        <v>8969120.32</v>
       </c>
       <c r="O4" s="1">
-        <v>7.22</v>
+        <v>6.42</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" t="s">
         <v>44</v>
       </c>
-      <c r="B5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C5" s="1">
-        <v>3268.0</v>
+        <v>2872.0</v>
       </c>
       <c r="D5" s="1">
-        <v>323.05</v>
+        <v>313.54</v>
       </c>
       <c r="E5" s="1">
-        <v>323.71191554468</v>
+        <v>323.71191504178</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H5" s="1">
-        <v>903292.91</v>
+        <v>793836.37</v>
       </c>
       <c r="I5" s="1">
-        <v>-3307.91</v>
+        <v>-18690.57</v>
       </c>
       <c r="J5" s="1">
-        <v>-0.36620568625962</v>
+        <v>-2.3544612852646</v>
       </c>
       <c r="K5">
-        <v>0.61</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>0.0</v>
+      </c>
+      <c r="L5">
+        <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>899985.0</v>
+        <v>775145.8</v>
       </c>
       <c r="N5" s="1">
-        <v>901970.84</v>
+        <v>775145.8</v>
       </c>
       <c r="O5" s="1">
-        <v>0.62</v>
+        <v>0.55</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C6" s="1">
-        <v>5154.0</v>
+        <v>5771.0</v>
       </c>
       <c r="D6" s="1">
-        <v>402.26</v>
+        <v>146.34</v>
       </c>
       <c r="E6" s="1">
-        <v>332.29211486224</v>
+        <v>150.60108473401</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H6" s="1">
-        <v>1457434.17</v>
+        <v>744778.15</v>
       </c>
       <c r="I6" s="1">
-        <v>309965.38</v>
+        <v>-17802.05</v>
       </c>
       <c r="J6" s="1">
-        <v>21.267882034082</v>
+        <v>-2.3902486935203</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1767399.55</v>
+        <v>726976.1</v>
       </c>
       <c r="N6" s="1">
-        <v>1767399.55</v>
+        <v>726976.1</v>
       </c>
       <c r="O6" s="1">
-        <v>1.22</v>
+        <v>0.52</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B7" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C7" s="1">
-        <v>6463.0</v>
+        <v>4528.0</v>
       </c>
       <c r="D7" s="1">
-        <v>93.73</v>
+        <v>402.69</v>
       </c>
       <c r="E7" s="1">
-        <v>103.5870833978</v>
+        <v>332.2921135159</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H7" s="1">
-        <v>572017.74</v>
+        <v>1280415.59</v>
       </c>
       <c r="I7" s="1">
-        <v>-55605.83</v>
+        <v>289163.75</v>
       </c>
       <c r="J7" s="1">
-        <v>-9.7209974641696</v>
+        <v>22.583585537255</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>516411.91</v>
+        <v>1569579.34</v>
       </c>
       <c r="N7" s="1">
-        <v>516411.91</v>
+        <v>1569579.34</v>
       </c>
       <c r="O7" s="1">
-        <v>0.36</v>
+        <v>1.12</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" t="s">
+        <v>50</v>
+      </c>
+      <c r="C8" s="1">
+        <v>9829.0</v>
+      </c>
+      <c r="D8" s="1">
+        <v>92.08</v>
+      </c>
+      <c r="E8" s="1">
+        <v>101.28771289043</v>
+      </c>
+      <c r="F8" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8">
+        <v>1.16</v>
+      </c>
+      <c r="H8" s="1">
+        <v>849063.08</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-69985.59</v>
+      </c>
+      <c r="J8" s="1">
+        <v>-8.2426843951335</v>
+      </c>
+      <c r="K8">
+        <v>1.0</v>
+      </c>
+      <c r="L8" t="s">
         <v>51</v>
       </c>
-      <c r="B8" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M8" s="1">
-        <v>9537094.88</v>
+        <v>779077.49</v>
       </c>
       <c r="N8" s="1">
-        <v>9537094.88</v>
+        <v>788892.12</v>
       </c>
       <c r="O8" s="1">
-        <v>6.57</v>
+        <v>0.56</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" t="s">
         <v>53</v>
       </c>
-      <c r="B9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" s="1">
-        <v>3988.0</v>
+        <v>36184.0</v>
       </c>
       <c r="D9" s="1">
-        <v>394.49</v>
+        <v>306.31</v>
       </c>
       <c r="E9" s="1">
-        <v>308.79477432297</v>
+        <v>212.48266416096</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H9" s="1">
-        <v>1057023.23</v>
+        <v>6564239.3</v>
       </c>
       <c r="I9" s="1">
-        <v>284118.34</v>
+        <v>2976538.04</v>
       </c>
       <c r="J9" s="1">
-        <v>26.879100850035</v>
+        <v>45.34475213297</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1341141.57</v>
+        <v>9540777.34</v>
       </c>
       <c r="N9" s="1">
-        <v>1341141.57</v>
+        <v>9540777.34</v>
       </c>
       <c r="O9" s="1">
-        <v>0.92</v>
+        <v>6.83</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" t="s">
         <v>55</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" s="1">
+        <v>3503.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>458.17</v>
+      </c>
+      <c r="E10" s="1">
+        <v>308.79477590637</v>
+      </c>
+      <c r="F10" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10">
+        <v>1.16</v>
+      </c>
+      <c r="H10" s="1">
+        <v>928473.51</v>
+      </c>
+      <c r="I10" s="1">
+        <v>453096.18</v>
+      </c>
+      <c r="J10" s="1">
+        <v>48.800119240882</v>
+      </c>
+      <c r="K10">
+        <v>0.32</v>
+      </c>
+      <c r="L10" t="s">
         <v>56</v>
       </c>
-      <c r="C10" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M10" s="1">
-        <v>1597020.9</v>
+        <v>1381569.69</v>
       </c>
       <c r="N10" s="1">
-        <v>1597020.9</v>
+        <v>1382688.41</v>
       </c>
       <c r="O10" s="1">
-        <v>1.1</v>
+        <v>0.99</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>24333.0</v>
+        <v>9530.0</v>
       </c>
       <c r="D11" s="1">
-        <v>69.67</v>
+        <v>170.68</v>
       </c>
       <c r="E11" s="1">
-        <v>48.351957835039</v>
+        <v>130.28996956978</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H11" s="1">
-        <v>1005618.53</v>
+        <v>1064211.39</v>
       </c>
       <c r="I11" s="1">
-        <v>439571.45</v>
+        <v>335961.12</v>
       </c>
       <c r="J11" s="1">
-        <v>43.711550343051</v>
+        <v>31.569021263717</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1445189.98</v>
+        <v>1400172.51</v>
       </c>
       <c r="N11" s="1">
-        <v>1445189.98</v>
+        <v>1400172.51</v>
       </c>
       <c r="O11" s="1">
         <v>1.0</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>43443.0</v>
+        <v>21378.0</v>
       </c>
       <c r="D12" s="1">
-        <v>53.46</v>
+        <v>62.97</v>
       </c>
       <c r="E12" s="1">
-        <v>50.156161176714</v>
+        <v>48.351958087754</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H12" s="1">
-        <v>1860713.14</v>
+        <v>883496.2</v>
       </c>
       <c r="I12" s="1">
-        <v>119136.64</v>
+        <v>275299.24</v>
       </c>
       <c r="J12" s="1">
-        <v>6.402740833012</v>
+        <v>31.160206461556</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1979849.78</v>
+        <v>1158795.44</v>
       </c>
       <c r="N12" s="1">
-        <v>1979849.78</v>
+        <v>1158795.44</v>
       </c>
       <c r="O12" s="1">
-        <v>1.36</v>
+        <v>0.83</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="1">
-        <v>1309.0</v>
+        <v>38167.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1065.6</v>
+        <v>51.51</v>
       </c>
       <c r="E13" s="1">
-        <v>1049.9053246753</v>
+        <v>50.156161343569</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H13" s="1">
-        <v>1173380.29</v>
+        <v>1634736.06</v>
       </c>
       <c r="I13" s="1">
-        <v>15716.85</v>
+        <v>57596.01</v>
       </c>
       <c r="J13" s="1">
-        <v>1.3394506567006</v>
+        <v>3.523260507265</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1189097.14</v>
+        <v>1692332.07</v>
       </c>
       <c r="N13" s="1">
-        <v>1189097.14</v>
+        <v>1692332.07</v>
       </c>
       <c r="O13" s="1">
-        <v>0.82</v>
+        <v>1.21</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="1">
-        <v>5950.0</v>
+        <v>1150.0</v>
       </c>
       <c r="D14" s="1">
-        <v>229.03</v>
+        <v>1020.73</v>
       </c>
       <c r="E14" s="1">
-        <v>224.16321680672</v>
+        <v>1049.9053217391</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H14" s="1">
-        <v>1131925.62</v>
+        <v>1030853.58</v>
       </c>
       <c r="I14" s="1">
-        <v>29771.24</v>
+        <v>-20403.81</v>
       </c>
       <c r="J14" s="1">
-        <v>2.6301410158028</v>
+        <v>-1.9793121347069</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1161696.86</v>
+        <v>1010449.77</v>
       </c>
       <c r="N14" s="1">
-        <v>1161696.86</v>
+        <v>1010449.77</v>
       </c>
       <c r="O14" s="1">
-        <v>0.8</v>
+        <v>0.72</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="1">
-        <v>26487.0</v>
+        <v>6244.0</v>
       </c>
       <c r="D15" s="1">
-        <v>57.61</v>
+        <v>224.3</v>
       </c>
       <c r="E15" s="1">
-        <v>85.907039302299</v>
+        <v>223.90182735426</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H15" s="1">
-        <v>1953856.62</v>
+        <v>1189057.39</v>
       </c>
       <c r="I15" s="1">
-        <v>-653045.85</v>
+        <v>16528.56</v>
       </c>
       <c r="J15" s="1">
-        <v>-33.423427457026</v>
+        <v>1.3900556978162</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1300810.77</v>
+        <v>1205585.95</v>
       </c>
       <c r="N15" s="1">
-        <v>1300810.77</v>
+        <v>1205585.95</v>
       </c>
       <c r="O15" s="1">
-        <v>0.9</v>
+        <v>0.86</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>67</v>
       </c>
       <c r="B16" t="s">
         <v>68</v>
       </c>
       <c r="C16" s="1">
-        <v>13317.0</v>
+        <v>6526.0</v>
       </c>
       <c r="D16" s="1">
-        <v>417.43</v>
+        <v>169.25</v>
       </c>
       <c r="E16" s="1">
-        <v>194.64047683412</v>
+        <v>172.65411277965</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
       <c r="G16">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H16" s="1">
-        <v>2286736.68</v>
+        <v>956729.85</v>
       </c>
       <c r="I16" s="1">
-        <v>2452119.56</v>
+        <v>-5946.09</v>
       </c>
       <c r="J16" s="1">
-        <v>107.23226602549</v>
+        <v>-0.62150146146271</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>4738856.24</v>
+        <v>950783.76</v>
       </c>
       <c r="N16" s="1">
-        <v>4738856.24</v>
+        <v>950783.76</v>
       </c>
       <c r="O16" s="1">
-        <v>3.26</v>
+        <v>0.68</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B17" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C17" s="1">
-        <v>2749.0</v>
+        <v>23270.0</v>
       </c>
       <c r="D17" s="1">
-        <v>417.43</v>
+        <v>47.98</v>
       </c>
       <c r="E17" s="1">
-        <v>317.04995271008</v>
+        <v>85.907039535883</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H17" s="1">
-        <v>746253.08</v>
+        <v>1716549.39</v>
       </c>
       <c r="I17" s="1">
-        <v>231978.94</v>
+        <v>-755462.53</v>
       </c>
       <c r="J17" s="1">
-        <v>31.085826808246</v>
+        <v>-44.010532665186</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>978232.02</v>
+        <v>961086.86</v>
       </c>
       <c r="N17" s="1">
-        <v>978232.02</v>
+        <v>961086.86</v>
       </c>
       <c r="O17" s="1">
-        <v>0.67</v>
+        <v>0.69</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B18" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C18" s="1">
-        <v>10094.0</v>
+        <v>13317.0</v>
       </c>
       <c r="D18" s="1">
-        <v>191.3</v>
+        <v>459.97</v>
       </c>
       <c r="E18" s="1">
-        <v>211.82877749158</v>
+        <v>194.64047683412</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
       <c r="G18">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H18" s="1">
-        <v>1820754.26</v>
+        <v>2286736.68</v>
       </c>
       <c r="I18" s="1">
-        <v>-174633.29</v>
+        <v>2986070.83</v>
       </c>
       <c r="J18" s="1">
-        <v>-9.5912608217652</v>
+        <v>130.58218972549</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1646120.97</v>
+        <v>5272807.51</v>
       </c>
       <c r="N18" s="1">
-        <v>1646120.97</v>
+        <v>5272807.51</v>
       </c>
       <c r="O18" s="1">
-        <v>1.13</v>
+        <v>3.77</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>71</v>
       </c>
       <c r="B19" t="s">
         <v>72</v>
       </c>
       <c r="C19" s="1">
-        <v>1286.0</v>
+        <v>169.0</v>
       </c>
       <c r="D19" s="1">
-        <v>890.11</v>
+        <v>459.97</v>
       </c>
       <c r="E19" s="1">
-        <v>403.13397356143</v>
+        <v>317.0499408284</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H19" s="1">
-        <v>442757.72</v>
+        <v>45877.33</v>
       </c>
       <c r="I19" s="1">
-        <v>533058.71</v>
+        <v>21037.48</v>
       </c>
       <c r="J19" s="1">
-        <v>120.39512490036</v>
+        <v>45.855937998135</v>
       </c>
       <c r="K19">
-        <v>0.97</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>0.0</v>
+      </c>
+      <c r="L19">
+        <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>975816.43</v>
+        <v>66914.81</v>
       </c>
       <c r="N19" s="1">
-        <v>977058.11</v>
+        <v>66914.81</v>
       </c>
       <c r="O19" s="1">
-        <v>0.67</v>
+        <v>0.05</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" t="s">
         <v>74</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="1">
-        <v>15921.0</v>
+        <v>8868.0</v>
       </c>
       <c r="D20" s="1">
-        <v>33.57</v>
+        <v>184.56</v>
       </c>
       <c r="E20" s="1">
-        <v>42.269672759249</v>
+        <v>211.82877762742</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H20" s="1">
-        <v>577087.99</v>
+        <v>1599608.55</v>
       </c>
       <c r="I20" s="1">
-        <v>-121465.49</v>
+        <v>-190743.89</v>
       </c>
       <c r="J20" s="1">
-        <v>-21.04800170941</v>
+        <v>-11.924410506558</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>455622.5</v>
+        <v>1408864.66</v>
       </c>
       <c r="N20" s="1">
-        <v>455622.5</v>
+        <v>1408864.66</v>
       </c>
       <c r="O20" s="1">
-        <v>0.31</v>
+        <v>1.01</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" t="s">
         <v>76</v>
       </c>
-      <c r="B21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" s="1">
-        <v>4883.0</v>
+        <v>1130.0</v>
       </c>
       <c r="D21" s="1">
-        <v>127.98</v>
+        <v>865.36</v>
       </c>
       <c r="E21" s="1">
-        <v>124.91074953922</v>
+        <v>403.13397345133</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H21" s="1">
-        <v>520048.75</v>
+        <v>389048.38</v>
       </c>
       <c r="I21" s="1">
-        <v>12687.57</v>
+        <v>452698.03</v>
       </c>
       <c r="J21" s="1">
-        <v>2.4396885868873</v>
+        <v>116.36034315321</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>532736.32</v>
+        <v>841746.41</v>
       </c>
       <c r="N21" s="1">
-        <v>532736.32</v>
+        <v>841746.41</v>
       </c>
       <c r="O21" s="1">
-        <v>0.37</v>
+        <v>0.6</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" t="s">
         <v>78</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="1">
-        <v>10556.0</v>
+        <v>13988.0</v>
       </c>
       <c r="D22" s="1">
-        <v>78.76</v>
+        <v>30.88</v>
       </c>
       <c r="E22" s="1">
-        <v>69.851080901857</v>
+        <v>42.269672576494</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H22" s="1">
-        <v>631851.33</v>
+        <v>507022.6</v>
       </c>
       <c r="I22" s="1">
-        <v>76891.31</v>
+        <v>-135197.31</v>
       </c>
       <c r="J22" s="1">
-        <v>12.169209171404</v>
+        <v>-26.664947479659</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>708742.64</v>
+        <v>371825.29</v>
       </c>
       <c r="N22" s="1">
-        <v>708742.64</v>
+        <v>371825.29</v>
       </c>
       <c r="O22" s="1">
-        <v>0.49</v>
+        <v>0.27</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" t="s">
         <v>80</v>
       </c>
-      <c r="B23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" s="1">
-        <v>3599.0</v>
+        <v>4290.0</v>
       </c>
       <c r="D23" s="1">
-        <v>319.71</v>
+        <v>129.09</v>
       </c>
       <c r="E23" s="1">
-        <v>160.95920811337</v>
+        <v>124.91074825175</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H23" s="1">
-        <v>502445.02</v>
+        <v>456893.13</v>
       </c>
       <c r="I23" s="1">
-        <v>478447.77</v>
+        <v>19818.67</v>
       </c>
       <c r="J23" s="1">
-        <v>95.223905294155</v>
+        <v>4.3377036551195</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>980892.79</v>
+        <v>476711.8</v>
       </c>
       <c r="N23" s="1">
-        <v>980892.79</v>
+        <v>476711.8</v>
       </c>
       <c r="O23" s="1">
-        <v>0.68</v>
+        <v>0.34</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B24" t="s">
         <v>82</v>
       </c>
-      <c r="B24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C24" s="1">
-        <v>4731.0</v>
+        <v>9274.0</v>
       </c>
       <c r="D24" s="1">
-        <v>313.0</v>
+        <v>78.64</v>
       </c>
       <c r="E24" s="1">
-        <v>287.62377932784</v>
+        <v>69.851081518223</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H24" s="1">
-        <v>1156041.28</v>
+        <v>555114.56</v>
       </c>
       <c r="I24" s="1">
-        <v>106311.56</v>
+        <v>72678.64</v>
       </c>
       <c r="J24" s="1">
-        <v>9.1961733407997</v>
+        <v>13.09254795983</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1262352.84</v>
+        <v>627793.2</v>
       </c>
       <c r="N24" s="1">
-        <v>1262352.84</v>
+        <v>627793.2</v>
       </c>
       <c r="O24" s="1">
-        <v>0.87</v>
+        <v>0.45</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>83</v>
+      </c>
+      <c r="B25" t="s">
         <v>84</v>
       </c>
-      <c r="B25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" s="1">
-        <v>1249.0</v>
+        <v>2578.0</v>
       </c>
       <c r="D25" s="1">
-        <v>1014.53</v>
+        <v>362.9</v>
       </c>
       <c r="E25" s="1">
-        <v>983.8409367494</v>
+        <v>160.95920868891</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H25" s="1">
-        <v>1049121.54</v>
+        <v>359906.44</v>
       </c>
       <c r="I25" s="1">
-        <v>31094.96</v>
+        <v>445427.29</v>
       </c>
       <c r="J25" s="1">
-        <v>2.9639044490498</v>
+        <v>123.7619671379</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1080216.5</v>
+        <v>805333.73</v>
       </c>
       <c r="N25" s="1">
-        <v>1080216.5</v>
+        <v>805333.73</v>
       </c>
       <c r="O25" s="1">
-        <v>0.74</v>
+        <v>0.58</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" t="s">
         <v>86</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" s="1">
+        <v>4156.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>265.7</v>
+      </c>
+      <c r="E26" s="1">
+        <v>287.62377767084</v>
+      </c>
+      <c r="F26" t="s">
+        <v>11</v>
+      </c>
+      <c r="G26">
+        <v>1.16</v>
+      </c>
+      <c r="H26" s="1">
+        <v>1015537.43</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-64991.51</v>
+      </c>
+      <c r="J26" s="1">
+        <v>-6.3997158627624</v>
+      </c>
+      <c r="K26">
+        <v>0.29</v>
+      </c>
+      <c r="L26" t="s">
         <v>87</v>
       </c>
-      <c r="C26" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>709805.93</v>
+        <v>950545.92</v>
       </c>
       <c r="N26" s="1">
-        <v>709805.93</v>
+        <v>951749.68</v>
       </c>
       <c r="O26" s="1">
-        <v>0.49</v>
+        <v>0.68</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>88</v>
       </c>
       <c r="B27" t="s">
         <v>89</v>
       </c>
       <c r="C27" s="1">
-        <v>2768.0</v>
+        <v>1098.0</v>
       </c>
       <c r="D27" s="1">
-        <v>445.75</v>
+        <v>946.11</v>
       </c>
       <c r="E27" s="1">
-        <v>397.23863800578</v>
+        <v>983.84093806922</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
       <c r="G27">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H27" s="1">
-        <v>931117.41</v>
+        <v>922286.19</v>
       </c>
       <c r="I27" s="1">
-        <v>120701.35</v>
+        <v>-28054.65</v>
       </c>
       <c r="J27" s="1">
-        <v>12.963064453923</v>
+        <v>-3.0418594904907</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1051818.76</v>
+        <v>894231.54</v>
       </c>
       <c r="N27" s="1">
-        <v>1051818.76</v>
+        <v>894231.54</v>
       </c>
       <c r="O27" s="1">
-        <v>0.72</v>
+        <v>0.64</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>90</v>
       </c>
       <c r="B28" t="s">
         <v>91</v>
       </c>
       <c r="C28" s="1">
-        <v>11454.0</v>
+        <v>2460.0</v>
       </c>
       <c r="D28" s="1">
-        <v>132.19</v>
+        <v>226.1</v>
       </c>
       <c r="E28" s="1">
-        <v>118.49285402479</v>
+        <v>112.51510162602</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H28" s="1">
-        <v>1144197.52</v>
+        <v>236122.41</v>
       </c>
       <c r="I28" s="1">
-        <v>146543.93</v>
+        <v>242663.85</v>
       </c>
       <c r="J28" s="1">
-        <v>12.807572769429</v>
+        <v>102.77035966218</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1290741.45</v>
+        <v>478786.26</v>
       </c>
       <c r="N28" s="1">
-        <v>1290741.45</v>
+        <v>478786.26</v>
       </c>
       <c r="O28" s="1">
-        <v>0.89</v>
+        <v>0.34</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>92</v>
       </c>
       <c r="B29" t="s">
         <v>93</v>
       </c>
       <c r="C29" s="1">
-        <v>1315.0</v>
+        <v>1442.0</v>
       </c>
       <c r="D29" s="1">
-        <v>589.87</v>
+        <v>782.17</v>
       </c>
       <c r="E29" s="1">
-        <v>478.22217490494</v>
+        <v>397.23863384189</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
       <c r="G29">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H29" s="1">
-        <v>540606.5</v>
+        <v>485069.12</v>
       </c>
       <c r="I29" s="1">
-        <v>120643.28</v>
+        <v>485826.24</v>
       </c>
       <c r="J29" s="1">
-        <v>22.316283655487</v>
+        <v>100.15608497197</v>
       </c>
       <c r="K29">
-        <v>1.04</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>0.0</v>
+      </c>
+      <c r="L29">
+        <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>661249.78</v>
+        <v>970895.36</v>
       </c>
       <c r="N29" s="1">
-        <v>662611.88</v>
+        <v>970895.36</v>
       </c>
       <c r="O29" s="1">
-        <v>0.46</v>
+        <v>0.69</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>94</v>
+      </c>
+      <c r="B30" t="s">
         <v>95</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" s="1">
-        <v>5095.0</v>
+        <v>4457.0</v>
       </c>
       <c r="D30" s="1">
-        <v>200.94</v>
+        <v>277.49</v>
       </c>
       <c r="E30" s="1">
-        <v>172.77700490677</v>
+        <v>118.49285393763</v>
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
       <c r="G30">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H30" s="1">
-        <v>751067.63</v>
+        <v>445232.09</v>
       </c>
       <c r="I30" s="1">
-        <v>121690.82</v>
+        <v>619391.25</v>
       </c>
       <c r="J30" s="1">
-        <v>16.202378472895</v>
+        <v>139.116488661</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>872758.45</v>
+        <v>1064623.34</v>
       </c>
       <c r="N30" s="1">
-        <v>872758.45</v>
+        <v>1064623.34</v>
       </c>
       <c r="O30" s="1">
-        <v>0.6</v>
+        <v>0.76</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>96</v>
+      </c>
+      <c r="B31" t="s">
         <v>97</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="1">
-        <v>3611.0</v>
+        <v>2010.0</v>
       </c>
       <c r="D31" s="1">
-        <v>433.01</v>
+        <v>542.43</v>
       </c>
       <c r="E31" s="1">
-        <v>358.96101080033</v>
+        <v>515.45562686567</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
       <c r="G31">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H31" s="1">
-        <v>1106267.04</v>
+        <v>891110.86</v>
       </c>
       <c r="I31" s="1">
-        <v>226667.71</v>
+        <v>47413.97</v>
       </c>
       <c r="J31" s="1">
-        <v>20.489420890638</v>
+        <v>5.3207712001176</v>
       </c>
       <c r="K31">
-        <v>0.22</v>
+        <v>0.0</v>
       </c>
       <c r="L31">
-        <v>802.93</v>
+        <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1332934.75</v>
+        <v>938524.83</v>
       </c>
       <c r="N31" s="1">
-        <v>1333737.68</v>
+        <v>938524.83</v>
       </c>
       <c r="O31" s="1">
-        <v>0.92</v>
+        <v>0.67</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>98</v>
+      </c>
+      <c r="B32" t="s">
         <v>99</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="1">
-        <v>17453.0</v>
+        <v>4476.0</v>
       </c>
       <c r="D32" s="1">
-        <v>83.5</v>
+        <v>185.0</v>
       </c>
       <c r="E32" s="1">
-        <v>77.917094482324</v>
+        <v>172.77700402145</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
       <c r="G32">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H32" s="1">
-        <v>1160282.88</v>
+        <v>659819.18</v>
       </c>
       <c r="I32" s="1">
-        <v>82055.89</v>
+        <v>52981.03</v>
       </c>
       <c r="J32" s="1">
-        <v>7.0720590137467</v>
+        <v>8.0296286628103</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1242338.77</v>
+        <v>712800.21</v>
       </c>
       <c r="N32" s="1">
-        <v>1242338.77</v>
+        <v>712800.21</v>
       </c>
       <c r="O32" s="1">
-        <v>0.86</v>
+        <v>0.51</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>100</v>
+      </c>
+      <c r="B33" t="s">
         <v>101</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" s="1">
+        <v>3172.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>400.08</v>
+      </c>
+      <c r="E33" s="1">
+        <v>358.96100882724</v>
+      </c>
+      <c r="F33" t="s">
+        <v>11</v>
+      </c>
+      <c r="G33">
+        <v>1.16</v>
+      </c>
+      <c r="H33" s="1">
+        <v>971774.87</v>
+      </c>
+      <c r="I33" s="1">
+        <v>120636.04</v>
+      </c>
+      <c r="J33" s="1">
+        <v>12.413990495556</v>
+      </c>
+      <c r="K33">
+        <v>0.52</v>
+      </c>
+      <c r="L33" t="s">
         <v>102</v>
       </c>
-      <c r="C33" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M33" s="1">
-        <v>2657879.54</v>
+        <v>1092410.91</v>
       </c>
       <c r="N33" s="1">
-        <v>2657879.54</v>
+        <v>1094067.98</v>
       </c>
       <c r="O33" s="1">
-        <v>1.83</v>
+        <v>0.78</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B34" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C34" s="1">
-        <v>19.0</v>
+        <v>15334.0</v>
       </c>
       <c r="D34" s="1">
-        <v>934.6</v>
+        <v>88.16</v>
       </c>
       <c r="E34" s="1">
-        <v>945.38736842105</v>
+        <v>77.91709403939</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
       <c r="G34">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H34" s="1">
-        <v>15431.11</v>
+        <v>1019410.86</v>
       </c>
       <c r="I34" s="1">
-        <v>-293.31</v>
+        <v>144267.75</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.900770586173</v>
+        <v>14.152071128612</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>15137.8</v>
+        <v>1163678.61</v>
       </c>
       <c r="N34" s="1">
-        <v>15137.8</v>
+        <v>1163678.61</v>
       </c>
       <c r="O34" s="1">
-        <v>0.01</v>
+        <v>0.83</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B35" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C35" s="1">
-        <v>8685.0</v>
+        <v>2695.0</v>
       </c>
       <c r="D35" s="1">
-        <v>140.44</v>
+        <v>1082.2</v>
       </c>
       <c r="E35" s="1">
-        <v>141.98567990789</v>
+        <v>593.83702040816</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
       <c r="G35">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H35" s="1">
-        <v>1060339.89</v>
+        <v>1461297.18</v>
       </c>
       <c r="I35" s="1">
-        <v>-20553.52</v>
+        <v>1049272.67</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.9383897742449</v>
+        <v>71.804194544466</v>
       </c>
       <c r="K35">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.28</v>
+      </c>
+      <c r="L35" t="s">
+        <v>107</v>
       </c>
       <c r="M35" s="1">
-        <v>1039786.37</v>
+        <v>2510569.85</v>
       </c>
       <c r="N35" s="1">
-        <v>1039786.37</v>
+        <v>2514013.02</v>
       </c>
       <c r="O35" s="1">
-        <v>0.72</v>
+        <v>1.8</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>105</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>2638.0</v>
+        <v>19.0</v>
       </c>
       <c r="D36" s="1">
-        <v>347.3</v>
+        <v>1082.2</v>
       </c>
       <c r="E36" s="1">
-        <v>395.36653525398</v>
+        <v>945.38736842105</v>
       </c>
       <c r="F36" t="s">
         <v>11</v>
       </c>
       <c r="G36">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H36" s="1">
-        <v>897393.28</v>
+        <v>15431.11</v>
       </c>
       <c r="I36" s="1">
-        <v>-116371.67</v>
+        <v>2268.64</v>
       </c>
       <c r="J36" s="1">
-        <v>-12.96774475512</v>
+        <v>14.701729169191</v>
       </c>
       <c r="K36">
-        <v>3.89</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>1.04</v>
+      </c>
+      <c r="L36">
+        <v>19.8</v>
       </c>
       <c r="M36" s="1">
-        <v>781021.61</v>
+        <v>17699.75</v>
       </c>
       <c r="N36" s="1">
-        <v>791289.71</v>
+        <v>17719.55</v>
       </c>
       <c r="O36" s="1">
-        <v>0.54</v>
+        <v>0.01</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>108</v>
       </c>
       <c r="B37" t="s">
         <v>109</v>
       </c>
       <c r="C37" s="1">
-        <v>29900.0</v>
+        <v>7631.0</v>
       </c>
       <c r="D37" s="1">
-        <v>50.76</v>
+        <v>141.65</v>
       </c>
       <c r="E37" s="1">
-        <v>42.827194648829</v>
+        <v>141.98567946534</v>
       </c>
       <c r="F37" t="s">
         <v>11</v>
       </c>
       <c r="G37">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H37" s="1">
-        <v>1101537.07</v>
+        <v>931658.46</v>
       </c>
       <c r="I37" s="1">
-        <v>192290.13</v>
+        <v>-1184.89</v>
       </c>
       <c r="J37" s="1">
-        <v>17.45652826736</v>
+        <v>-0.12718072672254</v>
       </c>
       <c r="K37">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.38</v>
+      </c>
+      <c r="L37" t="s">
+        <v>110</v>
       </c>
       <c r="M37" s="1">
-        <v>1293827.2</v>
+        <v>930473.57</v>
       </c>
       <c r="N37" s="1">
-        <v>1293827.2</v>
+        <v>933349.28</v>
       </c>
       <c r="O37" s="1">
-        <v>0.89</v>
+        <v>0.67</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B38" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C38" s="1">
-        <v>10162.0</v>
+        <v>2318.0</v>
       </c>
       <c r="D38" s="1">
-        <v>57.78</v>
+        <v>349.24</v>
       </c>
       <c r="E38" s="1">
-        <v>64.118153906711</v>
+        <v>395.36653580673</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
       <c r="G38">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H38" s="1">
-        <v>551569.18</v>
+        <v>788535.87</v>
       </c>
       <c r="I38" s="1">
-        <v>-51027.55</v>
+        <v>-91679.26</v>
       </c>
       <c r="J38" s="1">
-        <v>-9.2513417809168</v>
+        <v>-11.626517383413</v>
       </c>
       <c r="K38">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>0.0</v>
+      </c>
+      <c r="L38">
+        <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>500541.63</v>
+        <v>696856.61</v>
       </c>
       <c r="N38" s="1">
-        <v>501733.64</v>
+        <v>696856.61</v>
       </c>
       <c r="O38" s="1">
-        <v>0.35</v>
+        <v>0.5</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>113</v>
       </c>
       <c r="B39" t="s">
         <v>114</v>
       </c>
       <c r="C39" s="1">
-        <v>6290.0</v>
+        <v>26269.0</v>
       </c>
       <c r="D39" s="1">
-        <v>289.93</v>
+        <v>48.56</v>
       </c>
       <c r="E39" s="1">
-        <v>313.69987917329</v>
+        <v>42.827194411664</v>
       </c>
       <c r="F39" t="s">
         <v>11</v>
       </c>
       <c r="G39">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H39" s="1">
-        <v>1677094.94</v>
+        <v>967768.47</v>
       </c>
       <c r="I39" s="1">
-        <v>-122464.11</v>
+        <v>130296.99</v>
       </c>
       <c r="J39" s="1">
-        <v>-7.3021572648714</v>
+        <v>13.463653140095</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1554630.83</v>
+        <v>1098065.46</v>
       </c>
       <c r="N39" s="1">
-        <v>1554630.83</v>
+        <v>1098065.46</v>
       </c>
       <c r="O39" s="1">
-        <v>1.07</v>
+        <v>0.79</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>115</v>
       </c>
       <c r="B40" t="s">
         <v>116</v>
       </c>
       <c r="C40" s="1">
-        <v>12588.0</v>
+        <v>8928.0</v>
       </c>
       <c r="D40" s="1">
-        <v>76.89</v>
+        <v>67.04</v>
       </c>
       <c r="E40" s="1">
-        <v>84.162429297744</v>
+        <v>64.118154121864</v>
       </c>
       <c r="F40" t="s">
         <v>11</v>
       </c>
       <c r="G40">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H40" s="1">
-        <v>907823.05</v>
+        <v>484590.6</v>
       </c>
       <c r="I40" s="1">
-        <v>-82716.43</v>
+        <v>30631.16</v>
       </c>
       <c r="J40" s="1">
-        <v>-9.1115146283188</v>
+        <v>6.3210388315415</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>825106.62</v>
+        <v>515221.76</v>
       </c>
       <c r="N40" s="1">
-        <v>825106.62</v>
+        <v>515221.76</v>
       </c>
       <c r="O40" s="1">
-        <v>0.57</v>
+        <v>0.37</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>117</v>
       </c>
       <c r="B41" t="s">
         <v>118</v>
       </c>
       <c r="C41" s="1">
-        <v>10108.0</v>
+        <v>5527.0</v>
       </c>
       <c r="D41" s="1">
-        <v>130.84</v>
+        <v>324.6</v>
       </c>
       <c r="E41" s="1">
-        <v>112.21137119114</v>
+        <v>313.69987877691</v>
       </c>
       <c r="F41" t="s">
         <v>11</v>
       </c>
       <c r="G41">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H41" s="1">
-        <v>966174.28</v>
+        <v>1473657.19</v>
       </c>
       <c r="I41" s="1">
-        <v>161254.83</v>
+        <v>70686.62</v>
       </c>
       <c r="J41" s="1">
-        <v>16.690035466479</v>
+        <v>4.7966800202698</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1127429.11</v>
+        <v>1544343.81</v>
       </c>
       <c r="N41" s="1">
-        <v>1127429.11</v>
+        <v>1544343.81</v>
       </c>
       <c r="O41" s="1">
-        <v>0.78</v>
+        <v>1.11</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>119</v>
       </c>
       <c r="B42" t="s">
         <v>120</v>
       </c>
       <c r="C42" s="1">
-        <v>831.0</v>
+        <v>13648.0</v>
       </c>
       <c r="D42" s="1">
-        <v>923.77</v>
+        <v>82.68</v>
       </c>
       <c r="E42" s="1">
-        <v>707.01785800241</v>
+        <v>84.14138408558</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
       <c r="G42">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H42" s="1">
-        <v>501706.46</v>
+        <v>984721.07</v>
       </c>
       <c r="I42" s="1">
-        <v>152701.17</v>
+        <v>-13371.63</v>
       </c>
       <c r="J42" s="1">
-        <v>30.436357147963</v>
+        <v>-1.3579104182264</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>654407.63</v>
+        <v>971349.44</v>
       </c>
       <c r="N42" s="1">
-        <v>654407.63</v>
+        <v>971349.44</v>
       </c>
       <c r="O42" s="1">
-        <v>0.45</v>
+        <v>0.7</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>121</v>
       </c>
       <c r="B43" t="s">
         <v>122</v>
       </c>
       <c r="C43" s="1">
-        <v>7548.0</v>
+        <v>8881.0</v>
       </c>
       <c r="D43" s="1">
-        <v>328.8</v>
+        <v>131.1</v>
       </c>
       <c r="E43" s="1">
-        <v>367.85395468998</v>
+        <v>112.21137034118</v>
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
       <c r="G43">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H43" s="1">
-        <v>2371994.4</v>
+        <v>848891.35</v>
       </c>
       <c r="I43" s="1">
-        <v>-256328.06</v>
+        <v>153345.97</v>
       </c>
       <c r="J43" s="1">
-        <v>-10.806436136611</v>
+        <v>18.064263465519</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>2115666.34</v>
+        <v>1002237.32</v>
       </c>
       <c r="N43" s="1">
-        <v>2115666.34</v>
+        <v>1002237.32</v>
       </c>
       <c r="O43" s="1">
-        <v>1.46</v>
+        <v>0.72</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>123</v>
       </c>
       <c r="B44" t="s">
         <v>124</v>
       </c>
       <c r="C44" s="1">
-        <v>2140.0</v>
+        <v>730.0</v>
       </c>
       <c r="D44" s="1">
-        <v>508.17</v>
+        <v>1048.58</v>
       </c>
       <c r="E44" s="1">
-        <v>455.56277570093</v>
+        <v>707.0178630137</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
       <c r="G44">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H44" s="1">
-        <v>834991.33</v>
+        <v>440728.9</v>
       </c>
       <c r="I44" s="1">
-        <v>92065.32</v>
+        <v>218187.69</v>
       </c>
       <c r="J44" s="1">
-        <v>11.025901310856</v>
+        <v>49.506100008418</v>
       </c>
       <c r="K44">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.71</v>
+      </c>
+      <c r="L44" t="s">
+        <v>125</v>
       </c>
       <c r="M44" s="1">
-        <v>927056.65</v>
+        <v>658916.59</v>
       </c>
       <c r="N44" s="1">
-        <v>927056.65</v>
+        <v>660896.01</v>
       </c>
       <c r="O44" s="1">
-        <v>0.64</v>
+        <v>0.47</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B45" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C45" s="1">
-        <v>6411.0</v>
+        <v>6631.0</v>
       </c>
       <c r="D45" s="1">
-        <v>70.2</v>
+        <v>310.69</v>
       </c>
       <c r="E45" s="1">
-        <v>73.231701762596</v>
+        <v>367.85395415473</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
       <c r="G45">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H45" s="1">
-        <v>403007.0</v>
+        <v>2083822.85</v>
       </c>
       <c r="I45" s="1">
-        <v>-19347.14</v>
+        <v>-310399.94</v>
       </c>
       <c r="J45" s="1">
-        <v>-4.8006957695524</v>
+        <v>-14.895697107842</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>383659.86</v>
+        <v>1773422.91</v>
       </c>
       <c r="N45" s="1">
-        <v>383659.86</v>
+        <v>1773422.91</v>
       </c>
       <c r="O45" s="1">
-        <v>0.26</v>
+        <v>1.27</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B46" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C46" s="1">
-        <v>380.0</v>
+        <v>1880.0</v>
       </c>
       <c r="D46" s="1">
-        <v>457.61</v>
+        <v>462.93</v>
       </c>
       <c r="E46" s="1">
-        <v>466.9812368421</v>
+        <v>455.56277659574</v>
       </c>
       <c r="F46" t="s">
         <v>11</v>
       </c>
       <c r="G46">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H46" s="1">
-        <v>153129.75</v>
+        <v>733543.79</v>
       </c>
       <c r="I46" s="1">
-        <v>-4890.72</v>
+        <v>15624.15</v>
       </c>
       <c r="J46" s="1">
-        <v>-3.1938405176003</v>
+        <v>2.1299546411537</v>
       </c>
       <c r="K46">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.86</v>
+      </c>
+      <c r="L46" t="s">
+        <v>130</v>
       </c>
       <c r="M46" s="1">
-        <v>148239.03</v>
+        <v>749167.94</v>
       </c>
       <c r="N46" s="1">
-        <v>148239.03</v>
+        <v>750776.55</v>
       </c>
       <c r="O46" s="1">
-        <v>0.1</v>
+        <v>0.54</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B47" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="C47" s="1">
-        <v>3332.0</v>
+        <v>11579.0</v>
       </c>
       <c r="D47" s="1">
-        <v>457.61</v>
+        <v>109.33</v>
       </c>
       <c r="E47" s="1">
-        <v>254.3075210084</v>
+        <v>115.47080231454</v>
       </c>
       <c r="F47" t="s">
         <v>11</v>
       </c>
       <c r="G47">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H47" s="1">
-        <v>764809.79</v>
+        <v>1153263.83</v>
       </c>
       <c r="I47" s="1">
-        <v>535012.48</v>
+        <v>-63540.09</v>
       </c>
       <c r="J47" s="1">
-        <v>69.95366521132</v>
+        <v>-5.5095883827381</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1299822.27</v>
+        <v>1089723.74</v>
       </c>
       <c r="N47" s="1">
-        <v>1299822.27</v>
+        <v>1089723.74</v>
       </c>
       <c r="O47" s="1">
-        <v>0.9</v>
+        <v>0.78</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="B48" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C48" s="1">
-        <v>10348.0</v>
+        <v>10813.0</v>
       </c>
       <c r="D48" s="1">
-        <v>313.23</v>
+        <v>74.26</v>
       </c>
       <c r="E48" s="1">
-        <v>290.08747970622</v>
+        <v>79.364100619624</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
       <c r="G48">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H48" s="1">
-        <v>2565477.34</v>
+        <v>735457.56</v>
       </c>
       <c r="I48" s="1">
-        <v>197664.93</v>
+        <v>-44252.1</v>
       </c>
       <c r="J48" s="1">
-        <v>7.7048012437327</v>
+        <v>-6.0169481431396</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2763142.27</v>
+        <v>691205.46</v>
       </c>
       <c r="N48" s="1">
-        <v>2763142.27</v>
+        <v>691205.46</v>
       </c>
       <c r="O48" s="1">
-        <v>1.9</v>
+        <v>0.49</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="B49" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="C49" s="1">
-        <v>25595.0</v>
+        <v>343.0</v>
       </c>
       <c r="D49" s="1">
-        <v>29.4</v>
+        <v>412.26</v>
       </c>
       <c r="E49" s="1">
-        <v>32.147454580973</v>
+        <v>466.9812244898</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
       <c r="G49">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H49" s="1">
-        <v>702476.57</v>
+        <v>138219.75</v>
       </c>
       <c r="I49" s="1">
-        <v>-60992.41</v>
+        <v>-16497.12</v>
       </c>
       <c r="J49" s="1">
-        <v>-8.682483175204</v>
+        <v>-11.9354289094</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>641484.16</v>
+        <v>121722.63</v>
       </c>
       <c r="N49" s="1">
-        <v>641484.16</v>
+        <v>121722.63</v>
       </c>
       <c r="O49" s="1">
-        <v>0.44</v>
+        <v>0.09</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B50" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C50" s="1">
-        <v>6139.0</v>
+        <v>2918.0</v>
       </c>
       <c r="D50" s="1">
-        <v>104.34</v>
+        <v>412.26</v>
       </c>
       <c r="E50" s="1">
-        <v>133.66261931911</v>
+        <v>254.30752227553</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
       <c r="G50">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H50" s="1">
-        <v>699360.63</v>
+        <v>669782.4</v>
       </c>
       <c r="I50" s="1">
-        <v>-153311.22</v>
+        <v>365747.15</v>
       </c>
       <c r="J50" s="1">
-        <v>-21.921625756943</v>
+        <v>54.606861870363</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>546049.41</v>
+        <v>1035529.55</v>
       </c>
       <c r="N50" s="1">
-        <v>546049.41</v>
+        <v>1035529.55</v>
       </c>
       <c r="O50" s="1">
-        <v>0.38</v>
+        <v>0.74</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B51" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C51" s="1">
-        <v>35528.0</v>
+        <v>9091.0</v>
       </c>
       <c r="D51" s="1">
-        <v>22.28</v>
+        <v>296.58</v>
       </c>
       <c r="E51" s="1">
-        <v>18.909090294979</v>
+        <v>290.0874799252</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
       <c r="G51">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H51" s="1">
-        <v>573616.03</v>
+        <v>2253841.76</v>
       </c>
       <c r="I51" s="1">
-        <v>101175.19</v>
+        <v>67074.81</v>
       </c>
       <c r="J51" s="1">
-        <v>17.638138529706</v>
+        <v>2.9760212624688</v>
       </c>
       <c r="K51">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>0.0</v>
+      </c>
+      <c r="L51">
+        <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>674791.22</v>
+        <v>2320916.57</v>
       </c>
       <c r="N51" s="1">
-        <v>677972.53</v>
+        <v>2320916.57</v>
       </c>
       <c r="O51" s="1">
-        <v>0.47</v>
+        <v>1.66</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B52" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C52" s="1">
-        <v>1313.0</v>
+        <v>11535.0</v>
       </c>
       <c r="D52" s="1">
-        <v>501.14</v>
+        <v>30.2</v>
       </c>
       <c r="E52" s="1">
-        <v>460.85610053313</v>
+        <v>32.147454703078</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
       <c r="G52">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H52" s="1">
-        <v>516600.39</v>
+        <v>316587.9</v>
       </c>
       <c r="I52" s="1">
-        <v>44327.81</v>
+        <v>-16719.6</v>
       </c>
       <c r="J52" s="1">
-        <v>8.5806768361131</v>
+        <v>-5.2811873100646</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>560928.2</v>
+        <v>299868.3</v>
       </c>
       <c r="N52" s="1">
-        <v>560928.2</v>
+        <v>299868.3</v>
       </c>
       <c r="O52" s="1">
-        <v>0.39</v>
+        <v>0.21</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B53" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C53" s="1">
-        <v>1352.0</v>
+        <v>5393.0</v>
       </c>
       <c r="D53" s="1">
-        <v>619.07</v>
+        <v>95.01</v>
       </c>
       <c r="E53" s="1">
-        <v>556.1349556213</v>
+        <v>133.66262006305</v>
       </c>
       <c r="F53" t="s">
         <v>11</v>
       </c>
       <c r="G53">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H53" s="1">
-        <v>641999.27</v>
+        <v>614375.61</v>
       </c>
       <c r="I53" s="1">
-        <v>71510.5</v>
+        <v>-173307.41</v>
       </c>
       <c r="J53" s="1">
-        <v>11.138719830632</v>
+        <v>-28.208706071519</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>713509.77</v>
+        <v>441068.2</v>
       </c>
       <c r="N53" s="1">
-        <v>713509.77</v>
+        <v>441068.2</v>
       </c>
       <c r="O53" s="1">
-        <v>0.49</v>
+        <v>0.32</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B54" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C54" s="1">
-        <v>2438.0</v>
+        <v>31212.0</v>
       </c>
       <c r="D54" s="1">
-        <v>502.92</v>
+        <v>23.18</v>
       </c>
       <c r="E54" s="1">
-        <v>556.6281583265</v>
+        <v>18.909090093554</v>
       </c>
       <c r="F54" t="s">
         <v>11</v>
       </c>
       <c r="G54">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H54" s="1">
-        <v>1158634.19</v>
+        <v>503932.21</v>
       </c>
       <c r="I54" s="1">
-        <v>-113394.04</v>
+        <v>118856.94</v>
       </c>
       <c r="J54" s="1">
-        <v>-9.7868715577951</v>
+        <v>23.585898587431</v>
       </c>
       <c r="K54">
-        <v>0.56</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>0.0</v>
+      </c>
+      <c r="L54">
+        <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1045240.15</v>
+        <v>622789.15</v>
       </c>
       <c r="N54" s="1">
-        <v>1046596.72</v>
+        <v>622789.15</v>
       </c>
       <c r="O54" s="1">
-        <v>0.72</v>
+        <v>0.45</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>145</v>
       </c>
       <c r="B55" t="s">
         <v>146</v>
       </c>
       <c r="C55" s="1">
-        <v>15548.0</v>
+        <v>2800.0</v>
       </c>
       <c r="D55" s="1">
-        <v>109.18</v>
+        <v>497.41</v>
       </c>
       <c r="E55" s="1">
-        <v>80.401532029843</v>
+        <v>483.93141428571</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
       <c r="G55">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H55" s="1">
-        <v>1067491.19</v>
+        <v>1159453.33</v>
       </c>
       <c r="I55" s="1">
-        <v>379617.32</v>
+        <v>39434.51</v>
       </c>
       <c r="J55" s="1">
-        <v>35.561634939582</v>
+        <v>3.4011295650856</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1447108.51</v>
+        <v>1198887.84</v>
       </c>
       <c r="N55" s="1">
-        <v>1447108.51</v>
+        <v>1198887.84</v>
       </c>
       <c r="O55" s="1">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>147</v>
       </c>
       <c r="B56" t="s">
         <v>148</v>
       </c>
       <c r="C56" s="1">
-        <v>8609.0</v>
+        <v>1188.0</v>
       </c>
       <c r="D56" s="1">
-        <v>611.91</v>
+        <v>570.96</v>
       </c>
       <c r="E56" s="1">
-        <v>711.6312173307</v>
+        <v>556.13495791246</v>
       </c>
       <c r="F56" t="s">
         <v>11</v>
       </c>
       <c r="G56">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H56" s="1">
-        <v>5226758.02</v>
+        <v>564123.62</v>
       </c>
       <c r="I56" s="1">
-        <v>-735957.81</v>
+        <v>19762.48</v>
       </c>
       <c r="J56" s="1">
-        <v>-14.080579341609</v>
+        <v>3.5032179648851</v>
       </c>
       <c r="K56">
-        <v>0.0</v>
+        <v>0.5</v>
       </c>
       <c r="L56">
-        <v>0.0</v>
+        <v>594.15</v>
       </c>
       <c r="M56" s="1">
-        <v>4490800.21</v>
+        <v>583886.1</v>
       </c>
       <c r="N56" s="1">
-        <v>4490800.21</v>
+        <v>584480.25</v>
       </c>
       <c r="O56" s="1">
-        <v>3.09</v>
+        <v>0.42</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>149</v>
       </c>
       <c r="B57" t="s">
         <v>150</v>
       </c>
       <c r="C57" s="1">
-        <v>1552.0</v>
+        <v>2142.0</v>
       </c>
       <c r="D57" s="1">
-        <v>80.1</v>
+        <v>495.25</v>
       </c>
       <c r="E57" s="1">
-        <v>80.395496134021</v>
+        <v>556.62815592904</v>
       </c>
       <c r="F57" t="s">
         <v>11</v>
       </c>
       <c r="G57">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H57" s="1">
-        <v>106529.07</v>
+        <v>1017963.26</v>
       </c>
       <c r="I57" s="1">
-        <v>-553.02</v>
+        <v>-104796.78</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.51912590619631</v>
+        <v>-10.294750716249</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>105976.05</v>
+        <v>913166.48</v>
       </c>
       <c r="N57" s="1">
-        <v>105976.05</v>
+        <v>913166.48</v>
       </c>
       <c r="O57" s="1">
-        <v>0.07</v>
+        <v>0.65</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>151</v>
       </c>
       <c r="B58" t="s">
         <v>152</v>
       </c>
       <c r="C58" s="1">
-        <v>6307.0</v>
+        <v>13005.0</v>
       </c>
       <c r="D58" s="1">
-        <v>517.16</v>
+        <v>115.17</v>
       </c>
       <c r="E58" s="1">
-        <v>393.88281433328</v>
+        <v>80.40153171857</v>
       </c>
       <c r="F58" t="s">
         <v>11</v>
       </c>
       <c r="G58">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H58" s="1">
-        <v>2123994.87</v>
+        <v>892894.45</v>
       </c>
       <c r="I58" s="1">
-        <v>656558.49</v>
+        <v>396410.75</v>
       </c>
       <c r="J58" s="1">
-        <v>30.911491325777</v>
+        <v>44.396148951312</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2780553.36</v>
+        <v>1289305.2</v>
       </c>
       <c r="N58" s="1">
-        <v>2780553.36</v>
+        <v>1289305.2</v>
       </c>
       <c r="O58" s="1">
-        <v>1.91</v>
+        <v>0.92</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>153</v>
       </c>
       <c r="B59" t="s">
         <v>154</v>
       </c>
       <c r="C59" s="1">
-        <v>20647.0</v>
+        <v>7564.0</v>
       </c>
       <c r="D59" s="1">
-        <v>407.78</v>
+        <v>600.47</v>
       </c>
       <c r="E59" s="1">
-        <v>493.77856540902</v>
+        <v>711.63121760973</v>
       </c>
       <c r="F59" t="s">
         <v>11</v>
       </c>
       <c r="G59">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H59" s="1">
-        <v>8714039.5</v>
+        <v>4592310.1</v>
       </c>
       <c r="I59" s="1">
-        <v>-1536652.64</v>
+        <v>-682561.39</v>
       </c>
       <c r="J59" s="1">
-        <v>-17.634217058575</v>
+        <v>-14.86313805333</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>7177386.86</v>
+        <v>3909748.71</v>
       </c>
       <c r="N59" s="1">
-        <v>7177386.86</v>
+        <v>3909748.71</v>
       </c>
       <c r="O59" s="1">
-        <v>4.94</v>
+        <v>2.8</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>155</v>
       </c>
       <c r="B60" t="s">
         <v>156</v>
       </c>
       <c r="C60" s="1">
-        <v>5663.0</v>
+        <v>1364.0</v>
       </c>
       <c r="D60" s="1">
-        <v>190.59</v>
+        <v>81.84</v>
       </c>
       <c r="E60" s="1">
-        <v>144.26844428748</v>
+        <v>80.395498533724</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
       <c r="G60">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H60" s="1">
-        <v>697656.25</v>
+        <v>93624.77</v>
       </c>
       <c r="I60" s="1">
-        <v>222433.4</v>
+        <v>2466.96</v>
       </c>
       <c r="J60" s="1">
-        <v>31.882950951848</v>
+        <v>2.6349437226922</v>
       </c>
       <c r="K60">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>0.4</v>
+      </c>
+      <c r="L60">
+        <v>548.74</v>
       </c>
       <c r="M60" s="1">
-        <v>920089.65</v>
+        <v>96091.73</v>
       </c>
       <c r="N60" s="1">
-        <v>923468.96</v>
+        <v>96640.47</v>
       </c>
       <c r="O60" s="1">
-        <v>0.64</v>
+        <v>0.07</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>157</v>
+      </c>
+      <c r="B61" t="s">
         <v>158</v>
       </c>
-      <c r="B61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" s="1">
-        <v>9949.0</v>
+        <v>4124.0</v>
       </c>
       <c r="D61" s="1">
-        <v>93.61</v>
+        <v>1035.5</v>
       </c>
       <c r="E61" s="1">
-        <v>94.119698462157</v>
+        <v>393.8828128031</v>
       </c>
       <c r="F61" t="s">
         <v>11</v>
       </c>
       <c r="G61">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H61" s="1">
-        <v>803120.34</v>
+        <v>1388830.64</v>
       </c>
       <c r="I61" s="1">
-        <v>-9184.97</v>
+        <v>2287163.16</v>
       </c>
       <c r="J61" s="1">
-        <v>-1.1436604880409</v>
+        <v>164.68265417877</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>793935.37</v>
+        <v>3675993.8</v>
       </c>
       <c r="N61" s="1">
-        <v>793935.37</v>
+        <v>3675993.8</v>
       </c>
       <c r="O61" s="1">
-        <v>0.55</v>
+        <v>2.63</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B62" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C62" s="1">
-        <v>11660.0</v>
+        <v>18140.0</v>
       </c>
       <c r="D62" s="1">
-        <v>93.61</v>
+        <v>460.52</v>
       </c>
       <c r="E62" s="1">
-        <v>43.225473413379</v>
+        <v>493.77856504961</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
       <c r="G62">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H62" s="1">
-        <v>457315.67</v>
+        <v>7655963.41</v>
       </c>
       <c r="I62" s="1">
-        <v>473158.39</v>
+        <v>-464922.01</v>
       </c>
       <c r="J62" s="1">
-        <v>103.46428540268</v>
+        <v>-6.0726780563336</v>
       </c>
       <c r="K62">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.55</v>
+      </c>
+      <c r="L62" t="s">
+        <v>161</v>
       </c>
       <c r="M62" s="1">
-        <v>930474.06</v>
+        <v>7191041.4</v>
       </c>
       <c r="N62" s="1">
-        <v>930474.06</v>
+        <v>7200988.18</v>
       </c>
       <c r="O62" s="1">
-        <v>0.64</v>
+        <v>5.15</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B63" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C63" s="1">
-        <v>2991.0</v>
+        <v>4976.0</v>
       </c>
       <c r="D63" s="1">
-        <v>111.09</v>
+        <v>211.01</v>
       </c>
       <c r="E63" s="1">
-        <v>116.83629889669</v>
+        <v>144.26844453376</v>
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
       <c r="G63">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H63" s="1">
-        <v>295824.41</v>
+        <v>613020.92</v>
       </c>
       <c r="I63" s="1">
-        <v>-12571.19</v>
+        <v>290814.63</v>
       </c>
       <c r="J63" s="1">
-        <v>-4.2495445186555</v>
+        <v>47.439593089254</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>283253.22</v>
+        <v>903835.55</v>
       </c>
       <c r="N63" s="1">
-        <v>283253.22</v>
+        <v>903835.55</v>
       </c>
       <c r="O63" s="1">
-        <v>0.2</v>
+        <v>0.65</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B64" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C64" s="1">
-        <v>14871.0</v>
+        <v>7597.0</v>
       </c>
       <c r="D64" s="1">
-        <v>97.88</v>
+        <v>85.85</v>
       </c>
       <c r="E64" s="1">
-        <v>74.798555577971</v>
+        <v>91.251395287614</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
       <c r="G64">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H64" s="1">
-        <v>951659.1</v>
+        <v>594569.06</v>
       </c>
       <c r="I64" s="1">
-        <v>289186.11</v>
+        <v>-33148.34</v>
       </c>
       <c r="J64" s="1">
-        <v>30.387573659517</v>
+        <v>-5.5751875148027</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>1240845.21</v>
+        <v>561420.72</v>
       </c>
       <c r="N64" s="1">
-        <v>1240845.21</v>
+        <v>561420.72</v>
       </c>
       <c r="O64" s="1">
-        <v>0.85</v>
+        <v>0.4</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>164</v>
       </c>
       <c r="B65" t="s">
         <v>165</v>
       </c>
       <c r="C65" s="1">
-        <v>30757.0</v>
+        <v>11660.0</v>
       </c>
       <c r="D65" s="1">
-        <v>199.57</v>
+        <v>85.85</v>
       </c>
       <c r="E65" s="1">
-        <v>85.334505966121</v>
+        <v>43.225473413379</v>
       </c>
       <c r="F65" t="s">
         <v>11</v>
       </c>
       <c r="G65">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H65" s="1">
-        <v>2465459.21</v>
+        <v>457315.67</v>
       </c>
       <c r="I65" s="1">
-        <v>2767203.07</v>
+        <v>404362.04</v>
       </c>
       <c r="J65" s="1">
-        <v>112.23885022215</v>
+        <v>88.420770711837</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>5232662.28</v>
+        <v>861677.71</v>
       </c>
       <c r="N65" s="1">
-        <v>5232662.28</v>
+        <v>861677.71</v>
       </c>
       <c r="O65" s="1">
-        <v>3.6</v>
+        <v>0.62</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B66" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C66" s="1">
-        <v>44003.0</v>
+        <v>2628.0</v>
       </c>
       <c r="D66" s="1">
-        <v>199.57</v>
+        <v>108.19</v>
       </c>
       <c r="E66" s="1">
-        <v>148.50698111492</v>
+        <v>116.83629756469</v>
       </c>
       <c r="F66" t="s">
         <v>11</v>
       </c>
       <c r="G66">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H66" s="1">
-        <v>5587936.19</v>
+        <v>259921.95</v>
       </c>
       <c r="I66" s="1">
-        <v>1898256.82</v>
+        <v>-15174.32</v>
       </c>
       <c r="J66" s="1">
-        <v>33.970624492761</v>
+        <v>-5.8380294546113</v>
       </c>
       <c r="K66">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="L66">
-        <v>0.0</v>
+        <v>411.72</v>
       </c>
       <c r="M66" s="1">
-        <v>7486193.01</v>
+        <v>244747.63</v>
       </c>
       <c r="N66" s="1">
-        <v>7486193.01</v>
+        <v>245159.35</v>
       </c>
       <c r="O66" s="1">
-        <v>5.16</v>
+        <v>0.18</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B67" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C67" s="1">
-        <v>16014.0</v>
+        <v>13065.0</v>
       </c>
       <c r="D67" s="1">
-        <v>73.65</v>
+        <v>83.66</v>
       </c>
       <c r="E67" s="1">
-        <v>90.717896840265</v>
+        <v>74.798555683123</v>
       </c>
       <c r="F67" t="s">
         <v>11</v>
       </c>
       <c r="G67">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H67" s="1">
-        <v>1237466.04</v>
+        <v>836085.41</v>
       </c>
       <c r="I67" s="1">
-        <v>-232026.29</v>
+        <v>104792.53</v>
       </c>
       <c r="J67" s="1">
-        <v>-18.750113740495</v>
+        <v>12.533711119298</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1005439.75</v>
+        <v>940877.94</v>
       </c>
       <c r="N67" s="1">
-        <v>1005439.75</v>
+        <v>940877.94</v>
       </c>
       <c r="O67" s="1">
-        <v>0.69</v>
+        <v>0.67</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B68" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C68" s="1">
-        <v>46388.0</v>
+        <v>30757.0</v>
       </c>
       <c r="D68" s="1">
-        <v>35.61</v>
+        <v>224.36</v>
       </c>
       <c r="E68" s="1">
-        <v>42.477591618522</v>
+        <v>85.334505966121</v>
       </c>
       <c r="F68" t="s">
         <v>11</v>
       </c>
       <c r="G68">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H68" s="1">
-        <v>1675865.42</v>
+        <v>2465459.21</v>
       </c>
       <c r="I68" s="1">
-        <v>-267675.93</v>
+        <v>3474663.47</v>
       </c>
       <c r="J68" s="1">
-        <v>-15.97240009881</v>
+        <v>140.93372366116</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1408189.49</v>
+        <v>5940122.68</v>
       </c>
       <c r="N68" s="1">
-        <v>1408189.49</v>
+        <v>5940122.68</v>
       </c>
       <c r="O68" s="1">
-        <v>0.97</v>
+        <v>4.25</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>170</v>
       </c>
       <c r="B69" t="s">
         <v>171</v>
       </c>
       <c r="C69" s="1">
-        <v>12609.0</v>
+        <v>32525.0</v>
       </c>
       <c r="D69" s="1">
-        <v>161.39</v>
+        <v>224.36</v>
       </c>
       <c r="E69" s="1">
-        <v>178.75728051392</v>
+        <v>148.50698139892</v>
       </c>
       <c r="F69" t="s">
         <v>11</v>
       </c>
       <c r="G69">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H69" s="1">
-        <v>1921359.34</v>
+        <v>4130346.21</v>
       </c>
       <c r="I69" s="1">
-        <v>-186593.98</v>
+        <v>2151231.65</v>
       </c>
       <c r="J69" s="1">
-        <v>-9.7115607744671</v>
+        <v>52.08356734822</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1734765.36</v>
+        <v>6281577.86</v>
       </c>
       <c r="N69" s="1">
-        <v>1734765.36</v>
+        <v>6281577.86</v>
       </c>
       <c r="O69" s="1">
-        <v>1.19</v>
+        <v>4.49</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>172</v>
       </c>
       <c r="B70" t="s">
         <v>173</v>
       </c>
       <c r="C70" s="1">
-        <v>12278.0</v>
+        <v>9940.0</v>
       </c>
       <c r="D70" s="1">
-        <v>139.11</v>
+        <v>139.79</v>
       </c>
       <c r="E70" s="1">
-        <v>141.68447955693</v>
+        <v>90.71789637827</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
       <c r="G70">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H70" s="1">
-        <v>1472804.07</v>
+        <v>768103.68</v>
       </c>
       <c r="I70" s="1">
-        <v>-16776.98</v>
+        <v>427999.1</v>
       </c>
       <c r="J70" s="1">
-        <v>-1.139118253523</v>
+        <v>55.721527073012</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1456027.09</v>
+        <v>1196102.78</v>
       </c>
       <c r="N70" s="1">
-        <v>1456027.09</v>
+        <v>1196102.78</v>
       </c>
       <c r="O70" s="1">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>174</v>
       </c>
       <c r="B71" t="s">
         <v>175</v>
       </c>
       <c r="C71" s="1">
-        <v>8124.0</v>
+        <v>40754.0</v>
       </c>
       <c r="D71" s="1">
-        <v>179.32</v>
+        <v>39.63</v>
       </c>
       <c r="E71" s="1">
-        <v>180.36083087149</v>
+        <v>42.477591647446</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
       <c r="G71">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H71" s="1">
-        <v>1259057.56</v>
+        <v>1472325.15</v>
       </c>
       <c r="I71" s="1">
-        <v>-17170.45</v>
+        <v>-82051.4</v>
       </c>
       <c r="J71" s="1">
-        <v>-1.3637541718109</v>
+        <v>-5.5729130212847</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1241887.11</v>
+        <v>1390273.75</v>
       </c>
       <c r="N71" s="1">
-        <v>1241887.11</v>
+        <v>1390273.75</v>
       </c>
       <c r="O71" s="1">
-        <v>0.86</v>
+        <v>0.99</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>176</v>
       </c>
       <c r="B72" t="s">
         <v>177</v>
       </c>
       <c r="C72" s="1">
-        <v>1943.0</v>
+        <v>8419.0</v>
       </c>
       <c r="D72" s="1">
-        <v>909.42</v>
+        <v>248.15</v>
       </c>
       <c r="E72" s="1">
-        <v>931.29937210499</v>
+        <v>178.75727996199</v>
       </c>
       <c r="F72" t="s">
         <v>11</v>
       </c>
       <c r="G72">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H72" s="1">
-        <v>1551792.12</v>
+        <v>1282887.17</v>
       </c>
       <c r="I72" s="1">
-        <v>-45459.86</v>
+        <v>515490.08</v>
       </c>
       <c r="J72" s="1">
-        <v>-2.9295070785641</v>
+        <v>40.182027855185</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1506332.26</v>
+        <v>1798377.25</v>
       </c>
       <c r="N72" s="1">
-        <v>1506332.26</v>
+        <v>1798377.25</v>
       </c>
       <c r="O72" s="1">
-        <v>1.04</v>
+        <v>1.29</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>178</v>
       </c>
       <c r="B73" t="s">
         <v>179</v>
       </c>
       <c r="C73" s="1">
-        <v>2764.0</v>
+        <v>10787.0</v>
       </c>
       <c r="D73" s="1">
-        <v>179.15</v>
+        <v>160.65</v>
       </c>
       <c r="E73" s="1">
-        <v>154.16118306802</v>
+        <v>141.68447946602</v>
       </c>
       <c r="F73" t="s">
         <v>11</v>
       </c>
       <c r="G73">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H73" s="1">
-        <v>363435.4</v>
+        <v>1293951.58</v>
       </c>
       <c r="I73" s="1">
-        <v>58686.93</v>
+        <v>197768.79</v>
       </c>
       <c r="J73" s="1">
-        <v>16.147829848166</v>
+        <v>15.284095097283</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>422122.33</v>
+        <v>1491720.37</v>
       </c>
       <c r="N73" s="1">
-        <v>422122.33</v>
+        <v>1491720.37</v>
       </c>
       <c r="O73" s="1">
-        <v>0.29</v>
+        <v>1.07</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>180</v>
       </c>
       <c r="B74" t="s">
         <v>181</v>
       </c>
       <c r="C74" s="1">
-        <v>11193.0</v>
+        <v>4157.0</v>
       </c>
       <c r="D74" s="1">
-        <v>147.09</v>
+        <v>300.48</v>
       </c>
       <c r="E74" s="1">
-        <v>158.59507191995</v>
+        <v>180.36083233101</v>
       </c>
       <c r="F74" t="s">
         <v>11</v>
       </c>
       <c r="G74">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H74" s="1">
-        <v>1515576.05</v>
+        <v>644251.88</v>
       </c>
       <c r="I74" s="1">
-        <v>-112073.75</v>
+        <v>430978.7</v>
       </c>
       <c r="J74" s="1">
-        <v>-7.394795530056</v>
+        <v>66.89599415682</v>
       </c>
       <c r="K74">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>0.0</v>
+      </c>
+      <c r="L74">
+        <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1403502.3</v>
+        <v>1075230.58</v>
       </c>
       <c r="N74" s="1">
-        <v>1410772.67</v>
+        <v>1075230.58</v>
       </c>
       <c r="O74" s="1">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>182</v>
+      </c>
+      <c r="B75" t="s">
         <v>183</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" s="1">
+        <v>2119.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>823.3</v>
+      </c>
+      <c r="E75" s="1">
+        <v>916.98606418122</v>
+      </c>
+      <c r="F75" t="s">
+        <v>11</v>
+      </c>
+      <c r="G75">
+        <v>1.16</v>
+      </c>
+      <c r="H75" s="1">
+        <v>1667409.95</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-165668.8</v>
+      </c>
+      <c r="J75" s="1">
+        <v>-9.9356969772191</v>
+      </c>
+      <c r="K75">
+        <v>1.09</v>
+      </c>
+      <c r="L75" t="s">
         <v>184</v>
       </c>
-      <c r="C75" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M75" s="1">
-        <v>640019.1</v>
+        <v>1501741.15</v>
       </c>
       <c r="N75" s="1">
-        <v>640019.1</v>
+        <v>1504059.82</v>
       </c>
       <c r="O75" s="1">
-        <v>0.44</v>
+        <v>1.08</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>185</v>
       </c>
       <c r="B76" t="s">
         <v>186</v>
       </c>
       <c r="C76" s="1">
-        <v>8251.0</v>
+        <v>2429.0</v>
       </c>
       <c r="D76" s="1">
-        <v>142.02</v>
+        <v>180.24</v>
       </c>
       <c r="E76" s="1">
-        <v>108.40553145073</v>
+        <v>154.16118567312</v>
       </c>
       <c r="F76" t="s">
         <v>11</v>
       </c>
       <c r="G76">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H76" s="1">
-        <v>763774.94</v>
+        <v>319386.61</v>
       </c>
       <c r="I76" s="1">
-        <v>235165.45</v>
+        <v>57477.43</v>
       </c>
       <c r="J76" s="1">
-        <v>30.789888183553</v>
+        <v>17.996192764625</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>998940.39</v>
+        <v>376864.04</v>
       </c>
       <c r="N76" s="1">
-        <v>998940.39</v>
+        <v>376864.04</v>
       </c>
       <c r="O76" s="1">
-        <v>0.69</v>
+        <v>0.27</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>187</v>
       </c>
       <c r="B77" t="s">
         <v>188</v>
       </c>
       <c r="C77" s="1">
-        <v>6520.0</v>
+        <v>9834.0</v>
       </c>
       <c r="D77" s="1">
-        <v>81.66</v>
+        <v>140.28</v>
       </c>
       <c r="E77" s="1">
-        <v>83.484711656442</v>
+        <v>158.59507219849</v>
       </c>
       <c r="F77" t="s">
         <v>11</v>
       </c>
       <c r="G77">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H77" s="1">
-        <v>469541.53</v>
+        <v>1331562.13</v>
       </c>
       <c r="I77" s="1">
-        <v>-15662.16</v>
+        <v>-144066.63</v>
       </c>
       <c r="J77" s="1">
-        <v>-3.3356282670033</v>
+        <v>-10.819369727795</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>453879.37</v>
+        <v>1187495.5</v>
       </c>
       <c r="N77" s="1">
-        <v>453879.37</v>
+        <v>1187495.5</v>
       </c>
       <c r="O77" s="1">
-        <v>0.31</v>
+        <v>0.85</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>189</v>
       </c>
       <c r="B78" t="s">
         <v>190</v>
       </c>
       <c r="C78" s="1">
-        <v>11615.0</v>
+        <v>3277.0</v>
       </c>
       <c r="D78" s="1">
-        <v>72.89</v>
+        <v>192.67</v>
       </c>
       <c r="E78" s="1">
-        <v>110.38685578993</v>
+        <v>254.02156850778</v>
       </c>
       <c r="F78" t="s">
         <v>11</v>
       </c>
       <c r="G78">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H78" s="1">
-        <v>1088304.3</v>
+        <v>711629.65</v>
       </c>
       <c r="I78" s="1">
-        <v>-366581.14</v>
+        <v>-168133.4</v>
       </c>
       <c r="J78" s="1">
-        <v>-33.683698575849</v>
+        <v>-23.62653101933</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>721723.16</v>
+        <v>543496.25</v>
       </c>
       <c r="N78" s="1">
-        <v>721723.16</v>
+        <v>543496.25</v>
       </c>
       <c r="O78" s="1">
-        <v>0.5</v>
+        <v>0.39</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>191</v>
       </c>
       <c r="B79" t="s">
         <v>192</v>
       </c>
       <c r="C79" s="1">
-        <v>5965.0</v>
+        <v>7249.0</v>
       </c>
       <c r="D79" s="1">
-        <v>176.07</v>
+        <v>139.02</v>
       </c>
       <c r="E79" s="1">
-        <v>199.43042581727</v>
+        <v>108.40553179749</v>
       </c>
       <c r="F79" t="s">
         <v>11</v>
       </c>
       <c r="G79">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H79" s="1">
-        <v>1014561.46</v>
+        <v>671022.24</v>
       </c>
       <c r="I79" s="1">
-        <v>-119239.39</v>
+        <v>196461.6</v>
       </c>
       <c r="J79" s="1">
-        <v>-11.752801057513</v>
+        <v>29.277956569666</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>895322.07</v>
+        <v>867483.84</v>
       </c>
       <c r="N79" s="1">
-        <v>895322.07</v>
+        <v>867483.84</v>
       </c>
       <c r="O79" s="1">
         <v>0.62</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>193</v>
       </c>
       <c r="B80" t="s">
         <v>194</v>
       </c>
       <c r="C80" s="1">
-        <v>4211.0</v>
+        <v>5728.0</v>
       </c>
       <c r="D80" s="1">
-        <v>56.88</v>
+        <v>76.67</v>
       </c>
       <c r="E80" s="1">
-        <v>34.260740916647</v>
+        <v>83.484711941341</v>
       </c>
       <c r="F80" t="s">
         <v>11</v>
       </c>
       <c r="G80">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H80" s="1">
-        <v>123187.52</v>
+        <v>412505.2</v>
       </c>
       <c r="I80" s="1">
-        <v>80999.58</v>
+        <v>-34468.05</v>
       </c>
       <c r="J80" s="1">
-        <v>65.753073038568</v>
+        <v>-8.3557855755515</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>204187.1</v>
+        <v>378037.15</v>
       </c>
       <c r="N80" s="1">
-        <v>204187.1</v>
+        <v>378037.15</v>
       </c>
       <c r="O80" s="1">
-        <v>0.14</v>
+        <v>0.27</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>195</v>
       </c>
       <c r="B81" t="s">
         <v>196</v>
       </c>
       <c r="C81" s="1">
-        <v>2364.0</v>
+        <v>10205.0</v>
       </c>
       <c r="D81" s="1">
-        <v>136.47</v>
+        <v>90.73</v>
       </c>
       <c r="E81" s="1">
-        <v>165.08086294416</v>
+        <v>110.38685546301</v>
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
       <c r="G81">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H81" s="1">
-        <v>331057.16</v>
+        <v>956189.87</v>
       </c>
       <c r="I81" s="1">
-        <v>-56034.71</v>
+        <v>-159168.57</v>
       </c>
       <c r="J81" s="1">
-        <v>-16.925992478157</v>
+        <v>-16.646125941493</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>275022.45</v>
+        <v>797021.3</v>
       </c>
       <c r="N81" s="1">
-        <v>275022.45</v>
+        <v>797021.3</v>
       </c>
       <c r="O81" s="1">
-        <v>0.19</v>
+        <v>0.57</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>197</v>
       </c>
       <c r="B82" t="s">
         <v>198</v>
       </c>
       <c r="C82" s="1">
-        <v>3539.0</v>
+        <v>5241.0</v>
       </c>
       <c r="D82" s="1">
-        <v>315.13</v>
+        <v>174.41</v>
       </c>
       <c r="E82" s="1">
-        <v>330.24198078553</v>
+        <v>199.43042549132</v>
       </c>
       <c r="F82" t="s">
         <v>11</v>
       </c>
       <c r="G82">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H82" s="1">
-        <v>997334.45</v>
+        <v>891419.38</v>
       </c>
       <c r="I82" s="1">
-        <v>-46611.92</v>
+        <v>-104570.1</v>
       </c>
       <c r="J82" s="1">
-        <v>-4.6736498473506</v>
+        <v>-11.730741146777</v>
       </c>
       <c r="K82">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.44</v>
+      </c>
+      <c r="L82" t="s">
+        <v>199</v>
       </c>
       <c r="M82" s="1">
-        <v>950722.53</v>
+        <v>786849.28</v>
       </c>
       <c r="N82" s="1">
-        <v>950722.53</v>
+        <v>789154.65</v>
       </c>
       <c r="O82" s="1">
-        <v>0.65</v>
+        <v>0.56</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B83" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C83" s="1">
-        <v>1434.0</v>
+        <v>662.0</v>
       </c>
       <c r="D83" s="1">
-        <v>195.5</v>
+        <v>1761.43</v>
       </c>
       <c r="E83" s="1">
-        <v>233.95534170153</v>
+        <v>1541.6927492447</v>
       </c>
       <c r="F83" t="s">
         <v>11</v>
       </c>
       <c r="G83">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H83" s="1">
-        <v>286421.19</v>
+        <v>876428.57</v>
       </c>
       <c r="I83" s="1">
-        <v>-47431.38</v>
+        <v>127330.28</v>
       </c>
       <c r="J83" s="1">
-        <v>-16.560010800877</v>
+        <v>14.528312330119</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>238989.81</v>
+        <v>1003758.85</v>
       </c>
       <c r="N83" s="1">
-        <v>238989.81</v>
+        <v>1003758.85</v>
       </c>
       <c r="O83" s="1">
-        <v>0.16</v>
+        <v>0.72</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B84" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C84" s="1">
-        <v>4276.0</v>
+        <v>1063.0</v>
       </c>
       <c r="D84" s="1">
-        <v>260.08</v>
+        <v>921.26</v>
       </c>
       <c r="E84" s="1">
-        <v>172.12817820393</v>
+        <v>783.0390780809</v>
       </c>
       <c r="F84" t="s">
         <v>11</v>
       </c>
       <c r="G84">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H84" s="1">
-        <v>628289.74</v>
+        <v>713520.81</v>
       </c>
       <c r="I84" s="1">
-        <v>319753.46</v>
+        <v>129467.38</v>
       </c>
       <c r="J84" s="1">
-        <v>50.89267572633</v>
+        <v>18.144863917844</v>
       </c>
       <c r="K84">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>0.0</v>
+      </c>
+      <c r="L84">
+        <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>948043.2</v>
+        <v>842988.19</v>
       </c>
       <c r="N84" s="1">
-        <v>951232.75</v>
+        <v>842988.19</v>
       </c>
       <c r="O84" s="1">
-        <v>0.66</v>
+        <v>0.6</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>204</v>
       </c>
       <c r="B85" t="s">
         <v>205</v>
       </c>
       <c r="C85" s="1">
-        <v>7287.0</v>
+        <v>3699.0</v>
       </c>
       <c r="D85" s="1">
-        <v>381.63</v>
+        <v>54.75</v>
       </c>
       <c r="E85" s="1">
-        <v>335.3327061891</v>
+        <v>34.260740740741</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
       <c r="G85">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H85" s="1">
-        <v>2086560.83</v>
+        <v>108209.6</v>
       </c>
       <c r="I85" s="1">
-        <v>284129.09</v>
+        <v>66121.34</v>
       </c>
       <c r="J85" s="1">
-        <v>13.617100729337</v>
+        <v>61.10487424406</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>2370689.92</v>
+        <v>174330.94</v>
       </c>
       <c r="N85" s="1">
-        <v>2370689.92</v>
+        <v>174330.94</v>
       </c>
       <c r="O85" s="1">
-        <v>1.63</v>
+        <v>0.12</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>206</v>
       </c>
       <c r="B86" t="s">
         <v>207</v>
       </c>
       <c r="C86" s="1">
-        <v>2532.0</v>
+        <v>3287.0</v>
       </c>
       <c r="D86" s="1">
-        <v>281.08</v>
+        <v>280.16</v>
       </c>
       <c r="E86" s="1">
-        <v>215.19041469194</v>
+        <v>168.90334955887</v>
       </c>
       <c r="F86" t="s">
         <v>11</v>
       </c>
       <c r="G86">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H86" s="1">
-        <v>464562.51</v>
+        <v>475882.71</v>
       </c>
       <c r="I86" s="1">
-        <v>142141.86</v>
+        <v>316822.74</v>
       </c>
       <c r="J86" s="1">
-        <v>30.596928710412</v>
+        <v>66.575803941269</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>606704.37</v>
+        <v>792705.45</v>
       </c>
       <c r="N86" s="1">
-        <v>606704.37</v>
+        <v>792705.45</v>
       </c>
       <c r="O86" s="1">
-        <v>0.42</v>
+        <v>0.57</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>208</v>
       </c>
       <c r="B87" t="s">
         <v>209</v>
       </c>
       <c r="C87" s="1">
-        <v>3185.0</v>
+        <v>3109.0</v>
       </c>
       <c r="D87" s="1">
-        <v>478.96</v>
+        <v>299.46</v>
       </c>
       <c r="E87" s="1">
-        <v>427.74191836735</v>
+        <v>330.24198134448</v>
       </c>
       <c r="F87" t="s">
         <v>11</v>
       </c>
       <c r="G87">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H87" s="1">
-        <v>1163489.14</v>
+        <v>876155.07</v>
       </c>
       <c r="I87" s="1">
-        <v>136956.36</v>
+        <v>-74725.15</v>
       </c>
       <c r="J87" s="1">
-        <v>11.771176480427</v>
+        <v>-8.5287584993373</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>1300445.5</v>
+        <v>801429.92</v>
       </c>
       <c r="N87" s="1">
-        <v>1300445.5</v>
+        <v>801429.92</v>
       </c>
       <c r="O87" s="1">
-        <v>0.9</v>
+        <v>0.57</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>210</v>
       </c>
       <c r="B88" t="s">
         <v>211</v>
       </c>
       <c r="C88" s="1">
-        <v>3000.0</v>
+        <v>1260.0</v>
       </c>
       <c r="D88" s="1">
-        <v>156.75</v>
+        <v>186.74</v>
       </c>
       <c r="E88" s="1">
-        <v>148.79794333333</v>
+        <v>233.95534126984</v>
       </c>
       <c r="F88" t="s">
         <v>11</v>
       </c>
       <c r="G88">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H88" s="1">
-        <v>375231.22</v>
+        <v>251667.16</v>
       </c>
       <c r="I88" s="1">
-        <v>25646.83</v>
+        <v>-49125.71</v>
       </c>
       <c r="J88" s="1">
-        <v>6.8349403335895</v>
+        <v>-19.520111404285</v>
       </c>
       <c r="K88">
-        <v>0.0</v>
+        <v>0.61</v>
       </c>
       <c r="L88">
-        <v>0.0</v>
+        <v>774.42</v>
       </c>
       <c r="M88" s="1">
-        <v>400878.05</v>
+        <v>202541.45</v>
       </c>
       <c r="N88" s="1">
-        <v>400878.05</v>
+        <v>203315.87</v>
       </c>
       <c r="O88" s="1">
-        <v>0.28</v>
+        <v>0.15</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>212</v>
       </c>
       <c r="B89" t="s">
         <v>213</v>
       </c>
       <c r="C89" s="1">
-        <v>2313.0</v>
+        <v>3757.0</v>
       </c>
       <c r="D89" s="1">
-        <v>492.54</v>
+        <v>259.08</v>
       </c>
       <c r="E89" s="1">
-        <v>418.92536100303</v>
+        <v>172.12817939846</v>
       </c>
       <c r="F89" t="s">
         <v>11</v>
       </c>
       <c r="G89">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H89" s="1">
-        <v>825432.63</v>
+        <v>552031.0</v>
       </c>
       <c r="I89" s="1">
-        <v>145749.35</v>
+        <v>285847.59</v>
       </c>
       <c r="J89" s="1">
-        <v>17.657328375788</v>
+        <v>51.781075700459</v>
       </c>
       <c r="K89">
-        <v>0.26</v>
+        <v>0.0</v>
       </c>
       <c r="L89">
-        <v>595.69</v>
+        <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>971181.98</v>
+        <v>837878.59</v>
       </c>
       <c r="N89" s="1">
-        <v>971777.67</v>
+        <v>837878.59</v>
       </c>
       <c r="O89" s="1">
-        <v>0.67</v>
+        <v>0.6</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>214</v>
       </c>
       <c r="B90" t="s">
         <v>215</v>
       </c>
       <c r="C90" s="1">
-        <v>18693.0</v>
+        <v>6402.0</v>
       </c>
       <c r="D90" s="1">
-        <v>74.61</v>
+        <v>415.88</v>
       </c>
       <c r="E90" s="1">
-        <v>84.314065158081</v>
+        <v>335.33270696657</v>
       </c>
       <c r="F90" t="s">
         <v>11</v>
       </c>
       <c r="G90">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H90" s="1">
-        <v>1359281.3</v>
+        <v>1833149.78</v>
       </c>
       <c r="I90" s="1">
-        <v>-170342.44</v>
+        <v>458718.83</v>
       </c>
       <c r="J90" s="1">
-        <v>-12.531801916204</v>
+        <v>25.023532446978</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>1188938.86</v>
+        <v>2291868.61</v>
       </c>
       <c r="N90" s="1">
-        <v>1188938.86</v>
+        <v>2291868.61</v>
       </c>
       <c r="O90" s="1">
-        <v>0.82</v>
+        <v>1.64</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>216</v>
       </c>
       <c r="B91" t="s">
         <v>217</v>
       </c>
       <c r="C91" s="1">
-        <v>711.0</v>
+        <v>2225.0</v>
       </c>
       <c r="D91" s="1">
-        <v>959.84</v>
+        <v>293.2</v>
       </c>
       <c r="E91" s="1">
-        <v>869.1782419128</v>
+        <v>215.19041348315</v>
       </c>
       <c r="F91" t="s">
         <v>11</v>
       </c>
       <c r="G91">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H91" s="1">
-        <v>532598.49</v>
+        <v>408235.23</v>
       </c>
       <c r="I91" s="1">
-        <v>49172.31</v>
+        <v>153329.72</v>
       </c>
       <c r="J91" s="1">
-        <v>9.2325289919617</v>
+        <v>37.559159213182</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>581770.8</v>
+        <v>561564.95</v>
       </c>
       <c r="N91" s="1">
-        <v>581770.8</v>
+        <v>561564.95</v>
       </c>
       <c r="O91" s="1">
         <v>0.4</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>218</v>
       </c>
       <c r="B92" t="s">
         <v>219</v>
       </c>
       <c r="C92" s="1">
-        <v>2560.0</v>
+        <v>2798.0</v>
       </c>
       <c r="D92" s="1">
-        <v>370.48</v>
+        <v>494.04</v>
       </c>
       <c r="E92" s="1">
-        <v>309.122</v>
+        <v>427.74191922802</v>
       </c>
       <c r="F92" t="s">
         <v>11</v>
       </c>
       <c r="G92">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H92" s="1">
-        <v>674725.94</v>
+        <v>1022116.99</v>
       </c>
       <c r="I92" s="1">
-        <v>133789.3</v>
+        <v>167797.72</v>
       </c>
       <c r="J92" s="1">
-        <v>19.828687778033</v>
+        <v>16.416684356259</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>808515.24</v>
+        <v>1189914.71</v>
       </c>
       <c r="N92" s="1">
-        <v>808515.24</v>
+        <v>1189914.71</v>
       </c>
       <c r="O92" s="1">
-        <v>0.56</v>
+        <v>0.85</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>220</v>
       </c>
       <c r="B93" t="s">
         <v>221</v>
       </c>
       <c r="C93" s="1">
-        <v>3361.0</v>
+        <v>2636.0</v>
       </c>
       <c r="D93" s="1">
-        <v>252.58</v>
+        <v>152.75</v>
       </c>
       <c r="E93" s="1">
-        <v>251.43578696816</v>
+        <v>148.79794385433</v>
       </c>
       <c r="F93" t="s">
         <v>11</v>
       </c>
       <c r="G93">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H93" s="1">
-        <v>720408.92</v>
+        <v>329703.17</v>
       </c>
       <c r="I93" s="1">
-        <v>3278.37</v>
+        <v>16900.08</v>
       </c>
       <c r="J93" s="1">
-        <v>0.45507071178408</v>
+        <v>5.1258469853353</v>
       </c>
       <c r="K93">
-        <v>0.0</v>
+        <v>0.33</v>
       </c>
       <c r="L93">
-        <v>0.0</v>
+        <v>859.02</v>
       </c>
       <c r="M93" s="1">
-        <v>723687.29</v>
+        <v>346603.25</v>
       </c>
       <c r="N93" s="1">
-        <v>723687.29</v>
+        <v>347462.27</v>
       </c>
       <c r="O93" s="1">
-        <v>0.5</v>
+        <v>0.25</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>222</v>
       </c>
       <c r="B94" t="s">
         <v>223</v>
       </c>
       <c r="C94" s="1">
-        <v>3220.0</v>
+        <v>2032.0</v>
       </c>
       <c r="D94" s="1">
-        <v>328.49</v>
+        <v>448.47</v>
       </c>
       <c r="E94" s="1">
-        <v>182.33972049689</v>
+        <v>418.92536417323</v>
       </c>
       <c r="F94" t="s">
         <v>11</v>
       </c>
       <c r="G94">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H94" s="1">
-        <v>505874.11</v>
+        <v>725153.1</v>
       </c>
       <c r="I94" s="1">
-        <v>395824.71</v>
+        <v>59293.0</v>
       </c>
       <c r="J94" s="1">
-        <v>78.245694368506</v>
+        <v>8.1766181513945</v>
       </c>
       <c r="K94">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="L94">
-        <v>0.0</v>
+        <v>601.52</v>
       </c>
       <c r="M94" s="1">
-        <v>901698.82</v>
+        <v>784446.1</v>
       </c>
       <c r="N94" s="1">
-        <v>901698.82</v>
+        <v>785047.62</v>
       </c>
       <c r="O94" s="1">
-        <v>0.62</v>
+        <v>0.56</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>224</v>
       </c>
       <c r="B95" t="s">
         <v>225</v>
       </c>
       <c r="C95" s="1">
-        <v>3233.0</v>
+        <v>16423.0</v>
       </c>
       <c r="D95" s="1">
-        <v>329.84</v>
+        <v>73.77</v>
       </c>
       <c r="E95" s="1">
-        <v>305.71913393133</v>
+        <v>84.31406503075</v>
       </c>
       <c r="F95" t="s">
         <v>11</v>
       </c>
       <c r="G95">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H95" s="1">
-        <v>844766.35</v>
+        <v>1194215.84</v>
       </c>
       <c r="I95" s="1">
-        <v>64293.55</v>
+        <v>-151326.36</v>
       </c>
       <c r="J95" s="1">
-        <v>7.6108085981408</v>
+        <v>-12.671608844177</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>909059.9</v>
+        <v>1042889.48</v>
       </c>
       <c r="N95" s="1">
-        <v>909059.9</v>
+        <v>1042889.48</v>
       </c>
       <c r="O95" s="1">
-        <v>0.63</v>
+        <v>0.75</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B96" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C96" s="1">
-        <v>4178.0</v>
+        <v>625.0</v>
       </c>
       <c r="D96" s="1">
-        <v>329.84</v>
+        <v>997.82</v>
       </c>
       <c r="E96" s="1">
-        <v>194.01785543322</v>
+        <v>869.17824</v>
       </c>
       <c r="F96" t="s">
         <v>11</v>
       </c>
       <c r="G96">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H96" s="1">
-        <v>727356.65</v>
+        <v>468177.29</v>
       </c>
       <c r="I96" s="1">
-        <v>447419.8</v>
+        <v>68654.51</v>
       </c>
       <c r="J96" s="1">
-        <v>61.513124269916</v>
+        <v>14.664211927067</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>1174776.45</v>
+        <v>536831.8</v>
       </c>
       <c r="N96" s="1">
-        <v>1174776.45</v>
+        <v>536831.8</v>
       </c>
       <c r="O96" s="1">
-        <v>0.81</v>
+        <v>0.38</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B97" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C97" s="1">
-        <v>5169.0</v>
+        <v>2249.0</v>
       </c>
       <c r="D97" s="1">
-        <v>131.93</v>
+        <v>379.86</v>
       </c>
       <c r="E97" s="1">
-        <v>98.554954536661</v>
+        <v>309.12200088928</v>
       </c>
       <c r="F97" t="s">
         <v>11</v>
       </c>
       <c r="G97">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H97" s="1">
-        <v>434976.74</v>
+        <v>592757.28</v>
       </c>
       <c r="I97" s="1">
-        <v>146367.76</v>
+        <v>142634.94</v>
       </c>
       <c r="J97" s="1">
-        <v>33.64956020407</v>
+        <v>24.062958788123</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>581344.5</v>
+        <v>735392.22</v>
       </c>
       <c r="N97" s="1">
-        <v>581344.5</v>
+        <v>735392.22</v>
       </c>
       <c r="O97" s="1">
-        <v>0.4</v>
+        <v>0.53</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B98" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C98" s="1">
-        <v>15049.0</v>
+        <v>4514.0</v>
       </c>
       <c r="D98" s="1">
-        <v>63.93</v>
+        <v>323.39</v>
       </c>
       <c r="E98" s="1">
-        <v>84.136905442222</v>
+        <v>236.48547629597</v>
       </c>
       <c r="F98" t="s">
         <v>11</v>
       </c>
       <c r="G98">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H98" s="1">
-        <v>1072531.21</v>
+        <v>919193.85</v>
       </c>
       <c r="I98" s="1">
-        <v>-252376.43</v>
+        <v>337397.75</v>
       </c>
       <c r="J98" s="1">
-        <v>-23.530917109629</v>
+        <v>36.705831963519</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>820154.78</v>
+        <v>1256591.6</v>
       </c>
       <c r="N98" s="1">
-        <v>820154.78</v>
+        <v>1256591.6</v>
       </c>
       <c r="O98" s="1">
-        <v>0.56</v>
+        <v>0.9</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B99" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C99" s="1">
-        <v>8718.0</v>
+        <v>4178.0</v>
       </c>
       <c r="D99" s="1">
-        <v>82.23</v>
+        <v>322.77</v>
       </c>
       <c r="E99" s="1">
-        <v>80.722159899059</v>
+        <v>194.01785543322</v>
       </c>
       <c r="F99" t="s">
         <v>11</v>
       </c>
       <c r="G99">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H99" s="1">
-        <v>600870.09</v>
+        <v>727356.65</v>
       </c>
       <c r="I99" s="1">
-        <v>10255.73</v>
+        <v>433470.64</v>
       </c>
       <c r="J99" s="1">
-        <v>1.706813198174</v>
+        <v>59.595336070688</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>611125.82</v>
+        <v>1160827.29</v>
       </c>
       <c r="N99" s="1">
-        <v>611125.82</v>
+        <v>1160827.29</v>
       </c>
       <c r="O99" s="1">
-        <v>0.42</v>
+        <v>0.83</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>232</v>
       </c>
       <c r="B100" t="s">
         <v>233</v>
       </c>
       <c r="C100" s="1">
-        <v>4314.0</v>
+        <v>2333.0</v>
       </c>
       <c r="D100" s="1">
-        <v>217.34</v>
+        <v>322.77</v>
       </c>
       <c r="E100" s="1">
-        <v>185.86096893834</v>
+        <v>305.71913416202</v>
       </c>
       <c r="F100" t="s">
         <v>11</v>
       </c>
       <c r="G100">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H100" s="1">
-        <v>685537.12</v>
+        <v>609600.96</v>
       </c>
       <c r="I100" s="1">
-        <v>113750.86</v>
+        <v>38606.33</v>
       </c>
       <c r="J100" s="1">
-        <v>16.592954149587</v>
+        <v>6.3330494098959</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>799287.98</v>
+        <v>648207.29</v>
       </c>
       <c r="N100" s="1">
-        <v>799287.98</v>
+        <v>648207.29</v>
       </c>
       <c r="O100" s="1">
-        <v>0.55</v>
+        <v>0.46</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>234</v>
       </c>
       <c r="B101" t="s">
         <v>235</v>
       </c>
       <c r="C101" s="1">
-        <v>15458.0</v>
+        <v>4542.0</v>
       </c>
       <c r="D101" s="1">
-        <v>76.31</v>
+        <v>114.6</v>
       </c>
       <c r="E101" s="1">
-        <v>71.073113598137</v>
+        <v>98.554955966535</v>
       </c>
       <c r="F101" t="s">
         <v>11</v>
       </c>
       <c r="G101">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H101" s="1">
-        <v>937533.12</v>
+        <v>382214.04</v>
       </c>
       <c r="I101" s="1">
-        <v>68050.6</v>
+        <v>65847.59</v>
       </c>
       <c r="J101" s="1">
-        <v>7.2584742392887</v>
+        <v>17.227935949187</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>1005583.72</v>
+        <v>448061.63</v>
       </c>
       <c r="N101" s="1">
-        <v>1005583.72</v>
+        <v>448061.63</v>
       </c>
       <c r="O101" s="1">
-        <v>0.69</v>
+        <v>0.32</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>236</v>
       </c>
       <c r="B102" t="s">
         <v>237</v>
       </c>
       <c r="C102" s="1">
-        <v>2181.0</v>
+        <v>13222.0</v>
       </c>
       <c r="D102" s="1">
-        <v>164.06</v>
+        <v>72.6</v>
       </c>
       <c r="E102" s="1">
-        <v>194.41941311325</v>
+        <v>84.13690515807</v>
       </c>
       <c r="F102" t="s">
         <v>11</v>
       </c>
       <c r="G102">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H102" s="1">
-        <v>359072.53</v>
+        <v>942322.26</v>
       </c>
       <c r="I102" s="1">
-        <v>-54043.03</v>
+        <v>-116018.4</v>
       </c>
       <c r="J102" s="1">
-        <v>-15.050728052073</v>
+        <v>-12.311966396719</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>305029.5</v>
+        <v>826303.86</v>
       </c>
       <c r="N102" s="1">
-        <v>305029.5</v>
+        <v>826303.86</v>
       </c>
       <c r="O102" s="1">
-        <v>0.21</v>
+        <v>0.59</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>238</v>
       </c>
       <c r="B103" t="s">
         <v>239</v>
       </c>
       <c r="C103" s="1">
-        <v>44844983.93</v>
+        <v>7659.0</v>
       </c>
       <c r="D103" s="1">
-        <v>1.1744</v>
+        <v>77.17</v>
       </c>
       <c r="E103" s="1">
-        <v>0.0</v>
+        <v>80.722159550855</v>
       </c>
       <c r="F103" t="s">
         <v>11</v>
       </c>
       <c r="G103">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H103" s="1">
-        <v>0.0</v>
+        <v>527880.71</v>
       </c>
       <c r="I103" s="1">
-        <v>-70063.59</v>
+        <v>-19104.75</v>
       </c>
       <c r="J103" s="1">
+        <v>-3.6191415291534</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>508775.96</v>
+      </c>
+      <c r="N103" s="1">
+        <v>508775.96</v>
+      </c>
+      <c r="O103" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="P103">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:16">
+      <c r="A104" t="s">
+        <v>240</v>
+      </c>
+      <c r="B104" t="s">
+        <v>241</v>
+      </c>
+      <c r="C104" s="1">
+        <v>3790.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>197.36</v>
+      </c>
+      <c r="E104" s="1">
+        <v>185.86096833773</v>
+      </c>
+      <c r="F104" t="s">
+        <v>11</v>
+      </c>
+      <c r="G104">
+        <v>1.16</v>
+      </c>
+      <c r="H104" s="1">
+        <v>602268.36</v>
+      </c>
+      <c r="I104" s="1">
+        <v>41610.78</v>
+      </c>
+      <c r="J104" s="1">
+        <v>6.9090097975593</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>643879.14</v>
+      </c>
+      <c r="N104" s="1">
+        <v>643879.14</v>
+      </c>
+      <c r="O104" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="P104">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:16">
+      <c r="A105" t="s">
+        <v>242</v>
+      </c>
+      <c r="B105" t="s">
+        <v>243</v>
+      </c>
+      <c r="C105" s="1">
+        <v>13581.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>70.04</v>
+      </c>
+      <c r="E105" s="1">
+        <v>71.073113172815</v>
+      </c>
+      <c r="F105" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105">
+        <v>1.16</v>
+      </c>
+      <c r="H105" s="1">
+        <v>823692.42</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-4880.99</v>
+      </c>
+      <c r="J105" s="1">
+        <v>-0.59257434953693</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105">
+        <v>0.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>818811.43</v>
+      </c>
+      <c r="N105" s="1">
+        <v>818811.43</v>
+      </c>
+      <c r="O105" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="P105">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:16">
+      <c r="A106" t="s">
+        <v>244</v>
+      </c>
+      <c r="B106" t="s">
+        <v>245</v>
+      </c>
+      <c r="C106" s="1">
+        <v>1916.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>158.16</v>
+      </c>
+      <c r="E106" s="1">
+        <v>194.41941022964</v>
+      </c>
+      <c r="F106" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106">
+        <v>1.16</v>
+      </c>
+      <c r="H106" s="1">
+        <v>315443.81</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-54589.41</v>
+      </c>
+      <c r="J106" s="1">
+        <v>-17.30558922681</v>
+      </c>
+      <c r="K106">
+        <v>0.2</v>
+      </c>
+      <c r="L106">
+        <v>390.28</v>
+      </c>
+      <c r="M106" s="1">
+        <v>260854.4</v>
+      </c>
+      <c r="N106" s="1">
+        <v>261244.68</v>
+      </c>
+      <c r="O106" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="P106">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:16">
+      <c r="A107" t="s">
+        <v>246</v>
+      </c>
+      <c r="B107" t="s">
+        <v>247</v>
+      </c>
+      <c r="C107" s="1">
+        <v>47874221.57</v>
+      </c>
+      <c r="D107" s="1">
+        <v>1.1631</v>
+      </c>
+      <c r="E107" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F107" t="s">
+        <v>11</v>
+      </c>
+      <c r="G107">
+        <v>1.16</v>
+      </c>
+      <c r="H107" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-117441.21</v>
+      </c>
+      <c r="J107" s="1">
         <v>0</v>
       </c>
-      <c r="K103">
-[...14 lines deleted...]
-      <c r="P103">
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107">
+        <v>0.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>-117441.21</v>
+      </c>
+      <c r="N107" s="1">
+        <v>-117441.21</v>
+      </c>
+      <c r="O107" s="1">
+        <v>-0.08</v>
+      </c>
+      <c r="P107">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>