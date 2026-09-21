--- v5 (2026-09-01)
+++ v6 (2026-09-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="257">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -169,497 +169,515 @@
   <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
     <t>US0320951017</t>
   </si>
   <si>
     <t>AMPHENOL CORP CLASS A</t>
   </si>
   <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC</t>
   </si>
   <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
-    <t>9 814.63</t>
-[...1 lines deleted...]
-  <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
-    <t>1 118.72</t>
-[...1 lines deleted...]
-  <si>
     <t>US0404132054</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
     <t>US05722G1004</t>
   </si>
   <si>
     <t>BAKER HUGHES CLASS A</t>
   </si>
   <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
+    <t>6 512.91</t>
+  </si>
+  <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
+    <t>4 015.88</t>
+  </si>
+  <si>
     <t>US0970231058</t>
   </si>
   <si>
     <t>BOEING</t>
   </si>
   <si>
     <t>US09857L1089</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC</t>
   </si>
   <si>
+    <t>1 670.41</t>
+  </si>
+  <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
+    <t>US17275R1023</t>
+  </si>
+  <si>
+    <t>CISCO SYSTEMS INC</t>
+  </si>
+  <si>
     <t>US1729674242</t>
   </si>
   <si>
     <t>CITIGROUP INC</t>
   </si>
   <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
+    <t>2 857.28</t>
+  </si>
+  <si>
     <t>US19247G1076</t>
   </si>
   <si>
     <t>COHERENT CORP</t>
   </si>
   <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION ENERGY CORP</t>
   </si>
   <si>
-    <t>1 203.76</t>
-[...1 lines deleted...]
-  <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
-    <t>KYG254571055</t>
-[...4 lines deleted...]
-  <si>
     <t>US22788C1053</t>
   </si>
   <si>
     <t>CROWDSTRIKE HOLDINGS INC CLASS A</t>
   </si>
   <si>
     <t>US23804L1035</t>
   </si>
   <si>
     <t>DATADOG INC CLASS A</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
+    <t>3 174.80</t>
+  </si>
+  <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
-    <t>1 657.07</t>
+    <t>1 675.96</t>
   </si>
   <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
-    <t>3 443.17</t>
-[...1 lines deleted...]
-  <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
-    <t>2 875.71</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
+    <t>4 233.28</t>
+  </si>
+  <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
-    <t>1 979.42</t>
+    <t>2 002.00</t>
   </si>
   <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
-    <t>1 608.61</t>
-[...1 lines deleted...]
-  <si>
     <t>US4581401001</t>
   </si>
   <si>
     <t>INTEL CORPORATION CORP</t>
   </si>
   <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
+    <t>2 514.29</t>
+  </si>
+  <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
+    <t>US5128073062</t>
+  </si>
+  <si>
+    <t>LAM RESEARCH CORP</t>
+  </si>
+  <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
+    <t>6 426.06</t>
+  </si>
+  <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
+    <t>2 308.48</t>
+  </si>
+  <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
-    <t>9 946.78</t>
-[...1 lines deleted...]
-  <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
     <t>US6516391066</t>
   </si>
   <si>
     <t>NEWMONT</t>
   </si>
   <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
+    <t>5 261.58</t>
+  </si>
+  <si>
+    <t>4 686.11</t>
+  </si>
+  <si>
     <t>US6792951054</t>
   </si>
   <si>
     <t>OKTA INC CLASS A</t>
   </si>
   <si>
     <t>CH1134540470</t>
   </si>
   <si>
     <t>ON HOLDING AG CLASS A</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
     <t>US69608A1088</t>
   </si>
   <si>
     <t>PALANTIR TECHNOLOGIES INC CLASS A</t>
   </si>
   <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
-    <t>2 318.67</t>
-[...1 lines deleted...]
-  <si>
     <t>US7185461040</t>
   </si>
   <si>
     <t>PHILLIPS</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
+    <t>4 509.26</t>
+  </si>
+  <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
+    <t>2 338.87</t>
+  </si>
+  <si>
     <t>US7707001027</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC CLASS A</t>
   </si>
   <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
-    <t>2 305.37</t>
-[...1 lines deleted...]
-  <si>
     <t>US80004C2008</t>
   </si>
   <si>
     <t>SANDISK CORP</t>
   </si>
   <si>
     <t>IE00BKVD2N49</t>
   </si>
   <si>
     <t>SEAGATE TECHNOLOGY HOLDINGS PLC</t>
   </si>
   <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC</t>
   </si>
   <si>
     <t>US8636671013</t>
@@ -688,117 +706,126 @@
   <si>
     <t>US8825081040</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENT INC</t>
   </si>
   <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
+    <t>2 465.95</t>
+  </si>
+  <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS INC</t>
   </si>
   <si>
     <t>US91324P1021</t>
   </si>
   <si>
     <t>UNITEDHEALTH GROUP INC</t>
   </si>
   <si>
+    <t>3 032.81</t>
+  </si>
+  <si>
     <t>US92537N1081</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CLASS A</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC CLASS A</t>
   </si>
   <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
     <t>US94419L1017</t>
   </si>
   <si>
     <t>WAYFAIR INC CLASS A</t>
   </si>
   <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
     <t>US9694571004</t>
   </si>
   <si>
     <t>WILLIAMS INC</t>
   </si>
   <si>
+    <t>4 145.02</t>
+  </si>
+  <si>
     <t>US9741551033</t>
   </si>
   <si>
     <t>WINGSTOP INC</t>
   </si>
   <si>
-    <t>EUR-00011161</t>
+    <t>USD-00011554</t>
   </si>
   <si>
     <t>EUR/USD 2026-06-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1110,5677 +1137,5727 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:Z8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C8" sqref="C8"/>
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>94377.71</v>
+      </c>
+      <c r="C2">
+        <v>227.51</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>21471615.43</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>21471615.43</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...8 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>2732.69</v>
+      </c>
+      <c r="C3">
+        <v>270.92</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3">
+        <v>740343.61</v>
+      </c>
+      <c r="F3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3">
+        <v>644561.74</v>
+      </c>
+      <c r="H3" t="s">
         <v>8</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="Z3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="1">
+        <v>32046.7</v>
+      </c>
+      <c r="C4">
+        <v>299.63</v>
+      </c>
+      <c r="D4" t="s">
         <v>8</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="E4">
+        <v>9602309.03</v>
+      </c>
+      <c r="F4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="I3" t="s">
+      <c r="G4">
+        <v>9602309.03</v>
+      </c>
+      <c r="H4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="Z4" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
-[...8 lines deleted...]
-      <c r="E4" t="s">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="1">
+        <v>192337.0</v>
+      </c>
+      <c r="C5">
+        <v>354.45</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5">
+        <v>68173457.78</v>
+      </c>
+      <c r="F5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5">
+        <v>59353524.11</v>
+      </c>
+      <c r="H5" t="s">
         <v>8</v>
       </c>
-      <c r="F4">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="Z5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="1">
+        <v>276291.0</v>
+      </c>
+      <c r="C6">
+        <v>150.3</v>
+      </c>
+      <c r="D6" t="s">
         <v>8</v>
       </c>
-      <c r="H4">
-[...2 lines deleted...]
-      <c r="I4" t="s">
+      <c r="E6">
+        <v>41525188.83</v>
+      </c>
+      <c r="F6" t="s">
         <v>8</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="I5" t="s">
+      <c r="G6">
+        <v>41525188.83</v>
+      </c>
+      <c r="H6" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" t="s">
+      <c r="Z6" t="s">
         <v>16</v>
       </c>
-      <c r="B6" t="s">
-[...8 lines deleted...]
-      <c r="E6" t="s">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="C7">
+        <v>122.72</v>
+      </c>
+      <c r="D7" t="s">
         <v>8</v>
       </c>
-      <c r="F6">
-[...2 lines deleted...]
-      <c r="G6" t="s">
+      <c r="E7">
+        <v>12271.79</v>
+      </c>
+      <c r="F7" t="s">
         <v>8</v>
       </c>
-      <c r="H6">
-[...2 lines deleted...]
-      <c r="I6" t="s">
+      <c r="G7">
+        <v>12271.79</v>
+      </c>
+      <c r="H7" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" t="s">
+      <c r="Z7" t="s">
         <v>18</v>
       </c>
-      <c r="B7" t="s">
-[...8 lines deleted...]
-      <c r="E7" t="s">
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="1">
+        <v>10760.0</v>
+      </c>
+      <c r="C8">
+        <v>111.52</v>
+      </c>
+      <c r="D8" t="s">
         <v>8</v>
       </c>
-      <c r="F7">
-[...2 lines deleted...]
-      <c r="G7" t="s">
+      <c r="E8">
+        <v>1199970.59</v>
+      </c>
+      <c r="F8" t="s">
         <v>8</v>
       </c>
-      <c r="H7">
-[...2 lines deleted...]
-      <c r="I7" t="s">
+      <c r="G8">
+        <v>1199970.59</v>
+      </c>
+      <c r="H8" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" t="s">
+      <c r="Z8" t="s">
         <v>20</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P107"/>
+  <dimension ref="A1:Z108"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O107" sqref="O107"/>
+      <selection activeCell="N108" sqref="N108"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1" t="s">
+        <v>28</v>
+      </c>
+      <c r="H1" t="s">
+        <v>29</v>
+      </c>
+      <c r="I1" t="s">
+        <v>30</v>
+      </c>
+      <c r="J1" t="s">
+        <v>31</v>
+      </c>
+      <c r="K1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L1" t="s">
+        <v>33</v>
+      </c>
+      <c r="M1" t="s">
+        <v>34</v>
+      </c>
+      <c r="N1" t="s">
+        <v>35</v>
+      </c>
+      <c r="O1" t="s">
+        <v>36</v>
+      </c>
+      <c r="Z1" t="s">
         <v>22</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2" s="1">
+        <v>7499.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>216.49</v>
+      </c>
+      <c r="D2" s="1">
+        <v>207.40586744899</v>
+      </c>
+      <c r="E2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F2">
+        <v>1.15</v>
+      </c>
+      <c r="G2" s="1">
+        <v>1330128.98</v>
+      </c>
+      <c r="H2" s="1">
+        <v>83294.76</v>
+      </c>
+      <c r="I2" s="1">
+        <v>6.2621566218338</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>1413423.74</v>
+      </c>
+      <c r="M2" s="1">
+        <v>1413423.74</v>
+      </c>
+      <c r="N2" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>37</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B3" s="1">
+        <v>5348.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>537.37</v>
+      </c>
+      <c r="D3" s="1">
+        <v>236.10999439043</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3">
+        <v>1.15</v>
+      </c>
+      <c r="G3" s="1">
+        <v>1083094.26</v>
+      </c>
+      <c r="H3" s="1">
+        <v>1418955.85</v>
+      </c>
+      <c r="I3" s="1">
+        <v>131.00945156888</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>2502050.11</v>
+      </c>
+      <c r="M3" s="1">
+        <v>2502050.11</v>
+      </c>
+      <c r="N3" s="1">
+        <v>1.87</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>39</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" s="1">
+        <v>26407.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>368.03</v>
+      </c>
+      <c r="D4" s="1">
+        <v>188.67867194305</v>
+      </c>
+      <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4">
+        <v>1.15</v>
+      </c>
+      <c r="G4" s="1">
+        <v>4258152.22</v>
+      </c>
+      <c r="H4" s="1">
+        <v>4203077.29</v>
+      </c>
+      <c r="I4" s="1">
+        <v>98.706600253948</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>8461229.51</v>
+      </c>
+      <c r="M4" s="1">
+        <v>8461229.51</v>
+      </c>
+      <c r="N4" s="1">
+        <v>6.32</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>41</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="1">
+        <v>4751.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>338.0</v>
+      </c>
+      <c r="D5" s="1">
+        <v>329.61852452115</v>
+      </c>
+      <c r="E5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5">
+        <v>1.15</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1342357.92</v>
+      </c>
+      <c r="H5" s="1">
+        <v>55724.96</v>
+      </c>
+      <c r="I5" s="1">
+        <v>4.1512743486476</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>1398082.88</v>
+      </c>
+      <c r="M5" s="1">
+        <v>1398082.88</v>
+      </c>
+      <c r="N5" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>43</v>
       </c>
-      <c r="B5" t="s">
-[...38 lines deleted...]
-      <c r="O5" s="1">
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" s="1">
+        <v>8228.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>163.96</v>
+      </c>
+      <c r="D6" s="1">
+        <v>148.40257292173</v>
+      </c>
+      <c r="E6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6">
+        <v>1.15</v>
+      </c>
+      <c r="G6" s="1">
+        <v>1049577.21</v>
+      </c>
+      <c r="H6" s="1">
+        <v>124950.81</v>
+      </c>
+      <c r="I6" s="1">
+        <v>11.904870724089</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>1174528.02</v>
+      </c>
+      <c r="M6" s="1">
+        <v>1174528.02</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B7" s="1">
+        <v>3004.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>434.46</v>
+      </c>
+      <c r="D7" s="1">
+        <v>332.2921138482</v>
+      </c>
+      <c r="E7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7">
+        <v>1.15</v>
+      </c>
+      <c r="G7" s="1">
+        <v>849462.99</v>
+      </c>
+      <c r="H7" s="1">
+        <v>286805.37</v>
+      </c>
+      <c r="I7" s="1">
+        <v>33.763138992083</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1136268.36</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1136268.36</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="1">
+        <v>9376.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>90.87</v>
+      </c>
+      <c r="D8" s="1">
+        <v>101.28771331058</v>
+      </c>
+      <c r="E8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8">
+        <v>1.15</v>
+      </c>
+      <c r="G8" s="1">
+        <v>809931.37</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-68161.28</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-8.4156858870647</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>741770.09</v>
+      </c>
+      <c r="M8" s="1">
+        <v>741770.09</v>
+      </c>
+      <c r="N8" s="1">
         <v>0.55</v>
       </c>
-      <c r="P5">
-[...104 lines deleted...]
-      <c r="A8" t="s">
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>49</v>
       </c>
-      <c r="B8" t="s">
-[...45 lines deleted...]
-    <row r="9" spans="1:16">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>52</v>
       </c>
-      <c r="B9" t="s">
-        <v>53</v>
+      <c r="B9" s="1">
+        <v>34515.0</v>
       </c>
       <c r="C9" s="1">
-        <v>36184.0</v>
+        <v>298.01</v>
       </c>
       <c r="D9" s="1">
-        <v>306.31</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>212.4826640591</v>
+      </c>
+      <c r="E9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9">
+        <v>1.15</v>
+      </c>
+      <c r="G9" s="1">
+        <v>6261461.4</v>
       </c>
       <c r="H9" s="1">
-        <v>6564239.3</v>
+        <v>2693627.54</v>
       </c>
       <c r="I9" s="1">
-        <v>2976538.04</v>
-[...2 lines deleted...]
-        <v>45.34475213297</v>
+        <v>43.019151088275</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
-      <c r="L9">
-        <v>0.0</v>
+      <c r="L9" s="1">
+        <v>8955088.94</v>
       </c>
       <c r="M9" s="1">
-        <v>9540777.34</v>
+        <v>8955088.94</v>
       </c>
       <c r="N9" s="1">
-        <v>9540777.34</v>
-[...8 lines deleted...]
-    <row r="10" spans="1:16">
+        <v>6.69</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>54</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1">
+        <v>3159.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>617.11</v>
+      </c>
+      <c r="D10" s="1">
+        <v>331.96987337765</v>
+      </c>
+      <c r="E10" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10">
+        <v>1.15</v>
+      </c>
+      <c r="G10" s="1">
+        <v>900237.95</v>
+      </c>
+      <c r="H10" s="1">
+        <v>797002.6</v>
+      </c>
+      <c r="I10" s="1">
+        <v>88.532437451676</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1697240.55</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1697240.55</v>
+      </c>
+      <c r="N10" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" s="1">
+        <v>6022.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>169.67</v>
+      </c>
+      <c r="D11" s="1">
+        <v>130.2899701096</v>
+      </c>
+      <c r="E11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11">
+        <v>1.15</v>
+      </c>
+      <c r="G11" s="1">
+        <v>672474.39</v>
+      </c>
+      <c r="H11" s="1">
+        <v>217089.2</v>
+      </c>
+      <c r="I11" s="1">
+        <v>32.282151295011</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>889563.59</v>
+      </c>
+      <c r="M11" s="1">
+        <v>889563.59</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>55</v>
       </c>
-      <c r="C10" s="1">
-[...43 lines deleted...]
-      <c r="A11" t="s">
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" s="1">
+        <v>21356.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>58.41</v>
+      </c>
+      <c r="D12" s="1">
+        <v>48.933124648811</v>
+      </c>
+      <c r="E12" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12">
+        <v>1.15</v>
+      </c>
+      <c r="G12" s="1">
+        <v>893675.15</v>
+      </c>
+      <c r="H12" s="1">
+        <v>192346.06</v>
+      </c>
+      <c r="I12" s="1">
+        <v>21.52303999949</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>1086021.21</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1086021.21</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
         <v>57</v>
       </c>
-      <c r="B11" t="s">
-[...46 lines deleted...]
-      <c r="A12" t="s">
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="1">
+        <v>36406.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>56.2</v>
+      </c>
+      <c r="D13" s="1">
+        <v>50.156161347031</v>
+      </c>
+      <c r="E13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13">
+        <v>1.15</v>
+      </c>
+      <c r="G13" s="1">
+        <v>1559310.43</v>
+      </c>
+      <c r="H13" s="1">
+        <v>222003.52</v>
+      </c>
+      <c r="I13" s="1">
+        <v>14.237288209507</v>
+      </c>
+      <c r="J13">
+        <v>0.18</v>
+      </c>
+      <c r="K13" t="s">
+        <v>61</v>
+      </c>
+      <c r="L13" s="1">
+        <v>1781313.95</v>
+      </c>
+      <c r="M13" s="1">
+        <v>1787826.86</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
         <v>59</v>
       </c>
-      <c r="B12" t="s">
-[...95 lines deleted...]
-    <row r="14" spans="1:16">
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>63</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1">
+        <v>1097.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>1050.09</v>
+      </c>
+      <c r="D14" s="1">
+        <v>1049.9053236099</v>
+      </c>
+      <c r="E14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14">
+        <v>1.15</v>
+      </c>
+      <c r="G14" s="1">
+        <v>983344.68</v>
+      </c>
+      <c r="H14" s="1">
+        <v>19570.81</v>
+      </c>
+      <c r="I14" s="1">
+        <v>1.9902288991892</v>
+      </c>
+      <c r="J14">
+        <v>3.66</v>
+      </c>
+      <c r="K14" t="s">
         <v>64</v>
       </c>
-      <c r="C14" s="1">
-[...27 lines deleted...]
-        <v>0.0</v>
+      <c r="L14" s="1">
+        <v>1002915.49</v>
       </c>
       <c r="M14" s="1">
-        <v>1010449.77</v>
+        <v>1006931.37</v>
       </c>
       <c r="N14" s="1">
-        <v>1010449.77</v>
-[...8 lines deleted...]
-    <row r="15" spans="1:16">
+        <v>0.75</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" s="1">
+        <v>5956.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>222.72</v>
+      </c>
+      <c r="D15" s="1">
+        <v>223.90182672935</v>
+      </c>
+      <c r="E15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15">
+        <v>1.15</v>
+      </c>
+      <c r="G15" s="1">
+        <v>1134212.97</v>
+      </c>
+      <c r="H15" s="1">
+        <v>20688.93</v>
+      </c>
+      <c r="I15" s="1">
+        <v>1.824078065339</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>1154901.9</v>
+      </c>
+      <c r="M15" s="1">
+        <v>1154901.9</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
         <v>65</v>
       </c>
-      <c r="B15" t="s">
-[...38 lines deleted...]
-      <c r="O15" s="1">
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" s="1">
+        <v>6225.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>171.78</v>
+      </c>
+      <c r="D16" s="1">
+        <v>172.6541124498</v>
+      </c>
+      <c r="E16" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16">
+        <v>1.15</v>
+      </c>
+      <c r="G16" s="1">
+        <v>912602.41</v>
+      </c>
+      <c r="H16" s="1">
+        <v>18383.57</v>
+      </c>
+      <c r="I16" s="1">
+        <v>2.0144117305147</v>
+      </c>
+      <c r="J16">
+        <v>0.27</v>
+      </c>
+      <c r="K16" t="s">
+        <v>69</v>
+      </c>
+      <c r="L16" s="1">
+        <v>930985.98</v>
+      </c>
+      <c r="M16" s="1">
+        <v>932656.39</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" s="1">
+        <v>22197.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>45.29</v>
+      </c>
+      <c r="D17" s="1">
+        <v>85.907039690048</v>
+      </c>
+      <c r="E17" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17">
+        <v>1.15</v>
+      </c>
+      <c r="G17" s="1">
+        <v>1637397.8</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-762156.52</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-46.546814708069</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>875241.28</v>
+      </c>
+      <c r="M17" s="1">
+        <v>875241.28</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>73</v>
+      </c>
+      <c r="B18" s="1">
+        <v>12834.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>411.35</v>
+      </c>
+      <c r="D18" s="1">
+        <v>194.64047685835</v>
+      </c>
+      <c r="E18" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18">
+        <v>1.15</v>
+      </c>
+      <c r="G18" s="1">
+        <v>2203798.04</v>
+      </c>
+      <c r="H18" s="1">
+        <v>2392463.41</v>
+      </c>
+      <c r="I18" s="1">
+        <v>108.56091922107</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>4596261.45</v>
+      </c>
+      <c r="M18" s="1">
+        <v>4596261.45</v>
+      </c>
+      <c r="N18" s="1">
+        <v>3.43</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>73</v>
+      </c>
+      <c r="B19" s="1">
+        <v>143.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>411.35</v>
+      </c>
+      <c r="D19" s="1">
+        <v>445.40440559441</v>
+      </c>
+      <c r="E19" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19">
+        <v>1.15</v>
+      </c>
+      <c r="G19" s="1">
+        <v>54677.09</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-3464.27</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-6.3358712030944</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>51212.82</v>
+      </c>
+      <c r="M19" s="1">
+        <v>51212.82</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" s="1">
+        <v>8459.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>201.53</v>
+      </c>
+      <c r="D20" s="1">
+        <v>211.82877763329</v>
+      </c>
+      <c r="E20" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20">
+        <v>1.15</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1525833.19</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-41641.77</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-2.7291168047013</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1484191.42</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1484191.42</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>77</v>
+      </c>
+      <c r="B21" s="1">
+        <v>1078.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>985.82</v>
+      </c>
+      <c r="D21" s="1">
+        <v>403.1339703154</v>
+      </c>
+      <c r="E21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F21">
+        <v>1.15</v>
+      </c>
+      <c r="G21" s="1">
+        <v>371145.27</v>
+      </c>
+      <c r="H21" s="1">
+        <v>554080.19</v>
+      </c>
+      <c r="I21" s="1">
+        <v>149.28930388901</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>925225.46</v>
+      </c>
+      <c r="M21" s="1">
+        <v>925225.46</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>79</v>
+      </c>
+      <c r="B22" s="1">
+        <v>25772.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>30.8</v>
+      </c>
+      <c r="D22" s="1">
+        <v>36.710333695483</v>
+      </c>
+      <c r="E22" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22">
+        <v>1.15</v>
+      </c>
+      <c r="G22" s="1">
+        <v>813333.53</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-122250.82</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-15.030834890085</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>691082.71</v>
+      </c>
+      <c r="M22" s="1">
+        <v>691082.71</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>81</v>
+      </c>
+      <c r="B23" s="1">
+        <v>9514.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>119.54</v>
+      </c>
+      <c r="D23" s="1">
+        <v>121.11661656506</v>
+      </c>
+      <c r="E23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23">
+        <v>1.15</v>
+      </c>
+      <c r="G23" s="1">
+        <v>992723.23</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-2558.19</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-0.25769418128757</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>990165.04</v>
+      </c>
+      <c r="M23" s="1">
+        <v>990165.04</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B24" s="1">
+        <v>4092.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>143.06</v>
+      </c>
+      <c r="D24" s="1">
+        <v>124.91074780059</v>
+      </c>
+      <c r="E24" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24">
+        <v>1.15</v>
+      </c>
+      <c r="G24" s="1">
+        <v>435805.75</v>
+      </c>
+      <c r="H24" s="1">
+        <v>73859.51</v>
+      </c>
+      <c r="I24" s="1">
+        <v>16.947805300871</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>509665.26</v>
+      </c>
+      <c r="M24" s="1">
+        <v>509665.26</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>85</v>
+      </c>
+      <c r="B25" s="1">
+        <v>8846.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>79.39</v>
+      </c>
+      <c r="D25" s="1">
+        <v>69.851081844902</v>
+      </c>
+      <c r="E25" t="s">
+        <v>11</v>
+      </c>
+      <c r="F25">
+        <v>1.15</v>
+      </c>
+      <c r="G25" s="1">
+        <v>529495.73</v>
+      </c>
+      <c r="H25" s="1">
+        <v>81930.3</v>
+      </c>
+      <c r="I25" s="1">
+        <v>15.473269255637</v>
+      </c>
+      <c r="J25">
+        <v>0.32</v>
+      </c>
+      <c r="K25" t="s">
+        <v>86</v>
+      </c>
+      <c r="L25" s="1">
+        <v>611426.03</v>
+      </c>
+      <c r="M25" s="1">
+        <v>614283.31</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>88</v>
+      </c>
+      <c r="B26" s="1">
+        <v>1043.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>389.57</v>
+      </c>
+      <c r="D26" s="1">
+        <v>160.9592042186</v>
+      </c>
+      <c r="E26" t="s">
+        <v>11</v>
+      </c>
+      <c r="F26">
+        <v>1.15</v>
+      </c>
+      <c r="G26" s="1">
+        <v>145609.94</v>
+      </c>
+      <c r="H26" s="1">
+        <v>208143.77</v>
+      </c>
+      <c r="I26" s="1">
+        <v>142.94612716687</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>353753.71</v>
+      </c>
+      <c r="M26" s="1">
+        <v>353753.71</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>90</v>
+      </c>
+      <c r="B27" s="1">
+        <v>3964.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>274.06</v>
+      </c>
+      <c r="D27" s="1">
+        <v>287.6237764884</v>
+      </c>
+      <c r="E27" t="s">
+        <v>11</v>
+      </c>
+      <c r="F27">
+        <v>1.15</v>
+      </c>
+      <c r="G27" s="1">
+        <v>968621.36</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-22797.02</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-2.3535533017773</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>945824.34</v>
+      </c>
+      <c r="M27" s="1">
+        <v>945824.34</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>92</v>
+      </c>
+      <c r="B28" s="1">
+        <v>1047.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>951.45</v>
+      </c>
+      <c r="D28" s="1">
+        <v>983.84093600764</v>
+      </c>
+      <c r="E28" t="s">
+        <v>11</v>
+      </c>
+      <c r="F28">
+        <v>1.15</v>
+      </c>
+      <c r="G28" s="1">
+        <v>879447.76</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-12158.76</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-1.382544882484</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>867289.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>867289.0</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>94</v>
+      </c>
+      <c r="B29" s="1">
+        <v>604.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>684.86</v>
+      </c>
+      <c r="D29" s="1">
+        <v>397.23864238411</v>
+      </c>
+      <c r="E29" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29">
+        <v>1.15</v>
+      </c>
+      <c r="G29" s="1">
+        <v>203177.36</v>
+      </c>
+      <c r="H29" s="1">
+        <v>156961.45</v>
+      </c>
+      <c r="I29" s="1">
+        <v>77.253415439594</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>360138.81</v>
+      </c>
+      <c r="M29" s="1">
+        <v>360138.81</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>96</v>
+      </c>
+      <c r="B30" s="1">
+        <v>4251.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>223.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>118.49285344625</v>
+      </c>
+      <c r="E30" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30">
+        <v>1.15</v>
+      </c>
+      <c r="G30" s="1">
+        <v>424653.72</v>
+      </c>
+      <c r="H30" s="1">
+        <v>400675.38</v>
+      </c>
+      <c r="I30" s="1">
+        <v>94.353436960354</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>825329.1</v>
+      </c>
+      <c r="M30" s="1">
+        <v>825329.1</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>98</v>
+      </c>
+      <c r="B31" s="1">
+        <v>1917.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>589.24</v>
+      </c>
+      <c r="D31" s="1">
+        <v>515.45562858633</v>
+      </c>
+      <c r="E31" t="s">
+        <v>11</v>
+      </c>
+      <c r="F31">
+        <v>1.15</v>
+      </c>
+      <c r="G31" s="1">
+        <v>849880.36</v>
+      </c>
+      <c r="H31" s="1">
+        <v>133554.33</v>
+      </c>
+      <c r="I31" s="1">
+        <v>15.714485977768</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>983434.69</v>
+      </c>
+      <c r="M31" s="1">
+        <v>983434.69</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>100</v>
+      </c>
+      <c r="B32" s="1">
+        <v>4270.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>188.15</v>
+      </c>
+      <c r="D32" s="1">
+        <v>172.77700468384</v>
+      </c>
+      <c r="E32" t="s">
+        <v>11</v>
+      </c>
+      <c r="F32">
+        <v>1.15</v>
+      </c>
+      <c r="G32" s="1">
+        <v>629452.17</v>
+      </c>
+      <c r="H32" s="1">
+        <v>70008.48</v>
+      </c>
+      <c r="I32" s="1">
+        <v>11.122128628137</v>
+      </c>
+      <c r="J32">
+        <v>0.74</v>
+      </c>
+      <c r="K32" t="s">
+        <v>101</v>
+      </c>
+      <c r="L32" s="1">
+        <v>699460.65</v>
+      </c>
+      <c r="M32" s="1">
+        <v>702635.45</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>103</v>
+      </c>
+      <c r="B33" s="1">
+        <v>3026.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>421.77</v>
+      </c>
+      <c r="D33" s="1">
+        <v>358.96100793126</v>
+      </c>
+      <c r="E33" t="s">
+        <v>11</v>
+      </c>
+      <c r="F33">
+        <v>1.15</v>
+      </c>
+      <c r="G33" s="1">
+        <v>927046.27</v>
+      </c>
+      <c r="H33" s="1">
+        <v>184111.68</v>
+      </c>
+      <c r="I33" s="1">
+        <v>19.860031366072</v>
+      </c>
+      <c r="J33">
+        <v>0.55</v>
+      </c>
+      <c r="K33" t="s">
+        <v>104</v>
+      </c>
+      <c r="L33" s="1">
+        <v>1111157.95</v>
+      </c>
+      <c r="M33" s="1">
+        <v>1112833.91</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>106</v>
+      </c>
+      <c r="B34" s="1">
+        <v>14627.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>87.36</v>
+      </c>
+      <c r="D34" s="1">
+        <v>77.917093730772</v>
+      </c>
+      <c r="E34" t="s">
+        <v>11</v>
+      </c>
+      <c r="F34">
+        <v>1.15</v>
+      </c>
+      <c r="G34" s="1">
+        <v>972409.2</v>
+      </c>
+      <c r="H34" s="1">
+        <v>140088.38</v>
+      </c>
+      <c r="I34" s="1">
+        <v>14.406319890844</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>1112497.58</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1112497.58</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>108</v>
+      </c>
+      <c r="B35" s="1">
+        <v>2570.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>1098.57</v>
+      </c>
+      <c r="D35" s="1">
+        <v>593.83701945525</v>
+      </c>
+      <c r="E35" t="s">
+        <v>11</v>
+      </c>
+      <c r="F35">
+        <v>1.15</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1393519.02</v>
+      </c>
+      <c r="H35" s="1">
+        <v>1064538.53</v>
+      </c>
+      <c r="I35" s="1">
+        <v>76.392106223279</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>2458057.55</v>
+      </c>
+      <c r="M35" s="1">
+        <v>2458057.55</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.84</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>108</v>
+      </c>
+      <c r="B36" s="1">
+        <v>19.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>1098.57</v>
+      </c>
+      <c r="D36" s="1">
+        <v>945.38736842105</v>
+      </c>
+      <c r="E36" t="s">
+        <v>11</v>
+      </c>
+      <c r="F36">
+        <v>1.15</v>
+      </c>
+      <c r="G36" s="1">
+        <v>15431.11</v>
+      </c>
+      <c r="H36" s="1">
+        <v>2741.3</v>
+      </c>
+      <c r="I36" s="1">
+        <v>17.764762223845</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>18172.41</v>
+      </c>
+      <c r="M36" s="1">
+        <v>18172.41</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>110</v>
+      </c>
+      <c r="B37" s="1">
+        <v>7279.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>150.66</v>
+      </c>
+      <c r="D37" s="1">
+        <v>141.98567935156</v>
+      </c>
+      <c r="E37" t="s">
+        <v>11</v>
+      </c>
+      <c r="F37">
+        <v>1.15</v>
+      </c>
+      <c r="G37" s="1">
+        <v>888683.26</v>
+      </c>
+      <c r="H37" s="1">
+        <v>66091.37</v>
+      </c>
+      <c r="I37" s="1">
+        <v>7.4369995446972</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>954774.63</v>
+      </c>
+      <c r="M37" s="1">
+        <v>954774.63</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>112</v>
+      </c>
+      <c r="B38" s="1">
+        <v>2211.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>362.13</v>
+      </c>
+      <c r="D38" s="1">
+        <v>395.3665355043</v>
+      </c>
+      <c r="E38" t="s">
+        <v>11</v>
+      </c>
+      <c r="F38">
+        <v>1.15</v>
+      </c>
+      <c r="G38" s="1">
+        <v>752136.67</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-55053.76</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-7.3196484357025</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>697082.91</v>
+      </c>
+      <c r="M38" s="1">
+        <v>697082.91</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>114</v>
+      </c>
+      <c r="B39" s="1">
+        <v>16174.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>52.74</v>
+      </c>
+      <c r="D39" s="1">
+        <v>42.827194262396</v>
+      </c>
+      <c r="E39" t="s">
+        <v>11</v>
+      </c>
+      <c r="F39">
+        <v>1.15</v>
+      </c>
+      <c r="G39" s="1">
+        <v>595861.56</v>
+      </c>
+      <c r="H39" s="1">
+        <v>146796.25</v>
+      </c>
+      <c r="I39" s="1">
+        <v>24.635965777017</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>742657.81</v>
+      </c>
+      <c r="M39" s="1">
+        <v>742657.81</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>116</v>
+      </c>
+      <c r="B40" s="1">
+        <v>8516.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>68.68</v>
+      </c>
+      <c r="D40" s="1">
+        <v>64.11815406294</v>
+      </c>
+      <c r="E40" t="s">
+        <v>11</v>
+      </c>
+      <c r="F40">
+        <v>1.15</v>
+      </c>
+      <c r="G40" s="1">
+        <v>462228.22</v>
+      </c>
+      <c r="H40" s="1">
+        <v>46982.02</v>
+      </c>
+      <c r="I40" s="1">
+        <v>10.164247436039</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>509210.24</v>
+      </c>
+      <c r="M40" s="1">
+        <v>509210.24</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>118</v>
+      </c>
+      <c r="B41" s="1">
+        <v>5272.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>357.64</v>
+      </c>
+      <c r="D41" s="1">
+        <v>313.69987860395</v>
+      </c>
+      <c r="E41" t="s">
+        <v>11</v>
+      </c>
+      <c r="F41">
+        <v>1.15</v>
+      </c>
+      <c r="G41" s="1">
+        <v>1405666.85</v>
+      </c>
+      <c r="H41" s="1">
+        <v>235877.71</v>
+      </c>
+      <c r="I41" s="1">
+        <v>16.780484650399</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>1641544.56</v>
+      </c>
+      <c r="M41" s="1">
+        <v>1641544.56</v>
+      </c>
+      <c r="N41" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>120</v>
+      </c>
+      <c r="B42" s="1">
+        <v>13018.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>79.29</v>
+      </c>
+      <c r="D42" s="1">
+        <v>84.14138423721</v>
+      </c>
+      <c r="E42" t="s">
+        <v>11</v>
+      </c>
+      <c r="F42">
+        <v>1.15</v>
+      </c>
+      <c r="G42" s="1">
+        <v>939265.75</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-40608.93</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-4.323476076925</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>898656.82</v>
+      </c>
+      <c r="M42" s="1">
+        <v>898656.82</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>122</v>
+      </c>
+      <c r="B43" s="1">
+        <v>8471.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>123.76</v>
+      </c>
+      <c r="D43" s="1">
+        <v>112.21137055838</v>
+      </c>
+      <c r="E43" t="s">
+        <v>11</v>
+      </c>
+      <c r="F43">
+        <v>1.15</v>
+      </c>
+      <c r="G43" s="1">
+        <v>809701.46</v>
+      </c>
+      <c r="H43" s="1">
+        <v>103036.62</v>
+      </c>
+      <c r="I43" s="1">
+        <v>12.725260492923</v>
+      </c>
+      <c r="J43">
+        <v>0.5</v>
+      </c>
+      <c r="K43" t="s">
+        <v>123</v>
+      </c>
+      <c r="L43" s="1">
+        <v>912738.08</v>
+      </c>
+      <c r="M43" s="1">
+        <v>916971.36</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>125</v>
+      </c>
+      <c r="B44" s="1">
+        <v>1067.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>1096.56</v>
+      </c>
+      <c r="D44" s="1">
+        <v>850.17995313964</v>
+      </c>
+      <c r="E44" t="s">
+        <v>11</v>
+      </c>
+      <c r="F44">
+        <v>1.15</v>
+      </c>
+      <c r="G44" s="1">
+        <v>778334.23</v>
+      </c>
+      <c r="H44" s="1">
+        <v>240322.85</v>
+      </c>
+      <c r="I44" s="1">
+        <v>30.87656185955</v>
+      </c>
+      <c r="J44">
+        <v>1.88</v>
+      </c>
+      <c r="K44" t="s">
+        <v>126</v>
+      </c>
+      <c r="L44" s="1">
+        <v>1018657.08</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1020659.08</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>128</v>
+      </c>
+      <c r="B45" s="1">
+        <v>6325.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>334.28</v>
+      </c>
+      <c r="D45" s="1">
+        <v>367.8539541502</v>
+      </c>
+      <c r="E45" t="s">
+        <v>11</v>
+      </c>
+      <c r="F45">
+        <v>1.15</v>
+      </c>
+      <c r="G45" s="1">
+        <v>1987660.91</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-146879.96</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-7.3895883981539</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>1840780.95</v>
+      </c>
+      <c r="M45" s="1">
+        <v>1840780.95</v>
+      </c>
+      <c r="N45" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>130</v>
+      </c>
+      <c r="B46" s="1">
+        <v>1793.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>523.69</v>
+      </c>
+      <c r="D46" s="1">
+        <v>455.56277746793</v>
+      </c>
+      <c r="E46" t="s">
+        <v>11</v>
+      </c>
+      <c r="F46">
+        <v>1.15</v>
+      </c>
+      <c r="G46" s="1">
+        <v>699597.88</v>
+      </c>
+      <c r="H46" s="1">
+        <v>117898.35</v>
+      </c>
+      <c r="I46" s="1">
+        <v>16.852302354032</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>817496.23</v>
+      </c>
+      <c r="M46" s="1">
+        <v>817496.23</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>132</v>
+      </c>
+      <c r="B47" s="1">
+        <v>11045.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>133.99</v>
+      </c>
+      <c r="D47" s="1">
+        <v>115.47080217293</v>
+      </c>
+      <c r="E47" t="s">
+        <v>11</v>
+      </c>
+      <c r="F47">
+        <v>1.15</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1100077.64</v>
+      </c>
+      <c r="H47" s="1">
+        <v>188377.48</v>
+      </c>
+      <c r="I47" s="1">
+        <v>17.124016810304</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1288455.12</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1288455.12</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>134</v>
+      </c>
+      <c r="B48" s="1">
+        <v>10314.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>76.72</v>
+      </c>
+      <c r="D48" s="1">
+        <v>79.364100252084</v>
+      </c>
+      <c r="E48" t="s">
+        <v>11</v>
+      </c>
+      <c r="F48">
+        <v>1.15</v>
+      </c>
+      <c r="G48" s="1">
+        <v>701517.55</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-12600.54</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-1.7961831460952</v>
+      </c>
+      <c r="J48">
+        <v>0.24</v>
+      </c>
+      <c r="K48" t="s">
+        <v>135</v>
+      </c>
+      <c r="L48" s="1">
+        <v>688917.01</v>
+      </c>
+      <c r="M48" s="1">
+        <v>691431.3</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>137</v>
+      </c>
+      <c r="B49" s="1">
+        <v>193.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>406.78</v>
+      </c>
+      <c r="D49" s="1">
+        <v>466.98124352332</v>
+      </c>
+      <c r="E49" t="s">
+        <v>11</v>
+      </c>
+      <c r="F49">
+        <v>1.15</v>
+      </c>
+      <c r="G49" s="1">
+        <v>77773.8</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-9422.29</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-12.114992452471</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>68351.51</v>
+      </c>
+      <c r="M49" s="1">
+        <v>68351.51</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>137</v>
+      </c>
+      <c r="B50" s="1">
+        <v>2918.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>406.78</v>
+      </c>
+      <c r="D50" s="1">
+        <v>254.30752227553</v>
+      </c>
+      <c r="E50" t="s">
+        <v>11</v>
+      </c>
+      <c r="F50">
+        <v>1.15</v>
+      </c>
+      <c r="G50" s="1">
+        <v>669782.4</v>
+      </c>
+      <c r="H50" s="1">
+        <v>363635.71</v>
+      </c>
+      <c r="I50" s="1">
+        <v>54.29161918856</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>1033418.11</v>
+      </c>
+      <c r="M50" s="1">
+        <v>1033418.11</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>139</v>
+      </c>
+      <c r="B51" s="1">
+        <v>8672.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>325.22</v>
+      </c>
+      <c r="D51" s="1">
+        <v>290.08748039668</v>
+      </c>
+      <c r="E51" t="s">
+        <v>11</v>
+      </c>
+      <c r="F51">
+        <v>1.15</v>
+      </c>
+      <c r="G51" s="1">
+        <v>2149963.23</v>
+      </c>
+      <c r="H51" s="1">
+        <v>305467.59</v>
+      </c>
+      <c r="I51" s="1">
+        <v>14.208037874211</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>2455430.82</v>
+      </c>
+      <c r="M51" s="1">
+        <v>2455430.82</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1.84</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>141</v>
+      </c>
+      <c r="B52" s="1">
+        <v>11003.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>30.76</v>
+      </c>
+      <c r="D52" s="1">
+        <v>32.147454330637</v>
+      </c>
+      <c r="E52" t="s">
+        <v>11</v>
+      </c>
+      <c r="F52">
+        <v>1.15</v>
+      </c>
+      <c r="G52" s="1">
+        <v>301986.71</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-7321.66</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-2.4244974224197</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>294665.05</v>
+      </c>
+      <c r="M52" s="1">
+        <v>294665.05</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>143</v>
+      </c>
+      <c r="B53" s="1">
+        <v>5144.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>97.01</v>
+      </c>
+      <c r="D53" s="1">
+        <v>133.66262052877</v>
+      </c>
+      <c r="E53" t="s">
+        <v>11</v>
+      </c>
+      <c r="F53">
+        <v>1.15</v>
+      </c>
+      <c r="G53" s="1">
+        <v>586009.3</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-151550.45</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-25.861441106822</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>434458.85</v>
+      </c>
+      <c r="M53" s="1">
+        <v>434458.85</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>145</v>
+      </c>
+      <c r="B54" s="1">
+        <v>3006.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>389.04</v>
+      </c>
+      <c r="D54" s="1">
+        <v>334.46986360612</v>
+      </c>
+      <c r="E54" t="s">
+        <v>11</v>
+      </c>
+      <c r="F54">
+        <v>1.15</v>
+      </c>
+      <c r="G54" s="1">
+        <v>863500.15</v>
+      </c>
+      <c r="H54" s="1">
+        <v>154656.08</v>
+      </c>
+      <c r="I54" s="1">
+        <v>17.910370947822</v>
+      </c>
+      <c r="J54">
+        <v>0.16</v>
+      </c>
+      <c r="K54">
+        <v>476.31</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1018156.23</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1018632.54</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>147</v>
+      </c>
+      <c r="B55" s="1">
+        <v>29772.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>23.7</v>
+      </c>
+      <c r="D55" s="1">
+        <v>18.909090084643</v>
+      </c>
+      <c r="E55" t="s">
+        <v>11</v>
+      </c>
+      <c r="F55">
+        <v>1.15</v>
+      </c>
+      <c r="G55" s="1">
+        <v>480682.74</v>
+      </c>
+      <c r="H55" s="1">
+        <v>133627.2</v>
+      </c>
+      <c r="I55" s="1">
+        <v>27.799458744868</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>614309.94</v>
+      </c>
+      <c r="M55" s="1">
+        <v>614309.94</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>149</v>
+      </c>
+      <c r="B56" s="1">
+        <v>2671.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>512.15</v>
+      </c>
+      <c r="D56" s="1">
+        <v>483.9314152003</v>
+      </c>
+      <c r="E56" t="s">
+        <v>11</v>
+      </c>
+      <c r="F56">
+        <v>1.15</v>
+      </c>
+      <c r="G56" s="1">
+        <v>1106035.66</v>
+      </c>
+      <c r="H56" s="1">
+        <v>84938.27</v>
+      </c>
+      <c r="I56" s="1">
+        <v>7.679523642122</v>
+      </c>
+      <c r="J56">
+        <v>0.37</v>
+      </c>
+      <c r="K56">
+        <v>975.1</v>
+      </c>
+      <c r="L56" s="1">
+        <v>1190973.93</v>
+      </c>
+      <c r="M56" s="1">
+        <v>1191949.03</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>151</v>
+      </c>
+      <c r="B57" s="1">
+        <v>1133.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>609.12</v>
+      </c>
+      <c r="D57" s="1">
+        <v>556.13496028244</v>
+      </c>
+      <c r="E57" t="s">
+        <v>11</v>
+      </c>
+      <c r="F57">
+        <v>1.15</v>
+      </c>
+      <c r="G57" s="1">
+        <v>538006.79</v>
+      </c>
+      <c r="H57" s="1">
+        <v>62840.29</v>
+      </c>
+      <c r="I57" s="1">
+        <v>11.68020388739</v>
+      </c>
+      <c r="J57">
+        <v>0.53</v>
+      </c>
+      <c r="K57">
+        <v>600.93</v>
+      </c>
+      <c r="L57" s="1">
+        <v>600847.08</v>
+      </c>
+      <c r="M57" s="1">
+        <v>601448.01</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>153</v>
+      </c>
+      <c r="B58" s="1">
+        <v>2043.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>489.79</v>
+      </c>
+      <c r="D58" s="1">
+        <v>556.6281546745</v>
+      </c>
+      <c r="E58" t="s">
+        <v>11</v>
+      </c>
+      <c r="F58">
+        <v>1.15</v>
+      </c>
+      <c r="G58" s="1">
+        <v>970914.54</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-99731.39</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-10.271901994587</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>871183.15</v>
+      </c>
+      <c r="M58" s="1">
+        <v>871183.15</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>155</v>
+      </c>
+      <c r="B59" s="1">
+        <v>12405.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>113.87</v>
+      </c>
+      <c r="D59" s="1">
+        <v>80.401531640468</v>
+      </c>
+      <c r="E59" t="s">
+        <v>11</v>
+      </c>
+      <c r="F59">
+        <v>1.15</v>
+      </c>
+      <c r="G59" s="1">
+        <v>851699.78</v>
+      </c>
+      <c r="H59" s="1">
+        <v>378108.12</v>
+      </c>
+      <c r="I59" s="1">
+        <v>44.394530664315</v>
+      </c>
+      <c r="J59">
+        <v>0.52</v>
+      </c>
+      <c r="K59" t="s">
+        <v>156</v>
+      </c>
+      <c r="L59" s="1">
+        <v>1229807.9</v>
+      </c>
+      <c r="M59" s="1">
+        <v>1236233.96</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>158</v>
+      </c>
+      <c r="B60" s="1">
+        <v>7215.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>577.22</v>
+      </c>
+      <c r="D60" s="1">
+        <v>711.63121829522</v>
+      </c>
+      <c r="E60" t="s">
+        <v>11</v>
+      </c>
+      <c r="F60">
+        <v>1.15</v>
+      </c>
+      <c r="G60" s="1">
+        <v>4380422.71</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-754580.55</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-17.226203952358</v>
+      </c>
+      <c r="J60">
+        <v>0.32</v>
+      </c>
+      <c r="K60" t="s">
+        <v>159</v>
+      </c>
+      <c r="L60" s="1">
+        <v>3625842.16</v>
+      </c>
+      <c r="M60" s="1">
+        <v>3628150.64</v>
+      </c>
+      <c r="N60" s="1">
+        <v>2.71</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>161</v>
+      </c>
+      <c r="B61" s="1">
+        <v>1301.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>85.58</v>
+      </c>
+      <c r="D61" s="1">
+        <v>80.395495772483</v>
+      </c>
+      <c r="E61" t="s">
+        <v>11</v>
+      </c>
+      <c r="F61">
+        <v>1.15</v>
+      </c>
+      <c r="G61" s="1">
+        <v>89300.46</v>
+      </c>
+      <c r="H61" s="1">
+        <v>7634.57</v>
+      </c>
+      <c r="I61" s="1">
+        <v>8.5493064649387</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>96935.03</v>
+      </c>
+      <c r="M61" s="1">
+        <v>96935.03</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>163</v>
+      </c>
+      <c r="B62" s="1">
+        <v>3301.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>1133.99</v>
+      </c>
+      <c r="D62" s="1">
+        <v>393.8828142987</v>
+      </c>
+      <c r="E62" t="s">
+        <v>11</v>
+      </c>
+      <c r="F62">
+        <v>1.15</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1111670.7</v>
+      </c>
+      <c r="H62" s="1">
+        <v>2147341.13</v>
+      </c>
+      <c r="I62" s="1">
+        <v>193.16341880739</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>3259011.83</v>
+      </c>
+      <c r="M62" s="1">
+        <v>3259011.83</v>
+      </c>
+      <c r="N62" s="1">
+        <v>2.44</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>165</v>
+      </c>
+      <c r="B63" s="1">
+        <v>17303.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>379.4</v>
+      </c>
+      <c r="D63" s="1">
+        <v>493.77856498873</v>
+      </c>
+      <c r="E63" t="s">
+        <v>11</v>
+      </c>
+      <c r="F63">
+        <v>1.15</v>
+      </c>
+      <c r="G63" s="1">
+        <v>7302708.65</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-1587265.33</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-21.735295848069</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>5715443.32</v>
+      </c>
+      <c r="M63" s="1">
+        <v>5715443.32</v>
+      </c>
+      <c r="N63" s="1">
+        <v>4.27</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>167</v>
+      </c>
+      <c r="B64" s="1">
+        <v>4746.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>223.17</v>
+      </c>
+      <c r="D64" s="1">
+        <v>144.26844500632</v>
+      </c>
+      <c r="E64" t="s">
+        <v>11</v>
+      </c>
+      <c r="F64">
+        <v>1.15</v>
+      </c>
+      <c r="G64" s="1">
+        <v>584685.95</v>
+      </c>
+      <c r="H64" s="1">
+        <v>337449.54</v>
+      </c>
+      <c r="I64" s="1">
+        <v>57.714665454164</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>922135.49</v>
+      </c>
+      <c r="M64" s="1">
+        <v>922135.49</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>169</v>
+      </c>
+      <c r="B65" s="1">
+        <v>11660.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>77.38</v>
+      </c>
+      <c r="D65" s="1">
+        <v>43.225473413379</v>
+      </c>
+      <c r="E65" t="s">
+        <v>11</v>
+      </c>
+      <c r="F65">
+        <v>1.15</v>
+      </c>
+      <c r="G65" s="1">
+        <v>457315.67</v>
+      </c>
+      <c r="H65" s="1">
+        <v>328206.53</v>
+      </c>
+      <c r="I65" s="1">
+        <v>71.768048096843</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>785522.2</v>
+      </c>
+      <c r="M65" s="1">
+        <v>785522.2</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>169</v>
+      </c>
+      <c r="B66" s="1">
+        <v>8391.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>77.38</v>
+      </c>
+      <c r="D66" s="1">
+        <v>88.585576212609</v>
+      </c>
+      <c r="E66" t="s">
+        <v>11</v>
+      </c>
+      <c r="F66">
+        <v>1.15</v>
+      </c>
+      <c r="G66" s="1">
+        <v>638204.34</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-72911.3</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-11.424444402869</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>565293.04</v>
+      </c>
+      <c r="M66" s="1">
+        <v>565293.04</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>171</v>
+      </c>
+      <c r="B67" s="1">
+        <v>2507.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>103.79</v>
+      </c>
+      <c r="D67" s="1">
+        <v>116.83629836458</v>
+      </c>
+      <c r="E67" t="s">
+        <v>11</v>
+      </c>
+      <c r="F67">
+        <v>1.15</v>
+      </c>
+      <c r="G67" s="1">
+        <v>247954.46</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-21416.47</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-8.6372594386889</v>
+      </c>
+      <c r="J67">
+        <v>0.17</v>
+      </c>
+      <c r="K67">
+        <v>416.42</v>
+      </c>
+      <c r="L67" s="1">
+        <v>226537.99</v>
+      </c>
+      <c r="M67" s="1">
+        <v>226954.41</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>173</v>
+      </c>
+      <c r="B68" s="1">
+        <v>12462.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>86.75</v>
+      </c>
+      <c r="D68" s="1">
+        <v>74.798555609052</v>
+      </c>
+      <c r="E68" t="s">
+        <v>11</v>
+      </c>
+      <c r="F68">
+        <v>1.15</v>
+      </c>
+      <c r="G68" s="1">
+        <v>797496.85</v>
+      </c>
+      <c r="H68" s="1">
+        <v>143717.24</v>
+      </c>
+      <c r="I68" s="1">
+        <v>18.021041713206</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>941214.09</v>
+      </c>
+      <c r="M68" s="1">
+        <v>941214.09</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>175</v>
+      </c>
+      <c r="B69" s="1">
+        <v>31225.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>210.69</v>
+      </c>
+      <c r="D69" s="1">
+        <v>153.04213803042</v>
+      </c>
+      <c r="E69" t="s">
+        <v>11</v>
+      </c>
+      <c r="F69">
+        <v>1.15</v>
+      </c>
+      <c r="G69" s="1">
+        <v>4087889.38</v>
+      </c>
+      <c r="H69" s="1">
+        <v>1639774.95</v>
+      </c>
+      <c r="I69" s="1">
+        <v>40.112997137902</v>
+      </c>
+      <c r="J69">
+        <v>0.17</v>
+      </c>
+      <c r="K69" t="s">
+        <v>176</v>
+      </c>
+      <c r="L69" s="1">
+        <v>5727664.33</v>
+      </c>
+      <c r="M69" s="1">
+        <v>5732925.91</v>
+      </c>
+      <c r="N69" s="1">
+        <v>4.28</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>175</v>
+      </c>
+      <c r="B70" s="1">
+        <v>30757.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>210.69</v>
+      </c>
+      <c r="D70" s="1">
+        <v>85.334505966121</v>
+      </c>
+      <c r="E70" t="s">
+        <v>11</v>
+      </c>
+      <c r="F70">
+        <v>1.15</v>
+      </c>
+      <c r="G70" s="1">
+        <v>2465459.21</v>
+      </c>
+      <c r="H70" s="1">
+        <v>3176358.94</v>
+      </c>
+      <c r="I70" s="1">
+        <v>128.83437402317</v>
+      </c>
+      <c r="J70">
+        <v>0.15</v>
+      </c>
+      <c r="K70" t="s">
+        <v>177</v>
+      </c>
+      <c r="L70" s="1">
+        <v>5641818.15</v>
+      </c>
+      <c r="M70" s="1">
+        <v>5646504.26</v>
+      </c>
+      <c r="N70" s="1">
+        <v>4.22</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>179</v>
+      </c>
+      <c r="B71" s="1">
+        <v>6565.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>117.81</v>
+      </c>
+      <c r="D71" s="1">
+        <v>90.717896420411</v>
+      </c>
+      <c r="E71" t="s">
+        <v>11</v>
+      </c>
+      <c r="F71">
+        <v>1.15</v>
+      </c>
+      <c r="G71" s="1">
+        <v>507303.89</v>
+      </c>
+      <c r="H71" s="1">
+        <v>166057.29</v>
+      </c>
+      <c r="I71" s="1">
+        <v>32.733297195888</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>673361.18</v>
+      </c>
+      <c r="M71" s="1">
+        <v>673361.18</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>181</v>
+      </c>
+      <c r="B72" s="1">
+        <v>38874.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>38.88</v>
+      </c>
+      <c r="D72" s="1">
+        <v>42.477591706539</v>
+      </c>
+      <c r="E72" t="s">
+        <v>11</v>
+      </c>
+      <c r="F72">
+        <v>1.15</v>
+      </c>
+      <c r="G72" s="1">
+        <v>1404406.14</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-88524.96</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-6.3033731823474</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>1315881.18</v>
+      </c>
+      <c r="M72" s="1">
+        <v>1315881.18</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>183</v>
+      </c>
+      <c r="B73" s="1">
+        <v>8031.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>184.29</v>
+      </c>
+      <c r="D73" s="1">
+        <v>178.75728053792</v>
+      </c>
+      <c r="E73" t="s">
+        <v>11</v>
+      </c>
+      <c r="F73">
+        <v>1.15</v>
+      </c>
+      <c r="G73" s="1">
+        <v>1223763.73</v>
+      </c>
+      <c r="H73" s="1">
+        <v>64790.15</v>
+      </c>
+      <c r="I73" s="1">
+        <v>5.2943348794951</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>1288553.88</v>
+      </c>
+      <c r="M73" s="1">
+        <v>1288553.88</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>185</v>
+      </c>
+      <c r="B74" s="1">
+        <v>10289.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>128.47</v>
+      </c>
+      <c r="D74" s="1">
+        <v>141.68447954126</v>
+      </c>
+      <c r="E74" t="s">
+        <v>11</v>
+      </c>
+      <c r="F74">
+        <v>1.15</v>
+      </c>
+      <c r="G74" s="1">
+        <v>1234214.13</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-83397.63</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-6.7571443214639</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>1150816.5</v>
+      </c>
+      <c r="M74" s="1">
+        <v>1150816.5</v>
+      </c>
+      <c r="N74" s="1">
         <v>0.86</v>
       </c>
-      <c r="P15">
-[...96 lines deleted...]
-      <c r="O17" s="1">
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>187</v>
+      </c>
+      <c r="B75" s="1">
+        <v>1934.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>287.78</v>
+      </c>
+      <c r="D75" s="1">
+        <v>180.36083247156</v>
+      </c>
+      <c r="E75" t="s">
+        <v>11</v>
+      </c>
+      <c r="F75">
+        <v>1.15</v>
+      </c>
+      <c r="G75" s="1">
+        <v>299731.33</v>
+      </c>
+      <c r="H75" s="1">
+        <v>184829.46</v>
+      </c>
+      <c r="I75" s="1">
+        <v>61.665045158943</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>484560.79</v>
+      </c>
+      <c r="M75" s="1">
+        <v>484560.79</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>189</v>
+      </c>
+      <c r="B76" s="1">
+        <v>2021.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>953.27</v>
+      </c>
+      <c r="D76" s="1">
+        <v>916.98606630381</v>
+      </c>
+      <c r="E76" t="s">
+        <v>11</v>
+      </c>
+      <c r="F76">
+        <v>1.15</v>
+      </c>
+      <c r="G76" s="1">
+        <v>1590295.19</v>
+      </c>
+      <c r="H76" s="1">
+        <v>87015.16</v>
+      </c>
+      <c r="I76" s="1">
+        <v>5.4716357407834</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>1677310.35</v>
+      </c>
+      <c r="M76" s="1">
+        <v>1677310.35</v>
+      </c>
+      <c r="N76" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>191</v>
+      </c>
+      <c r="B77" s="1">
+        <v>3272.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>166.14</v>
+      </c>
+      <c r="D77" s="1">
+        <v>158.44093215159</v>
+      </c>
+      <c r="E77" t="s">
+        <v>11</v>
+      </c>
+      <c r="F77">
+        <v>1.15</v>
+      </c>
+      <c r="G77" s="1">
+        <v>443774.79</v>
+      </c>
+      <c r="H77" s="1">
+        <v>29505.8</v>
+      </c>
+      <c r="I77" s="1">
+        <v>6.6488229311088</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>473280.59</v>
+      </c>
+      <c r="M77" s="1">
+        <v>473280.59</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>193</v>
+      </c>
+      <c r="B78" s="1">
+        <v>9380.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>150.38</v>
+      </c>
+      <c r="D78" s="1">
+        <v>158.59507249467</v>
+      </c>
+      <c r="E78" t="s">
+        <v>11</v>
+      </c>
+      <c r="F78">
+        <v>1.15</v>
+      </c>
+      <c r="G78" s="1">
+        <v>1270088.75</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-42015.97</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-3.308112917306</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>1228072.78</v>
+      </c>
+      <c r="M78" s="1">
+        <v>1228072.78</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>195</v>
+      </c>
+      <c r="B79" s="1">
+        <v>3126.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>204.87</v>
+      </c>
+      <c r="D79" s="1">
+        <v>254.0215674984</v>
+      </c>
+      <c r="E79" t="s">
+        <v>11</v>
+      </c>
+      <c r="F79">
+        <v>1.15</v>
+      </c>
+      <c r="G79" s="1">
+        <v>678838.66</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-121269.78</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-17.864300775091</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>557568.88</v>
+      </c>
+      <c r="M79" s="1">
+        <v>557568.88</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>197</v>
+      </c>
+      <c r="B80" s="1">
+        <v>6915.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>140.54</v>
+      </c>
+      <c r="D80" s="1">
+        <v>108.40553145336</v>
+      </c>
+      <c r="E80" t="s">
+        <v>11</v>
+      </c>
+      <c r="F80">
+        <v>1.15</v>
+      </c>
+      <c r="G80" s="1">
+        <v>640104.68</v>
+      </c>
+      <c r="H80" s="1">
+        <v>205998.49</v>
+      </c>
+      <c r="I80" s="1">
+        <v>32.182000294077</v>
+      </c>
+      <c r="J80">
+        <v>0.65</v>
+      </c>
+      <c r="K80" t="s">
+        <v>198</v>
+      </c>
+      <c r="L80" s="1">
+        <v>846103.17</v>
+      </c>
+      <c r="M80" s="1">
+        <v>850612.43</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>200</v>
+      </c>
+      <c r="B81" s="1">
+        <v>5464.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>79.89</v>
+      </c>
+      <c r="D81" s="1">
+        <v>83.484712664714</v>
+      </c>
+      <c r="E81" t="s">
+        <v>11</v>
+      </c>
+      <c r="F81">
+        <v>1.15</v>
+      </c>
+      <c r="G81" s="1">
+        <v>393493.09</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-13448.72</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-3.4177779335337</v>
+      </c>
+      <c r="J81">
+        <v>0.43</v>
+      </c>
+      <c r="K81" t="s">
+        <v>201</v>
+      </c>
+      <c r="L81" s="1">
+        <v>380044.37</v>
+      </c>
+      <c r="M81" s="1">
+        <v>382383.24</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>203</v>
+      </c>
+      <c r="B82" s="1">
+        <v>7719.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>108.15</v>
+      </c>
+      <c r="D82" s="1">
+        <v>110.38685581034</v>
+      </c>
+      <c r="E82" t="s">
+        <v>11</v>
+      </c>
+      <c r="F82">
+        <v>1.15</v>
+      </c>
+      <c r="G82" s="1">
+        <v>723256.21</v>
+      </c>
+      <c r="H82" s="1">
+        <v>3550.21</v>
+      </c>
+      <c r="I82" s="1">
+        <v>0.49086477943964</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>726806.42</v>
+      </c>
+      <c r="M82" s="1">
+        <v>726806.42</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>205</v>
+      </c>
+      <c r="B83" s="1">
+        <v>4999.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>185.6</v>
+      </c>
+      <c r="D83" s="1">
+        <v>199.43042608522</v>
+      </c>
+      <c r="E83" t="s">
+        <v>11</v>
+      </c>
+      <c r="F83">
+        <v>1.15</v>
+      </c>
+      <c r="G83" s="1">
+        <v>850258.63</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-42480.12</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-4.9961409977103</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>807778.51</v>
+      </c>
+      <c r="M83" s="1">
+        <v>807778.51</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>207</v>
+      </c>
+      <c r="B84" s="1">
+        <v>631.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>2184.75</v>
+      </c>
+      <c r="D84" s="1">
+        <v>1541.6927416799</v>
+      </c>
+      <c r="E84" t="s">
+        <v>11</v>
+      </c>
+      <c r="F84">
+        <v>1.15</v>
+      </c>
+      <c r="G84" s="1">
+        <v>835387.35</v>
+      </c>
+      <c r="H84" s="1">
+        <v>364836.62</v>
+      </c>
+      <c r="I84" s="1">
+        <v>43.67274893497</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>1200223.97</v>
+      </c>
+      <c r="M84" s="1">
+        <v>1200223.97</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>209</v>
+      </c>
+      <c r="B85" s="1">
+        <v>1014.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>1070.23</v>
+      </c>
+      <c r="D85" s="1">
+        <v>783.03908284024</v>
+      </c>
+      <c r="E85" t="s">
+        <v>11</v>
+      </c>
+      <c r="F85">
+        <v>1.15</v>
+      </c>
+      <c r="G85" s="1">
+        <v>680630.39</v>
+      </c>
+      <c r="H85" s="1">
+        <v>264183.49</v>
+      </c>
+      <c r="I85" s="1">
+        <v>38.814530453158</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>944813.88</v>
+      </c>
+      <c r="M85" s="1">
+        <v>944813.88</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>211</v>
+      </c>
+      <c r="B86" s="1">
+        <v>10800.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>48.09</v>
+      </c>
+      <c r="D86" s="1">
+        <v>47.664825925926</v>
+      </c>
+      <c r="E86" t="s">
+        <v>11</v>
+      </c>
+      <c r="F86">
+        <v>1.15</v>
+      </c>
+      <c r="G86" s="1">
+        <v>442563.86</v>
+      </c>
+      <c r="H86" s="1">
+        <v>9614.44</v>
+      </c>
+      <c r="I86" s="1">
+        <v>2.172441283389</v>
+      </c>
+      <c r="J86">
+        <v>0.09</v>
+      </c>
+      <c r="K86">
+        <v>950.03</v>
+      </c>
+      <c r="L86" s="1">
+        <v>452178.3</v>
+      </c>
+      <c r="M86" s="1">
+        <v>453128.33</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>213</v>
+      </c>
+      <c r="B87" s="1">
+        <v>3310.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>232.29</v>
+      </c>
+      <c r="D87" s="1">
+        <v>172.49292145015</v>
+      </c>
+      <c r="E87" t="s">
+        <v>11</v>
+      </c>
+      <c r="F87">
+        <v>1.15</v>
+      </c>
+      <c r="G87" s="1">
+        <v>489577.25</v>
+      </c>
+      <c r="H87" s="1">
+        <v>179828.9</v>
+      </c>
+      <c r="I87" s="1">
+        <v>36.731465769702</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>669406.15</v>
+      </c>
+      <c r="M87" s="1">
+        <v>669406.15</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>215</v>
+      </c>
+      <c r="B88" s="1">
+        <v>2966.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>307.8</v>
+      </c>
+      <c r="D88" s="1">
+        <v>330.24198246797</v>
+      </c>
+      <c r="E88" t="s">
+        <v>11</v>
+      </c>
+      <c r="F88">
+        <v>1.15</v>
+      </c>
+      <c r="G88" s="1">
+        <v>835855.88</v>
+      </c>
+      <c r="H88" s="1">
+        <v>-41031.92</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-4.9089706708769</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>794823.96</v>
+      </c>
+      <c r="M88" s="1">
+        <v>794823.96</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>217</v>
+      </c>
+      <c r="B89" s="1">
+        <v>1202.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>181.67</v>
+      </c>
+      <c r="D89" s="1">
+        <v>233.95534109817</v>
+      </c>
+      <c r="E89" t="s">
+        <v>11</v>
+      </c>
+      <c r="F89">
+        <v>1.15</v>
+      </c>
+      <c r="G89" s="1">
+        <v>240082.48</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-49966.39</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-20.812176715269</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>190116.09</v>
+      </c>
+      <c r="M89" s="1">
+        <v>190116.09</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>219</v>
+      </c>
+      <c r="B90" s="1">
+        <v>4085.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>258.58</v>
+      </c>
+      <c r="D90" s="1">
+        <v>182.96879804162</v>
+      </c>
+      <c r="E90" t="s">
+        <v>11</v>
+      </c>
+      <c r="F90">
+        <v>1.15</v>
+      </c>
+      <c r="G90" s="1">
+        <v>639230.73</v>
+      </c>
+      <c r="H90" s="1">
+        <v>280409.96</v>
+      </c>
+      <c r="I90" s="1">
+        <v>43.866783438274</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>919640.69</v>
+      </c>
+      <c r="M90" s="1">
+        <v>919640.69</v>
+      </c>
+      <c r="N90" s="1">
         <v>0.69</v>
       </c>
-      <c r="P17">
-[...246 lines deleted...]
-      <c r="O22" s="1">
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>221</v>
+      </c>
+      <c r="B91" s="1">
+        <v>6107.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>400.49</v>
+      </c>
+      <c r="D91" s="1">
+        <v>335.33270672998</v>
+      </c>
+      <c r="E91" t="s">
+        <v>11</v>
+      </c>
+      <c r="F91">
+        <v>1.15</v>
+      </c>
+      <c r="G91" s="1">
+        <v>1748679.43</v>
+      </c>
+      <c r="H91" s="1">
+        <v>380688.87</v>
+      </c>
+      <c r="I91" s="1">
+        <v>21.770077663692</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>2129368.3</v>
+      </c>
+      <c r="M91" s="1">
+        <v>2129368.3</v>
+      </c>
+      <c r="N91" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>223</v>
+      </c>
+      <c r="B92" s="1">
+        <v>2122.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>322.86</v>
+      </c>
+      <c r="D92" s="1">
+        <v>215.19041470311</v>
+      </c>
+      <c r="E92" t="s">
+        <v>11</v>
+      </c>
+      <c r="F92">
+        <v>1.15</v>
+      </c>
+      <c r="G92" s="1">
+        <v>389337.15</v>
+      </c>
+      <c r="H92" s="1">
+        <v>207135.88</v>
+      </c>
+      <c r="I92" s="1">
+        <v>53.202187358694</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>596473.03</v>
+      </c>
+      <c r="M92" s="1">
+        <v>596473.03</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>225</v>
+      </c>
+      <c r="B93" s="1">
+        <v>2669.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>464.61</v>
+      </c>
+      <c r="D93" s="1">
+        <v>427.74191832147</v>
+      </c>
+      <c r="E93" t="s">
+        <v>11</v>
+      </c>
+      <c r="F93">
+        <v>1.15</v>
+      </c>
+      <c r="G93" s="1">
+        <v>974992.94</v>
+      </c>
+      <c r="H93" s="1">
+        <v>104620.58</v>
+      </c>
+      <c r="I93" s="1">
+        <v>10.730393596491</v>
+      </c>
+      <c r="J93">
+        <v>0.29</v>
+      </c>
+      <c r="K93">
+        <v>764.5</v>
+      </c>
+      <c r="L93" s="1">
+        <v>1079613.52</v>
+      </c>
+      <c r="M93" s="1">
+        <v>1080378.02</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>227</v>
+      </c>
+      <c r="B94" s="1">
+        <v>2514.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>163.81</v>
+      </c>
+      <c r="D94" s="1">
+        <v>148.79794351631</v>
+      </c>
+      <c r="E94" t="s">
+        <v>11</v>
+      </c>
+      <c r="F94">
+        <v>1.15</v>
+      </c>
+      <c r="G94" s="1">
+        <v>314443.77</v>
+      </c>
+      <c r="H94" s="1">
+        <v>44095.62</v>
+      </c>
+      <c r="I94" s="1">
+        <v>14.023372127869</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>358539.39</v>
+      </c>
+      <c r="M94" s="1">
+        <v>358539.39</v>
+      </c>
+      <c r="N94" s="1">
         <v>0.27</v>
       </c>
-      <c r="P22">
-[...146 lines deleted...]
-      <c r="O25" s="1">
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>229</v>
+      </c>
+      <c r="B95" s="1">
+        <v>1938.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>483.4</v>
+      </c>
+      <c r="D95" s="1">
+        <v>418.92536635707</v>
+      </c>
+      <c r="E95" t="s">
+        <v>11</v>
+      </c>
+      <c r="F95">
+        <v>1.15</v>
+      </c>
+      <c r="G95" s="1">
+        <v>691607.63</v>
+      </c>
+      <c r="H95" s="1">
+        <v>124019.39</v>
+      </c>
+      <c r="I95" s="1">
+        <v>17.932044792508</v>
+      </c>
+      <c r="J95">
+        <v>1.27</v>
+      </c>
+      <c r="K95" t="s">
+        <v>230</v>
+      </c>
+      <c r="L95" s="1">
+        <v>815627.02</v>
+      </c>
+      <c r="M95" s="1">
+        <v>818092.97</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>232</v>
+      </c>
+      <c r="B96" s="1">
+        <v>15665.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>71.64</v>
+      </c>
+      <c r="D96" s="1">
+        <v>84.31406511331</v>
+      </c>
+      <c r="E96" t="s">
+        <v>11</v>
+      </c>
+      <c r="F96">
+        <v>1.15</v>
+      </c>
+      <c r="G96" s="1">
+        <v>1139097.07</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-162046.23</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-14.225849075356</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>977050.84</v>
+      </c>
+      <c r="M96" s="1">
+        <v>977050.84</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>234</v>
+      </c>
+      <c r="B97" s="1">
+        <v>596.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>1076.81</v>
+      </c>
+      <c r="D97" s="1">
+        <v>869.17823825503</v>
+      </c>
+      <c r="E97" t="s">
+        <v>11</v>
+      </c>
+      <c r="F97">
+        <v>1.15</v>
+      </c>
+      <c r="G97" s="1">
+        <v>446453.86</v>
+      </c>
+      <c r="H97" s="1">
+        <v>112294.84</v>
+      </c>
+      <c r="I97" s="1">
+        <v>25.152619354663</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>558748.7</v>
+      </c>
+      <c r="M97" s="1">
+        <v>558748.7</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>236</v>
+      </c>
+      <c r="B98" s="1">
+        <v>2145.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>400.96</v>
+      </c>
+      <c r="D98" s="1">
+        <v>309.122</v>
+      </c>
+      <c r="E98" t="s">
+        <v>11</v>
+      </c>
+      <c r="F98">
+        <v>1.15</v>
+      </c>
+      <c r="G98" s="1">
+        <v>565346.54</v>
+      </c>
+      <c r="H98" s="1">
+        <v>183442.59</v>
+      </c>
+      <c r="I98" s="1">
+        <v>32.44781333587</v>
+      </c>
+      <c r="J98">
+        <v>1.41</v>
+      </c>
+      <c r="K98" t="s">
+        <v>237</v>
+      </c>
+      <c r="L98" s="1">
+        <v>748789.13</v>
+      </c>
+      <c r="M98" s="1">
+        <v>751821.94</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>239</v>
+      </c>
+      <c r="B99" s="1">
+        <v>2669.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>333.05</v>
+      </c>
+      <c r="D99" s="1">
+        <v>236.48547770701</v>
+      </c>
+      <c r="E99" t="s">
+        <v>11</v>
+      </c>
+      <c r="F99">
+        <v>1.15</v>
+      </c>
+      <c r="G99" s="1">
+        <v>543493.22</v>
+      </c>
+      <c r="H99" s="1">
+        <v>230414.54</v>
+      </c>
+      <c r="I99" s="1">
+        <v>42.395108443119</v>
+      </c>
+      <c r="J99">
+        <v>0.06</v>
+      </c>
+      <c r="K99">
+        <v>164.02</v>
+      </c>
+      <c r="L99" s="1">
+        <v>773907.76</v>
+      </c>
+      <c r="M99" s="1">
+        <v>774071.78</v>
+      </c>
+      <c r="N99" s="1">
         <v>0.58</v>
       </c>
-      <c r="P25">
-[...1034 lines deleted...]
-      <c r="K46">
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>241</v>
+      </c>
+      <c r="B100" s="1">
+        <v>4178.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>327.24</v>
+      </c>
+      <c r="D100" s="1">
+        <v>194.01785543322</v>
+      </c>
+      <c r="E100" t="s">
+        <v>11</v>
+      </c>
+      <c r="F100">
+        <v>1.15</v>
+      </c>
+      <c r="G100" s="1">
+        <v>727356.65</v>
+      </c>
+      <c r="H100" s="1">
+        <v>462969.59</v>
+      </c>
+      <c r="I100" s="1">
+        <v>63.650973700454</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>1190326.24</v>
+      </c>
+      <c r="M100" s="1">
+        <v>1190326.24</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>241</v>
+      </c>
+      <c r="B101" s="1">
+        <v>2033.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>327.24</v>
+      </c>
+      <c r="D101" s="1">
+        <v>305.71913428431</v>
+      </c>
+      <c r="E101" t="s">
+        <v>11</v>
+      </c>
+      <c r="F101">
+        <v>1.15</v>
+      </c>
+      <c r="G101" s="1">
+        <v>531212.5</v>
+      </c>
+      <c r="H101" s="1">
+        <v>47996.03</v>
+      </c>
+      <c r="I101" s="1">
+        <v>9.035184601266</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>579208.53</v>
+      </c>
+      <c r="M101" s="1">
+        <v>579208.53</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>243</v>
+      </c>
+      <c r="B102" s="1">
+        <v>4332.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>117.18</v>
+      </c>
+      <c r="D102" s="1">
+        <v>98.554956140351</v>
+      </c>
+      <c r="E102" t="s">
+        <v>11</v>
+      </c>
+      <c r="F102">
+        <v>1.15</v>
+      </c>
+      <c r="G102" s="1">
+        <v>364542.32</v>
+      </c>
+      <c r="H102" s="1">
+        <v>77407.67</v>
+      </c>
+      <c r="I102" s="1">
+        <v>21.234206771933</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>441949.99</v>
+      </c>
+      <c r="M102" s="1">
+        <v>441949.99</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>245</v>
+      </c>
+      <c r="B103" s="1">
+        <v>7336.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>88.52</v>
+      </c>
+      <c r="D103" s="1">
+        <v>84.136905670665</v>
+      </c>
+      <c r="E103" t="s">
+        <v>11</v>
+      </c>
+      <c r="F103">
+        <v>1.15</v>
+      </c>
+      <c r="G103" s="1">
+        <v>522831.35</v>
+      </c>
+      <c r="H103" s="1">
+        <v>42537.55</v>
+      </c>
+      <c r="I103" s="1">
+        <v>8.1359983482245</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>565368.9</v>
+      </c>
+      <c r="M103" s="1">
+        <v>565368.9</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>247</v>
+      </c>
+      <c r="B104" s="1">
+        <v>7306.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>82.2</v>
+      </c>
+      <c r="D104" s="1">
+        <v>80.722159868601</v>
+      </c>
+      <c r="E104" t="s">
+        <v>11</v>
+      </c>
+      <c r="F104">
+        <v>1.15</v>
+      </c>
+      <c r="G104" s="1">
+        <v>503550.92</v>
+      </c>
+      <c r="H104" s="1">
+        <v>19305.78</v>
+      </c>
+      <c r="I104" s="1">
+        <v>3.8339280563721</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>522856.7</v>
+      </c>
+      <c r="M104" s="1">
+        <v>522856.7</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>249</v>
+      </c>
+      <c r="B105" s="1">
+        <v>3615.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>206.65</v>
+      </c>
+      <c r="D105" s="1">
+        <v>185.86096818811</v>
+      </c>
+      <c r="E105" t="s">
+        <v>11</v>
+      </c>
+      <c r="F105">
+        <v>1.15</v>
+      </c>
+      <c r="G105" s="1">
+        <v>574459.13</v>
+      </c>
+      <c r="H105" s="1">
+        <v>75932.43</v>
+      </c>
+      <c r="I105" s="1">
+        <v>13.218073494628</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>650391.56</v>
+      </c>
+      <c r="M105" s="1">
+        <v>650391.56</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>251</v>
+      </c>
+      <c r="B106" s="1">
+        <v>18106.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>73.12</v>
+      </c>
+      <c r="D106" s="1">
+        <v>71.152902352811</v>
+      </c>
+      <c r="E106" t="s">
+        <v>11</v>
+      </c>
+      <c r="F106">
+        <v>1.15</v>
+      </c>
+      <c r="G106" s="1">
+        <v>1102574.13</v>
+      </c>
+      <c r="H106" s="1">
+        <v>50055.78</v>
+      </c>
+      <c r="I106" s="1">
+        <v>4.5399015483884</v>
+      </c>
+      <c r="J106">
+        <v>0.23</v>
+      </c>
+      <c r="K106" t="s">
+        <v>252</v>
+      </c>
+      <c r="L106" s="1">
+        <v>1152629.91</v>
+      </c>
+      <c r="M106" s="1">
+        <v>1156774.93</v>
+      </c>
+      <c r="N106" s="1">
         <v>0.86</v>
       </c>
-      <c r="L46" t="s">
-[...3008 lines deleted...]
-      <c r="O106" s="1">
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>254</v>
+      </c>
+      <c r="B107" s="1">
+        <v>1828.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>161.78</v>
+      </c>
+      <c r="D107" s="1">
+        <v>194.41940919037</v>
+      </c>
+      <c r="E107" t="s">
+        <v>11</v>
+      </c>
+      <c r="F107">
+        <v>1.15</v>
+      </c>
+      <c r="G107" s="1">
+        <v>300955.79</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-43482.48</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-14.448128743428</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>257473.31</v>
+      </c>
+      <c r="M107" s="1">
+        <v>257473.31</v>
+      </c>
+      <c r="N107" s="1">
         <v>0.19</v>
       </c>
-      <c r="P106">
-[...31 lines deleted...]
-      <c r="J107" s="1">
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>256</v>
+      </c>
+      <c r="B108" s="1">
+        <v>41575568.76</v>
+      </c>
+      <c r="C108" s="1">
+        <v>1.149</v>
+      </c>
+      <c r="D108" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E108" t="s">
+        <v>11</v>
+      </c>
+      <c r="F108">
+        <v>1.15</v>
+      </c>
+      <c r="G108" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>-675001.79</v>
+      </c>
+      <c r="I108" s="1">
         <v>0</v>
       </c>
-      <c r="K107">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>-675001.79</v>
+      </c>
+      <c r="M108" s="1">
+        <v>-675001.79</v>
+      </c>
+      <c r="N108" s="1">
+        <v>-0.5</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>255</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">