--- v0 (2026-06-22)
+++ v1 (2026-09-01)
@@ -505,95 +505,95 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>670677.7386</v>
+        <v>816240.7488</v>
       </c>
       <c r="D2">
-        <v>180.42</v>
+        <v>182.89</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>121007910.76</v>
+        <v>149290239.35</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>121007910.76</v>
+        <v>149290239.35</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>30.009</v>
+        <v>21827.5081</v>
       </c>
       <c r="D3">
-        <v>99.5887</v>
+        <v>101.0531</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>2988.56</v>
+        <v>2205738.51</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>2988.56</v>
+        <v>2205738.51</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -642,87 +642,87 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>1085802.1998</v>
+        <v>1339563.0653</v>
       </c>
       <c r="D2" s="1">
-        <v>111.53</v>
+        <v>113.19</v>
       </c>
       <c r="E2" s="1">
-        <v>105.1283760072</v>
+        <v>106.5061476281</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>114148621.93</v>
+        <v>142671701.59</v>
       </c>
       <c r="I2" s="1">
-        <v>6950897.41</v>
+        <v>8953441.77</v>
       </c>
       <c r="J2" s="1">
-        <v>6.0893397506477</v>
+        <v>6.2755554677057</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>121099519.34</v>
+        <v>151625143.36</v>
       </c>
       <c r="N2" s="1">
-        <v>121099519.34</v>
+        <v>151625143.36</v>
       </c>
       <c r="O2" s="1">
-        <v>100.07</v>
+        <v>100.09</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>