--- v2 (2026-09-22)
+++ v3 (2026-10-18)
@@ -502,95 +502,95 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>812551.5654</v>
+        <v>830833.4497</v>
       </c>
       <c r="C2">
-        <v>183.76</v>
+        <v>183.04</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>149318128.51</v>
+        <v>152084026.05</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>149318128.51</v>
+        <v>152084026.05</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>21966.1684</v>
+        <v>23875.0785</v>
       </c>
       <c r="C3">
-        <v>101.5595</v>
+        <v>101.1986</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>2230873.87</v>
+        <v>2416126.23</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>2230873.87</v>
+        <v>2416126.23</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -639,87 +639,87 @@
       </c>
       <c r="K1" t="s">
         <v>21</v>
       </c>
       <c r="L1" t="s">
         <v>22</v>
       </c>
       <c r="M1" t="s">
         <v>23</v>
       </c>
       <c r="N1" t="s">
         <v>24</v>
       </c>
       <c r="O1" t="s">
         <v>25</v>
       </c>
       <c r="Z1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="1">
-        <v>1332643.7706</v>
+        <v>1363884.1162</v>
       </c>
       <c r="C2" s="1">
-        <v>113.76</v>
+        <v>113.36</v>
       </c>
       <c r="D2" s="1">
-        <v>106.5758966825</v>
+        <v>106.8268652662</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>142027704.81</v>
+        <v>145699464.72</v>
       </c>
       <c r="H2" s="1">
-        <v>9573850.53</v>
+        <v>8910438.69</v>
       </c>
       <c r="I2" s="1">
-        <v>6.7408330950694</v>
+        <v>6.1156289812895</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>151601555.34</v>
+        <v>154609903.41</v>
       </c>
       <c r="M2" s="1">
-        <v>151601555.34</v>
+        <v>154609903.41</v>
       </c>
       <c r="N2" s="1">
-        <v>100.03</v>
+        <v>100.07</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>