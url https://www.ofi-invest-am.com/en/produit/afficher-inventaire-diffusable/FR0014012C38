--- v3 (2026-07-10)
+++ v4 (2026-08-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0011550771</t>
   </si>
   <si>
@@ -142,408 +142,402 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>TY300626</t>
   </si>
   <si>
     <t>US 10YR NOTE JUN 26</t>
   </si>
   <si>
     <t>WN300626</t>
   </si>
   <si>
     <t>US ULTRA T-BOND JUN 26</t>
   </si>
   <si>
     <t>BRSTNCNTF1P8</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GO 10 01/01/2027</t>
   </si>
   <si>
     <t>BRL</t>
   </si>
   <si>
-    <t>54 693.60</t>
+    <t>66 376.69</t>
   </si>
   <si>
     <t>BRSTNCNTF212</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2033</t>
   </si>
   <si>
-    <t>147 875.28</t>
+    <t>179 462.90</t>
   </si>
   <si>
     <t>BRSTNCNTF238</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2035</t>
   </si>
   <si>
-    <t>155 625.61</t>
+    <t>188 545.43</t>
   </si>
   <si>
     <t>CL0002798016</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 7 01/05/2034</t>
   </si>
   <si>
     <t>CLP</t>
   </si>
   <si>
-    <t>1 042.90</t>
-[...2 lines deleted...]
-    <t>76 884.39</t>
+    <t>1 059.29</t>
+  </si>
+  <si>
+    <t>1 393.15</t>
   </si>
   <si>
     <t>COL17CT03771</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 7 26/03/2031</t>
   </si>
   <si>
     <t>COP</t>
   </si>
   <si>
-    <t>4 261.05</t>
-[...2 lines deleted...]
-    <t>9 406.65</t>
+    <t>4 258.18</t>
+  </si>
+  <si>
+    <t>19 816.80</t>
   </si>
   <si>
     <t>COL17CT02914</t>
   </si>
   <si>
     <t>COLOMBIA REPUBLIC OF (GOVERNMENT) 6 28/04/2028</t>
   </si>
   <si>
-    <t>209 884.76</t>
+    <t>4 188.55</t>
   </si>
   <si>
     <t>CZ0001006431</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 3.5 30/05/2035</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
-    <t>200 785.48</t>
+    <t>214 060.42</t>
   </si>
   <si>
     <t>CZ0001006894</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 4.9 14/04/2034</t>
   </si>
   <si>
+    <t>8 213.78</t>
+  </si>
+  <si>
     <t>USP3579ECV76</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC (GOVERNMENT) 10.75 01/06/2036</t>
   </si>
   <si>
     <t>DOP</t>
   </si>
   <si>
-    <t>75 924.10</t>
+    <t>89 210.47</t>
   </si>
   <si>
     <t>XS2485814680</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 30 26/05/2027</t>
   </si>
   <si>
     <t>TRY</t>
   </si>
   <si>
-    <t>224 461.73</t>
+    <t>236 310.12</t>
   </si>
   <si>
     <t>XS2974126042</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 6.75 13/01/2032</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
-    <t>15 473.95</t>
+    <t>18 603.02</t>
   </si>
   <si>
     <t>HU0000406624</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 7 24/10/2035</t>
   </si>
   <si>
     <t>HUF</t>
   </si>
   <si>
-    <t>202 167.73</t>
+    <t>233 524.91</t>
   </si>
   <si>
     <t>IDG000024506</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 6.75 15/07/2035</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>20 044.02</t>
-[...2 lines deleted...]
-    <t>52 988.38</t>
+    <t>20 305.52</t>
+  </si>
+  <si>
+    <t>64 647.87</t>
   </si>
   <si>
     <t>IDG000009507</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 8.375 15/09/2026</t>
   </si>
   <si>
-    <t>53 307.47</t>
+    <t>89 455.68</t>
   </si>
   <si>
     <t>XS2610898665</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.5 17/04/2030</t>
   </si>
   <si>
-    <t>237 103.53</t>
+    <t>11 516.15</t>
   </si>
   <si>
     <t>XS2615587263</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.85 24/04/2028</t>
   </si>
   <si>
-    <t>311 077.64</t>
+    <t>9 549.90</t>
   </si>
   <si>
     <t>MYBMY1900052</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 3.757 22/05/2040</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
-    <t>31 914.13</t>
-[...8 lines deleted...]
-    <t>89 229.30</t>
+    <t>36 534.83</t>
   </si>
   <si>
     <t>MYBMX1000038</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 4.498 15/04/2030</t>
   </si>
   <si>
-    <t>72 144.34</t>
+    <t>7 913.89</t>
   </si>
   <si>
     <t>MX0MGO0000R8</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 13/11/2042</t>
   </si>
   <si>
     <t>MXN</t>
   </si>
   <si>
-    <t>193 242.31</t>
+    <t>221 539.90</t>
   </si>
   <si>
     <t>MX0MGO0000P2</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 29/05/2031</t>
   </si>
   <si>
-    <t>236 456.39</t>
+    <t>270 794.27</t>
   </si>
   <si>
     <t>PEP01000C5E9</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 6.15 12/08/2032</t>
   </si>
   <si>
     <t>PEN</t>
   </si>
   <si>
-    <t>36 296.78</t>
+    <t>46 820.08</t>
   </si>
   <si>
     <t>USP87324BE10</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 6.9 12/08/2037</t>
   </si>
   <si>
-    <t>7 212.07</t>
+    <t>9 342.73</t>
   </si>
   <si>
     <t>PEP01000C5I0</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 7.3 12/08/2033</t>
   </si>
   <si>
-    <t>20 184.31</t>
+    <t>25 928.68</t>
   </si>
   <si>
     <t>PEP01000C5G4</t>
   </si>
   <si>
     <t>PERU GOVERNMENT BOND 5.4 12/08/2034</t>
   </si>
   <si>
-    <t>24 330.38</t>
+    <t>31 384.33</t>
   </si>
   <si>
     <t>PL0000113783</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 1.75 25/04/2032</t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
-    <t>91 976.17</t>
+    <t>2 590.11</t>
   </si>
   <si>
     <t>PL0000109427</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 2.5 25/07/2027</t>
   </si>
   <si>
-    <t>89 129.45</t>
+    <t>95 946.72</t>
   </si>
   <si>
     <t>PL0000116851</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5 25/10/2034</t>
   </si>
   <si>
-    <t>110 383.02</t>
+    <t>123 553.12</t>
   </si>
   <si>
     <t>ZAG000107004</t>
   </si>
   <si>
     <t>REPUBLIC OF SOUTH AFRICA 8.25 31/03/2032</t>
   </si>
   <si>
     <t>ZAR</t>
   </si>
   <si>
-    <t>14 323.66</t>
+    <t>35 133.07</t>
   </si>
   <si>
     <t>XS2434895988</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 27/02/2027</t>
   </si>
   <si>
-    <t>11 688.05</t>
-[...5 lines deleted...]
-    <t>ROMANIA (REPUBLIC OF) 4.85 22/04/2026</t>
+    <t>16 907.49</t>
+  </si>
+  <si>
+    <t>ROO7A2H5YIN8</t>
+  </si>
+  <si>
+    <t>ROMANIA (REPUBLIC OF) 6.7 25/02/2032</t>
   </si>
   <si>
     <t>RON</t>
   </si>
   <si>
-    <t>163 088.96</t>
+    <t>45 128.11</t>
   </si>
   <si>
     <t>ROXL7LT7QZ66</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 8 29/04/2030</t>
   </si>
   <si>
-    <t>248 667.21</t>
+    <t>4 179.04</t>
   </si>
   <si>
     <t>ZAG000077470</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 7 28/02/2031</t>
   </si>
   <si>
-    <t>28 737.11</t>
+    <t>41 352.03</t>
   </si>
   <si>
     <t>ZAG000125972</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 8.875 28/02/2035</t>
   </si>
   <si>
-    <t>66 037.63</t>
+    <t>98 303.38</t>
   </si>
   <si>
     <t>TH0623037601</t>
   </si>
   <si>
     <t>THAILAND KINGDOM OF (GOVERNMENT) 1 17/06/2027</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
-    <t>15 445.77</t>
+    <t>17 926.42</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -910,209 +904,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>11549.5602</v>
       </c>
       <c r="D2">
-        <v>10132.94</v>
+        <v>10009.34</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>117031083.95</v>
+        <v>115603477.95</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>117031083.95</v>
+        <v>115603477.95</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>884.9904</v>
+        <v>884.586</v>
       </c>
       <c r="D3">
-        <v>7755.92</v>
+        <v>7663.62</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>6863922.25</v>
+        <v>6779137.07</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>6863922.25</v>
+        <v>6779137.07</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>120651.0258</v>
+        <v>121509.0754</v>
       </c>
       <c r="D4">
-        <v>123.29</v>
+        <v>121.75</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>14876040.51</v>
+        <v>14794210.64</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>14876040.51</v>
+        <v>14794210.64</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>10.0</v>
       </c>
       <c r="D5">
-        <v>10940.29</v>
+        <v>10807.49</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>109402.97</v>
+        <v>108074.97</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5">
-        <v>93279.592445752</v>
+        <v>92131.597118622</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
-        <v>1071.0</v>
+        <v>1136.0</v>
       </c>
       <c r="D6">
-        <v>101.9</v>
+        <v>100.62</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>109137.01</v>
+        <v>114310.42</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>109137.01</v>
+        <v>114310.42</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P39"/>
+  <dimension ref="A1:P38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O39" sqref="O39"/>
+      <selection activeCell="O38" sqref="O38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>22</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -1134,1936 +1128,1886 @@
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="P1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="1">
         <v>2.9283</v>
       </c>
       <c r="D2" s="1">
-        <v>4790.39</v>
+        <v>4796.02</v>
       </c>
       <c r="E2" s="1">
         <v>4432.981593416</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>12981.1</v>
       </c>
       <c r="I2" s="1">
-        <v>1046.6</v>
+        <v>1063.09</v>
       </c>
       <c r="J2" s="1">
-        <v>8.062490852085</v>
+        <v>8.1895216892251</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>14027.7</v>
+        <v>14044.19</v>
       </c>
       <c r="N2" s="1">
-        <v>14027.7</v>
+        <v>14044.19</v>
       </c>
       <c r="O2" s="1">
         <v>0.01</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
         <v>61.0</v>
       </c>
       <c r="D3" s="1">
-        <v>111.09375</v>
+        <v>110.59375</v>
       </c>
       <c r="E3" s="1">
         <v>113.078125</v>
       </c>
       <c r="F3" t="s">
         <v>15</v>
       </c>
       <c r="G3">
         <v>1.17</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-103207.47</v>
+        <v>-129190.47</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-103207.47</v>
+        <v>-129190.47</v>
       </c>
       <c r="N3" s="1">
-        <v>-103207.47</v>
+        <v>-129190.47</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.07</v>
+        <v>-0.09</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
         <v>25.0</v>
       </c>
       <c r="D4" s="1">
-        <v>116.28125</v>
+        <v>115.03125</v>
       </c>
       <c r="E4" s="1">
         <v>120.2578125</v>
       </c>
       <c r="F4" t="s">
         <v>15</v>
       </c>
       <c r="G4">
         <v>1.17</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-84762.81</v>
+        <v>-111388.31</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-84762.81</v>
+        <v>-111388.31</v>
       </c>
       <c r="N4" s="1">
-        <v>-84762.81</v>
+        <v>-111388.31</v>
       </c>
       <c r="O4" s="1">
-        <v>-0.06</v>
+        <v>-0.08</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>12000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>1002.432</v>
+        <v>1008.776</v>
       </c>
       <c r="E5" s="1">
         <v>1202.1588983333</v>
       </c>
       <c r="F5" t="s">
         <v>41</v>
       </c>
       <c r="G5">
-        <v>5.89</v>
+        <v>5.84</v>
       </c>
       <c r="H5" s="1">
         <v>2751909.87</v>
       </c>
       <c r="I5" s="1">
-        <v>-764591.88</v>
+        <v>-747090.58</v>
       </c>
       <c r="J5" s="1">
-        <v>-27.784045122088</v>
+        <v>-27.148075892471</v>
       </c>
       <c r="K5">
-        <v>0.46</v>
+        <v>0.55</v>
       </c>
       <c r="L5" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="1">
-        <v>1987317.99</v>
+        <v>2004819.29</v>
       </c>
       <c r="N5" s="1">
-        <v>2042011.59</v>
+        <v>2071195.98</v>
       </c>
       <c r="O5" s="1">
-        <v>1.47</v>
+        <v>1.51</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>32000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>879.952</v>
+        <v>873.553</v>
       </c>
       <c r="E6" s="1">
         <v>872.179413125</v>
       </c>
       <c r="F6" t="s">
         <v>41</v>
       </c>
       <c r="G6">
-        <v>5.89</v>
+        <v>5.84</v>
       </c>
       <c r="H6" s="1">
         <v>5086057.63</v>
       </c>
       <c r="I6" s="1">
-        <v>-453898.79</v>
+        <v>-482696.04</v>
       </c>
       <c r="J6" s="1">
-        <v>-8.924373709859</v>
+        <v>-9.490573546647</v>
       </c>
       <c r="K6">
-        <v>0.46</v>
+        <v>0.56</v>
       </c>
       <c r="L6" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="1">
-        <v>4632158.84</v>
+        <v>4603361.59</v>
       </c>
       <c r="N6" s="1">
-        <v>4780034.12</v>
+        <v>4782824.49</v>
       </c>
       <c r="O6" s="1">
-        <v>3.44</v>
+        <v>3.48</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
         <v>33800.0</v>
       </c>
       <c r="D7" s="1">
-        <v>855.642</v>
+        <v>848.075</v>
       </c>
       <c r="E7" s="1">
         <v>826.5766677515</v>
       </c>
       <c r="F7" t="s">
         <v>41</v>
       </c>
       <c r="G7">
-        <v>5.89</v>
+        <v>5.84</v>
       </c>
       <c r="H7" s="1">
         <v>4596710.11</v>
       </c>
       <c r="I7" s="1">
-        <v>157091.54</v>
+        <v>119260.59</v>
       </c>
       <c r="J7" s="1">
-        <v>3.4174776359782</v>
+        <v>2.5944770748225</v>
       </c>
       <c r="K7">
-        <v>0.46</v>
+        <v>0.56</v>
       </c>
       <c r="L7" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="1">
-        <v>4753801.65</v>
+        <v>4715970.7</v>
       </c>
       <c r="N7" s="1">
-        <v>4909427.26</v>
+        <v>4904516.13</v>
       </c>
       <c r="O7" s="1">
-        <v>3.53</v>
+        <v>3.57</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="1">
         <v>2565000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>113.9565</v>
+        <v>109.661</v>
       </c>
       <c r="E8" s="1">
         <v>110.79105771</v>
       </c>
       <c r="F8" t="s">
         <v>51</v>
       </c>
       <c r="G8" t="s">
         <v>52</v>
       </c>
       <c r="H8" s="1">
         <v>2723673.31</v>
       </c>
       <c r="I8" s="1">
-        <v>79077.67</v>
+        <v>-68314.32</v>
       </c>
       <c r="J8" s="1">
-        <v>2.9033463635182</v>
+        <v>-2.5081686467016</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="1">
-        <v>2802750.98</v>
+        <v>2655358.99</v>
       </c>
       <c r="N8" s="1">
-        <v>2879635.37</v>
+        <v>2656752.14</v>
       </c>
       <c r="O8" s="1">
-        <v>2.07</v>
+        <v>1.93</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>11000000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>77.479</v>
+        <v>76.173</v>
       </c>
       <c r="E9" s="1">
         <v>69.002</v>
       </c>
       <c r="F9" t="s">
         <v>56</v>
       </c>
       <c r="G9" t="s">
         <v>57</v>
       </c>
       <c r="H9" s="1">
         <v>1497289.3</v>
       </c>
       <c r="I9" s="1">
-        <v>502850.69</v>
+        <v>470458.07</v>
       </c>
       <c r="J9" s="1">
-        <v>33.584070226108</v>
+        <v>31.420652642078</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="1">
-        <v>2000139.99</v>
+        <v>1967747.37</v>
       </c>
       <c r="N9" s="1">
-        <v>2009546.64</v>
+        <v>1987564.17</v>
       </c>
       <c r="O9" s="1">
         <v>1.45</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>59</v>
       </c>
       <c r="B10" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="1">
         <v>15500000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>87.15</v>
+        <v>86.722</v>
       </c>
       <c r="E10" s="1">
         <v>99.81049819</v>
       </c>
       <c r="F10" t="s">
         <v>56</v>
       </c>
       <c r="G10" t="s">
         <v>57</v>
       </c>
       <c r="H10" s="1">
         <v>4086969.17</v>
       </c>
       <c r="I10" s="1">
-        <v>-916797.43</v>
+        <v>-930245.4</v>
       </c>
       <c r="J10" s="1">
-        <v>-22.432208119642</v>
+        <v>-22.761253175786</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" t="s">
         <v>61</v>
       </c>
       <c r="M10" s="1">
-        <v>3170171.74</v>
+        <v>3156723.77</v>
       </c>
       <c r="N10" s="1">
-        <v>3380056.5</v>
+        <v>3160912.32</v>
       </c>
       <c r="O10" s="1">
-        <v>2.43</v>
+        <v>2.3</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>62</v>
       </c>
       <c r="B11" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="1">
         <v>160000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>91.748</v>
+        <v>90.652</v>
       </c>
       <c r="E11" s="1">
         <v>92.85736875</v>
       </c>
       <c r="F11" t="s">
         <v>64</v>
       </c>
       <c r="G11">
-        <v>24.38</v>
+        <v>24.37</v>
       </c>
       <c r="H11" s="1">
         <v>6124436.2</v>
       </c>
       <c r="I11" s="1">
-        <v>-102126.91</v>
+        <v>-172480.85</v>
       </c>
       <c r="J11" s="1">
-        <v>-1.6675316170328</v>
+        <v>-2.8162731126173</v>
       </c>
       <c r="K11">
         <v>0.13</v>
       </c>
       <c r="L11" t="s">
         <v>65</v>
       </c>
       <c r="M11" s="1">
-        <v>6022309.29</v>
+        <v>5951955.35</v>
       </c>
       <c r="N11" s="1">
-        <v>6223094.77</v>
+        <v>6166015.77</v>
       </c>
       <c r="O11" s="1">
-        <v>4.48</v>
+        <v>4.49</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>66</v>
       </c>
       <c r="B12" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="1">
         <v>71000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>102.155</v>
+        <v>101.062</v>
       </c>
       <c r="E12" s="1">
         <v>102.47873239</v>
       </c>
       <c r="F12" t="s">
         <v>64</v>
       </c>
       <c r="G12">
-        <v>24.38</v>
+        <v>24.37</v>
       </c>
       <c r="H12" s="1">
         <v>2974236.84</v>
       </c>
       <c r="I12" s="1">
-        <v>1293.92</v>
+        <v>-29757.38</v>
       </c>
       <c r="J12" s="1">
-        <v>0.043504269148922</v>
+        <v>-1.0005047210699</v>
       </c>
       <c r="K12">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.01</v>
+      </c>
+      <c r="L12" t="s">
+        <v>68</v>
       </c>
       <c r="M12" s="1">
-        <v>2975530.76</v>
+        <v>2944479.46</v>
       </c>
       <c r="N12" s="1">
-        <v>2975530.76</v>
+        <v>2952693.24</v>
       </c>
       <c r="O12" s="1">
-        <v>2.14</v>
+        <v>2.15</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C13" s="1">
         <v>136000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>105.06</v>
+        <v>107.183</v>
       </c>
       <c r="E13" s="1">
         <v>102.82321265</v>
       </c>
       <c r="F13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G13">
-        <v>70.61</v>
+        <v>69.65</v>
       </c>
       <c r="H13" s="1">
         <v>2186528.97</v>
       </c>
       <c r="I13" s="1">
-        <v>-162870.79</v>
+        <v>-93649.01</v>
       </c>
       <c r="J13" s="1">
-        <v>-7.4488283592236</v>
+        <v>-4.2829988207291</v>
       </c>
       <c r="K13">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="L13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M13" s="1">
-        <v>2023658.18</v>
+        <v>2092879.96</v>
       </c>
       <c r="N13" s="1">
-        <v>2099582.28</v>
+        <v>2182090.43</v>
       </c>
       <c r="O13" s="1">
-        <v>1.51</v>
+        <v>1.59</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B14" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C14" s="1">
         <v>44300000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>91.709</v>
+        <v>91.334</v>
       </c>
       <c r="E14" s="1">
         <v>91.98</v>
       </c>
       <c r="F14" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G14">
-        <v>52.4</v>
+        <v>53.0</v>
       </c>
       <c r="H14" s="1">
         <v>1137371.78</v>
       </c>
       <c r="I14" s="1">
-        <v>-361976.14</v>
+        <v>-374014.29</v>
       </c>
       <c r="J14" s="1">
-        <v>-31.82566565877</v>
+        <v>-32.8840838657</v>
       </c>
       <c r="K14">
-        <v>0.51</v>
+        <v>0.53</v>
       </c>
       <c r="L14" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M14" s="1">
-        <v>775395.64</v>
+        <v>763357.49</v>
       </c>
       <c r="N14" s="1">
-        <v>999857.37</v>
+        <v>999667.61</v>
       </c>
       <c r="O14" s="1">
-        <v>0.72</v>
+        <v>0.73</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B15" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C15" s="1">
         <v>100000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>96.8575</v>
+        <v>95.9115</v>
       </c>
       <c r="E15" s="1">
         <v>98.29926026</v>
       </c>
       <c r="F15" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G15">
-        <v>108.76</v>
+        <v>111.34</v>
       </c>
       <c r="H15" s="1">
         <v>1104197.32</v>
       </c>
       <c r="I15" s="1">
-        <v>-213598.27</v>
+        <v>-242757.15</v>
       </c>
       <c r="J15" s="1">
-        <v>-19.344211956609</v>
+        <v>-21.984942872348</v>
       </c>
       <c r="K15">
         <v>0.02</v>
       </c>
       <c r="L15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M15" s="1">
-        <v>890599.05</v>
+        <v>861440.17</v>
       </c>
       <c r="N15" s="1">
-        <v>906073.0</v>
+        <v>880043.19</v>
       </c>
       <c r="O15" s="1">
-        <v>0.65</v>
+        <v>0.64</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B16" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C16" s="1">
         <v>2300000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>103.063</v>
+        <v>107.332</v>
       </c>
       <c r="E16" s="1">
         <v>102.31835348</v>
       </c>
       <c r="F16" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G16">
-        <v>375.28</v>
+        <v>364.55</v>
       </c>
       <c r="H16" s="1">
         <v>6096878.79</v>
       </c>
       <c r="I16" s="1">
-        <v>219686.39</v>
+        <v>674856.23</v>
       </c>
       <c r="J16" s="1">
-        <v>3.6032599230991</v>
+        <v>11.068880541087</v>
       </c>
       <c r="K16">
         <v>0.01</v>
       </c>
       <c r="L16" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M16" s="1">
-        <v>6316565.18</v>
+        <v>6771735.02</v>
       </c>
       <c r="N16" s="1">
-        <v>6518732.91</v>
+        <v>7005259.93</v>
       </c>
       <c r="O16" s="1">
-        <v>4.69</v>
+        <v>5.1</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B17" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C17" s="1">
         <v>64000000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>100.868</v>
+        <v>99.336</v>
       </c>
       <c r="E17" s="1">
         <v>99.33</v>
       </c>
       <c r="F17" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G17" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H17" s="1">
         <v>3382137.26</v>
       </c>
       <c r="I17" s="1">
-        <v>-161447.95</v>
+        <v>-251209.59</v>
       </c>
       <c r="J17" s="1">
-        <v>-4.7735481321063</v>
+        <v>-7.4275397681524</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M17" s="1">
-        <v>3220689.31</v>
+        <v>3130927.67</v>
       </c>
       <c r="N17" s="1">
-        <v>3273677.69</v>
+        <v>3195575.54</v>
       </c>
       <c r="O17" s="1">
-        <v>2.36</v>
+        <v>2.33</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B18" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C18" s="1">
         <v>156500000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>101.239</v>
+        <v>100.977</v>
       </c>
       <c r="E18" s="1">
         <v>107.64130194</v>
       </c>
       <c r="F18" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G18" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H18" s="1">
         <v>10794331.04</v>
       </c>
       <c r="I18" s="1">
-        <v>-2889772.19</v>
+        <v>-3011758.13</v>
       </c>
       <c r="J18" s="1">
-        <v>-26.7712022106</v>
+        <v>-27.901294844854</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M18" s="1">
-        <v>7904558.85</v>
+        <v>7782572.91</v>
       </c>
       <c r="N18" s="1">
-        <v>7957866.32</v>
+        <v>7872028.59</v>
       </c>
       <c r="O18" s="1">
         <v>5.73</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B19" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C19" s="1">
         <v>400000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>96.772</v>
+        <v>96.0455</v>
       </c>
       <c r="E19" s="1">
         <v>98.48513136</v>
       </c>
       <c r="F19" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G19">
-        <v>108.76</v>
+        <v>111.34</v>
       </c>
       <c r="H19" s="1">
         <v>4123208.81</v>
       </c>
       <c r="I19" s="1">
-        <v>-563957.29</v>
+        <v>-672633.96</v>
       </c>
       <c r="J19" s="1">
-        <v>-13.677631087522</v>
+        <v>-16.313361534557</v>
       </c>
       <c r="K19">
-        <v>0.06</v>
+        <v>0.0</v>
       </c>
       <c r="L19" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M19" s="1">
-        <v>3559251.52</v>
+        <v>3450574.85</v>
       </c>
       <c r="N19" s="1">
-        <v>3796355.05</v>
+        <v>3462091.0</v>
       </c>
       <c r="O19" s="1">
-        <v>2.73</v>
+        <v>2.52</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B20" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C20" s="1">
         <v>508000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>98.5775</v>
+        <v>98.1205</v>
       </c>
       <c r="E20" s="1">
         <v>99.70899653</v>
       </c>
       <c r="F20" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G20">
-        <v>108.76</v>
+        <v>111.34</v>
       </c>
       <c r="H20" s="1">
         <v>5610844.92</v>
       </c>
       <c r="I20" s="1">
-        <v>-1006260.04</v>
+        <v>-1133939.66</v>
       </c>
       <c r="J20" s="1">
-        <v>-17.93419804588</v>
+        <v>-20.209784375933</v>
       </c>
       <c r="K20">
-        <v>0.06</v>
+        <v>0.0</v>
       </c>
       <c r="L20" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M20" s="1">
-        <v>4604584.88</v>
+        <v>4476905.26</v>
       </c>
       <c r="N20" s="1">
-        <v>4915662.52</v>
+        <v>4486455.16</v>
       </c>
       <c r="O20" s="1">
-        <v>3.54</v>
+        <v>3.27</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B21" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C21" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.476</v>
+        <v>98.79</v>
       </c>
       <c r="E21" s="1">
         <v>100.6465507</v>
       </c>
       <c r="F21" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G21">
-        <v>4.65</v>
+        <v>4.66</v>
       </c>
       <c r="H21" s="1">
         <v>2099580.71</v>
       </c>
       <c r="I21" s="1">
-        <v>18023.34</v>
+        <v>20945.18</v>
       </c>
       <c r="J21" s="1">
-        <v>0.85842568062077</v>
+        <v>0.99758870427039</v>
       </c>
       <c r="K21">
-        <v>0.32</v>
+        <v>0.37</v>
       </c>
       <c r="L21" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M21" s="1">
-        <v>2117604.05</v>
+        <v>2120525.89</v>
       </c>
       <c r="N21" s="1">
-        <v>2149518.18</v>
+        <v>2157060.72</v>
       </c>
       <c r="O21" s="1">
-        <v>1.55</v>
+        <v>1.57</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C22" s="1">
-        <v>19000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.009</v>
+        <v>104.452</v>
       </c>
       <c r="E22" s="1">
-        <v>111.60065163</v>
+        <v>105.99801867</v>
       </c>
       <c r="F22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G22">
-        <v>4.65</v>
+        <v>4.66</v>
       </c>
       <c r="H22" s="1">
-        <v>4336611.56</v>
+        <v>3433060.08</v>
       </c>
       <c r="I22" s="1">
-        <v>-250529.87</v>
+        <v>-69969.12</v>
       </c>
       <c r="J22" s="1">
-        <v>-5.77708809133</v>
+        <v>-2.0380977428161</v>
       </c>
       <c r="K22">
-        <v>0.47</v>
+        <v>0.05</v>
       </c>
       <c r="L22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M22" s="1">
-        <v>4086081.69</v>
+        <v>3363090.96</v>
       </c>
       <c r="N22" s="1">
-        <v>4175310.99</v>
+        <v>3371004.85</v>
       </c>
       <c r="O22" s="1">
-        <v>3.0</v>
+        <v>2.45</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B23" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C23" s="1">
-        <v>15000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>104.37</v>
+        <v>84.147</v>
       </c>
       <c r="E23" s="1">
-        <v>105.99801867</v>
+        <v>86.2572375</v>
       </c>
       <c r="F23" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="G23">
-        <v>4.65</v>
+        <v>20.54</v>
       </c>
       <c r="H23" s="1">
-        <v>3433060.08</v>
+        <v>5989045.57</v>
       </c>
       <c r="I23" s="1">
-        <v>-66539.28</v>
+        <v>-254296.31</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.938191539019</v>
+        <v>-4.2460239620451</v>
       </c>
       <c r="K23">
-        <v>0.48</v>
+        <v>0.16</v>
       </c>
       <c r="L23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M23" s="1">
-        <v>3366520.8</v>
+        <v>5734749.26</v>
       </c>
       <c r="N23" s="1">
-        <v>3438665.14</v>
+        <v>5956289.16</v>
       </c>
       <c r="O23" s="1">
-        <v>2.47</v>
+        <v>4.34</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>110</v>
+      </c>
+      <c r="B24" t="s">
+        <v>111</v>
+      </c>
+      <c r="C24" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>96.219</v>
+      </c>
+      <c r="E24" s="1">
+        <v>94.5819441941</v>
+      </c>
+      <c r="F24" t="s">
         <v>108</v>
       </c>
-      <c r="B24" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G24">
-        <v>20.28</v>
+        <v>20.54</v>
       </c>
       <c r="H24" s="1">
-        <v>5989045.57</v>
+        <v>7614654.83</v>
       </c>
       <c r="I24" s="1">
-        <v>-134626.28</v>
+        <v>347993.25</v>
       </c>
       <c r="J24" s="1">
-        <v>-2.2478753655568</v>
+        <v>4.5700462827151</v>
       </c>
       <c r="K24">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="L24" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="M24" s="1">
-        <v>5854419.29</v>
+        <v>7962648.08</v>
       </c>
       <c r="N24" s="1">
-        <v>6047661.6</v>
+        <v>8233442.35</v>
       </c>
       <c r="O24" s="1">
-        <v>4.35</v>
+        <v>5.99</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B25" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C25" s="1">
-        <v>1700000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>96.944</v>
+        <v>104.243</v>
       </c>
       <c r="E25" s="1">
-        <v>94.5819441941</v>
+        <v>83.00532886</v>
       </c>
       <c r="F25" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="G25">
-        <v>20.28</v>
+        <v>4.13</v>
       </c>
       <c r="H25" s="1">
-        <v>7614654.83</v>
+        <v>3010088.08</v>
       </c>
       <c r="I25" s="1">
-        <v>513678.35</v>
+        <v>522418.24</v>
       </c>
       <c r="J25" s="1">
-        <v>6.7459177266476</v>
+        <v>17.355579840707</v>
       </c>
       <c r="K25">
-        <v>0.14</v>
+        <v>0.33</v>
       </c>
       <c r="L25" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="M25" s="1">
-        <v>8128333.18</v>
+        <v>3532506.32</v>
       </c>
       <c r="N25" s="1">
-        <v>8364789.57</v>
+        <v>3579326.4</v>
       </c>
       <c r="O25" s="1">
-        <v>6.02</v>
+        <v>2.61</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>117</v>
+      </c>
+      <c r="B26" t="s">
+        <v>118</v>
+      </c>
+      <c r="C26" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>101.477</v>
+      </c>
+      <c r="E26" s="1">
+        <v>89.9253336</v>
+      </c>
+      <c r="F26" t="s">
         <v>115</v>
       </c>
-      <c r="B26" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G26">
-        <v>3.96</v>
+        <v>4.13</v>
       </c>
       <c r="H26" s="1">
-        <v>3010088.08</v>
+        <v>572400.95</v>
       </c>
       <c r="I26" s="1">
-        <v>712862.72</v>
+        <v>41665.88</v>
       </c>
       <c r="J26" s="1">
-        <v>23.682453837032</v>
+        <v>7.2791423564199</v>
       </c>
       <c r="K26">
-        <v>0.26</v>
+        <v>0.37</v>
       </c>
       <c r="L26" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="M26" s="1">
-        <v>3722950.8</v>
+        <v>614066.83</v>
       </c>
       <c r="N26" s="1">
-        <v>3759247.58</v>
+        <v>623409.56</v>
       </c>
       <c r="O26" s="1">
-        <v>2.71</v>
+        <v>0.45</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C27" s="1">
-        <v>2500000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.356</v>
+        <v>109.727</v>
       </c>
       <c r="E27" s="1">
-        <v>89.9253336</v>
+        <v>100.67218078</v>
       </c>
       <c r="F27" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="G27">
-        <v>3.96</v>
+        <v>4.13</v>
       </c>
       <c r="H27" s="1">
-        <v>572400.95</v>
+        <v>1590947.59</v>
       </c>
       <c r="I27" s="1">
-        <v>54158.26</v>
+        <v>108866.75</v>
       </c>
       <c r="J27" s="1">
-        <v>9.4615950584988</v>
+        <v>6.8428872631813</v>
       </c>
       <c r="K27">
-        <v>0.29</v>
+        <v>0.41</v>
       </c>
       <c r="L27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M27" s="1">
-        <v>626559.21</v>
+        <v>1699814.34</v>
       </c>
       <c r="N27" s="1">
-        <v>633771.28</v>
+        <v>1725743.02</v>
       </c>
       <c r="O27" s="1">
-        <v>0.46</v>
+        <v>1.26</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C28" s="1">
-        <v>6400000.0</v>
+        <v>10600000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>111.015</v>
+        <v>96.772</v>
       </c>
       <c r="E28" s="1">
-        <v>100.67218078</v>
+        <v>92.07608538</v>
       </c>
       <c r="F28" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="G28">
-        <v>3.96</v>
+        <v>4.13</v>
       </c>
       <c r="H28" s="1">
-        <v>1590947.59</v>
+        <v>2371365.24</v>
       </c>
       <c r="I28" s="1">
-        <v>201265.51</v>
+        <v>111559.72</v>
       </c>
       <c r="J28" s="1">
-        <v>12.65066877533</v>
+        <v>4.7044511793552</v>
       </c>
       <c r="K28">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="L28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="M28" s="1">
-        <v>1792213.1</v>
+        <v>2482924.96</v>
       </c>
       <c r="N28" s="1">
-        <v>1812397.41</v>
+        <v>2514309.29</v>
       </c>
       <c r="O28" s="1">
-        <v>1.3</v>
+        <v>1.83</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C29" s="1">
-        <v>10600000.0</v>
+        <v>23000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>96.69</v>
+        <v>81.818</v>
       </c>
       <c r="E29" s="1">
-        <v>92.07608538</v>
+        <v>77.07608696</v>
       </c>
       <c r="F29" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="G29">
-        <v>3.96</v>
+        <v>4.26</v>
       </c>
       <c r="H29" s="1">
-        <v>2371365.24</v>
+        <v>3906635.99</v>
       </c>
       <c r="I29" s="1">
-        <v>213961.48</v>
+        <v>513361.66</v>
       </c>
       <c r="J29" s="1">
-        <v>9.0227130089838</v>
+        <v>13.140760012299</v>
       </c>
       <c r="K29">
-        <v>0.23</v>
+        <v>0.01</v>
       </c>
       <c r="L29" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="M29" s="1">
-        <v>2585326.72</v>
+        <v>4419997.65</v>
       </c>
       <c r="N29" s="1">
-        <v>2609657.1</v>
+        <v>4422587.76</v>
       </c>
       <c r="O29" s="1">
-        <v>1.88</v>
+        <v>3.22</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>130</v>
+      </c>
+      <c r="B30" t="s">
+        <v>131</v>
+      </c>
+      <c r="C30" s="1">
+        <v>21000000.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>98.005</v>
+      </c>
+      <c r="E30" s="1">
+        <v>81.95</v>
+      </c>
+      <c r="F30" t="s">
         <v>128</v>
       </c>
-      <c r="B30" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G30">
-        <v>4.24</v>
+        <v>4.26</v>
       </c>
       <c r="H30" s="1">
-        <v>3906635.99</v>
+        <v>3676104.62</v>
       </c>
       <c r="I30" s="1">
-        <v>604111.49</v>
+        <v>1157964.67</v>
       </c>
       <c r="J30" s="1">
-        <v>15.463726120027</v>
+        <v>31.499774617405</v>
       </c>
       <c r="K30">
-        <v>0.4</v>
+        <v>0.46</v>
       </c>
       <c r="L30" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="M30" s="1">
-        <v>4510747.48</v>
+        <v>4834069.29</v>
       </c>
       <c r="N30" s="1">
-        <v>4602723.65</v>
+        <v>4930016.01</v>
       </c>
       <c r="O30" s="1">
-        <v>3.31</v>
+        <v>3.59</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C31" s="1">
-        <v>21000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>98.366</v>
+        <v>95.815</v>
       </c>
       <c r="E31" s="1">
-        <v>81.95</v>
+        <v>96.54</v>
       </c>
       <c r="F31" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="G31">
-        <v>4.24</v>
+        <v>4.26</v>
       </c>
       <c r="H31" s="1">
-        <v>3676104.62</v>
+        <v>4486320.07</v>
       </c>
       <c r="I31" s="1">
-        <v>1190917.82</v>
+        <v>14678.17</v>
       </c>
       <c r="J31" s="1">
-        <v>32.396189529557</v>
+        <v>0.32717616601082</v>
       </c>
       <c r="K31">
-        <v>0.42</v>
+        <v>0.62</v>
       </c>
       <c r="L31" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="M31" s="1">
-        <v>4867022.44</v>
+        <v>4500998.24</v>
       </c>
       <c r="N31" s="1">
-        <v>4956151.89</v>
+        <v>4624551.36</v>
       </c>
       <c r="O31" s="1">
-        <v>3.57</v>
+        <v>3.37</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B32" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C32" s="1">
-        <v>20000000.0</v>
+        <v>87000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>97.547</v>
+        <v>98.834</v>
       </c>
       <c r="E32" s="1">
-        <v>96.54</v>
+        <v>87.80771</v>
       </c>
       <c r="F32" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="G32">
-        <v>4.24</v>
+        <v>19.59</v>
       </c>
       <c r="H32" s="1">
-        <v>4486320.07</v>
+        <v>4198301.16</v>
       </c>
       <c r="I32" s="1">
-        <v>110346.01</v>
+        <v>190980.06</v>
       </c>
       <c r="J32" s="1">
-        <v>2.4596107339261</v>
+        <v>4.548984284872</v>
       </c>
       <c r="K32">
-        <v>0.55</v>
+        <v>0.04</v>
       </c>
       <c r="L32" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="M32" s="1">
-        <v>4596666.08</v>
+        <v>4389281.22</v>
       </c>
       <c r="N32" s="1">
-        <v>4707049.1</v>
+        <v>4424414.29</v>
       </c>
       <c r="O32" s="1">
-        <v>3.39</v>
+        <v>3.22</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B33" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C33" s="1">
-        <v>87000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>100.78</v>
+        <v>98.468</v>
       </c>
       <c r="E33" s="1">
-        <v>87.80771</v>
+        <v>90.749</v>
       </c>
       <c r="F33" t="s">
-        <v>140</v>
+        <v>15</v>
       </c>
       <c r="G33">
-        <v>19.22</v>
+        <v>1.17</v>
       </c>
       <c r="H33" s="1">
-        <v>4198301.16</v>
+        <v>2921060.38</v>
       </c>
       <c r="I33" s="1">
-        <v>363528.8</v>
+        <v>16904.75</v>
       </c>
       <c r="J33" s="1">
-        <v>8.6589500406398</v>
+        <v>0.57871963605217</v>
       </c>
       <c r="K33">
-        <v>0.02</v>
+        <v>0.48</v>
       </c>
       <c r="L33" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="M33" s="1">
-        <v>4561829.96</v>
+        <v>2937965.13</v>
       </c>
       <c r="N33" s="1">
-        <v>4576153.62</v>
+        <v>2954872.62</v>
       </c>
       <c r="O33" s="1">
-        <v>3.29</v>
+        <v>2.15</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B34" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C34" s="1">
-        <v>3500000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.601</v>
+        <v>97.584</v>
       </c>
       <c r="E34" s="1">
-        <v>90.749</v>
+        <v>98.386802</v>
       </c>
       <c r="F34" t="s">
-        <v>15</v>
+        <v>145</v>
       </c>
       <c r="G34">
-        <v>1.17</v>
+        <v>5.19</v>
       </c>
       <c r="H34" s="1">
-        <v>2921060.38</v>
+        <v>3575242.26</v>
       </c>
       <c r="I34" s="1">
-        <v>21374.71</v>
+        <v>-98321.85</v>
       </c>
       <c r="J34" s="1">
-        <v>0.73174488779311</v>
+        <v>-2.7500751795208</v>
       </c>
       <c r="K34">
-        <v>0.33</v>
+        <v>0.24</v>
       </c>
       <c r="L34" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="M34" s="1">
-        <v>2942435.09</v>
+        <v>3476920.41</v>
       </c>
       <c r="N34" s="1">
-        <v>2954123.14</v>
+        <v>3522048.52</v>
       </c>
       <c r="O34" s="1">
-        <v>2.13</v>
+        <v>2.56</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>147</v>
+      </c>
+      <c r="B35" t="s">
+        <v>148</v>
+      </c>
+      <c r="C35" s="1">
+        <v>16500000.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>103.69</v>
+      </c>
+      <c r="E35" s="1">
+        <v>106.07906824</v>
+      </c>
+      <c r="F35" t="s">
         <v>145</v>
       </c>
-      <c r="B35" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G35">
-        <v>5.09</v>
+        <v>5.19</v>
       </c>
       <c r="H35" s="1">
-        <v>3814553.43</v>
+        <v>3486666.56</v>
       </c>
       <c r="I35" s="1">
-        <v>-377297.16</v>
+        <v>-191592.17</v>
       </c>
       <c r="J35" s="1">
-        <v>-9.8909916173333</v>
+        <v>-5.4949954835945</v>
       </c>
       <c r="K35">
-        <v>0.93</v>
+        <v>0.03</v>
       </c>
       <c r="L35" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="M35" s="1">
-        <v>3437256.27</v>
+        <v>3295074.39</v>
       </c>
       <c r="N35" s="1">
-        <v>3600345.23</v>
+        <v>3299253.43</v>
       </c>
       <c r="O35" s="1">
-        <v>2.59</v>
+        <v>2.4</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B36" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C36" s="1">
-        <v>16500000.0</v>
+        <v>64000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>104.632</v>
+        <v>94.722</v>
       </c>
       <c r="E36" s="1">
-        <v>106.07906824</v>
+        <v>85.83928125</v>
       </c>
       <c r="F36" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="G36">
-        <v>5.09</v>
+        <v>19.59</v>
       </c>
       <c r="H36" s="1">
-        <v>3486666.56</v>
+        <v>3128077.52</v>
       </c>
       <c r="I36" s="1">
-        <v>-94962.97</v>
+        <v>-33519.61</v>
       </c>
       <c r="J36" s="1">
-        <v>-2.7236034294028</v>
+        <v>-1.071572228811</v>
       </c>
       <c r="K36">
-        <v>1.51</v>
+        <v>0.06</v>
       </c>
       <c r="L36" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="M36" s="1">
-        <v>3391703.59</v>
+        <v>3094557.91</v>
       </c>
       <c r="N36" s="1">
-        <v>3640370.8</v>
+        <v>3135909.94</v>
       </c>
       <c r="O36" s="1">
-        <v>2.62</v>
+        <v>2.28</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B37" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C37" s="1">
-        <v>64000000.0</v>
+        <v>120000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>96.295</v>
+        <v>100.503</v>
       </c>
       <c r="E37" s="1">
-        <v>85.83928125</v>
+        <v>86.85423957</v>
       </c>
       <c r="F37" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="G37">
-        <v>19.22</v>
+        <v>19.59</v>
       </c>
       <c r="H37" s="1">
-        <v>3128077.52</v>
+        <v>5165065.32</v>
       </c>
       <c r="I37" s="1">
-        <v>78407.38</v>
+        <v>991352.02</v>
       </c>
       <c r="J37" s="1">
-        <v>2.5065676761105</v>
+        <v>19.193407219098</v>
       </c>
       <c r="K37">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="L37" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="M37" s="1">
-        <v>3206484.9</v>
+        <v>6156417.34</v>
       </c>
       <c r="N37" s="1">
-        <v>3235222.01</v>
+        <v>6254720.72</v>
       </c>
       <c r="O37" s="1">
-        <v>2.33</v>
+        <v>4.55</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B38" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C38" s="1">
-        <v>116000000.0</v>
+        <v>180000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>102.936</v>
+        <v>99.837</v>
       </c>
       <c r="E38" s="1">
-        <v>86.36011817</v>
+        <v>93.75046918</v>
       </c>
       <c r="F38" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="G38">
-        <v>19.22</v>
+        <v>38.24</v>
       </c>
       <c r="H38" s="1">
-        <v>4956366.4</v>
+        <v>4556806.41</v>
       </c>
       <c r="I38" s="1">
-        <v>1256196.0</v>
+        <v>142818.31</v>
       </c>
       <c r="J38" s="1">
-        <v>25.345099587472</v>
+        <v>3.1341754981423</v>
       </c>
       <c r="K38">
-        <v>0.06</v>
+        <v>0.01</v>
       </c>
       <c r="L38" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="M38" s="1">
-        <v>6212562.4</v>
+        <v>4699624.72</v>
       </c>
       <c r="N38" s="1">
-        <v>6278600.03</v>
+        <v>4717551.14</v>
       </c>
       <c r="O38" s="1">
-        <v>4.52</v>
+        <v>3.43</v>
       </c>
       <c r="P38">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P39">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>