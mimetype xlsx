--- v4 (2026-08-01)
+++ v5 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0011550771</t>
   </si>
   <si>
@@ -121,423 +121,420 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>TY300626</t>
-[...8 lines deleted...]
-    <t>US ULTRA T-BOND JUN 26</t>
+    <t>TY300926</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE SEP 26</t>
+  </si>
+  <si>
+    <t>WN300926</t>
+  </si>
+  <si>
+    <t>US ULTRA T-BOND SEP 26</t>
   </si>
   <si>
     <t>BRSTNCNTF1P8</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GO 10 01/01/2027</t>
   </si>
   <si>
     <t>BRL</t>
   </si>
   <si>
-    <t>66 376.69</t>
+    <t>84 443.61</t>
   </si>
   <si>
     <t>BRSTNCNTF212</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2033</t>
   </si>
   <si>
-    <t>179 462.90</t>
+    <t>228 310.50</t>
   </si>
   <si>
     <t>BRSTNCNTF238</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2035</t>
   </si>
   <si>
-    <t>188 545.43</t>
+    <t>237 849.50</t>
   </si>
   <si>
     <t>CL0002798016</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 7 01/05/2034</t>
   </si>
   <si>
     <t>CLP</t>
   </si>
   <si>
-    <t>1 059.29</t>
-[...2 lines deleted...]
-    <t>1 393.15</t>
+    <t>1 040.44</t>
+  </si>
+  <si>
+    <t>15 129.51</t>
   </si>
   <si>
     <t>COL17CT03771</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 7 26/03/2031</t>
   </si>
   <si>
     <t>COP</t>
   </si>
   <si>
-    <t>4 258.18</t>
-[...2 lines deleted...]
-    <t>19 816.80</t>
+    <t>4 133.50</t>
+  </si>
+  <si>
+    <t>35 215.08</t>
   </si>
   <si>
     <t>COL17CT02914</t>
   </si>
   <si>
     <t>COLOMBIA REPUBLIC OF (GOVERNMENT) 6 28/04/2028</t>
   </si>
   <si>
-    <t>4 188.55</t>
+    <t>22 190.87</t>
   </si>
   <si>
     <t>CZ0001006431</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 3.5 30/05/2035</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
-    <t>214 060.42</t>
+    <t>2 526.81</t>
   </si>
   <si>
     <t>CZ0001006894</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 4.9 14/04/2034</t>
   </si>
   <si>
-    <t>8 213.78</t>
+    <t>19 622.25</t>
   </si>
   <si>
     <t>USP3579ECV76</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC (GOVERNMENT) 10.75 01/06/2036</t>
   </si>
   <si>
     <t>DOP</t>
   </si>
   <si>
-    <t>89 210.47</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2485814680</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 30 26/05/2027</t>
   </si>
   <si>
     <t>TRY</t>
   </si>
   <si>
-    <t>236 310.12</t>
+    <t>5 462.30</t>
   </si>
   <si>
     <t>XS2974126042</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 6.75 13/01/2032</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
-    <t>18 603.02</t>
+    <t>23 627.52</t>
   </si>
   <si>
     <t>HU0000406624</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 7 24/10/2035</t>
   </si>
   <si>
     <t>HUF</t>
   </si>
   <si>
-    <t>233 524.91</t>
+    <t>274 949.57</t>
   </si>
   <si>
     <t>IDG000024506</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 6.75 15/07/2035</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>20 305.52</t>
-[...2 lines deleted...]
-    <t>64 647.87</t>
+    <t>20 759.59</t>
+  </si>
+  <si>
+    <t>79 904.53</t>
   </si>
   <si>
     <t>IDG000009507</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 8.375 15/09/2026</t>
   </si>
   <si>
-    <t>89 455.68</t>
+    <t>137 253.29</t>
   </si>
   <si>
     <t>XS2610898665</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.5 17/04/2030</t>
   </si>
   <si>
-    <t>11 516.15</t>
+    <t>30 336.57</t>
   </si>
   <si>
     <t>XS2615587263</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.85 24/04/2028</t>
   </si>
   <si>
-    <t>9 549.90</t>
+    <t>34 158.95</t>
   </si>
   <si>
     <t>MYBMY1900052</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 3.757 22/05/2040</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
-    <t>36 534.83</t>
+    <t>2 659.72</t>
   </si>
   <si>
     <t>MYBMX1000038</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 4.498 15/04/2030</t>
   </si>
   <si>
-    <t>7 913.89</t>
+    <t>19 610.45</t>
   </si>
   <si>
     <t>MX0MGO0000R8</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 13/11/2042</t>
   </si>
   <si>
     <t>MXN</t>
   </si>
   <si>
-    <t>221 539.90</t>
+    <t>268 692.72</t>
   </si>
   <si>
     <t>MX0MGO0000P2</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 29/05/2031</t>
   </si>
   <si>
-    <t>270 794.27</t>
+    <t>328 082.34</t>
   </si>
   <si>
     <t>PEP01000C5E9</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 6.15 12/08/2032</t>
   </si>
   <si>
     <t>PEN</t>
   </si>
   <si>
-    <t>46 820.08</t>
+    <t>65 865.49</t>
   </si>
   <si>
     <t>USP87324BE10</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 6.9 12/08/2037</t>
   </si>
   <si>
-    <t>9 342.73</t>
+    <t>13 185.54</t>
   </si>
   <si>
     <t>PEP01000C5I0</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 7.3 12/08/2033</t>
   </si>
   <si>
-    <t>25 928.68</t>
+    <t>36 361.09</t>
   </si>
   <si>
     <t>PEP01000C5G4</t>
   </si>
   <si>
     <t>PERU GOVERNMENT BOND 5.4 12/08/2034</t>
   </si>
   <si>
-    <t>31 384.33</t>
+    <t>44 150.81</t>
   </si>
   <si>
     <t>PL0000113783</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 1.75 25/04/2032</t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
-    <t>2 590.11</t>
+    <t>10 149.11</t>
   </si>
   <si>
     <t>PL0000109427</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 2.5 25/07/2027</t>
   </si>
   <si>
-    <t>95 946.72</t>
+    <t>106 243.18</t>
   </si>
   <si>
     <t>PL0000116851</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5 25/10/2034</t>
   </si>
   <si>
-    <t>123 553.12</t>
+    <t>142 886.01</t>
   </si>
   <si>
     <t>ZAG000107004</t>
   </si>
   <si>
     <t>REPUBLIC OF SOUTH AFRICA 8.25 31/03/2032</t>
   </si>
   <si>
     <t>ZAR</t>
   </si>
   <si>
-    <t>35 133.07</t>
+    <t>66 189.15</t>
   </si>
   <si>
     <t>XS2434895988</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 27/02/2027</t>
   </si>
   <si>
-    <t>16 907.49</t>
+    <t>24 102.61</t>
   </si>
   <si>
     <t>ROO7A2H5YIN8</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 6.7 25/02/2032</t>
   </si>
   <si>
     <t>RON</t>
   </si>
   <si>
-    <t>45 128.11</t>
+    <t>63 366.42</t>
   </si>
   <si>
     <t>ROXL7LT7QZ66</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 8 29/04/2030</t>
   </si>
   <si>
-    <t>4 179.04</t>
+    <t>24 100.64</t>
   </si>
   <si>
     <t>ZAG000077470</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 7 28/02/2031</t>
   </si>
   <si>
-    <t>41 352.03</t>
+    <t>61 324.68</t>
   </si>
   <si>
     <t>ZAG000125972</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 8.875 28/02/2035</t>
   </si>
   <si>
-    <t>98 303.38</t>
+    <t>145 782.99</t>
   </si>
   <si>
     <t>TH0623037601</t>
   </si>
   <si>
     <t>THAILAND KINGDOM OF (GOVERNMENT) 1 17/06/2027</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
-    <t>17 926.42</t>
+    <t>21 913.43</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -904,179 +901,179 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>11549.5602</v>
       </c>
       <c r="D2">
-        <v>10009.34</v>
+        <v>9926.79</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>115603477.95</v>
+        <v>114650103.48</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>115603477.95</v>
+        <v>114650103.48</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>884.586</v>
+        <v>957.39</v>
       </c>
       <c r="D3">
-        <v>7663.62</v>
+        <v>7239.9</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>6779137.07</v>
+        <v>6931415.5</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>6779137.07</v>
+        <v>6931415.5</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>121509.0754</v>
+        <v>121676.8917</v>
       </c>
       <c r="D4">
-        <v>121.75</v>
+        <v>124.39</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>14794210.64</v>
+        <v>15136123.55</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>14794210.64</v>
+        <v>15136123.55</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>10.0</v>
       </c>
       <c r="D5">
-        <v>10807.49</v>
+        <v>10939.02</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>108074.97</v>
+        <v>109390.2</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5">
-        <v>92131.597118622</v>
+        <v>94163.897736076</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
-        <v>1136.0</v>
+        <v>1171.0</v>
       </c>
       <c r="D6">
-        <v>100.62</v>
+        <v>102.8</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>114310.42</v>
+        <v>120389.1</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>114310.42</v>
+        <v>120389.1</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1128,1884 +1125,1884 @@
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="P1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="1">
         <v>2.9283</v>
       </c>
       <c r="D2" s="1">
-        <v>4796.02</v>
+        <v>4805.57</v>
       </c>
       <c r="E2" s="1">
         <v>4432.981593416</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>12981.1</v>
       </c>
       <c r="I2" s="1">
-        <v>1063.09</v>
+        <v>1091.05</v>
       </c>
       <c r="J2" s="1">
-        <v>8.1895216892251</v>
+        <v>8.4049117563227</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>14044.19</v>
+        <v>14072.15</v>
       </c>
       <c r="N2" s="1">
-        <v>14044.19</v>
+        <v>14072.15</v>
       </c>
       <c r="O2" s="1">
         <v>0.01</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
         <v>61.0</v>
       </c>
       <c r="D3" s="1">
-        <v>110.59375</v>
+        <v>109.60938</v>
       </c>
       <c r="E3" s="1">
-        <v>113.078125</v>
+        <v>109.78125</v>
       </c>
       <c r="F3" t="s">
         <v>15</v>
       </c>
       <c r="G3">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-129190.47</v>
+        <v>-9024.77</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-129190.47</v>
+        <v>-9024.77</v>
       </c>
       <c r="N3" s="1">
-        <v>-129190.47</v>
+        <v>-9024.77</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.09</v>
+        <v>-0.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
         <v>25.0</v>
       </c>
       <c r="D4" s="1">
-        <v>115.03125</v>
+        <v>114.46875</v>
       </c>
       <c r="E4" s="1">
-        <v>120.2578125</v>
+        <v>114.1875</v>
       </c>
       <c r="F4" t="s">
         <v>15</v>
       </c>
       <c r="G4">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-111388.31</v>
+        <v>6052.55</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-111388.31</v>
+        <v>6052.55</v>
       </c>
       <c r="N4" s="1">
-        <v>-111388.31</v>
+        <v>6052.55</v>
       </c>
       <c r="O4" s="1">
-        <v>-0.08</v>
+        <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>12000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>1008.776</v>
+        <v>1019.486</v>
       </c>
       <c r="E5" s="1">
         <v>1202.1588983333</v>
       </c>
       <c r="F5" t="s">
         <v>41</v>
       </c>
       <c r="G5">
         <v>5.84</v>
       </c>
       <c r="H5" s="1">
         <v>2751909.87</v>
       </c>
       <c r="I5" s="1">
-        <v>-747090.58</v>
+        <v>-741519.23</v>
       </c>
       <c r="J5" s="1">
-        <v>-27.148075892471</v>
+        <v>-26.945621950911</v>
       </c>
       <c r="K5">
-        <v>0.55</v>
+        <v>0.7</v>
       </c>
       <c r="L5" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="1">
-        <v>2004819.29</v>
+        <v>2010390.64</v>
       </c>
       <c r="N5" s="1">
-        <v>2071195.98</v>
+        <v>2094834.25</v>
       </c>
       <c r="O5" s="1">
-        <v>1.51</v>
+        <v>1.53</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>32000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>873.553</v>
+        <v>873.363</v>
       </c>
       <c r="E6" s="1">
         <v>872.179413125</v>
       </c>
       <c r="F6" t="s">
         <v>41</v>
       </c>
       <c r="G6">
         <v>5.84</v>
       </c>
       <c r="H6" s="1">
         <v>5086057.63</v>
       </c>
       <c r="I6" s="1">
-        <v>-482696.04</v>
+        <v>-528817.45</v>
       </c>
       <c r="J6" s="1">
-        <v>-9.490573546647</v>
+        <v>-10.397393983127</v>
       </c>
       <c r="K6">
-        <v>0.56</v>
+        <v>0.71</v>
       </c>
       <c r="L6" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="1">
-        <v>4603361.59</v>
+        <v>4557240.18</v>
       </c>
       <c r="N6" s="1">
-        <v>4782824.49</v>
+        <v>4785550.68</v>
       </c>
       <c r="O6" s="1">
-        <v>3.48</v>
+        <v>3.49</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
         <v>33800.0</v>
       </c>
       <c r="D7" s="1">
-        <v>848.075</v>
+        <v>847.074</v>
       </c>
       <c r="E7" s="1">
         <v>826.5766677515</v>
       </c>
       <c r="F7" t="s">
         <v>41</v>
       </c>
       <c r="G7">
         <v>5.84</v>
       </c>
       <c r="H7" s="1">
         <v>4596710.11</v>
       </c>
       <c r="I7" s="1">
-        <v>119260.59</v>
+        <v>68026.21</v>
       </c>
       <c r="J7" s="1">
-        <v>2.5944770748225</v>
+        <v>1.4798890591776</v>
       </c>
       <c r="K7">
-        <v>0.56</v>
+        <v>0.7</v>
       </c>
       <c r="L7" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="1">
-        <v>4715970.7</v>
+        <v>4664736.32</v>
       </c>
       <c r="N7" s="1">
-        <v>4904516.13</v>
+        <v>4902585.82</v>
       </c>
       <c r="O7" s="1">
-        <v>3.57</v>
+        <v>3.58</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="1">
         <v>2565000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>109.661</v>
+        <v>110.429</v>
       </c>
       <c r="E8" s="1">
         <v>110.79105771</v>
       </c>
       <c r="F8" t="s">
         <v>51</v>
       </c>
       <c r="G8" t="s">
         <v>52</v>
       </c>
       <c r="H8" s="1">
         <v>2723673.31</v>
       </c>
       <c r="I8" s="1">
-        <v>-68314.32</v>
+        <v>-1268.29</v>
       </c>
       <c r="J8" s="1">
-        <v>-2.5081686467016</v>
+        <v>-0.046565423075648</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="1">
-        <v>2655358.99</v>
+        <v>2722405.02</v>
       </c>
       <c r="N8" s="1">
-        <v>2656752.14</v>
+        <v>2737534.53</v>
       </c>
       <c r="O8" s="1">
-        <v>1.93</v>
+        <v>2.0</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>11000000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>76.173</v>
+        <v>78.343</v>
       </c>
       <c r="E9" s="1">
         <v>69.002</v>
       </c>
       <c r="F9" t="s">
         <v>56</v>
       </c>
       <c r="G9" t="s">
         <v>57</v>
       </c>
       <c r="H9" s="1">
         <v>1497289.3</v>
       </c>
       <c r="I9" s="1">
-        <v>470458.07</v>
+        <v>587559.77</v>
       </c>
       <c r="J9" s="1">
-        <v>31.420652642078</v>
+        <v>39.24156607544</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="1">
-        <v>1967747.37</v>
+        <v>2084849.07</v>
       </c>
       <c r="N9" s="1">
-        <v>1987564.17</v>
+        <v>2120064.15</v>
       </c>
       <c r="O9" s="1">
-        <v>1.45</v>
+        <v>1.55</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>59</v>
       </c>
       <c r="B10" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="1">
         <v>15500000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>86.722</v>
+        <v>87.946</v>
       </c>
       <c r="E10" s="1">
         <v>99.81049819</v>
       </c>
       <c r="F10" t="s">
         <v>56</v>
       </c>
       <c r="G10" t="s">
         <v>57</v>
       </c>
       <c r="H10" s="1">
         <v>4086969.17</v>
       </c>
       <c r="I10" s="1">
-        <v>-930245.4</v>
+        <v>-789129.58</v>
       </c>
       <c r="J10" s="1">
-        <v>-22.761253175786</v>
+        <v>-19.308429967922</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" t="s">
         <v>61</v>
       </c>
       <c r="M10" s="1">
-        <v>3156723.77</v>
+        <v>3297839.59</v>
       </c>
       <c r="N10" s="1">
-        <v>3160912.32</v>
+        <v>3320030.46</v>
       </c>
       <c r="O10" s="1">
-        <v>2.3</v>
+        <v>2.42</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>62</v>
       </c>
       <c r="B11" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="1">
         <v>160000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>90.652</v>
+        <v>91.296</v>
       </c>
       <c r="E11" s="1">
         <v>92.85736875</v>
       </c>
       <c r="F11" t="s">
         <v>64</v>
       </c>
       <c r="G11">
-        <v>24.37</v>
+        <v>24.29</v>
       </c>
       <c r="H11" s="1">
         <v>6124436.2</v>
       </c>
       <c r="I11" s="1">
-        <v>-172480.85</v>
+        <v>-110083.14</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.8162731126173</v>
+        <v>-1.7974412077311</v>
       </c>
       <c r="K11">
-        <v>0.13</v>
+        <v>0.0</v>
       </c>
       <c r="L11" t="s">
         <v>65</v>
       </c>
       <c r="M11" s="1">
-        <v>5951955.35</v>
+        <v>6014353.06</v>
       </c>
       <c r="N11" s="1">
-        <v>6166015.77</v>
+        <v>6016879.87</v>
       </c>
       <c r="O11" s="1">
-        <v>4.49</v>
+        <v>4.39</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>66</v>
       </c>
       <c r="B12" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="1">
         <v>71000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>101.062</v>
+        <v>101.759</v>
       </c>
       <c r="E12" s="1">
         <v>102.47873239</v>
       </c>
       <c r="F12" t="s">
         <v>64</v>
       </c>
       <c r="G12">
-        <v>24.37</v>
+        <v>24.29</v>
       </c>
       <c r="H12" s="1">
         <v>2974236.84</v>
       </c>
       <c r="I12" s="1">
-        <v>-29757.38</v>
+        <v>498.72</v>
       </c>
       <c r="J12" s="1">
-        <v>-1.0005047210699</v>
+        <v>0.016767998879336</v>
       </c>
       <c r="K12">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="L12" t="s">
         <v>68</v>
       </c>
       <c r="M12" s="1">
-        <v>2944479.46</v>
+        <v>2974735.56</v>
       </c>
       <c r="N12" s="1">
-        <v>2952693.24</v>
+        <v>2994357.81</v>
       </c>
       <c r="O12" s="1">
-        <v>2.15</v>
+        <v>2.19</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>69</v>
       </c>
       <c r="B13" t="s">
         <v>70</v>
       </c>
       <c r="C13" s="1">
         <v>136000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>107.183</v>
+        <v>105.205</v>
       </c>
       <c r="E13" s="1">
         <v>102.82321265</v>
       </c>
       <c r="F13" t="s">
         <v>71</v>
       </c>
       <c r="G13">
-        <v>69.65</v>
+        <v>67.82</v>
       </c>
       <c r="H13" s="1">
         <v>2186528.97</v>
       </c>
       <c r="I13" s="1">
-        <v>-93649.01</v>
+        <v>-76847.63</v>
       </c>
       <c r="J13" s="1">
-        <v>-4.2829988207291</v>
+        <v>-3.5145946408384</v>
       </c>
       <c r="K13">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>0.0</v>
+      </c>
+      <c r="L13">
+        <v>598.81</v>
       </c>
       <c r="M13" s="1">
-        <v>2092879.96</v>
+        <v>2109681.34</v>
       </c>
       <c r="N13" s="1">
-        <v>2182090.43</v>
+        <v>2110280.15</v>
       </c>
       <c r="O13" s="1">
-        <v>1.59</v>
+        <v>1.54</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>72</v>
+      </c>
+      <c r="B14" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="C14" s="1">
         <v>44300000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>91.334</v>
+        <v>90.564</v>
       </c>
       <c r="E14" s="1">
         <v>91.98</v>
       </c>
       <c r="F14" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="G14">
-        <v>53.0</v>
+        <v>53.33</v>
       </c>
       <c r="H14" s="1">
         <v>1137371.78</v>
       </c>
       <c r="I14" s="1">
-        <v>-374014.29</v>
+        <v>-385034.51</v>
       </c>
       <c r="J14" s="1">
-        <v>-32.8840838657</v>
+        <v>-33.853003632638</v>
       </c>
       <c r="K14">
-        <v>0.53</v>
+        <v>0.01</v>
       </c>
       <c r="L14" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="M14" s="1">
-        <v>763357.49</v>
+        <v>752337.27</v>
       </c>
       <c r="N14" s="1">
-        <v>999667.61</v>
+        <v>757799.57</v>
       </c>
       <c r="O14" s="1">
-        <v>0.73</v>
+        <v>0.55</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>76</v>
+      </c>
+      <c r="B15" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="C15" s="1">
         <v>100000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>95.9115</v>
+        <v>95.846</v>
       </c>
       <c r="E15" s="1">
         <v>98.29926026</v>
       </c>
       <c r="F15" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="G15">
-        <v>111.34</v>
+        <v>110.36</v>
       </c>
       <c r="H15" s="1">
         <v>1104197.32</v>
       </c>
       <c r="I15" s="1">
-        <v>-242757.15</v>
+        <v>-235712.76</v>
       </c>
       <c r="J15" s="1">
-        <v>-21.984942872348</v>
+        <v>-21.346978092647</v>
       </c>
       <c r="K15">
         <v>0.02</v>
       </c>
       <c r="L15" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="M15" s="1">
-        <v>861440.17</v>
+        <v>868484.56</v>
       </c>
       <c r="N15" s="1">
-        <v>880043.19</v>
+        <v>892112.08</v>
       </c>
       <c r="O15" s="1">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>80</v>
+      </c>
+      <c r="B16" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="C16" s="1">
         <v>2300000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>107.332</v>
+        <v>111.506</v>
       </c>
       <c r="E16" s="1">
         <v>102.31835348</v>
       </c>
       <c r="F16" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="G16">
-        <v>364.55</v>
+        <v>356.15</v>
       </c>
       <c r="H16" s="1">
         <v>6096878.79</v>
       </c>
       <c r="I16" s="1">
-        <v>674856.23</v>
+        <v>1104126.4</v>
       </c>
       <c r="J16" s="1">
-        <v>11.068880541087</v>
+        <v>18.109699044878</v>
       </c>
       <c r="K16">
         <v>0.01</v>
       </c>
       <c r="L16" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="M16" s="1">
-        <v>6771735.02</v>
+        <v>7201005.19</v>
       </c>
       <c r="N16" s="1">
-        <v>7005259.93</v>
+        <v>7475954.76</v>
       </c>
       <c r="O16" s="1">
-        <v>5.1</v>
+        <v>5.46</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>84</v>
+      </c>
+      <c r="B17" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="C17" s="1">
         <v>64000000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.336</v>
+        <v>99.529</v>
       </c>
       <c r="E17" s="1">
         <v>99.33</v>
       </c>
       <c r="F17" t="s">
+        <v>86</v>
+      </c>
+      <c r="G17" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="H17" s="1">
         <v>3382137.26</v>
       </c>
       <c r="I17" s="1">
-        <v>-251209.59</v>
+        <v>-313743.7</v>
       </c>
       <c r="J17" s="1">
-        <v>-7.4275397681524</v>
+        <v>-9.276492226102</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M17" s="1">
-        <v>3130927.67</v>
+        <v>3068393.56</v>
       </c>
       <c r="N17" s="1">
-        <v>3195575.54</v>
+        <v>3148298.09</v>
       </c>
       <c r="O17" s="1">
-        <v>2.33</v>
+        <v>2.3</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>89</v>
+      </c>
+      <c r="B18" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="C18" s="1">
         <v>156500000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.977</v>
+        <v>100.504</v>
       </c>
       <c r="E18" s="1">
         <v>107.64130194</v>
       </c>
       <c r="F18" t="s">
+        <v>86</v>
+      </c>
+      <c r="G18" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="H18" s="1">
         <v>10794331.04</v>
       </c>
       <c r="I18" s="1">
-        <v>-3011758.13</v>
+        <v>-3217647.7</v>
       </c>
       <c r="J18" s="1">
-        <v>-27.901294844854</v>
+        <v>-29.80868094629</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="M18" s="1">
-        <v>7782572.91</v>
+        <v>7576683.34</v>
       </c>
       <c r="N18" s="1">
-        <v>7872028.59</v>
+        <v>7713936.63</v>
       </c>
       <c r="O18" s="1">
-        <v>5.73</v>
+        <v>5.63</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>92</v>
+      </c>
+      <c r="B19" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="C19" s="1">
         <v>400000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>96.0455</v>
+        <v>96.0955</v>
       </c>
       <c r="E19" s="1">
         <v>98.48513136</v>
       </c>
       <c r="F19" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="G19">
-        <v>111.34</v>
+        <v>110.36</v>
       </c>
       <c r="H19" s="1">
         <v>4123208.81</v>
       </c>
       <c r="I19" s="1">
-        <v>-672633.96</v>
+        <v>-640227.42</v>
       </c>
       <c r="J19" s="1">
-        <v>-16.313361534557</v>
+        <v>-15.527407160347</v>
       </c>
       <c r="K19">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L19" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="M19" s="1">
-        <v>3450574.85</v>
+        <v>3482981.39</v>
       </c>
       <c r="N19" s="1">
-        <v>3462091.0</v>
+        <v>3513317.96</v>
       </c>
       <c r="O19" s="1">
-        <v>2.52</v>
+        <v>2.57</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>95</v>
+      </c>
+      <c r="B20" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="C20" s="1">
         <v>508000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>98.1205</v>
+        <v>98.183</v>
       </c>
       <c r="E20" s="1">
         <v>99.70899653</v>
       </c>
       <c r="F20" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="G20">
-        <v>111.34</v>
+        <v>110.36</v>
       </c>
       <c r="H20" s="1">
         <v>5610844.92</v>
       </c>
       <c r="I20" s="1">
-        <v>-1133939.66</v>
+        <v>-1091368.53</v>
       </c>
       <c r="J20" s="1">
-        <v>-20.209784375933</v>
+        <v>-19.45105497587</v>
       </c>
       <c r="K20">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L20" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="M20" s="1">
-        <v>4476905.26</v>
+        <v>4519476.39</v>
       </c>
       <c r="N20" s="1">
-        <v>4486455.16</v>
+        <v>4553635.34</v>
       </c>
       <c r="O20" s="1">
-        <v>3.27</v>
+        <v>3.33</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>98</v>
+      </c>
+      <c r="B21" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="C21" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.79</v>
+        <v>98.58</v>
       </c>
       <c r="E21" s="1">
         <v>100.6465507</v>
       </c>
       <c r="F21" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="G21">
-        <v>4.66</v>
+        <v>4.61</v>
       </c>
       <c r="H21" s="1">
         <v>2099580.71</v>
       </c>
       <c r="I21" s="1">
-        <v>20945.18</v>
+        <v>40601.44</v>
       </c>
       <c r="J21" s="1">
-        <v>0.99758870427039</v>
+        <v>1.9337880085591</v>
       </c>
       <c r="K21">
-        <v>0.37</v>
+        <v>0.03</v>
       </c>
       <c r="L21" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="M21" s="1">
-        <v>2120525.89</v>
+        <v>2140182.15</v>
       </c>
       <c r="N21" s="1">
-        <v>2157060.72</v>
+        <v>2142841.87</v>
       </c>
       <c r="O21" s="1">
-        <v>1.57</v>
+        <v>1.56</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>102</v>
+      </c>
+      <c r="B22" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="C22" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>104.452</v>
+        <v>104.145</v>
       </c>
       <c r="E22" s="1">
         <v>105.99801867</v>
       </c>
       <c r="F22" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="G22">
-        <v>4.66</v>
+        <v>4.61</v>
       </c>
       <c r="H22" s="1">
         <v>3433060.08</v>
       </c>
       <c r="I22" s="1">
-        <v>-69969.12</v>
+        <v>-41561.75</v>
       </c>
       <c r="J22" s="1">
-        <v>-2.0380977428161</v>
+        <v>-1.2106327600302</v>
       </c>
       <c r="K22">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="L22" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="M22" s="1">
-        <v>3363090.96</v>
+        <v>3391498.33</v>
       </c>
       <c r="N22" s="1">
-        <v>3371004.85</v>
+        <v>3411108.78</v>
       </c>
       <c r="O22" s="1">
-        <v>2.45</v>
+        <v>2.49</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>105</v>
+      </c>
+      <c r="B23" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="C23" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>84.147</v>
+        <v>85.124</v>
       </c>
       <c r="E23" s="1">
         <v>86.2572375</v>
       </c>
       <c r="F23" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="G23">
-        <v>20.54</v>
+        <v>20.19</v>
       </c>
       <c r="H23" s="1">
         <v>5989045.57</v>
       </c>
       <c r="I23" s="1">
-        <v>-254296.31</v>
+        <v>-86542.64</v>
       </c>
       <c r="J23" s="1">
-        <v>-4.2460239620451</v>
+        <v>-1.4450155536218</v>
       </c>
       <c r="K23">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="L23" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="M23" s="1">
-        <v>5734749.26</v>
+        <v>5902502.93</v>
       </c>
       <c r="N23" s="1">
-        <v>5956289.16</v>
+        <v>6171195.65</v>
       </c>
       <c r="O23" s="1">
-        <v>4.34</v>
+        <v>4.51</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>109</v>
+      </c>
+      <c r="B24" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="C24" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>96.219</v>
+        <v>96.812</v>
       </c>
       <c r="E24" s="1">
         <v>94.5819441941</v>
       </c>
       <c r="F24" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="G24">
-        <v>20.54</v>
+        <v>20.19</v>
       </c>
       <c r="H24" s="1">
         <v>7614654.83</v>
       </c>
       <c r="I24" s="1">
-        <v>347993.25</v>
+        <v>536783.85</v>
       </c>
       <c r="J24" s="1">
-        <v>4.5700462827151</v>
+        <v>7.0493523604667</v>
       </c>
       <c r="K24">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="L24" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="M24" s="1">
-        <v>7962648.08</v>
+        <v>8151438.68</v>
       </c>
       <c r="N24" s="1">
-        <v>8233442.35</v>
+        <v>8479521.02</v>
       </c>
       <c r="O24" s="1">
-        <v>5.99</v>
+        <v>6.19</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>112</v>
+      </c>
+      <c r="B25" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="C25" s="1">
         <v>14000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>104.243</v>
+        <v>105.636</v>
       </c>
       <c r="E25" s="1">
         <v>83.00532886</v>
       </c>
       <c r="F25" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G25">
-        <v>4.13</v>
+        <v>3.98</v>
       </c>
       <c r="H25" s="1">
         <v>3010088.08</v>
       </c>
       <c r="I25" s="1">
-        <v>522418.24</v>
+        <v>710097.56</v>
       </c>
       <c r="J25" s="1">
-        <v>17.355579840707</v>
+        <v>23.590590744441</v>
       </c>
       <c r="K25">
-        <v>0.33</v>
+        <v>0.47</v>
       </c>
       <c r="L25" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="M25" s="1">
-        <v>3532506.32</v>
+        <v>3720185.64</v>
       </c>
       <c r="N25" s="1">
-        <v>3579326.4</v>
+        <v>3786051.13</v>
       </c>
       <c r="O25" s="1">
-        <v>2.61</v>
+        <v>2.76</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>116</v>
+      </c>
+      <c r="B26" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="C26" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>101.477</v>
+        <v>102.555</v>
       </c>
       <c r="E26" s="1">
         <v>89.9253336</v>
       </c>
       <c r="F26" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G26">
-        <v>4.13</v>
+        <v>3.98</v>
       </c>
       <c r="H26" s="1">
         <v>572400.95</v>
       </c>
       <c r="I26" s="1">
-        <v>41665.88</v>
+        <v>72542.26</v>
       </c>
       <c r="J26" s="1">
-        <v>7.2791423564199</v>
+        <v>12.67332976998</v>
       </c>
       <c r="K26">
-        <v>0.37</v>
+        <v>0.53</v>
       </c>
       <c r="L26" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="M26" s="1">
-        <v>614066.83</v>
+        <v>644943.21</v>
       </c>
       <c r="N26" s="1">
-        <v>623409.56</v>
+        <v>658128.75</v>
       </c>
       <c r="O26" s="1">
-        <v>0.45</v>
+        <v>0.48</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>119</v>
+      </c>
+      <c r="B27" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="C27" s="1">
         <v>6400000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>109.727</v>
+        <v>110.906</v>
       </c>
       <c r="E27" s="1">
         <v>100.67218078</v>
       </c>
       <c r="F27" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G27">
-        <v>4.13</v>
+        <v>3.98</v>
       </c>
       <c r="H27" s="1">
         <v>1590947.59</v>
       </c>
       <c r="I27" s="1">
-        <v>108866.75</v>
+        <v>194551.55</v>
       </c>
       <c r="J27" s="1">
-        <v>6.8428872631813</v>
+        <v>12.228658644877</v>
       </c>
       <c r="K27">
-        <v>0.41</v>
+        <v>0.57</v>
       </c>
       <c r="L27" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="M27" s="1">
-        <v>1699814.34</v>
+        <v>1785499.14</v>
       </c>
       <c r="N27" s="1">
-        <v>1725743.02</v>
+        <v>1821860.23</v>
       </c>
       <c r="O27" s="1">
-        <v>1.26</v>
+        <v>1.33</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>122</v>
+      </c>
+      <c r="B28" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C28" s="1">
         <v>10600000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>96.772</v>
+        <v>97.002</v>
       </c>
       <c r="E28" s="1">
         <v>92.07608538</v>
       </c>
       <c r="F28" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G28">
-        <v>4.13</v>
+        <v>3.98</v>
       </c>
       <c r="H28" s="1">
         <v>2371365.24</v>
       </c>
       <c r="I28" s="1">
-        <v>111559.72</v>
+        <v>215127.02</v>
       </c>
       <c r="J28" s="1">
-        <v>4.7044511793552</v>
+        <v>9.0718635987091</v>
       </c>
       <c r="K28">
-        <v>0.3</v>
+        <v>0.42</v>
       </c>
       <c r="L28" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="M28" s="1">
-        <v>2482924.96</v>
+        <v>2586492.26</v>
       </c>
       <c r="N28" s="1">
-        <v>2514309.29</v>
+        <v>2630643.07</v>
       </c>
       <c r="O28" s="1">
-        <v>1.83</v>
+        <v>1.92</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>125</v>
+      </c>
+      <c r="B29" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="C29" s="1">
         <v>23000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>81.818</v>
+        <v>82.465</v>
       </c>
       <c r="E29" s="1">
         <v>77.07608696</v>
       </c>
       <c r="F29" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G29">
-        <v>4.26</v>
+        <v>4.24</v>
       </c>
       <c r="H29" s="1">
         <v>3906635.99</v>
       </c>
       <c r="I29" s="1">
-        <v>513361.66</v>
+        <v>569340.41</v>
       </c>
       <c r="J29" s="1">
-        <v>13.140760012299</v>
+        <v>14.573674421097</v>
       </c>
       <c r="K29">
-        <v>0.01</v>
+        <v>0.04</v>
       </c>
       <c r="L29" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="M29" s="1">
-        <v>4419997.65</v>
+        <v>4475976.4</v>
       </c>
       <c r="N29" s="1">
-        <v>4422587.76</v>
+        <v>4486125.51</v>
       </c>
       <c r="O29" s="1">
-        <v>3.22</v>
+        <v>3.28</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>129</v>
+      </c>
+      <c r="B30" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="C30" s="1">
         <v>21000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>98.005</v>
+        <v>98.223</v>
       </c>
       <c r="E30" s="1">
         <v>81.95</v>
       </c>
       <c r="F30" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G30">
-        <v>4.26</v>
+        <v>4.24</v>
       </c>
       <c r="H30" s="1">
         <v>3676104.62</v>
       </c>
       <c r="I30" s="1">
-        <v>1157964.67</v>
+        <v>1191583.88</v>
       </c>
       <c r="J30" s="1">
-        <v>31.499774617405</v>
+        <v>32.414308165147</v>
       </c>
       <c r="K30">
-        <v>0.46</v>
+        <v>0.51</v>
       </c>
       <c r="L30" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="M30" s="1">
-        <v>4834069.29</v>
+        <v>4867688.5</v>
       </c>
       <c r="N30" s="1">
-        <v>4930016.01</v>
+        <v>4973931.68</v>
       </c>
       <c r="O30" s="1">
-        <v>3.59</v>
+        <v>3.63</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>132</v>
+      </c>
+      <c r="B31" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="C31" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>95.815</v>
+        <v>96.39</v>
       </c>
       <c r="E31" s="1">
         <v>96.54</v>
       </c>
       <c r="F31" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G31">
-        <v>4.26</v>
+        <v>4.24</v>
       </c>
       <c r="H31" s="1">
         <v>4486320.07</v>
       </c>
       <c r="I31" s="1">
-        <v>14678.17</v>
+        <v>63060.46</v>
       </c>
       <c r="J31" s="1">
-        <v>0.32717616601082</v>
+        <v>1.4056166081793</v>
       </c>
       <c r="K31">
-        <v>0.62</v>
+        <v>0.71</v>
       </c>
       <c r="L31" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="M31" s="1">
-        <v>4500998.24</v>
+        <v>4549380.53</v>
       </c>
       <c r="N31" s="1">
-        <v>4624551.36</v>
+        <v>4692266.54</v>
       </c>
       <c r="O31" s="1">
-        <v>3.37</v>
+        <v>3.43</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>135</v>
+      </c>
+      <c r="B32" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="C32" s="1">
         <v>87000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>98.834</v>
+        <v>100.009</v>
       </c>
       <c r="E32" s="1">
         <v>87.80771</v>
       </c>
       <c r="F32" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="G32">
-        <v>19.59</v>
+        <v>19.01</v>
       </c>
       <c r="H32" s="1">
         <v>4198301.16</v>
       </c>
       <c r="I32" s="1">
-        <v>190980.06</v>
+        <v>377686.54</v>
       </c>
       <c r="J32" s="1">
-        <v>4.548984284872</v>
+        <v>8.996175491136</v>
       </c>
       <c r="K32">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="L32" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="M32" s="1">
-        <v>4389281.22</v>
+        <v>4575987.7</v>
       </c>
       <c r="N32" s="1">
-        <v>4424414.29</v>
+        <v>4642176.85</v>
       </c>
       <c r="O32" s="1">
-        <v>3.22</v>
+        <v>3.39</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>139</v>
+      </c>
+      <c r="B33" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="C33" s="1">
         <v>3500000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>98.468</v>
+        <v>98.718</v>
       </c>
       <c r="E33" s="1">
         <v>90.749</v>
       </c>
       <c r="F33" t="s">
         <v>15</v>
       </c>
       <c r="G33">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H33" s="1">
         <v>2921060.38</v>
       </c>
       <c r="I33" s="1">
-        <v>16904.75</v>
+        <v>53141.22</v>
       </c>
       <c r="J33" s="1">
-        <v>0.57871963605217</v>
+        <v>1.819244147223</v>
       </c>
       <c r="K33">
-        <v>0.48</v>
+        <v>0.69</v>
       </c>
       <c r="L33" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="M33" s="1">
-        <v>2937965.13</v>
+        <v>2974201.6</v>
       </c>
       <c r="N33" s="1">
-        <v>2954872.62</v>
+        <v>2998304.21</v>
       </c>
       <c r="O33" s="1">
-        <v>2.15</v>
+        <v>2.19</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>142</v>
+      </c>
+      <c r="B34" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="C34" s="1">
         <v>18500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>97.584</v>
+        <v>99.737</v>
       </c>
       <c r="E34" s="1">
-        <v>98.386802</v>
+        <v>98.38680205</v>
       </c>
       <c r="F34" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="G34">
-        <v>5.19</v>
+        <v>5.25</v>
       </c>
       <c r="H34" s="1">
         <v>3575242.26</v>
       </c>
       <c r="I34" s="1">
-        <v>-98321.85</v>
+        <v>-62005.27</v>
       </c>
       <c r="J34" s="1">
-        <v>-2.7500751795208</v>
+        <v>-1.7342956222497</v>
       </c>
       <c r="K34">
-        <v>0.24</v>
+        <v>0.34</v>
       </c>
       <c r="L34" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="M34" s="1">
-        <v>3476920.41</v>
+        <v>3513236.99</v>
       </c>
       <c r="N34" s="1">
-        <v>3522048.52</v>
+        <v>3576603.41</v>
       </c>
       <c r="O34" s="1">
-        <v>2.56</v>
+        <v>2.61</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>146</v>
+      </c>
+      <c r="B35" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="C35" s="1">
         <v>16500000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>103.69</v>
+        <v>104.758</v>
       </c>
       <c r="E35" s="1">
         <v>106.07906824</v>
       </c>
       <c r="F35" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="G35">
-        <v>5.19</v>
+        <v>5.25</v>
       </c>
       <c r="H35" s="1">
         <v>3486666.56</v>
       </c>
       <c r="I35" s="1">
-        <v>-191592.17</v>
+        <v>-195494.71</v>
       </c>
       <c r="J35" s="1">
-        <v>-5.4949954835945</v>
+        <v>-5.6069230204795</v>
       </c>
       <c r="K35">
-        <v>0.03</v>
+        <v>0.15</v>
       </c>
       <c r="L35" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="M35" s="1">
-        <v>3295074.39</v>
+        <v>3291171.85</v>
       </c>
       <c r="N35" s="1">
-        <v>3299253.43</v>
+        <v>3315272.49</v>
       </c>
       <c r="O35" s="1">
-        <v>2.4</v>
+        <v>2.42</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>149</v>
+      </c>
+      <c r="B36" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="C36" s="1">
         <v>64000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>94.722</v>
+        <v>95.713</v>
       </c>
       <c r="E36" s="1">
         <v>85.83928125</v>
       </c>
       <c r="F36" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="G36">
-        <v>19.59</v>
+        <v>19.01</v>
       </c>
       <c r="H36" s="1">
         <v>3128077.52</v>
       </c>
       <c r="I36" s="1">
-        <v>-33519.61</v>
+        <v>93565.48</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.071572228811</v>
+        <v>2.9911496566747</v>
       </c>
       <c r="K36">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="L36" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="M36" s="1">
-        <v>3094557.91</v>
+        <v>3221643.0</v>
       </c>
       <c r="N36" s="1">
-        <v>3135909.94</v>
+        <v>3282967.68</v>
       </c>
       <c r="O36" s="1">
-        <v>2.28</v>
+        <v>2.4</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>152</v>
+      </c>
+      <c r="B37" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="C37" s="1">
         <v>120000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.503</v>
+        <v>102.146</v>
       </c>
       <c r="E37" s="1">
         <v>86.85423957</v>
       </c>
       <c r="F37" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="G37">
-        <v>19.59</v>
+        <v>19.01</v>
       </c>
       <c r="H37" s="1">
         <v>5165065.32</v>
       </c>
       <c r="I37" s="1">
-        <v>991352.02</v>
+        <v>1281510.89</v>
       </c>
       <c r="J37" s="1">
-        <v>19.193407219098</v>
+        <v>24.811126493169</v>
       </c>
       <c r="K37">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="L37" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="M37" s="1">
-        <v>6156417.34</v>
+        <v>6446576.21</v>
       </c>
       <c r="N37" s="1">
-        <v>6254720.72</v>
+        <v>6592359.2</v>
       </c>
       <c r="O37" s="1">
-        <v>4.55</v>
+        <v>4.81</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>155</v>
+      </c>
+      <c r="B38" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="C38" s="1">
         <v>180000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.837</v>
+        <v>99.881</v>
       </c>
       <c r="E38" s="1">
         <v>93.75046918</v>
       </c>
       <c r="F38" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G38">
-        <v>38.24</v>
+        <v>37.81</v>
       </c>
       <c r="H38" s="1">
         <v>4556806.41</v>
       </c>
       <c r="I38" s="1">
-        <v>142818.31</v>
+        <v>198481.89</v>
       </c>
       <c r="J38" s="1">
-        <v>3.1341754981423</v>
+        <v>4.3557235515739</v>
       </c>
       <c r="K38">
         <v>0.01</v>
       </c>
       <c r="L38" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="M38" s="1">
-        <v>4699624.72</v>
+        <v>4755288.3</v>
       </c>
       <c r="N38" s="1">
-        <v>4717551.14</v>
+        <v>4777201.73</v>
       </c>
       <c r="O38" s="1">
-        <v>3.43</v>
+        <v>3.49</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>