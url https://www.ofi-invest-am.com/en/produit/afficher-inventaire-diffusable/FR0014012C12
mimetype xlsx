--- v3 (2026-08-01)
+++ v4 (2026-09-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="390">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="415">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -124,1110 +124,1185 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
+    <t>XS2079107830</t>
+  </si>
+  <si>
+    <t>AB SKF 0.875 15/11/2029</t>
+  </si>
+  <si>
+    <t>9 367.15</t>
+  </si>
+  <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>2 911.64</t>
+    <t>16 089.72</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>27 473.97</t>
+    <t>38 082.20</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>127 150.68</t>
+    <t>10 924.66</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>8 981.51</t>
+    <t>19 177.40</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>20 827.40</t>
+    <t>25 796.92</t>
   </si>
   <si>
     <t>XS2462466611</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.5 28/03/2028</t>
   </si>
   <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
-    <t>1 730.56</t>
+    <t>4 429.83</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>94 027.40</t>
+    <t>109 510.27</t>
+  </si>
+  <si>
+    <t>XS3368960962</t>
+  </si>
+  <si>
+    <t>AMPHENOL CORPORATION 3.375 12/05/2029</t>
+  </si>
+  <si>
+    <t>3 566.50</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>25 215.41</t>
+    <t>30 791.10</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>182 712.33</t>
+    <t>3 989.05</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
-    <t>1 956.16</t>
+    <t>5 794.52</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS SA 3.375 16/04/2029</t>
   </si>
   <si>
-    <t>2 283.90</t>
+    <t>6 343.15</t>
   </si>
   <si>
     <t>XS2583203950</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 07/02/2029</t>
   </si>
   <si>
-    <t>23 776.03</t>
+    <t>33 657.54</t>
+  </si>
+  <si>
+    <t>XS2791973642</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL SA 27/06/2034</t>
+  </si>
+  <si>
+    <t>96 041.09</t>
   </si>
   <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>144 616.44</t>
+    <t>175 099.32</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>38 187.33</t>
+    <t>48 697.60</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>19 521.37</t>
+    <t>21 690.41</t>
   </si>
   <si>
     <t>XS2345799089</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/08/2028</t>
   </si>
   <si>
-    <t>18 581.25</t>
+    <t>20 775.88</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>11 981.51</t>
+    <t>19 029.45</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>140 593.49</t>
+    <t>153 651.71</t>
+  </si>
+  <si>
+    <t>XS3367720797</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 12/05/2030</t>
+  </si>
+  <si>
+    <t>4 448.62</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>10 356.16</t>
+    <t>31 758.90</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>210 381.16</t>
+    <t>9 016.34</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
-    <t>5 227.40</t>
+    <t>6 706.85</t>
   </si>
   <si>
     <t>FR0013484458</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/02/2028</t>
   </si>
   <si>
-    <t>1 438.36</t>
+    <t>2 013.70</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>4 794.52</t>
+    <t>8 904.11</t>
   </si>
   <si>
     <t>FR001400BBL2</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>62 328.30</t>
-[...8 lines deleted...]
-    <t>1 553.42</t>
+    <t>74 793.96</t>
+  </si>
+  <si>
+    <t>XS3367613448</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 3.5 11/05/2030</t>
+  </si>
+  <si>
+    <t>3 914.63</t>
   </si>
   <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>49 621.23</t>
+    <t>67 265.75</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
-    <t>3 616.44</t>
+    <t>14 321.92</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>71 787.05</t>
+    <t>83 920.96</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>13 649.64</t>
+    <t>18 596.63</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
-    <t>8 013.70</t>
+    <t>11 013.70</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>44 352.33</t>
+    <t>62 145.09</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>63 863.01</t>
+    <t>77 671.23</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>13 657.70</t>
+    <t>17 505.40</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>52 080.82</t>
+    <t>2 047.95</t>
   </si>
   <si>
     <t>XS3326474155</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
   </si>
   <si>
-    <t>9 363.62</t>
+    <t>18 896.87</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
-    <t>9 828.77</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000CZ45Y63</t>
   </si>
   <si>
     <t>COMMERZBANK AG 08/12/2028</t>
   </si>
   <si>
-    <t>20 223.29</t>
+    <t>25 602.74</t>
   </si>
   <si>
     <t>DE000CZ40MM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 1.875 28/02/2028</t>
   </si>
   <si>
-    <t>1 017.12</t>
+    <t>1 479.45</t>
   </si>
   <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>61 566.78</t>
+    <t>73 638.70</t>
   </si>
   <si>
     <t>FR001400F1U4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 11/07/2029</t>
   </si>
   <si>
-    <t>52 047.95</t>
+    <t>57 287.67</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>90 410.96</t>
+    <t>101 260.27</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>19 095.89</t>
+    <t>22 068.50</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>31 463.01</t>
+    <t>48 920.54</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
+    <t>4 888.36</t>
+  </si>
+  <si>
     <t>FR0014017HN6</t>
   </si>
   <si>
     <t>DANONE SA 3.379 01/04/2030</t>
   </si>
   <si>
-    <t>7 239.39</t>
+    <t>13 627.09</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>21 863.01</t>
+    <t>26 547.95</t>
   </si>
   <si>
     <t>FR0013444551</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
   </si>
   <si>
-    <t>11 154.45</t>
+    <t>13 675.68</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>84 953.42</t>
+    <t>98 646.58</t>
   </si>
   <si>
     <t>DE000A30VT97</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG PERP</t>
   </si>
   <si>
-    <t>2 465.75</t>
+    <t>19 178.08</t>
   </si>
   <si>
     <t>XS2306517876</t>
   </si>
   <si>
     <t>DNB BANK ASA 23/02/2029</t>
   </si>
   <si>
-    <t>1 775.97</t>
+    <t>2 733.91</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>37 505.14</t>
+    <t>53 578.77</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>120 246.58</t>
+    <t>146 232.88</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>12 297.95</t>
+    <t>15 419.18</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
-    <t>7 468.49</t>
+    <t>9 152.06</t>
+  </si>
+  <si>
+    <t>XS2987792269</t>
+  </si>
+  <si>
+    <t>EUROBANK ERGASIAS SERVICES AND HOL 30/04/2035</t>
+  </si>
+  <si>
+    <t>7 743.15</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>34 213.70</t>
+    <t>41 589.04</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>52 594.54</t>
+    <t>63 049.30</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>70 413.29</t>
+    <t>86 816.10</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>32 725.48</t>
+    <t>41 594.39</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>19 801.02</t>
+    <t>4 954.78</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>35 674.73</t>
+    <t>42 282.51</t>
+  </si>
+  <si>
+    <t>XS3379436325</t>
+  </si>
+  <si>
+    <t>HEIDELBERG MATERIALS AG 3.5 10/10/2029</t>
+  </si>
+  <si>
+    <t>2 178.63</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>8 702.05</t>
+    <t>10 726.03</t>
   </si>
   <si>
     <t>XS2553547444</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 16/11/2032</t>
   </si>
   <si>
-    <t>103 741.92</t>
+    <t>132 510.69</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>15 146.21</t>
+    <t>27 337.97</t>
   </si>
   <si>
     <t>XS2580221658</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>56 897.26</t>
+    <t>67 101.37</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>16 160.96</t>
+    <t>25 216.44</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>61 756.77</t>
+    <t>74 714.92</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>37 521.92</t>
+    <t>46 283.56</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GROEP NV 24/08/2033</t>
   </si>
   <si>
-    <t>22 964.38</t>
+    <t>28 886.30</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>126 172.60</t>
+    <t>151 043.83</t>
   </si>
   <si>
     <t>XS1725678194</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
   </si>
   <si>
-    <t>38 958.90</t>
+    <t>50 219.17</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>12 712.33</t>
+    <t>21 698.63</t>
   </si>
   <si>
     <t>XS1785340172</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
   </si>
   <si>
-    <t>4 852.05</t>
+    <t>8 745.21</t>
   </si>
   <si>
     <t>BE0002766476</t>
   </si>
   <si>
     <t>KBC GROEP NV 14/01/2029</t>
   </si>
   <si>
+    <t>1 158.91</t>
+  </si>
+  <si>
     <t>BE0002961424</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>29 173.91</t>
+    <t>47 478.26</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>102 005.48</t>
+    <t>7 057.53</t>
   </si>
   <si>
     <t>FR00140087C4</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 09/02/2028</t>
   </si>
   <si>
-    <t>9 082.19</t>
+    <t>12 287.67</t>
   </si>
   <si>
     <t>FR0013181898</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 3 09/06/2028</t>
   </si>
   <si>
-    <t>100 356.16</t>
+    <t>109 479.45</t>
+  </si>
+  <si>
+    <t>DE000A3MQNP4</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN SE 0.875 17/01/2029</t>
+  </si>
+  <si>
+    <t>7 939.72</t>
   </si>
   <si>
     <t>XS2327299298</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>114 537.05</t>
+    <t>100 629.59</t>
   </si>
   <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
-    <t>9 505.79</t>
+    <t>18 123.74</t>
+  </si>
+  <si>
+    <t>XS2729836234</t>
+  </si>
+  <si>
+    <t>MEDIOBANCA BANCA DI CREDITO FINANZ 01/02/2030</t>
+  </si>
+  <si>
+    <t>30 960.62</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>71 824.10</t>
+    <t>91 237.85</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
-    <t>24 818.39</t>
+    <t>38 850.18</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>16 882.71</t>
+    <t>24 565.06</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>88 194.53</t>
+    <t>105 480.89</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>25 300.61</t>
+    <t>30 812.79</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>13 254.23</t>
+    <t>19 763.70</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>27 248.22</t>
+    <t>36 346.17</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>16 917.81</t>
+    <t>18 869.86</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>137 849.32</t>
+    <t>4 767.12</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
-    <t>13 315.85</t>
+    <t>23 216.15</t>
   </si>
   <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>101 426.03</t>
+    <t>134 847.94</t>
   </si>
   <si>
     <t>XS1115498260</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>11 095.89</t>
-[...8 lines deleted...]
-    <t>6 489.25</t>
+    <t>46 335.62</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
+    <t>5 097.85</t>
+  </si>
+  <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>84 997.60</t>
+    <t>98 419.52</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>56 195.78</t>
+    <t>67 149.58</t>
+  </si>
+  <si>
+    <t>XS3317606419</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.25 22/05/2029</t>
   </si>
   <si>
     <t>FR0014002OL8</t>
   </si>
   <si>
     <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
-    <t>4 890.41</t>
+    <t>10 082.19</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>192 115.07</t>
+    <t>225 110.96</t>
   </si>
   <si>
     <t>FR0014016SU0</t>
   </si>
   <si>
     <t>SANOFI SA 3 05/05/2029</t>
   </si>
   <si>
+    <t>8 136.99</t>
+  </si>
+  <si>
+    <t>XS3393867810</t>
+  </si>
+  <si>
+    <t>SAP SE 3 03/06/2029</t>
+  </si>
+  <si>
     <t>DE000A2YB7B5</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 2.875 26/03/2027</t>
   </si>
   <si>
-    <t>6 301.37</t>
+    <t>11 578.77</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>141 773.84</t>
+    <t>169 890.62</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>22 335.96</t>
+    <t>26 209.25</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>119 700.00</t>
+    <t>136 097.26</t>
   </si>
   <si>
     <t>FR001400F877</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA PERP</t>
   </si>
   <si>
-    <t>46 553.87</t>
+    <t>59 606.35</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>7 364.38</t>
+    <t>25 073.98</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>8 981.92</t>
+    <t>16 869.04</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>9 794.52</t>
+    <t>11 849.32</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>105 353.42</t>
+    <t>126 239.39</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>58 635.27</t>
+    <t>42 447.95</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>18 804.79</t>
+    <t>27 686.64</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
-    <t>65 055.34</t>
+    <t>4 477.12</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>8 280.82</t>
+    <t>12 102.74</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>28 767.12</t>
+    <t>38 904.11</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>3 945.21</t>
+    <t>7 775.35</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>133 517.81</t>
+    <t>160 693.15</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>26 079.79</t>
+    <t>35 397.95</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>154 923.29</t>
+    <t>183 895.89</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>90 247.81</t>
-[...8 lines deleted...]
-    <t>3 614.63</t>
+    <t>5 454.24</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1591,212 +1666,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>844687.7466</v>
+        <v>801071.7466</v>
       </c>
       <c r="D2">
-        <v>119.01</v>
+        <v>119.66</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>100531175.87</v>
+        <v>95859690.62</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>100531175.87</v>
+        <v>95859690.62</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2591287.6166</v>
+        <v>2830968.3521</v>
       </c>
       <c r="D3">
-        <v>106.36</v>
+        <v>106.94</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>275620166.06</v>
+        <v>302771620.37</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>275620166.06</v>
+        <v>302771620.37</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>29506.6282</v>
+        <v>27462.9669</v>
       </c>
       <c r="D4">
-        <v>110.41</v>
+        <v>111.04</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3258077.67</v>
+        <v>3049546.21</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3258077.67</v>
+        <v>3049546.21</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>103514.52</v>
+        <v>108732.08</v>
       </c>
       <c r="D5">
-        <v>100.39</v>
+        <v>100.31</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10392857.55</v>
+        <v>10906985.98</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10392857.55</v>
+        <v>10906985.98</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>641.0</v>
       </c>
       <c r="D6">
-        <v>100.03</v>
+        <v>100.58</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>64123.9</v>
+        <v>64477.03</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>64123.9</v>
+        <v>64477.03</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P123"/>
+  <dimension ref="A1:P131"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O123" sqref="O123"/>
+      <selection activeCell="O131" sqref="O131"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1815,6139 +1890,6539 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>890.0</v>
+        <v>3934.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4796.02</v>
+        <v>4805.92</v>
       </c>
       <c r="E2" s="1">
-        <v>4793.4071123596</v>
+        <v>4803.3486222674</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>4266132.33</v>
+        <v>18896373.48</v>
       </c>
       <c r="I2" s="1">
-        <v>2325.47</v>
+        <v>10115.8</v>
       </c>
       <c r="J2" s="1">
-        <v>0.054510029697086</v>
+        <v>0.053533023205255</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4268457.8</v>
+        <v>18906489.28</v>
       </c>
       <c r="N2" s="1">
-        <v>4268457.8</v>
+        <v>18906489.28</v>
       </c>
       <c r="O2" s="1">
-        <v>1.09</v>
+        <v>4.58</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>795.0</v>
+        <v>524.0</v>
       </c>
       <c r="D3" s="1">
-        <v>105.75</v>
+        <v>105.845</v>
       </c>
       <c r="E3" s="1">
-        <v>105.864345912</v>
+        <v>105.647900763</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-90905.0</v>
+        <v>103280.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-90905.0</v>
+        <v>103280.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-90905.0</v>
+        <v>103280.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.02</v>
+        <v>0.03</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>300000.0</v>
+        <v>1944000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.324</v>
+        <v>93.632</v>
       </c>
       <c r="E4" s="1">
-        <v>100.825</v>
+        <v>93.54761317</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>302475.0</v>
+        <v>1818565.6</v>
       </c>
       <c r="I4" s="1">
-        <v>-1503.0</v>
+        <v>1640.48</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.49690057029507</v>
+        <v>0.090207359030656</v>
       </c>
       <c r="K4">
-        <v>0.97</v>
+        <v>0.48</v>
       </c>
       <c r="L4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="1">
-        <v>300972.0</v>
+        <v>1820206.08</v>
       </c>
       <c r="N4" s="1">
-        <v>303883.64</v>
+        <v>1829573.23</v>
       </c>
       <c r="O4" s="1">
-        <v>0.08</v>
+        <v>0.44</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
-        <v>2300000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>101.431</v>
+        <v>100.288</v>
       </c>
       <c r="E5" s="1">
-        <v>103.00508304</v>
+        <v>100.45730769</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>2369116.91</v>
+        <v>1305945.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-36203.91</v>
+        <v>-2201.0</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.5281605499156</v>
+        <v>-0.16853695982603</v>
       </c>
       <c r="K5">
-        <v>1.19</v>
+        <v>1.24</v>
       </c>
       <c r="L5" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="1">
-        <v>2332913.0</v>
+        <v>1303744.0</v>
       </c>
       <c r="N5" s="1">
-        <v>2360386.97</v>
+        <v>1319833.72</v>
       </c>
       <c r="O5" s="1">
-        <v>0.61</v>
+        <v>0.32</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
-        <v>5100000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>98.664</v>
+        <v>101.587</v>
       </c>
       <c r="E6" s="1">
-        <v>99.78678667</v>
+        <v>102.8958764</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>5089126.12</v>
+        <v>2572396.91</v>
       </c>
       <c r="I6" s="1">
-        <v>-57262.12</v>
+        <v>-32721.91</v>
       </c>
       <c r="J6" s="1">
-        <v>-1.1251857126308</v>
+        <v>-1.2720397024579</v>
       </c>
       <c r="K6">
-        <v>2.49</v>
+        <v>1.52</v>
       </c>
       <c r="L6" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="1">
-        <v>5031864.0</v>
+        <v>2539675.0</v>
       </c>
       <c r="N6" s="1">
-        <v>5159014.68</v>
+        <v>2577757.2</v>
       </c>
       <c r="O6" s="1">
-        <v>1.32</v>
+        <v>0.62</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
-        <v>4700000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.209</v>
+        <v>98.828</v>
       </c>
       <c r="E7" s="1">
-        <v>99.71406383</v>
+        <v>99.72163855</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>4686561.0</v>
+        <v>5484690.12</v>
       </c>
       <c r="I7" s="1">
-        <v>-23738.0</v>
+        <v>-49150.12</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.50651213117678</v>
+        <v>-0.89613303440377</v>
       </c>
       <c r="K7">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="L7" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="1">
-        <v>4662823.0</v>
+        <v>5435540.0</v>
       </c>
       <c r="N7" s="1">
-        <v>4671804.51</v>
+        <v>5446464.66</v>
       </c>
       <c r="O7" s="1">
-        <v>1.2</v>
+        <v>1.32</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
-        <v>1600000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.283</v>
+        <v>99.463</v>
       </c>
       <c r="E8" s="1">
-        <v>99.7615575</v>
+        <v>99.699</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1596184.92</v>
+        <v>5084649.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-23656.92</v>
+        <v>-12036.0</v>
       </c>
       <c r="J8" s="1">
-        <v>-1.482091435872</v>
+        <v>-0.23671250463896</v>
       </c>
       <c r="K8">
-        <v>1.3</v>
+        <v>0.38</v>
       </c>
       <c r="L8" t="s">
         <v>50</v>
       </c>
       <c r="M8" s="1">
-        <v>1572528.0</v>
+        <v>5072613.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1593355.4</v>
+        <v>5091790.4</v>
       </c>
       <c r="O8" s="1">
-        <v>0.41</v>
+        <v>1.23</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="1">
-        <v>300000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>96.6</v>
+        <v>98.516</v>
       </c>
       <c r="E9" s="1">
-        <v>97.254</v>
+        <v>99.69199529</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>291762.0</v>
+        <v>1694763.92</v>
       </c>
       <c r="I9" s="1">
-        <v>-1962.0</v>
+        <v>-19991.92</v>
       </c>
       <c r="J9" s="1">
-        <v>-0.6724659139984</v>
+        <v>-1.1796286057352</v>
       </c>
       <c r="K9">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>468.49</v>
+        <v>1.52</v>
+      </c>
+      <c r="L9" t="s">
+        <v>53</v>
       </c>
       <c r="M9" s="1">
-        <v>289800.0</v>
+        <v>1674772.0</v>
       </c>
       <c r="N9" s="1">
-        <v>290268.49</v>
+        <v>1700568.92</v>
       </c>
       <c r="O9" s="1">
-        <v>0.07</v>
+        <v>0.41</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C10" s="1">
-        <v>1851000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>93.084</v>
+        <v>96.91</v>
       </c>
       <c r="E10" s="1">
-        <v>94.22797137</v>
+        <v>97.254</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1744159.75</v>
+        <v>291762.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-21174.91</v>
+        <v>-1032.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-1.2140464771074</v>
+        <v>-0.35371295782179</v>
       </c>
       <c r="K10">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>0.28</v>
+      </c>
+      <c r="L10">
+        <v>838.36</v>
       </c>
       <c r="M10" s="1">
-        <v>1722984.84</v>
+        <v>290730.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1724715.4</v>
+        <v>291568.36</v>
       </c>
       <c r="O10" s="1">
-        <v>0.44</v>
+        <v>0.07</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="1">
-        <v>1600000.0</v>
+        <v>1951000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>106.832</v>
+        <v>94.226</v>
       </c>
       <c r="E11" s="1">
-        <v>109.8295</v>
+        <v>94.22776781</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1757272.0</v>
+        <v>1838383.75</v>
       </c>
       <c r="I11" s="1">
-        <v>-47960.0</v>
+        <v>-34.49</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.7292303069758</v>
+        <v>-0.0018761044858017</v>
       </c>
       <c r="K11">
-        <v>5.88</v>
+        <v>0.23</v>
       </c>
       <c r="L11" t="s">
         <v>58</v>
       </c>
       <c r="M11" s="1">
-        <v>1709312.0</v>
+        <v>1838349.26</v>
       </c>
       <c r="N11" s="1">
-        <v>1803339.4</v>
+        <v>1842779.09</v>
       </c>
       <c r="O11" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>900000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.094</v>
+        <v>106.789</v>
       </c>
       <c r="E12" s="1">
-        <v>100.75133333</v>
+        <v>109.65452941</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>906762.0</v>
+        <v>1864127.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-5916.0</v>
+        <v>-48714.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.65243139875734</v>
+        <v>-2.613233969574</v>
       </c>
       <c r="K12">
-        <v>2.8</v>
+        <v>6.44</v>
       </c>
       <c r="L12" t="s">
         <v>61</v>
       </c>
       <c r="M12" s="1">
-        <v>900846.0</v>
+        <v>1815413.0</v>
       </c>
       <c r="N12" s="1">
-        <v>926061.41</v>
+        <v>1924923.27</v>
       </c>
       <c r="O12" s="1">
-        <v>0.24</v>
+        <v>0.47</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>6000000.0</v>
+        <v>1677000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>98.676</v>
+        <v>100.445</v>
       </c>
       <c r="E13" s="1">
-        <v>100.084275</v>
+        <v>100.0143059</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>6005056.5</v>
+        <v>1677239.91</v>
       </c>
       <c r="I13" s="1">
-        <v>-84496.5</v>
+        <v>7222.74</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.4070891755973</v>
+        <v>0.43063249073294</v>
       </c>
       <c r="K13">
-        <v>3.05</v>
+        <v>0.21</v>
       </c>
       <c r="L13" t="s">
         <v>64</v>
       </c>
       <c r="M13" s="1">
-        <v>5920560.0</v>
+        <v>1684462.65</v>
       </c>
       <c r="N13" s="1">
-        <v>6103272.33</v>
+        <v>1688029.15</v>
       </c>
       <c r="O13" s="1">
-        <v>1.57</v>
+        <v>0.41</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>65</v>
       </c>
       <c r="B14" t="s">
         <v>66</v>
       </c>
       <c r="C14" s="1">
-        <v>1400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.321</v>
+        <v>100.083</v>
       </c>
       <c r="E14" s="1">
-        <v>99.5035</v>
+        <v>100.6916</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1393049.0</v>
+        <v>1006916.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-16555.0</v>
+        <v>-6086.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-1.1884004080258</v>
+        <v>-0.60441983243885</v>
       </c>
       <c r="K14">
-        <v>0.14</v>
+        <v>3.08</v>
       </c>
       <c r="L14" t="s">
         <v>67</v>
       </c>
       <c r="M14" s="1">
-        <v>1376494.0</v>
+        <v>1000830.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1378450.16</v>
+        <v>1031621.1</v>
       </c>
       <c r="O14" s="1">
-        <v>0.35</v>
+        <v>0.25</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="1">
-        <v>1300000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.906</v>
+        <v>98.971</v>
       </c>
       <c r="E15" s="1">
-        <v>99.762</v>
+        <v>100.01838281</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1296906.0</v>
+        <v>6401176.5</v>
       </c>
       <c r="I15" s="1">
-        <v>1872.0</v>
+        <v>-67032.5</v>
       </c>
       <c r="J15" s="1">
-        <v>0.14434353761953</v>
+        <v>-1.0471903094689</v>
       </c>
       <c r="K15">
-        <v>0.18</v>
+        <v>0.06</v>
       </c>
       <c r="L15" t="s">
         <v>70</v>
       </c>
       <c r="M15" s="1">
-        <v>1298778.0</v>
+        <v>6334144.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1301061.9</v>
+        <v>6338133.05</v>
       </c>
       <c r="O15" s="1">
-        <v>0.33</v>
+        <v>1.54</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>71</v>
       </c>
       <c r="B16" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="1">
-        <v>1900000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>103.278</v>
+        <v>98.849</v>
       </c>
       <c r="E16" s="1">
-        <v>104.746</v>
+        <v>99.46406667</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1990174.0</v>
+        <v>1491961.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-27892.0</v>
+        <v>-9226.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.4014854982529</v>
+        <v>-0.61838077536879</v>
       </c>
       <c r="K16">
-        <v>1.25</v>
+        <v>0.39</v>
       </c>
       <c r="L16" t="s">
         <v>73</v>
       </c>
       <c r="M16" s="1">
-        <v>1962282.0</v>
+        <v>1482735.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1986058.03</v>
+        <v>1488529.52</v>
       </c>
       <c r="O16" s="1">
-        <v>0.51</v>
+        <v>0.36</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>74</v>
       </c>
       <c r="B17" t="s">
         <v>75</v>
       </c>
       <c r="C17" s="1">
-        <v>3600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>103.926</v>
+        <v>100.399</v>
       </c>
       <c r="E17" s="1">
-        <v>106.02823333</v>
+        <v>99.81171429</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>3817016.4</v>
+        <v>1397364.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-75680.4</v>
+        <v>8222.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.9827108942995</v>
+        <v>0.58839357533184</v>
       </c>
       <c r="K17">
-        <v>4.02</v>
+        <v>0.45</v>
       </c>
       <c r="L17" t="s">
         <v>76</v>
       </c>
       <c r="M17" s="1">
-        <v>3741336.0</v>
+        <v>1405586.0</v>
       </c>
       <c r="N17" s="1">
-        <v>3885952.44</v>
+        <v>1411929.15</v>
       </c>
       <c r="O17" s="1">
-        <v>1.0</v>
+        <v>0.34</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>77</v>
       </c>
       <c r="B18" t="s">
         <v>78</v>
       </c>
       <c r="C18" s="1">
-        <v>3300000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>101.362</v>
+        <v>103.209</v>
       </c>
       <c r="E18" s="1">
-        <v>102.9313697</v>
+        <v>104.67195</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>3396735.2</v>
+        <v>2093439.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-51789.2</v>
+        <v>-29259.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.5246758122329</v>
+        <v>-1.397652379649</v>
       </c>
       <c r="K18">
-        <v>1.16</v>
+        <v>1.68</v>
       </c>
       <c r="L18" t="s">
         <v>79</v>
       </c>
       <c r="M18" s="1">
-        <v>3344946.0</v>
+        <v>2064180.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3383133.33</v>
+        <v>2097837.54</v>
       </c>
       <c r="O18" s="1">
-        <v>0.87</v>
+        <v>0.51</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>81</v>
       </c>
       <c r="C19" s="1">
-        <v>4550000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>94.305</v>
+        <v>103.769</v>
       </c>
       <c r="E19" s="1">
-        <v>94.51235868</v>
+        <v>103.6127</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>4300312.32</v>
+        <v>2072254.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-9434.82</v>
+        <v>3126.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.21939848313157</v>
+        <v>0.15085023361036</v>
       </c>
       <c r="K19">
-        <v>0.43</v>
+        <v>4.8</v>
       </c>
       <c r="L19" t="s">
         <v>82</v>
       </c>
       <c r="M19" s="1">
-        <v>4290877.5</v>
+        <v>2075380.0</v>
       </c>
       <c r="N19" s="1">
-        <v>4310398.87</v>
+        <v>2171421.09</v>
       </c>
       <c r="O19" s="1">
-        <v>1.11</v>
+        <v>0.53</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>84</v>
       </c>
       <c r="C20" s="1">
-        <v>4580000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>96.794</v>
+        <v>104.196</v>
       </c>
       <c r="E20" s="1">
-        <v>96.74135808</v>
+        <v>105.89313846</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>4430754.2</v>
+        <v>4129832.4</v>
       </c>
       <c r="I20" s="1">
-        <v>2411.0</v>
+        <v>-66188.4</v>
       </c>
       <c r="J20" s="1">
-        <v>0.054415115151276</v>
+        <v>-1.6026897362711</v>
       </c>
       <c r="K20">
-        <v>0.41</v>
+        <v>4.49</v>
       </c>
       <c r="L20" t="s">
         <v>85</v>
       </c>
       <c r="M20" s="1">
-        <v>4433165.2</v>
+        <v>4063644.0</v>
       </c>
       <c r="N20" s="1">
-        <v>4451746.45</v>
+        <v>4238743.32</v>
       </c>
       <c r="O20" s="1">
-        <v>1.14</v>
+        <v>1.03</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>86</v>
       </c>
       <c r="B21" t="s">
         <v>87</v>
       </c>
       <c r="C21" s="1">
-        <v>4900000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>95.832</v>
+        <v>101.412</v>
       </c>
       <c r="E21" s="1">
-        <v>96.32958306</v>
+        <v>102.9313697</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>4720149.57</v>
+        <v>3396735.2</v>
       </c>
       <c r="I21" s="1">
-        <v>-24381.57</v>
+        <v>-50139.2</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.51654231795879</v>
+        <v>-1.4760997560245</v>
       </c>
       <c r="K21">
-        <v>0.24</v>
+        <v>1.48</v>
       </c>
       <c r="L21" t="s">
         <v>88</v>
       </c>
       <c r="M21" s="1">
-        <v>4695768.0</v>
+        <v>3346596.0</v>
       </c>
       <c r="N21" s="1">
-        <v>4707749.51</v>
+        <v>3395293.6</v>
       </c>
       <c r="O21" s="1">
-        <v>1.21</v>
+        <v>0.82</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>89</v>
       </c>
       <c r="B22" t="s">
         <v>90</v>
       </c>
       <c r="C22" s="1">
-        <v>4100000.0</v>
+        <v>4550000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.3</v>
+        <v>94.72</v>
       </c>
       <c r="E22" s="1">
-        <v>101.45567878</v>
+        <v>94.51235868</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>4159682.83</v>
+        <v>4300312.32</v>
       </c>
       <c r="I22" s="1">
-        <v>-47382.83</v>
+        <v>9447.68</v>
       </c>
       <c r="J22" s="1">
-        <v>-1.1390971844841</v>
+        <v>0.21969753117839</v>
       </c>
       <c r="K22">
-        <v>3.43</v>
+        <v>0.48</v>
       </c>
       <c r="L22" t="s">
         <v>91</v>
       </c>
       <c r="M22" s="1">
-        <v>4112300.0</v>
+        <v>4309760.0</v>
       </c>
       <c r="N22" s="1">
-        <v>4252893.49</v>
+        <v>4331450.41</v>
       </c>
       <c r="O22" s="1">
-        <v>1.09</v>
+        <v>1.05</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>92</v>
       </c>
       <c r="B23" t="s">
         <v>93</v>
       </c>
       <c r="C23" s="1">
-        <v>4500000.0</v>
+        <v>4580000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>102.538</v>
+        <v>97.124</v>
       </c>
       <c r="E23" s="1">
-        <v>104.41792044</v>
+        <v>96.74135808</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>4698806.42</v>
+        <v>4430754.2</v>
       </c>
       <c r="I23" s="1">
-        <v>-84596.42</v>
+        <v>17525.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.8003810422988</v>
+        <v>0.39553085567238</v>
       </c>
       <c r="K23">
-        <v>0.23</v>
+        <v>0.45</v>
       </c>
       <c r="L23" t="s">
         <v>94</v>
       </c>
       <c r="M23" s="1">
-        <v>4614210.0</v>
+        <v>4448279.2</v>
       </c>
       <c r="N23" s="1">
-        <v>4624566.16</v>
+        <v>4469055.08</v>
       </c>
       <c r="O23" s="1">
-        <v>1.19</v>
+        <v>1.08</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>95</v>
       </c>
       <c r="B24" t="s">
         <v>96</v>
       </c>
       <c r="C24" s="1">
-        <v>8358000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.058</v>
+        <v>96.159</v>
       </c>
       <c r="E24" s="1">
-        <v>100.19916009</v>
+        <v>96.32958306</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>8374645.8</v>
+        <v>4720149.57</v>
       </c>
       <c r="I24" s="1">
-        <v>-95378.16</v>
+        <v>-8358.57</v>
       </c>
       <c r="J24" s="1">
-        <v>-1.1388918681194</v>
+        <v>-0.17708273596084</v>
       </c>
       <c r="K24">
-        <v>2.52</v>
+        <v>0.39</v>
       </c>
       <c r="L24" t="s">
         <v>97</v>
       </c>
       <c r="M24" s="1">
-        <v>8279267.64</v>
+        <v>4711791.0</v>
       </c>
       <c r="N24" s="1">
-        <v>8489648.8</v>
+        <v>4730820.45</v>
       </c>
       <c r="O24" s="1">
-        <v>2.18</v>
+        <v>1.15</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>98</v>
       </c>
       <c r="B25" t="s">
         <v>99</v>
       </c>
       <c r="C25" s="1">
-        <v>3600000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>92.545</v>
+        <v>100.444</v>
       </c>
       <c r="E25" s="1">
-        <v>92.61058806</v>
+        <v>101.45567878</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>3333981.17</v>
+        <v>4159682.83</v>
       </c>
       <c r="I25" s="1">
-        <v>-2361.17</v>
+        <v>-41478.83</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.070821335802565</v>
+        <v>-0.99716328612487</v>
       </c>
       <c r="K25">
-        <v>0.15</v>
+        <v>3.75</v>
       </c>
       <c r="L25" t="s">
         <v>100</v>
       </c>
       <c r="M25" s="1">
-        <v>3331620.0</v>
+        <v>4118204.0</v>
       </c>
       <c r="N25" s="1">
-        <v>3336847.4</v>
+        <v>4271855.71</v>
       </c>
       <c r="O25" s="1">
-        <v>0.86</v>
+        <v>1.04</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>101</v>
       </c>
       <c r="B26" t="s">
         <v>102</v>
       </c>
       <c r="C26" s="1">
-        <v>1400000.0</v>
+        <v>1972000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>98.084</v>
+        <v>100.336</v>
       </c>
       <c r="E26" s="1">
-        <v>97.397</v>
+        <v>100.20689655</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1363558.0</v>
+        <v>1976080.0</v>
       </c>
       <c r="I26" s="1">
-        <v>9618.0</v>
+        <v>2545.92</v>
       </c>
       <c r="J26" s="1">
-        <v>0.70536053471873</v>
+        <v>0.12883688919477</v>
       </c>
       <c r="K26">
-        <v>0.1</v>
+        <v>0.23</v>
       </c>
       <c r="L26" t="s">
         <v>103</v>
       </c>
       <c r="M26" s="1">
-        <v>1373176.0</v>
+        <v>1978625.92</v>
       </c>
       <c r="N26" s="1">
-        <v>1374614.36</v>
+        <v>1983074.54</v>
       </c>
       <c r="O26" s="1">
-        <v>0.35</v>
+        <v>0.48</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>104</v>
       </c>
       <c r="B27" t="s">
         <v>105</v>
       </c>
       <c r="C27" s="1">
-        <v>2000000.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.084</v>
+        <v>102.726</v>
       </c>
       <c r="E27" s="1">
-        <v>99.4518355</v>
+        <v>104.31542542</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1989036.71</v>
+        <v>5007140.42</v>
       </c>
       <c r="I27" s="1">
-        <v>-7356.71</v>
+        <v>-76292.42</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.36986295743129</v>
+        <v>-1.5236724677276</v>
       </c>
       <c r="K27">
-        <v>0.24</v>
+        <v>0.66</v>
       </c>
       <c r="L27" t="s">
         <v>106</v>
       </c>
       <c r="M27" s="1">
-        <v>1981680.0</v>
+        <v>4930848.0</v>
       </c>
       <c r="N27" s="1">
-        <v>1986474.52</v>
+        <v>4962606.9</v>
       </c>
       <c r="O27" s="1">
-        <v>0.51</v>
+        <v>1.2</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>107</v>
       </c>
       <c r="B28" t="s">
         <v>108</v>
       </c>
       <c r="C28" s="1">
-        <v>2200000.0</v>
+        <v>8358000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>106.085</v>
+        <v>99.257</v>
       </c>
       <c r="E28" s="1">
-        <v>107.86245455</v>
+        <v>100.19916009</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>2372974.0</v>
+        <v>8374645.8</v>
       </c>
       <c r="I28" s="1">
-        <v>-39104.0</v>
+        <v>-78745.74</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.6478899473825</v>
+        <v>-0.94028740893137</v>
       </c>
       <c r="K28">
-        <v>2.83</v>
+        <v>0.11</v>
       </c>
       <c r="L28" t="s">
         <v>109</v>
       </c>
       <c r="M28" s="1">
-        <v>2333870.0</v>
+        <v>8295900.06</v>
       </c>
       <c r="N28" s="1">
-        <v>2396198.3</v>
+        <v>8304916.4</v>
       </c>
       <c r="O28" s="1">
-        <v>0.61</v>
+        <v>2.01</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>110</v>
       </c>
       <c r="B29" t="s">
         <v>111</v>
       </c>
       <c r="C29" s="1">
-        <v>500000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.141</v>
+        <v>93.052</v>
       </c>
       <c r="E29" s="1">
-        <v>99.371</v>
+        <v>92.61058806</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>496855.0</v>
+        <v>3333981.17</v>
       </c>
       <c r="I29" s="1">
-        <v>-1150.0</v>
+        <v>15890.83</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.23145585734269</v>
+        <v>0.47663226604246</v>
       </c>
       <c r="K29">
-        <v>0.31</v>
+        <v>0.19</v>
       </c>
       <c r="L29" t="s">
         <v>112</v>
       </c>
       <c r="M29" s="1">
-        <v>495705.0</v>
+        <v>3349872.0</v>
       </c>
       <c r="N29" s="1">
-        <v>497258.42</v>
+        <v>3356578.85</v>
       </c>
       <c r="O29" s="1">
-        <v>0.13</v>
+        <v>0.81</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>113</v>
       </c>
       <c r="B30" t="s">
         <v>114</v>
       </c>
       <c r="C30" s="1">
-        <v>4100000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>101.367</v>
+        <v>98.42</v>
       </c>
       <c r="E30" s="1">
-        <v>103.03238585</v>
+        <v>97.397</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>4224327.82</v>
+        <v>1363558.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-68280.82</v>
+        <v>14322.0</v>
       </c>
       <c r="J30" s="1">
-        <v>-1.6163712408096</v>
+        <v>1.0503403595593</v>
       </c>
       <c r="K30">
-        <v>1.21</v>
+        <v>0.14</v>
       </c>
       <c r="L30" t="s">
         <v>115</v>
       </c>
       <c r="M30" s="1">
-        <v>4156047.0</v>
+        <v>1377880.0</v>
       </c>
       <c r="N30" s="1">
-        <v>4205668.23</v>
+        <v>1379893.7</v>
       </c>
       <c r="O30" s="1">
-        <v>1.08</v>
+        <v>0.33</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>116</v>
       </c>
       <c r="B31" t="s">
         <v>117</v>
       </c>
       <c r="C31" s="1">
-        <v>3200000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>100.86</v>
+        <v>99.263</v>
       </c>
       <c r="E31" s="1">
-        <v>102.282425</v>
+        <v>99.4518355</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>3273037.6</v>
+        <v>1989036.71</v>
       </c>
       <c r="I31" s="1">
-        <v>-45517.6</v>
+        <v>-3776.71</v>
       </c>
       <c r="J31" s="1">
-        <v>-1.3906836878379</v>
+        <v>-0.18987633466051</v>
       </c>
       <c r="K31">
-        <v>0.11</v>
+        <v>0.45</v>
       </c>
       <c r="L31" t="s">
         <v>118</v>
       </c>
       <c r="M31" s="1">
-        <v>3227520.0</v>
+        <v>1985260.0</v>
       </c>
       <c r="N31" s="1">
-        <v>3231136.44</v>
+        <v>1994164.11</v>
       </c>
       <c r="O31" s="1">
-        <v>0.83</v>
+        <v>0.48</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>119</v>
       </c>
       <c r="B32" t="s">
         <v>120</v>
       </c>
       <c r="C32" s="1">
-        <v>3155000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>98.989</v>
+        <v>106.749</v>
       </c>
       <c r="E32" s="1">
-        <v>100.13010777</v>
+        <v>107.86245455</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>3159104.9</v>
+        <v>2372974.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-36001.95</v>
+        <v>-24496.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-1.1396250247974</v>
+        <v>-1.0322911249765</v>
       </c>
       <c r="K32">
-        <v>2.28</v>
+        <v>3.4</v>
       </c>
       <c r="L32" t="s">
         <v>121</v>
       </c>
       <c r="M32" s="1">
-        <v>3123102.95</v>
+        <v>2348478.0</v>
       </c>
       <c r="N32" s="1">
-        <v>3194890.0</v>
+        <v>2423271.96</v>
       </c>
       <c r="O32" s="1">
-        <v>0.82</v>
+        <v>0.59</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>122</v>
       </c>
       <c r="B33" t="s">
         <v>123</v>
       </c>
       <c r="C33" s="1">
-        <v>1742000.0</v>
+        <v>1701000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>98.641</v>
+        <v>100.471</v>
       </c>
       <c r="E33" s="1">
-        <v>99.55577268</v>
+        <v>99.8837425</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1734261.56</v>
+        <v>1699022.46</v>
       </c>
       <c r="I33" s="1">
-        <v>-15935.34</v>
+        <v>9989.25</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.91885447775248</v>
+        <v>0.58794102109751</v>
       </c>
       <c r="K33">
-        <v>0.78</v>
+        <v>0.23</v>
       </c>
       <c r="L33" t="s">
         <v>124</v>
       </c>
       <c r="M33" s="1">
-        <v>1718326.22</v>
+        <v>1709011.71</v>
       </c>
       <c r="N33" s="1">
-        <v>1731975.86</v>
+        <v>1712926.34</v>
       </c>
       <c r="O33" s="1">
-        <v>0.44</v>
+        <v>0.42</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>125</v>
       </c>
       <c r="B34" t="s">
         <v>126</v>
       </c>
       <c r="C34" s="1">
-        <v>4500000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.368</v>
+        <v>101.534</v>
       </c>
       <c r="E34" s="1">
-        <v>97.68931267</v>
+        <v>102.93485955</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>4396019.07</v>
+        <v>4529133.82</v>
       </c>
       <c r="I34" s="1">
-        <v>30540.93</v>
+        <v>-61637.82</v>
       </c>
       <c r="J34" s="1">
-        <v>0.69474061676443</v>
+        <v>-1.3609184989813</v>
       </c>
       <c r="K34">
-        <v>0.18</v>
+        <v>1.53</v>
       </c>
       <c r="L34" t="s">
         <v>127</v>
       </c>
       <c r="M34" s="1">
-        <v>4426560.0</v>
+        <v>4467496.0</v>
       </c>
       <c r="N34" s="1">
-        <v>4434573.7</v>
+        <v>4534761.75</v>
       </c>
       <c r="O34" s="1">
-        <v>1.14</v>
+        <v>1.1</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>128</v>
       </c>
       <c r="B35" t="s">
         <v>129</v>
       </c>
       <c r="C35" s="1">
-        <v>5662000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>98.525</v>
+        <v>100.903</v>
       </c>
       <c r="E35" s="1">
-        <v>99.79332179</v>
+        <v>102.20481176</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>5650297.88</v>
+        <v>3474963.6</v>
       </c>
       <c r="I35" s="1">
-        <v>-71812.38</v>
+        <v>-44261.6</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.2709485681134</v>
+        <v>-1.2737284499901</v>
       </c>
       <c r="K35">
-        <v>0.78</v>
+        <v>0.42</v>
       </c>
       <c r="L35" t="s">
         <v>130</v>
       </c>
       <c r="M35" s="1">
-        <v>5578485.5</v>
+        <v>3430702.0</v>
       </c>
       <c r="N35" s="1">
-        <v>5622837.83</v>
+        <v>3445023.92</v>
       </c>
       <c r="O35" s="1">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>131</v>
       </c>
       <c r="B36" t="s">
         <v>132</v>
       </c>
       <c r="C36" s="1">
-        <v>4200000.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.409</v>
+        <v>99.296</v>
       </c>
       <c r="E36" s="1">
-        <v>99.72018738</v>
+        <v>100.08431893</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>4188247.87</v>
+        <v>3357828.9</v>
       </c>
       <c r="I36" s="1">
-        <v>-55069.87</v>
+        <v>-26448.1</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.3148665434646</v>
+        <v>-0.78765478491176</v>
       </c>
       <c r="K36">
-        <v>1.52</v>
+        <v>2.5</v>
       </c>
       <c r="L36" t="s">
         <v>133</v>
       </c>
       <c r="M36" s="1">
-        <v>4133178.0</v>
+        <v>3331380.8</v>
       </c>
       <c r="N36" s="1">
-        <v>4197041.01</v>
+        <v>3415301.76</v>
       </c>
       <c r="O36" s="1">
-        <v>1.08</v>
+        <v>0.83</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>134</v>
       </c>
       <c r="B37" t="s">
         <v>135</v>
       </c>
       <c r="C37" s="1">
-        <v>1189000.0</v>
+        <v>1842000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>98.325</v>
+        <v>98.773</v>
       </c>
       <c r="E37" s="1">
-        <v>99.80243902</v>
+        <v>99.51669707</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1186651.0</v>
+        <v>1833097.56</v>
       </c>
       <c r="I37" s="1">
-        <v>-17566.75</v>
+        <v>-13698.9</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.4803636452504</v>
+        <v>-0.74730883390625</v>
       </c>
       <c r="K37">
-        <v>1.15</v>
+        <v>1.01</v>
       </c>
       <c r="L37" t="s">
         <v>136</v>
       </c>
       <c r="M37" s="1">
-        <v>1169084.25</v>
+        <v>1819398.66</v>
       </c>
       <c r="N37" s="1">
-        <v>1182741.95</v>
+        <v>1837995.29</v>
       </c>
       <c r="O37" s="1">
-        <v>0.3</v>
+        <v>0.45</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>137</v>
       </c>
       <c r="B38" t="s">
         <v>138</v>
       </c>
       <c r="C38" s="1">
-        <v>1900000.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.423</v>
+        <v>98.681</v>
       </c>
       <c r="E38" s="1">
-        <v>100.10731579</v>
+        <v>97.75516813</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1902039.0</v>
+        <v>4692248.07</v>
       </c>
       <c r="I38" s="1">
-        <v>-13002.0</v>
+        <v>44439.93</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.68358219784137</v>
+        <v>0.94709250953989</v>
       </c>
       <c r="K38">
-        <v>2.74</v>
+        <v>0.23</v>
       </c>
       <c r="L38" t="s">
         <v>139</v>
       </c>
       <c r="M38" s="1">
-        <v>1889037.0</v>
+        <v>4736688.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1941117.82</v>
+        <v>4747701.7</v>
       </c>
       <c r="O38" s="1">
-        <v>0.5</v>
+        <v>1.15</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>140</v>
       </c>
       <c r="B39" t="s">
         <v>141</v>
       </c>
       <c r="C39" s="1">
-        <v>2773000.0</v>
+        <v>6062000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>100.701</v>
+        <v>98.84</v>
       </c>
       <c r="E39" s="1">
-        <v>99.67</v>
+        <v>99.73470604</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2763849.1</v>
+        <v>6045917.88</v>
       </c>
       <c r="I39" s="1">
-        <v>28589.63</v>
+        <v>-54237.08</v>
       </c>
       <c r="J39" s="1">
-        <v>1.0344135647637</v>
+        <v>-0.89708595248072</v>
       </c>
       <c r="K39">
-        <v>0.34</v>
+        <v>1.03</v>
       </c>
       <c r="L39" t="s">
         <v>142</v>
       </c>
       <c r="M39" s="1">
-        <v>2792438.73</v>
+        <v>5991680.8</v>
       </c>
       <c r="N39" s="1">
-        <v>2801802.35</v>
+        <v>6053825.89</v>
       </c>
       <c r="O39" s="1">
-        <v>0.72</v>
+        <v>1.47</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>143</v>
       </c>
       <c r="B40" t="s">
         <v>144</v>
       </c>
       <c r="C40" s="1">
-        <v>4100000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>97.312</v>
+        <v>98.703</v>
       </c>
       <c r="E40" s="1">
-        <v>96.00249463</v>
+        <v>99.65584156</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>3936102.28</v>
+        <v>4484512.87</v>
       </c>
       <c r="I40" s="1">
-        <v>53689.72</v>
+        <v>-42877.87</v>
       </c>
       <c r="J40" s="1">
-        <v>1.3640326439891</v>
+        <v>-0.95613216514194</v>
       </c>
       <c r="K40">
-        <v>0.24</v>
+        <v>1.73</v>
       </c>
       <c r="L40" t="s">
         <v>145</v>
       </c>
       <c r="M40" s="1">
-        <v>3989792.0</v>
+        <v>4441635.0</v>
       </c>
       <c r="N40" s="1">
-        <v>3999620.77</v>
+        <v>4519306.23</v>
       </c>
       <c r="O40" s="1">
-        <v>1.03</v>
+        <v>1.1</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>146</v>
       </c>
       <c r="B41" t="s">
         <v>147</v>
       </c>
       <c r="C41" s="1">
-        <v>1900000.0</v>
+        <v>1289000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.25</v>
+        <v>98.79</v>
       </c>
       <c r="E41" s="1">
-        <v>100.23363158</v>
+        <v>99.72692009</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1904439.0</v>
+        <v>1285480.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-18689.0</v>
+        <v>-12076.9</v>
       </c>
       <c r="J41" s="1">
-        <v>-0.98133886147049</v>
+        <v>-0.93948563960544</v>
       </c>
       <c r="K41">
-        <v>1.06</v>
+        <v>1.36</v>
       </c>
       <c r="L41" t="s">
         <v>148</v>
       </c>
       <c r="M41" s="1">
-        <v>1885750.0</v>
+        <v>1273403.1</v>
       </c>
       <c r="N41" s="1">
-        <v>1905973.29</v>
+        <v>1290908.5</v>
       </c>
       <c r="O41" s="1">
-        <v>0.49</v>
+        <v>0.31</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>149</v>
       </c>
       <c r="B42" t="s">
         <v>150</v>
       </c>
       <c r="C42" s="1">
-        <v>300000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>97.802</v>
+        <v>99.568</v>
       </c>
       <c r="E42" s="1">
-        <v>98.433</v>
+        <v>100.08315</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>295299.0</v>
+        <v>2001663.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-1893.0</v>
+        <v>-10303.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-0.64104517793829</v>
+        <v>-0.51472200864981</v>
       </c>
       <c r="K42">
-        <v>0.34</v>
+        <v>0.1</v>
       </c>
       <c r="L42" t="s">
         <v>151</v>
       </c>
       <c r="M42" s="1">
-        <v>293406.0</v>
+        <v>1991360.0</v>
       </c>
       <c r="N42" s="1">
-        <v>294423.12</v>
+        <v>1993407.95</v>
       </c>
       <c r="O42" s="1">
-        <v>0.08</v>
+        <v>0.48</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>152</v>
       </c>
       <c r="B43" t="s">
         <v>153</v>
       </c>
       <c r="C43" s="1">
-        <v>4700000.0</v>
+        <v>2973000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>98.203</v>
+        <v>101.066</v>
       </c>
       <c r="E43" s="1">
-        <v>99.7334034</v>
+        <v>99.76841911</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>4687469.96</v>
+        <v>2966115.1</v>
       </c>
       <c r="I43" s="1">
-        <v>-71928.96</v>
+        <v>38577.08</v>
       </c>
       <c r="J43" s="1">
-        <v>-1.534494313858</v>
+        <v>1.3005928192065</v>
       </c>
       <c r="K43">
-        <v>1.31</v>
+        <v>0.64</v>
       </c>
       <c r="L43" t="s">
         <v>154</v>
       </c>
       <c r="M43" s="1">
-        <v>4615541.0</v>
+        <v>3004692.18</v>
       </c>
       <c r="N43" s="1">
-        <v>4677107.78</v>
+        <v>3023589.05</v>
       </c>
       <c r="O43" s="1">
-        <v>1.2</v>
+        <v>0.73</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>155</v>
       </c>
       <c r="B44" t="s">
         <v>156</v>
       </c>
       <c r="C44" s="1">
-        <v>1500000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>101.981</v>
+        <v>97.58</v>
       </c>
       <c r="E44" s="1">
-        <v>103.763</v>
+        <v>96.11421091</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1556445.0</v>
+        <v>4229025.28</v>
       </c>
       <c r="I44" s="1">
-        <v>-26730.0</v>
+        <v>64494.72</v>
       </c>
       <c r="J44" s="1">
-        <v>-1.7173751722676</v>
+        <v>1.5250492898449</v>
       </c>
       <c r="K44">
-        <v>3.47</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>0.01</v>
+      </c>
+      <c r="L44">
+        <v>452.05</v>
       </c>
       <c r="M44" s="1">
-        <v>1529715.0</v>
+        <v>4293520.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1581762.95</v>
+        <v>4293972.05</v>
       </c>
       <c r="O44" s="1">
-        <v>0.41</v>
+        <v>1.04</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>157</v>
+      </c>
+      <c r="B45" t="s">
         <v>158</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="E45" s="1">
+        <v>100.19585</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>2003917.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-15577.0</v>
+      </c>
+      <c r="J45" s="1">
+        <v>-0.77732760388779</v>
+      </c>
+      <c r="K45">
+        <v>1.28</v>
+      </c>
+      <c r="L45" t="s">
         <v>159</v>
       </c>
-      <c r="C45" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>2494440.0</v>
+        <v>1988340.0</v>
       </c>
       <c r="N45" s="1">
-        <v>2584850.96</v>
+        <v>2013942.74</v>
       </c>
       <c r="O45" s="1">
-        <v>0.66</v>
+        <v>0.49</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>160</v>
+      </c>
+      <c r="B46" t="s">
         <v>161</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>98.114</v>
+      </c>
+      <c r="E46" s="1">
+        <v>98.433</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>295299.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-957.0</v>
+      </c>
+      <c r="J46" s="1">
+        <v>-0.32407830707182</v>
+      </c>
+      <c r="K46">
+        <v>0.49</v>
+      </c>
+      <c r="L46" t="s">
         <v>162</v>
       </c>
-      <c r="C46" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>1630079.0</v>
+        <v>294342.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1649174.89</v>
+        <v>295821.45</v>
       </c>
       <c r="O46" s="1">
-        <v>0.42</v>
+        <v>0.07</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>163</v>
+      </c>
+      <c r="B47" t="s">
         <v>164</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>98.584</v>
+      </c>
+      <c r="E47" s="1">
+        <v>99.7334034</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>4687469.96</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-54021.96</v>
+      </c>
+      <c r="J47" s="1">
+        <v>-1.15247586568</v>
+      </c>
+      <c r="K47">
+        <v>1.57</v>
+      </c>
+      <c r="L47" t="s">
         <v>165</v>
       </c>
-      <c r="C47" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>3092415.0</v>
+        <v>4633448.0</v>
       </c>
       <c r="N47" s="1">
-        <v>3123878.01</v>
+        <v>4707086.7</v>
       </c>
       <c r="O47" s="1">
-        <v>0.8</v>
+        <v>1.14</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>166</v>
+      </c>
+      <c r="B48" t="s">
         <v>167</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>102.088</v>
+      </c>
+      <c r="E48" s="1">
+        <v>103.763</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>1556445.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-25125.0</v>
+      </c>
+      <c r="J48" s="1">
+        <v>-1.6142555631584</v>
+      </c>
+      <c r="K48">
+        <v>3.82</v>
+      </c>
+      <c r="L48" t="s">
         <v>168</v>
       </c>
-      <c r="C48" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>1423062.0</v>
+        <v>1531320.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1423823.3</v>
+        <v>1588607.67</v>
       </c>
       <c r="O48" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>169</v>
       </c>
       <c r="B49" t="s">
         <v>170</v>
       </c>
       <c r="C49" s="1">
-        <v>2300000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>100.187</v>
+        <v>104.101</v>
       </c>
       <c r="E49" s="1">
-        <v>100.0</v>
+        <v>105.746875</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>2300000.0</v>
+        <v>2537925.0</v>
       </c>
       <c r="I49" s="1">
-        <v>4301.0</v>
+        <v>-39501.0</v>
       </c>
       <c r="J49" s="1">
-        <v>0.187</v>
+        <v>-1.5564289724874</v>
       </c>
       <c r="K49">
-        <v>0.31</v>
+        <v>4.22</v>
       </c>
       <c r="L49" t="s">
         <v>171</v>
       </c>
       <c r="M49" s="1">
-        <v>2304301.0</v>
+        <v>2498424.0</v>
       </c>
       <c r="N49" s="1">
-        <v>2311540.39</v>
+        <v>2599684.27</v>
       </c>
       <c r="O49" s="1">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>172</v>
       </c>
       <c r="B50" t="s">
         <v>173</v>
       </c>
       <c r="C50" s="1">
-        <v>5700000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>98.649</v>
+        <v>96.238</v>
       </c>
       <c r="E50" s="1">
-        <v>98.12584211</v>
+        <v>96.33716667</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>5593173.0</v>
+        <v>1734069.0</v>
       </c>
       <c r="I50" s="1">
-        <v>29820.0</v>
+        <v>-1785.0</v>
       </c>
       <c r="J50" s="1">
-        <v>0.5331499669329</v>
+        <v>-0.10293708035839</v>
       </c>
       <c r="K50">
-        <v>0.38</v>
+        <v>1.23</v>
       </c>
       <c r="L50" t="s">
         <v>174</v>
       </c>
       <c r="M50" s="1">
-        <v>5622993.0</v>
+        <v>1732284.0</v>
       </c>
       <c r="N50" s="1">
-        <v>5644856.01</v>
+        <v>1754352.5</v>
       </c>
       <c r="O50" s="1">
-        <v>1.45</v>
+        <v>0.43</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>175</v>
       </c>
       <c r="B51" t="s">
         <v>176</v>
       </c>
       <c r="C51" s="1">
-        <v>4700000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>91.398</v>
+        <v>106.643</v>
       </c>
       <c r="E51" s="1">
-        <v>91.69810638</v>
+        <v>109.15333323</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>4309811.0</v>
+        <v>3383753.33</v>
       </c>
       <c r="I51" s="1">
-        <v>-14105.0</v>
+        <v>-77820.33</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.327276532544</v>
+        <v>-2.2998227828859</v>
       </c>
       <c r="K51">
-        <v>0.24</v>
+        <v>1.58</v>
       </c>
       <c r="L51" t="s">
         <v>177</v>
       </c>
       <c r="M51" s="1">
-        <v>4295706.0</v>
+        <v>3305933.0</v>
       </c>
       <c r="N51" s="1">
-        <v>4306860.45</v>
+        <v>3354853.54</v>
       </c>
       <c r="O51" s="1">
-        <v>1.1</v>
+        <v>0.81</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>178</v>
       </c>
       <c r="B52" t="s">
         <v>179</v>
       </c>
       <c r="C52" s="1">
-        <v>3200000.0</v>
+        <v>1525000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.111</v>
+        <v>100.166</v>
       </c>
       <c r="E52" s="1">
-        <v>100.2644475</v>
+        <v>99.95229508</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>3208462.32</v>
+        <v>1524272.5</v>
       </c>
       <c r="I52" s="1">
-        <v>-36910.32</v>
+        <v>3259.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-1.1504052819919</v>
+        <v>0.21380691444607</v>
       </c>
       <c r="K52">
-        <v>2.65</v>
+        <v>0.32</v>
       </c>
       <c r="L52" t="s">
         <v>180</v>
       </c>
       <c r="M52" s="1">
-        <v>3171552.0</v>
+        <v>1527531.5</v>
       </c>
       <c r="N52" s="1">
-        <v>3256505.42</v>
+        <v>1532419.86</v>
       </c>
       <c r="O52" s="1">
-        <v>0.84</v>
+        <v>0.37</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>181</v>
       </c>
       <c r="B53" t="s">
         <v>182</v>
       </c>
       <c r="C53" s="1">
-        <v>1800000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>108.035</v>
+        <v>100.398</v>
       </c>
       <c r="E53" s="1">
-        <v>109.72188889</v>
+        <v>100.0</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1974994.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-30364.0</v>
+        <v>9154.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-1.5374223921693</v>
+        <v>0.398</v>
       </c>
       <c r="K53">
-        <v>0.14</v>
+        <v>0.59</v>
       </c>
       <c r="L53" t="s">
         <v>183</v>
       </c>
       <c r="M53" s="1">
-        <v>1944630.0</v>
+        <v>2309154.0</v>
       </c>
       <c r="N53" s="1">
-        <v>1947095.75</v>
+        <v>2322781.09</v>
       </c>
       <c r="O53" s="1">
-        <v>0.5</v>
+        <v>0.56</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>184</v>
       </c>
       <c r="B54" t="s">
         <v>185</v>
       </c>
       <c r="C54" s="1">
-        <v>3652000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>94.84</v>
+        <v>98.917</v>
       </c>
       <c r="E54" s="1">
-        <v>94.93111583</v>
+        <v>98.12584211</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>3466884.35</v>
+        <v>5593173.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-3327.55</v>
+        <v>45096.0</v>
       </c>
       <c r="J54" s="1">
-        <v>-0.095980992270481</v>
+        <v>0.80626864214642</v>
       </c>
       <c r="K54">
-        <v>0.05</v>
+        <v>0.47</v>
       </c>
       <c r="L54" t="s">
         <v>186</v>
       </c>
       <c r="M54" s="1">
-        <v>3463556.8</v>
+        <v>5638269.0</v>
       </c>
       <c r="N54" s="1">
-        <v>3465332.77</v>
+        <v>5664816.95</v>
       </c>
       <c r="O54" s="1">
-        <v>0.89</v>
+        <v>1.37</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>187</v>
       </c>
       <c r="B55" t="s">
         <v>188</v>
       </c>
       <c r="C55" s="1">
-        <v>7450000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.24</v>
+        <v>91.816</v>
       </c>
       <c r="E55" s="1">
-        <v>100.12552698</v>
+        <v>91.71182353</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>7459351.76</v>
+        <v>4677303.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-65971.76</v>
+        <v>5313.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-0.8844167981696</v>
+        <v>0.11359110153864</v>
       </c>
       <c r="K55">
-        <v>0.5</v>
+        <v>0.27</v>
       </c>
       <c r="L55" t="s">
         <v>189</v>
       </c>
       <c r="M55" s="1">
-        <v>7393380.0</v>
+        <v>4682616.0</v>
       </c>
       <c r="N55" s="1">
-        <v>7430885.14</v>
+        <v>4696291.68</v>
       </c>
       <c r="O55" s="1">
-        <v>1.91</v>
+        <v>1.14</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>190</v>
       </c>
       <c r="B56" t="s">
         <v>191</v>
       </c>
       <c r="C56" s="1">
-        <v>5700000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>100.802</v>
+        <v>99.32</v>
       </c>
       <c r="E56" s="1">
-        <v>102.59867877</v>
+        <v>100.21200941</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>5848124.69</v>
+        <v>3407208.32</v>
       </c>
       <c r="I56" s="1">
-        <v>-102410.69</v>
+        <v>-30328.32</v>
       </c>
       <c r="J56" s="1">
-        <v>-1.7511714511682</v>
+        <v>-0.89012226877868</v>
       </c>
       <c r="K56">
-        <v>2.11</v>
+        <v>2.9</v>
       </c>
       <c r="L56" t="s">
         <v>192</v>
       </c>
       <c r="M56" s="1">
-        <v>5745714.0</v>
+        <v>3376880.0</v>
       </c>
       <c r="N56" s="1">
-        <v>5865960.58</v>
+        <v>3475526.58</v>
       </c>
       <c r="O56" s="1">
-        <v>1.5</v>
+        <v>0.84</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>193</v>
       </c>
       <c r="B57" t="s">
         <v>194</v>
       </c>
       <c r="C57" s="1">
-        <v>3000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>96.548</v>
+        <v>107.693</v>
       </c>
       <c r="E57" s="1">
-        <v>96.58793333</v>
+        <v>109.5246</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>2897638.0</v>
+        <v>2190492.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-1198.0</v>
+        <v>-36632.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.041344018818086</v>
+        <v>-1.6723183650066</v>
       </c>
       <c r="K57">
-        <v>0.41</v>
+        <v>0.96</v>
       </c>
       <c r="L57" t="s">
         <v>195</v>
       </c>
       <c r="M57" s="1">
-        <v>2896440.0</v>
+        <v>2153860.0</v>
       </c>
       <c r="N57" s="1">
-        <v>2908737.95</v>
+        <v>2173038.08</v>
       </c>
       <c r="O57" s="1">
-        <v>0.75</v>
+        <v>0.53</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>196</v>
       </c>
       <c r="B58" t="s">
         <v>197</v>
       </c>
       <c r="C58" s="1">
-        <v>4700000.0</v>
+        <v>3952000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>90.859</v>
+        <v>95.225</v>
       </c>
       <c r="E58" s="1">
-        <v>91.37542553</v>
+        <v>94.95759995</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>4294645.0</v>
+        <v>3752724.35</v>
       </c>
       <c r="I58" s="1">
-        <v>-24272.0</v>
+        <v>10567.65</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.56516894877225</v>
+        <v>0.28159941989877</v>
       </c>
       <c r="K58">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="L58" t="s">
         <v>198</v>
       </c>
       <c r="M58" s="1">
-        <v>4270373.0</v>
+        <v>3763292.0</v>
       </c>
       <c r="N58" s="1">
-        <v>4277841.49</v>
+        <v>3766025.91</v>
       </c>
       <c r="O58" s="1">
-        <v>1.1</v>
+        <v>0.91</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>199</v>
       </c>
       <c r="B59" t="s">
         <v>200</v>
       </c>
       <c r="C59" s="1">
-        <v>1400000.0</v>
+        <v>7450000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>100.922</v>
+        <v>99.376</v>
       </c>
       <c r="E59" s="1">
-        <v>100.539</v>
+        <v>100.12552698</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1407546.0</v>
+        <v>7459351.76</v>
       </c>
       <c r="I59" s="1">
-        <v>5362.0</v>
+        <v>-55839.76</v>
       </c>
       <c r="J59" s="1">
-        <v>0.38094669730154</v>
+        <v>-0.74858730083537</v>
       </c>
       <c r="K59">
-        <v>2.44</v>
+        <v>0.72</v>
       </c>
       <c r="L59" t="s">
         <v>201</v>
       </c>
       <c r="M59" s="1">
-        <v>1412908.0</v>
+        <v>7403512.0</v>
       </c>
       <c r="N59" s="1">
-        <v>1447121.7</v>
+        <v>7457090.77</v>
       </c>
       <c r="O59" s="1">
-        <v>0.37</v>
+        <v>1.81</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>202</v>
       </c>
       <c r="B60" t="s">
         <v>203</v>
       </c>
       <c r="C60" s="1">
-        <v>2211000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.52</v>
+        <v>101.007</v>
       </c>
       <c r="E60" s="1">
-        <v>100.1729412</v>
+        <v>102.49824082</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>2214823.73</v>
+        <v>6252392.69</v>
       </c>
       <c r="I60" s="1">
-        <v>-14436.53</v>
+        <v>-90965.69</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.65181394819171</v>
+        <v>-1.4548940623242</v>
       </c>
       <c r="K60">
-        <v>2.38</v>
+        <v>2.4</v>
       </c>
       <c r="L60" t="s">
         <v>204</v>
       </c>
       <c r="M60" s="1">
-        <v>2200387.2</v>
+        <v>6161427.0</v>
       </c>
       <c r="N60" s="1">
-        <v>2252981.74</v>
+        <v>6307659.88</v>
       </c>
       <c r="O60" s="1">
-        <v>0.58</v>
+        <v>1.53</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>205</v>
       </c>
       <c r="B61" t="s">
         <v>206</v>
       </c>
       <c r="C61" s="1">
-        <v>4200000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>100.041</v>
+        <v>96.896</v>
       </c>
       <c r="E61" s="1">
-        <v>101.02184238</v>
+        <v>96.6109375</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>4242917.38</v>
+        <v>3091550.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-41195.38</v>
+        <v>9122.0</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.97092109769057</v>
+        <v>0.29506234736621</v>
       </c>
       <c r="K61">
-        <v>1.68</v>
+        <v>0.48</v>
       </c>
       <c r="L61" t="s">
         <v>207</v>
       </c>
       <c r="M61" s="1">
-        <v>4201722.0</v>
+        <v>3100672.0</v>
       </c>
       <c r="N61" s="1">
-        <v>4272135.29</v>
+        <v>3116091.18</v>
       </c>
       <c r="O61" s="1">
-        <v>1.1</v>
+        <v>0.76</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>208</v>
       </c>
       <c r="B62" t="s">
         <v>209</v>
       </c>
       <c r="C62" s="1">
-        <v>2844000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>98.755</v>
+        <v>91.212</v>
       </c>
       <c r="E62" s="1">
-        <v>99.70908474</v>
+        <v>91.36778431</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>2835726.37</v>
+        <v>4659757.0</v>
       </c>
       <c r="I62" s="1">
-        <v>-27134.17</v>
+        <v>-7945.0</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.95686841604537</v>
+        <v>-0.17050245323951</v>
       </c>
       <c r="K62">
-        <v>1.15</v>
+        <v>0.18</v>
       </c>
       <c r="L62" t="s">
         <v>210</v>
       </c>
       <c r="M62" s="1">
-        <v>2808592.2</v>
+        <v>4651812.0</v>
       </c>
       <c r="N62" s="1">
-        <v>2841317.68</v>
+        <v>4660964.06</v>
       </c>
       <c r="O62" s="1">
-        <v>0.73</v>
+        <v>1.13</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>211</v>
       </c>
       <c r="B63" t="s">
         <v>212</v>
       </c>
       <c r="C63" s="1">
-        <v>2840000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.248</v>
+        <v>100.025</v>
       </c>
       <c r="E63" s="1">
-        <v>99.80130986</v>
+        <v>99.78378947</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>2834357.2</v>
+        <v>1895892.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-44114.0</v>
+        <v>4583.0</v>
       </c>
       <c r="J63" s="1">
-        <v>-1.5564022770313</v>
+        <v>0.24173317889416</v>
       </c>
       <c r="K63">
-        <v>0.7</v>
+        <v>0.41</v>
       </c>
       <c r="L63" t="s">
         <v>213</v>
       </c>
       <c r="M63" s="1">
-        <v>2790243.2</v>
+        <v>1900475.0</v>
       </c>
       <c r="N63" s="1">
-        <v>2810044.22</v>
+        <v>1908218.15</v>
       </c>
       <c r="O63" s="1">
-        <v>0.72</v>
+        <v>0.46</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>214</v>
       </c>
       <c r="B64" t="s">
         <v>215</v>
       </c>
       <c r="C64" s="1">
-        <v>1903000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>98.774</v>
+        <v>101.541</v>
       </c>
       <c r="E64" s="1">
-        <v>100.14639517</v>
+        <v>100.60693333</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1905785.9</v>
+        <v>1509104.0</v>
       </c>
       <c r="I64" s="1">
-        <v>-26116.68</v>
+        <v>14011.0</v>
       </c>
       <c r="J64" s="1">
-        <v>-1.3703889823091</v>
+        <v>0.92843170517075</v>
       </c>
       <c r="K64">
-        <v>1.87</v>
+        <v>2.77</v>
       </c>
       <c r="L64" t="s">
         <v>216</v>
       </c>
       <c r="M64" s="1">
-        <v>1879669.22</v>
+        <v>1523115.0</v>
       </c>
       <c r="N64" s="1">
-        <v>1915343.95</v>
+        <v>1564704.04</v>
       </c>
       <c r="O64" s="1">
-        <v>0.49</v>
+        <v>0.38</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>217</v>
       </c>
       <c r="B65" t="s">
         <v>218</v>
       </c>
       <c r="C65" s="1">
-        <v>2200000.0</v>
+        <v>2411000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>94.009</v>
+        <v>99.596</v>
       </c>
       <c r="E65" s="1">
-        <v>94.38638591</v>
+        <v>100.1309718</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>2076500.49</v>
+        <v>2414157.73</v>
       </c>
       <c r="I65" s="1">
-        <v>-8302.49</v>
+        <v>-12898.17</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.39983087121737</v>
+        <v>-0.53427205023592</v>
       </c>
       <c r="K65">
-        <v>0.4</v>
+        <v>2.62</v>
       </c>
       <c r="L65" t="s">
         <v>219</v>
       </c>
       <c r="M65" s="1">
-        <v>2068198.0</v>
+        <v>2401259.56</v>
       </c>
       <c r="N65" s="1">
-        <v>2076900.05</v>
+        <v>2464308.86</v>
       </c>
       <c r="O65" s="1">
-        <v>0.53</v>
+        <v>0.6</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>220</v>
       </c>
       <c r="B66" t="s">
         <v>221</v>
       </c>
       <c r="C66" s="1">
-        <v>3500000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>103.944</v>
+        <v>100.12</v>
       </c>
       <c r="E66" s="1">
-        <v>105.45008571</v>
+        <v>100.96518622</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>3690753.0</v>
+        <v>4543433.38</v>
       </c>
       <c r="I66" s="1">
-        <v>-52713.0</v>
+        <v>-38033.38</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.4282451304652</v>
+        <v>-0.83710658480041</v>
       </c>
       <c r="K66">
-        <v>2.96</v>
+        <v>1.93</v>
       </c>
       <c r="L66" t="s">
         <v>222</v>
       </c>
       <c r="M66" s="1">
-        <v>3638040.0</v>
+        <v>4505400.0</v>
       </c>
       <c r="N66" s="1">
-        <v>3741781.92</v>
+        <v>4592216.1</v>
       </c>
       <c r="O66" s="1">
-        <v>0.96</v>
+        <v>1.11</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>223</v>
       </c>
       <c r="B67" t="s">
         <v>224</v>
       </c>
       <c r="C67" s="1">
-        <v>2732000.0</v>
+        <v>3044000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>102.177</v>
+        <v>98.941</v>
       </c>
       <c r="E67" s="1">
-        <v>104.27937592</v>
+        <v>99.66249573</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>2848912.55</v>
+        <v>3033726.37</v>
       </c>
       <c r="I67" s="1">
-        <v>-57436.91</v>
+        <v>-21962.33</v>
       </c>
       <c r="J67" s="1">
-        <v>-2.016099441171</v>
+        <v>-0.72393905452983</v>
       </c>
       <c r="K67">
-        <v>0.55</v>
+        <v>1.37</v>
       </c>
       <c r="L67" t="s">
         <v>225</v>
       </c>
       <c r="M67" s="1">
-        <v>2791475.64</v>
+        <v>3011764.04</v>
       </c>
       <c r="N67" s="1">
-        <v>2806621.85</v>
+        <v>3053358.43</v>
       </c>
       <c r="O67" s="1">
-        <v>0.72</v>
+        <v>0.74</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>226</v>
       </c>
       <c r="B68" t="s">
         <v>227</v>
       </c>
       <c r="C68" s="1">
-        <v>1500000.0</v>
+        <v>3040000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>102.167</v>
+        <v>98.98</v>
       </c>
       <c r="E68" s="1">
-        <v>103.8554</v>
+        <v>99.75109211</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1557831.0</v>
+        <v>3032433.2</v>
       </c>
       <c r="I68" s="1">
-        <v>-25326.0</v>
+        <v>-23441.2</v>
       </c>
       <c r="J68" s="1">
-        <v>-1.6257219172041</v>
+        <v>-0.77301620362157</v>
       </c>
       <c r="K68">
-        <v>3.79</v>
+        <v>0.16</v>
       </c>
       <c r="L68" t="s">
         <v>228</v>
       </c>
       <c r="M68" s="1">
-        <v>1532505.0</v>
+        <v>3008992.0</v>
       </c>
       <c r="N68" s="1">
-        <v>1589402.26</v>
+        <v>3013946.78</v>
       </c>
       <c r="O68" s="1">
-        <v>0.41</v>
+        <v>0.73</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>229</v>
       </c>
       <c r="B69" t="s">
         <v>230</v>
       </c>
       <c r="C69" s="1">
-        <v>5500000.0</v>
+        <v>2003000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>96.703</v>
+        <v>98.951</v>
       </c>
       <c r="E69" s="1">
-        <v>97.55072436</v>
+        <v>100.08911133</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>5365289.84</v>
+        <v>2004784.9</v>
       </c>
       <c r="I69" s="1">
-        <v>-46624.84</v>
+        <v>-22796.37</v>
       </c>
       <c r="J69" s="1">
-        <v>-0.86900878406226</v>
+        <v>-1.1370980497708</v>
       </c>
       <c r="K69">
-        <v>0.29</v>
+        <v>2.11</v>
       </c>
       <c r="L69" t="s">
         <v>231</v>
       </c>
       <c r="M69" s="1">
-        <v>5318665.0</v>
+        <v>1981988.53</v>
       </c>
       <c r="N69" s="1">
-        <v>5334825.96</v>
+        <v>2024271.04</v>
       </c>
       <c r="O69" s="1">
-        <v>1.37</v>
+        <v>0.49</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>232</v>
       </c>
       <c r="B70" t="s">
         <v>233</v>
       </c>
       <c r="C70" s="1">
-        <v>3211000.0</v>
+        <v>2840000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>97.885</v>
+        <v>100.544</v>
       </c>
       <c r="E70" s="1">
-        <v>99.71130178</v>
+        <v>99.89802817</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>3201729.9</v>
+        <v>2837104.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-58642.55</v>
+        <v>18345.6</v>
       </c>
       <c r="J70" s="1">
-        <v>-1.8315895416412</v>
+        <v>0.6466312126732</v>
       </c>
       <c r="K70">
-        <v>1.92</v>
+        <v>0.08</v>
       </c>
       <c r="L70" t="s">
         <v>234</v>
       </c>
       <c r="M70" s="1">
-        <v>3143087.35</v>
+        <v>2855449.6</v>
       </c>
       <c r="N70" s="1">
-        <v>3204844.12</v>
+        <v>2857628.23</v>
       </c>
       <c r="O70" s="1">
-        <v>0.82</v>
+        <v>0.69</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>235</v>
       </c>
       <c r="B71" t="s">
         <v>236</v>
       </c>
       <c r="C71" s="1">
-        <v>4300000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>95.064</v>
+        <v>94.18</v>
       </c>
       <c r="E71" s="1">
-        <v>93.87385581</v>
+        <v>94.37435375</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>4036575.8</v>
+        <v>2264984.49</v>
       </c>
       <c r="I71" s="1">
-        <v>51176.2</v>
+        <v>-4664.49</v>
       </c>
       <c r="J71" s="1">
-        <v>1.2678121887368</v>
+        <v>-0.20593915855026</v>
       </c>
       <c r="K71">
-        <v>0.87</v>
+        <v>0.45</v>
       </c>
       <c r="L71" t="s">
         <v>237</v>
       </c>
       <c r="M71" s="1">
-        <v>4087752.0</v>
+        <v>2260320.0</v>
       </c>
       <c r="N71" s="1">
-        <v>4125273.92</v>
+        <v>2271046.03</v>
       </c>
       <c r="O71" s="1">
-        <v>1.06</v>
+        <v>0.55</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>238</v>
       </c>
       <c r="B72" t="s">
         <v>239</v>
       </c>
       <c r="C72" s="1">
-        <v>800000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>100.945</v>
+        <v>104.06</v>
       </c>
       <c r="E72" s="1">
-        <v>102.16775</v>
+        <v>105.34539474</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>817342.0</v>
+        <v>4003125.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-9782.0</v>
+        <v>-48845.0</v>
       </c>
       <c r="J72" s="1">
-        <v>-1.1968062328866</v>
+        <v>-1.2201717408275</v>
       </c>
       <c r="K72">
-        <v>2.87</v>
+        <v>3.49</v>
       </c>
       <c r="L72" t="s">
         <v>240</v>
       </c>
       <c r="M72" s="1">
-        <v>807560.0</v>
+        <v>3954280.0</v>
       </c>
       <c r="N72" s="1">
-        <v>830524.38</v>
+        <v>4086790.69</v>
       </c>
       <c r="O72" s="1">
-        <v>0.21</v>
+        <v>0.99</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>241</v>
       </c>
       <c r="B73" t="s">
         <v>242</v>
       </c>
       <c r="C73" s="1">
-        <v>4300000.0</v>
+        <v>2932000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>101.173</v>
+        <v>102.664</v>
       </c>
       <c r="E73" s="1">
-        <v>102.46913186</v>
+        <v>104.17382503</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>4406172.67</v>
+        <v>3054376.55</v>
       </c>
       <c r="I73" s="1">
-        <v>-55733.67</v>
+        <v>-44268.07</v>
       </c>
       <c r="J73" s="1">
-        <v>-1.2648998161028</v>
+        <v>-1.4493324341427</v>
       </c>
       <c r="K73">
-        <v>2.93</v>
+        <v>0.93</v>
       </c>
       <c r="L73" t="s">
         <v>243</v>
       </c>
       <c r="M73" s="1">
-        <v>4350439.0</v>
+        <v>3010108.48</v>
       </c>
       <c r="N73" s="1">
-        <v>4476611.6</v>
+        <v>3037446.45</v>
       </c>
       <c r="O73" s="1">
-        <v>1.15</v>
+        <v>0.74</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>244</v>
       </c>
       <c r="B74" t="s">
         <v>245</v>
       </c>
       <c r="C74" s="1">
-        <v>3600000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>97.048</v>
+        <v>102.393</v>
       </c>
       <c r="E74" s="1">
-        <v>98.29550333</v>
+        <v>103.7676875</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>3538638.12</v>
+        <v>1660283.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-44910.12</v>
+        <v>-21995.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-1.269135709192</v>
+        <v>-1.3247741499491</v>
       </c>
       <c r="K74">
-        <v>1.08</v>
+        <v>4.19</v>
       </c>
       <c r="L74" t="s">
         <v>246</v>
       </c>
       <c r="M74" s="1">
-        <v>3493728.0</v>
+        <v>1638288.0</v>
       </c>
       <c r="N74" s="1">
-        <v>3532686.9</v>
+        <v>1705389.37</v>
       </c>
       <c r="O74" s="1">
-        <v>0.91</v>
+        <v>0.41</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>247</v>
       </c>
       <c r="B75" t="s">
         <v>248</v>
       </c>
       <c r="C75" s="1">
-        <v>1600000.0</v>
+        <v>5900000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>101.566</v>
+        <v>97.027</v>
       </c>
       <c r="E75" s="1">
-        <v>103.193625</v>
+        <v>97.51908203</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>1651098.0</v>
+        <v>5753625.84</v>
       </c>
       <c r="I75" s="1">
-        <v>-26042.0</v>
+        <v>-29032.84</v>
       </c>
       <c r="J75" s="1">
-        <v>-1.5772534398322</v>
+        <v>-0.5046007649326</v>
       </c>
       <c r="K75">
-        <v>0.79</v>
+        <v>0.43</v>
       </c>
       <c r="L75" t="s">
         <v>249</v>
       </c>
       <c r="M75" s="1">
-        <v>1625056.0</v>
+        <v>5724593.0</v>
       </c>
       <c r="N75" s="1">
-        <v>1637768.33</v>
+        <v>5749809.44</v>
       </c>
       <c r="O75" s="1">
-        <v>0.42</v>
+        <v>1.39</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>250</v>
       </c>
       <c r="B76" t="s">
         <v>251</v>
       </c>
       <c r="C76" s="1">
-        <v>2200000.0</v>
+        <v>3411000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>97.58</v>
+        <v>98.17</v>
       </c>
       <c r="E76" s="1">
-        <v>98.15769682</v>
+        <v>99.62474055</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>2159469.33</v>
+        <v>3398199.9</v>
       </c>
       <c r="I76" s="1">
-        <v>-12709.33</v>
+        <v>-49621.2</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.58853950011876</v>
+        <v>-1.4602201595027</v>
       </c>
       <c r="K76">
-        <v>0.22</v>
+        <v>2.19</v>
       </c>
       <c r="L76" t="s">
         <v>252</v>
       </c>
       <c r="M76" s="1">
-        <v>2146760.0</v>
+        <v>3348578.7</v>
       </c>
       <c r="N76" s="1">
-        <v>2151612.05</v>
+        <v>3423293.62</v>
       </c>
       <c r="O76" s="1">
-        <v>0.55</v>
+        <v>0.83</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>253</v>
       </c>
       <c r="B77" t="s">
         <v>254</v>
       </c>
       <c r="C77" s="1">
-        <v>2200000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>95.072</v>
+        <v>95.4</v>
       </c>
       <c r="E77" s="1">
-        <v>95.02618682</v>
+        <v>93.97710435</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>2090576.11</v>
+        <v>4322946.8</v>
       </c>
       <c r="I77" s="1">
-        <v>1007.89</v>
+        <v>65453.2</v>
       </c>
       <c r="J77" s="1">
-        <v>0.048211112486118</v>
+        <v>1.5140875663795</v>
       </c>
       <c r="K77">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>836.3</v>
+        <v>1.01</v>
+      </c>
+      <c r="L77" t="s">
+        <v>255</v>
       </c>
       <c r="M77" s="1">
-        <v>2091584.0</v>
+        <v>4388400.0</v>
       </c>
       <c r="N77" s="1">
-        <v>2092420.3</v>
+        <v>4434683.56</v>
       </c>
       <c r="O77" s="1">
-        <v>0.54</v>
+        <v>1.07</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B78" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C78" s="1">
-        <v>2200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>107.689</v>
+        <v>101.155</v>
       </c>
       <c r="E78" s="1">
-        <v>109.91236364</v>
+        <v>102.06211111</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>2418072.0</v>
+        <v>918559.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-48914.0</v>
+        <v>-8164.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-2.0228512633205</v>
+        <v>-0.88878340966666</v>
       </c>
       <c r="K78">
-        <v>1.33</v>
+        <v>3.21</v>
       </c>
       <c r="L78" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="M78" s="1">
-        <v>2369158.0</v>
+        <v>910395.0</v>
       </c>
       <c r="N78" s="1">
-        <v>2398331.91</v>
+        <v>939281.3</v>
       </c>
       <c r="O78" s="1">
-        <v>0.62</v>
+        <v>0.23</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B79" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C79" s="1">
-        <v>5200000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>96.344</v>
+        <v>101.532</v>
       </c>
       <c r="E79" s="1">
-        <v>97.39164808</v>
+        <v>102.41271022</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>5064365.7</v>
+        <v>4710984.67</v>
       </c>
       <c r="I79" s="1">
-        <v>-54477.7</v>
+        <v>-40512.67</v>
       </c>
       <c r="J79" s="1">
-        <v>-1.0757062824274</v>
+        <v>-0.85996183044255</v>
       </c>
       <c r="K79">
-        <v>1.96</v>
+        <v>3.28</v>
       </c>
       <c r="L79" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="M79" s="1">
-        <v>5009888.0</v>
+        <v>4670472.0</v>
       </c>
       <c r="N79" s="1">
-        <v>5111893.48</v>
+        <v>4821515.83</v>
       </c>
       <c r="O79" s="1">
-        <v>1.31</v>
+        <v>1.17</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B80" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C80" s="1">
         <v>3900000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>98.548</v>
+        <v>97.274</v>
       </c>
       <c r="E80" s="1">
-        <v>98.10838462</v>
+        <v>98.22108</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>3826227.0</v>
+        <v>3830622.12</v>
       </c>
       <c r="I80" s="1">
-        <v>17145.0</v>
+        <v>-36936.12</v>
       </c>
       <c r="J80" s="1">
-        <v>0.44809155337621</v>
+        <v>-0.96423293248252</v>
       </c>
       <c r="K80">
-        <v>0.23</v>
+        <v>1.29</v>
       </c>
       <c r="L80" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="M80" s="1">
-        <v>3843372.0</v>
+        <v>3793686.0</v>
       </c>
       <c r="N80" s="1">
-        <v>3852454.19</v>
+        <v>3843905.17</v>
       </c>
       <c r="O80" s="1">
-        <v>0.99</v>
+        <v>0.93</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B81" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C81" s="1">
-        <v>3700000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.34</v>
+        <v>101.51</v>
       </c>
       <c r="E81" s="1">
-        <v>99.548</v>
+        <v>103.01311111</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>3683276.0</v>
+        <v>1854236.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-7696.0</v>
+        <v>-27056.0</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.20894442881826</v>
+        <v>-1.4591454377976</v>
       </c>
       <c r="K81">
-        <v>2.71</v>
+        <v>1.21</v>
       </c>
       <c r="L81" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="M81" s="1">
-        <v>3675580.0</v>
+        <v>1827180.0</v>
       </c>
       <c r="N81" s="1">
-        <v>3775936.16</v>
+        <v>1848878.63</v>
       </c>
       <c r="O81" s="1">
-        <v>0.97</v>
+        <v>0.45</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B82" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C82" s="1">
-        <v>747000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>94.632</v>
+        <v>97.841</v>
       </c>
       <c r="E82" s="1">
-        <v>94.64382865</v>
+        <v>98.13597208</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>706989.4</v>
+        <v>2355263.33</v>
       </c>
       <c r="I82" s="1">
-        <v>-88.36</v>
+        <v>-7079.33</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.012498065741863</v>
+        <v>-0.30057488306414</v>
       </c>
       <c r="K82">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>148.38</v>
+        <v>0.36</v>
+      </c>
+      <c r="L82" t="s">
+        <v>270</v>
       </c>
       <c r="M82" s="1">
-        <v>706901.04</v>
+        <v>2348184.0</v>
       </c>
       <c r="N82" s="1">
-        <v>707049.42</v>
+        <v>2356929.21</v>
       </c>
       <c r="O82" s="1">
-        <v>0.18</v>
+        <v>0.57</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B83" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C83" s="1">
-        <v>6697000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.5</v>
+        <v>95.429</v>
       </c>
       <c r="E83" s="1">
-        <v>100.50576781</v>
+        <v>95.06467125</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>6730871.27</v>
+        <v>2281552.11</v>
       </c>
       <c r="I83" s="1">
-        <v>-67356.27</v>
+        <v>8743.89</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.0007065548885</v>
+        <v>0.38324305465896</v>
       </c>
       <c r="K83">
-        <v>1.71</v>
+        <v>0.05</v>
       </c>
       <c r="L83" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="M83" s="1">
-        <v>6663515.0</v>
+        <v>2290296.0</v>
       </c>
       <c r="N83" s="1">
-        <v>6778052.05</v>
+        <v>2291454.91</v>
       </c>
       <c r="O83" s="1">
-        <v>1.74</v>
+        <v>0.56</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B84" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C84" s="1">
-        <v>2235000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.776</v>
+        <v>107.86</v>
       </c>
       <c r="E84" s="1">
-        <v>100.03257271</v>
+        <v>109.74741667</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>2235728.0</v>
+        <v>2633938.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-5734.4</v>
+        <v>-45298.0</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.25648916147224</v>
+        <v>-1.7197823183385</v>
       </c>
       <c r="K84">
-        <v>0.43</v>
+        <v>1.98</v>
       </c>
       <c r="L84" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="M84" s="1">
-        <v>2229993.6</v>
+        <v>2588640.0</v>
       </c>
       <c r="N84" s="1">
-        <v>2239499.39</v>
+        <v>2636118.26</v>
       </c>
       <c r="O84" s="1">
-        <v>0.57</v>
+        <v>0.64</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B85" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C85" s="1">
-        <v>5737000.0</v>
+        <v>5600000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.018</v>
+        <v>96.56</v>
       </c>
       <c r="E85" s="1">
-        <v>99.89940178</v>
+        <v>97.33817321</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>5731228.68</v>
+        <v>5450937.7</v>
       </c>
       <c r="I85" s="1">
-        <v>-50566.02</v>
+        <v>-43577.7</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.88228934532761</v>
+        <v>-0.79945327571805</v>
       </c>
       <c r="K85">
-        <v>1.25</v>
+        <v>0.13</v>
       </c>
       <c r="L85" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="M85" s="1">
-        <v>5680662.66</v>
+        <v>5407360.0</v>
       </c>
       <c r="N85" s="1">
-        <v>5752486.76</v>
+        <v>5414417.53</v>
       </c>
       <c r="O85" s="1">
-        <v>1.48</v>
+        <v>1.31</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B86" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C86" s="1">
-        <v>3040000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>102.439</v>
+        <v>98.735</v>
       </c>
       <c r="E86" s="1">
-        <v>104.27862829</v>
+        <v>98.10838462</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>3170070.3</v>
+        <v>3826227.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-55924.7</v>
+        <v>24438.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-1.7641469969925</v>
+        <v>0.63869707678086</v>
       </c>
       <c r="K86">
-        <v>0.82</v>
+        <v>0.32</v>
       </c>
       <c r="L86" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="M86" s="1">
-        <v>3114145.6</v>
+        <v>3850665.0</v>
       </c>
       <c r="N86" s="1">
-        <v>3138963.99</v>
+        <v>3862952.67</v>
       </c>
       <c r="O86" s="1">
-        <v>0.81</v>
+        <v>0.94</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B87" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="C87" s="1">
-        <v>2191000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>98.395</v>
+        <v>99.679</v>
       </c>
       <c r="E87" s="1">
-        <v>99.59360657</v>
+        <v>99.548</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>2182095.92</v>
+        <v>3683276.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-26261.47</v>
+        <v>4847.0</v>
       </c>
       <c r="J87" s="1">
-        <v>-1.2034975071123</v>
+        <v>0.13159480853458</v>
       </c>
       <c r="K87">
-        <v>0.77</v>
+        <v>2.96</v>
       </c>
       <c r="L87" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="M87" s="1">
-        <v>2155834.45</v>
+        <v>3688123.0</v>
       </c>
       <c r="N87" s="1">
-        <v>2172717.16</v>
+        <v>3797602.45</v>
       </c>
       <c r="O87" s="1">
-        <v>0.56</v>
+        <v>0.92</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B88" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="C88" s="1">
-        <v>3300000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>101.345</v>
+        <v>93.856</v>
       </c>
       <c r="E88" s="1">
-        <v>102.75960606</v>
+        <v>93.64325</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>3391067.0</v>
+        <v>2247438.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-46682.0</v>
+        <v>5106.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.3766168583517</v>
+        <v>0.22719202932406</v>
       </c>
       <c r="K88">
-        <v>2.67</v>
+        <v>0.33</v>
       </c>
       <c r="L88" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="M88" s="1">
-        <v>3344385.0</v>
+        <v>2252544.0</v>
       </c>
       <c r="N88" s="1">
-        <v>3432579.53</v>
+        <v>2260483.72</v>
       </c>
       <c r="O88" s="1">
-        <v>0.88</v>
+        <v>0.55</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="B89" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="C89" s="1">
-        <v>3800000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>97.207</v>
+        <v>95.009</v>
       </c>
       <c r="E89" s="1">
-        <v>97.15552632</v>
+        <v>94.69343566</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>3691910.0</v>
+        <v>802053.4</v>
       </c>
       <c r="I89" s="1">
-        <v>1956.0</v>
+        <v>2672.83</v>
       </c>
       <c r="J89" s="1">
-        <v>0.052980706463592</v>
+        <v>0.33324838470855</v>
       </c>
       <c r="K89">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>289</v>
+        <v>0.04</v>
+      </c>
+      <c r="L89">
+        <v>342.28</v>
       </c>
       <c r="M89" s="1">
-        <v>3693866.0</v>
+        <v>804726.23</v>
       </c>
       <c r="N89" s="1">
-        <v>3719166.61</v>
+        <v>805068.51</v>
       </c>
       <c r="O89" s="1">
-        <v>0.95</v>
+        <v>0.2</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B90" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C90" s="1">
-        <v>1300000.0</v>
+        <v>5197000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>102.619</v>
+        <v>99.635</v>
       </c>
       <c r="E90" s="1">
-        <v>104.71313615</v>
+        <v>100.44251838</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>1361270.77</v>
+        <v>5219997.68</v>
       </c>
       <c r="I90" s="1">
-        <v>-27223.77</v>
+        <v>-41966.73</v>
       </c>
       <c r="J90" s="1">
-        <v>-1.9998791276478</v>
+        <v>-0.80396070214345</v>
       </c>
       <c r="K90">
-        <v>1.02</v>
+        <v>1.94</v>
       </c>
       <c r="L90" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="M90" s="1">
-        <v>1334047.0</v>
+        <v>5178030.95</v>
       </c>
       <c r="N90" s="1">
-        <v>1347301.23</v>
+        <v>5278660.54</v>
       </c>
       <c r="O90" s="1">
-        <v>0.35</v>
+        <v>1.28</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B91" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C91" s="1">
-        <v>1920000.0</v>
+        <v>2435000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>101.768</v>
+        <v>100.495</v>
       </c>
       <c r="E91" s="1">
-        <v>103.41409219</v>
+        <v>100.07605749</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>1985550.57</v>
+        <v>2436852.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-31604.97</v>
+        <v>10201.25</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.5917484287494</v>
+        <v>0.4186241101224</v>
       </c>
       <c r="K91">
-        <v>1.42</v>
+        <v>0.74</v>
       </c>
       <c r="L91" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="M91" s="1">
-        <v>1953945.6</v>
+        <v>2447053.25</v>
       </c>
       <c r="N91" s="1">
-        <v>1981193.82</v>
+        <v>2465176.99</v>
       </c>
       <c r="O91" s="1">
-        <v>0.51</v>
+        <v>0.6</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B92" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C92" s="1">
-        <v>3800000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.631</v>
+        <v>102.421</v>
       </c>
       <c r="E92" s="1">
-        <v>98.96886842</v>
+        <v>102.20309524</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>3760817.0</v>
+        <v>2146265.0</v>
       </c>
       <c r="I92" s="1">
-        <v>25161.0</v>
+        <v>4576.0</v>
       </c>
       <c r="J92" s="1">
-        <v>0.66903016020189</v>
+        <v>0.21320759552059</v>
       </c>
       <c r="K92">
-        <v>0.45</v>
+        <v>1.47</v>
       </c>
       <c r="L92" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="M92" s="1">
-        <v>3785978.0</v>
+        <v>2150841.0</v>
       </c>
       <c r="N92" s="1">
-        <v>3802895.81</v>
+        <v>2181801.62</v>
       </c>
       <c r="O92" s="1">
-        <v>0.98</v>
+        <v>0.53</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B93" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C93" s="1">
-        <v>5800000.0</v>
+        <v>6137000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>97.97</v>
+        <v>99.191</v>
       </c>
       <c r="E93" s="1">
-        <v>99.34837534</v>
+        <v>99.85746586</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>5762205.77</v>
+        <v>6128252.68</v>
       </c>
       <c r="I93" s="1">
-        <v>-79945.77</v>
+        <v>-40901.01</v>
       </c>
       <c r="J93" s="1">
-        <v>-1.3874160901408</v>
+        <v>-0.66741716009008</v>
       </c>
       <c r="K93">
-        <v>2.38</v>
+        <v>1.49</v>
       </c>
       <c r="L93" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="M93" s="1">
-        <v>5682260.0</v>
+        <v>6087351.67</v>
       </c>
       <c r="N93" s="1">
-        <v>5820109.32</v>
+        <v>6178589.52</v>
       </c>
       <c r="O93" s="1">
-        <v>1.49</v>
+        <v>1.5</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B94" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C94" s="1">
-        <v>3345000.0</v>
+        <v>3240000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.106</v>
+        <v>102.498</v>
       </c>
       <c r="E94" s="1">
-        <v>100.48512466</v>
+        <v>104.17235494</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>3361227.42</v>
+        <v>3375184.3</v>
       </c>
       <c r="I94" s="1">
-        <v>-46131.72</v>
+        <v>-54249.1</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.3724664902323</v>
+        <v>-1.6072929706387</v>
       </c>
       <c r="K94">
-        <v>0.4</v>
+        <v>1.2</v>
       </c>
       <c r="L94" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="M94" s="1">
-        <v>3315095.7</v>
+        <v>3320935.2</v>
       </c>
       <c r="N94" s="1">
-        <v>3328411.55</v>
+        <v>3359785.38</v>
       </c>
       <c r="O94" s="1">
-        <v>0.85</v>
+        <v>0.81</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B95" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C95" s="1">
-        <v>5300000.0</v>
+        <v>2391000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>102.512</v>
+        <v>98.643</v>
       </c>
       <c r="E95" s="1">
-        <v>104.52229566</v>
+        <v>99.51961188</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>5539681.67</v>
+        <v>2379513.92</v>
       </c>
       <c r="I95" s="1">
-        <v>-106545.67</v>
+        <v>-20959.79</v>
       </c>
       <c r="J95" s="1">
-        <v>-1.9233175540933</v>
+        <v>-0.88084334467772</v>
       </c>
       <c r="K95">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="L95" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="M95" s="1">
-        <v>5433136.0</v>
+        <v>2358554.13</v>
       </c>
       <c r="N95" s="1">
-        <v>5534562.03</v>
+        <v>2383119.19</v>
       </c>
       <c r="O95" s="1">
-        <v>1.42</v>
+        <v>0.58</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B96" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C96" s="1">
-        <v>375000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.928</v>
+        <v>101.34</v>
       </c>
       <c r="E96" s="1">
-        <v>101.8218</v>
+        <v>102.68168571</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>381831.75</v>
+        <v>3593859.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-3351.75</v>
+        <v>-46959.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.87780809217672</v>
+        <v>-1.3066455862626</v>
       </c>
       <c r="K96">
-        <v>2.96</v>
+        <v>3.01</v>
       </c>
       <c r="L96" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="M96" s="1">
-        <v>378480.0</v>
+        <v>3546900.0</v>
       </c>
       <c r="N96" s="1">
-        <v>389575.89</v>
+        <v>3652380.89</v>
       </c>
       <c r="O96" s="1">
-        <v>0.1</v>
+        <v>0.89</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B97" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C97" s="1">
-        <v>1815000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>107.726</v>
+        <v>97.519</v>
       </c>
       <c r="E97" s="1">
-        <v>106.3931405</v>
+        <v>97.18643902</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>1931035.5</v>
+        <v>3984644.0</v>
       </c>
       <c r="I97" s="1">
-        <v>24191.4</v>
+        <v>13635.0</v>
       </c>
       <c r="J97" s="1">
-        <v>1.252768268631</v>
+        <v>0.34218866227447</v>
       </c>
       <c r="K97">
-        <v>0.36</v>
+        <v>0.75</v>
       </c>
       <c r="L97" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="M97" s="1">
-        <v>1955226.9</v>
+        <v>3998279.0</v>
       </c>
       <c r="N97" s="1">
-        <v>1961716.15</v>
+        <v>4029091.79</v>
       </c>
       <c r="O97" s="1">
-        <v>0.5</v>
+        <v>0.98</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B98" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C98" s="1">
-        <v>1611000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.12</v>
+        <v>102.635</v>
       </c>
       <c r="E98" s="1">
-        <v>99.958</v>
+        <v>104.56876929</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>1610323.38</v>
+        <v>1463962.77</v>
       </c>
       <c r="I98" s="1">
-        <v>2609.82</v>
+        <v>-27072.77</v>
       </c>
       <c r="J98" s="1">
-        <v>0.16206806858881</v>
+        <v>-1.8492799512928</v>
       </c>
       <c r="K98">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.41</v>
+      </c>
+      <c r="L98" t="s">
+        <v>317</v>
       </c>
       <c r="M98" s="1">
-        <v>1612933.2</v>
+        <v>1436890.0</v>
       </c>
       <c r="N98" s="1">
-        <v>1612933.2</v>
+        <v>1456653.7</v>
       </c>
       <c r="O98" s="1">
-        <v>0.41</v>
+        <v>0.35</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="B99" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C99" s="1">
-        <v>3300000.0</v>
+        <v>2020000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>98.691</v>
+        <v>101.809</v>
       </c>
       <c r="E99" s="1">
-        <v>99.92660182</v>
+        <v>103.33785</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>3297577.86</v>
+        <v>2087424.57</v>
       </c>
       <c r="I99" s="1">
-        <v>-40774.86</v>
+        <v>-30882.77</v>
       </c>
       <c r="J99" s="1">
-        <v>-1.2365093935947</v>
+        <v>-1.4794675910134</v>
       </c>
       <c r="K99">
-        <v>2.58</v>
+        <v>1.8</v>
       </c>
       <c r="L99" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="M99" s="1">
-        <v>3256803.0</v>
+        <v>2056541.8</v>
       </c>
       <c r="N99" s="1">
-        <v>3341800.6</v>
+        <v>2092887.97</v>
       </c>
       <c r="O99" s="1">
-        <v>0.86</v>
+        <v>0.51</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="B100" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="C100" s="1">
-        <v>3297000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>98.866</v>
+        <v>99.577</v>
       </c>
       <c r="E100" s="1">
-        <v>100.15900849</v>
+        <v>98.96886842</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>3302242.51</v>
+        <v>3760817.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-42630.49</v>
+        <v>23109.0</v>
       </c>
       <c r="J100" s="1">
-        <v>-1.2909557632701</v>
+        <v>0.6144675478759</v>
       </c>
       <c r="K100">
-        <v>1.7</v>
+        <v>0.5</v>
       </c>
       <c r="L100" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="M100" s="1">
-        <v>3259612.02</v>
+        <v>3783926.0</v>
       </c>
       <c r="N100" s="1">
-        <v>3315807.8</v>
+        <v>3802795.86</v>
       </c>
       <c r="O100" s="1">
-        <v>0.85</v>
+        <v>0.92</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B101" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="C101" s="1">
-        <v>2100000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>98.423</v>
+        <v>98.23</v>
       </c>
       <c r="E101" s="1">
-        <v>97.523</v>
+        <v>99.34837534</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>2047983.0</v>
+        <v>5762205.77</v>
       </c>
       <c r="I101" s="1">
-        <v>18900.0</v>
+        <v>-64865.77</v>
       </c>
       <c r="J101" s="1">
-        <v>0.92285922295253</v>
+        <v>-1.1257107536443</v>
       </c>
       <c r="K101">
-        <v>0.23</v>
+        <v>0.08</v>
       </c>
       <c r="L101" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="M101" s="1">
-        <v>2066883.0</v>
+        <v>5697340.0</v>
       </c>
       <c r="N101" s="1">
-        <v>2071773.41</v>
+        <v>5702107.12</v>
       </c>
       <c r="O101" s="1">
-        <v>0.53</v>
+        <v>1.38</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B102" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="C102" s="1">
-        <v>5800000.0</v>
+        <v>3645000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.739</v>
+        <v>99.227</v>
       </c>
       <c r="E102" s="1">
-        <v>101.80010086</v>
+        <v>100.38708971</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>5904405.85</v>
+        <v>3659109.42</v>
       </c>
       <c r="I102" s="1">
-        <v>-61543.85</v>
+        <v>-42285.27</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.0423377315772</v>
+        <v>-1.1556164395871</v>
       </c>
       <c r="K102">
-        <v>3.31</v>
+        <v>0.64</v>
       </c>
       <c r="L102" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="M102" s="1">
-        <v>5842862.0</v>
+        <v>3616824.15</v>
       </c>
       <c r="N102" s="1">
-        <v>6034977.07</v>
+        <v>3640040.3</v>
       </c>
       <c r="O102" s="1">
-        <v>1.55</v>
+        <v>0.88</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B103" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="C103" s="1">
-        <v>3100000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.933</v>
+        <v>102.523</v>
       </c>
       <c r="E103" s="1">
-        <v>99.878</v>
+        <v>104.38655561</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>3096218.0</v>
+        <v>5950033.67</v>
       </c>
       <c r="I103" s="1">
-        <v>1705.0</v>
+        <v>-106222.67</v>
       </c>
       <c r="J103" s="1">
-        <v>0.055067181961994</v>
+        <v>-1.7852448555976</v>
       </c>
       <c r="K103">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.37</v>
+      </c>
+      <c r="L103" t="s">
+        <v>332</v>
       </c>
       <c r="M103" s="1">
-        <v>3097923.0</v>
+        <v>5843811.0</v>
       </c>
       <c r="N103" s="1">
-        <v>3097923.0</v>
+        <v>5978658.94</v>
       </c>
       <c r="O103" s="1">
-        <v>0.79</v>
+        <v>1.45</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="B104" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="C104" s="1">
-        <v>2000000.0</v>
+        <v>1375000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.483</v>
+        <v>100.79</v>
       </c>
       <c r="E104" s="1">
-        <v>99.2</v>
+        <v>101.11721818</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>1984000.0</v>
+        <v>1390361.75</v>
       </c>
       <c r="I104" s="1">
-        <v>5660.0</v>
+        <v>-4499.25</v>
       </c>
       <c r="J104" s="1">
-        <v>0.28528225806452</v>
+        <v>-0.32360283214063</v>
       </c>
       <c r="K104">
-        <v>0.32</v>
+        <v>3.37</v>
       </c>
       <c r="L104" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="M104" s="1">
-        <v>1989660.0</v>
+        <v>1385862.5</v>
       </c>
       <c r="N104" s="1">
-        <v>1995961.37</v>
+        <v>1432198.12</v>
       </c>
       <c r="O104" s="1">
-        <v>0.51</v>
+        <v>0.35</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="B105" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="C105" s="1">
-        <v>5149000.0</v>
+        <v>1711000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.412</v>
+        <v>100.44</v>
       </c>
       <c r="E105" s="1">
-        <v>101.54052787</v>
+        <v>99.98915137</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>5228321.78</v>
+        <v>1710814.38</v>
       </c>
       <c r="I105" s="1">
-        <v>-58107.9</v>
+        <v>7714.02</v>
       </c>
       <c r="J105" s="1">
-        <v>-1.1114063450012</v>
+        <v>0.45089754272465</v>
       </c>
       <c r="K105">
-        <v>2.75</v>
+        <v>0.3</v>
       </c>
       <c r="L105" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="M105" s="1">
-        <v>5170213.88</v>
+        <v>1718528.4</v>
       </c>
       <c r="N105" s="1">
-        <v>5311987.72</v>
+        <v>1723626.25</v>
       </c>
       <c r="O105" s="1">
-        <v>1.36</v>
+        <v>0.42</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="B106" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="C106" s="1">
-        <v>1300000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.237</v>
+        <v>99.014</v>
       </c>
       <c r="E106" s="1">
-        <v>101.50487846</v>
+        <v>99.87771029</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>1319563.42</v>
+        <v>3495719.86</v>
       </c>
       <c r="I106" s="1">
-        <v>-16482.42</v>
+        <v>-30229.86</v>
       </c>
       <c r="J106" s="1">
-        <v>-1.2490813059974</v>
+        <v>-0.86476780779567</v>
       </c>
       <c r="K106">
-        <v>1.72</v>
+        <v>2.81</v>
       </c>
       <c r="L106" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="M106" s="1">
-        <v>1303081.0</v>
+        <v>3465490.0</v>
       </c>
       <c r="N106" s="1">
-        <v>1325416.96</v>
+        <v>3563909.52</v>
       </c>
       <c r="O106" s="1">
-        <v>0.34</v>
+        <v>0.86</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="B107" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="C107" s="1">
-        <v>4200000.0</v>
+        <v>3497000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>103.197</v>
+        <v>99.071</v>
       </c>
       <c r="E107" s="1">
-        <v>105.09337452</v>
+        <v>100.09947126</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>4413921.73</v>
+        <v>3500478.51</v>
       </c>
       <c r="I107" s="1">
-        <v>-79647.73</v>
+        <v>-35965.64</v>
       </c>
       <c r="J107" s="1">
-        <v>-1.8044662971403</v>
+        <v>-1.0274492443606</v>
       </c>
       <c r="K107">
-        <v>2.85</v>
+        <v>1.92</v>
       </c>
       <c r="L107" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="M107" s="1">
-        <v>4334274.0</v>
+        <v>3464512.87</v>
       </c>
       <c r="N107" s="1">
-        <v>4453974.0</v>
+        <v>3531662.45</v>
       </c>
       <c r="O107" s="1">
-        <v>1.14</v>
+        <v>0.86</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="B108" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="C108" s="1">
-        <v>2000000.0</v>
+        <v>1845000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>107.309</v>
+        <v>100.211</v>
       </c>
       <c r="E108" s="1">
-        <v>109.06825</v>
+        <v>99.97942276</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>2181365.0</v>
+        <v>1844620.35</v>
       </c>
       <c r="I108" s="1">
-        <v>-35185.0</v>
+        <v>4272.6</v>
       </c>
       <c r="J108" s="1">
-        <v>-1.6129808629001</v>
+        <v>0.23162489777368</v>
       </c>
       <c r="K108">
-        <v>2.33</v>
-[...2 lines deleted...]
-        <v>344</v>
+        <v>0.01</v>
+      </c>
+      <c r="L108">
+        <v>164.28</v>
       </c>
       <c r="M108" s="1">
-        <v>2146180.0</v>
+        <v>1848892.95</v>
       </c>
       <c r="N108" s="1">
-        <v>2192733.87</v>
+        <v>1849057.23</v>
       </c>
       <c r="O108" s="1">
-        <v>0.56</v>
+        <v>0.45</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="B109" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="C109" s="1">
-        <v>4800000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.229</v>
+        <v>98.663</v>
       </c>
       <c r="E109" s="1">
-        <v>101.34664646</v>
+        <v>97.62613043</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>4864639.03</v>
+        <v>2245401.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-53647.03</v>
+        <v>23848.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-1.1027956991086</v>
+        <v>1.0620820067329</v>
       </c>
       <c r="K109">
-        <v>0.15</v>
+        <v>0.44</v>
       </c>
       <c r="L109" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="M109" s="1">
-        <v>4810992.0</v>
+        <v>2269249.0</v>
       </c>
       <c r="N109" s="1">
-        <v>4818356.38</v>
+        <v>2279331.19</v>
       </c>
       <c r="O109" s="1">
-        <v>1.24</v>
+        <v>0.55</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="B110" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="C110" s="1">
-        <v>5464000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>93.254</v>
+        <v>100.686</v>
       </c>
       <c r="E110" s="1">
-        <v>94.43916654</v>
+        <v>101.73299758</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>5160156.06</v>
+        <v>6307445.85</v>
       </c>
       <c r="I110" s="1">
-        <v>-64757.5</v>
+        <v>-64913.85</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.254952355065</v>
+        <v>-1.0291622241989</v>
       </c>
       <c r="K110">
-        <v>0.16</v>
+        <v>3.63</v>
       </c>
       <c r="L110" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="M110" s="1">
-        <v>5095398.56</v>
+        <v>6242532.0</v>
       </c>
       <c r="N110" s="1">
-        <v>5104380.48</v>
+        <v>6467642.96</v>
       </c>
       <c r="O110" s="1">
-        <v>1.31</v>
+        <v>1.57</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="B111" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="C111" s="1">
-        <v>800000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.223</v>
+        <v>100.093</v>
       </c>
       <c r="E111" s="1">
-        <v>100.637</v>
+        <v>99.89460606</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>805096.0</v>
+        <v>3296522.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-3312.0</v>
+        <v>6547.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.41137951250534</v>
+        <v>0.19860325518835</v>
       </c>
       <c r="K111">
-        <v>1.22</v>
+        <v>0.25</v>
       </c>
       <c r="L111" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="M111" s="1">
-        <v>801784.0</v>
+        <v>3303069.0</v>
       </c>
       <c r="N111" s="1">
-        <v>811578.52</v>
+        <v>3311205.99</v>
       </c>
       <c r="O111" s="1">
-        <v>0.21</v>
+        <v>0.8</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="B112" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="C112" s="1">
-        <v>4160000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.088</v>
+        <v>99.886</v>
       </c>
       <c r="E112" s="1">
-        <v>101.30837019</v>
+        <v>99.76912903</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>4214428.2</v>
+        <v>3092843.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-50767.4</v>
+        <v>3623.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.2046094414421</v>
+        <v>0.11714141325635</v>
       </c>
       <c r="K112">
-        <v>2.53</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>0.01</v>
+      </c>
+      <c r="L112">
+        <v>254.8</v>
       </c>
       <c r="M112" s="1">
-        <v>4163660.8</v>
+        <v>3096466.0</v>
       </c>
       <c r="N112" s="1">
-        <v>4269014.22</v>
+        <v>3096720.8</v>
       </c>
       <c r="O112" s="1">
-        <v>1.09</v>
+        <v>0.75</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B113" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C113" s="1">
-        <v>5500000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>98.118</v>
+        <v>99.806</v>
       </c>
       <c r="E113" s="1">
-        <v>98.32790727</v>
+        <v>99.23138095</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>5408034.9</v>
+        <v>2083859.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-11544.9</v>
+        <v>12067.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.21347680282167</v>
+        <v>0.57906988908559</v>
       </c>
       <c r="K113">
-        <v>1.07</v>
+        <v>0.55</v>
       </c>
       <c r="L113" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="M113" s="1">
-        <v>5396490.0</v>
+        <v>2095926.0</v>
       </c>
       <c r="N113" s="1">
-        <v>5455125.27</v>
+        <v>2107504.77</v>
       </c>
       <c r="O113" s="1">
-        <v>1.4</v>
+        <v>0.51</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B114" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C114" s="1">
-        <v>3400000.0</v>
+        <v>5549000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>98.119</v>
+        <v>100.477</v>
       </c>
       <c r="E114" s="1">
-        <v>98.51473529</v>
+        <v>101.46753974</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>3349501.0</v>
+        <v>5630433.78</v>
       </c>
       <c r="I114" s="1">
-        <v>-13455.0</v>
+        <v>-54965.05</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.4017016266005</v>
+        <v>-0.97621341707708</v>
       </c>
       <c r="K114">
-        <v>0.55</v>
+        <v>3.06</v>
       </c>
       <c r="L114" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="M114" s="1">
-        <v>3336046.0</v>
+        <v>5575468.73</v>
       </c>
       <c r="N114" s="1">
-        <v>3354850.79</v>
+        <v>5745359.35</v>
       </c>
       <c r="O114" s="1">
-        <v>0.86</v>
+        <v>1.39</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B115" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C115" s="1">
-        <v>4600000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>94.832</v>
+        <v>100.411</v>
       </c>
       <c r="E115" s="1">
-        <v>94.967</v>
+        <v>101.50487846</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>4368482.0</v>
+        <v>1319563.42</v>
       </c>
       <c r="I115" s="1">
-        <v>-6210.0</v>
+        <v>-14220.42</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.14215464319185</v>
+        <v>-1.0776609736575</v>
       </c>
       <c r="K115">
-        <v>1.41</v>
+        <v>2.02</v>
       </c>
       <c r="L115" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="M115" s="1">
-        <v>4362272.0</v>
+        <v>1305343.0</v>
       </c>
       <c r="N115" s="1">
-        <v>4427327.34</v>
+        <v>1331552.25</v>
       </c>
       <c r="O115" s="1">
-        <v>1.14</v>
+        <v>0.32</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B116" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C116" s="1">
-        <v>600000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>107.698</v>
+        <v>103.282</v>
       </c>
       <c r="E116" s="1">
-        <v>110.87634667</v>
+        <v>105.09337452</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>665258.08</v>
+        <v>4413921.73</v>
       </c>
       <c r="I116" s="1">
-        <v>-19070.08</v>
+        <v>-76077.73</v>
       </c>
       <c r="J116" s="1">
-        <v>-2.866568715708</v>
+        <v>-1.7235858416547</v>
       </c>
       <c r="K116">
-        <v>1.38</v>
+        <v>3.24</v>
       </c>
       <c r="L116" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="M116" s="1">
-        <v>646188.0</v>
+        <v>4337844.0</v>
       </c>
       <c r="N116" s="1">
-        <v>654468.82</v>
+        <v>4473941.26</v>
       </c>
       <c r="O116" s="1">
-        <v>0.17</v>
+        <v>1.08</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B117" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C117" s="1">
-        <v>3000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>98.671</v>
+        <v>107.396</v>
       </c>
       <c r="E117" s="1">
-        <v>99.7983</v>
+        <v>109.06825</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>2993949.0</v>
+        <v>2181365.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-33819.0</v>
+        <v>-33445.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-1.1295783595512</v>
+        <v>-1.5332142947191</v>
       </c>
       <c r="K117">
-        <v>0.96</v>
+        <v>2.98</v>
       </c>
       <c r="L117" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="M117" s="1">
-        <v>2960130.0</v>
+        <v>2147920.0</v>
       </c>
       <c r="N117" s="1">
-        <v>2988897.12</v>
+        <v>2207526.35</v>
       </c>
       <c r="O117" s="1">
-        <v>0.77</v>
+        <v>0.53</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B118" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C118" s="1">
-        <v>4000000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>95.197</v>
+        <v>100.306</v>
       </c>
       <c r="E118" s="1">
-        <v>95.56322325</v>
+        <v>101.27113519</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>3822528.93</v>
+        <v>5266099.03</v>
       </c>
       <c r="I118" s="1">
-        <v>-14648.93</v>
+        <v>-50187.03</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.38322613819956</v>
+        <v>-0.95302100689892</v>
       </c>
       <c r="K118">
-        <v>0.1</v>
+        <v>0.48</v>
       </c>
       <c r="L118" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="M118" s="1">
-        <v>3807880.0</v>
+        <v>5215912.0</v>
       </c>
       <c r="N118" s="1">
-        <v>3811825.21</v>
+        <v>5240985.98</v>
       </c>
       <c r="O118" s="1">
-        <v>0.98</v>
+        <v>1.27</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B119" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C119" s="1">
-        <v>5900000.0</v>
+        <v>5864000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.214</v>
+        <v>93.547</v>
       </c>
       <c r="E119" s="1">
-        <v>101.48381678</v>
+        <v>94.38383458</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>5987545.19</v>
+        <v>5534668.06</v>
       </c>
       <c r="I119" s="1">
-        <v>-74919.19</v>
+        <v>-49071.98</v>
       </c>
       <c r="J119" s="1">
-        <v>-1.2512505145702</v>
+        <v>-0.88662914321189</v>
       </c>
       <c r="K119">
-        <v>2.26</v>
+        <v>0.29</v>
       </c>
       <c r="L119" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="M119" s="1">
-        <v>5912626.0</v>
+        <v>5485596.08</v>
       </c>
       <c r="N119" s="1">
-        <v>6046143.81</v>
+        <v>5502465.12</v>
       </c>
       <c r="O119" s="1">
-        <v>1.55</v>
+        <v>1.33</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B120" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C120" s="1">
-        <v>3010000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.482</v>
+        <v>100.19</v>
       </c>
       <c r="E120" s="1">
-        <v>99.72630133</v>
+        <v>100.637</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>3001761.67</v>
+        <v>805096.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-37453.47</v>
+        <v>-3576.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-1.2477163118683</v>
+        <v>-0.44417063306736</v>
       </c>
       <c r="K120">
-        <v>0.87</v>
+        <v>1.48</v>
       </c>
       <c r="L120" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="M120" s="1">
-        <v>2964308.2</v>
+        <v>801520.0</v>
       </c>
       <c r="N120" s="1">
-        <v>2990387.99</v>
+        <v>813369.32</v>
       </c>
       <c r="O120" s="1">
-        <v>0.77</v>
+        <v>0.2</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B121" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C121" s="1">
-        <v>6100000.0</v>
+        <v>4460000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.967</v>
+        <v>100.173</v>
       </c>
       <c r="E121" s="1">
-        <v>100.56275984</v>
+        <v>101.2363722</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>6134328.35</v>
+        <v>4515142.2</v>
       </c>
       <c r="I121" s="1">
-        <v>-36341.35</v>
+        <v>-47426.4</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.59242590103609</v>
+        <v>-1.0503855227417</v>
       </c>
       <c r="K121">
-        <v>2.54</v>
+        <v>2.83</v>
       </c>
       <c r="L121" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="M121" s="1">
-        <v>6097987.0</v>
+        <v>4467715.8</v>
       </c>
       <c r="N121" s="1">
-        <v>6252910.29</v>
+        <v>4593955.19</v>
       </c>
       <c r="O121" s="1">
-        <v>1.6</v>
+        <v>1.11</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B122" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C122" s="1">
-        <v>4124000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>98.476</v>
+        <v>98.281</v>
       </c>
       <c r="E122" s="1">
-        <v>99.37023084</v>
+        <v>98.32790722</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>4098028.32</v>
+        <v>3539804.66</v>
       </c>
       <c r="I122" s="1">
-        <v>-36878.08</v>
+        <v>-1688.66</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.89989812466694</v>
+        <v>-0.047704892280694</v>
       </c>
       <c r="K122">
-        <v>2.19</v>
+        <v>1.18</v>
       </c>
       <c r="L122" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="M122" s="1">
-        <v>4061150.24</v>
+        <v>3538116.0</v>
       </c>
       <c r="N122" s="1">
-        <v>4151398.05</v>
+        <v>3580563.95</v>
       </c>
       <c r="O122" s="1">
-        <v>1.06</v>
+        <v>0.87</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B123" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C123" s="1">
-        <v>1999000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>98.841</v>
+        <v>98.653</v>
       </c>
       <c r="E123" s="1">
-        <v>98.93570235</v>
+        <v>98.53145946</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1977724.69</v>
+        <v>3645664.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-1893.1</v>
+        <v>4497.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.095721108684748</v>
+        <v>0.12335201488673</v>
       </c>
       <c r="K123">
+        <v>0.75</v>
+      </c>
+      <c r="L123" t="s">
+        <v>390</v>
+      </c>
+      <c r="M123" s="1">
+        <v>3650161.0</v>
+      </c>
+      <c r="N123" s="1">
+        <v>3677847.64</v>
+      </c>
+      <c r="O123" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="P123">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:16">
+      <c r="A124" t="s">
+        <v>391</v>
+      </c>
+      <c r="B124" t="s">
+        <v>392</v>
+      </c>
+      <c r="C124" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="D124" s="1">
+        <v>95.096</v>
+      </c>
+      <c r="E124" s="1">
+        <v>94.97844898</v>
+      </c>
+      <c r="F124" t="s">
+        <v>8</v>
+      </c>
+      <c r="G124">
+        <v>1.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>4653944.0</v>
+      </c>
+      <c r="I124" s="1">
+        <v>5760.0</v>
+      </c>
+      <c r="J124" s="1">
+        <v>0.12376599288689</v>
+      </c>
+      <c r="K124">
+        <v>0.09</v>
+      </c>
+      <c r="L124" t="s">
+        <v>393</v>
+      </c>
+      <c r="M124" s="1">
+        <v>4659704.0</v>
+      </c>
+      <c r="N124" s="1">
+        <v>4664181.12</v>
+      </c>
+      <c r="O124" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="P124">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:16">
+      <c r="A125" t="s">
+        <v>394</v>
+      </c>
+      <c r="B125" t="s">
+        <v>395</v>
+      </c>
+      <c r="C125" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D125" s="1">
+        <v>107.534</v>
+      </c>
+      <c r="E125" s="1">
+        <v>110.87634667</v>
+      </c>
+      <c r="F125" t="s">
+        <v>8</v>
+      </c>
+      <c r="G125">
+        <v>1.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>665258.08</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-20054.08</v>
+      </c>
+      <c r="J125" s="1">
+        <v>-3.0144812371163</v>
+      </c>
+      <c r="K125">
+        <v>2.02</v>
+      </c>
+      <c r="L125" t="s">
+        <v>396</v>
+      </c>
+      <c r="M125" s="1">
+        <v>645204.0</v>
+      </c>
+      <c r="N125" s="1">
+        <v>657306.74</v>
+      </c>
+      <c r="O125" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P125">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="126" spans="1:16">
+      <c r="A126" t="s">
+        <v>397</v>
+      </c>
+      <c r="B126" t="s">
+        <v>398</v>
+      </c>
+      <c r="C126" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="D126" s="1">
+        <v>98.998</v>
+      </c>
+      <c r="E126" s="1">
+        <v>99.75103125</v>
+      </c>
+      <c r="F126" t="s">
+        <v>8</v>
+      </c>
+      <c r="G126">
+        <v>1.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>3192033.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-24097.0</v>
+      </c>
+      <c r="J126" s="1">
+        <v>-0.75491074183757</v>
+      </c>
+      <c r="K126">
+        <v>1.22</v>
+      </c>
+      <c r="L126" t="s">
+        <v>399</v>
+      </c>
+      <c r="M126" s="1">
+        <v>3167936.0</v>
+      </c>
+      <c r="N126" s="1">
+        <v>3206840.11</v>
+      </c>
+      <c r="O126" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="P126">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:16">
+      <c r="A127" t="s">
+        <v>400</v>
+      </c>
+      <c r="B127" t="s">
+        <v>401</v>
+      </c>
+      <c r="C127" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="D127" s="1">
+        <v>95.535</v>
+      </c>
+      <c r="E127" s="1">
+        <v>95.56551</v>
+      </c>
+      <c r="F127" t="s">
+        <v>8</v>
+      </c>
+      <c r="G127">
+        <v>1.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>4109316.93</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-1311.93</v>
+      </c>
+      <c r="J127" s="1">
+        <v>-0.03192574392163</v>
+      </c>
+      <c r="K127">
         <v>0.18</v>
       </c>
-      <c r="L123" t="s">
-[...11 lines deleted...]
-      <c r="P123">
+      <c r="L127" t="s">
+        <v>402</v>
+      </c>
+      <c r="M127" s="1">
+        <v>4108005.0</v>
+      </c>
+      <c r="N127" s="1">
+        <v>4115780.35</v>
+      </c>
+      <c r="O127" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="P127">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:16">
+      <c r="A128" t="s">
+        <v>403</v>
+      </c>
+      <c r="B128" t="s">
+        <v>404</v>
+      </c>
+      <c r="C128" s="1">
+        <v>6300000.0</v>
+      </c>
+      <c r="D128" s="1">
+        <v>100.425</v>
+      </c>
+      <c r="E128" s="1">
+        <v>101.42027286</v>
+      </c>
+      <c r="F128" t="s">
+        <v>8</v>
+      </c>
+      <c r="G128">
+        <v>1.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>6389477.19</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-62702.19</v>
+      </c>
+      <c r="J128" s="1">
+        <v>-0.98133521938436</v>
+      </c>
+      <c r="K128">
+        <v>2.55</v>
+      </c>
+      <c r="L128" t="s">
+        <v>405</v>
+      </c>
+      <c r="M128" s="1">
+        <v>6326775.0</v>
+      </c>
+      <c r="N128" s="1">
+        <v>6487468.15</v>
+      </c>
+      <c r="O128" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="P128">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="129" spans="1:16">
+      <c r="A129" t="s">
+        <v>406</v>
+      </c>
+      <c r="B129" t="s">
+        <v>407</v>
+      </c>
+      <c r="C129" s="1">
+        <v>3210000.0</v>
+      </c>
+      <c r="D129" s="1">
+        <v>98.819</v>
+      </c>
+      <c r="E129" s="1">
+        <v>99.67338536</v>
+      </c>
+      <c r="F129" t="s">
+        <v>8</v>
+      </c>
+      <c r="G129">
+        <v>1.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>3199515.67</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-27425.77</v>
+      </c>
+      <c r="J129" s="1">
+        <v>-0.85718505013604</v>
+      </c>
+      <c r="K129">
+        <v>1.1</v>
+      </c>
+      <c r="L129" t="s">
+        <v>408</v>
+      </c>
+      <c r="M129" s="1">
+        <v>3172089.9</v>
+      </c>
+      <c r="N129" s="1">
+        <v>3207487.85</v>
+      </c>
+      <c r="O129" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="P129">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:16">
+      <c r="A130" t="s">
+        <v>409</v>
+      </c>
+      <c r="B130" t="s">
+        <v>410</v>
+      </c>
+      <c r="C130" s="1">
+        <v>6600000.0</v>
+      </c>
+      <c r="D130" s="1">
+        <v>100.07</v>
+      </c>
+      <c r="E130" s="1">
+        <v>100.52959621</v>
+      </c>
+      <c r="F130" t="s">
+        <v>8</v>
+      </c>
+      <c r="G130">
+        <v>1.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>6634953.35</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-30333.35</v>
+      </c>
+      <c r="J130" s="1">
+        <v>-0.45717503047704</v>
+      </c>
+      <c r="K130">
+        <v>2.79</v>
+      </c>
+      <c r="L130" t="s">
+        <v>411</v>
+      </c>
+      <c r="M130" s="1">
+        <v>6604620.0</v>
+      </c>
+      <c r="N130" s="1">
+        <v>6788515.89</v>
+      </c>
+      <c r="O130" s="1">
+        <v>1.65</v>
+      </c>
+      <c r="P130">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:16">
+      <c r="A131" t="s">
+        <v>412</v>
+      </c>
+      <c r="B131" t="s">
+        <v>413</v>
+      </c>
+      <c r="C131" s="1">
+        <v>4424000.0</v>
+      </c>
+      <c r="D131" s="1">
+        <v>98.815</v>
+      </c>
+      <c r="E131" s="1">
+        <v>99.33535986</v>
+      </c>
+      <c r="F131" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>1.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>4394596.32</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-23020.72</v>
+      </c>
+      <c r="J131" s="1">
+        <v>-0.5238415163466</v>
+      </c>
+      <c r="K131">
+        <v>0.12</v>
+      </c>
+      <c r="L131" t="s">
+        <v>414</v>
+      </c>
+      <c r="M131" s="1">
+        <v>4371575.6</v>
+      </c>
+      <c r="N131" s="1">
+        <v>4377029.84</v>
+      </c>
+      <c r="O131" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="P131">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>