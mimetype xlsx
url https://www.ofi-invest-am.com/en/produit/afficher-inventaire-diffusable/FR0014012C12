--- v4 (2026-09-02)
+++ v5 (2026-09-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="415">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="424">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -118,1191 +118,1218 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>DU100626</t>
-[...2 lines deleted...]
-    <t>EURO-SCHATZ JUN 26</t>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
     <t>XS2079107830</t>
   </si>
   <si>
     <t>AB SKF 0.875 15/11/2029</t>
   </si>
   <si>
-    <t>9 367.15</t>
+    <t>10 578.82</t>
   </si>
   <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>16 089.72</t>
-[...8 lines deleted...]
-    <t>38 082.20</t>
+    <t>19 099.32</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>10 924.66</t>
+    <t>20 719.18</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>19 177.40</t>
+    <t>23 597.26</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>25 796.92</t>
-[...14 lines deleted...]
-    <t>4 429.83</t>
+    <t>28 975.68</t>
+  </si>
+  <si>
+    <t>XS3402712627</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 3.625 16/06/2029</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>109 510.27</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3368960962</t>
   </si>
   <si>
     <t>AMPHENOL CORPORATION 3.375 12/05/2029</t>
   </si>
   <si>
-    <t>3 566.50</t>
+    <t>7 598.19</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>30 791.10</t>
+    <t>33 195.21</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>3 989.05</t>
+    <t>18 805.48</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
-    <t>5 794.52</t>
+    <t>9 000.00</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS SA 3.375 16/04/2029</t>
   </si>
   <si>
+    <t>9 708.90</t>
+  </si>
+  <si>
+    <t>XS2583203950</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL SA 07/02/2029</t>
+  </si>
+  <si>
+    <t>41 136.99</t>
+  </si>
+  <si>
+    <t>XS2791973642</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL SA 27/06/2034</t>
+  </si>
+  <si>
+    <t>XS2626699982</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 23/08/2033</t>
+  </si>
+  <si>
+    <t>191 073.29</t>
+  </si>
+  <si>
+    <t>XS2575952697</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
+  </si>
+  <si>
+    <t>57 806.51</t>
+  </si>
+  <si>
+    <t>XS2038039074</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 08/08/2029</t>
+  </si>
+  <si>
+    <t>23 570.25</t>
+  </si>
+  <si>
+    <t>XS2345799089</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 24/08/2028</t>
+  </si>
+  <si>
+    <t>22 677.90</t>
+  </si>
+  <si>
+    <t>FR0013408960</t>
+  </si>
+  <si>
+    <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
+  </si>
+  <si>
+    <t>25 137.67</t>
+  </si>
+  <si>
+    <t>FR001400AY79</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
+  </si>
+  <si>
+    <t>6 093.84</t>
+  </si>
+  <si>
+    <t>XS3367720797</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 12/05/2030</t>
+  </si>
+  <si>
+    <t>9 477.49</t>
+  </si>
+  <si>
+    <t>BE6340794013</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 19/04/2033</t>
+  </si>
+  <si>
+    <t>49 709.59</t>
+  </si>
+  <si>
+    <t>XS3075491152</t>
+  </si>
+  <si>
+    <t>BMW FINANCE NV 2.625 20/05/2028</t>
+  </si>
+  <si>
+    <t>24 644.65</t>
+  </si>
+  <si>
+    <t>FR0014001JT3</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/01/2030</t>
+  </si>
+  <si>
+    <t>7 989.04</t>
+  </si>
+  <si>
+    <t>FR0013484458</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/02/2028</t>
+  </si>
+  <si>
+    <t>2 512.33</t>
+  </si>
+  <si>
+    <t>FR0014009HA0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 31/03/2032</t>
+  </si>
+  <si>
+    <t>12 465.75</t>
+  </si>
+  <si>
+    <t>FR001400BBL2</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA PERP</t>
+  </si>
+  <si>
+    <t>9 918.03</t>
+  </si>
+  <si>
+    <t>XS3367613448</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 3.5 11/05/2030</t>
+  </si>
+  <si>
+    <t>8 155.48</t>
+  </si>
+  <si>
+    <t>FR001400FB22</t>
+  </si>
+  <si>
+    <t>BPCE SA 25/01/2035</t>
+  </si>
+  <si>
+    <t>89 806.85</t>
+  </si>
+  <si>
+    <t>XS2802928775</t>
+  </si>
+  <si>
+    <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
+  </si>
+  <si>
+    <t>23 404.11</t>
+  </si>
+  <si>
+    <t>XS3108521124</t>
+  </si>
+  <si>
+    <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
+  </si>
+  <si>
+    <t>90 493.08</t>
+  </si>
+  <si>
+    <t>XS3275406539</t>
+  </si>
+  <si>
+    <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
+  </si>
+  <si>
+    <t>22 204.93</t>
+  </si>
+  <si>
+    <t>XS2434702424</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 21/01/2028</t>
+  </si>
+  <si>
+    <t>6 849.32</t>
+  </si>
+  <si>
+    <t>ES0840609053</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA PERP</t>
+  </si>
+  <si>
+    <t>40 178.57</t>
+  </si>
+  <si>
+    <t>XS3280995518</t>
+  </si>
+  <si>
+    <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
+  </si>
+  <si>
+    <t>75 269.83</t>
+  </si>
+  <si>
+    <t>FR0014012SB9</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 2.5 25/09/2028</t>
+  </si>
+  <si>
+    <t>85 684.93</t>
+  </si>
+  <si>
+    <t>XS3231164586</t>
+  </si>
+  <si>
+    <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
+  </si>
+  <si>
+    <t>19 831.57</t>
+  </si>
+  <si>
+    <t>FR001400XHB4</t>
+  </si>
+  <si>
+    <t>CCF HOLDING SAS 27/05/2035</t>
+  </si>
+  <si>
+    <t>10 246.58</t>
+  </si>
+  <si>
+    <t>XS3071246295</t>
+  </si>
+  <si>
+    <t>CENCORA INC 2.875 22/05/2028</t>
+  </si>
+  <si>
+    <t>6 143.84</t>
+  </si>
+  <si>
+    <t>XS3326474155</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
+  </si>
+  <si>
+    <t>26 573.73</t>
+  </si>
+  <si>
+    <t>XS2114852218</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 0.25 20/05/2027</t>
+  </si>
+  <si>
+    <t>1 235.62</t>
+  </si>
+  <si>
+    <t>DE000CZ45Y63</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 08/12/2028</t>
+  </si>
+  <si>
+    <t>29 342.47</t>
+  </si>
+  <si>
+    <t>DE000CZ40MM4</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 1.875 28/02/2028</t>
+  </si>
+  <si>
+    <t>1 880.14</t>
+  </si>
+  <si>
+    <t>FR0014014P49</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 03/07/2031</t>
+  </si>
+  <si>
+    <t>84 101.03</t>
+  </si>
+  <si>
+    <t>FR001400F1U4</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 11/07/2029</t>
+  </si>
+  <si>
+    <t>61 828.77</t>
+  </si>
+  <si>
+    <t>FR001400KDS4</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 28/08/2033</t>
+  </si>
+  <si>
+    <t>110 663.01</t>
+  </si>
+  <si>
+    <t>FR0013517307</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
+  </si>
+  <si>
+    <t>1 171.23</t>
+  </si>
+  <si>
+    <t>BE0002936178</t>
+  </si>
+  <si>
+    <t>CRELAN SA 28/02/2030</t>
+  </si>
+  <si>
+    <t>62 169.86</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>8 418.84</t>
+  </si>
+  <si>
+    <t>FR0014017HN6</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.379 01/04/2030</t>
+  </si>
+  <si>
+    <t>19 163.10</t>
+  </si>
+  <si>
+    <t>FR0014005EJ6</t>
+  </si>
+  <si>
+    <t>DANONE SA PERP</t>
+  </si>
+  <si>
+    <t>30 608.22</t>
+  </si>
+  <si>
+    <t>FR0014019147</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEMES 3.375 16/06/2031</t>
+  </si>
+  <si>
     <t>6 343.15</t>
   </si>
   <si>
-    <t>XS2583203950</t>
-[...337 lines deleted...]
-  <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>98 646.58</t>
+    <t>3 912.33</t>
   </si>
   <si>
     <t>DE000A30VT97</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG PERP</t>
   </si>
   <si>
-    <t>19 178.08</t>
+    <t>33 424.66</t>
   </si>
   <si>
     <t>XS2306517876</t>
   </si>
   <si>
     <t>DNB BANK ASA 23/02/2029</t>
   </si>
   <si>
-    <t>2 733.91</t>
+    <t>3 437.70</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>53 578.77</t>
+    <t>67 509.25</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>146 232.88</t>
+    <t>161 441.10</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>15 419.18</t>
-[...8 lines deleted...]
-    <t>9 152.06</t>
+    <t>17 413.70</t>
   </si>
   <si>
     <t>XS2987792269</t>
   </si>
   <si>
     <t>EUROBANK ERGASIAS SERVICES AND HOL 30/04/2035</t>
   </si>
   <si>
-    <t>7 743.15</t>
+    <t>13 495.21</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>41 589.04</t>
+    <t>45 863.01</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>63 049.30</t>
+    <t>67 986.90</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>86 816.10</t>
+    <t>96 672.95</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>41 594.39</t>
+    <t>47 286.25</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>4 954.78</t>
+    <t>12 111.69</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>42 282.51</t>
+    <t>46 384.54</t>
   </si>
   <si>
     <t>XS3379436325</t>
   </si>
   <si>
     <t>HEIDELBERG MATERIALS AG 3.5 10/10/2029</t>
   </si>
   <si>
-    <t>2 178.63</t>
+    <t>9 259.18</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>10 726.03</t>
+    <t>11 794.52</t>
   </si>
   <si>
     <t>XS2553547444</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 16/11/2032</t>
   </si>
   <si>
-    <t>132 510.69</t>
+    <t>149 737.07</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>27 337.97</t>
+    <t>36 943.20</t>
   </si>
   <si>
     <t>XS2580221658</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>67 101.37</t>
+    <t>72 657.53</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>25 216.44</t>
+    <t>32 045.89</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>74 714.92</t>
+    <t>82 611.62</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>46 283.56</t>
+    <t>51 608.22</t>
+  </si>
+  <si>
+    <t>XS2443920751</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 16/02/2031</t>
+  </si>
+  <si>
+    <t>14 776.71</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GROEP NV 24/08/2033</t>
   </si>
   <si>
-    <t>28 886.30</t>
+    <t>31 530.82</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>151 043.83</t>
+    <t>164 969.86</t>
   </si>
   <si>
     <t>XS1725678194</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
   </si>
   <si>
-    <t>50 219.17</t>
+    <t>57 164.38</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>21 698.63</t>
+    <t>28 109.59</t>
   </si>
   <si>
     <t>XS1785340172</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
   </si>
   <si>
-    <t>8 745.21</t>
+    <t>11 736.99</t>
   </si>
   <si>
     <t>BE0002766476</t>
   </si>
   <si>
     <t>KBC GROEP NV 14/01/2029</t>
   </si>
   <si>
-    <t>1 158.91</t>
+    <t>1 372.60</t>
   </si>
   <si>
     <t>BE0002961424</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>47 478.26</t>
+    <t>61 043.48</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>7 057.53</t>
+    <t>15 035.62</t>
   </si>
   <si>
     <t>FR00140087C4</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 09/02/2028</t>
   </si>
   <si>
-    <t>12 287.67</t>
+    <t>15 065.75</t>
   </si>
   <si>
     <t>FR0013181898</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 3 09/06/2028</t>
   </si>
   <si>
-    <t>109 479.45</t>
+    <t>6 386.30</t>
   </si>
   <si>
     <t>DE000A3MQNP4</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN SE 0.875 17/01/2029</t>
   </si>
   <si>
-    <t>7 939.72</t>
+    <t>9 435.62</t>
   </si>
   <si>
     <t>XS2327299298</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>100 629.59</t>
+    <t>110 810.01</t>
   </si>
   <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
-    <t>18 123.74</t>
+    <t>24 855.41</t>
   </si>
   <si>
     <t>XS2729836234</t>
   </si>
   <si>
     <t>MEDIOBANCA BANCA DI CREDITO FINANZ 01/02/2030</t>
   </si>
   <si>
-    <t>30 960.62</t>
+    <t>37 505.14</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>91 237.85</t>
+    <t>103 723.03</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
-    <t>38 850.18</t>
+    <t>49 595.97</t>
+  </si>
+  <si>
+    <t>XS3407449779</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 11/06/2030</t>
+  </si>
+  <si>
+    <t>3 804.19</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>24 565.06</t>
+    <t>29 887.50</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>105 480.89</t>
+    <t>115 829.96</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>30 812.79</t>
+    <t>33 858.92</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>19 763.70</t>
+    <t>24 521.63</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>36 346.17</t>
+    <t>43 001.10</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>18 869.86</t>
+    <t>20 561.64</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>4 767.12</t>
-[...8 lines deleted...]
-    <t>23 216.15</t>
+    <t>15 095.89</t>
+  </si>
+  <si>
+    <t>XS3422221294</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.3252 01/11/2029</t>
   </si>
   <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>134 847.94</t>
-[...8 lines deleted...]
-    <t>46 335.62</t>
+    <t>157 179.45</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
-    <t>5 097.85</t>
+    <t>9 668.32</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>98 419.52</t>
+    <t>4 962.33</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>67 149.58</t>
+    <t>73 688.50</t>
   </si>
   <si>
     <t>XS3317606419</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.25 22/05/2029</t>
   </si>
   <si>
+    <t>4 435.58</t>
+  </si>
+  <si>
     <t>FR0014002OL8</t>
   </si>
   <si>
     <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
-    <t>10 082.19</t>
+    <t>14 178.08</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>225 110.96</t>
+    <t>1 974.66</t>
+  </si>
+  <si>
+    <t>XS3406773740</t>
+  </si>
+  <si>
+    <t>ROYAL BANK OF CANADA 15/06/2030</t>
+  </si>
+  <si>
+    <t>6 210.92</t>
   </si>
   <si>
     <t>FR0014016SU0</t>
   </si>
   <si>
     <t>SANOFI SA 3 05/05/2029</t>
   </si>
   <si>
-    <t>8 136.99</t>
+    <t>15 189.04</t>
   </si>
   <si>
     <t>XS3393867810</t>
   </si>
   <si>
     <t>SAP SE 3 03/06/2029</t>
   </si>
   <si>
+    <t>6 879.45</t>
+  </si>
+  <si>
     <t>DE000A2YB7B5</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 2.875 26/03/2027</t>
   </si>
   <si>
-    <t>11 578.77</t>
+    <t>15 879.45</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>169 890.62</t>
+    <t>184 713.29</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>26 209.25</t>
+    <t>29 566.10</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>136 097.26</t>
+    <t>150 308.22</t>
   </si>
   <si>
     <t>FR001400F877</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA PERP</t>
   </si>
   <si>
-    <t>59 606.35</t>
+    <t>70 918.51</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>25 073.98</t>
+    <t>39 890.41</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>16 869.04</t>
+    <t>23 134.68</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>11 849.32</t>
+    <t>13 630.14</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>126 239.39</t>
+    <t>137 755.96</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>42 447.95</t>
+    <t>45 973.97</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>27 686.64</t>
+    <t>33 946.23</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
-    <t>4 477.12</t>
+    <t>9 148.90</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>12 102.74</t>
+    <t>15 415.07</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>38 904.11</t>
+    <t>46 027.40</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>7 775.35</t>
+    <t>10 838.36</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>160 693.15</t>
+    <t>176 400.00</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>35 397.95</t>
-[...8 lines deleted...]
-    <t>183 895.89</t>
+    <t>41 971.85</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>10 710.81</t>
+  </si>
+  <si>
+    <t>XS1873209172</t>
+  </si>
+  <si>
+    <t>UNILEVER NV 1.375 04/09/2030</t>
+  </si>
+  <si>
+    <t>52 939.38</t>
+  </si>
+  <si>
+    <t>XS3405538888</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV 3.375 16/06/2030</t>
+  </si>
+  <si>
+    <t>3 329.51</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>5 454.24</t>
+    <t>12 544.77</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1611,6819 +1638,6969 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1048552.2504</v>
+      </c>
+      <c r="C2">
+        <v>120.12</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>125953766.06</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>125953766.06</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>2844817.7817</v>
+      </c>
+      <c r="C3">
+        <v>107.34</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>305365767.48</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>305365767.48</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>27973.4333</v>
+      </c>
+      <c r="C4">
+        <v>111.45</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>3117896.01</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>3117896.01</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>107850.95</v>
+      </c>
+      <c r="C5">
+        <v>100.69</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>10860530.81</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>10860530.81</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>641.0</v>
+      </c>
+      <c r="C6">
+        <v>100.95</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>64712.87</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>64712.87</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P131"/>
+  <dimension ref="A1:Z134"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O131" sqref="O131"/>
+      <selection activeCell="N134" sqref="N134"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z1" t="s">
         <v>17</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>33</v>
       </c>
+      <c r="B2" s="1">
+        <v>4209.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>3934.0</v>
+        <v>4812.52</v>
       </c>
       <c r="D2" s="1">
-        <v>4805.92</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>4811.7169280114</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>20252516.55</v>
       </c>
       <c r="H2" s="1">
-        <v>18896373.48</v>
+        <v>3380.13</v>
       </c>
       <c r="I2" s="1">
-        <v>10115.8</v>
-[...2 lines deleted...]
-        <v>0.053533023205255</v>
+        <v>0.016689925874916</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
+      <c r="L2" s="1">
+        <v>20255896.68</v>
+      </c>
+      <c r="M2" s="1">
+        <v>20255896.68</v>
+      </c>
+      <c r="N2" s="1">
+        <v>4.55</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="1">
+        <v>-185.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>106.005</v>
+      </c>
+      <c r="D3" s="1">
+        <v>106.005</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
         <v>0.0</v>
-      </c>
-[...33 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>103280.0</v>
-[...1 lines deleted...]
-      <c r="J3" s="1">
         <v>0</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
+      <c r="L3" s="1">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>103280.0</v>
+        <v>0.0</v>
       </c>
       <c r="N3" s="1">
-        <v>103280.0</v>
-[...8 lines deleted...]
-    <row r="4" spans="1:16">
+        <v>0.0</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1944000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>95.726</v>
+      </c>
+      <c r="D4" s="1">
+        <v>93.54761317</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>1818565.6</v>
+      </c>
+      <c r="H4" s="1">
+        <v>42347.84</v>
+      </c>
+      <c r="I4" s="1">
+        <v>2.3286396707383</v>
+      </c>
+      <c r="J4">
+        <v>0.54</v>
+      </c>
+      <c r="K4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4" s="1">
+        <v>1860913.44</v>
+      </c>
+      <c r="M4" s="1">
+        <v>1871492.26</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>36</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>100.232</v>
+      </c>
+      <c r="D5" s="1">
+        <v>100.45730769</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1305945.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-2929.0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-0.22428203331687</v>
+      </c>
+      <c r="J5">
+        <v>1.47</v>
+      </c>
+      <c r="K5" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="1">
+        <v>1303016.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>1322115.32</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>39</v>
       </c>
-      <c r="B5" t="s">
-[...45 lines deleted...]
-    <row r="6" spans="1:16">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="1">
+        <v>5500000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>99.059</v>
+      </c>
+      <c r="D6" s="1">
+        <v>99.72163855</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>5484690.12</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-36445.12</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-0.66448822454166</v>
+      </c>
+      <c r="J6">
+        <v>0.38</v>
+      </c>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="1">
+        <v>5448245.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>5468964.18</v>
+      </c>
+      <c r="N6" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>42</v>
       </c>
-      <c r="B6" t="s">
-[...45 lines deleted...]
-    <row r="7" spans="1:16">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="1">
+        <v>4400000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>99.534</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.699</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>4386756.0</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-7260.0</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-0.16549814942978</v>
+      </c>
+      <c r="J7">
+        <v>0.54</v>
+      </c>
+      <c r="K7" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" s="1">
+        <v>4379496.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>4403093.26</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>45</v>
       </c>
-      <c r="B7" t="s">
-[...45 lines deleted...]
-    <row r="8" spans="1:16">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>98.881</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.69199529</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>1694763.92</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-13786.92</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-0.81350091521892</v>
+      </c>
+      <c r="J8">
+        <v>1.7</v>
+      </c>
+      <c r="K8" t="s">
+        <v>50</v>
+      </c>
+      <c r="L8" s="1">
+        <v>1680977.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>1709952.68</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>48</v>
       </c>
-      <c r="B8" t="s">
-[...45 lines deleted...]
-    <row r="9" spans="1:16">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" s="1">
+        <v>611000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>100.711</v>
+      </c>
+      <c r="D9" s="1">
+        <v>99.894</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>610352.34</v>
+      </c>
+      <c r="H9" s="1">
+        <v>4991.87</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0.81786693895529</v>
+      </c>
+      <c r="J9">
+        <v>0.14</v>
+      </c>
+      <c r="K9">
+        <v>849.54</v>
+      </c>
+      <c r="L9" s="1">
+        <v>615344.21</v>
+      </c>
+      <c r="M9" s="1">
+        <v>616193.75</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>51</v>
       </c>
-      <c r="B9" t="s">
-[...45 lines deleted...]
-    <row r="10" spans="1:16">
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>54</v>
       </c>
-      <c r="B10" t="s">
-        <v>55</v>
+      <c r="B10" s="1">
+        <v>1700000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>300000.0</v>
+        <v>106.789</v>
       </c>
       <c r="D10" s="1">
-        <v>96.91</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>109.65452941</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1864127.0</v>
       </c>
       <c r="H10" s="1">
-        <v>291762.0</v>
+        <v>-48714.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-1032.0</v>
-[...2 lines deleted...]
-        <v>-0.35371295782179</v>
+        <v>-2.613233969574</v>
+      </c>
+      <c r="J10">
+        <v>0.06</v>
       </c>
       <c r="K10">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>838.36</v>
+        <v>960.62</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1815413.0</v>
       </c>
       <c r="M10" s="1">
-        <v>290730.0</v>
+        <v>1816373.62</v>
       </c>
       <c r="N10" s="1">
-        <v>291568.36</v>
-[...8 lines deleted...]
-    <row r="11" spans="1:16">
+        <v>0.41</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>56</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1">
+        <v>1677000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>100.707</v>
+      </c>
+      <c r="D11" s="1">
+        <v>100.0143059</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1677239.91</v>
+      </c>
+      <c r="H11" s="1">
+        <v>11616.48</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0.69259501462733</v>
+      </c>
+      <c r="J11">
+        <v>0.45</v>
+      </c>
+      <c r="K11" t="s">
         <v>57</v>
       </c>
-      <c r="C11" s="1">
-[...27 lines deleted...]
-        <v>58</v>
+      <c r="L11" s="1">
+        <v>1688856.39</v>
       </c>
       <c r="M11" s="1">
-        <v>1838349.26</v>
+        <v>1696454.58</v>
       </c>
       <c r="N11" s="1">
-        <v>1842779.09</v>
-[...8 lines deleted...]
-    <row r="12" spans="1:16">
+        <v>0.38</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>59</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>100.199</v>
+      </c>
+      <c r="D12" s="1">
+        <v>100.6916</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>1006916.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-4926.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-0.48921657814555</v>
+      </c>
+      <c r="J12">
+        <v>3.32</v>
+      </c>
+      <c r="K12" t="s">
         <v>60</v>
       </c>
-      <c r="C12" s="1">
-[...27 lines deleted...]
-        <v>61</v>
+      <c r="L12" s="1">
+        <v>1001990.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1815413.0</v>
+        <v>1035185.21</v>
       </c>
       <c r="N12" s="1">
-        <v>1924923.27</v>
-[...8 lines deleted...]
-    <row r="13" spans="1:16">
+        <v>0.23</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>62</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1">
+        <v>6400000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>99.416</v>
+      </c>
+      <c r="D13" s="1">
+        <v>100.01838281</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>6401176.5</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-38552.5</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-0.60227209794949</v>
+      </c>
+      <c r="J13">
+        <v>0.29</v>
+      </c>
+      <c r="K13" t="s">
         <v>63</v>
       </c>
-      <c r="C13" s="1">
-[...27 lines deleted...]
-        <v>64</v>
+      <c r="L13" s="1">
+        <v>6362624.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1684462.65</v>
+        <v>6381429.48</v>
       </c>
       <c r="N13" s="1">
-        <v>1688029.15</v>
-[...8 lines deleted...]
-    <row r="14" spans="1:16">
+        <v>1.43</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>65</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>99.032</v>
+      </c>
+      <c r="D14" s="1">
+        <v>99.46406667</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1491961.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-6481.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-0.43439473283819</v>
+      </c>
+      <c r="J14">
+        <v>0.6</v>
+      </c>
+      <c r="K14" t="s">
         <v>66</v>
       </c>
-      <c r="C14" s="1">
-[...27 lines deleted...]
-        <v>67</v>
+      <c r="L14" s="1">
+        <v>1485480.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1000830.0</v>
+        <v>1494480.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1031621.1</v>
-[...8 lines deleted...]
-    <row r="15" spans="1:16">
+        <v>0.34</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>68</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>100.653</v>
+      </c>
+      <c r="D15" s="1">
+        <v>99.81171429</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>1397364.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>11778.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0.84287272321314</v>
+      </c>
+      <c r="J15">
+        <v>0.69</v>
+      </c>
+      <c r="K15" t="s">
         <v>69</v>
       </c>
-      <c r="C15" s="1">
-[...27 lines deleted...]
-        <v>70</v>
+      <c r="L15" s="1">
+        <v>1409142.0</v>
       </c>
       <c r="M15" s="1">
-        <v>6334144.0</v>
+        <v>1418850.9</v>
       </c>
       <c r="N15" s="1">
-        <v>6338133.05</v>
-[...8 lines deleted...]
-    <row r="16" spans="1:16">
+        <v>0.32</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>71</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>103.223</v>
+      </c>
+      <c r="D16" s="1">
+        <v>104.67195</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>2093439.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-28979.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-1.3842772586161</v>
+      </c>
+      <c r="J16">
+        <v>2.06</v>
+      </c>
+      <c r="K16" t="s">
         <v>72</v>
       </c>
-      <c r="C16" s="1">
-[...27 lines deleted...]
-        <v>73</v>
+      <c r="L16" s="1">
+        <v>2064460.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1482735.0</v>
+        <v>2105596.99</v>
       </c>
       <c r="N16" s="1">
-        <v>1488529.52</v>
-[...8 lines deleted...]
-    <row r="17" spans="1:16">
+        <v>0.47</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>74</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>104.101</v>
+      </c>
+      <c r="D17" s="1">
+        <v>103.6127</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>2072254.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>9766.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0.47127427429263</v>
+      </c>
+      <c r="J17">
+        <v>0.04</v>
+      </c>
+      <c r="K17">
+        <v>842.47</v>
+      </c>
+      <c r="L17" s="1">
+        <v>2082020.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>2082862.47</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" s="1">
+        <v>3900000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>104.18</v>
+      </c>
+      <c r="D18" s="1">
+        <v>105.89313846</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>4129832.4</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-66812.4</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-1.6177993082722</v>
+      </c>
+      <c r="J18">
+        <v>4.9</v>
+      </c>
+      <c r="K18" t="s">
+        <v>77</v>
+      </c>
+      <c r="L18" s="1">
+        <v>4063020.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>4254093.29</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
         <v>75</v>
       </c>
-      <c r="C17" s="1">
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>101.515</v>
+      </c>
+      <c r="D19" s="1">
+        <v>102.9313697</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>3396735.2</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-46740.2</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-1.3760330802354</v>
+      </c>
+      <c r="J19">
+        <v>1.75</v>
+      </c>
+      <c r="K19" t="s">
+        <v>80</v>
+      </c>
+      <c r="L19" s="1">
+        <v>3349995.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3407801.51</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" s="1">
+        <v>4550000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>95.102</v>
+      </c>
+      <c r="D20" s="1">
+        <v>94.51235868</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>4300312.32</v>
+      </c>
+      <c r="H20" s="1">
+        <v>26828.68</v>
+      </c>
+      <c r="I20" s="1">
+        <v>0.62387747688056</v>
+      </c>
+      <c r="J20">
+        <v>0.52</v>
+      </c>
+      <c r="K20" t="s">
+        <v>83</v>
+      </c>
+      <c r="L20" s="1">
+        <v>4327141.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>4350711.25</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>85</v>
+      </c>
+      <c r="B21" s="1">
+        <v>4580000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>97.407</v>
+      </c>
+      <c r="D21" s="1">
+        <v>96.74135808</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>4430754.2</v>
+      </c>
+      <c r="H21" s="1">
+        <v>30486.4</v>
+      </c>
+      <c r="I21" s="1">
+        <v>0.68806344527078</v>
+      </c>
+      <c r="J21">
+        <v>0.5</v>
+      </c>
+      <c r="K21" t="s">
+        <v>86</v>
+      </c>
+      <c r="L21" s="1">
+        <v>4461240.6</v>
+      </c>
+      <c r="M21" s="1">
+        <v>4483918.5</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>88</v>
+      </c>
+      <c r="B22" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>96.508</v>
+      </c>
+      <c r="D22" s="1">
+        <v>96.32958306</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>4720149.57</v>
+      </c>
+      <c r="H22" s="1">
+        <v>8742.43</v>
+      </c>
+      <c r="I22" s="1">
+        <v>0.18521510537642</v>
+      </c>
+      <c r="J22">
+        <v>0.51</v>
+      </c>
+      <c r="K22" t="s">
+        <v>89</v>
+      </c>
+      <c r="L22" s="1">
+        <v>4728892.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>4754029.67</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>91</v>
+      </c>
+      <c r="B23" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>100.393</v>
+      </c>
+      <c r="D23" s="1">
+        <v>101.45567878</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>4159682.83</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-43569.83</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-1.0474315417938</v>
+      </c>
+      <c r="J23">
+        <v>0.15</v>
+      </c>
+      <c r="K23" t="s">
+        <v>92</v>
+      </c>
+      <c r="L23" s="1">
+        <v>4116113.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>4122206.84</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>94</v>
+      </c>
+      <c r="B24" s="1">
+        <v>1972000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>100.714</v>
+      </c>
+      <c r="D24" s="1">
+        <v>100.20689655</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>1976080.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>10000.08</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.50605643496215</v>
+      </c>
+      <c r="J24">
+        <v>0.48</v>
+      </c>
+      <c r="K24" t="s">
+        <v>95</v>
+      </c>
+      <c r="L24" s="1">
+        <v>1986080.08</v>
+      </c>
+      <c r="M24" s="1">
+        <v>1995557.57</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>97</v>
+      </c>
+      <c r="B25" s="1">
+        <v>4800000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>102.733</v>
+      </c>
+      <c r="D25" s="1">
+        <v>104.31542542</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>5007140.42</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-75956.42</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-1.5169620507667</v>
+      </c>
+      <c r="J25">
+        <v>1.04</v>
+      </c>
+      <c r="K25" t="s">
+        <v>98</v>
+      </c>
+      <c r="L25" s="1">
+        <v>4931184.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>4980893.59</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>100</v>
+      </c>
+      <c r="B26" s="1">
+        <v>8358000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>99.306</v>
+      </c>
+      <c r="D26" s="1">
+        <v>100.19916009</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>8374645.8</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-74650.32</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-0.89138480340267</v>
+      </c>
+      <c r="J26">
+        <v>0.29</v>
+      </c>
+      <c r="K26" t="s">
+        <v>101</v>
+      </c>
+      <c r="L26" s="1">
+        <v>8299995.48</v>
+      </c>
+      <c r="M26" s="1">
+        <v>8324640.13</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.87</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>93.455</v>
+      </c>
+      <c r="D27" s="1">
+        <v>92.61058806</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>3333981.17</v>
+      </c>
+      <c r="H27" s="1">
+        <v>30398.83</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0.91178769315005</v>
+      </c>
+      <c r="J27">
+        <v>0.22</v>
+      </c>
+      <c r="K27" t="s">
+        <v>104</v>
+      </c>
+      <c r="L27" s="1">
+        <v>3364380.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>3372369.04</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>106</v>
+      </c>
+      <c r="B28" s="1">
         <v>1400000.0</v>
       </c>
-      <c r="D17" s="1">
-[...20 lines deleted...]
-      <c r="K17">
+      <c r="C28" s="1">
+        <v>98.564</v>
+      </c>
+      <c r="D28" s="1">
+        <v>97.397</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1363558.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>16338.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>1.1981888559196</v>
+      </c>
+      <c r="J28">
+        <v>0.18</v>
+      </c>
+      <c r="K28" t="s">
+        <v>107</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1379896.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1382408.33</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>109</v>
+      </c>
+      <c r="B29" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>99.38</v>
+      </c>
+      <c r="D29" s="1">
+        <v>99.4518355</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>1989036.71</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-1436.71</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-0.072231447151119</v>
+      </c>
+      <c r="J29">
+        <v>0.62</v>
+      </c>
+      <c r="K29" t="s">
+        <v>110</v>
+      </c>
+      <c r="L29" s="1">
+        <v>1987600.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>2000065.75</v>
+      </c>
+      <c r="N29" s="1">
         <v>0.45</v>
       </c>
-      <c r="L17" t="s">
-[...22 lines deleted...]
-      <c r="C18" s="1">
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>107.017</v>
+      </c>
+      <c r="D30" s="1">
+        <v>107.86245455</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>2372974.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-18600.0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-0.78382654002952</v>
+      </c>
+      <c r="J30">
+        <v>0.45</v>
+      </c>
+      <c r="K30" t="s">
+        <v>113</v>
+      </c>
+      <c r="L30" s="1">
+        <v>2354374.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>2364292.03</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>115</v>
+      </c>
+      <c r="B31" s="1">
+        <v>1701000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>100.8</v>
+      </c>
+      <c r="D31" s="1">
+        <v>99.8837425</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>1699022.46</v>
+      </c>
+      <c r="H31" s="1">
+        <v>15585.54</v>
+      </c>
+      <c r="I31" s="1">
+        <v>0.91732395344556</v>
+      </c>
+      <c r="J31">
+        <v>0.48</v>
+      </c>
+      <c r="K31" t="s">
+        <v>116</v>
+      </c>
+      <c r="L31" s="1">
+        <v>1714608.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>1722763.48</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>118</v>
+      </c>
+      <c r="B32" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>104.4</v>
+      </c>
+      <c r="D32" s="1">
+        <v>103.68</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>4250880.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>29520.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>0.69444444444444</v>
+      </c>
+      <c r="J32">
+        <v>2.19</v>
+      </c>
+      <c r="K32" t="s">
+        <v>119</v>
+      </c>
+      <c r="L32" s="1">
+        <v>4280400.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>4370206.85</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>121</v>
+      </c>
+      <c r="B33" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>101.039</v>
+      </c>
+      <c r="D33" s="1">
+        <v>102.20481176</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>3474963.6</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-39637.6</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-1.1406623079448</v>
+      </c>
+      <c r="J33">
+        <v>0.69</v>
+      </c>
+      <c r="K33" t="s">
+        <v>122</v>
+      </c>
+      <c r="L33" s="1">
+        <v>3435326.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>3458730.11</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>124</v>
+      </c>
+      <c r="B34" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>99.516</v>
+      </c>
+      <c r="D34" s="1">
+        <v>100.08431893</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>3357828.9</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-19067.1</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-0.56784013026989</v>
+      </c>
+      <c r="J34">
+        <v>2.7</v>
+      </c>
+      <c r="K34" t="s">
+        <v>125</v>
+      </c>
+      <c r="L34" s="1">
+        <v>3338761.8</v>
+      </c>
+      <c r="M34" s="1">
+        <v>3429254.88</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>127</v>
+      </c>
+      <c r="B35" s="1">
+        <v>1842000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>98.968</v>
+      </c>
+      <c r="D35" s="1">
+        <v>99.51669707</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1833097.56</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-10107.0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-0.55136181622543</v>
+      </c>
+      <c r="J35">
+        <v>1.21</v>
+      </c>
+      <c r="K35" t="s">
+        <v>128</v>
+      </c>
+      <c r="L35" s="1">
+        <v>1822990.56</v>
+      </c>
+      <c r="M35" s="1">
+        <v>1845195.49</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>130</v>
+      </c>
+      <c r="B36" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>98.833</v>
+      </c>
+      <c r="D36" s="1">
+        <v>97.755168</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>2443879.2</v>
+      </c>
+      <c r="H36" s="1">
+        <v>26945.8</v>
+      </c>
+      <c r="I36" s="1">
+        <v>1.1025831391339</v>
+      </c>
+      <c r="J36">
+        <v>0.27</v>
+      </c>
+      <c r="K36" t="s">
+        <v>131</v>
+      </c>
+      <c r="L36" s="1">
+        <v>2470825.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>2477674.32</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>133</v>
+      </c>
+      <c r="B37" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>109.598</v>
+      </c>
+      <c r="D37" s="1">
+        <v>109.11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>2836860.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>12688.0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>0.44725506369719</v>
+      </c>
+      <c r="J37">
+        <v>1.55</v>
+      </c>
+      <c r="K37" t="s">
+        <v>134</v>
+      </c>
+      <c r="L37" s="1">
+        <v>2849548.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>2889726.57</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>136</v>
+      </c>
+      <c r="B38" s="1">
+        <v>6062000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>99.237</v>
+      </c>
+      <c r="D38" s="1">
+        <v>99.73470604</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>6045917.88</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-30170.94</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-0.49902993389649</v>
+      </c>
+      <c r="J38">
+        <v>1.24</v>
+      </c>
+      <c r="K38" t="s">
+        <v>137</v>
+      </c>
+      <c r="L38" s="1">
+        <v>6015746.94</v>
+      </c>
+      <c r="M38" s="1">
+        <v>6091016.77</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>139</v>
+      </c>
+      <c r="B39" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>98.977</v>
+      </c>
+      <c r="D39" s="1">
+        <v>99.65584156</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>4484512.87</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-30547.87</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-0.68118591440234</v>
+      </c>
+      <c r="J39">
+        <v>1.9</v>
+      </c>
+      <c r="K39" t="s">
+        <v>140</v>
+      </c>
+      <c r="L39" s="1">
+        <v>4453965.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>4539649.93</v>
+      </c>
+      <c r="N39" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>142</v>
+      </c>
+      <c r="B40" s="1">
+        <v>1289000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>99.262</v>
+      </c>
+      <c r="D40" s="1">
+        <v>99.72692009</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1285480.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-5992.82</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-0.46619317297819</v>
+      </c>
+      <c r="J40">
+        <v>1.54</v>
+      </c>
+      <c r="K40" t="s">
+        <v>143</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1279487.18</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1299318.75</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>145</v>
+      </c>
+      <c r="B41" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>101.316</v>
+      </c>
+      <c r="D41" s="1">
+        <v>101.37413636</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>2230231.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-1279.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-0.057348319523852</v>
+      </c>
+      <c r="J41">
+        <v>0.47</v>
+      </c>
+      <c r="K41" t="s">
+        <v>146</v>
+      </c>
+      <c r="L41" s="1">
+        <v>2228952.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>2239198.58</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>148</v>
+      </c>
+      <c r="B42" s="1">
         <v>2000000.0</v>
       </c>
-      <c r="D18" s="1">
-[...270 lines deleted...]
-      <c r="K23">
+      <c r="C42" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="D42" s="1">
+        <v>100.08315</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>2001663.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-6943.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-0.34686158459241</v>
+      </c>
+      <c r="J42">
+        <v>0.31</v>
+      </c>
+      <c r="K42" t="s">
+        <v>149</v>
+      </c>
+      <c r="L42" s="1">
+        <v>1994720.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>2000863.84</v>
+      </c>
+      <c r="N42" s="1">
         <v>0.45</v>
       </c>
-      <c r="L23" t="s">
-[...522 lines deleted...]
-      <c r="C34" s="1">
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>151</v>
+      </c>
+      <c r="B43" s="1">
+        <v>2973000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>101.25</v>
+      </c>
+      <c r="D43" s="1">
+        <v>99.76841911</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>2966115.1</v>
+      </c>
+      <c r="H43" s="1">
+        <v>44047.4</v>
+      </c>
+      <c r="I43" s="1">
+        <v>1.48501991713</v>
+      </c>
+      <c r="J43">
+        <v>0.89</v>
+      </c>
+      <c r="K43" t="s">
+        <v>152</v>
+      </c>
+      <c r="L43" s="1">
+        <v>3010162.5</v>
+      </c>
+      <c r="M43" s="1">
+        <v>3036736.23</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>154</v>
+      </c>
+      <c r="B44" s="1">
         <v>4400000.0</v>
       </c>
-      <c r="D34" s="1">
-[...443 lines deleted...]
-      <c r="B43" t="s">
+      <c r="C44" s="1">
+        <v>97.79</v>
+      </c>
+      <c r="D44" s="1">
+        <v>96.11421091</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>4229025.28</v>
+      </c>
+      <c r="H44" s="1">
+        <v>73734.72</v>
+      </c>
+      <c r="I44" s="1">
+        <v>1.743539352879</v>
+      </c>
+      <c r="J44">
+        <v>0.03</v>
+      </c>
+      <c r="K44" t="s">
+        <v>155</v>
+      </c>
+      <c r="L44" s="1">
+        <v>4302760.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>4303995.62</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
         <v>153</v>
       </c>
-      <c r="C43" s="1">
-[...92 lines deleted...]
-    <row r="45" spans="1:16">
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>157</v>
       </c>
-      <c r="B45" t="s">
+      <c r="B45" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>99.604</v>
+      </c>
+      <c r="D45" s="1">
+        <v>100.19585</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>2003917.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-11837.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-0.59069312750977</v>
+      </c>
+      <c r="J45">
+        <v>1.47</v>
+      </c>
+      <c r="K45" t="s">
         <v>158</v>
       </c>
-      <c r="C45" s="1">
-[...27 lines deleted...]
-        <v>159</v>
+      <c r="L45" s="1">
+        <v>1992080.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1988340.0</v>
+        <v>2021422.47</v>
       </c>
       <c r="N45" s="1">
-        <v>2013942.74</v>
-[...8 lines deleted...]
-    <row r="46" spans="1:16">
+        <v>0.45</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>160</v>
       </c>
-      <c r="B46" t="s">
+      <c r="B46" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>98.414</v>
+      </c>
+      <c r="D46" s="1">
+        <v>98.433</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>295299.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-57.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-0.019302469700202</v>
+      </c>
+      <c r="J46">
+        <v>0.63</v>
+      </c>
+      <c r="K46" t="s">
         <v>161</v>
       </c>
-      <c r="C46" s="1">
-[...27 lines deleted...]
-        <v>162</v>
+      <c r="L46" s="1">
+        <v>295242.0</v>
       </c>
       <c r="M46" s="1">
-        <v>294342.0</v>
+        <v>297122.14</v>
       </c>
       <c r="N46" s="1">
-        <v>295821.45</v>
-[...1 lines deleted...]
-      <c r="O46" s="1">
         <v>0.07</v>
       </c>
-      <c r="P46">
-[...3 lines deleted...]
-    <row r="47" spans="1:16">
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>163</v>
       </c>
-      <c r="B47" t="s">
+      <c r="B47" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>98.931</v>
+      </c>
+      <c r="D47" s="1">
+        <v>99.7334034</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>4687469.96</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-37712.96</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-0.80454830264128</v>
+      </c>
+      <c r="J47">
+        <v>1.79</v>
+      </c>
+      <c r="K47" t="s">
         <v>164</v>
       </c>
-      <c r="C47" s="1">
-[...27 lines deleted...]
-        <v>165</v>
+      <c r="L47" s="1">
+        <v>4649757.0</v>
       </c>
       <c r="M47" s="1">
-        <v>4633448.0</v>
+        <v>4733858.03</v>
       </c>
       <c r="N47" s="1">
-        <v>4707086.7</v>
-[...8 lines deleted...]
-    <row r="48" spans="1:16">
+        <v>1.06</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>166</v>
       </c>
-      <c r="B48" t="s">
+      <c r="B48" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>102.203</v>
+      </c>
+      <c r="D48" s="1">
+        <v>103.763</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>1556445.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-23400.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-1.5034260767326</v>
+      </c>
+      <c r="J48">
+        <v>4.12</v>
+      </c>
+      <c r="K48" t="s">
         <v>167</v>
       </c>
-      <c r="C48" s="1">
-[...27 lines deleted...]
-        <v>168</v>
+      <c r="L48" s="1">
+        <v>1533045.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1531320.0</v>
+        <v>1594873.77</v>
       </c>
       <c r="N48" s="1">
-        <v>1588607.67</v>
-[...8 lines deleted...]
-    <row r="49" spans="1:16">
+        <v>0.36</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>169</v>
       </c>
-      <c r="B49" t="s">
+      <c r="B49" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>104.251</v>
+      </c>
+      <c r="D49" s="1">
+        <v>105.746875</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>2537925.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-35901.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-1.4145808091256</v>
+      </c>
+      <c r="J49">
+        <v>4.61</v>
+      </c>
+      <c r="K49" t="s">
         <v>170</v>
       </c>
-      <c r="C49" s="1">
-[...27 lines deleted...]
-        <v>171</v>
+      <c r="L49" s="1">
+        <v>2502024.0</v>
       </c>
       <c r="M49" s="1">
-        <v>2498424.0</v>
+        <v>2612687.01</v>
       </c>
       <c r="N49" s="1">
-        <v>2599684.27</v>
-[...8 lines deleted...]
-    <row r="50" spans="1:16">
+        <v>0.59</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>172</v>
       </c>
-      <c r="B50" t="s">
+      <c r="B50" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>96.529</v>
+      </c>
+      <c r="D50" s="1">
+        <v>96.33716667</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>1734069.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>3453.0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0.19912702435716</v>
+      </c>
+      <c r="J50">
+        <v>0.07</v>
+      </c>
+      <c r="K50" t="s">
         <v>173</v>
       </c>
-      <c r="C50" s="1">
-[...27 lines deleted...]
-        <v>174</v>
+      <c r="L50" s="1">
+        <v>1737522.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1732284.0</v>
+        <v>1738693.23</v>
       </c>
       <c r="N50" s="1">
-        <v>1754352.5</v>
-[...8 lines deleted...]
-    <row r="51" spans="1:16">
+        <v>0.39</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>175</v>
       </c>
-      <c r="B51" t="s">
+      <c r="B51" s="1">
+        <v>3100000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>106.791</v>
+      </c>
+      <c r="D51" s="1">
+        <v>109.15333323</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>3383753.33</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-73232.33</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-2.1642337031701</v>
+      </c>
+      <c r="J51">
+        <v>2.01</v>
+      </c>
+      <c r="K51" t="s">
         <v>176</v>
       </c>
-      <c r="C51" s="1">
-[...27 lines deleted...]
-        <v>177</v>
+      <c r="L51" s="1">
+        <v>3310521.0</v>
       </c>
       <c r="M51" s="1">
-        <v>3305933.0</v>
+        <v>3372690.86</v>
       </c>
       <c r="N51" s="1">
-        <v>3354853.54</v>
-[...8 lines deleted...]
-    <row r="52" spans="1:16">
+        <v>0.76</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>178</v>
       </c>
-      <c r="B52" t="s">
+      <c r="B52" s="1">
+        <v>1525000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>100.435</v>
+      </c>
+      <c r="D52" s="1">
+        <v>99.95229508</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>1524272.5</v>
+      </c>
+      <c r="H52" s="1">
+        <v>7361.25</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0.48293530192272</v>
+      </c>
+      <c r="J52">
+        <v>0.55</v>
+      </c>
+      <c r="K52" t="s">
         <v>179</v>
       </c>
-      <c r="C52" s="1">
-[...27 lines deleted...]
-        <v>180</v>
+      <c r="L52" s="1">
+        <v>1531633.75</v>
       </c>
       <c r="M52" s="1">
-        <v>1527531.5</v>
+        <v>1540052.59</v>
       </c>
       <c r="N52" s="1">
-        <v>1532419.86</v>
-[...8 lines deleted...]
-    <row r="53" spans="1:16">
+        <v>0.35</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>181</v>
       </c>
-      <c r="B53" t="s">
+      <c r="B53" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>100.767</v>
+      </c>
+      <c r="D53" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>17641.0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0.767</v>
+      </c>
+      <c r="J53">
+        <v>0.83</v>
+      </c>
+      <c r="K53" t="s">
         <v>182</v>
       </c>
-      <c r="C53" s="1">
-[...27 lines deleted...]
-        <v>183</v>
+      <c r="L53" s="1">
+        <v>2317641.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2309154.0</v>
+        <v>2336804.1</v>
       </c>
       <c r="N53" s="1">
-        <v>2322781.09</v>
-[...8 lines deleted...]
-    <row r="54" spans="1:16">
+        <v>0.52</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>184</v>
       </c>
-      <c r="B54" t="s">
+      <c r="B54" s="1">
+        <v>5700000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>99.12</v>
+      </c>
+      <c r="D54" s="1">
+        <v>98.12584211</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>5593173.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>56667.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>1.0131458476253</v>
+      </c>
+      <c r="J54">
+        <v>0.54</v>
+      </c>
+      <c r="K54" t="s">
         <v>185</v>
       </c>
-      <c r="C54" s="1">
-[...27 lines deleted...]
-        <v>186</v>
+      <c r="L54" s="1">
+        <v>5649840.0</v>
       </c>
       <c r="M54" s="1">
-        <v>5638269.0</v>
+        <v>5680448.22</v>
       </c>
       <c r="N54" s="1">
-        <v>5664816.95</v>
-[...8 lines deleted...]
-    <row r="55" spans="1:16">
+        <v>1.28</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>187</v>
       </c>
-      <c r="B55" t="s">
+      <c r="B55" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>100.508</v>
+      </c>
+      <c r="D55" s="1">
+        <v>99.733</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>4886917.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>37975.0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>0.77707478968847</v>
+      </c>
+      <c r="J55">
+        <v>0.13</v>
+      </c>
+      <c r="K55" t="s">
         <v>188</v>
       </c>
-      <c r="C55" s="1">
-[...27 lines deleted...]
-        <v>189</v>
+      <c r="L55" s="1">
+        <v>4924892.0</v>
       </c>
       <c r="M55" s="1">
-        <v>4682616.0</v>
+        <v>4931235.15</v>
       </c>
       <c r="N55" s="1">
-        <v>4696291.68</v>
-[...8 lines deleted...]
-    <row r="56" spans="1:16">
+        <v>1.11</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>190</v>
       </c>
-      <c r="B56" t="s">
+      <c r="B56" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>99.581</v>
+      </c>
+      <c r="D56" s="1">
+        <v>100.21200941</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>3407208.32</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-21454.32</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-0.62967444268274</v>
+      </c>
+      <c r="J56">
+        <v>0.12</v>
+      </c>
+      <c r="K56" t="s">
         <v>191</v>
       </c>
-      <c r="C56" s="1">
-[...27 lines deleted...]
-        <v>192</v>
+      <c r="L56" s="1">
+        <v>3385754.0</v>
       </c>
       <c r="M56" s="1">
-        <v>3376880.0</v>
+        <v>3389666.33</v>
       </c>
       <c r="N56" s="1">
-        <v>3475526.58</v>
-[...8 lines deleted...]
-    <row r="57" spans="1:16">
+        <v>0.76</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>193</v>
       </c>
-      <c r="B57" t="s">
+      <c r="B57" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>107.748</v>
+      </c>
+      <c r="D57" s="1">
+        <v>109.5246</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>2190492.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>-35532.0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-1.6221013361382</v>
+      </c>
+      <c r="J57">
+        <v>1.67</v>
+      </c>
+      <c r="K57" t="s">
         <v>194</v>
       </c>
-      <c r="C57" s="1">
-[...27 lines deleted...]
-        <v>195</v>
+      <c r="L57" s="1">
+        <v>2154960.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2153860.0</v>
+        <v>2188384.66</v>
       </c>
       <c r="N57" s="1">
-        <v>2173038.08</v>
-[...8 lines deleted...]
-    <row r="58" spans="1:16">
+        <v>0.49</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>196</v>
       </c>
-      <c r="B58" t="s">
+      <c r="B58" s="1">
+        <v>3952000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>95.563</v>
+      </c>
+      <c r="D58" s="1">
+        <v>94.95759995</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>3752724.35</v>
+      </c>
+      <c r="H58" s="1">
+        <v>23925.41</v>
+      </c>
+      <c r="I58" s="1">
+        <v>0.63754775913664</v>
+      </c>
+      <c r="J58">
+        <v>0.09</v>
+      </c>
+      <c r="K58" t="s">
         <v>197</v>
       </c>
-      <c r="C58" s="1">
-[...27 lines deleted...]
-        <v>198</v>
+      <c r="L58" s="1">
+        <v>3776649.76</v>
       </c>
       <c r="M58" s="1">
-        <v>3763292.0</v>
+        <v>3780087.46</v>
       </c>
       <c r="N58" s="1">
-        <v>3766025.91</v>
-[...8 lines deleted...]
-    <row r="59" spans="1:16">
+        <v>0.85</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>199</v>
       </c>
-      <c r="B59" t="s">
+      <c r="B59" s="1">
+        <v>7450000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>99.582</v>
+      </c>
+      <c r="D59" s="1">
+        <v>100.12552698</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>7459351.76</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-40492.76</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-0.54284556222617</v>
+      </c>
+      <c r="J59">
+        <v>0.91</v>
+      </c>
+      <c r="K59" t="s">
         <v>200</v>
       </c>
-      <c r="C59" s="1">
-[...27 lines deleted...]
-        <v>201</v>
+      <c r="L59" s="1">
+        <v>7418859.0</v>
       </c>
       <c r="M59" s="1">
-        <v>7403512.0</v>
+        <v>7486368.25</v>
       </c>
       <c r="N59" s="1">
-        <v>7457090.77</v>
-[...8 lines deleted...]
-    <row r="60" spans="1:16">
+        <v>1.68</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>202</v>
       </c>
-      <c r="B60" t="s">
+      <c r="B60" s="1">
+        <v>6100000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>101.323</v>
+      </c>
+      <c r="D60" s="1">
+        <v>102.49824082</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>6252392.69</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-71689.69</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-1.1465960881609</v>
+      </c>
+      <c r="J60">
+        <v>2.65</v>
+      </c>
+      <c r="K60" t="s">
         <v>203</v>
       </c>
-      <c r="C60" s="1">
-[...27 lines deleted...]
-        <v>204</v>
+      <c r="L60" s="1">
+        <v>6180703.0</v>
       </c>
       <c r="M60" s="1">
-        <v>6161427.0</v>
+        <v>6342144.1</v>
       </c>
       <c r="N60" s="1">
-        <v>6307659.88</v>
-[...8 lines deleted...]
-    <row r="61" spans="1:16">
+        <v>1.42</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>205</v>
       </c>
-      <c r="B61" t="s">
+      <c r="B61" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>97.194</v>
+      </c>
+      <c r="D61" s="1">
+        <v>96.6109375</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>3091550.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>18658.0</v>
+      </c>
+      <c r="I61" s="1">
+        <v>0.60351603564555</v>
+      </c>
+      <c r="J61">
+        <v>0.54</v>
+      </c>
+      <c r="K61" t="s">
         <v>206</v>
       </c>
-      <c r="C61" s="1">
-[...27 lines deleted...]
-        <v>207</v>
+      <c r="L61" s="1">
+        <v>3110208.0</v>
       </c>
       <c r="M61" s="1">
-        <v>3100672.0</v>
+        <v>3127621.7</v>
       </c>
       <c r="N61" s="1">
-        <v>3116091.18</v>
-[...8 lines deleted...]
-    <row r="62" spans="1:16">
+        <v>0.7</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>208</v>
       </c>
-      <c r="B62" t="s">
+      <c r="B62" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>100.429</v>
+      </c>
+      <c r="D62" s="1">
+        <v>99.78378947</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1895892.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>12259.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>0.64660856209109</v>
+      </c>
+      <c r="J62">
+        <v>0.71</v>
+      </c>
+      <c r="K62" t="s">
         <v>209</v>
       </c>
-      <c r="C62" s="1">
-[...27 lines deleted...]
-        <v>210</v>
+      <c r="L62" s="1">
+        <v>1908151.0</v>
       </c>
       <c r="M62" s="1">
-        <v>4651812.0</v>
+        <v>1921646.21</v>
       </c>
       <c r="N62" s="1">
-        <v>4660964.06</v>
-[...8 lines deleted...]
-    <row r="63" spans="1:16">
+        <v>0.43</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>211</v>
       </c>
-      <c r="B63" t="s">
+      <c r="B63" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>101.831</v>
+      </c>
+      <c r="D63" s="1">
+        <v>100.60693333</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1509104.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>18361.0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>1.2166822167326</v>
+      </c>
+      <c r="J63">
+        <v>3.06</v>
+      </c>
+      <c r="K63" t="s">
         <v>212</v>
       </c>
-      <c r="C63" s="1">
-[...27 lines deleted...]
-        <v>213</v>
+      <c r="L63" s="1">
+        <v>1527465.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1900475.0</v>
+        <v>1573328.01</v>
       </c>
       <c r="N63" s="1">
-        <v>1908218.15</v>
-[...8 lines deleted...]
-    <row r="64" spans="1:16">
+        <v>0.35</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>214</v>
       </c>
-      <c r="B64" t="s">
+      <c r="B64" s="1">
+        <v>2411000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>99.737</v>
+      </c>
+      <c r="D64" s="1">
+        <v>100.1309718</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>2414157.73</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-9498.66</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-0.39345647891863</v>
+      </c>
+      <c r="J64">
+        <v>2.82</v>
+      </c>
+      <c r="K64" t="s">
         <v>215</v>
       </c>
-      <c r="C64" s="1">
-[...27 lines deleted...]
-        <v>216</v>
+      <c r="L64" s="1">
+        <v>2404659.07</v>
       </c>
       <c r="M64" s="1">
-        <v>1523115.0</v>
+        <v>2472645.97</v>
       </c>
       <c r="N64" s="1">
-        <v>1564704.04</v>
-[...8 lines deleted...]
-    <row r="65" spans="1:16">
+        <v>0.56</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>217</v>
       </c>
-      <c r="B65" t="s">
+      <c r="B65" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>100.277</v>
+      </c>
+      <c r="D65" s="1">
+        <v>100.96518622</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>4543433.38</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-30968.38</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-0.68160744111098</v>
+      </c>
+      <c r="J65">
+        <v>2.15</v>
+      </c>
+      <c r="K65" t="s">
         <v>218</v>
       </c>
-      <c r="C65" s="1">
-[...27 lines deleted...]
-        <v>219</v>
+      <c r="L65" s="1">
+        <v>4512465.0</v>
       </c>
       <c r="M65" s="1">
-        <v>2401259.56</v>
+        <v>4609137.95</v>
       </c>
       <c r="N65" s="1">
-        <v>2464308.86</v>
-[...8 lines deleted...]
-    <row r="66" spans="1:16">
+        <v>1.03</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>220</v>
       </c>
-      <c r="B66" t="s">
+      <c r="B66" s="1">
+        <v>3044000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>99.187</v>
+      </c>
+      <c r="D66" s="1">
+        <v>99.66249573</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>3033726.37</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-14474.09</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-0.47710598236979</v>
+      </c>
+      <c r="J66">
+        <v>1.55</v>
+      </c>
+      <c r="K66" t="s">
         <v>221</v>
       </c>
-      <c r="C66" s="1">
-[...27 lines deleted...]
-        <v>222</v>
+      <c r="L66" s="1">
+        <v>3019252.28</v>
       </c>
       <c r="M66" s="1">
-        <v>4505400.0</v>
+        <v>3066538.53</v>
       </c>
       <c r="N66" s="1">
-        <v>4592216.1</v>
-[...8 lines deleted...]
-    <row r="67" spans="1:16">
+        <v>0.69</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>223</v>
       </c>
-      <c r="B67" t="s">
+      <c r="B67" s="1">
+        <v>3040000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>99.007</v>
+      </c>
+      <c r="D67" s="1">
+        <v>99.75109211</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>3032433.2</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-22620.4</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-0.7459488307937</v>
+      </c>
+      <c r="J67">
+        <v>0.4</v>
+      </c>
+      <c r="K67" t="s">
         <v>224</v>
       </c>
-      <c r="C67" s="1">
-[...27 lines deleted...]
-        <v>225</v>
+      <c r="L67" s="1">
+        <v>3009812.8</v>
       </c>
       <c r="M67" s="1">
-        <v>3011764.04</v>
+        <v>3021924.49</v>
       </c>
       <c r="N67" s="1">
-        <v>3053358.43</v>
-[...8 lines deleted...]
-    <row r="68" spans="1:16">
+        <v>0.68</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>226</v>
       </c>
-      <c r="B68" t="s">
+      <c r="B68" s="1">
+        <v>2003000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>99.22</v>
+      </c>
+      <c r="D68" s="1">
+        <v>100.08911133</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>2004784.9</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-17408.3</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-0.86833754583846</v>
+      </c>
+      <c r="J68">
+        <v>2.32</v>
+      </c>
+      <c r="K68" t="s">
         <v>227</v>
       </c>
-      <c r="C68" s="1">
-[...27 lines deleted...]
-        <v>228</v>
+      <c r="L68" s="1">
+        <v>1987376.6</v>
       </c>
       <c r="M68" s="1">
-        <v>3008992.0</v>
+        <v>2033761.14</v>
       </c>
       <c r="N68" s="1">
-        <v>3013946.78</v>
-[...8 lines deleted...]
-    <row r="69" spans="1:16">
+        <v>0.46</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>229</v>
       </c>
-      <c r="B69" t="s">
+      <c r="B69" s="1">
+        <v>2840000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>100.873</v>
+      </c>
+      <c r="D69" s="1">
+        <v>99.89802817</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>2837104.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>27689.2</v>
+      </c>
+      <c r="I69" s="1">
+        <v>0.97596704244892</v>
+      </c>
+      <c r="J69">
+        <v>0.33</v>
+      </c>
+      <c r="K69" t="s">
         <v>230</v>
       </c>
-      <c r="C69" s="1">
-[...27 lines deleted...]
-        <v>231</v>
+      <c r="L69" s="1">
+        <v>2864793.2</v>
       </c>
       <c r="M69" s="1">
-        <v>1981988.53</v>
+        <v>2874052.38</v>
       </c>
       <c r="N69" s="1">
-        <v>2024271.04</v>
-[...8 lines deleted...]
-    <row r="70" spans="1:16">
+        <v>0.65</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>232</v>
       </c>
-      <c r="B70" t="s">
+      <c r="B70" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>95.407</v>
+      </c>
+      <c r="D70" s="1">
+        <v>94.37435375</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>2264984.49</v>
+      </c>
+      <c r="H70" s="1">
+        <v>24783.51</v>
+      </c>
+      <c r="I70" s="1">
+        <v>1.0942021947356</v>
+      </c>
+      <c r="J70">
+        <v>0.49</v>
+      </c>
+      <c r="K70" t="s">
         <v>233</v>
       </c>
-      <c r="C70" s="1">
-[...27 lines deleted...]
-        <v>234</v>
+      <c r="L70" s="1">
+        <v>2289768.0</v>
       </c>
       <c r="M70" s="1">
-        <v>2855449.6</v>
+        <v>2301562.52</v>
       </c>
       <c r="N70" s="1">
-        <v>2857628.23</v>
-[...8 lines deleted...]
-    <row r="71" spans="1:16">
+        <v>0.52</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>235</v>
       </c>
-      <c r="B71" t="s">
+      <c r="B71" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>104.018</v>
+      </c>
+      <c r="D71" s="1">
+        <v>105.34539474</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>4003125.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-50441.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-1.2600405932865</v>
+      </c>
+      <c r="J71">
+        <v>3.94</v>
+      </c>
+      <c r="K71" t="s">
         <v>236</v>
       </c>
-      <c r="C71" s="1">
-[...27 lines deleted...]
-        <v>237</v>
+      <c r="L71" s="1">
+        <v>3952684.0</v>
       </c>
       <c r="M71" s="1">
-        <v>2260320.0</v>
+        <v>4102421.07</v>
       </c>
       <c r="N71" s="1">
-        <v>2271046.03</v>
-[...8 lines deleted...]
-    <row r="72" spans="1:16">
+        <v>0.92</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>238</v>
       </c>
-      <c r="B72" t="s">
+      <c r="B72" s="1">
+        <v>2932000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>103.096</v>
+      </c>
+      <c r="D72" s="1">
+        <v>104.17382503</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>3054376.55</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-31601.83</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-1.0346409318786</v>
+      </c>
+      <c r="J72">
+        <v>1.26</v>
+      </c>
+      <c r="K72" t="s">
         <v>239</v>
       </c>
-      <c r="C72" s="1">
-[...27 lines deleted...]
-        <v>240</v>
+      <c r="L72" s="1">
+        <v>3022774.72</v>
       </c>
       <c r="M72" s="1">
-        <v>3954280.0</v>
+        <v>3059717.92</v>
       </c>
       <c r="N72" s="1">
-        <v>4086790.69</v>
-[...8 lines deleted...]
-    <row r="73" spans="1:16">
+        <v>0.69</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>241</v>
       </c>
-      <c r="B73" t="s">
+      <c r="B73" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>102.254</v>
+      </c>
+      <c r="D73" s="1">
+        <v>103.7676875</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>1660283.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-24219.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-1.4587272169865</v>
+      </c>
+      <c r="J73">
+        <v>4.54</v>
+      </c>
+      <c r="K73" t="s">
         <v>242</v>
       </c>
-      <c r="C73" s="1">
-[...27 lines deleted...]
-        <v>243</v>
+      <c r="L73" s="1">
+        <v>1636064.0</v>
       </c>
       <c r="M73" s="1">
-        <v>3010108.48</v>
+        <v>1708721.53</v>
       </c>
       <c r="N73" s="1">
-        <v>3037446.45</v>
-[...8 lines deleted...]
-    <row r="74" spans="1:16">
+        <v>0.38</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>244</v>
       </c>
-      <c r="B74" t="s">
+      <c r="B74" s="1">
+        <v>5900000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>97.355</v>
+      </c>
+      <c r="D74" s="1">
+        <v>97.51908203</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>5753625.84</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-9680.84</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-0.16825633555622</v>
+      </c>
+      <c r="J74">
+        <v>0.54</v>
+      </c>
+      <c r="K74" t="s">
         <v>245</v>
       </c>
-      <c r="C74" s="1">
-[...27 lines deleted...]
-        <v>246</v>
+      <c r="L74" s="1">
+        <v>5743945.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1638288.0</v>
+        <v>5775990.89</v>
       </c>
       <c r="N74" s="1">
-        <v>1705389.37</v>
-[...8 lines deleted...]
-    <row r="75" spans="1:16">
+        <v>1.3</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>247</v>
       </c>
-      <c r="B75" t="s">
+      <c r="B75" s="1">
+        <v>3411000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>98.949</v>
+      </c>
+      <c r="D75" s="1">
+        <v>99.62474055</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>3398199.9</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-23049.51</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-0.67828587717868</v>
+      </c>
+      <c r="J75">
+        <v>2.42</v>
+      </c>
+      <c r="K75" t="s">
         <v>248</v>
       </c>
-      <c r="C75" s="1">
-[...27 lines deleted...]
-        <v>249</v>
+      <c r="L75" s="1">
+        <v>3375150.39</v>
       </c>
       <c r="M75" s="1">
-        <v>5724593.0</v>
+        <v>3457762.01</v>
       </c>
       <c r="N75" s="1">
-        <v>5749809.44</v>
-[...8 lines deleted...]
-    <row r="76" spans="1:16">
+        <v>0.78</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>250</v>
       </c>
-      <c r="B76" t="s">
+      <c r="B76" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>95.87</v>
+      </c>
+      <c r="D76" s="1">
+        <v>93.97710435</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>4322946.8</v>
+      </c>
+      <c r="H76" s="1">
+        <v>87073.2</v>
+      </c>
+      <c r="I76" s="1">
+        <v>2.014209381434</v>
+      </c>
+      <c r="J76">
+        <v>1.12</v>
+      </c>
+      <c r="K76" t="s">
         <v>251</v>
       </c>
-      <c r="C76" s="1">
-[...27 lines deleted...]
-        <v>252</v>
+      <c r="L76" s="1">
+        <v>4410020.0</v>
       </c>
       <c r="M76" s="1">
-        <v>3348578.7</v>
+        <v>4461628.22</v>
       </c>
       <c r="N76" s="1">
-        <v>3423293.62</v>
-[...8 lines deleted...]
-    <row r="77" spans="1:16">
+        <v>1.0</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>253</v>
       </c>
-      <c r="B77" t="s">
+      <c r="B77" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>94.751</v>
+      </c>
+      <c r="D77" s="1">
+        <v>94.632</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>2176536.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>2737.0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>0.1257502747485</v>
+      </c>
+      <c r="J77">
+        <v>0.64</v>
+      </c>
+      <c r="K77" t="s">
         <v>254</v>
       </c>
-      <c r="C77" s="1">
-[...27 lines deleted...]
-        <v>255</v>
+      <c r="L77" s="1">
+        <v>2179273.0</v>
       </c>
       <c r="M77" s="1">
-        <v>4388400.0</v>
+        <v>2194049.71</v>
       </c>
       <c r="N77" s="1">
-        <v>4434683.56</v>
-[...8 lines deleted...]
-    <row r="78" spans="1:16">
+        <v>0.49</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>256</v>
       </c>
-      <c r="B78" t="s">
+      <c r="B78" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>101.309</v>
+      </c>
+      <c r="D78" s="1">
+        <v>102.06211111</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>918559.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-6778.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-0.73789489842242</v>
+      </c>
+      <c r="J78">
+        <v>3.5</v>
+      </c>
+      <c r="K78" t="s">
         <v>257</v>
       </c>
-      <c r="C78" s="1">
-[...27 lines deleted...]
-        <v>258</v>
+      <c r="L78" s="1">
+        <v>911781.0</v>
       </c>
       <c r="M78" s="1">
-        <v>910395.0</v>
+        <v>943311.82</v>
       </c>
       <c r="N78" s="1">
-        <v>939281.3</v>
-[...8 lines deleted...]
-    <row r="79" spans="1:16">
+        <v>0.21</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>259</v>
       </c>
-      <c r="B79" t="s">
+      <c r="B79" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>101.862</v>
+      </c>
+      <c r="D79" s="1">
+        <v>102.41271022</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>4710984.67</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-25332.67</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-0.53773620112417</v>
+      </c>
+      <c r="J79">
+        <v>3.59</v>
+      </c>
+      <c r="K79" t="s">
         <v>260</v>
       </c>
-      <c r="C79" s="1">
-[...27 lines deleted...]
-        <v>261</v>
+      <c r="L79" s="1">
+        <v>4685652.0</v>
       </c>
       <c r="M79" s="1">
-        <v>4670472.0</v>
+        <v>4850621.86</v>
       </c>
       <c r="N79" s="1">
-        <v>4821515.83</v>
-[...8 lines deleted...]
-    <row r="80" spans="1:16">
+        <v>1.09</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>262</v>
       </c>
-      <c r="B80" t="s">
+      <c r="B80" s="1">
+        <v>3900000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>97.685</v>
+      </c>
+      <c r="D80" s="1">
+        <v>98.22108</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>3830622.12</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-20907.12</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-0.54578915238969</v>
+      </c>
+      <c r="J80">
+        <v>1.47</v>
+      </c>
+      <c r="K80" t="s">
         <v>263</v>
       </c>
-      <c r="C80" s="1">
-[...27 lines deleted...]
-        <v>264</v>
+      <c r="L80" s="1">
+        <v>3809715.0</v>
       </c>
       <c r="M80" s="1">
-        <v>3793686.0</v>
+        <v>3866879.38</v>
       </c>
       <c r="N80" s="1">
-        <v>3843905.17</v>
-[...8 lines deleted...]
-    <row r="81" spans="1:16">
+        <v>0.87</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>265</v>
       </c>
-      <c r="B81" t="s">
+      <c r="B81" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>101.427</v>
+      </c>
+      <c r="D81" s="1">
+        <v>103.01311111</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>1854236.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-28550.0</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-1.5397177058368</v>
+      </c>
+      <c r="J81">
+        <v>1.56</v>
+      </c>
+      <c r="K81" t="s">
         <v>266</v>
       </c>
-      <c r="C81" s="1">
-[...27 lines deleted...]
-        <v>267</v>
+      <c r="L81" s="1">
+        <v>1825686.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1827180.0</v>
+        <v>1853795.59</v>
       </c>
       <c r="N81" s="1">
-        <v>1848878.63</v>
-[...8 lines deleted...]
-    <row r="82" spans="1:16">
+        <v>0.42</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>268</v>
       </c>
-      <c r="B82" t="s">
+      <c r="B82" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>98.095</v>
+      </c>
+      <c r="D82" s="1">
+        <v>98.13597208</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>2355263.33</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-983.33</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-0.041750320971541</v>
+      </c>
+      <c r="J82">
+        <v>0.49</v>
+      </c>
+      <c r="K82" t="s">
         <v>269</v>
       </c>
-      <c r="C82" s="1">
-[...27 lines deleted...]
-        <v>270</v>
+      <c r="L82" s="1">
+        <v>2354280.0</v>
       </c>
       <c r="M82" s="1">
-        <v>2348184.0</v>
+        <v>2366016.99</v>
       </c>
       <c r="N82" s="1">
-        <v>2356929.21</v>
-[...8 lines deleted...]
-    <row r="83" spans="1:16">
+        <v>0.53</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>271</v>
       </c>
-      <c r="B83" t="s">
+      <c r="B83" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>95.738</v>
+      </c>
+      <c r="D83" s="1">
+        <v>95.06467125</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>2281552.11</v>
+      </c>
+      <c r="H83" s="1">
+        <v>16159.89</v>
+      </c>
+      <c r="I83" s="1">
+        <v>0.70828494029006</v>
+      </c>
+      <c r="J83">
+        <v>0.06</v>
+      </c>
+      <c r="K83" t="s">
         <v>272</v>
       </c>
-      <c r="C83" s="1">
-[...27 lines deleted...]
-        <v>273</v>
+      <c r="L83" s="1">
+        <v>2297712.0</v>
       </c>
       <c r="M83" s="1">
-        <v>2290296.0</v>
+        <v>2299084.6</v>
       </c>
       <c r="N83" s="1">
-        <v>2291454.91</v>
-[...8 lines deleted...]
-    <row r="84" spans="1:16">
+        <v>0.52</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>274</v>
       </c>
-      <c r="B84" t="s">
+      <c r="B84" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>107.979</v>
+      </c>
+      <c r="D84" s="1">
+        <v>109.74741667</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>2633938.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-42442.0</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-1.6113515200434</v>
+      </c>
+      <c r="J84">
+        <v>2.54</v>
+      </c>
+      <c r="K84" t="s">
         <v>275</v>
       </c>
-      <c r="C84" s="1">
-[...27 lines deleted...]
-        <v>276</v>
+      <c r="L84" s="1">
+        <v>2591496.0</v>
       </c>
       <c r="M84" s="1">
-        <v>2588640.0</v>
+        <v>2652539.48</v>
       </c>
       <c r="N84" s="1">
-        <v>2636118.26</v>
-[...8 lines deleted...]
-    <row r="85" spans="1:16">
+        <v>0.6</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>277</v>
       </c>
-      <c r="B85" t="s">
+      <c r="B85" s="1">
+        <v>5600000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>97.037</v>
+      </c>
+      <c r="D85" s="1">
+        <v>97.33817321</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>5450937.7</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-16865.7</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-0.30940914991562</v>
+      </c>
+      <c r="J85">
+        <v>0.27</v>
+      </c>
+      <c r="K85" t="s">
         <v>278</v>
       </c>
-      <c r="C85" s="1">
-[...27 lines deleted...]
-        <v>279</v>
+      <c r="L85" s="1">
+        <v>5434072.0</v>
       </c>
       <c r="M85" s="1">
-        <v>5407360.0</v>
+        <v>5449107.62</v>
       </c>
       <c r="N85" s="1">
-        <v>5414417.53</v>
-[...8 lines deleted...]
-    <row r="86" spans="1:16">
+        <v>1.22</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>280</v>
       </c>
-      <c r="B86" t="s">
+      <c r="B86" s="1">
+        <v>3900000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>98.861</v>
+      </c>
+      <c r="D86" s="1">
+        <v>98.10838462</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>3826227.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>29352.0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>0.76712646688239</v>
+      </c>
+      <c r="J86">
+        <v>0.39</v>
+      </c>
+      <c r="K86" t="s">
         <v>281</v>
       </c>
-      <c r="C86" s="1">
-[...27 lines deleted...]
-        <v>282</v>
+      <c r="L86" s="1">
+        <v>3855579.0</v>
       </c>
       <c r="M86" s="1">
-        <v>3850665.0</v>
+        <v>3870644.75</v>
       </c>
       <c r="N86" s="1">
-        <v>3862952.67</v>
-[...8 lines deleted...]
-    <row r="87" spans="1:16">
+        <v>0.87</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>283</v>
       </c>
-      <c r="B87" t="s">
+      <c r="B87" s="1">
+        <v>3700000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>99.78</v>
+      </c>
+      <c r="D87" s="1">
+        <v>99.548</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>3683276.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>8584.0</v>
+      </c>
+      <c r="I87" s="1">
+        <v>0.23305340137421</v>
+      </c>
+      <c r="J87">
+        <v>0.17</v>
+      </c>
+      <c r="K87" t="s">
         <v>284</v>
       </c>
-      <c r="C87" s="1">
-[...27 lines deleted...]
-        <v>285</v>
+      <c r="L87" s="1">
+        <v>3691860.0</v>
       </c>
       <c r="M87" s="1">
-        <v>3688123.0</v>
+        <v>3698246.3</v>
       </c>
       <c r="N87" s="1">
-        <v>3797602.45</v>
-[...8 lines deleted...]
-    <row r="88" spans="1:16">
+        <v>0.83</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>286</v>
       </c>
-      <c r="B88" t="s">
+      <c r="B88" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>94.278</v>
+      </c>
+      <c r="D88" s="1">
+        <v>93.64325</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>2247438.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>15234.0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0.6778384987706</v>
+      </c>
+      <c r="J88">
+        <v>0.39</v>
+      </c>
+      <c r="K88" t="s">
         <v>287</v>
       </c>
-      <c r="C88" s="1">
-[...27 lines deleted...]
-        <v>288</v>
+      <c r="L88" s="1">
+        <v>2262672.0</v>
       </c>
       <c r="M88" s="1">
-        <v>2252544.0</v>
+        <v>2272107.62</v>
       </c>
       <c r="N88" s="1">
-        <v>2260483.72</v>
-[...8 lines deleted...]
-    <row r="89" spans="1:16">
+        <v>0.51</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>289</v>
       </c>
-      <c r="B89" t="s">
-        <v>290</v>
+      <c r="B89" s="1">
+        <v>847000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>847000.0</v>
+        <v>95.381</v>
       </c>
       <c r="D89" s="1">
-        <v>95.009</v>
-[...1 lines deleted...]
-      <c r="E89" s="1">
         <v>94.69343566</v>
       </c>
-      <c r="F89" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>802053.4</v>
       </c>
       <c r="H89" s="1">
-        <v>802053.4</v>
+        <v>5823.67</v>
       </c>
       <c r="I89" s="1">
-        <v>2672.83</v>
-[...2 lines deleted...]
-        <v>0.33324838470855</v>
+        <v>0.72609504554186</v>
+      </c>
+      <c r="J89">
+        <v>0.06</v>
       </c>
       <c r="K89">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>342.28</v>
+        <v>493.12</v>
+      </c>
+      <c r="L89" s="1">
+        <v>807877.07</v>
       </c>
       <c r="M89" s="1">
-        <v>804726.23</v>
+        <v>808370.19</v>
       </c>
       <c r="N89" s="1">
-        <v>805068.51</v>
-[...8 lines deleted...]
-    <row r="90" spans="1:16">
+        <v>0.18</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
       <c r="A90" t="s">
         <v>291</v>
       </c>
-      <c r="B90" t="s">
+      <c r="B90" s="1">
+        <v>5197000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>99.813</v>
+      </c>
+      <c r="D90" s="1">
+        <v>100.44251838</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>5219997.68</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-32716.07</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-0.62674491456862</v>
+      </c>
+      <c r="J90">
+        <v>2.13</v>
+      </c>
+      <c r="K90" t="s">
         <v>292</v>
       </c>
-      <c r="C90" s="1">
-[...27 lines deleted...]
-        <v>293</v>
+      <c r="L90" s="1">
+        <v>5187281.61</v>
       </c>
       <c r="M90" s="1">
-        <v>5178030.95</v>
+        <v>5298091.62</v>
       </c>
       <c r="N90" s="1">
-        <v>5278660.54</v>
-[...8 lines deleted...]
-    <row r="91" spans="1:16">
+        <v>1.19</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
       <c r="A91" t="s">
         <v>294</v>
       </c>
-      <c r="B91" t="s">
+      <c r="B91" s="1">
+        <v>2435000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>100.888</v>
+      </c>
+      <c r="D91" s="1">
+        <v>100.07605749</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>2436852.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>19770.8</v>
+      </c>
+      <c r="I91" s="1">
+        <v>0.81132543133518</v>
+      </c>
+      <c r="J91">
+        <v>1.02</v>
+      </c>
+      <c r="K91" t="s">
         <v>295</v>
       </c>
-      <c r="C91" s="1">
-[...27 lines deleted...]
-        <v>296</v>
+      <c r="L91" s="1">
+        <v>2456622.8</v>
       </c>
       <c r="M91" s="1">
-        <v>2447053.25</v>
+        <v>2481478.21</v>
       </c>
       <c r="N91" s="1">
-        <v>2465176.99</v>
-[...8 lines deleted...]
-    <row r="92" spans="1:16">
+        <v>0.56</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
       <c r="A92" t="s">
         <v>297</v>
       </c>
-      <c r="B92" t="s">
+      <c r="B92" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>102.66</v>
+      </c>
+      <c r="D92" s="1">
+        <v>102.20309524</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>2146265.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>9595.0</v>
+      </c>
+      <c r="I92" s="1">
+        <v>0.44705569908655</v>
+      </c>
+      <c r="J92">
+        <v>1.79</v>
+      </c>
+      <c r="K92" t="s">
         <v>298</v>
       </c>
-      <c r="C92" s="1">
-[...27 lines deleted...]
-        <v>299</v>
+      <c r="L92" s="1">
+        <v>2155860.0</v>
       </c>
       <c r="M92" s="1">
-        <v>2150841.0</v>
+        <v>2193365.14</v>
       </c>
       <c r="N92" s="1">
-        <v>2181801.62</v>
-[...8 lines deleted...]
-    <row r="93" spans="1:16">
+        <v>0.49</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
       <c r="A93" t="s">
         <v>300</v>
       </c>
-      <c r="B93" t="s">
+      <c r="B93" s="1">
+        <v>6137000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>99.463</v>
+      </c>
+      <c r="D93" s="1">
+        <v>99.85746586</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>6128252.68</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-24208.37</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-0.39502891385347</v>
+      </c>
+      <c r="J93">
+        <v>1.69</v>
+      </c>
+      <c r="K93" t="s">
         <v>301</v>
       </c>
-      <c r="C93" s="1">
-[...27 lines deleted...]
-        <v>302</v>
+      <c r="L93" s="1">
+        <v>6104044.31</v>
       </c>
       <c r="M93" s="1">
-        <v>6087351.67</v>
+        <v>6207767.34</v>
       </c>
       <c r="N93" s="1">
-        <v>6178589.52</v>
-[...8 lines deleted...]
-    <row r="94" spans="1:16">
+        <v>1.39</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>303</v>
       </c>
-      <c r="B94" t="s">
+      <c r="B94" s="1">
+        <v>3240000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>102.549</v>
+      </c>
+      <c r="D94" s="1">
+        <v>104.17235494</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>3375184.3</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-52596.7</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-1.5583356440713</v>
+      </c>
+      <c r="J94">
+        <v>1.53</v>
+      </c>
+      <c r="K94" t="s">
         <v>304</v>
       </c>
-      <c r="C94" s="1">
-[...27 lines deleted...]
-        <v>305</v>
+      <c r="L94" s="1">
+        <v>3322587.6</v>
       </c>
       <c r="M94" s="1">
-        <v>3320935.2</v>
+        <v>3372183.57</v>
       </c>
       <c r="N94" s="1">
-        <v>3359785.38</v>
-[...8 lines deleted...]
-    <row r="95" spans="1:16">
+        <v>0.76</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
       <c r="A95" t="s">
         <v>306</v>
       </c>
-      <c r="B95" t="s">
+      <c r="B95" s="1">
+        <v>2097000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>100.621</v>
+      </c>
+      <c r="D95" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>2097000.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>13022.37</v>
+      </c>
+      <c r="I95" s="1">
+        <v>0.621</v>
+      </c>
+      <c r="J95">
+        <v>0.18</v>
+      </c>
+      <c r="K95" t="s">
         <v>307</v>
       </c>
-      <c r="C95" s="1">
-[...27 lines deleted...]
-        <v>308</v>
+      <c r="L95" s="1">
+        <v>2110022.37</v>
       </c>
       <c r="M95" s="1">
-        <v>2358554.13</v>
+        <v>2113826.56</v>
       </c>
       <c r="N95" s="1">
-        <v>2383119.19</v>
-[...8 lines deleted...]
-    <row r="96" spans="1:16">
+        <v>0.47</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>309</v>
       </c>
-      <c r="B96" t="s">
+      <c r="B96" s="1">
+        <v>2391000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>99.061</v>
+      </c>
+      <c r="D96" s="1">
+        <v>99.51961188</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>2379513.92</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-10965.41</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-0.46082562946301</v>
+      </c>
+      <c r="J96">
+        <v>1.25</v>
+      </c>
+      <c r="K96" t="s">
         <v>310</v>
       </c>
-      <c r="C96" s="1">
-[...27 lines deleted...]
-        <v>311</v>
+      <c r="L96" s="1">
+        <v>2368548.51</v>
       </c>
       <c r="M96" s="1">
-        <v>3546900.0</v>
+        <v>2398436.01</v>
       </c>
       <c r="N96" s="1">
-        <v>3652380.89</v>
-[...8 lines deleted...]
-    <row r="97" spans="1:16">
+        <v>0.54</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>312</v>
       </c>
-      <c r="B97" t="s">
+      <c r="B97" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>101.35</v>
+      </c>
+      <c r="D97" s="1">
+        <v>102.68168571</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>3593859.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>-46609.0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-1.2969067512109</v>
+      </c>
+      <c r="J97">
+        <v>3.31</v>
+      </c>
+      <c r="K97" t="s">
         <v>313</v>
       </c>
-      <c r="C97" s="1">
-[...27 lines deleted...]
-        <v>314</v>
+      <c r="L97" s="1">
+        <v>3547250.0</v>
       </c>
       <c r="M97" s="1">
-        <v>3998279.0</v>
+        <v>3663079.96</v>
       </c>
       <c r="N97" s="1">
-        <v>4029091.79</v>
-[...8 lines deleted...]
-    <row r="98" spans="1:16">
+        <v>0.82</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
       <c r="A98" t="s">
         <v>315</v>
       </c>
-      <c r="B98" t="s">
+      <c r="B98" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>97.781</v>
+      </c>
+      <c r="D98" s="1">
+        <v>97.18643902</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>3984644.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>24377.0</v>
+      </c>
+      <c r="I98" s="1">
+        <v>0.61177359884597</v>
+      </c>
+      <c r="J98">
+        <v>0.83</v>
+      </c>
+      <c r="K98" t="s">
         <v>316</v>
       </c>
-      <c r="C98" s="1">
-[...27 lines deleted...]
-        <v>317</v>
+      <c r="L98" s="1">
+        <v>4009021.0</v>
       </c>
       <c r="M98" s="1">
-        <v>1436890.0</v>
+        <v>4042879.92</v>
       </c>
       <c r="N98" s="1">
-        <v>1456653.7</v>
-[...8 lines deleted...]
-    <row r="99" spans="1:16">
+        <v>0.91</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
       <c r="A99" t="s">
         <v>318</v>
       </c>
-      <c r="B99" t="s">
+      <c r="B99" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>102.714</v>
+      </c>
+      <c r="D99" s="1">
+        <v>104.56876929</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>1463962.77</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-25966.77</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-1.7737315819855</v>
+      </c>
+      <c r="J99">
+        <v>1.75</v>
+      </c>
+      <c r="K99" t="s">
         <v>319</v>
       </c>
-      <c r="C99" s="1">
-[...27 lines deleted...]
-        <v>320</v>
+      <c r="L99" s="1">
+        <v>1437996.0</v>
       </c>
       <c r="M99" s="1">
-        <v>2056541.8</v>
+        <v>1462517.63</v>
       </c>
       <c r="N99" s="1">
-        <v>2092887.97</v>
-[...8 lines deleted...]
-    <row r="100" spans="1:16">
+        <v>0.33</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
       <c r="A100" t="s">
         <v>321</v>
       </c>
-      <c r="B100" t="s">
+      <c r="B100" s="1">
+        <v>2020000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>101.645</v>
+      </c>
+      <c r="D100" s="1">
+        <v>103.33785</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>2087424.57</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-34195.57</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-1.6381703315871</v>
+      </c>
+      <c r="J100">
+        <v>2.13</v>
+      </c>
+      <c r="K100" t="s">
         <v>322</v>
       </c>
-      <c r="C100" s="1">
-[...27 lines deleted...]
-        <v>323</v>
+      <c r="L100" s="1">
+        <v>2053229.0</v>
       </c>
       <c r="M100" s="1">
-        <v>3783926.0</v>
+        <v>2096230.1</v>
       </c>
       <c r="N100" s="1">
-        <v>3802795.86</v>
-[...8 lines deleted...]
-    <row r="101" spans="1:16">
+        <v>0.47</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
       <c r="A101" t="s">
         <v>324</v>
       </c>
-      <c r="B101" t="s">
+      <c r="B101" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>99.685</v>
+      </c>
+      <c r="D101" s="1">
+        <v>98.96886842</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>3760817.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>27213.0</v>
+      </c>
+      <c r="I101" s="1">
+        <v>0.72359277252788</v>
+      </c>
+      <c r="J101">
+        <v>0.54</v>
+      </c>
+      <c r="K101" t="s">
         <v>325</v>
       </c>
-      <c r="C101" s="1">
-[...27 lines deleted...]
-        <v>326</v>
+      <c r="L101" s="1">
+        <v>3788030.0</v>
       </c>
       <c r="M101" s="1">
-        <v>5697340.0</v>
+        <v>3808591.64</v>
       </c>
       <c r="N101" s="1">
-        <v>5702107.12</v>
-[...8 lines deleted...]
-    <row r="102" spans="1:16">
+        <v>0.86</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
       <c r="A102" t="s">
         <v>327</v>
       </c>
-      <c r="B102" t="s">
+      <c r="B102" s="1">
+        <v>5800000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>98.607</v>
+      </c>
+      <c r="D102" s="1">
+        <v>99.34837534</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>5762205.77</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-42999.77</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-0.74623801572432</v>
+      </c>
+      <c r="J102">
+        <v>0.26</v>
+      </c>
+      <c r="K102" t="s">
         <v>328</v>
       </c>
-      <c r="C102" s="1">
-[...27 lines deleted...]
-        <v>329</v>
+      <c r="L102" s="1">
+        <v>5719206.0</v>
       </c>
       <c r="M102" s="1">
-        <v>3616824.15</v>
+        <v>5734301.89</v>
       </c>
       <c r="N102" s="1">
-        <v>3640040.3</v>
-[...8 lines deleted...]
-    <row r="103" spans="1:16">
+        <v>1.29</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>330</v>
       </c>
-      <c r="B103" t="s">
+      <c r="B103" s="1">
+        <v>3936000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>100.209</v>
+      </c>
+      <c r="D103" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>3936000.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>8226.24</v>
+      </c>
+      <c r="I103" s="1">
+        <v>0.209</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>3944226.24</v>
+      </c>
+      <c r="M103" s="1">
+        <v>3944226.24</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>332</v>
+      </c>
+      <c r="B104" s="1">
+        <v>5700000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>102.518</v>
+      </c>
+      <c r="D104" s="1">
+        <v>104.38655561</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>5950033.67</v>
+      </c>
+      <c r="H104" s="1">
+        <v>-106507.67</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-1.7900347444588</v>
+      </c>
+      <c r="J104">
+        <v>2.76</v>
+      </c>
+      <c r="K104" t="s">
+        <v>333</v>
+      </c>
+      <c r="L104" s="1">
+        <v>5843526.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>6000705.45</v>
+      </c>
+      <c r="N104" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
         <v>331</v>
       </c>
-      <c r="C103" s="1">
-[...46 lines deleted...]
-      <c r="B104" t="s">
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>335</v>
+      </c>
+      <c r="B105" s="1">
+        <v>1711000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>100.709</v>
+      </c>
+      <c r="D105" s="1">
+        <v>99.98915137</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>1710814.38</v>
+      </c>
+      <c r="H105" s="1">
+        <v>12316.61</v>
+      </c>
+      <c r="I105" s="1">
+        <v>0.71992672869631</v>
+      </c>
+      <c r="J105">
+        <v>0.57</v>
+      </c>
+      <c r="K105" t="s">
+        <v>336</v>
+      </c>
+      <c r="L105" s="1">
+        <v>1723130.99</v>
+      </c>
+      <c r="M105" s="1">
+        <v>1732799.31</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
         <v>334</v>
       </c>
-      <c r="C104" s="1">
-[...46 lines deleted...]
-      <c r="B105" t="s">
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>338</v>
+      </c>
+      <c r="B106" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>99.447</v>
+      </c>
+      <c r="D106" s="1">
+        <v>99.87771029</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>3495719.86</v>
+      </c>
+      <c r="H106" s="1">
+        <v>-15074.86</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-0.43123764499825</v>
+      </c>
+      <c r="J106">
+        <v>0.14</v>
+      </c>
+      <c r="K106" t="s">
+        <v>339</v>
+      </c>
+      <c r="L106" s="1">
+        <v>3480645.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>3485607.33</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
         <v>337</v>
       </c>
-      <c r="C105" s="1">
-[...35 lines deleted...]
-      <c r="O105" s="1">
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>341</v>
+      </c>
+      <c r="B107" s="1">
+        <v>3497000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>99.275</v>
+      </c>
+      <c r="D107" s="1">
+        <v>100.09947126</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>3500478.51</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-28831.76</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-0.82365196408533</v>
+      </c>
+      <c r="J107">
+        <v>2.11</v>
+      </c>
+      <c r="K107" t="s">
+        <v>342</v>
+      </c>
+      <c r="L107" s="1">
+        <v>3471646.75</v>
+      </c>
+      <c r="M107" s="1">
+        <v>3545335.25</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>344</v>
+      </c>
+      <c r="B108" s="1">
+        <v>1845000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>100.498</v>
+      </c>
+      <c r="D108" s="1">
+        <v>99.97942276</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>1844620.35</v>
+      </c>
+      <c r="H108" s="1">
+        <v>9567.75</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0.51868396659508</v>
+      </c>
+      <c r="J108">
+        <v>0.24</v>
+      </c>
+      <c r="K108" t="s">
+        <v>345</v>
+      </c>
+      <c r="L108" s="1">
+        <v>1854188.1</v>
+      </c>
+      <c r="M108" s="1">
+        <v>1858623.68</v>
+      </c>
+      <c r="N108" s="1">
         <v>0.42</v>
       </c>
-      <c r="P105">
-[...57 lines deleted...]
-      <c r="B107" t="s">
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
         <v>343</v>
       </c>
-      <c r="C107" s="1">
-[...92 lines deleted...]
-    <row r="109" spans="1:16">
+    </row>
+    <row r="109" spans="1:26">
       <c r="A109" t="s">
         <v>347</v>
       </c>
-      <c r="B109" t="s">
+      <c r="B109" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>98.826</v>
+      </c>
+      <c r="D109" s="1">
+        <v>97.62613043</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>2245401.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>27597.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>1.2290455023401</v>
+      </c>
+      <c r="J109">
+        <v>0.62</v>
+      </c>
+      <c r="K109" t="s">
         <v>348</v>
       </c>
-      <c r="C109" s="1">
-[...27 lines deleted...]
-        <v>349</v>
+      <c r="L109" s="1">
+        <v>2272998.0</v>
       </c>
       <c r="M109" s="1">
-        <v>2269249.0</v>
+        <v>2287176.08</v>
       </c>
       <c r="N109" s="1">
-        <v>2279331.19</v>
-[...8 lines deleted...]
-    <row r="110" spans="1:16">
+        <v>0.51</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
       <c r="A110" t="s">
         <v>350</v>
       </c>
-      <c r="B110" t="s">
+      <c r="B110" s="1">
+        <v>6200000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>100.722</v>
+      </c>
+      <c r="D110" s="1">
+        <v>101.73299758</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>6307445.85</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-62681.85</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-0.99377547569433</v>
+      </c>
+      <c r="J110">
+        <v>0.03</v>
+      </c>
+      <c r="K110" t="s">
         <v>351</v>
       </c>
-      <c r="C110" s="1">
-[...27 lines deleted...]
-        <v>352</v>
+      <c r="L110" s="1">
+        <v>6244764.0</v>
       </c>
       <c r="M110" s="1">
-        <v>6242532.0</v>
+        <v>6246738.66</v>
       </c>
       <c r="N110" s="1">
-        <v>6467642.96</v>
-[...8 lines deleted...]
-    <row r="111" spans="1:16">
+        <v>1.4</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
       <c r="A111" t="s">
         <v>353</v>
       </c>
-      <c r="B111" t="s">
+      <c r="B111" s="1">
+        <v>4478000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>100.477</v>
+      </c>
+      <c r="D111" s="1">
+        <v>99.994</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>4477731.32</v>
+      </c>
+      <c r="H111" s="1">
+        <v>21628.74</v>
+      </c>
+      <c r="I111" s="1">
+        <v>0.4830289817389</v>
+      </c>
+      <c r="J111">
+        <v>0.14</v>
+      </c>
+      <c r="K111" t="s">
         <v>354</v>
       </c>
-      <c r="C111" s="1">
-[...27 lines deleted...]
-        <v>355</v>
+      <c r="L111" s="1">
+        <v>4499360.06</v>
       </c>
       <c r="M111" s="1">
-        <v>3303069.0</v>
+        <v>4505570.98</v>
       </c>
       <c r="N111" s="1">
-        <v>3311205.99</v>
-[...8 lines deleted...]
-    <row r="112" spans="1:16">
+        <v>1.01</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
       <c r="A112" t="s">
         <v>356</v>
       </c>
-      <c r="B112" t="s">
+      <c r="B112" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>100.33</v>
+      </c>
+      <c r="D112" s="1">
+        <v>99.89460606</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>3296522.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>14368.0</v>
+      </c>
+      <c r="I112" s="1">
+        <v>0.43585330235927</v>
+      </c>
+      <c r="J112">
+        <v>0.46</v>
+      </c>
+      <c r="K112" t="s">
         <v>357</v>
       </c>
-      <c r="C112" s="1">
+      <c r="L112" s="1">
+        <v>3310890.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>3326079.04</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>359</v>
+      </c>
+      <c r="B113" s="1">
         <v>3100000.0</v>
       </c>
-      <c r="D112" s="1">
-[...2 lines deleted...]
-      <c r="E112" s="1">
+      <c r="C113" s="1">
+        <v>100.187</v>
+      </c>
+      <c r="D113" s="1">
         <v>99.76912903</v>
       </c>
-      <c r="F112" t="s">
-[...5 lines deleted...]
-      <c r="H112" s="1">
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
         <v>3092843.0</v>
       </c>
-      <c r="I112" s="1">
-[...25 lines deleted...]
-      <c r="A113" t="s">
+      <c r="H113" s="1">
+        <v>12954.0</v>
+      </c>
+      <c r="I113" s="1">
+        <v>0.4188379429541</v>
+      </c>
+      <c r="J113">
+        <v>0.22</v>
+      </c>
+      <c r="K113" t="s">
+        <v>360</v>
+      </c>
+      <c r="L113" s="1">
+        <v>3105797.0</v>
+      </c>
+      <c r="M113" s="1">
+        <v>3112676.45</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
         <v>358</v>
       </c>
-      <c r="B113" t="s">
-[...2 lines deleted...]
-      <c r="C113" s="1">
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>362</v>
+      </c>
+      <c r="B114" s="1">
         <v>2100000.0</v>
       </c>
-      <c r="D113" s="1">
-[...2 lines deleted...]
-      <c r="E113" s="1">
+      <c r="C114" s="1">
+        <v>99.707</v>
+      </c>
+      <c r="D114" s="1">
         <v>99.23138095</v>
       </c>
-      <c r="F113" t="s">
-[...5 lines deleted...]
-      <c r="H113" s="1">
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
         <v>2083859.0</v>
       </c>
-      <c r="I113" s="1">
-[...25 lines deleted...]
-      <c r="A114" t="s">
+      <c r="H114" s="1">
+        <v>9988.0</v>
+      </c>
+      <c r="I114" s="1">
+        <v>0.47930306225133</v>
+      </c>
+      <c r="J114">
+        <v>0.76</v>
+      </c>
+      <c r="K114" t="s">
+        <v>363</v>
+      </c>
+      <c r="L114" s="1">
+        <v>2093847.0</v>
+      </c>
+      <c r="M114" s="1">
+        <v>2109726.45</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
         <v>361</v>
       </c>
-      <c r="B114" t="s">
-[...2 lines deleted...]
-      <c r="C114" s="1">
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>365</v>
+      </c>
+      <c r="B115" s="1">
         <v>5549000.0</v>
       </c>
-      <c r="D114" s="1">
-[...2 lines deleted...]
-      <c r="E114" s="1">
+      <c r="C115" s="1">
+        <v>100.618</v>
+      </c>
+      <c r="D115" s="1">
         <v>101.46753974</v>
       </c>
-      <c r="F114" t="s">
-[...5 lines deleted...]
-      <c r="H114" s="1">
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
         <v>5630433.78</v>
       </c>
-      <c r="I114" s="1">
-[...25 lines deleted...]
-      <c r="A115" t="s">
+      <c r="H115" s="1">
+        <v>-47140.96</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-0.83725272051774</v>
+      </c>
+      <c r="J115">
+        <v>3.33</v>
+      </c>
+      <c r="K115" t="s">
+        <v>366</v>
+      </c>
+      <c r="L115" s="1">
+        <v>5583292.82</v>
+      </c>
+      <c r="M115" s="1">
+        <v>5768006.11</v>
+      </c>
+      <c r="N115" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
         <v>364</v>
       </c>
-      <c r="B115" t="s">
-[...2 lines deleted...]
-      <c r="C115" s="1">
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>368</v>
+      </c>
+      <c r="B116" s="1">
         <v>1300000.0</v>
       </c>
-      <c r="D115" s="1">
-[...2 lines deleted...]
-      <c r="E115" s="1">
+      <c r="C116" s="1">
+        <v>100.672</v>
+      </c>
+      <c r="D116" s="1">
         <v>101.50487846</v>
       </c>
-      <c r="F115" t="s">
-[...5 lines deleted...]
-      <c r="H115" s="1">
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
         <v>1319563.42</v>
       </c>
-      <c r="I115" s="1">
-[...25 lines deleted...]
-      <c r="A116" t="s">
+      <c r="H116" s="1">
+        <v>-10827.42</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-0.82053047514761</v>
+      </c>
+      <c r="J116">
+        <v>2.27</v>
+      </c>
+      <c r="K116" t="s">
+        <v>369</v>
+      </c>
+      <c r="L116" s="1">
+        <v>1308736.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>1338302.1</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
         <v>367</v>
       </c>
-      <c r="B116" t="s">
-[...2 lines deleted...]
-      <c r="C116" s="1">
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>371</v>
+      </c>
+      <c r="B117" s="1">
         <v>4200000.0</v>
       </c>
-      <c r="D116" s="1">
-[...2 lines deleted...]
-      <c r="E116" s="1">
+      <c r="C117" s="1">
+        <v>103.338</v>
+      </c>
+      <c r="D117" s="1">
         <v>105.09337452</v>
       </c>
-      <c r="F116" t="s">
-[...5 lines deleted...]
-      <c r="H116" s="1">
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
         <v>4413921.73</v>
       </c>
-      <c r="I116" s="1">
-[...25 lines deleted...]
-      <c r="A117" t="s">
+      <c r="H117" s="1">
+        <v>-73725.73</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-1.6702998945113</v>
+      </c>
+      <c r="J117">
+        <v>3.58</v>
+      </c>
+      <c r="K117" t="s">
+        <v>372</v>
+      </c>
+      <c r="L117" s="1">
+        <v>4340196.0</v>
+      </c>
+      <c r="M117" s="1">
+        <v>4490504.22</v>
+      </c>
+      <c r="N117" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
         <v>370</v>
       </c>
-      <c r="B117" t="s">
-[...2 lines deleted...]
-      <c r="C117" s="1">
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>374</v>
+      </c>
+      <c r="B118" s="1">
         <v>2000000.0</v>
       </c>
-      <c r="D117" s="1">
-[...2 lines deleted...]
-      <c r="E117" s="1">
+      <c r="C118" s="1">
+        <v>107.23</v>
+      </c>
+      <c r="D118" s="1">
         <v>109.06825</v>
       </c>
-      <c r="F117" t="s">
-[...5 lines deleted...]
-      <c r="H117" s="1">
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
         <v>2181365.0</v>
       </c>
-      <c r="I117" s="1">
-[...25 lines deleted...]
-      <c r="A118" t="s">
+      <c r="H118" s="1">
+        <v>-36765.0</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-1.6854125742368</v>
+      </c>
+      <c r="J118">
+        <v>3.55</v>
+      </c>
+      <c r="K118" t="s">
+        <v>375</v>
+      </c>
+      <c r="L118" s="1">
+        <v>2144600.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>2215518.51</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
         <v>373</v>
       </c>
-      <c r="B118" t="s">
-[...2 lines deleted...]
-      <c r="C118" s="1">
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>377</v>
+      </c>
+      <c r="B119" s="1">
         <v>5200000.0</v>
       </c>
-      <c r="D118" s="1">
-[...2 lines deleted...]
-      <c r="E118" s="1">
+      <c r="C119" s="1">
+        <v>100.506</v>
+      </c>
+      <c r="D119" s="1">
         <v>101.27113519</v>
       </c>
-      <c r="F118" t="s">
-[...5 lines deleted...]
-      <c r="H118" s="1">
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
         <v>5266099.03</v>
       </c>
-      <c r="I118" s="1">
-[...25 lines deleted...]
-      <c r="A119" t="s">
+      <c r="H119" s="1">
+        <v>-39787.03</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-0.75553136721016</v>
+      </c>
+      <c r="J119">
+        <v>0.77</v>
+      </c>
+      <c r="K119" t="s">
+        <v>378</v>
+      </c>
+      <c r="L119" s="1">
+        <v>5226312.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>5266202.41</v>
+      </c>
+      <c r="N119" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
         <v>376</v>
       </c>
-      <c r="B119" t="s">
-[...2 lines deleted...]
-      <c r="C119" s="1">
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>380</v>
+      </c>
+      <c r="B120" s="1">
         <v>5864000.0</v>
       </c>
-      <c r="D119" s="1">
-[...2 lines deleted...]
-      <c r="E119" s="1">
+      <c r="C120" s="1">
+        <v>94.03</v>
+      </c>
+      <c r="D120" s="1">
         <v>94.38383458</v>
       </c>
-      <c r="F119" t="s">
-[...5 lines deleted...]
-      <c r="H119" s="1">
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
         <v>5534668.06</v>
       </c>
-      <c r="I119" s="1">
-[...25 lines deleted...]
-      <c r="A120" t="s">
+      <c r="H120" s="1">
+        <v>-20748.86</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-0.3748889684994</v>
+      </c>
+      <c r="J120">
+        <v>0.39</v>
+      </c>
+      <c r="K120" t="s">
+        <v>381</v>
+      </c>
+      <c r="L120" s="1">
+        <v>5513919.2</v>
+      </c>
+      <c r="M120" s="1">
+        <v>5537053.88</v>
+      </c>
+      <c r="N120" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
         <v>379</v>
       </c>
-      <c r="B120" t="s">
-[...2 lines deleted...]
-      <c r="C120" s="1">
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>383</v>
+      </c>
+      <c r="B121" s="1">
         <v>800000.0</v>
       </c>
-      <c r="D120" s="1">
-[...2 lines deleted...]
-      <c r="E120" s="1">
+      <c r="C121" s="1">
+        <v>100.161</v>
+      </c>
+      <c r="D121" s="1">
         <v>100.637</v>
       </c>
-      <c r="F120" t="s">
-[...5 lines deleted...]
-      <c r="H120" s="1">
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
         <v>805096.0</v>
       </c>
-      <c r="I120" s="1">
-[...25 lines deleted...]
-      <c r="A121" t="s">
+      <c r="H121" s="1">
+        <v>-3808.0</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-0.47298707234914</v>
+      </c>
+      <c r="J121">
+        <v>1.7</v>
+      </c>
+      <c r="K121" t="s">
+        <v>384</v>
+      </c>
+      <c r="L121" s="1">
+        <v>801288.0</v>
+      </c>
+      <c r="M121" s="1">
+        <v>814918.14</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
         <v>382</v>
       </c>
-      <c r="B121" t="s">
-[...2 lines deleted...]
-      <c r="C121" s="1">
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>386</v>
+      </c>
+      <c r="B122" s="1">
         <v>4460000.0</v>
       </c>
-      <c r="D121" s="1">
-[...2 lines deleted...]
-      <c r="E121" s="1">
+      <c r="C122" s="1">
+        <v>100.259</v>
+      </c>
+      <c r="D122" s="1">
         <v>101.2363722</v>
       </c>
-      <c r="F121" t="s">
-[...5 lines deleted...]
-      <c r="H121" s="1">
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
         <v>4515142.2</v>
       </c>
-      <c r="I121" s="1">
-[...25 lines deleted...]
-      <c r="A122" t="s">
+      <c r="H122" s="1">
+        <v>-43590.8</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-0.96543581728168</v>
+      </c>
+      <c r="J122">
+        <v>3.09</v>
+      </c>
+      <c r="K122" t="s">
+        <v>387</v>
+      </c>
+      <c r="L122" s="1">
+        <v>4471551.4</v>
+      </c>
+      <c r="M122" s="1">
+        <v>4609307.36</v>
+      </c>
+      <c r="N122" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
         <v>385</v>
       </c>
-      <c r="B122" t="s">
-[...2 lines deleted...]
-      <c r="C122" s="1">
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>389</v>
+      </c>
+      <c r="B123" s="1">
         <v>3600000.0</v>
       </c>
-      <c r="D122" s="1">
-[...2 lines deleted...]
-      <c r="E122" s="1">
+      <c r="C123" s="1">
+        <v>98.432</v>
+      </c>
+      <c r="D123" s="1">
         <v>98.32790722</v>
       </c>
-      <c r="F122" t="s">
-[...5 lines deleted...]
-      <c r="H122" s="1">
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
         <v>3539804.66</v>
       </c>
-      <c r="I122" s="1">
-[...25 lines deleted...]
-      <c r="A123" t="s">
+      <c r="H123" s="1">
+        <v>3747.34</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0.10586290374565</v>
+      </c>
+      <c r="J123">
+        <v>1.28</v>
+      </c>
+      <c r="K123" t="s">
+        <v>390</v>
+      </c>
+      <c r="L123" s="1">
+        <v>3543552.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>3589525.97</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
         <v>388</v>
       </c>
-      <c r="B123" t="s">
-[...2 lines deleted...]
-      <c r="C123" s="1">
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>392</v>
+      </c>
+      <c r="B124" s="1">
         <v>3700000.0</v>
       </c>
-      <c r="D123" s="1">
-[...2 lines deleted...]
-      <c r="E123" s="1">
+      <c r="C124" s="1">
+        <v>98.528</v>
+      </c>
+      <c r="D124" s="1">
         <v>98.53145946</v>
       </c>
-      <c r="F123" t="s">
-[...5 lines deleted...]
-      <c r="H123" s="1">
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
         <v>3645664.0</v>
       </c>
-      <c r="I123" s="1">
-[...25 lines deleted...]
-      <c r="A124" t="s">
+      <c r="H124" s="1">
+        <v>-128.0</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-0.0035110202146989</v>
+      </c>
+      <c r="J124">
+        <v>0.92</v>
+      </c>
+      <c r="K124" t="s">
+        <v>393</v>
+      </c>
+      <c r="L124" s="1">
+        <v>3645536.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>3679482.23</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
         <v>391</v>
       </c>
-      <c r="B124" t="s">
-[...2 lines deleted...]
-      <c r="C124" s="1">
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>395</v>
+      </c>
+      <c r="B125" s="1">
         <v>4900000.0</v>
       </c>
-      <c r="D124" s="1">
-[...2 lines deleted...]
-      <c r="E124" s="1">
+      <c r="C125" s="1">
+        <v>95.499</v>
+      </c>
+      <c r="D125" s="1">
         <v>94.97844898</v>
       </c>
-      <c r="F124" t="s">
-[...5 lines deleted...]
-      <c r="H124" s="1">
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
         <v>4653944.0</v>
       </c>
-      <c r="I124" s="1">
-[...17 lines deleted...]
-      <c r="O124" s="1">
+      <c r="H125" s="1">
+        <v>25507.0</v>
+      </c>
+      <c r="I125" s="1">
+        <v>0.54807277440382</v>
+      </c>
+      <c r="J125">
+        <v>0.19</v>
+      </c>
+      <c r="K125" t="s">
+        <v>396</v>
+      </c>
+      <c r="L125" s="1">
+        <v>4679451.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>4688599.9</v>
+      </c>
+      <c r="N125" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>398</v>
+      </c>
+      <c r="B126" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>107.379</v>
+      </c>
+      <c r="D126" s="1">
+        <v>110.87634667</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>665258.08</v>
+      </c>
+      <c r="H126" s="1">
+        <v>-20984.08</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-3.1542766079594</v>
+      </c>
+      <c r="J126">
+        <v>2.57</v>
+      </c>
+      <c r="K126" t="s">
+        <v>399</v>
+      </c>
+      <c r="L126" s="1">
+        <v>644274.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>659689.07</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>401</v>
+      </c>
+      <c r="B127" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>99.231</v>
+      </c>
+      <c r="D127" s="1">
+        <v>99.75103125</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>3192033.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>-16641.0</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-0.52132919678462</v>
+      </c>
+      <c r="J127">
+        <v>1.44</v>
+      </c>
+      <c r="K127" t="s">
+        <v>402</v>
+      </c>
+      <c r="L127" s="1">
+        <v>3175392.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>3221419.4</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>404</v>
+      </c>
+      <c r="B128" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>95.98</v>
+      </c>
+      <c r="D128" s="1">
+        <v>95.56551</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>4109316.93</v>
+      </c>
+      <c r="H128" s="1">
+        <v>17823.07</v>
+      </c>
+      <c r="I128" s="1">
+        <v>0.43372342176587</v>
+      </c>
+      <c r="J128">
+        <v>0.25</v>
+      </c>
+      <c r="K128" t="s">
+        <v>405</v>
+      </c>
+      <c r="L128" s="1">
+        <v>4127140.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>4137978.36</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>407</v>
+      </c>
+      <c r="B129" s="1">
+        <v>6300000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>100.806</v>
+      </c>
+      <c r="D129" s="1">
+        <v>101.42027286</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>6389477.19</v>
+      </c>
+      <c r="H129" s="1">
+        <v>-38699.19</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-0.60567068085895</v>
+      </c>
+      <c r="J129">
+        <v>2.8</v>
+      </c>
+      <c r="K129" t="s">
+        <v>408</v>
+      </c>
+      <c r="L129" s="1">
+        <v>6350778.0</v>
+      </c>
+      <c r="M129" s="1">
+        <v>6527178.0</v>
+      </c>
+      <c r="N129" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>410</v>
+      </c>
+      <c r="B130" s="1">
+        <v>3210000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>99.14</v>
+      </c>
+      <c r="D130" s="1">
+        <v>99.67338536</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>3199515.67</v>
+      </c>
+      <c r="H130" s="1">
+        <v>-17121.67</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-0.53513318157932</v>
+      </c>
+      <c r="J130">
+        <v>1.31</v>
+      </c>
+      <c r="K130" t="s">
+        <v>411</v>
+      </c>
+      <c r="L130" s="1">
+        <v>3182394.0</v>
+      </c>
+      <c r="M130" s="1">
+        <v>3224365.85</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>413</v>
+      </c>
+      <c r="B131" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>101.19</v>
+      </c>
+      <c r="D131" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>2209086.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>17094.0</v>
+      </c>
+      <c r="I131" s="1">
+        <v>0.77380418870067</v>
+      </c>
+      <c r="J131">
+        <v>0.49</v>
+      </c>
+      <c r="K131" t="s">
+        <v>414</v>
+      </c>
+      <c r="L131" s="1">
+        <v>2226180.0</v>
+      </c>
+      <c r="M131" s="1">
+        <v>2236890.81</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>416</v>
+      </c>
+      <c r="B132" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>93.626</v>
+      </c>
+      <c r="D132" s="1">
+        <v>93.748</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>4406156.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>-5734.0</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-0.13013610957034</v>
+      </c>
+      <c r="J132">
         <v>1.13</v>
       </c>
-      <c r="P124">
-[...310 lines deleted...]
-      <c r="C131" s="1">
+      <c r="K132" t="s">
+        <v>417</v>
+      </c>
+      <c r="L132" s="1">
+        <v>4400422.0</v>
+      </c>
+      <c r="M132" s="1">
+        <v>4453361.38</v>
+      </c>
+      <c r="N132" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>419</v>
+      </c>
+      <c r="B133" s="1">
+        <v>2572000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>100.654</v>
+      </c>
+      <c r="D133" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>2564155.4</v>
+      </c>
+      <c r="H133" s="1">
+        <v>24665.48</v>
+      </c>
+      <c r="I133" s="1">
+        <v>0.96193389839009</v>
+      </c>
+      <c r="J133">
+        <v>0.13</v>
+      </c>
+      <c r="K133" t="s">
+        <v>420</v>
+      </c>
+      <c r="L133" s="1">
+        <v>2588820.88</v>
+      </c>
+      <c r="M133" s="1">
+        <v>2592150.39</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>422</v>
+      </c>
+      <c r="B134" s="1">
         <v>4424000.0</v>
       </c>
-      <c r="D131" s="1">
-[...2 lines deleted...]
-      <c r="E131" s="1">
+      <c r="C134" s="1">
+        <v>99.056</v>
+      </c>
+      <c r="D134" s="1">
         <v>99.33535986</v>
       </c>
-      <c r="F131" t="s">
-[...5 lines deleted...]
-      <c r="H131" s="1">
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
         <v>4394596.32</v>
       </c>
-      <c r="I131" s="1">
-[...21 lines deleted...]
-        <v>1</v>
+      <c r="H134" s="1">
+        <v>-12358.88</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-0.28122901627515</v>
+      </c>
+      <c r="J134">
+        <v>0.28</v>
+      </c>
+      <c r="K134" t="s">
+        <v>423</v>
+      </c>
+      <c r="L134" s="1">
+        <v>4382237.44</v>
+      </c>
+      <c r="M134" s="1">
+        <v>4394782.21</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>421</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">