--- v5 (2026-09-28)
+++ v6 (2026-10-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="424">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="406">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -112,1224 +112,1170 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>FR0000008997</t>
-[...4 lines deleted...]
-  <si>
     <t>DU100926</t>
   </si>
   <si>
     <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
     <t>XS2079107830</t>
   </si>
   <si>
     <t>AB SKF 0.875 15/11/2029</t>
   </si>
   <si>
-    <t>10 578.82</t>
+    <t>11 883.70</t>
   </si>
   <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>19 099.32</t>
+    <t>22 340.41</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>20 719.18</t>
+    <t>31 267.12</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>23 597.26</t>
+    <t>31 191.78</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>28 975.68</t>
+    <t>32 398.97</t>
   </si>
   <si>
     <t>XS3402712627</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 3.625 16/06/2029</t>
   </si>
   <si>
-    <t>XS2640904319</t>
-[...2 lines deleted...]
-    <t>ALPHA BANK SA 27/06/2029</t>
+    <t>2 548.62</t>
   </si>
   <si>
     <t>XS3368960962</t>
   </si>
   <si>
     <t>AMPHENOL CORPORATION 3.375 12/05/2029</t>
   </si>
   <si>
-    <t>7 598.19</t>
+    <t>11 940.01</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>33 195.21</t>
+    <t>2 034.25</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>18 805.48</t>
+    <t>41 822.60</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
-    <t>9 000.00</t>
+    <t>12 452.05</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS SA 3.375 16/04/2029</t>
   </si>
   <si>
-    <t>9 708.90</t>
+    <t>13 333.56</t>
   </si>
   <si>
     <t>XS2583203950</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 07/02/2029</t>
   </si>
   <si>
-    <t>41 136.99</t>
-[...5 lines deleted...]
-    <t>BANCO DE SABADELL SA 27/06/2034</t>
+    <t>49 191.78</t>
   </si>
   <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>191 073.29</t>
+    <t>208 276.03</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>57 806.51</t>
+    <t>67 616.10</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>23 570.25</t>
-[...8 lines deleted...]
-    <t>22 677.90</t>
+    <t>25 594.68</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>25 137.67</t>
+    <t>31 715.75</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>6 093.84</t>
+    <t>18 281.51</t>
   </si>
   <si>
     <t>XS3367720797</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2030</t>
   </si>
   <si>
-    <t>9 477.49</t>
+    <t>22 445.52</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>49 709.59</t>
+    <t>69 041.10</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>24 644.65</t>
+    <t>31 550.49</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
-    <t>7 989.04</t>
-[...8 lines deleted...]
-    <t>2 512.33</t>
+    <t>9 369.86</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>12 465.75</t>
-[...2 lines deleted...]
-    <t>FR001400BBL2</t>
+    <t>16 301.37</t>
+  </si>
+  <si>
+    <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>9 918.03</t>
+    <t>20 835.38</t>
   </si>
   <si>
     <t>XS3367613448</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 3.5 11/05/2030</t>
   </si>
   <si>
-    <t>8 155.48</t>
+    <t>12 722.55</t>
   </si>
   <si>
     <t>FR001400FB22</t>
   </si>
   <si>
     <t>BPCE SA 25/01/2035</t>
   </si>
   <si>
-    <t>89 806.85</t>
+    <t>105 926.03</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
-    <t>23 404.11</t>
+    <t>33 184.93</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>90 493.08</t>
+    <t>5 308.25</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>22 204.93</t>
+    <t>26 090.79</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
-    <t>6 849.32</t>
+    <t>8 047.95</t>
   </si>
   <si>
     <t>ES0840609053</t>
   </si>
   <si>
     <t>CAIXABANK SA PERP</t>
   </si>
   <si>
-    <t>40 178.57</t>
+    <t>6 358.70</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>75 269.83</t>
+    <t>89 414.50</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>85 684.93</t>
+    <t>94 315.07</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>19 831.57</t>
+    <t>22 344.16</t>
   </si>
   <si>
     <t>FR001400XHB4</t>
   </si>
   <si>
     <t>CCF HOLDING SAS 27/05/2035</t>
   </si>
   <si>
-    <t>10 246.58</t>
+    <t>18 684.93</t>
+  </si>
+  <si>
+    <t>XS2193658619</t>
+  </si>
+  <si>
+    <t>CELLNEX TELECOM SA 1.875 26/06/2029</t>
+  </si>
+  <si>
+    <t>7 068.49</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>6 143.84</t>
+    <t>10 554.79</t>
   </si>
   <si>
     <t>XS3326474155</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
   </si>
   <si>
-    <t>26 573.73</t>
-[...26 lines deleted...]
-    <t>1 880.14</t>
+    <t>34 841.12</t>
   </si>
   <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>84 101.03</t>
+    <t>10 059.93</t>
   </si>
   <si>
     <t>FR001400F1U4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 11/07/2029</t>
   </si>
   <si>
-    <t>61 828.77</t>
+    <t>3 958.90</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>110 663.01</t>
+    <t>120 789.04</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>1 171.23</t>
+    <t>2 897.26</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>62 169.86</t>
+    <t>76 438.36</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
-    <t>8 418.84</t>
+    <t>12 220.89</t>
   </si>
   <si>
     <t>FR0014017HN6</t>
   </si>
   <si>
     <t>DANONE SA 3.379 01/04/2030</t>
   </si>
   <si>
-    <t>19 163.10</t>
+    <t>25 124.95</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>30 608.22</t>
+    <t>34 980.82</t>
   </si>
   <si>
     <t>FR0014019147</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES 3.375 16/06/2031</t>
   </si>
   <si>
-    <t>6 343.15</t>
+    <t>19 029.45</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>3 912.33</t>
+    <t>11 736.99</t>
   </si>
   <si>
     <t>DE000A30VT97</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG PERP</t>
   </si>
   <si>
-    <t>33 424.66</t>
+    <t>48 767.12</t>
   </si>
   <si>
     <t>XS2306517876</t>
   </si>
   <si>
     <t>DNB BANK ASA 23/02/2029</t>
   </si>
   <si>
-    <t>3 437.70</t>
+    <t>6 743.56</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>67 509.25</t>
+    <t>82 511.30</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>161 441.10</t>
+    <t>177 819.18</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>17 413.70</t>
+    <t>19 561.64</t>
   </si>
   <si>
     <t>XS2987792269</t>
   </si>
   <si>
     <t>EUROBANK ERGASIAS SERVICES AND HOL 30/04/2035</t>
   </si>
   <si>
-    <t>13 495.21</t>
+    <t>19 689.73</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>45 863.01</t>
-[...8 lines deleted...]
-    <t>67 986.90</t>
+    <t>50 465.75</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>96 672.95</t>
+    <t>107 288.01</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>47 286.25</t>
+    <t>53 415.95</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>12 111.69</t>
+    <t>19 819.13</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>46 384.54</t>
+    <t>50 802.12</t>
   </si>
   <si>
     <t>XS3379436325</t>
   </si>
   <si>
     <t>HEIDELBERG MATERIALS AG 3.5 10/10/2029</t>
   </si>
   <si>
-    <t>9 259.18</t>
+    <t>10 344.66</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>11 794.52</t>
+    <t>12 945.21</t>
   </si>
   <si>
     <t>XS2553547444</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 16/11/2032</t>
   </si>
   <si>
-    <t>149 737.07</t>
+    <t>168 288.57</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>36 943.20</t>
+    <t>47 287.30</t>
   </si>
   <si>
     <t>XS2580221658</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>72 657.53</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>32 045.89</t>
+    <t>39 400.68</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>82 611.62</t>
+    <t>91 115.75</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>51 608.22</t>
+    <t>57 342.47</t>
   </si>
   <si>
     <t>XS2443920751</t>
   </si>
   <si>
     <t>ING GROEP NV 16/02/2031</t>
   </si>
   <si>
-    <t>14 776.71</t>
+    <t>17 864.38</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GROEP NV 24/08/2033</t>
   </si>
   <si>
-    <t>31 530.82</t>
+    <t>34 378.77</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>164 969.86</t>
+    <t>203 441.10</t>
   </si>
   <si>
     <t>XS1725678194</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
   </si>
   <si>
-    <t>57 164.38</t>
+    <t>64 643.84</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>28 109.59</t>
+    <t>35 013.70</t>
   </si>
   <si>
     <t>XS1785340172</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
   </si>
   <si>
-    <t>11 736.99</t>
+    <t>14 958.90</t>
   </si>
   <si>
     <t>BE0002766476</t>
   </si>
   <si>
     <t>KBC GROEP NV 14/01/2029</t>
   </si>
   <si>
-    <t>1 372.60</t>
+    <t>1 602.74</t>
   </si>
   <si>
     <t>BE0002961424</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>61 043.48</t>
+    <t>75 652.17</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>15 035.62</t>
+    <t>23 627.40</t>
   </si>
   <si>
     <t>FR00140087C4</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 09/02/2028</t>
   </si>
   <si>
-    <t>15 065.75</t>
+    <t>18 057.53</t>
   </si>
   <si>
     <t>FR0013181898</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 3 09/06/2028</t>
   </si>
   <si>
-    <t>6 386.30</t>
+    <t>14 901.37</t>
   </si>
   <si>
     <t>DE000A3MQNP4</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN SE 0.875 17/01/2029</t>
   </si>
   <si>
-    <t>9 435.62</t>
+    <t>11 046.58</t>
   </si>
   <si>
     <t>XS2327299298</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>110 810.01</t>
+    <t>121 773.54</t>
   </si>
   <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
-    <t>24 855.41</t>
+    <t>32 104.91</t>
   </si>
   <si>
     <t>XS2729836234</t>
   </si>
   <si>
     <t>MEDIOBANCA BANCA DI CREDITO FINANZ 01/02/2030</t>
   </si>
   <si>
-    <t>37 505.14</t>
+    <t>44 553.08</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>103 723.03</t>
+    <t>117 168.61</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
-    <t>49 595.97</t>
+    <t>61 168.36</t>
   </si>
   <si>
     <t>XS3407449779</t>
   </si>
   <si>
     <t>MORGAN STANLEY 11/06/2030</t>
   </si>
   <si>
-    <t>3 804.19</t>
+    <t>9 410.36</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>29 887.50</t>
+    <t>35 619.35</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>10 442.47</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>115 829.96</t>
+    <t>126 975.11</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>33 858.92</t>
+    <t>37 139.37</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>24 521.63</t>
+    <t>29 645.56</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>43 001.10</t>
+    <t>50 167.95</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>20 561.64</t>
+    <t>22 383.56</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>15 095.89</t>
+    <t>26 219.18</t>
+  </si>
+  <si>
+    <t>PTNOBNOM0009</t>
+  </si>
+  <si>
+    <t>NOVO BANCO SA 22/01/2031</t>
+  </si>
+  <si>
+    <t>36 311.30</t>
   </si>
   <si>
     <t>XS3422221294</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.3252 01/11/2029</t>
   </si>
   <si>
+    <t>9 681.52</t>
+  </si>
+  <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>157 179.45</t>
+    <t>79 486.30</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
-    <t>9 668.32</t>
+    <t>14 590.38</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>4 962.33</t>
+    <t>12 681.51</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>73 688.50</t>
+    <t>80 730.40</t>
   </si>
   <si>
     <t>XS3317606419</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.25 22/05/2029</t>
   </si>
   <si>
-    <t>4 435.58</t>
+    <t>9 035.45</t>
   </si>
   <si>
     <t>FR0014002OL8</t>
   </si>
   <si>
     <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
-    <t>14 178.08</t>
+    <t>18 589.04</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>1 974.66</t>
+    <t>16 455.48</t>
   </si>
   <si>
     <t>XS3406773740</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 15/06/2030</t>
   </si>
   <si>
-    <t>6 210.92</t>
+    <t>17 804.65</t>
   </si>
   <si>
     <t>FR0014016SU0</t>
   </si>
   <si>
     <t>SANOFI SA 3 05/05/2029</t>
   </si>
   <si>
-    <t>15 189.04</t>
+    <t>22 783.56</t>
   </si>
   <si>
     <t>XS3393867810</t>
   </si>
   <si>
     <t>SAP SE 3 03/06/2029</t>
   </si>
   <si>
-    <t>6 879.45</t>
-[...17 lines deleted...]
-    <t>184 713.29</t>
+    <t>14 013.70</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>29 566.10</t>
+    <t>33 181.16</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>150 308.22</t>
+    <t>165 612.33</t>
   </si>
   <si>
     <t>FR001400F877</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA PERP</t>
   </si>
   <si>
-    <t>70 918.51</t>
+    <t>4 279.89</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>39 890.41</t>
+    <t>55 846.58</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>23 134.68</t>
+    <t>29 882.30</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>13 630.14</t>
+    <t>15 547.95</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>137 755.96</t>
+    <t>150 158.42</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>45 973.97</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>33 946.23</t>
+    <t>40 687.33</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
-    <t>9 148.90</t>
+    <t>16 386.99</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>15 415.07</t>
+    <t>18 982.19</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>46 027.40</t>
+    <t>53 698.63</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>10 838.36</t>
+    <t>14 136.99</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>176 400.00</t>
+    <t>193 315.07</t>
+  </si>
+  <si>
+    <t>ES0280907041</t>
+  </si>
+  <si>
+    <t>UNICAJA BANCO SA 22/06/2034</t>
+  </si>
+  <si>
+    <t>20 613.69</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>41 971.85</t>
+    <t>3 286.95</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
-    <t>10 710.81</t>
+    <t>17 851.34</t>
   </si>
   <si>
     <t>XS1873209172</t>
   </si>
   <si>
     <t>UNILEVER NV 1.375 04/09/2030</t>
   </si>
   <si>
-    <t>52 939.38</t>
+    <t>57 896.92</t>
   </si>
   <si>
     <t>XS3405538888</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.375 16/06/2030</t>
   </si>
   <si>
-    <t>3 329.51</t>
-[...8 lines deleted...]
-    <t>12 544.77</t>
+    <t>9 988.52</t>
+  </si>
+  <si>
+    <t>XS3423368334</t>
+  </si>
+  <si>
+    <t>VONOVIA SE 3.5 06/07/2031</t>
+  </si>
+  <si>
+    <t>4 430.14</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1690,215 +1636,215 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>1048552.2504</v>
+        <v>999642.2515</v>
       </c>
       <c r="C2">
-        <v>120.12</v>
+        <v>119.65</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>125953766.06</v>
+        <v>119612084.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>125953766.06</v>
+        <v>119612084.22</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>2844817.7817</v>
+        <v>2639140.347</v>
       </c>
       <c r="C3">
-        <v>107.34</v>
+        <v>106.88</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>305365767.48</v>
+        <v>282074182.95</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>305365767.48</v>
+        <v>282074182.95</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>27973.4333</v>
+        <v>28087.4344</v>
       </c>
       <c r="C4">
-        <v>111.45</v>
+        <v>110.99</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>3117896.01</v>
+        <v>3117535.28</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>3117896.01</v>
+        <v>3117535.28</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>107850.95</v>
+        <v>107588.47</v>
       </c>
       <c r="C5">
-        <v>100.69</v>
+        <v>100.29</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>10860530.81</v>
+        <v>10790374.33</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>10860530.81</v>
+        <v>10790374.33</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>641.0</v>
       </c>
       <c r="C6">
-        <v>100.95</v>
+        <v>100.52</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>64712.87</v>
+        <v>64435.4</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>64712.87</v>
+        <v>64435.4</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z134"/>
+  <dimension ref="A1:Z127"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N134" sqref="N134"/>
+      <selection activeCell="N127" sqref="N127"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>22</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -1914,6693 +1860,6343 @@
       </c>
       <c r="K1" t="s">
         <v>27</v>
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="Z1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="1">
-        <v>4209.0</v>
+        <v>820.0</v>
       </c>
       <c r="C2" s="1">
-        <v>4812.52</v>
+        <v>105.405</v>
       </c>
       <c r="D2" s="1">
-        <v>4811.7169280114</v>
+        <v>105.513628049</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>20252516.55</v>
+        <v>0.0</v>
       </c>
       <c r="H2" s="1">
-        <v>3380.13</v>
+        <v>-89075.0</v>
       </c>
       <c r="I2" s="1">
-        <v>0.016689925874916</v>
+        <v>0</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>20255896.68</v>
+        <v>-89075.0</v>
       </c>
       <c r="M2" s="1">
-        <v>20255896.68</v>
+        <v>-89075.0</v>
       </c>
       <c r="N2" s="1">
-        <v>4.55</v>
+        <v>-0.02</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="1">
-        <v>-185.0</v>
+        <v>1944000.0</v>
       </c>
       <c r="C3" s="1">
-        <v>106.005</v>
+        <v>96.167</v>
       </c>
       <c r="D3" s="1">
-        <v>106.005</v>
+        <v>93.54761317</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>0.0</v>
+        <v>1818565.6</v>
       </c>
       <c r="H3" s="1">
-        <v>0.0</v>
+        <v>50920.88</v>
       </c>
       <c r="I3" s="1">
-        <v>0</v>
+        <v>2.8000573638916</v>
       </c>
       <c r="J3">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.61</v>
+      </c>
+      <c r="K3" t="s">
+        <v>36</v>
       </c>
       <c r="L3" s="1">
-        <v>0.0</v>
+        <v>1869486.48</v>
       </c>
       <c r="M3" s="1">
-        <v>0.0</v>
+        <v>1881370.18</v>
       </c>
       <c r="N3" s="1">
-        <v>0.0</v>
+        <v>0.45</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>100.193</v>
+      </c>
+      <c r="D4" s="1">
+        <v>100.45730769</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>1305945.0</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-3436.0</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-0.26310449521228</v>
+      </c>
+      <c r="J4">
+        <v>1.72</v>
+      </c>
+      <c r="K4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L4" s="1">
+        <v>1302509.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>1324849.41</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>37</v>
-      </c>
-[...43 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="1">
+        <v>5500000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>98.577</v>
+      </c>
+      <c r="D5" s="1">
+        <v>99.72163855</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>5484690.12</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-62955.12</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-1.1478336719596</v>
+      </c>
+      <c r="J5">
+        <v>0.57</v>
+      </c>
+      <c r="K5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="1">
+        <v>5421735.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>5453002.12</v>
+      </c>
+      <c r="N5" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>40</v>
-      </c>
-[...43 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="1">
+        <v>4400000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>99.483</v>
+      </c>
+      <c r="D6" s="1">
+        <v>99.699</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>4386756.0</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-9504.0</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-0.2166521228899</v>
+      </c>
+      <c r="J6">
+        <v>0.71</v>
+      </c>
+      <c r="K6" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="1">
+        <v>4377252.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>4408443.78</v>
+      </c>
+      <c r="N6" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>43</v>
-      </c>
-[...43 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>97.904</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.69199529</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>1694763.92</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-30395.92</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-1.793519418327</v>
+      </c>
+      <c r="J7">
+        <v>1.91</v>
+      </c>
+      <c r="K7" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1664368.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1696766.97</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>46</v>
-      </c>
-[...43 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="1">
+        <v>611000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>99.816</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.894</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>610352.34</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-476.58</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-0.078082767733798</v>
+      </c>
+      <c r="J8">
+        <v>0.42</v>
+      </c>
+      <c r="K8" t="s">
+        <v>51</v>
+      </c>
+      <c r="L8" s="1">
+        <v>609875.76</v>
+      </c>
+      <c r="M8" s="1">
+        <v>612424.38</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>49</v>
-      </c>
-[...43 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>53</v>
+      </c>
+      <c r="B9" s="1">
+        <v>1677000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>99.839</v>
+      </c>
+      <c r="D9" s="1">
+        <v>100.0143059</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>1677239.91</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-2939.88</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-0.17528082789301</v>
+      </c>
+      <c r="J9">
+        <v>0.71</v>
+      </c>
+      <c r="K9" t="s">
+        <v>54</v>
+      </c>
+      <c r="L9" s="1">
+        <v>1674300.03</v>
+      </c>
+      <c r="M9" s="1">
+        <v>1686240.04</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>52</v>
-      </c>
-[...43 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B10" s="1">
-        <v>1700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>106.789</v>
+        <v>99.965</v>
       </c>
       <c r="D10" s="1">
-        <v>109.65452941</v>
+        <v>100.6916</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>1864127.0</v>
+        <v>1006916.0</v>
       </c>
       <c r="H10" s="1">
-        <v>-48714.0</v>
+        <v>-7266.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-2.613233969574</v>
+        <v>-0.72160934973722</v>
       </c>
       <c r="J10">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>960.62</v>
+        <v>0.2</v>
+      </c>
+      <c r="K10" t="s">
+        <v>57</v>
       </c>
       <c r="L10" s="1">
-        <v>1815413.0</v>
+        <v>999650.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1816373.62</v>
+        <v>1001684.25</v>
       </c>
       <c r="N10" s="1">
-        <v>0.41</v>
+        <v>0.24</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B11" s="1">
-        <v>1677000.0</v>
+        <v>7700000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>100.707</v>
+        <v>98.564</v>
       </c>
       <c r="D11" s="1">
-        <v>100.0143059</v>
+        <v>99.92478571</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>1677239.91</v>
+        <v>7694208.5</v>
       </c>
       <c r="H11" s="1">
-        <v>11616.48</v>
+        <v>-104780.5</v>
       </c>
       <c r="I11" s="1">
-        <v>0.69259501462733</v>
+        <v>-1.3618099899424</v>
       </c>
       <c r="J11">
-        <v>0.45</v>
+        <v>0.54</v>
       </c>
       <c r="K11" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="L11" s="1">
-        <v>1688856.39</v>
+        <v>7589428.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1696454.58</v>
+        <v>7631250.6</v>
       </c>
       <c r="N11" s="1">
-        <v>0.38</v>
+        <v>1.84</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B12" s="1">
-        <v>1000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>100.199</v>
+        <v>97.977</v>
       </c>
       <c r="D12" s="1">
-        <v>100.6916</v>
+        <v>99.46406667</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>1006916.0</v>
+        <v>1491961.0</v>
       </c>
       <c r="H12" s="1">
-        <v>-4926.0</v>
+        <v>-22306.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-0.48921657814555</v>
+        <v>-1.4950792949682</v>
       </c>
       <c r="J12">
-        <v>3.32</v>
+        <v>0.83</v>
       </c>
       <c r="K12" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L12" s="1">
-        <v>1001990.0</v>
+        <v>1469655.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1035185.21</v>
+        <v>1482107.05</v>
       </c>
       <c r="N12" s="1">
-        <v>0.23</v>
+        <v>0.36</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B13" s="1">
-        <v>6400000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>99.416</v>
+        <v>99.789</v>
       </c>
       <c r="D13" s="1">
-        <v>100.01838281</v>
+        <v>99.81171429</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>6401176.5</v>
+        <v>1397364.0</v>
       </c>
       <c r="H13" s="1">
-        <v>-38552.5</v>
+        <v>-318.0</v>
       </c>
       <c r="I13" s="1">
-        <v>-0.60227209794949</v>
+        <v>-0.022757134146865</v>
       </c>
       <c r="J13">
-        <v>0.29</v>
+        <v>0.95</v>
       </c>
       <c r="K13" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L13" s="1">
-        <v>6362624.0</v>
+        <v>1397046.0</v>
       </c>
       <c r="M13" s="1">
-        <v>6381429.48</v>
+        <v>1410379.56</v>
       </c>
       <c r="N13" s="1">
-        <v>1.43</v>
+        <v>0.34</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B14" s="1">
-        <v>1500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>99.032</v>
+        <v>102.714</v>
       </c>
       <c r="D14" s="1">
-        <v>99.46406667</v>
+        <v>104.67195</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>1491961.0</v>
+        <v>2093439.0</v>
       </c>
       <c r="H14" s="1">
-        <v>-6481.0</v>
+        <v>-39159.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-0.43439473283819</v>
+        <v>-1.8705584447409</v>
       </c>
       <c r="J14">
-        <v>0.6</v>
+        <v>2.46</v>
       </c>
       <c r="K14" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L14" s="1">
-        <v>1485480.0</v>
+        <v>2054280.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1494480.0</v>
+        <v>2103471.78</v>
       </c>
       <c r="N14" s="1">
-        <v>0.34</v>
+        <v>0.51</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B15" s="1">
-        <v>1400000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>100.653</v>
+        <v>103.497</v>
       </c>
       <c r="D15" s="1">
-        <v>99.81171429</v>
+        <v>105.89313846</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>1397364.0</v>
+        <v>4129832.4</v>
       </c>
       <c r="H15" s="1">
-        <v>11778.0</v>
+        <v>-93449.4</v>
       </c>
       <c r="I15" s="1">
-        <v>0.84287272321314</v>
+        <v>-2.2627891630663</v>
       </c>
       <c r="J15">
-        <v>0.69</v>
+        <v>5.34</v>
       </c>
       <c r="K15" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="L15" s="1">
-        <v>1409142.0</v>
+        <v>4036383.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1418850.9</v>
+        <v>4244659.03</v>
       </c>
       <c r="N15" s="1">
-        <v>0.32</v>
+        <v>1.02</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B16" s="1">
-        <v>2000000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>103.223</v>
+        <v>101.094</v>
       </c>
       <c r="D16" s="1">
-        <v>104.67195</v>
+        <v>102.9313697</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>2093439.0</v>
+        <v>3396735.2</v>
       </c>
       <c r="H16" s="1">
-        <v>-28979.0</v>
+        <v>-60633.2</v>
       </c>
       <c r="I16" s="1">
-        <v>-1.3842772586161</v>
+        <v>-1.7850434735095</v>
       </c>
       <c r="J16">
-        <v>2.06</v>
+        <v>2.05</v>
       </c>
       <c r="K16" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="L16" s="1">
-        <v>2064460.0</v>
+        <v>3336102.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2105596.99</v>
+        <v>3403718.1</v>
       </c>
       <c r="N16" s="1">
-        <v>0.47</v>
+        <v>0.82</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B17" s="1">
-        <v>2000000.0</v>
+        <v>4550000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>104.101</v>
+        <v>94.658</v>
       </c>
       <c r="D17" s="1">
-        <v>103.6127</v>
+        <v>94.51235868</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>2072254.0</v>
+        <v>4300312.32</v>
       </c>
       <c r="H17" s="1">
-        <v>9766.0</v>
+        <v>6626.68</v>
       </c>
       <c r="I17" s="1">
-        <v>0.47127427429263</v>
+        <v>0.15409764470316</v>
       </c>
       <c r="J17">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>842.47</v>
+        <v>0.56</v>
+      </c>
+      <c r="K17" t="s">
+        <v>78</v>
       </c>
       <c r="L17" s="1">
-        <v>2082020.0</v>
+        <v>4306939.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2082862.47</v>
+        <v>4332533.68</v>
       </c>
       <c r="N17" s="1">
-        <v>0.47</v>
+        <v>1.04</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="B18" s="1">
-        <v>3900000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>104.18</v>
+        <v>95.704</v>
       </c>
       <c r="D18" s="1">
-        <v>105.89313846</v>
+        <v>96.32958306</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>4129832.4</v>
+        <v>4720149.57</v>
       </c>
       <c r="H18" s="1">
-        <v>-66812.4</v>
+        <v>-30653.57</v>
       </c>
       <c r="I18" s="1">
-        <v>-1.6177993082722</v>
+        <v>-0.6494194632057</v>
       </c>
       <c r="J18">
-        <v>4.9</v>
+        <v>0.65</v>
       </c>
       <c r="K18" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="L18" s="1">
-        <v>4063020.0</v>
+        <v>4689496.0</v>
       </c>
       <c r="M18" s="1">
-        <v>4254093.29</v>
+        <v>4721211.75</v>
       </c>
       <c r="N18" s="1">
-        <v>0.96</v>
+        <v>1.14</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B19" s="1">
-        <v>3300000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>101.515</v>
+        <v>100.262</v>
       </c>
       <c r="D19" s="1">
-        <v>102.9313697</v>
+        <v>101.45567878</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>3396735.2</v>
+        <v>4159682.83</v>
       </c>
       <c r="H19" s="1">
-        <v>-46740.2</v>
+        <v>-48940.83</v>
       </c>
       <c r="I19" s="1">
-        <v>-1.3760330802354</v>
+        <v>-1.1765519632178</v>
       </c>
       <c r="J19">
-        <v>1.75</v>
+        <v>0.45</v>
       </c>
       <c r="K19" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="L19" s="1">
-        <v>3349995.0</v>
+        <v>4110742.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3407801.51</v>
+        <v>4129023.51</v>
       </c>
       <c r="N19" s="1">
-        <v>0.77</v>
+        <v>0.99</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B20" s="1">
-        <v>4550000.0</v>
+        <v>2972000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>95.102</v>
+        <v>99.848</v>
       </c>
       <c r="D20" s="1">
-        <v>94.51235868</v>
+        <v>100.28432032</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>4300312.32</v>
+        <v>2980450.0</v>
       </c>
       <c r="H20" s="1">
-        <v>26828.68</v>
+        <v>-12967.44</v>
       </c>
       <c r="I20" s="1">
-        <v>0.62387747688056</v>
+        <v>-0.43508329279136</v>
       </c>
       <c r="J20">
-        <v>0.52</v>
+        <v>0.76</v>
       </c>
       <c r="K20" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="L20" s="1">
-        <v>4327141.0</v>
+        <v>2967482.56</v>
       </c>
       <c r="M20" s="1">
-        <v>4350711.25</v>
+        <v>2989928.08</v>
       </c>
       <c r="N20" s="1">
-        <v>0.98</v>
+        <v>0.72</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B21" s="1">
-        <v>4580000.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>97.407</v>
+        <v>102.142</v>
       </c>
       <c r="D21" s="1">
-        <v>96.74135808</v>
+        <v>104.31542542</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>4430754.2</v>
+        <v>5007140.42</v>
       </c>
       <c r="H21" s="1">
-        <v>30486.4</v>
+        <v>-104324.42</v>
       </c>
       <c r="I21" s="1">
-        <v>0.68806344527078</v>
+        <v>-2.0835129684659</v>
       </c>
       <c r="J21">
-        <v>0.5</v>
+        <v>1.44</v>
       </c>
       <c r="K21" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="L21" s="1">
-        <v>4461240.6</v>
+        <v>4902816.0</v>
       </c>
       <c r="M21" s="1">
-        <v>4483918.5</v>
+        <v>4971857.1</v>
       </c>
       <c r="N21" s="1">
-        <v>1.01</v>
+        <v>1.2</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="B22" s="1">
-        <v>4900000.0</v>
+        <v>6358000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>96.508</v>
+        <v>98.852</v>
       </c>
       <c r="D22" s="1">
-        <v>96.32958306</v>
+        <v>100.19916011</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>4720149.57</v>
+        <v>6370662.6</v>
       </c>
       <c r="H22" s="1">
-        <v>8742.43</v>
+        <v>-85652.44</v>
       </c>
       <c r="I22" s="1">
-        <v>0.18521510537642</v>
+        <v>-1.3444824404921</v>
       </c>
       <c r="J22">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="K22" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="L22" s="1">
-        <v>4728892.0</v>
+        <v>6285010.16</v>
       </c>
       <c r="M22" s="1">
-        <v>4754029.67</v>
+        <v>6316560.65</v>
       </c>
       <c r="N22" s="1">
-        <v>1.07</v>
+        <v>1.52</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="B23" s="1">
-        <v>4100000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>100.393</v>
+        <v>92.867</v>
       </c>
       <c r="D23" s="1">
-        <v>101.45567878</v>
+        <v>92.61058806</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>4159682.83</v>
+        <v>3333981.17</v>
       </c>
       <c r="H23" s="1">
-        <v>-43569.83</v>
+        <v>9230.83</v>
       </c>
       <c r="I23" s="1">
-        <v>-1.0474315417938</v>
+        <v>0.27687108982682</v>
       </c>
       <c r="J23">
-        <v>0.15</v>
+        <v>0.26</v>
       </c>
       <c r="K23" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="L23" s="1">
-        <v>4116113.0</v>
+        <v>3343212.0</v>
       </c>
       <c r="M23" s="1">
-        <v>4122206.84</v>
+        <v>3352581.86</v>
       </c>
       <c r="N23" s="1">
-        <v>0.93</v>
+        <v>0.81</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="B24" s="1">
-        <v>1972000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>100.714</v>
+        <v>99.362</v>
       </c>
       <c r="D24" s="1">
-        <v>100.20689655</v>
+        <v>99.4518355</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>1976080.0</v>
+        <v>1989036.71</v>
       </c>
       <c r="H24" s="1">
-        <v>10000.08</v>
+        <v>-1796.71</v>
       </c>
       <c r="I24" s="1">
-        <v>0.50605643496215</v>
+        <v>-0.090330660614102</v>
       </c>
       <c r="J24">
+        <v>0.82</v>
+      </c>
+      <c r="K24" t="s">
+        <v>99</v>
+      </c>
+      <c r="L24" s="1">
+        <v>1987240.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>2003541.37</v>
+      </c>
+      <c r="N24" s="1">
         <v>0.48</v>
       </c>
-      <c r="K24" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B25" s="1">
-        <v>4800000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>102.733</v>
+        <v>108.253</v>
       </c>
       <c r="D25" s="1">
-        <v>104.31542542</v>
+        <v>109.12</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>5007140.42</v>
+        <v>2400640.0</v>
       </c>
       <c r="H25" s="1">
-        <v>-75956.42</v>
+        <v>-19074.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-1.5169620507667</v>
+        <v>-0.79453812316716</v>
       </c>
       <c r="J25">
-        <v>1.04</v>
+        <v>0.95</v>
       </c>
       <c r="K25" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="L25" s="1">
-        <v>4931184.0</v>
+        <v>2381566.0</v>
       </c>
       <c r="M25" s="1">
-        <v>4980893.59</v>
+        <v>2402401.38</v>
       </c>
       <c r="N25" s="1">
-        <v>1.12</v>
+        <v>0.58</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B26" s="1">
-        <v>8358000.0</v>
+        <v>1701000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>99.306</v>
+        <v>99.651</v>
       </c>
       <c r="D26" s="1">
-        <v>100.19916009</v>
+        <v>99.8837425</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>8374645.8</v>
+        <v>1699022.46</v>
       </c>
       <c r="H26" s="1">
-        <v>-74650.32</v>
+        <v>-3958.95</v>
       </c>
       <c r="I26" s="1">
-        <v>-0.89138480340267</v>
+        <v>-0.23301339995235</v>
       </c>
       <c r="J26">
-        <v>0.29</v>
+        <v>0.75</v>
       </c>
       <c r="K26" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="L26" s="1">
-        <v>8299995.48</v>
+        <v>1695063.51</v>
       </c>
       <c r="M26" s="1">
-        <v>8324640.13</v>
+        <v>1707786.06</v>
       </c>
       <c r="N26" s="1">
-        <v>1.87</v>
+        <v>0.41</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B27" s="1">
-        <v>3600000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>93.455</v>
+        <v>103.275</v>
       </c>
       <c r="D27" s="1">
-        <v>92.61058806</v>
+        <v>103.68</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>3333981.17</v>
+        <v>4250880.0</v>
       </c>
       <c r="H27" s="1">
-        <v>30398.83</v>
+        <v>-16605.0</v>
       </c>
       <c r="I27" s="1">
-        <v>0.91178769315005</v>
+        <v>-0.390625</v>
       </c>
       <c r="J27">
-        <v>0.22</v>
+        <v>2.58</v>
       </c>
       <c r="K27" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="L27" s="1">
-        <v>3364380.0</v>
+        <v>4234275.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3372369.04</v>
+        <v>4340201.03</v>
       </c>
       <c r="N27" s="1">
-        <v>0.76</v>
+        <v>1.04</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B28" s="1">
-        <v>1400000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>98.564</v>
+        <v>100.58</v>
       </c>
       <c r="D28" s="1">
-        <v>97.397</v>
+        <v>102.20481176</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>1363558.0</v>
+        <v>3474963.6</v>
       </c>
       <c r="H28" s="1">
-        <v>16338.0</v>
+        <v>-55243.6</v>
       </c>
       <c r="I28" s="1">
-        <v>1.1981888559196</v>
+        <v>-1.5897605373478</v>
       </c>
       <c r="J28">
-        <v>0.18</v>
+        <v>0.98</v>
       </c>
       <c r="K28" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="L28" s="1">
-        <v>1379896.0</v>
+        <v>3419720.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1382408.33</v>
+        <v>3452904.93</v>
       </c>
       <c r="N28" s="1">
-        <v>0.31</v>
+        <v>0.83</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="B29" s="1">
-        <v>2000000.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>99.38</v>
+        <v>99.01</v>
       </c>
       <c r="D29" s="1">
-        <v>99.4518355</v>
+        <v>100.08431893</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>1989036.71</v>
+        <v>3357828.9</v>
       </c>
       <c r="H29" s="1">
-        <v>-1436.71</v>
+        <v>-36043.4</v>
       </c>
       <c r="I29" s="1">
-        <v>-0.072231447151119</v>
+        <v>-1.0734138359462</v>
       </c>
       <c r="J29">
-        <v>0.62</v>
+        <v>0.16</v>
       </c>
       <c r="K29" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="L29" s="1">
-        <v>1987600.0</v>
+        <v>3321785.5</v>
       </c>
       <c r="M29" s="1">
-        <v>2000065.75</v>
+        <v>3327093.75</v>
       </c>
       <c r="N29" s="1">
-        <v>0.45</v>
+        <v>0.8</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="B30" s="1">
-        <v>2200000.0</v>
+        <v>1842000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>107.017</v>
+        <v>98.485</v>
       </c>
       <c r="D30" s="1">
-        <v>107.86245455</v>
+        <v>99.51669707</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>2372974.0</v>
+        <v>1833097.56</v>
       </c>
       <c r="H30" s="1">
-        <v>-18600.0</v>
+        <v>-19003.86</v>
       </c>
       <c r="I30" s="1">
-        <v>-0.78382654002952</v>
+        <v>-1.0367075061733</v>
       </c>
       <c r="J30">
-        <v>0.45</v>
+        <v>1.42</v>
       </c>
       <c r="K30" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="L30" s="1">
-        <v>2354374.0</v>
+        <v>1814093.7</v>
       </c>
       <c r="M30" s="1">
-        <v>2364292.03</v>
+        <v>1840184.49</v>
       </c>
       <c r="N30" s="1">
-        <v>0.53</v>
+        <v>0.44</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="B31" s="1">
-        <v>1701000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>100.8</v>
+        <v>98.912</v>
       </c>
       <c r="D31" s="1">
-        <v>99.8837425</v>
+        <v>97.755168</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>1699022.46</v>
+        <v>2443879.2</v>
       </c>
       <c r="H31" s="1">
-        <v>15585.54</v>
+        <v>28920.8</v>
       </c>
       <c r="I31" s="1">
-        <v>0.91732395344556</v>
+        <v>1.1833972808476</v>
       </c>
       <c r="J31">
-        <v>0.48</v>
+        <v>0.32</v>
       </c>
       <c r="K31" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="L31" s="1">
-        <v>1714608.0</v>
+        <v>2472800.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1722763.48</v>
+        <v>2480847.95</v>
       </c>
       <c r="N31" s="1">
-        <v>0.39</v>
+        <v>0.6</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="B32" s="1">
-        <v>4100000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>104.4</v>
+        <v>108.473</v>
       </c>
       <c r="D32" s="1">
-        <v>103.68</v>
+        <v>109.11</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>4250880.0</v>
+        <v>2836860.0</v>
       </c>
       <c r="H32" s="1">
-        <v>29520.0</v>
+        <v>-16562.0</v>
       </c>
       <c r="I32" s="1">
-        <v>0.69444444444444</v>
+        <v>-0.58381449912932</v>
       </c>
       <c r="J32">
-        <v>2.19</v>
+        <v>0.24</v>
       </c>
       <c r="K32" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="L32" s="1">
-        <v>4280400.0</v>
+        <v>2820298.0</v>
       </c>
       <c r="M32" s="1">
-        <v>4370206.85</v>
+        <v>2826656.7</v>
       </c>
       <c r="N32" s="1">
-        <v>0.98</v>
+        <v>0.68</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="B33" s="1">
-        <v>3400000.0</v>
+        <v>6062000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>101.039</v>
+        <v>98.315</v>
       </c>
       <c r="D33" s="1">
-        <v>102.20481176</v>
+        <v>99.73470604</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>3474963.6</v>
+        <v>6045917.88</v>
       </c>
       <c r="H33" s="1">
-        <v>-39637.6</v>
+        <v>-86062.58</v>
       </c>
       <c r="I33" s="1">
-        <v>-1.1406623079448</v>
+        <v>-1.4234824506085</v>
       </c>
       <c r="J33">
-        <v>0.69</v>
+        <v>1.48</v>
       </c>
       <c r="K33" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="L33" s="1">
-        <v>3435326.0</v>
+        <v>5959855.3</v>
       </c>
       <c r="M33" s="1">
-        <v>3458730.11</v>
+        <v>6049269.8</v>
       </c>
       <c r="N33" s="1">
-        <v>0.78</v>
+        <v>1.46</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B34" s="1">
-        <v>3355000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>99.516</v>
+        <v>98.375</v>
       </c>
       <c r="D34" s="1">
-        <v>100.08431893</v>
+        <v>99.65584156</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>3357828.9</v>
+        <v>4484512.87</v>
       </c>
       <c r="H34" s="1">
-        <v>-19067.1</v>
+        <v>-57637.87</v>
       </c>
       <c r="I34" s="1">
-        <v>-0.56784013026989</v>
+        <v>-1.2852649032536</v>
       </c>
       <c r="J34">
-        <v>2.7</v>
+        <v>2.1</v>
       </c>
       <c r="K34" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="L34" s="1">
-        <v>3338761.8</v>
+        <v>4426875.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3429254.88</v>
+        <v>4521190.07</v>
       </c>
       <c r="N34" s="1">
-        <v>0.77</v>
+        <v>1.09</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B35" s="1">
-        <v>1842000.0</v>
+        <v>1289000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>98.968</v>
+        <v>98.601</v>
       </c>
       <c r="D35" s="1">
-        <v>99.51669707</v>
+        <v>99.72692009</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>1833097.56</v>
+        <v>1285480.0</v>
       </c>
       <c r="H35" s="1">
-        <v>-10107.0</v>
+        <v>-14513.11</v>
       </c>
       <c r="I35" s="1">
-        <v>-0.55136181622543</v>
+        <v>-1.1290031739117</v>
       </c>
       <c r="J35">
-        <v>1.21</v>
+        <v>1.73</v>
       </c>
       <c r="K35" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="L35" s="1">
-        <v>1822990.56</v>
+        <v>1270966.89</v>
       </c>
       <c r="M35" s="1">
-        <v>1845195.49</v>
+        <v>1293311.05</v>
       </c>
       <c r="N35" s="1">
-        <v>0.41</v>
+        <v>0.31</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="B36" s="1">
-        <v>2500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>98.833</v>
+        <v>100.26</v>
       </c>
       <c r="D36" s="1">
-        <v>97.755168</v>
+        <v>101.37413636</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>2443879.2</v>
+        <v>2230231.0</v>
       </c>
       <c r="H36" s="1">
-        <v>26945.8</v>
+        <v>-24511.0</v>
       </c>
       <c r="I36" s="1">
-        <v>1.1025831391339</v>
+        <v>-1.0990341359258</v>
       </c>
       <c r="J36">
-        <v>0.27</v>
+        <v>0.85</v>
       </c>
       <c r="K36" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="L36" s="1">
-        <v>2470825.0</v>
+        <v>2205720.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2477674.32</v>
+        <v>2224404.93</v>
       </c>
       <c r="N36" s="1">
-        <v>0.56</v>
+        <v>0.54</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="B37" s="1">
-        <v>2600000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>109.598</v>
+        <v>95.625</v>
       </c>
       <c r="D37" s="1">
-        <v>109.11</v>
+        <v>95.625</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>2836860.0</v>
+        <v>4111875.0</v>
       </c>
       <c r="H37" s="1">
-        <v>12688.0</v>
+        <v>0.0</v>
       </c>
       <c r="I37" s="1">
-        <v>0.44725506369719</v>
+        <v>0.0</v>
       </c>
       <c r="J37">
-        <v>1.55</v>
+        <v>0.16</v>
       </c>
       <c r="K37" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="L37" s="1">
-        <v>2849548.0</v>
+        <v>4111875.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2889726.57</v>
+        <v>4118943.49</v>
       </c>
       <c r="N37" s="1">
-        <v>0.65</v>
+        <v>0.99</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B38" s="1">
-        <v>6062000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>99.237</v>
+        <v>99.238</v>
       </c>
       <c r="D38" s="1">
-        <v>99.73470604</v>
+        <v>100.08315</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>6045917.88</v>
+        <v>2001663.0</v>
       </c>
       <c r="H38" s="1">
-        <v>-30170.94</v>
+        <v>-16903.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-0.49902993389649</v>
+        <v>-0.84444784161969</v>
       </c>
       <c r="J38">
-        <v>1.24</v>
+        <v>0.53</v>
       </c>
       <c r="K38" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="L38" s="1">
-        <v>6015746.94</v>
+        <v>1984760.0</v>
       </c>
       <c r="M38" s="1">
-        <v>6091016.77</v>
+        <v>1995314.79</v>
       </c>
       <c r="N38" s="1">
-        <v>1.37</v>
+        <v>0.48</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="B39" s="1">
-        <v>4500000.0</v>
+        <v>2973000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>98.977</v>
+        <v>100.075</v>
       </c>
       <c r="D39" s="1">
-        <v>99.65584156</v>
+        <v>99.76841911</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>4484512.87</v>
+        <v>2966115.1</v>
       </c>
       <c r="H39" s="1">
-        <v>-30547.87</v>
+        <v>9114.65</v>
       </c>
       <c r="I39" s="1">
-        <v>-0.68118591440234</v>
+        <v>0.30729252549909</v>
       </c>
       <c r="J39">
-        <v>1.9</v>
+        <v>1.17</v>
       </c>
       <c r="K39" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="L39" s="1">
-        <v>4453965.0</v>
+        <v>2975229.75</v>
       </c>
       <c r="M39" s="1">
-        <v>4539649.93</v>
+        <v>3010070.87</v>
       </c>
       <c r="N39" s="1">
-        <v>1.02</v>
+        <v>0.72</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B40" s="1">
-        <v>1289000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>99.262</v>
+        <v>97.781</v>
       </c>
       <c r="D40" s="1">
-        <v>99.72692009</v>
+        <v>99.7334034</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>1285480.0</v>
+        <v>4687469.96</v>
       </c>
       <c r="H40" s="1">
-        <v>-5992.82</v>
+        <v>-91762.96</v>
       </c>
       <c r="I40" s="1">
-        <v>-0.46619317297819</v>
+        <v>-1.9576223588215</v>
       </c>
       <c r="J40">
-        <v>1.54</v>
+        <v>0.21</v>
       </c>
       <c r="K40" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="L40" s="1">
-        <v>1279487.18</v>
+        <v>4595707.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1299318.75</v>
+        <v>4605766.93</v>
       </c>
       <c r="N40" s="1">
-        <v>0.29</v>
+        <v>1.11</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="B41" s="1">
-        <v>2200000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>101.316</v>
+        <v>101.545</v>
       </c>
       <c r="D41" s="1">
-        <v>101.37413636</v>
+        <v>103.36625</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>2230231.0</v>
+        <v>2067325.0</v>
       </c>
       <c r="H41" s="1">
-        <v>-1279.0</v>
+        <v>-36425.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-0.057348319523852</v>
+        <v>-1.7619387372571</v>
       </c>
       <c r="J41">
-        <v>0.47</v>
+        <v>0.2</v>
       </c>
       <c r="K41" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="L41" s="1">
-        <v>2228952.0</v>
+        <v>2030900.0</v>
       </c>
       <c r="M41" s="1">
-        <v>2239198.58</v>
+        <v>2034858.9</v>
       </c>
       <c r="N41" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B42" s="1">
-        <v>2000000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>99.736</v>
+        <v>103.339</v>
       </c>
       <c r="D42" s="1">
-        <v>100.08315</v>
+        <v>105.746875</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>2001663.0</v>
+        <v>2537925.0</v>
       </c>
       <c r="H42" s="1">
-        <v>-6943.0</v>
+        <v>-57789.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-0.34686158459241</v>
+        <v>-2.2770176423653</v>
       </c>
       <c r="J42">
-        <v>0.31</v>
+        <v>5.03</v>
       </c>
       <c r="K42" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="L42" s="1">
-        <v>1994720.0</v>
+        <v>2480136.0</v>
       </c>
       <c r="M42" s="1">
-        <v>2000863.84</v>
+        <v>2600925.04</v>
       </c>
       <c r="N42" s="1">
-        <v>0.45</v>
+        <v>0.63</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="B43" s="1">
-        <v>2973000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>101.25</v>
+        <v>96.12</v>
       </c>
       <c r="D43" s="1">
-        <v>99.76841911</v>
+        <v>96.33716667</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>2966115.1</v>
+        <v>1734069.0</v>
       </c>
       <c r="H43" s="1">
-        <v>44047.4</v>
+        <v>-3909.0</v>
       </c>
       <c r="I43" s="1">
-        <v>1.48501991713</v>
+        <v>-0.22542355581006</v>
       </c>
       <c r="J43">
-        <v>0.89</v>
+        <v>0.16</v>
       </c>
       <c r="K43" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="L43" s="1">
-        <v>3010162.5</v>
+        <v>1730160.0</v>
       </c>
       <c r="M43" s="1">
-        <v>3036736.23</v>
+        <v>1733057.26</v>
       </c>
       <c r="N43" s="1">
-        <v>0.68</v>
+        <v>0.42</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="B44" s="1">
-        <v>4400000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>97.79</v>
+        <v>105.844</v>
       </c>
       <c r="D44" s="1">
-        <v>96.11421091</v>
+        <v>109.15333323</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>4229025.28</v>
+        <v>3383753.33</v>
       </c>
       <c r="H44" s="1">
-        <v>73734.72</v>
+        <v>-102589.33</v>
       </c>
       <c r="I44" s="1">
-        <v>1.743539352879</v>
+        <v>-3.0318205848652</v>
       </c>
       <c r="J44">
-        <v>0.03</v>
+        <v>2.47</v>
       </c>
       <c r="K44" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="L44" s="1">
-        <v>4302760.0</v>
+        <v>3281164.0</v>
       </c>
       <c r="M44" s="1">
-        <v>4303995.62</v>
+        <v>3357602.36</v>
       </c>
       <c r="N44" s="1">
-        <v>0.97</v>
+        <v>0.81</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="B45" s="1">
-        <v>2000000.0</v>
+        <v>1525000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>99.604</v>
+        <v>99.255</v>
       </c>
       <c r="D45" s="1">
-        <v>100.19585</v>
+        <v>99.95229508</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>2003917.0</v>
+        <v>1524272.5</v>
       </c>
       <c r="H45" s="1">
-        <v>-11837.0</v>
+        <v>-10633.75</v>
       </c>
       <c r="I45" s="1">
-        <v>-0.59069312750977</v>
+        <v>-0.69762788477782</v>
       </c>
       <c r="J45">
-        <v>1.47</v>
+        <v>0.8</v>
       </c>
       <c r="K45" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="L45" s="1">
-        <v>1992080.0</v>
+        <v>1513638.75</v>
       </c>
       <c r="M45" s="1">
-        <v>2021422.47</v>
+        <v>1525859.64</v>
       </c>
       <c r="N45" s="1">
-        <v>0.45</v>
+        <v>0.37</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B46" s="1">
-        <v>300000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>98.414</v>
+        <v>99.692</v>
       </c>
       <c r="D46" s="1">
-        <v>98.433</v>
+        <v>100.0</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>295299.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="H46" s="1">
-        <v>-57.0</v>
+        <v>-7084.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-0.019302469700202</v>
+        <v>-0.308</v>
       </c>
       <c r="J46">
-        <v>0.63</v>
+        <v>1.09</v>
       </c>
       <c r="K46" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="L46" s="1">
-        <v>295242.0</v>
+        <v>2292916.0</v>
       </c>
       <c r="M46" s="1">
-        <v>297122.14</v>
+        <v>2318040.95</v>
       </c>
       <c r="N46" s="1">
-        <v>0.07</v>
+        <v>0.56</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B47" s="1">
-        <v>4700000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>98.931</v>
+        <v>99.268</v>
       </c>
       <c r="D47" s="1">
-        <v>99.7334034</v>
+        <v>98.12584211</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>4687469.96</v>
+        <v>5593173.0</v>
       </c>
       <c r="H47" s="1">
-        <v>-37712.96</v>
+        <v>65103.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-0.80454830264128</v>
+        <v>1.1639725787134</v>
       </c>
       <c r="J47">
-        <v>1.79</v>
+        <v>0.61</v>
       </c>
       <c r="K47" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="L47" s="1">
-        <v>4649757.0</v>
+        <v>5658276.0</v>
       </c>
       <c r="M47" s="1">
-        <v>4733858.03</v>
+        <v>5693256.82</v>
       </c>
       <c r="N47" s="1">
-        <v>1.06</v>
+        <v>1.37</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="B48" s="1">
-        <v>1500000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>102.203</v>
+        <v>98.967</v>
       </c>
       <c r="D48" s="1">
-        <v>103.763</v>
+        <v>99.733</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>1556445.0</v>
+        <v>4886917.0</v>
       </c>
       <c r="H48" s="1">
-        <v>-23400.0</v>
+        <v>-37534.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-1.5034260767326</v>
+        <v>-0.7680506953566</v>
       </c>
       <c r="J48">
-        <v>4.12</v>
+        <v>0.39</v>
       </c>
       <c r="K48" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="L48" s="1">
-        <v>1533045.0</v>
+        <v>4849383.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1594873.77</v>
+        <v>4868412.45</v>
       </c>
       <c r="N48" s="1">
-        <v>0.36</v>
+        <v>1.17</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="B49" s="1">
-        <v>2400000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>104.251</v>
+        <v>99.099</v>
       </c>
       <c r="D49" s="1">
-        <v>105.746875</v>
+        <v>100.21200941</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>2537925.0</v>
+        <v>3407208.32</v>
       </c>
       <c r="H49" s="1">
-        <v>-35901.0</v>
+        <v>-37842.32</v>
       </c>
       <c r="I49" s="1">
-        <v>-1.4145808091256</v>
+        <v>-1.1106547192277</v>
       </c>
       <c r="J49">
-        <v>4.61</v>
+        <v>0.35</v>
       </c>
       <c r="K49" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="L49" s="1">
-        <v>2502024.0</v>
+        <v>3369366.0</v>
       </c>
       <c r="M49" s="1">
-        <v>2612687.01</v>
+        <v>3381102.99</v>
       </c>
       <c r="N49" s="1">
-        <v>0.59</v>
+        <v>0.81</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B50" s="1">
-        <v>1800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>96.529</v>
+        <v>106.95</v>
       </c>
       <c r="D50" s="1">
-        <v>96.33716667</v>
+        <v>109.5246</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>1734069.0</v>
+        <v>2190492.0</v>
       </c>
       <c r="H50" s="1">
-        <v>3453.0</v>
+        <v>-51492.0</v>
       </c>
       <c r="I50" s="1">
-        <v>0.19912702435716</v>
+        <v>-2.3507047731742</v>
       </c>
       <c r="J50">
-        <v>0.07</v>
+        <v>2.44</v>
       </c>
       <c r="K50" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="L50" s="1">
-        <v>1737522.0</v>
+        <v>2139000.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1738693.23</v>
+        <v>2187767.12</v>
       </c>
       <c r="N50" s="1">
-        <v>0.39</v>
+        <v>0.53</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B51" s="1">
-        <v>3100000.0</v>
+        <v>6352000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>106.791</v>
+        <v>95.321</v>
       </c>
       <c r="D51" s="1">
-        <v>109.15333323</v>
+        <v>95.22676873</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>3383753.33</v>
+        <v>6048804.35</v>
       </c>
       <c r="H51" s="1">
-        <v>-73232.33</v>
+        <v>5985.57</v>
       </c>
       <c r="I51" s="1">
-        <v>-2.1642337031701</v>
+        <v>0.098954597531329</v>
       </c>
       <c r="J51">
-        <v>2.01</v>
+        <v>0.11</v>
       </c>
       <c r="K51" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="L51" s="1">
-        <v>3310521.0</v>
+        <v>6054789.92</v>
       </c>
       <c r="M51" s="1">
-        <v>3372690.86</v>
+        <v>6061533.48</v>
       </c>
       <c r="N51" s="1">
-        <v>0.76</v>
+        <v>1.46</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B52" s="1">
-        <v>1525000.0</v>
+        <v>7450000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>100.435</v>
+        <v>99.143</v>
       </c>
       <c r="D52" s="1">
-        <v>99.95229508</v>
+        <v>100.12552698</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>1524272.5</v>
+        <v>7459351.76</v>
       </c>
       <c r="H52" s="1">
-        <v>7361.25</v>
+        <v>-73198.26</v>
       </c>
       <c r="I52" s="1">
-        <v>0.48293530192272</v>
+        <v>-0.98129518965064</v>
       </c>
       <c r="J52">
-        <v>0.55</v>
+        <v>1.11</v>
       </c>
       <c r="K52" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="L52" s="1">
-        <v>1531633.75</v>
+        <v>7386153.5</v>
       </c>
       <c r="M52" s="1">
-        <v>1540052.59</v>
+        <v>7468664.8</v>
       </c>
       <c r="N52" s="1">
-        <v>0.35</v>
+        <v>1.8</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="B53" s="1">
-        <v>2300000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>100.767</v>
+        <v>100.428</v>
       </c>
       <c r="D53" s="1">
-        <v>100.0</v>
+        <v>102.49824082</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>2300000.0</v>
+        <v>6252392.69</v>
       </c>
       <c r="H53" s="1">
-        <v>17641.0</v>
+        <v>-126284.69</v>
       </c>
       <c r="I53" s="1">
-        <v>0.767</v>
+        <v>-2.0197818061232</v>
       </c>
       <c r="J53">
-        <v>0.83</v>
+        <v>2.92</v>
       </c>
       <c r="K53" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="L53" s="1">
-        <v>2317641.0</v>
+        <v>6126108.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2336804.1</v>
+        <v>6303927.18</v>
       </c>
       <c r="N53" s="1">
-        <v>0.52</v>
+        <v>1.52</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="B54" s="1">
-        <v>5700000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>99.12</v>
+        <v>97.146</v>
       </c>
       <c r="D54" s="1">
-        <v>98.12584211</v>
+        <v>96.6109375</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>5593173.0</v>
+        <v>3091550.0</v>
       </c>
       <c r="H54" s="1">
-        <v>56667.0</v>
+        <v>17122.0</v>
       </c>
       <c r="I54" s="1">
-        <v>1.0131458476253</v>
+        <v>0.55383222008378</v>
       </c>
       <c r="J54">
-        <v>0.54</v>
+        <v>0.61</v>
       </c>
       <c r="K54" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="L54" s="1">
-        <v>5649840.0</v>
+        <v>3108672.0</v>
       </c>
       <c r="M54" s="1">
-        <v>5680448.22</v>
+        <v>3128233.64</v>
       </c>
       <c r="N54" s="1">
-        <v>1.28</v>
+        <v>0.75</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="B55" s="1">
-        <v>4900000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>100.508</v>
+        <v>99.116</v>
       </c>
       <c r="D55" s="1">
-        <v>99.733</v>
+        <v>99.78378947</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>4886917.0</v>
+        <v>1895892.0</v>
       </c>
       <c r="H55" s="1">
-        <v>37975.0</v>
+        <v>-12688.0</v>
       </c>
       <c r="I55" s="1">
-        <v>0.77707478968847</v>
+        <v>-0.66923643329894</v>
       </c>
       <c r="J55">
-        <v>0.13</v>
+        <v>1.04</v>
       </c>
       <c r="K55" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="L55" s="1">
-        <v>4924892.0</v>
+        <v>1883204.0</v>
       </c>
       <c r="M55" s="1">
-        <v>4931235.15</v>
+        <v>1902893.73</v>
       </c>
       <c r="N55" s="1">
-        <v>1.11</v>
+        <v>0.46</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="B56" s="1">
-        <v>3400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>99.581</v>
+        <v>100.965</v>
       </c>
       <c r="D56" s="1">
-        <v>100.21200941</v>
+        <v>100.60693333</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>3407208.32</v>
+        <v>1509104.0</v>
       </c>
       <c r="H56" s="1">
-        <v>-21454.32</v>
+        <v>5371.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-0.62967444268274</v>
+        <v>0.35590655117209</v>
       </c>
       <c r="J56">
-        <v>0.12</v>
+        <v>3.36</v>
       </c>
       <c r="K56" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="L56" s="1">
-        <v>3385754.0</v>
+        <v>1514475.0</v>
       </c>
       <c r="M56" s="1">
-        <v>3389666.33</v>
+        <v>1564940.75</v>
       </c>
       <c r="N56" s="1">
-        <v>0.76</v>
+        <v>0.38</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B57" s="1">
-        <v>2000000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>107.748</v>
+        <v>99.99</v>
       </c>
       <c r="D57" s="1">
-        <v>109.5246</v>
+        <v>100.96518622</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>2190492.0</v>
+        <v>4543433.38</v>
       </c>
       <c r="H57" s="1">
-        <v>-35532.0</v>
+        <v>-43883.38</v>
       </c>
       <c r="I57" s="1">
-        <v>-1.6221013361382</v>
+        <v>-0.96586383753689</v>
       </c>
       <c r="J57">
-        <v>1.67</v>
+        <v>2.38</v>
       </c>
       <c r="K57" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="L57" s="1">
-        <v>2154960.0</v>
+        <v>4499550.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2188384.66</v>
+        <v>4606838.01</v>
       </c>
       <c r="N57" s="1">
-        <v>0.49</v>
+        <v>1.11</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="B58" s="1">
-        <v>3952000.0</v>
+        <v>3044000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>95.563</v>
+        <v>98.458</v>
       </c>
       <c r="D58" s="1">
-        <v>94.95759995</v>
+        <v>99.66249573</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>3752724.35</v>
+        <v>3033726.37</v>
       </c>
       <c r="H58" s="1">
-        <v>23925.41</v>
+        <v>-36664.85</v>
       </c>
       <c r="I58" s="1">
-        <v>0.63754775913664</v>
+        <v>-1.2085747206001</v>
       </c>
       <c r="J58">
-        <v>0.09</v>
+        <v>1.75</v>
       </c>
       <c r="K58" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="L58" s="1">
-        <v>3776649.76</v>
+        <v>2997061.52</v>
       </c>
       <c r="M58" s="1">
-        <v>3780087.46</v>
+        <v>3050477.47</v>
       </c>
       <c r="N58" s="1">
-        <v>0.85</v>
+        <v>0.73</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="B59" s="1">
-        <v>7450000.0</v>
+        <v>3040000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>99.582</v>
+        <v>98.254</v>
       </c>
       <c r="D59" s="1">
-        <v>100.12552698</v>
+        <v>99.75109211</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>7459351.76</v>
+        <v>3032433.2</v>
       </c>
       <c r="H59" s="1">
-        <v>-40492.76</v>
+        <v>-45511.6</v>
       </c>
       <c r="I59" s="1">
-        <v>-0.54284556222617</v>
+        <v>-1.5008277841042</v>
       </c>
       <c r="J59">
-        <v>0.91</v>
+        <v>0.65</v>
       </c>
       <c r="K59" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="L59" s="1">
-        <v>7418859.0</v>
+        <v>2986921.6</v>
       </c>
       <c r="M59" s="1">
-        <v>7486368.25</v>
+        <v>3006740.73</v>
       </c>
       <c r="N59" s="1">
-        <v>1.68</v>
+        <v>0.72</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="B60" s="1">
-        <v>6100000.0</v>
+        <v>2003000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>101.323</v>
+        <v>98.387</v>
       </c>
       <c r="D60" s="1">
-        <v>102.49824082</v>
+        <v>100.08911133</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>6252392.69</v>
+        <v>2004784.9</v>
       </c>
       <c r="H60" s="1">
-        <v>-71689.69</v>
+        <v>-34093.29</v>
       </c>
       <c r="I60" s="1">
-        <v>-1.1465960881609</v>
+        <v>-1.7005959093168</v>
       </c>
       <c r="J60">
-        <v>2.65</v>
+        <v>2.54</v>
       </c>
       <c r="K60" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="L60" s="1">
-        <v>6180703.0</v>
+        <v>1970691.61</v>
       </c>
       <c r="M60" s="1">
-        <v>6342144.1</v>
+        <v>2021493.73</v>
       </c>
       <c r="N60" s="1">
-        <v>1.42</v>
+        <v>0.49</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B61" s="1">
-        <v>3200000.0</v>
+        <v>1740000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>97.194</v>
+        <v>99.912</v>
       </c>
       <c r="D61" s="1">
-        <v>96.6109375</v>
+        <v>99.89802816</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>3091550.0</v>
+        <v>1738225.69</v>
       </c>
       <c r="H61" s="1">
-        <v>18658.0</v>
+        <v>243.11</v>
       </c>
       <c r="I61" s="1">
-        <v>0.60351603564555</v>
+        <v>0.013986100964829</v>
       </c>
       <c r="J61">
-        <v>0.54</v>
+        <v>0.59</v>
       </c>
       <c r="K61" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="L61" s="1">
-        <v>3110208.0</v>
+        <v>1738468.8</v>
       </c>
       <c r="M61" s="1">
-        <v>3127621.7</v>
+        <v>1748813.46</v>
       </c>
       <c r="N61" s="1">
-        <v>0.7</v>
+        <v>0.42</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B62" s="1">
-        <v>1900000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>100.429</v>
+        <v>95.694</v>
       </c>
       <c r="D62" s="1">
-        <v>99.78378947</v>
+        <v>94.37435375</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>1895892.0</v>
+        <v>2264984.49</v>
       </c>
       <c r="H62" s="1">
-        <v>12259.0</v>
+        <v>31671.51</v>
       </c>
       <c r="I62" s="1">
-        <v>0.64660856209109</v>
+        <v>1.3983102374357</v>
       </c>
       <c r="J62">
-        <v>0.71</v>
+        <v>0.54</v>
       </c>
       <c r="K62" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="L62" s="1">
-        <v>1908151.0</v>
+        <v>2296656.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1921646.21</v>
+        <v>2309601.21</v>
       </c>
       <c r="N62" s="1">
-        <v>0.43</v>
+        <v>0.56</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B63" s="1">
-        <v>1500000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>101.831</v>
+        <v>103.383</v>
       </c>
       <c r="D63" s="1">
-        <v>100.60693333</v>
+        <v>105.34539474</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>1509104.0</v>
+        <v>4003125.0</v>
       </c>
       <c r="H63" s="1">
-        <v>18361.0</v>
+        <v>-74571.0</v>
       </c>
       <c r="I63" s="1">
-        <v>1.2166822167326</v>
+        <v>-1.8628196721311</v>
       </c>
       <c r="J63">
-        <v>3.06</v>
+        <v>4.43</v>
       </c>
       <c r="K63" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="L63" s="1">
-        <v>1527465.0</v>
+        <v>3928554.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1573328.01</v>
+        <v>4096842.57</v>
       </c>
       <c r="N63" s="1">
-        <v>0.35</v>
+        <v>0.99</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="B64" s="1">
-        <v>2411000.0</v>
+        <v>2932000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>99.737</v>
+        <v>102.045</v>
       </c>
       <c r="D64" s="1">
-        <v>100.1309718</v>
+        <v>104.17382503</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>2414157.73</v>
+        <v>3054376.55</v>
       </c>
       <c r="H64" s="1">
-        <v>-9498.66</v>
+        <v>-62417.15</v>
       </c>
       <c r="I64" s="1">
-        <v>-0.39345647891863</v>
+        <v>-2.0435316005815</v>
       </c>
       <c r="J64">
-        <v>2.82</v>
+        <v>1.61</v>
       </c>
       <c r="K64" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="L64" s="1">
-        <v>2404659.07</v>
+        <v>2991959.4</v>
       </c>
       <c r="M64" s="1">
-        <v>2472645.97</v>
+        <v>3039246.7</v>
       </c>
       <c r="N64" s="1">
-        <v>0.56</v>
+        <v>0.73</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="B65" s="1">
-        <v>4500000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>100.277</v>
+        <v>101.864</v>
       </c>
       <c r="D65" s="1">
-        <v>100.96518622</v>
+        <v>103.7676875</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>4543433.38</v>
+        <v>1660283.0</v>
       </c>
       <c r="H65" s="1">
-        <v>-30968.38</v>
+        <v>-30459.0</v>
       </c>
       <c r="I65" s="1">
-        <v>-0.68160744111098</v>
+        <v>-1.8345667575949</v>
       </c>
       <c r="J65">
-        <v>2.15</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>0.04</v>
+      </c>
+      <c r="K65">
+        <v>641.1</v>
       </c>
       <c r="L65" s="1">
-        <v>4512465.0</v>
+        <v>1629824.0</v>
       </c>
       <c r="M65" s="1">
-        <v>4609137.95</v>
+        <v>1630465.1</v>
       </c>
       <c r="N65" s="1">
-        <v>1.03</v>
+        <v>0.39</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B66" s="1">
-        <v>3044000.0</v>
+        <v>5900000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>99.187</v>
+        <v>97.004</v>
       </c>
       <c r="D66" s="1">
-        <v>99.66249573</v>
+        <v>97.51908203</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>3033726.37</v>
+        <v>5753625.84</v>
       </c>
       <c r="H66" s="1">
-        <v>-14474.09</v>
+        <v>-30389.84</v>
       </c>
       <c r="I66" s="1">
-        <v>-0.47710598236979</v>
+        <v>-0.52818589260229</v>
       </c>
       <c r="J66">
-        <v>1.55</v>
+        <v>0.67</v>
       </c>
       <c r="K66" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="L66" s="1">
-        <v>3019252.28</v>
+        <v>5723236.0</v>
       </c>
       <c r="M66" s="1">
-        <v>3066538.53</v>
+        <v>5762636.68</v>
       </c>
       <c r="N66" s="1">
-        <v>0.69</v>
+        <v>1.39</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B67" s="1">
-        <v>3040000.0</v>
+        <v>3411000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>99.007</v>
+        <v>97.905</v>
       </c>
       <c r="D67" s="1">
-        <v>99.75109211</v>
+        <v>99.62474055</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>3032433.2</v>
+        <v>3398199.9</v>
       </c>
       <c r="H67" s="1">
-        <v>-22620.4</v>
+        <v>-58660.35</v>
       </c>
       <c r="I67" s="1">
-        <v>-0.7459488307937</v>
+        <v>-1.726218342835</v>
       </c>
       <c r="J67">
-        <v>0.4</v>
+        <v>2.67</v>
       </c>
       <c r="K67" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="L67" s="1">
-        <v>3009812.8</v>
+        <v>3339539.55</v>
       </c>
       <c r="M67" s="1">
-        <v>3021924.49</v>
+        <v>3430655.3</v>
       </c>
       <c r="N67" s="1">
-        <v>0.68</v>
+        <v>0.83</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B68" s="1">
-        <v>2003000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>99.22</v>
+        <v>95.391</v>
       </c>
       <c r="D68" s="1">
-        <v>100.08911133</v>
+        <v>93.97710435</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>2004784.9</v>
+        <v>4322946.8</v>
       </c>
       <c r="H68" s="1">
-        <v>-17408.3</v>
+        <v>65039.2</v>
       </c>
       <c r="I68" s="1">
-        <v>-0.86833754583846</v>
+        <v>1.5045107656657</v>
       </c>
       <c r="J68">
-        <v>2.32</v>
+        <v>1.25</v>
       </c>
       <c r="K68" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="L68" s="1">
-        <v>1987376.6</v>
+        <v>4387986.0</v>
       </c>
       <c r="M68" s="1">
-        <v>2033761.14</v>
+        <v>4445328.47</v>
       </c>
       <c r="N68" s="1">
-        <v>0.46</v>
+        <v>1.07</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B69" s="1">
-        <v>2840000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>100.873</v>
+        <v>93.778</v>
       </c>
       <c r="D69" s="1">
-        <v>99.89802817</v>
+        <v>94.632</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>2837104.0</v>
+        <v>2176536.0</v>
       </c>
       <c r="H69" s="1">
-        <v>27689.2</v>
+        <v>-19642.0</v>
       </c>
       <c r="I69" s="1">
-        <v>0.97596704244892</v>
+        <v>-0.90244314819511</v>
       </c>
       <c r="J69">
-        <v>0.33</v>
+        <v>0.78</v>
       </c>
       <c r="K69" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="L69" s="1">
-        <v>2864793.2</v>
+        <v>2156894.0</v>
       </c>
       <c r="M69" s="1">
-        <v>2874052.38</v>
+        <v>2174758.38</v>
       </c>
       <c r="N69" s="1">
-        <v>0.65</v>
+        <v>0.52</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B70" s="1">
-        <v>2400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>95.407</v>
+        <v>100.697</v>
       </c>
       <c r="D70" s="1">
-        <v>94.37435375</v>
+        <v>102.06211111</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>2264984.49</v>
+        <v>918559.0</v>
       </c>
       <c r="H70" s="1">
-        <v>24783.51</v>
+        <v>-12286.0</v>
       </c>
       <c r="I70" s="1">
-        <v>1.0942021947356</v>
+        <v>-1.3375297612891</v>
       </c>
       <c r="J70">
-        <v>0.49</v>
+        <v>3.82</v>
       </c>
       <c r="K70" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="L70" s="1">
-        <v>2289768.0</v>
+        <v>906273.0</v>
       </c>
       <c r="M70" s="1">
-        <v>2301562.52</v>
+        <v>940651.77</v>
       </c>
       <c r="N70" s="1">
-        <v>0.52</v>
+        <v>0.23</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="B71" s="1">
-        <v>3800000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>104.018</v>
+        <v>100.562</v>
       </c>
       <c r="D71" s="1">
-        <v>105.34539474</v>
+        <v>102.33841288</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>4003125.0</v>
+        <v>5321597.47</v>
       </c>
       <c r="H71" s="1">
-        <v>-50441.0</v>
+        <v>-92373.47</v>
       </c>
       <c r="I71" s="1">
-        <v>-1.2600405932865</v>
+        <v>-1.7358221947591</v>
       </c>
       <c r="J71">
-        <v>3.94</v>
+        <v>3.91</v>
       </c>
       <c r="K71" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="L71" s="1">
-        <v>3952684.0</v>
+        <v>5229224.0</v>
       </c>
       <c r="M71" s="1">
-        <v>4102421.07</v>
+        <v>5432665.1</v>
       </c>
       <c r="N71" s="1">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="B72" s="1">
-        <v>2932000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>103.096</v>
+        <v>96.972</v>
       </c>
       <c r="D72" s="1">
-        <v>104.17382503</v>
+        <v>98.22108</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>3054376.55</v>
+        <v>3830622.12</v>
       </c>
       <c r="H72" s="1">
-        <v>-31601.83</v>
+        <v>-48714.12</v>
       </c>
       <c r="I72" s="1">
-        <v>-1.0346409318786</v>
+        <v>-1.2717025713828</v>
       </c>
       <c r="J72">
-        <v>1.26</v>
+        <v>1.66</v>
       </c>
       <c r="K72" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="L72" s="1">
-        <v>3022774.72</v>
+        <v>3781908.0</v>
       </c>
       <c r="M72" s="1">
-        <v>3059717.92</v>
+        <v>3846551.84</v>
       </c>
       <c r="N72" s="1">
-        <v>0.69</v>
+        <v>0.93</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="B73" s="1">
-        <v>1600000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>102.254</v>
+        <v>101.167</v>
       </c>
       <c r="D73" s="1">
-        <v>103.7676875</v>
+        <v>103.01311111</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>1660283.0</v>
+        <v>1854236.0</v>
       </c>
       <c r="H73" s="1">
-        <v>-24219.0</v>
+        <v>-33230.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-1.4587272169865</v>
+        <v>-1.7921127623452</v>
       </c>
       <c r="J73">
-        <v>4.54</v>
+        <v>1.95</v>
       </c>
       <c r="K73" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="L73" s="1">
-        <v>1636064.0</v>
+        <v>1821006.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1708721.53</v>
+        <v>1856019.7</v>
       </c>
       <c r="N73" s="1">
-        <v>0.38</v>
+        <v>0.45</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B74" s="1">
-        <v>5900000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>97.355</v>
+        <v>97.713</v>
       </c>
       <c r="D74" s="1">
-        <v>97.51908203</v>
+        <v>98.13597208</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>5753625.84</v>
+        <v>2355263.33</v>
       </c>
       <c r="H74" s="1">
-        <v>-9680.84</v>
+        <v>-10151.33</v>
       </c>
       <c r="I74" s="1">
-        <v>-0.16825633555622</v>
+        <v>-0.43100615844938</v>
       </c>
       <c r="J74">
-        <v>0.54</v>
+        <v>0.62</v>
       </c>
       <c r="K74" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="L74" s="1">
-        <v>5743945.0</v>
+        <v>2345112.0</v>
       </c>
       <c r="M74" s="1">
-        <v>5775990.89</v>
+        <v>2360070.9</v>
       </c>
       <c r="N74" s="1">
-        <v>1.3</v>
+        <v>0.57</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="B75" s="1">
-        <v>3411000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>98.949</v>
+        <v>95.601</v>
       </c>
       <c r="D75" s="1">
-        <v>99.62474055</v>
+        <v>95.06467125</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>3398199.9</v>
+        <v>2281552.11</v>
       </c>
       <c r="H75" s="1">
-        <v>-23049.51</v>
+        <v>12871.89</v>
       </c>
       <c r="I75" s="1">
-        <v>-0.67828587717868</v>
+        <v>0.5641725185054</v>
       </c>
       <c r="J75">
-        <v>2.42</v>
+        <v>0.07</v>
       </c>
       <c r="K75" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="L75" s="1">
-        <v>3375150.39</v>
+        <v>2294424.0</v>
       </c>
       <c r="M75" s="1">
-        <v>3457762.01</v>
+        <v>2296026.74</v>
       </c>
       <c r="N75" s="1">
-        <v>0.78</v>
+        <v>0.55</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="B76" s="1">
-        <v>4600000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>95.87</v>
+        <v>107.338</v>
       </c>
       <c r="D76" s="1">
-        <v>93.97710435</v>
+        <v>109.74741667</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>4322946.8</v>
+        <v>2633938.0</v>
       </c>
       <c r="H76" s="1">
-        <v>87073.2</v>
+        <v>-57826.0</v>
       </c>
       <c r="I76" s="1">
-        <v>2.014209381434</v>
+        <v>-2.195419937751</v>
       </c>
       <c r="J76">
-        <v>1.12</v>
+        <v>3.15</v>
       </c>
       <c r="K76" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="L76" s="1">
-        <v>4410020.0</v>
+        <v>2576112.0</v>
       </c>
       <c r="M76" s="1">
-        <v>4461628.22</v>
+        <v>2651764.17</v>
       </c>
       <c r="N76" s="1">
-        <v>1.0</v>
+        <v>0.64</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="B77" s="1">
-        <v>2300000.0</v>
+        <v>5600000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>94.751</v>
+        <v>96.313</v>
       </c>
       <c r="D77" s="1">
-        <v>94.632</v>
+        <v>97.33817321</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>2176536.0</v>
+        <v>5450937.7</v>
       </c>
       <c r="H77" s="1">
-        <v>2737.0</v>
+        <v>-57409.7</v>
       </c>
       <c r="I77" s="1">
-        <v>0.1257502747485</v>
+        <v>-1.0532077811126</v>
       </c>
       <c r="J77">
-        <v>0.64</v>
+        <v>0.42</v>
       </c>
       <c r="K77" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="L77" s="1">
-        <v>2179273.0</v>
+        <v>5393528.0</v>
       </c>
       <c r="M77" s="1">
-        <v>2194049.71</v>
+        <v>5417155.4</v>
       </c>
       <c r="N77" s="1">
-        <v>0.49</v>
+        <v>1.3</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="B78" s="1">
-        <v>900000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>101.309</v>
+        <v>98.959</v>
       </c>
       <c r="D78" s="1">
-        <v>102.06211111</v>
+        <v>98.10838462</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>918559.0</v>
+        <v>3826227.0</v>
       </c>
       <c r="H78" s="1">
-        <v>-6778.0</v>
+        <v>33174.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-0.73789489842242</v>
+        <v>0.86701599251691</v>
       </c>
       <c r="J78">
-        <v>3.5</v>
+        <v>0.46</v>
       </c>
       <c r="K78" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="L78" s="1">
-        <v>911781.0</v>
+        <v>3859401.0</v>
       </c>
       <c r="M78" s="1">
-        <v>943311.82</v>
+        <v>3877458.53</v>
       </c>
       <c r="N78" s="1">
-        <v>0.21</v>
+        <v>0.93</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="B79" s="1">
-        <v>4600000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>101.862</v>
+        <v>99.3</v>
       </c>
       <c r="D79" s="1">
-        <v>102.41271022</v>
+        <v>99.548</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>4710984.67</v>
+        <v>3683276.0</v>
       </c>
       <c r="H79" s="1">
-        <v>-25332.67</v>
+        <v>-9176.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-0.53773620112417</v>
+        <v>-0.24912604974485</v>
       </c>
       <c r="J79">
-        <v>3.59</v>
+        <v>0.4</v>
       </c>
       <c r="K79" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="L79" s="1">
-        <v>4685652.0</v>
+        <v>3674100.0</v>
       </c>
       <c r="M79" s="1">
-        <v>4850621.86</v>
+        <v>3689001.37</v>
       </c>
       <c r="N79" s="1">
-        <v>1.09</v>
+        <v>0.89</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="B80" s="1">
-        <v>3900000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>97.685</v>
+        <v>93.694</v>
       </c>
       <c r="D80" s="1">
-        <v>98.22108</v>
+        <v>93.64325</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>3830622.12</v>
+        <v>2247438.0</v>
       </c>
       <c r="H80" s="1">
-        <v>-20907.12</v>
+        <v>1218.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-0.54578915238969</v>
+        <v>0.054195043422777</v>
       </c>
       <c r="J80">
-        <v>1.47</v>
+        <v>0.46</v>
       </c>
       <c r="K80" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="L80" s="1">
-        <v>3809715.0</v>
+        <v>2248656.0</v>
       </c>
       <c r="M80" s="1">
-        <v>3866879.38</v>
+        <v>2259702.58</v>
       </c>
       <c r="N80" s="1">
-        <v>0.87</v>
+        <v>0.54</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="B81" s="1">
-        <v>1800000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>101.427</v>
+        <v>95.272</v>
       </c>
       <c r="D81" s="1">
-        <v>103.01311111</v>
+        <v>94.69343566</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>1854236.0</v>
+        <v>802053.4</v>
       </c>
       <c r="H81" s="1">
-        <v>-28550.0</v>
+        <v>4900.44</v>
       </c>
       <c r="I81" s="1">
-        <v>-1.5397177058368</v>
+        <v>0.61098674976005</v>
       </c>
       <c r="J81">
-        <v>1.56</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>0.08</v>
+      </c>
+      <c r="K81">
+        <v>655.55</v>
       </c>
       <c r="L81" s="1">
-        <v>1825686.0</v>
+        <v>806953.84</v>
       </c>
       <c r="M81" s="1">
-        <v>1853795.59</v>
+        <v>807609.39</v>
       </c>
       <c r="N81" s="1">
-        <v>0.42</v>
+        <v>0.19</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B82" s="1">
-        <v>2400000.0</v>
+        <v>5197000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>98.095</v>
+        <v>99.608</v>
       </c>
       <c r="D82" s="1">
-        <v>98.13597208</v>
+        <v>100.44251838</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>2355263.33</v>
+        <v>5219997.68</v>
       </c>
       <c r="H82" s="1">
-        <v>-983.33</v>
+        <v>-43369.92</v>
       </c>
       <c r="I82" s="1">
-        <v>-0.041750320971541</v>
+        <v>-0.83084174857334</v>
       </c>
       <c r="J82">
-        <v>0.49</v>
+        <v>2.34</v>
       </c>
       <c r="K82" t="s">
+        <v>271</v>
+      </c>
+      <c r="L82" s="1">
+        <v>5176627.76</v>
+      </c>
+      <c r="M82" s="1">
+        <v>5298401.3</v>
+      </c>
+      <c r="N82" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
         <v>269</v>
-      </c>
-[...13 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B83" s="1">
-        <v>2400000.0</v>
+        <v>2435000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>95.738</v>
+        <v>99.958</v>
       </c>
       <c r="D83" s="1">
-        <v>95.06467125</v>
+        <v>100.07605749</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>2281552.11</v>
+        <v>2436852.0</v>
       </c>
       <c r="H83" s="1">
-        <v>16159.89</v>
+        <v>-2874.7</v>
       </c>
       <c r="I83" s="1">
-        <v>0.70828494029006</v>
+        <v>-0.11796777153475</v>
       </c>
       <c r="J83">
-        <v>0.06</v>
+        <v>1.32</v>
       </c>
       <c r="K83" t="s">
+        <v>274</v>
+      </c>
+      <c r="L83" s="1">
+        <v>2433977.3</v>
+      </c>
+      <c r="M83" s="1">
+        <v>2466082.21</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
         <v>272</v>
-      </c>
-[...13 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B84" s="1">
-        <v>2400000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>107.979</v>
+        <v>101.84</v>
       </c>
       <c r="D84" s="1">
-        <v>109.74741667</v>
+        <v>102.20309524</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>2633938.0</v>
+        <v>2146265.0</v>
       </c>
       <c r="H84" s="1">
-        <v>-42442.0</v>
+        <v>-7625.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-1.6113515200434</v>
+        <v>-0.35526833825273</v>
       </c>
       <c r="J84">
-        <v>2.54</v>
+        <v>2.12</v>
       </c>
       <c r="K84" t="s">
+        <v>277</v>
+      </c>
+      <c r="L84" s="1">
+        <v>2138640.0</v>
+      </c>
+      <c r="M84" s="1">
+        <v>2183193.08</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
         <v>275</v>
-      </c>
-[...13 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B85" s="1">
-        <v>5600000.0</v>
+        <v>6137000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>97.037</v>
+        <v>98.693</v>
       </c>
       <c r="D85" s="1">
-        <v>97.33817321</v>
+        <v>99.85746586</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>5450937.7</v>
+        <v>6128252.68</v>
       </c>
       <c r="H85" s="1">
-        <v>-16865.7</v>
+        <v>-71463.27</v>
       </c>
       <c r="I85" s="1">
-        <v>-0.30940914991562</v>
+        <v>-1.1661279932733</v>
       </c>
       <c r="J85">
-        <v>0.27</v>
+        <v>1.91</v>
       </c>
       <c r="K85" t="s">
+        <v>280</v>
+      </c>
+      <c r="L85" s="1">
+        <v>6056789.41</v>
+      </c>
+      <c r="M85" s="1">
+        <v>6173958.02</v>
+      </c>
+      <c r="N85" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
         <v>278</v>
-      </c>
-[...13 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B86" s="1">
-        <v>3900000.0</v>
+        <v>3240000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>98.861</v>
+        <v>101.947</v>
       </c>
       <c r="D86" s="1">
-        <v>98.10838462</v>
+        <v>104.17235494</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>3826227.0</v>
+        <v>3375184.3</v>
       </c>
       <c r="H86" s="1">
-        <v>29352.0</v>
+        <v>-72101.5</v>
       </c>
       <c r="I86" s="1">
-        <v>0.76712646688239</v>
+        <v>-2.1362240870817</v>
       </c>
       <c r="J86">
-        <v>0.39</v>
+        <v>1.89</v>
       </c>
       <c r="K86" t="s">
+        <v>283</v>
+      </c>
+      <c r="L86" s="1">
+        <v>3303082.8</v>
+      </c>
+      <c r="M86" s="1">
+        <v>3364251.16</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
         <v>281</v>
-      </c>
-[...13 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B87" s="1">
-        <v>3700000.0</v>
+        <v>2097000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>99.78</v>
+        <v>99.669</v>
       </c>
       <c r="D87" s="1">
-        <v>99.548</v>
+        <v>100.0</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>3683276.0</v>
+        <v>2097000.0</v>
       </c>
       <c r="H87" s="1">
-        <v>8584.0</v>
+        <v>-6941.07</v>
       </c>
       <c r="I87" s="1">
-        <v>0.23305340137421</v>
+        <v>-0.331</v>
       </c>
       <c r="J87">
-        <v>0.17</v>
+        <v>0.45</v>
       </c>
       <c r="K87" t="s">
+        <v>286</v>
+      </c>
+      <c r="L87" s="1">
+        <v>2090058.93</v>
+      </c>
+      <c r="M87" s="1">
+        <v>2099469.29</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
         <v>284</v>
-      </c>
-[...13 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B88" s="1">
-        <v>2400000.0</v>
+        <v>2391000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>94.278</v>
+        <v>97.982</v>
       </c>
       <c r="D88" s="1">
-        <v>93.64325</v>
+        <v>99.51961188</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>2247438.0</v>
+        <v>2379513.92</v>
       </c>
       <c r="H88" s="1">
-        <v>15234.0</v>
+        <v>-36764.3</v>
       </c>
       <c r="I88" s="1">
-        <v>0.6778384987706</v>
+        <v>-1.5450340378761</v>
       </c>
       <c r="J88">
-        <v>0.39</v>
+        <v>1.49</v>
       </c>
       <c r="K88" t="s">
+        <v>289</v>
+      </c>
+      <c r="L88" s="1">
+        <v>2342749.62</v>
+      </c>
+      <c r="M88" s="1">
+        <v>2378368.97</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
         <v>287</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B89" s="1">
-        <v>847000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>95.381</v>
+        <v>98.4</v>
       </c>
       <c r="D89" s="1">
-        <v>94.69343566</v>
+        <v>99.402</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>802053.4</v>
+        <v>2186844.0</v>
       </c>
       <c r="H89" s="1">
-        <v>5823.67</v>
+        <v>-22044.0</v>
       </c>
       <c r="I89" s="1">
-        <v>0.72609504554186</v>
+        <v>-1.0080280074848</v>
       </c>
       <c r="J89">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>493.12</v>
+        <v>0.47</v>
+      </c>
+      <c r="K89" t="s">
+        <v>292</v>
       </c>
       <c r="L89" s="1">
-        <v>807877.07</v>
+        <v>2164800.0</v>
       </c>
       <c r="M89" s="1">
-        <v>808370.19</v>
+        <v>2175242.47</v>
       </c>
       <c r="N89" s="1">
-        <v>0.18</v>
+        <v>0.52</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="B90" s="1">
-        <v>5197000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>99.813</v>
+        <v>101.054</v>
       </c>
       <c r="D90" s="1">
-        <v>100.44251838</v>
+        <v>102.68168571</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>5219997.68</v>
+        <v>3593859.0</v>
       </c>
       <c r="H90" s="1">
-        <v>-32716.07</v>
+        <v>-56969.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-0.62674491456862</v>
+        <v>-1.5851762687406</v>
       </c>
       <c r="J90">
-        <v>2.13</v>
+        <v>3.63</v>
       </c>
       <c r="K90" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="L90" s="1">
-        <v>5187281.61</v>
+        <v>3536890.0</v>
       </c>
       <c r="M90" s="1">
-        <v>5298091.62</v>
+        <v>3663865.11</v>
       </c>
       <c r="N90" s="1">
-        <v>1.19</v>
+        <v>0.88</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B91" s="1">
-        <v>2435000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>100.888</v>
+        <v>97.791</v>
       </c>
       <c r="D91" s="1">
-        <v>100.07605749</v>
+        <v>97.18643902</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>2436852.0</v>
+        <v>3984644.0</v>
       </c>
       <c r="H91" s="1">
-        <v>19770.8</v>
+        <v>24787.0</v>
       </c>
       <c r="I91" s="1">
-        <v>0.81132543133518</v>
+        <v>0.62206310024183</v>
       </c>
       <c r="J91">
-        <v>1.02</v>
+        <v>0.91</v>
       </c>
       <c r="K91" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="L91" s="1">
-        <v>2456622.8</v>
+        <v>4009431.0</v>
       </c>
       <c r="M91" s="1">
-        <v>2481478.21</v>
+        <v>4046570.37</v>
       </c>
       <c r="N91" s="1">
-        <v>0.56</v>
+        <v>0.97</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B92" s="1">
-        <v>2100000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>102.66</v>
+        <v>102.161</v>
       </c>
       <c r="D92" s="1">
-        <v>102.20309524</v>
+        <v>104.56876929</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>2146265.0</v>
+        <v>1463962.77</v>
       </c>
       <c r="H92" s="1">
-        <v>9595.0</v>
+        <v>-33708.77</v>
       </c>
       <c r="I92" s="1">
-        <v>0.44705569908655</v>
+        <v>-2.3025701671361</v>
       </c>
       <c r="J92">
-        <v>1.79</v>
+        <v>2.12</v>
       </c>
       <c r="K92" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="L92" s="1">
-        <v>2155860.0</v>
+        <v>1430254.0</v>
       </c>
       <c r="M92" s="1">
-        <v>2193365.14</v>
+        <v>1459899.56</v>
       </c>
       <c r="N92" s="1">
-        <v>0.49</v>
+        <v>0.35</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="B93" s="1">
-        <v>6137000.0</v>
+        <v>2020000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>99.463</v>
+        <v>101.495</v>
       </c>
       <c r="D93" s="1">
-        <v>99.85746586</v>
+        <v>103.33785</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>6128252.68</v>
+        <v>2087424.57</v>
       </c>
       <c r="H93" s="1">
-        <v>-24208.37</v>
+        <v>-37225.57</v>
       </c>
       <c r="I93" s="1">
-        <v>-0.39502891385347</v>
+        <v>-1.7833252772338</v>
       </c>
       <c r="J93">
-        <v>1.69</v>
+        <v>2.48</v>
       </c>
       <c r="K93" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="L93" s="1">
-        <v>6104044.31</v>
+        <v>2050199.0</v>
       </c>
       <c r="M93" s="1">
-        <v>6207767.34</v>
+        <v>2100366.95</v>
       </c>
       <c r="N93" s="1">
-        <v>1.39</v>
+        <v>0.51</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="B94" s="1">
-        <v>3240000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>102.549</v>
+        <v>99.854</v>
       </c>
       <c r="D94" s="1">
-        <v>104.17235494</v>
+        <v>98.96886842</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>3375184.3</v>
+        <v>3760817.0</v>
       </c>
       <c r="H94" s="1">
-        <v>-52596.7</v>
+        <v>33635.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-1.5583356440713</v>
+        <v>0.8943535407333</v>
       </c>
       <c r="J94">
-        <v>1.53</v>
+        <v>0.59</v>
       </c>
       <c r="K94" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="L94" s="1">
-        <v>3322587.6</v>
+        <v>3794452.0</v>
       </c>
       <c r="M94" s="1">
-        <v>3372183.57</v>
+        <v>3816835.56</v>
       </c>
       <c r="N94" s="1">
-        <v>0.76</v>
+        <v>0.92</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="B95" s="1">
-        <v>2097000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>100.621</v>
+        <v>97.815</v>
       </c>
       <c r="D95" s="1">
-        <v>100.0</v>
+        <v>99.34837534</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>2097000.0</v>
+        <v>5762205.77</v>
       </c>
       <c r="H95" s="1">
-        <v>13022.37</v>
+        <v>-88935.77</v>
       </c>
       <c r="I95" s="1">
-        <v>0.621</v>
+        <v>-1.5434327330522</v>
       </c>
       <c r="J95">
-        <v>0.18</v>
+        <v>0.45</v>
       </c>
       <c r="K95" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="L95" s="1">
-        <v>2110022.37</v>
+        <v>5673270.0</v>
       </c>
       <c r="M95" s="1">
-        <v>2113826.56</v>
+        <v>5699489.18</v>
       </c>
       <c r="N95" s="1">
-        <v>0.47</v>
+        <v>1.37</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B96" s="1">
-        <v>2391000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>99.061</v>
+        <v>99.111</v>
       </c>
       <c r="D96" s="1">
-        <v>99.51961188</v>
+        <v>99.166</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>2379513.92</v>
+        <v>2082486.0</v>
       </c>
       <c r="H96" s="1">
-        <v>-10965.41</v>
+        <v>-1155.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-0.46082562946301</v>
+        <v>-0.055462557731481</v>
       </c>
       <c r="J96">
-        <v>1.25</v>
+        <v>1.73</v>
       </c>
       <c r="K96" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="L96" s="1">
-        <v>2368548.51</v>
+        <v>2081331.0</v>
       </c>
       <c r="M96" s="1">
-        <v>2398436.01</v>
+        <v>2117642.3</v>
       </c>
       <c r="N96" s="1">
-        <v>0.54</v>
+        <v>0.51</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="B97" s="1">
-        <v>3500000.0</v>
+        <v>3936000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>101.35</v>
+        <v>99.177</v>
       </c>
       <c r="D97" s="1">
-        <v>102.68168571</v>
+        <v>100.0</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>3593859.0</v>
+        <v>3936000.0</v>
       </c>
       <c r="H97" s="1">
-        <v>-46609.0</v>
+        <v>-32393.28</v>
       </c>
       <c r="I97" s="1">
-        <v>-1.2969067512109</v>
+        <v>-0.823</v>
       </c>
       <c r="J97">
-        <v>3.31</v>
+        <v>0.25</v>
       </c>
       <c r="K97" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="L97" s="1">
-        <v>3547250.0</v>
+        <v>3903606.72</v>
       </c>
       <c r="M97" s="1">
-        <v>3663079.96</v>
+        <v>3913288.24</v>
       </c>
       <c r="N97" s="1">
-        <v>0.82</v>
+        <v>0.94</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B98" s="1">
-        <v>4100000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>97.781</v>
+        <v>102.14</v>
       </c>
       <c r="D98" s="1">
-        <v>97.18643902</v>
+        <v>104.3865556</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>3984644.0</v>
+        <v>2609663.89</v>
       </c>
       <c r="H98" s="1">
-        <v>24377.0</v>
+        <v>-56163.89</v>
       </c>
       <c r="I98" s="1">
-        <v>0.61177359884597</v>
+        <v>-2.1521503292135</v>
       </c>
       <c r="J98">
-        <v>0.83</v>
+        <v>3.18</v>
       </c>
       <c r="K98" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="L98" s="1">
-        <v>4009021.0</v>
+        <v>2553500.0</v>
       </c>
       <c r="M98" s="1">
-        <v>4042879.92</v>
+        <v>2632986.3</v>
       </c>
       <c r="N98" s="1">
-        <v>0.91</v>
+        <v>0.63</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B99" s="1">
-        <v>1400000.0</v>
+        <v>1711000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>102.714</v>
+        <v>99.843</v>
       </c>
       <c r="D99" s="1">
-        <v>104.56876929</v>
+        <v>99.98915137</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>1463962.77</v>
+        <v>1710814.38</v>
       </c>
       <c r="H99" s="1">
-        <v>-25966.77</v>
+        <v>-2500.65</v>
       </c>
       <c r="I99" s="1">
-        <v>-1.7737315819855</v>
+        <v>-0.14616723060277</v>
       </c>
       <c r="J99">
-        <v>1.75</v>
+        <v>0.85</v>
       </c>
       <c r="K99" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="L99" s="1">
-        <v>1437996.0</v>
+        <v>1708313.73</v>
       </c>
       <c r="M99" s="1">
-        <v>1462517.63</v>
+        <v>1722904.11</v>
       </c>
       <c r="N99" s="1">
-        <v>0.33</v>
+        <v>0.41</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="B100" s="1">
-        <v>2020000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>101.645</v>
+        <v>98.584</v>
       </c>
       <c r="D100" s="1">
-        <v>103.33785</v>
+        <v>99.87771029</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>2087424.57</v>
+        <v>3495719.86</v>
       </c>
       <c r="H100" s="1">
-        <v>-34195.57</v>
+        <v>-45279.86</v>
       </c>
       <c r="I100" s="1">
-        <v>-1.6381703315871</v>
+        <v>-1.2952942974097</v>
       </c>
       <c r="J100">
-        <v>2.13</v>
+        <v>0.36</v>
       </c>
       <c r="K100" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="L100" s="1">
-        <v>2053229.0</v>
+        <v>3450440.0</v>
       </c>
       <c r="M100" s="1">
-        <v>2096230.1</v>
+        <v>3463121.51</v>
       </c>
       <c r="N100" s="1">
-        <v>0.47</v>
+        <v>0.83</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="B101" s="1">
-        <v>3800000.0</v>
+        <v>3497000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>99.685</v>
+        <v>98.714</v>
       </c>
       <c r="D101" s="1">
-        <v>98.96886842</v>
+        <v>100.09947126</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>3760817.0</v>
+        <v>3500478.51</v>
       </c>
       <c r="H101" s="1">
-        <v>27213.0</v>
+        <v>-48449.93</v>
       </c>
       <c r="I101" s="1">
-        <v>0.72359277252788</v>
+        <v>-1.3840944848423</v>
       </c>
       <c r="J101">
-        <v>0.54</v>
+        <v>2.31</v>
       </c>
       <c r="K101" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="L101" s="1">
-        <v>3788030.0</v>
+        <v>3452028.58</v>
       </c>
       <c r="M101" s="1">
-        <v>3808591.64</v>
+        <v>3532758.98</v>
       </c>
       <c r="N101" s="1">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="B102" s="1">
-        <v>5800000.0</v>
+        <v>1845000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>98.607</v>
+        <v>99.601</v>
       </c>
       <c r="D102" s="1">
-        <v>99.34837534</v>
+        <v>99.97942276</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>5762205.77</v>
+        <v>1844620.35</v>
       </c>
       <c r="H102" s="1">
-        <v>-42999.77</v>
+        <v>-6981.9</v>
       </c>
       <c r="I102" s="1">
-        <v>-0.74623801572432</v>
+        <v>-0.37850064919863</v>
       </c>
       <c r="J102">
-        <v>0.26</v>
+        <v>0.49</v>
       </c>
       <c r="K102" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="L102" s="1">
-        <v>5719206.0</v>
+        <v>1837638.45</v>
       </c>
       <c r="M102" s="1">
-        <v>5734301.89</v>
+        <v>1846673.9</v>
       </c>
       <c r="N102" s="1">
-        <v>1.29</v>
+        <v>0.44</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="B103" s="1">
-        <v>3936000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>100.209</v>
+        <v>98.359</v>
       </c>
       <c r="D103" s="1">
-        <v>100.0</v>
+        <v>97.62613043</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>3936000.0</v>
+        <v>2245401.0</v>
       </c>
       <c r="H103" s="1">
-        <v>8226.24</v>
+        <v>16856.0</v>
       </c>
       <c r="I103" s="1">
-        <v>0.209</v>
+        <v>0.75068996584574</v>
       </c>
       <c r="J103">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.81</v>
+      </c>
+      <c r="K103" t="s">
+        <v>334</v>
       </c>
       <c r="L103" s="1">
-        <v>3944226.24</v>
+        <v>2262257.0</v>
       </c>
       <c r="M103" s="1">
-        <v>3944226.24</v>
+        <v>2280846.04</v>
       </c>
       <c r="N103" s="1">
-        <v>0.89</v>
+        <v>0.55</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="B104" s="1">
-        <v>5700000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>102.518</v>
+        <v>100.608</v>
       </c>
       <c r="D104" s="1">
-        <v>104.38655561</v>
+        <v>101.7329976</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>5950033.67</v>
+        <v>5086649.88</v>
       </c>
       <c r="H104" s="1">
-        <v>-106507.67</v>
+        <v>-56249.88</v>
       </c>
       <c r="I104" s="1">
-        <v>-1.7900347444588</v>
+        <v>-1.1058335314401</v>
       </c>
       <c r="J104">
-        <v>2.76</v>
+        <v>0.33</v>
       </c>
       <c r="K104" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="L104" s="1">
-        <v>5843526.0</v>
+        <v>5030400.0</v>
       </c>
       <c r="M104" s="1">
-        <v>6000705.45</v>
+        <v>5046855.48</v>
       </c>
       <c r="N104" s="1">
-        <v>1.35</v>
+        <v>1.21</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="B105" s="1">
-        <v>1711000.0</v>
+        <v>4478000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>100.709</v>
+        <v>99.548</v>
       </c>
       <c r="D105" s="1">
-        <v>99.98915137</v>
+        <v>99.994</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>1710814.38</v>
+        <v>4477731.32</v>
       </c>
       <c r="H105" s="1">
-        <v>12316.61</v>
+        <v>-19971.88</v>
       </c>
       <c r="I105" s="1">
-        <v>0.71992672869631</v>
+        <v>-0.4460267616057</v>
       </c>
       <c r="J105">
-        <v>0.57</v>
+        <v>0.4</v>
       </c>
       <c r="K105" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="L105" s="1">
-        <v>1723130.99</v>
+        <v>4457759.44</v>
       </c>
       <c r="M105" s="1">
-        <v>1732799.31</v>
+        <v>4475564.09</v>
       </c>
       <c r="N105" s="1">
-        <v>0.39</v>
+        <v>1.08</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B106" s="1">
-        <v>3500000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>99.447</v>
+        <v>99.433</v>
       </c>
       <c r="D106" s="1">
-        <v>99.87771029</v>
+        <v>99.89460606</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>3495719.86</v>
+        <v>3296522.0</v>
       </c>
       <c r="H106" s="1">
-        <v>-15074.86</v>
+        <v>-15233.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-0.43123764499825</v>
+        <v>-0.46209307870537</v>
       </c>
       <c r="J106">
-        <v>0.14</v>
+        <v>0.69</v>
       </c>
       <c r="K106" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="L106" s="1">
-        <v>3480645.0</v>
+        <v>3281289.0</v>
       </c>
       <c r="M106" s="1">
-        <v>3485607.33</v>
+        <v>3304072.56</v>
       </c>
       <c r="N106" s="1">
-        <v>0.78</v>
+        <v>0.79</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="B107" s="1">
-        <v>3497000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>99.275</v>
+        <v>99.266</v>
       </c>
       <c r="D107" s="1">
-        <v>100.09947126</v>
+        <v>99.76912903</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>3500478.51</v>
+        <v>3092843.0</v>
       </c>
       <c r="H107" s="1">
-        <v>-28831.76</v>
+        <v>-15597.0</v>
       </c>
       <c r="I107" s="1">
-        <v>-0.82365196408533</v>
+        <v>-0.5042932990779</v>
       </c>
       <c r="J107">
-        <v>2.11</v>
+        <v>0.45</v>
       </c>
       <c r="K107" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="L107" s="1">
-        <v>3471646.75</v>
+        <v>3077246.0</v>
       </c>
       <c r="M107" s="1">
-        <v>3545335.25</v>
+        <v>3091259.7</v>
       </c>
       <c r="N107" s="1">
-        <v>0.8</v>
+        <v>0.74</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="B108" s="1">
-        <v>1845000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>100.498</v>
+        <v>99.595</v>
       </c>
       <c r="D108" s="1">
-        <v>99.97942276</v>
+        <v>101.50487846</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>1844620.35</v>
+        <v>1319563.42</v>
       </c>
       <c r="H108" s="1">
-        <v>9567.75</v>
+        <v>-24828.42</v>
       </c>
       <c r="I108" s="1">
-        <v>0.51868396659508</v>
+        <v>-1.8815632218723</v>
       </c>
       <c r="J108">
-        <v>0.24</v>
+        <v>2.55</v>
       </c>
       <c r="K108" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="L108" s="1">
-        <v>1854188.1</v>
+        <v>1294735.0</v>
       </c>
       <c r="M108" s="1">
-        <v>1858623.68</v>
+        <v>1327916.16</v>
       </c>
       <c r="N108" s="1">
-        <v>0.42</v>
+        <v>0.32</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="B109" s="1">
-        <v>2300000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>98.826</v>
+        <v>102.519</v>
       </c>
       <c r="D109" s="1">
-        <v>97.62613043</v>
+        <v>105.09337452</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>2245401.0</v>
+        <v>4413921.73</v>
       </c>
       <c r="H109" s="1">
-        <v>27597.0</v>
+        <v>-108123.73</v>
       </c>
       <c r="I109" s="1">
-        <v>1.2290455023401</v>
+        <v>-2.4496068714839</v>
       </c>
       <c r="J109">
-        <v>0.62</v>
+        <v>3.94</v>
       </c>
       <c r="K109" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="L109" s="1">
-        <v>2272998.0</v>
+        <v>4305798.0</v>
       </c>
       <c r="M109" s="1">
-        <v>2287176.08</v>
+        <v>4471410.33</v>
       </c>
       <c r="N109" s="1">
-        <v>0.51</v>
+        <v>1.08</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="B110" s="1">
-        <v>6200000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>100.722</v>
+        <v>105.993</v>
       </c>
       <c r="D110" s="1">
-        <v>101.73299758</v>
+        <v>109.06825</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>6307445.85</v>
+        <v>2181365.0</v>
       </c>
       <c r="H110" s="1">
-        <v>-62681.85</v>
+        <v>-61505.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-0.99377547569433</v>
+        <v>-2.8195648137749</v>
       </c>
       <c r="J110">
-        <v>0.03</v>
+        <v>0.21</v>
       </c>
       <c r="K110" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="L110" s="1">
-        <v>6244764.0</v>
+        <v>2119860.0</v>
       </c>
       <c r="M110" s="1">
-        <v>6246738.66</v>
+        <v>2124139.89</v>
       </c>
       <c r="N110" s="1">
-        <v>1.4</v>
+        <v>0.51</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B111" s="1">
-        <v>4478000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>100.477</v>
+        <v>100.094</v>
       </c>
       <c r="D111" s="1">
-        <v>99.994</v>
+        <v>101.27113519</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>4477731.32</v>
+        <v>5266099.03</v>
       </c>
       <c r="H111" s="1">
-        <v>21628.74</v>
+        <v>-61211.03</v>
       </c>
       <c r="I111" s="1">
-        <v>0.4830289817389</v>
+        <v>-1.162360024969</v>
       </c>
       <c r="J111">
-        <v>0.14</v>
+        <v>1.07</v>
       </c>
       <c r="K111" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="L111" s="1">
-        <v>4499360.06</v>
+        <v>5204888.0</v>
       </c>
       <c r="M111" s="1">
-        <v>4505570.98</v>
+        <v>5260734.58</v>
       </c>
       <c r="N111" s="1">
-        <v>1.01</v>
+        <v>1.27</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B112" s="1">
-        <v>3300000.0</v>
+        <v>5864000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>100.33</v>
+        <v>93.36</v>
       </c>
       <c r="D112" s="1">
-        <v>99.89460606</v>
+        <v>94.38383458</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>3296522.0</v>
+        <v>5534668.06</v>
       </c>
       <c r="H112" s="1">
-        <v>14368.0</v>
+        <v>-60037.66</v>
       </c>
       <c r="I112" s="1">
-        <v>0.43585330235927</v>
+        <v>-1.0847562915995</v>
       </c>
       <c r="J112">
-        <v>0.46</v>
+        <v>0.51</v>
       </c>
       <c r="K112" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="L112" s="1">
-        <v>3310890.0</v>
+        <v>5474630.4</v>
       </c>
       <c r="M112" s="1">
-        <v>3326079.04</v>
+        <v>5504512.7</v>
       </c>
       <c r="N112" s="1">
-        <v>0.75</v>
+        <v>1.32</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="B113" s="1">
-        <v>3100000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>100.187</v>
+        <v>100.12</v>
       </c>
       <c r="D113" s="1">
-        <v>99.76912903</v>
+        <v>100.637</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>3092843.0</v>
+        <v>805096.0</v>
       </c>
       <c r="H113" s="1">
-        <v>12954.0</v>
+        <v>-4136.0</v>
       </c>
       <c r="I113" s="1">
-        <v>0.4188379429541</v>
+        <v>-0.51372755547165</v>
       </c>
       <c r="J113">
-        <v>0.22</v>
+        <v>1.94</v>
       </c>
       <c r="K113" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="L113" s="1">
-        <v>3105797.0</v>
+        <v>800960.0</v>
       </c>
       <c r="M113" s="1">
-        <v>3112676.45</v>
+        <v>816507.95</v>
       </c>
       <c r="N113" s="1">
-        <v>0.7</v>
+        <v>0.2</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="B114" s="1">
-        <v>2100000.0</v>
+        <v>4460000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>99.707</v>
+        <v>99.971</v>
       </c>
       <c r="D114" s="1">
-        <v>99.23138095</v>
+        <v>101.2363722</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>2083859.0</v>
+        <v>4515142.2</v>
       </c>
       <c r="H114" s="1">
-        <v>9988.0</v>
+        <v>-56435.6</v>
       </c>
       <c r="I114" s="1">
-        <v>0.47930306225133</v>
+        <v>-1.2499185518454</v>
       </c>
       <c r="J114">
-        <v>0.76</v>
+        <v>3.37</v>
       </c>
       <c r="K114" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="L114" s="1">
-        <v>2093847.0</v>
+        <v>4458706.6</v>
       </c>
       <c r="M114" s="1">
-        <v>2109726.45</v>
+        <v>4608865.02</v>
       </c>
       <c r="N114" s="1">
-        <v>0.47</v>
+        <v>1.11</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="B115" s="1">
-        <v>5549000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>100.618</v>
+        <v>98.446</v>
       </c>
       <c r="D115" s="1">
-        <v>101.46753974</v>
+        <v>98.32790722</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>5630433.78</v>
+        <v>3539804.66</v>
       </c>
       <c r="H115" s="1">
-        <v>-47140.96</v>
+        <v>4251.34</v>
       </c>
       <c r="I115" s="1">
-        <v>-0.83725272051774</v>
+        <v>0.12010097754942</v>
       </c>
       <c r="J115">
-        <v>3.33</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>0.01</v>
+      </c>
+      <c r="K115">
+        <v>271.23</v>
       </c>
       <c r="L115" s="1">
-        <v>5583292.82</v>
+        <v>3544056.0</v>
       </c>
       <c r="M115" s="1">
-        <v>5768006.11</v>
+        <v>3544327.23</v>
       </c>
       <c r="N115" s="1">
-        <v>1.3</v>
+        <v>0.85</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="B116" s="1">
-        <v>1300000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>100.672</v>
+        <v>98.309</v>
       </c>
       <c r="D116" s="1">
-        <v>101.50487846</v>
+        <v>98.53145946</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>1319563.42</v>
+        <v>3645664.0</v>
       </c>
       <c r="H116" s="1">
-        <v>-10827.42</v>
+        <v>-8231.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-0.82053047514761</v>
+        <v>-0.22577505771239</v>
       </c>
       <c r="J116">
-        <v>2.27</v>
+        <v>1.1</v>
       </c>
       <c r="K116" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="L116" s="1">
-        <v>1308736.0</v>
+        <v>3637433.0</v>
       </c>
       <c r="M116" s="1">
-        <v>1338302.1</v>
+        <v>3678120.33</v>
       </c>
       <c r="N116" s="1">
-        <v>0.3</v>
+        <v>0.88</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="B117" s="1">
-        <v>4200000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>103.338</v>
+        <v>94.79</v>
       </c>
       <c r="D117" s="1">
-        <v>105.09337452</v>
+        <v>95.03458182</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>4413921.73</v>
+        <v>5226902.0</v>
       </c>
       <c r="H117" s="1">
-        <v>-73725.73</v>
+        <v>-13452.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-1.6702998945113</v>
+        <v>-0.25736086117551</v>
       </c>
       <c r="J117">
-        <v>3.58</v>
+        <v>0.3</v>
       </c>
       <c r="K117" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="L117" s="1">
-        <v>4340196.0</v>
+        <v>5213450.0</v>
       </c>
       <c r="M117" s="1">
-        <v>4490504.22</v>
+        <v>5229836.99</v>
       </c>
       <c r="N117" s="1">
-        <v>1.01</v>
+        <v>1.26</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="B118" s="1">
-        <v>2000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>107.23</v>
+        <v>106.62</v>
       </c>
       <c r="D118" s="1">
-        <v>109.06825</v>
+        <v>110.87634667</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>2181365.0</v>
+        <v>665258.08</v>
       </c>
       <c r="H118" s="1">
-        <v>-36765.0</v>
+        <v>-25538.08</v>
       </c>
       <c r="I118" s="1">
-        <v>-1.6854125742368</v>
+        <v>-3.8388229722817</v>
       </c>
       <c r="J118">
-        <v>3.55</v>
+        <v>3.16</v>
       </c>
       <c r="K118" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="L118" s="1">
-        <v>2144600.0</v>
+        <v>639720.0</v>
       </c>
       <c r="M118" s="1">
-        <v>2215518.51</v>
+        <v>658702.19</v>
       </c>
       <c r="N118" s="1">
-        <v>0.5</v>
+        <v>0.16</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="B119" s="1">
-        <v>5200000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>100.506</v>
+        <v>98.274</v>
       </c>
       <c r="D119" s="1">
-        <v>101.27113519</v>
+        <v>99.75103125</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>5266099.03</v>
+        <v>3192033.0</v>
       </c>
       <c r="H119" s="1">
-        <v>-39787.03</v>
+        <v>-47265.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-0.75553136721016</v>
+        <v>-1.4807177745343</v>
       </c>
       <c r="J119">
+        <v>1.68</v>
+      </c>
+      <c r="K119" t="s">
+        <v>381</v>
+      </c>
+      <c r="L119" s="1">
+        <v>3144768.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>3198466.63</v>
+      </c>
+      <c r="N119" s="1">
         <v>0.77</v>
       </c>
-      <c r="K119" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="B120" s="1">
-        <v>5864000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>94.03</v>
+        <v>95.698</v>
       </c>
       <c r="D120" s="1">
-        <v>94.38383458</v>
+        <v>95.56551</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>5534668.06</v>
+        <v>4109316.93</v>
       </c>
       <c r="H120" s="1">
-        <v>-20748.86</v>
+        <v>5697.07</v>
       </c>
       <c r="I120" s="1">
-        <v>-0.3748889684994</v>
+        <v>0.13863788306053</v>
       </c>
       <c r="J120">
-        <v>0.39</v>
+        <v>0.33</v>
       </c>
       <c r="K120" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="L120" s="1">
-        <v>5513919.2</v>
+        <v>4115014.0</v>
       </c>
       <c r="M120" s="1">
-        <v>5537053.88</v>
+        <v>4129150.99</v>
       </c>
       <c r="N120" s="1">
-        <v>1.24</v>
+        <v>0.99</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="B121" s="1">
-        <v>800000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>100.161</v>
+        <v>99.882</v>
       </c>
       <c r="D121" s="1">
-        <v>100.637</v>
+        <v>101.42027286</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>805096.0</v>
+        <v>6389477.19</v>
       </c>
       <c r="H121" s="1">
-        <v>-3808.0</v>
+        <v>-96911.19</v>
       </c>
       <c r="I121" s="1">
-        <v>-0.47298707234914</v>
+        <v>-1.5167311364954</v>
       </c>
       <c r="J121">
-        <v>1.7</v>
+        <v>3.07</v>
       </c>
       <c r="K121" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="L121" s="1">
-        <v>801288.0</v>
+        <v>6292566.0</v>
       </c>
       <c r="M121" s="1">
-        <v>814918.14</v>
+        <v>6485881.07</v>
       </c>
       <c r="N121" s="1">
-        <v>0.18</v>
+        <v>1.56</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="B122" s="1">
-        <v>4460000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>100.259</v>
+        <v>103.734</v>
       </c>
       <c r="D122" s="1">
-        <v>101.2363722</v>
+        <v>103.735</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>4515142.2</v>
+        <v>3941930.0</v>
       </c>
       <c r="H122" s="1">
-        <v>-43590.8</v>
+        <v>-38.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-0.96543581728168</v>
+        <v>-0.00096399479442811</v>
       </c>
       <c r="J122">
-        <v>3.09</v>
+        <v>0.54</v>
       </c>
       <c r="K122" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="L122" s="1">
-        <v>4471551.4</v>
+        <v>3941892.0</v>
       </c>
       <c r="M122" s="1">
-        <v>4609307.36</v>
+        <v>3962505.69</v>
       </c>
       <c r="N122" s="1">
-        <v>1.03</v>
+        <v>0.95</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B123" s="1">
-        <v>3600000.0</v>
+        <v>3210000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>98.432</v>
+        <v>98.197</v>
       </c>
       <c r="D123" s="1">
-        <v>98.32790722</v>
+        <v>99.67338536</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>3539804.66</v>
+        <v>3199515.67</v>
       </c>
       <c r="H123" s="1">
-        <v>3747.34</v>
+        <v>-47391.97</v>
       </c>
       <c r="I123" s="1">
-        <v>0.10586290374565</v>
+        <v>-1.4812232502678</v>
       </c>
       <c r="J123">
-        <v>1.28</v>
+        <v>0.1</v>
       </c>
       <c r="K123" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="L123" s="1">
-        <v>3543552.0</v>
+        <v>3152123.7</v>
       </c>
       <c r="M123" s="1">
-        <v>3589525.97</v>
+        <v>3155410.65</v>
       </c>
       <c r="N123" s="1">
-        <v>0.81</v>
+        <v>0.76</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="B124" s="1">
-        <v>3700000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>98.528</v>
+        <v>99.807</v>
       </c>
       <c r="D124" s="1">
-        <v>98.53145946</v>
+        <v>100.413</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>3645664.0</v>
+        <v>2209086.0</v>
       </c>
       <c r="H124" s="1">
-        <v>-128.0</v>
+        <v>-13332.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-0.0035110202146989</v>
+        <v>-0.60350751396731</v>
       </c>
       <c r="J124">
-        <v>0.92</v>
+        <v>0.81</v>
       </c>
       <c r="K124" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="L124" s="1">
-        <v>3645536.0</v>
+        <v>2195754.0</v>
       </c>
       <c r="M124" s="1">
-        <v>3679482.23</v>
+        <v>2213605.34</v>
       </c>
       <c r="N124" s="1">
-        <v>0.83</v>
+        <v>0.53</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="B125" s="1">
-        <v>4900000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>95.499</v>
+        <v>92.615</v>
       </c>
       <c r="D125" s="1">
-        <v>94.97844898</v>
+        <v>93.748</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>4653944.0</v>
+        <v>4406156.0</v>
       </c>
       <c r="H125" s="1">
-        <v>25507.0</v>
+        <v>-53251.0</v>
       </c>
       <c r="I125" s="1">
-        <v>0.54807277440382</v>
+        <v>-1.2085591159278</v>
       </c>
       <c r="J125">
-        <v>0.19</v>
+        <v>1.23</v>
       </c>
       <c r="K125" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="L125" s="1">
-        <v>4679451.0</v>
+        <v>4352905.0</v>
       </c>
       <c r="M125" s="1">
-        <v>4688599.9</v>
+        <v>4410801.92</v>
       </c>
       <c r="N125" s="1">
-        <v>1.05</v>
+        <v>1.06</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="B126" s="1">
-        <v>600000.0</v>
+        <v>2572000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>107.379</v>
+        <v>99.414</v>
       </c>
       <c r="D126" s="1">
-        <v>110.87634667</v>
+        <v>99.695</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>665258.08</v>
+        <v>2564155.4</v>
       </c>
       <c r="H126" s="1">
-        <v>-20984.08</v>
+        <v>-7227.32</v>
       </c>
       <c r="I126" s="1">
-        <v>-3.1542766079594</v>
+        <v>-0.2818596719996</v>
       </c>
       <c r="J126">
-        <v>2.57</v>
+        <v>0.39</v>
       </c>
       <c r="K126" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="L126" s="1">
-        <v>644274.0</v>
+        <v>2556928.08</v>
       </c>
       <c r="M126" s="1">
-        <v>659689.07</v>
+        <v>2566916.6</v>
       </c>
       <c r="N126" s="1">
-        <v>0.15</v>
+        <v>0.62</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="B127" s="1">
-        <v>3200000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>99.231</v>
+        <v>98.283</v>
       </c>
       <c r="D127" s="1">
-        <v>99.75103125</v>
+        <v>99.473</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>3192033.0</v>
+        <v>2088933.0</v>
       </c>
       <c r="H127" s="1">
-        <v>-16641.0</v>
+        <v>-24990.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-0.52132919678462</v>
+        <v>-1.1963045248459</v>
       </c>
       <c r="J127">
-        <v>1.44</v>
+        <v>0.21</v>
       </c>
       <c r="K127" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="L127" s="1">
-        <v>3175392.0</v>
+        <v>2063943.0</v>
       </c>
       <c r="M127" s="1">
-        <v>3221419.4</v>
+        <v>2068373.14</v>
       </c>
       <c r="N127" s="1">
-        <v>0.72</v>
+        <v>0.5</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
-        <v>400</v>
-[...48 lines deleted...]
-      <c r="Z128" t="s">
         <v>403</v>
-      </c>
-[...298 lines deleted...]
-        <v>421</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">