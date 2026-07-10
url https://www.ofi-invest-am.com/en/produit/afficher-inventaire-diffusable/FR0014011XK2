--- v2 (2026-06-20)
+++ v3 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="669">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="681">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0010746776</t>
   </si>
   <si>
@@ -121,104 +121,107 @@
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
     <t>ABB LTD</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
-    <t>NL0013267909</t>
-[...4 lines deleted...]
-  <si>
     <t>CH0432492467</t>
   </si>
   <si>
     <t>ALCON AG</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM SA</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
+    <t>SE0017486889</t>
+  </si>
+  <si>
+    <t>ATLAS COPCO CLASS A</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
@@ -229,68 +232,71 @@
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
     <t>SE0020050417</t>
   </si>
   <si>
     <t>BOLIDEN</t>
   </si>
   <si>
-    <t>SEK</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>DK0010181759</t>
   </si>
   <si>
     <t>CARLSBERG CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
+  </si>
+  <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>COMPAGNIE FINANCIERE RICHEMONT SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
     <t>DE0005140008</t>
@@ -307,134 +313,152 @@
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>PTEDP0AM0009</t>
   </si>
   <si>
     <t>EDP ENERGIAS DE PORTUGAL SA</t>
   </si>
   <si>
+    <t>BE0003822393</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA</t>
+  </si>
+  <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
+    <t>FR0010208488</t>
+  </si>
+  <si>
+    <t>ENGIE SA</t>
+  </si>
+  <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>FR0011726835</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>CH0010645932</t>
   </si>
   <si>
     <t>GIVAUDAN SA</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
+    <t>ES0118594417</t>
+  </si>
+  <si>
+    <t>INDRA SISTEMAS SA</t>
+  </si>
+  <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
+    <t>FR0000121485</t>
+  </si>
+  <si>
+    <t>KERING SA</t>
+  </si>
+  <si>
     <t>IE0004906560</t>
   </si>
   <si>
     <t>KERRY GROUP PLC</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR BREMSE AG</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
@@ -475,122 +499,134 @@
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
-    <t>FR0000044448</t>
-[...4 lines deleted...]
-  <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
+    <t>DK0060094928</t>
+  </si>
+  <si>
+    <t>OERSTED</t>
+  </si>
+  <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
     <t>Ofi Invest Euro High Yield PART IC</t>
   </si>
   <si>
     <t>FR0000120693</t>
   </si>
   <si>
     <t>PERNOD RICARD SA</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>PRYSMIAN</t>
+  </si>
+  <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
     <t>DE000RENK730</t>
   </si>
   <si>
     <t>RENK GROUP AG</t>
   </si>
   <si>
     <t>CH1499059983</t>
   </si>
   <si>
     <t>ROCHE PS PAR AG</t>
   </si>
   <si>
+    <t>SE0021921269</t>
+  </si>
+  <si>
+    <t>SAAB CLASS B</t>
+  </si>
+  <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>FR0000121972</t>
@@ -616,50 +652,56 @@
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>LU1778762911</t>
   </si>
   <si>
     <t>SPOTIFY TECHNOLOGY SA</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
+    <t>SE0000120669</t>
+  </si>
+  <si>
+    <t>SSAB CLASS B</t>
+  </si>
+  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
@@ -676,1389 +718,1383 @@
   <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>VEOLIA ENVIRON. SA</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
-    <t>AT0000831706</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>CH0011075394</t>
   </si>
   <si>
     <t>ZURICH INSURANCE GROUP AG</t>
   </si>
   <si>
     <t>OACT01964441</t>
   </si>
   <si>
     <t>EUR/NOK 15/04/26</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>2 266.48</t>
+    <t>2 966.43</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>8 261.64</t>
+    <t>8 793.84</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>2 128.77</t>
+    <t>2 527.91</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>2 284.93</t>
+    <t>2 630.14</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>4 328.77</t>
+    <t>4 616.44</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>5 085.62</t>
+    <t>5 481.16</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>2 646.58</t>
+    <t>2 819.18</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
     <t>XS2116503546</t>
   </si>
   <si>
     <t>AMPLIFON SPA 1.125 13/02/2027</t>
   </si>
   <si>
-    <t>XS1879112495</t>
-[...7 lines deleted...]
-  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>3 504.79</t>
+    <t>3 749.32</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>9 061.64</t>
+    <t>9 665.75</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>3 091.11</t>
+    <t>3 372.12</t>
   </si>
   <si>
     <t>AT0000A2Y8G4</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 1.85 23/05/2049</t>
   </si>
   <si>
-    <t>4 637.67</t>
+    <t>4 956.99</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>2 640.41</t>
-[...8 lines deleted...]
-    <t>2 602.74</t>
+    <t>2 856.16</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
+    <t>2 924.66</t>
+  </si>
+  <si>
+    <t>XS2553801502</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL SA 10/11/2028</t>
+  </si>
+  <si>
+    <t>2 176.37</t>
+  </si>
+  <si>
+    <t>XS2817323749</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA PERP</t>
+  </si>
+  <si>
+    <t>2 084.27</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL 09/01/2032</t>
+  </si>
+  <si>
+    <t>2 038.60</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
+  </si>
+  <si>
+    <t>1 591.78</t>
+  </si>
+  <si>
+    <t>XS3170898723</t>
+  </si>
+  <si>
+    <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
+  </si>
+  <si>
+    <t>2 071.23</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
+  </si>
+  <si>
+    <t>BE0000346552</t>
+  </si>
+  <si>
+    <t>BELGIUM (KINGDOM OF) 1.25 22/04/2033</t>
+  </si>
+  <si>
+    <t>13 245.30</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
+  </si>
+  <si>
+    <t>2 313.56</t>
+  </si>
+  <si>
+    <t>XS2430965538</t>
+  </si>
+  <si>
+    <t>BNG BANK NV 0.25 12/01/2032</t>
+  </si>
+  <si>
+    <t>FR001400F2H9</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA PERP</t>
+  </si>
+  <si>
+    <t>5 024.73</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>2 130.82</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
+    <t>3 682.19</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>2 340.12</t>
+  </si>
+  <si>
+    <t>DE0001030708</t>
+  </si>
+  <si>
+    <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2030</t>
+  </si>
+  <si>
+    <t>DE0001030724</t>
+  </si>
+  <si>
+    <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2050</t>
+  </si>
+  <si>
+    <t>IT0005438004</t>
+  </si>
+  <si>
+    <t>BUONI POLIENNALI DEL TES 1.5 30/04/2045</t>
+  </si>
+  <si>
+    <t>5 759.84</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>3 606.16</t>
+  </si>
+  <si>
+    <t>FR0014001S17</t>
+  </si>
+  <si>
+    <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2031</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>1 603.08</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>3 854.79</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>1 002.05</t>
+  </si>
+  <si>
+    <t>FR001400RIX8</t>
+  </si>
+  <si>
+    <t>CNP ASSURANCES 16/07/2054</t>
+  </si>
+  <si>
+    <t>7 265.75</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>XS2909746310</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.25 26/09/2032</t>
+  </si>
+  <si>
+    <t>2 510.96</t>
+  </si>
+  <si>
+    <t>XS2909746401</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.55 26/09/2036</t>
+  </si>
+  <si>
     <t>2 723.29</t>
   </si>
   <si>
-    <t>XS2553801502</t>
-[...196 lines deleted...]
-  <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>2 750.68</t>
+    <t>2 980.82</t>
   </si>
   <si>
     <t>XS1772457633</t>
   </si>
   <si>
     <t>COVIVIO 2.375 20/02/2028</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>10 340.76</t>
+    <t>11 052.74</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>7 400.00</t>
+    <t>7 932.19</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>1 726.03</t>
+    <t>2 330.14</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>XS3032045471</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2050406094</t>
   </si>
   <si>
     <t>DH EUROPE FINANCE SA 0.75 18/09/2031</t>
   </si>
   <si>
-    <t>1 609.99</t>
+    <t>1 790.79</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>2 636.99</t>
+    <t>2 816.78</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>1 624.55</t>
+    <t>1 837.77</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>2 122.08</t>
+    <t>2 818.39</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>4 477.30</t>
+    <t>4 940.47</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>6 336.30</t>
+    <t>6 753.42</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
+    <t>1 030.82</t>
+  </si>
+  <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>6 072.60</t>
+    <t>6 518.49</t>
   </si>
   <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>7 147.80</t>
+    <t>7 625.84</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>2 570.55</t>
+    <t>2 764.73</t>
   </si>
   <si>
     <t>FR0013463676</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 0.75 27/11/2031</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
+    <t>1 315.07</t>
+  </si>
+  <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>2 657.97</t>
+    <t>5 180.05</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>2 282.19</t>
+    <t>2 526.71</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>1 237.64</t>
+    <t>1 500.16</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>1 060.82</t>
+    <t>1 263.34</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
+    <t>1 140.90</t>
+  </si>
+  <si>
     <t>FR001400AQH0</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.1 25/07/2038</t>
   </si>
   <si>
     <t>FR0014002JM6</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/06/2044</t>
   </si>
   <si>
-    <t>2 339.02</t>
-[...8 lines deleted...]
-    <t>3 185.63</t>
+    <t>2 519.61</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>1 708.08</t>
+    <t>1 814.52</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>6 200.00</t>
-[...5 lines deleted...]
-    <t>IBERCAJA BANCO SA 10/08/2031</t>
+    <t>6 645.89</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>1 428.08</t>
+    <t>1 643.84</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>11 003.42</t>
+    <t>11 758.56</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>2 292.99</t>
+    <t>2 569.73</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>1 347.95</t>
+    <t>1 578.08</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>2 769.53</t>
+    <t>2 971.48</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>1 558.22</t>
   </si>
   <si>
     <t>XS2350756446</t>
   </si>
   <si>
     <t>ING GROEP NV 09/06/2032</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>9 172.60</t>
+    <t>10 064.38</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>4 016.47</t>
-[...1 lines deleted...]
-  <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IRELAND (GOVERNMENT) 3 18/10/2043</t>
   </si>
   <si>
-    <t>3 509.92</t>
+    <t>3 979.40</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
     <t>IT0005508590</t>
   </si>
   <si>
     <t>ITALY BUONI POLIENNALI DEL TESORO 4 30/04/2035</t>
   </si>
   <si>
-    <t>7 042.86</t>
+    <t>8 062.86</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
+    <t>1 507.43</t>
+  </si>
+  <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>4 437.67</t>
+    <t>4 710.96</t>
   </si>
   <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
     <t>XS2331327564</t>
   </si>
   <si>
     <t>KFW 0 15/06/2029</t>
   </si>
   <si>
     <t>XS2388457264</t>
   </si>
   <si>
     <t>KFW 0 15/09/2031</t>
   </si>
   <si>
     <t>XS2475954900</t>
   </si>
   <si>
     <t>KFW 1.375 07/06/2032</t>
   </si>
   <si>
-    <t>2 840.41</t>
+    <t>3 046.10</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>1 932.19</t>
-[...11 lines deleted...]
-    <t>KONINKLIJKE DSM NV 0.625 23/06/2032</t>
+    <t>2 155.14</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
     <t>XS2227906034</t>
   </si>
   <si>
     <t>KUNTARAHOITUS OYJ 0.05 10/09/2035</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>4 369.86</t>
+    <t>4 657.53</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>XS3070027522</t>
-[...5 lines deleted...]
-    <t>4 116.11</t>
+    <t>1 249.32</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>2 982.33</t>
+    <t>2 085.00</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>1 256.16</t>
+    <t>1 356.85</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>1 438.36</t>
+    <t>2 517.12</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
+    <t>1 503.86</t>
+  </si>
+  <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>XS2579324869</t>
-[...7 lines deleted...]
-  <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>1 512.33</t>
+    <t>1 684.93</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>2 597.26</t>
+    <t>2 827.40</t>
   </si>
   <si>
     <t>XS2291793813</t>
   </si>
   <si>
     <t>NEDERLANDSE WATERSCHAPSBANK NV 0 16/02/2037</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>DE000NWB0AN7</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000NWB0AF3</t>
   </si>
   <si>
     <t>NRW BANK 0.75 30/06/2028</t>
   </si>
   <si>
-    <t>1 645.89</t>
+    <t>1 775.34</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>2 908.64</t>
+    <t>3 152.00</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
+    <t>1 304.63</t>
+  </si>
+  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>3 715.07</t>
+    <t>3 945.21</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>8 070.58</t>
+    <t>8 595.29</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>4 051.37</t>
+    <t>4 355.22</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>5 270.55</t>
+    <t>5 658.90</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>4 263.58</t>
+    <t>4 706.83</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>2 385.62</t>
+    <t>2 579.79</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 147.07</t>
+    <t>1 347.81</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>2 632.88</t>
+    <t>3 078.77</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
   </si>
   <si>
-    <t>10 161.78</t>
+    <t>11 062.19</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>3 863.01</t>
+    <t>4 438.36</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>5 547.95</t>
+    <t>5 936.30</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>1 479.04</t>
+    <t>1 733.63</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
+    <t>1 013.01</t>
+  </si>
+  <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
+    <t>1 192.81</t>
+  </si>
+  <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>2 962.60</t>
+    <t>3 154.62</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>3 842.47</t>
+    <t>4 086.99</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>4 027.40</t>
+    <t>4 372.60</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>9 031.51</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>3 656.16</t>
+    <t>4 145.21</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
+    <t>1 528.46</t>
+  </si>
+  <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>1 112.94</t>
+    <t>1 502.47</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
-    <t>2 370.05</t>
+    <t>2 528.56</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>3 870.58</t>
-[...8 lines deleted...]
-    <t>3 898.36</t>
+    <t>4 108.95</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>ES0280907041</t>
-[...5 lines deleted...]
-    <t>4 143.84</t>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>4 630.14</t>
+    <t>4 917.81</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 257.53</t>
+    <t>1 386.99</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>1 171.73</t>
+    <t>1 264.93</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>3 647.26</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>3 351.68</t>
+    <t>3 714.49</t>
+  </si>
+  <si>
+    <t>SX5E2604CQ08</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 5800.000000</t>
+  </si>
+  <si>
+    <t>SX5E2604CQ23</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 6100.000000</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
     <t>SX5E2612CR08</t>
   </si>
   <si>
     <t>DEC26 SX5E C @ 6600.000000</t>
   </si>
   <si>
     <t>SX5E2609CR01</t>
   </si>
   <si>
     <t>SEP26 SX5E C @ 6350.000000</t>
+  </si>
+  <si>
+    <t>SX5E2604CQ21</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 5950.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2428,154 +2464,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>21578.6849</v>
+        <v>21502.9193</v>
       </c>
       <c r="D2">
-        <v>2592.59</v>
+        <v>2689.53</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>55944893.89</v>
+        <v>57832829.02</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>55944893.89</v>
+        <v>57832829.02</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1279.568</v>
+        <v>1281.148</v>
       </c>
       <c r="D3">
-        <v>3084.75</v>
+        <v>3201.47</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3947158.92</v>
+        <v>4101563.89</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3947158.92</v>
+        <v>4101563.89</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>98.85</v>
+        <v>102.58</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>988.57</v>
+        <v>1025.89</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>988.57</v>
+        <v>1025.89</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P268"/>
+  <dimension ref="A1:P273"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O268" sqref="O268"/>
+      <selection activeCell="O273" sqref="O273"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2594,13389 +2630,13639 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>4917.0</v>
+        <v>4844.0</v>
       </c>
       <c r="D2" s="1">
-        <v>64.46</v>
+        <v>71.84</v>
       </c>
       <c r="E2" s="1">
-        <v>60.1332235103</v>
+        <v>60.1332225434</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2">
-        <v>0.91</v>
+        <v>0.93</v>
       </c>
       <c r="H2" s="1">
-        <v>318275.06</v>
+        <v>313549.8</v>
       </c>
       <c r="I2" s="1">
-        <v>29696.42</v>
+        <v>62435.25</v>
       </c>
       <c r="J2" s="1">
-        <v>9.3304263299801</v>
+        <v>19.912387123194</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>347971.48</v>
+        <v>375985.05</v>
       </c>
       <c r="N2" s="1">
-        <v>347971.48</v>
+        <v>375985.05</v>
       </c>
       <c r="O2" s="1">
-        <v>0.58</v>
+        <v>0.61</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="C3" s="1">
-        <v>79.0</v>
+        <v>105.0</v>
       </c>
       <c r="D3" s="1">
-        <v>863.5</v>
+        <v>858.8</v>
       </c>
       <c r="E3" s="1">
-        <v>1569.2481012658</v>
+        <v>1384.4528571429</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>123970.6</v>
+        <v>145367.55</v>
       </c>
       <c r="I3" s="1">
-        <v>-55754.1</v>
+        <v>-55193.55</v>
       </c>
       <c r="J3" s="1">
-        <v>-44.97364697759</v>
+        <v>-37.968274212505</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>68216.5</v>
+        <v>90174.0</v>
       </c>
       <c r="N3" s="1">
-        <v>68216.5</v>
+        <v>90174.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="1">
-        <v>1665.0</v>
+        <v>1827.0</v>
       </c>
       <c r="D4" s="1">
-        <v>160.92</v>
+        <v>169.5</v>
       </c>
       <c r="E4" s="1">
-        <v>162.5392732733</v>
+        <v>162.8842090859</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>270627.89</v>
+        <v>297589.45</v>
       </c>
       <c r="I4" s="1">
-        <v>-2696.09</v>
+        <v>12087.05</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.99623508870427</v>
+        <v>4.06165272324</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>267931.8</v>
+        <v>309676.5</v>
       </c>
       <c r="N4" s="1">
-        <v>267931.8</v>
+        <v>309676.5</v>
       </c>
       <c r="O4" s="1">
-        <v>0.45</v>
+        <v>0.5</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="1">
-        <v>2573.0</v>
+        <v>6095.0</v>
       </c>
       <c r="D5" s="1">
-        <v>47.86</v>
+        <v>61.6</v>
       </c>
       <c r="E5" s="1">
-        <v>60.616066848</v>
+        <v>73.7148826907</v>
       </c>
       <c r="F5" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G5">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H5" s="1">
-        <v>155965.14</v>
+        <v>397438.69</v>
       </c>
       <c r="I5" s="1">
-        <v>-32821.36</v>
+        <v>8214.17</v>
       </c>
       <c r="J5" s="1">
-        <v>-21.044035865963</v>
+        <v>2.0667766391843</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>123143.78</v>
+        <v>405652.86</v>
       </c>
       <c r="N5" s="1">
-        <v>123143.78</v>
+        <v>405652.86</v>
       </c>
       <c r="O5" s="1">
-        <v>0.21</v>
+        <v>0.65</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="1">
-        <v>6187.0</v>
+        <v>1020.0</v>
       </c>
       <c r="D6" s="1">
-        <v>58.22</v>
+        <v>377.3</v>
       </c>
       <c r="E6" s="1">
-        <v>73.7148828188</v>
+        <v>263.1028921569</v>
       </c>
       <c r="F6" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G6">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>403437.76</v>
+        <v>268364.95</v>
       </c>
       <c r="I6" s="1">
-        <v>-7975.13</v>
+        <v>116481.05</v>
       </c>
       <c r="J6" s="1">
-        <v>-1.9767931489606</v>
+        <v>43.403972836244</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>395462.63</v>
+        <v>384846.0</v>
       </c>
       <c r="N6" s="1">
-        <v>395462.63</v>
+        <v>384846.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.66</v>
+        <v>0.62</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="1">
-        <v>1035.0</v>
+        <v>9708.0</v>
       </c>
       <c r="D7" s="1">
-        <v>347.6</v>
+        <v>23.15</v>
       </c>
       <c r="E7" s="1">
-        <v>263.1028888889</v>
+        <v>32.4873990523</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>272311.49</v>
+        <v>315387.67</v>
       </c>
       <c r="I7" s="1">
-        <v>87454.51</v>
+        <v>-90647.47</v>
       </c>
       <c r="J7" s="1">
-        <v>32.115615099458</v>
+        <v>-28.741602358773</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>359766.0</v>
+        <v>224740.2</v>
       </c>
       <c r="N7" s="1">
-        <v>359766.0</v>
+        <v>224740.2</v>
       </c>
       <c r="O7" s="1">
-        <v>0.6</v>
+        <v>0.36</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="1">
-        <v>9855.0</v>
+        <v>2253.0</v>
       </c>
       <c r="D8" s="1">
-        <v>23.19</v>
+        <v>49.26</v>
       </c>
       <c r="E8" s="1">
-        <v>32.4873992897</v>
+        <v>69.0101154017</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>320163.32</v>
+        <v>155479.79</v>
       </c>
       <c r="I8" s="1">
-        <v>-91625.87</v>
+        <v>-44497.01</v>
       </c>
       <c r="J8" s="1">
-        <v>-28.618478219179</v>
+        <v>-28.61916008505</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>228537.45</v>
+        <v>110982.78</v>
       </c>
       <c r="N8" s="1">
-        <v>228537.45</v>
+        <v>110982.78</v>
       </c>
       <c r="O8" s="1">
-        <v>0.38</v>
+        <v>0.18</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
-        <v>2253.0</v>
+        <v>3830.0</v>
       </c>
       <c r="D9" s="1">
-        <v>49.19</v>
+        <v>64.44</v>
       </c>
       <c r="E9" s="1">
-        <v>69.0101154017</v>
+        <v>50.2519425587</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>155479.79</v>
+        <v>192464.94</v>
       </c>
       <c r="I9" s="1">
-        <v>-44654.72</v>
+        <v>54340.26</v>
       </c>
       <c r="J9" s="1">
-        <v>-28.720594490126</v>
+        <v>28.233848720707</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>110825.07</v>
+        <v>246805.2</v>
       </c>
       <c r="N9" s="1">
-        <v>110825.07</v>
+        <v>246805.2</v>
       </c>
       <c r="O9" s="1">
-        <v>0.19</v>
+        <v>0.4</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
-        <v>2709.0</v>
+        <v>3374.0</v>
       </c>
       <c r="D10" s="1">
-        <v>59.16</v>
+        <v>40.08</v>
       </c>
       <c r="E10" s="1">
-        <v>46.1333923957</v>
+        <v>36.36</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>124975.36</v>
+        <v>122678.64</v>
       </c>
       <c r="I10" s="1">
-        <v>35289.08</v>
+        <v>12551.28</v>
       </c>
       <c r="J10" s="1">
-        <v>28.236830043938</v>
+        <v>10.23102310231</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>160264.44</v>
+        <v>135229.92</v>
       </c>
       <c r="N10" s="1">
-        <v>160264.44</v>
+        <v>135229.92</v>
       </c>
       <c r="O10" s="1">
-        <v>0.27</v>
+        <v>0.22</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
-        <v>3425.0</v>
+        <v>246.0</v>
       </c>
       <c r="D11" s="1">
-        <v>32.96</v>
+        <v>682.0</v>
       </c>
       <c r="E11" s="1">
-        <v>36.36</v>
+        <v>674.7808130081</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>124533.0</v>
+        <v>165996.08</v>
       </c>
       <c r="I11" s="1">
-        <v>-11645.0</v>
+        <v>1775.92</v>
       </c>
       <c r="J11" s="1">
-        <v>-9.3509350935094</v>
+        <v>1.0698565893845</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>112888.0</v>
+        <v>167772.0</v>
       </c>
       <c r="N11" s="1">
-        <v>112888.0</v>
+        <v>167772.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.19</v>
+        <v>0.27</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
-        <v>175.0</v>
+        <v>1074.0</v>
       </c>
       <c r="D12" s="1">
-        <v>584.8</v>
+        <v>1270.0</v>
       </c>
       <c r="E12" s="1">
-        <v>703.8</v>
+        <v>447.23</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>123165.0</v>
+        <v>480325.02</v>
       </c>
       <c r="I12" s="1">
-        <v>-20825.0</v>
+        <v>883654.98</v>
       </c>
       <c r="J12" s="1">
-        <v>-16.908212560386</v>
+        <v>183.97021666704</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>102340.0</v>
+        <v>1363980.0</v>
       </c>
       <c r="N12" s="1">
-        <v>102340.0</v>
+        <v>1363980.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.17</v>
+        <v>2.2</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="1">
-        <v>1066.0</v>
+        <v>7944.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1128.2</v>
+        <v>179.5</v>
       </c>
       <c r="E13" s="1">
-        <v>430.4675422139</v>
+        <v>163.15</v>
       </c>
       <c r="F13" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G13">
-        <v>1.0</v>
+        <v>10.85</v>
       </c>
       <c r="H13" s="1">
-        <v>458878.4</v>
+        <v>118079.99</v>
       </c>
       <c r="I13" s="1">
-        <v>743782.8</v>
+        <v>13355.9</v>
       </c>
       <c r="J13" s="1">
-        <v>162.08712373474</v>
+        <v>11.31089187931</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1202661.2</v>
+        <v>131435.89</v>
       </c>
       <c r="N13" s="1">
-        <v>1202661.2</v>
+        <v>131435.89</v>
       </c>
       <c r="O13" s="1">
-        <v>2.01</v>
+        <v>0.21</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C14" s="1">
-        <v>8511.0</v>
+        <v>8384.0</v>
       </c>
       <c r="D14" s="1">
-        <v>37.7</v>
+        <v>41.11</v>
       </c>
       <c r="E14" s="1">
-        <v>27.1786629068</v>
+        <v>27.1786629294</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>231317.6</v>
+        <v>227865.91</v>
       </c>
       <c r="I14" s="1">
-        <v>89547.1</v>
+        <v>116800.33</v>
       </c>
       <c r="J14" s="1">
-        <v>38.711753882973</v>
+        <v>51.258360673608</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>320864.7</v>
+        <v>344666.24</v>
       </c>
       <c r="N14" s="1">
-        <v>320864.7</v>
+        <v>344666.24</v>
       </c>
       <c r="O14" s="1">
-        <v>0.54</v>
+        <v>0.56</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>24131.0</v>
+        <v>20215.0</v>
       </c>
       <c r="D15" s="1">
-        <v>17.925</v>
+        <v>19.705</v>
       </c>
       <c r="E15" s="1">
-        <v>9.942215822</v>
+        <v>9.9422156814</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>239915.61</v>
+        <v>200981.89</v>
       </c>
       <c r="I15" s="1">
-        <v>192632.57</v>
+        <v>197354.69</v>
       </c>
       <c r="J15" s="1">
-        <v>80.291803438717</v>
+        <v>98.195260279421</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>432548.18</v>
+        <v>398336.58</v>
       </c>
       <c r="N15" s="1">
-        <v>432548.18</v>
+        <v>398336.58</v>
       </c>
       <c r="O15" s="1">
-        <v>0.72</v>
+        <v>0.64</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>49171.0</v>
+        <v>48426.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.245</v>
+        <v>10.516</v>
       </c>
       <c r="E16" s="1">
-        <v>8.8787281121</v>
+        <v>8.8787281626</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>436575.94</v>
+        <v>429961.29</v>
       </c>
       <c r="I16" s="1">
-        <v>18009.96</v>
+        <v>79286.53</v>
       </c>
       <c r="J16" s="1">
-        <v>4.1252754331812</v>
+        <v>18.44038797074</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>454585.9</v>
+        <v>509247.82</v>
       </c>
       <c r="N16" s="1">
-        <v>454585.9</v>
+        <v>509247.82</v>
       </c>
       <c r="O16" s="1">
-        <v>0.76</v>
+        <v>0.82</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B17" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>1228.0</v>
+        <v>1676.0</v>
       </c>
       <c r="D17" s="1">
-        <v>90.7</v>
+        <v>90.2</v>
       </c>
       <c r="E17" s="1">
-        <v>94.8537052117</v>
+        <v>93.5596420048</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>116480.35</v>
+        <v>156805.96</v>
       </c>
       <c r="I17" s="1">
-        <v>-5100.75</v>
+        <v>-5630.76</v>
       </c>
       <c r="J17" s="1">
-        <v>-4.3790647950491</v>
+        <v>-3.5909094271672</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>111379.6</v>
+        <v>151175.2</v>
       </c>
       <c r="N17" s="1">
-        <v>111379.6</v>
+        <v>151175.2</v>
       </c>
       <c r="O17" s="1">
-        <v>0.19</v>
+        <v>0.24</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B18" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C18" s="1">
-        <v>2400.0</v>
+        <v>2364.0</v>
       </c>
       <c r="D18" s="1">
-        <v>75.76</v>
+        <v>83.84</v>
       </c>
       <c r="E18" s="1">
-        <v>80.6850458333</v>
+        <v>80.6850465313</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>193644.11</v>
+        <v>190739.45</v>
       </c>
       <c r="I18" s="1">
-        <v>-11820.11</v>
+        <v>7458.31</v>
       </c>
       <c r="J18" s="1">
-        <v>-6.1040379694482</v>
+        <v>3.9102084020899</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>181824.0</v>
+        <v>198197.76</v>
       </c>
       <c r="N18" s="1">
-        <v>181824.0</v>
+        <v>198197.76</v>
       </c>
       <c r="O18" s="1">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B19" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>2694.0</v>
+        <v>2654.0</v>
       </c>
       <c r="D19" s="1">
-        <v>82.13</v>
+        <v>90.33</v>
       </c>
       <c r="E19" s="1">
-        <v>77.4989383816</v>
+        <v>77.4989374529</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>208782.14</v>
+        <v>205682.18</v>
       </c>
       <c r="I19" s="1">
-        <v>12476.08</v>
+        <v>34053.64</v>
       </c>
       <c r="J19" s="1">
-        <v>5.9756452347888</v>
+        <v>16.55643673166</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>221258.22</v>
+        <v>239735.82</v>
       </c>
       <c r="N19" s="1">
-        <v>221258.22</v>
+        <v>239735.82</v>
       </c>
       <c r="O19" s="1">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B20" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C20" s="1">
         <v>74.0</v>
       </c>
       <c r="D20" s="1">
-        <v>10.996</v>
+        <v>11.188</v>
       </c>
       <c r="E20" s="1">
         <v>11.2048648649</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>829.16</v>
       </c>
       <c r="I20" s="1">
-        <v>-15.46</v>
+        <v>-1.25</v>
       </c>
       <c r="J20" s="1">
-        <v>-1.8645376043224</v>
+        <v>-0.15075498094457</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>813.7</v>
+        <v>827.91</v>
       </c>
       <c r="N20" s="1">
-        <v>813.7</v>
+        <v>827.91</v>
       </c>
       <c r="O20" s="1">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B21" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C21" s="1">
         <v>215814.0</v>
       </c>
       <c r="D21" s="1">
-        <v>10.562</v>
+        <v>10.616</v>
       </c>
       <c r="E21" s="1">
         <v>10.7596754613</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>2322088.6</v>
       </c>
       <c r="I21" s="1">
-        <v>-42661.13</v>
+        <v>-31007.18</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.8371878661305</v>
+        <v>-1.3353142511444</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2279427.47</v>
+        <v>2291081.42</v>
       </c>
       <c r="N21" s="1">
-        <v>2279427.47</v>
+        <v>2291081.42</v>
       </c>
       <c r="O21" s="1">
-        <v>3.81</v>
+        <v>3.7</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B22" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>2068.0</v>
       </c>
       <c r="D22" s="1">
-        <v>540.0</v>
+        <v>543.8</v>
       </c>
       <c r="E22" s="1">
         <v>672.8</v>
       </c>
       <c r="F22" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
       <c r="G22">
-        <v>10.81</v>
+        <v>10.85</v>
       </c>
       <c r="H22" s="1">
         <v>130281.74</v>
       </c>
       <c r="I22" s="1">
-        <v>-26948.24</v>
+        <v>-26624.41</v>
       </c>
       <c r="J22" s="1">
-        <v>-20.68458711098</v>
+        <v>-20.436025800699</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>103333.5</v>
+        <v>103657.33</v>
       </c>
       <c r="N22" s="1">
-        <v>103333.5</v>
+        <v>103657.33</v>
       </c>
       <c r="O22" s="1">
         <v>0.17</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
-        <v>1332.0</v>
+        <v>1738.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.58</v>
+        <v>100.3</v>
       </c>
       <c r="E23" s="1">
-        <v>152.3323798799</v>
+        <v>139.8197008055</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>202906.73</v>
+        <v>243006.64</v>
       </c>
       <c r="I23" s="1">
-        <v>-71598.17</v>
+        <v>-68685.24</v>
       </c>
       <c r="J23" s="1">
-        <v>-35.286247035769</v>
+        <v>-28.264758526763</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>131308.56</v>
+        <v>174321.4</v>
       </c>
       <c r="N23" s="1">
-        <v>131308.56</v>
+        <v>174321.4</v>
       </c>
       <c r="O23" s="1">
-        <v>0.22</v>
+        <v>0.28</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
-        <v>1315.0</v>
+        <v>1295.0</v>
       </c>
       <c r="D24" s="1">
-        <v>793.2</v>
+        <v>862.6</v>
       </c>
       <c r="E24" s="1">
         <v>878.6</v>
       </c>
       <c r="F24" t="s">
         <v>76</v>
       </c>
       <c r="G24">
         <v>7.47</v>
       </c>
       <c r="H24" s="1">
-        <v>154695.52</v>
+        <v>152342.74</v>
       </c>
       <c r="I24" s="1">
-        <v>-15085.95</v>
+        <v>-2842.34</v>
       </c>
       <c r="J24" s="1">
-        <v>-9.7520277251727</v>
+        <v>-1.8657534976724</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>139609.57</v>
+        <v>149500.4</v>
       </c>
       <c r="N24" s="1">
-        <v>139609.57</v>
+        <v>149500.4</v>
       </c>
       <c r="O24" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
-        <v>3593.0</v>
+        <v>7832.0</v>
       </c>
       <c r="D25" s="1">
-        <v>68.08</v>
+        <v>34.56</v>
       </c>
       <c r="E25" s="1">
-        <v>85.5049679933</v>
+        <v>30.785</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>307219.35</v>
+        <v>241108.12</v>
       </c>
       <c r="I25" s="1">
-        <v>-62607.91</v>
+        <v>29565.8</v>
       </c>
       <c r="J25" s="1">
-        <v>-20.378895404863</v>
+        <v>12.262465486438</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>244611.44</v>
+        <v>270673.92</v>
       </c>
       <c r="N25" s="1">
-        <v>244611.44</v>
+        <v>270673.92</v>
       </c>
       <c r="O25" s="1">
-        <v>0.41</v>
+        <v>0.44</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
-        <v>1902.0</v>
+        <v>3539.0</v>
       </c>
       <c r="D26" s="1">
-        <v>130.4</v>
+        <v>76.0</v>
       </c>
       <c r="E26" s="1">
-        <v>142.3228023134</v>
+        <v>85.5049675049</v>
       </c>
       <c r="F26" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G26">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>288562.9</v>
+        <v>302602.08</v>
       </c>
       <c r="I26" s="1">
-        <v>-16266.91</v>
+        <v>-33638.08</v>
       </c>
       <c r="J26" s="1">
-        <v>-5.6372146246104</v>
+        <v>-11.116275208683</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>272295.99</v>
+        <v>268964.0</v>
       </c>
       <c r="N26" s="1">
-        <v>272295.99</v>
+        <v>268964.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
-        <v>2511.0</v>
+        <v>1874.0</v>
       </c>
       <c r="D27" s="1">
-        <v>68.5</v>
+        <v>153.35</v>
       </c>
       <c r="E27" s="1">
-        <v>73.8652130625</v>
+        <v>142.3228014941</v>
       </c>
       <c r="F27" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G27">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H27" s="1">
-        <v>185475.55</v>
+        <v>284314.87</v>
       </c>
       <c r="I27" s="1">
-        <v>-13472.05</v>
+        <v>26179.32</v>
       </c>
       <c r="J27" s="1">
-        <v>-7.2635180216476</v>
+        <v>9.2078616922147</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>172003.5</v>
+        <v>310494.19</v>
       </c>
       <c r="N27" s="1">
-        <v>172003.5</v>
+        <v>310494.19</v>
       </c>
       <c r="O27" s="1">
-        <v>0.29</v>
+        <v>0.5</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="1">
-        <v>6714.0</v>
+        <v>2474.0</v>
       </c>
       <c r="D28" s="1">
-        <v>17.2</v>
+        <v>69.18</v>
       </c>
       <c r="E28" s="1">
-        <v>17.6464060173</v>
+        <v>73.865214228</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>118477.97</v>
+        <v>182742.54</v>
       </c>
       <c r="I28" s="1">
-        <v>-2997.17</v>
+        <v>-11591.22</v>
       </c>
       <c r="J28" s="1">
-        <v>-2.5297276784874</v>
+        <v>-6.3429237658621</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>115480.8</v>
+        <v>171151.32</v>
       </c>
       <c r="N28" s="1">
-        <v>115480.8</v>
+        <v>171151.32</v>
       </c>
       <c r="O28" s="1">
-        <v>0.19</v>
+        <v>0.28</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1">
-        <v>4538.0</v>
+        <v>6614.0</v>
       </c>
       <c r="D29" s="1">
-        <v>24.76</v>
+        <v>16.815</v>
       </c>
       <c r="E29" s="1">
-        <v>30.675</v>
+        <v>17.6464061083</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>139203.15</v>
+        <v>116713.33</v>
       </c>
       <c r="I29" s="1">
-        <v>-26842.27</v>
+        <v>-5498.92</v>
       </c>
       <c r="J29" s="1">
-        <v>-19.282803585982</v>
+        <v>-4.7114755443958</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>112360.88</v>
+        <v>111214.41</v>
       </c>
       <c r="N29" s="1">
-        <v>112360.88</v>
+        <v>111214.41</v>
       </c>
       <c r="O29" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>87</v>
       </c>
       <c r="B30" t="s">
         <v>88</v>
       </c>
       <c r="C30" s="1">
-        <v>548.0</v>
+        <v>4470.0</v>
       </c>
       <c r="D30" s="1">
-        <v>243.3</v>
+        <v>27.71</v>
       </c>
       <c r="E30" s="1">
-        <v>217.0630109489</v>
+        <v>30.675</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>118950.53</v>
+        <v>137117.25</v>
       </c>
       <c r="I30" s="1">
-        <v>14377.87</v>
+        <v>-13253.55</v>
       </c>
       <c r="J30" s="1">
-        <v>12.08726854769</v>
+        <v>-9.6658516707416</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>133328.4</v>
+        <v>123863.7</v>
       </c>
       <c r="N30" s="1">
-        <v>133328.4</v>
+        <v>123863.7</v>
       </c>
       <c r="O30" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>89</v>
       </c>
       <c r="B31" t="s">
         <v>90</v>
       </c>
       <c r="C31" s="1">
-        <v>10000.0</v>
+        <v>540.0</v>
       </c>
       <c r="D31" s="1">
-        <v>31.62</v>
+        <v>252.5</v>
       </c>
       <c r="E31" s="1">
-        <v>31.346321</v>
+        <v>217.0630185185</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>313463.21</v>
+        <v>117214.03</v>
       </c>
       <c r="I31" s="1">
-        <v>2736.79</v>
+        <v>19135.97</v>
       </c>
       <c r="J31" s="1">
-        <v>0.87308172464641</v>
+        <v>16.325665110226</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>316200.0</v>
+        <v>136350.0</v>
       </c>
       <c r="N31" s="1">
-        <v>316200.0</v>
+        <v>136350.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.53</v>
+        <v>0.22</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>91</v>
       </c>
       <c r="B32" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="1">
-        <v>3396.0</v>
+        <v>10653.0</v>
       </c>
       <c r="D32" s="1">
-        <v>58.12</v>
+        <v>30.99</v>
       </c>
       <c r="E32" s="1">
-        <v>100.2072025913</v>
+        <v>30.3917685159</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>340303.66</v>
+        <v>323763.51</v>
       </c>
       <c r="I32" s="1">
-        <v>-142928.14</v>
+        <v>6372.96</v>
       </c>
       <c r="J32" s="1">
-        <v>-42.000177135914</v>
+        <v>1.9683997124939</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>197375.52</v>
+        <v>330136.47</v>
       </c>
       <c r="N32" s="1">
-        <v>197375.52</v>
+        <v>330136.47</v>
       </c>
       <c r="O32" s="1">
-        <v>0.33</v>
+        <v>0.53</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>93</v>
       </c>
       <c r="B33" t="s">
         <v>94</v>
       </c>
       <c r="C33" s="1">
-        <v>5607.0</v>
+        <v>3345.0</v>
       </c>
       <c r="D33" s="1">
-        <v>18.48</v>
+        <v>62.62</v>
       </c>
       <c r="E33" s="1">
-        <v>17.8275994293</v>
+        <v>100.2072017937</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>99959.35</v>
+        <v>335193.09</v>
       </c>
       <c r="I33" s="1">
-        <v>3658.01</v>
+        <v>-125729.19</v>
       </c>
       <c r="J33" s="1">
-        <v>3.6594975857686</v>
+        <v>-37.509481475289</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>103617.36</v>
+        <v>209463.9</v>
       </c>
       <c r="N33" s="1">
-        <v>103617.36</v>
+        <v>209463.9</v>
       </c>
       <c r="O33" s="1">
-        <v>0.17</v>
+        <v>0.34</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>95</v>
       </c>
       <c r="B34" t="s">
         <v>96</v>
       </c>
       <c r="C34" s="1">
-        <v>37356.0</v>
+        <v>5524.0</v>
       </c>
       <c r="D34" s="1">
-        <v>4.272</v>
+        <v>19.59</v>
       </c>
       <c r="E34" s="1">
-        <v>4.2959944855</v>
+        <v>17.8275995655</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>160481.17</v>
+        <v>98479.66</v>
       </c>
       <c r="I34" s="1">
-        <v>-896.34</v>
+        <v>9735.5</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.55853281727694</v>
+        <v>9.8857977373196</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>159584.83</v>
+        <v>108215.16</v>
       </c>
       <c r="N34" s="1">
-        <v>159584.83</v>
+        <v>108215.16</v>
       </c>
       <c r="O34" s="1">
-        <v>0.27</v>
+        <v>0.17</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>97</v>
       </c>
       <c r="B35" t="s">
         <v>98</v>
       </c>
       <c r="C35" s="1">
-        <v>62330.0</v>
+        <v>36789.0</v>
       </c>
       <c r="D35" s="1">
-        <v>9.135</v>
+        <v>4.735</v>
       </c>
       <c r="E35" s="1">
-        <v>7.4988986042</v>
+        <v>4.2959944549</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>467406.35</v>
+        <v>158045.34</v>
       </c>
       <c r="I35" s="1">
-        <v>101978.2</v>
+        <v>16150.58</v>
       </c>
       <c r="J35" s="1">
-        <v>21.817889294829</v>
+        <v>10.218953624321</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>569384.55</v>
+        <v>174195.92</v>
       </c>
       <c r="N35" s="1">
-        <v>569384.55</v>
+        <v>174195.92</v>
       </c>
       <c r="O35" s="1">
-        <v>0.95</v>
+        <v>0.28</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>99</v>
       </c>
       <c r="B36" t="s">
         <v>100</v>
       </c>
       <c r="C36" s="1">
-        <v>2031.0</v>
+        <v>889.0</v>
       </c>
       <c r="D36" s="1">
-        <v>89.35</v>
+        <v>138.7</v>
       </c>
       <c r="E36" s="1">
-        <v>104.5896996553</v>
+        <v>129.3370978628</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>212421.68</v>
+        <v>114980.68</v>
       </c>
       <c r="I36" s="1">
-        <v>-30951.83</v>
+        <v>8323.62</v>
       </c>
       <c r="J36" s="1">
-        <v>-14.570937392078</v>
+        <v>7.2391466114133</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>181469.85</v>
+        <v>123304.3</v>
       </c>
       <c r="N36" s="1">
-        <v>181469.85</v>
+        <v>123304.3</v>
       </c>
       <c r="O36" s="1">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>101</v>
       </c>
       <c r="B37" t="s">
         <v>102</v>
       </c>
       <c r="C37" s="1">
-        <v>1301.0</v>
+        <v>49221.0</v>
       </c>
       <c r="D37" s="1">
-        <v>194.75</v>
+        <v>9.866</v>
       </c>
       <c r="E37" s="1">
-        <v>212.7660184473</v>
+        <v>7.4988986408</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>276808.59</v>
+        <v>369103.29</v>
       </c>
       <c r="I37" s="1">
-        <v>-23438.84</v>
+        <v>116511.1</v>
       </c>
       <c r="J37" s="1">
-        <v>-8.4675262425924</v>
+        <v>31.565987937956</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>253369.75</v>
+        <v>485614.39</v>
       </c>
       <c r="N37" s="1">
-        <v>253369.75</v>
+        <v>485614.39</v>
       </c>
       <c r="O37" s="1">
-        <v>0.42</v>
+        <v>0.78</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>103</v>
       </c>
       <c r="B38" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="1">
-        <v>1206.0</v>
+        <v>5815.0</v>
       </c>
       <c r="D38" s="1">
-        <v>203.8</v>
+        <v>29.13</v>
       </c>
       <c r="E38" s="1">
-        <v>145.8824295191</v>
+        <v>27.1004987102</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>175934.21</v>
+        <v>157589.4</v>
       </c>
       <c r="I38" s="1">
-        <v>69848.59</v>
+        <v>11801.55</v>
       </c>
       <c r="J38" s="1">
-        <v>39.70153956982</v>
+        <v>7.4887968353201</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>245782.8</v>
+        <v>169390.95</v>
       </c>
       <c r="N38" s="1">
-        <v>245782.8</v>
+        <v>169390.95</v>
       </c>
       <c r="O38" s="1">
-        <v>0.41</v>
+        <v>0.27</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>105</v>
       </c>
       <c r="B39" t="s">
         <v>106</v>
       </c>
       <c r="C39" s="1">
-        <v>10183.0</v>
+        <v>1198.0</v>
       </c>
       <c r="D39" s="1">
-        <v>33.35</v>
+        <v>103.8</v>
       </c>
       <c r="E39" s="1">
-        <v>35.2736354709</v>
+        <v>104.5896994992</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>359191.43</v>
+        <v>125298.46</v>
       </c>
       <c r="I39" s="1">
-        <v>-19588.38</v>
+        <v>-946.06</v>
       </c>
       <c r="J39" s="1">
-        <v>-5.4534653012184</v>
+        <v>-0.75504519369193</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>339603.05</v>
+        <v>124352.4</v>
       </c>
       <c r="N39" s="1">
-        <v>339603.05</v>
+        <v>124352.4</v>
       </c>
       <c r="O39" s="1">
-        <v>0.57</v>
+        <v>0.2</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>107</v>
       </c>
       <c r="B40" t="s">
         <v>108</v>
       </c>
       <c r="C40" s="1">
-        <v>23.0</v>
+        <v>1282.0</v>
       </c>
       <c r="D40" s="1">
-        <v>2678.0</v>
+        <v>199.25</v>
       </c>
       <c r="E40" s="1">
-        <v>2988.0</v>
+        <v>212.7660218409</v>
       </c>
       <c r="F40" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G40">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>75018.01</v>
+        <v>272766.04</v>
       </c>
       <c r="I40" s="1">
-        <v>-7395.46</v>
+        <v>-17327.54</v>
       </c>
       <c r="J40" s="1">
-        <v>-9.858246039851</v>
+        <v>-6.3525283426045</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>67622.55</v>
+        <v>255438.5</v>
       </c>
       <c r="N40" s="1">
-        <v>67622.55</v>
+        <v>255438.5</v>
       </c>
       <c r="O40" s="1">
-        <v>0.11</v>
+        <v>0.41</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>109</v>
       </c>
       <c r="B41" t="s">
         <v>110</v>
       </c>
       <c r="C41" s="1">
-        <v>2417.0</v>
+        <v>11487.0</v>
       </c>
       <c r="D41" s="1">
-        <v>66.16</v>
+        <v>35.9</v>
       </c>
       <c r="E41" s="1">
-        <v>68.4870583368</v>
+        <v>35.1768433882</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>165533.22</v>
+        <v>404076.4</v>
       </c>
       <c r="I41" s="1">
-        <v>-5624.5</v>
+        <v>8306.9</v>
       </c>
       <c r="J41" s="1">
-        <v>-3.3978074008347</v>
+        <v>2.0557746010408</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>159908.72</v>
+        <v>412383.3</v>
       </c>
       <c r="N41" s="1">
-        <v>159908.72</v>
+        <v>412383.3</v>
       </c>
       <c r="O41" s="1">
-        <v>0.27</v>
+        <v>0.67</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>111</v>
       </c>
       <c r="B42" t="s">
         <v>112</v>
       </c>
       <c r="C42" s="1">
-        <v>104.0</v>
+        <v>23.0</v>
       </c>
       <c r="D42" s="1">
-        <v>1656.0</v>
+        <v>2808.0</v>
       </c>
       <c r="E42" s="1">
-        <v>2309.3461538462</v>
+        <v>2988.0</v>
       </c>
       <c r="F42" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H42" s="1">
-        <v>240172.0</v>
+        <v>75018.01</v>
       </c>
       <c r="I42" s="1">
-        <v>-67948.0</v>
+        <v>-5238.96</v>
       </c>
       <c r="J42" s="1">
-        <v>-28.291391169662</v>
+        <v>-6.9836030041319</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>172224.0</v>
+        <v>69779.05</v>
       </c>
       <c r="N42" s="1">
-        <v>172224.0</v>
+        <v>69779.05</v>
       </c>
       <c r="O42" s="1">
-        <v>0.29</v>
+        <v>0.11</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>113</v>
       </c>
       <c r="B43" t="s">
         <v>114</v>
       </c>
       <c r="C43" s="1">
-        <v>24256.0</v>
+        <v>2381.0</v>
       </c>
       <c r="D43" s="1">
-        <v>19.175</v>
+        <v>66.7</v>
       </c>
       <c r="E43" s="1">
-        <v>15.660905343</v>
+        <v>68.4870600588</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>379870.92</v>
+        <v>163067.69</v>
       </c>
       <c r="I43" s="1">
-        <v>85237.88</v>
+        <v>-4254.99</v>
       </c>
       <c r="J43" s="1">
-        <v>22.4386431054</v>
+        <v>-2.6093397165312</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>465108.8</v>
+        <v>158812.7</v>
       </c>
       <c r="N43" s="1">
-        <v>465108.8</v>
+        <v>158812.7</v>
       </c>
       <c r="O43" s="1">
-        <v>0.78</v>
+        <v>0.26</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>115</v>
       </c>
       <c r="B44" t="s">
         <v>116</v>
       </c>
       <c r="C44" s="1">
-        <v>3404.0</v>
+        <v>102.0</v>
       </c>
       <c r="D44" s="1">
-        <v>50.56</v>
+        <v>1757.5</v>
       </c>
       <c r="E44" s="1">
-        <v>48.0144300823</v>
+        <v>2309.3461764706</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>163441.12</v>
+        <v>235553.31</v>
       </c>
       <c r="I44" s="1">
-        <v>8665.12</v>
+        <v>-56288.31</v>
       </c>
       <c r="J44" s="1">
-        <v>5.3016768362821</v>
+        <v>-23.896208463384</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>172106.24</v>
+        <v>179265.0</v>
       </c>
       <c r="N44" s="1">
-        <v>172106.24</v>
+        <v>179265.0</v>
       </c>
       <c r="O44" s="1">
         <v>0.29</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>117</v>
       </c>
       <c r="B45" t="s">
         <v>118</v>
       </c>
       <c r="C45" s="1">
-        <v>9451.0</v>
+        <v>23889.0</v>
       </c>
       <c r="D45" s="1">
-        <v>37.645</v>
+        <v>20.32</v>
       </c>
       <c r="E45" s="1">
-        <v>29.8435234367</v>
+        <v>15.6609054376</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>282051.14</v>
+        <v>374123.37</v>
       </c>
       <c r="I45" s="1">
-        <v>73731.76</v>
+        <v>111301.11</v>
       </c>
       <c r="J45" s="1">
-        <v>26.141273529332</v>
+        <v>29.749841609734</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>355782.9</v>
+        <v>485424.48</v>
       </c>
       <c r="N45" s="1">
-        <v>355782.9</v>
+        <v>485424.48</v>
       </c>
       <c r="O45" s="1">
-        <v>0.59</v>
+        <v>0.78</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>119</v>
       </c>
       <c r="B46" t="s">
         <v>120</v>
       </c>
       <c r="C46" s="1">
-        <v>14284.0</v>
+        <v>1982.0</v>
       </c>
       <c r="D46" s="1">
-        <v>21.93</v>
+        <v>50.46</v>
       </c>
       <c r="E46" s="1">
-        <v>13.0022220666</v>
+        <v>47.3196770938</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>185723.74</v>
+        <v>93787.6</v>
       </c>
       <c r="I46" s="1">
-        <v>127524.38</v>
+        <v>6224.12</v>
       </c>
       <c r="J46" s="1">
-        <v>68.663478346925</v>
+        <v>6.6363996946291</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>313248.12</v>
+        <v>100011.72</v>
       </c>
       <c r="N46" s="1">
-        <v>313248.12</v>
+        <v>100011.72</v>
       </c>
       <c r="O46" s="1">
-        <v>0.52</v>
+        <v>0.16</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>121</v>
       </c>
       <c r="B47" t="s">
         <v>122</v>
       </c>
       <c r="C47" s="1">
-        <v>85020.0</v>
+        <v>3353.0</v>
       </c>
       <c r="D47" s="1">
-        <v>4.966</v>
+        <v>54.0</v>
       </c>
       <c r="E47" s="1">
-        <v>5.260770407</v>
+        <v>48.0144288697</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>447270.7</v>
+        <v>160992.38</v>
       </c>
       <c r="I47" s="1">
-        <v>-25061.38</v>
+        <v>20069.62</v>
       </c>
       <c r="J47" s="1">
-        <v>-5.6031794615654</v>
+        <v>12.466192499297</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>422209.32</v>
+        <v>181062.0</v>
       </c>
       <c r="N47" s="1">
-        <v>422209.32</v>
+        <v>181062.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.7</v>
+        <v>0.29</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>123</v>
       </c>
       <c r="B48" t="s">
         <v>124</v>
       </c>
       <c r="C48" s="1">
-        <v>1757.0</v>
+        <v>9310.0</v>
       </c>
       <c r="D48" s="1">
-        <v>103.45</v>
+        <v>42.825</v>
       </c>
       <c r="E48" s="1">
-        <v>117.9</v>
+        <v>29.8435230934</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>207150.3</v>
+        <v>277843.2</v>
       </c>
       <c r="I48" s="1">
-        <v>-25388.65</v>
+        <v>120857.55</v>
       </c>
       <c r="J48" s="1">
-        <v>-12.25614927905</v>
+        <v>43.498473239583</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>181761.65</v>
+        <v>398700.75</v>
       </c>
       <c r="N48" s="1">
-        <v>181761.65</v>
+        <v>398700.75</v>
       </c>
       <c r="O48" s="1">
-        <v>0.3</v>
+        <v>0.64</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>125</v>
       </c>
       <c r="B49" t="s">
         <v>126</v>
       </c>
       <c r="C49" s="1">
-        <v>1764.0</v>
+        <v>10222.0</v>
       </c>
       <c r="D49" s="1">
-        <v>65.45</v>
+        <v>24.585</v>
       </c>
       <c r="E49" s="1">
-        <v>86.5095068027</v>
+        <v>13.0022216787</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>152602.77</v>
+        <v>132908.71</v>
       </c>
       <c r="I49" s="1">
-        <v>-37148.97</v>
+        <v>118399.16</v>
       </c>
       <c r="J49" s="1">
-        <v>-24.343575152666</v>
+        <v>89.083070627952</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>115453.8</v>
+        <v>251307.87</v>
       </c>
       <c r="N49" s="1">
-        <v>115453.8</v>
+        <v>251307.87</v>
       </c>
       <c r="O49" s="1">
-        <v>0.19</v>
+        <v>0.41</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>127</v>
       </c>
       <c r="B50" t="s">
         <v>128</v>
       </c>
       <c r="C50" s="1">
-        <v>1457.0</v>
+        <v>83731.0</v>
       </c>
       <c r="D50" s="1">
-        <v>95.9</v>
+        <v>5.657</v>
       </c>
       <c r="E50" s="1">
-        <v>98.9054975978</v>
+        <v>5.2607704434</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>144105.31</v>
+        <v>440489.57</v>
       </c>
       <c r="I50" s="1">
-        <v>-4379.01</v>
+        <v>33176.7</v>
       </c>
       <c r="J50" s="1">
-        <v>-3.0387568646846</v>
+        <v>7.5317787887691</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>139726.3</v>
+        <v>473666.27</v>
       </c>
       <c r="N50" s="1">
-        <v>139726.3</v>
+        <v>473666.27</v>
       </c>
       <c r="O50" s="1">
-        <v>0.23</v>
+        <v>0.76</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>129</v>
       </c>
       <c r="B51" t="s">
         <v>130</v>
       </c>
       <c r="C51" s="1">
-        <v>58846.0</v>
+        <v>1731.0</v>
       </c>
       <c r="D51" s="1">
-        <v>4.685</v>
+        <v>114.8</v>
       </c>
       <c r="E51" s="1">
-        <v>3.5730685178</v>
+        <v>117.9</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>210260.79</v>
+        <v>204084.9</v>
       </c>
       <c r="I51" s="1">
-        <v>65432.72</v>
+        <v>-5366.1</v>
       </c>
       <c r="J51" s="1">
-        <v>31.119791759557</v>
+        <v>-2.6293469041561</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>275693.51</v>
+        <v>198718.8</v>
       </c>
       <c r="N51" s="1">
-        <v>275693.51</v>
+        <v>198718.8</v>
       </c>
       <c r="O51" s="1">
-        <v>0.46</v>
+        <v>0.32</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>131</v>
       </c>
       <c r="B52" t="s">
         <v>132</v>
       </c>
       <c r="C52" s="1">
-        <v>5101.0</v>
+        <v>456.0</v>
       </c>
       <c r="D52" s="1">
-        <v>22.83</v>
+        <v>276.45</v>
       </c>
       <c r="E52" s="1">
-        <v>24.58</v>
+        <v>258.371754386</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>125382.58</v>
+        <v>117817.52</v>
       </c>
       <c r="I52" s="1">
-        <v>-8926.75</v>
+        <v>8243.68</v>
       </c>
       <c r="J52" s="1">
-        <v>-7.1196094385679</v>
+        <v>6.9969899213631</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>116455.83</v>
+        <v>126061.2</v>
       </c>
       <c r="N52" s="1">
-        <v>116455.83</v>
+        <v>126061.2</v>
       </c>
       <c r="O52" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>133</v>
       </c>
       <c r="B53" t="s">
         <v>134</v>
       </c>
       <c r="C53" s="1">
-        <v>2033.0</v>
+        <v>1738.0</v>
       </c>
       <c r="D53" s="1">
-        <v>167.24</v>
+        <v>67.75</v>
       </c>
       <c r="E53" s="1">
-        <v>120.0435956714</v>
+        <v>86.5095051784</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>244048.63</v>
+        <v>150353.52</v>
       </c>
       <c r="I53" s="1">
-        <v>95950.29</v>
+        <v>-32604.02</v>
       </c>
       <c r="J53" s="1">
-        <v>39.316053525889</v>
+        <v>-21.684906346057</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>339998.92</v>
+        <v>117749.5</v>
       </c>
       <c r="N53" s="1">
-        <v>339998.92</v>
+        <v>117749.5</v>
       </c>
       <c r="O53" s="1">
-        <v>0.57</v>
+        <v>0.19</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>135</v>
       </c>
       <c r="B54" t="s">
         <v>136</v>
       </c>
       <c r="C54" s="1">
-        <v>974.0</v>
+        <v>1435.0</v>
       </c>
       <c r="D54" s="1">
-        <v>131.65</v>
+        <v>106.2</v>
       </c>
       <c r="E54" s="1">
-        <v>109.6374332649</v>
+        <v>98.9054982578</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>106786.86</v>
+        <v>141929.39</v>
       </c>
       <c r="I54" s="1">
-        <v>21440.24</v>
+        <v>10467.61</v>
       </c>
       <c r="J54" s="1">
-        <v>20.077601307876</v>
+        <v>7.3752236939791</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>128227.1</v>
+        <v>152397.0</v>
       </c>
       <c r="N54" s="1">
-        <v>128227.1</v>
+        <v>152397.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.21</v>
+        <v>0.25</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" t="s">
         <v>138</v>
       </c>
       <c r="C55" s="1">
-        <v>450.0</v>
+        <v>57955.0</v>
       </c>
       <c r="D55" s="1">
-        <v>466.7</v>
+        <v>4.824</v>
       </c>
       <c r="E55" s="1">
-        <v>478.8866222222</v>
+        <v>3.5730685877</v>
       </c>
       <c r="F55" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G55">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>211105.08</v>
+        <v>207077.19</v>
       </c>
       <c r="I55" s="1">
-        <v>19465.27</v>
+        <v>72497.73</v>
       </c>
       <c r="J55" s="1">
-        <v>9.2206544721709</v>
+        <v>35.010002791713</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>230570.35</v>
+        <v>279574.92</v>
       </c>
       <c r="N55" s="1">
-        <v>230570.35</v>
+        <v>279574.92</v>
       </c>
       <c r="O55" s="1">
-        <v>0.38</v>
+        <v>0.45</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>139</v>
       </c>
       <c r="B56" t="s">
         <v>140</v>
       </c>
       <c r="C56" s="1">
-        <v>779.0</v>
+        <v>5025.0</v>
       </c>
       <c r="D56" s="1">
-        <v>347.7</v>
+        <v>24.27</v>
       </c>
       <c r="E56" s="1">
-        <v>398.6110397946</v>
+        <v>24.58</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>310518.0</v>
+        <v>123514.5</v>
       </c>
       <c r="I56" s="1">
-        <v>-39659.7</v>
+        <v>-1557.75</v>
       </c>
       <c r="J56" s="1">
-        <v>-12.772109829382</v>
+        <v>-1.2611879576892</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>270858.3</v>
+        <v>121956.75</v>
       </c>
       <c r="N56" s="1">
-        <v>270858.3</v>
+        <v>121956.75</v>
       </c>
       <c r="O56" s="1">
-        <v>0.45</v>
+        <v>0.2</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>141</v>
       </c>
       <c r="B57" t="s">
         <v>142</v>
       </c>
       <c r="C57" s="1">
-        <v>675.0</v>
+        <v>2003.0</v>
       </c>
       <c r="D57" s="1">
-        <v>457.95</v>
+        <v>188.54</v>
       </c>
       <c r="E57" s="1">
-        <v>641.9851851852</v>
+        <v>120.0435946081</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>433340.0</v>
+        <v>240447.32</v>
       </c>
       <c r="I57" s="1">
-        <v>-124223.75</v>
+        <v>137198.3</v>
       </c>
       <c r="J57" s="1">
-        <v>-28.666578206489</v>
+        <v>57.059608732591</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>309116.25</v>
+        <v>377645.62</v>
       </c>
       <c r="N57" s="1">
-        <v>309116.25</v>
+        <v>377645.62</v>
       </c>
       <c r="O57" s="1">
-        <v>0.52</v>
+        <v>0.61</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>143</v>
       </c>
       <c r="B58" t="s">
         <v>144</v>
       </c>
       <c r="C58" s="1">
-        <v>2424.0</v>
+        <v>959.0</v>
       </c>
       <c r="D58" s="1">
-        <v>104.05</v>
+        <v>148.85</v>
       </c>
       <c r="E58" s="1">
-        <v>128.812450495</v>
+        <v>109.6374348279</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>312241.38</v>
+        <v>105142.3</v>
       </c>
       <c r="I58" s="1">
-        <v>-60024.18</v>
+        <v>37604.85</v>
       </c>
       <c r="J58" s="1">
-        <v>-19.223646782499</v>
+        <v>35.765671856142</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>252217.2</v>
+        <v>142747.15</v>
       </c>
       <c r="N58" s="1">
-        <v>252217.2</v>
+        <v>142747.15</v>
       </c>
       <c r="O58" s="1">
-        <v>0.42</v>
+        <v>0.23</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>145</v>
       </c>
       <c r="B59" t="s">
         <v>146</v>
       </c>
       <c r="C59" s="1">
-        <v>10868.0</v>
+        <v>443.0</v>
       </c>
       <c r="D59" s="1">
-        <v>14.035</v>
+        <v>515.0</v>
       </c>
       <c r="E59" s="1">
-        <v>11.7760222672</v>
+        <v>478.8866139955</v>
       </c>
       <c r="F59" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G59">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H59" s="1">
-        <v>127981.81</v>
+        <v>207821.22</v>
       </c>
       <c r="I59" s="1">
-        <v>24550.57</v>
+        <v>38675.46</v>
       </c>
       <c r="J59" s="1">
-        <v>19.182858876586</v>
+        <v>18.609966778176</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>152532.38</v>
+        <v>246496.68</v>
       </c>
       <c r="N59" s="1">
-        <v>152532.38</v>
+        <v>246496.68</v>
       </c>
       <c r="O59" s="1">
-        <v>0.25</v>
+        <v>0.4</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>147</v>
       </c>
       <c r="B60" t="s">
         <v>148</v>
       </c>
       <c r="C60" s="1">
-        <v>2377.0</v>
+        <v>767.0</v>
       </c>
       <c r="D60" s="1">
-        <v>52.1</v>
+        <v>358.9</v>
       </c>
       <c r="E60" s="1">
-        <v>52.2037989062</v>
+        <v>398.6110430248</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>124088.43</v>
+        <v>305734.67</v>
       </c>
       <c r="I60" s="1">
-        <v>-246.73</v>
+        <v>-30458.37</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.19883400894024</v>
+        <v>-9.9623539587447</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>123841.7</v>
+        <v>275276.3</v>
       </c>
       <c r="N60" s="1">
-        <v>123841.7</v>
+        <v>275276.3</v>
       </c>
       <c r="O60" s="1">
-        <v>0.21</v>
+        <v>0.44</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>149</v>
       </c>
       <c r="B61" t="s">
         <v>150</v>
       </c>
       <c r="C61" s="1">
-        <v>232.0</v>
+        <v>665.0</v>
       </c>
       <c r="D61" s="1">
-        <v>520.8</v>
+        <v>483.3</v>
       </c>
       <c r="E61" s="1">
-        <v>299.5556034483</v>
+        <v>641.9851879699</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>69496.9</v>
+        <v>426920.15</v>
       </c>
       <c r="I61" s="1">
-        <v>51328.7</v>
+        <v>-105525.65</v>
       </c>
       <c r="J61" s="1">
-        <v>73.857538969364</v>
+        <v>-24.717889282106</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>120825.6</v>
+        <v>321394.5</v>
       </c>
       <c r="N61" s="1">
-        <v>120825.6</v>
+        <v>321394.5</v>
       </c>
       <c r="O61" s="1">
-        <v>0.2</v>
+        <v>0.52</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>151</v>
       </c>
       <c r="B62" t="s">
         <v>152</v>
       </c>
       <c r="C62" s="1">
-        <v>4048.0</v>
+        <v>2830.0</v>
       </c>
       <c r="D62" s="1">
-        <v>75.86</v>
+        <v>111.85</v>
       </c>
       <c r="E62" s="1">
-        <v>77.7892835968</v>
+        <v>125.499409894</v>
       </c>
       <c r="F62" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G62">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>334345.57</v>
+        <v>355163.33</v>
       </c>
       <c r="I62" s="1">
-        <v>2791.48</v>
+        <v>-38627.83</v>
       </c>
       <c r="J62" s="1">
-        <v>0.8349086246305</v>
+        <v>-10.876074959653</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>337137.05</v>
+        <v>316535.5</v>
       </c>
       <c r="N62" s="1">
-        <v>337137.05</v>
+        <v>316535.5</v>
       </c>
       <c r="O62" s="1">
-        <v>0.56</v>
+        <v>0.51</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>153</v>
       </c>
       <c r="B63" t="s">
         <v>154</v>
       </c>
       <c r="C63" s="1">
-        <v>932.0</v>
+        <v>10705.0</v>
       </c>
       <c r="D63" s="1">
-        <v>112.6</v>
+        <v>16.33</v>
       </c>
       <c r="E63" s="1">
-        <v>79.9718133047</v>
+        <v>11.7760224194</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>74533.73</v>
+        <v>126062.32</v>
       </c>
       <c r="I63" s="1">
-        <v>30409.47</v>
+        <v>48750.33</v>
       </c>
       <c r="J63" s="1">
-        <v>40.799608445733</v>
+        <v>38.671610993674</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>104943.2</v>
+        <v>174812.65</v>
       </c>
       <c r="N63" s="1">
-        <v>104943.2</v>
+        <v>174812.65</v>
       </c>
       <c r="O63" s="1">
-        <v>0.18</v>
+        <v>0.28</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>155</v>
       </c>
       <c r="B64" t="s">
         <v>156</v>
       </c>
       <c r="C64" s="1">
-        <v>28728.0</v>
+        <v>2342.0</v>
       </c>
       <c r="D64" s="1">
-        <v>6.916</v>
+        <v>54.38</v>
       </c>
       <c r="E64" s="1">
-        <v>5.3124000975</v>
+        <v>52.2038001708</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>152614.63</v>
+        <v>122261.3</v>
       </c>
       <c r="I64" s="1">
-        <v>46068.22</v>
+        <v>5096.66</v>
       </c>
       <c r="J64" s="1">
-        <v>30.185978893373</v>
+        <v>4.1686617106149</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>198682.85</v>
+        <v>127357.96</v>
       </c>
       <c r="N64" s="1">
-        <v>198682.85</v>
+        <v>127357.96</v>
       </c>
       <c r="O64" s="1">
-        <v>0.33</v>
+        <v>0.21</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>157</v>
       </c>
       <c r="B65" t="s">
         <v>158</v>
       </c>
       <c r="C65" s="1">
-        <v>4005.0</v>
+        <v>229.0</v>
       </c>
       <c r="D65" s="1">
-        <v>115.6</v>
+        <v>549.4</v>
       </c>
       <c r="E65" s="1">
-        <v>114.3359001248</v>
+        <v>299.5555895197</v>
       </c>
       <c r="F65" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G65">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>492805.94</v>
+        <v>68598.23</v>
       </c>
       <c r="I65" s="1">
-        <v>15486.31</v>
+        <v>57214.37</v>
       </c>
       <c r="J65" s="1">
-        <v>3.1424763264826</v>
+        <v>83.405023715626</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>508292.25</v>
+        <v>125812.6</v>
       </c>
       <c r="N65" s="1">
-        <v>508292.25</v>
+        <v>125812.6</v>
       </c>
       <c r="O65" s="1">
-        <v>0.85</v>
+        <v>0.2</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>159</v>
       </c>
       <c r="B66" t="s">
         <v>160</v>
       </c>
       <c r="C66" s="1">
-        <v>2908.0</v>
+        <v>3519.0</v>
       </c>
       <c r="D66" s="1">
-        <v>350.6</v>
+        <v>79.1</v>
       </c>
       <c r="E66" s="1">
-        <v>383.2</v>
+        <v>77.7892838875</v>
       </c>
       <c r="F66" t="s">
-        <v>76</v>
+        <v>30</v>
       </c>
       <c r="G66">
-        <v>7.47</v>
+        <v>0.93</v>
       </c>
       <c r="H66" s="1">
-        <v>149204.08</v>
+        <v>290652.68</v>
       </c>
       <c r="I66" s="1">
-        <v>-12741.67</v>
+        <v>10090.55</v>
       </c>
       <c r="J66" s="1">
-        <v>-8.5397597706443</v>
+        <v>3.4716865504216</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>136462.41</v>
+        <v>300743.23</v>
       </c>
       <c r="N66" s="1">
-        <v>136462.41</v>
+        <v>300743.23</v>
       </c>
       <c r="O66" s="1">
-        <v>0.23</v>
+        <v>0.49</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>161</v>
       </c>
       <c r="B67" t="s">
         <v>162</v>
       </c>
       <c r="C67" s="1">
-        <v>974.0</v>
+        <v>28292.0</v>
       </c>
       <c r="D67" s="1">
-        <v>1071.41</v>
+        <v>8.034</v>
       </c>
       <c r="E67" s="1">
-        <v>1070.7564887064</v>
+        <v>5.3123999717</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1042916.82</v>
+        <v>150298.42</v>
       </c>
       <c r="I67" s="1">
-        <v>636.52</v>
+        <v>76999.51</v>
       </c>
       <c r="J67" s="1">
-        <v>0.061032671809819</v>
+        <v>51.231084132488</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1043553.34</v>
+        <v>227297.93</v>
       </c>
       <c r="N67" s="1">
-        <v>1043553.34</v>
+        <v>227297.93</v>
       </c>
       <c r="O67" s="1">
-        <v>1.74</v>
+        <v>0.37</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>163</v>
       </c>
       <c r="B68" t="s">
         <v>164</v>
       </c>
       <c r="C68" s="1">
-        <v>9347.0</v>
+        <v>3945.0</v>
       </c>
       <c r="D68" s="1">
-        <v>131.72</v>
+        <v>121.76</v>
       </c>
       <c r="E68" s="1">
-        <v>113.3271787739</v>
+        <v>114.3359011407</v>
       </c>
       <c r="F68" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G68">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H68" s="1">
-        <v>1059269.14</v>
+        <v>485423.08</v>
       </c>
       <c r="I68" s="1">
-        <v>171917.7</v>
+        <v>33558.28</v>
       </c>
       <c r="J68" s="1">
-        <v>16.229841265837</v>
+        <v>6.9132023965568</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1231186.84</v>
+        <v>518981.36</v>
       </c>
       <c r="N68" s="1">
-        <v>1231186.84</v>
+        <v>518981.36</v>
       </c>
       <c r="O68" s="1">
-        <v>2.06</v>
+        <v>0.84</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>165</v>
       </c>
       <c r="B69" t="s">
         <v>166</v>
       </c>
       <c r="C69" s="1">
-        <v>2360.0</v>
+        <v>4539.0</v>
       </c>
       <c r="D69" s="1">
-        <v>64.52</v>
+        <v>382.8</v>
       </c>
       <c r="E69" s="1">
-        <v>83.8</v>
+        <v>379.9730975986</v>
       </c>
       <c r="F69" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="G69">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H69" s="1">
-        <v>197768.0</v>
+        <v>230887.53</v>
       </c>
       <c r="I69" s="1">
-        <v>-45500.8</v>
+        <v>1651.17</v>
       </c>
       <c r="J69" s="1">
-        <v>-23.007159904535</v>
+        <v>0.71514039757799</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>152267.2</v>
+        <v>232538.7</v>
       </c>
       <c r="N69" s="1">
-        <v>152267.2</v>
+        <v>232538.7</v>
       </c>
       <c r="O69" s="1">
-        <v>0.25</v>
+        <v>0.38</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>167</v>
       </c>
       <c r="B70" t="s">
         <v>168</v>
       </c>
       <c r="C70" s="1">
-        <v>3549.0</v>
+        <v>11417.0</v>
       </c>
       <c r="D70" s="1">
-        <v>40.02</v>
+        <v>164.55</v>
       </c>
       <c r="E70" s="1">
-        <v>45.4550014088</v>
+        <v>154.5313567487</v>
       </c>
       <c r="F70" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="G70">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H70" s="1">
-        <v>161319.8</v>
+        <v>236106.58</v>
       </c>
       <c r="I70" s="1">
-        <v>-19288.82</v>
+        <v>15321.06</v>
       </c>
       <c r="J70" s="1">
-        <v>-11.956883160034</v>
+        <v>6.4890440579843</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>142030.98</v>
+        <v>251427.64</v>
       </c>
       <c r="N70" s="1">
-        <v>142030.98</v>
+        <v>251427.64</v>
       </c>
       <c r="O70" s="1">
-        <v>0.24</v>
+        <v>0.41</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>169</v>
       </c>
       <c r="B71" t="s">
         <v>170</v>
       </c>
       <c r="C71" s="1">
-        <v>2409.0</v>
+        <v>539.0</v>
       </c>
       <c r="D71" s="1">
-        <v>70.52</v>
+        <v>1072.64</v>
       </c>
       <c r="E71" s="1">
-        <v>102.5715068493</v>
+        <v>1071.8559554731</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>247094.76</v>
+        <v>577730.36</v>
       </c>
       <c r="I71" s="1">
-        <v>-77212.08</v>
+        <v>422.6</v>
       </c>
       <c r="J71" s="1">
-        <v>-31.247963331962</v>
+        <v>0.073148310917917</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>169882.68</v>
+        <v>578152.96</v>
       </c>
       <c r="N71" s="1">
-        <v>169882.68</v>
+        <v>578152.96</v>
       </c>
       <c r="O71" s="1">
-        <v>0.28</v>
+        <v>0.93</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>171</v>
       </c>
       <c r="B72" t="s">
         <v>172</v>
       </c>
       <c r="C72" s="1">
-        <v>3533.0</v>
+        <v>9347.0</v>
       </c>
       <c r="D72" s="1">
-        <v>27.64</v>
+        <v>132.78</v>
       </c>
       <c r="E72" s="1">
-        <v>31.87</v>
+        <v>113.3271787739</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>112596.71</v>
+        <v>1059269.14</v>
       </c>
       <c r="I72" s="1">
-        <v>-14944.59</v>
+        <v>181825.52</v>
       </c>
       <c r="J72" s="1">
-        <v>-13.27267022278</v>
+        <v>17.16518617733</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>97652.12</v>
+        <v>1241094.66</v>
       </c>
       <c r="N72" s="1">
-        <v>97652.12</v>
+        <v>1241094.66</v>
       </c>
       <c r="O72" s="1">
-        <v>0.16</v>
+        <v>2.0</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>173</v>
       </c>
       <c r="B73" t="s">
         <v>174</v>
       </c>
       <c r="C73" s="1">
-        <v>2316.0</v>
+        <v>3186.0</v>
       </c>
       <c r="D73" s="1">
-        <v>51.74</v>
+        <v>65.22</v>
       </c>
       <c r="E73" s="1">
-        <v>52.35</v>
+        <v>78.508606403</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>121242.6</v>
+        <v>250128.42</v>
       </c>
       <c r="I73" s="1">
-        <v>-1412.76</v>
+        <v>-42337.5</v>
       </c>
       <c r="J73" s="1">
-        <v>-1.1652340019102</v>
+        <v>-16.926305295496</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>119829.84</v>
+        <v>207790.92</v>
       </c>
       <c r="N73" s="1">
-        <v>119829.84</v>
+        <v>207790.92</v>
       </c>
       <c r="O73" s="1">
-        <v>0.2</v>
+        <v>0.34</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>175</v>
       </c>
       <c r="B74" t="s">
         <v>176</v>
       </c>
       <c r="C74" s="1">
-        <v>2030.0</v>
+        <v>3496.0</v>
       </c>
       <c r="D74" s="1">
-        <v>300.9</v>
+        <v>41.555</v>
       </c>
       <c r="E74" s="1">
-        <v>346.3403694581</v>
+        <v>45.455</v>
       </c>
       <c r="F74" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G74">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>757803.64</v>
+        <v>158910.68</v>
       </c>
       <c r="I74" s="1">
-        <v>-87191.57</v>
+        <v>-13634.4</v>
       </c>
       <c r="J74" s="1">
-        <v>-11.505826232241</v>
+        <v>-8.579914200858</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>670612.07</v>
+        <v>145276.28</v>
       </c>
       <c r="N74" s="1">
-        <v>670612.07</v>
+        <v>145276.28</v>
       </c>
       <c r="O74" s="1">
-        <v>1.12</v>
+        <v>0.23</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>177</v>
       </c>
       <c r="B75" t="s">
         <v>178</v>
       </c>
       <c r="C75" s="1">
-        <v>965.0</v>
+        <v>1169.0</v>
       </c>
       <c r="D75" s="1">
-        <v>281.6</v>
+        <v>119.8</v>
       </c>
       <c r="E75" s="1">
-        <v>260.4846839378</v>
+        <v>93.69</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>251367.72</v>
+        <v>109523.61</v>
       </c>
       <c r="I75" s="1">
-        <v>20376.28</v>
+        <v>30522.59</v>
       </c>
       <c r="J75" s="1">
-        <v>8.1061641486823</v>
+        <v>27.868502508272</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>271744.0</v>
+        <v>140046.2</v>
       </c>
       <c r="N75" s="1">
-        <v>271744.0</v>
+        <v>140046.2</v>
       </c>
       <c r="O75" s="1">
-        <v>0.45</v>
+        <v>0.23</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>179</v>
       </c>
       <c r="B76" t="s">
         <v>180</v>
       </c>
       <c r="C76" s="1">
-        <v>36310.0</v>
+        <v>2373.0</v>
       </c>
       <c r="D76" s="1">
-        <v>3.42</v>
+        <v>73.52</v>
       </c>
       <c r="E76" s="1">
-        <v>2.5731999449</v>
+        <v>102.5715086389</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>93432.89</v>
+        <v>243402.19</v>
       </c>
       <c r="I76" s="1">
-        <v>30747.31</v>
+        <v>-68939.23</v>
       </c>
       <c r="J76" s="1">
-        <v>32.908443696861</v>
+        <v>-28.323175728205</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>124180.2</v>
+        <v>174462.96</v>
       </c>
       <c r="N76" s="1">
-        <v>124180.2</v>
+        <v>174462.96</v>
       </c>
       <c r="O76" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>181</v>
       </c>
       <c r="B77" t="s">
         <v>182</v>
       </c>
       <c r="C77" s="1">
-        <v>4572.0</v>
+        <v>3480.0</v>
       </c>
       <c r="D77" s="1">
-        <v>77.79</v>
+        <v>30.98</v>
       </c>
       <c r="E77" s="1">
-        <v>97.4893416448</v>
+        <v>31.87</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>445721.27</v>
+        <v>110907.6</v>
       </c>
       <c r="I77" s="1">
-        <v>-90065.39</v>
+        <v>-3097.2</v>
       </c>
       <c r="J77" s="1">
-        <v>-20.20666188984</v>
+        <v>-2.7925949168497</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>355655.88</v>
+        <v>107810.4</v>
       </c>
       <c r="N77" s="1">
-        <v>355655.88</v>
+        <v>107810.4</v>
       </c>
       <c r="O77" s="1">
-        <v>0.59</v>
+        <v>0.17</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>183</v>
       </c>
       <c r="B78" t="s">
         <v>184</v>
       </c>
       <c r="C78" s="1">
-        <v>2844.0</v>
+        <v>2282.0</v>
       </c>
       <c r="D78" s="1">
-        <v>153.82</v>
+        <v>52.28</v>
       </c>
       <c r="E78" s="1">
-        <v>145.9413045007</v>
+        <v>52.35</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>415057.07</v>
+        <v>119462.7</v>
       </c>
       <c r="I78" s="1">
-        <v>22407.01</v>
+        <v>-159.74</v>
       </c>
       <c r="J78" s="1">
-        <v>5.3985371216541</v>
+        <v>-0.13371537726839</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>437464.08</v>
+        <v>119302.96</v>
       </c>
       <c r="N78" s="1">
-        <v>437464.08</v>
+        <v>119302.96</v>
       </c>
       <c r="O78" s="1">
-        <v>0.73</v>
+        <v>0.19</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>185</v>
       </c>
       <c r="B79" t="s">
         <v>186</v>
       </c>
       <c r="C79" s="1">
-        <v>2056.0</v>
+        <v>2000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>237.15</v>
+        <v>315.6</v>
       </c>
       <c r="E79" s="1">
-        <v>111.4399562257</v>
+        <v>346.34037</v>
       </c>
       <c r="F79" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G79">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H79" s="1">
-        <v>229120.55</v>
+        <v>746604.57</v>
       </c>
       <c r="I79" s="1">
-        <v>258459.85</v>
+        <v>-64631.69</v>
       </c>
       <c r="J79" s="1">
-        <v>112.80518050432</v>
+        <v>-8.6567498508615</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>487580.4</v>
+        <v>681972.88</v>
       </c>
       <c r="N79" s="1">
-        <v>487580.4</v>
+        <v>681972.88</v>
       </c>
       <c r="O79" s="1">
-        <v>0.81</v>
+        <v>1.1</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>187</v>
       </c>
       <c r="B80" t="s">
         <v>188</v>
       </c>
       <c r="C80" s="1">
-        <v>2493.0</v>
+        <v>2089.0</v>
       </c>
       <c r="D80" s="1">
-        <v>85.1</v>
+        <v>610.0</v>
       </c>
       <c r="E80" s="1">
-        <v>93.9310870437</v>
+        <v>650.1917999043</v>
       </c>
       <c r="F80" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="G80">
-        <v>0.91</v>
+        <v>10.85</v>
       </c>
       <c r="H80" s="1">
-        <v>255768.1</v>
+        <v>123745.63</v>
       </c>
       <c r="I80" s="1">
-        <v>-22849.07</v>
+        <v>-6288.72</v>
       </c>
       <c r="J80" s="1">
-        <v>-8.9335104729636</v>
+        <v>-5.0819733997879</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>232919.03</v>
+        <v>117456.91</v>
       </c>
       <c r="N80" s="1">
-        <v>232919.03</v>
+        <v>117456.91</v>
       </c>
       <c r="O80" s="1">
-        <v>0.39</v>
+        <v>0.19</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>189</v>
       </c>
       <c r="B81" t="s">
         <v>190</v>
       </c>
       <c r="C81" s="1">
-        <v>1562.0</v>
+        <v>951.0</v>
       </c>
       <c r="D81" s="1">
-        <v>140.75</v>
+        <v>313.3</v>
       </c>
       <c r="E81" s="1">
-        <v>96.5041549296</v>
+        <v>260.484679285</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>150739.49</v>
+        <v>247720.93</v>
       </c>
       <c r="I81" s="1">
-        <v>69112.01</v>
+        <v>50227.37</v>
       </c>
       <c r="J81" s="1">
-        <v>45.84864258198</v>
+        <v>20.275787758426</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>219851.5</v>
+        <v>297948.3</v>
       </c>
       <c r="N81" s="1">
-        <v>219851.5</v>
+        <v>297948.3</v>
       </c>
       <c r="O81" s="1">
-        <v>0.37</v>
+        <v>0.48</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>191</v>
       </c>
       <c r="B82" t="s">
         <v>192</v>
       </c>
       <c r="C82" s="1">
-        <v>6460.0</v>
+        <v>35758.0</v>
       </c>
       <c r="D82" s="1">
-        <v>36.55</v>
+        <v>4.133</v>
       </c>
       <c r="E82" s="1">
-        <v>47.7027832817</v>
+        <v>2.5731998434</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>308159.98</v>
+        <v>92012.48</v>
       </c>
       <c r="I82" s="1">
-        <v>-72046.98</v>
+        <v>55775.33</v>
       </c>
       <c r="J82" s="1">
-        <v>-23.379732825787</v>
+        <v>60.617135849398</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>236113.0</v>
+        <v>147787.81</v>
       </c>
       <c r="N82" s="1">
-        <v>236113.0</v>
+        <v>147787.81</v>
       </c>
       <c r="O82" s="1">
-        <v>0.39</v>
+        <v>0.24</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>193</v>
       </c>
       <c r="B83" t="s">
         <v>194</v>
       </c>
       <c r="C83" s="1">
-        <v>2051.0</v>
+        <v>4504.0</v>
       </c>
       <c r="D83" s="1">
-        <v>203.75</v>
+        <v>80.19</v>
       </c>
       <c r="E83" s="1">
-        <v>199.4522476841</v>
+        <v>97.4893405861</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>409076.56</v>
+        <v>439091.99</v>
       </c>
       <c r="I83" s="1">
-        <v>8814.69</v>
+        <v>-77916.23</v>
       </c>
       <c r="J83" s="1">
-        <v>2.1547775800207</v>
+        <v>-17.744853418984</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>417891.25</v>
+        <v>361175.76</v>
       </c>
       <c r="N83" s="1">
-        <v>417891.25</v>
+        <v>361175.76</v>
       </c>
       <c r="O83" s="1">
-        <v>0.7</v>
+        <v>0.58</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>195</v>
       </c>
       <c r="B84" t="s">
         <v>196</v>
       </c>
       <c r="C84" s="1">
-        <v>4886.0</v>
+        <v>2802.0</v>
       </c>
       <c r="D84" s="1">
-        <v>60.98</v>
+        <v>139.38</v>
       </c>
       <c r="E84" s="1">
-        <v>40.8524130168</v>
+        <v>145.9413062099</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>199604.89</v>
+        <v>408927.54</v>
       </c>
       <c r="I84" s="1">
-        <v>98343.39</v>
+        <v>-18384.78</v>
       </c>
       <c r="J84" s="1">
-        <v>49.269028429113</v>
+        <v>-4.4958527371377</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>297948.28</v>
+        <v>390542.76</v>
       </c>
       <c r="N84" s="1">
-        <v>297948.28</v>
+        <v>390542.76</v>
       </c>
       <c r="O84" s="1">
-        <v>0.5</v>
+        <v>0.63</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>197</v>
       </c>
       <c r="B85" t="s">
         <v>198</v>
       </c>
       <c r="C85" s="1">
-        <v>357.0</v>
+        <v>2025.0</v>
       </c>
       <c r="D85" s="1">
-        <v>474.54</v>
+        <v>260.2</v>
       </c>
       <c r="E85" s="1">
-        <v>509.0768347339</v>
+        <v>111.4399555556</v>
       </c>
       <c r="F85" t="s">
-        <v>199</v>
+        <v>8</v>
       </c>
       <c r="G85">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>163407.76</v>
+        <v>225665.91</v>
       </c>
       <c r="I85" s="1">
-        <v>-16668.24</v>
+        <v>301239.09</v>
       </c>
       <c r="J85" s="1">
-        <v>-10.200396847738</v>
+        <v>133.48896605606</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>146739.52</v>
+        <v>526905.0</v>
       </c>
       <c r="N85" s="1">
-        <v>146739.52</v>
+        <v>526905.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.25</v>
+        <v>0.85</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>199</v>
+      </c>
+      <c r="B86" t="s">
         <v>200</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>9441.0</v>
+        <v>2456.0</v>
       </c>
       <c r="D86" s="1">
-        <v>26.92</v>
+        <v>84.5</v>
       </c>
       <c r="E86" s="1">
-        <v>24.1150344243</v>
+        <v>93.9310871336</v>
       </c>
       <c r="F86" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G86">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H86" s="1">
-        <v>227670.04</v>
+        <v>251972.1</v>
       </c>
       <c r="I86" s="1">
-        <v>26481.68</v>
+        <v>-27746.5</v>
       </c>
       <c r="J86" s="1">
-        <v>11.63160510711</v>
+        <v>-11.011735029394</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>254151.72</v>
+        <v>224225.6</v>
       </c>
       <c r="N86" s="1">
-        <v>254151.72</v>
+        <v>224225.6</v>
       </c>
       <c r="O86" s="1">
-        <v>0.42</v>
+        <v>0.36</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>201</v>
+      </c>
+      <c r="B87" t="s">
         <v>202</v>
       </c>
-      <c r="B87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" s="1">
-        <v>9144.0</v>
+        <v>1539.0</v>
       </c>
       <c r="D87" s="1">
-        <v>32.02</v>
+        <v>167.22</v>
       </c>
       <c r="E87" s="1">
-        <v>30.3729013561</v>
+        <v>96.5041520468</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>277729.81</v>
+        <v>148519.89</v>
       </c>
       <c r="I87" s="1">
-        <v>15061.07</v>
+        <v>108831.69</v>
       </c>
       <c r="J87" s="1">
-        <v>5.4229216518025</v>
+        <v>73.277518586904</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>292790.88</v>
+        <v>257351.58</v>
       </c>
       <c r="N87" s="1">
-        <v>292790.88</v>
+        <v>257351.58</v>
       </c>
       <c r="O87" s="1">
-        <v>0.49</v>
+        <v>0.42</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>203</v>
+      </c>
+      <c r="B88" t="s">
         <v>204</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1">
-        <v>969.0</v>
+        <v>6364.0</v>
       </c>
       <c r="D88" s="1">
-        <v>242.3</v>
+        <v>37.77</v>
       </c>
       <c r="E88" s="1">
-        <v>250.6279669763</v>
+        <v>47.702782841</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>242858.5</v>
+        <v>303580.51</v>
       </c>
       <c r="I88" s="1">
-        <v>-8069.8</v>
+        <v>-63212.23</v>
       </c>
       <c r="J88" s="1">
-        <v>-3.3228402547162</v>
+        <v>-20.822229332179</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>234788.7</v>
+        <v>240368.28</v>
       </c>
       <c r="N88" s="1">
-        <v>234788.7</v>
+        <v>240368.28</v>
       </c>
       <c r="O88" s="1">
         <v>0.39</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>205</v>
+      </c>
+      <c r="B89" t="s">
         <v>206</v>
       </c>
-      <c r="B89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89" s="1">
-        <v>1032.0</v>
+        <v>2020.0</v>
       </c>
       <c r="D89" s="1">
-        <v>246.6</v>
+        <v>229.45</v>
       </c>
       <c r="E89" s="1">
-        <v>259.1050387597</v>
+        <v>199.4522475248</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>267396.4</v>
+        <v>402893.54</v>
       </c>
       <c r="I89" s="1">
-        <v>-12905.2</v>
+        <v>60595.46</v>
       </c>
       <c r="J89" s="1">
-        <v>-4.8262429860686</v>
+        <v>15.040067408378</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>254491.2</v>
+        <v>463489.0</v>
       </c>
       <c r="N89" s="1">
-        <v>254491.2</v>
+        <v>463489.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.42</v>
+        <v>0.75</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>207</v>
+      </c>
+      <c r="B90" t="s">
         <v>208</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="1">
-        <v>3842.0</v>
+        <v>4813.0</v>
       </c>
       <c r="D90" s="1">
-        <v>59.63</v>
+        <v>71.4</v>
       </c>
       <c r="E90" s="1">
-        <v>66.8485242061</v>
+        <v>40.8524122169</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>256832.03</v>
+        <v>196622.66</v>
       </c>
       <c r="I90" s="1">
-        <v>-27733.57</v>
+        <v>147025.54</v>
       </c>
       <c r="J90" s="1">
-        <v>-10.798329943504</v>
+        <v>74.775481116978</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>229098.46</v>
+        <v>343648.2</v>
       </c>
       <c r="N90" s="1">
-        <v>229098.46</v>
+        <v>343648.2</v>
       </c>
       <c r="O90" s="1">
-        <v>0.38</v>
+        <v>0.55</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>209</v>
+      </c>
+      <c r="B91" t="s">
         <v>210</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C91" s="1">
+        <v>352.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>475.99</v>
+      </c>
+      <c r="E91" s="1">
+        <v>509.0768465909</v>
+      </c>
+      <c r="F91" t="s">
         <v>211</v>
       </c>
-      <c r="C91" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G91">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H91" s="1">
-        <v>125919.36</v>
+        <v>161119.14</v>
       </c>
       <c r="I91" s="1">
-        <v>-15573.36</v>
+        <v>-18263.29</v>
       </c>
       <c r="J91" s="1">
-        <v>-12.367724867725</v>
+        <v>-11.335270285082</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>110346.0</v>
+        <v>142855.85</v>
       </c>
       <c r="N91" s="1">
-        <v>110346.0</v>
+        <v>142855.85</v>
       </c>
       <c r="O91" s="1">
-        <v>0.18</v>
+        <v>0.23</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1">
-        <v>9175.0</v>
+        <v>17628.0</v>
       </c>
       <c r="D92" s="1">
-        <v>31.1</v>
+        <v>79.52</v>
       </c>
       <c r="E92" s="1">
-        <v>28.5248370572</v>
+        <v>70.1507998639</v>
       </c>
       <c r="F92" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G92">
-        <v>1.0</v>
+        <v>10.85</v>
       </c>
       <c r="H92" s="1">
-        <v>261715.38</v>
+        <v>114247.82</v>
       </c>
       <c r="I92" s="1">
-        <v>23627.12</v>
+        <v>14960.27</v>
       </c>
       <c r="J92" s="1">
-        <v>9.0277919471145</v>
+        <v>13.094578084728</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>285342.5</v>
+        <v>129208.09</v>
       </c>
       <c r="N92" s="1">
-        <v>285342.5</v>
+        <v>129208.09</v>
       </c>
       <c r="O92" s="1">
-        <v>0.48</v>
+        <v>0.21</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>7607.0</v>
+        <v>9300.0</v>
       </c>
       <c r="D93" s="1">
-        <v>156.0</v>
+        <v>33.895</v>
       </c>
       <c r="E93" s="1">
-        <v>192.7572827659</v>
+        <v>24.1150344086</v>
       </c>
       <c r="F93" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="G93">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>196344.51</v>
+        <v>224269.82</v>
       </c>
       <c r="I93" s="1">
-        <v>-37510.04</v>
+        <v>90953.68</v>
       </c>
       <c r="J93" s="1">
-        <v>-19.104195986942</v>
+        <v>40.555470192111</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>158834.47</v>
+        <v>315223.5</v>
       </c>
       <c r="N93" s="1">
-        <v>158834.47</v>
+        <v>315223.5</v>
       </c>
       <c r="O93" s="1">
-        <v>0.27</v>
+        <v>0.51</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>731.0</v>
+        <v>9008.0</v>
       </c>
       <c r="D94" s="1">
-        <v>123.95</v>
+        <v>39.12</v>
       </c>
       <c r="E94" s="1">
-        <v>105.5446648427</v>
+        <v>30.372901865</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>77153.15</v>
+        <v>273599.1</v>
       </c>
       <c r="I94" s="1">
-        <v>13454.3</v>
+        <v>78793.86</v>
       </c>
       <c r="J94" s="1">
-        <v>17.438432520254</v>
+        <v>28.799020172215</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>90607.45</v>
+        <v>352392.96</v>
       </c>
       <c r="N94" s="1">
-        <v>90607.45</v>
+        <v>352392.96</v>
       </c>
       <c r="O94" s="1">
-        <v>0.15</v>
+        <v>0.57</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>6693.0</v>
+        <v>1045.0</v>
       </c>
       <c r="D95" s="1">
-        <v>21.44</v>
+        <v>259.2</v>
       </c>
       <c r="E95" s="1">
-        <v>27.6855221874</v>
+        <v>250.7547464115</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>185299.2</v>
+        <v>262038.71</v>
       </c>
       <c r="I95" s="1">
-        <v>-41801.28</v>
+        <v>8825.29</v>
       </c>
       <c r="J95" s="1">
-        <v>-22.558802196664</v>
+        <v>3.3679336919343</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>143497.92</v>
+        <v>270864.0</v>
       </c>
       <c r="N95" s="1">
-        <v>143497.92</v>
+        <v>270864.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.24</v>
+        <v>0.44</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>3386.0</v>
+        <v>893.0</v>
       </c>
       <c r="D96" s="1">
-        <v>22.1</v>
+        <v>275.0</v>
       </c>
       <c r="E96" s="1">
-        <v>31.5737625517</v>
+        <v>259.1050391937</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>106908.76</v>
+        <v>231380.8</v>
       </c>
       <c r="I96" s="1">
-        <v>-32078.16</v>
+        <v>14194.2</v>
       </c>
       <c r="J96" s="1">
-        <v>-30.005174505812</v>
+        <v>6.1345625911917</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>74830.6</v>
+        <v>245575.0</v>
       </c>
       <c r="N96" s="1">
-        <v>74830.6</v>
+        <v>245575.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.12</v>
+        <v>0.4</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>1634.0</v>
+        <v>3785.0</v>
       </c>
       <c r="D97" s="1">
-        <v>65.44</v>
+        <v>68.52</v>
       </c>
       <c r="E97" s="1">
-        <v>136.0478457772</v>
+        <v>66.8485231176</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>222302.18</v>
+        <v>253021.66</v>
       </c>
       <c r="I97" s="1">
-        <v>-115373.22</v>
+        <v>6326.54</v>
       </c>
       <c r="J97" s="1">
-        <v>-51.899275121818</v>
+        <v>2.5003946302463</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>106928.96</v>
+        <v>259348.2</v>
       </c>
       <c r="N97" s="1">
-        <v>106928.96</v>
+        <v>259348.2</v>
       </c>
       <c r="O97" s="1">
-        <v>0.18</v>
+        <v>0.42</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>358.0</v>
+        <v>2051.0</v>
       </c>
       <c r="D98" s="1">
-        <v>540.8</v>
+        <v>49.67</v>
       </c>
       <c r="E98" s="1">
-        <v>435.7287150838</v>
+        <v>52.726465139</v>
       </c>
       <c r="F98" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G98">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>154487.18</v>
+        <v>124044.48</v>
       </c>
       <c r="I98" s="1">
-        <v>58068.56</v>
+        <v>-22171.31</v>
       </c>
       <c r="J98" s="1">
-        <v>37.587947427094</v>
+        <v>-17.873677248677</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>212555.74</v>
+        <v>101873.17</v>
       </c>
       <c r="N98" s="1">
-        <v>212555.74</v>
+        <v>101873.17</v>
       </c>
       <c r="O98" s="1">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>-656256.99</v>
+        <v>9038.0</v>
       </c>
       <c r="D99" s="1">
-        <v>0.09032802</v>
+        <v>35.1</v>
       </c>
       <c r="E99" s="1">
-        <v>0.0846783213</v>
+        <v>28.5248373534</v>
       </c>
       <c r="F99" t="s">
-        <v>228</v>
+        <v>8</v>
       </c>
       <c r="G99">
-        <v>11.06</v>
+        <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>0.0</v>
+        <v>257807.48</v>
       </c>
       <c r="I99" s="1">
-        <v>43785.16</v>
+        <v>59426.32</v>
       </c>
       <c r="J99" s="1">
-        <v>0</v>
+        <v>23.05065780093</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99" t="s">
-        <v>229</v>
+      <c r="L99">
+        <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>41518.68</v>
+        <v>317233.8</v>
       </c>
       <c r="N99" s="1">
-        <v>43785.16</v>
+        <v>317233.8</v>
       </c>
       <c r="O99" s="1">
-        <v>0.07</v>
+        <v>0.51</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="B100" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>105.0</v>
+        <v>8488.0</v>
       </c>
       <c r="D100" s="1">
-        <v>235.9</v>
+        <v>197.5</v>
       </c>
       <c r="E100" s="1">
-        <v>247.643809524</v>
+        <v>192.4519533459</v>
       </c>
       <c r="F100" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="G100">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H100" s="1">
-        <v>0.0</v>
+        <v>218723.17</v>
       </c>
       <c r="I100" s="1">
-        <v>-123310.0</v>
+        <v>5631.76</v>
       </c>
       <c r="J100" s="1">
-        <v>0</v>
+        <v>2.5748346642928</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>-123310.0</v>
+        <v>224354.93</v>
       </c>
       <c r="N100" s="1">
-        <v>-123310.0</v>
+        <v>224354.93</v>
       </c>
       <c r="O100" s="1">
-        <v>-0.21</v>
+        <v>0.36</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="B101" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="C101" s="1">
-        <v>39.0</v>
+        <v>720.0</v>
       </c>
       <c r="D101" s="1">
-        <v>115.32</v>
+        <v>135.65</v>
       </c>
       <c r="E101" s="1">
-        <v>117.177037037</v>
+        <v>105.5446666667</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>0.0</v>
+        <v>75992.16</v>
       </c>
       <c r="I101" s="1">
-        <v>-81580.0</v>
+        <v>21675.84</v>
       </c>
       <c r="J101" s="1">
-        <v>0</v>
+        <v>28.523784558828</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>-81580.0</v>
+        <v>97668.0</v>
       </c>
       <c r="N101" s="1">
-        <v>-81580.0</v>
+        <v>97668.0</v>
       </c>
       <c r="O101" s="1">
-        <v>-0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="B102" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>3.0</v>
+        <v>8098.0</v>
       </c>
       <c r="D102" s="1">
-        <v>125.26</v>
+        <v>23.13</v>
       </c>
       <c r="E102" s="1">
-        <v>129.04</v>
+        <v>26.5471042233</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>0.0</v>
+        <v>214978.45</v>
       </c>
       <c r="I102" s="1">
-        <v>-11340.0</v>
+        <v>-27671.71</v>
       </c>
       <c r="J102" s="1">
-        <v>0</v>
+        <v>-12.871852969449</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>-11340.0</v>
+        <v>187306.74</v>
       </c>
       <c r="N102" s="1">
-        <v>-11340.0</v>
+        <v>187306.74</v>
       </c>
       <c r="O102" s="1">
-        <v>-0.02</v>
+        <v>0.3</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="B103" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="C103" s="1">
-        <v>-35.0</v>
+        <v>2381.0</v>
       </c>
       <c r="D103" s="1">
-        <v>5436.0</v>
+        <v>62.68</v>
       </c>
       <c r="E103" s="1">
-        <v>5519.171428571</v>
+        <v>112.9185426291</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>0.0</v>
+        <v>268859.05</v>
       </c>
       <c r="I103" s="1">
-        <v>29110.0</v>
+        <v>-119617.97</v>
       </c>
       <c r="J103" s="1">
-        <v>0</v>
+        <v>-44.490959110359</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>29110.0</v>
+        <v>149241.08</v>
       </c>
       <c r="N103" s="1">
-        <v>29110.0</v>
+        <v>149241.08</v>
       </c>
       <c r="O103" s="1">
-        <v>0.05</v>
+        <v>0.24</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="B104" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>200000.0</v>
+        <v>353.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.459</v>
+        <v>546.8</v>
       </c>
       <c r="E104" s="1">
-        <v>99.89</v>
+        <v>435.7287252125</v>
       </c>
       <c r="F104" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G104">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H104" s="1">
-        <v>199780.0</v>
+        <v>152329.54</v>
       </c>
       <c r="I104" s="1">
-        <v>1138.0</v>
+        <v>56217.16</v>
       </c>
       <c r="J104" s="1">
-        <v>0.56962658924817</v>
+        <v>36.904962753777</v>
       </c>
       <c r="K104">
-        <v>4.13</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>200918.0</v>
+        <v>208546.7</v>
       </c>
       <c r="N104" s="1">
-        <v>209179.64</v>
+        <v>208546.7</v>
       </c>
       <c r="O104" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>238</v>
+      </c>
+      <c r="B105" t="s">
+        <v>239</v>
+      </c>
+      <c r="C105" s="1">
+        <v>-656256.99</v>
+      </c>
+      <c r="D105" s="1">
+        <v>0.08975746</v>
+      </c>
+      <c r="E105" s="1">
+        <v>0.0846783213</v>
+      </c>
+      <c r="F105" t="s">
+        <v>240</v>
+      </c>
+      <c r="G105">
+        <v>11.14</v>
+      </c>
+      <c r="H105" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I105" s="1">
+        <v>39363.35</v>
+      </c>
+      <c r="J105" s="1">
+        <v>0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" t="s">
         <v>241</v>
       </c>
-      <c r="B105" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M105" s="1">
-        <v>179276.1</v>
+        <v>36396.92</v>
       </c>
       <c r="N105" s="1">
-        <v>181404.87</v>
+        <v>39363.35</v>
       </c>
       <c r="O105" s="1">
-        <v>0.3</v>
+        <v>0.06</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="B106" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="C106" s="1">
-        <v>200000.0</v>
+        <v>105.0</v>
       </c>
       <c r="D106" s="1">
-        <v>95.948</v>
+        <v>256.7</v>
       </c>
       <c r="E106" s="1">
-        <v>99.253</v>
+        <v>247.643809524</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>198506.0</v>
+        <v>0.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-6610.0</v>
+        <v>95090.0</v>
       </c>
       <c r="J106" s="1">
-        <v>-3.329874159975</v>
+        <v>0</v>
       </c>
       <c r="K106">
-        <v>1.14</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>0.0</v>
+      </c>
+      <c r="L106">
+        <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>191896.0</v>
+        <v>95090.0</v>
       </c>
       <c r="N106" s="1">
-        <v>194180.93</v>
+        <v>95090.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.32</v>
+        <v>0.15</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="B107" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="C107" s="1">
-        <v>165000.0</v>
+        <v>24.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.708</v>
+        <v>115.5</v>
       </c>
       <c r="E107" s="1">
-        <v>99.955</v>
+        <v>116.55</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>164925.75</v>
+        <v>0.0</v>
       </c>
       <c r="I107" s="1">
-        <v>-407.55</v>
+        <v>-41880.0</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.24711120004002</v>
+        <v>0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>164518.2</v>
+        <v>-41880.0</v>
       </c>
       <c r="N107" s="1">
-        <v>164518.2</v>
+        <v>-41880.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.27</v>
+        <v>-0.07</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="B108" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="C108" s="1">
-        <v>100000.0</v>
+        <v>26.0</v>
       </c>
       <c r="D108" s="1">
-        <v>104.227</v>
+        <v>125.2</v>
       </c>
       <c r="E108" s="1">
-        <v>106.65</v>
+        <v>126.44</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>106650.0</v>
+        <v>0.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-2423.0</v>
+        <v>-31372.31</v>
       </c>
       <c r="J108" s="1">
-        <v>-2.2719174871074</v>
+        <v>0</v>
       </c>
       <c r="K108">
-        <v>4.33</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>0.0</v>
+      </c>
+      <c r="L108">
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>104227.0</v>
+        <v>-31372.31</v>
       </c>
       <c r="N108" s="1">
-        <v>108555.77</v>
+        <v>-31372.31</v>
       </c>
       <c r="O108" s="1">
-        <v>0.18</v>
+        <v>-0.05</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="B109" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="C109" s="1">
-        <v>100000.0</v>
+        <v>-50.0</v>
       </c>
       <c r="D109" s="1">
-        <v>107.648</v>
+        <v>5876.0</v>
       </c>
       <c r="E109" s="1">
-        <v>111.205</v>
+        <v>5543.130042116</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>111205.0</v>
+        <v>0.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-3557.0</v>
+        <v>-166434.98</v>
       </c>
       <c r="J109" s="1">
-        <v>-3.1985971853784</v>
+        <v>0</v>
       </c>
       <c r="K109">
-        <v>5.09</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>0.0</v>
+      </c>
+      <c r="L109">
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>107648.0</v>
+        <v>-166434.98</v>
       </c>
       <c r="N109" s="1">
-        <v>112733.62</v>
+        <v>-166434.98</v>
       </c>
       <c r="O109" s="1">
-        <v>0.19</v>
+        <v>-0.27</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="B110" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="C110" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>96.694</v>
+        <v>101.245</v>
       </c>
       <c r="E110" s="1">
-        <v>99.433</v>
+        <v>99.89</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>99433.0</v>
+        <v>199780.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-2739.0</v>
+        <v>2710.0</v>
       </c>
       <c r="J110" s="1">
-        <v>-2.7546186879607</v>
+        <v>1.3564921413555</v>
       </c>
       <c r="K110">
-        <v>2.65</v>
+        <v>4.4</v>
       </c>
       <c r="L110" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="M110" s="1">
-        <v>96694.0</v>
+        <v>202490.0</v>
       </c>
       <c r="N110" s="1">
-        <v>99340.58</v>
+        <v>211283.84</v>
       </c>
       <c r="O110" s="1">
-        <v>0.17</v>
+        <v>0.34</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="B111" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="C111" s="1">
-        <v>29000.0</v>
+        <v>185000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>94.995</v>
+        <v>97.769</v>
       </c>
       <c r="E111" s="1">
-        <v>98.803</v>
+        <v>99.33</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>28652.87</v>
+        <v>183760.5</v>
       </c>
       <c r="I111" s="1">
-        <v>-1104.32</v>
+        <v>-2887.85</v>
       </c>
       <c r="J111" s="1">
-        <v>-3.8541339837859</v>
+        <v>-1.5715292459479</v>
       </c>
       <c r="K111">
-        <v>1.32</v>
-[...2 lines deleted...]
-        <v>383.75</v>
+        <v>1.37</v>
+      </c>
+      <c r="L111" t="s">
+        <v>255</v>
       </c>
       <c r="M111" s="1">
-        <v>27548.55</v>
+        <v>180872.65</v>
       </c>
       <c r="N111" s="1">
-        <v>27932.3</v>
+        <v>183400.56</v>
       </c>
       <c r="O111" s="1">
-        <v>0.05</v>
+        <v>0.3</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="B112" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="C112" s="1">
         <v>200000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>98.33</v>
+        <v>96.785</v>
       </c>
       <c r="E112" s="1">
-        <v>99.932865</v>
+        <v>99.253</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>199865.73</v>
+        <v>198506.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-3205.73</v>
+        <v>-4936.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.6039418063317</v>
+        <v>-2.4865747131069</v>
       </c>
       <c r="K112">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>240.41</v>
+        <v>1.32</v>
+      </c>
+      <c r="L112" t="s">
+        <v>258</v>
       </c>
       <c r="M112" s="1">
-        <v>196660.0</v>
+        <v>193570.0</v>
       </c>
       <c r="N112" s="1">
-        <v>196900.41</v>
+        <v>196200.14</v>
       </c>
       <c r="O112" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="B113" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="C113" s="1">
-        <v>300000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>93.214</v>
+        <v>100.265</v>
       </c>
       <c r="E113" s="1">
-        <v>115.33959</v>
+        <v>99.955</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>346018.77</v>
+        <v>164925.75</v>
       </c>
       <c r="I113" s="1">
-        <v>-66376.77</v>
+        <v>511.5</v>
       </c>
       <c r="J113" s="1">
-        <v>-19.182996922392</v>
+        <v>0.31013956280326</v>
       </c>
       <c r="K113">
-        <v>1.03</v>
-[...2 lines deleted...]
-        <v>264</v>
+        <v>0.22</v>
+      </c>
+      <c r="L113">
+        <v>361.64</v>
       </c>
       <c r="M113" s="1">
-        <v>279642.0</v>
+        <v>165437.25</v>
       </c>
       <c r="N113" s="1">
-        <v>282732.41</v>
+        <v>165798.89</v>
       </c>
       <c r="O113" s="1">
-        <v>0.47</v>
+        <v>0.27</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="B114" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="C114" s="1">
         <v>100000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>97.769</v>
+        <v>103.705</v>
       </c>
       <c r="E114" s="1">
-        <v>100.0</v>
+        <v>106.65</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>100000.0</v>
+        <v>106650.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-2231.0</v>
+        <v>-2945.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-2.231</v>
+        <v>-2.7613689639006</v>
       </c>
       <c r="K114">
-        <v>3.5</v>
+        <v>4.62</v>
       </c>
       <c r="L114" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="M114" s="1">
-        <v>97769.0</v>
+        <v>103705.0</v>
       </c>
       <c r="N114" s="1">
-        <v>101273.79</v>
+        <v>108321.44</v>
       </c>
       <c r="O114" s="1">
         <v>0.17</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="B115" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="C115" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>97.257</v>
+        <v>107.134</v>
       </c>
       <c r="E115" s="1">
-        <v>97.673</v>
+        <v>111.205</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>293019.0</v>
+        <v>111205.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-1248.0</v>
+        <v>-4071.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.42591094775424</v>
+        <v>-3.6608066184074</v>
       </c>
       <c r="K115">
-        <v>3.02</v>
+        <v>5.48</v>
       </c>
       <c r="L115" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="M115" s="1">
-        <v>291771.0</v>
+        <v>107134.0</v>
       </c>
       <c r="N115" s="1">
-        <v>300832.64</v>
+        <v>112615.16</v>
       </c>
       <c r="O115" s="1">
-        <v>0.5</v>
+        <v>0.18</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="B116" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="C116" s="1">
-        <v>149000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>97.809</v>
+        <v>97.411</v>
       </c>
       <c r="E116" s="1">
-        <v>101.02689933</v>
+        <v>99.433</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>150530.08</v>
+        <v>99433.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-4794.67</v>
+        <v>-2022.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-3.1851906276805</v>
+        <v>-2.0335301157563</v>
       </c>
       <c r="K116">
-        <v>2.07</v>
+        <v>2.82</v>
       </c>
       <c r="L116" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="M116" s="1">
-        <v>145735.41</v>
+        <v>97411.0</v>
       </c>
       <c r="N116" s="1">
-        <v>148826.52</v>
+        <v>100230.18</v>
       </c>
       <c r="O116" s="1">
-        <v>0.25</v>
+        <v>0.16</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="B117" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="C117" s="1">
-        <v>300000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>70.785</v>
+        <v>95.724</v>
       </c>
       <c r="E117" s="1">
-        <v>99.454</v>
+        <v>98.803</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>298362.0</v>
+        <v>28652.87</v>
       </c>
       <c r="I117" s="1">
-        <v>-86007.0</v>
+        <v>-892.91</v>
       </c>
       <c r="J117" s="1">
-        <v>-28.826392100871</v>
+        <v>-3.1163021365748</v>
       </c>
       <c r="K117">
-        <v>1.55</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>1.52</v>
+      </c>
+      <c r="L117">
+        <v>442.15</v>
       </c>
       <c r="M117" s="1">
-        <v>212355.0</v>
+        <v>27759.96</v>
       </c>
       <c r="N117" s="1">
-        <v>216992.67</v>
+        <v>28202.11</v>
       </c>
       <c r="O117" s="1">
-        <v>0.36</v>
+        <v>0.05</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="B118" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="C118" s="1">
         <v>200000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>87.621</v>
+        <v>98.46</v>
       </c>
       <c r="E118" s="1">
-        <v>86.923</v>
+        <v>99.932865</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>173846.0</v>
+        <v>199865.73</v>
       </c>
       <c r="I118" s="1">
-        <v>1396.0</v>
+        <v>-2945.73</v>
       </c>
       <c r="J118" s="1">
-        <v>0.80300956018545</v>
+        <v>-1.4738544721999</v>
       </c>
       <c r="K118">
-        <v>1.32</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>0.18</v>
+      </c>
+      <c r="L118">
+        <v>369.86</v>
       </c>
       <c r="M118" s="1">
-        <v>175242.0</v>
+        <v>196920.0</v>
       </c>
       <c r="N118" s="1">
-        <v>177882.41</v>
+        <v>197289.86</v>
       </c>
       <c r="O118" s="1">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="B119" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
       <c r="C119" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>97.353</v>
+        <v>99.188</v>
       </c>
       <c r="E119" s="1">
-        <v>99.799</v>
+        <v>100.0</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>199598.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-4892.0</v>
+        <v>-812.0</v>
       </c>
       <c r="J119" s="1">
-        <v>-2.4509263619876</v>
+        <v>-0.812</v>
       </c>
       <c r="K119">
-        <v>1.3</v>
+        <v>3.75</v>
       </c>
       <c r="L119" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="M119" s="1">
-        <v>194706.0</v>
+        <v>99188.0</v>
       </c>
       <c r="N119" s="1">
-        <v>197308.74</v>
+        <v>102937.32</v>
       </c>
       <c r="O119" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="B120" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="C120" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.965</v>
+        <v>97.578</v>
       </c>
       <c r="E120" s="1">
-        <v>99.991</v>
+        <v>97.673</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>99991.0</v>
+        <v>293019.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-1026.0</v>
+        <v>-285.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-1.0260923483113</v>
+        <v>-0.0972633173958</v>
       </c>
       <c r="K120">
-        <v>2.72</v>
+        <v>3.22</v>
       </c>
       <c r="L120" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="M120" s="1">
-        <v>98965.0</v>
+        <v>292734.0</v>
       </c>
       <c r="N120" s="1">
-        <v>101688.29</v>
+        <v>302399.75</v>
       </c>
       <c r="O120" s="1">
-        <v>0.17</v>
+        <v>0.49</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="B121" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="C121" s="1">
-        <v>100000.0</v>
+        <v>149000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>102.865</v>
+        <v>98.91</v>
       </c>
       <c r="E121" s="1">
-        <v>99.746</v>
+        <v>101.02689933</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>99746.0</v>
+        <v>150530.08</v>
       </c>
       <c r="I121" s="1">
-        <v>3119.0</v>
+        <v>-3154.18</v>
       </c>
       <c r="J121" s="1">
-        <v>3.1269424337818</v>
+        <v>-2.0953818665346</v>
       </c>
       <c r="K121">
-        <v>1.88</v>
+        <v>2.26</v>
       </c>
       <c r="L121" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="M121" s="1">
-        <v>102865.0</v>
+        <v>147375.9</v>
       </c>
       <c r="N121" s="1">
-        <v>104746.51</v>
+        <v>150748.02</v>
       </c>
       <c r="O121" s="1">
-        <v>0.17</v>
+        <v>0.24</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="B122" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="C122" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>104.879</v>
+        <v>69.901</v>
       </c>
       <c r="E122" s="1">
-        <v>107.962</v>
+        <v>99.454</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>215924.0</v>
+        <v>298362.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-6166.0</v>
+        <v>-88659.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-2.8556343898779</v>
+        <v>-29.715245239005</v>
       </c>
       <c r="K122">
-        <v>0.63</v>
+        <v>1.65</v>
       </c>
       <c r="L122" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="M122" s="1">
-        <v>209758.0</v>
+        <v>209703.0</v>
       </c>
       <c r="N122" s="1">
-        <v>211016.43</v>
+        <v>214659.99</v>
       </c>
       <c r="O122" s="1">
         <v>0.35</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="B123" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="C123" s="1">
-        <v>241000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>97.887</v>
+        <v>88.64</v>
       </c>
       <c r="E123" s="1">
-        <v>99.459</v>
+        <v>86.923</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>239696.19</v>
+        <v>173846.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-3788.52</v>
+        <v>3434.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-1.5805507797183</v>
+        <v>1.9753114825765</v>
       </c>
       <c r="K123">
-        <v>0.66</v>
+        <v>1.43</v>
       </c>
       <c r="L123" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="M123" s="1">
-        <v>235907.67</v>
+        <v>177280.0</v>
       </c>
       <c r="N123" s="1">
-        <v>237495.63</v>
+        <v>180136.16</v>
       </c>
       <c r="O123" s="1">
-        <v>0.4</v>
+        <v>0.29</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="B124" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="C124" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>97.218</v>
+        <v>98.997</v>
       </c>
       <c r="E124" s="1">
-        <v>99.292</v>
+        <v>99.991</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>198584.0</v>
+        <v>99991.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-4148.0</v>
+        <v>-994.0</v>
       </c>
       <c r="J124" s="1">
-        <v>-2.0887886234541</v>
+        <v>-0.99408946805212</v>
       </c>
       <c r="K124">
-        <v>0.59</v>
+        <v>2.92</v>
       </c>
       <c r="L124" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="M124" s="1">
-        <v>194436.0</v>
+        <v>98997.0</v>
       </c>
       <c r="N124" s="1">
-        <v>195625.04</v>
+        <v>101921.66</v>
       </c>
       <c r="O124" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="B125" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="C125" s="1">
         <v>100000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>97.335</v>
+        <v>102.917</v>
       </c>
       <c r="E125" s="1">
-        <v>99.74</v>
+        <v>99.746</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>99740.0</v>
+        <v>99746.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-2405.0</v>
+        <v>3171.0</v>
       </c>
       <c r="J125" s="1">
-        <v>-2.4112693001805</v>
+        <v>3.1790748501193</v>
       </c>
       <c r="K125">
-        <v>1.88</v>
+        <v>2.18</v>
       </c>
       <c r="L125" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="M125" s="1">
-        <v>97335.0</v>
+        <v>102917.0</v>
       </c>
       <c r="N125" s="1">
-        <v>99212.05</v>
+        <v>105093.37</v>
       </c>
       <c r="O125" s="1">
         <v>0.17</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="B126" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="C126" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>98.116</v>
+        <v>105.938</v>
       </c>
       <c r="E126" s="1">
-        <v>99.933</v>
+        <v>107.962</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>399732.0</v>
+        <v>215924.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-7268.0</v>
+        <v>-4048.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-1.8182182061982</v>
+        <v>-1.8747337025991</v>
       </c>
       <c r="K126">
-        <v>0.3</v>
+        <v>1.04</v>
       </c>
       <c r="L126" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="M126" s="1">
-        <v>392464.0</v>
+        <v>211876.0</v>
       </c>
       <c r="N126" s="1">
-        <v>393647.56</v>
+        <v>213960.27</v>
       </c>
       <c r="O126" s="1">
-        <v>0.66</v>
+        <v>0.35</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="B127" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="C127" s="1">
-        <v>1083369.0</v>
+        <v>199000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>87.473</v>
+        <v>100.172</v>
       </c>
       <c r="E127" s="1">
-        <v>96.04336842</v>
+        <v>99.298</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1040504.08</v>
+        <v>197603.02</v>
       </c>
       <c r="I127" s="1">
-        <v>-92848.71</v>
+        <v>1739.26</v>
       </c>
       <c r="J127" s="1">
-        <v>-8.9234354563992</v>
+        <v>0.88017885556607</v>
       </c>
       <c r="K127">
-        <v>1.15</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>0.13</v>
+      </c>
+      <c r="L127">
+        <v>253.52</v>
       </c>
       <c r="M127" s="1">
-        <v>947655.37</v>
+        <v>199342.28</v>
       </c>
       <c r="N127" s="1">
-        <v>960121.53</v>
+        <v>199595.8</v>
       </c>
       <c r="O127" s="1">
-        <v>1.6</v>
+        <v>0.32</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
       <c r="B128" t="s">
-        <v>308</v>
+        <v>301</v>
       </c>
       <c r="C128" s="1">
-        <v>162000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>97.37</v>
+        <v>98.644</v>
       </c>
       <c r="E128" s="1">
-        <v>100.0</v>
+        <v>99.459</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>162000.0</v>
+        <v>239696.19</v>
       </c>
       <c r="I128" s="1">
-        <v>-4260.6</v>
+        <v>-1964.15</v>
       </c>
       <c r="J128" s="1">
-        <v>-2.63</v>
+        <v>-0.81943313325089</v>
       </c>
       <c r="K128">
-        <v>1.23</v>
+        <v>0.85</v>
       </c>
       <c r="L128" t="s">
-        <v>309</v>
+        <v>302</v>
       </c>
       <c r="M128" s="1">
-        <v>157739.4</v>
+        <v>237732.04</v>
       </c>
       <c r="N128" s="1">
-        <v>159739.51</v>
+        <v>239770.64</v>
       </c>
       <c r="O128" s="1">
-        <v>0.27</v>
+        <v>0.39</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>310</v>
+        <v>303</v>
       </c>
       <c r="B129" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="C129" s="1">
-        <v>650000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>85.172</v>
+        <v>97.999</v>
       </c>
       <c r="E129" s="1">
-        <v>99.547</v>
+        <v>99.292</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>647055.5</v>
+        <v>198584.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-93437.5</v>
+        <v>-2586.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-14.440415080314</v>
+        <v>-1.3022197155864</v>
       </c>
       <c r="K129">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>316.1</v>
+        <v>0.8</v>
+      </c>
+      <c r="L129" t="s">
+        <v>305</v>
       </c>
       <c r="M129" s="1">
-        <v>553618.0</v>
+        <v>195998.0</v>
       </c>
       <c r="N129" s="1">
-        <v>553934.1</v>
+        <v>197589.78</v>
       </c>
       <c r="O129" s="1">
-        <v>0.92</v>
+        <v>0.32</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="B130" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="C130" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>106.688</v>
+        <v>97.724</v>
       </c>
       <c r="E130" s="1">
-        <v>109.825</v>
+        <v>99.74</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>219650.0</v>
+        <v>99740.0</v>
       </c>
       <c r="I130" s="1">
-        <v>-6274.0</v>
+        <v>-2016.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-2.8563623947189</v>
+        <v>-2.0212552636856</v>
       </c>
       <c r="K130">
-        <v>2.09</v>
+        <v>2.07</v>
       </c>
       <c r="L130" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="M130" s="1">
-        <v>213376.0</v>
+        <v>97724.0</v>
       </c>
       <c r="N130" s="1">
-        <v>217549.76</v>
+        <v>99795.23</v>
       </c>
       <c r="O130" s="1">
-        <v>0.36</v>
+        <v>0.16</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="B131" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="C131" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>97.74</v>
+        <v>98.758</v>
       </c>
       <c r="E131" s="1">
-        <v>100.38</v>
+        <v>99.933</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>100380.0</v>
+        <v>199866.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-2640.0</v>
+        <v>-2350.0</v>
       </c>
       <c r="J131" s="1">
-        <v>-2.6300059772863</v>
+        <v>-1.1757877778111</v>
       </c>
       <c r="K131">
-        <v>0.73</v>
+        <v>0.49</v>
       </c>
       <c r="L131">
-        <v>734.25</v>
+        <v>980.14</v>
       </c>
       <c r="M131" s="1">
-        <v>97740.0</v>
+        <v>197516.0</v>
       </c>
       <c r="N131" s="1">
-        <v>98474.25</v>
+        <v>198496.14</v>
       </c>
       <c r="O131" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="B132" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="C132" s="1">
-        <v>400000.0</v>
+        <v>1083369.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.17</v>
+        <v>87.927</v>
       </c>
       <c r="E132" s="1">
-        <v>102.581</v>
+        <v>96.04336842</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>410324.0</v>
+        <v>1040504.08</v>
       </c>
       <c r="I132" s="1">
-        <v>-13644.0</v>
+        <v>-87930.22</v>
       </c>
       <c r="J132" s="1">
-        <v>-3.3251771770601</v>
+        <v>-8.4507328409515</v>
       </c>
       <c r="K132">
-        <v>0.69</v>
+        <v>1.22</v>
       </c>
       <c r="L132" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="M132" s="1">
-        <v>396680.0</v>
+        <v>952573.86</v>
       </c>
       <c r="N132" s="1">
-        <v>399441.64</v>
+        <v>965819.16</v>
       </c>
       <c r="O132" s="1">
-        <v>0.67</v>
+        <v>1.56</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="B133" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="C133" s="1">
-        <v>171000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>97.31</v>
+        <v>97.869</v>
       </c>
       <c r="E133" s="1">
-        <v>99.528</v>
+        <v>100.0</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>170192.88</v>
+        <v>162000.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-3792.78</v>
+        <v>-3452.22</v>
       </c>
       <c r="J133" s="1">
-        <v>-2.228518607829</v>
+        <v>-2.131</v>
       </c>
       <c r="K133">
-        <v>1.17</v>
+        <v>1.43</v>
       </c>
       <c r="L133" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="M133" s="1">
-        <v>166400.1</v>
+        <v>158547.78</v>
       </c>
       <c r="N133" s="1">
-        <v>168408.18</v>
+        <v>160861.34</v>
       </c>
       <c r="O133" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="B134" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C134" s="1">
-        <v>698000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>88.957</v>
+        <v>85.425</v>
       </c>
       <c r="E134" s="1">
-        <v>102.92057736</v>
+        <v>99.547</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>718385.63</v>
+        <v>647055.5</v>
       </c>
       <c r="I134" s="1">
-        <v>-97465.77</v>
+        <v>-91793.0</v>
       </c>
       <c r="J134" s="1">
-        <v>-13.567332910042</v>
+        <v>-14.1862637749</v>
       </c>
       <c r="K134">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="L134">
-        <v>0.0</v>
+        <v>409.59</v>
       </c>
       <c r="M134" s="1">
-        <v>620919.86</v>
+        <v>555262.5</v>
       </c>
       <c r="N134" s="1">
-        <v>620919.86</v>
+        <v>555672.09</v>
       </c>
       <c r="O134" s="1">
-        <v>1.04</v>
+        <v>0.9</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="B135" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="C135" s="1">
-        <v>336589.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>43.358</v>
+        <v>108.686</v>
       </c>
       <c r="E135" s="1">
-        <v>77.22322773</v>
+        <v>109.825</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>259924.89</v>
+        <v>219650.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-113986.63</v>
+        <v>-2278.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-43.853680191997</v>
+        <v>-1.037104484407</v>
       </c>
       <c r="K135">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.51</v>
+      </c>
+      <c r="L135" t="s">
+        <v>321</v>
       </c>
       <c r="M135" s="1">
-        <v>145938.26</v>
+        <v>217372.0</v>
       </c>
       <c r="N135" s="1">
-        <v>145938.26</v>
+        <v>222396.73</v>
       </c>
       <c r="O135" s="1">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="B136" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="C136" s="1">
-        <v>842000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>62.556</v>
+        <v>88.839</v>
       </c>
       <c r="E136" s="1">
-        <v>96.0291734</v>
+        <v>87.708</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>808565.64</v>
+        <v>175416.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-281844.12</v>
+        <v>2262.0</v>
       </c>
       <c r="J136" s="1">
-        <v>-34.857296186862</v>
+        <v>1.2895060883842</v>
       </c>
       <c r="K136">
-        <v>0.6</v>
+        <v>1.07</v>
       </c>
       <c r="L136" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="M136" s="1">
-        <v>526721.52</v>
+        <v>177678.0</v>
       </c>
       <c r="N136" s="1">
-        <v>531752.7</v>
+        <v>179808.82</v>
       </c>
       <c r="O136" s="1">
-        <v>0.89</v>
+        <v>0.29</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="B137" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="C137" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>97.05</v>
+        <v>100.153</v>
       </c>
       <c r="E137" s="1">
-        <v>99.46</v>
+        <v>102.581</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>198920.0</v>
+        <v>410324.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-4820.0</v>
+        <v>-9712.0</v>
       </c>
       <c r="J137" s="1">
-        <v>-2.4230846571486</v>
+        <v>-2.366910051569</v>
       </c>
       <c r="K137">
-        <v>1.61</v>
+        <v>0.92</v>
       </c>
       <c r="L137" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="M137" s="1">
-        <v>194100.0</v>
+        <v>400612.0</v>
       </c>
       <c r="N137" s="1">
-        <v>197317.81</v>
+        <v>404294.19</v>
       </c>
       <c r="O137" s="1">
-        <v>0.33</v>
+        <v>0.65</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="B138" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="C138" s="1">
-        <v>600000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>84.818</v>
+        <v>97.918</v>
       </c>
       <c r="E138" s="1">
-        <v>99.459</v>
+        <v>99.528</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>596754.0</v>
+        <v>170192.88</v>
       </c>
       <c r="I138" s="1">
-        <v>-87846.0</v>
+        <v>-2753.1</v>
       </c>
       <c r="J138" s="1">
-        <v>-14.720638655124</v>
+        <v>-1.6176352383249</v>
       </c>
       <c r="K138">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.37</v>
+      </c>
+      <c r="L138" t="s">
+        <v>330</v>
       </c>
       <c r="M138" s="1">
-        <v>508908.0</v>
+        <v>167439.78</v>
       </c>
       <c r="N138" s="1">
-        <v>508908.0</v>
+        <v>169779.9</v>
       </c>
       <c r="O138" s="1">
-        <v>0.85</v>
+        <v>0.27</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="B139" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="C139" s="1">
-        <v>100000.0</v>
+        <v>698000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>96.801</v>
+        <v>89.23</v>
       </c>
       <c r="E139" s="1">
-        <v>100.45</v>
+        <v>102.92057736</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>100450.0</v>
+        <v>718385.63</v>
       </c>
       <c r="I139" s="1">
-        <v>-3649.0</v>
+        <v>-95560.23</v>
       </c>
       <c r="J139" s="1">
-        <v>-3.6326530612245</v>
+        <v>-13.302079831413</v>
       </c>
       <c r="K139">
-        <v>1.38</v>
-[...2 lines deleted...]
-        <v>337</v>
+        <v>0.0</v>
+      </c>
+      <c r="L139">
+        <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>96801.0</v>
+        <v>622825.4</v>
       </c>
       <c r="N139" s="1">
-        <v>98181.14</v>
+        <v>622825.4</v>
       </c>
       <c r="O139" s="1">
-        <v>0.16</v>
+        <v>1.01</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="B140" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="C140" s="1">
-        <v>200000.0</v>
+        <v>336589.0</v>
       </c>
       <c r="D140" s="1">
-        <v>95.215</v>
+        <v>42.736</v>
       </c>
       <c r="E140" s="1">
-        <v>99.077</v>
+        <v>77.22322773</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>198154.0</v>
+        <v>259924.89</v>
       </c>
       <c r="I140" s="1">
-        <v>-7724.0</v>
+        <v>-116080.21</v>
       </c>
       <c r="J140" s="1">
-        <v>-3.8979783400789</v>
+        <v>-44.659135952698</v>
       </c>
       <c r="K140">
-        <v>1.73</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>0.0</v>
+      </c>
+      <c r="L140">
+        <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>190430.0</v>
+        <v>143844.68</v>
       </c>
       <c r="N140" s="1">
-        <v>193882.05</v>
+        <v>143844.68</v>
       </c>
       <c r="O140" s="1">
-        <v>0.32</v>
+        <v>0.23</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="B141" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="C141" s="1">
-        <v>200000.0</v>
+        <v>842000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>93.98</v>
+        <v>63.28</v>
       </c>
       <c r="E141" s="1">
-        <v>92.56375</v>
+        <v>96.0291734</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>185127.5</v>
+        <v>808565.64</v>
       </c>
       <c r="I141" s="1">
-        <v>2832.5</v>
+        <v>-275748.04</v>
       </c>
       <c r="J141" s="1">
-        <v>1.5300266032869</v>
+        <v>-34.103358633938</v>
       </c>
       <c r="K141">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>901.37</v>
+        <v>0.68</v>
+      </c>
+      <c r="L141" t="s">
+        <v>337</v>
       </c>
       <c r="M141" s="1">
-        <v>187960.0</v>
+        <v>532817.6</v>
       </c>
       <c r="N141" s="1">
-        <v>188861.37</v>
+        <v>538577.44</v>
       </c>
       <c r="O141" s="1">
-        <v>0.32</v>
+        <v>0.87</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="B142" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="C142" s="1">
         <v>200000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>102.711</v>
+        <v>97.2</v>
       </c>
       <c r="E142" s="1">
-        <v>99.961</v>
+        <v>99.46</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>199922.0</v>
+        <v>198920.0</v>
       </c>
       <c r="I142" s="1">
-        <v>5500.0</v>
+        <v>-4520.0</v>
       </c>
       <c r="J142" s="1">
-        <v>2.7510729184382</v>
+        <v>-2.2722702594008</v>
       </c>
       <c r="K142">
-        <v>3.35</v>
+        <v>1.8</v>
       </c>
       <c r="L142" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="M142" s="1">
-        <v>205422.0</v>
+        <v>194400.0</v>
       </c>
       <c r="N142" s="1">
-        <v>212126.79</v>
+        <v>198006.16</v>
       </c>
       <c r="O142" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="B143" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="C143" s="1">
-        <v>141000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>97.157</v>
+        <v>85.319</v>
       </c>
       <c r="E143" s="1">
-        <v>99.702</v>
+        <v>99.459</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>140579.82</v>
+        <v>596754.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-3588.45</v>
+        <v>-84840.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-2.5526067681691</v>
+        <v>-14.216913502046</v>
       </c>
       <c r="K143">
-        <v>1.59</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>0.0</v>
+      </c>
+      <c r="L143">
+        <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>136991.37</v>
+        <v>511914.0</v>
       </c>
       <c r="N143" s="1">
-        <v>139238.68</v>
+        <v>511914.0</v>
       </c>
       <c r="O143" s="1">
-        <v>0.23</v>
+        <v>0.83</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="B144" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="C144" s="1">
-        <v>140000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>95.541</v>
+        <v>97.511</v>
       </c>
       <c r="E144" s="1">
-        <v>99.3</v>
+        <v>100.45</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>139020.0</v>
+        <v>100450.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-5262.6</v>
+        <v>-2939.0</v>
       </c>
       <c r="J144" s="1">
-        <v>-3.785498489426</v>
+        <v>-2.9258337481334</v>
       </c>
       <c r="K144">
-        <v>1.74</v>
+        <v>1.6</v>
       </c>
       <c r="L144" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="M144" s="1">
-        <v>133757.4</v>
+        <v>97511.0</v>
       </c>
       <c r="N144" s="1">
-        <v>136194.74</v>
+        <v>99114.08</v>
       </c>
       <c r="O144" s="1">
-        <v>0.23</v>
+        <v>0.16</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="B145" t="s">
-        <v>353</v>
+        <v>347</v>
       </c>
       <c r="C145" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.46</v>
+        <v>95.951</v>
       </c>
       <c r="E145" s="1">
-        <v>99.611</v>
+        <v>99.077</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>99611.0</v>
+        <v>198154.0</v>
       </c>
       <c r="I145" s="1">
-        <v>849.0</v>
+        <v>-6252.0</v>
       </c>
       <c r="J145" s="1">
-        <v>0.85231550732349</v>
+        <v>-3.1551217739738</v>
       </c>
       <c r="K145">
-        <v>2.75</v>
+        <v>1.93</v>
       </c>
       <c r="L145" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="M145" s="1">
-        <v>100460.0</v>
+        <v>191902.0</v>
       </c>
       <c r="N145" s="1">
-        <v>103210.68</v>
+        <v>195756.79</v>
       </c>
       <c r="O145" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="B146" t="s">
-        <v>356</v>
+        <v>350</v>
       </c>
       <c r="C146" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>98.76</v>
+        <v>93.769</v>
       </c>
       <c r="E146" s="1">
-        <v>114.80527</v>
+        <v>92.56375</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>114805.27</v>
+        <v>185127.5</v>
       </c>
       <c r="I146" s="1">
-        <v>-16045.27</v>
+        <v>2410.5</v>
       </c>
       <c r="J146" s="1">
-        <v>-13.976074443273</v>
+        <v>1.3020755965483</v>
       </c>
       <c r="K146">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>208.22</v>
+        <v>0.5</v>
+      </c>
+      <c r="L146" t="s">
+        <v>351</v>
       </c>
       <c r="M146" s="1">
-        <v>98760.0</v>
+        <v>187538.0</v>
       </c>
       <c r="N146" s="1">
-        <v>98968.22</v>
+        <v>188540.05</v>
       </c>
       <c r="O146" s="1">
-        <v>0.17</v>
+        <v>0.3</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="B147" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="C147" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>98.702</v>
+        <v>103.665</v>
       </c>
       <c r="E147" s="1">
-        <v>101.74266667</v>
+        <v>99.961</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>305228.0</v>
+        <v>199922.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-9122.0</v>
+        <v>7408.0</v>
       </c>
       <c r="J147" s="1">
-        <v>-2.9885855819256</v>
+        <v>3.7054451235982</v>
       </c>
       <c r="K147">
-        <v>3.45</v>
+        <v>3.63</v>
       </c>
       <c r="L147" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="M147" s="1">
-        <v>296106.0</v>
+        <v>207330.0</v>
       </c>
       <c r="N147" s="1">
-        <v>306446.76</v>
+        <v>214595.75</v>
       </c>
       <c r="O147" s="1">
-        <v>0.51</v>
+        <v>0.35</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="B148" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="C148" s="1">
-        <v>200000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>102.382</v>
+        <v>101.68</v>
       </c>
       <c r="E148" s="1">
-        <v>99.661</v>
+        <v>99.943</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>199322.0</v>
+        <v>152912.79</v>
       </c>
       <c r="I148" s="1">
-        <v>5442.0</v>
+        <v>2657.61</v>
       </c>
       <c r="J148" s="1">
-        <v>2.73025556637</v>
+        <v>1.7379906546732</v>
       </c>
       <c r="K148">
-        <v>3.7</v>
-[...2 lines deleted...]
-        <v>362</v>
+        <v>0.14</v>
+      </c>
+      <c r="L148">
+        <v>217.97</v>
       </c>
       <c r="M148" s="1">
-        <v>204764.0</v>
+        <v>155570.4</v>
       </c>
       <c r="N148" s="1">
-        <v>212164.0</v>
+        <v>155788.37</v>
       </c>
       <c r="O148" s="1">
-        <v>0.35</v>
+        <v>0.25</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="B149" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="C149" s="1">
-        <v>200000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>105.543</v>
+        <v>97.639</v>
       </c>
       <c r="E149" s="1">
-        <v>107.34</v>
+        <v>99.702</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>214680.0</v>
+        <v>140579.82</v>
       </c>
       <c r="I149" s="1">
-        <v>-3594.0</v>
+        <v>-2908.83</v>
       </c>
       <c r="J149" s="1">
-        <v>-1.6741196198994</v>
+        <v>-2.0691661150228</v>
       </c>
       <c r="K149">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>39.4</v>
+        <v>1.78</v>
+      </c>
+      <c r="L149" t="s">
+        <v>359</v>
       </c>
       <c r="M149" s="1">
-        <v>211086.0</v>
+        <v>137670.99</v>
       </c>
       <c r="N149" s="1">
-        <v>211125.4</v>
+        <v>140181.95</v>
       </c>
       <c r="O149" s="1">
-        <v>0.35</v>
+        <v>0.23</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="B150" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="C150" s="1">
-        <v>200000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>105.963</v>
+        <v>96.487</v>
       </c>
       <c r="E150" s="1">
-        <v>109.3</v>
+        <v>99.3</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>218600.0</v>
+        <v>139020.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-6674.0</v>
+        <v>-3938.2</v>
       </c>
       <c r="J150" s="1">
-        <v>-3.0530649588289</v>
+        <v>-2.8328298086606</v>
       </c>
       <c r="K150">
-        <v>0.86</v>
+        <v>1.95</v>
       </c>
       <c r="L150" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="M150" s="1">
-        <v>211926.0</v>
+        <v>135081.8</v>
       </c>
       <c r="N150" s="1">
-        <v>213652.03</v>
+        <v>137805.09</v>
       </c>
       <c r="O150" s="1">
-        <v>0.36</v>
+        <v>0.22</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="B151" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="C151" s="1">
         <v>100000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>98.013</v>
+        <v>101.222</v>
       </c>
       <c r="E151" s="1">
-        <v>99.852</v>
+        <v>99.611</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>99852.0</v>
+        <v>99611.0</v>
       </c>
       <c r="I151" s="1">
-        <v>-1839.0</v>
+        <v>1611.0</v>
       </c>
       <c r="J151" s="1">
-        <v>-1.8417257541161</v>
+        <v>1.6172912630131</v>
       </c>
       <c r="K151">
-        <v>0.58</v>
-[...2 lines deleted...]
-        <v>580.82</v>
+        <v>2.98</v>
+      </c>
+      <c r="L151" t="s">
+        <v>365</v>
       </c>
       <c r="M151" s="1">
-        <v>98013.0</v>
+        <v>101222.0</v>
       </c>
       <c r="N151" s="1">
-        <v>98593.82</v>
+        <v>104202.82</v>
       </c>
       <c r="O151" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="B152" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="C152" s="1">
         <v>100000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>98.354</v>
+        <v>98.869</v>
       </c>
       <c r="E152" s="1">
-        <v>99.589</v>
+        <v>114.80527</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>99589.0</v>
+        <v>114805.27</v>
       </c>
       <c r="I152" s="1">
-        <v>-1235.0</v>
+        <v>-15936.27</v>
       </c>
       <c r="J152" s="1">
-        <v>-1.2400967978391</v>
+        <v>-13.881131066544</v>
       </c>
       <c r="K152">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="L152">
-        <v>360.62</v>
+        <v>344.86</v>
       </c>
       <c r="M152" s="1">
-        <v>98354.0</v>
+        <v>98869.0</v>
       </c>
       <c r="N152" s="1">
-        <v>98714.62</v>
+        <v>99213.86</v>
       </c>
       <c r="O152" s="1">
         <v>0.16</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="B153" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="C153" s="1">
-        <v>116000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>99.096</v>
+        <v>99.672</v>
       </c>
       <c r="E153" s="1">
-        <v>99.43</v>
+        <v>101.74266667</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>115338.8</v>
+        <v>305228.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-387.44</v>
+        <v>-6212.0</v>
       </c>
       <c r="J153" s="1">
-        <v>-0.33591471386905</v>
+        <v>-2.0351999161283</v>
       </c>
       <c r="K153">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.68</v>
+      </c>
+      <c r="L153" t="s">
+        <v>370</v>
       </c>
       <c r="M153" s="1">
-        <v>114951.36</v>
+        <v>299016.0</v>
       </c>
       <c r="N153" s="1">
-        <v>114951.36</v>
+        <v>310068.74</v>
       </c>
       <c r="O153" s="1">
-        <v>0.19</v>
+        <v>0.5</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="B154" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="C154" s="1">
-        <v>419000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>86.164</v>
+        <v>103.486</v>
       </c>
       <c r="E154" s="1">
-        <v>101.61609785</v>
+        <v>99.661</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>425771.45</v>
+        <v>199322.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-64744.29</v>
+        <v>7650.0</v>
       </c>
       <c r="J154" s="1">
-        <v>-15.206348382448</v>
+        <v>3.8380108568046</v>
       </c>
       <c r="K154">
-        <v>0.38</v>
+        <v>3.97</v>
       </c>
       <c r="L154" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="M154" s="1">
-        <v>361027.16</v>
+        <v>206972.0</v>
       </c>
       <c r="N154" s="1">
-        <v>362637.15</v>
+        <v>214904.19</v>
       </c>
       <c r="O154" s="1">
-        <v>0.61</v>
+        <v>0.35</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="B155" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="C155" s="1">
         <v>200000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>83.643</v>
+        <v>106.423</v>
       </c>
       <c r="E155" s="1">
-        <v>85.96</v>
+        <v>107.34</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>171920.0</v>
+        <v>214680.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-4634.0</v>
+        <v>-1834.0</v>
       </c>
       <c r="J155" s="1">
-        <v>-2.6954397394137</v>
+        <v>-0.85429476430035</v>
       </c>
       <c r="K155">
         <v>0.43</v>
       </c>
       <c r="L155">
-        <v>863.01</v>
+        <v>866.85</v>
       </c>
       <c r="M155" s="1">
-        <v>167286.0</v>
+        <v>212846.0</v>
       </c>
       <c r="N155" s="1">
-        <v>168149.01</v>
+        <v>213712.85</v>
       </c>
       <c r="O155" s="1">
-        <v>0.28</v>
+        <v>0.35</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="B156" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="C156" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>98.078</v>
+        <v>106.65</v>
       </c>
       <c r="E156" s="1">
-        <v>100.62</v>
+        <v>109.3</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>100620.0</v>
+        <v>218600.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-2542.0</v>
+        <v>-5300.0</v>
       </c>
       <c r="J156" s="1">
-        <v>-2.5263367123832</v>
+        <v>-2.4245196706313</v>
       </c>
       <c r="K156">
-        <v>2.64</v>
+        <v>1.17</v>
       </c>
       <c r="L156" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="M156" s="1">
-        <v>98078.0</v>
+        <v>213300.0</v>
       </c>
       <c r="N156" s="1">
-        <v>100714.99</v>
+        <v>215630.14</v>
       </c>
       <c r="O156" s="1">
-        <v>0.17</v>
+        <v>0.35</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="B157" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="C157" s="1">
         <v>100000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>98.092</v>
+        <v>99.028</v>
       </c>
       <c r="E157" s="1">
-        <v>100.0</v>
+        <v>99.852</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>100000.0</v>
+        <v>99852.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-1908.0</v>
+        <v>-824.0</v>
       </c>
       <c r="J157" s="1">
-        <v>-1.908</v>
+        <v>-0.8252213275648</v>
       </c>
       <c r="K157">
-        <v>1.62</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>0.81</v>
+      </c>
+      <c r="L157">
+        <v>810.96</v>
       </c>
       <c r="M157" s="1">
-        <v>98092.0</v>
+        <v>99028.0</v>
       </c>
       <c r="N157" s="1">
-        <v>99716.55</v>
+        <v>99838.96</v>
       </c>
       <c r="O157" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="B158" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="C158" s="1">
-        <v>351000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>97.718</v>
+        <v>100.937</v>
       </c>
       <c r="E158" s="1">
         <v>100.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>351000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-8009.82</v>
+        <v>937.0</v>
       </c>
       <c r="J158" s="1">
-        <v>-2.282</v>
+        <v>0.937</v>
       </c>
       <c r="K158">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>387</v>
+        <v>0.13</v>
+      </c>
+      <c r="L158">
+        <v>134.81</v>
       </c>
       <c r="M158" s="1">
-        <v>342990.18</v>
+        <v>100937.0</v>
       </c>
       <c r="N158" s="1">
-        <v>345112.26</v>
+        <v>101071.81</v>
       </c>
       <c r="O158" s="1">
-        <v>0.58</v>
+        <v>0.16</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="B159" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="C159" s="1">
-        <v>216000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>97.41</v>
+        <v>99.074</v>
       </c>
       <c r="E159" s="1">
-        <v>100.0</v>
+        <v>99.589</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>216000.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-5594.4</v>
+        <v>-515.0</v>
       </c>
       <c r="J159" s="1">
-        <v>-2.59</v>
+        <v>-0.51712538533372</v>
       </c>
       <c r="K159">
-        <v>2.07</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>0.55</v>
+      </c>
+      <c r="L159">
+        <v>554.79</v>
       </c>
       <c r="M159" s="1">
-        <v>210405.6</v>
+        <v>99074.0</v>
       </c>
       <c r="N159" s="1">
-        <v>214882.9</v>
+        <v>99628.79</v>
       </c>
       <c r="O159" s="1">
-        <v>0.36</v>
+        <v>0.16</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="B160" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="C160" s="1">
-        <v>200000.0</v>
+        <v>419000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>97.851</v>
+        <v>87.216</v>
       </c>
       <c r="E160" s="1">
-        <v>100.42</v>
+        <v>101.61609785</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>200840.0</v>
+        <v>425771.45</v>
       </c>
       <c r="I160" s="1">
-        <v>-5138.0</v>
+        <v>-60336.41</v>
       </c>
       <c r="J160" s="1">
-        <v>-2.558255327624</v>
+        <v>-14.171079343155</v>
       </c>
       <c r="K160">
-        <v>3.17</v>
+        <v>0.43</v>
       </c>
       <c r="L160" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="M160" s="1">
-        <v>195702.0</v>
+        <v>365435.04</v>
       </c>
       <c r="N160" s="1">
-        <v>202038.3</v>
+        <v>367225.83</v>
       </c>
       <c r="O160" s="1">
-        <v>0.34</v>
+        <v>0.59</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="B161" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="C161" s="1">
         <v>200000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>96.931</v>
+        <v>84.938</v>
       </c>
       <c r="E161" s="1">
-        <v>99.259</v>
+        <v>85.96</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>198518.0</v>
+        <v>171920.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-4656.0</v>
+        <v>-2044.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-2.345379260319</v>
+        <v>-1.1889250814332</v>
       </c>
       <c r="K161">
-        <v>0.26</v>
+        <v>0.47</v>
       </c>
       <c r="L161">
-        <v>527.4</v>
+        <v>934.93</v>
       </c>
       <c r="M161" s="1">
-        <v>193862.0</v>
+        <v>169876.0</v>
       </c>
       <c r="N161" s="1">
-        <v>194389.4</v>
+        <v>170810.93</v>
       </c>
       <c r="O161" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="B162" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="C162" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.181</v>
+        <v>98.647</v>
       </c>
       <c r="E162" s="1">
-        <v>100.4</v>
+        <v>100.62</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>200800.0</v>
+        <v>100620.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-438.0</v>
+        <v>-1973.0</v>
       </c>
       <c r="J162" s="1">
-        <v>-0.21812749003984</v>
+        <v>-1.9608427747963</v>
       </c>
       <c r="K162">
-        <v>3.04</v>
+        <v>2.82</v>
       </c>
       <c r="L162" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="M162" s="1">
-        <v>200362.0</v>
+        <v>98647.0</v>
       </c>
       <c r="N162" s="1">
-        <v>206434.6</v>
+        <v>101463.78</v>
       </c>
       <c r="O162" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="B163" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="C163" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>99.178</v>
+        <v>98.643</v>
       </c>
       <c r="E163" s="1">
-        <v>99.821</v>
+        <v>100.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>199642.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-1286.0</v>
+        <v>-1357.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-0.64415303393074</v>
+        <v>-1.357</v>
       </c>
       <c r="K163">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>21.23</v>
+        <v>1.84</v>
+      </c>
+      <c r="L163" t="s">
+        <v>395</v>
       </c>
       <c r="M163" s="1">
-        <v>198356.0</v>
+        <v>98643.0</v>
       </c>
       <c r="N163" s="1">
-        <v>198377.23</v>
+        <v>100480.77</v>
       </c>
       <c r="O163" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="B164" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="C164" s="1">
-        <v>289000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>97.63</v>
+        <v>98.4</v>
       </c>
       <c r="E164" s="1">
-        <v>99.228</v>
+        <v>100.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>286768.92</v>
+        <v>351000.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-4618.22</v>
+        <v>-5616.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-1.6104325392026</v>
+        <v>-1.6</v>
       </c>
       <c r="K164">
-        <v>2.47</v>
+        <v>0.8</v>
       </c>
       <c r="L164" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="M164" s="1">
-        <v>282150.7</v>
+        <v>345384.0</v>
       </c>
       <c r="N164" s="1">
-        <v>289298.5</v>
+        <v>348202.39</v>
       </c>
       <c r="O164" s="1">
-        <v>0.48</v>
+        <v>0.56</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="B165" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="C165" s="1">
-        <v>100000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>98.058</v>
+        <v>97.816</v>
       </c>
       <c r="E165" s="1">
-        <v>99.517</v>
+        <v>100.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>99517.0</v>
+        <v>216000.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-1459.0</v>
+        <v>-4717.44</v>
       </c>
       <c r="J165" s="1">
-        <v>-1.4660811720611</v>
+        <v>-2.184</v>
       </c>
       <c r="K165">
-        <v>2.57</v>
+        <v>2.29</v>
       </c>
       <c r="L165" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="M165" s="1">
-        <v>98058.0</v>
+        <v>211282.56</v>
       </c>
       <c r="N165" s="1">
-        <v>100628.55</v>
+        <v>216223.03</v>
       </c>
       <c r="O165" s="1">
-        <v>0.17</v>
+        <v>0.35</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="B166" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="C166" s="1">
         <v>200000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>86.055</v>
+        <v>98.743</v>
       </c>
       <c r="E166" s="1">
-        <v>103.73152</v>
+        <v>100.42</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>207463.04</v>
+        <v>200840.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-35353.04</v>
+        <v>-3354.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-17.040644926441</v>
+        <v>-1.6699860585541</v>
       </c>
       <c r="K166">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>480.82</v>
+        <v>3.38</v>
+      </c>
+      <c r="L166" t="s">
+        <v>404</v>
       </c>
       <c r="M166" s="1">
-        <v>172110.0</v>
+        <v>197486.0</v>
       </c>
       <c r="N166" s="1">
-        <v>172590.82</v>
+        <v>204239.42</v>
       </c>
       <c r="O166" s="1">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="B167" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="C167" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>97.584</v>
+        <v>97.625</v>
       </c>
       <c r="E167" s="1">
-        <v>100.33</v>
+        <v>99.259</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>401320.0</v>
+        <v>198518.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-10984.0</v>
+        <v>-3268.0</v>
       </c>
       <c r="J167" s="1">
-        <v>-2.7369680055816</v>
+        <v>-1.6461983296225</v>
       </c>
       <c r="K167">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>624.66</v>
+        <v>0.52</v>
+      </c>
+      <c r="L167" t="s">
+        <v>407</v>
       </c>
       <c r="M167" s="1">
-        <v>390336.0</v>
+        <v>195250.0</v>
       </c>
       <c r="N167" s="1">
-        <v>390960.66</v>
+        <v>196280.82</v>
       </c>
       <c r="O167" s="1">
-        <v>0.65</v>
+        <v>0.32</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="B168" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="C168" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>89.574</v>
+        <v>100.316</v>
       </c>
       <c r="E168" s="1">
-        <v>89.875</v>
+        <v>100.4</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>89875.0</v>
+        <v>200800.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-301.0</v>
+        <v>-168.0</v>
       </c>
       <c r="J168" s="1">
-        <v>-0.33490959666203</v>
+        <v>-0.083665338645418</v>
       </c>
       <c r="K168">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>67.12</v>
+        <v>3.26</v>
+      </c>
+      <c r="L168" t="s">
+        <v>410</v>
       </c>
       <c r="M168" s="1">
-        <v>89574.0</v>
+        <v>200632.0</v>
       </c>
       <c r="N168" s="1">
-        <v>89641.12</v>
+        <v>207150.49</v>
       </c>
       <c r="O168" s="1">
-        <v>0.15</v>
+        <v>0.33</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="B169" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="C169" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>90.224</v>
+        <v>99.669</v>
       </c>
       <c r="E169" s="1">
-        <v>89.875</v>
+        <v>99.821</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>89875.0</v>
+        <v>199642.0</v>
       </c>
       <c r="I169" s="1">
-        <v>349.0</v>
+        <v>-304.0</v>
       </c>
       <c r="J169" s="1">
-        <v>0.38831710709318</v>
+        <v>-0.15227256789653</v>
       </c>
       <c r="K169">
-        <v>0.13</v>
+        <v>0.23</v>
       </c>
       <c r="L169">
-        <v>130.14</v>
+        <v>467.12</v>
       </c>
       <c r="M169" s="1">
-        <v>90224.0</v>
+        <v>199338.0</v>
       </c>
       <c r="N169" s="1">
-        <v>90354.14</v>
+        <v>199805.12</v>
       </c>
       <c r="O169" s="1">
-        <v>0.15</v>
+        <v>0.32</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
+        <v>413</v>
+      </c>
+      <c r="B170" t="s">
+        <v>414</v>
+      </c>
+      <c r="C170" s="1">
+        <v>289000.0</v>
+      </c>
+      <c r="D170" s="1">
+        <v>98.062</v>
+      </c>
+      <c r="E170" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="F170" t="s">
+        <v>8</v>
+      </c>
+      <c r="G170">
+        <v>1.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>286768.92</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-3369.74</v>
+      </c>
+      <c r="J170" s="1">
+        <v>-1.1750715523844</v>
+      </c>
+      <c r="K170">
+        <v>2.64</v>
+      </c>
+      <c r="L170" t="s">
         <v>415</v>
       </c>
-      <c r="B170" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M170" s="1">
-        <v>135262.28</v>
+        <v>283399.18</v>
       </c>
       <c r="N170" s="1">
-        <v>137920.25</v>
+        <v>291025.02</v>
       </c>
       <c r="O170" s="1">
-        <v>0.23</v>
+        <v>0.47</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="B171" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="C171" s="1">
         <v>100000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>97.357</v>
+        <v>98.606</v>
       </c>
       <c r="E171" s="1">
-        <v>99.766</v>
+        <v>99.517</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>99766.0</v>
+        <v>99517.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-2409.0</v>
+        <v>-911.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-2.4146502816591</v>
+        <v>-0.9154214857763</v>
       </c>
       <c r="K171">
-        <v>2.28</v>
+        <v>2.76</v>
       </c>
       <c r="L171" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="M171" s="1">
-        <v>97357.0</v>
+        <v>98606.0</v>
       </c>
       <c r="N171" s="1">
-        <v>99639.19</v>
+        <v>101370.73</v>
       </c>
       <c r="O171" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="B172" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="C172" s="1">
-        <v>130000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>97.56</v>
+        <v>87.14</v>
       </c>
       <c r="E172" s="1">
-        <v>99.945</v>
+        <v>103.73152</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>129928.5</v>
+        <v>207463.04</v>
       </c>
       <c r="I172" s="1">
-        <v>-3100.5</v>
+        <v>-33183.04</v>
       </c>
       <c r="J172" s="1">
-        <v>-2.3863124718595</v>
+        <v>-15.99467548533</v>
       </c>
       <c r="K172">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>423</v>
+        <v>0.28</v>
+      </c>
+      <c r="L172">
+        <v>567.12</v>
       </c>
       <c r="M172" s="1">
-        <v>126828.0</v>
+        <v>174280.0</v>
       </c>
       <c r="N172" s="1">
-        <v>128065.64</v>
+        <v>174847.12</v>
       </c>
       <c r="O172" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="B173" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="C173" s="1">
-        <v>128000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>98.189</v>
+        <v>98.101</v>
       </c>
       <c r="E173" s="1">
-        <v>99.682</v>
+        <v>100.33</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>127592.96</v>
+        <v>401320.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-1911.04</v>
+        <v>-8916.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-1.4977628859774</v>
+        <v>-2.2216684939699</v>
       </c>
       <c r="K173">
-        <v>0.83</v>
+        <v>0.33</v>
       </c>
       <c r="L173" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="M173" s="1">
-        <v>125681.92</v>
+        <v>392404.0</v>
       </c>
       <c r="N173" s="1">
-        <v>126742.74</v>
+        <v>393719.07</v>
       </c>
       <c r="O173" s="1">
-        <v>0.21</v>
+        <v>0.64</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="B174" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="C174" s="1">
-        <v>225000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>97.683</v>
+        <v>90.261</v>
       </c>
       <c r="E174" s="1">
-        <v>99.998</v>
+        <v>89.875</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>224995.5</v>
+        <v>89875.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-5208.75</v>
+        <v>386.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-2.315046300926</v>
+        <v>0.42948539638387</v>
       </c>
       <c r="K174">
-        <v>0.32</v>
+        <v>0.1</v>
       </c>
       <c r="L174">
-        <v>713.07</v>
+        <v>95.89</v>
       </c>
       <c r="M174" s="1">
-        <v>219786.75</v>
+        <v>90261.0</v>
       </c>
       <c r="N174" s="1">
-        <v>220499.82</v>
+        <v>90356.89</v>
       </c>
       <c r="O174" s="1">
-        <v>0.37</v>
+        <v>0.15</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="B175" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="C175" s="1">
-        <v>544000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>82.719</v>
+        <v>90.778</v>
       </c>
       <c r="E175" s="1">
-        <v>116.03954596</v>
+        <v>89.875</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>631255.13</v>
+        <v>89875.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-91130.5</v>
+        <v>903.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-14.436397530742</v>
+        <v>1.0047287899861</v>
       </c>
       <c r="K175">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="L175">
-        <v>432.92</v>
+        <v>144.52</v>
       </c>
       <c r="M175" s="1">
-        <v>540124.63</v>
+        <v>90778.0</v>
       </c>
       <c r="N175" s="1">
-        <v>540557.55</v>
+        <v>90922.52</v>
       </c>
       <c r="O175" s="1">
-        <v>0.9</v>
+        <v>0.15</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="B176" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="C176" s="1">
-        <v>627753.0</v>
+        <v>234000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>53.085</v>
+        <v>100.727</v>
       </c>
       <c r="E176" s="1">
-        <v>62.52544074</v>
+        <v>99.95604274</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>392505.33</v>
+        <v>233897.14</v>
       </c>
       <c r="I176" s="1">
-        <v>-59262.65</v>
+        <v>1804.04</v>
       </c>
       <c r="J176" s="1">
-        <v>-15.098559298545</v>
+        <v>0.77129630571797</v>
       </c>
       <c r="K176">
-        <v>0.37</v>
+        <v>2.21</v>
       </c>
       <c r="L176" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="M176" s="1">
-        <v>333242.68</v>
+        <v>235701.18</v>
       </c>
       <c r="N176" s="1">
-        <v>335581.7</v>
+        <v>240881.23</v>
       </c>
       <c r="O176" s="1">
-        <v>0.56</v>
+        <v>0.39</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="B177" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="C177" s="1">
-        <v>243000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>101.784</v>
+        <v>98.051</v>
       </c>
       <c r="E177" s="1">
-        <v>99.775</v>
+        <v>99.766</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>242453.25</v>
+        <v>99766.0</v>
       </c>
       <c r="I177" s="1">
-        <v>4881.87</v>
+        <v>-1715.0</v>
       </c>
       <c r="J177" s="1">
-        <v>2.0135304434979</v>
+        <v>-1.7190225126797</v>
       </c>
       <c r="K177">
-        <v>1.31</v>
+        <v>2.53</v>
       </c>
       <c r="L177" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="M177" s="1">
-        <v>247335.12</v>
+        <v>98051.0</v>
       </c>
       <c r="N177" s="1">
-        <v>250520.75</v>
+        <v>100577.71</v>
       </c>
       <c r="O177" s="1">
-        <v>0.42</v>
+        <v>0.16</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="B178" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="C178" s="1">
-        <v>100000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>97.904</v>
+        <v>97.981</v>
       </c>
       <c r="E178" s="1">
-        <v>99.24</v>
+        <v>99.945</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>99240.0</v>
+        <v>129928.5</v>
       </c>
       <c r="I178" s="1">
-        <v>-1336.0</v>
+        <v>-2553.2</v>
       </c>
       <c r="J178" s="1">
-        <v>-1.3462313583233</v>
+        <v>-1.9650807944369</v>
       </c>
       <c r="K178">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>636.99</v>
+        <v>1.15</v>
+      </c>
+      <c r="L178" t="s">
+        <v>436</v>
       </c>
       <c r="M178" s="1">
-        <v>97904.0</v>
+        <v>127375.3</v>
       </c>
       <c r="N178" s="1">
-        <v>98540.99</v>
+        <v>128875.46</v>
       </c>
       <c r="O178" s="1">
-        <v>0.16</v>
+        <v>0.21</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
+        <v>437</v>
+      </c>
+      <c r="B179" t="s">
+        <v>438</v>
+      </c>
+      <c r="C179" s="1">
+        <v>128000.0</v>
+      </c>
+      <c r="D179" s="1">
+        <v>98.728</v>
+      </c>
+      <c r="E179" s="1">
+        <v>99.682</v>
+      </c>
+      <c r="F179" t="s">
+        <v>8</v>
+      </c>
+      <c r="G179">
+        <v>1.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>127592.96</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-1221.12</v>
+      </c>
+      <c r="J179" s="1">
+        <v>-0.95704339800566</v>
+      </c>
+      <c r="K179">
+        <v>0.99</v>
+      </c>
+      <c r="L179" t="s">
         <v>439</v>
       </c>
-      <c r="B179" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M179" s="1">
-        <v>87274.0</v>
+        <v>126371.84</v>
       </c>
       <c r="N179" s="1">
-        <v>88982.08</v>
+        <v>127635.18</v>
       </c>
       <c r="O179" s="1">
-        <v>0.15</v>
+        <v>0.21</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
+        <v>440</v>
+      </c>
+      <c r="B180" t="s">
+        <v>441</v>
+      </c>
+      <c r="C180" s="1">
+        <v>225000.0</v>
+      </c>
+      <c r="D180" s="1">
+        <v>98.364</v>
+      </c>
+      <c r="E180" s="1">
+        <v>99.998</v>
+      </c>
+      <c r="F180" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180">
+        <v>1.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>224995.5</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-3676.5</v>
+      </c>
+      <c r="J180" s="1">
+        <v>-1.6340326806536</v>
+      </c>
+      <c r="K180">
+        <v>0.51</v>
+      </c>
+      <c r="L180" t="s">
         <v>442</v>
       </c>
-      <c r="B180" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M180" s="1">
-        <v>200626.0</v>
+        <v>221319.0</v>
       </c>
       <c r="N180" s="1">
-        <v>206826.0</v>
+        <v>222459.9</v>
       </c>
       <c r="O180" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="B181" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="C181" s="1">
-        <v>100000.0</v>
+        <v>544000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>97.643</v>
+        <v>82.797</v>
       </c>
       <c r="E181" s="1">
-        <v>99.67</v>
+        <v>116.03954596</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>99670.0</v>
+        <v>631255.13</v>
       </c>
       <c r="I181" s="1">
-        <v>-2027.0</v>
+        <v>-89936.56</v>
       </c>
       <c r="J181" s="1">
-        <v>-2.0337112471155</v>
+        <v>-14.24726005791</v>
       </c>
       <c r="K181">
-        <v>0.36</v>
+        <v>0.09</v>
       </c>
       <c r="L181">
-        <v>359.59</v>
+        <v>471.09</v>
       </c>
       <c r="M181" s="1">
-        <v>97643.0</v>
+        <v>541318.57</v>
       </c>
       <c r="N181" s="1">
-        <v>98002.59</v>
+        <v>541789.66</v>
       </c>
       <c r="O181" s="1">
-        <v>0.16</v>
+        <v>0.87</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
+        <v>445</v>
+      </c>
+      <c r="B182" t="s">
+        <v>446</v>
+      </c>
+      <c r="C182" s="1">
+        <v>627753.0</v>
+      </c>
+      <c r="D182" s="1">
+        <v>53.115</v>
+      </c>
+      <c r="E182" s="1">
+        <v>62.52544074</v>
+      </c>
+      <c r="F182" t="s">
+        <v>8</v>
+      </c>
+      <c r="G182">
+        <v>1.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>392505.33</v>
+      </c>
+      <c r="I182" s="1">
+        <v>-59074.32</v>
+      </c>
+      <c r="J182" s="1">
+        <v>-15.050577784511</v>
+      </c>
+      <c r="K182">
+        <v>0.4</v>
+      </c>
+      <c r="L182" t="s">
         <v>447</v>
       </c>
-      <c r="B182" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M182" s="1">
-        <v>96733.0</v>
+        <v>333431.01</v>
       </c>
       <c r="N182" s="1">
-        <v>98161.08</v>
+        <v>335950.62</v>
       </c>
       <c r="O182" s="1">
-        <v>0.16</v>
+        <v>0.54</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="B183" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="C183" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>95.089</v>
+        <v>98.22</v>
       </c>
       <c r="E183" s="1">
-        <v>98.642</v>
+        <v>99.24</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>295926.0</v>
+        <v>99240.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-10659.0</v>
+        <v>-1020.0</v>
       </c>
       <c r="J183" s="1">
-        <v>-3.6019139920115</v>
+        <v>-1.0278113663845</v>
       </c>
       <c r="K183">
-        <v>3.67</v>
-[...2 lines deleted...]
-        <v>452</v>
+        <v>0.85</v>
+      </c>
+      <c r="L183">
+        <v>852.74</v>
       </c>
       <c r="M183" s="1">
-        <v>285267.0</v>
+        <v>98220.0</v>
       </c>
       <c r="N183" s="1">
-        <v>296270.42</v>
+        <v>99072.74</v>
       </c>
       <c r="O183" s="1">
-        <v>0.49</v>
+        <v>0.16</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="B184" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="C184" s="1">
-        <v>148000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>98.05</v>
+        <v>88.128</v>
       </c>
       <c r="E184" s="1">
-        <v>99.628</v>
+        <v>85.48</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>147449.44</v>
+        <v>85480.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-2335.44</v>
+        <v>2648.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-1.5838920785321</v>
+        <v>3.097800655124</v>
       </c>
       <c r="K184">
-        <v>1.55</v>
+        <v>1.81</v>
       </c>
       <c r="L184" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="M184" s="1">
-        <v>145114.0</v>
+        <v>88128.0</v>
       </c>
       <c r="N184" s="1">
-        <v>147406.99</v>
+        <v>89942.52</v>
       </c>
       <c r="O184" s="1">
-        <v>0.25</v>
+        <v>0.15</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="B185" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="C185" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>97.065</v>
+        <v>100.947</v>
       </c>
       <c r="E185" s="1">
-        <v>99.736</v>
+        <v>99.942</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>99736.0</v>
+        <v>199884.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-2671.0</v>
+        <v>2010.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-2.6780701050774</v>
+        <v>1.0055832382782</v>
       </c>
       <c r="K185">
-        <v>1.35</v>
-[...2 lines deleted...]
-        <v>458</v>
+        <v>0.12</v>
+      </c>
+      <c r="L185">
+        <v>238.36</v>
       </c>
       <c r="M185" s="1">
-        <v>97065.0</v>
+        <v>201894.0</v>
       </c>
       <c r="N185" s="1">
-        <v>98412.95</v>
+        <v>202132.36</v>
       </c>
       <c r="O185" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="B186" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="C186" s="1">
-        <v>104000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>97.072</v>
+        <v>94.102</v>
       </c>
       <c r="E186" s="1">
-        <v>99.594</v>
+        <v>94.6625</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>103577.76</v>
+        <v>189325.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-2622.88</v>
+        <v>-1121.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-2.5322810611081</v>
+        <v>-0.59210352568335</v>
       </c>
       <c r="K186">
-        <v>2.66</v>
-[...2 lines deleted...]
-        <v>461</v>
+        <v>0.36</v>
+      </c>
+      <c r="L186">
+        <v>719.18</v>
       </c>
       <c r="M186" s="1">
-        <v>100954.88</v>
+        <v>188204.0</v>
       </c>
       <c r="N186" s="1">
-        <v>103724.41</v>
+        <v>188923.18</v>
       </c>
       <c r="O186" s="1">
-        <v>0.17</v>
+        <v>0.31</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="B187" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="C187" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>97.271</v>
+        <v>100.718</v>
       </c>
       <c r="E187" s="1">
-        <v>99.524</v>
+        <v>99.858</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>99524.0</v>
+        <v>199716.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-2253.0</v>
+        <v>1720.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-2.2637755717214</v>
+        <v>0.86122293656993</v>
       </c>
       <c r="K187">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>690.41</v>
+        <v>3.32</v>
+      </c>
+      <c r="L187" t="s">
+        <v>459</v>
       </c>
       <c r="M187" s="1">
-        <v>97271.0</v>
+        <v>201436.0</v>
       </c>
       <c r="N187" s="1">
-        <v>97961.41</v>
+        <v>208081.89</v>
       </c>
       <c r="O187" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="B188" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="C188" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>97.697</v>
+        <v>98.482</v>
       </c>
       <c r="E188" s="1">
         <v>100.0</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-9212.0</v>
+        <v>-1518.0</v>
       </c>
       <c r="J188" s="1">
-        <v>-2.303</v>
+        <v>-1.518</v>
       </c>
       <c r="K188">
-        <v>2.29</v>
+        <v>1.64</v>
       </c>
       <c r="L188" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="M188" s="1">
-        <v>390788.0</v>
+        <v>98482.0</v>
       </c>
       <c r="N188" s="1">
-        <v>399960.6</v>
+        <v>100125.84</v>
       </c>
       <c r="O188" s="1">
-        <v>0.67</v>
+        <v>0.16</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="B189" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="C189" s="1">
-        <v>117000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>98.129</v>
+        <v>96.333</v>
       </c>
       <c r="E189" s="1">
-        <v>99.115</v>
+        <v>98.642</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>115964.55</v>
+        <v>295926.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-1153.62</v>
+        <v>-6927.0</v>
       </c>
       <c r="J189" s="1">
-        <v>-0.99480401553751</v>
+        <v>-2.3407878996776</v>
       </c>
       <c r="K189">
-        <v>3.43</v>
+        <v>3.92</v>
       </c>
       <c r="L189" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="M189" s="1">
-        <v>114810.93</v>
+        <v>288999.0</v>
       </c>
       <c r="N189" s="1">
-        <v>118827.4</v>
+        <v>300757.56</v>
       </c>
       <c r="O189" s="1">
-        <v>0.2</v>
+        <v>0.49</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="B190" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="C190" s="1">
-        <v>272000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>91.896</v>
+        <v>97.899</v>
       </c>
       <c r="E190" s="1">
-        <v>98.404</v>
+        <v>99.628</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>267658.88</v>
+        <v>147449.44</v>
       </c>
       <c r="I190" s="1">
-        <v>-17701.76</v>
+        <v>-2558.92</v>
       </c>
       <c r="J190" s="1">
-        <v>-6.6135522946222</v>
+        <v>-1.7354558959329</v>
       </c>
       <c r="K190">
-        <v>1.29</v>
+        <v>1.74</v>
       </c>
       <c r="L190" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="M190" s="1">
-        <v>249957.12</v>
+        <v>144890.52</v>
       </c>
       <c r="N190" s="1">
-        <v>253467.04</v>
+        <v>147460.25</v>
       </c>
       <c r="O190" s="1">
-        <v>0.42</v>
+        <v>0.24</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="B191" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="C191" s="1">
-        <v>11463.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>93.109</v>
+        <v>98.053</v>
       </c>
       <c r="E191" s="1">
-        <v>110.69056966</v>
+        <v>99.736</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>12688.46</v>
+        <v>99736.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-2015.37</v>
+        <v>-1683.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-15.883487830674</v>
+        <v>-1.6874548808855</v>
       </c>
       <c r="K191">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>2.54</v>
+        <v>1.58</v>
+      </c>
+      <c r="L191" t="s">
+        <v>471</v>
       </c>
       <c r="M191" s="1">
-        <v>10673.09</v>
+        <v>98053.0</v>
       </c>
       <c r="N191" s="1">
-        <v>10675.63</v>
+        <v>99631.08</v>
       </c>
       <c r="O191" s="1">
-        <v>0.02</v>
+        <v>0.16</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="B192" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="C192" s="1">
-        <v>442000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>101.431</v>
+        <v>97.939</v>
       </c>
       <c r="E192" s="1">
-        <v>101.22033937</v>
+        <v>99.594</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>447393.9</v>
+        <v>103577.76</v>
       </c>
       <c r="I192" s="1">
-        <v>931.12</v>
+        <v>-1721.2</v>
       </c>
       <c r="J192" s="1">
-        <v>0.20812085278767</v>
+        <v>-1.6617466915678</v>
       </c>
       <c r="K192">
-        <v>1.59</v>
+        <v>2.86</v>
       </c>
       <c r="L192" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="M192" s="1">
-        <v>448325.02</v>
+        <v>101856.56</v>
       </c>
       <c r="N192" s="1">
-        <v>455367.88</v>
+        <v>104828.04</v>
       </c>
       <c r="O192" s="1">
-        <v>0.76</v>
+        <v>0.17</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="B193" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="C193" s="1">
-        <v>319000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>97.56</v>
+        <v>95.272</v>
       </c>
       <c r="E193" s="1">
-        <v>100.0</v>
+        <v>93.6</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>319000.0</v>
+        <v>187200.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-7783.6</v>
+        <v>3344.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-2.44</v>
+        <v>1.7863247863248</v>
       </c>
       <c r="K193">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>931.86</v>
+        <v>0.78</v>
+      </c>
+      <c r="L193" t="s">
+        <v>477</v>
       </c>
       <c r="M193" s="1">
-        <v>311216.4</v>
+        <v>190544.0</v>
       </c>
       <c r="N193" s="1">
-        <v>312148.26</v>
+        <v>192102.22</v>
       </c>
       <c r="O193" s="1">
-        <v>0.52</v>
+        <v>0.31</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="B194" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="C194" s="1">
         <v>100000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>102.342</v>
+        <v>97.639</v>
       </c>
       <c r="E194" s="1">
-        <v>100.77</v>
+        <v>99.524</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>100770.0</v>
+        <v>99524.0</v>
       </c>
       <c r="I194" s="1">
-        <v>1572.0</v>
+        <v>-1885.0</v>
       </c>
       <c r="J194" s="1">
-        <v>1.559988091694</v>
+        <v>-1.8940155138459</v>
       </c>
       <c r="K194">
-        <v>4.44</v>
-[...2 lines deleted...]
-        <v>482</v>
+        <v>0.74</v>
+      </c>
+      <c r="L194">
+        <v>740.75</v>
       </c>
       <c r="M194" s="1">
-        <v>102342.0</v>
+        <v>97639.0</v>
       </c>
       <c r="N194" s="1">
-        <v>106779.67</v>
+        <v>98379.75</v>
       </c>
       <c r="O194" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="B195" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="C195" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>102.558</v>
+        <v>97.974</v>
       </c>
       <c r="E195" s="1">
-        <v>105.93</v>
+        <v>100.0</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>211860.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-6744.0</v>
+        <v>-8104.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-3.1832342112716</v>
+        <v>-2.026</v>
       </c>
       <c r="K195">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>239.73</v>
+        <v>2.52</v>
+      </c>
+      <c r="L195" t="s">
+        <v>482</v>
       </c>
       <c r="M195" s="1">
-        <v>205116.0</v>
+        <v>391896.0</v>
       </c>
       <c r="N195" s="1">
-        <v>205355.73</v>
+        <v>401960.38</v>
       </c>
       <c r="O195" s="1">
-        <v>0.34</v>
+        <v>0.65</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="B196" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="C196" s="1">
-        <v>229000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>91.375</v>
+        <v>99.278</v>
       </c>
       <c r="E196" s="1">
-        <v>101.3569214</v>
+        <v>99.115</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>232107.35</v>
+        <v>115964.55</v>
       </c>
       <c r="I196" s="1">
-        <v>-22858.6</v>
+        <v>190.71</v>
       </c>
       <c r="J196" s="1">
-        <v>-9.8482878719696</v>
+        <v>0.16445543056046</v>
       </c>
       <c r="K196">
-        <v>0.0</v>
+        <v>0.13</v>
       </c>
       <c r="L196">
-        <v>0.0</v>
+        <v>157.07</v>
       </c>
       <c r="M196" s="1">
-        <v>209248.75</v>
+        <v>116155.26</v>
       </c>
       <c r="N196" s="1">
-        <v>209248.75</v>
+        <v>116312.33</v>
       </c>
       <c r="O196" s="1">
-        <v>0.35</v>
+        <v>0.19</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
+        <v>485</v>
+      </c>
+      <c r="B197" t="s">
+        <v>486</v>
+      </c>
+      <c r="C197" s="1">
+        <v>272000.0</v>
+      </c>
+      <c r="D197" s="1">
+        <v>92.324</v>
+      </c>
+      <c r="E197" s="1">
+        <v>98.404</v>
+      </c>
+      <c r="F197" t="s">
+        <v>8</v>
+      </c>
+      <c r="G197">
+        <v>1.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>267658.88</v>
+      </c>
+      <c r="I197" s="1">
+        <v>-16537.6</v>
+      </c>
+      <c r="J197" s="1">
+        <v>-6.1786106255843</v>
+      </c>
+      <c r="K197">
+        <v>1.46</v>
+      </c>
+      <c r="L197" t="s">
         <v>487</v>
       </c>
-      <c r="B197" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M197" s="1">
-        <v>163532.16</v>
+        <v>251121.28</v>
       </c>
       <c r="N197" s="1">
-        <v>163532.16</v>
+        <v>255100.68</v>
       </c>
       <c r="O197" s="1">
-        <v>0.27</v>
+        <v>0.41</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
+        <v>488</v>
+      </c>
+      <c r="B198" t="s">
         <v>489</v>
       </c>
-      <c r="B198" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C198" s="1">
-        <v>260000.0</v>
+        <v>11463.0</v>
       </c>
       <c r="D198" s="1">
-        <v>90.729</v>
+        <v>93.521</v>
       </c>
       <c r="E198" s="1">
-        <v>99.355</v>
+        <v>110.69056966</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>258323.0</v>
+        <v>12688.46</v>
       </c>
       <c r="I198" s="1">
-        <v>-22427.6</v>
+        <v>-1968.15</v>
       </c>
       <c r="J198" s="1">
-        <v>-8.6819988928589</v>
+        <v>-15.51133864945</v>
       </c>
       <c r="K198">
-        <v>1.09</v>
-[...2 lines deleted...]
-        <v>491</v>
+        <v>0.1</v>
+      </c>
+      <c r="L198">
+        <v>11.45</v>
       </c>
       <c r="M198" s="1">
-        <v>235895.4</v>
+        <v>10720.31</v>
       </c>
       <c r="N198" s="1">
-        <v>238735.81</v>
+        <v>10731.76</v>
       </c>
       <c r="O198" s="1">
-        <v>0.4</v>
+        <v>0.02</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
+        <v>490</v>
+      </c>
+      <c r="B199" t="s">
+        <v>491</v>
+      </c>
+      <c r="C199" s="1">
+        <v>442000.0</v>
+      </c>
+      <c r="D199" s="1">
+        <v>102.36</v>
+      </c>
+      <c r="E199" s="1">
+        <v>101.22033937</v>
+      </c>
+      <c r="F199" t="s">
+        <v>8</v>
+      </c>
+      <c r="G199">
+        <v>1.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>447393.9</v>
+      </c>
+      <c r="I199" s="1">
+        <v>5037.3</v>
+      </c>
+      <c r="J199" s="1">
+        <v>1.1259205813937</v>
+      </c>
+      <c r="K199">
+        <v>1.82</v>
+      </c>
+      <c r="L199" t="s">
         <v>492</v>
       </c>
-      <c r="B199" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M199" s="1">
-        <v>99525.0</v>
+        <v>452431.2</v>
       </c>
       <c r="N199" s="1">
-        <v>101457.19</v>
+        <v>460494.06</v>
       </c>
       <c r="O199" s="1">
-        <v>0.17</v>
+        <v>0.74</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
+        <v>493</v>
+      </c>
+      <c r="B200" t="s">
+        <v>494</v>
+      </c>
+      <c r="C200" s="1">
+        <v>319000.0</v>
+      </c>
+      <c r="D200" s="1">
+        <v>98.135</v>
+      </c>
+      <c r="E200" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F200" t="s">
+        <v>8</v>
+      </c>
+      <c r="G200">
+        <v>1.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>319000.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-5949.35</v>
+      </c>
+      <c r="J200" s="1">
+        <v>-1.865</v>
+      </c>
+      <c r="K200">
+        <v>0.47</v>
+      </c>
+      <c r="L200" t="s">
         <v>495</v>
       </c>
-      <c r="B200" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M200" s="1">
-        <v>186654.0</v>
+        <v>313050.65</v>
       </c>
       <c r="N200" s="1">
-        <v>187029.34</v>
+        <v>314558.08</v>
       </c>
       <c r="O200" s="1">
-        <v>0.31</v>
+        <v>0.51</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
+        <v>496</v>
+      </c>
+      <c r="B201" t="s">
         <v>497</v>
       </c>
-      <c r="B201" t="s">
+      <c r="C201" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D201" s="1">
+        <v>103.103</v>
+      </c>
+      <c r="E201" s="1">
+        <v>100.77</v>
+      </c>
+      <c r="F201" t="s">
+        <v>8</v>
+      </c>
+      <c r="G201">
+        <v>1.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>100770.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>2333.0</v>
+      </c>
+      <c r="J201" s="1">
+        <v>2.315173166617</v>
+      </c>
+      <c r="K201">
+        <v>4.71</v>
+      </c>
+      <c r="L201" t="s">
         <v>498</v>
       </c>
-      <c r="C201" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M201" s="1">
-        <v>165234.0</v>
+        <v>103103.0</v>
       </c>
       <c r="N201" s="1">
-        <v>166172.36</v>
+        <v>107813.96</v>
       </c>
       <c r="O201" s="1">
-        <v>0.28</v>
+        <v>0.17</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
         <v>499</v>
       </c>
       <c r="B202" t="s">
         <v>500</v>
       </c>
       <c r="C202" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>82.961</v>
+        <v>104.607</v>
       </c>
       <c r="E202" s="1">
-        <v>85.379</v>
+        <v>105.93</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>85379.0</v>
+        <v>211860.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-2418.0</v>
+        <v>-2646.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-2.8320781456799</v>
+        <v>-1.2489379779099</v>
       </c>
       <c r="K202">
-        <v>0.24</v>
+        <v>0.48</v>
       </c>
       <c r="L202">
-        <v>239.73</v>
+        <v>958.9</v>
       </c>
       <c r="M202" s="1">
-        <v>82961.0</v>
+        <v>209214.0</v>
       </c>
       <c r="N202" s="1">
-        <v>83200.73</v>
+        <v>210172.9</v>
       </c>
       <c r="O202" s="1">
-        <v>0.14</v>
+        <v>0.34</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
         <v>501</v>
       </c>
       <c r="B203" t="s">
         <v>502</v>
       </c>
       <c r="C203" s="1">
-        <v>300000.0</v>
+        <v>229000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>73.601</v>
+        <v>91.81</v>
       </c>
       <c r="E203" s="1">
-        <v>100.94922</v>
+        <v>101.3569214</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>302847.66</v>
+        <v>232107.35</v>
       </c>
       <c r="I203" s="1">
-        <v>-82044.66</v>
+        <v>-21862.45</v>
       </c>
       <c r="J203" s="1">
-        <v>-27.091066181591</v>
+        <v>-9.4191114585557</v>
       </c>
       <c r="K203">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="L203">
-        <v>80.14</v>
+        <v>0.0</v>
       </c>
       <c r="M203" s="1">
-        <v>220803.0</v>
+        <v>210244.9</v>
       </c>
       <c r="N203" s="1">
-        <v>220883.14</v>
+        <v>210244.9</v>
       </c>
       <c r="O203" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
         <v>503</v>
       </c>
       <c r="B204" t="s">
         <v>504</v>
       </c>
       <c r="C204" s="1">
-        <v>125000.0</v>
+        <v>192000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>99.666</v>
+        <v>85.532</v>
       </c>
       <c r="E204" s="1">
-        <v>99.609</v>
+        <v>100.8770625</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>124511.25</v>
+        <v>193683.96</v>
       </c>
       <c r="I204" s="1">
-        <v>71.25</v>
+        <v>-29462.52</v>
       </c>
       <c r="J204" s="1">
-        <v>0.057223744842334</v>
+        <v>-15.211646849848</v>
       </c>
       <c r="K204">
-        <v>3.5</v>
-[...2 lines deleted...]
-        <v>505</v>
+        <v>0.0</v>
+      </c>
+      <c r="L204">
+        <v>0.0</v>
       </c>
       <c r="M204" s="1">
-        <v>124582.5</v>
+        <v>164221.44</v>
       </c>
       <c r="N204" s="1">
-        <v>128952.36</v>
+        <v>164221.44</v>
       </c>
       <c r="O204" s="1">
-        <v>0.22</v>
+        <v>0.27</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
+        <v>505</v>
+      </c>
+      <c r="B205" t="s">
         <v>506</v>
       </c>
-      <c r="B205" t="s">
+      <c r="C205" s="1">
+        <v>260000.0</v>
+      </c>
+      <c r="D205" s="1">
+        <v>91.011</v>
+      </c>
+      <c r="E205" s="1">
+        <v>99.355</v>
+      </c>
+      <c r="F205" t="s">
+        <v>8</v>
+      </c>
+      <c r="G205">
+        <v>1.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>258323.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>-21694.4</v>
+      </c>
+      <c r="J205" s="1">
+        <v>-8.3981681847919</v>
+      </c>
+      <c r="K205">
+        <v>1.17</v>
+      </c>
+      <c r="L205" t="s">
         <v>507</v>
       </c>
-      <c r="C205" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M205" s="1">
-        <v>390832.0</v>
+        <v>236628.6</v>
       </c>
       <c r="N205" s="1">
-        <v>391390.9</v>
+        <v>239674.7</v>
       </c>
       <c r="O205" s="1">
-        <v>0.65</v>
+        <v>0.39</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
         <v>508</v>
       </c>
       <c r="B206" t="s">
         <v>509</v>
       </c>
       <c r="C206" s="1">
-        <v>135000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>99.368</v>
+        <v>99.602</v>
       </c>
       <c r="E206" s="1">
-        <v>99.424</v>
+        <v>98.69</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>134222.4</v>
+        <v>98690.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-75.6</v>
+        <v>912.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-0.056324428709366</v>
+        <v>0.9241057857939</v>
       </c>
       <c r="K206">
-        <v>3.05</v>
+        <v>2.16</v>
       </c>
       <c r="L206" t="s">
         <v>510</v>
       </c>
       <c r="M206" s="1">
-        <v>134146.8</v>
+        <v>99602.0</v>
       </c>
       <c r="N206" s="1">
-        <v>138262.91</v>
+        <v>101757.14</v>
       </c>
       <c r="O206" s="1">
-        <v>0.23</v>
+        <v>0.16</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
         <v>511</v>
       </c>
       <c r="B207" t="s">
         <v>512</v>
       </c>
       <c r="C207" s="1">
-        <v>246000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>97.438</v>
+        <v>83.688</v>
       </c>
       <c r="E207" s="1">
-        <v>99.947</v>
+        <v>85.379</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>245869.62</v>
+        <v>85379.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-6172.14</v>
+        <v>-1691.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-2.5103304751518</v>
+        <v>-1.9805807048572</v>
       </c>
       <c r="K207">
-        <v>1.21</v>
-[...2 lines deleted...]
-        <v>513</v>
+        <v>0.29</v>
+      </c>
+      <c r="L207">
+        <v>290.07</v>
       </c>
       <c r="M207" s="1">
-        <v>239697.48</v>
+        <v>83688.0</v>
       </c>
       <c r="N207" s="1">
-        <v>242679.81</v>
+        <v>83978.07</v>
       </c>
       <c r="O207" s="1">
-        <v>0.41</v>
+        <v>0.14</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
+        <v>513</v>
+      </c>
+      <c r="B208" t="s">
         <v>514</v>
       </c>
-      <c r="B208" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C208" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>87.288</v>
+        <v>73.663</v>
       </c>
       <c r="E208" s="1">
-        <v>103.220985</v>
+        <v>100.94922</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>206441.97</v>
+        <v>302847.66</v>
       </c>
       <c r="I208" s="1">
-        <v>-31865.97</v>
+        <v>-81858.66</v>
       </c>
       <c r="J208" s="1">
-        <v>-15.435800191211</v>
+        <v>-27.029649164204</v>
       </c>
       <c r="K208">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>516</v>
+        <v>0.03</v>
+      </c>
+      <c r="L208">
+        <v>88.77</v>
       </c>
       <c r="M208" s="1">
-        <v>174576.0</v>
+        <v>220989.0</v>
       </c>
       <c r="N208" s="1">
-        <v>175832.16</v>
+        <v>221077.77</v>
       </c>
       <c r="O208" s="1">
-        <v>0.29</v>
+        <v>0.36</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
+        <v>515</v>
+      </c>
+      <c r="B209" t="s">
+        <v>516</v>
+      </c>
+      <c r="C209" s="1">
+        <v>125000.0</v>
+      </c>
+      <c r="D209" s="1">
+        <v>100.319</v>
+      </c>
+      <c r="E209" s="1">
+        <v>99.609</v>
+      </c>
+      <c r="F209" t="s">
+        <v>8</v>
+      </c>
+      <c r="G209">
+        <v>1.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>124511.25</v>
+      </c>
+      <c r="I209" s="1">
+        <v>887.5</v>
+      </c>
+      <c r="J209" s="1">
+        <v>0.71278699715889</v>
+      </c>
+      <c r="K209">
+        <v>3.73</v>
+      </c>
+      <c r="L209" t="s">
         <v>517</v>
       </c>
-      <c r="B209" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M209" s="1">
-        <v>488380.0</v>
+        <v>125398.75</v>
       </c>
       <c r="N209" s="1">
-        <v>489818.36</v>
+        <v>130056.28</v>
       </c>
       <c r="O209" s="1">
-        <v>0.82</v>
+        <v>0.21</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
+        <v>518</v>
+      </c>
+      <c r="B210" t="s">
+        <v>519</v>
+      </c>
+      <c r="C210" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D210" s="1">
+        <v>98.173</v>
+      </c>
+      <c r="E210" s="1">
+        <v>99.423</v>
+      </c>
+      <c r="F210" t="s">
+        <v>8</v>
+      </c>
+      <c r="G210">
+        <v>1.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>397692.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>-5000.0</v>
+      </c>
+      <c r="J210" s="1">
+        <v>-1.2572543576436</v>
+      </c>
+      <c r="K210">
+        <v>0.31</v>
+      </c>
+      <c r="L210" t="s">
         <v>520</v>
       </c>
-      <c r="B210" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M210" s="1">
-        <v>291555.0</v>
+        <v>392692.0</v>
       </c>
       <c r="N210" s="1">
-        <v>292504.81</v>
+        <v>393941.32</v>
       </c>
       <c r="O210" s="1">
-        <v>0.49</v>
+        <v>0.64</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
+        <v>521</v>
+      </c>
+      <c r="B211" t="s">
         <v>522</v>
       </c>
-      <c r="B211" t="s">
+      <c r="C211" s="1">
+        <v>146000.0</v>
+      </c>
+      <c r="D211" s="1">
+        <v>97.961</v>
+      </c>
+      <c r="E211" s="1">
+        <v>99.947</v>
+      </c>
+      <c r="F211" t="s">
+        <v>8</v>
+      </c>
+      <c r="G211">
+        <v>1.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>145922.62</v>
+      </c>
+      <c r="I211" s="1">
+        <v>-2899.56</v>
+      </c>
+      <c r="J211" s="1">
+        <v>-1.9870531381632</v>
+      </c>
+      <c r="K211">
+        <v>1.43</v>
+      </c>
+      <c r="L211" t="s">
         <v>523</v>
       </c>
-      <c r="C211" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M211" s="1">
-        <v>197872.0</v>
+        <v>143023.06</v>
       </c>
       <c r="N211" s="1">
-        <v>197937.01</v>
+        <v>145108.06</v>
       </c>
       <c r="O211" s="1">
-        <v>0.33</v>
+        <v>0.23</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
         <v>524</v>
       </c>
       <c r="B212" t="s">
         <v>525</v>
       </c>
       <c r="C212" s="1">
-        <v>271000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>100.875</v>
+        <v>100.779</v>
       </c>
       <c r="E212" s="1">
-        <v>99.517</v>
+        <v>100.0</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>269691.07</v>
+        <v>170000.0</v>
       </c>
       <c r="I212" s="1">
-        <v>3680.18</v>
+        <v>1324.3</v>
       </c>
       <c r="J212" s="1">
-        <v>1.3645909744064</v>
+        <v>0.779</v>
       </c>
       <c r="K212">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>526</v>
+        <v>0.25</v>
+      </c>
+      <c r="L212">
+        <v>418.4</v>
       </c>
       <c r="M212" s="1">
-        <v>273371.25</v>
+        <v>171324.3</v>
       </c>
       <c r="N212" s="1">
-        <v>274986.11</v>
+        <v>171742.7</v>
       </c>
       <c r="O212" s="1">
-        <v>0.46</v>
+        <v>0.28</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
+        <v>526</v>
+      </c>
+      <c r="B213" t="s">
         <v>527</v>
       </c>
-      <c r="B213" t="s">
+      <c r="C213" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D213" s="1">
+        <v>88.169</v>
+      </c>
+      <c r="E213" s="1">
+        <v>103.220985</v>
+      </c>
+      <c r="F213" t="s">
+        <v>8</v>
+      </c>
+      <c r="G213">
+        <v>1.0</v>
+      </c>
+      <c r="H213" s="1">
+        <v>206441.97</v>
+      </c>
+      <c r="I213" s="1">
+        <v>-30103.97</v>
+      </c>
+      <c r="J213" s="1">
+        <v>-14.582291575691</v>
+      </c>
+      <c r="K213">
+        <v>0.68</v>
+      </c>
+      <c r="L213" t="s">
         <v>528</v>
       </c>
-      <c r="C213" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M213" s="1">
-        <v>558120.0</v>
+        <v>176338.0</v>
       </c>
       <c r="N213" s="1">
-        <v>559632.33</v>
+        <v>177694.85</v>
       </c>
       <c r="O213" s="1">
-        <v>0.93</v>
+        <v>0.29</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
+        <v>529</v>
+      </c>
+      <c r="B214" t="s">
         <v>530</v>
       </c>
-      <c r="B214" t="s">
+      <c r="C214" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D214" s="1">
+        <v>98.367</v>
+      </c>
+      <c r="E214" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="F214" t="s">
+        <v>8</v>
+      </c>
+      <c r="G214">
+        <v>1.0</v>
+      </c>
+      <c r="H214" s="1">
+        <v>498895.0</v>
+      </c>
+      <c r="I214" s="1">
+        <v>-7060.0</v>
+      </c>
+      <c r="J214" s="1">
+        <v>-1.4151274316239</v>
+      </c>
+      <c r="K214">
+        <v>0.5</v>
+      </c>
+      <c r="L214" t="s">
         <v>531</v>
       </c>
-      <c r="C214" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M214" s="1">
-        <v>99158.0</v>
+        <v>491835.0</v>
       </c>
       <c r="N214" s="1">
-        <v>101755.26</v>
+        <v>494352.12</v>
       </c>
       <c r="O214" s="1">
-        <v>0.17</v>
+        <v>0.8</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
+        <v>532</v>
+      </c>
+      <c r="B215" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
       <c r="C215" s="1">
         <v>300000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>69.182</v>
+        <v>97.791</v>
       </c>
       <c r="E215" s="1">
-        <v>99.641</v>
+        <v>100.0</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>298923.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-91377.0</v>
+        <v>-6627.0</v>
       </c>
       <c r="J215" s="1">
-        <v>-30.568741783001</v>
+        <v>-2.209</v>
       </c>
       <c r="K215">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.5</v>
+      </c>
+      <c r="L215" t="s">
+        <v>534</v>
       </c>
       <c r="M215" s="1">
-        <v>207546.0</v>
+        <v>293373.0</v>
       </c>
       <c r="N215" s="1">
-        <v>207546.0</v>
+        <v>294876.86</v>
       </c>
       <c r="O215" s="1">
-        <v>0.35</v>
+        <v>0.48</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
         <v>535</v>
       </c>
       <c r="B216" t="s">
         <v>536</v>
       </c>
       <c r="C216" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>97.33</v>
+        <v>100.0</v>
       </c>
       <c r="E216" s="1">
-        <v>99.794</v>
+        <v>102.542</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>99794.0</v>
+        <v>205084.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-2464.0</v>
+        <v>-5084.0</v>
       </c>
       <c r="J216" s="1">
-        <v>-2.4690863178147</v>
+        <v>-2.4789842210996</v>
       </c>
       <c r="K216">
-        <v>0.18</v>
+        <v>0.26</v>
       </c>
       <c r="L216">
-        <v>182.19</v>
+        <v>520.11</v>
       </c>
       <c r="M216" s="1">
-        <v>97330.0</v>
+        <v>200000.0</v>
       </c>
       <c r="N216" s="1">
-        <v>97512.19</v>
+        <v>200520.11</v>
       </c>
       <c r="O216" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
         <v>537</v>
       </c>
       <c r="B217" t="s">
         <v>538</v>
       </c>
       <c r="C217" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>85.13</v>
+        <v>93.596</v>
       </c>
       <c r="E217" s="1">
-        <v>100.521</v>
+        <v>98.97249667</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>402084.0</v>
+        <v>593834.98</v>
       </c>
       <c r="I217" s="1">
-        <v>-61564.0</v>
+        <v>-32258.98</v>
       </c>
       <c r="J217" s="1">
-        <v>-15.311228499518</v>
+        <v>-5.4323138727867</v>
       </c>
       <c r="K217">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.28</v>
+      </c>
+      <c r="L217" t="s">
+        <v>539</v>
       </c>
       <c r="M217" s="1">
-        <v>340520.0</v>
+        <v>561576.0</v>
       </c>
       <c r="N217" s="1">
-        <v>340520.0</v>
+        <v>563260.93</v>
       </c>
       <c r="O217" s="1">
-        <v>0.57</v>
+        <v>0.91</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="B218" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="C218" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>95.274</v>
+        <v>99.81</v>
       </c>
       <c r="E218" s="1">
-        <v>104.90042333</v>
+        <v>99.833</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>314701.27</v>
+        <v>99833.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-28879.27</v>
+        <v>-23.0</v>
       </c>
       <c r="J218" s="1">
-        <v>-9.1767249620569</v>
+        <v>-0.023038474252001</v>
       </c>
       <c r="K218">
-        <v>0.55</v>
+        <v>2.83</v>
       </c>
       <c r="L218" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="M218" s="1">
-        <v>285822.0</v>
+        <v>99810.0</v>
       </c>
       <c r="N218" s="1">
-        <v>287467.89</v>
+        <v>102637.4</v>
       </c>
       <c r="O218" s="1">
-        <v>0.48</v>
+        <v>0.17</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="B219" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="C219" s="1">
-        <v>115000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>98.938</v>
+        <v>69.108</v>
       </c>
       <c r="E219" s="1">
-        <v>100.0</v>
+        <v>99.641</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>115000.0</v>
+        <v>298923.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-1221.3</v>
+        <v>-91599.0</v>
       </c>
       <c r="J219" s="1">
-        <v>-1.062</v>
+        <v>-30.643008400157</v>
       </c>
       <c r="K219">
-        <v>2.53</v>
-[...2 lines deleted...]
-        <v>544</v>
+        <v>0.0</v>
+      </c>
+      <c r="L219">
+        <v>0.0</v>
       </c>
       <c r="M219" s="1">
-        <v>113778.7</v>
+        <v>207324.0</v>
       </c>
       <c r="N219" s="1">
-        <v>116687.34</v>
+        <v>207324.0</v>
       </c>
       <c r="O219" s="1">
-        <v>0.19</v>
+        <v>0.33</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
         <v>545</v>
       </c>
       <c r="B220" t="s">
         <v>546</v>
       </c>
       <c r="C220" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>98.844</v>
+        <v>97.893</v>
       </c>
       <c r="E220" s="1">
-        <v>101.2</v>
+        <v>99.794</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>202400.0</v>
+        <v>99794.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-4712.0</v>
+        <v>-1901.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-2.3280632411067</v>
+        <v>-1.9049241437361</v>
       </c>
       <c r="K220">
-        <v>0.18</v>
+        <v>0.38</v>
       </c>
       <c r="L220">
-        <v>364.93</v>
+        <v>383.56</v>
       </c>
       <c r="M220" s="1">
-        <v>197688.0</v>
+        <v>97893.0</v>
       </c>
       <c r="N220" s="1">
-        <v>198052.93</v>
+        <v>98276.56</v>
       </c>
       <c r="O220" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
         <v>547</v>
       </c>
       <c r="B221" t="s">
         <v>548</v>
       </c>
       <c r="C221" s="1">
-        <v>198000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>98.063</v>
+        <v>95.586</v>
       </c>
       <c r="E221" s="1">
-        <v>99.728</v>
+        <v>104.90042333</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>197461.44</v>
+        <v>314701.27</v>
       </c>
       <c r="I221" s="1">
-        <v>-3296.7</v>
+        <v>-27943.27</v>
       </c>
       <c r="J221" s="1">
-        <v>-1.6695411519333</v>
+        <v>-8.8793000422273</v>
       </c>
       <c r="K221">
+        <v>0.59</v>
+      </c>
+      <c r="L221" t="s">
+        <v>549</v>
+      </c>
+      <c r="M221" s="1">
+        <v>286758.0</v>
+      </c>
+      <c r="N221" s="1">
+        <v>288533.34</v>
+      </c>
+      <c r="O221" s="1">
         <v>0.47</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.33</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="B222" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="C222" s="1">
-        <v>100000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>98.876</v>
+        <v>99.602</v>
       </c>
       <c r="E222" s="1">
-        <v>102.47</v>
+        <v>100.0</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>102470.0</v>
+        <v>115000.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-3594.0</v>
+        <v>-457.7</v>
       </c>
       <c r="J222" s="1">
-        <v>-3.5073680101493</v>
+        <v>-0.398</v>
       </c>
       <c r="K222">
-        <v>3.72</v>
+        <v>2.74</v>
       </c>
       <c r="L222" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="M222" s="1">
-        <v>98876.0</v>
+        <v>114542.3</v>
       </c>
       <c r="N222" s="1">
-        <v>102591.07</v>
+        <v>117694.3</v>
       </c>
       <c r="O222" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="B223" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="C223" s="1">
-        <v>158000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>96.875</v>
+        <v>99.0</v>
       </c>
       <c r="E223" s="1">
-        <v>99.422</v>
+        <v>101.2</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>157086.76</v>
+        <v>202400.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-4024.26</v>
+        <v>-4400.0</v>
       </c>
       <c r="J223" s="1">
-        <v>-2.5618072458812</v>
+        <v>-2.1739130434783</v>
       </c>
       <c r="K223">
-        <v>0.18</v>
+        <v>0.4</v>
       </c>
       <c r="L223">
-        <v>281.37</v>
+        <v>790.68</v>
       </c>
       <c r="M223" s="1">
-        <v>153062.5</v>
+        <v>198000.0</v>
       </c>
       <c r="N223" s="1">
-        <v>153343.87</v>
+        <v>198790.68</v>
       </c>
       <c r="O223" s="1">
-        <v>0.26</v>
+        <v>0.32</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="B224" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="C224" s="1">
-        <v>228000.0</v>
+        <v>198000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>99.364</v>
+        <v>98.481</v>
       </c>
       <c r="E224" s="1">
-        <v>100.0</v>
+        <v>99.728</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>228000.0</v>
+        <v>197461.44</v>
       </c>
       <c r="I224" s="1">
-        <v>-1450.08</v>
+        <v>-2469.06</v>
       </c>
       <c r="J224" s="1">
-        <v>-0.636</v>
+        <v>-1.2504010909674</v>
       </c>
       <c r="K224">
-        <v>3.54</v>
+        <v>0.66</v>
       </c>
       <c r="L224" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="M224" s="1">
-        <v>226549.92</v>
+        <v>194992.38</v>
       </c>
       <c r="N224" s="1">
-        <v>234620.5</v>
+        <v>196297.01</v>
       </c>
       <c r="O224" s="1">
-        <v>0.39</v>
+        <v>0.32</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="B225" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C225" s="1">
-        <v>325000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>87.392</v>
+        <v>99.672</v>
       </c>
       <c r="E225" s="1">
-        <v>88.621</v>
+        <v>102.47</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>288018.25</v>
+        <v>102470.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-3994.25</v>
+        <v>-2798.0</v>
       </c>
       <c r="J225" s="1">
-        <v>-1.3868044820077</v>
+        <v>-2.7305552844735</v>
       </c>
       <c r="K225">
-        <v>1.25</v>
+        <v>3.95</v>
       </c>
       <c r="L225" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="M225" s="1">
-        <v>284024.0</v>
+        <v>99672.0</v>
       </c>
       <c r="N225" s="1">
-        <v>288075.37</v>
+        <v>103617.21</v>
       </c>
       <c r="O225" s="1">
-        <v>0.48</v>
+        <v>0.17</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="B226" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="C226" s="1">
-        <v>200000.0</v>
+        <v>158000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>73.673</v>
+        <v>97.222</v>
       </c>
       <c r="E226" s="1">
-        <v>73.87</v>
+        <v>99.422</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>147740.0</v>
+        <v>157086.76</v>
       </c>
       <c r="I226" s="1">
-        <v>-394.0</v>
+        <v>-3476.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-0.26668471639366</v>
+        <v>-2.212789925771</v>
       </c>
       <c r="K226">
-        <v>0.26</v>
+        <v>0.37</v>
       </c>
       <c r="L226">
-        <v>521.92</v>
+        <v>576.81</v>
       </c>
       <c r="M226" s="1">
-        <v>147346.0</v>
+        <v>153610.76</v>
       </c>
       <c r="N226" s="1">
-        <v>147867.92</v>
+        <v>154187.57</v>
       </c>
       <c r="O226" s="1">
         <v>0.25</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="B227" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="C227" s="1">
-        <v>200000.0</v>
+        <v>228000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>97.202</v>
+        <v>100.108</v>
       </c>
       <c r="E227" s="1">
-        <v>99.985</v>
+        <v>100.0</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>199970.0</v>
+        <v>228000.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-5566.0</v>
+        <v>246.24</v>
       </c>
       <c r="J227" s="1">
-        <v>-2.7834175126269</v>
+        <v>0.108</v>
       </c>
       <c r="K227">
-        <v>2.64</v>
+        <v>3.77</v>
       </c>
       <c r="L227" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="M227" s="1">
-        <v>194404.0</v>
+        <v>228246.24</v>
       </c>
       <c r="N227" s="1">
-        <v>199674.55</v>
+        <v>236841.53</v>
       </c>
       <c r="O227" s="1">
-        <v>0.33</v>
+        <v>0.38</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="B228" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="C228" s="1">
-        <v>200000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>100.183</v>
+        <v>88.42</v>
       </c>
       <c r="E228" s="1">
-        <v>100.0</v>
+        <v>88.621</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>200000.0</v>
+        <v>288018.25</v>
       </c>
       <c r="I228" s="1">
-        <v>366.0</v>
+        <v>-653.25</v>
       </c>
       <c r="J228" s="1">
-        <v>0.183</v>
+        <v>-0.22680854425023</v>
       </c>
       <c r="K228">
-        <v>2.13</v>
+        <v>1.34</v>
       </c>
       <c r="L228" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="M228" s="1">
-        <v>200366.0</v>
+        <v>287365.0</v>
       </c>
       <c r="N228" s="1">
-        <v>204629.58</v>
+        <v>291720.22</v>
       </c>
       <c r="O228" s="1">
-        <v>0.34</v>
+        <v>0.47</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="B229" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C229" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>97.939</v>
+        <v>74.259</v>
       </c>
       <c r="E229" s="1">
-        <v>99.711</v>
+        <v>73.87</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>99711.0</v>
+        <v>147740.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-1772.0</v>
+        <v>778.0</v>
       </c>
       <c r="J229" s="1">
-        <v>-1.7771359228169</v>
+        <v>0.52660078516312</v>
       </c>
       <c r="K229">
-        <v>0.69</v>
+        <v>0.3</v>
       </c>
       <c r="L229">
-        <v>688.36</v>
+        <v>608.22</v>
       </c>
       <c r="M229" s="1">
-        <v>97939.0</v>
+        <v>148518.0</v>
       </c>
       <c r="N229" s="1">
-        <v>98627.36</v>
+        <v>149126.22</v>
       </c>
       <c r="O229" s="1">
-        <v>0.16</v>
+        <v>0.24</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="B230" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="C230" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>97.798</v>
+        <v>97.469</v>
       </c>
       <c r="E230" s="1">
-        <v>100.66</v>
+        <v>99.985</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>100660.0</v>
+        <v>199970.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-2862.0</v>
+        <v>-5032.0</v>
       </c>
       <c r="J230" s="1">
-        <v>-2.8432346513014</v>
+        <v>-2.5163774566185</v>
       </c>
       <c r="K230">
-        <v>2.39</v>
+        <v>2.83</v>
       </c>
       <c r="L230" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="M230" s="1">
-        <v>97798.0</v>
+        <v>194938.0</v>
       </c>
       <c r="N230" s="1">
-        <v>100183.62</v>
+        <v>200596.9</v>
       </c>
       <c r="O230" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="B231" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="C231" s="1">
-        <v>226000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>97.467</v>
+        <v>100.604</v>
       </c>
       <c r="E231" s="1">
-        <v>99.84072566</v>
+        <v>100.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>225640.04</v>
+        <v>200000.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-5364.62</v>
+        <v>1208.0</v>
       </c>
       <c r="J231" s="1">
-        <v>-2.3775124308611</v>
+        <v>0.604</v>
       </c>
       <c r="K231">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>83.59</v>
+        <v>2.35</v>
+      </c>
+      <c r="L231" t="s">
+        <v>576</v>
       </c>
       <c r="M231" s="1">
-        <v>220275.42</v>
+        <v>201208.0</v>
       </c>
       <c r="N231" s="1">
-        <v>220359.01</v>
+        <v>205914.83</v>
       </c>
       <c r="O231" s="1">
-        <v>0.37</v>
+        <v>0.33</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="B232" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="C232" s="1">
         <v>100000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>98.123</v>
+        <v>98.684</v>
       </c>
       <c r="E232" s="1">
-        <v>99.326</v>
+        <v>99.711</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>99326.0</v>
+        <v>99711.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-1203.0</v>
+        <v>-1027.0</v>
       </c>
       <c r="J232" s="1">
-        <v>-1.2111632402392</v>
+        <v>-1.0299766324678</v>
       </c>
       <c r="K232">
-        <v>0.04</v>
+        <v>0.9</v>
       </c>
       <c r="L232">
-        <v>39.73</v>
+        <v>904.11</v>
       </c>
       <c r="M232" s="1">
-        <v>98123.0</v>
+        <v>98684.0</v>
       </c>
       <c r="N232" s="1">
-        <v>98162.73</v>
+        <v>99588.11</v>
       </c>
       <c r="O232" s="1">
         <v>0.16</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B233" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="C233" s="1">
-        <v>151000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>96.958</v>
+        <v>98.046</v>
       </c>
       <c r="E233" s="1">
-        <v>100.0</v>
+        <v>100.66</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>151000.0</v>
+        <v>100660.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-4593.42</v>
+        <v>-2614.0</v>
       </c>
       <c r="J233" s="1">
-        <v>-3.042</v>
+        <v>-2.5968607192529</v>
       </c>
       <c r="K233">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>426.8</v>
+        <v>2.58</v>
+      </c>
+      <c r="L233" t="s">
+        <v>581</v>
       </c>
       <c r="M233" s="1">
-        <v>146406.58</v>
+        <v>98046.0</v>
       </c>
       <c r="N233" s="1">
-        <v>146833.38</v>
+        <v>100625.79</v>
       </c>
       <c r="O233" s="1">
-        <v>0.25</v>
+        <v>0.16</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="B234" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="C234" s="1">
-        <v>200000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>97.592</v>
+        <v>97.775</v>
       </c>
       <c r="E234" s="1">
-        <v>99.3</v>
+        <v>99.84072566</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>198600.0</v>
+        <v>225640.04</v>
       </c>
       <c r="I234" s="1">
-        <v>-3416.0</v>
+        <v>-4668.54</v>
       </c>
       <c r="J234" s="1">
-        <v>-1.7200402819738</v>
+        <v>-2.0690210833148</v>
       </c>
       <c r="K234">
-        <v>0.1</v>
+        <v>0.23</v>
       </c>
       <c r="L234">
-        <v>195.89</v>
+        <v>522.43</v>
       </c>
       <c r="M234" s="1">
-        <v>195184.0</v>
+        <v>220971.5</v>
       </c>
       <c r="N234" s="1">
-        <v>195379.89</v>
+        <v>221493.93</v>
       </c>
       <c r="O234" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="B235" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="C235" s="1">
         <v>100000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>98.341</v>
+        <v>98.304</v>
       </c>
       <c r="E235" s="1">
-        <v>99.499</v>
+        <v>99.326</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>99499.0</v>
+        <v>99326.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-1158.0</v>
+        <v>-1022.0</v>
       </c>
       <c r="J235" s="1">
-        <v>-1.1638307922693</v>
+        <v>-1.0289350220486</v>
       </c>
       <c r="K235">
-        <v>0.69</v>
+        <v>0.25</v>
       </c>
       <c r="L235">
-        <v>688.36</v>
+        <v>248.29</v>
       </c>
       <c r="M235" s="1">
-        <v>98341.0</v>
+        <v>98304.0</v>
       </c>
       <c r="N235" s="1">
-        <v>99029.36</v>
+        <v>98552.29</v>
       </c>
       <c r="O235" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="B236" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="C236" s="1">
-        <v>100000.0</v>
+        <v>151000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>98.643</v>
+        <v>97.562</v>
       </c>
       <c r="E236" s="1">
         <v>100.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>100000.0</v>
+        <v>151000.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-1357.0</v>
+        <v>-3681.38</v>
       </c>
       <c r="J236" s="1">
-        <v>-1.357</v>
+        <v>-2.438</v>
       </c>
       <c r="K236">
-        <v>1.15</v>
-[...2 lines deleted...]
-        <v>585</v>
+        <v>0.5</v>
+      </c>
+      <c r="L236">
+        <v>758.76</v>
       </c>
       <c r="M236" s="1">
-        <v>98643.0</v>
+        <v>147318.62</v>
       </c>
       <c r="N236" s="1">
-        <v>99790.07</v>
+        <v>148077.38</v>
       </c>
       <c r="O236" s="1">
-        <v>0.17</v>
+        <v>0.24</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="B237" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="C237" s="1">
         <v>200000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>98.085</v>
+        <v>98.356</v>
       </c>
       <c r="E237" s="1">
-        <v>99.871</v>
+        <v>99.3</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>199742.0</v>
+        <v>198600.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-3572.0</v>
+        <v>-1888.0</v>
       </c>
       <c r="J237" s="1">
-        <v>-1.7883069159215</v>
+        <v>-0.95065458207452</v>
       </c>
       <c r="K237">
-        <v>1.32</v>
-[...2 lines deleted...]
-        <v>588</v>
+        <v>0.26</v>
+      </c>
+      <c r="L237">
+        <v>512.33</v>
       </c>
       <c r="M237" s="1">
-        <v>196170.0</v>
+        <v>196712.0</v>
       </c>
       <c r="N237" s="1">
-        <v>198802.88</v>
+        <v>197224.33</v>
       </c>
       <c r="O237" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B238" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="C238" s="1">
-        <v>1565000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>64.619</v>
+        <v>98.874</v>
       </c>
       <c r="E238" s="1">
-        <v>76.31296613</v>
+        <v>99.499</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>1194297.92</v>
+        <v>99499.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-183010.57</v>
+        <v>-625.0</v>
       </c>
       <c r="J238" s="1">
-        <v>-15.323694945395</v>
+        <v>-0.62814701655293</v>
       </c>
       <c r="K238">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>591</v>
+        <v>0.9</v>
+      </c>
+      <c r="L238">
+        <v>904.11</v>
       </c>
       <c r="M238" s="1">
-        <v>1011287.35</v>
+        <v>98874.0</v>
       </c>
       <c r="N238" s="1">
-        <v>1021449.13</v>
+        <v>99778.11</v>
       </c>
       <c r="O238" s="1">
-        <v>1.71</v>
+        <v>0.16</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
         <v>592</v>
       </c>
       <c r="B239" t="s">
         <v>593</v>
       </c>
       <c r="C239" s="1">
-        <v>202000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>99.562</v>
+        <v>98.696</v>
       </c>
       <c r="E239" s="1">
-        <v>99.646</v>
+        <v>100.0</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>201284.92</v>
+        <v>100000.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-169.68</v>
+        <v>-1304.0</v>
       </c>
       <c r="J239" s="1">
-        <v>-0.084298416394035</v>
+        <v>-1.304</v>
       </c>
       <c r="K239">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>116.22</v>
+        <v>1.35</v>
+      </c>
+      <c r="L239" t="s">
+        <v>594</v>
       </c>
       <c r="M239" s="1">
-        <v>201115.24</v>
+        <v>98696.0</v>
       </c>
       <c r="N239" s="1">
-        <v>201231.46</v>
+        <v>100043.81</v>
       </c>
       <c r="O239" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="B240" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="C240" s="1">
         <v>200000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>105.691</v>
+        <v>98.623</v>
       </c>
       <c r="E240" s="1">
-        <v>108.24</v>
+        <v>99.871</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>216480.0</v>
+        <v>199742.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-5098.0</v>
+        <v>-2496.0</v>
       </c>
       <c r="J240" s="1">
-        <v>-2.3549519586105</v>
+        <v>-1.2496119994793</v>
       </c>
       <c r="K240">
-        <v>1.93</v>
+        <v>1.54</v>
       </c>
       <c r="L240" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="M240" s="1">
-        <v>211382.0</v>
+        <v>197246.0</v>
       </c>
       <c r="N240" s="1">
-        <v>215245.01</v>
+        <v>200324.77</v>
       </c>
       <c r="O240" s="1">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="B241" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="C241" s="1">
-        <v>200000.0</v>
+        <v>1565000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>97.436</v>
+        <v>64.967</v>
       </c>
       <c r="E241" s="1">
-        <v>100.507</v>
+        <v>76.31296613</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>201014.0</v>
+        <v>1194297.92</v>
       </c>
       <c r="I241" s="1">
-        <v>-6142.0</v>
+        <v>-177564.37</v>
       </c>
       <c r="J241" s="1">
-        <v>-3.0555085715423</v>
+        <v>-14.867678074831</v>
       </c>
       <c r="K241">
-        <v>2.77</v>
+        <v>0.71</v>
       </c>
       <c r="L241" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="M241" s="1">
-        <v>194872.0</v>
+        <v>1016733.55</v>
       </c>
       <c r="N241" s="1">
-        <v>200419.95</v>
+        <v>1027795.74</v>
       </c>
       <c r="O241" s="1">
-        <v>0.33</v>
+        <v>1.66</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="B242" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="C242" s="1">
-        <v>200000.0</v>
+        <v>202000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>88.421</v>
+        <v>99.699</v>
       </c>
       <c r="E242" s="1">
-        <v>86.091845</v>
+        <v>99.646</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>172183.69</v>
+        <v>201284.92</v>
       </c>
       <c r="I242" s="1">
-        <v>4658.31</v>
+        <v>107.06</v>
       </c>
       <c r="J242" s="1">
-        <v>2.7054304620838</v>
+        <v>0.053188286534332</v>
       </c>
       <c r="K242">
-        <v>0.0</v>
+        <v>0.26</v>
       </c>
       <c r="L242">
-        <v>4.11</v>
+        <v>522.99</v>
       </c>
       <c r="M242" s="1">
-        <v>176842.0</v>
+        <v>201391.98</v>
       </c>
       <c r="N242" s="1">
-        <v>176846.11</v>
+        <v>201914.97</v>
       </c>
       <c r="O242" s="1">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="B243" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="C243" s="1">
-        <v>118000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.869</v>
+        <v>106.337</v>
       </c>
       <c r="E243" s="1">
-        <v>99.779</v>
+        <v>108.24</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>117739.22</v>
+        <v>216480.0</v>
       </c>
       <c r="I243" s="1">
-        <v>1286.2</v>
+        <v>-3806.0</v>
       </c>
       <c r="J243" s="1">
-        <v>1.0924142354604</v>
+        <v>-1.7581300813008</v>
       </c>
       <c r="K243">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="L243" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="M243" s="1">
-        <v>119025.42</v>
+        <v>212674.0</v>
       </c>
       <c r="N243" s="1">
-        <v>120504.46</v>
+        <v>217112.36</v>
       </c>
       <c r="O243" s="1">
-        <v>0.2</v>
+        <v>0.35</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="B244" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="C244" s="1">
         <v>200000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.425</v>
+        <v>98.717</v>
       </c>
       <c r="E244" s="1">
-        <v>102.939</v>
+        <v>100.507</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>205878.0</v>
+        <v>201014.0</v>
       </c>
       <c r="I244" s="1">
-        <v>-5028.0</v>
+        <v>-3580.0</v>
       </c>
       <c r="J244" s="1">
-        <v>-2.4422230641448</v>
+        <v>-1.7809704796681</v>
       </c>
       <c r="K244">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>595.89</v>
+        <v>2.97</v>
+      </c>
+      <c r="L244" t="s">
+        <v>608</v>
       </c>
       <c r="M244" s="1">
-        <v>200850.0</v>
+        <v>197434.0</v>
       </c>
       <c r="N244" s="1">
-        <v>201445.89</v>
+        <v>203370.3</v>
       </c>
       <c r="O244" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="B245" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="C245" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>96.733</v>
+        <v>88.505</v>
       </c>
       <c r="E245" s="1">
-        <v>100.761</v>
+        <v>86.091845</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>302283.0</v>
+        <v>172183.69</v>
       </c>
       <c r="I245" s="1">
-        <v>-12084.0</v>
+        <v>4826.31</v>
       </c>
       <c r="J245" s="1">
-        <v>-3.9975784281617</v>
+        <v>2.8030006791003</v>
       </c>
       <c r="K245">
-        <v>0.2</v>
+        <v>0.05</v>
       </c>
       <c r="L245">
-        <v>610.27</v>
+        <v>90.41</v>
       </c>
       <c r="M245" s="1">
-        <v>290199.0</v>
+        <v>177010.0</v>
       </c>
       <c r="N245" s="1">
-        <v>290809.27</v>
+        <v>177100.41</v>
       </c>
       <c r="O245" s="1">
-        <v>0.49</v>
+        <v>0.29</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="B246" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="C246" s="1">
-        <v>89000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>101.379</v>
+        <v>101.067</v>
       </c>
       <c r="E246" s="1">
-        <v>99.871</v>
+        <v>99.779</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>88885.19</v>
+        <v>117739.22</v>
       </c>
       <c r="I246" s="1">
-        <v>1342.12</v>
+        <v>1519.84</v>
       </c>
       <c r="J246" s="1">
-        <v>1.5099478327042</v>
+        <v>1.2908527846541</v>
       </c>
       <c r="K246">
-        <v>3.33</v>
+        <v>1.47</v>
       </c>
       <c r="L246" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="M246" s="1">
-        <v>90227.31</v>
+        <v>119259.06</v>
       </c>
       <c r="N246" s="1">
-        <v>93189.91</v>
+        <v>120992.69</v>
       </c>
       <c r="O246" s="1">
-        <v>0.16</v>
+        <v>0.2</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="B247" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="C247" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>104.254</v>
+        <v>100.378</v>
       </c>
       <c r="E247" s="1">
-        <v>106.89563</v>
+        <v>102.939</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>106895.63</v>
+        <v>205878.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-2641.63</v>
+        <v>-5122.0</v>
       </c>
       <c r="J247" s="1">
-        <v>-2.471223566389</v>
+        <v>-2.4878811723448</v>
       </c>
       <c r="K247">
-        <v>3.84</v>
+        <v>0.51</v>
       </c>
       <c r="L247" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="M247" s="1">
-        <v>104254.0</v>
+        <v>200756.0</v>
       </c>
       <c r="N247" s="1">
-        <v>108096.47</v>
+        <v>201769.01</v>
       </c>
       <c r="O247" s="1">
-        <v>0.18</v>
+        <v>0.33</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="B248" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="C248" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>97.462</v>
+        <v>97.062</v>
       </c>
       <c r="E248" s="1">
-        <v>99.589</v>
+        <v>100.761</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>199178.0</v>
+        <v>302283.0</v>
       </c>
       <c r="I248" s="1">
-        <v>-4254.0</v>
+        <v>-11097.0</v>
       </c>
       <c r="J248" s="1">
-        <v>-2.1357780477764</v>
+        <v>-3.6710632089797</v>
       </c>
       <c r="K248">
-        <v>2.01</v>
+        <v>0.4</v>
       </c>
       <c r="L248" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="M248" s="1">
-        <v>194924.0</v>
+        <v>291186.0</v>
       </c>
       <c r="N248" s="1">
-        <v>198951.4</v>
+        <v>292378.81</v>
       </c>
       <c r="O248" s="1">
-        <v>0.33</v>
+        <v>0.47</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="B249" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="C249" s="1">
-        <v>100000.0</v>
+        <v>89000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>97.248</v>
+        <v>101.586</v>
       </c>
       <c r="E249" s="1">
-        <v>99.908</v>
+        <v>99.871</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>99908.0</v>
+        <v>88885.19</v>
       </c>
       <c r="I249" s="1">
-        <v>-2660.0</v>
+        <v>1526.35</v>
       </c>
       <c r="J249" s="1">
-        <v>-2.6624494534972</v>
+        <v>1.7172152076178</v>
       </c>
       <c r="K249">
-        <v>0.56</v>
-[...2 lines deleted...]
-        <v>559.72</v>
+        <v>3.54</v>
+      </c>
+      <c r="L249" t="s">
+        <v>622</v>
       </c>
       <c r="M249" s="1">
-        <v>97248.0</v>
+        <v>90411.54</v>
       </c>
       <c r="N249" s="1">
-        <v>97807.72</v>
+        <v>93566.16</v>
       </c>
       <c r="O249" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="B250" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="C250" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>101.648</v>
+        <v>104.703</v>
       </c>
       <c r="E250" s="1">
-        <v>104.481</v>
+        <v>106.89563</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>208962.0</v>
+        <v>106895.63</v>
       </c>
       <c r="I250" s="1">
-        <v>-5666.0</v>
+        <v>-2192.63</v>
       </c>
       <c r="J250" s="1">
-        <v>-2.7114977842861</v>
+        <v>-2.0511876865312</v>
       </c>
       <c r="K250">
-        <v>4.52</v>
+        <v>4.09</v>
       </c>
       <c r="L250" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="M250" s="1">
-        <v>203296.0</v>
+        <v>104703.0</v>
       </c>
       <c r="N250" s="1">
-        <v>212327.51</v>
+        <v>108789.99</v>
       </c>
       <c r="O250" s="1">
-        <v>0.35</v>
+        <v>0.18</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="B251" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="C251" s="1">
         <v>200000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>103.455</v>
+        <v>97.98</v>
       </c>
       <c r="E251" s="1">
-        <v>106.6</v>
+        <v>99.589</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>213200.0</v>
+        <v>199178.0</v>
       </c>
       <c r="I251" s="1">
-        <v>-6290.0</v>
+        <v>-3218.0</v>
       </c>
       <c r="J251" s="1">
-        <v>-2.9502814258912</v>
+        <v>-1.6156402815572</v>
       </c>
       <c r="K251">
-        <v>1.83</v>
+        <v>2.19</v>
       </c>
       <c r="L251" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="M251" s="1">
-        <v>206910.0</v>
+        <v>195960.0</v>
       </c>
       <c r="N251" s="1">
-        <v>210566.16</v>
+        <v>200332.6</v>
       </c>
       <c r="O251" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="B252" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="C252" s="1">
-        <v>285000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>97.253</v>
+        <v>97.429</v>
       </c>
       <c r="E252" s="1">
-        <v>99.902</v>
+        <v>99.908</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>284720.7</v>
+        <v>99908.0</v>
       </c>
       <c r="I252" s="1">
-        <v>-7549.65</v>
+        <v>-2479.0</v>
       </c>
       <c r="J252" s="1">
-        <v>-2.6515985665953</v>
+        <v>-2.4812827801577</v>
       </c>
       <c r="K252">
-        <v>0.33</v>
+        <v>0.78</v>
       </c>
       <c r="L252">
-        <v>934.06</v>
+        <v>775.0</v>
       </c>
       <c r="M252" s="1">
-        <v>277171.05</v>
+        <v>97429.0</v>
       </c>
       <c r="N252" s="1">
-        <v>278105.11</v>
+        <v>98204.0</v>
       </c>
       <c r="O252" s="1">
-        <v>0.46</v>
+        <v>0.16</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="B253" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="C253" s="1">
-        <v>168000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>99.08</v>
+        <v>102.409</v>
       </c>
       <c r="E253" s="1">
-        <v>100.0</v>
+        <v>104.481</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>168000.0</v>
+        <v>208962.0</v>
       </c>
       <c r="I253" s="1">
-        <v>-1545.6</v>
+        <v>-4144.0</v>
       </c>
       <c r="J253" s="1">
-        <v>-0.92</v>
+        <v>-1.9831356897426</v>
       </c>
       <c r="K253">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>0.04</v>
+      </c>
+      <c r="L253">
+        <v>78.08</v>
       </c>
       <c r="M253" s="1">
-        <v>166454.4</v>
+        <v>204818.0</v>
       </c>
       <c r="N253" s="1">
-        <v>167567.34</v>
+        <v>204896.08</v>
       </c>
       <c r="O253" s="1">
-        <v>0.28</v>
+        <v>0.33</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="B254" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="C254" s="1">
-        <v>190000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>94.336</v>
+        <v>104.054</v>
       </c>
       <c r="E254" s="1">
-        <v>106.52323684</v>
+        <v>106.6</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>202394.15</v>
+        <v>213200.0</v>
       </c>
       <c r="I254" s="1">
-        <v>-23155.75</v>
+        <v>-5092.0</v>
       </c>
       <c r="J254" s="1">
-        <v>-11.440918623389</v>
+        <v>-2.3883677298311</v>
       </c>
       <c r="K254">
-        <v>1.25</v>
+        <v>2.07</v>
       </c>
       <c r="L254" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="M254" s="1">
-        <v>179238.4</v>
+        <v>208108.0</v>
       </c>
       <c r="N254" s="1">
-        <v>181608.45</v>
+        <v>212253.21</v>
       </c>
       <c r="O254" s="1">
-        <v>0.3</v>
+        <v>0.34</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="B255" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="C255" s="1">
-        <v>100000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>100.55</v>
+        <v>97.875</v>
       </c>
       <c r="E255" s="1">
-        <v>100.0</v>
+        <v>99.902</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>100000.0</v>
+        <v>284720.7</v>
       </c>
       <c r="I255" s="1">
-        <v>550.0</v>
+        <v>-5776.95</v>
       </c>
       <c r="J255" s="1">
-        <v>0.55</v>
+        <v>-2.0289884086405</v>
       </c>
       <c r="K255">
-        <v>3.87</v>
+        <v>0.54</v>
       </c>
       <c r="L255" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="M255" s="1">
-        <v>100550.0</v>
+        <v>278943.75</v>
       </c>
       <c r="N255" s="1">
-        <v>104420.58</v>
+        <v>280472.21</v>
       </c>
       <c r="O255" s="1">
-        <v>0.17</v>
+        <v>0.45</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="B256" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="C256" s="1">
-        <v>200000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>97.944</v>
+        <v>99.83</v>
       </c>
       <c r="E256" s="1">
         <v>100.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>200000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="I256" s="1">
-        <v>-4112.0</v>
+        <v>-285.6</v>
       </c>
       <c r="J256" s="1">
-        <v>-2.056</v>
+        <v>-0.17</v>
       </c>
       <c r="K256">
-        <v>1.95</v>
+        <v>0.89</v>
       </c>
       <c r="L256" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="M256" s="1">
-        <v>195888.0</v>
+        <v>167714.4</v>
       </c>
       <c r="N256" s="1">
-        <v>199786.36</v>
+        <v>169216.87</v>
       </c>
       <c r="O256" s="1">
-        <v>0.33</v>
+        <v>0.27</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="B257" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="C257" s="1">
-        <v>200000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>101.899</v>
+        <v>94.8</v>
       </c>
       <c r="E257" s="1">
-        <v>103.4955</v>
+        <v>106.52323684</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>206991.0</v>
+        <v>202394.15</v>
       </c>
       <c r="I257" s="1">
-        <v>-3193.0</v>
+        <v>-22274.15</v>
       </c>
       <c r="J257" s="1">
-        <v>-1.5425791459532</v>
+        <v>-11.005332911055</v>
       </c>
       <c r="K257">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>93.15</v>
+        <v>1.33</v>
+      </c>
+      <c r="L257" t="s">
+        <v>643</v>
       </c>
       <c r="M257" s="1">
-        <v>203798.0</v>
+        <v>180120.0</v>
       </c>
       <c r="N257" s="1">
-        <v>203891.15</v>
+        <v>182648.56</v>
       </c>
       <c r="O257" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="B258" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="C258" s="1">
         <v>100000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>103.952</v>
+        <v>100.984</v>
       </c>
       <c r="E258" s="1">
-        <v>105.92</v>
+        <v>100.0</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>105920.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I258" s="1">
-        <v>-1968.0</v>
+        <v>984.0</v>
       </c>
       <c r="J258" s="1">
-        <v>-1.8580060422961</v>
+        <v>0.984</v>
       </c>
       <c r="K258">
-        <v>4.14</v>
+        <v>4.11</v>
       </c>
       <c r="L258" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="M258" s="1">
-        <v>103952.0</v>
+        <v>100984.0</v>
       </c>
       <c r="N258" s="1">
-        <v>108095.84</v>
+        <v>105092.95</v>
       </c>
       <c r="O258" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="B259" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="C259" s="1">
         <v>200000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>94.769</v>
+        <v>101.92</v>
       </c>
       <c r="E259" s="1">
-        <v>97.25</v>
+        <v>103.4955</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>194500.0</v>
+        <v>206991.0</v>
       </c>
       <c r="I259" s="1">
-        <v>-4962.0</v>
+        <v>-3151.0</v>
       </c>
       <c r="J259" s="1">
-        <v>-2.5511568123393</v>
+        <v>-1.5222884086748</v>
       </c>
       <c r="K259">
-        <v>2.32</v>
-[...2 lines deleted...]
-        <v>646</v>
+        <v>0.29</v>
+      </c>
+      <c r="L259">
+        <v>582.19</v>
       </c>
       <c r="M259" s="1">
-        <v>189538.0</v>
+        <v>203840.0</v>
       </c>
       <c r="N259" s="1">
-        <v>194168.14</v>
+        <v>204422.19</v>
       </c>
       <c r="O259" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="B260" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="C260" s="1">
-        <v>106000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>98.808</v>
+        <v>100.324</v>
       </c>
       <c r="E260" s="1">
-        <v>99.695</v>
+        <v>100.0</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>105676.7</v>
+        <v>100000.0</v>
       </c>
       <c r="I260" s="1">
-        <v>-940.22</v>
+        <v>324.0</v>
       </c>
       <c r="J260" s="1">
-        <v>-0.88971362656101</v>
+        <v>0.324</v>
       </c>
       <c r="K260">
-        <v>0.06</v>
+        <v>0.04</v>
       </c>
       <c r="L260">
-        <v>65.34</v>
+        <v>40.44</v>
       </c>
       <c r="M260" s="1">
-        <v>104736.48</v>
+        <v>100324.0</v>
       </c>
       <c r="N260" s="1">
-        <v>104801.82</v>
+        <v>100364.44</v>
       </c>
       <c r="O260" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="B261" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="C261" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>81.929</v>
+        <v>95.916</v>
       </c>
       <c r="E261" s="1">
-        <v>92.28804</v>
+        <v>97.25</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>276864.12</v>
+        <v>194500.0</v>
       </c>
       <c r="I261" s="1">
-        <v>-31077.12</v>
+        <v>-2668.0</v>
       </c>
       <c r="J261" s="1">
-        <v>-11.224683068359</v>
+        <v>-1.3717223650386</v>
       </c>
       <c r="K261">
-        <v>0.42</v>
+        <v>2.46</v>
       </c>
       <c r="L261" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="M261" s="1">
-        <v>245787.0</v>
+        <v>191832.0</v>
       </c>
       <c r="N261" s="1">
-        <v>247044.53</v>
+        <v>196749.81</v>
       </c>
       <c r="O261" s="1">
-        <v>0.41</v>
+        <v>0.32</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B262" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="C262" s="1">
-        <v>216000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>88.956</v>
+        <v>99.173</v>
       </c>
       <c r="E262" s="1">
-        <v>102.24988426</v>
+        <v>99.695</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>220859.75</v>
+        <v>105676.7</v>
       </c>
       <c r="I262" s="1">
-        <v>-28714.79</v>
+        <v>-553.32</v>
       </c>
       <c r="J262" s="1">
-        <v>-13.00136851554</v>
+        <v>-0.52359697076082</v>
       </c>
       <c r="K262">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>654</v>
+        <v>0.28</v>
+      </c>
+      <c r="L262">
+        <v>294.04</v>
       </c>
       <c r="M262" s="1">
-        <v>192144.96</v>
+        <v>105123.38</v>
       </c>
       <c r="N262" s="1">
-        <v>193316.69</v>
+        <v>105417.42</v>
       </c>
       <c r="O262" s="1">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="B263" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C263" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>100.113</v>
+        <v>82.546</v>
       </c>
       <c r="E263" s="1">
-        <v>99.417</v>
+        <v>92.28804</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>99417.0</v>
+        <v>276864.12</v>
       </c>
       <c r="I263" s="1">
-        <v>696.0</v>
+        <v>-29226.12</v>
       </c>
       <c r="J263" s="1">
-        <v>0.70008147499925</v>
+        <v>-10.55612406548</v>
       </c>
       <c r="K263">
-        <v>3.65</v>
+        <v>0.46</v>
       </c>
       <c r="L263" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="M263" s="1">
-        <v>100113.0</v>
+        <v>247638.0</v>
       </c>
       <c r="N263" s="1">
-        <v>103760.26</v>
+        <v>249024.99</v>
       </c>
       <c r="O263" s="1">
-        <v>0.17</v>
+        <v>0.4</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="B264" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="C264" s="1">
-        <v>200000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>97.757</v>
+        <v>89.504</v>
       </c>
       <c r="E264" s="1">
-        <v>100.0</v>
+        <v>102.24988426</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>200000.0</v>
+        <v>220859.75</v>
       </c>
       <c r="I264" s="1">
-        <v>-4486.0</v>
+        <v>-27531.11</v>
       </c>
       <c r="J264" s="1">
-        <v>-2.243</v>
+        <v>-12.465426588593</v>
       </c>
       <c r="K264">
-        <v>1.68</v>
+        <v>0.59</v>
       </c>
       <c r="L264" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="M264" s="1">
-        <v>195514.0</v>
+        <v>193328.64</v>
       </c>
       <c r="N264" s="1">
-        <v>198865.68</v>
+        <v>194593.57</v>
       </c>
       <c r="O264" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="B265" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C265" s="1">
-        <v>195.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>0.12</v>
+        <v>100.566</v>
       </c>
       <c r="E265" s="1">
-        <v>0.1072948718</v>
+        <v>99.417</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>0.0</v>
+        <v>99417.0</v>
       </c>
       <c r="I265" s="1">
-        <v>6193.75</v>
+        <v>1149.0</v>
       </c>
       <c r="J265" s="1">
-        <v>0</v>
+        <v>1.1557379522617</v>
       </c>
       <c r="K265">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="L265">
-        <v>0.0</v>
+        <v>113.01</v>
       </c>
       <c r="M265" s="1">
-        <v>6193.75</v>
+        <v>100566.0</v>
       </c>
       <c r="N265" s="1">
-        <v>6193.75</v>
+        <v>100679.01</v>
       </c>
       <c r="O265" s="1">
-        <v>0.01</v>
+        <v>0.16</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="B266" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C266" s="1">
-        <v>57.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>37.4</v>
+        <v>98.55</v>
       </c>
       <c r="E266" s="1">
-        <v>53.2</v>
+        <v>100.0</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>30324.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I266" s="1">
-        <v>-9006.0</v>
+        <v>-2900.0</v>
       </c>
       <c r="J266" s="1">
-        <v>-29.699248120301</v>
+        <v>-1.45</v>
       </c>
       <c r="K266">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.86</v>
+      </c>
+      <c r="L266" t="s">
+        <v>666</v>
       </c>
       <c r="M266" s="1">
-        <v>21318.0</v>
+        <v>197100.0</v>
       </c>
       <c r="N266" s="1">
-        <v>21318.0</v>
+        <v>200814.49</v>
       </c>
       <c r="O266" s="1">
-        <v>0.04</v>
+        <v>0.32</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="B267" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C267" s="1">
-        <v>80.0</v>
+        <v>237.0</v>
       </c>
       <c r="D267" s="1">
-        <v>36.5</v>
+        <v>153.1</v>
       </c>
       <c r="E267" s="1">
-        <v>75.3</v>
+        <v>44.3742616034</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>60240.0</v>
+        <v>105167.0</v>
       </c>
       <c r="I267" s="1">
-        <v>-31040.0</v>
+        <v>257680.0</v>
       </c>
       <c r="J267" s="1">
-        <v>-51.527224435591</v>
+        <v>245.0198256107</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267">
         <v>0.0</v>
       </c>
       <c r="M267" s="1">
-        <v>29200.0</v>
+        <v>362847.0</v>
       </c>
       <c r="N267" s="1">
-        <v>29200.0</v>
+        <v>362847.0</v>
       </c>
       <c r="O267" s="1">
-        <v>0.05</v>
+        <v>0.59</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="B268" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="C268" s="1">
-        <v>-195.0</v>
+        <v>237.0</v>
       </c>
       <c r="D268" s="1">
-        <v>0.09</v>
+        <v>8.4</v>
       </c>
       <c r="E268" s="1">
-        <v>0.0698205128</v>
+        <v>2.7388185654</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>0.0</v>
+        <v>6491.0</v>
       </c>
       <c r="I268" s="1">
-        <v>-9837.5</v>
+        <v>13417.0</v>
       </c>
       <c r="J268" s="1">
+        <v>206.70158681251</v>
+      </c>
+      <c r="K268">
+        <v>0.0</v>
+      </c>
+      <c r="L268">
+        <v>0.0</v>
+      </c>
+      <c r="M268" s="1">
+        <v>19908.0</v>
+      </c>
+      <c r="N268" s="1">
+        <v>19908.0</v>
+      </c>
+      <c r="O268" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="P268">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="269" spans="1:16">
+      <c r="A269" t="s">
+        <v>671</v>
+      </c>
+      <c r="B269" t="s">
+        <v>672</v>
+      </c>
+      <c r="C269" s="1">
+        <v>322.0</v>
+      </c>
+      <c r="D269" s="1">
+        <v>0.0925</v>
+      </c>
+      <c r="E269" s="1">
+        <v>0.1083618012</v>
+      </c>
+      <c r="F269" t="s">
+        <v>8</v>
+      </c>
+      <c r="G269">
+        <v>1.0</v>
+      </c>
+      <c r="H269" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I269" s="1">
+        <v>-12768.75</v>
+      </c>
+      <c r="J269" s="1">
         <v>0</v>
       </c>
-      <c r="K268">
-[...11 lines deleted...]
-      <c r="O268" s="1">
+      <c r="K269">
+        <v>0.0</v>
+      </c>
+      <c r="L269">
+        <v>0.0</v>
+      </c>
+      <c r="M269" s="1">
+        <v>-12768.75</v>
+      </c>
+      <c r="N269" s="1">
+        <v>-12768.75</v>
+      </c>
+      <c r="O269" s="1">
         <v>-0.02</v>
       </c>
-      <c r="P268">
+      <c r="P269">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="270" spans="1:16">
+      <c r="A270" t="s">
+        <v>673</v>
+      </c>
+      <c r="B270" t="s">
+        <v>674</v>
+      </c>
+      <c r="C270" s="1">
+        <v>57.0</v>
+      </c>
+      <c r="D270" s="1">
+        <v>86.7</v>
+      </c>
+      <c r="E270" s="1">
+        <v>53.2</v>
+      </c>
+      <c r="F270" t="s">
+        <v>8</v>
+      </c>
+      <c r="G270">
+        <v>1.0</v>
+      </c>
+      <c r="H270" s="1">
+        <v>30324.0</v>
+      </c>
+      <c r="I270" s="1">
+        <v>19095.0</v>
+      </c>
+      <c r="J270" s="1">
+        <v>62.96992481203</v>
+      </c>
+      <c r="K270">
+        <v>0.0</v>
+      </c>
+      <c r="L270">
+        <v>0.0</v>
+      </c>
+      <c r="M270" s="1">
+        <v>49419.0</v>
+      </c>
+      <c r="N270" s="1">
+        <v>49419.0</v>
+      </c>
+      <c r="O270" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P270">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="271" spans="1:16">
+      <c r="A271" t="s">
+        <v>675</v>
+      </c>
+      <c r="B271" t="s">
+        <v>676</v>
+      </c>
+      <c r="C271" s="1">
+        <v>80.0</v>
+      </c>
+      <c r="D271" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E271" s="1">
+        <v>75.3</v>
+      </c>
+      <c r="F271" t="s">
+        <v>8</v>
+      </c>
+      <c r="G271">
+        <v>1.0</v>
+      </c>
+      <c r="H271" s="1">
+        <v>60240.0</v>
+      </c>
+      <c r="I271" s="1">
+        <v>14640.0</v>
+      </c>
+      <c r="J271" s="1">
+        <v>24.302788844622</v>
+      </c>
+      <c r="K271">
+        <v>0.0</v>
+      </c>
+      <c r="L271">
+        <v>0.0</v>
+      </c>
+      <c r="M271" s="1">
+        <v>74880.0</v>
+      </c>
+      <c r="N271" s="1">
+        <v>74880.0</v>
+      </c>
+      <c r="O271" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P271">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="272" spans="1:16">
+      <c r="A272" t="s">
+        <v>677</v>
+      </c>
+      <c r="B272" t="s">
+        <v>678</v>
+      </c>
+      <c r="C272" s="1">
+        <v>-472.0</v>
+      </c>
+      <c r="D272" s="1">
+        <v>50.9</v>
+      </c>
+      <c r="E272" s="1">
+        <v>13.2582627119</v>
+      </c>
+      <c r="F272" t="s">
+        <v>8</v>
+      </c>
+      <c r="G272">
+        <v>1.0</v>
+      </c>
+      <c r="H272" s="1">
+        <v>-62579.0</v>
+      </c>
+      <c r="I272" s="1">
+        <v>-177669.0</v>
+      </c>
+      <c r="J272" s="1">
+        <v>283.91153581873</v>
+      </c>
+      <c r="K272">
+        <v>0.0</v>
+      </c>
+      <c r="L272">
+        <v>0.0</v>
+      </c>
+      <c r="M272" s="1">
+        <v>-240248.0</v>
+      </c>
+      <c r="N272" s="1">
+        <v>-240248.0</v>
+      </c>
+      <c r="O272" s="1">
+        <v>-0.39</v>
+      </c>
+      <c r="P272">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="273" spans="1:16">
+      <c r="A273" t="s">
+        <v>679</v>
+      </c>
+      <c r="B273" t="s">
+        <v>680</v>
+      </c>
+      <c r="C273" s="1">
+        <v>-322.0</v>
+      </c>
+      <c r="D273" s="1">
+        <v>0.065</v>
+      </c>
+      <c r="E273" s="1">
+        <v>0.0738354037</v>
+      </c>
+      <c r="F273" t="s">
+        <v>8</v>
+      </c>
+      <c r="G273">
+        <v>1.0</v>
+      </c>
+      <c r="H273" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I273" s="1">
+        <v>7112.5</v>
+      </c>
+      <c r="J273" s="1">
+        <v>0</v>
+      </c>
+      <c r="K273">
+        <v>0.0</v>
+      </c>
+      <c r="L273">
+        <v>0.0</v>
+      </c>
+      <c r="M273" s="1">
+        <v>7112.5</v>
+      </c>
+      <c r="N273" s="1">
+        <v>7112.5</v>
+      </c>
+      <c r="O273" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="P273">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>