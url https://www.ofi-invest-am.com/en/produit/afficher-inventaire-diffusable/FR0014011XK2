--- v3 (2026-07-10)
+++ v4 (2026-09-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="681">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="690">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0010746776</t>
   </si>
   <si>
@@ -193,51 +193,51 @@
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO CLASS A</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
@@ -277,92 +277,92 @@
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>COMPAGNIE FINANCIERE RICHEMONT SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
-    <t>DE0005140008</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>PTEDP0AM0009</t>
   </si>
   <si>
     <t>EDP ENERGIAS DE PORTUGAL SA</t>
   </si>
   <si>
     <t>BE0003822393</t>
   </si>
   <si>
     <t>ELIA GROUP SA</t>
   </si>
   <si>
+    <t>ES0130670112</t>
+  </si>
+  <si>
+    <t>ENDESA SA</t>
+  </si>
+  <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>IT0000062072</t>
@@ -421,164 +421,185 @@
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
     <t>IE0004906560</t>
   </si>
   <si>
     <t>KERRY GROUP PLC</t>
   </si>
   <si>
-    <t>DE000KBX1006</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
+    <t>IT0003856405</t>
+  </si>
+  <si>
+    <t>LEONARDO</t>
+  </si>
+  <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP AG</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
+    <t>NL0015002MS2</t>
+  </si>
+  <si>
+    <t>MAGNUM ICE CREAM NV</t>
+  </si>
+  <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
+    <t>NL0009805522</t>
+  </si>
+  <si>
+    <t>NEBIUS NV CLASS A</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
     <t>DK0060094928</t>
   </si>
   <si>
     <t>OERSTED</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
     <t>Ofi Invest Euro High Yield PART IC</t>
   </si>
   <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
     <t>FR0000120693</t>
   </si>
   <si>
     <t>PERNOD RICARD SA</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
@@ -607,1500 +628,1506 @@
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
+    <t>NL0000360618</t>
+  </si>
+  <si>
+    <t>SBM OFFSHORE NV</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>CH1256740924</t>
   </si>
   <si>
     <t>SGS SA</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
+    <t>CH0418792922</t>
+  </si>
+  <si>
+    <t>SIKA AG</t>
+  </si>
+  <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>LU1778762911</t>
   </si>
   <si>
     <t>SPOTIFY TECHNOLOGY SA</t>
   </si>
   <si>
-    <t>USD</t>
-[...1 lines deleted...]
-  <si>
     <t>SE0000120669</t>
   </si>
   <si>
     <t>SSAB CLASS B</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
+    <t>BE0974320526</t>
+  </si>
+  <si>
+    <t>UMICORE SA</t>
+  </si>
+  <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>VEOLIA ENVIRON. SA</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
-    <t>FR0000125486</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>CH0011075394</t>
   </si>
   <si>
     <t>ZURICH INSURANCE GROUP AG</t>
   </si>
   <si>
-    <t>OACT01964441</t>
-[...10 lines deleted...]
-  <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
+    <t>XS3399007288</t>
+  </si>
+  <si>
+    <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
+  </si>
+  <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 3.5 26/05/2031</t>
+  </si>
+  <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>8 793.84</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>2 527.91</t>
+    <t>3 497.26</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>2 630.14</t>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
+    <t>1 283.84</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
+  </si>
+  <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>4 616.44</t>
-[...19 lines deleted...]
-  <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
     <t>XS2116503546</t>
   </si>
   <si>
     <t>AMPLIFON SPA 1.125 13/02/2027</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>3 749.32</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>9 665.75</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>3 372.12</t>
+    <t>4 054.57</t>
   </si>
   <si>
     <t>AT0000A2Y8G4</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 1.85 23/05/2049</t>
   </si>
   <si>
-    <t>4 956.99</t>
-[...8 lines deleted...]
-    <t>2 856.16</t>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>2 924.66</t>
+    <t>3 413.70</t>
   </si>
   <si>
     <t>XS2553801502</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 10/11/2028</t>
   </si>
   <si>
-    <t>2 176.37</t>
+    <t>2 892.47</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
+  </si>
+  <si>
+    <t>1 001.37</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>2 084.27</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>XS3112064947</t>
-[...5 lines deleted...]
-    <t>2 038.60</t>
+    <t>1 330.98</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>1 591.78</t>
-[...8 lines deleted...]
-    <t>2 071.23</t>
+    <t>2 569.86</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
+    <t>1 923.29</t>
+  </si>
+  <si>
     <t>BE0000346552</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 1.25 22/04/2033</t>
   </si>
   <si>
-    <t>13 245.30</t>
+    <t>1 595.37</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>2 313.56</t>
+    <t>3 074.80</t>
   </si>
   <si>
     <t>XS2430965538</t>
   </si>
   <si>
     <t>BNG BANK NV 0.25 12/01/2032</t>
   </si>
   <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
+  </si>
+  <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>5 024.73</t>
+    <t>7 091.35</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>2 130.82</t>
+    <t>2 724.66</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>3 682.19</t>
+    <t>5 917.81</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>2 340.12</t>
+    <t>3 146.52</t>
   </si>
   <si>
     <t>DE0001030708</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2030</t>
   </si>
   <si>
     <t>DE0001030724</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2050</t>
   </si>
   <si>
     <t>IT0005438004</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TES 1.5 30/04/2045</t>
   </si>
   <si>
-    <t>5 759.84</t>
+    <t>1 201.22</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>3 606.16</t>
+    <t>4 549.32</t>
   </si>
   <si>
     <t>FR0014001S17</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2031</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>1 603.08</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>3 854.79</t>
+    <t>4 832.88</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>1 002.05</t>
-[...8 lines deleted...]
-    <t>7 265.75</t>
+    <t>1 246.58</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
+    <t>1 073.10</t>
+  </si>
+  <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>2 510.96</t>
-[...8 lines deleted...]
-    <t>2 723.29</t>
+    <t>3 151.25</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>2 980.82</t>
-[...5 lines deleted...]
-    <t>COVIVIO 2.375 20/02/2028</t>
+    <t>3 539.73</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>11 052.74</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>7 932.19</t>
+    <t>9 224.66</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
+    <t>2 876.36</t>
+  </si>
+  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>2 330.14</t>
+    <t>3 797.26</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
+    <t>1 026.37</t>
+  </si>
+  <si>
     <t>XS2050406094</t>
   </si>
   <si>
     <t>DH EUROPE FINANCE SA 0.75 18/09/2031</t>
   </si>
   <si>
-    <t>1 790.79</t>
+    <t>2 229.88</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
+    <t>1 109.59</t>
+  </si>
+  <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>2 816.78</t>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>1 837.77</t>
+    <t>2 355.59</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>2 818.39</t>
+    <t>4 509.42</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>4 940.47</t>
+    <t>6 065.31</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>6 753.42</t>
-[...1 lines deleted...]
-  <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>1 030.82</t>
-[...14 lines deleted...]
-    <t>ELIS SA 3.875 23/03/2032</t>
+    <t>2 253.42</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>1 140.41</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>7 625.84</t>
-[...8 lines deleted...]
-    <t>2 764.73</t>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>1 173.64</t>
   </si>
   <si>
     <t>FR0013463676</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 0.75 27/11/2031</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>1 315.07</t>
-[...20 lines deleted...]
-    <t>5 180.05</t>
+    <t>1 495.89</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>2 526.71</t>
+    <t>3 120.55</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>1 500.16</t>
-[...8 lines deleted...]
-    <t>1 263.34</t>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>1 150.68</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>1 140.90</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400AQH0</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.1 25/07/2038</t>
   </si>
   <si>
     <t>FR0014002JM6</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/06/2044</t>
   </si>
   <si>
-    <t>2 519.61</t>
+    <t>2 958.18</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
+    <t>1 376.71</t>
+  </si>
+  <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>1 814.52</t>
-[...7 lines deleted...]
-  <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>6 645.89</t>
+    <t>7 728.77</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>1 643.84</t>
+    <t>6 503.42</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
-    <t>ICADE 4.375 22/05/2035</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>2 569.73</t>
+    <t>3 241.81</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>1 578.08</t>
-[...8 lines deleted...]
-    <t>2 971.48</t>
+    <t>2 136.99</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>1 558.22</t>
-[...5 lines deleted...]
-    <t>ING GROEP NV 09/06/2032</t>
+    <t>2 012.33</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>10 064.38</t>
+    <t>12 230.14</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IRELAND (GOVERNMENT) 3 18/10/2043</t>
   </si>
   <si>
-    <t>3 979.40</t>
+    <t>5 119.56</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
     <t>IT0005508590</t>
   </si>
   <si>
     <t>ITALY BUONI POLIENNALI DEL TESORO 4 30/04/2035</t>
   </si>
   <si>
-    <t>8 062.86</t>
+    <t>1 690.71</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>1 507.43</t>
+    <t>1 994.50</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>4 710.96</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>XS2331327564</t>
-[...2 lines deleted...]
-    <t>KFW 0 15/06/2029</t>
+    <t>2 705.48</t>
   </si>
   <si>
     <t>XS2388457264</t>
   </si>
   <si>
     <t>KFW 0 15/09/2031</t>
   </si>
   <si>
     <t>XS2475954900</t>
   </si>
   <si>
     <t>KFW 1.375 07/06/2032</t>
   </si>
   <si>
-    <t>3 046.10</t>
+    <t>3 545.62</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>2 155.14</t>
+    <t>2 696.58</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
     <t>XS2227906034</t>
   </si>
   <si>
     <t>KUNTARAHOITUS OYJ 0.05 10/09/2035</t>
   </si>
   <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>4 657.53</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>1 249.32</t>
+    <t>2 926.03</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>1 691.78</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>2 085.00</t>
+    <t>2 850.00</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
+    <t>1 541.46</t>
+  </si>
+  <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>1 356.85</t>
+    <t>1 601.37</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>2 517.12</t>
+    <t>5 136.99</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
-    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
-[...2 lines deleted...]
-    <t>1 503.86</t>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
+    <t>1 625.34</t>
+  </si>
+  <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>1 684.93</t>
+    <t>1 402.74</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>2 827.40</t>
+    <t>6 772.60</t>
   </si>
   <si>
     <t>XS2291793813</t>
   </si>
   <si>
     <t>NEDERLANDSE WATERSCHAPSBANK NV 0 16/02/2037</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>DE000NWB0AF3</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>3 152.00</t>
+    <t>3 742.99</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
+    <t>1 824.66</t>
+  </si>
+  <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>1 304.63</t>
+    <t>2 203.77</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>3 945.21</t>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
+    <t>1 294.30</t>
+  </si>
+  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>8 595.29</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>4 355.22</t>
+    <t>5 093.15</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>5 658.90</t>
+    <t>6 602.05</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>4 706.83</t>
+    <t>5 783.28</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
+    <t>1 428.08</t>
+  </si>
+  <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>2 579.79</t>
+    <t>3 051.37</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
+    <t>1 588.19</t>
+  </si>
+  <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>FR001400Y1I6</t>
-[...2 lines deleted...]
-    <t>SANOFI SA 2.75 11/03/2031</t>
+    <t>1 564.94</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 347.81</t>
+    <t>1 835.31</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>3 078.77</t>
+    <t>4 161.64</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
   </si>
   <si>
-    <t>11 062.19</t>
+    <t>13 248.90</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>FR001400DQ92</t>
-[...14 lines deleted...]
-    <t>5 936.30</t>
+    <t>1 510.85</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>1 733.63</t>
+    <t>2 351.92</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>1 013.01</t>
+    <t>2 026.03</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>1 192.81</t>
+    <t>2 607.53</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>3 154.62</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>4 086.99</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>4 372.60</t>
+    <t>5 210.96</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
+    <t>1 313.19</t>
+  </si>
+  <si>
     <t>XS2798269069</t>
   </si>
   <si>
+    <t>1 405.48</t>
+  </si>
+  <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>4 145.21</t>
+    <t>5 332.88</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>1 528.46</t>
+    <t>2 972.00</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>1 502.47</t>
+    <t>2 448.47</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
-    <t>2 528.56</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>4 108.95</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
+    <t>1 769.86</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
+  </si>
+  <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>4 917.81</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 386.99</t>
+    <t>1 701.37</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>1 264.93</t>
+    <t>1 491.29</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>3 714.49</t>
-[...11 lines deleted...]
-    <t>APR26 SX5E C @ 6100.000000</t>
+    <t>4 595.61</t>
+  </si>
+  <si>
+    <t>ER32612CK03</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.375</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2612CR08</t>
-[...14 lines deleted...]
-    <t>APR26 SX5E C @ 5950.000000</t>
+    <t>SX5E2606PS25</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5650.000000</t>
+  </si>
+  <si>
+    <t>SX5E2606PS48</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5950.000000</t>
+  </si>
+  <si>
+    <t>ER32612CK04</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.5</t>
+  </si>
+  <si>
+    <t>ER32612CK05</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.75</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
+  </si>
+  <si>
+    <t>SX5E2606PS26</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5800.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2464,154 +2491,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>21502.9193</v>
+        <v>21593.1936</v>
       </c>
       <c r="D2">
-        <v>2689.53</v>
+        <v>2763.44</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>57832829.02</v>
+        <v>59671682.89</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>57832829.02</v>
+        <v>59671682.89</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1281.148</v>
+        <v>1363.418</v>
       </c>
       <c r="D3">
-        <v>3201.47</v>
+        <v>3293.04</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>4101563.89</v>
+        <v>4489794.85</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>4101563.89</v>
+        <v>4489794.85</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>102.58</v>
+        <v>105.55</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1025.89</v>
+        <v>1055.52</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1025.89</v>
+        <v>1055.52</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P273"/>
+  <dimension ref="A1:P287"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O273" sqref="O273"/>
+      <selection activeCell="O287" sqref="O287"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2630,13639 +2657,14339 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>4844.0</v>
+        <v>4516.0</v>
       </c>
       <c r="D2" s="1">
-        <v>71.84</v>
+        <v>86.1</v>
       </c>
       <c r="E2" s="1">
-        <v>60.1332225434</v>
+        <v>60.1332218778</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H2" s="1">
-        <v>313549.8</v>
+        <v>292318.52</v>
       </c>
       <c r="I2" s="1">
-        <v>62435.25</v>
+        <v>132536.81</v>
       </c>
       <c r="J2" s="1">
-        <v>19.912387123194</v>
+        <v>45.339860779262</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>375985.05</v>
+        <v>424855.33</v>
       </c>
       <c r="N2" s="1">
-        <v>375985.05</v>
+        <v>424855.33</v>
       </c>
       <c r="O2" s="1">
-        <v>0.61</v>
+        <v>0.66</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="C3" s="1">
-        <v>105.0</v>
+        <v>129.0</v>
       </c>
       <c r="D3" s="1">
-        <v>858.8</v>
+        <v>890.0</v>
       </c>
       <c r="E3" s="1">
-        <v>1384.4528571429</v>
+        <v>1287.7310852713</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>145367.55</v>
+        <v>166117.31</v>
       </c>
       <c r="I3" s="1">
-        <v>-55193.55</v>
+        <v>-51307.31</v>
       </c>
       <c r="J3" s="1">
-        <v>-37.968274212505</v>
+        <v>-30.886191210296</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>90174.0</v>
+        <v>114810.0</v>
       </c>
       <c r="N3" s="1">
-        <v>90174.0</v>
+        <v>114810.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="1">
-        <v>1827.0</v>
+        <v>1703.0</v>
       </c>
       <c r="D4" s="1">
-        <v>169.5</v>
+        <v>172.68</v>
       </c>
       <c r="E4" s="1">
-        <v>162.8842090859</v>
+        <v>162.8842102173</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>297589.45</v>
+        <v>277391.81</v>
       </c>
       <c r="I4" s="1">
-        <v>12087.05</v>
+        <v>16682.23</v>
       </c>
       <c r="J4" s="1">
-        <v>4.06165272324</v>
+        <v>6.013959099946</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>309676.5</v>
+        <v>294074.04</v>
       </c>
       <c r="N4" s="1">
-        <v>309676.5</v>
+        <v>294074.04</v>
       </c>
       <c r="O4" s="1">
-        <v>0.5</v>
+        <v>0.46</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="1">
-        <v>6095.0</v>
+        <v>5683.0</v>
       </c>
       <c r="D5" s="1">
-        <v>61.6</v>
+        <v>50.98</v>
       </c>
       <c r="E5" s="1">
-        <v>73.7148826907</v>
+        <v>73.7148829843</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H5" s="1">
-        <v>397438.69</v>
+        <v>370573.27</v>
       </c>
       <c r="I5" s="1">
-        <v>8214.17</v>
+        <v>-54009.31</v>
       </c>
       <c r="J5" s="1">
-        <v>2.0667766391843</v>
+        <v>-14.574529350161</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>405652.86</v>
+        <v>316563.96</v>
       </c>
       <c r="N5" s="1">
-        <v>405652.86</v>
+        <v>316563.96</v>
       </c>
       <c r="O5" s="1">
-        <v>0.65</v>
+        <v>0.49</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="1">
-        <v>1020.0</v>
+        <v>951.0</v>
       </c>
       <c r="D6" s="1">
-        <v>377.3</v>
+        <v>376.7</v>
       </c>
       <c r="E6" s="1">
-        <v>263.1028921569</v>
+        <v>263.102891693</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>268364.95</v>
+        <v>250210.85</v>
       </c>
       <c r="I6" s="1">
-        <v>116481.05</v>
+        <v>108030.85</v>
       </c>
       <c r="J6" s="1">
-        <v>43.403972836244</v>
+        <v>43.175925424497</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>384846.0</v>
+        <v>358241.7</v>
       </c>
       <c r="N6" s="1">
-        <v>384846.0</v>
+        <v>358241.7</v>
       </c>
       <c r="O6" s="1">
-        <v>0.62</v>
+        <v>0.56</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="1">
-        <v>9708.0</v>
+        <v>9051.0</v>
       </c>
       <c r="D7" s="1">
-        <v>23.15</v>
+        <v>17.265</v>
       </c>
       <c r="E7" s="1">
-        <v>32.4873990523</v>
+        <v>32.4873980776</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>315387.67</v>
+        <v>294043.44</v>
       </c>
       <c r="I7" s="1">
-        <v>-90647.47</v>
+        <v>-137777.92</v>
       </c>
       <c r="J7" s="1">
-        <v>-28.741602358773</v>
+        <v>-46.856314835658</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>224740.2</v>
+        <v>156265.52</v>
       </c>
       <c r="N7" s="1">
-        <v>224740.2</v>
+        <v>156265.52</v>
       </c>
       <c r="O7" s="1">
-        <v>0.36</v>
+        <v>0.24</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="1">
-        <v>2253.0</v>
+        <v>2414.0</v>
       </c>
       <c r="D8" s="1">
-        <v>49.26</v>
+        <v>54.46</v>
       </c>
       <c r="E8" s="1">
-        <v>69.0101154017</v>
+        <v>53.462953604</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>155479.79</v>
+        <v>129059.57</v>
       </c>
       <c r="I8" s="1">
-        <v>-44497.01</v>
+        <v>2406.87</v>
       </c>
       <c r="J8" s="1">
-        <v>-28.61916008505</v>
+        <v>1.864929505034</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>110982.78</v>
+        <v>131466.44</v>
       </c>
       <c r="N8" s="1">
-        <v>110982.78</v>
+        <v>131466.44</v>
       </c>
       <c r="O8" s="1">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
-        <v>3830.0</v>
+        <v>3571.0</v>
       </c>
       <c r="D9" s="1">
-        <v>64.44</v>
+        <v>69.76</v>
       </c>
       <c r="E9" s="1">
-        <v>50.2519425587</v>
+        <v>50.2519434332</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>192464.94</v>
+        <v>179449.69</v>
       </c>
       <c r="I9" s="1">
-        <v>54340.26</v>
+        <v>69663.27</v>
       </c>
       <c r="J9" s="1">
-        <v>28.233848720707</v>
+        <v>38.820501723909</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>246805.2</v>
+        <v>249112.96</v>
       </c>
       <c r="N9" s="1">
-        <v>246805.2</v>
+        <v>249112.96</v>
       </c>
       <c r="O9" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
-        <v>3374.0</v>
+        <v>3146.0</v>
       </c>
       <c r="D10" s="1">
-        <v>40.08</v>
+        <v>52.6</v>
       </c>
       <c r="E10" s="1">
         <v>36.36</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>122678.64</v>
+        <v>114388.56</v>
       </c>
       <c r="I10" s="1">
-        <v>12551.28</v>
+        <v>51091.04</v>
       </c>
       <c r="J10" s="1">
-        <v>10.23102310231</v>
+        <v>44.664466446645</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>135229.92</v>
+        <v>165479.6</v>
       </c>
       <c r="N10" s="1">
-        <v>135229.92</v>
+        <v>165479.6</v>
       </c>
       <c r="O10" s="1">
-        <v>0.22</v>
+        <v>0.26</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
-        <v>246.0</v>
+        <v>335.0</v>
       </c>
       <c r="D11" s="1">
-        <v>682.0</v>
+        <v>694.0</v>
       </c>
       <c r="E11" s="1">
-        <v>674.7808130081</v>
+        <v>681.6313134328</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>165996.08</v>
+        <v>228346.49</v>
       </c>
       <c r="I11" s="1">
-        <v>1775.92</v>
+        <v>4143.51</v>
       </c>
       <c r="J11" s="1">
-        <v>1.0698565893845</v>
+        <v>1.8145713560125</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>167772.0</v>
+        <v>232490.0</v>
       </c>
       <c r="N11" s="1">
-        <v>167772.0</v>
+        <v>232490.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.27</v>
+        <v>0.36</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
-        <v>1074.0</v>
+        <v>1043.0</v>
       </c>
       <c r="D12" s="1">
-        <v>1270.0</v>
+        <v>1461.8</v>
       </c>
       <c r="E12" s="1">
-        <v>447.23</v>
+        <v>481.8406040268</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>480325.02</v>
+        <v>502559.75</v>
       </c>
       <c r="I12" s="1">
-        <v>883654.98</v>
+        <v>1022097.65</v>
       </c>
       <c r="J12" s="1">
-        <v>183.97021666704</v>
+        <v>203.37833461593</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1363980.0</v>
+        <v>1524657.4</v>
       </c>
       <c r="N12" s="1">
-        <v>1363980.0</v>
+        <v>1524657.4</v>
       </c>
       <c r="O12" s="1">
-        <v>2.2</v>
+        <v>2.38</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="1">
-        <v>7944.0</v>
+        <v>7406.0</v>
       </c>
       <c r="D13" s="1">
-        <v>179.5</v>
+        <v>182.0</v>
       </c>
       <c r="E13" s="1">
         <v>163.15</v>
       </c>
       <c r="F13" t="s">
         <v>53</v>
       </c>
       <c r="G13">
-        <v>10.85</v>
+        <v>10.82</v>
       </c>
       <c r="H13" s="1">
-        <v>118079.99</v>
+        <v>110083.13</v>
       </c>
       <c r="I13" s="1">
-        <v>13355.9</v>
+        <v>14479.48</v>
       </c>
       <c r="J13" s="1">
-        <v>11.31089187931</v>
+        <v>13.153223386726</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>131435.89</v>
+        <v>124562.61</v>
       </c>
       <c r="N13" s="1">
-        <v>131435.89</v>
+        <v>124562.61</v>
       </c>
       <c r="O13" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
-        <v>8384.0</v>
+        <v>7816.0</v>
       </c>
       <c r="D14" s="1">
-        <v>41.11</v>
+        <v>39.78</v>
       </c>
       <c r="E14" s="1">
-        <v>27.1786629294</v>
+        <v>27.178662999</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>227865.91</v>
+        <v>212428.43</v>
       </c>
       <c r="I14" s="1">
-        <v>116800.33</v>
+        <v>98492.05</v>
       </c>
       <c r="J14" s="1">
-        <v>51.258360673608</v>
+        <v>46.364815669918</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>344666.24</v>
+        <v>310920.48</v>
       </c>
       <c r="N14" s="1">
-        <v>344666.24</v>
+        <v>310920.48</v>
       </c>
       <c r="O14" s="1">
-        <v>0.56</v>
+        <v>0.48</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>20215.0</v>
+        <v>18846.0</v>
       </c>
       <c r="D15" s="1">
-        <v>19.705</v>
+        <v>19.98</v>
       </c>
       <c r="E15" s="1">
-        <v>9.9422156814</v>
+        <v>9.9422158548</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>200981.89</v>
+        <v>187371.0</v>
       </c>
       <c r="I15" s="1">
-        <v>197354.69</v>
+        <v>189172.08</v>
       </c>
       <c r="J15" s="1">
-        <v>98.195260279421</v>
+        <v>100.96123733128</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>398336.58</v>
+        <v>376543.08</v>
       </c>
       <c r="N15" s="1">
-        <v>398336.58</v>
+        <v>376543.08</v>
       </c>
       <c r="O15" s="1">
-        <v>0.64</v>
+        <v>0.59</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>48426.0</v>
+        <v>45140.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.516</v>
+        <v>10.738</v>
       </c>
       <c r="E16" s="1">
-        <v>8.8787281626</v>
+        <v>8.878728179</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>429961.29</v>
+        <v>400785.79</v>
       </c>
       <c r="I16" s="1">
-        <v>79286.53</v>
+        <v>83927.53</v>
       </c>
       <c r="J16" s="1">
-        <v>18.44038797074</v>
+        <v>20.940744930103</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>509247.82</v>
+        <v>484713.32</v>
       </c>
       <c r="N16" s="1">
-        <v>509247.82</v>
+        <v>484713.32</v>
       </c>
       <c r="O16" s="1">
-        <v>0.82</v>
+        <v>0.76</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>1676.0</v>
+        <v>2059.0</v>
       </c>
       <c r="D17" s="1">
-        <v>90.2</v>
+        <v>70.1</v>
       </c>
       <c r="E17" s="1">
-        <v>93.5596420048</v>
+        <v>88.1402282661</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>156805.96</v>
+        <v>181480.73</v>
       </c>
       <c r="I17" s="1">
-        <v>-5630.76</v>
+        <v>-37144.83</v>
       </c>
       <c r="J17" s="1">
-        <v>-3.5909094271672</v>
+        <v>-20.46764414051</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>151175.2</v>
+        <v>144335.9</v>
       </c>
       <c r="N17" s="1">
-        <v>151175.2</v>
+        <v>144335.9</v>
       </c>
       <c r="O17" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
-        <v>2364.0</v>
+        <v>1315.0</v>
       </c>
       <c r="D18" s="1">
-        <v>83.84</v>
+        <v>72.98</v>
       </c>
       <c r="E18" s="1">
-        <v>80.6850465313</v>
+        <v>80.6850494297</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>190739.45</v>
+        <v>106100.84</v>
       </c>
       <c r="I18" s="1">
-        <v>7458.31</v>
+        <v>-10132.14</v>
       </c>
       <c r="J18" s="1">
-        <v>3.9102084020899</v>
+        <v>-9.5495379678427</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>198197.76</v>
+        <v>95968.7</v>
       </c>
       <c r="N18" s="1">
-        <v>198197.76</v>
+        <v>95968.7</v>
       </c>
       <c r="O18" s="1">
-        <v>0.32</v>
+        <v>0.15</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>2654.0</v>
+        <v>2474.0</v>
       </c>
       <c r="D19" s="1">
-        <v>90.33</v>
+        <v>94.43</v>
       </c>
       <c r="E19" s="1">
-        <v>77.4989374529</v>
+        <v>77.4989369442</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>205682.18</v>
+        <v>191732.37</v>
       </c>
       <c r="I19" s="1">
-        <v>34053.64</v>
+        <v>41887.45</v>
       </c>
       <c r="J19" s="1">
-        <v>16.55643673166</v>
+        <v>21.8468326449</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>239735.82</v>
+        <v>233619.82</v>
       </c>
       <c r="N19" s="1">
-        <v>239735.82</v>
+        <v>233619.82</v>
       </c>
       <c r="O19" s="1">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
-        <v>74.0</v>
+        <v>258358.0</v>
       </c>
       <c r="D20" s="1">
-        <v>11.188</v>
+        <v>11.296</v>
       </c>
       <c r="E20" s="1">
-        <v>11.2048648649</v>
+        <v>11.2687331919</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>829.16</v>
+        <v>2911367.37</v>
       </c>
       <c r="I20" s="1">
-        <v>-1.25</v>
+        <v>7044.6</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.15075498094457</v>
+        <v>0.24196877634168</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>827.91</v>
+        <v>2918411.97</v>
       </c>
       <c r="N20" s="1">
-        <v>827.91</v>
+        <v>2918411.97</v>
       </c>
       <c r="O20" s="1">
-        <v>0.0</v>
+        <v>4.55</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>215814.0</v>
+        <v>123507.0</v>
       </c>
       <c r="D21" s="1">
-        <v>10.616</v>
+        <v>10.72</v>
       </c>
       <c r="E21" s="1">
-        <v>10.7596754613</v>
+        <v>10.7262416705</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>2322088.6</v>
+        <v>1324765.93</v>
       </c>
       <c r="I21" s="1">
-        <v>-31007.18</v>
+        <v>-770.89</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.3353142511444</v>
+        <v>-0.058190657122349</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2291081.42</v>
+        <v>1323995.04</v>
       </c>
       <c r="N21" s="1">
-        <v>2291081.42</v>
+        <v>1323995.04</v>
       </c>
       <c r="O21" s="1">
-        <v>3.7</v>
+        <v>2.06</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
-        <v>2068.0</v>
+        <v>3042.0</v>
       </c>
       <c r="D22" s="1">
-        <v>543.8</v>
+        <v>598.0</v>
       </c>
       <c r="E22" s="1">
-        <v>672.8</v>
+        <v>618.7426988823</v>
       </c>
       <c r="F22" t="s">
         <v>53</v>
       </c>
       <c r="G22">
-        <v>10.85</v>
+        <v>10.82</v>
       </c>
       <c r="H22" s="1">
-        <v>130281.74</v>
+        <v>175357.77</v>
       </c>
       <c r="I22" s="1">
-        <v>-26624.41</v>
+        <v>-7247.98</v>
       </c>
       <c r="J22" s="1">
-        <v>-20.436025800699</v>
+        <v>-4.1332528350469</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>103657.33</v>
+        <v>168109.79</v>
       </c>
       <c r="N22" s="1">
-        <v>103657.33</v>
+        <v>168109.79</v>
       </c>
       <c r="O22" s="1">
-        <v>0.17</v>
+        <v>0.26</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
-        <v>1738.0</v>
+        <v>1961.0</v>
       </c>
       <c r="D23" s="1">
-        <v>100.3</v>
+        <v>100.8</v>
       </c>
       <c r="E23" s="1">
-        <v>139.8197008055</v>
+        <v>134.2302141764</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>243006.64</v>
+        <v>263225.45</v>
       </c>
       <c r="I23" s="1">
-        <v>-68685.24</v>
+        <v>-65556.65</v>
       </c>
       <c r="J23" s="1">
-        <v>-28.264758526763</v>
+        <v>-24.905133603153</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>174321.4</v>
+        <v>197668.8</v>
       </c>
       <c r="N23" s="1">
-        <v>174321.4</v>
+        <v>197668.8</v>
       </c>
       <c r="O23" s="1">
-        <v>0.28</v>
+        <v>0.31</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
-        <v>1295.0</v>
+        <v>1207.0</v>
       </c>
       <c r="D24" s="1">
-        <v>862.6</v>
+        <v>841.8</v>
       </c>
       <c r="E24" s="1">
         <v>878.6</v>
       </c>
       <c r="F24" t="s">
         <v>76</v>
       </c>
       <c r="G24">
         <v>7.47</v>
       </c>
       <c r="H24" s="1">
-        <v>152342.74</v>
+        <v>141990.49</v>
       </c>
       <c r="I24" s="1">
-        <v>-2842.34</v>
+        <v>-6045.53</v>
       </c>
       <c r="J24" s="1">
-        <v>-1.8657534976724</v>
+        <v>-4.2577006389653</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>149500.4</v>
+        <v>135944.96</v>
       </c>
       <c r="N24" s="1">
-        <v>149500.4</v>
+        <v>135944.96</v>
       </c>
       <c r="O24" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
-        <v>7832.0</v>
+        <v>6623.0</v>
       </c>
       <c r="D25" s="1">
-        <v>34.56</v>
+        <v>37.17</v>
       </c>
       <c r="E25" s="1">
-        <v>30.785</v>
+        <v>30.7849992451</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>241108.12</v>
+        <v>203889.05</v>
       </c>
       <c r="I25" s="1">
-        <v>29565.8</v>
+        <v>42287.86</v>
       </c>
       <c r="J25" s="1">
-        <v>12.262465486438</v>
+        <v>20.740623392968</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>270673.92</v>
+        <v>246176.91</v>
       </c>
       <c r="N25" s="1">
-        <v>270673.92</v>
+        <v>246176.91</v>
       </c>
       <c r="O25" s="1">
-        <v>0.44</v>
+        <v>0.38</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
-        <v>3539.0</v>
+        <v>3300.0</v>
       </c>
       <c r="D26" s="1">
-        <v>76.0</v>
+        <v>77.42</v>
       </c>
       <c r="E26" s="1">
-        <v>85.5049675049</v>
+        <v>85.5049666667</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>302602.08</v>
+        <v>282166.39</v>
       </c>
       <c r="I26" s="1">
-        <v>-33638.08</v>
+        <v>-26680.39</v>
       </c>
       <c r="J26" s="1">
-        <v>-11.116275208683</v>
+        <v>-9.4555520946347</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>268964.0</v>
+        <v>255486.0</v>
       </c>
       <c r="N26" s="1">
-        <v>268964.0</v>
+        <v>255486.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.43</v>
+        <v>0.4</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
-        <v>1874.0</v>
+        <v>1747.0</v>
       </c>
       <c r="D27" s="1">
-        <v>153.35</v>
+        <v>167.4</v>
       </c>
       <c r="E27" s="1">
-        <v>142.3228014941</v>
+        <v>142.3228048082</v>
       </c>
       <c r="F27" t="s">
         <v>30</v>
       </c>
       <c r="G27">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H27" s="1">
-        <v>284314.87</v>
+        <v>265047.0</v>
       </c>
       <c r="I27" s="1">
-        <v>26179.32</v>
+        <v>54498.24</v>
       </c>
       <c r="J27" s="1">
-        <v>9.2078616922147</v>
+        <v>20.561726788079</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>310494.19</v>
+        <v>319545.24</v>
       </c>
       <c r="N27" s="1">
-        <v>310494.19</v>
+        <v>319545.24</v>
       </c>
       <c r="O27" s="1">
         <v>0.5</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="1">
-        <v>2474.0</v>
+        <v>2669.0</v>
       </c>
       <c r="D28" s="1">
-        <v>69.18</v>
+        <v>64.04</v>
       </c>
       <c r="E28" s="1">
-        <v>73.865214228</v>
+        <v>72.3089996253</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>182742.54</v>
+        <v>192992.72</v>
       </c>
       <c r="I28" s="1">
-        <v>-11591.22</v>
+        <v>-22069.96</v>
       </c>
       <c r="J28" s="1">
-        <v>-6.3429237658621</v>
+        <v>-11.435643790087</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>171151.32</v>
+        <v>170922.76</v>
       </c>
       <c r="N28" s="1">
-        <v>171151.32</v>
+        <v>170922.76</v>
       </c>
       <c r="O28" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1">
-        <v>6614.0</v>
+        <v>15946.0</v>
       </c>
       <c r="D29" s="1">
-        <v>16.815</v>
+        <v>19.43</v>
       </c>
       <c r="E29" s="1">
-        <v>17.6464061083</v>
+        <v>18.5137921736</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>116713.33</v>
+        <v>295220.93</v>
       </c>
       <c r="I29" s="1">
-        <v>-5498.92</v>
+        <v>14609.85</v>
       </c>
       <c r="J29" s="1">
-        <v>-4.7114755443958</v>
+        <v>4.9487853046192</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>111214.41</v>
+        <v>309830.78</v>
       </c>
       <c r="N29" s="1">
-        <v>111214.41</v>
+        <v>309830.78</v>
       </c>
       <c r="O29" s="1">
-        <v>0.18</v>
+        <v>0.48</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>87</v>
       </c>
       <c r="B30" t="s">
         <v>88</v>
       </c>
       <c r="C30" s="1">
-        <v>4470.0</v>
+        <v>503.0</v>
       </c>
       <c r="D30" s="1">
-        <v>27.71</v>
+        <v>242.1</v>
       </c>
       <c r="E30" s="1">
-        <v>30.675</v>
+        <v>217.0630218688</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>137117.25</v>
+        <v>109182.7</v>
       </c>
       <c r="I30" s="1">
-        <v>-13253.55</v>
+        <v>12593.6</v>
       </c>
       <c r="J30" s="1">
-        <v>-9.6658516707416</v>
+        <v>11.534428073312</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>123863.7</v>
+        <v>121776.3</v>
       </c>
       <c r="N30" s="1">
-        <v>123863.7</v>
+        <v>121776.3</v>
       </c>
       <c r="O30" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>89</v>
       </c>
       <c r="B31" t="s">
         <v>90</v>
       </c>
       <c r="C31" s="1">
-        <v>540.0</v>
+        <v>9932.0</v>
       </c>
       <c r="D31" s="1">
-        <v>252.5</v>
+        <v>28.88</v>
       </c>
       <c r="E31" s="1">
-        <v>217.0630185185</v>
+        <v>30.3917680226</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>117214.03</v>
+        <v>301851.04</v>
       </c>
       <c r="I31" s="1">
-        <v>19135.97</v>
+        <v>-15014.88</v>
       </c>
       <c r="J31" s="1">
-        <v>16.325665110226</v>
+        <v>-4.9742681025714</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>136350.0</v>
+        <v>286836.16</v>
       </c>
       <c r="N31" s="1">
-        <v>136350.0</v>
+        <v>286836.16</v>
       </c>
       <c r="O31" s="1">
-        <v>0.22</v>
+        <v>0.45</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>91</v>
       </c>
       <c r="B32" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="1">
-        <v>10653.0</v>
+        <v>3119.0</v>
       </c>
       <c r="D32" s="1">
-        <v>30.99</v>
+        <v>70.86</v>
       </c>
       <c r="E32" s="1">
-        <v>30.3917685159</v>
+        <v>98.567201026</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>323763.51</v>
+        <v>307431.1</v>
       </c>
       <c r="I32" s="1">
-        <v>6372.96</v>
+        <v>-86418.76</v>
       </c>
       <c r="J32" s="1">
-        <v>1.9683997124939</v>
+        <v>-28.109960248004</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>330136.47</v>
+        <v>221012.34</v>
       </c>
       <c r="N32" s="1">
-        <v>330136.47</v>
+        <v>221012.34</v>
       </c>
       <c r="O32" s="1">
-        <v>0.53</v>
+        <v>0.34</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>93</v>
       </c>
       <c r="B33" t="s">
         <v>94</v>
       </c>
       <c r="C33" s="1">
-        <v>3345.0</v>
+        <v>5150.0</v>
       </c>
       <c r="D33" s="1">
-        <v>62.62</v>
+        <v>17.795</v>
       </c>
       <c r="E33" s="1">
-        <v>100.2072017937</v>
+        <v>17.8276</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>335193.09</v>
+        <v>91812.14</v>
       </c>
       <c r="I33" s="1">
-        <v>-125729.19</v>
+        <v>-167.89</v>
       </c>
       <c r="J33" s="1">
-        <v>-37.509481475289</v>
+        <v>-0.18286252776594</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>209463.9</v>
+        <v>91644.25</v>
       </c>
       <c r="N33" s="1">
-        <v>209463.9</v>
+        <v>91644.25</v>
       </c>
       <c r="O33" s="1">
-        <v>0.34</v>
+        <v>0.14</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>95</v>
       </c>
       <c r="B34" t="s">
         <v>96</v>
       </c>
       <c r="C34" s="1">
-        <v>5524.0</v>
+        <v>45226.0</v>
       </c>
       <c r="D34" s="1">
-        <v>19.59</v>
+        <v>4.374</v>
       </c>
       <c r="E34" s="1">
-        <v>17.8275995655</v>
+        <v>4.338545748</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>98479.66</v>
+        <v>196215.07</v>
       </c>
       <c r="I34" s="1">
-        <v>9735.5</v>
+        <v>1603.45</v>
       </c>
       <c r="J34" s="1">
-        <v>9.8857977373196</v>
+        <v>0.8171900354035</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>108215.16</v>
+        <v>197818.52</v>
       </c>
       <c r="N34" s="1">
-        <v>108215.16</v>
+        <v>197818.52</v>
       </c>
       <c r="O34" s="1">
-        <v>0.17</v>
+        <v>0.31</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>97</v>
       </c>
       <c r="B35" t="s">
         <v>98</v>
       </c>
       <c r="C35" s="1">
-        <v>36789.0</v>
+        <v>879.0</v>
       </c>
       <c r="D35" s="1">
-        <v>4.735</v>
+        <v>131.5</v>
       </c>
       <c r="E35" s="1">
-        <v>4.2959944549</v>
+        <v>132.9155972696</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>158045.34</v>
+        <v>116832.81</v>
       </c>
       <c r="I35" s="1">
-        <v>16150.58</v>
+        <v>-1244.31</v>
       </c>
       <c r="J35" s="1">
-        <v>10.218953624321</v>
+        <v>-1.0650347278303</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>174195.92</v>
+        <v>115588.5</v>
       </c>
       <c r="N35" s="1">
-        <v>174195.92</v>
+        <v>115588.5</v>
       </c>
       <c r="O35" s="1">
-        <v>0.28</v>
+        <v>0.18</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>99</v>
       </c>
       <c r="B36" t="s">
         <v>100</v>
       </c>
       <c r="C36" s="1">
-        <v>889.0</v>
+        <v>3613.0</v>
       </c>
       <c r="D36" s="1">
-        <v>138.7</v>
+        <v>35.93</v>
       </c>
       <c r="E36" s="1">
-        <v>129.3370978628</v>
+        <v>37.6865015223</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>114980.68</v>
+        <v>136161.33</v>
       </c>
       <c r="I36" s="1">
-        <v>8323.62</v>
+        <v>-6346.24</v>
       </c>
       <c r="J36" s="1">
-        <v>7.2391466114133</v>
+        <v>-4.6608240386606</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>123304.3</v>
+        <v>129815.09</v>
       </c>
       <c r="N36" s="1">
-        <v>123304.3</v>
+        <v>129815.09</v>
       </c>
       <c r="O36" s="1">
         <v>0.2</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>101</v>
       </c>
       <c r="B37" t="s">
         <v>102</v>
       </c>
       <c r="C37" s="1">
-        <v>49221.0</v>
+        <v>30061.0</v>
       </c>
       <c r="D37" s="1">
-        <v>9.866</v>
+        <v>9.577</v>
       </c>
       <c r="E37" s="1">
-        <v>7.4988986408</v>
+        <v>7.4988989056</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>369103.29</v>
+        <v>225424.4</v>
       </c>
       <c r="I37" s="1">
-        <v>116511.1</v>
+        <v>62469.8</v>
       </c>
       <c r="J37" s="1">
-        <v>31.565987937956</v>
+        <v>27.712084406125</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>485614.39</v>
+        <v>287894.2</v>
       </c>
       <c r="N37" s="1">
-        <v>485614.39</v>
+        <v>287894.2</v>
       </c>
       <c r="O37" s="1">
-        <v>0.78</v>
+        <v>0.45</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>103</v>
       </c>
       <c r="B38" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="1">
-        <v>5815.0</v>
+        <v>5422.0</v>
       </c>
       <c r="D38" s="1">
-        <v>29.13</v>
+        <v>26.61</v>
       </c>
       <c r="E38" s="1">
-        <v>27.1004987102</v>
+        <v>26.7814976024</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>157589.4</v>
+        <v>145209.28</v>
       </c>
       <c r="I38" s="1">
-        <v>11801.55</v>
+        <v>-929.86</v>
       </c>
       <c r="J38" s="1">
-        <v>7.4887968353201</v>
+        <v>-0.64035852254071</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>169390.95</v>
+        <v>144279.42</v>
       </c>
       <c r="N38" s="1">
-        <v>169390.95</v>
+        <v>144279.42</v>
       </c>
       <c r="O38" s="1">
-        <v>0.27</v>
+        <v>0.22</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>105</v>
       </c>
       <c r="B39" t="s">
         <v>106</v>
       </c>
       <c r="C39" s="1">
-        <v>1198.0</v>
+        <v>1117.0</v>
       </c>
       <c r="D39" s="1">
-        <v>103.8</v>
+        <v>102.8</v>
       </c>
       <c r="E39" s="1">
-        <v>104.5896994992</v>
+        <v>104.5896956132</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>125298.46</v>
+        <v>116826.69</v>
       </c>
       <c r="I39" s="1">
-        <v>-946.06</v>
+        <v>-1999.09</v>
       </c>
       <c r="J39" s="1">
-        <v>-0.75504519369193</v>
+        <v>-1.7111586402046</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>124352.4</v>
+        <v>114827.6</v>
       </c>
       <c r="N39" s="1">
-        <v>124352.4</v>
+        <v>114827.6</v>
       </c>
       <c r="O39" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>107</v>
       </c>
       <c r="B40" t="s">
         <v>108</v>
       </c>
       <c r="C40" s="1">
-        <v>1282.0</v>
+        <v>1195.0</v>
       </c>
       <c r="D40" s="1">
-        <v>199.25</v>
+        <v>171.1</v>
       </c>
       <c r="E40" s="1">
-        <v>212.7660218409</v>
+        <v>212.7660167364</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>272766.04</v>
+        <v>254255.39</v>
       </c>
       <c r="I40" s="1">
-        <v>-17327.54</v>
+        <v>-49790.89</v>
       </c>
       <c r="J40" s="1">
-        <v>-6.3525283426045</v>
+        <v>-19.583022409082</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>255438.5</v>
+        <v>204464.5</v>
       </c>
       <c r="N40" s="1">
-        <v>255438.5</v>
+        <v>204464.5</v>
       </c>
       <c r="O40" s="1">
-        <v>0.41</v>
+        <v>0.32</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>109</v>
       </c>
       <c r="B41" t="s">
         <v>110</v>
       </c>
       <c r="C41" s="1">
-        <v>11487.0</v>
+        <v>10710.0</v>
       </c>
       <c r="D41" s="1">
-        <v>35.9</v>
+        <v>39.12</v>
       </c>
       <c r="E41" s="1">
-        <v>35.1768433882</v>
+        <v>35.176844071</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>404076.4</v>
+        <v>376744.0</v>
       </c>
       <c r="I41" s="1">
-        <v>8306.9</v>
+        <v>42231.2</v>
       </c>
       <c r="J41" s="1">
-        <v>2.0557746010408</v>
+        <v>11.209521584949</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>412383.3</v>
+        <v>418975.2</v>
       </c>
       <c r="N41" s="1">
-        <v>412383.3</v>
+        <v>418975.2</v>
       </c>
       <c r="O41" s="1">
-        <v>0.67</v>
+        <v>0.65</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>111</v>
       </c>
       <c r="B42" t="s">
         <v>112</v>
       </c>
       <c r="C42" s="1">
-        <v>23.0</v>
+        <v>40.0</v>
       </c>
       <c r="D42" s="1">
-        <v>2808.0</v>
+        <v>2832.0</v>
       </c>
       <c r="E42" s="1">
-        <v>2988.0</v>
+        <v>2845.17075</v>
       </c>
       <c r="F42" t="s">
         <v>30</v>
       </c>
       <c r="G42">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H42" s="1">
-        <v>75018.01</v>
+        <v>124220.83</v>
       </c>
       <c r="I42" s="1">
-        <v>-5238.96</v>
+        <v>-444.61</v>
       </c>
       <c r="J42" s="1">
-        <v>-6.9836030041319</v>
+        <v>-0.35791903821605</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>69779.05</v>
+        <v>123776.22</v>
       </c>
       <c r="N42" s="1">
-        <v>69779.05</v>
+        <v>123776.22</v>
       </c>
       <c r="O42" s="1">
-        <v>0.11</v>
+        <v>0.19</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>113</v>
       </c>
       <c r="B43" t="s">
         <v>114</v>
       </c>
       <c r="C43" s="1">
-        <v>2381.0</v>
+        <v>2220.0</v>
       </c>
       <c r="D43" s="1">
-        <v>66.7</v>
+        <v>66.04</v>
       </c>
       <c r="E43" s="1">
-        <v>68.4870600588</v>
+        <v>68.4870630631</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>163067.69</v>
+        <v>152041.28</v>
       </c>
       <c r="I43" s="1">
-        <v>-4254.99</v>
+        <v>-5432.48</v>
       </c>
       <c r="J43" s="1">
-        <v>-2.6093397165312</v>
+        <v>-3.5730296403714</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>158812.7</v>
+        <v>146608.8</v>
       </c>
       <c r="N43" s="1">
-        <v>158812.7</v>
+        <v>146608.8</v>
       </c>
       <c r="O43" s="1">
-        <v>0.26</v>
+        <v>0.23</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>115</v>
       </c>
       <c r="B44" t="s">
         <v>116</v>
       </c>
       <c r="C44" s="1">
-        <v>102.0</v>
+        <v>95.0</v>
       </c>
       <c r="D44" s="1">
-        <v>1757.5</v>
+        <v>1603.5</v>
       </c>
       <c r="E44" s="1">
-        <v>2309.3461764706</v>
+        <v>2309.3462105263</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>235553.31</v>
+        <v>219387.89</v>
       </c>
       <c r="I44" s="1">
-        <v>-56288.31</v>
+        <v>-67055.39</v>
       </c>
       <c r="J44" s="1">
-        <v>-23.896208463384</v>
+        <v>-30.564763624829</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>179265.0</v>
+        <v>152332.5</v>
       </c>
       <c r="N44" s="1">
-        <v>179265.0</v>
+        <v>152332.5</v>
       </c>
       <c r="O44" s="1">
-        <v>0.29</v>
+        <v>0.24</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>117</v>
       </c>
       <c r="B45" t="s">
         <v>118</v>
       </c>
       <c r="C45" s="1">
-        <v>23889.0</v>
+        <v>14131.0</v>
       </c>
       <c r="D45" s="1">
-        <v>20.32</v>
+        <v>19.555</v>
       </c>
       <c r="E45" s="1">
-        <v>15.6609054376</v>
+        <v>15.6609051023</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>374123.37</v>
+        <v>221304.25</v>
       </c>
       <c r="I45" s="1">
-        <v>111301.11</v>
+        <v>55027.46</v>
       </c>
       <c r="J45" s="1">
-        <v>29.749841609734</v>
+        <v>24.865071502242</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>485424.48</v>
+        <v>276331.71</v>
       </c>
       <c r="N45" s="1">
-        <v>485424.48</v>
+        <v>276331.71</v>
       </c>
       <c r="O45" s="1">
-        <v>0.78</v>
+        <v>0.43</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>119</v>
       </c>
       <c r="B46" t="s">
         <v>120</v>
       </c>
       <c r="C46" s="1">
-        <v>1982.0</v>
+        <v>1848.0</v>
       </c>
       <c r="D46" s="1">
-        <v>50.46</v>
+        <v>53.96</v>
       </c>
       <c r="E46" s="1">
-        <v>47.3196770938</v>
+        <v>47.3196753247</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>93787.6</v>
+        <v>87446.76</v>
       </c>
       <c r="I46" s="1">
-        <v>6224.12</v>
+        <v>12271.32</v>
       </c>
       <c r="J46" s="1">
-        <v>6.6363996946291</v>
+        <v>14.032904135042</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>100011.72</v>
+        <v>99718.08</v>
       </c>
       <c r="N46" s="1">
-        <v>100011.72</v>
+        <v>99718.08</v>
       </c>
       <c r="O46" s="1">
         <v>0.16</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>121</v>
       </c>
       <c r="B47" t="s">
         <v>122</v>
       </c>
       <c r="C47" s="1">
-        <v>3353.0</v>
+        <v>3126.0</v>
       </c>
       <c r="D47" s="1">
-        <v>54.0</v>
+        <v>52.68</v>
       </c>
       <c r="E47" s="1">
-        <v>48.0144288697</v>
+        <v>48.0144273832</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>160992.38</v>
+        <v>150093.1</v>
       </c>
       <c r="I47" s="1">
-        <v>20069.62</v>
+        <v>14584.58</v>
       </c>
       <c r="J47" s="1">
-        <v>12.466192499297</v>
+        <v>9.7170223014915</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>181062.0</v>
+        <v>164677.68</v>
       </c>
       <c r="N47" s="1">
-        <v>181062.0</v>
+        <v>164677.68</v>
       </c>
       <c r="O47" s="1">
-        <v>0.29</v>
+        <v>0.26</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>123</v>
       </c>
       <c r="B48" t="s">
         <v>124</v>
       </c>
       <c r="C48" s="1">
-        <v>9310.0</v>
+        <v>4987.0</v>
       </c>
       <c r="D48" s="1">
-        <v>42.825</v>
+        <v>88.0</v>
       </c>
       <c r="E48" s="1">
-        <v>29.8435230934</v>
+        <v>29.8435231602</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>277843.2</v>
+        <v>148829.65</v>
       </c>
       <c r="I48" s="1">
-        <v>120857.55</v>
+        <v>290026.35</v>
       </c>
       <c r="J48" s="1">
-        <v>43.498473239583</v>
+        <v>194.87135123949</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>398700.75</v>
+        <v>438856.0</v>
       </c>
       <c r="N48" s="1">
-        <v>398700.75</v>
+        <v>438856.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.64</v>
+        <v>0.68</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>125</v>
       </c>
       <c r="B49" t="s">
         <v>126</v>
       </c>
       <c r="C49" s="1">
-        <v>10222.0</v>
+        <v>9530.0</v>
       </c>
       <c r="D49" s="1">
-        <v>24.585</v>
+        <v>26.76</v>
       </c>
       <c r="E49" s="1">
-        <v>13.0022216787</v>
+        <v>13.0022214061</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>132908.71</v>
+        <v>123911.17</v>
       </c>
       <c r="I49" s="1">
-        <v>118399.16</v>
+        <v>131111.63</v>
       </c>
       <c r="J49" s="1">
-        <v>89.083070627952</v>
+        <v>105.81098540188</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>251307.87</v>
+        <v>255022.8</v>
       </c>
       <c r="N49" s="1">
-        <v>251307.87</v>
+        <v>255022.8</v>
       </c>
       <c r="O49" s="1">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>127</v>
       </c>
       <c r="B50" t="s">
         <v>128</v>
       </c>
       <c r="C50" s="1">
-        <v>83731.0</v>
+        <v>78043.0</v>
       </c>
       <c r="D50" s="1">
-        <v>5.657</v>
+        <v>5.75</v>
       </c>
       <c r="E50" s="1">
-        <v>5.2607704434</v>
+        <v>5.2607704727</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>440489.57</v>
+        <v>410566.31</v>
       </c>
       <c r="I50" s="1">
-        <v>33176.7</v>
+        <v>38180.94</v>
       </c>
       <c r="J50" s="1">
-        <v>7.5317787887691</v>
+        <v>9.2995794028984</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>473666.27</v>
+        <v>448747.25</v>
       </c>
       <c r="N50" s="1">
-        <v>473666.27</v>
+        <v>448747.25</v>
       </c>
       <c r="O50" s="1">
-        <v>0.76</v>
+        <v>0.7</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>129</v>
       </c>
       <c r="B51" t="s">
         <v>130</v>
       </c>
       <c r="C51" s="1">
-        <v>1731.0</v>
+        <v>1614.0</v>
       </c>
       <c r="D51" s="1">
-        <v>114.8</v>
+        <v>112.85</v>
       </c>
       <c r="E51" s="1">
         <v>117.9</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>204084.9</v>
+        <v>190290.6</v>
       </c>
       <c r="I51" s="1">
-        <v>-5366.1</v>
+        <v>-8150.7</v>
       </c>
       <c r="J51" s="1">
-        <v>-2.6293469041561</v>
+        <v>-4.2832909245123</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>198718.8</v>
+        <v>182139.9</v>
       </c>
       <c r="N51" s="1">
-        <v>198718.8</v>
+        <v>182139.9</v>
       </c>
       <c r="O51" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>131</v>
       </c>
       <c r="B52" t="s">
         <v>132</v>
       </c>
       <c r="C52" s="1">
-        <v>456.0</v>
+        <v>613.0</v>
       </c>
       <c r="D52" s="1">
-        <v>276.45</v>
+        <v>254.4</v>
       </c>
       <c r="E52" s="1">
-        <v>258.371754386</v>
+        <v>258.0817292007</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>117817.52</v>
+        <v>158204.1</v>
       </c>
       <c r="I52" s="1">
-        <v>8243.68</v>
+        <v>-2256.9</v>
       </c>
       <c r="J52" s="1">
-        <v>6.9969899213631</v>
+        <v>-1.4265749117754</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>126061.2</v>
+        <v>155947.2</v>
       </c>
       <c r="N52" s="1">
-        <v>126061.2</v>
+        <v>155947.2</v>
       </c>
       <c r="O52" s="1">
-        <v>0.2</v>
+        <v>0.24</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>133</v>
       </c>
       <c r="B53" t="s">
         <v>134</v>
       </c>
       <c r="C53" s="1">
-        <v>1738.0</v>
+        <v>1621.0</v>
       </c>
       <c r="D53" s="1">
-        <v>67.75</v>
+        <v>72.9</v>
       </c>
       <c r="E53" s="1">
-        <v>86.5095051784</v>
+        <v>86.5095064775</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>150353.52</v>
+        <v>140231.91</v>
       </c>
       <c r="I53" s="1">
-        <v>-32604.02</v>
+        <v>-22061.01</v>
       </c>
       <c r="J53" s="1">
-        <v>-21.684906346057</v>
+        <v>-15.731804551475</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>117749.5</v>
+        <v>118170.9</v>
       </c>
       <c r="N53" s="1">
-        <v>117749.5</v>
+        <v>118170.9</v>
       </c>
       <c r="O53" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>135</v>
       </c>
       <c r="B54" t="s">
         <v>136</v>
       </c>
       <c r="C54" s="1">
-        <v>1435.0</v>
+        <v>49492.0</v>
       </c>
       <c r="D54" s="1">
-        <v>106.2</v>
+        <v>4.383</v>
       </c>
       <c r="E54" s="1">
-        <v>98.9054982578</v>
+        <v>3.5730685767</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>141929.39</v>
+        <v>176838.31</v>
       </c>
       <c r="I54" s="1">
-        <v>10467.61</v>
+        <v>40085.13</v>
       </c>
       <c r="J54" s="1">
-        <v>7.3752236939791</v>
+        <v>22.667673085091</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>152397.0</v>
+        <v>216923.44</v>
       </c>
       <c r="N54" s="1">
-        <v>152397.0</v>
+        <v>216923.44</v>
       </c>
       <c r="O54" s="1">
-        <v>0.25</v>
+        <v>0.34</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" t="s">
         <v>138</v>
       </c>
       <c r="C55" s="1">
-        <v>57955.0</v>
+        <v>6384.0</v>
       </c>
       <c r="D55" s="1">
-        <v>4.824</v>
+        <v>21.98</v>
       </c>
       <c r="E55" s="1">
-        <v>3.5730685877</v>
+        <v>24.2086654135</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>207077.19</v>
+        <v>154548.12</v>
       </c>
       <c r="I55" s="1">
-        <v>72497.73</v>
+        <v>-14227.8</v>
       </c>
       <c r="J55" s="1">
-        <v>35.010002791713</v>
+        <v>-9.2060647518715</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>279574.92</v>
+        <v>140320.32</v>
       </c>
       <c r="N55" s="1">
-        <v>279574.92</v>
+        <v>140320.32</v>
       </c>
       <c r="O55" s="1">
-        <v>0.45</v>
+        <v>0.22</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>139</v>
       </c>
       <c r="B56" t="s">
         <v>140</v>
       </c>
       <c r="C56" s="1">
-        <v>5025.0</v>
+        <v>1867.0</v>
       </c>
       <c r="D56" s="1">
-        <v>24.27</v>
+        <v>176.54</v>
       </c>
       <c r="E56" s="1">
-        <v>24.58</v>
+        <v>120.0435940011</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>123514.5</v>
+        <v>224121.39</v>
       </c>
       <c r="I56" s="1">
-        <v>-1557.75</v>
+        <v>105478.79</v>
       </c>
       <c r="J56" s="1">
-        <v>-1.2611879576892</v>
+        <v>47.063241040938</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>121956.75</v>
+        <v>329600.18</v>
       </c>
       <c r="N56" s="1">
-        <v>121956.75</v>
+        <v>329600.18</v>
       </c>
       <c r="O56" s="1">
-        <v>0.2</v>
+        <v>0.51</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>141</v>
       </c>
       <c r="B57" t="s">
         <v>142</v>
       </c>
       <c r="C57" s="1">
-        <v>2003.0</v>
+        <v>894.0</v>
       </c>
       <c r="D57" s="1">
-        <v>188.54</v>
+        <v>149.0</v>
       </c>
       <c r="E57" s="1">
-        <v>120.0435946081</v>
+        <v>109.6374272931</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>240447.32</v>
+        <v>98015.86</v>
       </c>
       <c r="I57" s="1">
-        <v>137198.3</v>
+        <v>35190.14</v>
       </c>
       <c r="J57" s="1">
-        <v>57.059608732591</v>
+        <v>35.902495779765</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>377645.62</v>
+        <v>133206.0</v>
       </c>
       <c r="N57" s="1">
-        <v>377645.62</v>
+        <v>133206.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.61</v>
+        <v>0.21</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>143</v>
       </c>
       <c r="B58" t="s">
         <v>144</v>
       </c>
       <c r="C58" s="1">
-        <v>959.0</v>
+        <v>2413.0</v>
       </c>
       <c r="D58" s="1">
-        <v>148.85</v>
+        <v>52.34</v>
       </c>
       <c r="E58" s="1">
-        <v>109.6374348279</v>
+        <v>52.518976378</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>105142.3</v>
+        <v>126728.29</v>
       </c>
       <c r="I58" s="1">
-        <v>37604.85</v>
+        <v>-431.87</v>
       </c>
       <c r="J58" s="1">
-        <v>35.765671856142</v>
+        <v>-0.34078420848257</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>142747.15</v>
+        <v>126296.42</v>
       </c>
       <c r="N58" s="1">
-        <v>142747.15</v>
+        <v>126296.42</v>
       </c>
       <c r="O58" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>145</v>
       </c>
       <c r="B59" t="s">
         <v>146</v>
       </c>
       <c r="C59" s="1">
-        <v>443.0</v>
+        <v>413.0</v>
       </c>
       <c r="D59" s="1">
-        <v>515.0</v>
+        <v>496.4</v>
       </c>
       <c r="E59" s="1">
-        <v>478.8866139955</v>
+        <v>476.3866101695</v>
       </c>
       <c r="F59" t="s">
         <v>30</v>
       </c>
       <c r="G59">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H59" s="1">
-        <v>207821.22</v>
+        <v>192621.35</v>
       </c>
       <c r="I59" s="1">
-        <v>38675.46</v>
+        <v>31387.83</v>
       </c>
       <c r="J59" s="1">
-        <v>18.609966778176</v>
+        <v>16.295093975824</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>246496.68</v>
+        <v>224009.18</v>
       </c>
       <c r="N59" s="1">
-        <v>246496.68</v>
+        <v>224009.18</v>
       </c>
       <c r="O59" s="1">
-        <v>0.4</v>
+        <v>0.35</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>147</v>
       </c>
       <c r="B60" t="s">
         <v>148</v>
       </c>
       <c r="C60" s="1">
-        <v>767.0</v>
+        <v>758.0</v>
       </c>
       <c r="D60" s="1">
-        <v>358.9</v>
+        <v>378.85</v>
       </c>
       <c r="E60" s="1">
-        <v>398.6110430248</v>
+        <v>396.219116095</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>305734.67</v>
+        <v>300334.09</v>
       </c>
       <c r="I60" s="1">
-        <v>-30458.37</v>
+        <v>-13165.79</v>
       </c>
       <c r="J60" s="1">
-        <v>-9.9623539587447</v>
+        <v>-4.383714815724</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>275276.3</v>
+        <v>287168.3</v>
       </c>
       <c r="N60" s="1">
-        <v>275276.3</v>
+        <v>287168.3</v>
       </c>
       <c r="O60" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>149</v>
       </c>
       <c r="B61" t="s">
         <v>150</v>
       </c>
       <c r="C61" s="1">
-        <v>665.0</v>
+        <v>690.0</v>
       </c>
       <c r="D61" s="1">
-        <v>483.3</v>
+        <v>475.0</v>
       </c>
       <c r="E61" s="1">
-        <v>641.9851879699</v>
+        <v>626.5443623188</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>426920.15</v>
+        <v>432315.61</v>
       </c>
       <c r="I61" s="1">
-        <v>-105525.65</v>
+        <v>-104565.61</v>
       </c>
       <c r="J61" s="1">
-        <v>-24.717889282106</v>
+        <v>-24.187331565474</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>321394.5</v>
+        <v>327750.0</v>
       </c>
       <c r="N61" s="1">
-        <v>321394.5</v>
+        <v>327750.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>151</v>
       </c>
       <c r="B62" t="s">
         <v>152</v>
       </c>
       <c r="C62" s="1">
-        <v>2830.0</v>
+        <v>7114.0</v>
       </c>
       <c r="D62" s="1">
-        <v>111.85</v>
+        <v>14.414</v>
       </c>
       <c r="E62" s="1">
-        <v>125.499409894</v>
+        <v>14.8059179083</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>355163.33</v>
+        <v>105329.3</v>
       </c>
       <c r="I62" s="1">
-        <v>-38627.83</v>
+        <v>-2788.1</v>
       </c>
       <c r="J62" s="1">
-        <v>-10.876074959653</v>
+        <v>-2.6470317376077</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>316535.5</v>
+        <v>102541.2</v>
       </c>
       <c r="N62" s="1">
-        <v>316535.5</v>
+        <v>102541.2</v>
       </c>
       <c r="O62" s="1">
-        <v>0.51</v>
+        <v>0.16</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>153</v>
       </c>
       <c r="B63" t="s">
         <v>154</v>
       </c>
       <c r="C63" s="1">
-        <v>10705.0</v>
+        <v>2996.0</v>
       </c>
       <c r="D63" s="1">
-        <v>16.33</v>
+        <v>130.75</v>
       </c>
       <c r="E63" s="1">
-        <v>11.7760224194</v>
+        <v>124.1913017356</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>126062.32</v>
+        <v>372077.14</v>
       </c>
       <c r="I63" s="1">
-        <v>48750.33</v>
+        <v>19649.86</v>
       </c>
       <c r="J63" s="1">
-        <v>38.671610993674</v>
+        <v>5.2811253064351</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>174812.65</v>
+        <v>391727.0</v>
       </c>
       <c r="N63" s="1">
-        <v>174812.65</v>
+        <v>391727.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.28</v>
+        <v>0.61</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>155</v>
       </c>
       <c r="B64" t="s">
         <v>156</v>
       </c>
       <c r="C64" s="1">
-        <v>2342.0</v>
+        <v>9981.0</v>
       </c>
       <c r="D64" s="1">
-        <v>54.38</v>
+        <v>16.26</v>
       </c>
       <c r="E64" s="1">
-        <v>52.2038001708</v>
+        <v>11.7760224426</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>122261.3</v>
+        <v>117536.48</v>
       </c>
       <c r="I64" s="1">
-        <v>5096.66</v>
+        <v>44754.58</v>
       </c>
       <c r="J64" s="1">
-        <v>4.1686617106149</v>
+        <v>38.07718250538</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>127357.96</v>
+        <v>162291.06</v>
       </c>
       <c r="N64" s="1">
-        <v>127357.96</v>
+        <v>162291.06</v>
       </c>
       <c r="O64" s="1">
-        <v>0.21</v>
+        <v>0.25</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>157</v>
       </c>
       <c r="B65" t="s">
         <v>158</v>
       </c>
       <c r="C65" s="1">
-        <v>229.0</v>
+        <v>2183.0</v>
       </c>
       <c r="D65" s="1">
-        <v>549.4</v>
+        <v>54.96</v>
       </c>
       <c r="E65" s="1">
-        <v>299.5555895197</v>
+        <v>52.2038021072</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>68598.23</v>
+        <v>113960.9</v>
       </c>
       <c r="I65" s="1">
-        <v>57214.37</v>
+        <v>6016.78</v>
       </c>
       <c r="J65" s="1">
-        <v>83.405023715626</v>
+        <v>5.2796880333518</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>125812.6</v>
+        <v>119977.68</v>
       </c>
       <c r="N65" s="1">
-        <v>125812.6</v>
+        <v>119977.68</v>
       </c>
       <c r="O65" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>159</v>
       </c>
       <c r="B66" t="s">
         <v>160</v>
       </c>
       <c r="C66" s="1">
-        <v>3519.0</v>
+        <v>213.0</v>
       </c>
       <c r="D66" s="1">
-        <v>79.1</v>
+        <v>442.4</v>
       </c>
       <c r="E66" s="1">
-        <v>77.7892838875</v>
+        <v>299.5555868545</v>
       </c>
       <c r="F66" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G66">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>290652.68</v>
+        <v>63805.34</v>
       </c>
       <c r="I66" s="1">
-        <v>10090.55</v>
+        <v>30425.86</v>
       </c>
       <c r="J66" s="1">
-        <v>3.4716865504216</v>
+        <v>47.685444509817</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>300743.23</v>
+        <v>94231.2</v>
       </c>
       <c r="N66" s="1">
-        <v>300743.23</v>
+        <v>94231.2</v>
       </c>
       <c r="O66" s="1">
-        <v>0.49</v>
+        <v>0.15</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>161</v>
       </c>
       <c r="B67" t="s">
         <v>162</v>
       </c>
       <c r="C67" s="1">
-        <v>28292.0</v>
+        <v>543.0</v>
       </c>
       <c r="D67" s="1">
-        <v>8.034</v>
+        <v>260.58</v>
       </c>
       <c r="E67" s="1">
-        <v>5.3123999717</v>
+        <v>188.8392633517</v>
       </c>
       <c r="F67" t="s">
-        <v>8</v>
+        <v>163</v>
       </c>
       <c r="G67">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H67" s="1">
-        <v>150298.42</v>
+        <v>87486.66</v>
       </c>
       <c r="I67" s="1">
-        <v>76999.51</v>
+        <v>34036.03</v>
       </c>
       <c r="J67" s="1">
-        <v>51.231084132488</v>
+        <v>38.904251230988</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>227297.93</v>
+        <v>121522.69</v>
       </c>
       <c r="N67" s="1">
-        <v>227297.93</v>
+        <v>121522.69</v>
       </c>
       <c r="O67" s="1">
-        <v>0.37</v>
+        <v>0.19</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B68" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>3945.0</v>
+        <v>3967.0</v>
       </c>
       <c r="D68" s="1">
-        <v>121.76</v>
+        <v>77.76</v>
       </c>
       <c r="E68" s="1">
-        <v>114.3359011407</v>
+        <v>78.1808116965</v>
       </c>
       <c r="F68" t="s">
         <v>30</v>
       </c>
       <c r="G68">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H68" s="1">
-        <v>485423.08</v>
+        <v>330840.27</v>
       </c>
       <c r="I68" s="1">
-        <v>33558.28</v>
+        <v>6216.02</v>
       </c>
       <c r="J68" s="1">
-        <v>6.9132023965568</v>
+        <v>1.8788583384967</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>518981.36</v>
+        <v>337056.29</v>
       </c>
       <c r="N68" s="1">
-        <v>518981.36</v>
+        <v>337056.29</v>
       </c>
       <c r="O68" s="1">
-        <v>0.84</v>
+        <v>0.53</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B69" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C69" s="1">
-        <v>4539.0</v>
+        <v>23235.0</v>
       </c>
       <c r="D69" s="1">
-        <v>382.8</v>
+        <v>14.46</v>
       </c>
       <c r="E69" s="1">
-        <v>379.9730975986</v>
+        <v>5.3123998278</v>
       </c>
       <c r="F69" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="G69">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>230887.53</v>
+        <v>123433.61</v>
       </c>
       <c r="I69" s="1">
-        <v>1651.17</v>
+        <v>212544.49</v>
       </c>
       <c r="J69" s="1">
-        <v>0.71514039757799</v>
+        <v>172.19336775454</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>232538.7</v>
+        <v>335978.1</v>
       </c>
       <c r="N69" s="1">
-        <v>232538.7</v>
+        <v>335978.1</v>
       </c>
       <c r="O69" s="1">
-        <v>0.38</v>
+        <v>0.52</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B70" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>11417.0</v>
+        <v>3678.0</v>
       </c>
       <c r="D70" s="1">
-        <v>164.55</v>
+        <v>113.0</v>
       </c>
       <c r="E70" s="1">
-        <v>154.5313567487</v>
+        <v>114.3359026645</v>
       </c>
       <c r="F70" t="s">
-        <v>76</v>
+        <v>30</v>
       </c>
       <c r="G70">
-        <v>7.47</v>
+        <v>0.92</v>
       </c>
       <c r="H70" s="1">
-        <v>236106.58</v>
+        <v>452569.35</v>
       </c>
       <c r="I70" s="1">
-        <v>15321.06</v>
+        <v>1554.34</v>
       </c>
       <c r="J70" s="1">
-        <v>6.4890440579843</v>
+        <v>0.34344791577247</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>251427.64</v>
+        <v>454123.69</v>
       </c>
       <c r="N70" s="1">
-        <v>251427.64</v>
+        <v>454123.69</v>
       </c>
       <c r="O70" s="1">
-        <v>0.41</v>
+        <v>0.71</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B71" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C71" s="1">
-        <v>539.0</v>
+        <v>4231.0</v>
       </c>
       <c r="D71" s="1">
-        <v>1072.64</v>
+        <v>371.4</v>
       </c>
       <c r="E71" s="1">
-        <v>1071.8559554731</v>
+        <v>379.9730961948</v>
       </c>
       <c r="F71" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="G71">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H71" s="1">
-        <v>577730.36</v>
+        <v>215220.35</v>
       </c>
       <c r="I71" s="1">
-        <v>422.6</v>
+        <v>-4972.37</v>
       </c>
       <c r="J71" s="1">
-        <v>0.073148310917917</v>
+        <v>-2.3103623797657</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>578152.96</v>
+        <v>210247.98</v>
       </c>
       <c r="N71" s="1">
-        <v>578152.96</v>
+        <v>210247.98</v>
       </c>
       <c r="O71" s="1">
-        <v>0.93</v>
+        <v>0.33</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B72" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C72" s="1">
-        <v>9347.0</v>
+        <v>10644.0</v>
       </c>
       <c r="D72" s="1">
-        <v>132.78</v>
+        <v>165.9</v>
       </c>
       <c r="E72" s="1">
-        <v>113.3271787739</v>
+        <v>154.5313566328</v>
       </c>
       <c r="F72" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="G72">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H72" s="1">
-        <v>1059269.14</v>
+        <v>220120.73</v>
       </c>
       <c r="I72" s="1">
-        <v>181825.52</v>
+        <v>16143.6</v>
       </c>
       <c r="J72" s="1">
-        <v>17.16518617733</v>
+        <v>7.333975314365</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1241094.66</v>
+        <v>236264.33</v>
       </c>
       <c r="N72" s="1">
-        <v>1241094.66</v>
+        <v>236264.33</v>
       </c>
       <c r="O72" s="1">
-        <v>2.0</v>
+        <v>0.37</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B73" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>3186.0</v>
+        <v>1642.0</v>
       </c>
       <c r="D73" s="1">
-        <v>65.22</v>
+        <v>1076.12</v>
       </c>
       <c r="E73" s="1">
-        <v>78.508606403</v>
+        <v>1075.2220097442</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>250128.42</v>
+        <v>1765514.54</v>
       </c>
       <c r="I73" s="1">
-        <v>-42337.5</v>
+        <v>1474.5</v>
       </c>
       <c r="J73" s="1">
-        <v>-16.926305295496</v>
+        <v>0.083516729349621</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>207790.92</v>
+        <v>1766989.04</v>
       </c>
       <c r="N73" s="1">
-        <v>207790.92</v>
+        <v>1766989.04</v>
       </c>
       <c r="O73" s="1">
-        <v>0.34</v>
+        <v>2.75</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B74" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C74" s="1">
-        <v>3496.0</v>
+        <v>1872.0</v>
       </c>
       <c r="D74" s="1">
-        <v>41.555</v>
+        <v>134.69</v>
       </c>
       <c r="E74" s="1">
-        <v>45.455</v>
+        <v>113.3271794872</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>158910.68</v>
+        <v>212148.48</v>
       </c>
       <c r="I74" s="1">
-        <v>-13634.4</v>
+        <v>39991.2</v>
       </c>
       <c r="J74" s="1">
-        <v>-8.579914200858</v>
+        <v>18.850571071732</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>145276.28</v>
+        <v>252139.68</v>
       </c>
       <c r="N74" s="1">
-        <v>145276.28</v>
+        <v>252139.68</v>
       </c>
       <c r="O74" s="1">
-        <v>0.23</v>
+        <v>0.39</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B75" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C75" s="1">
-        <v>1169.0</v>
+        <v>9095.0</v>
       </c>
       <c r="D75" s="1">
-        <v>119.8</v>
+        <v>17.655</v>
       </c>
       <c r="E75" s="1">
-        <v>93.69</v>
+        <v>17.7025002749</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>109523.61</v>
+        <v>161004.24</v>
       </c>
       <c r="I75" s="1">
-        <v>30522.59</v>
+        <v>-432.01</v>
       </c>
       <c r="J75" s="1">
-        <v>27.868502508272</v>
+        <v>-0.26832212617506</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>140046.2</v>
+        <v>160572.23</v>
       </c>
       <c r="N75" s="1">
-        <v>140046.2</v>
+        <v>160572.23</v>
       </c>
       <c r="O75" s="1">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B76" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C76" s="1">
-        <v>2373.0</v>
+        <v>2970.0</v>
       </c>
       <c r="D76" s="1">
-        <v>73.52</v>
+        <v>61.64</v>
       </c>
       <c r="E76" s="1">
-        <v>102.5715086389</v>
+        <v>78.5086060606</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>243402.19</v>
+        <v>233170.56</v>
       </c>
       <c r="I76" s="1">
-        <v>-68939.23</v>
+        <v>-50099.76</v>
       </c>
       <c r="J76" s="1">
-        <v>-28.323175728205</v>
+        <v>-21.486314567328</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>174462.96</v>
+        <v>183070.8</v>
       </c>
       <c r="N76" s="1">
-        <v>174462.96</v>
+        <v>183070.8</v>
       </c>
       <c r="O76" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B77" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C77" s="1">
-        <v>3480.0</v>
+        <v>3259.0</v>
       </c>
       <c r="D77" s="1">
-        <v>30.98</v>
+        <v>42.595</v>
       </c>
       <c r="E77" s="1">
-        <v>31.87</v>
+        <v>45.4549984658</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>110907.6</v>
+        <v>148137.84</v>
       </c>
       <c r="I77" s="1">
-        <v>-3097.2</v>
+        <v>-9320.73</v>
       </c>
       <c r="J77" s="1">
-        <v>-2.7925949168497</v>
+        <v>-6.2919305425271</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>107810.4</v>
+        <v>138817.11</v>
       </c>
       <c r="N77" s="1">
-        <v>107810.4</v>
+        <v>138817.11</v>
       </c>
       <c r="O77" s="1">
-        <v>0.17</v>
+        <v>0.22</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B78" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>2282.0</v>
+        <v>1090.0</v>
       </c>
       <c r="D78" s="1">
-        <v>52.28</v>
+        <v>154.65</v>
       </c>
       <c r="E78" s="1">
-        <v>52.35</v>
+        <v>93.69</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>119462.7</v>
+        <v>102122.1</v>
       </c>
       <c r="I78" s="1">
-        <v>-159.74</v>
+        <v>66446.4</v>
       </c>
       <c r="J78" s="1">
-        <v>-0.13371537726839</v>
+        <v>65.065642010887</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>119302.96</v>
+        <v>168568.5</v>
       </c>
       <c r="N78" s="1">
-        <v>119302.96</v>
+        <v>168568.5</v>
       </c>
       <c r="O78" s="1">
-        <v>0.19</v>
+        <v>0.26</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B79" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C79" s="1">
-        <v>2000.0</v>
+        <v>2212.0</v>
       </c>
       <c r="D79" s="1">
-        <v>315.6</v>
+        <v>85.08</v>
       </c>
       <c r="E79" s="1">
-        <v>346.34037</v>
+        <v>102.571505425</v>
       </c>
       <c r="F79" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G79">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>746604.57</v>
+        <v>226888.17</v>
       </c>
       <c r="I79" s="1">
-        <v>-64631.69</v>
+        <v>-38691.21</v>
       </c>
       <c r="J79" s="1">
-        <v>-8.6567498508615</v>
+        <v>-17.052986940659</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>681972.88</v>
+        <v>188196.96</v>
       </c>
       <c r="N79" s="1">
-        <v>681972.88</v>
+        <v>188196.96</v>
       </c>
       <c r="O79" s="1">
-        <v>1.1</v>
+        <v>0.29</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B80" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C80" s="1">
-        <v>2089.0</v>
+        <v>5214.0</v>
       </c>
       <c r="D80" s="1">
-        <v>610.0</v>
+        <v>28.02</v>
       </c>
       <c r="E80" s="1">
-        <v>650.1917999043</v>
+        <v>30.6092424242</v>
       </c>
       <c r="F80" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G80">
-        <v>10.85</v>
+        <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>123745.63</v>
+        <v>159596.59</v>
       </c>
       <c r="I80" s="1">
-        <v>-6288.72</v>
+        <v>-13500.31</v>
       </c>
       <c r="J80" s="1">
-        <v>-5.0819733997879</v>
+        <v>-8.4590215868647</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>117456.91</v>
+        <v>146096.28</v>
       </c>
       <c r="N80" s="1">
-        <v>117456.91</v>
+        <v>146096.28</v>
       </c>
       <c r="O80" s="1">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B81" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C81" s="1">
-        <v>951.0</v>
+        <v>2128.0</v>
       </c>
       <c r="D81" s="1">
-        <v>313.3</v>
+        <v>50.01</v>
       </c>
       <c r="E81" s="1">
-        <v>260.484679285</v>
+        <v>52.35</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>247720.93</v>
+        <v>111400.8</v>
       </c>
       <c r="I81" s="1">
-        <v>50227.37</v>
+        <v>-4979.52</v>
       </c>
       <c r="J81" s="1">
-        <v>20.275787758426</v>
+        <v>-4.4699140401146</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>297948.3</v>
+        <v>106421.28</v>
       </c>
       <c r="N81" s="1">
-        <v>297948.3</v>
+        <v>106421.28</v>
       </c>
       <c r="O81" s="1">
-        <v>0.48</v>
+        <v>0.17</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B82" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C82" s="1">
-        <v>35758.0</v>
+        <v>1990.0</v>
       </c>
       <c r="D82" s="1">
-        <v>4.133</v>
+        <v>309.7</v>
       </c>
       <c r="E82" s="1">
-        <v>2.5731998434</v>
+        <v>344.6538592965</v>
       </c>
       <c r="F82" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G82">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H82" s="1">
-        <v>92012.48</v>
+        <v>739795.74</v>
       </c>
       <c r="I82" s="1">
-        <v>55775.33</v>
+        <v>-66387.74</v>
       </c>
       <c r="J82" s="1">
-        <v>60.617135849398</v>
+        <v>-8.9737932256815</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>147787.81</v>
+        <v>673408.0</v>
       </c>
       <c r="N82" s="1">
-        <v>147787.81</v>
+        <v>673408.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.24</v>
+        <v>1.05</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B83" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C83" s="1">
-        <v>4504.0</v>
+        <v>1948.0</v>
       </c>
       <c r="D83" s="1">
-        <v>80.19</v>
+        <v>524.9</v>
       </c>
       <c r="E83" s="1">
-        <v>97.4893405861</v>
+        <v>650.191801848</v>
       </c>
       <c r="F83" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G83">
-        <v>1.0</v>
+        <v>10.82</v>
       </c>
       <c r="H83" s="1">
-        <v>439091.99</v>
+        <v>115393.25</v>
       </c>
       <c r="I83" s="1">
-        <v>-77916.23</v>
+        <v>-20900.58</v>
       </c>
       <c r="J83" s="1">
-        <v>-17.744853418984</v>
+        <v>-18.112480582703</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>361175.76</v>
+        <v>94492.67</v>
       </c>
       <c r="N83" s="1">
-        <v>361175.76</v>
+        <v>94492.67</v>
       </c>
       <c r="O83" s="1">
-        <v>0.58</v>
+        <v>0.15</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B84" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C84" s="1">
-        <v>2802.0</v>
+        <v>887.0</v>
       </c>
       <c r="D84" s="1">
-        <v>139.38</v>
+        <v>298.0</v>
       </c>
       <c r="E84" s="1">
-        <v>145.9413062099</v>
+        <v>260.4846786922</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>408927.54</v>
+        <v>231049.91</v>
       </c>
       <c r="I84" s="1">
-        <v>-18384.78</v>
+        <v>33276.09</v>
       </c>
       <c r="J84" s="1">
-        <v>-4.4958527371377</v>
+        <v>14.402122035018</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>390542.76</v>
+        <v>264326.0</v>
       </c>
       <c r="N84" s="1">
-        <v>390542.76</v>
+        <v>264326.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.63</v>
+        <v>0.41</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B85" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C85" s="1">
-        <v>2025.0</v>
+        <v>25406.0</v>
       </c>
       <c r="D85" s="1">
-        <v>260.2</v>
+        <v>4.329</v>
       </c>
       <c r="E85" s="1">
-        <v>111.4399555556</v>
+        <v>2.5732000315</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>225665.91</v>
+        <v>65374.72</v>
       </c>
       <c r="I85" s="1">
-        <v>301239.09</v>
+        <v>44607.85</v>
       </c>
       <c r="J85" s="1">
-        <v>133.48896605606</v>
+        <v>68.234097216783</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>526905.0</v>
+        <v>109982.57</v>
       </c>
       <c r="N85" s="1">
-        <v>526905.0</v>
+        <v>109982.57</v>
       </c>
       <c r="O85" s="1">
-        <v>0.85</v>
+        <v>0.17</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B86" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C86" s="1">
-        <v>2456.0</v>
+        <v>3585.0</v>
       </c>
       <c r="D86" s="1">
-        <v>84.5</v>
+        <v>73.42</v>
       </c>
       <c r="E86" s="1">
-        <v>93.9310871336</v>
+        <v>97.4893417015</v>
       </c>
       <c r="F86" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G86">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>251972.1</v>
+        <v>349499.29</v>
       </c>
       <c r="I86" s="1">
-        <v>-27746.5</v>
+        <v>-86288.59</v>
       </c>
       <c r="J86" s="1">
-        <v>-11.011735029394</v>
+        <v>-24.689203231286</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>224225.6</v>
+        <v>263210.7</v>
       </c>
       <c r="N86" s="1">
-        <v>224225.6</v>
+        <v>263210.7</v>
       </c>
       <c r="O86" s="1">
-        <v>0.36</v>
+        <v>0.41</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B87" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C87" s="1">
-        <v>1539.0</v>
+        <v>3238.0</v>
       </c>
       <c r="D87" s="1">
-        <v>167.22</v>
+        <v>162.86</v>
       </c>
       <c r="E87" s="1">
-        <v>96.5041520468</v>
+        <v>147.2966924027</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>148519.89</v>
+        <v>476946.69</v>
       </c>
       <c r="I87" s="1">
-        <v>108831.69</v>
+        <v>50393.99</v>
       </c>
       <c r="J87" s="1">
-        <v>73.277518586904</v>
+        <v>10.565958639948</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>257351.58</v>
+        <v>527340.68</v>
       </c>
       <c r="N87" s="1">
-        <v>257351.58</v>
+        <v>527340.68</v>
       </c>
       <c r="O87" s="1">
-        <v>0.42</v>
+        <v>0.82</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B88" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C88" s="1">
-        <v>6364.0</v>
+        <v>3828.0</v>
       </c>
       <c r="D88" s="1">
-        <v>37.77</v>
+        <v>33.3</v>
       </c>
       <c r="E88" s="1">
-        <v>47.702782841</v>
+        <v>35.3299660397</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>303580.51</v>
+        <v>135243.11</v>
       </c>
       <c r="I88" s="1">
-        <v>-63212.23</v>
+        <v>-7770.71</v>
       </c>
       <c r="J88" s="1">
-        <v>-20.822229332179</v>
+        <v>-5.745734477712</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>240368.28</v>
+        <v>127472.4</v>
       </c>
       <c r="N88" s="1">
-        <v>240368.28</v>
+        <v>127472.4</v>
       </c>
       <c r="O88" s="1">
-        <v>0.39</v>
+        <v>0.2</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B89" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C89" s="1">
-        <v>2020.0</v>
+        <v>1888.0</v>
       </c>
       <c r="D89" s="1">
-        <v>229.45</v>
+        <v>287.15</v>
       </c>
       <c r="E89" s="1">
-        <v>199.4522475248</v>
+        <v>111.4399523305</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>402893.54</v>
+        <v>210398.63</v>
       </c>
       <c r="I89" s="1">
-        <v>60595.46</v>
+        <v>331740.57</v>
       </c>
       <c r="J89" s="1">
-        <v>15.040067408378</v>
+        <v>157.67240024329</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>463489.0</v>
+        <v>542139.2</v>
       </c>
       <c r="N89" s="1">
-        <v>463489.0</v>
+        <v>542139.2</v>
       </c>
       <c r="O89" s="1">
-        <v>0.75</v>
+        <v>0.84</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B90" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C90" s="1">
-        <v>4813.0</v>
+        <v>2290.0</v>
       </c>
       <c r="D90" s="1">
-        <v>71.4</v>
+        <v>86.98</v>
       </c>
       <c r="E90" s="1">
-        <v>40.8524122169</v>
+        <v>93.9310873362</v>
       </c>
       <c r="F90" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G90">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H90" s="1">
-        <v>196622.66</v>
+        <v>234941.42</v>
       </c>
       <c r="I90" s="1">
-        <v>147025.54</v>
+        <v>-17301.34</v>
       </c>
       <c r="J90" s="1">
-        <v>74.775481116978</v>
+        <v>-7.3641080402085</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>343648.2</v>
+        <v>217640.08</v>
       </c>
       <c r="N90" s="1">
-        <v>343648.2</v>
+        <v>217640.08</v>
       </c>
       <c r="O90" s="1">
-        <v>0.55</v>
+        <v>0.34</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B91" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>352.0</v>
+        <v>1745.0</v>
       </c>
       <c r="D91" s="1">
-        <v>475.99</v>
+        <v>158.52</v>
       </c>
       <c r="E91" s="1">
-        <v>509.0768465909</v>
+        <v>110.7096045845</v>
       </c>
       <c r="F91" t="s">
-        <v>211</v>
+        <v>8</v>
       </c>
       <c r="G91">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>161119.14</v>
+        <v>193188.26</v>
       </c>
       <c r="I91" s="1">
-        <v>-18263.29</v>
+        <v>83429.14</v>
       </c>
       <c r="J91" s="1">
-        <v>-11.335270285082</v>
+        <v>43.185408885612</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>142855.85</v>
+        <v>276617.4</v>
       </c>
       <c r="N91" s="1">
-        <v>142855.85</v>
+        <v>276617.4</v>
       </c>
       <c r="O91" s="1">
-        <v>0.23</v>
+        <v>0.43</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1">
-        <v>17628.0</v>
+        <v>5934.0</v>
       </c>
       <c r="D92" s="1">
-        <v>79.52</v>
+        <v>34.04</v>
       </c>
       <c r="E92" s="1">
-        <v>70.1507998639</v>
+        <v>47.7027822717</v>
       </c>
       <c r="F92" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G92">
-        <v>10.85</v>
+        <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>114247.82</v>
+        <v>283068.31</v>
       </c>
       <c r="I92" s="1">
-        <v>14960.27</v>
+        <v>-81074.95</v>
       </c>
       <c r="J92" s="1">
-        <v>13.094578084728</v>
+        <v>-28.641478800647</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>129208.09</v>
+        <v>201993.36</v>
       </c>
       <c r="N92" s="1">
-        <v>129208.09</v>
+        <v>201993.36</v>
       </c>
       <c r="O92" s="1">
-        <v>0.21</v>
+        <v>0.31</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>9300.0</v>
+        <v>1884.0</v>
       </c>
       <c r="D93" s="1">
-        <v>33.895</v>
+        <v>278.7</v>
       </c>
       <c r="E93" s="1">
-        <v>24.1150344086</v>
+        <v>199.4522505308</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>224269.82</v>
+        <v>375768.04</v>
       </c>
       <c r="I93" s="1">
-        <v>90953.68</v>
+        <v>149302.76</v>
       </c>
       <c r="J93" s="1">
-        <v>40.555470192111</v>
+        <v>39.732692540856</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>315223.5</v>
+        <v>525070.8</v>
       </c>
       <c r="N93" s="1">
-        <v>315223.5</v>
+        <v>525070.8</v>
       </c>
       <c r="O93" s="1">
-        <v>0.51</v>
+        <v>0.82</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>9008.0</v>
+        <v>606.0</v>
       </c>
       <c r="D94" s="1">
-        <v>39.12</v>
+        <v>151.4</v>
       </c>
       <c r="E94" s="1">
-        <v>30.372901865</v>
+        <v>142.49669967</v>
       </c>
       <c r="F94" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G94">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H94" s="1">
-        <v>273599.1</v>
+        <v>93450.57</v>
       </c>
       <c r="I94" s="1">
-        <v>78793.86</v>
+        <v>6798.99</v>
       </c>
       <c r="J94" s="1">
-        <v>28.799020172215</v>
+        <v>7.2754933437003</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>352392.96</v>
+        <v>100249.56</v>
       </c>
       <c r="N94" s="1">
-        <v>352392.96</v>
+        <v>100249.56</v>
       </c>
       <c r="O94" s="1">
-        <v>0.57</v>
+        <v>0.16</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>1045.0</v>
+        <v>4487.0</v>
       </c>
       <c r="D95" s="1">
-        <v>259.2</v>
+        <v>70.5</v>
       </c>
       <c r="E95" s="1">
-        <v>250.7547464115</v>
+        <v>40.8524136394</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>262038.71</v>
+        <v>183304.78</v>
       </c>
       <c r="I95" s="1">
-        <v>8825.29</v>
+        <v>133028.72</v>
       </c>
       <c r="J95" s="1">
-        <v>3.3679336919343</v>
+        <v>72.57242282498</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>270864.0</v>
+        <v>316333.5</v>
       </c>
       <c r="N95" s="1">
-        <v>270864.0</v>
+        <v>316333.5</v>
       </c>
       <c r="O95" s="1">
-        <v>0.44</v>
+        <v>0.49</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>893.0</v>
+        <v>329.0</v>
       </c>
       <c r="D96" s="1">
-        <v>275.0</v>
+        <v>501.5</v>
       </c>
       <c r="E96" s="1">
-        <v>259.1050391937</v>
+        <v>509.0768389058</v>
       </c>
       <c r="F96" t="s">
-        <v>8</v>
+        <v>163</v>
       </c>
       <c r="G96">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H96" s="1">
-        <v>231380.8</v>
+        <v>150591.47</v>
       </c>
       <c r="I96" s="1">
-        <v>14194.2</v>
+        <v>-8887.09</v>
       </c>
       <c r="J96" s="1">
-        <v>6.1345625911917</v>
+        <v>-5.9014564370744</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>245575.0</v>
+        <v>141704.38</v>
       </c>
       <c r="N96" s="1">
-        <v>245575.0</v>
+        <v>141704.38</v>
       </c>
       <c r="O96" s="1">
-        <v>0.4</v>
+        <v>0.22</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>3785.0</v>
+        <v>16435.0</v>
       </c>
       <c r="D97" s="1">
-        <v>68.52</v>
+        <v>95.04</v>
       </c>
       <c r="E97" s="1">
-        <v>66.8485231176</v>
+        <v>70.1507995132</v>
       </c>
       <c r="F97" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G97">
-        <v>1.0</v>
+        <v>10.82</v>
       </c>
       <c r="H97" s="1">
-        <v>253021.66</v>
+        <v>106515.94</v>
       </c>
       <c r="I97" s="1">
-        <v>6326.54</v>
+        <v>37831.38</v>
       </c>
       <c r="J97" s="1">
-        <v>2.5003946302463</v>
+        <v>35.517106641504</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>259348.2</v>
+        <v>144347.32</v>
       </c>
       <c r="N97" s="1">
-        <v>259348.2</v>
+        <v>144347.32</v>
       </c>
       <c r="O97" s="1">
-        <v>0.42</v>
+        <v>0.22</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>2051.0</v>
+        <v>4175.0</v>
       </c>
       <c r="D98" s="1">
-        <v>49.67</v>
+        <v>68.28</v>
       </c>
       <c r="E98" s="1">
-        <v>52.726465139</v>
+        <v>24.1150347305</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>124044.48</v>
+        <v>100680.27</v>
       </c>
       <c r="I98" s="1">
-        <v>-22171.31</v>
+        <v>184388.73</v>
       </c>
       <c r="J98" s="1">
-        <v>-17.873677248677</v>
+        <v>183.1428640388</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>101873.17</v>
+        <v>285069.0</v>
       </c>
       <c r="N98" s="1">
-        <v>101873.17</v>
+        <v>285069.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.16</v>
+        <v>0.44</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>9038.0</v>
+        <v>8398.0</v>
       </c>
       <c r="D99" s="1">
-        <v>35.1</v>
+        <v>35.08</v>
       </c>
       <c r="E99" s="1">
-        <v>28.5248373534</v>
+        <v>30.3729018814</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>257807.48</v>
+        <v>255071.63</v>
       </c>
       <c r="I99" s="1">
-        <v>59426.32</v>
+        <v>39530.21</v>
       </c>
       <c r="J99" s="1">
-        <v>23.05065780093</v>
+        <v>15.497689805801</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>317233.8</v>
+        <v>294601.84</v>
       </c>
       <c r="N99" s="1">
-        <v>317233.8</v>
+        <v>294601.84</v>
       </c>
       <c r="O99" s="1">
-        <v>0.51</v>
+        <v>0.46</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>228</v>
       </c>
       <c r="B100" t="s">
         <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>8488.0</v>
+        <v>974.0</v>
       </c>
       <c r="D100" s="1">
-        <v>197.5</v>
+        <v>226.6</v>
       </c>
       <c r="E100" s="1">
-        <v>192.4519533459</v>
+        <v>250.7547433265</v>
       </c>
       <c r="F100" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="G100">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>218723.17</v>
+        <v>244235.12</v>
       </c>
       <c r="I100" s="1">
-        <v>5631.76</v>
+        <v>-23526.72</v>
       </c>
       <c r="J100" s="1">
-        <v>2.5748346642928</v>
+        <v>-9.6328161158805</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>224354.93</v>
+        <v>220708.4</v>
       </c>
       <c r="N100" s="1">
-        <v>224354.93</v>
+        <v>220708.4</v>
       </c>
       <c r="O100" s="1">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>230</v>
       </c>
       <c r="B101" t="s">
         <v>231</v>
       </c>
       <c r="C101" s="1">
-        <v>720.0</v>
+        <v>833.0</v>
       </c>
       <c r="D101" s="1">
-        <v>135.65</v>
+        <v>248.3</v>
       </c>
       <c r="E101" s="1">
-        <v>105.5446666667</v>
+        <v>259.1050420168</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>75992.16</v>
+        <v>215834.5</v>
       </c>
       <c r="I101" s="1">
-        <v>21675.84</v>
+        <v>-9000.6</v>
       </c>
       <c r="J101" s="1">
-        <v>28.523784558828</v>
+        <v>-4.1701396208669</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>97668.0</v>
+        <v>206833.9</v>
       </c>
       <c r="N101" s="1">
-        <v>97668.0</v>
+        <v>206833.9</v>
       </c>
       <c r="O101" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>232</v>
       </c>
       <c r="B102" t="s">
         <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>8098.0</v>
+        <v>5467.0</v>
       </c>
       <c r="D102" s="1">
-        <v>23.13</v>
+        <v>26.44</v>
       </c>
       <c r="E102" s="1">
-        <v>26.5471042233</v>
+        <v>20.9781781599</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>214978.45</v>
+        <v>114687.7</v>
       </c>
       <c r="I102" s="1">
-        <v>-27671.71</v>
+        <v>29859.78</v>
       </c>
       <c r="J102" s="1">
-        <v>-12.871852969449</v>
+        <v>26.035730073931</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>187306.74</v>
+        <v>144547.48</v>
       </c>
       <c r="N102" s="1">
-        <v>187306.74</v>
+        <v>144547.48</v>
       </c>
       <c r="O102" s="1">
-        <v>0.3</v>
+        <v>0.23</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>234</v>
       </c>
       <c r="B103" t="s">
         <v>235</v>
       </c>
       <c r="C103" s="1">
-        <v>2381.0</v>
+        <v>3529.0</v>
       </c>
       <c r="D103" s="1">
-        <v>62.68</v>
+        <v>74.93</v>
       </c>
       <c r="E103" s="1">
-        <v>112.9185426291</v>
+        <v>66.8485208274</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>268859.05</v>
+        <v>235908.43</v>
       </c>
       <c r="I103" s="1">
-        <v>-119617.97</v>
+        <v>28519.54</v>
       </c>
       <c r="J103" s="1">
-        <v>-44.490959110359</v>
+        <v>12.08924157564</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>149241.08</v>
+        <v>264427.97</v>
       </c>
       <c r="N103" s="1">
-        <v>149241.08</v>
+        <v>264427.97</v>
       </c>
       <c r="O103" s="1">
-        <v>0.24</v>
+        <v>0.41</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>236</v>
       </c>
       <c r="B104" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>353.0</v>
+        <v>2835.0</v>
       </c>
       <c r="D104" s="1">
-        <v>546.8</v>
+        <v>47.54</v>
       </c>
       <c r="E104" s="1">
-        <v>435.7287252125</v>
+        <v>49.592962963</v>
       </c>
       <c r="F104" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G104">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>152329.54</v>
+        <v>161535.02</v>
       </c>
       <c r="I104" s="1">
-        <v>56217.16</v>
+        <v>-26759.12</v>
       </c>
       <c r="J104" s="1">
-        <v>36.904962753777</v>
+        <v>-16.565522448321</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>208546.7</v>
+        <v>134775.9</v>
       </c>
       <c r="N104" s="1">
-        <v>208546.7</v>
+        <v>134775.9</v>
       </c>
       <c r="O104" s="1">
-        <v>0.34</v>
+        <v>0.21</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>238</v>
       </c>
       <c r="B105" t="s">
         <v>239</v>
       </c>
       <c r="C105" s="1">
-        <v>-656256.99</v>
+        <v>8426.0</v>
       </c>
       <c r="D105" s="1">
-        <v>0.08975746</v>
+        <v>34.3</v>
       </c>
       <c r="E105" s="1">
-        <v>0.0846783213</v>
+        <v>28.524837408</v>
       </c>
       <c r="F105" t="s">
-        <v>240</v>
+        <v>8</v>
       </c>
       <c r="G105">
-        <v>11.14</v>
+        <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>0.0</v>
+        <v>240350.28</v>
       </c>
       <c r="I105" s="1">
-        <v>39363.35</v>
+        <v>48661.52</v>
       </c>
       <c r="J105" s="1">
-        <v>0</v>
+        <v>20.246084173482</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
-      <c r="L105" t="s">
-        <v>241</v>
+      <c r="L105">
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>36396.92</v>
+        <v>289011.8</v>
       </c>
       <c r="N105" s="1">
-        <v>39363.35</v>
+        <v>289011.8</v>
       </c>
       <c r="O105" s="1">
-        <v>0.06</v>
+        <v>0.45</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="B106" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="C106" s="1">
-        <v>105.0</v>
+        <v>4816.0</v>
       </c>
       <c r="D106" s="1">
-        <v>256.7</v>
+        <v>177.1</v>
       </c>
       <c r="E106" s="1">
-        <v>247.643809524</v>
+        <v>192.4519539037</v>
       </c>
       <c r="F106" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="G106">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H106" s="1">
-        <v>0.0</v>
+        <v>124101.18</v>
       </c>
       <c r="I106" s="1">
-        <v>95090.0</v>
+        <v>-9983.76</v>
       </c>
       <c r="J106" s="1">
-        <v>0</v>
+        <v>-8.0448550126598</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>95090.0</v>
+        <v>114117.42</v>
       </c>
       <c r="N106" s="1">
-        <v>95090.0</v>
+        <v>114117.42</v>
       </c>
       <c r="O106" s="1">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="B107" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>24.0</v>
+        <v>7550.0</v>
       </c>
       <c r="D107" s="1">
-        <v>115.5</v>
+        <v>20.82</v>
       </c>
       <c r="E107" s="1">
-        <v>116.55</v>
+        <v>26.5471046358</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>0.0</v>
+        <v>200430.64</v>
       </c>
       <c r="I107" s="1">
-        <v>-41880.0</v>
+        <v>-43239.64</v>
       </c>
       <c r="J107" s="1">
-        <v>0</v>
+        <v>-21.573368223541</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>-41880.0</v>
+        <v>157191.0</v>
       </c>
       <c r="N107" s="1">
-        <v>-41880.0</v>
+        <v>157191.0</v>
       </c>
       <c r="O107" s="1">
-        <v>-0.07</v>
+        <v>0.24</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="B108" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>26.0</v>
+        <v>2220.0</v>
       </c>
       <c r="D108" s="1">
-        <v>125.2</v>
+        <v>61.66</v>
       </c>
       <c r="E108" s="1">
-        <v>126.44</v>
+        <v>112.9185405405</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>0.0</v>
+        <v>250679.16</v>
       </c>
       <c r="I108" s="1">
-        <v>-31372.31</v>
+        <v>-113793.96</v>
       </c>
       <c r="J108" s="1">
-        <v>0</v>
+        <v>-45.394264126304</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>-31372.31</v>
+        <v>136885.2</v>
       </c>
       <c r="N108" s="1">
-        <v>-31372.31</v>
+        <v>136885.2</v>
       </c>
       <c r="O108" s="1">
-        <v>-0.05</v>
+        <v>0.21</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="B109" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C109" s="1">
-        <v>-50.0</v>
+        <v>329.0</v>
       </c>
       <c r="D109" s="1">
-        <v>5876.0</v>
+        <v>553.8</v>
       </c>
       <c r="E109" s="1">
-        <v>5543.130042116</v>
+        <v>435.7287234043</v>
       </c>
       <c r="F109" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G109">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H109" s="1">
-        <v>0.0</v>
+        <v>141972.86</v>
       </c>
       <c r="I109" s="1">
-        <v>-166434.98</v>
+        <v>57109.53</v>
       </c>
       <c r="J109" s="1">
-        <v>0</v>
+        <v>40.225667074679</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>-166434.98</v>
+        <v>199082.39</v>
       </c>
       <c r="N109" s="1">
-        <v>-166434.98</v>
+        <v>199082.39</v>
       </c>
       <c r="O109" s="1">
-        <v>-0.27</v>
+        <v>0.31</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="B110" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C110" s="1">
-        <v>200000.0</v>
+        <v>103.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.245</v>
+        <v>268.65</v>
       </c>
       <c r="E110" s="1">
-        <v>99.89</v>
+        <v>250.881553398</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>199780.0</v>
+        <v>0.0</v>
       </c>
       <c r="I110" s="1">
-        <v>2710.0</v>
+        <v>183015.0</v>
       </c>
       <c r="J110" s="1">
-        <v>1.3564921413555</v>
+        <v>0</v>
       </c>
       <c r="K110">
-        <v>4.4</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>0.0</v>
+      </c>
+      <c r="L110">
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>202490.0</v>
+        <v>183015.0</v>
       </c>
       <c r="N110" s="1">
-        <v>211283.84</v>
+        <v>183015.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="B111" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="C111" s="1">
-        <v>185000.0</v>
+        <v>12.0</v>
       </c>
       <c r="D111" s="1">
-        <v>97.769</v>
+        <v>115.78</v>
       </c>
       <c r="E111" s="1">
-        <v>99.33</v>
+        <v>117.94</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>183760.5</v>
+        <v>0.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-2887.85</v>
+        <v>-25920.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-1.5715292459479</v>
+        <v>0</v>
       </c>
       <c r="K111">
-        <v>1.37</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>0.0</v>
+      </c>
+      <c r="L111">
+        <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>180872.65</v>
+        <v>-25920.0</v>
       </c>
       <c r="N111" s="1">
-        <v>183400.56</v>
+        <v>-25920.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.3</v>
+        <v>-0.04</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="B112" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="C112" s="1">
-        <v>200000.0</v>
+        <v>7.0</v>
       </c>
       <c r="D112" s="1">
-        <v>96.785</v>
+        <v>126.04</v>
       </c>
       <c r="E112" s="1">
-        <v>99.253</v>
+        <v>126.44</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>198506.0</v>
+        <v>0.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-4936.0</v>
+        <v>-2800.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-2.4865747131069</v>
+        <v>0</v>
       </c>
       <c r="K112">
-        <v>1.32</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>0.0</v>
+      </c>
+      <c r="L112">
+        <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>193570.0</v>
+        <v>-2800.0</v>
       </c>
       <c r="N112" s="1">
-        <v>196200.14</v>
+        <v>-2800.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.32</v>
+        <v>0.0</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="B113" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="C113" s="1">
-        <v>165000.0</v>
+        <v>60.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.265</v>
+        <v>105.845</v>
       </c>
       <c r="E113" s="1">
-        <v>99.955</v>
+        <v>105.928</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>164925.75</v>
+        <v>0.0</v>
       </c>
       <c r="I113" s="1">
-        <v>511.5</v>
+        <v>-4980.0</v>
       </c>
       <c r="J113" s="1">
-        <v>0.31013956280326</v>
+        <v>0</v>
       </c>
       <c r="K113">
-        <v>0.22</v>
+        <v>0.0</v>
       </c>
       <c r="L113">
-        <v>361.64</v>
+        <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>165437.25</v>
+        <v>-4980.0</v>
       </c>
       <c r="N113" s="1">
-        <v>165798.89</v>
+        <v>-4980.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.27</v>
+        <v>-0.01</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="B114" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="C114" s="1">
-        <v>100000.0</v>
+        <v>-3.0</v>
       </c>
       <c r="D114" s="1">
-        <v>103.705</v>
+        <v>6112.0</v>
       </c>
       <c r="E114" s="1">
-        <v>106.65</v>
+        <v>5560.0</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>106650.0</v>
+        <v>0.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-2945.0</v>
+        <v>-16560.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-2.7613689639006</v>
+        <v>0</v>
       </c>
       <c r="K114">
-        <v>4.62</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>0.0</v>
+      </c>
+      <c r="L114">
+        <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>103705.0</v>
+        <v>-16560.0</v>
       </c>
       <c r="N114" s="1">
-        <v>108321.44</v>
+        <v>-16560.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.17</v>
+        <v>-0.03</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="B115" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="C115" s="1">
         <v>100000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>107.134</v>
+        <v>99.769</v>
       </c>
       <c r="E115" s="1">
-        <v>111.205</v>
+        <v>99.331</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>111205.0</v>
+        <v>99331.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-4071.0</v>
+        <v>438.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-3.6608066184074</v>
+        <v>0.44094995520029</v>
       </c>
       <c r="K115">
-        <v>5.48</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>0.0</v>
+      </c>
+      <c r="L115">
+        <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>107134.0</v>
+        <v>99769.0</v>
       </c>
       <c r="N115" s="1">
-        <v>112615.16</v>
+        <v>99769.0</v>
       </c>
       <c r="O115" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="B116" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="C116" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>97.411</v>
+        <v>100.871</v>
       </c>
       <c r="E116" s="1">
-        <v>99.433</v>
+        <v>99.847</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>99433.0</v>
+        <v>199694.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-2022.0</v>
+        <v>2048.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-2.0335301157563</v>
+        <v>1.0255691207548</v>
       </c>
       <c r="K116">
-        <v>2.82</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>0.09</v>
+      </c>
+      <c r="L116">
+        <v>172.6</v>
       </c>
       <c r="M116" s="1">
-        <v>97411.0</v>
+        <v>201742.0</v>
       </c>
       <c r="N116" s="1">
-        <v>100230.18</v>
+        <v>201914.6</v>
       </c>
       <c r="O116" s="1">
-        <v>0.16</v>
+        <v>0.31</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
       <c r="B117" t="s">
-        <v>271</v>
+        <v>263</v>
       </c>
       <c r="C117" s="1">
-        <v>29000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>95.724</v>
+        <v>101.791</v>
       </c>
       <c r="E117" s="1">
-        <v>98.803</v>
+        <v>99.89</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>28652.87</v>
+        <v>199780.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-892.91</v>
+        <v>3802.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-3.1163021365748</v>
+        <v>1.903093402743</v>
       </c>
       <c r="K117">
-        <v>1.52</v>
+        <v>0.42</v>
       </c>
       <c r="L117">
-        <v>442.15</v>
+        <v>836.3</v>
       </c>
       <c r="M117" s="1">
-        <v>27759.96</v>
+        <v>203582.0</v>
       </c>
       <c r="N117" s="1">
-        <v>28202.11</v>
+        <v>204418.3</v>
       </c>
       <c r="O117" s="1">
-        <v>0.05</v>
+        <v>0.32</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="B118" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="C118" s="1">
-        <v>200000.0</v>
+        <v>185000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>98.46</v>
+        <v>98.388</v>
       </c>
       <c r="E118" s="1">
-        <v>99.932865</v>
+        <v>99.33</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>199865.73</v>
+        <v>183760.5</v>
       </c>
       <c r="I118" s="1">
-        <v>-2945.73</v>
+        <v>-1742.7</v>
       </c>
       <c r="J118" s="1">
-        <v>-1.4738544721999</v>
+        <v>-0.94835397160979</v>
       </c>
       <c r="K118">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>369.86</v>
+        <v>1.89</v>
+      </c>
+      <c r="L118" t="s">
+        <v>266</v>
       </c>
       <c r="M118" s="1">
-        <v>196920.0</v>
+        <v>182017.8</v>
       </c>
       <c r="N118" s="1">
-        <v>197289.86</v>
+        <v>185515.06</v>
       </c>
       <c r="O118" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="B119" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="C119" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.188</v>
+        <v>97.131</v>
       </c>
       <c r="E119" s="1">
-        <v>100.0</v>
+        <v>99.253</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>100000.0</v>
+        <v>198506.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-812.0</v>
+        <v>-4244.0</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.812</v>
+        <v>-2.1379706406859</v>
       </c>
       <c r="K119">
-        <v>3.75</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>0.25</v>
+      </c>
+      <c r="L119">
+        <v>493.15</v>
       </c>
       <c r="M119" s="1">
-        <v>99188.0</v>
+        <v>194262.0</v>
       </c>
       <c r="N119" s="1">
-        <v>102937.32</v>
+        <v>194755.15</v>
       </c>
       <c r="O119" s="1">
-        <v>0.17</v>
+        <v>0.3</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>277</v>
+        <v>269</v>
       </c>
       <c r="B120" t="s">
-        <v>278</v>
+        <v>270</v>
       </c>
       <c r="C120" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>97.578</v>
+        <v>93.922</v>
       </c>
       <c r="E120" s="1">
-        <v>97.673</v>
+        <v>93.8</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>293019.0</v>
+        <v>93800.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-285.0</v>
+        <v>122.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.0972633173958</v>
+        <v>0.13006396588486</v>
       </c>
       <c r="K120">
-        <v>3.22</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>0.44</v>
+      </c>
+      <c r="L120">
+        <v>443.84</v>
       </c>
       <c r="M120" s="1">
-        <v>292734.0</v>
+        <v>93922.0</v>
       </c>
       <c r="N120" s="1">
-        <v>302399.75</v>
+        <v>94365.84</v>
       </c>
       <c r="O120" s="1">
-        <v>0.49</v>
+        <v>0.15</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>280</v>
+        <v>271</v>
       </c>
       <c r="B121" t="s">
-        <v>281</v>
+        <v>272</v>
       </c>
       <c r="C121" s="1">
-        <v>149000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.91</v>
+        <v>100.842</v>
       </c>
       <c r="E121" s="1">
-        <v>101.02689933</v>
+        <v>99.955</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>150530.08</v>
+        <v>164925.75</v>
       </c>
       <c r="I121" s="1">
-        <v>-3154.18</v>
+        <v>1463.55</v>
       </c>
       <c r="J121" s="1">
-        <v>-2.0953818665346</v>
+        <v>0.88739932969836</v>
       </c>
       <c r="K121">
-        <v>2.26</v>
+        <v>0.78</v>
       </c>
       <c r="L121" t="s">
-        <v>282</v>
+        <v>273</v>
       </c>
       <c r="M121" s="1">
-        <v>147375.9</v>
+        <v>166389.3</v>
       </c>
       <c r="N121" s="1">
-        <v>150748.02</v>
+        <v>167673.14</v>
       </c>
       <c r="O121" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>283</v>
+        <v>274</v>
       </c>
       <c r="B122" t="s">
-        <v>284</v>
+        <v>275</v>
       </c>
       <c r="C122" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>69.901</v>
+        <v>99.864</v>
       </c>
       <c r="E122" s="1">
-        <v>99.454</v>
+        <v>99.646</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>298362.0</v>
+        <v>99646.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-88659.0</v>
+        <v>218.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-29.715245239005</v>
+        <v>0.21877446159404</v>
       </c>
       <c r="K122">
-        <v>1.65</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>0.31</v>
+      </c>
+      <c r="L122">
+        <v>311.64</v>
       </c>
       <c r="M122" s="1">
-        <v>209703.0</v>
+        <v>99864.0</v>
       </c>
       <c r="N122" s="1">
-        <v>214659.99</v>
+        <v>100175.64</v>
       </c>
       <c r="O122" s="1">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>286</v>
+        <v>276</v>
       </c>
       <c r="B123" t="s">
-        <v>287</v>
+        <v>277</v>
       </c>
       <c r="C123" s="1">
-        <v>200000.0</v>
+        <v>201000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>88.64</v>
+        <v>100.209</v>
       </c>
       <c r="E123" s="1">
-        <v>86.923</v>
+        <v>99.58</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>173846.0</v>
+        <v>200155.8</v>
       </c>
       <c r="I123" s="1">
-        <v>3434.0</v>
+        <v>1264.29</v>
       </c>
       <c r="J123" s="1">
-        <v>1.9753114825765</v>
+        <v>0.6316529423579</v>
       </c>
       <c r="K123">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>0.3</v>
+      </c>
+      <c r="L123">
+        <v>598.87</v>
       </c>
       <c r="M123" s="1">
-        <v>177280.0</v>
+        <v>201420.09</v>
       </c>
       <c r="N123" s="1">
-        <v>180136.16</v>
+        <v>202018.96</v>
       </c>
       <c r="O123" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>289</v>
+        <v>278</v>
       </c>
       <c r="B124" t="s">
-        <v>290</v>
+        <v>279</v>
       </c>
       <c r="C124" s="1">
         <v>100000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>98.997</v>
+        <v>104.162</v>
       </c>
       <c r="E124" s="1">
-        <v>99.991</v>
+        <v>106.65</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>99991.0</v>
+        <v>106650.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-994.0</v>
+        <v>-2488.0</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.99408946805212</v>
+        <v>-2.3328645100797</v>
       </c>
       <c r="K124">
-        <v>2.92</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>0.32</v>
+      </c>
+      <c r="L124">
+        <v>315.07</v>
       </c>
       <c r="M124" s="1">
-        <v>98997.0</v>
+        <v>104162.0</v>
       </c>
       <c r="N124" s="1">
-        <v>101921.66</v>
+        <v>104477.07</v>
       </c>
       <c r="O124" s="1">
         <v>0.16</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>292</v>
+        <v>280</v>
       </c>
       <c r="B125" t="s">
-        <v>293</v>
+        <v>281</v>
       </c>
       <c r="C125" s="1">
-        <v>100000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>102.917</v>
+        <v>96.617</v>
       </c>
       <c r="E125" s="1">
-        <v>99.746</v>
+        <v>98.803</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>99746.0</v>
+        <v>28652.87</v>
       </c>
       <c r="I125" s="1">
-        <v>3171.0</v>
+        <v>-633.94</v>
       </c>
       <c r="J125" s="1">
-        <v>3.1790748501193</v>
+        <v>-2.2124834266166</v>
       </c>
       <c r="K125">
-        <v>2.18</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>2.01</v>
+      </c>
+      <c r="L125">
+        <v>583.97</v>
       </c>
       <c r="M125" s="1">
-        <v>102917.0</v>
+        <v>28018.93</v>
       </c>
       <c r="N125" s="1">
-        <v>105093.37</v>
+        <v>28602.9</v>
       </c>
       <c r="O125" s="1">
-        <v>0.17</v>
+        <v>0.04</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>295</v>
+        <v>282</v>
       </c>
       <c r="B126" t="s">
-        <v>296</v>
+        <v>283</v>
       </c>
       <c r="C126" s="1">
         <v>200000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>105.938</v>
+        <v>98.703</v>
       </c>
       <c r="E126" s="1">
-        <v>107.962</v>
+        <v>99.932865</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>215924.0</v>
+        <v>199865.73</v>
       </c>
       <c r="I126" s="1">
-        <v>-4048.0</v>
+        <v>-2459.73</v>
       </c>
       <c r="J126" s="1">
-        <v>-1.8747337025991</v>
+        <v>-1.2306912245536</v>
       </c>
       <c r="K126">
-        <v>1.04</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>0.34</v>
+      </c>
+      <c r="L126">
+        <v>684.25</v>
       </c>
       <c r="M126" s="1">
-        <v>211876.0</v>
+        <v>197406.0</v>
       </c>
       <c r="N126" s="1">
-        <v>213960.27</v>
+        <v>198090.25</v>
       </c>
       <c r="O126" s="1">
-        <v>0.35</v>
+        <v>0.31</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>298</v>
+        <v>284</v>
       </c>
       <c r="B127" t="s">
-        <v>299</v>
+        <v>285</v>
       </c>
       <c r="C127" s="1">
-        <v>199000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.172</v>
+        <v>99.338</v>
       </c>
       <c r="E127" s="1">
-        <v>99.298</v>
+        <v>100.0</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>197603.02</v>
+        <v>100000.0</v>
       </c>
       <c r="I127" s="1">
-        <v>1739.26</v>
+        <v>-662.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.88017885556607</v>
+        <v>-0.662</v>
       </c>
       <c r="K127">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="L127">
-        <v>253.52</v>
+        <v>93.15</v>
       </c>
       <c r="M127" s="1">
-        <v>199342.28</v>
+        <v>99338.0</v>
       </c>
       <c r="N127" s="1">
-        <v>199595.8</v>
+        <v>99431.15</v>
       </c>
       <c r="O127" s="1">
-        <v>0.32</v>
+        <v>0.15</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>300</v>
+        <v>286</v>
       </c>
       <c r="B128" t="s">
-        <v>301</v>
+        <v>287</v>
       </c>
       <c r="C128" s="1">
-        <v>241000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>98.644</v>
+        <v>98.052</v>
       </c>
       <c r="E128" s="1">
-        <v>99.459</v>
+        <v>97.673</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>239696.19</v>
+        <v>293019.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-1964.15</v>
+        <v>1137.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.81943313325089</v>
+        <v>0.38802944518956</v>
       </c>
       <c r="K128">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>0.21</v>
+      </c>
+      <c r="L128">
+        <v>632.88</v>
       </c>
       <c r="M128" s="1">
-        <v>237732.04</v>
+        <v>294156.0</v>
       </c>
       <c r="N128" s="1">
-        <v>239770.64</v>
+        <v>294788.88</v>
       </c>
       <c r="O128" s="1">
-        <v>0.39</v>
+        <v>0.46</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>303</v>
+        <v>288</v>
       </c>
       <c r="B129" t="s">
-        <v>304</v>
+        <v>289</v>
       </c>
       <c r="C129" s="1">
-        <v>200000.0</v>
+        <v>149000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>97.999</v>
+        <v>99.164</v>
       </c>
       <c r="E129" s="1">
-        <v>99.292</v>
+        <v>101.02689933</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>198584.0</v>
+        <v>150530.08</v>
       </c>
       <c r="I129" s="1">
-        <v>-2586.0</v>
+        <v>-2775.72</v>
       </c>
       <c r="J129" s="1">
-        <v>-1.3022197155864</v>
+        <v>-1.843963678223</v>
       </c>
       <c r="K129">
-        <v>0.8</v>
+        <v>2.72</v>
       </c>
       <c r="L129" t="s">
-        <v>305</v>
+        <v>290</v>
       </c>
       <c r="M129" s="1">
-        <v>195998.0</v>
+        <v>147754.36</v>
       </c>
       <c r="N129" s="1">
-        <v>197589.78</v>
+        <v>151808.93</v>
       </c>
       <c r="O129" s="1">
-        <v>0.32</v>
+        <v>0.24</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>306</v>
+        <v>291</v>
       </c>
       <c r="B130" t="s">
-        <v>307</v>
+        <v>292</v>
       </c>
       <c r="C130" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>97.724</v>
+        <v>71.932</v>
       </c>
       <c r="E130" s="1">
-        <v>99.74</v>
+        <v>99.454</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>99740.0</v>
+        <v>298362.0</v>
       </c>
       <c r="I130" s="1">
-        <v>-2016.0</v>
+        <v>-82566.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-2.0212552636856</v>
+        <v>-27.673095099242</v>
       </c>
       <c r="K130">
-        <v>2.07</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>0.06</v>
+      </c>
+      <c r="L130">
+        <v>182.47</v>
       </c>
       <c r="M130" s="1">
-        <v>97724.0</v>
+        <v>215796.0</v>
       </c>
       <c r="N130" s="1">
-        <v>99795.23</v>
+        <v>215978.47</v>
       </c>
       <c r="O130" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>309</v>
+        <v>293</v>
       </c>
       <c r="B131" t="s">
-        <v>310</v>
+        <v>294</v>
       </c>
       <c r="C131" s="1">
-        <v>200000.0</v>
+        <v>156000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>98.758</v>
+        <v>99.935</v>
       </c>
       <c r="E131" s="1">
-        <v>99.933</v>
+        <v>99.658</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>199866.0</v>
+        <v>155466.48</v>
       </c>
       <c r="I131" s="1">
-        <v>-2350.0</v>
+        <v>432.12</v>
       </c>
       <c r="J131" s="1">
-        <v>-1.1757877778111</v>
+        <v>0.27795059102129</v>
       </c>
       <c r="K131">
-        <v>0.49</v>
+        <v>0.06</v>
       </c>
       <c r="L131">
-        <v>980.14</v>
+        <v>94.79</v>
       </c>
       <c r="M131" s="1">
-        <v>197516.0</v>
+        <v>155898.6</v>
       </c>
       <c r="N131" s="1">
-        <v>198496.14</v>
+        <v>155993.39</v>
       </c>
       <c r="O131" s="1">
-        <v>0.32</v>
+        <v>0.24</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>311</v>
+        <v>295</v>
       </c>
       <c r="B132" t="s">
-        <v>312</v>
+        <v>296</v>
       </c>
       <c r="C132" s="1">
-        <v>1083369.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>87.927</v>
+        <v>91.978</v>
       </c>
       <c r="E132" s="1">
-        <v>96.04336842</v>
+        <v>91.61</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>1040504.08</v>
+        <v>91610.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-87930.22</v>
+        <v>368.0</v>
       </c>
       <c r="J132" s="1">
-        <v>-8.4507328409515</v>
+        <v>0.40170287086563</v>
       </c>
       <c r="K132">
-        <v>1.22</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>0.75</v>
+      </c>
+      <c r="L132">
+        <v>750.68</v>
       </c>
       <c r="M132" s="1">
-        <v>952573.86</v>
+        <v>91978.0</v>
       </c>
       <c r="N132" s="1">
-        <v>965819.16</v>
+        <v>92728.68</v>
       </c>
       <c r="O132" s="1">
-        <v>1.56</v>
+        <v>0.14</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>314</v>
+        <v>297</v>
       </c>
       <c r="B133" t="s">
-        <v>315</v>
+        <v>298</v>
       </c>
       <c r="C133" s="1">
-        <v>162000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>97.869</v>
+        <v>99.345</v>
       </c>
       <c r="E133" s="1">
-        <v>100.0</v>
+        <v>99.991</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>162000.0</v>
+        <v>99991.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-3452.22</v>
+        <v>-646.0</v>
       </c>
       <c r="J133" s="1">
-        <v>-2.131</v>
+        <v>-0.64605814523307</v>
       </c>
       <c r="K133">
-        <v>1.43</v>
+        <v>3.41</v>
       </c>
       <c r="L133" t="s">
-        <v>316</v>
+        <v>299</v>
       </c>
       <c r="M133" s="1">
-        <v>158547.78</v>
+        <v>99345.0</v>
       </c>
       <c r="N133" s="1">
-        <v>160861.34</v>
+        <v>102758.7</v>
       </c>
       <c r="O133" s="1">
-        <v>0.26</v>
+        <v>0.16</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>317</v>
+        <v>300</v>
       </c>
       <c r="B134" t="s">
-        <v>318</v>
+        <v>301</v>
       </c>
       <c r="C134" s="1">
-        <v>650000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>85.425</v>
+        <v>102.736</v>
       </c>
       <c r="E134" s="1">
-        <v>99.547</v>
+        <v>99.746</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>647055.5</v>
+        <v>99746.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-91793.0</v>
+        <v>2990.0</v>
       </c>
       <c r="J134" s="1">
-        <v>-14.1862637749</v>
+        <v>2.9976139394061</v>
       </c>
       <c r="K134">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>409.59</v>
+        <v>2.89</v>
+      </c>
+      <c r="L134" t="s">
+        <v>302</v>
       </c>
       <c r="M134" s="1">
-        <v>555262.5</v>
+        <v>102736.0</v>
       </c>
       <c r="N134" s="1">
-        <v>555672.09</v>
+        <v>105628.47</v>
       </c>
       <c r="O134" s="1">
-        <v>0.9</v>
+        <v>0.16</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>319</v>
+        <v>303</v>
       </c>
       <c r="B135" t="s">
-        <v>320</v>
+        <v>304</v>
       </c>
       <c r="C135" s="1">
         <v>200000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>108.686</v>
+        <v>100.571</v>
       </c>
       <c r="E135" s="1">
-        <v>109.825</v>
+        <v>99.834</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>219650.0</v>
+        <v>199668.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-2278.0</v>
+        <v>1474.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-1.037104484407</v>
+        <v>0.73822545425406</v>
       </c>
       <c r="K135">
-        <v>2.51</v>
+        <v>0.5</v>
       </c>
       <c r="L135" t="s">
-        <v>321</v>
+        <v>305</v>
       </c>
       <c r="M135" s="1">
-        <v>217372.0</v>
+        <v>201142.0</v>
       </c>
       <c r="N135" s="1">
-        <v>222396.73</v>
+        <v>202143.37</v>
       </c>
       <c r="O135" s="1">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>322</v>
+        <v>306</v>
       </c>
       <c r="B136" t="s">
-        <v>323</v>
+        <v>307</v>
       </c>
       <c r="C136" s="1">
         <v>200000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>88.839</v>
+        <v>107.314</v>
       </c>
       <c r="E136" s="1">
-        <v>87.708</v>
+        <v>107.962</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>175416.0</v>
+        <v>215924.0</v>
       </c>
       <c r="I136" s="1">
-        <v>2262.0</v>
+        <v>-1296.0</v>
       </c>
       <c r="J136" s="1">
-        <v>1.2895060883842</v>
+        <v>-0.60021118541709</v>
       </c>
       <c r="K136">
-        <v>1.07</v>
-[...2 lines deleted...]
-        <v>324</v>
+        <v>0.29</v>
+      </c>
+      <c r="L136">
+        <v>570.65</v>
       </c>
       <c r="M136" s="1">
-        <v>177678.0</v>
+        <v>214628.0</v>
       </c>
       <c r="N136" s="1">
-        <v>179808.82</v>
+        <v>215198.65</v>
       </c>
       <c r="O136" s="1">
-        <v>0.29</v>
+        <v>0.34</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>325</v>
+        <v>308</v>
       </c>
       <c r="B137" t="s">
-        <v>326</v>
+        <v>309</v>
       </c>
       <c r="C137" s="1">
-        <v>400000.0</v>
+        <v>199000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>100.153</v>
+        <v>100.886</v>
       </c>
       <c r="E137" s="1">
-        <v>102.581</v>
+        <v>99.298</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>410324.0</v>
+        <v>197603.02</v>
       </c>
       <c r="I137" s="1">
-        <v>-9712.0</v>
+        <v>3160.12</v>
       </c>
       <c r="J137" s="1">
-        <v>-2.366910051569</v>
+        <v>1.5992265705251</v>
       </c>
       <c r="K137">
-        <v>0.92</v>
+        <v>0.67</v>
       </c>
       <c r="L137" t="s">
-        <v>327</v>
+        <v>310</v>
       </c>
       <c r="M137" s="1">
-        <v>400612.0</v>
+        <v>200763.14</v>
       </c>
       <c r="N137" s="1">
-        <v>404294.19</v>
+        <v>202094.12</v>
       </c>
       <c r="O137" s="1">
-        <v>0.65</v>
+        <v>0.31</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>328</v>
+        <v>311</v>
       </c>
       <c r="B138" t="s">
-        <v>329</v>
+        <v>312</v>
       </c>
       <c r="C138" s="1">
-        <v>171000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>97.918</v>
+        <v>98.641</v>
       </c>
       <c r="E138" s="1">
-        <v>99.528</v>
+        <v>99.292</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>170192.88</v>
+        <v>198584.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-2753.1</v>
+        <v>-1302.0</v>
       </c>
       <c r="J138" s="1">
-        <v>-1.6176352383249</v>
+        <v>-0.65564194497039</v>
       </c>
       <c r="K138">
-        <v>1.37</v>
+        <v>1.28</v>
       </c>
       <c r="L138" t="s">
-        <v>330</v>
+        <v>313</v>
       </c>
       <c r="M138" s="1">
-        <v>167439.78</v>
+        <v>197282.0</v>
       </c>
       <c r="N138" s="1">
-        <v>169779.9</v>
+        <v>199851.86</v>
       </c>
       <c r="O138" s="1">
-        <v>0.27</v>
+        <v>0.31</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>331</v>
+        <v>314</v>
       </c>
       <c r="B139" t="s">
-        <v>332</v>
+        <v>315</v>
       </c>
       <c r="C139" s="1">
-        <v>698000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>89.23</v>
+        <v>99.178</v>
       </c>
       <c r="E139" s="1">
-        <v>102.92057736</v>
+        <v>99.933</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>718385.63</v>
+        <v>199866.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-95560.23</v>
+        <v>-1510.0</v>
       </c>
       <c r="J139" s="1">
-        <v>-13.302079831413</v>
+        <v>-0.75550618914673</v>
       </c>
       <c r="K139">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.96</v>
+      </c>
+      <c r="L139" t="s">
+        <v>316</v>
       </c>
       <c r="M139" s="1">
-        <v>622825.4</v>
+        <v>198356.0</v>
       </c>
       <c r="N139" s="1">
-        <v>622825.4</v>
+        <v>200279.29</v>
       </c>
       <c r="O139" s="1">
-        <v>1.01</v>
+        <v>0.31</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>333</v>
+        <v>317</v>
       </c>
       <c r="B140" t="s">
-        <v>334</v>
+        <v>318</v>
       </c>
       <c r="C140" s="1">
-        <v>336589.0</v>
+        <v>1083369.0</v>
       </c>
       <c r="D140" s="1">
-        <v>42.736</v>
+        <v>88.677</v>
       </c>
       <c r="E140" s="1">
-        <v>77.22322773</v>
+        <v>96.04336842</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>259924.89</v>
+        <v>1040504.08</v>
       </c>
       <c r="I140" s="1">
-        <v>-116080.21</v>
+        <v>-79804.95</v>
       </c>
       <c r="J140" s="1">
-        <v>-44.659135952698</v>
+        <v>-7.6698353744081</v>
       </c>
       <c r="K140">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.15</v>
+      </c>
+      <c r="L140" t="s">
+        <v>319</v>
       </c>
       <c r="M140" s="1">
-        <v>143844.68</v>
+        <v>960699.13</v>
       </c>
       <c r="N140" s="1">
-        <v>143844.68</v>
+        <v>962294.5</v>
       </c>
       <c r="O140" s="1">
-        <v>0.23</v>
+        <v>1.5</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>335</v>
+        <v>320</v>
       </c>
       <c r="B141" t="s">
-        <v>336</v>
+        <v>321</v>
       </c>
       <c r="C141" s="1">
-        <v>842000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>63.28</v>
+        <v>98.726</v>
       </c>
       <c r="E141" s="1">
-        <v>96.0291734</v>
+        <v>100.0</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>808565.64</v>
+        <v>162000.0</v>
       </c>
       <c r="I141" s="1">
-        <v>-275748.04</v>
+        <v>-2063.88</v>
       </c>
       <c r="J141" s="1">
-        <v>-34.103358633938</v>
+        <v>-1.274</v>
       </c>
       <c r="K141">
-        <v>0.68</v>
+        <v>1.9</v>
       </c>
       <c r="L141" t="s">
-        <v>337</v>
+        <v>322</v>
       </c>
       <c r="M141" s="1">
-        <v>532817.6</v>
+        <v>159936.12</v>
       </c>
       <c r="N141" s="1">
-        <v>538577.44</v>
+        <v>163010.92</v>
       </c>
       <c r="O141" s="1">
-        <v>0.87</v>
+        <v>0.25</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>338</v>
+        <v>323</v>
       </c>
       <c r="B142" t="s">
-        <v>339</v>
+        <v>324</v>
       </c>
       <c r="C142" s="1">
-        <v>200000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>97.2</v>
+        <v>86.018</v>
       </c>
       <c r="E142" s="1">
-        <v>99.46</v>
+        <v>99.547</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>198920.0</v>
+        <v>647055.5</v>
       </c>
       <c r="I142" s="1">
-        <v>-4520.0</v>
+        <v>-87938.5</v>
       </c>
       <c r="J142" s="1">
-        <v>-2.2722702594008</v>
+        <v>-13.590565260631</v>
       </c>
       <c r="K142">
-        <v>1.8</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>0.1</v>
+      </c>
+      <c r="L142">
+        <v>636.64</v>
       </c>
       <c r="M142" s="1">
-        <v>194400.0</v>
+        <v>559117.0</v>
       </c>
       <c r="N142" s="1">
-        <v>198006.16</v>
+        <v>559753.64</v>
       </c>
       <c r="O142" s="1">
-        <v>0.32</v>
+        <v>0.87</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>341</v>
+        <v>325</v>
       </c>
       <c r="B143" t="s">
-        <v>342</v>
+        <v>326</v>
       </c>
       <c r="C143" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>85.319</v>
+        <v>101.203</v>
       </c>
       <c r="E143" s="1">
-        <v>99.459</v>
+        <v>100.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>596754.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-84840.0</v>
+        <v>1203.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-14.216913502046</v>
+        <v>1.203</v>
       </c>
       <c r="K143">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="L143">
-        <v>0.0</v>
+        <v>96.75</v>
       </c>
       <c r="M143" s="1">
-        <v>511914.0</v>
+        <v>101203.0</v>
       </c>
       <c r="N143" s="1">
-        <v>511914.0</v>
+        <v>101299.75</v>
       </c>
       <c r="O143" s="1">
-        <v>0.83</v>
+        <v>0.16</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>343</v>
+        <v>327</v>
       </c>
       <c r="B144" t="s">
-        <v>344</v>
+        <v>328</v>
       </c>
       <c r="C144" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>97.511</v>
+        <v>108.999</v>
       </c>
       <c r="E144" s="1">
-        <v>100.45</v>
+        <v>109.825</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>100450.0</v>
+        <v>219650.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-2939.0</v>
+        <v>-1652.0</v>
       </c>
       <c r="J144" s="1">
-        <v>-2.9258337481334</v>
+        <v>-0.75210562258138</v>
       </c>
       <c r="K144">
-        <v>1.6</v>
+        <v>3.55</v>
       </c>
       <c r="L144" t="s">
-        <v>345</v>
+        <v>329</v>
       </c>
       <c r="M144" s="1">
-        <v>97511.0</v>
+        <v>217998.0</v>
       </c>
       <c r="N144" s="1">
-        <v>99114.08</v>
+        <v>225089.35</v>
       </c>
       <c r="O144" s="1">
-        <v>0.16</v>
+        <v>0.35</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>346</v>
+        <v>330</v>
       </c>
       <c r="B145" t="s">
-        <v>347</v>
+        <v>331</v>
       </c>
       <c r="C145" s="1">
         <v>200000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>95.951</v>
+        <v>89.744</v>
       </c>
       <c r="E145" s="1">
-        <v>99.077</v>
+        <v>87.708</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>198154.0</v>
+        <v>175416.0</v>
       </c>
       <c r="I145" s="1">
-        <v>-6252.0</v>
+        <v>4072.0</v>
       </c>
       <c r="J145" s="1">
-        <v>-3.1551217739738</v>
+        <v>2.3213389884617</v>
       </c>
       <c r="K145">
-        <v>1.93</v>
+        <v>1.36</v>
       </c>
       <c r="L145" t="s">
-        <v>348</v>
+        <v>332</v>
       </c>
       <c r="M145" s="1">
-        <v>191902.0</v>
+        <v>179488.0</v>
       </c>
       <c r="N145" s="1">
-        <v>195756.79</v>
+        <v>182212.66</v>
       </c>
       <c r="O145" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>349</v>
+        <v>333</v>
       </c>
       <c r="B146" t="s">
-        <v>350</v>
+        <v>334</v>
       </c>
       <c r="C146" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>93.769</v>
+        <v>100.702</v>
       </c>
       <c r="E146" s="1">
-        <v>92.56375</v>
+        <v>102.581</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>185127.5</v>
+        <v>410324.0</v>
       </c>
       <c r="I146" s="1">
-        <v>2410.5</v>
+        <v>-7516.0</v>
       </c>
       <c r="J146" s="1">
-        <v>1.3020755965483</v>
+        <v>-1.8317232235989</v>
       </c>
       <c r="K146">
-        <v>0.5</v>
+        <v>1.48</v>
       </c>
       <c r="L146" t="s">
-        <v>351</v>
+        <v>335</v>
       </c>
       <c r="M146" s="1">
-        <v>187538.0</v>
+        <v>402808.0</v>
       </c>
       <c r="N146" s="1">
-        <v>188540.05</v>
+        <v>408725.81</v>
       </c>
       <c r="O146" s="1">
-        <v>0.3</v>
+        <v>0.64</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>352</v>
+        <v>336</v>
       </c>
       <c r="B147" t="s">
-        <v>353</v>
+        <v>337</v>
       </c>
       <c r="C147" s="1">
-        <v>200000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>103.665</v>
+        <v>98.384</v>
       </c>
       <c r="E147" s="1">
-        <v>99.961</v>
+        <v>99.528</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>199922.0</v>
+        <v>170192.88</v>
       </c>
       <c r="I147" s="1">
-        <v>7408.0</v>
+        <v>-1956.24</v>
       </c>
       <c r="J147" s="1">
-        <v>3.7054451235982</v>
+        <v>-1.1494252873563</v>
       </c>
       <c r="K147">
-        <v>3.63</v>
+        <v>1.84</v>
       </c>
       <c r="L147" t="s">
-        <v>354</v>
+        <v>338</v>
       </c>
       <c r="M147" s="1">
-        <v>207330.0</v>
+        <v>168236.64</v>
       </c>
       <c r="N147" s="1">
-        <v>214595.75</v>
+        <v>171383.16</v>
       </c>
       <c r="O147" s="1">
-        <v>0.35</v>
+        <v>0.27</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>355</v>
+        <v>339</v>
       </c>
       <c r="B148" t="s">
-        <v>356</v>
+        <v>340</v>
       </c>
       <c r="C148" s="1">
-        <v>153000.0</v>
+        <v>698000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>101.68</v>
+        <v>89.688</v>
       </c>
       <c r="E148" s="1">
-        <v>99.943</v>
+        <v>102.92057736</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>152912.79</v>
+        <v>718385.63</v>
       </c>
       <c r="I148" s="1">
-        <v>2657.61</v>
+        <v>-92363.39</v>
       </c>
       <c r="J148" s="1">
-        <v>1.7379906546732</v>
+        <v>-12.857076498036</v>
       </c>
       <c r="K148">
-        <v>0.14</v>
+        <v>0.0</v>
       </c>
       <c r="L148">
-        <v>217.97</v>
+        <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>155570.4</v>
+        <v>626022.24</v>
       </c>
       <c r="N148" s="1">
-        <v>155788.37</v>
+        <v>626022.24</v>
       </c>
       <c r="O148" s="1">
-        <v>0.25</v>
+        <v>0.98</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>357</v>
+        <v>341</v>
       </c>
       <c r="B149" t="s">
-        <v>358</v>
+        <v>342</v>
       </c>
       <c r="C149" s="1">
-        <v>141000.0</v>
+        <v>336589.0</v>
       </c>
       <c r="D149" s="1">
-        <v>97.639</v>
+        <v>43.587</v>
       </c>
       <c r="E149" s="1">
-        <v>99.702</v>
+        <v>77.22322773</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>140579.82</v>
+        <v>259924.89</v>
       </c>
       <c r="I149" s="1">
-        <v>-2908.83</v>
+        <v>-113215.84</v>
       </c>
       <c r="J149" s="1">
-        <v>-2.0691661150228</v>
+        <v>-43.557136832875</v>
       </c>
       <c r="K149">
-        <v>1.78</v>
-[...2 lines deleted...]
-        <v>359</v>
+        <v>0.0</v>
+      </c>
+      <c r="L149">
+        <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>137670.99</v>
+        <v>146709.05</v>
       </c>
       <c r="N149" s="1">
-        <v>140181.95</v>
+        <v>146709.05</v>
       </c>
       <c r="O149" s="1">
         <v>0.23</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>360</v>
+        <v>343</v>
       </c>
       <c r="B150" t="s">
-        <v>361</v>
+        <v>344</v>
       </c>
       <c r="C150" s="1">
-        <v>140000.0</v>
+        <v>842000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>96.487</v>
+        <v>64.759</v>
       </c>
       <c r="E150" s="1">
-        <v>99.3</v>
+        <v>96.0291734</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>139020.0</v>
+        <v>808565.64</v>
       </c>
       <c r="I150" s="1">
-        <v>-3938.2</v>
+        <v>-263294.86</v>
       </c>
       <c r="J150" s="1">
-        <v>-2.8328298086606</v>
+        <v>-32.563201671543</v>
       </c>
       <c r="K150">
-        <v>1.95</v>
+        <v>0.14</v>
       </c>
       <c r="L150" t="s">
-        <v>362</v>
+        <v>345</v>
       </c>
       <c r="M150" s="1">
-        <v>135081.8</v>
+        <v>545270.78</v>
       </c>
       <c r="N150" s="1">
-        <v>137805.09</v>
+        <v>546472.0</v>
       </c>
       <c r="O150" s="1">
-        <v>0.22</v>
+        <v>0.85</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>363</v>
+        <v>346</v>
       </c>
       <c r="B151" t="s">
-        <v>364</v>
+        <v>347</v>
       </c>
       <c r="C151" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>101.222</v>
+        <v>98.019</v>
       </c>
       <c r="E151" s="1">
-        <v>99.611</v>
+        <v>99.46</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>99611.0</v>
+        <v>198920.0</v>
       </c>
       <c r="I151" s="1">
-        <v>1611.0</v>
+        <v>-2882.0</v>
       </c>
       <c r="J151" s="1">
-        <v>1.6172912630131</v>
+        <v>-1.4488236476976</v>
       </c>
       <c r="K151">
-        <v>2.98</v>
+        <v>2.27</v>
       </c>
       <c r="L151" t="s">
-        <v>365</v>
+        <v>348</v>
       </c>
       <c r="M151" s="1">
-        <v>101222.0</v>
+        <v>196038.0</v>
       </c>
       <c r="N151" s="1">
-        <v>104202.82</v>
+        <v>200587.32</v>
       </c>
       <c r="O151" s="1">
-        <v>0.17</v>
+        <v>0.31</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>366</v>
+        <v>349</v>
       </c>
       <c r="B152" t="s">
-        <v>367</v>
+        <v>350</v>
       </c>
       <c r="C152" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>98.869</v>
+        <v>85.976</v>
       </c>
       <c r="E152" s="1">
-        <v>114.80527</v>
+        <v>99.459</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>114805.27</v>
+        <v>596754.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-15936.27</v>
+        <v>-80898.0</v>
       </c>
       <c r="J152" s="1">
-        <v>-13.881131066544</v>
+        <v>-13.556339798309</v>
       </c>
       <c r="K152">
-        <v>0.34</v>
+        <v>0.0</v>
       </c>
       <c r="L152">
-        <v>344.86</v>
+        <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>98869.0</v>
+        <v>515856.0</v>
       </c>
       <c r="N152" s="1">
-        <v>99213.86</v>
+        <v>515856.0</v>
       </c>
       <c r="O152" s="1">
-        <v>0.16</v>
+        <v>0.8</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>368</v>
+        <v>351</v>
       </c>
       <c r="B153" t="s">
-        <v>369</v>
+        <v>352</v>
       </c>
       <c r="C153" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>99.672</v>
+        <v>98.676</v>
       </c>
       <c r="E153" s="1">
-        <v>101.74266667</v>
+        <v>100.45</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>305228.0</v>
+        <v>100450.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-6212.0</v>
+        <v>-1774.0</v>
       </c>
       <c r="J153" s="1">
-        <v>-2.0351999161283</v>
+        <v>-1.7660527625684</v>
       </c>
       <c r="K153">
-        <v>3.68</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>0.22</v>
+      </c>
+      <c r="L153">
+        <v>222.95</v>
       </c>
       <c r="M153" s="1">
-        <v>299016.0</v>
+        <v>98676.0</v>
       </c>
       <c r="N153" s="1">
-        <v>310068.74</v>
+        <v>98898.95</v>
       </c>
       <c r="O153" s="1">
-        <v>0.5</v>
+        <v>0.15</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>371</v>
+        <v>353</v>
       </c>
       <c r="B154" t="s">
-        <v>372</v>
+        <v>354</v>
       </c>
       <c r="C154" s="1">
         <v>200000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>103.486</v>
+        <v>96.402</v>
       </c>
       <c r="E154" s="1">
-        <v>99.661</v>
+        <v>99.077</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>199322.0</v>
+        <v>198154.0</v>
       </c>
       <c r="I154" s="1">
-        <v>7650.0</v>
+        <v>-5350.0</v>
       </c>
       <c r="J154" s="1">
-        <v>3.8380108568046</v>
+        <v>-2.6999202640371</v>
       </c>
       <c r="K154">
-        <v>3.97</v>
+        <v>2.42</v>
       </c>
       <c r="L154" t="s">
-        <v>373</v>
+        <v>355</v>
       </c>
       <c r="M154" s="1">
-        <v>206972.0</v>
+        <v>192804.0</v>
       </c>
       <c r="N154" s="1">
-        <v>214904.19</v>
+        <v>197636.88</v>
       </c>
       <c r="O154" s="1">
-        <v>0.35</v>
+        <v>0.31</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>374</v>
+        <v>356</v>
       </c>
       <c r="B155" t="s">
-        <v>375</v>
+        <v>357</v>
       </c>
       <c r="C155" s="1">
         <v>200000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>106.423</v>
+        <v>100.0</v>
       </c>
       <c r="E155" s="1">
-        <v>107.34</v>
+        <v>92.56375</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>214680.0</v>
+        <v>185127.5</v>
       </c>
       <c r="I155" s="1">
-        <v>-1834.0</v>
+        <v>14872.5</v>
       </c>
       <c r="J155" s="1">
-        <v>-0.85429476430035</v>
+        <v>8.0336524827484</v>
       </c>
       <c r="K155">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>866.85</v>
+        <v>0.62</v>
+      </c>
+      <c r="L155" t="s">
+        <v>358</v>
       </c>
       <c r="M155" s="1">
-        <v>212846.0</v>
+        <v>200000.0</v>
       </c>
       <c r="N155" s="1">
-        <v>213712.85</v>
+        <v>201246.58</v>
       </c>
       <c r="O155" s="1">
-        <v>0.35</v>
+        <v>0.31</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>376</v>
+        <v>359</v>
       </c>
       <c r="B156" t="s">
-        <v>377</v>
+        <v>360</v>
       </c>
       <c r="C156" s="1">
-        <v>200000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>106.65</v>
+        <v>102.052</v>
       </c>
       <c r="E156" s="1">
-        <v>109.3</v>
+        <v>99.943</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>218600.0</v>
+        <v>152912.79</v>
       </c>
       <c r="I156" s="1">
-        <v>-5300.0</v>
+        <v>3226.77</v>
       </c>
       <c r="J156" s="1">
-        <v>-2.4245196706313</v>
+        <v>2.1102028156049</v>
       </c>
       <c r="K156">
-        <v>1.17</v>
+        <v>0.7</v>
       </c>
       <c r="L156" t="s">
-        <v>378</v>
+        <v>361</v>
       </c>
       <c r="M156" s="1">
-        <v>213300.0</v>
+        <v>156139.56</v>
       </c>
       <c r="N156" s="1">
-        <v>215630.14</v>
+        <v>157212.66</v>
       </c>
       <c r="O156" s="1">
-        <v>0.35</v>
+        <v>0.25</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>379</v>
+        <v>362</v>
       </c>
       <c r="B157" t="s">
-        <v>380</v>
+        <v>363</v>
       </c>
       <c r="C157" s="1">
-        <v>100000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>99.028</v>
+        <v>98.171</v>
       </c>
       <c r="E157" s="1">
-        <v>99.852</v>
+        <v>99.702</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>99852.0</v>
+        <v>140579.82</v>
       </c>
       <c r="I157" s="1">
-        <v>-824.0</v>
+        <v>-2158.71</v>
       </c>
       <c r="J157" s="1">
-        <v>-0.8252213275648</v>
+        <v>-1.5355760165293</v>
       </c>
       <c r="K157">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>810.96</v>
+        <v>2.23</v>
+      </c>
+      <c r="L157" t="s">
+        <v>364</v>
       </c>
       <c r="M157" s="1">
-        <v>99028.0</v>
+        <v>138421.11</v>
       </c>
       <c r="N157" s="1">
-        <v>99838.96</v>
+        <v>141572.36</v>
       </c>
       <c r="O157" s="1">
-        <v>0.16</v>
+        <v>0.22</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>381</v>
+        <v>365</v>
       </c>
       <c r="B158" t="s">
-        <v>382</v>
+        <v>366</v>
       </c>
       <c r="C158" s="1">
         <v>100000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.937</v>
+        <v>101.69</v>
       </c>
       <c r="E158" s="1">
-        <v>100.0</v>
+        <v>99.611</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>100000.0</v>
+        <v>99611.0</v>
       </c>
       <c r="I158" s="1">
-        <v>937.0</v>
+        <v>2079.0</v>
       </c>
       <c r="J158" s="1">
-        <v>0.937</v>
+        <v>2.0871188924918</v>
       </c>
       <c r="K158">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>134.81</v>
+        <v>3.54</v>
+      </c>
+      <c r="L158" t="s">
+        <v>367</v>
       </c>
       <c r="M158" s="1">
-        <v>100937.0</v>
+        <v>101690.0</v>
       </c>
       <c r="N158" s="1">
-        <v>101071.81</v>
+        <v>105229.73</v>
       </c>
       <c r="O158" s="1">
         <v>0.16</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>383</v>
+        <v>368</v>
       </c>
       <c r="B159" t="s">
-        <v>384</v>
+        <v>369</v>
       </c>
       <c r="C159" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>99.074</v>
+        <v>100.028</v>
       </c>
       <c r="E159" s="1">
-        <v>99.589</v>
+        <v>101.742665</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>99589.0</v>
+        <v>203485.33</v>
       </c>
       <c r="I159" s="1">
-        <v>-515.0</v>
+        <v>-3429.33</v>
       </c>
       <c r="J159" s="1">
-        <v>-0.51712538533372</v>
+        <v>-1.6852959375499</v>
       </c>
       <c r="K159">
-        <v>0.55</v>
+        <v>0.14</v>
       </c>
       <c r="L159">
-        <v>554.79</v>
+        <v>271.23</v>
       </c>
       <c r="M159" s="1">
-        <v>99074.0</v>
+        <v>200056.0</v>
       </c>
       <c r="N159" s="1">
-        <v>99628.79</v>
+        <v>200327.23</v>
       </c>
       <c r="O159" s="1">
-        <v>0.16</v>
+        <v>0.31</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>385</v>
+        <v>370</v>
       </c>
       <c r="B160" t="s">
-        <v>386</v>
+        <v>371</v>
       </c>
       <c r="C160" s="1">
-        <v>419000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>87.216</v>
+        <v>104.147</v>
       </c>
       <c r="E160" s="1">
-        <v>101.61609785</v>
+        <v>99.661</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>425771.45</v>
+        <v>199322.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-60336.41</v>
+        <v>8972.0</v>
       </c>
       <c r="J160" s="1">
-        <v>-14.171079343155</v>
+        <v>4.5012592689216</v>
       </c>
       <c r="K160">
-        <v>0.43</v>
+        <v>4.61</v>
       </c>
       <c r="L160" t="s">
-        <v>387</v>
+        <v>372</v>
       </c>
       <c r="M160" s="1">
-        <v>365435.04</v>
+        <v>208294.0</v>
       </c>
       <c r="N160" s="1">
-        <v>367225.83</v>
+        <v>217518.66</v>
       </c>
       <c r="O160" s="1">
-        <v>0.59</v>
+        <v>0.34</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>388</v>
+        <v>373</v>
       </c>
       <c r="B161" t="s">
-        <v>389</v>
+        <v>374</v>
       </c>
       <c r="C161" s="1">
         <v>200000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>84.938</v>
+        <v>106.017</v>
       </c>
       <c r="E161" s="1">
-        <v>85.96</v>
+        <v>107.34</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>171920.0</v>
+        <v>214680.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-2044.0</v>
+        <v>-2646.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-1.1889250814332</v>
+        <v>-1.2325321408608</v>
       </c>
       <c r="K161">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>934.93</v>
+        <v>1.44</v>
+      </c>
+      <c r="L161" t="s">
+        <v>375</v>
       </c>
       <c r="M161" s="1">
-        <v>169876.0</v>
+        <v>212034.0</v>
       </c>
       <c r="N161" s="1">
-        <v>170810.93</v>
+        <v>214910.36</v>
       </c>
       <c r="O161" s="1">
-        <v>0.28</v>
+        <v>0.33</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>390</v>
+        <v>376</v>
       </c>
       <c r="B162" t="s">
-        <v>391</v>
+        <v>377</v>
       </c>
       <c r="C162" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>98.647</v>
+        <v>106.744</v>
       </c>
       <c r="E162" s="1">
-        <v>100.62</v>
+        <v>109.3</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>100620.0</v>
+        <v>218600.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-1973.0</v>
+        <v>-5112.0</v>
       </c>
       <c r="J162" s="1">
-        <v>-1.9608427747963</v>
+        <v>-2.3385178408051</v>
       </c>
       <c r="K162">
-        <v>2.82</v>
+        <v>1.9</v>
       </c>
       <c r="L162" t="s">
-        <v>392</v>
+        <v>378</v>
       </c>
       <c r="M162" s="1">
-        <v>98647.0</v>
+        <v>213488.0</v>
       </c>
       <c r="N162" s="1">
-        <v>101463.78</v>
+        <v>217285.26</v>
       </c>
       <c r="O162" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>393</v>
+        <v>379</v>
       </c>
       <c r="B163" t="s">
-        <v>394</v>
+        <v>380</v>
       </c>
       <c r="C163" s="1">
         <v>100000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>98.643</v>
+        <v>99.166</v>
       </c>
       <c r="E163" s="1">
-        <v>100.0</v>
+        <v>99.852</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>100000.0</v>
+        <v>99852.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-1357.0</v>
+        <v>-686.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-1.357</v>
+        <v>-0.68701678484157</v>
       </c>
       <c r="K163">
-        <v>1.84</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>0.38</v>
+      </c>
+      <c r="L163">
+        <v>383.56</v>
       </c>
       <c r="M163" s="1">
-        <v>98643.0</v>
+        <v>99166.0</v>
       </c>
       <c r="N163" s="1">
-        <v>100480.77</v>
+        <v>99549.56</v>
       </c>
       <c r="O163" s="1">
         <v>0.16</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>396</v>
+        <v>381</v>
       </c>
       <c r="B164" t="s">
-        <v>397</v>
+        <v>382</v>
       </c>
       <c r="C164" s="1">
-        <v>351000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.4</v>
+        <v>100.166</v>
       </c>
       <c r="E164" s="1">
-        <v>100.0</v>
+        <v>99.934</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>351000.0</v>
+        <v>117922.12</v>
       </c>
       <c r="I164" s="1">
-        <v>-5616.0</v>
+        <v>273.76</v>
       </c>
       <c r="J164" s="1">
-        <v>-1.6</v>
+        <v>0.23215322112594</v>
       </c>
       <c r="K164">
-        <v>0.8</v>
-[...2 lines deleted...]
-        <v>398</v>
+        <v>0.32</v>
+      </c>
+      <c r="L164">
+        <v>378.25</v>
       </c>
       <c r="M164" s="1">
-        <v>345384.0</v>
+        <v>118195.88</v>
       </c>
       <c r="N164" s="1">
-        <v>348202.39</v>
+        <v>118574.13</v>
       </c>
       <c r="O164" s="1">
-        <v>0.56</v>
+        <v>0.18</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>399</v>
+        <v>383</v>
       </c>
       <c r="B165" t="s">
-        <v>400</v>
+        <v>384</v>
       </c>
       <c r="C165" s="1">
-        <v>216000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>97.816</v>
+        <v>101.064</v>
       </c>
       <c r="E165" s="1">
         <v>100.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>216000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-4717.44</v>
+        <v>1064.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-2.184</v>
+        <v>1.064</v>
       </c>
       <c r="K165">
-        <v>2.29</v>
-[...2 lines deleted...]
-        <v>401</v>
+        <v>0.66</v>
+      </c>
+      <c r="L165">
+        <v>663.67</v>
       </c>
       <c r="M165" s="1">
-        <v>211282.56</v>
+        <v>101064.0</v>
       </c>
       <c r="N165" s="1">
-        <v>216223.03</v>
+        <v>101727.67</v>
       </c>
       <c r="O165" s="1">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
       <c r="B166" t="s">
-        <v>403</v>
+        <v>386</v>
       </c>
       <c r="C166" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>98.743</v>
+        <v>99.396</v>
       </c>
       <c r="E166" s="1">
-        <v>100.42</v>
+        <v>99.589</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>200840.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-3354.0</v>
+        <v>-193.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-1.6699860585541</v>
+        <v>-0.19379650362992</v>
       </c>
       <c r="K166">
-        <v>3.38</v>
+        <v>1.03</v>
       </c>
       <c r="L166" t="s">
-        <v>404</v>
+        <v>387</v>
       </c>
       <c r="M166" s="1">
-        <v>197486.0</v>
+        <v>99396.0</v>
       </c>
       <c r="N166" s="1">
-        <v>204239.42</v>
+        <v>100422.37</v>
       </c>
       <c r="O166" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>405</v>
+        <v>388</v>
       </c>
       <c r="B167" t="s">
-        <v>406</v>
+        <v>389</v>
       </c>
       <c r="C167" s="1">
-        <v>200000.0</v>
+        <v>419000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>97.625</v>
+        <v>87.748</v>
       </c>
       <c r="E167" s="1">
-        <v>99.259</v>
+        <v>101.61609785</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>198518.0</v>
+        <v>425771.45</v>
       </c>
       <c r="I167" s="1">
-        <v>-3268.0</v>
+        <v>-58107.33</v>
       </c>
       <c r="J167" s="1">
-        <v>-1.6461983296225</v>
+        <v>-13.647540247238</v>
       </c>
       <c r="K167">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="L167" t="s">
-        <v>407</v>
+        <v>390</v>
       </c>
       <c r="M167" s="1">
-        <v>195250.0</v>
+        <v>367664.12</v>
       </c>
       <c r="N167" s="1">
-        <v>196280.82</v>
+        <v>369894.0</v>
       </c>
       <c r="O167" s="1">
-        <v>0.32</v>
+        <v>0.58</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>408</v>
+        <v>391</v>
       </c>
       <c r="B168" t="s">
-        <v>409</v>
+        <v>392</v>
       </c>
       <c r="C168" s="1">
         <v>200000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.316</v>
+        <v>85.61</v>
       </c>
       <c r="E168" s="1">
-        <v>100.4</v>
+        <v>85.96</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>200800.0</v>
+        <v>171920.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-168.0</v>
+        <v>-700.0</v>
       </c>
       <c r="J168" s="1">
-        <v>-0.083665338645418</v>
+        <v>-0.4071661237785</v>
       </c>
       <c r="K168">
-        <v>3.26</v>
+        <v>0.55</v>
       </c>
       <c r="L168" t="s">
-        <v>410</v>
+        <v>393</v>
       </c>
       <c r="M168" s="1">
-        <v>200632.0</v>
+        <v>171220.0</v>
       </c>
       <c r="N168" s="1">
-        <v>207150.49</v>
+        <v>172329.59</v>
       </c>
       <c r="O168" s="1">
-        <v>0.33</v>
+        <v>0.27</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>411</v>
+        <v>394</v>
       </c>
       <c r="B169" t="s">
-        <v>412</v>
+        <v>395</v>
       </c>
       <c r="C169" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>99.669</v>
+        <v>99.126</v>
       </c>
       <c r="E169" s="1">
-        <v>99.821</v>
+        <v>100.62</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>199642.0</v>
+        <v>100620.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-304.0</v>
+        <v>-1494.0</v>
       </c>
       <c r="J169" s="1">
-        <v>-0.15227256789653</v>
+        <v>-1.4847942754919</v>
       </c>
       <c r="K169">
-        <v>0.23</v>
+        <v>0.13</v>
       </c>
       <c r="L169">
-        <v>467.12</v>
+        <v>128.42</v>
       </c>
       <c r="M169" s="1">
-        <v>199338.0</v>
+        <v>99126.0</v>
       </c>
       <c r="N169" s="1">
-        <v>199805.12</v>
+        <v>99254.42</v>
       </c>
       <c r="O169" s="1">
-        <v>0.32</v>
+        <v>0.15</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>413</v>
+        <v>396</v>
       </c>
       <c r="B170" t="s">
-        <v>414</v>
+        <v>397</v>
       </c>
       <c r="C170" s="1">
-        <v>289000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>98.062</v>
+        <v>100.613</v>
       </c>
       <c r="E170" s="1">
-        <v>99.228</v>
+        <v>99.662</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>286768.92</v>
+        <v>99662.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-3369.74</v>
+        <v>951.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-1.1750715523844</v>
+        <v>0.95422528145131</v>
       </c>
       <c r="K170">
-        <v>2.64</v>
-[...2 lines deleted...]
-        <v>415</v>
+        <v>0.43</v>
+      </c>
+      <c r="L170">
+        <v>427.05</v>
       </c>
       <c r="M170" s="1">
-        <v>283399.18</v>
+        <v>100613.0</v>
       </c>
       <c r="N170" s="1">
-        <v>291025.02</v>
+        <v>101040.05</v>
       </c>
       <c r="O170" s="1">
-        <v>0.47</v>
+        <v>0.16</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>416</v>
+        <v>398</v>
       </c>
       <c r="B171" t="s">
-        <v>417</v>
+        <v>399</v>
       </c>
       <c r="C171" s="1">
         <v>100000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>98.606</v>
+        <v>99.067</v>
       </c>
       <c r="E171" s="1">
-        <v>99.517</v>
+        <v>100.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>99517.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-911.0</v>
+        <v>-933.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-0.9154214857763</v>
+        <v>-0.933</v>
       </c>
       <c r="K171">
-        <v>2.76</v>
+        <v>2.36</v>
       </c>
       <c r="L171" t="s">
-        <v>418</v>
+        <v>400</v>
       </c>
       <c r="M171" s="1">
-        <v>98606.0</v>
+        <v>99067.0</v>
       </c>
       <c r="N171" s="1">
-        <v>101370.73</v>
+        <v>101422.59</v>
       </c>
       <c r="O171" s="1">
         <v>0.16</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>419</v>
+        <v>401</v>
       </c>
       <c r="B172" t="s">
-        <v>420</v>
+        <v>402</v>
       </c>
       <c r="C172" s="1">
-        <v>200000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>87.14</v>
+        <v>98.749</v>
       </c>
       <c r="E172" s="1">
-        <v>103.73152</v>
+        <v>100.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>207463.04</v>
+        <v>351000.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-33183.04</v>
+        <v>-4391.01</v>
       </c>
       <c r="J172" s="1">
-        <v>-15.99467548533</v>
+        <v>-1.251</v>
       </c>
       <c r="K172">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>567.12</v>
+        <v>1.28</v>
+      </c>
+      <c r="L172" t="s">
+        <v>403</v>
       </c>
       <c r="M172" s="1">
-        <v>174280.0</v>
+        <v>346608.99</v>
       </c>
       <c r="N172" s="1">
-        <v>174847.12</v>
+        <v>351118.41</v>
       </c>
       <c r="O172" s="1">
-        <v>0.28</v>
+        <v>0.55</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>421</v>
+        <v>404</v>
       </c>
       <c r="B173" t="s">
-        <v>422</v>
+        <v>405</v>
       </c>
       <c r="C173" s="1">
-        <v>400000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>98.101</v>
+        <v>98.455</v>
       </c>
       <c r="E173" s="1">
-        <v>100.33</v>
+        <v>100.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>401320.0</v>
+        <v>216000.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-8916.0</v>
+        <v>-3337.2</v>
       </c>
       <c r="J173" s="1">
-        <v>-2.2216684939699</v>
+        <v>-1.545</v>
       </c>
       <c r="K173">
-        <v>0.33</v>
+        <v>2.81</v>
       </c>
       <c r="L173" t="s">
-        <v>423</v>
+        <v>406</v>
       </c>
       <c r="M173" s="1">
-        <v>392404.0</v>
+        <v>212662.8</v>
       </c>
       <c r="N173" s="1">
-        <v>393719.07</v>
+        <v>218728.11</v>
       </c>
       <c r="O173" s="1">
-        <v>0.64</v>
+        <v>0.34</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>424</v>
+        <v>407</v>
       </c>
       <c r="B174" t="s">
-        <v>425</v>
+        <v>408</v>
       </c>
       <c r="C174" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>90.261</v>
+        <v>99.394</v>
       </c>
       <c r="E174" s="1">
-        <v>89.875</v>
+        <v>100.42</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>89875.0</v>
+        <v>200840.0</v>
       </c>
       <c r="I174" s="1">
-        <v>386.0</v>
+        <v>-2052.0</v>
       </c>
       <c r="J174" s="1">
-        <v>0.42948539638387</v>
+        <v>-1.0217088229436</v>
       </c>
       <c r="K174">
-        <v>0.1</v>
+        <v>0.26</v>
       </c>
       <c r="L174">
-        <v>95.89</v>
+        <v>516.44</v>
       </c>
       <c r="M174" s="1">
-        <v>90261.0</v>
+        <v>198788.0</v>
       </c>
       <c r="N174" s="1">
-        <v>90356.89</v>
+        <v>199304.44</v>
       </c>
       <c r="O174" s="1">
-        <v>0.15</v>
+        <v>0.31</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>426</v>
+        <v>409</v>
       </c>
       <c r="B175" t="s">
-        <v>427</v>
+        <v>410</v>
       </c>
       <c r="C175" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>90.778</v>
+        <v>98.512</v>
       </c>
       <c r="E175" s="1">
-        <v>89.875</v>
+        <v>99.259</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>89875.0</v>
+        <v>198518.0</v>
       </c>
       <c r="I175" s="1">
-        <v>903.0</v>
+        <v>-1494.0</v>
       </c>
       <c r="J175" s="1">
-        <v>1.0047287899861</v>
+        <v>-0.7525765925508</v>
       </c>
       <c r="K175">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>144.52</v>
+        <v>1.13</v>
+      </c>
+      <c r="L175" t="s">
+        <v>411</v>
       </c>
       <c r="M175" s="1">
-        <v>90778.0</v>
+        <v>197024.0</v>
       </c>
       <c r="N175" s="1">
-        <v>90922.52</v>
+        <v>199277.42</v>
       </c>
       <c r="O175" s="1">
-        <v>0.15</v>
+        <v>0.31</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>428</v>
+        <v>412</v>
       </c>
       <c r="B176" t="s">
-        <v>429</v>
+        <v>413</v>
       </c>
       <c r="C176" s="1">
-        <v>234000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.727</v>
+        <v>100.57</v>
       </c>
       <c r="E176" s="1">
-        <v>99.95604274</v>
+        <v>99.731</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>233897.14</v>
+        <v>247332.88</v>
       </c>
       <c r="I176" s="1">
-        <v>1804.04</v>
+        <v>2080.72</v>
       </c>
       <c r="J176" s="1">
-        <v>0.77129630571797</v>
+        <v>0.84126299746318</v>
       </c>
       <c r="K176">
-        <v>2.21</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>0.06</v>
+      </c>
+      <c r="L176">
+        <v>152.88</v>
       </c>
       <c r="M176" s="1">
-        <v>235701.18</v>
+        <v>249413.6</v>
       </c>
       <c r="N176" s="1">
-        <v>240881.23</v>
+        <v>249566.48</v>
       </c>
       <c r="O176" s="1">
         <v>0.39</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>431</v>
+        <v>414</v>
       </c>
       <c r="B177" t="s">
-        <v>432</v>
+        <v>415</v>
       </c>
       <c r="C177" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>98.051</v>
+        <v>100.488</v>
       </c>
       <c r="E177" s="1">
-        <v>99.766</v>
+        <v>99.451</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>99766.0</v>
+        <v>298353.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-1715.0</v>
+        <v>3111.0</v>
       </c>
       <c r="J177" s="1">
-        <v>-1.7190225126797</v>
+        <v>1.0427245578224</v>
       </c>
       <c r="K177">
-        <v>2.53</v>
+        <v>0.38</v>
       </c>
       <c r="L177" t="s">
-        <v>433</v>
+        <v>416</v>
       </c>
       <c r="M177" s="1">
-        <v>98051.0</v>
+        <v>301464.0</v>
       </c>
       <c r="N177" s="1">
-        <v>100577.71</v>
+        <v>302604.41</v>
       </c>
       <c r="O177" s="1">
-        <v>0.16</v>
+        <v>0.47</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>434</v>
+        <v>417</v>
       </c>
       <c r="B178" t="s">
-        <v>435</v>
+        <v>418</v>
       </c>
       <c r="C178" s="1">
-        <v>130000.0</v>
+        <v>289000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>97.981</v>
+        <v>98.28</v>
       </c>
       <c r="E178" s="1">
-        <v>99.945</v>
+        <v>99.228</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>129928.5</v>
+        <v>286768.92</v>
       </c>
       <c r="I178" s="1">
-        <v>-2553.2</v>
+        <v>-2739.72</v>
       </c>
       <c r="J178" s="1">
-        <v>-1.9650807944369</v>
+        <v>-0.95537549885113</v>
       </c>
       <c r="K178">
-        <v>1.15</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>0.17</v>
+      </c>
+      <c r="L178">
+        <v>478.04</v>
       </c>
       <c r="M178" s="1">
-        <v>127375.3</v>
+        <v>284029.2</v>
       </c>
       <c r="N178" s="1">
-        <v>128875.46</v>
+        <v>284507.24</v>
       </c>
       <c r="O178" s="1">
-        <v>0.21</v>
+        <v>0.44</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>437</v>
+        <v>419</v>
       </c>
       <c r="B179" t="s">
-        <v>438</v>
+        <v>420</v>
       </c>
       <c r="C179" s="1">
-        <v>128000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>98.728</v>
+        <v>100.352</v>
       </c>
       <c r="E179" s="1">
-        <v>99.682</v>
+        <v>100.275</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>127592.96</v>
+        <v>200550.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-1221.12</v>
+        <v>154.0</v>
       </c>
       <c r="J179" s="1">
-        <v>-0.95704339800566</v>
+        <v>0.076788830715532</v>
       </c>
       <c r="K179">
-        <v>0.99</v>
+        <v>0.59</v>
       </c>
       <c r="L179" t="s">
-        <v>439</v>
+        <v>421</v>
       </c>
       <c r="M179" s="1">
-        <v>126371.84</v>
+        <v>200704.0</v>
       </c>
       <c r="N179" s="1">
-        <v>127635.18</v>
+        <v>201877.64</v>
       </c>
       <c r="O179" s="1">
-        <v>0.21</v>
+        <v>0.31</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>440</v>
+        <v>422</v>
       </c>
       <c r="B180" t="s">
-        <v>441</v>
+        <v>423</v>
       </c>
       <c r="C180" s="1">
-        <v>225000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>98.364</v>
+        <v>87.519</v>
       </c>
       <c r="E180" s="1">
-        <v>99.998</v>
+        <v>103.73152</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>224995.5</v>
+        <v>103731.52</v>
       </c>
       <c r="I180" s="1">
-        <v>-3676.5</v>
+        <v>-16212.52</v>
       </c>
       <c r="J180" s="1">
-        <v>-1.6340326806536</v>
+        <v>-15.629309201292</v>
       </c>
       <c r="K180">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>0.39</v>
+      </c>
+      <c r="L180">
+        <v>388.36</v>
       </c>
       <c r="M180" s="1">
-        <v>221319.0</v>
+        <v>87519.0</v>
       </c>
       <c r="N180" s="1">
-        <v>222459.9</v>
+        <v>87907.36</v>
       </c>
       <c r="O180" s="1">
-        <v>0.36</v>
+        <v>0.14</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>443</v>
+        <v>424</v>
       </c>
       <c r="B181" t="s">
-        <v>444</v>
+        <v>425</v>
       </c>
       <c r="C181" s="1">
-        <v>544000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>82.797</v>
+        <v>98.483</v>
       </c>
       <c r="E181" s="1">
-        <v>116.03954596</v>
+        <v>100.33</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>631255.13</v>
+        <v>200660.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-89936.56</v>
+        <v>-3694.0</v>
       </c>
       <c r="J181" s="1">
-        <v>-14.24726005791</v>
+        <v>-1.8409249476727</v>
       </c>
       <c r="K181">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>471.09</v>
+        <v>0.75</v>
+      </c>
+      <c r="L181" t="s">
+        <v>426</v>
       </c>
       <c r="M181" s="1">
-        <v>541318.57</v>
+        <v>196966.0</v>
       </c>
       <c r="N181" s="1">
-        <v>541789.66</v>
+        <v>198461.89</v>
       </c>
       <c r="O181" s="1">
-        <v>0.87</v>
+        <v>0.31</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>445</v>
+        <v>427</v>
       </c>
       <c r="B182" t="s">
-        <v>446</v>
+        <v>428</v>
       </c>
       <c r="C182" s="1">
-        <v>627753.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>53.115</v>
+        <v>101.532</v>
       </c>
       <c r="E182" s="1">
-        <v>62.52544074</v>
+        <v>99.651</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>392505.33</v>
+        <v>99651.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-59074.32</v>
+        <v>1881.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-15.050577784511</v>
+        <v>1.8875876810067</v>
       </c>
       <c r="K182">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>447</v>
+        <v>0.61</v>
+      </c>
+      <c r="L182">
+        <v>608.22</v>
       </c>
       <c r="M182" s="1">
-        <v>333431.01</v>
+        <v>101532.0</v>
       </c>
       <c r="N182" s="1">
-        <v>335950.62</v>
+        <v>102140.22</v>
       </c>
       <c r="O182" s="1">
-        <v>0.54</v>
+        <v>0.16</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>448</v>
+        <v>429</v>
       </c>
       <c r="B183" t="s">
-        <v>449</v>
+        <v>430</v>
       </c>
       <c r="C183" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>98.22</v>
+        <v>100.689</v>
       </c>
       <c r="E183" s="1">
-        <v>99.24</v>
+        <v>99.768</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>99240.0</v>
+        <v>199536.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-1020.0</v>
+        <v>1842.0</v>
       </c>
       <c r="J183" s="1">
-        <v>-1.0278113663845</v>
+        <v>0.92314168871783</v>
       </c>
       <c r="K183">
-        <v>0.85</v>
+        <v>0.11</v>
       </c>
       <c r="L183">
-        <v>852.74</v>
+        <v>212.33</v>
       </c>
       <c r="M183" s="1">
-        <v>98220.0</v>
+        <v>201378.0</v>
       </c>
       <c r="N183" s="1">
-        <v>99072.74</v>
+        <v>201590.33</v>
       </c>
       <c r="O183" s="1">
-        <v>0.16</v>
+        <v>0.31</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>450</v>
+        <v>431</v>
       </c>
       <c r="B184" t="s">
-        <v>451</v>
+        <v>432</v>
       </c>
       <c r="C184" s="1">
         <v>100000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>88.128</v>
+        <v>99.271</v>
       </c>
       <c r="E184" s="1">
-        <v>85.48</v>
+        <v>99.766</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>85480.0</v>
+        <v>99766.0</v>
       </c>
       <c r="I184" s="1">
-        <v>2648.0</v>
+        <v>-495.0</v>
       </c>
       <c r="J184" s="1">
-        <v>3.097800655124</v>
+        <v>-0.49616101677926</v>
       </c>
       <c r="K184">
-        <v>1.81</v>
+        <v>3.12</v>
       </c>
       <c r="L184" t="s">
-        <v>452</v>
+        <v>433</v>
       </c>
       <c r="M184" s="1">
-        <v>88128.0</v>
+        <v>99271.0</v>
       </c>
       <c r="N184" s="1">
-        <v>89942.52</v>
+        <v>102391.55</v>
       </c>
       <c r="O184" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>453</v>
+        <v>434</v>
       </c>
       <c r="B185" t="s">
-        <v>454</v>
+        <v>435</v>
       </c>
       <c r="C185" s="1">
-        <v>200000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.947</v>
+        <v>98.712</v>
       </c>
       <c r="E185" s="1">
-        <v>99.942</v>
+        <v>99.945</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>199884.0</v>
+        <v>29983.5</v>
       </c>
       <c r="I185" s="1">
-        <v>2010.0</v>
+        <v>-369.9</v>
       </c>
       <c r="J185" s="1">
-        <v>1.0055832382782</v>
+        <v>-1.2336785231878</v>
       </c>
       <c r="K185">
-        <v>0.12</v>
+        <v>1.64</v>
       </c>
       <c r="L185">
-        <v>238.36</v>
+        <v>493.32</v>
       </c>
       <c r="M185" s="1">
-        <v>201894.0</v>
+        <v>29613.6</v>
       </c>
       <c r="N185" s="1">
-        <v>202132.36</v>
+        <v>30106.92</v>
       </c>
       <c r="O185" s="1">
-        <v>0.33</v>
+        <v>0.05</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>455</v>
+        <v>436</v>
       </c>
       <c r="B186" t="s">
-        <v>456</v>
+        <v>437</v>
       </c>
       <c r="C186" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>94.102</v>
+        <v>98.732</v>
       </c>
       <c r="E186" s="1">
-        <v>94.6625</v>
+        <v>98.71</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>189325.0</v>
+        <v>98710.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-1121.0</v>
+        <v>22.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-0.59210352568335</v>
+        <v>0.02228750886435</v>
       </c>
       <c r="K186">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>719.18</v>
+        <v>1.15</v>
+      </c>
+      <c r="L186" t="s">
+        <v>438</v>
       </c>
       <c r="M186" s="1">
-        <v>188204.0</v>
+        <v>98732.0</v>
       </c>
       <c r="N186" s="1">
-        <v>188923.18</v>
+        <v>99882.68</v>
       </c>
       <c r="O186" s="1">
-        <v>0.31</v>
+        <v>0.16</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>457</v>
+        <v>439</v>
       </c>
       <c r="B187" t="s">
-        <v>458</v>
+        <v>440</v>
       </c>
       <c r="C187" s="1">
-        <v>200000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>100.718</v>
+        <v>98.98</v>
       </c>
       <c r="E187" s="1">
-        <v>99.858</v>
+        <v>99.998</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>199716.0</v>
+        <v>224995.5</v>
       </c>
       <c r="I187" s="1">
-        <v>1720.0</v>
+        <v>-2290.5</v>
       </c>
       <c r="J187" s="1">
-        <v>0.86122293656993</v>
+        <v>-1.0180203604072</v>
       </c>
       <c r="K187">
-        <v>3.32</v>
-[...2 lines deleted...]
-        <v>459</v>
+        <v>0.16</v>
+      </c>
+      <c r="L187">
+        <v>366.72</v>
       </c>
       <c r="M187" s="1">
-        <v>201436.0</v>
+        <v>222705.0</v>
       </c>
       <c r="N187" s="1">
-        <v>208081.89</v>
+        <v>223071.72</v>
       </c>
       <c r="O187" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>460</v>
+        <v>441</v>
       </c>
       <c r="B188" t="s">
-        <v>461</v>
+        <v>442</v>
       </c>
       <c r="C188" s="1">
-        <v>100000.0</v>
+        <v>544000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>98.482</v>
+        <v>83.322</v>
       </c>
       <c r="E188" s="1">
-        <v>100.0</v>
+        <v>116.03954596</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>100000.0</v>
+        <v>631255.13</v>
       </c>
       <c r="I188" s="1">
-        <v>-1518.0</v>
+        <v>-76867.61</v>
       </c>
       <c r="J188" s="1">
-        <v>-1.518</v>
+        <v>-12.17694816991</v>
       </c>
       <c r="K188">
-        <v>1.64</v>
-[...2 lines deleted...]
-        <v>462</v>
+        <v>0.11</v>
+      </c>
+      <c r="L188">
+        <v>572.39</v>
       </c>
       <c r="M188" s="1">
-        <v>98482.0</v>
+        <v>554387.52</v>
       </c>
       <c r="N188" s="1">
-        <v>100125.84</v>
+        <v>554959.91</v>
       </c>
       <c r="O188" s="1">
-        <v>0.16</v>
+        <v>0.86</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>463</v>
+        <v>443</v>
       </c>
       <c r="B189" t="s">
-        <v>464</v>
+        <v>444</v>
       </c>
       <c r="C189" s="1">
-        <v>300000.0</v>
+        <v>627753.0</v>
       </c>
       <c r="D189" s="1">
-        <v>96.333</v>
+        <v>54.164</v>
       </c>
       <c r="E189" s="1">
-        <v>98.642</v>
+        <v>62.52544074</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>295926.0</v>
+        <v>392505.33</v>
       </c>
       <c r="I189" s="1">
-        <v>-6927.0</v>
+        <v>-52489.2</v>
       </c>
       <c r="J189" s="1">
-        <v>-2.3407878996776</v>
+        <v>-13.372862987619</v>
       </c>
       <c r="K189">
-        <v>3.92</v>
+        <v>0.47</v>
       </c>
       <c r="L189" t="s">
-        <v>465</v>
+        <v>445</v>
       </c>
       <c r="M189" s="1">
-        <v>288999.0</v>
+        <v>340016.13</v>
       </c>
       <c r="N189" s="1">
-        <v>300757.56</v>
+        <v>342974.31</v>
       </c>
       <c r="O189" s="1">
-        <v>0.49</v>
+        <v>0.53</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>466</v>
+        <v>446</v>
       </c>
       <c r="B190" t="s">
-        <v>467</v>
+        <v>447</v>
       </c>
       <c r="C190" s="1">
-        <v>148000.0</v>
+        <v>107000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>97.899</v>
+        <v>100.392</v>
       </c>
       <c r="E190" s="1">
-        <v>99.628</v>
+        <v>100.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>147449.44</v>
+        <v>107000.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-2558.92</v>
+        <v>419.44</v>
       </c>
       <c r="J190" s="1">
-        <v>-1.7354558959329</v>
+        <v>0.392</v>
       </c>
       <c r="K190">
-        <v>1.74</v>
-[...2 lines deleted...]
-        <v>468</v>
+        <v>0.49</v>
+      </c>
+      <c r="L190">
+        <v>527.92</v>
       </c>
       <c r="M190" s="1">
-        <v>144890.52</v>
+        <v>107419.44</v>
       </c>
       <c r="N190" s="1">
-        <v>147460.25</v>
+        <v>107947.36</v>
       </c>
       <c r="O190" s="1">
-        <v>0.24</v>
+        <v>0.17</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>469</v>
+        <v>448</v>
       </c>
       <c r="B191" t="s">
-        <v>470</v>
+        <v>449</v>
       </c>
       <c r="C191" s="1">
         <v>100000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>98.053</v>
+        <v>99.14</v>
       </c>
       <c r="E191" s="1">
-        <v>99.736</v>
+        <v>99.24</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>99736.0</v>
+        <v>99240.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-1683.0</v>
+        <v>-100.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-1.6874548808855</v>
+        <v>-0.10076582023378</v>
       </c>
       <c r="K191">
-        <v>1.58</v>
+        <v>1.38</v>
       </c>
       <c r="L191" t="s">
-        <v>471</v>
+        <v>450</v>
       </c>
       <c r="M191" s="1">
-        <v>98053.0</v>
+        <v>99140.0</v>
       </c>
       <c r="N191" s="1">
-        <v>99631.08</v>
+        <v>100516.71</v>
       </c>
       <c r="O191" s="1">
         <v>0.16</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>472</v>
+        <v>451</v>
       </c>
       <c r="B192" t="s">
-        <v>473</v>
+        <v>452</v>
       </c>
       <c r="C192" s="1">
-        <v>104000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>97.939</v>
+        <v>89.382</v>
       </c>
       <c r="E192" s="1">
-        <v>99.594</v>
+        <v>85.48</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>103577.76</v>
+        <v>85480.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-1721.2</v>
+        <v>3902.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-1.6617466915678</v>
+        <v>4.5648104819841</v>
       </c>
       <c r="K192">
-        <v>2.86</v>
-[...2 lines deleted...]
-        <v>474</v>
+        <v>0.22</v>
+      </c>
+      <c r="L192">
+        <v>223.01</v>
       </c>
       <c r="M192" s="1">
-        <v>101856.56</v>
+        <v>89382.0</v>
       </c>
       <c r="N192" s="1">
-        <v>104828.04</v>
+        <v>89605.01</v>
       </c>
       <c r="O192" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>475</v>
+        <v>453</v>
       </c>
       <c r="B193" t="s">
-        <v>476</v>
+        <v>454</v>
       </c>
       <c r="C193" s="1">
         <v>200000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>95.272</v>
+        <v>94.18</v>
       </c>
       <c r="E193" s="1">
-        <v>93.6</v>
+        <v>94.6625</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>187200.0</v>
+        <v>189325.0</v>
       </c>
       <c r="I193" s="1">
-        <v>3344.0</v>
+        <v>-965.0</v>
       </c>
       <c r="J193" s="1">
-        <v>1.7863247863248</v>
+        <v>-0.50970553281394</v>
       </c>
       <c r="K193">
-        <v>0.78</v>
-[...2 lines deleted...]
-        <v>477</v>
+        <v>0.45</v>
+      </c>
+      <c r="L193">
+        <v>893.84</v>
       </c>
       <c r="M193" s="1">
-        <v>190544.0</v>
+        <v>188360.0</v>
       </c>
       <c r="N193" s="1">
-        <v>192102.22</v>
+        <v>189253.84</v>
       </c>
       <c r="O193" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>478</v>
+        <v>455</v>
       </c>
       <c r="B194" t="s">
-        <v>479</v>
+        <v>456</v>
       </c>
       <c r="C194" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>97.639</v>
+        <v>101.436</v>
       </c>
       <c r="E194" s="1">
-        <v>99.524</v>
+        <v>99.858</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>99524.0</v>
+        <v>199716.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-1885.0</v>
+        <v>3156.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-1.8940155138459</v>
+        <v>1.5802439464039</v>
       </c>
       <c r="K194">
-        <v>0.74</v>
-[...2 lines deleted...]
-        <v>740.75</v>
+        <v>3.86</v>
+      </c>
+      <c r="L194" t="s">
+        <v>457</v>
       </c>
       <c r="M194" s="1">
-        <v>97639.0</v>
+        <v>202872.0</v>
       </c>
       <c r="N194" s="1">
-        <v>98379.75</v>
+        <v>210600.77</v>
       </c>
       <c r="O194" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>480</v>
+        <v>458</v>
       </c>
       <c r="B195" t="s">
-        <v>481</v>
+        <v>459</v>
       </c>
       <c r="C195" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>97.974</v>
+        <v>98.093</v>
       </c>
       <c r="E195" s="1">
-        <v>100.0</v>
+        <v>98.53333333</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>400000.0</v>
+        <v>295600.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-8104.0</v>
+        <v>-1321.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-2.026</v>
+        <v>-0.44688768606225</v>
       </c>
       <c r="K195">
-        <v>2.52</v>
+        <v>2.17</v>
       </c>
       <c r="L195" t="s">
-        <v>482</v>
+        <v>460</v>
       </c>
       <c r="M195" s="1">
-        <v>391896.0</v>
+        <v>294279.0</v>
       </c>
       <c r="N195" s="1">
-        <v>401960.38</v>
+        <v>300782.42</v>
       </c>
       <c r="O195" s="1">
-        <v>0.65</v>
+        <v>0.47</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="B196" t="s">
-        <v>484</v>
+        <v>462</v>
       </c>
       <c r="C196" s="1">
-        <v>117000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>99.278</v>
+        <v>97.039</v>
       </c>
       <c r="E196" s="1">
-        <v>99.115</v>
+        <v>95.396</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>115964.55</v>
+        <v>190792.0</v>
       </c>
       <c r="I196" s="1">
-        <v>190.71</v>
+        <v>3286.0</v>
       </c>
       <c r="J196" s="1">
-        <v>0.16445543056046</v>
+        <v>1.7222944358254</v>
       </c>
       <c r="K196">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="L196">
-        <v>157.07</v>
+        <v>311.64</v>
       </c>
       <c r="M196" s="1">
-        <v>116155.26</v>
+        <v>194078.0</v>
       </c>
       <c r="N196" s="1">
-        <v>116312.33</v>
+        <v>194389.64</v>
       </c>
       <c r="O196" s="1">
-        <v>0.19</v>
+        <v>0.3</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>485</v>
+        <v>463</v>
       </c>
       <c r="B197" t="s">
-        <v>486</v>
+        <v>462</v>
       </c>
       <c r="C197" s="1">
-        <v>272000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>92.324</v>
+        <v>96.967</v>
       </c>
       <c r="E197" s="1">
-        <v>98.404</v>
+        <v>98.642</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>267658.88</v>
+        <v>197284.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-16537.6</v>
+        <v>-3350.0</v>
       </c>
       <c r="J197" s="1">
-        <v>-6.1786106255843</v>
+        <v>-1.6980596500476</v>
       </c>
       <c r="K197">
-        <v>1.46</v>
-[...2 lines deleted...]
-        <v>487</v>
+        <v>0.16</v>
+      </c>
+      <c r="L197">
+        <v>311.64</v>
       </c>
       <c r="M197" s="1">
-        <v>251121.28</v>
+        <v>193934.0</v>
       </c>
       <c r="N197" s="1">
-        <v>255100.68</v>
+        <v>194245.64</v>
       </c>
       <c r="O197" s="1">
-        <v>0.41</v>
+        <v>0.3</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>488</v>
+        <v>464</v>
       </c>
       <c r="B198" t="s">
-        <v>489</v>
+        <v>465</v>
       </c>
       <c r="C198" s="1">
-        <v>11463.0</v>
+        <v>148000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>93.521</v>
+        <v>98.17</v>
       </c>
       <c r="E198" s="1">
-        <v>110.69056966</v>
+        <v>99.628</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>12688.46</v>
+        <v>147449.44</v>
       </c>
       <c r="I198" s="1">
-        <v>-1968.15</v>
+        <v>-2157.84</v>
       </c>
       <c r="J198" s="1">
-        <v>-15.51133864945</v>
+        <v>-1.4634440117236</v>
       </c>
       <c r="K198">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>11.45</v>
+        <v>2.19</v>
+      </c>
+      <c r="L198" t="s">
+        <v>466</v>
       </c>
       <c r="M198" s="1">
-        <v>10720.31</v>
+        <v>145291.6</v>
       </c>
       <c r="N198" s="1">
-        <v>10731.76</v>
+        <v>148533.41</v>
       </c>
       <c r="O198" s="1">
-        <v>0.02</v>
+        <v>0.23</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>490</v>
+        <v>467</v>
       </c>
       <c r="B199" t="s">
-        <v>491</v>
+        <v>468</v>
       </c>
       <c r="C199" s="1">
-        <v>442000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>102.36</v>
+        <v>99.058</v>
       </c>
       <c r="E199" s="1">
-        <v>101.22033937</v>
+        <v>99.736</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>447393.9</v>
+        <v>99736.0</v>
       </c>
       <c r="I199" s="1">
-        <v>5037.3</v>
+        <v>-678.0</v>
       </c>
       <c r="J199" s="1">
-        <v>1.1259205813937</v>
+        <v>-0.67979465789685</v>
       </c>
       <c r="K199">
-        <v>1.82</v>
+        <v>2.14</v>
       </c>
       <c r="L199" t="s">
-        <v>492</v>
+        <v>469</v>
       </c>
       <c r="M199" s="1">
-        <v>452431.2</v>
+        <v>99058.0</v>
       </c>
       <c r="N199" s="1">
-        <v>460494.06</v>
+        <v>101194.99</v>
       </c>
       <c r="O199" s="1">
-        <v>0.74</v>
+        <v>0.16</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>493</v>
+        <v>470</v>
       </c>
       <c r="B200" t="s">
-        <v>494</v>
+        <v>471</v>
       </c>
       <c r="C200" s="1">
-        <v>319000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>98.135</v>
+        <v>99.511</v>
       </c>
       <c r="E200" s="1">
-        <v>100.0</v>
+        <v>99.394</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>319000.0</v>
+        <v>154060.7</v>
       </c>
       <c r="I200" s="1">
-        <v>-5949.35</v>
+        <v>181.35</v>
       </c>
       <c r="J200" s="1">
-        <v>-1.865</v>
+        <v>0.11771334285772</v>
       </c>
       <c r="K200">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>495</v>
+        <v>0.37</v>
+      </c>
+      <c r="L200">
+        <v>573.29</v>
       </c>
       <c r="M200" s="1">
-        <v>313050.65</v>
+        <v>154242.05</v>
       </c>
       <c r="N200" s="1">
-        <v>314558.08</v>
+        <v>154815.34</v>
       </c>
       <c r="O200" s="1">
-        <v>0.51</v>
+        <v>0.24</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>496</v>
+        <v>472</v>
       </c>
       <c r="B201" t="s">
-        <v>497</v>
+        <v>473</v>
       </c>
       <c r="C201" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>103.103</v>
+        <v>95.4</v>
       </c>
       <c r="E201" s="1">
-        <v>100.77</v>
+        <v>93.6</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>100770.0</v>
+        <v>187200.0</v>
       </c>
       <c r="I201" s="1">
-        <v>2333.0</v>
+        <v>3600.0</v>
       </c>
       <c r="J201" s="1">
-        <v>2.315173166617</v>
+        <v>1.9230769230769</v>
       </c>
       <c r="K201">
-        <v>4.71</v>
+        <v>1.01</v>
       </c>
       <c r="L201" t="s">
-        <v>498</v>
+        <v>474</v>
       </c>
       <c r="M201" s="1">
-        <v>103103.0</v>
+        <v>190800.0</v>
       </c>
       <c r="N201" s="1">
-        <v>107813.96</v>
+        <v>192812.33</v>
       </c>
       <c r="O201" s="1">
-        <v>0.17</v>
+        <v>0.3</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>499</v>
+        <v>475</v>
       </c>
       <c r="B202" t="s">
-        <v>500</v>
+        <v>476</v>
       </c>
       <c r="C202" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>104.607</v>
+        <v>98.848</v>
       </c>
       <c r="E202" s="1">
-        <v>105.93</v>
+        <v>100.0</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>211860.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-2646.0</v>
+        <v>-4608.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-1.2489379779099</v>
+        <v>-1.152</v>
       </c>
       <c r="K202">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>958.9</v>
+        <v>3.06</v>
+      </c>
+      <c r="L202" t="s">
+        <v>477</v>
       </c>
       <c r="M202" s="1">
-        <v>209214.0</v>
+        <v>395392.0</v>
       </c>
       <c r="N202" s="1">
-        <v>210172.9</v>
+        <v>407622.14</v>
       </c>
       <c r="O202" s="1">
-        <v>0.34</v>
+        <v>0.64</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>501</v>
+        <v>478</v>
       </c>
       <c r="B203" t="s">
-        <v>502</v>
+        <v>479</v>
       </c>
       <c r="C203" s="1">
-        <v>229000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>91.81</v>
+        <v>99.947</v>
       </c>
       <c r="E203" s="1">
-        <v>101.3569214</v>
+        <v>99.115</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>232107.35</v>
+        <v>115964.55</v>
       </c>
       <c r="I203" s="1">
-        <v>-21862.45</v>
+        <v>973.44</v>
       </c>
       <c r="J203" s="1">
-        <v>-9.4191114585557</v>
+        <v>0.83942894617364</v>
       </c>
       <c r="K203">
-        <v>0.0</v>
+        <v>0.62</v>
       </c>
       <c r="L203">
-        <v>0.0</v>
+        <v>729.25</v>
       </c>
       <c r="M203" s="1">
-        <v>210244.9</v>
+        <v>116937.99</v>
       </c>
       <c r="N203" s="1">
-        <v>210244.9</v>
+        <v>117667.24</v>
       </c>
       <c r="O203" s="1">
-        <v>0.34</v>
+        <v>0.18</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>503</v>
+        <v>480</v>
       </c>
       <c r="B204" t="s">
-        <v>504</v>
+        <v>481</v>
       </c>
       <c r="C204" s="1">
-        <v>192000.0</v>
+        <v>272000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>85.532</v>
+        <v>93.816</v>
       </c>
       <c r="E204" s="1">
-        <v>100.8770625</v>
+        <v>98.404</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>193683.96</v>
+        <v>267658.88</v>
       </c>
       <c r="I204" s="1">
-        <v>-29462.52</v>
+        <v>-12479.36</v>
       </c>
       <c r="J204" s="1">
-        <v>-15.211646849848</v>
+        <v>-4.6624120970692</v>
       </c>
       <c r="K204">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.88</v>
+      </c>
+      <c r="L204" t="s">
+        <v>482</v>
       </c>
       <c r="M204" s="1">
-        <v>164221.44</v>
+        <v>255179.52</v>
       </c>
       <c r="N204" s="1">
-        <v>164221.44</v>
+        <v>260299.08</v>
       </c>
       <c r="O204" s="1">
-        <v>0.27</v>
+        <v>0.41</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>505</v>
+        <v>483</v>
       </c>
       <c r="B205" t="s">
-        <v>506</v>
+        <v>484</v>
       </c>
       <c r="C205" s="1">
-        <v>260000.0</v>
+        <v>11463.0</v>
       </c>
       <c r="D205" s="1">
-        <v>91.011</v>
+        <v>93.929</v>
       </c>
       <c r="E205" s="1">
-        <v>99.355</v>
+        <v>110.69056966</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>258323.0</v>
+        <v>12688.46</v>
       </c>
       <c r="I205" s="1">
-        <v>-21694.4</v>
+        <v>-1921.38</v>
       </c>
       <c r="J205" s="1">
-        <v>-8.3981681847919</v>
+        <v>-15.142735997907</v>
       </c>
       <c r="K205">
-        <v>1.17</v>
-[...2 lines deleted...]
-        <v>507</v>
+        <v>0.29</v>
+      </c>
+      <c r="L205">
+        <v>33.07</v>
       </c>
       <c r="M205" s="1">
-        <v>236628.6</v>
+        <v>10767.08</v>
       </c>
       <c r="N205" s="1">
-        <v>239674.7</v>
+        <v>10800.15</v>
       </c>
       <c r="O205" s="1">
-        <v>0.39</v>
+        <v>0.02</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>508</v>
+        <v>485</v>
       </c>
       <c r="B206" t="s">
-        <v>509</v>
+        <v>486</v>
       </c>
       <c r="C206" s="1">
-        <v>100000.0</v>
+        <v>442000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>99.602</v>
+        <v>103.433</v>
       </c>
       <c r="E206" s="1">
-        <v>98.69</v>
+        <v>101.22033937</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>98690.0</v>
+        <v>447393.9</v>
       </c>
       <c r="I206" s="1">
-        <v>912.0</v>
+        <v>9779.96</v>
       </c>
       <c r="J206" s="1">
-        <v>0.9241057857939</v>
+        <v>2.1859842076524</v>
       </c>
       <c r="K206">
-        <v>2.16</v>
+        <v>0.38</v>
       </c>
       <c r="L206" t="s">
-        <v>510</v>
+        <v>487</v>
       </c>
       <c r="M206" s="1">
-        <v>99602.0</v>
+        <v>457173.86</v>
       </c>
       <c r="N206" s="1">
-        <v>101757.14</v>
+        <v>458864.57</v>
       </c>
       <c r="O206" s="1">
-        <v>0.16</v>
+        <v>0.72</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>511</v>
+        <v>488</v>
       </c>
       <c r="B207" t="s">
-        <v>512</v>
+        <v>489</v>
       </c>
       <c r="C207" s="1">
-        <v>100000.0</v>
+        <v>219000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>83.688</v>
+        <v>98.626</v>
       </c>
       <c r="E207" s="1">
-        <v>85.379</v>
+        <v>100.0</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>85379.0</v>
+        <v>219000.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-1691.0</v>
+        <v>-3009.06</v>
       </c>
       <c r="J207" s="1">
-        <v>-1.9805807048572</v>
+        <v>-1.374</v>
       </c>
       <c r="K207">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>290.07</v>
+        <v>0.91</v>
+      </c>
+      <c r="L207" t="s">
+        <v>490</v>
       </c>
       <c r="M207" s="1">
-        <v>83688.0</v>
+        <v>215990.94</v>
       </c>
       <c r="N207" s="1">
-        <v>83978.07</v>
+        <v>217985.44</v>
       </c>
       <c r="O207" s="1">
-        <v>0.14</v>
+        <v>0.34</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>513</v>
+        <v>491</v>
       </c>
       <c r="B208" t="s">
-        <v>514</v>
+        <v>492</v>
       </c>
       <c r="C208" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>73.663</v>
+        <v>103.332</v>
       </c>
       <c r="E208" s="1">
-        <v>100.94922</v>
+        <v>100.77</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>302847.66</v>
+        <v>100770.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-81858.66</v>
+        <v>2562.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-27.029649164204</v>
+        <v>2.5424233402798</v>
       </c>
       <c r="K208">
-        <v>0.03</v>
+        <v>0.62</v>
       </c>
       <c r="L208">
-        <v>88.77</v>
+        <v>624.66</v>
       </c>
       <c r="M208" s="1">
-        <v>220989.0</v>
+        <v>103332.0</v>
       </c>
       <c r="N208" s="1">
-        <v>221077.77</v>
+        <v>103956.66</v>
       </c>
       <c r="O208" s="1">
-        <v>0.36</v>
+        <v>0.16</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>515</v>
+        <v>493</v>
       </c>
       <c r="B209" t="s">
-        <v>516</v>
+        <v>494</v>
       </c>
       <c r="C209" s="1">
-        <v>125000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>100.319</v>
+        <v>104.523</v>
       </c>
       <c r="E209" s="1">
-        <v>99.609</v>
+        <v>105.93</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>124511.25</v>
+        <v>211860.0</v>
       </c>
       <c r="I209" s="1">
-        <v>887.5</v>
+        <v>-2814.0</v>
       </c>
       <c r="J209" s="1">
-        <v>0.71278699715889</v>
+        <v>-1.328235627301</v>
       </c>
       <c r="K209">
-        <v>3.73</v>
+        <v>1.35</v>
       </c>
       <c r="L209" t="s">
-        <v>517</v>
+        <v>495</v>
       </c>
       <c r="M209" s="1">
-        <v>125398.75</v>
+        <v>209046.0</v>
       </c>
       <c r="N209" s="1">
-        <v>130056.28</v>
+        <v>211751.48</v>
       </c>
       <c r="O209" s="1">
-        <v>0.21</v>
+        <v>0.33</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>518</v>
+        <v>496</v>
       </c>
       <c r="B210" t="s">
-        <v>519</v>
+        <v>497</v>
       </c>
       <c r="C210" s="1">
-        <v>400000.0</v>
+        <v>192000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>98.173</v>
+        <v>86.124</v>
       </c>
       <c r="E210" s="1">
-        <v>99.423</v>
+        <v>100.8770625</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>397692.0</v>
+        <v>193683.96</v>
       </c>
       <c r="I210" s="1">
-        <v>-5000.0</v>
+        <v>-28325.88</v>
       </c>
       <c r="J210" s="1">
-        <v>-1.2572543576436</v>
+        <v>-14.624793916853</v>
       </c>
       <c r="K210">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>0.0</v>
+      </c>
+      <c r="L210">
+        <v>0.0</v>
       </c>
       <c r="M210" s="1">
-        <v>392692.0</v>
+        <v>165358.08</v>
       </c>
       <c r="N210" s="1">
-        <v>393941.32</v>
+        <v>165358.08</v>
       </c>
       <c r="O210" s="1">
-        <v>0.64</v>
+        <v>0.26</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>521</v>
+        <v>498</v>
       </c>
       <c r="B211" t="s">
-        <v>522</v>
+        <v>499</v>
       </c>
       <c r="C211" s="1">
-        <v>146000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>97.961</v>
+        <v>91.515</v>
       </c>
       <c r="E211" s="1">
-        <v>99.947</v>
+        <v>99.355</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>145922.62</v>
+        <v>258323.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-2899.56</v>
+        <v>-20384.0</v>
       </c>
       <c r="J211" s="1">
-        <v>-1.9870531381632</v>
+        <v>-7.8908962810125</v>
       </c>
       <c r="K211">
-        <v>1.43</v>
+        <v>1.36</v>
       </c>
       <c r="L211" t="s">
-        <v>523</v>
+        <v>500</v>
       </c>
       <c r="M211" s="1">
-        <v>143023.06</v>
+        <v>237939.0</v>
       </c>
       <c r="N211" s="1">
-        <v>145108.06</v>
+        <v>241484.62</v>
       </c>
       <c r="O211" s="1">
-        <v>0.23</v>
+        <v>0.38</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>524</v>
+        <v>501</v>
       </c>
       <c r="B212" t="s">
-        <v>525</v>
+        <v>502</v>
       </c>
       <c r="C212" s="1">
-        <v>170000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>100.779</v>
+        <v>100.881</v>
       </c>
       <c r="E212" s="1">
-        <v>100.0</v>
+        <v>98.69</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>170000.0</v>
+        <v>98690.0</v>
       </c>
       <c r="I212" s="1">
-        <v>1324.3</v>
+        <v>2191.0</v>
       </c>
       <c r="J212" s="1">
-        <v>0.779</v>
+        <v>2.2200830884588</v>
       </c>
       <c r="K212">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>418.4</v>
+        <v>2.7</v>
+      </c>
+      <c r="L212" t="s">
+        <v>503</v>
       </c>
       <c r="M212" s="1">
-        <v>171324.3</v>
+        <v>100881.0</v>
       </c>
       <c r="N212" s="1">
-        <v>171742.7</v>
+        <v>103577.58</v>
       </c>
       <c r="O212" s="1">
-        <v>0.28</v>
+        <v>0.16</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>526</v>
+        <v>504</v>
       </c>
       <c r="B213" t="s">
-        <v>527</v>
+        <v>505</v>
       </c>
       <c r="C213" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>88.169</v>
+        <v>84.642</v>
       </c>
       <c r="E213" s="1">
-        <v>103.220985</v>
+        <v>85.379</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>206441.97</v>
+        <v>85379.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-30103.97</v>
+        <v>-737.0</v>
       </c>
       <c r="J213" s="1">
-        <v>-14.582291575691</v>
+        <v>-0.86320992281474</v>
       </c>
       <c r="K213">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>528</v>
+        <v>0.41</v>
+      </c>
+      <c r="L213">
+        <v>412.33</v>
       </c>
       <c r="M213" s="1">
-        <v>176338.0</v>
+        <v>84642.0</v>
       </c>
       <c r="N213" s="1">
-        <v>177694.85</v>
+        <v>85054.33</v>
       </c>
       <c r="O213" s="1">
-        <v>0.29</v>
+        <v>0.13</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>529</v>
+        <v>506</v>
       </c>
       <c r="B214" t="s">
-        <v>530</v>
+        <v>507</v>
       </c>
       <c r="C214" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>98.367</v>
+        <v>74.582</v>
       </c>
       <c r="E214" s="1">
-        <v>99.779</v>
+        <v>100.94922</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>498895.0</v>
+        <v>302847.66</v>
       </c>
       <c r="I214" s="1">
-        <v>-7060.0</v>
+        <v>-79101.66</v>
       </c>
       <c r="J214" s="1">
-        <v>-1.4151274316239</v>
+        <v>-26.119290470991</v>
       </c>
       <c r="K214">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>531</v>
+        <v>0.04</v>
+      </c>
+      <c r="L214">
+        <v>109.73</v>
       </c>
       <c r="M214" s="1">
-        <v>491835.0</v>
+        <v>223746.0</v>
       </c>
       <c r="N214" s="1">
-        <v>494352.12</v>
+        <v>223855.73</v>
       </c>
       <c r="O214" s="1">
-        <v>0.8</v>
+        <v>0.35</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>532</v>
+        <v>508</v>
       </c>
       <c r="B215" t="s">
-        <v>533</v>
+        <v>509</v>
       </c>
       <c r="C215" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>97.791</v>
+        <v>99.97</v>
       </c>
       <c r="E215" s="1">
-        <v>100.0</v>
+        <v>99.898</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>300000.0</v>
+        <v>399592.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-6627.0</v>
+        <v>288.0</v>
       </c>
       <c r="J215" s="1">
-        <v>-2.209</v>
+        <v>0.072073514985285</v>
       </c>
       <c r="K215">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>534</v>
+        <v>0.01</v>
+      </c>
+      <c r="L215">
+        <v>43.84</v>
       </c>
       <c r="M215" s="1">
-        <v>293373.0</v>
+        <v>399880.0</v>
       </c>
       <c r="N215" s="1">
-        <v>294876.86</v>
+        <v>399923.84</v>
       </c>
       <c r="O215" s="1">
-        <v>0.48</v>
+        <v>0.62</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>535</v>
+        <v>510</v>
       </c>
       <c r="B216" t="s">
-        <v>536</v>
+        <v>511</v>
       </c>
       <c r="C216" s="1">
-        <v>200000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>100.0</v>
+        <v>100.732</v>
       </c>
       <c r="E216" s="1">
-        <v>102.542</v>
+        <v>99.609</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>205084.0</v>
+        <v>124511.25</v>
       </c>
       <c r="I216" s="1">
-        <v>-5084.0</v>
+        <v>1403.75</v>
       </c>
       <c r="J216" s="1">
-        <v>-2.4789842210996</v>
+        <v>1.1274081659288</v>
       </c>
       <c r="K216">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="L216">
-        <v>520.11</v>
+        <v>356.16</v>
       </c>
       <c r="M216" s="1">
-        <v>200000.0</v>
+        <v>125915.0</v>
       </c>
       <c r="N216" s="1">
-        <v>200520.11</v>
+        <v>126271.16</v>
       </c>
       <c r="O216" s="1">
-        <v>0.32</v>
+        <v>0.2</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>537</v>
+        <v>512</v>
       </c>
       <c r="B217" t="s">
-        <v>538</v>
+        <v>513</v>
       </c>
       <c r="C217" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>93.596</v>
+        <v>98.388</v>
       </c>
       <c r="E217" s="1">
-        <v>98.97249667</v>
+        <v>99.423</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>593834.98</v>
+        <v>397692.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-32258.98</v>
+        <v>-4140.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-5.4323138727867</v>
+        <v>-1.0410066081289</v>
       </c>
       <c r="K217">
-        <v>0.28</v>
+        <v>0.73</v>
       </c>
       <c r="L217" t="s">
-        <v>539</v>
+        <v>514</v>
       </c>
       <c r="M217" s="1">
-        <v>561576.0</v>
+        <v>393552.0</v>
       </c>
       <c r="N217" s="1">
-        <v>563260.93</v>
+        <v>396478.03</v>
       </c>
       <c r="O217" s="1">
-        <v>0.91</v>
+        <v>0.62</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>540</v>
+        <v>515</v>
       </c>
       <c r="B218" t="s">
-        <v>541</v>
+        <v>516</v>
       </c>
       <c r="C218" s="1">
         <v>100000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>99.81</v>
+        <v>98.393</v>
       </c>
       <c r="E218" s="1">
-        <v>99.833</v>
+        <v>97.59</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>99833.0</v>
+        <v>97590.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-23.0</v>
+        <v>803.0</v>
       </c>
       <c r="J218" s="1">
-        <v>-0.023038474252001</v>
+        <v>0.82283020801312</v>
       </c>
       <c r="K218">
-        <v>2.83</v>
+        <v>1.69</v>
       </c>
       <c r="L218" t="s">
-        <v>542</v>
+        <v>517</v>
       </c>
       <c r="M218" s="1">
-        <v>99810.0</v>
+        <v>98393.0</v>
       </c>
       <c r="N218" s="1">
-        <v>102637.4</v>
+        <v>100084.78</v>
       </c>
       <c r="O218" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>543</v>
+        <v>518</v>
       </c>
       <c r="B219" t="s">
-        <v>544</v>
+        <v>519</v>
       </c>
       <c r="C219" s="1">
-        <v>300000.0</v>
+        <v>146000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>69.108</v>
+        <v>98.809</v>
       </c>
       <c r="E219" s="1">
-        <v>99.641</v>
+        <v>99.947</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>298923.0</v>
+        <v>145922.62</v>
       </c>
       <c r="I219" s="1">
-        <v>-91599.0</v>
+        <v>-1661.48</v>
       </c>
       <c r="J219" s="1">
-        <v>-30.643008400157</v>
+        <v>-1.1386034598337</v>
       </c>
       <c r="K219">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.95</v>
+      </c>
+      <c r="L219" t="s">
+        <v>520</v>
       </c>
       <c r="M219" s="1">
-        <v>207324.0</v>
+        <v>144261.14</v>
       </c>
       <c r="N219" s="1">
-        <v>207324.0</v>
+        <v>147111.14</v>
       </c>
       <c r="O219" s="1">
-        <v>0.33</v>
+        <v>0.23</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>545</v>
+        <v>521</v>
       </c>
       <c r="B220" t="s">
-        <v>546</v>
+        <v>522</v>
       </c>
       <c r="C220" s="1">
-        <v>100000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>97.893</v>
+        <v>101.448</v>
       </c>
       <c r="E220" s="1">
-        <v>99.794</v>
+        <v>100.0</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>99794.0</v>
+        <v>170000.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-1901.0</v>
+        <v>2461.6</v>
       </c>
       <c r="J220" s="1">
-        <v>-1.9049241437361</v>
+        <v>1.448</v>
       </c>
       <c r="K220">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>383.56</v>
+        <v>0.91</v>
+      </c>
+      <c r="L220" t="s">
+        <v>523</v>
       </c>
       <c r="M220" s="1">
-        <v>97893.0</v>
+        <v>172461.6</v>
       </c>
       <c r="N220" s="1">
-        <v>98276.56</v>
+        <v>174003.06</v>
       </c>
       <c r="O220" s="1">
-        <v>0.16</v>
+        <v>0.27</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>547</v>
+        <v>524</v>
       </c>
       <c r="B221" t="s">
-        <v>548</v>
+        <v>525</v>
       </c>
       <c r="C221" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>95.586</v>
+        <v>88.859</v>
       </c>
       <c r="E221" s="1">
-        <v>104.90042333</v>
+        <v>103.220985</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>314701.27</v>
+        <v>206441.97</v>
       </c>
       <c r="I221" s="1">
-        <v>-27943.27</v>
+        <v>-28723.97</v>
       </c>
       <c r="J221" s="1">
-        <v>-8.8793000422273</v>
+        <v>-13.913822852979</v>
       </c>
       <c r="K221">
-        <v>0.59</v>
+        <v>0.8</v>
       </c>
       <c r="L221" t="s">
-        <v>549</v>
+        <v>526</v>
       </c>
       <c r="M221" s="1">
-        <v>286758.0</v>
+        <v>177718.0</v>
       </c>
       <c r="N221" s="1">
-        <v>288533.34</v>
+        <v>179319.37</v>
       </c>
       <c r="O221" s="1">
-        <v>0.47</v>
+        <v>0.28</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>550</v>
+        <v>527</v>
       </c>
       <c r="B222" t="s">
-        <v>551</v>
+        <v>528</v>
       </c>
       <c r="C222" s="1">
-        <v>115000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>99.602</v>
+        <v>98.723</v>
       </c>
       <c r="E222" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>115000.0</v>
+        <v>498895.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-457.7</v>
+        <v>-5280.0</v>
       </c>
       <c r="J222" s="1">
-        <v>-0.398</v>
+        <v>-1.0583389290332</v>
       </c>
       <c r="K222">
-        <v>2.74</v>
+        <v>1.03</v>
       </c>
       <c r="L222" t="s">
-        <v>552</v>
+        <v>529</v>
       </c>
       <c r="M222" s="1">
-        <v>114542.3</v>
+        <v>493615.0</v>
       </c>
       <c r="N222" s="1">
-        <v>117694.3</v>
+        <v>498751.99</v>
       </c>
       <c r="O222" s="1">
-        <v>0.19</v>
+        <v>0.78</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>553</v>
+        <v>530</v>
       </c>
       <c r="B223" t="s">
-        <v>554</v>
+        <v>531</v>
       </c>
       <c r="C223" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>99.0</v>
+        <v>98.667</v>
       </c>
       <c r="E223" s="1">
-        <v>101.2</v>
+        <v>100.0</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>202400.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-4400.0</v>
+        <v>-3999.0</v>
       </c>
       <c r="J223" s="1">
-        <v>-2.1739130434783</v>
+        <v>-1.333</v>
       </c>
       <c r="K223">
-        <v>0.4</v>
+        <v>0.17</v>
       </c>
       <c r="L223">
-        <v>790.68</v>
+        <v>501.29</v>
       </c>
       <c r="M223" s="1">
-        <v>198000.0</v>
+        <v>296001.0</v>
       </c>
       <c r="N223" s="1">
-        <v>198790.68</v>
+        <v>296502.29</v>
       </c>
       <c r="O223" s="1">
-        <v>0.32</v>
+        <v>0.46</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>555</v>
+        <v>532</v>
       </c>
       <c r="B224" t="s">
-        <v>556</v>
+        <v>533</v>
       </c>
       <c r="C224" s="1">
-        <v>198000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>98.481</v>
+        <v>100.946</v>
       </c>
       <c r="E224" s="1">
-        <v>99.728</v>
+        <v>102.542</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>197461.44</v>
+        <v>205084.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-2469.06</v>
+        <v>-3192.0</v>
       </c>
       <c r="J224" s="1">
-        <v>-1.2504010909674</v>
+        <v>-1.5564354118312</v>
       </c>
       <c r="K224">
-        <v>0.66</v>
+        <v>0.81</v>
       </c>
       <c r="L224" t="s">
-        <v>557</v>
+        <v>534</v>
       </c>
       <c r="M224" s="1">
-        <v>194992.38</v>
+        <v>201892.0</v>
       </c>
       <c r="N224" s="1">
-        <v>196297.01</v>
+        <v>203517.34</v>
       </c>
       <c r="O224" s="1">
         <v>0.32</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>558</v>
+        <v>535</v>
       </c>
       <c r="B225" t="s">
-        <v>559</v>
+        <v>536</v>
       </c>
       <c r="C225" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.672</v>
+        <v>94.303</v>
       </c>
       <c r="E225" s="1">
-        <v>102.47</v>
+        <v>98.9724975</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>102470.0</v>
+        <v>395889.99</v>
       </c>
       <c r="I225" s="1">
-        <v>-2798.0</v>
+        <v>-18677.99</v>
       </c>
       <c r="J225" s="1">
-        <v>-2.7305552844735</v>
+        <v>-4.717974809113</v>
       </c>
       <c r="K225">
-        <v>3.95</v>
+        <v>0.35</v>
       </c>
       <c r="L225" t="s">
-        <v>560</v>
+        <v>537</v>
       </c>
       <c r="M225" s="1">
-        <v>99672.0</v>
+        <v>377212.0</v>
       </c>
       <c r="N225" s="1">
-        <v>103617.21</v>
+        <v>378614.74</v>
       </c>
       <c r="O225" s="1">
-        <v>0.17</v>
+        <v>0.59</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>561</v>
+        <v>538</v>
       </c>
       <c r="B226" t="s">
-        <v>562</v>
+        <v>539</v>
       </c>
       <c r="C226" s="1">
-        <v>158000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>97.222</v>
+        <v>100.643</v>
       </c>
       <c r="E226" s="1">
-        <v>99.422</v>
+        <v>100.15</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>157086.76</v>
+        <v>200300.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-3476.0</v>
+        <v>986.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-2.212789925771</v>
+        <v>0.49226160758862</v>
       </c>
       <c r="K226">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>576.81</v>
+        <v>3.39</v>
+      </c>
+      <c r="L226" t="s">
+        <v>540</v>
       </c>
       <c r="M226" s="1">
-        <v>153610.76</v>
+        <v>201286.0</v>
       </c>
       <c r="N226" s="1">
-        <v>154187.57</v>
+        <v>208058.6</v>
       </c>
       <c r="O226" s="1">
-        <v>0.25</v>
+        <v>0.32</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>563</v>
+        <v>541</v>
       </c>
       <c r="B227" t="s">
-        <v>564</v>
+        <v>542</v>
       </c>
       <c r="C227" s="1">
-        <v>228000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>100.108</v>
+        <v>70.007</v>
       </c>
       <c r="E227" s="1">
-        <v>100.0</v>
+        <v>99.641</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>228000.0</v>
+        <v>298923.0</v>
       </c>
       <c r="I227" s="1">
-        <v>246.24</v>
+        <v>-88902.0</v>
       </c>
       <c r="J227" s="1">
-        <v>0.108</v>
+        <v>-29.74076936201</v>
       </c>
       <c r="K227">
-        <v>3.77</v>
-[...2 lines deleted...]
-        <v>565</v>
+        <v>0.0</v>
+      </c>
+      <c r="L227">
+        <v>0.0</v>
       </c>
       <c r="M227" s="1">
-        <v>228246.24</v>
+        <v>210021.0</v>
       </c>
       <c r="N227" s="1">
-        <v>236841.53</v>
+        <v>210021.0</v>
       </c>
       <c r="O227" s="1">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>566</v>
+        <v>543</v>
       </c>
       <c r="B228" t="s">
-        <v>567</v>
+        <v>544</v>
       </c>
       <c r="C228" s="1">
-        <v>325000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>88.42</v>
+        <v>98.358</v>
       </c>
       <c r="E228" s="1">
-        <v>88.621</v>
+        <v>99.794</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>288018.25</v>
+        <v>99794.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-653.25</v>
+        <v>-1436.0</v>
       </c>
       <c r="J228" s="1">
-        <v>-0.22680854425023</v>
+        <v>-1.4389642663888</v>
       </c>
       <c r="K228">
-        <v>1.34</v>
-[...2 lines deleted...]
-        <v>568</v>
+        <v>0.87</v>
+      </c>
+      <c r="L228">
+        <v>872.6</v>
       </c>
       <c r="M228" s="1">
-        <v>287365.0</v>
+        <v>98358.0</v>
       </c>
       <c r="N228" s="1">
-        <v>291720.22</v>
+        <v>99230.6</v>
       </c>
       <c r="O228" s="1">
-        <v>0.47</v>
+        <v>0.15</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>569</v>
+        <v>545</v>
       </c>
       <c r="B229" t="s">
-        <v>570</v>
+        <v>546</v>
       </c>
       <c r="C229" s="1">
-        <v>200000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>74.259</v>
+        <v>99.906</v>
       </c>
       <c r="E229" s="1">
-        <v>73.87</v>
+        <v>100.0</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>147740.0</v>
+        <v>115000.0</v>
       </c>
       <c r="I229" s="1">
-        <v>778.0</v>
+        <v>-108.1</v>
       </c>
       <c r="J229" s="1">
-        <v>0.52660078516312</v>
+        <v>-0.094</v>
       </c>
       <c r="K229">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>608.22</v>
+        <v>3.25</v>
+      </c>
+      <c r="L229" t="s">
+        <v>547</v>
       </c>
       <c r="M229" s="1">
-        <v>148518.0</v>
+        <v>114891.9</v>
       </c>
       <c r="N229" s="1">
-        <v>149126.22</v>
+        <v>118634.89</v>
       </c>
       <c r="O229" s="1">
-        <v>0.24</v>
+        <v>0.18</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>571</v>
+        <v>548</v>
       </c>
       <c r="B230" t="s">
-        <v>572</v>
+        <v>549</v>
       </c>
       <c r="C230" s="1">
         <v>200000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>97.469</v>
+        <v>99.78</v>
       </c>
       <c r="E230" s="1">
-        <v>99.985</v>
+        <v>101.2</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>199970.0</v>
+        <v>202400.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-5032.0</v>
+        <v>-2840.0</v>
       </c>
       <c r="J230" s="1">
-        <v>-2.5163774566185</v>
+        <v>-1.403162055336</v>
       </c>
       <c r="K230">
-        <v>2.83</v>
+        <v>0.91</v>
       </c>
       <c r="L230" t="s">
-        <v>573</v>
+        <v>550</v>
       </c>
       <c r="M230" s="1">
-        <v>194938.0</v>
+        <v>199560.0</v>
       </c>
       <c r="N230" s="1">
-        <v>200596.9</v>
+        <v>201384.66</v>
       </c>
       <c r="O230" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>574</v>
+        <v>551</v>
       </c>
       <c r="B231" t="s">
-        <v>575</v>
+        <v>552</v>
       </c>
       <c r="C231" s="1">
-        <v>200000.0</v>
+        <v>198000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>100.604</v>
+        <v>98.725</v>
       </c>
       <c r="E231" s="1">
-        <v>100.0</v>
+        <v>99.728</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>200000.0</v>
+        <v>197461.44</v>
       </c>
       <c r="I231" s="1">
-        <v>1208.0</v>
+        <v>-1985.94</v>
       </c>
       <c r="J231" s="1">
-        <v>0.604</v>
+        <v>-1.0057356008343</v>
       </c>
       <c r="K231">
-        <v>2.35</v>
+        <v>1.11</v>
       </c>
       <c r="L231" t="s">
-        <v>576</v>
+        <v>553</v>
       </c>
       <c r="M231" s="1">
-        <v>201208.0</v>
+        <v>195475.5</v>
       </c>
       <c r="N231" s="1">
-        <v>205914.83</v>
+        <v>197679.27</v>
       </c>
       <c r="O231" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>577</v>
+        <v>554</v>
       </c>
       <c r="B232" t="s">
-        <v>578</v>
+        <v>555</v>
       </c>
       <c r="C232" s="1">
         <v>100000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>98.684</v>
+        <v>97.465</v>
       </c>
       <c r="E232" s="1">
-        <v>99.711</v>
+        <v>97.26</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>99711.0</v>
+        <v>97260.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-1027.0</v>
+        <v>205.0</v>
       </c>
       <c r="J232" s="1">
-        <v>-1.0299766324678</v>
+        <v>0.2107752416204</v>
       </c>
       <c r="K232">
-        <v>0.9</v>
+        <v>0.65</v>
       </c>
       <c r="L232">
-        <v>904.11</v>
+        <v>647.26</v>
       </c>
       <c r="M232" s="1">
-        <v>98684.0</v>
+        <v>97465.0</v>
       </c>
       <c r="N232" s="1">
-        <v>99588.11</v>
+        <v>98112.26</v>
       </c>
       <c r="O232" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>579</v>
+        <v>556</v>
       </c>
       <c r="B233" t="s">
-        <v>580</v>
+        <v>557</v>
       </c>
       <c r="C233" s="1">
         <v>100000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>98.046</v>
+        <v>99.919</v>
       </c>
       <c r="E233" s="1">
-        <v>100.66</v>
+        <v>102.47</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>100660.0</v>
+        <v>102470.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-2614.0</v>
+        <v>-2551.0</v>
       </c>
       <c r="J233" s="1">
-        <v>-2.5968607192529</v>
+        <v>-2.4895091246218</v>
       </c>
       <c r="K233">
-        <v>2.58</v>
-[...2 lines deleted...]
-        <v>581</v>
+        <v>0.5</v>
+      </c>
+      <c r="L233">
+        <v>504.11</v>
       </c>
       <c r="M233" s="1">
-        <v>98046.0</v>
+        <v>99919.0</v>
       </c>
       <c r="N233" s="1">
-        <v>100625.79</v>
+        <v>100423.11</v>
       </c>
       <c r="O233" s="1">
         <v>0.16</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>582</v>
+        <v>558</v>
       </c>
       <c r="B234" t="s">
-        <v>583</v>
+        <v>559</v>
       </c>
       <c r="C234" s="1">
-        <v>226000.0</v>
+        <v>137000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>97.775</v>
+        <v>100.44</v>
       </c>
       <c r="E234" s="1">
-        <v>99.84072566</v>
+        <v>99.958</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>225640.04</v>
+        <v>136942.46</v>
       </c>
       <c r="I234" s="1">
-        <v>-4668.54</v>
+        <v>660.34</v>
       </c>
       <c r="J234" s="1">
-        <v>-2.0690210833148</v>
+        <v>0.48220252506053</v>
       </c>
       <c r="K234">
-        <v>0.23</v>
+        <v>0.3</v>
       </c>
       <c r="L234">
-        <v>522.43</v>
+        <v>408.18</v>
       </c>
       <c r="M234" s="1">
-        <v>220971.5</v>
+        <v>137602.8</v>
       </c>
       <c r="N234" s="1">
-        <v>221493.93</v>
+        <v>138010.98</v>
       </c>
       <c r="O234" s="1">
-        <v>0.36</v>
+        <v>0.22</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>584</v>
+        <v>560</v>
       </c>
       <c r="B235" t="s">
-        <v>585</v>
+        <v>561</v>
       </c>
       <c r="C235" s="1">
-        <v>100000.0</v>
+        <v>158000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>98.304</v>
+        <v>98.31</v>
       </c>
       <c r="E235" s="1">
-        <v>99.326</v>
+        <v>99.422</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>99326.0</v>
+        <v>157086.76</v>
       </c>
       <c r="I235" s="1">
-        <v>-1022.0</v>
+        <v>-1756.96</v>
       </c>
       <c r="J235" s="1">
-        <v>-1.0289350220486</v>
+        <v>-1.118464726117</v>
       </c>
       <c r="K235">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>248.29</v>
+        <v>0.82</v>
+      </c>
+      <c r="L235" t="s">
+        <v>562</v>
       </c>
       <c r="M235" s="1">
-        <v>98304.0</v>
+        <v>155329.8</v>
       </c>
       <c r="N235" s="1">
-        <v>98552.29</v>
+        <v>156624.1</v>
       </c>
       <c r="O235" s="1">
-        <v>0.16</v>
+        <v>0.24</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>586</v>
+        <v>563</v>
       </c>
       <c r="B236" t="s">
-        <v>587</v>
+        <v>564</v>
       </c>
       <c r="C236" s="1">
-        <v>151000.0</v>
+        <v>228000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>97.562</v>
+        <v>101.099</v>
       </c>
       <c r="E236" s="1">
         <v>100.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>151000.0</v>
+        <v>228000.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-3681.38</v>
+        <v>2505.72</v>
       </c>
       <c r="J236" s="1">
-        <v>-2.438</v>
+        <v>1.099</v>
       </c>
       <c r="K236">
-        <v>0.5</v>
+        <v>0.33</v>
       </c>
       <c r="L236">
-        <v>758.76</v>
+        <v>749.59</v>
       </c>
       <c r="M236" s="1">
-        <v>147318.62</v>
+        <v>230505.72</v>
       </c>
       <c r="N236" s="1">
-        <v>148077.38</v>
+        <v>231255.31</v>
       </c>
       <c r="O236" s="1">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>588</v>
+        <v>565</v>
       </c>
       <c r="B237" t="s">
-        <v>589</v>
+        <v>566</v>
       </c>
       <c r="C237" s="1">
-        <v>200000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>98.356</v>
+        <v>89.141</v>
       </c>
       <c r="E237" s="1">
-        <v>99.3</v>
+        <v>88.621</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>198600.0</v>
+        <v>288018.25</v>
       </c>
       <c r="I237" s="1">
-        <v>-1888.0</v>
+        <v>1690.0</v>
       </c>
       <c r="J237" s="1">
-        <v>-0.95065458207452</v>
+        <v>0.58676837318469</v>
       </c>
       <c r="K237">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>512.33</v>
+        <v>1.57</v>
+      </c>
+      <c r="L237" t="s">
+        <v>567</v>
       </c>
       <c r="M237" s="1">
-        <v>196712.0</v>
+        <v>289708.25</v>
       </c>
       <c r="N237" s="1">
-        <v>197224.33</v>
+        <v>294801.4</v>
       </c>
       <c r="O237" s="1">
-        <v>0.32</v>
+        <v>0.46</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>590</v>
+        <v>568</v>
       </c>
       <c r="B238" t="s">
-        <v>591</v>
+        <v>569</v>
       </c>
       <c r="C238" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>98.874</v>
+        <v>75.549</v>
       </c>
       <c r="E238" s="1">
-        <v>99.499</v>
+        <v>73.87</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>99499.0</v>
+        <v>147740.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-625.0</v>
+        <v>3358.0</v>
       </c>
       <c r="J238" s="1">
-        <v>-0.62814701655293</v>
+        <v>2.2729118722079</v>
       </c>
       <c r="K238">
-        <v>0.9</v>
+        <v>0.41</v>
       </c>
       <c r="L238">
-        <v>904.11</v>
+        <v>817.81</v>
       </c>
       <c r="M238" s="1">
-        <v>98874.0</v>
+        <v>151098.0</v>
       </c>
       <c r="N238" s="1">
-        <v>99778.11</v>
+        <v>151915.81</v>
       </c>
       <c r="O238" s="1">
-        <v>0.16</v>
+        <v>0.24</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>592</v>
+        <v>570</v>
       </c>
       <c r="B239" t="s">
-        <v>593</v>
+        <v>571</v>
       </c>
       <c r="C239" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>98.696</v>
+        <v>98.829</v>
       </c>
       <c r="E239" s="1">
-        <v>100.0</v>
+        <v>99.985</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>100000.0</v>
+        <v>199970.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-1304.0</v>
+        <v>-2312.0</v>
       </c>
       <c r="J239" s="1">
-        <v>-1.304</v>
+        <v>-1.1561734260139</v>
       </c>
       <c r="K239">
-        <v>1.35</v>
+        <v>3.3</v>
       </c>
       <c r="L239" t="s">
-        <v>594</v>
+        <v>572</v>
       </c>
       <c r="M239" s="1">
-        <v>98696.0</v>
+        <v>197658.0</v>
       </c>
       <c r="N239" s="1">
-        <v>100043.81</v>
+        <v>204260.05</v>
       </c>
       <c r="O239" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>595</v>
+        <v>573</v>
       </c>
       <c r="B240" t="s">
-        <v>596</v>
+        <v>574</v>
       </c>
       <c r="C240" s="1">
         <v>200000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>98.623</v>
+        <v>101.57</v>
       </c>
       <c r="E240" s="1">
-        <v>99.871</v>
+        <v>100.0</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>199742.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-2496.0</v>
+        <v>3140.0</v>
       </c>
       <c r="J240" s="1">
-        <v>-1.2496119994793</v>
+        <v>1.57</v>
       </c>
       <c r="K240">
-        <v>1.54</v>
+        <v>2.89</v>
       </c>
       <c r="L240" t="s">
-        <v>597</v>
+        <v>575</v>
       </c>
       <c r="M240" s="1">
-        <v>197246.0</v>
+        <v>203140.0</v>
       </c>
       <c r="N240" s="1">
-        <v>200324.77</v>
+        <v>208923.28</v>
       </c>
       <c r="O240" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>598</v>
+        <v>576</v>
       </c>
       <c r="B241" t="s">
-        <v>599</v>
+        <v>577</v>
       </c>
       <c r="C241" s="1">
-        <v>1565000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>64.967</v>
+        <v>99.188</v>
       </c>
       <c r="E241" s="1">
-        <v>76.31296613</v>
+        <v>99.711</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>1194297.92</v>
+        <v>99711.0</v>
       </c>
       <c r="I241" s="1">
-        <v>-177564.37</v>
+        <v>-523.0</v>
       </c>
       <c r="J241" s="1">
-        <v>-14.867678074831</v>
+        <v>-0.52451585080884</v>
       </c>
       <c r="K241">
-        <v>0.71</v>
+        <v>1.43</v>
       </c>
       <c r="L241" t="s">
-        <v>600</v>
+        <v>578</v>
       </c>
       <c r="M241" s="1">
-        <v>1016733.55</v>
+        <v>99188.0</v>
       </c>
       <c r="N241" s="1">
-        <v>1027795.74</v>
+        <v>100616.08</v>
       </c>
       <c r="O241" s="1">
-        <v>1.66</v>
+        <v>0.16</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>601</v>
+        <v>579</v>
       </c>
       <c r="B242" t="s">
-        <v>602</v>
+        <v>580</v>
       </c>
       <c r="C242" s="1">
-        <v>202000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>99.699</v>
+        <v>98.816</v>
       </c>
       <c r="E242" s="1">
-        <v>99.646</v>
+        <v>100.66</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>201284.92</v>
+        <v>100660.0</v>
       </c>
       <c r="I242" s="1">
-        <v>107.06</v>
+        <v>-1844.0</v>
       </c>
       <c r="J242" s="1">
-        <v>0.053188286534332</v>
+        <v>-1.8319093979734</v>
       </c>
       <c r="K242">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>522.99</v>
+        <v>3.05</v>
+      </c>
+      <c r="L242" t="s">
+        <v>581</v>
       </c>
       <c r="M242" s="1">
-        <v>201391.98</v>
+        <v>98816.0</v>
       </c>
       <c r="N242" s="1">
-        <v>201914.97</v>
+        <v>101867.37</v>
       </c>
       <c r="O242" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>603</v>
+        <v>582</v>
       </c>
       <c r="B243" t="s">
-        <v>604</v>
+        <v>583</v>
       </c>
       <c r="C243" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>106.337</v>
+        <v>100.666</v>
       </c>
       <c r="E243" s="1">
-        <v>108.24</v>
+        <v>100.0</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>216480.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I243" s="1">
-        <v>-3806.0</v>
+        <v>666.0</v>
       </c>
       <c r="J243" s="1">
-        <v>-1.7581300813008</v>
+        <v>0.666</v>
       </c>
       <c r="K243">
-        <v>2.22</v>
-[...2 lines deleted...]
-        <v>605</v>
+        <v>0.46</v>
+      </c>
+      <c r="L243">
+        <v>455.48</v>
       </c>
       <c r="M243" s="1">
-        <v>212674.0</v>
+        <v>100666.0</v>
       </c>
       <c r="N243" s="1">
-        <v>217112.36</v>
+        <v>101121.48</v>
       </c>
       <c r="O243" s="1">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>606</v>
+        <v>584</v>
       </c>
       <c r="B244" t="s">
-        <v>607</v>
+        <v>585</v>
       </c>
       <c r="C244" s="1">
-        <v>200000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>98.717</v>
+        <v>98.322</v>
       </c>
       <c r="E244" s="1">
-        <v>100.507</v>
+        <v>99.84072566</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>201014.0</v>
+        <v>225640.04</v>
       </c>
       <c r="I244" s="1">
-        <v>-3580.0</v>
+        <v>-3432.32</v>
       </c>
       <c r="J244" s="1">
-        <v>-1.7809704796681</v>
+        <v>-1.5211484628349</v>
       </c>
       <c r="K244">
-        <v>2.97</v>
+        <v>0.7</v>
       </c>
       <c r="L244" t="s">
-        <v>608</v>
+        <v>586</v>
       </c>
       <c r="M244" s="1">
-        <v>197434.0</v>
+        <v>222207.72</v>
       </c>
       <c r="N244" s="1">
-        <v>203370.3</v>
+        <v>223795.91</v>
       </c>
       <c r="O244" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>609</v>
+        <v>587</v>
       </c>
       <c r="B245" t="s">
-        <v>610</v>
+        <v>588</v>
       </c>
       <c r="C245" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>88.505</v>
+        <v>99.065</v>
       </c>
       <c r="E245" s="1">
-        <v>86.091845</v>
+        <v>99.326</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>172183.69</v>
+        <v>99326.0</v>
       </c>
       <c r="I245" s="1">
-        <v>4826.31</v>
+        <v>-261.0</v>
       </c>
       <c r="J245" s="1">
-        <v>2.8030006791003</v>
+        <v>-0.26277107705938</v>
       </c>
       <c r="K245">
-        <v>0.05</v>
+        <v>0.75</v>
       </c>
       <c r="L245">
-        <v>90.41</v>
+        <v>754.79</v>
       </c>
       <c r="M245" s="1">
-        <v>177010.0</v>
+        <v>99065.0</v>
       </c>
       <c r="N245" s="1">
-        <v>177100.41</v>
+        <v>99819.79</v>
       </c>
       <c r="O245" s="1">
-        <v>0.29</v>
+        <v>0.16</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>611</v>
+        <v>589</v>
       </c>
       <c r="B246" t="s">
-        <v>612</v>
+        <v>590</v>
       </c>
       <c r="C246" s="1">
-        <v>118000.0</v>
+        <v>151000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>101.067</v>
+        <v>98.761</v>
       </c>
       <c r="E246" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>117739.22</v>
+        <v>151000.0</v>
       </c>
       <c r="I246" s="1">
-        <v>1519.84</v>
+        <v>-1870.89</v>
       </c>
       <c r="J246" s="1">
-        <v>1.2908527846541</v>
+        <v>-1.239</v>
       </c>
       <c r="K246">
-        <v>1.47</v>
+        <v>1.04</v>
       </c>
       <c r="L246" t="s">
-        <v>613</v>
+        <v>591</v>
       </c>
       <c r="M246" s="1">
-        <v>119259.06</v>
+        <v>149129.11</v>
       </c>
       <c r="N246" s="1">
-        <v>120992.69</v>
+        <v>150694.05</v>
       </c>
       <c r="O246" s="1">
-        <v>0.2</v>
+        <v>0.23</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>614</v>
+        <v>592</v>
       </c>
       <c r="B247" t="s">
-        <v>615</v>
+        <v>593</v>
       </c>
       <c r="C247" s="1">
         <v>200000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.378</v>
+        <v>99.962</v>
       </c>
       <c r="E247" s="1">
-        <v>102.939</v>
+        <v>99.7</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>205878.0</v>
+        <v>199400.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-5122.0</v>
+        <v>524.0</v>
       </c>
       <c r="J247" s="1">
-        <v>-2.4878811723448</v>
+        <v>0.26278836509529</v>
       </c>
       <c r="K247">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>616</v>
+        <v>0.01</v>
+      </c>
+      <c r="L247">
+        <v>17.81</v>
       </c>
       <c r="M247" s="1">
-        <v>200756.0</v>
+        <v>199924.0</v>
       </c>
       <c r="N247" s="1">
-        <v>201769.01</v>
+        <v>199941.81</v>
       </c>
       <c r="O247" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>617</v>
+        <v>594</v>
       </c>
       <c r="B248" t="s">
-        <v>618</v>
+        <v>595</v>
       </c>
       <c r="C248" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>97.062</v>
+        <v>99.81</v>
       </c>
       <c r="E248" s="1">
-        <v>100.761</v>
+        <v>99.499</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>302283.0</v>
+        <v>99499.0</v>
       </c>
       <c r="I248" s="1">
-        <v>-11097.0</v>
+        <v>311.0</v>
       </c>
       <c r="J248" s="1">
-        <v>-3.6710632089797</v>
+        <v>0.31256595543674</v>
       </c>
       <c r="K248">
-        <v>0.4</v>
+        <v>1.43</v>
       </c>
       <c r="L248" t="s">
-        <v>619</v>
+        <v>578</v>
       </c>
       <c r="M248" s="1">
-        <v>291186.0</v>
+        <v>99810.0</v>
       </c>
       <c r="N248" s="1">
-        <v>292378.81</v>
+        <v>101238.08</v>
       </c>
       <c r="O248" s="1">
-        <v>0.47</v>
+        <v>0.16</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>620</v>
+        <v>596</v>
       </c>
       <c r="B249" t="s">
-        <v>621</v>
+        <v>597</v>
       </c>
       <c r="C249" s="1">
-        <v>89000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>101.586</v>
+        <v>100.477</v>
       </c>
       <c r="E249" s="1">
-        <v>99.871</v>
+        <v>99.897</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>88885.19</v>
+        <v>99897.0</v>
       </c>
       <c r="I249" s="1">
-        <v>1526.35</v>
+        <v>580.0</v>
       </c>
       <c r="J249" s="1">
-        <v>1.7172152076178</v>
+        <v>0.58059801595644</v>
       </c>
       <c r="K249">
-        <v>3.54</v>
-[...2 lines deleted...]
-        <v>622</v>
+        <v>0.47</v>
+      </c>
+      <c r="L249">
+        <v>467.12</v>
       </c>
       <c r="M249" s="1">
-        <v>90411.54</v>
+        <v>100477.0</v>
       </c>
       <c r="N249" s="1">
-        <v>93566.16</v>
+        <v>100944.12</v>
       </c>
       <c r="O249" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>623</v>
+        <v>598</v>
       </c>
       <c r="B250" t="s">
-        <v>624</v>
+        <v>599</v>
       </c>
       <c r="C250" s="1">
         <v>100000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>104.703</v>
+        <v>99.463</v>
       </c>
       <c r="E250" s="1">
-        <v>106.89563</v>
+        <v>100.0</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>106895.63</v>
+        <v>100000.0</v>
       </c>
       <c r="I250" s="1">
-        <v>-2192.63</v>
+        <v>-537.0</v>
       </c>
       <c r="J250" s="1">
-        <v>-2.0511876865312</v>
+        <v>-0.537</v>
       </c>
       <c r="K250">
-        <v>4.09</v>
+        <v>1.84</v>
       </c>
       <c r="L250" t="s">
-        <v>625</v>
+        <v>600</v>
       </c>
       <c r="M250" s="1">
-        <v>104703.0</v>
+        <v>99463.0</v>
       </c>
       <c r="N250" s="1">
-        <v>108789.99</v>
+        <v>101298.31</v>
       </c>
       <c r="O250" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>626</v>
+        <v>601</v>
       </c>
       <c r="B251" t="s">
-        <v>627</v>
+        <v>602</v>
       </c>
       <c r="C251" s="1">
         <v>200000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>97.98</v>
+        <v>99.195</v>
       </c>
       <c r="E251" s="1">
-        <v>99.589</v>
+        <v>99.871</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>199178.0</v>
+        <v>199742.0</v>
       </c>
       <c r="I251" s="1">
-        <v>-3218.0</v>
+        <v>-1352.0</v>
       </c>
       <c r="J251" s="1">
-        <v>-1.6156402815572</v>
+        <v>-0.67687316638464</v>
       </c>
       <c r="K251">
-        <v>2.19</v>
+        <v>2.08</v>
       </c>
       <c r="L251" t="s">
-        <v>628</v>
+        <v>603</v>
       </c>
       <c r="M251" s="1">
-        <v>195960.0</v>
+        <v>198390.0</v>
       </c>
       <c r="N251" s="1">
-        <v>200332.6</v>
+        <v>202551.64</v>
       </c>
       <c r="O251" s="1">
         <v>0.32</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>629</v>
+        <v>604</v>
       </c>
       <c r="B252" t="s">
-        <v>630</v>
+        <v>605</v>
       </c>
       <c r="C252" s="1">
-        <v>100000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>97.429</v>
+        <v>100.675</v>
       </c>
       <c r="E252" s="1">
-        <v>99.908</v>
+        <v>100.0</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>99908.0</v>
+        <v>101000.0</v>
       </c>
       <c r="I252" s="1">
-        <v>-2479.0</v>
+        <v>681.75</v>
       </c>
       <c r="J252" s="1">
-        <v>-2.4812827801577</v>
+        <v>0.675</v>
       </c>
       <c r="K252">
-        <v>0.78</v>
+        <v>0.52</v>
       </c>
       <c r="L252">
-        <v>775.0</v>
+        <v>522.79</v>
       </c>
       <c r="M252" s="1">
-        <v>97429.0</v>
+        <v>101681.75</v>
       </c>
       <c r="N252" s="1">
-        <v>98204.0</v>
+        <v>102204.54</v>
       </c>
       <c r="O252" s="1">
         <v>0.16</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>631</v>
+        <v>606</v>
       </c>
       <c r="B253" t="s">
-        <v>630</v>
+        <v>607</v>
       </c>
       <c r="C253" s="1">
-        <v>200000.0</v>
+        <v>1565000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>102.409</v>
+        <v>66.333</v>
       </c>
       <c r="E253" s="1">
-        <v>104.481</v>
+        <v>76.31296613</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>208962.0</v>
+        <v>1194297.92</v>
       </c>
       <c r="I253" s="1">
-        <v>-4144.0</v>
+        <v>-156186.47</v>
       </c>
       <c r="J253" s="1">
-        <v>-1.9831356897426</v>
+        <v>-13.077680818535</v>
       </c>
       <c r="K253">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>78.08</v>
+        <v>0.85</v>
+      </c>
+      <c r="L253" t="s">
+        <v>608</v>
       </c>
       <c r="M253" s="1">
-        <v>204818.0</v>
+        <v>1038111.45</v>
       </c>
       <c r="N253" s="1">
-        <v>204896.08</v>
+        <v>1051360.35</v>
       </c>
       <c r="O253" s="1">
-        <v>0.33</v>
+        <v>1.64</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>632</v>
+        <v>609</v>
       </c>
       <c r="B254" t="s">
-        <v>633</v>
+        <v>610</v>
       </c>
       <c r="C254" s="1">
-        <v>200000.0</v>
+        <v>202000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>104.054</v>
+        <v>99.984</v>
       </c>
       <c r="E254" s="1">
-        <v>106.6</v>
+        <v>99.646</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>213200.0</v>
+        <v>201284.92</v>
       </c>
       <c r="I254" s="1">
-        <v>-5092.0</v>
+        <v>682.76</v>
       </c>
       <c r="J254" s="1">
-        <v>-2.3883677298311</v>
+        <v>0.33920077072838</v>
       </c>
       <c r="K254">
-        <v>2.07</v>
+        <v>0.75</v>
       </c>
       <c r="L254" t="s">
-        <v>634</v>
+        <v>611</v>
       </c>
       <c r="M254" s="1">
-        <v>208108.0</v>
+        <v>201967.68</v>
       </c>
       <c r="N254" s="1">
-        <v>212253.21</v>
+        <v>203478.53</v>
       </c>
       <c r="O254" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>635</v>
+        <v>612</v>
       </c>
       <c r="B255" t="s">
-        <v>636</v>
+        <v>613</v>
       </c>
       <c r="C255" s="1">
-        <v>285000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>97.875</v>
+        <v>100.964</v>
       </c>
       <c r="E255" s="1">
-        <v>99.902</v>
+        <v>100.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>284720.7</v>
+        <v>164000.0</v>
       </c>
       <c r="I255" s="1">
-        <v>-5776.95</v>
+        <v>1580.96</v>
       </c>
       <c r="J255" s="1">
-        <v>-2.0289884086405</v>
+        <v>0.964</v>
       </c>
       <c r="K255">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>637</v>
+        <v>0.52</v>
+      </c>
+      <c r="L255">
+        <v>849.91</v>
       </c>
       <c r="M255" s="1">
-        <v>278943.75</v>
+        <v>165580.96</v>
       </c>
       <c r="N255" s="1">
-        <v>280472.21</v>
+        <v>166430.87</v>
       </c>
       <c r="O255" s="1">
-        <v>0.45</v>
+        <v>0.26</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>638</v>
+        <v>614</v>
       </c>
       <c r="B256" t="s">
-        <v>639</v>
+        <v>615</v>
       </c>
       <c r="C256" s="1">
-        <v>168000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>99.83</v>
+        <v>100.345</v>
       </c>
       <c r="E256" s="1">
         <v>100.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>168000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="I256" s="1">
-        <v>-285.6</v>
+        <v>524.4</v>
       </c>
       <c r="J256" s="1">
-        <v>-0.17</v>
+        <v>0.345</v>
       </c>
       <c r="K256">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>640</v>
+        <v>0.4</v>
+      </c>
+      <c r="L256">
+        <v>610.94</v>
       </c>
       <c r="M256" s="1">
-        <v>167714.4</v>
+        <v>152524.4</v>
       </c>
       <c r="N256" s="1">
-        <v>169216.87</v>
+        <v>153135.34</v>
       </c>
       <c r="O256" s="1">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>641</v>
+        <v>616</v>
       </c>
       <c r="B257" t="s">
-        <v>642</v>
+        <v>617</v>
       </c>
       <c r="C257" s="1">
-        <v>190000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>94.8</v>
+        <v>88.786</v>
       </c>
       <c r="E257" s="1">
-        <v>106.52323684</v>
+        <v>86.091845</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>202394.15</v>
+        <v>172183.69</v>
       </c>
       <c r="I257" s="1">
-        <v>-22274.15</v>
+        <v>5388.31</v>
       </c>
       <c r="J257" s="1">
-        <v>-11.005332911055</v>
+        <v>3.1293962860245</v>
       </c>
       <c r="K257">
-        <v>1.33</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>0.15</v>
+      </c>
+      <c r="L257">
+        <v>300.0</v>
       </c>
       <c r="M257" s="1">
-        <v>180120.0</v>
+        <v>177572.0</v>
       </c>
       <c r="N257" s="1">
-        <v>182648.56</v>
+        <v>177872.0</v>
       </c>
       <c r="O257" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>644</v>
+        <v>618</v>
       </c>
       <c r="B258" t="s">
-        <v>645</v>
+        <v>619</v>
       </c>
       <c r="C258" s="1">
-        <v>100000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.984</v>
+        <v>101.498</v>
       </c>
       <c r="E258" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>100000.0</v>
+        <v>117739.22</v>
       </c>
       <c r="I258" s="1">
-        <v>984.0</v>
+        <v>2028.42</v>
       </c>
       <c r="J258" s="1">
-        <v>0.984</v>
+        <v>1.7228074043636</v>
       </c>
       <c r="K258">
-        <v>4.11</v>
+        <v>1.99</v>
       </c>
       <c r="L258" t="s">
-        <v>646</v>
+        <v>620</v>
       </c>
       <c r="M258" s="1">
-        <v>100984.0</v>
+        <v>119767.64</v>
       </c>
       <c r="N258" s="1">
-        <v>105092.95</v>
+        <v>122119.56</v>
       </c>
       <c r="O258" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>647</v>
+        <v>621</v>
       </c>
       <c r="B259" t="s">
-        <v>648</v>
+        <v>622</v>
       </c>
       <c r="C259" s="1">
         <v>200000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>101.92</v>
+        <v>100.908</v>
       </c>
       <c r="E259" s="1">
-        <v>103.4955</v>
+        <v>102.939</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>206991.0</v>
+        <v>205878.0</v>
       </c>
       <c r="I259" s="1">
-        <v>-3151.0</v>
+        <v>-4062.0</v>
       </c>
       <c r="J259" s="1">
-        <v>-1.5222884086748</v>
+        <v>-1.9730131437065</v>
       </c>
       <c r="K259">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>582.19</v>
+        <v>1.01</v>
+      </c>
+      <c r="L259" t="s">
+        <v>623</v>
       </c>
       <c r="M259" s="1">
-        <v>203840.0</v>
+        <v>201816.0</v>
       </c>
       <c r="N259" s="1">
-        <v>204422.19</v>
+        <v>203842.03</v>
       </c>
       <c r="O259" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>649</v>
+        <v>624</v>
       </c>
       <c r="B260" t="s">
-        <v>650</v>
+        <v>625</v>
       </c>
       <c r="C260" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.324</v>
+        <v>98.108</v>
       </c>
       <c r="E260" s="1">
-        <v>100.0</v>
+        <v>100.761</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>100000.0</v>
+        <v>302283.0</v>
       </c>
       <c r="I260" s="1">
-        <v>324.0</v>
+        <v>-7959.0</v>
       </c>
       <c r="J260" s="1">
-        <v>0.324</v>
+        <v>-2.6329631504253</v>
       </c>
       <c r="K260">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>40.44</v>
+        <v>0.87</v>
+      </c>
+      <c r="L260" t="s">
+        <v>626</v>
       </c>
       <c r="M260" s="1">
-        <v>100324.0</v>
+        <v>294324.0</v>
       </c>
       <c r="N260" s="1">
-        <v>100364.44</v>
+        <v>296931.53</v>
       </c>
       <c r="O260" s="1">
-        <v>0.16</v>
+        <v>0.46</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>651</v>
+        <v>627</v>
       </c>
       <c r="B261" t="s">
-        <v>652</v>
+        <v>628</v>
       </c>
       <c r="C261" s="1">
-        <v>200000.0</v>
+        <v>89000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>95.916</v>
+        <v>101.994</v>
       </c>
       <c r="E261" s="1">
-        <v>97.25</v>
+        <v>99.871</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>194500.0</v>
+        <v>88885.19</v>
       </c>
       <c r="I261" s="1">
-        <v>-2668.0</v>
+        <v>1889.47</v>
       </c>
       <c r="J261" s="1">
-        <v>-1.3717223650386</v>
+        <v>2.1257422074476</v>
       </c>
       <c r="K261">
-        <v>2.46</v>
-[...2 lines deleted...]
-        <v>653</v>
+        <v>0.32</v>
+      </c>
+      <c r="L261">
+        <v>283.46</v>
       </c>
       <c r="M261" s="1">
-        <v>191832.0</v>
+        <v>90774.66</v>
       </c>
       <c r="N261" s="1">
-        <v>196749.81</v>
+        <v>91058.12</v>
       </c>
       <c r="O261" s="1">
-        <v>0.32</v>
+        <v>0.14</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>654</v>
+        <v>629</v>
       </c>
       <c r="B262" t="s">
-        <v>655</v>
+        <v>630</v>
       </c>
       <c r="C262" s="1">
-        <v>106000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>99.173</v>
+        <v>104.821</v>
       </c>
       <c r="E262" s="1">
-        <v>99.695</v>
+        <v>106.89563</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>105676.7</v>
+        <v>106895.63</v>
       </c>
       <c r="I262" s="1">
-        <v>-553.32</v>
+        <v>-2074.63</v>
       </c>
       <c r="J262" s="1">
-        <v>-0.52359697076082</v>
+        <v>-1.9407996379272</v>
       </c>
       <c r="K262">
-        <v>0.28</v>
+        <v>0.43</v>
       </c>
       <c r="L262">
-        <v>294.04</v>
+        <v>430.82</v>
       </c>
       <c r="M262" s="1">
-        <v>105123.38</v>
+        <v>104821.0</v>
       </c>
       <c r="N262" s="1">
-        <v>105417.42</v>
+        <v>105251.82</v>
       </c>
       <c r="O262" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>656</v>
+        <v>631</v>
       </c>
       <c r="B263" t="s">
-        <v>657</v>
+        <v>632</v>
       </c>
       <c r="C263" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>82.546</v>
+        <v>98.348</v>
       </c>
       <c r="E263" s="1">
-        <v>92.28804</v>
+        <v>99.589</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>276864.12</v>
+        <v>199178.0</v>
       </c>
       <c r="I263" s="1">
-        <v>-29226.12</v>
+        <v>-2482.0</v>
       </c>
       <c r="J263" s="1">
-        <v>-10.55612406548</v>
+        <v>-1.24612155961</v>
       </c>
       <c r="K263">
-        <v>0.46</v>
+        <v>2.61</v>
       </c>
       <c r="L263" t="s">
-        <v>658</v>
+        <v>633</v>
       </c>
       <c r="M263" s="1">
-        <v>247638.0</v>
+        <v>196696.0</v>
       </c>
       <c r="N263" s="1">
-        <v>249024.99</v>
+        <v>201906.96</v>
       </c>
       <c r="O263" s="1">
-        <v>0.4</v>
+        <v>0.31</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>659</v>
+        <v>634</v>
       </c>
       <c r="B264" t="s">
-        <v>660</v>
+        <v>635</v>
       </c>
       <c r="C264" s="1">
-        <v>216000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>89.504</v>
+        <v>98.041</v>
       </c>
       <c r="E264" s="1">
-        <v>102.24988426</v>
+        <v>99.908</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>220859.75</v>
+        <v>99908.0</v>
       </c>
       <c r="I264" s="1">
-        <v>-27531.11</v>
+        <v>-1867.0</v>
       </c>
       <c r="J264" s="1">
-        <v>-12.465426588593</v>
+        <v>-1.8687192216839</v>
       </c>
       <c r="K264">
-        <v>0.59</v>
+        <v>1.31</v>
       </c>
       <c r="L264" t="s">
-        <v>661</v>
+        <v>636</v>
       </c>
       <c r="M264" s="1">
-        <v>193328.64</v>
+        <v>98041.0</v>
       </c>
       <c r="N264" s="1">
-        <v>194593.57</v>
+        <v>99354.19</v>
       </c>
       <c r="O264" s="1">
-        <v>0.31</v>
+        <v>0.15</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>662</v>
+        <v>637</v>
       </c>
       <c r="B265" t="s">
-        <v>663</v>
+        <v>635</v>
       </c>
       <c r="C265" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.566</v>
+        <v>102.626</v>
       </c>
       <c r="E265" s="1">
-        <v>99.417</v>
+        <v>104.481</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>99417.0</v>
+        <v>208962.0</v>
       </c>
       <c r="I265" s="1">
-        <v>1149.0</v>
+        <v>-3710.0</v>
       </c>
       <c r="J265" s="1">
-        <v>1.1557379522617</v>
+        <v>-1.7754424249385</v>
       </c>
       <c r="K265">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>113.01</v>
+        <v>0.7</v>
+      </c>
+      <c r="L265" t="s">
+        <v>638</v>
       </c>
       <c r="M265" s="1">
-        <v>100566.0</v>
+        <v>205252.0</v>
       </c>
       <c r="N265" s="1">
-        <v>100679.01</v>
+        <v>206657.48</v>
       </c>
       <c r="O265" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>664</v>
+        <v>639</v>
       </c>
       <c r="B266" t="s">
-        <v>665</v>
+        <v>640</v>
       </c>
       <c r="C266" s="1">
         <v>200000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>98.55</v>
+        <v>104.274</v>
       </c>
       <c r="E266" s="1">
-        <v>100.0</v>
+        <v>106.6</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>200000.0</v>
+        <v>213200.0</v>
       </c>
       <c r="I266" s="1">
-        <v>-2900.0</v>
+        <v>-4652.0</v>
       </c>
       <c r="J266" s="1">
-        <v>-1.45</v>
+        <v>-2.1819887429644</v>
       </c>
       <c r="K266">
-        <v>1.86</v>
+        <v>2.67</v>
       </c>
       <c r="L266" t="s">
-        <v>666</v>
+        <v>641</v>
       </c>
       <c r="M266" s="1">
-        <v>197100.0</v>
+        <v>208548.0</v>
       </c>
       <c r="N266" s="1">
-        <v>200814.49</v>
+        <v>213880.88</v>
       </c>
       <c r="O266" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>667</v>
+        <v>642</v>
       </c>
       <c r="B267" t="s">
-        <v>668</v>
+        <v>643</v>
       </c>
       <c r="C267" s="1">
-        <v>237.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>153.1</v>
+        <v>98.774</v>
       </c>
       <c r="E267" s="1">
-        <v>44.3742616034</v>
+        <v>99.902</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>105167.0</v>
+        <v>284720.7</v>
       </c>
       <c r="I267" s="1">
-        <v>257680.0</v>
+        <v>-3214.8</v>
       </c>
       <c r="J267" s="1">
-        <v>245.0198256107</v>
+        <v>-1.1291065243939</v>
       </c>
       <c r="K267">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.04</v>
+      </c>
+      <c r="L267" t="s">
+        <v>644</v>
       </c>
       <c r="M267" s="1">
-        <v>362847.0</v>
+        <v>281505.9</v>
       </c>
       <c r="N267" s="1">
-        <v>362847.0</v>
+        <v>284477.9</v>
       </c>
       <c r="O267" s="1">
-        <v>0.59</v>
+        <v>0.44</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>669</v>
+        <v>645</v>
       </c>
       <c r="B268" t="s">
-        <v>670</v>
+        <v>646</v>
       </c>
       <c r="C268" s="1">
-        <v>237.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>8.4</v>
+        <v>100.6</v>
       </c>
       <c r="E268" s="1">
-        <v>2.7388185654</v>
+        <v>100.0</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>6491.0</v>
+        <v>168000.0</v>
       </c>
       <c r="I268" s="1">
-        <v>13417.0</v>
+        <v>1008.0</v>
       </c>
       <c r="J268" s="1">
-        <v>206.70158681251</v>
+        <v>0.6</v>
       </c>
       <c r="K268">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.46</v>
+      </c>
+      <c r="L268" t="s">
+        <v>647</v>
       </c>
       <c r="M268" s="1">
-        <v>19908.0</v>
+        <v>169008.0</v>
       </c>
       <c r="N268" s="1">
-        <v>19908.0</v>
+        <v>171456.47</v>
       </c>
       <c r="O268" s="1">
-        <v>0.03</v>
+        <v>0.27</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>671</v>
+        <v>648</v>
       </c>
       <c r="B269" t="s">
-        <v>672</v>
+        <v>649</v>
       </c>
       <c r="C269" s="1">
-        <v>322.0</v>
+        <v>190000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>0.0925</v>
+        <v>95.096</v>
       </c>
       <c r="E269" s="1">
-        <v>0.1083618012</v>
+        <v>106.52323684</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>0.0</v>
+        <v>202394.15</v>
       </c>
       <c r="I269" s="1">
-        <v>-12768.75</v>
+        <v>-21711.75</v>
       </c>
       <c r="J269" s="1">
-        <v>0</v>
+        <v>-10.72745926698</v>
       </c>
       <c r="K269">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="L269">
-        <v>0.0</v>
+        <v>173.6</v>
       </c>
       <c r="M269" s="1">
-        <v>-12768.75</v>
+        <v>180682.4</v>
       </c>
       <c r="N269" s="1">
-        <v>-12768.75</v>
+        <v>180856.0</v>
       </c>
       <c r="O269" s="1">
-        <v>-0.02</v>
+        <v>0.28</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>673</v>
+        <v>650</v>
       </c>
       <c r="B270" t="s">
-        <v>674</v>
+        <v>651</v>
       </c>
       <c r="C270" s="1">
-        <v>57.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>86.7</v>
+        <v>101.675</v>
       </c>
       <c r="E270" s="1">
-        <v>53.2</v>
+        <v>100.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>30324.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I270" s="1">
-        <v>19095.0</v>
+        <v>1675.0</v>
       </c>
       <c r="J270" s="1">
-        <v>62.96992481203</v>
+        <v>1.675</v>
       </c>
       <c r="K270">
-        <v>0.0</v>
+        <v>0.54</v>
       </c>
       <c r="L270">
-        <v>0.0</v>
+        <v>544.83</v>
       </c>
       <c r="M270" s="1">
-        <v>49419.0</v>
+        <v>101675.0</v>
       </c>
       <c r="N270" s="1">
-        <v>49419.0</v>
+        <v>102219.83</v>
       </c>
       <c r="O270" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>675</v>
+        <v>652</v>
       </c>
       <c r="B271" t="s">
-        <v>676</v>
+        <v>653</v>
       </c>
       <c r="C271" s="1">
-        <v>80.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>93.6</v>
+        <v>102.048</v>
       </c>
       <c r="E271" s="1">
-        <v>75.3</v>
+        <v>103.4955</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>60240.0</v>
+        <v>206991.0</v>
       </c>
       <c r="I271" s="1">
-        <v>14640.0</v>
+        <v>-2895.0</v>
       </c>
       <c r="J271" s="1">
-        <v>24.302788844622</v>
+        <v>-1.3986115338348</v>
       </c>
       <c r="K271">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.88</v>
+      </c>
+      <c r="L271" t="s">
+        <v>654</v>
       </c>
       <c r="M271" s="1">
-        <v>74880.0</v>
+        <v>204096.0</v>
       </c>
       <c r="N271" s="1">
-        <v>74880.0</v>
+        <v>205865.86</v>
       </c>
       <c r="O271" s="1">
-        <v>0.12</v>
+        <v>0.32</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>677</v>
+        <v>655</v>
       </c>
       <c r="B272" t="s">
-        <v>678</v>
+        <v>656</v>
       </c>
       <c r="C272" s="1">
-        <v>-472.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>50.9</v>
+        <v>100.663</v>
       </c>
       <c r="E272" s="1">
-        <v>13.2582627119</v>
+        <v>100.0</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>-62579.0</v>
+        <v>160000.0</v>
       </c>
       <c r="I272" s="1">
-        <v>-177669.0</v>
+        <v>1060.8</v>
       </c>
       <c r="J272" s="1">
-        <v>283.91153581873</v>
+        <v>0.663</v>
       </c>
       <c r="K272">
-        <v>0.0</v>
+        <v>0.51</v>
       </c>
       <c r="L272">
-        <v>0.0</v>
+        <v>811.06</v>
       </c>
       <c r="M272" s="1">
-        <v>-240248.0</v>
+        <v>161060.8</v>
       </c>
       <c r="N272" s="1">
-        <v>-240248.0</v>
+        <v>161871.86</v>
       </c>
       <c r="O272" s="1">
-        <v>-0.39</v>
+        <v>0.25</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
+        <v>657</v>
+      </c>
+      <c r="B273" t="s">
+        <v>658</v>
+      </c>
+      <c r="C273" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D273" s="1">
+        <v>101.06</v>
+      </c>
+      <c r="E273" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F273" t="s">
+        <v>8</v>
+      </c>
+      <c r="G273">
+        <v>1.0</v>
+      </c>
+      <c r="H273" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I273" s="1">
+        <v>1060.0</v>
+      </c>
+      <c r="J273" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="K273">
+        <v>0.56</v>
+      </c>
+      <c r="L273">
+        <v>556.03</v>
+      </c>
+      <c r="M273" s="1">
+        <v>101060.0</v>
+      </c>
+      <c r="N273" s="1">
+        <v>101616.03</v>
+      </c>
+      <c r="O273" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P273">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="274" spans="1:16">
+      <c r="A274" t="s">
+        <v>659</v>
+      </c>
+      <c r="B274" t="s">
+        <v>660</v>
+      </c>
+      <c r="C274" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D274" s="1">
+        <v>96.316</v>
+      </c>
+      <c r="E274" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="F274" t="s">
+        <v>8</v>
+      </c>
+      <c r="G274">
+        <v>1.0</v>
+      </c>
+      <c r="H274" s="1">
+        <v>194500.0</v>
+      </c>
+      <c r="I274" s="1">
+        <v>-1868.0</v>
+      </c>
+      <c r="J274" s="1">
+        <v>-0.96041131105398</v>
+      </c>
+      <c r="K274">
+        <v>0.31</v>
+      </c>
+      <c r="L274">
+        <v>616.44</v>
+      </c>
+      <c r="M274" s="1">
+        <v>192632.0</v>
+      </c>
+      <c r="N274" s="1">
+        <v>193248.44</v>
+      </c>
+      <c r="O274" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="P274">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="275" spans="1:16">
+      <c r="A275" t="s">
+        <v>661</v>
+      </c>
+      <c r="B275" t="s">
+        <v>662</v>
+      </c>
+      <c r="C275" s="1">
+        <v>106000.0</v>
+      </c>
+      <c r="D275" s="1">
+        <v>99.903</v>
+      </c>
+      <c r="E275" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="F275" t="s">
+        <v>8</v>
+      </c>
+      <c r="G275">
+        <v>1.0</v>
+      </c>
+      <c r="H275" s="1">
+        <v>105676.7</v>
+      </c>
+      <c r="I275" s="1">
+        <v>220.48</v>
+      </c>
+      <c r="J275" s="1">
+        <v>0.20863634083956</v>
+      </c>
+      <c r="K275">
+        <v>0.8</v>
+      </c>
+      <c r="L275">
+        <v>849.45</v>
+      </c>
+      <c r="M275" s="1">
+        <v>105897.18</v>
+      </c>
+      <c r="N275" s="1">
+        <v>106746.63</v>
+      </c>
+      <c r="O275" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P275">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="276" spans="1:16">
+      <c r="A276" t="s">
+        <v>663</v>
+      </c>
+      <c r="B276" t="s">
+        <v>664</v>
+      </c>
+      <c r="C276" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D276" s="1">
+        <v>83.281</v>
+      </c>
+      <c r="E276" s="1">
+        <v>92.28804</v>
+      </c>
+      <c r="F276" t="s">
+        <v>8</v>
+      </c>
+      <c r="G276">
+        <v>1.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>276864.12</v>
+      </c>
+      <c r="I276" s="1">
+        <v>-27021.12</v>
+      </c>
+      <c r="J276" s="1">
+        <v>-9.7597045077564</v>
+      </c>
+      <c r="K276">
+        <v>0.57</v>
+      </c>
+      <c r="L276" t="s">
+        <v>665</v>
+      </c>
+      <c r="M276" s="1">
+        <v>249843.0</v>
+      </c>
+      <c r="N276" s="1">
+        <v>251544.37</v>
+      </c>
+      <c r="O276" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="P276">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="277" spans="1:16">
+      <c r="A277" t="s">
+        <v>666</v>
+      </c>
+      <c r="B277" t="s">
+        <v>667</v>
+      </c>
+      <c r="C277" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="D277" s="1">
+        <v>90.21</v>
+      </c>
+      <c r="E277" s="1">
+        <v>102.24988426</v>
+      </c>
+      <c r="F277" t="s">
+        <v>8</v>
+      </c>
+      <c r="G277">
+        <v>1.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>220859.75</v>
+      </c>
+      <c r="I277" s="1">
+        <v>-26006.15</v>
+      </c>
+      <c r="J277" s="1">
+        <v>-11.774961259351</v>
+      </c>
+      <c r="K277">
+        <v>0.69</v>
+      </c>
+      <c r="L277" t="s">
+        <v>668</v>
+      </c>
+      <c r="M277" s="1">
+        <v>194853.6</v>
+      </c>
+      <c r="N277" s="1">
+        <v>196344.89</v>
+      </c>
+      <c r="O277" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="P277">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="278" spans="1:16">
+      <c r="A278" t="s">
+        <v>669</v>
+      </c>
+      <c r="B278" t="s">
+        <v>670</v>
+      </c>
+      <c r="C278" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D278" s="1">
+        <v>101.364</v>
+      </c>
+      <c r="E278" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F278" t="s">
+        <v>8</v>
+      </c>
+      <c r="G278">
+        <v>1.0</v>
+      </c>
+      <c r="H278" s="1">
+        <v>99417.0</v>
+      </c>
+      <c r="I278" s="1">
+        <v>1947.0</v>
+      </c>
+      <c r="J278" s="1">
+        <v>1.9584175744591</v>
+      </c>
+      <c r="K278">
+        <v>0.64</v>
+      </c>
+      <c r="L278">
+        <v>636.99</v>
+      </c>
+      <c r="M278" s="1">
+        <v>101364.0</v>
+      </c>
+      <c r="N278" s="1">
+        <v>102000.99</v>
+      </c>
+      <c r="O278" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P278">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="279" spans="1:16">
+      <c r="A279" t="s">
+        <v>671</v>
+      </c>
+      <c r="B279" t="s">
+        <v>672</v>
+      </c>
+      <c r="C279" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D279" s="1">
+        <v>99.295</v>
+      </c>
+      <c r="E279" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F279" t="s">
+        <v>8</v>
+      </c>
+      <c r="G279">
+        <v>1.0</v>
+      </c>
+      <c r="H279" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I279" s="1">
+        <v>-1410.0</v>
+      </c>
+      <c r="J279" s="1">
+        <v>-0.705</v>
+      </c>
+      <c r="K279">
+        <v>2.3</v>
+      </c>
+      <c r="L279" t="s">
+        <v>673</v>
+      </c>
+      <c r="M279" s="1">
+        <v>198590.0</v>
+      </c>
+      <c r="N279" s="1">
+        <v>203185.61</v>
+      </c>
+      <c r="O279" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="P279">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="280" spans="1:16">
+      <c r="A280" t="s">
+        <v>674</v>
+      </c>
+      <c r="B280" t="s">
+        <v>675</v>
+      </c>
+      <c r="C280" s="1">
+        <v>123.0</v>
+      </c>
+      <c r="D280" s="1">
+        <v>0.225</v>
+      </c>
+      <c r="E280" s="1">
+        <v>0.2411382114</v>
+      </c>
+      <c r="F280" t="s">
+        <v>8</v>
+      </c>
+      <c r="G280">
+        <v>1.0</v>
+      </c>
+      <c r="H280" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I280" s="1">
+        <v>-4962.5</v>
+      </c>
+      <c r="J280" s="1">
+        <v>0</v>
+      </c>
+      <c r="K280">
+        <v>0.0</v>
+      </c>
+      <c r="L280">
+        <v>0.0</v>
+      </c>
+      <c r="M280" s="1">
+        <v>-4962.5</v>
+      </c>
+      <c r="N280" s="1">
+        <v>-4962.5</v>
+      </c>
+      <c r="O280" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="P280">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="281" spans="1:16">
+      <c r="A281" t="s">
+        <v>676</v>
+      </c>
+      <c r="B281" t="s">
+        <v>677</v>
+      </c>
+      <c r="C281" s="1">
+        <v>322.0</v>
+      </c>
+      <c r="D281" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="E281" s="1">
+        <v>0.1083618012</v>
+      </c>
+      <c r="F281" t="s">
+        <v>8</v>
+      </c>
+      <c r="G281">
+        <v>1.0</v>
+      </c>
+      <c r="H281" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I281" s="1">
+        <v>-46981.25</v>
+      </c>
+      <c r="J281" s="1">
+        <v>0</v>
+      </c>
+      <c r="K281">
+        <v>0.0</v>
+      </c>
+      <c r="L281">
+        <v>0.0</v>
+      </c>
+      <c r="M281" s="1">
+        <v>-46981.25</v>
+      </c>
+      <c r="N281" s="1">
+        <v>-46981.25</v>
+      </c>
+      <c r="O281" s="1">
+        <v>-0.07</v>
+      </c>
+      <c r="P281">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="282" spans="1:16">
+      <c r="A282" t="s">
+        <v>678</v>
+      </c>
+      <c r="B282" t="s">
         <v>679</v>
       </c>
-      <c r="B273" t="s">
+      <c r="C282" s="1">
+        <v>160.0</v>
+      </c>
+      <c r="D282" s="1">
+        <v>8.8</v>
+      </c>
+      <c r="E282" s="1">
+        <v>18.0</v>
+      </c>
+      <c r="F282" t="s">
+        <v>8</v>
+      </c>
+      <c r="G282">
+        <v>1.0</v>
+      </c>
+      <c r="H282" s="1">
+        <v>28800.0</v>
+      </c>
+      <c r="I282" s="1">
+        <v>-14720.0</v>
+      </c>
+      <c r="J282" s="1">
+        <v>-51.111111111111</v>
+      </c>
+      <c r="K282">
+        <v>0.0</v>
+      </c>
+      <c r="L282">
+        <v>0.0</v>
+      </c>
+      <c r="M282" s="1">
+        <v>14080.0</v>
+      </c>
+      <c r="N282" s="1">
+        <v>14080.0</v>
+      </c>
+      <c r="O282" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="P282">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="283" spans="1:16">
+      <c r="A283" t="s">
         <v>680</v>
       </c>
-      <c r="C273" s="1">
-[...20 lines deleted...]
-      <c r="J273" s="1">
+      <c r="B283" t="s">
+        <v>681</v>
+      </c>
+      <c r="C283" s="1">
+        <v>160.0</v>
+      </c>
+      <c r="D283" s="1">
+        <v>36.9</v>
+      </c>
+      <c r="E283" s="1">
+        <v>56.5</v>
+      </c>
+      <c r="F283" t="s">
+        <v>8</v>
+      </c>
+      <c r="G283">
+        <v>1.0</v>
+      </c>
+      <c r="H283" s="1">
+        <v>90400.0</v>
+      </c>
+      <c r="I283" s="1">
+        <v>-31360.0</v>
+      </c>
+      <c r="J283" s="1">
+        <v>-34.690265486726</v>
+      </c>
+      <c r="K283">
+        <v>0.0</v>
+      </c>
+      <c r="L283">
+        <v>0.0</v>
+      </c>
+      <c r="M283" s="1">
+        <v>59040.0</v>
+      </c>
+      <c r="N283" s="1">
+        <v>59040.0</v>
+      </c>
+      <c r="O283" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P283">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="284" spans="1:16">
+      <c r="A284" t="s">
+        <v>682</v>
+      </c>
+      <c r="B284" t="s">
+        <v>683</v>
+      </c>
+      <c r="C284" s="1">
+        <v>-123.0</v>
+      </c>
+      <c r="D284" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="E284" s="1">
+        <v>0.1744512195</v>
+      </c>
+      <c r="F284" t="s">
+        <v>8</v>
+      </c>
+      <c r="G284">
+        <v>1.0</v>
+      </c>
+      <c r="H284" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I284" s="1">
+        <v>4443.75</v>
+      </c>
+      <c r="J284" s="1">
         <v>0</v>
       </c>
-      <c r="K273">
-[...11 lines deleted...]
-      <c r="O273" s="1">
+      <c r="K284">
+        <v>0.0</v>
+      </c>
+      <c r="L284">
+        <v>0.0</v>
+      </c>
+      <c r="M284" s="1">
+        <v>4443.75</v>
+      </c>
+      <c r="N284" s="1">
+        <v>4443.75</v>
+      </c>
+      <c r="O284" s="1">
         <v>0.01</v>
       </c>
-      <c r="P273">
+      <c r="P284">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="285" spans="1:16">
+      <c r="A285" t="s">
+        <v>684</v>
+      </c>
+      <c r="B285" t="s">
+        <v>685</v>
+      </c>
+      <c r="C285" s="1">
+        <v>-123.0</v>
+      </c>
+      <c r="D285" s="1">
+        <v>0.075</v>
+      </c>
+      <c r="E285" s="1">
+        <v>0.0831707317</v>
+      </c>
+      <c r="F285" t="s">
+        <v>8</v>
+      </c>
+      <c r="G285">
+        <v>1.0</v>
+      </c>
+      <c r="H285" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I285" s="1">
+        <v>2512.5</v>
+      </c>
+      <c r="J285" s="1">
+        <v>0</v>
+      </c>
+      <c r="K285">
+        <v>0.0</v>
+      </c>
+      <c r="L285">
+        <v>0.0</v>
+      </c>
+      <c r="M285" s="1">
+        <v>2512.5</v>
+      </c>
+      <c r="N285" s="1">
+        <v>2512.5</v>
+      </c>
+      <c r="O285" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P285">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="286" spans="1:16">
+      <c r="A286" t="s">
+        <v>686</v>
+      </c>
+      <c r="B286" t="s">
+        <v>687</v>
+      </c>
+      <c r="C286" s="1">
+        <v>-199.0</v>
+      </c>
+      <c r="D286" s="1">
+        <v>0.035</v>
+      </c>
+      <c r="E286" s="1">
+        <v>0.0783919598</v>
+      </c>
+      <c r="F286" t="s">
+        <v>8</v>
+      </c>
+      <c r="G286">
+        <v>1.0</v>
+      </c>
+      <c r="H286" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I286" s="1">
+        <v>21587.5</v>
+      </c>
+      <c r="J286" s="1">
+        <v>0</v>
+      </c>
+      <c r="K286">
+        <v>0.0</v>
+      </c>
+      <c r="L286">
+        <v>0.0</v>
+      </c>
+      <c r="M286" s="1">
+        <v>21587.5</v>
+      </c>
+      <c r="N286" s="1">
+        <v>21587.5</v>
+      </c>
+      <c r="O286" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="P286">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="287" spans="1:16">
+      <c r="A287" t="s">
+        <v>688</v>
+      </c>
+      <c r="B287" t="s">
+        <v>689</v>
+      </c>
+      <c r="C287" s="1">
+        <v>-320.0</v>
+      </c>
+      <c r="D287" s="1">
+        <v>17.1</v>
+      </c>
+      <c r="E287" s="1">
+        <v>30.4934375</v>
+      </c>
+      <c r="F287" t="s">
+        <v>8</v>
+      </c>
+      <c r="G287">
+        <v>1.0</v>
+      </c>
+      <c r="H287" s="1">
+        <v>-97579.0</v>
+      </c>
+      <c r="I287" s="1">
+        <v>42859.0</v>
+      </c>
+      <c r="J287" s="1">
+        <v>-43.922360343926</v>
+      </c>
+      <c r="K287">
+        <v>0.0</v>
+      </c>
+      <c r="L287">
+        <v>0.0</v>
+      </c>
+      <c r="M287" s="1">
+        <v>-54720.0</v>
+      </c>
+      <c r="N287" s="1">
+        <v>-54720.0</v>
+      </c>
+      <c r="O287" s="1">
+        <v>-0.09</v>
+      </c>
+      <c r="P287">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>