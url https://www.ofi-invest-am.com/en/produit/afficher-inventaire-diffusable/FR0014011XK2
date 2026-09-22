--- v4 (2026-09-02)
+++ v5 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="690">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="689">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0010746776</t>
   </si>
   <si>
@@ -193,65 +193,59 @@
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO CLASS A</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
-    <t>DE0005190003</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
     <t>SE0020050417</t>
   </si>
   <si>
     <t>BOLIDEN</t>
   </si>
   <si>
     <t>FR0000125338</t>
@@ -493,56 +487,50 @@
   <si>
     <t>NL0015002MS2</t>
   </si>
   <si>
     <t>MAGNUM ICE CREAM NV</t>
   </si>
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
-    <t>DE0008430026</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0009805522</t>
   </si>
   <si>
     <t>NEBIUS NV CLASS A</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
@@ -694,50 +682,56 @@
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>LU1778762911</t>
   </si>
   <si>
     <t>SPOTIFY TECHNOLOGY SA</t>
   </si>
   <si>
     <t>SE0000120669</t>
   </si>
   <si>
     <t>SSAB CLASS B</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
+    <t>CH0126881561</t>
+  </si>
+  <si>
+    <t>SWISS RE AG</t>
+  </si>
+  <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>BE0974320526</t>
   </si>
   <si>
     <t>UMICORE SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
@@ -760,1374 +754,1377 @@
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>CH0011075394</t>
   </si>
   <si>
     <t>ZURICH INSURANCE GROUP AG</t>
   </si>
   <si>
-    <t>XSS190626</t>
-[...26 lines deleted...]
-    <t>EURO STOXX 50 JUN 26</t>
+    <t>XSS180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG SEP 26</t>
+  </si>
+  <si>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
+  </si>
+  <si>
+    <t>RX100926</t>
+  </si>
+  <si>
+    <t>EURO-BUND SEP 26</t>
+  </si>
+  <si>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
+    <t>VG180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 SEP 26</t>
   </si>
   <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
+    <t>1 343.15</t>
+  </si>
+  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>3 497.26</t>
+    <t>3 877.40</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>XS3324546251</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
+    <t>1 011.88</t>
+  </si>
+  <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
     <t>XS2116503546</t>
   </si>
   <si>
     <t>AMPLIFON SPA 1.125 13/02/2027</t>
   </si>
   <si>
-    <t>FR001400ZZD7</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
+    <t>1 208.22</t>
+  </si>
+  <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>4 054.57</t>
+    <t>4 322.20</t>
   </si>
   <si>
     <t>AT0000A2Y8G4</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 1.85 23/05/2049</t>
   </si>
   <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>3 413.70</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2553801502</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 10/11/2028</t>
   </si>
   <si>
-    <t>2 892.47</t>
+    <t>3 173.29</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>1 001.37</t>
+    <t>1 467.12</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
+    <t>1 331.52</t>
+  </si>
+  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>1 330.98</t>
+    <t>1 753.52</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>2 569.86</t>
+    <t>2 953.42</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>1 923.29</t>
+    <t>2 293.15</t>
   </si>
   <si>
     <t>BE0000346552</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 1.25 22/04/2033</t>
   </si>
   <si>
-    <t>1 595.37</t>
+    <t>2 337.41</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>3 074.80</t>
+    <t>3 373.32</t>
   </si>
   <si>
     <t>XS2430965538</t>
   </si>
   <si>
     <t>BNG BANK NV 0.25 12/01/2032</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>7 091.35</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>2 724.66</t>
+    <t>2 957.53</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>5 917.81</t>
+    <t>6 794.52</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>3 146.52</t>
+    <t>3 462.75</t>
   </si>
   <si>
     <t>DE0001030708</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2030</t>
   </si>
   <si>
     <t>DE0001030724</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2050</t>
   </si>
   <si>
     <t>IT0005438004</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TES 1.5 30/04/2045</t>
   </si>
   <si>
-    <t>1 201.22</t>
+    <t>1 887.64</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>4 549.32</t>
+    <t>4 919.18</t>
   </si>
   <si>
     <t>FR0014001S17</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2031</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>4 832.88</t>
-[...8 lines deleted...]
-    <t>1 246.58</t>
+    <t>5 216.44</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
+  </si>
+  <si>
+    <t>5 104.11</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>1 073.10</t>
+    <t>1 408.44</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>3 151.25</t>
+    <t>3 402.35</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>3 539.73</t>
+    <t>3 758.90</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>9 224.66</t>
+    <t>FR00140193E6</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE ASSURANCES SA PERP</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>2 876.36</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>3 797.26</t>
+    <t>4 372.60</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 026.37</t>
+    <t>1 211.30</t>
   </si>
   <si>
     <t>XS2050406094</t>
   </si>
   <si>
     <t>DH EUROPE FINANCE SA 0.75 18/09/2031</t>
   </si>
   <si>
-    <t>2 229.88</t>
+    <t>2 402.08</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>1 109.59</t>
+    <t>1 178.08</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>2 355.59</t>
+    <t>2 558.66</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>4 509.42</t>
+    <t>5 172.57</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>6 065.31</t>
+    <t>6 506.42</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>2 253.42</t>
+    <t>2 732.88</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
     <t>BE6373697216</t>
   </si>
   <si>
     <t>ELIA GROUP SA PERP</t>
   </si>
   <si>
-    <t>1 140.41</t>
+    <t>1 900.68</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>1 173.64</t>
+    <t>1 652.67</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>1 315.07</t>
   </si>
   <si>
     <t>FR0013463676</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 0.75 27/11/2031</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>1 495.89</t>
+    <t>1 824.66</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
     <t>XS3386670270</t>
   </si>
   <si>
     <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>3 120.55</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>1 150.68</t>
+    <t>1 369.86</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>FR001400AQH0</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.1 25/07/2038</t>
   </si>
   <si>
     <t>FR0014002JM6</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/06/2044</t>
   </si>
   <si>
-    <t>2 958.18</t>
+    <t>3 130.17</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>1 376.71</t>
+    <t>1 582.19</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>7 728.77</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>6 503.42</t>
+    <t>7 119.86</t>
   </si>
   <si>
     <t>FR0014018J01</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>3 241.81</t>
+    <t>3 505.37</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>2 136.99</t>
+    <t>2 356.16</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>2 012.33</t>
+    <t>2 190.41</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>12 230.14</t>
+    <t>13 079.45</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IRELAND (GOVERNMENT) 3 18/10/2043</t>
   </si>
   <si>
-    <t>5 119.56</t>
+    <t>5 566.68</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
     <t>IT0005508590</t>
   </si>
   <si>
     <t>ITALY BUONI POLIENNALI DEL TESORO 4 30/04/2035</t>
   </si>
   <si>
-    <t>1 690.71</t>
+    <t>2 656.83</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>1 994.50</t>
+    <t>2 370.82</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>2 705.48</t>
+    <t>3 390.41</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
   </si>
   <si>
     <t>XS2388457264</t>
   </si>
   <si>
     <t>KFW 0 15/09/2031</t>
   </si>
   <si>
     <t>XS2475954900</t>
   </si>
   <si>
     <t>KFW 1.375 07/06/2032</t>
   </si>
   <si>
-    <t>3 545.62</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>2 696.58</t>
+    <t>2 908.90</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
     <t>XS2227906034</t>
   </si>
   <si>
     <t>KUNTARAHOITUS OYJ 0.05 10/09/2035</t>
   </si>
   <si>
     <t>FR0014018T74</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>2 926.03</t>
+    <t>3 583.56</t>
   </si>
   <si>
     <t>XS3238400165</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
   </si>
   <si>
-    <t>1 691.78</t>
+    <t>1 869.86</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>2 850.00</t>
+    <t>3 150.00</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>1 541.46</t>
+    <t>1 981.87</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>1 601.37</t>
+    <t>1 697.26</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>5 136.99</t>
+    <t>6 164.38</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
+    <t>1 028.96</t>
+  </si>
+  <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>1 625.34</t>
+    <t>2 058.77</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>1 402.74</t>
+    <t>1 512.33</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>6 772.60</t>
+    <t>7 210.96</t>
   </si>
   <si>
     <t>XS2291793813</t>
   </si>
   <si>
     <t>NEDERLANDSE WATERSCHAPSBANK NV 0 16/02/2037</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
+    <t>1 064.38</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
+  </si>
+  <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>3 742.99</t>
+    <t>3 974.76</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>1 824.66</t>
+    <t>2 230.14</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>2 203.77</t>
+    <t>2 556.37</t>
   </si>
   <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>1 294.30</t>
+    <t>1 575.67</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
+    <t>1 249.32</t>
+  </si>
+  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>5 093.15</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>6 602.05</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>5 783.28</t>
-[...8 lines deleted...]
-    <t>1 428.08</t>
+    <t>6 205.41</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>3 051.37</t>
+    <t>3 236.30</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>1 588.19</t>
+    <t>2 006.14</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>1 564.94</t>
+    <t>1 881.08</t>
   </si>
   <si>
     <t>XS3393869279</t>
   </si>
   <si>
     <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
+    <t>1 633.56</t>
+  </si>
+  <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 835.31</t>
+    <t>2 026.49</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>4 161.64</t>
+    <t>4 586.30</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
   </si>
   <si>
-    <t>13 248.90</t>
+    <t>14 106.44</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>1 510.85</t>
+    <t>1 898.25</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
+    <t>1 245.22</t>
+  </si>
+  <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>2 351.92</t>
+    <t>2 594.38</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>2 026.03</t>
+    <t>2 423.29</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>2 607.53</t>
+    <t>3 162.33</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>5 210.96</t>
+    <t>5 539.73</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>1 313.19</t>
+    <t>1 528.47</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>1 405.48</t>
+    <t>1 926.03</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>5 332.88</t>
+    <t>5 798.63</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>2 972.00</t>
+    <t>3 538.10</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>2 448.47</t>
+    <t>2 819.45</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>1 769.86</t>
-[...5 lines deleted...]
-    <t>UNICREDIT SPA 16/04/2032</t>
+    <t>2 235.62</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 701.37</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>1 491.29</t>
+    <t>1 580.05</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>CH1471403852</t>
-[...8 lines deleted...]
-    <t>ER32612CK03</t>
+    <t>CH1515238637</t>
+  </si>
+  <si>
+    <t>ZUERCHER KANTONALBANK 17/06/2032</t>
+  </si>
+  <si>
+    <t>ER32612CK06</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.375</t>
   </si>
   <si>
-    <t>ER32612CK01</t>
+    <t>ER32612CK09</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2606PS25</t>
-[...11 lines deleted...]
-    <t>ER32612CK04</t>
+    <t>SX5E2607PQ14</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5800.000000</t>
+  </si>
+  <si>
+    <t>ER32612CK07</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.5</t>
   </si>
   <si>
-    <t>ER32612CK05</t>
+    <t>ER32612CK08</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.75</t>
   </si>
   <si>
-    <t>ER32612CK02</t>
-[...8 lines deleted...]
-    <t>JUN26 SX5E P @ 5800.000000</t>
+    <t>SX5E2607PQ21</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5750.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2436,14561 +2433,14611 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C4" sqref="C4"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>21606.0567</v>
+      </c>
+      <c r="C2">
+        <v>2794.86</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>60386092.36</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>60386092.36</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1359.778</v>
+      </c>
+      <c r="C3">
+        <v>3331.85</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>4530581.81</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>4530581.81</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="C4">
+        <v>106.79</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>1067.93</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>1067.93</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P287"/>
+  <dimension ref="A1:Z288"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O287" sqref="O287"/>
+      <selection activeCell="N288" sqref="N288"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>18</v>
+      </c>
+      <c r="G1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J1" t="s">
+        <v>22</v>
+      </c>
+      <c r="K1" t="s">
+        <v>23</v>
+      </c>
+      <c r="L1" t="s">
+        <v>24</v>
+      </c>
+      <c r="M1" t="s">
+        <v>25</v>
+      </c>
+      <c r="N1" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z1" t="s">
         <v>13</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="1">
+        <v>4516.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>88.56</v>
+      </c>
+      <c r="D2" s="1">
+        <v>60.1332218778</v>
+      </c>
+      <c r="E2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F2">
+        <v>0.92</v>
+      </c>
+      <c r="G2" s="1">
+        <v>292318.52</v>
+      </c>
+      <c r="H2" s="1">
+        <v>140326.4</v>
+      </c>
+      <c r="I2" s="1">
+        <v>48.004621807746</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>432644.92</v>
+      </c>
+      <c r="M2" s="1">
+        <v>432644.92</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>28</v>
       </c>
-      <c r="B2" t="s">
-[...11 lines deleted...]
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" s="1">
+        <v>129.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>874.2</v>
+      </c>
+      <c r="D3" s="1">
+        <v>1287.7310852713</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>166117.31</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-53345.51</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-32.113155456225</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>112771.8</v>
+      </c>
+      <c r="M3" s="1">
+        <v>112771.8</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1879.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>189.52</v>
+      </c>
+      <c r="D4" s="1">
+        <v>165.6245077169</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>311208.45</v>
+      </c>
+      <c r="H4" s="1">
+        <v>44899.63</v>
+      </c>
+      <c r="I4" s="1">
+        <v>14.427509921405</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>356108.08</v>
+      </c>
+      <c r="M4" s="1">
+        <v>356108.08</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="1">
+        <v>5683.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>52.78</v>
+      </c>
+      <c r="D5" s="1">
+        <v>73.7148829843</v>
+      </c>
+      <c r="E5" t="s">
         <v>30</v>
       </c>
-      <c r="G2">
+      <c r="F5">
         <v>0.92</v>
       </c>
-      <c r="H2" s="1">
-[...70 lines deleted...]
-      <c r="O3" s="1">
+      <c r="G5" s="1">
+        <v>370573.27</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-46093.89</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-12.438536109202</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>324479.38</v>
+      </c>
+      <c r="M5" s="1">
+        <v>324479.38</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B6" s="1">
+        <v>951.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>406.6</v>
+      </c>
+      <c r="D6" s="1">
+        <v>263.102891693</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>250210.85</v>
+      </c>
+      <c r="H6" s="1">
+        <v>136465.75</v>
+      </c>
+      <c r="I6" s="1">
+        <v>54.540300710381</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>386676.6</v>
+      </c>
+      <c r="M6" s="1">
+        <v>386676.6</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7" s="1">
+        <v>9051.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>16.21</v>
+      </c>
+      <c r="D7" s="1">
+        <v>32.4873980776</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>294043.44</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-147326.73</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-50.103729571386</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>146716.71</v>
+      </c>
+      <c r="M7" s="1">
+        <v>146716.71</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" s="1">
+        <v>2982.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>51.32</v>
+      </c>
+      <c r="D8" s="1">
+        <v>53.2245439302</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>158715.59</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-5679.35</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-3.5783189288462</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>153036.24</v>
+      </c>
+      <c r="M8" s="1">
+        <v>153036.24</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="1">
+        <v>3571.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>70.84</v>
+      </c>
+      <c r="D9" s="1">
+        <v>50.2519434332</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>179449.69</v>
+      </c>
+      <c r="H9" s="1">
+        <v>73519.95</v>
+      </c>
+      <c r="I9" s="1">
+        <v>40.969672335461</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>252969.64</v>
+      </c>
+      <c r="M9" s="1">
+        <v>252969.64</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="1">
+        <v>3146.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>46.82</v>
+      </c>
+      <c r="D10" s="1">
+        <v>36.36</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>114388.56</v>
+      </c>
+      <c r="H10" s="1">
+        <v>32907.16</v>
+      </c>
+      <c r="I10" s="1">
+        <v>28.767876787679</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>147295.72</v>
+      </c>
+      <c r="M10" s="1">
+        <v>147295.72</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="1">
+        <v>335.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>796.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>681.6313134328</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>228346.49</v>
+      </c>
+      <c r="H11" s="1">
+        <v>38313.51</v>
+      </c>
+      <c r="I11" s="1">
+        <v>16.778672621594</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>266660.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>266660.0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="1">
+        <v>1043.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>1655.8</v>
+      </c>
+      <c r="D12" s="1">
+        <v>481.8406040268</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>502559.75</v>
+      </c>
+      <c r="H12" s="1">
+        <v>1224439.65</v>
+      </c>
+      <c r="I12" s="1">
+        <v>243.64061188744</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>1726999.4</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1726999.4</v>
+      </c>
+      <c r="N12" s="1">
+        <v>2.66</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="1">
+        <v>7406.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>195.8</v>
+      </c>
+      <c r="D13" s="1">
+        <v>163.15</v>
+      </c>
+      <c r="E13" t="s">
+        <v>53</v>
+      </c>
+      <c r="F13">
+        <v>10.99</v>
+      </c>
+      <c r="G13" s="1">
+        <v>110083.13</v>
+      </c>
+      <c r="H13" s="1">
+        <v>21839.61</v>
+      </c>
+      <c r="I13" s="1">
+        <v>19.839197886179</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>131922.74</v>
+      </c>
+      <c r="M13" s="1">
+        <v>131922.74</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="1">
+        <v>7816.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>42.81</v>
+      </c>
+      <c r="D14" s="1">
+        <v>27.178662999</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>212428.43</v>
+      </c>
+      <c r="H14" s="1">
+        <v>122174.53</v>
+      </c>
+      <c r="I14" s="1">
+        <v>57.513266938893</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>334602.96</v>
+      </c>
+      <c r="M14" s="1">
+        <v>334602.96</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="1">
+        <v>18846.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>21.75</v>
+      </c>
+      <c r="D15" s="1">
+        <v>9.9422158548</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>187371.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>222529.5</v>
+      </c>
+      <c r="I15" s="1">
+        <v>118.76410970748</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>409900.5</v>
+      </c>
+      <c r="M15" s="1">
+        <v>409900.5</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="1">
+        <v>45140.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>11.998</v>
+      </c>
+      <c r="D16" s="1">
+        <v>8.878728179</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>400785.79</v>
+      </c>
+      <c r="H16" s="1">
+        <v>140803.93</v>
+      </c>
+      <c r="I16" s="1">
+        <v>35.131966629855</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>541589.72</v>
+      </c>
+      <c r="M16" s="1">
+        <v>541589.72</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="1">
+        <v>2059.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>67.3</v>
+      </c>
+      <c r="D17" s="1">
+        <v>88.1402282661</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>181480.73</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-42910.03</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-23.644400152016</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>138570.7</v>
+      </c>
+      <c r="M17" s="1">
+        <v>138570.7</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" s="1">
+        <v>2474.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>101.84</v>
+      </c>
+      <c r="D18" s="1">
+        <v>77.4989369442</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>191732.37</v>
+      </c>
+      <c r="H18" s="1">
+        <v>60219.79</v>
+      </c>
+      <c r="I18" s="1">
+        <v>31.408254120053</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>251952.16</v>
+      </c>
+      <c r="M18" s="1">
+        <v>251952.16</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B19" s="1">
+        <v>315118.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>11.314</v>
+      </c>
+      <c r="D19" s="1">
+        <v>11.2819122043</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>3555133.61</v>
+      </c>
+      <c r="H19" s="1">
+        <v>10111.44</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0.28441800250652</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>3565245.05</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3565245.05</v>
+      </c>
+      <c r="N19" s="1">
+        <v>5.49</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="1">
+        <v>58220.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>10.738</v>
+      </c>
+      <c r="D20" s="1">
+        <v>10.7262416695</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>624481.79</v>
+      </c>
+      <c r="H20" s="1">
+        <v>684.57</v>
+      </c>
+      <c r="I20" s="1">
+        <v>0.10962209162256</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>625166.36</v>
+      </c>
+      <c r="M20" s="1">
+        <v>625166.36</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="1">
+        <v>3879.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>567.6</v>
+      </c>
+      <c r="D21" s="1">
+        <v>607.7288450632</v>
+      </c>
+      <c r="E21" t="s">
+        <v>53</v>
+      </c>
+      <c r="F21">
+        <v>10.99</v>
+      </c>
+      <c r="G21" s="1">
+        <v>219035.03</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-18732.96</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-8.5524950050227</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>200302.07</v>
+      </c>
+      <c r="M21" s="1">
+        <v>200302.07</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>71</v>
+      </c>
+      <c r="B22" s="1">
+        <v>1961.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>87.82</v>
+      </c>
+      <c r="D22" s="1">
+        <v>134.2302141764</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>263225.45</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-91010.43</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-34.575087629255</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>172215.02</v>
+      </c>
+      <c r="M22" s="1">
+        <v>172215.02</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="1">
+        <v>1207.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>848.4</v>
+      </c>
+      <c r="D23" s="1">
+        <v>878.6</v>
+      </c>
+      <c r="E23" t="s">
+        <v>74</v>
+      </c>
+      <c r="F23">
+        <v>7.47</v>
+      </c>
+      <c r="G23" s="1">
+        <v>141990.49</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-4990.68</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-3.5147987727911</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>136999.81</v>
+      </c>
+      <c r="M23" s="1">
+        <v>136999.81</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>76</v>
+      </c>
+      <c r="B24" s="1">
+        <v>6623.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>38.1</v>
+      </c>
+      <c r="D24" s="1">
+        <v>30.7849992451</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>203889.05</v>
+      </c>
+      <c r="H24" s="1">
+        <v>48447.25</v>
+      </c>
+      <c r="I24" s="1">
+        <v>23.761575229273</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>252336.3</v>
+      </c>
+      <c r="M24" s="1">
+        <v>252336.3</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B25" s="1">
+        <v>3300.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>78.1</v>
+      </c>
+      <c r="D25" s="1">
+        <v>85.5049666667</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>282166.39</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-24436.39</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-8.6602766544945</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>257730.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>257730.0</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>80</v>
+      </c>
+      <c r="B26" s="1">
+        <v>1747.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>182.3</v>
+      </c>
+      <c r="D26" s="1">
+        <v>142.3228048082</v>
+      </c>
+      <c r="E26" t="s">
+        <v>30</v>
+      </c>
+      <c r="F26">
+        <v>0.92</v>
+      </c>
+      <c r="G26" s="1">
+        <v>265047.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>79477.12</v>
+      </c>
+      <c r="I26" s="1">
+        <v>29.986047757568</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>344524.12</v>
+      </c>
+      <c r="M26" s="1">
+        <v>344524.12</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B27" s="1">
+        <v>2669.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>66.64</v>
+      </c>
+      <c r="D27" s="1">
+        <v>72.3089996253</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>192992.72</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-15130.56</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-7.8399641188538</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>177862.16</v>
+      </c>
+      <c r="M27" s="1">
+        <v>177862.16</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>84</v>
+      </c>
+      <c r="B28" s="1">
+        <v>15946.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>17.03</v>
+      </c>
+      <c r="D28" s="1">
+        <v>18.5137921736</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>295220.93</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-23660.55</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-8.0145232250301</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>271560.38</v>
+      </c>
+      <c r="M28" s="1">
+        <v>271560.38</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>86</v>
+      </c>
+      <c r="B29" s="1">
+        <v>417.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>244.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>217.0630215827</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>90515.28</v>
+      </c>
+      <c r="H29" s="1">
+        <v>11232.72</v>
+      </c>
+      <c r="I29" s="1">
+        <v>12.409750044412</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>101748.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>101748.0</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>88</v>
+      </c>
+      <c r="B30" s="1">
+        <v>9932.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>26.12</v>
+      </c>
+      <c r="D30" s="1">
+        <v>30.3917680226</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>301851.04</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-42427.2</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-14.055674613544</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>259423.84</v>
+      </c>
+      <c r="M30" s="1">
+        <v>259423.84</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>90</v>
+      </c>
+      <c r="B31" s="1">
+        <v>3119.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>76.66</v>
+      </c>
+      <c r="D31" s="1">
+        <v>98.567201026</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>307431.1</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-68328.56</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-22.22564990985</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>239102.54</v>
+      </c>
+      <c r="M31" s="1">
+        <v>239102.54</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>92</v>
+      </c>
+      <c r="B32" s="1">
+        <v>5150.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>17.805</v>
+      </c>
+      <c r="D32" s="1">
+        <v>17.8276</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>91812.14</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-116.39</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-0.12676972783773</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>91695.75</v>
+      </c>
+      <c r="M32" s="1">
+        <v>91695.75</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>94</v>
+      </c>
+      <c r="B33" s="1">
+        <v>45226.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>4.449</v>
+      </c>
+      <c r="D33" s="1">
+        <v>4.338545748</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>196215.07</v>
+      </c>
+      <c r="H33" s="1">
+        <v>4995.4</v>
+      </c>
+      <c r="I33" s="1">
+        <v>2.5458798857804</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>201210.47</v>
+      </c>
+      <c r="M33" s="1">
+        <v>201210.47</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>96</v>
+      </c>
+      <c r="B34" s="1">
+        <v>879.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>136.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>132.9155972696</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>116832.81</v>
+      </c>
+      <c r="H34" s="1">
+        <v>2711.19</v>
+      </c>
+      <c r="I34" s="1">
+        <v>2.3205724487839</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>119544.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>119544.0</v>
+      </c>
+      <c r="N34" s="1">
         <v>0.18</v>
       </c>
-      <c r="P3">
-[...46 lines deleted...]
-      <c r="O4" s="1">
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>98</v>
+      </c>
+      <c r="B35" s="1">
+        <v>3613.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>38.33</v>
+      </c>
+      <c r="D35" s="1">
+        <v>37.6865015223</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>136161.33</v>
+      </c>
+      <c r="H35" s="1">
+        <v>2324.96</v>
+      </c>
+      <c r="I35" s="1">
+        <v>1.7075038852808</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>138486.29</v>
+      </c>
+      <c r="M35" s="1">
+        <v>138486.29</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>100</v>
+      </c>
+      <c r="B36" s="1">
+        <v>30061.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>9.821</v>
+      </c>
+      <c r="D36" s="1">
+        <v>7.4988989056</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>225424.4</v>
+      </c>
+      <c r="H36" s="1">
+        <v>69804.68</v>
+      </c>
+      <c r="I36" s="1">
+        <v>30.965893665459</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>295229.08</v>
+      </c>
+      <c r="M36" s="1">
+        <v>295229.08</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>102</v>
+      </c>
+      <c r="B37" s="1">
+        <v>5422.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>27.18</v>
+      </c>
+      <c r="D37" s="1">
+        <v>26.7814976024</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>145209.28</v>
+      </c>
+      <c r="H37" s="1">
+        <v>2160.68</v>
+      </c>
+      <c r="I37" s="1">
+        <v>1.4879765260182</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>147369.96</v>
+      </c>
+      <c r="M37" s="1">
+        <v>147369.96</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>104</v>
+      </c>
+      <c r="B38" s="1">
+        <v>1117.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>116.5</v>
+      </c>
+      <c r="D38" s="1">
+        <v>104.5896956132</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>116826.69</v>
+      </c>
+      <c r="H38" s="1">
+        <v>13303.81</v>
+      </c>
+      <c r="I38" s="1">
+        <v>11.387646093542</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>130130.5</v>
+      </c>
+      <c r="M38" s="1">
+        <v>130130.5</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>106</v>
+      </c>
+      <c r="B39" s="1">
+        <v>1223.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>168.5</v>
+      </c>
+      <c r="D39" s="1">
+        <v>211.9287735078</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>259188.89</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-53113.39</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-20.492155354344</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>206075.5</v>
+      </c>
+      <c r="M39" s="1">
+        <v>206075.5</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>108</v>
+      </c>
+      <c r="B40" s="1">
+        <v>10710.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>42.82</v>
+      </c>
+      <c r="D40" s="1">
+        <v>35.176844071</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>376744.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>81858.2</v>
+      </c>
+      <c r="I40" s="1">
+        <v>21.727804556941</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>458602.2</v>
+      </c>
+      <c r="M40" s="1">
+        <v>458602.2</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>110</v>
+      </c>
+      <c r="B41" s="1">
+        <v>40.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>3251.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>2845.17075</v>
+      </c>
+      <c r="E41" t="s">
+        <v>30</v>
+      </c>
+      <c r="F41">
+        <v>0.92</v>
+      </c>
+      <c r="G41" s="1">
+        <v>124220.83</v>
+      </c>
+      <c r="H41" s="1">
+        <v>16454.2</v>
+      </c>
+      <c r="I41" s="1">
+        <v>13.245926629213</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>140675.03</v>
+      </c>
+      <c r="M41" s="1">
+        <v>140675.03</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>112</v>
+      </c>
+      <c r="B42" s="1">
+        <v>2220.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>70.26</v>
+      </c>
+      <c r="D42" s="1">
+        <v>68.4870630631</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>152041.28</v>
+      </c>
+      <c r="H42" s="1">
+        <v>3935.92</v>
+      </c>
+      <c r="I42" s="1">
+        <v>2.588718011319</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>155977.2</v>
+      </c>
+      <c r="M42" s="1">
+        <v>155977.2</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>114</v>
+      </c>
+      <c r="B43" s="1">
+        <v>95.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>1620.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>2309.3462105263</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>219387.89</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-65487.89</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-29.850275692063</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>153900.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>153900.0</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>116</v>
+      </c>
+      <c r="B44" s="1">
+        <v>14131.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>21.19</v>
+      </c>
+      <c r="D44" s="1">
+        <v>15.6609051023</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>221304.25</v>
+      </c>
+      <c r="H44" s="1">
+        <v>78131.64</v>
+      </c>
+      <c r="I44" s="1">
+        <v>35.305078867667</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>299435.89</v>
+      </c>
+      <c r="M44" s="1">
+        <v>299435.89</v>
+      </c>
+      <c r="N44" s="1">
         <v>0.46</v>
       </c>
-      <c r="P4">
-[...19 lines deleted...]
-      <c r="F5" t="s">
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>118</v>
+      </c>
+      <c r="B45" s="1">
+        <v>2472.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>53.6</v>
+      </c>
+      <c r="D45" s="1">
+        <v>49.7380097087</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>122952.36</v>
+      </c>
+      <c r="H45" s="1">
+        <v>9546.84</v>
+      </c>
+      <c r="I45" s="1">
+        <v>7.7646659242653</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>132499.2</v>
+      </c>
+      <c r="M45" s="1">
+        <v>132499.2</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>120</v>
+      </c>
+      <c r="B46" s="1">
+        <v>3126.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>55.16</v>
+      </c>
+      <c r="D46" s="1">
+        <v>48.0144273832</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>150093.1</v>
+      </c>
+      <c r="H46" s="1">
+        <v>22337.06</v>
+      </c>
+      <c r="I46" s="1">
+        <v>14.882136487287</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>172430.16</v>
+      </c>
+      <c r="M46" s="1">
+        <v>172430.16</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>122</v>
+      </c>
+      <c r="B47" s="1">
+        <v>4277.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>85.94</v>
+      </c>
+      <c r="D47" s="1">
+        <v>29.8435234978</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>127640.75</v>
+      </c>
+      <c r="H47" s="1">
+        <v>239924.63</v>
+      </c>
+      <c r="I47" s="1">
+        <v>187.9686777146</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>367565.38</v>
+      </c>
+      <c r="M47" s="1">
+        <v>367565.38</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>124</v>
+      </c>
+      <c r="B48" s="1">
+        <v>9530.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>28.175</v>
+      </c>
+      <c r="D48" s="1">
+        <v>13.0022214061</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>123911.17</v>
+      </c>
+      <c r="H48" s="1">
+        <v>144596.58</v>
+      </c>
+      <c r="I48" s="1">
+        <v>116.69374116958</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>268507.75</v>
+      </c>
+      <c r="M48" s="1">
+        <v>268507.75</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>126</v>
+      </c>
+      <c r="B49" s="1">
+        <v>78043.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>6.234</v>
+      </c>
+      <c r="D49" s="1">
+        <v>5.2607704727</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>410566.31</v>
+      </c>
+      <c r="H49" s="1">
+        <v>75953.75</v>
+      </c>
+      <c r="I49" s="1">
+        <v>18.499752208115</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>486520.06</v>
+      </c>
+      <c r="M49" s="1">
+        <v>486520.06</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>128</v>
+      </c>
+      <c r="B50" s="1">
+        <v>1614.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>121.55</v>
+      </c>
+      <c r="D50" s="1">
+        <v>117.9</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>190290.6</v>
+      </c>
+      <c r="H50" s="1">
+        <v>5891.1</v>
+      </c>
+      <c r="I50" s="1">
+        <v>3.0958439355386</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>196181.7</v>
+      </c>
+      <c r="M50" s="1">
+        <v>196181.7</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>130</v>
+      </c>
+      <c r="B51" s="1">
+        <v>672.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>266.1</v>
+      </c>
+      <c r="D51" s="1">
+        <v>259.3091815476</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>174255.77</v>
+      </c>
+      <c r="H51" s="1">
+        <v>4563.43</v>
+      </c>
+      <c r="I51" s="1">
+        <v>2.6188114172633</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>178819.2</v>
+      </c>
+      <c r="M51" s="1">
+        <v>178819.2</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>132</v>
+      </c>
+      <c r="B52" s="1">
+        <v>1621.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>76.9</v>
+      </c>
+      <c r="D52" s="1">
+        <v>86.5095064775</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>140231.91</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-15577.01</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-11.108035253888</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>124654.9</v>
+      </c>
+      <c r="M52" s="1">
+        <v>124654.9</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>134</v>
+      </c>
+      <c r="B53" s="1">
+        <v>49492.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>4.361</v>
+      </c>
+      <c r="D53" s="1">
+        <v>3.5730685767</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>176838.31</v>
+      </c>
+      <c r="H53" s="1">
+        <v>38996.3</v>
+      </c>
+      <c r="I53" s="1">
+        <v>22.051952430443</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>215834.61</v>
+      </c>
+      <c r="M53" s="1">
+        <v>215834.61</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>136</v>
+      </c>
+      <c r="B54" s="1">
+        <v>6563.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>23.68</v>
+      </c>
+      <c r="D54" s="1">
+        <v>24.17400579</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>158654.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-3242.16</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-2.0435412911115</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>155411.84</v>
+      </c>
+      <c r="M54" s="1">
+        <v>155411.84</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>138</v>
+      </c>
+      <c r="B55" s="1">
+        <v>2053.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>165.7</v>
+      </c>
+      <c r="D55" s="1">
+        <v>109.1677496347</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>224121.39</v>
+      </c>
+      <c r="H55" s="1">
+        <v>116060.71</v>
+      </c>
+      <c r="I55" s="1">
+        <v>51.784753789007</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>340182.1</v>
+      </c>
+      <c r="M55" s="1">
+        <v>340182.1</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>140</v>
+      </c>
+      <c r="B56" s="1">
+        <v>1379.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>154.05</v>
+      </c>
+      <c r="D56" s="1">
+        <v>122.6609862219</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>169149.5</v>
+      </c>
+      <c r="H56" s="1">
+        <v>43285.45</v>
+      </c>
+      <c r="I56" s="1">
+        <v>25.590054951389</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>212434.95</v>
+      </c>
+      <c r="M56" s="1">
+        <v>212434.95</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>142</v>
+      </c>
+      <c r="B57" s="1">
+        <v>2413.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>50.08</v>
+      </c>
+      <c r="D57" s="1">
+        <v>52.518976378</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>126728.29</v>
+      </c>
+      <c r="H57" s="1">
+        <v>-5885.25</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-4.6439906985252</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>120843.04</v>
+      </c>
+      <c r="M57" s="1">
+        <v>120843.04</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>144</v>
+      </c>
+      <c r="B58" s="1">
+        <v>413.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>500.4</v>
+      </c>
+      <c r="D58" s="1">
+        <v>476.3866101695</v>
+      </c>
+      <c r="E58" t="s">
         <v>30</v>
       </c>
-      <c r="G5">
+      <c r="F58">
         <v>0.92</v>
       </c>
-      <c r="H5" s="1">
-[...20 lines deleted...]
-      <c r="O5" s="1">
+      <c r="G58" s="1">
+        <v>192621.35</v>
+      </c>
+      <c r="H58" s="1">
+        <v>30945.5</v>
+      </c>
+      <c r="I58" s="1">
+        <v>16.065456918457</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>223566.85</v>
+      </c>
+      <c r="M58" s="1">
+        <v>223566.85</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>146</v>
+      </c>
+      <c r="B59" s="1">
+        <v>758.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>378.1</v>
+      </c>
+      <c r="D59" s="1">
+        <v>396.219116095</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>300334.09</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-13734.29</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-4.5730040169599</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>286599.8</v>
+      </c>
+      <c r="M59" s="1">
+        <v>286599.8</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>148</v>
+      </c>
+      <c r="B60" s="1">
+        <v>690.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>481.35</v>
+      </c>
+      <c r="D60" s="1">
+        <v>626.5443623188</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>432315.61</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-100184.11</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-23.173835892717</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>332131.5</v>
+      </c>
+      <c r="M60" s="1">
+        <v>332131.5</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>150</v>
+      </c>
+      <c r="B61" s="1">
+        <v>7114.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>14.462</v>
+      </c>
+      <c r="D61" s="1">
+        <v>14.8059179083</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>105329.3</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-2446.63</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-2.3228389441494</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>102882.67</v>
+      </c>
+      <c r="M61" s="1">
+        <v>102882.67</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>152</v>
+      </c>
+      <c r="B62" s="1">
+        <v>2996.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>133.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>124.1913017356</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>372077.14</v>
+      </c>
+      <c r="H62" s="1">
+        <v>26390.86</v>
+      </c>
+      <c r="I62" s="1">
+        <v>7.0928463920143</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>398468.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>398468.0</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>154</v>
+      </c>
+      <c r="B63" s="1">
+        <v>9981.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>15.72</v>
+      </c>
+      <c r="D63" s="1">
+        <v>11.7760224426</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>117536.48</v>
+      </c>
+      <c r="H63" s="1">
+        <v>39364.84</v>
+      </c>
+      <c r="I63" s="1">
+        <v>33.491593418486</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>156901.32</v>
+      </c>
+      <c r="M63" s="1">
+        <v>156901.32</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>156</v>
+      </c>
+      <c r="B64" s="1">
+        <v>2183.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>51.22</v>
+      </c>
+      <c r="D64" s="1">
+        <v>52.2038021072</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>113960.9</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-2147.64</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-1.8845411013778</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>111813.26</v>
+      </c>
+      <c r="M64" s="1">
+        <v>111813.26</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>158</v>
+      </c>
+      <c r="B65" s="1">
+        <v>543.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>283.61</v>
+      </c>
+      <c r="D65" s="1">
+        <v>188.8392633517</v>
+      </c>
+      <c r="E65" t="s">
+        <v>159</v>
+      </c>
+      <c r="F65">
+        <v>1.14</v>
+      </c>
+      <c r="G65" s="1">
+        <v>87486.66</v>
+      </c>
+      <c r="H65" s="1">
+        <v>47064.24</v>
+      </c>
+      <c r="I65" s="1">
+        <v>53.795904427029</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>134550.9</v>
+      </c>
+      <c r="M65" s="1">
+        <v>134550.9</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>161</v>
+      </c>
+      <c r="B66" s="1">
+        <v>2888.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>79.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>78.1808102493</v>
+      </c>
+      <c r="E66" t="s">
+        <v>30</v>
+      </c>
+      <c r="F66">
+        <v>0.92</v>
+      </c>
+      <c r="G66" s="1">
+        <v>240853.72</v>
+      </c>
+      <c r="H66" s="1">
+        <v>5957.18</v>
+      </c>
+      <c r="I66" s="1">
+        <v>2.4733601789501</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>246810.9</v>
+      </c>
+      <c r="M66" s="1">
+        <v>246810.9</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>163</v>
+      </c>
+      <c r="B67" s="1">
+        <v>12476.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>12.28</v>
+      </c>
+      <c r="D67" s="1">
+        <v>5.3123998076</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>66277.5</v>
+      </c>
+      <c r="H67" s="1">
+        <v>86927.78</v>
+      </c>
+      <c r="I67" s="1">
+        <v>131.15730074309</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>153205.28</v>
+      </c>
+      <c r="M67" s="1">
+        <v>153205.28</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>165</v>
+      </c>
+      <c r="B68" s="1">
+        <v>3678.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>120.28</v>
+      </c>
+      <c r="D68" s="1">
+        <v>114.3359026645</v>
+      </c>
+      <c r="E68" t="s">
+        <v>30</v>
+      </c>
+      <c r="F68">
+        <v>0.92</v>
+      </c>
+      <c r="G68" s="1">
+        <v>452569.35</v>
+      </c>
+      <c r="H68" s="1">
+        <v>26000.36</v>
+      </c>
+      <c r="I68" s="1">
+        <v>5.745055426312</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>478569.71</v>
+      </c>
+      <c r="M68" s="1">
+        <v>478569.71</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>167</v>
+      </c>
+      <c r="B69" s="1">
+        <v>4231.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>390.8</v>
+      </c>
+      <c r="D69" s="1">
+        <v>379.9730961948</v>
+      </c>
+      <c r="E69" t="s">
+        <v>74</v>
+      </c>
+      <c r="F69">
+        <v>7.47</v>
+      </c>
+      <c r="G69" s="1">
+        <v>215220.35</v>
+      </c>
+      <c r="H69" s="1">
+        <v>5992.13</v>
+      </c>
+      <c r="I69" s="1">
+        <v>2.7841837447063</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>221212.48</v>
+      </c>
+      <c r="M69" s="1">
+        <v>221212.48</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>169</v>
+      </c>
+      <c r="B70" s="1">
+        <v>10644.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>151.75</v>
+      </c>
+      <c r="D70" s="1">
+        <v>154.5313566328</v>
+      </c>
+      <c r="E70" t="s">
+        <v>74</v>
+      </c>
+      <c r="F70">
+        <v>7.47</v>
+      </c>
+      <c r="G70" s="1">
+        <v>220120.73</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-4025.29</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-1.8286737464481</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>216095.44</v>
+      </c>
+      <c r="M70" s="1">
+        <v>216095.44</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>171</v>
+      </c>
+      <c r="B71" s="1">
+        <v>1748.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>1077.41</v>
+      </c>
+      <c r="D71" s="1">
+        <v>1076.4467334096</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>1881628.89</v>
+      </c>
+      <c r="H71" s="1">
+        <v>1683.79</v>
+      </c>
+      <c r="I71" s="1">
+        <v>0.089485764645121</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>1883312.68</v>
+      </c>
+      <c r="M71" s="1">
+        <v>1883312.68</v>
+      </c>
+      <c r="N71" s="1">
+        <v>2.9</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>173</v>
+      </c>
+      <c r="B72" s="1">
+        <v>1872.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>135.3</v>
+      </c>
+      <c r="D72" s="1">
+        <v>113.3271794872</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>212148.48</v>
+      </c>
+      <c r="H72" s="1">
+        <v>41133.12</v>
+      </c>
+      <c r="I72" s="1">
+        <v>19.388835592883</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>253281.6</v>
+      </c>
+      <c r="M72" s="1">
+        <v>253281.6</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>175</v>
+      </c>
+      <c r="B73" s="1">
+        <v>9095.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>16.865</v>
+      </c>
+      <c r="D73" s="1">
+        <v>17.7025002749</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>161004.24</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-7617.06</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-4.7309685757344</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>153387.18</v>
+      </c>
+      <c r="M73" s="1">
+        <v>153387.18</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>177</v>
+      </c>
+      <c r="B74" s="1">
+        <v>2970.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>63.48</v>
+      </c>
+      <c r="D74" s="1">
+        <v>78.5086060606</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>233170.56</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-44634.96</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-19.14262246486</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>188535.6</v>
+      </c>
+      <c r="M74" s="1">
+        <v>188535.6</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>179</v>
+      </c>
+      <c r="B75" s="1">
+        <v>3259.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>37.855</v>
+      </c>
+      <c r="D75" s="1">
+        <v>45.4549984658</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>148137.84</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-24768.39</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-16.719826615536</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>123369.45</v>
+      </c>
+      <c r="M75" s="1">
+        <v>123369.45</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>181</v>
+      </c>
+      <c r="B76" s="1">
+        <v>1090.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>154.7</v>
+      </c>
+      <c r="D76" s="1">
+        <v>93.69</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>102122.1</v>
+      </c>
+      <c r="H76" s="1">
+        <v>66500.9</v>
+      </c>
+      <c r="I76" s="1">
+        <v>65.119009499413</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>168623.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>168623.0</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>183</v>
+      </c>
+      <c r="B77" s="1">
+        <v>2635.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>87.72</v>
+      </c>
+      <c r="D77" s="1">
+        <v>100.0376622391</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>263599.24</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-32457.04</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-12.31302487822</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>231142.2</v>
+      </c>
+      <c r="M77" s="1">
+        <v>231142.2</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>185</v>
+      </c>
+      <c r="B78" s="1">
+        <v>5214.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>27.82</v>
+      </c>
+      <c r="D78" s="1">
+        <v>30.6092424242</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>159596.59</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-14543.11</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-9.1124190059449</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>145053.48</v>
+      </c>
+      <c r="M78" s="1">
+        <v>145053.48</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>187</v>
+      </c>
+      <c r="B79" s="1">
+        <v>2128.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>45.24</v>
+      </c>
+      <c r="D79" s="1">
+        <v>52.35</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>111400.8</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-15130.08</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-13.581661891117</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>96270.72</v>
+      </c>
+      <c r="M79" s="1">
+        <v>96270.72</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>189</v>
+      </c>
+      <c r="B80" s="1">
+        <v>1990.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>318.6</v>
+      </c>
+      <c r="D80" s="1">
+        <v>344.6538592965</v>
+      </c>
+      <c r="E80" t="s">
+        <v>30</v>
+      </c>
+      <c r="F80">
+        <v>0.92</v>
+      </c>
+      <c r="G80" s="1">
+        <v>739795.74</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-53930.31</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-7.2898919369284</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>685865.43</v>
+      </c>
+      <c r="M80" s="1">
+        <v>685865.43</v>
+      </c>
+      <c r="N80" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>191</v>
+      </c>
+      <c r="B81" s="1">
+        <v>2753.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>502.9</v>
+      </c>
+      <c r="D81" s="1">
+        <v>610.9317217581</v>
+      </c>
+      <c r="E81" t="s">
+        <v>53</v>
+      </c>
+      <c r="F81">
+        <v>10.99</v>
+      </c>
+      <c r="G81" s="1">
+        <v>153569.68</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-27615.92</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-17.982664286336</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>125953.76</v>
+      </c>
+      <c r="M81" s="1">
+        <v>125953.76</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>193</v>
+      </c>
+      <c r="B82" s="1">
+        <v>1085.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>331.2</v>
+      </c>
+      <c r="D82" s="1">
+        <v>269.5989493088</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>292514.86</v>
+      </c>
+      <c r="H82" s="1">
+        <v>66837.14</v>
+      </c>
+      <c r="I82" s="1">
+        <v>22.8491434589</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>359352.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>359352.0</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>195</v>
+      </c>
+      <c r="B83" s="1">
+        <v>25406.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>4.493</v>
+      </c>
+      <c r="D83" s="1">
+        <v>2.5732000315</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>65374.72</v>
+      </c>
+      <c r="H83" s="1">
+        <v>48774.44</v>
+      </c>
+      <c r="I83" s="1">
+        <v>74.607493538787</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>114149.16</v>
+      </c>
+      <c r="M83" s="1">
+        <v>114149.16</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>197</v>
+      </c>
+      <c r="B84" s="1">
+        <v>3585.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>72.49</v>
+      </c>
+      <c r="D84" s="1">
+        <v>97.4893417015</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>349499.29</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-89622.64</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-25.643153667065</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>259876.65</v>
+      </c>
+      <c r="M84" s="1">
+        <v>259876.65</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>199</v>
+      </c>
+      <c r="B85" s="1">
+        <v>3511.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>132.22</v>
+      </c>
+      <c r="D85" s="1">
+        <v>148.4622187411</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>521250.85</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-57026.43</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-10.940304461854</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>464224.42</v>
+      </c>
+      <c r="M85" s="1">
+        <v>464224.42</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>201</v>
+      </c>
+      <c r="B86" s="1">
+        <v>3828.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>32.7</v>
+      </c>
+      <c r="D86" s="1">
+        <v>35.3299660397</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>135243.11</v>
+      </c>
+      <c r="H86" s="1">
+        <v>-10067.51</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-7.4440095321677</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>125175.6</v>
+      </c>
+      <c r="M86" s="1">
+        <v>125175.6</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>203</v>
+      </c>
+      <c r="B87" s="1">
+        <v>1888.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>292.75</v>
+      </c>
+      <c r="D87" s="1">
+        <v>111.4399523305</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>210398.63</v>
+      </c>
+      <c r="H87" s="1">
+        <v>342313.37</v>
+      </c>
+      <c r="I87" s="1">
+        <v>162.69752802098</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>552712.0</v>
+      </c>
+      <c r="M87" s="1">
+        <v>552712.0</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>205</v>
+      </c>
+      <c r="B88" s="1">
+        <v>2290.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>89.84</v>
+      </c>
+      <c r="D88" s="1">
+        <v>93.9310873362</v>
+      </c>
+      <c r="E88" t="s">
+        <v>30</v>
+      </c>
+      <c r="F88">
+        <v>0.92</v>
+      </c>
+      <c r="G88" s="1">
+        <v>234941.42</v>
+      </c>
+      <c r="H88" s="1">
+        <v>-12382.35</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-5.2703988934774</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>222559.07</v>
+      </c>
+      <c r="M88" s="1">
+        <v>222559.07</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>207</v>
+      </c>
+      <c r="B89" s="1">
+        <v>2116.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>169.14</v>
+      </c>
+      <c r="D89" s="1">
+        <v>117.8749196597</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>249423.33</v>
+      </c>
+      <c r="H89" s="1">
+        <v>108476.91</v>
+      </c>
+      <c r="I89" s="1">
+        <v>43.491084013673</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>357900.24</v>
+      </c>
+      <c r="M89" s="1">
+        <v>357900.24</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>209</v>
+      </c>
+      <c r="B90" s="1">
+        <v>5934.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>34.5</v>
+      </c>
+      <c r="D90" s="1">
+        <v>47.7027822717</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>283068.31</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-78345.31</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-27.677174460115</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>204723.0</v>
+      </c>
+      <c r="M90" s="1">
+        <v>204723.0</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>211</v>
+      </c>
+      <c r="B91" s="1">
+        <v>1884.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>279.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>199.4522505308</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>375768.04</v>
+      </c>
+      <c r="H91" s="1">
+        <v>149867.96</v>
+      </c>
+      <c r="I91" s="1">
+        <v>39.883104481158</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>525636.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>525636.0</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>213</v>
+      </c>
+      <c r="B92" s="1">
+        <v>606.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>163.6</v>
+      </c>
+      <c r="D92" s="1">
+        <v>142.49669967</v>
+      </c>
+      <c r="E92" t="s">
+        <v>30</v>
+      </c>
+      <c r="F92">
+        <v>0.92</v>
+      </c>
+      <c r="G92" s="1">
+        <v>93450.57</v>
+      </c>
+      <c r="H92" s="1">
+        <v>13799.11</v>
+      </c>
+      <c r="I92" s="1">
+        <v>14.766212768954</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>107249.68</v>
+      </c>
+      <c r="M92" s="1">
+        <v>107249.68</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>215</v>
+      </c>
+      <c r="B93" s="1">
+        <v>4487.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>78.92</v>
+      </c>
+      <c r="D93" s="1">
+        <v>40.8524136394</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>183304.78</v>
+      </c>
+      <c r="H93" s="1">
+        <v>170809.26</v>
+      </c>
+      <c r="I93" s="1">
+        <v>93.183200132588</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>354114.04</v>
+      </c>
+      <c r="M93" s="1">
+        <v>354114.04</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>217</v>
+      </c>
+      <c r="B94" s="1">
+        <v>196.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>459.34</v>
+      </c>
+      <c r="D94" s="1">
+        <v>509.0768367347</v>
+      </c>
+      <c r="E94" t="s">
+        <v>159</v>
+      </c>
+      <c r="F94">
+        <v>1.14</v>
+      </c>
+      <c r="G94" s="1">
+        <v>89714.07</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-11053.78</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-12.321121982316</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>78660.29</v>
+      </c>
+      <c r="M94" s="1">
+        <v>78660.29</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>219</v>
+      </c>
+      <c r="B95" s="1">
+        <v>16435.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>95.86</v>
+      </c>
+      <c r="D95" s="1">
+        <v>70.1507995132</v>
+      </c>
+      <c r="E95" t="s">
+        <v>53</v>
+      </c>
+      <c r="F95">
+        <v>10.99</v>
+      </c>
+      <c r="G95" s="1">
+        <v>106515.94</v>
+      </c>
+      <c r="H95" s="1">
+        <v>36811.85</v>
+      </c>
+      <c r="I95" s="1">
+        <v>34.55994473691</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>143327.79</v>
+      </c>
+      <c r="M95" s="1">
+        <v>143327.79</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>221</v>
+      </c>
+      <c r="B96" s="1">
+        <v>3641.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>69.39</v>
+      </c>
+      <c r="D96" s="1">
+        <v>24.1150343312</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>87802.84</v>
+      </c>
+      <c r="H96" s="1">
+        <v>164846.15</v>
+      </c>
+      <c r="I96" s="1">
+        <v>187.74580639988</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>252648.99</v>
+      </c>
+      <c r="M96" s="1">
+        <v>252648.99</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>223</v>
+      </c>
+      <c r="B97" s="1">
+        <v>929.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>124.5</v>
+      </c>
+      <c r="D97" s="1">
+        <v>118.1</v>
+      </c>
+      <c r="E97" t="s">
+        <v>30</v>
+      </c>
+      <c r="F97">
+        <v>0.92</v>
+      </c>
+      <c r="G97" s="1">
+        <v>119274.78</v>
+      </c>
+      <c r="H97" s="1">
+        <v>5844.76</v>
+      </c>
+      <c r="I97" s="1">
+        <v>4.9002479820126</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>125119.54</v>
+      </c>
+      <c r="M97" s="1">
+        <v>125119.54</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>225</v>
+      </c>
+      <c r="B98" s="1">
+        <v>8398.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>35.1</v>
+      </c>
+      <c r="D98" s="1">
+        <v>30.3729018814</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>255071.63</v>
+      </c>
+      <c r="H98" s="1">
+        <v>39698.17</v>
+      </c>
+      <c r="I98" s="1">
+        <v>15.563537975587</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>294769.8</v>
+      </c>
+      <c r="M98" s="1">
+        <v>294769.8</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>227</v>
+      </c>
+      <c r="B99" s="1">
+        <v>1324.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>226.3</v>
+      </c>
+      <c r="D99" s="1">
+        <v>246.4882326284</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>326350.42</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-26729.22</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-8.1903433738495</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>299621.2</v>
+      </c>
+      <c r="M99" s="1">
+        <v>299621.2</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>229</v>
+      </c>
+      <c r="B100" s="1">
+        <v>833.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>247.6</v>
+      </c>
+      <c r="D100" s="1">
+        <v>259.1050420168</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>215834.5</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-9583.7</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-4.440300322701</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>206250.8</v>
+      </c>
+      <c r="M100" s="1">
+        <v>206250.8</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>231</v>
+      </c>
+      <c r="B101" s="1">
+        <v>5467.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>22.08</v>
+      </c>
+      <c r="D101" s="1">
+        <v>20.9781781599</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>114687.7</v>
+      </c>
+      <c r="H101" s="1">
+        <v>6023.66</v>
+      </c>
+      <c r="I101" s="1">
+        <v>5.2522284429804</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>120711.36</v>
+      </c>
+      <c r="M101" s="1">
+        <v>120711.36</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>233</v>
+      </c>
+      <c r="B102" s="1">
+        <v>3529.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>80.04</v>
+      </c>
+      <c r="D102" s="1">
+        <v>66.8485208274</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>235908.43</v>
+      </c>
+      <c r="H102" s="1">
+        <v>46552.73</v>
+      </c>
+      <c r="I102" s="1">
+        <v>19.733389773312</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>282461.16</v>
+      </c>
+      <c r="M102" s="1">
+        <v>282461.16</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>235</v>
+      </c>
+      <c r="B103" s="1">
+        <v>3700.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>50.99</v>
+      </c>
+      <c r="D103" s="1">
+        <v>48.2958756757</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>205615.42</v>
+      </c>
+      <c r="H103" s="1">
+        <v>-16952.42</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-8.2447221127676</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>188663.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>188663.0</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>237</v>
+      </c>
+      <c r="B104" s="1">
+        <v>8426.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>36.02</v>
+      </c>
+      <c r="D104" s="1">
+        <v>28.524837408</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>240350.28</v>
+      </c>
+      <c r="H104" s="1">
+        <v>63154.24</v>
+      </c>
+      <c r="I104" s="1">
+        <v>26.275916965855</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>303504.52</v>
+      </c>
+      <c r="M104" s="1">
+        <v>303504.52</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>239</v>
+      </c>
+      <c r="B105" s="1">
+        <v>4816.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>184.15</v>
+      </c>
+      <c r="D105" s="1">
+        <v>192.4519539037</v>
+      </c>
+      <c r="E105" t="s">
+        <v>74</v>
+      </c>
+      <c r="F105">
+        <v>7.47</v>
+      </c>
+      <c r="G105" s="1">
+        <v>124101.18</v>
+      </c>
+      <c r="H105" s="1">
+        <v>-5450.5</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-4.3919808014718</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>118650.68</v>
+      </c>
+      <c r="M105" s="1">
+        <v>118650.68</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>241</v>
+      </c>
+      <c r="B106" s="1">
+        <v>8694.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>20.86</v>
+      </c>
+      <c r="D106" s="1">
+        <v>25.7960697032</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>224271.03</v>
+      </c>
+      <c r="H106" s="1">
+        <v>-42914.19</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-19.134968078579</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>181356.84</v>
+      </c>
+      <c r="M106" s="1">
+        <v>181356.84</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>243</v>
+      </c>
+      <c r="B107" s="1">
+        <v>2220.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>56.54</v>
+      </c>
+      <c r="D107" s="1">
+        <v>112.9185405405</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>250679.16</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-125160.36</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-49.928506222855</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>125518.8</v>
+      </c>
+      <c r="M107" s="1">
+        <v>125518.8</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>245</v>
+      </c>
+      <c r="B108" s="1">
+        <v>329.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>584.2</v>
+      </c>
+      <c r="D108" s="1">
+        <v>435.7287234043</v>
+      </c>
+      <c r="E108" t="s">
+        <v>30</v>
+      </c>
+      <c r="F108">
+        <v>0.92</v>
+      </c>
+      <c r="G108" s="1">
+        <v>141972.86</v>
+      </c>
+      <c r="H108" s="1">
+        <v>65947.74</v>
+      </c>
+      <c r="I108" s="1">
+        <v>46.450948441836</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>207920.6</v>
+      </c>
+      <c r="M108" s="1">
+        <v>207920.6</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>247</v>
+      </c>
+      <c r="B109" s="1">
+        <v>113.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>279.95</v>
+      </c>
+      <c r="D109" s="1">
+        <v>276.049557522</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>44075.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>0</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>44075.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>44075.0</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>249</v>
+      </c>
+      <c r="B110" s="1">
+        <v>28.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>114.97</v>
+      </c>
+      <c r="D110" s="1">
+        <v>114.86</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>3080.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>0</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>3080.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>3080.0</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>251</v>
+      </c>
+      <c r="B111" s="1">
+        <v>2.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>126.47</v>
+      </c>
+      <c r="D111" s="1">
+        <v>125.75</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>1440.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>0</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>1440.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>1440.0</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>253</v>
+      </c>
+      <c r="B112" s="1">
+        <v>53.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>105.83</v>
+      </c>
+      <c r="D112" s="1">
+        <v>105.69</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>7420.0</v>
+      </c>
+      <c r="I112" s="1">
+        <v>0</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>7420.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>7420.0</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>255</v>
+      </c>
+      <c r="B113" s="1">
+        <v>-3.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>6359.0</v>
+      </c>
+      <c r="D113" s="1">
+        <v>6288.0</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>-2130.0</v>
+      </c>
+      <c r="I113" s="1">
+        <v>0</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>-2130.0</v>
+      </c>
+      <c r="M113" s="1">
+        <v>-2130.0</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>257</v>
+      </c>
+      <c r="B114" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>99.75</v>
+      </c>
+      <c r="D114" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>99331.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>419.0</v>
+      </c>
+      <c r="I114" s="1">
+        <v>0.42182198910713</v>
+      </c>
+      <c r="J114">
+        <v>0.16</v>
+      </c>
+      <c r="K114">
+        <v>158.9</v>
+      </c>
+      <c r="L114" s="1">
+        <v>99750.0</v>
+      </c>
+      <c r="M114" s="1">
+        <v>99908.9</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>259</v>
+      </c>
+      <c r="B115" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>100.873</v>
+      </c>
+      <c r="D115" s="1">
+        <v>99.847</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>199694.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>2052.0</v>
+      </c>
+      <c r="I115" s="1">
+        <v>1.0275721854437</v>
+      </c>
+      <c r="J115">
+        <v>0.28</v>
+      </c>
+      <c r="K115">
+        <v>556.16</v>
+      </c>
+      <c r="L115" s="1">
+        <v>201746.0</v>
+      </c>
+      <c r="M115" s="1">
+        <v>202302.16</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>261</v>
+      </c>
+      <c r="B116" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>101.736</v>
+      </c>
+      <c r="D116" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>199780.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>3692.0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>1.8480328361197</v>
+      </c>
+      <c r="J116">
+        <v>0.67</v>
+      </c>
+      <c r="K116" t="s">
+        <v>262</v>
+      </c>
+      <c r="L116" s="1">
+        <v>203472.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>204815.15</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>264</v>
+      </c>
+      <c r="B117" s="1">
+        <v>185000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>98.591</v>
+      </c>
+      <c r="D117" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>183760.5</v>
+      </c>
+      <c r="H117" s="1">
+        <v>-1367.15</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-0.74398469747307</v>
+      </c>
+      <c r="J117">
+        <v>2.1</v>
+      </c>
+      <c r="K117" t="s">
+        <v>265</v>
+      </c>
+      <c r="L117" s="1">
+        <v>182393.35</v>
+      </c>
+      <c r="M117" s="1">
+        <v>186270.75</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>267</v>
+      </c>
+      <c r="B118" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>97.219</v>
+      </c>
+      <c r="D118" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>198506.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>-4068.0</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-2.0493083332494</v>
+      </c>
+      <c r="J118">
+        <v>0.41</v>
+      </c>
+      <c r="K118">
+        <v>821.92</v>
+      </c>
+      <c r="L118" s="1">
+        <v>194438.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>195259.92</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>269</v>
+      </c>
+      <c r="B119" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>94.155</v>
+      </c>
+      <c r="D119" s="1">
+        <v>93.8</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>93800.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>355.0</v>
+      </c>
+      <c r="I119" s="1">
+        <v>0.37846481876333</v>
+      </c>
+      <c r="J119">
+        <v>0.51</v>
+      </c>
+      <c r="K119">
+        <v>505.48</v>
+      </c>
+      <c r="L119" s="1">
+        <v>94155.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>94660.48</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>271</v>
+      </c>
+      <c r="B120" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>99.968</v>
+      </c>
+      <c r="D120" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>99646.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>322.0</v>
+      </c>
+      <c r="I120" s="1">
+        <v>0.32314392951047</v>
+      </c>
+      <c r="J120">
         <v>0.49</v>
       </c>
-      <c r="P5">
-[...96 lines deleted...]
-      <c r="O7" s="1">
+      <c r="K120">
+        <v>489.73</v>
+      </c>
+      <c r="L120" s="1">
+        <v>99968.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>100457.73</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>273</v>
+      </c>
+      <c r="B121" s="1">
+        <v>201000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>100.312</v>
+      </c>
+      <c r="D121" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>200155.8</v>
+      </c>
+      <c r="H121" s="1">
+        <v>1471.32</v>
+      </c>
+      <c r="I121" s="1">
+        <v>0.73508736694115</v>
+      </c>
+      <c r="J121">
+        <v>0.5</v>
+      </c>
+      <c r="K121" t="s">
+        <v>274</v>
+      </c>
+      <c r="L121" s="1">
+        <v>201627.12</v>
+      </c>
+      <c r="M121" s="1">
+        <v>202639.0</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>276</v>
+      </c>
+      <c r="B122" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>104.412</v>
+      </c>
+      <c r="D122" s="1">
+        <v>106.65</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>106650.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>-2238.0</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-2.098452883263</v>
+      </c>
+      <c r="J122">
+        <v>0.59</v>
+      </c>
+      <c r="K122">
+        <v>589.04</v>
+      </c>
+      <c r="L122" s="1">
+        <v>104412.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>105001.04</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>278</v>
+      </c>
+      <c r="B123" s="1">
+        <v>29000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>96.239</v>
+      </c>
+      <c r="D123" s="1">
+        <v>98.803</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>28652.87</v>
+      </c>
+      <c r="H123" s="1">
+        <v>-743.56</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-2.5950629029483</v>
+      </c>
+      <c r="J123">
+        <v>2.21</v>
+      </c>
+      <c r="K123">
+        <v>639.59</v>
+      </c>
+      <c r="L123" s="1">
+        <v>27909.31</v>
+      </c>
+      <c r="M123" s="1">
+        <v>28548.9</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>280</v>
+      </c>
+      <c r="B124" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>98.771</v>
+      </c>
+      <c r="D124" s="1">
+        <v>99.932865</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>199865.73</v>
+      </c>
+      <c r="H124" s="1">
+        <v>-2323.73</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-1.1626455420847</v>
+      </c>
+      <c r="J124">
+        <v>0.4</v>
+      </c>
+      <c r="K124">
+        <v>807.53</v>
+      </c>
+      <c r="L124" s="1">
+        <v>197542.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>198349.53</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>282</v>
+      </c>
+      <c r="B125" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>98.318</v>
+      </c>
+      <c r="D125" s="1">
+        <v>97.673</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>293019.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>1935.0</v>
+      </c>
+      <c r="I125" s="1">
+        <v>0.6603667338978</v>
+      </c>
+      <c r="J125">
+        <v>0.4</v>
+      </c>
+      <c r="K125" t="s">
+        <v>283</v>
+      </c>
+      <c r="L125" s="1">
+        <v>294954.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>296162.22</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>285</v>
+      </c>
+      <c r="B126" s="1">
+        <v>149000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>99.195</v>
+      </c>
+      <c r="D126" s="1">
+        <v>101.02689933</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>150530.08</v>
+      </c>
+      <c r="H126" s="1">
+        <v>-2729.53</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-1.8132787812243</v>
+      </c>
+      <c r="J126">
+        <v>2.9</v>
+      </c>
+      <c r="K126" t="s">
+        <v>286</v>
+      </c>
+      <c r="L126" s="1">
+        <v>147800.55</v>
+      </c>
+      <c r="M126" s="1">
+        <v>152122.75</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>288</v>
+      </c>
+      <c r="B127" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>72.02</v>
+      </c>
+      <c r="D127" s="1">
+        <v>99.454</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>298362.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>-82302.0</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-27.584611981419</v>
+      </c>
+      <c r="J127">
+        <v>0.16</v>
+      </c>
+      <c r="K127">
+        <v>486.58</v>
+      </c>
+      <c r="L127" s="1">
+        <v>216060.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>216546.58</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>290</v>
+      </c>
+      <c r="B128" s="1">
+        <v>156000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>100.225</v>
+      </c>
+      <c r="D128" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>155466.48</v>
+      </c>
+      <c r="H128" s="1">
+        <v>884.52</v>
+      </c>
+      <c r="I128" s="1">
+        <v>0.56894579461759</v>
+      </c>
+      <c r="J128">
+        <v>0.3</v>
+      </c>
+      <c r="K128">
+        <v>473.96</v>
+      </c>
+      <c r="L128" s="1">
+        <v>156351.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>156824.96</v>
+      </c>
+      <c r="N128" s="1">
         <v>0.24</v>
       </c>
-      <c r="P7">
-[...146 lines deleted...]
-      <c r="O10" s="1">
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>292</v>
+      </c>
+      <c r="B129" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>92.198</v>
+      </c>
+      <c r="D129" s="1">
+        <v>91.61</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>91610.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>588.0</v>
+      </c>
+      <c r="I129" s="1">
+        <v>0.64185132627442</v>
+      </c>
+      <c r="J129">
+        <v>0.86</v>
+      </c>
+      <c r="K129">
+        <v>860.27</v>
+      </c>
+      <c r="L129" s="1">
+        <v>92198.0</v>
+      </c>
+      <c r="M129" s="1">
+        <v>93058.27</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>294</v>
+      </c>
+      <c r="B130" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>99.625</v>
+      </c>
+      <c r="D130" s="1">
+        <v>99.991</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>99991.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>-366.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-0.36603294296487</v>
+      </c>
+      <c r="J130">
+        <v>0.11</v>
+      </c>
+      <c r="K130">
+        <v>105.48</v>
+      </c>
+      <c r="L130" s="1">
+        <v>99625.0</v>
+      </c>
+      <c r="M130" s="1">
+        <v>99730.48</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>296</v>
+      </c>
+      <c r="B131" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>102.673</v>
+      </c>
+      <c r="D131" s="1">
+        <v>99.746</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>99746.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>2927.0</v>
+      </c>
+      <c r="I131" s="1">
+        <v>2.9344535119203</v>
+      </c>
+      <c r="J131">
+        <v>3.17</v>
+      </c>
+      <c r="K131" t="s">
+        <v>297</v>
+      </c>
+      <c r="L131" s="1">
+        <v>102673.0</v>
+      </c>
+      <c r="M131" s="1">
+        <v>105846.29</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>299</v>
+      </c>
+      <c r="B132" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>100.821</v>
+      </c>
+      <c r="D132" s="1">
+        <v>99.834</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>199668.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>1974.0</v>
+      </c>
+      <c r="I132" s="1">
+        <v>0.98864114429954</v>
+      </c>
+      <c r="J132">
+        <v>0.73</v>
+      </c>
+      <c r="K132" t="s">
+        <v>300</v>
+      </c>
+      <c r="L132" s="1">
+        <v>201642.0</v>
+      </c>
+      <c r="M132" s="1">
+        <v>203109.12</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>302</v>
+      </c>
+      <c r="B133" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>107.413</v>
+      </c>
+      <c r="D133" s="1">
+        <v>107.962</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>215924.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-1098.0</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-0.5085122543117</v>
+      </c>
+      <c r="J133">
+        <v>0.67</v>
+      </c>
+      <c r="K133" t="s">
+        <v>303</v>
+      </c>
+      <c r="L133" s="1">
+        <v>214826.0</v>
+      </c>
+      <c r="M133" s="1">
+        <v>216157.52</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>305</v>
+      </c>
+      <c r="B134" s="1">
+        <v>199000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>100.902</v>
+      </c>
+      <c r="D134" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>197603.02</v>
+      </c>
+      <c r="H134" s="1">
+        <v>3191.96</v>
+      </c>
+      <c r="I134" s="1">
+        <v>1.6153396845858</v>
+      </c>
+      <c r="J134">
+        <v>0.88</v>
+      </c>
+      <c r="K134" t="s">
+        <v>306</v>
+      </c>
+      <c r="L134" s="1">
+        <v>200794.98</v>
+      </c>
+      <c r="M134" s="1">
+        <v>202548.5</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>308</v>
+      </c>
+      <c r="B135" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>98.511</v>
+      </c>
+      <c r="D135" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>198584.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>-1562.0</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-0.7865689078677</v>
+      </c>
+      <c r="J135">
+        <v>1.48</v>
+      </c>
+      <c r="K135" t="s">
+        <v>309</v>
+      </c>
+      <c r="L135" s="1">
+        <v>197022.0</v>
+      </c>
+      <c r="M135" s="1">
+        <v>199975.42</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>311</v>
+      </c>
+      <c r="B136" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>99.334</v>
+      </c>
+      <c r="D136" s="1">
+        <v>99.933</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>199866.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-1198.0</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-0.59940159907138</v>
+      </c>
+      <c r="J136">
+        <v>1.15</v>
+      </c>
+      <c r="K136" t="s">
+        <v>312</v>
+      </c>
+      <c r="L136" s="1">
+        <v>198668.0</v>
+      </c>
+      <c r="M136" s="1">
+        <v>200961.15</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>314</v>
+      </c>
+      <c r="B137" s="1">
+        <v>1083369.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>88.824</v>
+      </c>
+      <c r="D137" s="1">
+        <v>96.04336842</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>1040504.08</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-78212.4</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-7.5167797515989</v>
+      </c>
+      <c r="J137">
+        <v>0.22</v>
+      </c>
+      <c r="K137" t="s">
+        <v>315</v>
+      </c>
+      <c r="L137" s="1">
+        <v>962291.68</v>
+      </c>
+      <c r="M137" s="1">
+        <v>964629.09</v>
+      </c>
+      <c r="N137" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>317</v>
+      </c>
+      <c r="B138" s="1">
+        <v>162000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>98.818</v>
+      </c>
+      <c r="D138" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>162000.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>-1914.84</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-1.182</v>
+      </c>
+      <c r="J138">
+        <v>2.08</v>
+      </c>
+      <c r="K138" t="s">
+        <v>318</v>
+      </c>
+      <c r="L138" s="1">
+        <v>160085.16</v>
+      </c>
+      <c r="M138" s="1">
+        <v>163458.48</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>320</v>
+      </c>
+      <c r="B139" s="1">
+        <v>650000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>86.221</v>
+      </c>
+      <c r="D139" s="1">
+        <v>99.547</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>647055.5</v>
+      </c>
+      <c r="H139" s="1">
+        <v>-86619.0</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-13.386641485931</v>
+      </c>
+      <c r="J139">
+        <v>0.11</v>
+      </c>
+      <c r="K139">
+        <v>725.68</v>
+      </c>
+      <c r="L139" s="1">
+        <v>560436.5</v>
+      </c>
+      <c r="M139" s="1">
+        <v>561162.18</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>322</v>
+      </c>
+      <c r="B140" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>101.223</v>
+      </c>
+      <c r="D140" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>1223.0</v>
+      </c>
+      <c r="I140" s="1">
+        <v>1.223</v>
+      </c>
+      <c r="J140">
+        <v>0.34</v>
+      </c>
+      <c r="K140">
+        <v>338.61</v>
+      </c>
+      <c r="L140" s="1">
+        <v>101223.0</v>
+      </c>
+      <c r="M140" s="1">
+        <v>101561.61</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>324</v>
+      </c>
+      <c r="B141" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>109.154</v>
+      </c>
+      <c r="D141" s="1">
+        <v>109.825</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>219650.0</v>
+      </c>
+      <c r="H141" s="1">
+        <v>-1342.0</v>
+      </c>
+      <c r="I141" s="1">
+        <v>-0.61097200091054</v>
+      </c>
+      <c r="J141">
         <v>0.26</v>
       </c>
-      <c r="P10">
-[...46 lines deleted...]
-      <c r="O11" s="1">
+      <c r="K141">
+        <v>523.91</v>
+      </c>
+      <c r="L141" s="1">
+        <v>218308.0</v>
+      </c>
+      <c r="M141" s="1">
+        <v>218831.91</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>326</v>
+      </c>
+      <c r="B142" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>89.815</v>
+      </c>
+      <c r="D142" s="1">
+        <v>87.708</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>175416.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>4214.0</v>
+      </c>
+      <c r="I142" s="1">
+        <v>2.4022894148766</v>
+      </c>
+      <c r="J142">
+        <v>1.48</v>
+      </c>
+      <c r="K142" t="s">
+        <v>327</v>
+      </c>
+      <c r="L142" s="1">
+        <v>179630.0</v>
+      </c>
+      <c r="M142" s="1">
+        <v>182587.53</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>329</v>
+      </c>
+      <c r="B143" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>100.588</v>
+      </c>
+      <c r="D143" s="1">
+        <v>102.581</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>410324.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>-7972.0</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-1.9428549146528</v>
+      </c>
+      <c r="J143">
+        <v>1.7</v>
+      </c>
+      <c r="K143" t="s">
+        <v>330</v>
+      </c>
+      <c r="L143" s="1">
+        <v>402352.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>409146.52</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>332</v>
+      </c>
+      <c r="B144" s="1">
+        <v>171000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>98.464</v>
+      </c>
+      <c r="D144" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>170192.88</v>
+      </c>
+      <c r="H144" s="1">
+        <v>-1819.44</v>
+      </c>
+      <c r="I144" s="1">
+        <v>-1.0690458966321</v>
+      </c>
+      <c r="J144">
+        <v>2.03</v>
+      </c>
+      <c r="K144" t="s">
+        <v>333</v>
+      </c>
+      <c r="L144" s="1">
+        <v>168373.44</v>
+      </c>
+      <c r="M144" s="1">
+        <v>171836.19</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>335</v>
+      </c>
+      <c r="B145" s="1">
+        <v>698000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>89.873</v>
+      </c>
+      <c r="D145" s="1">
+        <v>102.92057736</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>718385.63</v>
+      </c>
+      <c r="H145" s="1">
+        <v>-91072.09</v>
+      </c>
+      <c r="I145" s="1">
+        <v>-12.677326243288</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145">
+        <v>0.0</v>
+      </c>
+      <c r="L145" s="1">
+        <v>627313.54</v>
+      </c>
+      <c r="M145" s="1">
+        <v>627313.54</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>337</v>
+      </c>
+      <c r="B146" s="1">
+        <v>336589.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>43.626</v>
+      </c>
+      <c r="D146" s="1">
+        <v>77.22322773</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>259924.89</v>
+      </c>
+      <c r="H146" s="1">
+        <v>-113084.57</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-43.506633781782</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146">
+        <v>0.0</v>
+      </c>
+      <c r="L146" s="1">
+        <v>146840.32</v>
+      </c>
+      <c r="M146" s="1">
+        <v>146840.32</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>339</v>
+      </c>
+      <c r="B147" s="1">
+        <v>842000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>65.072</v>
+      </c>
+      <c r="D147" s="1">
+        <v>96.0291734</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>808565.64</v>
+      </c>
+      <c r="H147" s="1">
+        <v>-260659.4</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-32.237259055431</v>
+      </c>
+      <c r="J147">
+        <v>0.22</v>
+      </c>
+      <c r="K147" t="s">
+        <v>340</v>
+      </c>
+      <c r="L147" s="1">
+        <v>547906.24</v>
+      </c>
+      <c r="M147" s="1">
+        <v>549793.88</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>342</v>
+      </c>
+      <c r="B148" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>98.246</v>
+      </c>
+      <c r="D148" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>198920.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>-2428.0</v>
+      </c>
+      <c r="I148" s="1">
+        <v>-1.2205911924392</v>
+      </c>
+      <c r="J148">
+        <v>2.46</v>
+      </c>
+      <c r="K148" t="s">
+        <v>343</v>
+      </c>
+      <c r="L148" s="1">
+        <v>196492.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>201411.18</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>345</v>
+      </c>
+      <c r="B149" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>86.175</v>
+      </c>
+      <c r="D149" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>596754.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>-79704.0</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-13.356257352276</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149">
+        <v>0.0</v>
+      </c>
+      <c r="L149" s="1">
+        <v>517050.0</v>
+      </c>
+      <c r="M149" s="1">
+        <v>517050.0</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>347</v>
+      </c>
+      <c r="B150" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>98.744</v>
+      </c>
+      <c r="D150" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>100450.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-1706.0</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-1.6983573917372</v>
+      </c>
+      <c r="J150">
+        <v>0.44</v>
+      </c>
+      <c r="K150">
+        <v>435.27</v>
+      </c>
+      <c r="L150" s="1">
+        <v>98744.0</v>
+      </c>
+      <c r="M150" s="1">
+        <v>99179.27</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>349</v>
+      </c>
+      <c r="B151" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>96.213</v>
+      </c>
+      <c r="D151" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>198154.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-5728.0</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-2.8906809854961</v>
+      </c>
+      <c r="J151">
+        <v>2.61</v>
+      </c>
+      <c r="K151" t="s">
+        <v>350</v>
+      </c>
+      <c r="L151" s="1">
+        <v>192426.0</v>
+      </c>
+      <c r="M151" s="1">
+        <v>197642.44</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>352</v>
+      </c>
+      <c r="B152" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>105.153</v>
+      </c>
+      <c r="D152" s="1">
+        <v>104.92</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>209840.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>466.0</v>
+      </c>
+      <c r="I152" s="1">
+        <v>0.22207396111323</v>
+      </c>
+      <c r="J152">
+        <v>2.55</v>
+      </c>
+      <c r="K152" t="s">
+        <v>353</v>
+      </c>
+      <c r="L152" s="1">
+        <v>210306.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>215410.11</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>355</v>
+      </c>
+      <c r="B153" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>99.937</v>
+      </c>
+      <c r="D153" s="1">
+        <v>99.254</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>99254.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>683.0</v>
+      </c>
+      <c r="I153" s="1">
+        <v>0.68813347572894</v>
+      </c>
+      <c r="J153">
+        <v>0.14</v>
+      </c>
+      <c r="K153">
+        <v>135.62</v>
+      </c>
+      <c r="L153" s="1">
+        <v>99937.0</v>
+      </c>
+      <c r="M153" s="1">
+        <v>100072.62</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>357</v>
+      </c>
+      <c r="B154" s="1">
+        <v>153000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>101.893</v>
+      </c>
+      <c r="D154" s="1">
+        <v>99.943</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>152912.79</v>
+      </c>
+      <c r="H154" s="1">
+        <v>2983.5</v>
+      </c>
+      <c r="I154" s="1">
+        <v>1.9511121339163</v>
+      </c>
+      <c r="J154">
+        <v>0.92</v>
+      </c>
+      <c r="K154" t="s">
+        <v>358</v>
+      </c>
+      <c r="L154" s="1">
+        <v>155896.29</v>
+      </c>
+      <c r="M154" s="1">
+        <v>157304.73</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>360</v>
+      </c>
+      <c r="B155" s="1">
+        <v>141000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>98.357</v>
+      </c>
+      <c r="D155" s="1">
+        <v>99.702</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>140579.82</v>
+      </c>
+      <c r="H155" s="1">
+        <v>-1896.45</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-1.3490200798379</v>
+      </c>
+      <c r="J155">
+        <v>2.41</v>
+      </c>
+      <c r="K155" t="s">
+        <v>361</v>
+      </c>
+      <c r="L155" s="1">
+        <v>138683.37</v>
+      </c>
+      <c r="M155" s="1">
+        <v>142085.72</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>363</v>
+      </c>
+      <c r="B156" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>101.89</v>
+      </c>
+      <c r="D156" s="1">
+        <v>99.611</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>99611.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>2279.0</v>
+      </c>
+      <c r="I156" s="1">
+        <v>2.2878999307305</v>
+      </c>
+      <c r="J156">
+        <v>3.76</v>
+      </c>
+      <c r="K156" t="s">
+        <v>364</v>
+      </c>
+      <c r="L156" s="1">
+        <v>101890.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>105648.9</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>366</v>
+      </c>
+      <c r="B157" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>100.253</v>
+      </c>
+      <c r="D157" s="1">
+        <v>101.742665</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>203485.33</v>
+      </c>
+      <c r="H157" s="1">
+        <v>-2979.33</v>
+      </c>
+      <c r="I157" s="1">
+        <v>-1.4641497743351</v>
+      </c>
+      <c r="J157">
         <v>0.36</v>
       </c>
-      <c r="P11">
-[...346 lines deleted...]
-      <c r="O18" s="1">
+      <c r="K157">
+        <v>723.29</v>
+      </c>
+      <c r="L157" s="1">
+        <v>200506.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>201229.29</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>368</v>
+      </c>
+      <c r="B158" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>104.409</v>
+      </c>
+      <c r="D158" s="1">
+        <v>99.661</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>199322.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>9496.0</v>
+      </c>
+      <c r="I158" s="1">
+        <v>4.7641504700936</v>
+      </c>
+      <c r="J158">
+        <v>0.24</v>
+      </c>
+      <c r="K158">
+        <v>481.51</v>
+      </c>
+      <c r="L158" s="1">
+        <v>208818.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>209299.51</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>370</v>
+      </c>
+      <c r="B159" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>100.943</v>
+      </c>
+      <c r="D159" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>943.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>0.943</v>
+      </c>
+      <c r="J159">
+        <v>0.13</v>
+      </c>
+      <c r="K159">
+        <v>128.77</v>
+      </c>
+      <c r="L159" s="1">
+        <v>100943.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>101071.77</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>372</v>
+      </c>
+      <c r="B160" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>105.866</v>
+      </c>
+      <c r="D160" s="1">
+        <v>107.34</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>214680.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-2948.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-1.3732066331284</v>
+      </c>
+      <c r="J160">
+        <v>0.02</v>
+      </c>
+      <c r="K160">
+        <v>39.4</v>
+      </c>
+      <c r="L160" s="1">
+        <v>211732.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>211771.4</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>374</v>
+      </c>
+      <c r="B161" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>106.799</v>
+      </c>
+      <c r="D161" s="1">
+        <v>109.3</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>218600.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>-5002.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-2.288197621226</v>
+      </c>
+      <c r="J161">
+        <v>2.19</v>
+      </c>
+      <c r="K161" t="s">
+        <v>375</v>
+      </c>
+      <c r="L161" s="1">
+        <v>213598.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>217970.6</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>377</v>
+      </c>
+      <c r="B162" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="D162" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>99852.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>-673.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>-0.67399751632416</v>
+      </c>
+      <c r="J162">
+        <v>0.6</v>
+      </c>
+      <c r="K162">
+        <v>602.74</v>
+      </c>
+      <c r="L162" s="1">
+        <v>99179.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>99781.74</v>
+      </c>
+      <c r="N162" s="1">
         <v>0.15</v>
       </c>
-      <c r="P18">
-[...7154 lines deleted...]
-      <c r="A162" t="s">
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
         <v>376</v>
       </c>
-      <c r="B162" t="s">
-[...45 lines deleted...]
-    <row r="163" spans="1:16">
+    </row>
+    <row r="163" spans="1:26">
       <c r="A163" t="s">
         <v>379</v>
       </c>
-      <c r="B163" t="s">
-        <v>380</v>
+      <c r="B163" s="1">
+        <v>118000.0</v>
       </c>
       <c r="C163" s="1">
-        <v>100000.0</v>
+        <v>100.167</v>
       </c>
       <c r="D163" s="1">
-        <v>99.166</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.934</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>117922.12</v>
       </c>
       <c r="H163" s="1">
-        <v>99852.0</v>
+        <v>274.94</v>
       </c>
       <c r="I163" s="1">
-        <v>-686.0</v>
-[...2 lines deleted...]
-        <v>-0.68701678484157</v>
+        <v>0.23315388156183</v>
+      </c>
+      <c r="J163">
+        <v>0.5</v>
       </c>
       <c r="K163">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>383.56</v>
+        <v>588.38</v>
+      </c>
+      <c r="L163" s="1">
+        <v>118197.06</v>
       </c>
       <c r="M163" s="1">
-        <v>99166.0</v>
+        <v>118785.44</v>
       </c>
       <c r="N163" s="1">
-        <v>99549.56</v>
-[...8 lines deleted...]
-    <row r="164" spans="1:16">
+        <v>0.18</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
       <c r="A164" t="s">
         <v>381</v>
       </c>
-      <c r="B164" t="s">
-        <v>382</v>
+      <c r="B164" s="1">
+        <v>100000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>118000.0</v>
+        <v>101.179</v>
       </c>
       <c r="D164" s="1">
-        <v>100.166</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>100.0</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>100000.0</v>
       </c>
       <c r="H164" s="1">
-        <v>117922.12</v>
+        <v>1179.0</v>
       </c>
       <c r="I164" s="1">
-        <v>273.76</v>
-[...2 lines deleted...]
-        <v>0.23215322112594</v>
+        <v>1.179</v>
+      </c>
+      <c r="J164">
+        <v>0.87</v>
       </c>
       <c r="K164">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>378.25</v>
+        <v>871.07</v>
+      </c>
+      <c r="L164" s="1">
+        <v>101179.0</v>
       </c>
       <c r="M164" s="1">
-        <v>118195.88</v>
+        <v>102050.07</v>
       </c>
       <c r="N164" s="1">
-        <v>118574.13</v>
-[...8 lines deleted...]
-    <row r="165" spans="1:16">
+        <v>0.16</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
       <c r="A165" t="s">
         <v>383</v>
       </c>
-      <c r="B165" t="s">
+      <c r="B165" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>99.465</v>
+      </c>
+      <c r="D165" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>99589.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>-124.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-0.12451174326482</v>
+      </c>
+      <c r="J165">
+        <v>1.21</v>
+      </c>
+      <c r="K165" t="s">
         <v>384</v>
       </c>
-      <c r="C165" s="1">
+      <c r="L165" s="1">
+        <v>99465.0</v>
+      </c>
+      <c r="M165" s="1">
+        <v>100676.3</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>386</v>
+      </c>
+      <c r="B166" s="1">
+        <v>419000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>87.938</v>
+      </c>
+      <c r="D166" s="1">
+        <v>101.61609785</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>425771.45</v>
+      </c>
+      <c r="H166" s="1">
+        <v>-57311.23</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-13.460561998697</v>
+      </c>
+      <c r="J166">
+        <v>0.57</v>
+      </c>
+      <c r="K166" t="s">
+        <v>387</v>
+      </c>
+      <c r="L166" s="1">
+        <v>368460.22</v>
+      </c>
+      <c r="M166" s="1">
+        <v>370862.3</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>389</v>
+      </c>
+      <c r="B167" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>85.968</v>
+      </c>
+      <c r="D167" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>171920.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>16.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>0.0093066542577943</v>
+      </c>
+      <c r="J167">
+        <v>0.59</v>
+      </c>
+      <c r="K167" t="s">
+        <v>390</v>
+      </c>
+      <c r="L167" s="1">
+        <v>171936.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>173114.08</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>392</v>
+      </c>
+      <c r="B168" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D165" s="1">
-[...140 lines deleted...]
-      <c r="A168" t="s">
+      <c r="C168" s="1">
+        <v>99.248</v>
+      </c>
+      <c r="D168" s="1">
+        <v>100.62</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>100620.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>-1372.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-1.3635460147088</v>
+      </c>
+      <c r="J168">
+        <v>0.3</v>
+      </c>
+      <c r="K168">
+        <v>299.66</v>
+      </c>
+      <c r="L168" s="1">
+        <v>99248.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>99547.66</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
         <v>391</v>
       </c>
-      <c r="B168" t="s">
-[...45 lines deleted...]
-    <row r="169" spans="1:16">
+    </row>
+    <row r="169" spans="1:26">
       <c r="A169" t="s">
         <v>394</v>
       </c>
-      <c r="B169" t="s">
-        <v>395</v>
+      <c r="B169" s="1">
+        <v>100000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>100000.0</v>
+        <v>100.832</v>
       </c>
       <c r="D169" s="1">
-        <v>99.126</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.662</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>99662.0</v>
       </c>
       <c r="H169" s="1">
-        <v>100620.0</v>
+        <v>1170.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-1494.0</v>
-[...2 lines deleted...]
-        <v>-1.4847942754919</v>
+        <v>1.1739680118802</v>
+      </c>
+      <c r="J169">
+        <v>0.63</v>
       </c>
       <c r="K169">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>128.42</v>
+        <v>625.68</v>
+      </c>
+      <c r="L169" s="1">
+        <v>100832.0</v>
       </c>
       <c r="M169" s="1">
-        <v>99126.0</v>
+        <v>101457.68</v>
       </c>
       <c r="N169" s="1">
-        <v>99254.42</v>
-[...8 lines deleted...]
-    <row r="170" spans="1:16">
+        <v>0.16</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
       <c r="A170" t="s">
         <v>396</v>
       </c>
-      <c r="B170" t="s">
+      <c r="B170" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>99.133</v>
+      </c>
+      <c r="D170" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>-867.0</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-0.867</v>
+      </c>
+      <c r="J170">
+        <v>2.56</v>
+      </c>
+      <c r="K170" t="s">
         <v>397</v>
       </c>
-      <c r="C170" s="1">
-[...27 lines deleted...]
-        <v>427.05</v>
+      <c r="L170" s="1">
+        <v>99133.0</v>
       </c>
       <c r="M170" s="1">
-        <v>100613.0</v>
+        <v>101691.66</v>
       </c>
       <c r="N170" s="1">
-        <v>101040.05</v>
-[...1 lines deleted...]
-      <c r="O170" s="1">
         <v>0.16</v>
       </c>
-      <c r="P170">
-[...3 lines deleted...]
-    <row r="171" spans="1:16">
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
       <c r="A171" t="s">
+        <v>399</v>
+      </c>
+      <c r="B171" s="1">
+        <v>351000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>98.893</v>
+      </c>
+      <c r="D171" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>351000.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>-3885.57</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-1.107</v>
+      </c>
+      <c r="J171">
+        <v>1.47</v>
+      </c>
+      <c r="K171" t="s">
+        <v>400</v>
+      </c>
+      <c r="L171" s="1">
+        <v>347114.43</v>
+      </c>
+      <c r="M171" s="1">
+        <v>352287.0</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
         <v>398</v>
       </c>
-      <c r="B171" t="s">
-[...8 lines deleted...]
-      <c r="E171" s="1">
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>402</v>
+      </c>
+      <c r="B172" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>98.522</v>
+      </c>
+      <c r="D172" s="1">
         <v>100.0</v>
       </c>
-      <c r="F171" t="s">
-[...34 lines deleted...]
-      <c r="A172" t="s">
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>-3192.48</v>
+      </c>
+      <c r="I172" s="1">
+        <v>-1.478</v>
+      </c>
+      <c r="J172">
+        <v>3.01</v>
+      </c>
+      <c r="K172" t="s">
+        <v>403</v>
+      </c>
+      <c r="L172" s="1">
+        <v>212807.52</v>
+      </c>
+      <c r="M172" s="1">
+        <v>219313.94</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
         <v>401</v>
       </c>
-      <c r="B172" t="s">
-[...45 lines deleted...]
-    <row r="173" spans="1:16">
+    </row>
+    <row r="173" spans="1:26">
       <c r="A173" t="s">
+        <v>405</v>
+      </c>
+      <c r="B173" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>99.466</v>
+      </c>
+      <c r="D173" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>200840.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>-1908.0</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-0.95000995817566</v>
+      </c>
+      <c r="J173">
+        <v>0.46</v>
+      </c>
+      <c r="K173">
+        <v>913.7</v>
+      </c>
+      <c r="L173" s="1">
+        <v>198932.0</v>
+      </c>
+      <c r="M173" s="1">
+        <v>199845.7</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
         <v>404</v>
       </c>
-      <c r="B173" t="s">
-[...45 lines deleted...]
-    <row r="174" spans="1:16">
+    </row>
+    <row r="174" spans="1:26">
       <c r="A174" t="s">
         <v>407</v>
       </c>
-      <c r="B174" t="s">
+      <c r="B174" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>98.744</v>
+      </c>
+      <c r="D174" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>198518.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>-1030.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-0.51884463877331</v>
+      </c>
+      <c r="J174">
+        <v>1.37</v>
+      </c>
+      <c r="K174" t="s">
         <v>408</v>
       </c>
-      <c r="C174" s="1">
-[...27 lines deleted...]
-        <v>516.44</v>
+      <c r="L174" s="1">
+        <v>197488.0</v>
       </c>
       <c r="M174" s="1">
-        <v>198788.0</v>
+        <v>200220.88</v>
       </c>
       <c r="N174" s="1">
-        <v>199304.44</v>
-[...1 lines deleted...]
-      <c r="O174" s="1">
         <v>0.31</v>
       </c>
-      <c r="P174">
-[...3 lines deleted...]
-    <row r="175" spans="1:16">
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
       <c r="A175" t="s">
+        <v>410</v>
+      </c>
+      <c r="B175" s="1">
+        <v>248000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>100.537</v>
+      </c>
+      <c r="D175" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>247332.88</v>
+      </c>
+      <c r="H175" s="1">
+        <v>1998.88</v>
+      </c>
+      <c r="I175" s="1">
+        <v>0.80817398802779</v>
+      </c>
+      <c r="J175">
+        <v>0.27</v>
+      </c>
+      <c r="K175">
+        <v>662.47</v>
+      </c>
+      <c r="L175" s="1">
+        <v>249331.76</v>
+      </c>
+      <c r="M175" s="1">
+        <v>249994.23</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
         <v>409</v>
       </c>
-      <c r="B175" t="s">
-[...45 lines deleted...]
-    <row r="176" spans="1:16">
+    </row>
+    <row r="176" spans="1:26">
       <c r="A176" t="s">
         <v>412</v>
       </c>
-      <c r="B176" t="s">
+      <c r="B176" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>100.407</v>
+      </c>
+      <c r="D176" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>298353.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>2868.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>0.96127741299736</v>
+      </c>
+      <c r="J176">
+        <v>0.63</v>
+      </c>
+      <c r="K176" t="s">
         <v>413</v>
       </c>
-      <c r="C176" s="1">
-[...27 lines deleted...]
-        <v>152.88</v>
+      <c r="L176" s="1">
+        <v>301221.0</v>
       </c>
       <c r="M176" s="1">
-        <v>249413.6</v>
+        <v>303121.68</v>
       </c>
       <c r="N176" s="1">
-        <v>249566.48</v>
-[...8 lines deleted...]
-    <row r="177" spans="1:16">
+        <v>0.47</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
       <c r="A177" t="s">
+        <v>415</v>
+      </c>
+      <c r="B177" s="1">
+        <v>289000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>98.417</v>
+      </c>
+      <c r="D177" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>286768.92</v>
+      </c>
+      <c r="H177" s="1">
+        <v>-2343.79</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-0.81730963034627</v>
+      </c>
+      <c r="J177">
+        <v>0.32</v>
+      </c>
+      <c r="K177">
+        <v>933.31</v>
+      </c>
+      <c r="L177" s="1">
+        <v>284425.13</v>
+      </c>
+      <c r="M177" s="1">
+        <v>285358.44</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
         <v>414</v>
       </c>
-      <c r="B177" t="s">
-[...45 lines deleted...]
-    <row r="178" spans="1:16">
+    </row>
+    <row r="178" spans="1:26">
       <c r="A178" t="s">
         <v>417</v>
       </c>
-      <c r="B178" t="s">
+      <c r="B178" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>100.439</v>
+      </c>
+      <c r="D178" s="1">
+        <v>100.275</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>200550.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>328.0</v>
+      </c>
+      <c r="I178" s="1">
+        <v>0.16355023684867</v>
+      </c>
+      <c r="J178">
+        <v>0.83</v>
+      </c>
+      <c r="K178" t="s">
         <v>418</v>
       </c>
-      <c r="C178" s="1">
-[...23 lines deleted...]
-      <c r="K178">
+      <c r="L178" s="1">
+        <v>200878.0</v>
+      </c>
+      <c r="M178" s="1">
+        <v>202530.67</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>420</v>
+      </c>
+      <c r="B179" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>99.048</v>
+      </c>
+      <c r="D179" s="1">
+        <v>98.962</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>197924.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>172.0</v>
+      </c>
+      <c r="I179" s="1">
+        <v>0.086902043208504</v>
+      </c>
+      <c r="J179">
+        <v>0.66</v>
+      </c>
+      <c r="K179" t="s">
+        <v>421</v>
+      </c>
+      <c r="L179" s="1">
+        <v>198096.0</v>
+      </c>
+      <c r="M179" s="1">
+        <v>199411.07</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>423</v>
+      </c>
+      <c r="B180" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>87.766</v>
+      </c>
+      <c r="D180" s="1">
+        <v>103.73152</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>103731.52</v>
+      </c>
+      <c r="H180" s="1">
+        <v>-15965.52</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-15.39119449903</v>
+      </c>
+      <c r="J180">
+        <v>0.43</v>
+      </c>
+      <c r="K180">
+        <v>429.45</v>
+      </c>
+      <c r="L180" s="1">
+        <v>87766.0</v>
+      </c>
+      <c r="M180" s="1">
+        <v>88195.45</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>425</v>
+      </c>
+      <c r="B181" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>98.574</v>
+      </c>
+      <c r="D181" s="1">
+        <v>100.33</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>200660.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>-3512.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-1.7502242599422</v>
+      </c>
+      <c r="J181">
+        <v>0.91</v>
+      </c>
+      <c r="K181" t="s">
+        <v>426</v>
+      </c>
+      <c r="L181" s="1">
+        <v>197148.0</v>
+      </c>
+      <c r="M181" s="1">
+        <v>198972.66</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>428</v>
+      </c>
+      <c r="B182" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>101.612</v>
+      </c>
+      <c r="D182" s="1">
+        <v>99.651</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>99651.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>1961.0</v>
+      </c>
+      <c r="I182" s="1">
+        <v>1.9678678588273</v>
+      </c>
+      <c r="J182">
+        <v>0.86</v>
+      </c>
+      <c r="K182">
+        <v>861.64</v>
+      </c>
+      <c r="L182" s="1">
+        <v>101612.0</v>
+      </c>
+      <c r="M182" s="1">
+        <v>102473.64</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>430</v>
+      </c>
+      <c r="B183" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>100.755</v>
+      </c>
+      <c r="D183" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>199536.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>1974.0</v>
+      </c>
+      <c r="I183" s="1">
+        <v>0.98929516478229</v>
+      </c>
+      <c r="J183">
+        <v>0.32</v>
+      </c>
+      <c r="K183">
+        <v>636.99</v>
+      </c>
+      <c r="L183" s="1">
+        <v>201510.0</v>
+      </c>
+      <c r="M183" s="1">
+        <v>202146.99</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>432</v>
+      </c>
+      <c r="B184" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>99.375</v>
+      </c>
+      <c r="D184" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>99766.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>-391.0</v>
+      </c>
+      <c r="I184" s="1">
+        <v>-0.3919170859812</v>
+      </c>
+      <c r="J184">
         <v>0.17</v>
       </c>
-      <c r="L178">
-[...266 lines deleted...]
-      <c r="A184" t="s">
+      <c r="K184">
+        <v>174.66</v>
+      </c>
+      <c r="L184" s="1">
+        <v>99375.0</v>
+      </c>
+      <c r="M184" s="1">
+        <v>99549.66</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
         <v>431</v>
       </c>
-      <c r="B184" t="s">
-[...45 lines deleted...]
-    <row r="185" spans="1:16">
+    </row>
+    <row r="185" spans="1:26">
       <c r="A185" t="s">
         <v>434</v>
       </c>
-      <c r="B185" t="s">
-        <v>435</v>
+      <c r="B185" s="1">
+        <v>30000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>30000.0</v>
+        <v>98.929</v>
       </c>
       <c r="D185" s="1">
-        <v>98.712</v>
-[...1 lines deleted...]
-      <c r="E185" s="1">
         <v>99.945</v>
       </c>
-      <c r="F185" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>29983.5</v>
       </c>
       <c r="H185" s="1">
-        <v>29983.5</v>
+        <v>-304.8</v>
       </c>
       <c r="I185" s="1">
-        <v>-369.9</v>
-[...2 lines deleted...]
-        <v>-1.2336785231878</v>
+        <v>-1.0165591075091</v>
+      </c>
+      <c r="J185">
+        <v>1.84</v>
       </c>
       <c r="K185">
-        <v>1.64</v>
-[...2 lines deleted...]
-        <v>493.32</v>
+        <v>551.02</v>
+      </c>
+      <c r="L185" s="1">
+        <v>29678.7</v>
       </c>
       <c r="M185" s="1">
-        <v>29613.6</v>
+        <v>30229.72</v>
       </c>
       <c r="N185" s="1">
-        <v>30106.92</v>
-[...1 lines deleted...]
-      <c r="O185" s="1">
         <v>0.05</v>
       </c>
-      <c r="P185">
-[...3 lines deleted...]
-    <row r="186" spans="1:16">
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
       <c r="A186" t="s">
         <v>436</v>
       </c>
-      <c r="B186" t="s">
+      <c r="B186" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>98.93</v>
+      </c>
+      <c r="D186" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>98710.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>220.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>0.2228750886435</v>
+      </c>
+      <c r="J186">
+        <v>1.37</v>
+      </c>
+      <c r="K186" t="s">
         <v>437</v>
       </c>
-      <c r="C186" s="1">
-[...27 lines deleted...]
-        <v>438</v>
+      <c r="L186" s="1">
+        <v>98930.0</v>
       </c>
       <c r="M186" s="1">
-        <v>98732.0</v>
+        <v>100299.86</v>
       </c>
       <c r="N186" s="1">
-        <v>99882.68</v>
-[...8 lines deleted...]
-    <row r="187" spans="1:16">
+        <v>0.15</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
       <c r="A187" t="s">
         <v>439</v>
       </c>
-      <c r="B187" t="s">
-        <v>440</v>
+      <c r="B187" s="1">
+        <v>225000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>225000.0</v>
+        <v>98.912</v>
       </c>
       <c r="D187" s="1">
-        <v>98.98</v>
-[...1 lines deleted...]
-      <c r="E187" s="1">
         <v>99.998</v>
       </c>
-      <c r="F187" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>224995.5</v>
       </c>
       <c r="H187" s="1">
-        <v>224995.5</v>
+        <v>-2443.5</v>
       </c>
       <c r="I187" s="1">
-        <v>-2290.5</v>
-[...2 lines deleted...]
-        <v>-1.0180203604072</v>
+        <v>-1.0860217204344</v>
+      </c>
+      <c r="J187">
+        <v>0.34</v>
       </c>
       <c r="K187">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>366.72</v>
+        <v>774.18</v>
+      </c>
+      <c r="L187" s="1">
+        <v>222552.0</v>
       </c>
       <c r="M187" s="1">
-        <v>222705.0</v>
+        <v>223326.18</v>
       </c>
       <c r="N187" s="1">
-        <v>223071.72</v>
-[...8 lines deleted...]
-    <row r="188" spans="1:16">
+        <v>0.34</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
       <c r="A188" t="s">
         <v>441</v>
       </c>
-      <c r="B188" t="s">
-        <v>442</v>
+      <c r="B188" s="1">
+        <v>544000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>544000.0</v>
+        <v>81.944</v>
       </c>
       <c r="D188" s="1">
-        <v>83.322</v>
-[...1 lines deleted...]
-      <c r="E188" s="1">
         <v>116.03954596</v>
       </c>
-      <c r="F188" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>631255.13</v>
       </c>
       <c r="H188" s="1">
-        <v>631255.13</v>
+        <v>-82260.48</v>
       </c>
       <c r="I188" s="1">
-        <v>-76867.61</v>
-[...2 lines deleted...]
-        <v>-12.17694816991</v>
+        <v>-13.031257266773</v>
+      </c>
+      <c r="J188">
+        <v>0.11</v>
       </c>
       <c r="K188">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>572.39</v>
+        <v>613.06</v>
+      </c>
+      <c r="L188" s="1">
+        <v>548994.65</v>
       </c>
       <c r="M188" s="1">
-        <v>554387.52</v>
+        <v>549607.71</v>
       </c>
       <c r="N188" s="1">
-        <v>554959.91</v>
-[...8 lines deleted...]
-    <row r="189" spans="1:16">
+        <v>0.85</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
       <c r="A189" t="s">
         <v>443</v>
       </c>
-      <c r="B189" t="s">
+      <c r="B189" s="1">
+        <v>627753.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>54.136</v>
+      </c>
+      <c r="D189" s="1">
+        <v>62.52544074</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>392505.33</v>
+      </c>
+      <c r="H189" s="1">
+        <v>-52664.97</v>
+      </c>
+      <c r="I189" s="1">
+        <v>-13.417644545107</v>
+      </c>
+      <c r="J189">
+        <v>0.5</v>
+      </c>
+      <c r="K189" t="s">
         <v>444</v>
       </c>
-      <c r="C189" s="1">
-[...27 lines deleted...]
-        <v>445</v>
+      <c r="L189" s="1">
+        <v>339840.36</v>
       </c>
       <c r="M189" s="1">
-        <v>340016.13</v>
+        <v>342970.53</v>
       </c>
       <c r="N189" s="1">
-        <v>342974.31</v>
-[...1 lines deleted...]
-      <c r="O189" s="1">
         <v>0.53</v>
       </c>
-      <c r="P189">
-[...3 lines deleted...]
-    <row r="190" spans="1:16">
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
       <c r="A190" t="s">
         <v>446</v>
       </c>
-      <c r="B190" t="s">
-        <v>447</v>
+      <c r="B190" s="1">
+        <v>107000.0</v>
       </c>
       <c r="C190" s="1">
+        <v>100.476</v>
+      </c>
+      <c r="D190" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
         <v>107000.0</v>
       </c>
-      <c r="D190" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="H190" s="1">
-        <v>107000.0</v>
+        <v>509.32</v>
       </c>
       <c r="I190" s="1">
-        <v>419.44</v>
-[...2 lines deleted...]
-        <v>0.392</v>
+        <v>0.476</v>
+      </c>
+      <c r="J190">
+        <v>0.72</v>
       </c>
       <c r="K190">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>527.92</v>
+        <v>773.46</v>
+      </c>
+      <c r="L190" s="1">
+        <v>107509.32</v>
       </c>
       <c r="M190" s="1">
-        <v>107419.44</v>
+        <v>108282.78</v>
       </c>
       <c r="N190" s="1">
-        <v>107947.36</v>
-[...1 lines deleted...]
-      <c r="O190" s="1">
         <v>0.17</v>
       </c>
-      <c r="P190">
-[...3 lines deleted...]
-    <row r="191" spans="1:16">
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
       <c r="A191" t="s">
         <v>448</v>
       </c>
-      <c r="B191" t="s">
+      <c r="B191" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>99.495</v>
+      </c>
+      <c r="D191" s="1">
+        <v>99.24</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>99240.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>255.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>0.25695284159613</v>
+      </c>
+      <c r="J191">
+        <v>1.58</v>
+      </c>
+      <c r="K191" t="s">
         <v>449</v>
       </c>
-      <c r="C191" s="1">
-[...27 lines deleted...]
-        <v>450</v>
+      <c r="L191" s="1">
+        <v>99495.0</v>
       </c>
       <c r="M191" s="1">
-        <v>99140.0</v>
+        <v>101077.19</v>
       </c>
       <c r="N191" s="1">
-        <v>100516.71</v>
-[...1 lines deleted...]
-      <c r="O191" s="1">
         <v>0.16</v>
       </c>
-      <c r="P191">
-[...3 lines deleted...]
-    <row r="192" spans="1:16">
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
       <c r="A192" t="s">
         <v>451</v>
       </c>
-      <c r="B192" t="s">
-        <v>452</v>
+      <c r="B192" s="1">
+        <v>100000.0</v>
       </c>
       <c r="C192" s="1">
-        <v>100000.0</v>
+        <v>89.784</v>
       </c>
       <c r="D192" s="1">
-        <v>89.382</v>
-[...1 lines deleted...]
-      <c r="E192" s="1">
         <v>85.48</v>
       </c>
-      <c r="F192" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>85480.0</v>
       </c>
       <c r="H192" s="1">
-        <v>85480.0</v>
+        <v>4304.0</v>
       </c>
       <c r="I192" s="1">
-        <v>3902.0</v>
-[...2 lines deleted...]
-        <v>4.5648104819841</v>
+        <v>5.0350959288723</v>
+      </c>
+      <c r="J192">
+        <v>0.32</v>
       </c>
       <c r="K192">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>223.01</v>
+        <v>324.38</v>
+      </c>
+      <c r="L192" s="1">
+        <v>89784.0</v>
       </c>
       <c r="M192" s="1">
-        <v>89382.0</v>
+        <v>90108.38</v>
       </c>
       <c r="N192" s="1">
-        <v>89605.01</v>
-[...1 lines deleted...]
-      <c r="O192" s="1">
         <v>0.14</v>
       </c>
-      <c r="P192">
-[...3 lines deleted...]
-    <row r="193" spans="1:16">
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
       <c r="A193" t="s">
         <v>453</v>
       </c>
-      <c r="B193" t="s">
-        <v>454</v>
+      <c r="B193" s="1">
+        <v>200000.0</v>
       </c>
       <c r="C193" s="1">
-        <v>200000.0</v>
+        <v>95.308</v>
       </c>
       <c r="D193" s="1">
-        <v>94.18</v>
-[...1 lines deleted...]
-      <c r="E193" s="1">
         <v>94.6625</v>
       </c>
-      <c r="F193" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>189325.0</v>
       </c>
       <c r="H193" s="1">
-        <v>189325.0</v>
+        <v>1291.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-965.0</v>
-[...2 lines deleted...]
-        <v>-0.50970553281394</v>
+        <v>0.68189621022052</v>
+      </c>
+      <c r="J193">
+        <v>0.48</v>
       </c>
       <c r="K193">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>893.84</v>
+        <v>962.33</v>
+      </c>
+      <c r="L193" s="1">
+        <v>190616.0</v>
       </c>
       <c r="M193" s="1">
-        <v>188360.0</v>
+        <v>191578.33</v>
       </c>
       <c r="N193" s="1">
-        <v>189253.84</v>
-[...8 lines deleted...]
-    <row r="194" spans="1:16">
+        <v>0.3</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
       <c r="A194" t="s">
         <v>455</v>
       </c>
-      <c r="B194" t="s">
+      <c r="B194" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>101.616</v>
+      </c>
+      <c r="D194" s="1">
+        <v>99.858</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>199716.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>3516.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>1.760499909872</v>
+      </c>
+      <c r="J194">
+        <v>0.2</v>
+      </c>
+      <c r="K194">
+        <v>403.42</v>
+      </c>
+      <c r="L194" s="1">
+        <v>203232.0</v>
+      </c>
+      <c r="M194" s="1">
+        <v>203635.42</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>457</v>
+      </c>
+      <c r="B195" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>98.151</v>
+      </c>
+      <c r="D195" s="1">
+        <v>98.53333333</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>295600.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>-1147.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>-0.38802435723951</v>
+      </c>
+      <c r="J195">
+        <v>2.37</v>
+      </c>
+      <c r="K195" t="s">
+        <v>458</v>
+      </c>
+      <c r="L195" s="1">
+        <v>294453.0</v>
+      </c>
+      <c r="M195" s="1">
+        <v>301572.86</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
         <v>456</v>
       </c>
-      <c r="C194" s="1">
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>460</v>
+      </c>
+      <c r="B196" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D194" s="1">
-[...32 lines deleted...]
-      <c r="O194" s="1">
+      <c r="C196" s="1">
+        <v>98.225</v>
+      </c>
+      <c r="D196" s="1">
+        <v>95.396</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>190792.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>5658.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>2.9655331460439</v>
+      </c>
+      <c r="J196">
+        <v>0.4</v>
+      </c>
+      <c r="K196">
+        <v>791.1</v>
+      </c>
+      <c r="L196" s="1">
+        <v>196450.0</v>
+      </c>
+      <c r="M196" s="1">
+        <v>197241.1</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>460</v>
+      </c>
+      <c r="B197" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C197" s="1">
+        <v>98.099</v>
+      </c>
+      <c r="D197" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>197284.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>-1086.0</v>
+      </c>
+      <c r="I197" s="1">
+        <v>-0.55047545670201</v>
+      </c>
+      <c r="J197">
+        <v>0.4</v>
+      </c>
+      <c r="K197">
+        <v>791.1</v>
+      </c>
+      <c r="L197" s="1">
+        <v>196198.0</v>
+      </c>
+      <c r="M197" s="1">
+        <v>196989.1</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>463</v>
+      </c>
+      <c r="B198" s="1">
+        <v>148000.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>98.686</v>
+      </c>
+      <c r="D198" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>147449.44</v>
+      </c>
+      <c r="H198" s="1">
+        <v>-1394.16</v>
+      </c>
+      <c r="I198" s="1">
+        <v>-0.94551732444694</v>
+      </c>
+      <c r="J198">
+        <v>2.37</v>
+      </c>
+      <c r="K198" t="s">
+        <v>464</v>
+      </c>
+      <c r="L198" s="1">
+        <v>146055.28</v>
+      </c>
+      <c r="M198" s="1">
+        <v>149560.65</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>466</v>
+      </c>
+      <c r="B199" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>99.16</v>
+      </c>
+      <c r="D199" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>99736.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>-576.0</v>
+      </c>
+      <c r="I199" s="1">
+        <v>-0.57752466511591</v>
+      </c>
+      <c r="J199">
+        <v>2.36</v>
+      </c>
+      <c r="K199" t="s">
+        <v>467</v>
+      </c>
+      <c r="L199" s="1">
+        <v>99160.0</v>
+      </c>
+      <c r="M199" s="1">
+        <v>101516.16</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" t="s">
+        <v>469</v>
+      </c>
+      <c r="B200" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="C200" s="1">
+        <v>99.734</v>
+      </c>
+      <c r="D200" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>154060.7</v>
+      </c>
+      <c r="H200" s="1">
+        <v>527.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>0.34207296215063</v>
+      </c>
+      <c r="J200">
+        <v>0.58</v>
+      </c>
+      <c r="K200">
+        <v>891.78</v>
+      </c>
+      <c r="L200" s="1">
+        <v>154587.7</v>
+      </c>
+      <c r="M200" s="1">
+        <v>155479.48</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>471</v>
+      </c>
+      <c r="B201" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>95.808</v>
+      </c>
+      <c r="D201" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>187200.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>4416.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>2.3589743589744</v>
+      </c>
+      <c r="J201">
+        <v>1.1</v>
+      </c>
+      <c r="K201" t="s">
+        <v>472</v>
+      </c>
+      <c r="L201" s="1">
+        <v>191616.0</v>
+      </c>
+      <c r="M201" s="1">
+        <v>193806.41</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>474</v>
+      </c>
+      <c r="B202" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>98.99</v>
+      </c>
+      <c r="D202" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>-4040.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>-1.01</v>
+      </c>
+      <c r="J202">
+        <v>3.27</v>
+      </c>
+      <c r="K202" t="s">
+        <v>475</v>
+      </c>
+      <c r="L202" s="1">
+        <v>395960.0</v>
+      </c>
+      <c r="M202" s="1">
+        <v>409039.45</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>477</v>
+      </c>
+      <c r="B203" s="1">
+        <v>117000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>99.873</v>
+      </c>
+      <c r="D203" s="1">
+        <v>99.115</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>115964.55</v>
+      </c>
+      <c r="H203" s="1">
+        <v>886.86</v>
+      </c>
+      <c r="I203" s="1">
+        <v>0.76476819855723</v>
+      </c>
+      <c r="J203">
+        <v>0.82</v>
+      </c>
+      <c r="K203">
+        <v>953.63</v>
+      </c>
+      <c r="L203" s="1">
+        <v>116851.41</v>
+      </c>
+      <c r="M203" s="1">
+        <v>117805.04</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>479</v>
+      </c>
+      <c r="B204" s="1">
+        <v>272000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>93.901</v>
+      </c>
+      <c r="D204" s="1">
+        <v>98.404</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>267658.88</v>
+      </c>
+      <c r="H204" s="1">
+        <v>-12248.16</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-4.5760334945734</v>
+      </c>
+      <c r="J204">
+        <v>2.05</v>
+      </c>
+      <c r="K204" t="s">
+        <v>480</v>
+      </c>
+      <c r="L204" s="1">
+        <v>255410.72</v>
+      </c>
+      <c r="M204" s="1">
+        <v>260977.4</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>482</v>
+      </c>
+      <c r="B205" s="1">
+        <v>11463.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>94.039</v>
+      </c>
+      <c r="D205" s="1">
+        <v>110.69056966</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>12688.46</v>
+      </c>
+      <c r="H205" s="1">
+        <v>-1908.77</v>
+      </c>
+      <c r="I205" s="1">
+        <v>-15.04335435506</v>
+      </c>
+      <c r="J205">
+        <v>0.36</v>
+      </c>
+      <c r="K205">
+        <v>41.55</v>
+      </c>
+      <c r="L205" s="1">
+        <v>10779.69</v>
+      </c>
+      <c r="M205" s="1">
+        <v>10821.24</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>484</v>
+      </c>
+      <c r="B206" s="1">
+        <v>442000.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>103.664</v>
+      </c>
+      <c r="D206" s="1">
+        <v>101.22033937</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>447393.9</v>
+      </c>
+      <c r="H206" s="1">
+        <v>10800.98</v>
+      </c>
+      <c r="I206" s="1">
+        <v>2.4141992101367</v>
+      </c>
+      <c r="J206">
+        <v>0.6</v>
+      </c>
+      <c r="K206" t="s">
+        <v>485</v>
+      </c>
+      <c r="L206" s="1">
+        <v>458194.88</v>
+      </c>
+      <c r="M206" s="1">
+        <v>460851.71</v>
+      </c>
+      <c r="N206" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>487</v>
+      </c>
+      <c r="B207" s="1">
+        <v>219000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>98.611</v>
+      </c>
+      <c r="D207" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>219000.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>-3041.91</v>
+      </c>
+      <c r="I207" s="1">
+        <v>-1.389</v>
+      </c>
+      <c r="J207">
+        <v>1.08</v>
+      </c>
+      <c r="K207" t="s">
+        <v>488</v>
+      </c>
+      <c r="L207" s="1">
+        <v>215958.09</v>
+      </c>
+      <c r="M207" s="1">
+        <v>218328.91</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" t="s">
+        <v>490</v>
+      </c>
+      <c r="B208" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C208" s="1">
+        <v>103.365</v>
+      </c>
+      <c r="D208" s="1">
+        <v>100.77</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>100770.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>2595.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>2.5751711818994</v>
+      </c>
+      <c r="J208">
+        <v>0.88</v>
+      </c>
+      <c r="K208">
+        <v>884.93</v>
+      </c>
+      <c r="L208" s="1">
+        <v>103365.0</v>
+      </c>
+      <c r="M208" s="1">
+        <v>104249.93</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>492</v>
+      </c>
+      <c r="B209" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>104.477</v>
+      </c>
+      <c r="D209" s="1">
+        <v>105.93</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>211860.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>-2906.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>-1.371660530539</v>
+      </c>
+      <c r="J209">
+        <v>1.7</v>
+      </c>
+      <c r="K209" t="s">
+        <v>493</v>
+      </c>
+      <c r="L209" s="1">
+        <v>208954.0</v>
+      </c>
+      <c r="M209" s="1">
+        <v>212344.41</v>
+      </c>
+      <c r="N209" s="1">
         <v>0.33</v>
       </c>
-      <c r="P194">
-[...10 lines deleted...]
-      <c r="C195" s="1">
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>495</v>
+      </c>
+      <c r="B210" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>100.104</v>
+      </c>
+      <c r="D210" s="1">
+        <v>99.076</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>198152.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>2056.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>1.037587306714</v>
+      </c>
+      <c r="J210">
+        <v>0.15</v>
+      </c>
+      <c r="K210">
+        <v>302.74</v>
+      </c>
+      <c r="L210" s="1">
+        <v>200208.0</v>
+      </c>
+      <c r="M210" s="1">
+        <v>200510.74</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>497</v>
+      </c>
+      <c r="B211" s="1">
+        <v>192000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>86.34</v>
+      </c>
+      <c r="D211" s="1">
+        <v>100.8770625</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>193683.96</v>
+      </c>
+      <c r="H211" s="1">
+        <v>-27911.16</v>
+      </c>
+      <c r="I211" s="1">
+        <v>-14.41067190076</v>
+      </c>
+      <c r="J211">
+        <v>0.0</v>
+      </c>
+      <c r="K211">
+        <v>0.0</v>
+      </c>
+      <c r="L211" s="1">
+        <v>165772.8</v>
+      </c>
+      <c r="M211" s="1">
+        <v>165772.8</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>499</v>
+      </c>
+      <c r="B212" s="1">
+        <v>260000.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>91.69</v>
+      </c>
+      <c r="D212" s="1">
+        <v>99.355</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
+        <v>258323.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>-19929.0</v>
+      </c>
+      <c r="I212" s="1">
+        <v>-7.7147602033114</v>
+      </c>
+      <c r="J212">
+        <v>0.06</v>
+      </c>
+      <c r="K212">
+        <v>166.51</v>
+      </c>
+      <c r="L212" s="1">
+        <v>238394.0</v>
+      </c>
+      <c r="M212" s="1">
+        <v>238560.51</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" t="s">
+        <v>501</v>
+      </c>
+      <c r="B213" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>101.187</v>
+      </c>
+      <c r="D213" s="1">
+        <v>98.69</v>
+      </c>
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
+        <v>98690.0</v>
+      </c>
+      <c r="H213" s="1">
+        <v>2497.0</v>
+      </c>
+      <c r="I213" s="1">
+        <v>2.530144898166</v>
+      </c>
+      <c r="J213">
+        <v>2.91</v>
+      </c>
+      <c r="K213" t="s">
+        <v>502</v>
+      </c>
+      <c r="L213" s="1">
+        <v>101187.0</v>
+      </c>
+      <c r="M213" s="1">
+        <v>104095.9</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214" t="s">
+        <v>504</v>
+      </c>
+      <c r="B214" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>84.934</v>
+      </c>
+      <c r="D214" s="1">
+        <v>85.379</v>
+      </c>
+      <c r="E214" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="1">
+        <v>85379.0</v>
+      </c>
+      <c r="H214" s="1">
+        <v>-445.0</v>
+      </c>
+      <c r="I214" s="1">
+        <v>-0.52120544864662</v>
+      </c>
+      <c r="J214">
+        <v>0.46</v>
+      </c>
+      <c r="K214">
+        <v>460.27</v>
+      </c>
+      <c r="L214" s="1">
+        <v>84934.0</v>
+      </c>
+      <c r="M214" s="1">
+        <v>85394.27</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" t="s">
+        <v>506</v>
+      </c>
+      <c r="B215" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D195" s="1">
-[...46 lines deleted...]
-      <c r="C196" s="1">
+      <c r="C215" s="1">
+        <v>74.858</v>
+      </c>
+      <c r="D215" s="1">
+        <v>100.94922</v>
+      </c>
+      <c r="E215" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215">
+        <v>1.0</v>
+      </c>
+      <c r="G215" s="1">
+        <v>302847.66</v>
+      </c>
+      <c r="H215" s="1">
+        <v>-78273.66</v>
+      </c>
+      <c r="I215" s="1">
+        <v>-25.845885683911</v>
+      </c>
+      <c r="J215">
+        <v>0.04</v>
+      </c>
+      <c r="K215">
+        <v>117.95</v>
+      </c>
+      <c r="L215" s="1">
+        <v>224574.0</v>
+      </c>
+      <c r="M215" s="1">
+        <v>224691.95</v>
+      </c>
+      <c r="N215" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216" t="s">
+        <v>508</v>
+      </c>
+      <c r="B216" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>99.911</v>
+      </c>
+      <c r="D216" s="1">
+        <v>99.898</v>
+      </c>
+      <c r="E216" t="s">
+        <v>8</v>
+      </c>
+      <c r="F216">
+        <v>1.0</v>
+      </c>
+      <c r="G216" s="1">
+        <v>399592.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>52.0</v>
+      </c>
+      <c r="I216" s="1">
+        <v>0.01301327353901</v>
+      </c>
+      <c r="J216">
+        <v>0.23</v>
+      </c>
+      <c r="K216">
+        <v>920.55</v>
+      </c>
+      <c r="L216" s="1">
+        <v>399644.0</v>
+      </c>
+      <c r="M216" s="1">
+        <v>400564.55</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217" t="s">
+        <v>510</v>
+      </c>
+      <c r="B217" s="1">
+        <v>125000.0</v>
+      </c>
+      <c r="C217" s="1">
+        <v>100.771</v>
+      </c>
+      <c r="D217" s="1">
+        <v>99.609</v>
+      </c>
+      <c r="E217" t="s">
+        <v>8</v>
+      </c>
+      <c r="F217">
+        <v>1.0</v>
+      </c>
+      <c r="G217" s="1">
+        <v>124511.25</v>
+      </c>
+      <c r="H217" s="1">
+        <v>1452.5</v>
+      </c>
+      <c r="I217" s="1">
+        <v>1.1665612545051</v>
+      </c>
+      <c r="J217">
+        <v>0.5</v>
+      </c>
+      <c r="K217">
+        <v>630.14</v>
+      </c>
+      <c r="L217" s="1">
+        <v>125963.75</v>
+      </c>
+      <c r="M217" s="1">
+        <v>126593.89</v>
+      </c>
+      <c r="N217" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="Z217" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218" t="s">
+        <v>512</v>
+      </c>
+      <c r="B218" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C218" s="1">
+        <v>98.485</v>
+      </c>
+      <c r="D218" s="1">
+        <v>99.423</v>
+      </c>
+      <c r="E218" t="s">
+        <v>8</v>
+      </c>
+      <c r="F218">
+        <v>1.0</v>
+      </c>
+      <c r="G218" s="1">
+        <v>397692.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>-3752.0</v>
+      </c>
+      <c r="I218" s="1">
+        <v>-0.94344366997576</v>
+      </c>
+      <c r="J218">
+        <v>0.9</v>
+      </c>
+      <c r="K218" t="s">
+        <v>513</v>
+      </c>
+      <c r="L218" s="1">
+        <v>393940.0</v>
+      </c>
+      <c r="M218" s="1">
+        <v>397523.56</v>
+      </c>
+      <c r="N218" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219" t="s">
+        <v>515</v>
+      </c>
+      <c r="B219" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C219" s="1">
+        <v>98.48</v>
+      </c>
+      <c r="D219" s="1">
+        <v>97.59</v>
+      </c>
+      <c r="E219" t="s">
+        <v>8</v>
+      </c>
+      <c r="F219">
+        <v>1.0</v>
+      </c>
+      <c r="G219" s="1">
+        <v>97590.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>890.0</v>
+      </c>
+      <c r="I219" s="1">
+        <v>0.91197868634081</v>
+      </c>
+      <c r="J219">
+        <v>1.87</v>
+      </c>
+      <c r="K219" t="s">
+        <v>516</v>
+      </c>
+      <c r="L219" s="1">
+        <v>98480.0</v>
+      </c>
+      <c r="M219" s="1">
+        <v>100349.86</v>
+      </c>
+      <c r="N219" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220" t="s">
+        <v>518</v>
+      </c>
+      <c r="B220" s="1">
+        <v>146000.0</v>
+      </c>
+      <c r="C220" s="1">
+        <v>98.673</v>
+      </c>
+      <c r="D220" s="1">
+        <v>99.947</v>
+      </c>
+      <c r="E220" t="s">
+        <v>8</v>
+      </c>
+      <c r="F220">
+        <v>1.0</v>
+      </c>
+      <c r="G220" s="1">
+        <v>145922.62</v>
+      </c>
+      <c r="H220" s="1">
+        <v>-1860.04</v>
+      </c>
+      <c r="I220" s="1">
+        <v>-1.2746755780564</v>
+      </c>
+      <c r="J220">
+        <v>2.16</v>
+      </c>
+      <c r="K220" t="s">
+        <v>519</v>
+      </c>
+      <c r="L220" s="1">
+        <v>144062.58</v>
+      </c>
+      <c r="M220" s="1">
+        <v>147212.58</v>
+      </c>
+      <c r="N220" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O220">
+        <v>1</v>
+      </c>
+      <c r="Z220" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="A221" t="s">
+        <v>521</v>
+      </c>
+      <c r="B221" s="1">
+        <v>170000.0</v>
+      </c>
+      <c r="C221" s="1">
+        <v>101.872</v>
+      </c>
+      <c r="D221" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E221" t="s">
+        <v>8</v>
+      </c>
+      <c r="F221">
+        <v>1.0</v>
+      </c>
+      <c r="G221" s="1">
+        <v>170000.0</v>
+      </c>
+      <c r="H221" s="1">
+        <v>3182.4</v>
+      </c>
+      <c r="I221" s="1">
+        <v>1.872</v>
+      </c>
+      <c r="J221">
+        <v>1.17</v>
+      </c>
+      <c r="K221" t="s">
+        <v>522</v>
+      </c>
+      <c r="L221" s="1">
+        <v>173182.4</v>
+      </c>
+      <c r="M221" s="1">
+        <v>175164.27</v>
+      </c>
+      <c r="N221" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O221">
+        <v>1</v>
+      </c>
+      <c r="Z221" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="A222" t="s">
+        <v>524</v>
+      </c>
+      <c r="B222" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D196" s="1">
-[...32 lines deleted...]
-      <c r="O196" s="1">
+      <c r="C222" s="1">
+        <v>89.167</v>
+      </c>
+      <c r="D222" s="1">
+        <v>103.220985</v>
+      </c>
+      <c r="E222" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222">
+        <v>1.0</v>
+      </c>
+      <c r="G222" s="1">
+        <v>206441.97</v>
+      </c>
+      <c r="H222" s="1">
+        <v>-28107.97</v>
+      </c>
+      <c r="I222" s="1">
+        <v>-13.615433915884</v>
+      </c>
+      <c r="J222">
+        <v>0.85</v>
+      </c>
+      <c r="K222" t="s">
+        <v>525</v>
+      </c>
+      <c r="L222" s="1">
+        <v>178334.0</v>
+      </c>
+      <c r="M222" s="1">
+        <v>180031.26</v>
+      </c>
+      <c r="N222" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O222">
+        <v>1</v>
+      </c>
+      <c r="Z222" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="A223" t="s">
+        <v>527</v>
+      </c>
+      <c r="B223" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C223" s="1">
+        <v>98.855</v>
+      </c>
+      <c r="D223" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E223" t="s">
+        <v>8</v>
+      </c>
+      <c r="F223">
+        <v>1.0</v>
+      </c>
+      <c r="G223" s="1">
+        <v>498895.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>-4620.0</v>
+      </c>
+      <c r="I223" s="1">
+        <v>-0.92604656290402</v>
+      </c>
+      <c r="J223">
+        <v>1.23</v>
+      </c>
+      <c r="K223" t="s">
+        <v>528</v>
+      </c>
+      <c r="L223" s="1">
+        <v>494275.0</v>
+      </c>
+      <c r="M223" s="1">
+        <v>500439.38</v>
+      </c>
+      <c r="N223" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O223">
+        <v>1</v>
+      </c>
+      <c r="Z223" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="A224" t="s">
+        <v>530</v>
+      </c>
+      <c r="B224" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C224" s="1">
+        <v>98.647</v>
+      </c>
+      <c r="D224" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E224" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224">
+        <v>1.0</v>
+      </c>
+      <c r="G224" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H224" s="1">
+        <v>-4059.0</v>
+      </c>
+      <c r="I224" s="1">
+        <v>-1.353</v>
+      </c>
+      <c r="J224">
+        <v>0.34</v>
+      </c>
+      <c r="K224" t="s">
+        <v>531</v>
+      </c>
+      <c r="L224" s="1">
+        <v>295941.0</v>
+      </c>
+      <c r="M224" s="1">
+        <v>296969.96</v>
+      </c>
+      <c r="N224" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O224">
+        <v>1</v>
+      </c>
+      <c r="Z224" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225" t="s">
+        <v>533</v>
+      </c>
+      <c r="B225" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C225" s="1">
+        <v>100.867</v>
+      </c>
+      <c r="D225" s="1">
+        <v>102.542</v>
+      </c>
+      <c r="E225" t="s">
+        <v>8</v>
+      </c>
+      <c r="F225">
+        <v>1.0</v>
+      </c>
+      <c r="G225" s="1">
+        <v>205084.0</v>
+      </c>
+      <c r="H225" s="1">
+        <v>-3350.0</v>
+      </c>
+      <c r="I225" s="1">
+        <v>-1.6334770142966</v>
+      </c>
+      <c r="J225">
+        <v>1.03</v>
+      </c>
+      <c r="K225" t="s">
+        <v>534</v>
+      </c>
+      <c r="L225" s="1">
+        <v>201734.0</v>
+      </c>
+      <c r="M225" s="1">
+        <v>203792.77</v>
+      </c>
+      <c r="N225" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O225">
+        <v>1</v>
+      </c>
+      <c r="Z225" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226" t="s">
+        <v>536</v>
+      </c>
+      <c r="B226" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C226" s="1">
+        <v>94.506</v>
+      </c>
+      <c r="D226" s="1">
+        <v>98.9724975</v>
+      </c>
+      <c r="E226" t="s">
+        <v>8</v>
+      </c>
+      <c r="F226">
+        <v>1.0</v>
+      </c>
+      <c r="G226" s="1">
+        <v>395889.99</v>
+      </c>
+      <c r="H226" s="1">
+        <v>-17865.99</v>
+      </c>
+      <c r="I226" s="1">
+        <v>-4.5128673245818</v>
+      </c>
+      <c r="J226">
+        <v>0.38</v>
+      </c>
+      <c r="K226" t="s">
+        <v>537</v>
+      </c>
+      <c r="L226" s="1">
+        <v>378024.0</v>
+      </c>
+      <c r="M226" s="1">
+        <v>379536.33</v>
+      </c>
+      <c r="N226" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O226">
+        <v>1</v>
+      </c>
+      <c r="Z226" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227" t="s">
+        <v>539</v>
+      </c>
+      <c r="B227" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C227" s="1">
+        <v>100.689</v>
+      </c>
+      <c r="D227" s="1">
+        <v>100.15</v>
+      </c>
+      <c r="E227" t="s">
+        <v>8</v>
+      </c>
+      <c r="F227">
+        <v>1.0</v>
+      </c>
+      <c r="G227" s="1">
+        <v>200300.0</v>
+      </c>
+      <c r="H227" s="1">
+        <v>1078.0</v>
+      </c>
+      <c r="I227" s="1">
+        <v>0.5381927109336</v>
+      </c>
+      <c r="J227">
+        <v>3.61</v>
+      </c>
+      <c r="K227" t="s">
+        <v>540</v>
+      </c>
+      <c r="L227" s="1">
+        <v>201378.0</v>
+      </c>
+      <c r="M227" s="1">
+        <v>208588.96</v>
+      </c>
+      <c r="N227" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O227">
+        <v>1</v>
+      </c>
+      <c r="Z227" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="A228" t="s">
+        <v>542</v>
+      </c>
+      <c r="B228" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>70.309</v>
+      </c>
+      <c r="D228" s="1">
+        <v>99.641</v>
+      </c>
+      <c r="E228" t="s">
+        <v>8</v>
+      </c>
+      <c r="F228">
+        <v>1.0</v>
+      </c>
+      <c r="G228" s="1">
+        <v>298923.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>-87996.0</v>
+      </c>
+      <c r="I228" s="1">
+        <v>-29.43768127578</v>
+      </c>
+      <c r="J228">
+        <v>0.0</v>
+      </c>
+      <c r="K228">
+        <v>0.0</v>
+      </c>
+      <c r="L228" s="1">
+        <v>210927.0</v>
+      </c>
+      <c r="M228" s="1">
+        <v>210927.0</v>
+      </c>
+      <c r="N228" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O228">
+        <v>1</v>
+      </c>
+      <c r="Z228" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229" t="s">
+        <v>544</v>
+      </c>
+      <c r="B229" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C229" s="1">
+        <v>98.582</v>
+      </c>
+      <c r="D229" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="E229" t="s">
+        <v>8</v>
+      </c>
+      <c r="F229">
+        <v>1.0</v>
+      </c>
+      <c r="G229" s="1">
+        <v>99794.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>-1212.0</v>
+      </c>
+      <c r="I229" s="1">
+        <v>-1.2145018738602</v>
+      </c>
+      <c r="J229">
+        <v>1.06</v>
+      </c>
+      <c r="K229" t="s">
+        <v>545</v>
+      </c>
+      <c r="L229" s="1">
+        <v>98582.0</v>
+      </c>
+      <c r="M229" s="1">
+        <v>99646.38</v>
+      </c>
+      <c r="N229" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O229">
+        <v>1</v>
+      </c>
+      <c r="Z229" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230" t="s">
+        <v>547</v>
+      </c>
+      <c r="B230" s="1">
+        <v>161000.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>100.456</v>
+      </c>
+      <c r="D230" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E230" t="s">
+        <v>8</v>
+      </c>
+      <c r="F230">
+        <v>1.0</v>
+      </c>
+      <c r="G230" s="1">
+        <v>160819.68</v>
+      </c>
+      <c r="H230" s="1">
+        <v>914.48</v>
+      </c>
+      <c r="I230" s="1">
+        <v>0.56863687329809</v>
+      </c>
+      <c r="J230">
+        <v>0.08</v>
+      </c>
+      <c r="K230">
+        <v>136.74</v>
+      </c>
+      <c r="L230" s="1">
+        <v>161734.16</v>
+      </c>
+      <c r="M230" s="1">
+        <v>161870.9</v>
+      </c>
+      <c r="N230" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O230">
+        <v>1</v>
+      </c>
+      <c r="Z230" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231" t="s">
+        <v>549</v>
+      </c>
+      <c r="B231" s="1">
+        <v>115000.0</v>
+      </c>
+      <c r="C231" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="D231" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E231" t="s">
+        <v>8</v>
+      </c>
+      <c r="F231">
+        <v>1.0</v>
+      </c>
+      <c r="G231" s="1">
+        <v>115000.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>-17.25</v>
+      </c>
+      <c r="I231" s="1">
+        <v>-0.015</v>
+      </c>
+      <c r="J231">
+        <v>3.46</v>
+      </c>
+      <c r="K231" t="s">
+        <v>550</v>
+      </c>
+      <c r="L231" s="1">
+        <v>114982.75</v>
+      </c>
+      <c r="M231" s="1">
+        <v>118957.51</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O231">
+        <v>1</v>
+      </c>
+      <c r="Z231" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232" t="s">
+        <v>552</v>
+      </c>
+      <c r="B232" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C232" s="1">
+        <v>99.798</v>
+      </c>
+      <c r="D232" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="E232" t="s">
+        <v>8</v>
+      </c>
+      <c r="F232">
+        <v>1.0</v>
+      </c>
+      <c r="G232" s="1">
+        <v>202400.0</v>
+      </c>
+      <c r="H232" s="1">
+        <v>-2804.0</v>
+      </c>
+      <c r="I232" s="1">
+        <v>-1.3853754940711</v>
+      </c>
+      <c r="J232">
+        <v>1.12</v>
+      </c>
+      <c r="K232" t="s">
+        <v>553</v>
+      </c>
+      <c r="L232" s="1">
+        <v>199596.0</v>
+      </c>
+      <c r="M232" s="1">
+        <v>201826.14</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233" t="s">
+        <v>555</v>
+      </c>
+      <c r="B233" s="1">
+        <v>198000.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>98.639</v>
+      </c>
+      <c r="D233" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="E233" t="s">
+        <v>8</v>
+      </c>
+      <c r="F233">
+        <v>1.0</v>
+      </c>
+      <c r="G233" s="1">
+        <v>197461.44</v>
+      </c>
+      <c r="H233" s="1">
+        <v>-2156.22</v>
+      </c>
+      <c r="I233" s="1">
+        <v>-1.091970158832</v>
+      </c>
+      <c r="J233">
+        <v>1.29</v>
+      </c>
+      <c r="K233" t="s">
+        <v>556</v>
+      </c>
+      <c r="L233" s="1">
+        <v>195305.22</v>
+      </c>
+      <c r="M233" s="1">
+        <v>197861.59</v>
+      </c>
+      <c r="N233" s="1">
         <v>0.3</v>
       </c>
-      <c r="P196">
-[...1754 lines deleted...]
-      <c r="A232" t="s">
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
         <v>554</v>
       </c>
-      <c r="B232" t="s">
-[...95 lines deleted...]
-    <row r="234" spans="1:16">
+    </row>
+    <row r="234" spans="1:26">
       <c r="A234" t="s">
         <v>558</v>
       </c>
-      <c r="B234" t="s">
-        <v>559</v>
+      <c r="B234" s="1">
+        <v>100000.0</v>
       </c>
       <c r="C234" s="1">
-        <v>137000.0</v>
+        <v>97.732</v>
       </c>
       <c r="D234" s="1">
-        <v>100.44</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.26</v>
+      </c>
+      <c r="E234" t="s">
+        <v>8</v>
+      </c>
+      <c r="F234">
+        <v>1.0</v>
+      </c>
+      <c r="G234" s="1">
+        <v>97260.0</v>
       </c>
       <c r="H234" s="1">
-        <v>136942.46</v>
+        <v>472.0</v>
       </c>
       <c r="I234" s="1">
-        <v>660.34</v>
-[...2 lines deleted...]
-        <v>0.48220252506053</v>
+        <v>0.48529714168209</v>
+      </c>
+      <c r="J234">
+        <v>0.85</v>
       </c>
       <c r="K234">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>408.18</v>
+        <v>852.74</v>
+      </c>
+      <c r="L234" s="1">
+        <v>97732.0</v>
       </c>
       <c r="M234" s="1">
-        <v>137602.8</v>
+        <v>98584.74</v>
       </c>
       <c r="N234" s="1">
-        <v>138010.98</v>
-[...8 lines deleted...]
-    <row r="235" spans="1:16">
+        <v>0.15</v>
+      </c>
+      <c r="O234">
+        <v>1</v>
+      </c>
+      <c r="Z234" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
       <c r="A235" t="s">
         <v>560</v>
       </c>
-      <c r="B235" t="s">
+      <c r="B235" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C235" s="1">
+        <v>100.381</v>
+      </c>
+      <c r="D235" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="E235" t="s">
+        <v>8</v>
+      </c>
+      <c r="F235">
+        <v>1.0</v>
+      </c>
+      <c r="G235" s="1">
+        <v>102470.0</v>
+      </c>
+      <c r="H235" s="1">
+        <v>-2089.0</v>
+      </c>
+      <c r="I235" s="1">
+        <v>-2.038645457207</v>
+      </c>
+      <c r="J235">
+        <v>0.72</v>
+      </c>
+      <c r="K235">
+        <v>723.29</v>
+      </c>
+      <c r="L235" s="1">
+        <v>100381.0</v>
+      </c>
+      <c r="M235" s="1">
+        <v>101104.29</v>
+      </c>
+      <c r="N235" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O235">
+        <v>1</v>
+      </c>
+      <c r="Z235" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236" t="s">
+        <v>562</v>
+      </c>
+      <c r="B236" s="1">
+        <v>137000.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>100.557</v>
+      </c>
+      <c r="D236" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E236" t="s">
+        <v>8</v>
+      </c>
+      <c r="F236">
+        <v>1.0</v>
+      </c>
+      <c r="G236" s="1">
+        <v>136942.46</v>
+      </c>
+      <c r="H236" s="1">
+        <v>820.63</v>
+      </c>
+      <c r="I236" s="1">
+        <v>0.599251685708</v>
+      </c>
+      <c r="J236">
+        <v>0.5</v>
+      </c>
+      <c r="K236">
+        <v>689.69</v>
+      </c>
+      <c r="L236" s="1">
+        <v>137763.09</v>
+      </c>
+      <c r="M236" s="1">
+        <v>138452.78</v>
+      </c>
+      <c r="N236" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O236">
+        <v>1</v>
+      </c>
+      <c r="Z236" t="s">
         <v>561</v>
       </c>
-      <c r="C235" s="1">
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237" t="s">
+        <v>564</v>
+      </c>
+      <c r="B237" s="1">
         <v>158000.0</v>
       </c>
-      <c r="D235" s="1">
-[...2 lines deleted...]
-      <c r="E235" s="1">
+      <c r="C237" s="1">
+        <v>98.339</v>
+      </c>
+      <c r="D237" s="1">
         <v>99.422</v>
       </c>
-      <c r="F235" t="s">
-[...5 lines deleted...]
-      <c r="H235" s="1">
+      <c r="E237" t="s">
+        <v>8</v>
+      </c>
+      <c r="F237">
+        <v>1.0</v>
+      </c>
+      <c r="G237" s="1">
         <v>157086.76</v>
       </c>
-      <c r="I235" s="1">
-[...17 lines deleted...]
-      <c r="O235" s="1">
+      <c r="H237" s="1">
+        <v>-1711.14</v>
+      </c>
+      <c r="I237" s="1">
+        <v>-1.0892961316409</v>
+      </c>
+      <c r="J237">
+        <v>1.0</v>
+      </c>
+      <c r="K237" t="s">
+        <v>565</v>
+      </c>
+      <c r="L237" s="1">
+        <v>155375.62</v>
+      </c>
+      <c r="M237" s="1">
+        <v>156951.29</v>
+      </c>
+      <c r="N237" s="1">
         <v>0.24</v>
       </c>
-      <c r="P235">
-[...4 lines deleted...]
-      <c r="A236" t="s">
+      <c r="O237">
+        <v>1</v>
+      </c>
+      <c r="Z237" t="s">
         <v>563</v>
       </c>
-      <c r="B236" t="s">
-[...2 lines deleted...]
-      <c r="C236" s="1">
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238" t="s">
+        <v>567</v>
+      </c>
+      <c r="B238" s="1">
         <v>228000.0</v>
       </c>
-      <c r="D236" s="1">
-[...2 lines deleted...]
-      <c r="E236" s="1">
+      <c r="C238" s="1">
+        <v>101.271</v>
+      </c>
+      <c r="D238" s="1">
         <v>100.0</v>
       </c>
-      <c r="F236" t="s">
-[...5 lines deleted...]
-      <c r="H236" s="1">
+      <c r="E238" t="s">
+        <v>8</v>
+      </c>
+      <c r="F238">
+        <v>1.0</v>
+      </c>
+      <c r="G238" s="1">
         <v>228000.0</v>
       </c>
-      <c r="I236" s="1">
-[...17 lines deleted...]
-      <c r="O236" s="1">
+      <c r="H238" s="1">
+        <v>2897.88</v>
+      </c>
+      <c r="I238" s="1">
+        <v>1.271</v>
+      </c>
+      <c r="J238">
+        <v>0.55</v>
+      </c>
+      <c r="K238" t="s">
+        <v>568</v>
+      </c>
+      <c r="L238" s="1">
+        <v>230897.88</v>
+      </c>
+      <c r="M238" s="1">
+        <v>232147.2</v>
+      </c>
+      <c r="N238" s="1">
         <v>0.36</v>
       </c>
-      <c r="P236">
-[...7 lines deleted...]
-      <c r="B237" t="s">
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
         <v>566</v>
       </c>
-      <c r="C237" s="1">
-[...92 lines deleted...]
-    <row r="239" spans="1:16">
+    </row>
+    <row r="239" spans="1:26">
       <c r="A239" t="s">
         <v>570</v>
       </c>
-      <c r="B239" t="s">
+      <c r="B239" s="1">
+        <v>325000.0</v>
+      </c>
+      <c r="C239" s="1">
+        <v>89.489</v>
+      </c>
+      <c r="D239" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="E239" t="s">
+        <v>8</v>
+      </c>
+      <c r="F239">
+        <v>1.0</v>
+      </c>
+      <c r="G239" s="1">
+        <v>288018.25</v>
+      </c>
+      <c r="H239" s="1">
+        <v>2821.0</v>
+      </c>
+      <c r="I239" s="1">
+        <v>0.97945182293136</v>
+      </c>
+      <c r="J239">
+        <v>0.03</v>
+      </c>
+      <c r="K239">
+        <v>101.28</v>
+      </c>
+      <c r="L239" s="1">
+        <v>290839.25</v>
+      </c>
+      <c r="M239" s="1">
+        <v>290940.53</v>
+      </c>
+      <c r="N239" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240" t="s">
+        <v>572</v>
+      </c>
+      <c r="B240" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C240" s="1">
+        <v>75.683</v>
+      </c>
+      <c r="D240" s="1">
+        <v>73.87</v>
+      </c>
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>1.0</v>
+      </c>
+      <c r="G240" s="1">
+        <v>147740.0</v>
+      </c>
+      <c r="H240" s="1">
+        <v>3626.0</v>
+      </c>
+      <c r="I240" s="1">
+        <v>2.4543116285366</v>
+      </c>
+      <c r="J240">
+        <v>0.45</v>
+      </c>
+      <c r="K240">
+        <v>900.0</v>
+      </c>
+      <c r="L240" s="1">
+        <v>151366.0</v>
+      </c>
+      <c r="M240" s="1">
+        <v>152266.0</v>
+      </c>
+      <c r="N240" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
         <v>571</v>
       </c>
-      <c r="C239" s="1">
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241" t="s">
+        <v>574</v>
+      </c>
+      <c r="B241" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D239" s="1">
-[...2 lines deleted...]
-      <c r="E239" s="1">
+      <c r="C241" s="1">
+        <v>98.922</v>
+      </c>
+      <c r="D241" s="1">
         <v>99.985</v>
       </c>
-      <c r="F239" t="s">
-[...5 lines deleted...]
-      <c r="H239" s="1">
+      <c r="E241" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>1.0</v>
+      </c>
+      <c r="G241" s="1">
         <v>199970.0</v>
       </c>
-      <c r="I239" s="1">
-[...17 lines deleted...]
-      <c r="O239" s="1">
+      <c r="H241" s="1">
+        <v>-2126.0</v>
+      </c>
+      <c r="I241" s="1">
+        <v>-1.0631594739211</v>
+      </c>
+      <c r="J241">
+        <v>0.11</v>
+      </c>
+      <c r="K241">
+        <v>221.92</v>
+      </c>
+      <c r="L241" s="1">
+        <v>197844.0</v>
+      </c>
+      <c r="M241" s="1">
+        <v>198065.92</v>
+      </c>
+      <c r="N241" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242" t="s">
+        <v>576</v>
+      </c>
+      <c r="B242" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>101.499</v>
+      </c>
+      <c r="D242" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E242" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242">
+        <v>1.0</v>
+      </c>
+      <c r="G242" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H242" s="1">
+        <v>2998.0</v>
+      </c>
+      <c r="I242" s="1">
+        <v>1.499</v>
+      </c>
+      <c r="J242">
+        <v>3.1</v>
+      </c>
+      <c r="K242" t="s">
+        <v>577</v>
+      </c>
+      <c r="L242" s="1">
+        <v>202998.0</v>
+      </c>
+      <c r="M242" s="1">
+        <v>209203.41</v>
+      </c>
+      <c r="N242" s="1">
         <v>0.32</v>
       </c>
-      <c r="P239">
-[...10 lines deleted...]
-      <c r="C240" s="1">
+      <c r="O242">
+        <v>1</v>
+      </c>
+      <c r="Z242" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243" t="s">
+        <v>579</v>
+      </c>
+      <c r="B243" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D240" s="1">
-[...2 lines deleted...]
-      <c r="E240" s="1">
+      <c r="C243" s="1">
+        <v>100.58</v>
+      </c>
+      <c r="D243" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E243" t="s">
+        <v>8</v>
+      </c>
+      <c r="F243">
+        <v>1.0</v>
+      </c>
+      <c r="G243" s="1">
+        <v>199830.0</v>
+      </c>
+      <c r="H243" s="1">
+        <v>1330.0</v>
+      </c>
+      <c r="I243" s="1">
+        <v>0.66556573087124</v>
+      </c>
+      <c r="J243">
+        <v>0.05</v>
+      </c>
+      <c r="K243">
+        <v>109.59</v>
+      </c>
+      <c r="L243" s="1">
+        <v>201160.0</v>
+      </c>
+      <c r="M243" s="1">
+        <v>201269.59</v>
+      </c>
+      <c r="N243" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O243">
+        <v>1</v>
+      </c>
+      <c r="Z243" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244" t="s">
+        <v>581</v>
+      </c>
+      <c r="B244" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C244" s="1">
+        <v>98.915</v>
+      </c>
+      <c r="D244" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="E244" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244">
+        <v>1.0</v>
+      </c>
+      <c r="G244" s="1">
+        <v>100660.0</v>
+      </c>
+      <c r="H244" s="1">
+        <v>-1745.0</v>
+      </c>
+      <c r="I244" s="1">
+        <v>-1.7335585138089</v>
+      </c>
+      <c r="J244">
+        <v>3.24</v>
+      </c>
+      <c r="K244" t="s">
+        <v>582</v>
+      </c>
+      <c r="L244" s="1">
+        <v>98915.0</v>
+      </c>
+      <c r="M244" s="1">
+        <v>102151.3</v>
+      </c>
+      <c r="N244" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O244">
+        <v>1</v>
+      </c>
+      <c r="Z244" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245" t="s">
+        <v>584</v>
+      </c>
+      <c r="B245" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C245" s="1">
+        <v>100.235</v>
+      </c>
+      <c r="D245" s="1">
         <v>100.0</v>
       </c>
-      <c r="F240" t="s">
-[...5 lines deleted...]
-      <c r="H240" s="1">
+      <c r="E245" t="s">
+        <v>8</v>
+      </c>
+      <c r="F245">
+        <v>1.0</v>
+      </c>
+      <c r="G245" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H245" s="1">
+        <v>235.0</v>
+      </c>
+      <c r="I245" s="1">
+        <v>0.235</v>
+      </c>
+      <c r="J245">
+        <v>0.7</v>
+      </c>
+      <c r="K245">
+        <v>695.21</v>
+      </c>
+      <c r="L245" s="1">
+        <v>100235.0</v>
+      </c>
+      <c r="M245" s="1">
+        <v>100930.21</v>
+      </c>
+      <c r="N245" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O245">
+        <v>1</v>
+      </c>
+      <c r="Z245" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246" t="s">
+        <v>586</v>
+      </c>
+      <c r="B246" s="1">
+        <v>226000.0</v>
+      </c>
+      <c r="C246" s="1">
+        <v>98.385</v>
+      </c>
+      <c r="D246" s="1">
+        <v>99.84072566</v>
+      </c>
+      <c r="E246" t="s">
+        <v>8</v>
+      </c>
+      <c r="F246">
+        <v>1.0</v>
+      </c>
+      <c r="G246" s="1">
+        <v>225640.04</v>
+      </c>
+      <c r="H246" s="1">
+        <v>-3289.94</v>
+      </c>
+      <c r="I246" s="1">
+        <v>-1.4580479599277</v>
+      </c>
+      <c r="J246">
+        <v>0.89</v>
+      </c>
+      <c r="K246" t="s">
+        <v>587</v>
+      </c>
+      <c r="L246" s="1">
+        <v>222350.1</v>
+      </c>
+      <c r="M246" s="1">
+        <v>224356.24</v>
+      </c>
+      <c r="N246" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O246">
+        <v>1</v>
+      </c>
+      <c r="Z246" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="A247" t="s">
+        <v>589</v>
+      </c>
+      <c r="B247" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C247" s="1">
+        <v>99.185</v>
+      </c>
+      <c r="D247" s="1">
+        <v>99.326</v>
+      </c>
+      <c r="E247" t="s">
+        <v>8</v>
+      </c>
+      <c r="F247">
+        <v>1.0</v>
+      </c>
+      <c r="G247" s="1">
+        <v>99326.0</v>
+      </c>
+      <c r="H247" s="1">
+        <v>-141.0</v>
+      </c>
+      <c r="I247" s="1">
+        <v>-0.14195678875622</v>
+      </c>
+      <c r="J247">
+        <v>0.95</v>
+      </c>
+      <c r="K247">
+        <v>953.42</v>
+      </c>
+      <c r="L247" s="1">
+        <v>99185.0</v>
+      </c>
+      <c r="M247" s="1">
+        <v>100138.42</v>
+      </c>
+      <c r="N247" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O247">
+        <v>1</v>
+      </c>
+      <c r="Z247" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="A248" t="s">
+        <v>591</v>
+      </c>
+      <c r="B248" s="1">
+        <v>151000.0</v>
+      </c>
+      <c r="C248" s="1">
+        <v>98.81</v>
+      </c>
+      <c r="D248" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E248" t="s">
+        <v>8</v>
+      </c>
+      <c r="F248">
+        <v>1.0</v>
+      </c>
+      <c r="G248" s="1">
+        <v>151000.0</v>
+      </c>
+      <c r="H248" s="1">
+        <v>-1796.9</v>
+      </c>
+      <c r="I248" s="1">
+        <v>-1.19</v>
+      </c>
+      <c r="J248">
+        <v>1.25</v>
+      </c>
+      <c r="K248" t="s">
+        <v>592</v>
+      </c>
+      <c r="L248" s="1">
+        <v>149203.1</v>
+      </c>
+      <c r="M248" s="1">
+        <v>151084.18</v>
+      </c>
+      <c r="N248" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O248">
+        <v>1</v>
+      </c>
+      <c r="Z248" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="A249" t="s">
+        <v>594</v>
+      </c>
+      <c r="B249" s="1">
         <v>200000.0</v>
       </c>
-      <c r="I240" s="1">
-[...17 lines deleted...]
-      <c r="O240" s="1">
+      <c r="C249" s="1">
+        <v>100.066</v>
+      </c>
+      <c r="D249" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="E249" t="s">
+        <v>8</v>
+      </c>
+      <c r="F249">
+        <v>1.0</v>
+      </c>
+      <c r="G249" s="1">
+        <v>199400.0</v>
+      </c>
+      <c r="H249" s="1">
+        <v>732.0</v>
+      </c>
+      <c r="I249" s="1">
+        <v>0.36710130391174</v>
+      </c>
+      <c r="J249">
+        <v>0.19</v>
+      </c>
+      <c r="K249">
+        <v>373.97</v>
+      </c>
+      <c r="L249" s="1">
+        <v>200132.0</v>
+      </c>
+      <c r="M249" s="1">
+        <v>200505.97</v>
+      </c>
+      <c r="N249" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O249">
+        <v>1</v>
+      </c>
+      <c r="Z249" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="A250" t="s">
+        <v>596</v>
+      </c>
+      <c r="B250" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C250" s="1">
+        <v>99.907</v>
+      </c>
+      <c r="D250" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="E250" t="s">
+        <v>8</v>
+      </c>
+      <c r="F250">
+        <v>1.0</v>
+      </c>
+      <c r="G250" s="1">
+        <v>99499.0</v>
+      </c>
+      <c r="H250" s="1">
+        <v>408.0</v>
+      </c>
+      <c r="I250" s="1">
+        <v>0.41005437240575</v>
+      </c>
+      <c r="J250">
+        <v>1.63</v>
+      </c>
+      <c r="K250" t="s">
+        <v>597</v>
+      </c>
+      <c r="L250" s="1">
+        <v>99907.0</v>
+      </c>
+      <c r="M250" s="1">
+        <v>101540.56</v>
+      </c>
+      <c r="N250" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O250">
+        <v>1</v>
+      </c>
+      <c r="Z250" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26">
+      <c r="A251" t="s">
+        <v>599</v>
+      </c>
+      <c r="B251" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C251" s="1">
+        <v>100.486</v>
+      </c>
+      <c r="D251" s="1">
+        <v>99.897</v>
+      </c>
+      <c r="E251" t="s">
+        <v>8</v>
+      </c>
+      <c r="F251">
+        <v>1.0</v>
+      </c>
+      <c r="G251" s="1">
+        <v>99897.0</v>
+      </c>
+      <c r="H251" s="1">
+        <v>589.0</v>
+      </c>
+      <c r="I251" s="1">
+        <v>0.58960729551438</v>
+      </c>
+      <c r="J251">
+        <v>0.68</v>
+      </c>
+      <c r="K251">
+        <v>679.45</v>
+      </c>
+      <c r="L251" s="1">
+        <v>100486.0</v>
+      </c>
+      <c r="M251" s="1">
+        <v>101165.45</v>
+      </c>
+      <c r="N251" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O251">
+        <v>1</v>
+      </c>
+      <c r="Z251" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="A252" t="s">
+        <v>601</v>
+      </c>
+      <c r="B252" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C252" s="1">
+        <v>99.388</v>
+      </c>
+      <c r="D252" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E252" t="s">
+        <v>8</v>
+      </c>
+      <c r="F252">
+        <v>1.0</v>
+      </c>
+      <c r="G252" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H252" s="1">
+        <v>-612.0</v>
+      </c>
+      <c r="I252" s="1">
+        <v>-0.612</v>
+      </c>
+      <c r="J252">
+        <v>2.03</v>
+      </c>
+      <c r="K252" t="s">
+        <v>602</v>
+      </c>
+      <c r="L252" s="1">
+        <v>99388.0</v>
+      </c>
+      <c r="M252" s="1">
+        <v>101414.49</v>
+      </c>
+      <c r="N252" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O252">
+        <v>1</v>
+      </c>
+      <c r="Z252" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="A253" t="s">
+        <v>604</v>
+      </c>
+      <c r="B253" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C253" s="1">
+        <v>99.322</v>
+      </c>
+      <c r="D253" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E253" t="s">
+        <v>8</v>
+      </c>
+      <c r="F253">
+        <v>1.0</v>
+      </c>
+      <c r="G253" s="1">
+        <v>199742.0</v>
+      </c>
+      <c r="H253" s="1">
+        <v>-1098.0</v>
+      </c>
+      <c r="I253" s="1">
+        <v>-0.54970912477095</v>
+      </c>
+      <c r="J253">
+        <v>2.29</v>
+      </c>
+      <c r="K253" t="s">
+        <v>605</v>
+      </c>
+      <c r="L253" s="1">
+        <v>198644.0</v>
+      </c>
+      <c r="M253" s="1">
+        <v>203230.3</v>
+      </c>
+      <c r="N253" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O253">
+        <v>1</v>
+      </c>
+      <c r="Z253" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="A254" t="s">
+        <v>607</v>
+      </c>
+      <c r="B254" s="1">
+        <v>101000.0</v>
+      </c>
+      <c r="C254" s="1">
+        <v>100.741</v>
+      </c>
+      <c r="D254" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E254" t="s">
+        <v>8</v>
+      </c>
+      <c r="F254">
+        <v>1.0</v>
+      </c>
+      <c r="G254" s="1">
+        <v>101000.0</v>
+      </c>
+      <c r="H254" s="1">
+        <v>748.41</v>
+      </c>
+      <c r="I254" s="1">
+        <v>0.741</v>
+      </c>
+      <c r="J254">
+        <v>0.73</v>
+      </c>
+      <c r="K254">
+        <v>740.62</v>
+      </c>
+      <c r="L254" s="1">
+        <v>101748.41</v>
+      </c>
+      <c r="M254" s="1">
+        <v>102489.03</v>
+      </c>
+      <c r="N254" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O254">
+        <v>1</v>
+      </c>
+      <c r="Z254" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="A255" t="s">
+        <v>609</v>
+      </c>
+      <c r="B255" s="1">
+        <v>1565000.0</v>
+      </c>
+      <c r="C255" s="1">
+        <v>66.627</v>
+      </c>
+      <c r="D255" s="1">
+        <v>76.31296613</v>
+      </c>
+      <c r="E255" t="s">
+        <v>8</v>
+      </c>
+      <c r="F255">
+        <v>1.0</v>
+      </c>
+      <c r="G255" s="1">
+        <v>1194297.92</v>
+      </c>
+      <c r="H255" s="1">
+        <v>-151585.37</v>
+      </c>
+      <c r="I255" s="1">
+        <v>-12.692425186506</v>
+      </c>
+      <c r="J255">
+        <v>0.9</v>
+      </c>
+      <c r="K255" t="s">
+        <v>610</v>
+      </c>
+      <c r="L255" s="1">
+        <v>1042712.55</v>
+      </c>
+      <c r="M255" s="1">
+        <v>1056818.99</v>
+      </c>
+      <c r="N255" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="O255">
+        <v>1</v>
+      </c>
+      <c r="Z255" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="A256" t="s">
+        <v>612</v>
+      </c>
+      <c r="B256" s="1">
+        <v>202000.0</v>
+      </c>
+      <c r="C256" s="1">
+        <v>100.058</v>
+      </c>
+      <c r="D256" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E256" t="s">
+        <v>8</v>
+      </c>
+      <c r="F256">
+        <v>1.0</v>
+      </c>
+      <c r="G256" s="1">
+        <v>201284.92</v>
+      </c>
+      <c r="H256" s="1">
+        <v>832.24</v>
+      </c>
+      <c r="I256" s="1">
+        <v>0.41346366136122</v>
+      </c>
+      <c r="J256">
+        <v>0.94</v>
+      </c>
+      <c r="K256" t="s">
+        <v>613</v>
+      </c>
+      <c r="L256" s="1">
+        <v>202117.16</v>
+      </c>
+      <c r="M256" s="1">
+        <v>204015.41</v>
+      </c>
+      <c r="N256" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O256">
+        <v>1</v>
+      </c>
+      <c r="Z256" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="A257" t="s">
+        <v>615</v>
+      </c>
+      <c r="B257" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C257" s="1">
+        <v>100.516</v>
+      </c>
+      <c r="D257" s="1">
+        <v>99.674</v>
+      </c>
+      <c r="E257" t="s">
+        <v>8</v>
+      </c>
+      <c r="F257">
+        <v>1.0</v>
+      </c>
+      <c r="G257" s="1">
+        <v>99674.0</v>
+      </c>
+      <c r="H257" s="1">
+        <v>842.0</v>
+      </c>
+      <c r="I257" s="1">
+        <v>0.84475389770652</v>
+      </c>
+      <c r="J257">
+        <v>0.2</v>
+      </c>
+      <c r="K257">
+        <v>197.92</v>
+      </c>
+      <c r="L257" s="1">
+        <v>100516.0</v>
+      </c>
+      <c r="M257" s="1">
+        <v>100713.92</v>
+      </c>
+      <c r="N257" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O257">
+        <v>1</v>
+      </c>
+      <c r="Z257" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="A258" t="s">
+        <v>617</v>
+      </c>
+      <c r="B258" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="C258" s="1">
+        <v>101.103</v>
+      </c>
+      <c r="D258" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E258" t="s">
+        <v>8</v>
+      </c>
+      <c r="F258">
+        <v>1.0</v>
+      </c>
+      <c r="G258" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="H258" s="1">
+        <v>1808.92</v>
+      </c>
+      <c r="I258" s="1">
+        <v>1.103</v>
+      </c>
+      <c r="J258">
+        <v>0.76</v>
+      </c>
+      <c r="K258" t="s">
+        <v>618</v>
+      </c>
+      <c r="L258" s="1">
+        <v>165808.92</v>
+      </c>
+      <c r="M258" s="1">
+        <v>167054.14</v>
+      </c>
+      <c r="N258" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O258">
+        <v>1</v>
+      </c>
+      <c r="Z258" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="A259" t="s">
+        <v>620</v>
+      </c>
+      <c r="B259" s="1">
+        <v>152000.0</v>
+      </c>
+      <c r="C259" s="1">
+        <v>100.442</v>
+      </c>
+      <c r="D259" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E259" t="s">
+        <v>8</v>
+      </c>
+      <c r="F259">
+        <v>1.0</v>
+      </c>
+      <c r="G259" s="1">
+        <v>152000.0</v>
+      </c>
+      <c r="H259" s="1">
+        <v>671.84</v>
+      </c>
+      <c r="I259" s="1">
+        <v>0.442</v>
+      </c>
+      <c r="J259">
+        <v>0.62</v>
+      </c>
+      <c r="K259">
+        <v>941.17</v>
+      </c>
+      <c r="L259" s="1">
+        <v>152671.84</v>
+      </c>
+      <c r="M259" s="1">
+        <v>153613.01</v>
+      </c>
+      <c r="N259" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O259">
+        <v>1</v>
+      </c>
+      <c r="Z259" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="A260" t="s">
+        <v>622</v>
+      </c>
+      <c r="B260" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C260" s="1">
+        <v>88.971</v>
+      </c>
+      <c r="D260" s="1">
+        <v>86.091845</v>
+      </c>
+      <c r="E260" t="s">
+        <v>8</v>
+      </c>
+      <c r="F260">
+        <v>1.0</v>
+      </c>
+      <c r="G260" s="1">
+        <v>172183.69</v>
+      </c>
+      <c r="H260" s="1">
+        <v>5758.31</v>
+      </c>
+      <c r="I260" s="1">
+        <v>3.3442830735013</v>
+      </c>
+      <c r="J260">
+        <v>0.19</v>
+      </c>
+      <c r="K260">
+        <v>382.19</v>
+      </c>
+      <c r="L260" s="1">
+        <v>177942.0</v>
+      </c>
+      <c r="M260" s="1">
+        <v>178324.19</v>
+      </c>
+      <c r="N260" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O260">
+        <v>1</v>
+      </c>
+      <c r="Z260" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="A261" t="s">
+        <v>624</v>
+      </c>
+      <c r="B261" s="1">
+        <v>118000.0</v>
+      </c>
+      <c r="C261" s="1">
+        <v>101.613</v>
+      </c>
+      <c r="D261" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E261" t="s">
+        <v>8</v>
+      </c>
+      <c r="F261">
+        <v>1.0</v>
+      </c>
+      <c r="G261" s="1">
+        <v>117739.22</v>
+      </c>
+      <c r="H261" s="1">
+        <v>2164.12</v>
+      </c>
+      <c r="I261" s="1">
+        <v>1.8380621172792</v>
+      </c>
+      <c r="J261">
+        <v>2.2</v>
+      </c>
+      <c r="K261" t="s">
+        <v>625</v>
+      </c>
+      <c r="L261" s="1">
+        <v>119903.34</v>
+      </c>
+      <c r="M261" s="1">
+        <v>122497.72</v>
+      </c>
+      <c r="N261" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O261">
+        <v>1</v>
+      </c>
+      <c r="Z261" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="A262" t="s">
+        <v>627</v>
+      </c>
+      <c r="B262" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C262" s="1">
+        <v>101.05</v>
+      </c>
+      <c r="D262" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="E262" t="s">
+        <v>8</v>
+      </c>
+      <c r="F262">
+        <v>1.0</v>
+      </c>
+      <c r="G262" s="1">
+        <v>205878.0</v>
+      </c>
+      <c r="H262" s="1">
+        <v>-3778.0</v>
+      </c>
+      <c r="I262" s="1">
+        <v>-1.8350673699958</v>
+      </c>
+      <c r="J262">
+        <v>1.21</v>
+      </c>
+      <c r="K262" t="s">
+        <v>628</v>
+      </c>
+      <c r="L262" s="1">
+        <v>202100.0</v>
+      </c>
+      <c r="M262" s="1">
+        <v>204523.29</v>
+      </c>
+      <c r="N262" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O262">
+        <v>1</v>
+      </c>
+      <c r="Z262" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="A263" t="s">
+        <v>630</v>
+      </c>
+      <c r="B263" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C263" s="1">
+        <v>98.205</v>
+      </c>
+      <c r="D263" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="E263" t="s">
+        <v>8</v>
+      </c>
+      <c r="F263">
+        <v>1.0</v>
+      </c>
+      <c r="G263" s="1">
+        <v>302283.0</v>
+      </c>
+      <c r="H263" s="1">
+        <v>-7668.0</v>
+      </c>
+      <c r="I263" s="1">
+        <v>-2.5366957453777</v>
+      </c>
+      <c r="J263">
+        <v>1.05</v>
+      </c>
+      <c r="K263" t="s">
+        <v>631</v>
+      </c>
+      <c r="L263" s="1">
+        <v>294615.0</v>
+      </c>
+      <c r="M263" s="1">
+        <v>297777.33</v>
+      </c>
+      <c r="N263" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O263">
+        <v>1</v>
+      </c>
+      <c r="Z263" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26">
+      <c r="A264" t="s">
+        <v>633</v>
+      </c>
+      <c r="B264" s="1">
+        <v>89000.0</v>
+      </c>
+      <c r="C264" s="1">
+        <v>102.113</v>
+      </c>
+      <c r="D264" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E264" t="s">
+        <v>8</v>
+      </c>
+      <c r="F264">
+        <v>1.0</v>
+      </c>
+      <c r="G264" s="1">
+        <v>88885.19</v>
+      </c>
+      <c r="H264" s="1">
+        <v>1995.38</v>
+      </c>
+      <c r="I264" s="1">
+        <v>2.2448959157313</v>
+      </c>
+      <c r="J264">
+        <v>0.52</v>
+      </c>
+      <c r="K264">
+        <v>466.34</v>
+      </c>
+      <c r="L264" s="1">
+        <v>90880.57</v>
+      </c>
+      <c r="M264" s="1">
+        <v>91346.91</v>
+      </c>
+      <c r="N264" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O264">
+        <v>1</v>
+      </c>
+      <c r="Z264" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26">
+      <c r="A265" t="s">
+        <v>635</v>
+      </c>
+      <c r="B265" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C265" s="1">
+        <v>104.775</v>
+      </c>
+      <c r="D265" s="1">
+        <v>106.89563</v>
+      </c>
+      <c r="E265" t="s">
+        <v>8</v>
+      </c>
+      <c r="F265">
+        <v>1.0</v>
+      </c>
+      <c r="G265" s="1">
+        <v>106895.63</v>
+      </c>
+      <c r="H265" s="1">
+        <v>-2120.63</v>
+      </c>
+      <c r="I265" s="1">
+        <v>-1.983832267044</v>
+      </c>
+      <c r="J265">
+        <v>0.66</v>
+      </c>
+      <c r="K265">
+        <v>663.7</v>
+      </c>
+      <c r="L265" s="1">
+        <v>104775.0</v>
+      </c>
+      <c r="M265" s="1">
+        <v>105438.7</v>
+      </c>
+      <c r="N265" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O265">
+        <v>1</v>
+      </c>
+      <c r="Z265" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="A266" t="s">
+        <v>637</v>
+      </c>
+      <c r="B266" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C266" s="1">
+        <v>98.422</v>
+      </c>
+      <c r="D266" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E266" t="s">
+        <v>8</v>
+      </c>
+      <c r="F266">
+        <v>1.0</v>
+      </c>
+      <c r="G266" s="1">
+        <v>199178.0</v>
+      </c>
+      <c r="H266" s="1">
+        <v>-2334.0</v>
+      </c>
+      <c r="I266" s="1">
+        <v>-1.1718161644358</v>
+      </c>
+      <c r="J266">
+        <v>2.77</v>
+      </c>
+      <c r="K266" t="s">
+        <v>638</v>
+      </c>
+      <c r="L266" s="1">
+        <v>196844.0</v>
+      </c>
+      <c r="M266" s="1">
+        <v>202383.73</v>
+      </c>
+      <c r="N266" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O266">
+        <v>1</v>
+      </c>
+      <c r="Z266" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26">
+      <c r="A267" t="s">
+        <v>640</v>
+      </c>
+      <c r="B267" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C267" s="1">
+        <v>98.175</v>
+      </c>
+      <c r="D267" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="E267" t="s">
+        <v>8</v>
+      </c>
+      <c r="F267">
+        <v>1.0</v>
+      </c>
+      <c r="G267" s="1">
+        <v>99908.0</v>
+      </c>
+      <c r="H267" s="1">
+        <v>-1733.0</v>
+      </c>
+      <c r="I267" s="1">
+        <v>-1.7345958281619</v>
+      </c>
+      <c r="J267">
+        <v>1.53</v>
+      </c>
+      <c r="K267" t="s">
+        <v>641</v>
+      </c>
+      <c r="L267" s="1">
+        <v>98175.0</v>
+      </c>
+      <c r="M267" s="1">
+        <v>99703.47</v>
+      </c>
+      <c r="N267" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O267">
+        <v>1</v>
+      </c>
+      <c r="Z267" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="A268" t="s">
+        <v>640</v>
+      </c>
+      <c r="B268" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C268" s="1">
+        <v>102.628</v>
+      </c>
+      <c r="D268" s="1">
+        <v>104.481</v>
+      </c>
+      <c r="E268" t="s">
+        <v>8</v>
+      </c>
+      <c r="F268">
+        <v>1.0</v>
+      </c>
+      <c r="G268" s="1">
+        <v>208962.0</v>
+      </c>
+      <c r="H268" s="1">
+        <v>-3706.0</v>
+      </c>
+      <c r="I268" s="1">
+        <v>-1.7735282012998</v>
+      </c>
+      <c r="J268">
+        <v>0.96</v>
+      </c>
+      <c r="K268" t="s">
+        <v>643</v>
+      </c>
+      <c r="L268" s="1">
+        <v>205256.0</v>
+      </c>
+      <c r="M268" s="1">
+        <v>207182.03</v>
+      </c>
+      <c r="N268" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O268">
+        <v>1</v>
+      </c>
+      <c r="Z268" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="A269" t="s">
+        <v>645</v>
+      </c>
+      <c r="B269" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C269" s="1">
+        <v>104.427</v>
+      </c>
+      <c r="D269" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="E269" t="s">
+        <v>8</v>
+      </c>
+      <c r="F269">
+        <v>1.0</v>
+      </c>
+      <c r="G269" s="1">
+        <v>213200.0</v>
+      </c>
+      <c r="H269" s="1">
+        <v>-4346.0</v>
+      </c>
+      <c r="I269" s="1">
+        <v>-2.0384615384615</v>
+      </c>
+      <c r="J269">
+        <v>2.9</v>
+      </c>
+      <c r="K269" t="s">
+        <v>646</v>
+      </c>
+      <c r="L269" s="1">
+        <v>208854.0</v>
+      </c>
+      <c r="M269" s="1">
+        <v>214652.63</v>
+      </c>
+      <c r="N269" s="1">
         <v>0.33</v>
       </c>
-      <c r="P240">
-[...10 lines deleted...]
-      <c r="C241" s="1">
+      <c r="O269">
+        <v>1</v>
+      </c>
+      <c r="Z269" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="A270" t="s">
+        <v>648</v>
+      </c>
+      <c r="B270" s="1">
+        <v>285000.0</v>
+      </c>
+      <c r="C270" s="1">
+        <v>98.932</v>
+      </c>
+      <c r="D270" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="E270" t="s">
+        <v>8</v>
+      </c>
+      <c r="F270">
+        <v>1.0</v>
+      </c>
+      <c r="G270" s="1">
+        <v>284720.7</v>
+      </c>
+      <c r="H270" s="1">
+        <v>-2764.5</v>
+      </c>
+      <c r="I270" s="1">
+        <v>-0.97095153250185</v>
+      </c>
+      <c r="J270">
+        <v>1.24</v>
+      </c>
+      <c r="K270" t="s">
+        <v>649</v>
+      </c>
+      <c r="L270" s="1">
+        <v>281956.2</v>
+      </c>
+      <c r="M270" s="1">
+        <v>285494.3</v>
+      </c>
+      <c r="N270" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O270">
+        <v>1</v>
+      </c>
+      <c r="Z270" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26">
+      <c r="A271" t="s">
+        <v>651</v>
+      </c>
+      <c r="B271" s="1">
+        <v>168000.0</v>
+      </c>
+      <c r="C271" s="1">
+        <v>100.452</v>
+      </c>
+      <c r="D271" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E271" t="s">
+        <v>8</v>
+      </c>
+      <c r="F271">
+        <v>1.0</v>
+      </c>
+      <c r="G271" s="1">
+        <v>168000.0</v>
+      </c>
+      <c r="H271" s="1">
+        <v>759.36</v>
+      </c>
+      <c r="I271" s="1">
+        <v>0.452</v>
+      </c>
+      <c r="J271">
+        <v>1.68</v>
+      </c>
+      <c r="K271" t="s">
+        <v>652</v>
+      </c>
+      <c r="L271" s="1">
+        <v>168759.36</v>
+      </c>
+      <c r="M271" s="1">
+        <v>171578.81</v>
+      </c>
+      <c r="N271" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O271">
+        <v>1</v>
+      </c>
+      <c r="Z271" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26">
+      <c r="A272" t="s">
+        <v>654</v>
+      </c>
+      <c r="B272" s="1">
+        <v>190000.0</v>
+      </c>
+      <c r="C272" s="1">
+        <v>95.277</v>
+      </c>
+      <c r="D272" s="1">
+        <v>106.52323684</v>
+      </c>
+      <c r="E272" t="s">
+        <v>8</v>
+      </c>
+      <c r="F272">
+        <v>1.0</v>
+      </c>
+      <c r="G272" s="1">
+        <v>202394.15</v>
+      </c>
+      <c r="H272" s="1">
+        <v>-21367.85</v>
+      </c>
+      <c r="I272" s="1">
+        <v>-10.557543288677</v>
+      </c>
+      <c r="J272">
+        <v>0.16</v>
+      </c>
+      <c r="K272">
+        <v>309.47</v>
+      </c>
+      <c r="L272" s="1">
+        <v>181026.3</v>
+      </c>
+      <c r="M272" s="1">
+        <v>181335.77</v>
+      </c>
+      <c r="N272" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O272">
+        <v>1</v>
+      </c>
+      <c r="Z272" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26">
+      <c r="A273" t="s">
+        <v>656</v>
+      </c>
+      <c r="B273" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D241" s="1">
-[...32 lines deleted...]
-      <c r="O241" s="1">
+      <c r="C273" s="1">
+        <v>101.924</v>
+      </c>
+      <c r="D273" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E273" t="s">
+        <v>8</v>
+      </c>
+      <c r="F273">
+        <v>1.0</v>
+      </c>
+      <c r="G273" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H273" s="1">
+        <v>1924.0</v>
+      </c>
+      <c r="I273" s="1">
+        <v>1.924</v>
+      </c>
+      <c r="J273">
+        <v>0.77</v>
+      </c>
+      <c r="K273">
+        <v>771.85</v>
+      </c>
+      <c r="L273" s="1">
+        <v>101924.0</v>
+      </c>
+      <c r="M273" s="1">
+        <v>102695.85</v>
+      </c>
+      <c r="N273" s="1">
         <v>0.16</v>
       </c>
-      <c r="P241">
-[...260 lines deleted...]
-      <c r="C247" s="1">
+      <c r="O273">
+        <v>1</v>
+      </c>
+      <c r="Z273" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26">
+      <c r="A274" t="s">
+        <v>658</v>
+      </c>
+      <c r="B274" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D247" s="1">
-[...232 lines deleted...]
-      <c r="O251" s="1">
+      <c r="C274" s="1">
+        <v>102.159</v>
+      </c>
+      <c r="D274" s="1">
+        <v>103.4955</v>
+      </c>
+      <c r="E274" t="s">
+        <v>8</v>
+      </c>
+      <c r="F274">
+        <v>1.0</v>
+      </c>
+      <c r="G274" s="1">
+        <v>206991.0</v>
+      </c>
+      <c r="H274" s="1">
+        <v>-2673.0</v>
+      </c>
+      <c r="I274" s="1">
+        <v>-1.2913604939345</v>
+      </c>
+      <c r="J274">
+        <v>1.12</v>
+      </c>
+      <c r="K274" t="s">
+        <v>659</v>
+      </c>
+      <c r="L274" s="1">
+        <v>204318.0</v>
+      </c>
+      <c r="M274" s="1">
+        <v>206553.62</v>
+      </c>
+      <c r="N274" s="1">
         <v>0.32</v>
       </c>
-      <c r="P251">
-[...1054 lines deleted...]
-      <c r="A273" t="s">
+      <c r="O274">
+        <v>1</v>
+      </c>
+      <c r="Z274" t="s">
         <v>657</v>
       </c>
-      <c r="B273" t="s">
-[...95 lines deleted...]
-    <row r="275" spans="1:16">
+    </row>
+    <row r="275" spans="1:26">
       <c r="A275" t="s">
         <v>661</v>
       </c>
-      <c r="B275" t="s">
-        <v>662</v>
+      <c r="B275" s="1">
+        <v>200000.0</v>
       </c>
       <c r="C275" s="1">
-        <v>106000.0</v>
+        <v>100.761</v>
       </c>
       <c r="D275" s="1">
-        <v>99.903</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>100.413</v>
+      </c>
+      <c r="E275" t="s">
+        <v>8</v>
+      </c>
+      <c r="F275">
+        <v>1.0</v>
+      </c>
+      <c r="G275" s="1">
+        <v>200826.0</v>
       </c>
       <c r="H275" s="1">
-        <v>105676.7</v>
+        <v>696.0</v>
       </c>
       <c r="I275" s="1">
-        <v>220.48</v>
-[...2 lines deleted...]
-        <v>0.20863634083956</v>
+        <v>0.34656867138717</v>
+      </c>
+      <c r="J275">
+        <v>0.42</v>
       </c>
       <c r="K275">
-        <v>0.8</v>
-[...2 lines deleted...]
-        <v>849.45</v>
+        <v>834.61</v>
+      </c>
+      <c r="L275" s="1">
+        <v>201522.0</v>
       </c>
       <c r="M275" s="1">
-        <v>105897.18</v>
+        <v>202356.61</v>
       </c>
       <c r="N275" s="1">
-        <v>106746.63</v>
-[...8 lines deleted...]
-    <row r="276" spans="1:16">
+        <v>0.31</v>
+      </c>
+      <c r="O275">
+        <v>1</v>
+      </c>
+      <c r="Z275" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26">
       <c r="A276" t="s">
         <v>663</v>
       </c>
-      <c r="B276" t="s">
+      <c r="B276" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C276" s="1">
+        <v>101.081</v>
+      </c>
+      <c r="D276" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E276" t="s">
+        <v>8</v>
+      </c>
+      <c r="F276">
+        <v>1.0</v>
+      </c>
+      <c r="G276" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>1081.0</v>
+      </c>
+      <c r="I276" s="1">
+        <v>1.081</v>
+      </c>
+      <c r="J276">
+        <v>0.76</v>
+      </c>
+      <c r="K276">
+        <v>758.22</v>
+      </c>
+      <c r="L276" s="1">
+        <v>101081.0</v>
+      </c>
+      <c r="M276" s="1">
+        <v>101839.22</v>
+      </c>
+      <c r="N276" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O276">
+        <v>1</v>
+      </c>
+      <c r="Z276" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26">
+      <c r="A277" t="s">
+        <v>665</v>
+      </c>
+      <c r="B277" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C277" s="1">
+        <v>96.5</v>
+      </c>
+      <c r="D277" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="E277" t="s">
+        <v>8</v>
+      </c>
+      <c r="F277">
+        <v>1.0</v>
+      </c>
+      <c r="G277" s="1">
+        <v>194500.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>-1500.0</v>
+      </c>
+      <c r="I277" s="1">
+        <v>-0.77120822622108</v>
+      </c>
+      <c r="J277">
+        <v>0.45</v>
+      </c>
+      <c r="K277">
+        <v>890.41</v>
+      </c>
+      <c r="L277" s="1">
+        <v>193000.0</v>
+      </c>
+      <c r="M277" s="1">
+        <v>193890.41</v>
+      </c>
+      <c r="N277" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O277">
+        <v>1</v>
+      </c>
+      <c r="Z277" t="s">
         <v>664</v>
       </c>
-      <c r="C276" s="1">
+    </row>
+    <row r="278" spans="1:26">
+      <c r="A278" t="s">
+        <v>667</v>
+      </c>
+      <c r="B278" s="1">
+        <v>106000.0</v>
+      </c>
+      <c r="C278" s="1">
+        <v>99.765</v>
+      </c>
+      <c r="D278" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="E278" t="s">
+        <v>8</v>
+      </c>
+      <c r="F278">
+        <v>1.0</v>
+      </c>
+      <c r="G278" s="1">
+        <v>105676.7</v>
+      </c>
+      <c r="H278" s="1">
+        <v>74.2</v>
+      </c>
+      <c r="I278" s="1">
+        <v>0.07021415316716</v>
+      </c>
+      <c r="J278">
+        <v>0.09</v>
+      </c>
+      <c r="K278">
+        <v>98.01</v>
+      </c>
+      <c r="L278" s="1">
+        <v>105750.9</v>
+      </c>
+      <c r="M278" s="1">
+        <v>105848.91</v>
+      </c>
+      <c r="N278" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O278">
+        <v>1</v>
+      </c>
+      <c r="Z278" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26">
+      <c r="A279" t="s">
+        <v>669</v>
+      </c>
+      <c r="B279" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D276" s="1">
-[...2 lines deleted...]
-      <c r="E276" s="1">
+      <c r="C279" s="1">
+        <v>83.543</v>
+      </c>
+      <c r="D279" s="1">
         <v>92.28804</v>
       </c>
-      <c r="F276" t="s">
-[...5 lines deleted...]
-      <c r="H276" s="1">
+      <c r="E279" t="s">
+        <v>8</v>
+      </c>
+      <c r="F279">
+        <v>1.0</v>
+      </c>
+      <c r="G279" s="1">
         <v>276864.12</v>
       </c>
-      <c r="I276" s="1">
-[...17 lines deleted...]
-      <c r="O276" s="1">
+      <c r="H279" s="1">
+        <v>-26235.12</v>
+      </c>
+      <c r="I279" s="1">
+        <v>-9.4758107334385</v>
+      </c>
+      <c r="J279">
+        <v>0.61</v>
+      </c>
+      <c r="K279" t="s">
+        <v>426</v>
+      </c>
+      <c r="L279" s="1">
+        <v>250629.0</v>
+      </c>
+      <c r="M279" s="1">
+        <v>252453.66</v>
+      </c>
+      <c r="N279" s="1">
         <v>0.39</v>
       </c>
-      <c r="P276">
-[...10 lines deleted...]
-      <c r="C277" s="1">
+      <c r="O279">
+        <v>1</v>
+      </c>
+      <c r="Z279" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26">
+      <c r="A280" t="s">
+        <v>671</v>
+      </c>
+      <c r="B280" s="1">
         <v>216000.0</v>
       </c>
-      <c r="D277" s="1">
-[...2 lines deleted...]
-      <c r="E277" s="1">
+      <c r="C280" s="1">
+        <v>90.6</v>
+      </c>
+      <c r="D280" s="1">
         <v>102.24988426</v>
       </c>
-      <c r="F277" t="s">
-[...5 lines deleted...]
-      <c r="H277" s="1">
+      <c r="E280" t="s">
+        <v>8</v>
+      </c>
+      <c r="F280">
+        <v>1.0</v>
+      </c>
+      <c r="G280" s="1">
         <v>220859.75</v>
       </c>
-      <c r="I277" s="1">
-[...17 lines deleted...]
-      <c r="O277" s="1">
+      <c r="H280" s="1">
+        <v>-25163.75</v>
+      </c>
+      <c r="I280" s="1">
+        <v>-11.393542734699</v>
+      </c>
+      <c r="J280">
+        <v>0.73</v>
+      </c>
+      <c r="K280" t="s">
+        <v>672</v>
+      </c>
+      <c r="L280" s="1">
+        <v>195696.0</v>
+      </c>
+      <c r="M280" s="1">
+        <v>197276.05</v>
+      </c>
+      <c r="N280" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O280">
+        <v>1</v>
+      </c>
+      <c r="Z280" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26">
+      <c r="A281" t="s">
+        <v>674</v>
+      </c>
+      <c r="B281" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C281" s="1">
+        <v>101.663</v>
+      </c>
+      <c r="D281" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="E281" t="s">
+        <v>8</v>
+      </c>
+      <c r="F281">
+        <v>1.0</v>
+      </c>
+      <c r="G281" s="1">
+        <v>99417.0</v>
+      </c>
+      <c r="H281" s="1">
+        <v>2246.0</v>
+      </c>
+      <c r="I281" s="1">
+        <v>2.2591709667361</v>
+      </c>
+      <c r="J281">
+        <v>0.84</v>
+      </c>
+      <c r="K281">
+        <v>842.47</v>
+      </c>
+      <c r="L281" s="1">
+        <v>101663.0</v>
+      </c>
+      <c r="M281" s="1">
+        <v>102505.47</v>
+      </c>
+      <c r="N281" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O281">
+        <v>1</v>
+      </c>
+      <c r="Z281" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26">
+      <c r="A282" t="s">
+        <v>676</v>
+      </c>
+      <c r="B282" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C282" s="1">
+        <v>100.535</v>
+      </c>
+      <c r="D282" s="1">
+        <v>100.86</v>
+      </c>
+      <c r="E282" t="s">
+        <v>8</v>
+      </c>
+      <c r="F282">
+        <v>1.0</v>
+      </c>
+      <c r="G282" s="1">
+        <v>201720.0</v>
+      </c>
+      <c r="H282" s="1">
+        <v>-650.0</v>
+      </c>
+      <c r="I282" s="1">
+        <v>-0.32222883204442</v>
+      </c>
+      <c r="J282">
+        <v>0.12</v>
+      </c>
+      <c r="K282">
+        <v>238.03</v>
+      </c>
+      <c r="L282" s="1">
+        <v>201070.0</v>
+      </c>
+      <c r="M282" s="1">
+        <v>201308.03</v>
+      </c>
+      <c r="N282" s="1">
         <v>0.31</v>
       </c>
-      <c r="P277">
-[...107 lines deleted...]
-      <c r="B280" t="s">
+      <c r="O282">
+        <v>1</v>
+      </c>
+      <c r="Z282" t="s">
         <v>675</v>
       </c>
-      <c r="C280" s="1">
-[...20 lines deleted...]
-      <c r="J280" s="1">
+    </row>
+    <row r="283" spans="1:26">
+      <c r="A283" t="s">
+        <v>678</v>
+      </c>
+      <c r="B283" s="1">
+        <v>322.0</v>
+      </c>
+      <c r="C283" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="D283" s="1">
+        <v>0.2014596273</v>
+      </c>
+      <c r="E283" t="s">
+        <v>8</v>
+      </c>
+      <c r="F283">
+        <v>1.0</v>
+      </c>
+      <c r="G283" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H283" s="1">
+        <v>-9225.0</v>
+      </c>
+      <c r="I283" s="1">
         <v>0</v>
       </c>
-      <c r="K280">
-[...11 lines deleted...]
-      <c r="O280" s="1">
+      <c r="J283">
+        <v>0.0</v>
+      </c>
+      <c r="K283">
+        <v>0.0</v>
+      </c>
+      <c r="L283" s="1">
+        <v>-9225.0</v>
+      </c>
+      <c r="M283" s="1">
+        <v>-9225.0</v>
+      </c>
+      <c r="N283" s="1">
         <v>-0.01</v>
       </c>
-      <c r="P280">
-[...7 lines deleted...]
-      <c r="B281" t="s">
+      <c r="O283">
+        <v>1</v>
+      </c>
+      <c r="Z283" t="s">
         <v>677</v>
       </c>
-      <c r="C281" s="1">
+    </row>
+    <row r="284" spans="1:26">
+      <c r="A284" t="s">
+        <v>680</v>
+      </c>
+      <c r="B284" s="1">
         <v>322.0</v>
       </c>
-      <c r="D281" s="1">
+      <c r="C284" s="1">
+        <v>0.0325</v>
+      </c>
+      <c r="D284" s="1">
+        <v>0.1083618012</v>
+      </c>
+      <c r="E284" t="s">
+        <v>8</v>
+      </c>
+      <c r="F284">
+        <v>1.0</v>
+      </c>
+      <c r="G284" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H284" s="1">
+        <v>-61068.75</v>
+      </c>
+      <c r="I284" s="1">
+        <v>0</v>
+      </c>
+      <c r="J284">
+        <v>0.0</v>
+      </c>
+      <c r="K284">
+        <v>0.0</v>
+      </c>
+      <c r="L284" s="1">
+        <v>-61068.75</v>
+      </c>
+      <c r="M284" s="1">
+        <v>-61068.75</v>
+      </c>
+      <c r="N284" s="1">
+        <v>-0.09</v>
+      </c>
+      <c r="O284">
+        <v>1</v>
+      </c>
+      <c r="Z284" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26">
+      <c r="A285" t="s">
+        <v>682</v>
+      </c>
+      <c r="B285" s="1">
+        <v>260.0</v>
+      </c>
+      <c r="C285" s="1">
+        <v>7.8</v>
+      </c>
+      <c r="D285" s="1">
+        <v>60.3523076923</v>
+      </c>
+      <c r="E285" t="s">
+        <v>8</v>
+      </c>
+      <c r="F285">
+        <v>1.0</v>
+      </c>
+      <c r="G285" s="1">
+        <v>156916.0</v>
+      </c>
+      <c r="H285" s="1">
+        <v>-136636.0</v>
+      </c>
+      <c r="I285" s="1">
+        <v>-87.075887736114</v>
+      </c>
+      <c r="J285">
+        <v>0.0</v>
+      </c>
+      <c r="K285">
+        <v>0.0</v>
+      </c>
+      <c r="L285" s="1">
+        <v>20280.0</v>
+      </c>
+      <c r="M285" s="1">
+        <v>20280.0</v>
+      </c>
+      <c r="N285" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O285">
+        <v>1</v>
+      </c>
+      <c r="Z285" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="286" spans="1:26">
+      <c r="A286" t="s">
+        <v>684</v>
+      </c>
+      <c r="B286" s="1">
+        <v>-322.0</v>
+      </c>
+      <c r="C286" s="1">
+        <v>0.1275</v>
+      </c>
+      <c r="D286" s="1">
+        <v>0.142181677</v>
+      </c>
+      <c r="E286" t="s">
+        <v>8</v>
+      </c>
+      <c r="F286">
+        <v>1.0</v>
+      </c>
+      <c r="G286" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H286" s="1">
+        <v>11818.75</v>
+      </c>
+      <c r="I286" s="1">
+        <v>0</v>
+      </c>
+      <c r="J286">
+        <v>0.0</v>
+      </c>
+      <c r="K286">
+        <v>0.0</v>
+      </c>
+      <c r="L286" s="1">
+        <v>11818.75</v>
+      </c>
+      <c r="M286" s="1">
+        <v>11818.75</v>
+      </c>
+      <c r="N286" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O286">
+        <v>1</v>
+      </c>
+      <c r="Z286" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26">
+      <c r="A287" t="s">
+        <v>686</v>
+      </c>
+      <c r="B287" s="1">
+        <v>-322.0</v>
+      </c>
+      <c r="C287" s="1">
         <v>0.05</v>
       </c>
-      <c r="E281" s="1">
-[...14 lines deleted...]
-      <c r="J281" s="1">
+      <c r="D287" s="1">
+        <v>0.0661645963</v>
+      </c>
+      <c r="E287" t="s">
+        <v>8</v>
+      </c>
+      <c r="F287">
+        <v>1.0</v>
+      </c>
+      <c r="G287" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H287" s="1">
+        <v>13012.5</v>
+      </c>
+      <c r="I287" s="1">
         <v>0</v>
       </c>
-      <c r="K281">
-[...61 lines deleted...]
-      <c r="O282" s="1">
+      <c r="J287">
+        <v>0.0</v>
+      </c>
+      <c r="K287">
+        <v>0.0</v>
+      </c>
+      <c r="L287" s="1">
+        <v>13012.5</v>
+      </c>
+      <c r="M287" s="1">
+        <v>13012.5</v>
+      </c>
+      <c r="N287" s="1">
         <v>0.02</v>
       </c>
-      <c r="P282">
-[...107 lines deleted...]
-      <c r="B285" t="s">
+      <c r="O287">
+        <v>1</v>
+      </c>
+      <c r="Z287" t="s">
         <v>685</v>
       </c>
-      <c r="C285" s="1">
-[...46 lines deleted...]
-      <c r="B286" t="s">
+    </row>
+    <row r="288" spans="1:26">
+      <c r="A288" t="s">
+        <v>688</v>
+      </c>
+      <c r="B288" s="1">
+        <v>-260.0</v>
+      </c>
+      <c r="C288" s="1">
+        <v>6.7</v>
+      </c>
+      <c r="D288" s="1">
+        <v>50.6</v>
+      </c>
+      <c r="E288" t="s">
+        <v>8</v>
+      </c>
+      <c r="F288">
+        <v>1.0</v>
+      </c>
+      <c r="G288" s="1">
+        <v>-131560.0</v>
+      </c>
+      <c r="H288" s="1">
+        <v>114140.0</v>
+      </c>
+      <c r="I288" s="1">
+        <v>-86.758893280632</v>
+      </c>
+      <c r="J288">
+        <v>0.0</v>
+      </c>
+      <c r="K288">
+        <v>0.0</v>
+      </c>
+      <c r="L288" s="1">
+        <v>-17420.0</v>
+      </c>
+      <c r="M288" s="1">
+        <v>-17420.0</v>
+      </c>
+      <c r="N288" s="1">
+        <v>-0.03</v>
+      </c>
+      <c r="O288">
+        <v>1</v>
+      </c>
+      <c r="Z288" t="s">
         <v>687</v>
-      </c>
-[...90 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">