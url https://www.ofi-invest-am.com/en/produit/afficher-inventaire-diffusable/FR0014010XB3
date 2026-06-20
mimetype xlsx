--- v0 (2026-05-29)
+++ v1 (2026-06-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="622">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="620">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>RC</t>
   </si>
   <si>
     <t>FR001400I5F3</t>
   </si>
   <si>
@@ -1096,92 +1096,92 @@
   <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER</t>
   </si>
   <si>
     <t>US49338L1035</t>
   </si>
   <si>
     <t>KEYSIGHT TEC</t>
   </si>
   <si>
     <t>US4824801009</t>
   </si>
   <si>
     <t>KLA CORP</t>
   </si>
   <si>
     <t>US5007541064</t>
   </si>
   <si>
     <t>KRAFT HEINZ CO/T</t>
   </si>
   <si>
+    <t>US5128073062</t>
+  </si>
+  <si>
+    <t>LAM RESEARCH</t>
+  </si>
+  <si>
+    <t>FR0010307819</t>
+  </si>
+  <si>
+    <t>LEGRAND SA</t>
+  </si>
+  <si>
+    <t>IE000S9YS762</t>
+  </si>
+  <si>
+    <t>LINDE PLC</t>
+  </si>
+  <si>
+    <t>GB0008706128</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING</t>
+  </si>
+  <si>
+    <t>GB00B0SWJX34</t>
+  </si>
+  <si>
+    <t>LONDON STOCK EX</t>
+  </si>
+  <si>
+    <t>CH0013841017</t>
+  </si>
+  <si>
+    <t>LONZA GROUP NOM.</t>
+  </si>
+  <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>L'OREAL</t>
   </si>
   <si>
-    <t>US5128073062</t>
-[...34 lines deleted...]
-  <si>
     <t>US5486611073</t>
   </si>
   <si>
     <t>LOWE'S COS INC</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
     <t>CA56501R1064</t>
   </si>
   <si>
     <t>MANULIFE FINANCIAL</t>
   </si>
   <si>
     <t>US5719032022</t>
   </si>
   <si>
     <t>MARRIOTT INTL-A</t>
   </si>
   <si>
     <t>US5717481023</t>
@@ -1456,51 +1456,51 @@
   <si>
     <t>JP3970300004</t>
   </si>
   <si>
     <t>RECRUIT HOLDINGS</t>
   </si>
   <si>
     <t>GB00B2B0DG97</t>
   </si>
   <si>
     <t>RELX PLC</t>
   </si>
   <si>
     <t>US7607591002</t>
   </si>
   <si>
     <t>REPUBLIC SVCS</t>
   </si>
   <si>
     <t>US7611521078</t>
   </si>
   <si>
     <t>RESMED INC</t>
   </si>
   <si>
-    <t>CH0012032048</t>
+    <t>CH1499059983</t>
   </si>
   <si>
     <t>ROCHE HOLDING AG</t>
   </si>
   <si>
     <t>US7731211089</t>
   </si>
   <si>
     <t>ROCKET LAB CORP</t>
   </si>
   <si>
     <t>US7739031091</t>
   </si>
   <si>
     <t>ROCKWELL AUTOMAT</t>
   </si>
   <si>
     <t>CA7800871021</t>
   </si>
   <si>
     <t>ROYAL BANK CANADA</t>
   </si>
   <si>
     <t>US78409V1044</t>
   </si>
@@ -1600,104 +1600,104 @@
   <si>
     <t>US8574771031</t>
   </si>
   <si>
     <t>STATE ST CORP</t>
   </si>
   <si>
     <t>US8636671013</t>
   </si>
   <si>
     <t>STRYKER CORP</t>
   </si>
   <si>
     <t>CH0126881561</t>
   </si>
   <si>
     <t>SWISS RE AG</t>
   </si>
   <si>
     <t>US8716071076</t>
   </si>
   <si>
     <t>SYNOPSYS INC</t>
   </si>
   <si>
+    <t>US8740541094</t>
+  </si>
+  <si>
+    <t>TAKE-TWO INTERAC</t>
+  </si>
+  <si>
+    <t>US8760301072</t>
+  </si>
+  <si>
+    <t>TAPESTRY INC NPV</t>
+  </si>
+  <si>
+    <t>US87612E1064</t>
+  </si>
+  <si>
+    <t>TARGET CORP</t>
+  </si>
+  <si>
+    <t>JP3538800008</t>
+  </si>
+  <si>
+    <t>TDK CORP</t>
+  </si>
+  <si>
+    <t>IE000IVNQZ81</t>
+  </si>
+  <si>
+    <t>TE CONNECTIVITY</t>
+  </si>
+  <si>
+    <t>US88160R1014</t>
+  </si>
+  <si>
+    <t>TESLA INC</t>
+  </si>
+  <si>
+    <t>US8825081040</t>
+  </si>
+  <si>
+    <t>TEXAS INSTRUMENT</t>
+  </si>
+  <si>
+    <t>US1255231003</t>
+  </si>
+  <si>
+    <t>THE CIGNA GROUP</t>
+  </si>
+  <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T-MOBILE US INC</t>
   </si>
   <si>
-    <t>US8740541094</t>
-[...46 lines deleted...]
-  <si>
     <t>JP3910660004</t>
   </si>
   <si>
     <t>TOKIO MARINE HD</t>
   </si>
   <si>
     <t>JP3571400005</t>
   </si>
   <si>
     <t>TOKYO ELECTRON</t>
   </si>
   <si>
     <t>CA8911605092</t>
   </si>
   <si>
     <t>TORONTO DOMINION BK</t>
   </si>
   <si>
     <t>US8923561067</t>
   </si>
   <si>
     <t>TRACTOR SUPPLY</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
@@ -1718,56 +1718,50 @@
     <t>TRAVELERS COMPANIES</t>
   </si>
   <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIE</t>
   </si>
   <si>
     <t>US90384S3031</t>
   </si>
   <si>
     <t>ULTA BEAUTY INC</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT SPA</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
-  </si>
-[...4 lines deleted...]
-    <t>UNILEVER RTS</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UNION CHIM BELGE</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS</t>
   </si>
   <si>
     <t>US9029733048</t>
   </si>
   <si>
     <t>US BANCORP</t>
   </si>
   <si>
     <t>US9224751084</t>
   </si>
   <si>
     <t>VEEVA SYSTEMS-A</t>
   </si>
@@ -2243,169 +2237,169 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>674624.0157</v>
+        <v>827661.5611</v>
       </c>
       <c r="D2">
-        <v>139.24</v>
+        <v>131.32</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>93940813.02</v>
+        <v>108689732.33</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>93940813.02</v>
+        <v>108689732.33</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>23081.0</v>
+        <v>29451.0</v>
       </c>
       <c r="D3">
-        <v>101.95</v>
+        <v>96.09</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>2353218.06</v>
+        <v>2830094.45</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>2353218.06</v>
+        <v>2830094.45</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P294"/>
+  <dimension ref="A1:P293"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O294" sqref="O294"/>
+      <selection activeCell="O293" sqref="O293"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -2424,14689 +2418,14639 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>1385.0</v>
+        <v>1678.0</v>
       </c>
       <c r="D2" s="1">
-        <v>165.32</v>
+        <v>141.2</v>
       </c>
       <c r="E2" s="1">
-        <v>150.50757401</v>
+        <v>150.32331943</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H2" s="1">
-        <v>182284.83</v>
+        <v>220269.14</v>
       </c>
       <c r="I2" s="1">
-        <v>11640.98</v>
+        <v>-15042.98</v>
       </c>
       <c r="J2" s="1">
-        <v>6.3861485346861</v>
+        <v>-6.829363386991</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>193925.81</v>
+        <v>205226.16</v>
       </c>
       <c r="N2" s="1">
-        <v>193925.81</v>
+        <v>205226.16</v>
       </c>
       <c r="O2" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="1">
-        <v>5948.0</v>
+        <v>7211.0</v>
       </c>
       <c r="D3" s="1">
-        <v>71.82</v>
+        <v>64.46</v>
       </c>
       <c r="E3" s="1">
-        <v>57.29056826</v>
+        <v>58.91987242</v>
       </c>
       <c r="F3" t="s">
         <v>31</v>
       </c>
       <c r="G3">
         <v>0.91</v>
       </c>
       <c r="H3" s="1">
-        <v>367071.37</v>
+        <v>459984.44</v>
       </c>
       <c r="I3" s="1">
-        <v>103371.18</v>
+        <v>50331.27</v>
       </c>
       <c r="J3" s="1">
-        <v>28.16105761667</v>
+        <v>10.941950558154</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>470442.55</v>
+        <v>510315.71</v>
       </c>
       <c r="N3" s="1">
-        <v>470442.55</v>
+        <v>510315.71</v>
       </c>
       <c r="O3" s="1">
-        <v>0.49</v>
+        <v>0.46</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>2880.0</v>
+        <v>3491.0</v>
       </c>
       <c r="D4" s="1">
-        <v>116.35</v>
+        <v>105.46</v>
       </c>
       <c r="E4" s="1">
-        <v>125.4783125</v>
+        <v>122.87930965</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H4" s="1">
-        <v>308354.3</v>
+        <v>366987.82</v>
       </c>
       <c r="I4" s="1">
-        <v>-24549.78</v>
+        <v>-48095.78</v>
       </c>
       <c r="J4" s="1">
-        <v>-7.9615494254499</v>
+        <v>-13.105552113419</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>283804.52</v>
+        <v>318892.04</v>
       </c>
       <c r="N4" s="1">
-        <v>283804.52</v>
+        <v>318892.04</v>
       </c>
       <c r="O4" s="1">
         <v>0.29</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>2908.0</v>
+        <v>3525.0</v>
       </c>
       <c r="D5" s="1">
-        <v>232.08</v>
+        <v>205.07</v>
       </c>
       <c r="E5" s="1">
-        <v>231.0546458</v>
+        <v>229.22140142</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H5" s="1">
-        <v>573195.23</v>
+        <v>691249.22</v>
       </c>
       <c r="I5" s="1">
-        <v>-1594.79</v>
+        <v>-65115.18</v>
       </c>
       <c r="J5" s="1">
-        <v>-0.27822806550571</v>
+        <v>-9.4199281700455</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>571600.44</v>
+        <v>626134.04</v>
       </c>
       <c r="N5" s="1">
-        <v>571600.44</v>
+        <v>626134.04</v>
       </c>
       <c r="O5" s="1">
-        <v>0.59</v>
+        <v>0.56</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>861.0</v>
+        <v>1043.0</v>
       </c>
       <c r="D6" s="1">
-        <v>208.72</v>
+        <v>199.99</v>
       </c>
       <c r="E6" s="1">
-        <v>272.67695703</v>
+        <v>259.94439118</v>
       </c>
       <c r="F6" t="s">
         <v>28</v>
       </c>
       <c r="G6">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H6" s="1">
-        <v>206054.4</v>
+        <v>237582.55</v>
       </c>
       <c r="I6" s="1">
-        <v>-53849.84</v>
+        <v>-56907.31</v>
       </c>
       <c r="J6" s="1">
-        <v>-26.13379767673</v>
+        <v>-23.95264719568</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>152204.56</v>
+        <v>180675.24</v>
       </c>
       <c r="N6" s="1">
-        <v>152204.56</v>
+        <v>180675.24</v>
       </c>
       <c r="O6" s="1">
         <v>0.16</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>685.0</v>
+        <v>830.0</v>
       </c>
       <c r="D7" s="1">
-        <v>262.41</v>
+        <v>248.15</v>
       </c>
       <c r="E7" s="1">
-        <v>360.06459854</v>
+        <v>341.9596988</v>
       </c>
       <c r="F7" t="s">
         <v>28</v>
       </c>
       <c r="G7">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H7" s="1">
-        <v>216851.81</v>
+        <v>249103.87</v>
       </c>
       <c r="I7" s="1">
-        <v>-64610.89</v>
+        <v>-70702.4</v>
       </c>
       <c r="J7" s="1">
-        <v>-29.794950754619</v>
+        <v>-28.382698349889</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>152240.92</v>
+        <v>178401.47</v>
       </c>
       <c r="N7" s="1">
-        <v>152240.92</v>
+        <v>178401.47</v>
       </c>
       <c r="O7" s="1">
         <v>0.16</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>4139.0</v>
+        <v>5018.0</v>
       </c>
       <c r="D8" s="1">
-        <v>200.21</v>
+        <v>201.33</v>
       </c>
       <c r="E8" s="1">
-        <v>188.87502295</v>
+        <v>190.16713631</v>
       </c>
       <c r="F8" t="s">
         <v>28</v>
       </c>
       <c r="G8">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H8" s="1">
-        <v>673247.07</v>
+        <v>822883.35</v>
       </c>
       <c r="I8" s="1">
-        <v>28598.61</v>
+        <v>52191.52</v>
       </c>
       <c r="J8" s="1">
-        <v>4.2478625269026</v>
+        <v>6.3425174418707</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>701845.68</v>
+        <v>875074.87</v>
       </c>
       <c r="N8" s="1">
-        <v>701845.68</v>
+        <v>875074.87</v>
       </c>
       <c r="O8" s="1">
-        <v>0.73</v>
+        <v>0.78</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
-        <v>2145.0</v>
+        <v>2545.0</v>
       </c>
       <c r="D9" s="1">
-        <v>26850.0</v>
+        <v>23980.0</v>
       </c>
       <c r="E9" s="1">
-        <v>16384.92494172</v>
+        <v>17759.39646365</v>
       </c>
       <c r="F9" t="s">
         <v>44</v>
       </c>
       <c r="G9">
-        <v>184.34</v>
+        <v>183.86</v>
       </c>
       <c r="H9" s="1">
-        <v>197155.85</v>
+        <v>251899.76</v>
       </c>
       <c r="I9" s="1">
-        <v>115279.05</v>
+        <v>80032.87</v>
       </c>
       <c r="J9" s="1">
-        <v>58.47102685515</v>
+        <v>31.771713478409</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>312434.9</v>
+        <v>331932.63</v>
       </c>
       <c r="N9" s="1">
-        <v>312434.9</v>
+        <v>331932.63</v>
       </c>
       <c r="O9" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
-        <v>136.0</v>
+        <v>166.0</v>
       </c>
       <c r="D10" s="1">
-        <v>994.8</v>
+        <v>863.5</v>
       </c>
       <c r="E10" s="1">
-        <v>1384.15786765</v>
+        <v>1299.05584337</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>188245.47</v>
+        <v>215643.27</v>
       </c>
       <c r="I10" s="1">
-        <v>-52952.67</v>
+        <v>-72302.27</v>
       </c>
       <c r="J10" s="1">
-        <v>-28.129585269701</v>
+        <v>-33.528646639424</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>135292.8</v>
+        <v>143341.0</v>
       </c>
       <c r="N10" s="1">
-        <v>135292.8</v>
+        <v>143341.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
-        <v>1541.0</v>
+        <v>1867.0</v>
       </c>
       <c r="D11" s="1">
-        <v>149.44</v>
+        <v>131.6</v>
       </c>
       <c r="E11" s="1">
-        <v>147.44032446</v>
+        <v>145.69001607</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
       <c r="G11">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H11" s="1">
-        <v>193730.52</v>
+        <v>232589.66</v>
       </c>
       <c r="I11" s="1">
-        <v>1312.29</v>
+        <v>-19772.68</v>
       </c>
       <c r="J11" s="1">
-        <v>0.67737907274497</v>
+        <v>-8.5011001778841</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>195042.81</v>
+        <v>212816.98</v>
       </c>
       <c r="N11" s="1">
-        <v>195042.81</v>
+        <v>212816.98</v>
       </c>
       <c r="O11" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
-        <v>2053.0</v>
+        <v>2488.0</v>
       </c>
       <c r="D12" s="1">
-        <v>112.93</v>
+        <v>106.22</v>
       </c>
       <c r="E12" s="1">
-        <v>106.74674623</v>
+        <v>107.25014068</v>
       </c>
       <c r="F12" t="s">
         <v>28</v>
       </c>
       <c r="G12">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H12" s="1">
-        <v>191014.19</v>
+        <v>232379.61</v>
       </c>
       <c r="I12" s="1">
-        <v>5348.38</v>
+        <v>-3470.68</v>
       </c>
       <c r="J12" s="1">
-        <v>2.7999909326108</v>
+        <v>-1.4935389555047</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>196362.57</v>
+        <v>228908.93</v>
       </c>
       <c r="N12" s="1">
-        <v>196362.57</v>
+        <v>228908.93</v>
       </c>
       <c r="O12" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="1">
-        <v>1602.0</v>
+        <v>1941.0</v>
       </c>
       <c r="D13" s="1">
-        <v>121.38</v>
+        <v>111.3</v>
       </c>
       <c r="E13" s="1">
-        <v>130.39759051</v>
+        <v>127.3501288</v>
       </c>
       <c r="F13" t="s">
         <v>28</v>
       </c>
       <c r="G13">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H13" s="1">
-        <v>183138.89</v>
+        <v>216352.45</v>
       </c>
       <c r="I13" s="1">
-        <v>-18447.81</v>
+        <v>-29229.63</v>
       </c>
       <c r="J13" s="1">
-        <v>-10.073125374954</v>
+        <v>-13.510191356742</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>164691.08</v>
+        <v>187122.82</v>
       </c>
       <c r="N13" s="1">
-        <v>164691.08</v>
+        <v>187122.82</v>
       </c>
       <c r="O13" s="1">
         <v>0.17</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="1">
-        <v>2110.0</v>
+        <v>2558.0</v>
       </c>
       <c r="D14" s="1">
-        <v>342.63</v>
+        <v>248.3</v>
       </c>
       <c r="E14" s="1">
-        <v>211.37961137</v>
+        <v>224.83567631</v>
       </c>
       <c r="F14" t="s">
         <v>55</v>
       </c>
       <c r="G14">
-        <v>1.61</v>
+        <v>1.59</v>
       </c>
       <c r="H14" s="1">
-        <v>278425.83</v>
+        <v>360171.96</v>
       </c>
       <c r="I14" s="1">
-        <v>170527.35</v>
+        <v>40440.74</v>
       </c>
       <c r="J14" s="1">
-        <v>61.246957582923</v>
+        <v>11.228175563695</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>448953.18</v>
+        <v>400612.7</v>
       </c>
       <c r="N14" s="1">
-        <v>448953.18</v>
+        <v>400612.7</v>
       </c>
       <c r="O14" s="1">
-        <v>0.47</v>
+        <v>0.36</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>26259.0</v>
+        <v>32470.0</v>
       </c>
       <c r="D15" s="1">
-        <v>86.8</v>
+        <v>86.05</v>
       </c>
       <c r="E15" s="1">
-        <v>72.42153128</v>
+        <v>74.71629381</v>
       </c>
       <c r="F15" t="s">
         <v>58</v>
       </c>
       <c r="G15">
-        <v>9.24</v>
+        <v>9.04</v>
       </c>
       <c r="H15" s="1">
-        <v>213170.03</v>
+        <v>271221.58</v>
       </c>
       <c r="I15" s="1">
-        <v>33622.95</v>
+        <v>37751.49</v>
       </c>
       <c r="J15" s="1">
-        <v>15.772831668692</v>
+        <v>13.919058358114</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>246792.98</v>
+        <v>308973.07</v>
       </c>
       <c r="N15" s="1">
-        <v>246792.98</v>
+        <v>308973.07</v>
       </c>
       <c r="O15" s="1">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="1">
-        <v>2058.0</v>
+        <v>2494.0</v>
       </c>
       <c r="D16" s="1">
-        <v>178.24</v>
+        <v>167.24</v>
       </c>
       <c r="E16" s="1">
-        <v>166.65846939</v>
+        <v>167.55913793</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>342983.13</v>
+        <v>417892.49</v>
       </c>
       <c r="I16" s="1">
-        <v>23834.79</v>
+        <v>-795.93</v>
       </c>
       <c r="J16" s="1">
-        <v>6.9492601574894</v>
+        <v>-0.19046286282867</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>366817.92</v>
+        <v>417096.56</v>
       </c>
       <c r="N16" s="1">
-        <v>366817.92</v>
+        <v>417096.56</v>
       </c>
       <c r="O16" s="1">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="1">
-        <v>1826.0</v>
+        <v>2213.0</v>
       </c>
       <c r="D17" s="1">
-        <v>135.11</v>
+        <v>128.52</v>
       </c>
       <c r="E17" s="1">
-        <v>128.30116101</v>
+        <v>128.95834162</v>
       </c>
       <c r="F17" t="s">
         <v>28</v>
       </c>
       <c r="G17">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H17" s="1">
-        <v>202881.35</v>
+        <v>247213.11</v>
       </c>
       <c r="I17" s="1">
-        <v>6071.69</v>
+        <v>-859.92</v>
       </c>
       <c r="J17" s="1">
-        <v>2.9927294943572</v>
+        <v>-0.34784563003151</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>208953.04</v>
+        <v>246353.19</v>
       </c>
       <c r="N17" s="1">
-        <v>208953.04</v>
+        <v>246353.19</v>
       </c>
       <c r="O17" s="1">
         <v>0.22</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="1">
-        <v>4308.0</v>
+        <v>5222.0</v>
       </c>
       <c r="D18" s="1">
-        <v>66.86</v>
+        <v>58.22</v>
       </c>
       <c r="E18" s="1">
-        <v>63.26218663</v>
+        <v>62.92391804</v>
       </c>
       <c r="F18" t="s">
         <v>31</v>
       </c>
       <c r="G18">
         <v>0.91</v>
       </c>
       <c r="H18" s="1">
-        <v>294280.83</v>
+        <v>356205.38</v>
       </c>
       <c r="I18" s="1">
-        <v>22918.53</v>
+        <v>-22423.92</v>
       </c>
       <c r="J18" s="1">
-        <v>7.7879792577722</v>
+        <v>-6.2952221552633</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>317199.36</v>
+        <v>333781.46</v>
       </c>
       <c r="N18" s="1">
-        <v>317199.36</v>
+        <v>333781.46</v>
       </c>
       <c r="O18" s="1">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="1">
-        <v>4123.0</v>
+        <v>4999.0</v>
       </c>
       <c r="D19" s="1">
-        <v>82.78</v>
+        <v>76.17</v>
       </c>
       <c r="E19" s="1">
-        <v>74.24487024</v>
+        <v>75.73965193</v>
       </c>
       <c r="F19" t="s">
         <v>55</v>
       </c>
       <c r="G19">
-        <v>1.61</v>
+        <v>1.59</v>
       </c>
       <c r="H19" s="1">
-        <v>188211.76</v>
+        <v>234118.37</v>
       </c>
       <c r="I19" s="1">
-        <v>23737.53</v>
+        <v>6049.3</v>
       </c>
       <c r="J19" s="1">
-        <v>12.612139645259</v>
+        <v>2.5838638804806</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>211949.29</v>
+        <v>240167.67</v>
       </c>
       <c r="N19" s="1">
-        <v>211949.29</v>
+        <v>240167.67</v>
       </c>
       <c r="O19" s="1">
         <v>0.22</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="1">
-        <v>670.0</v>
+        <v>812.0</v>
       </c>
       <c r="D20" s="1">
-        <v>382.2</v>
+        <v>347.6</v>
       </c>
       <c r="E20" s="1">
-        <v>345.67123881</v>
+        <v>348.34584975</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>231599.73</v>
+        <v>282856.83</v>
       </c>
       <c r="I20" s="1">
-        <v>24474.27</v>
+        <v>-605.63</v>
       </c>
       <c r="J20" s="1">
-        <v>10.567486412873</v>
+        <v>-0.2141118529823</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>256074.0</v>
+        <v>282251.2</v>
       </c>
       <c r="N20" s="1">
-        <v>256074.0</v>
+        <v>282251.2</v>
       </c>
       <c r="O20" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="1">
-        <v>1117.0</v>
+        <v>1354.0</v>
       </c>
       <c r="D21" s="1">
-        <v>214.52</v>
+        <v>205.62</v>
       </c>
       <c r="E21" s="1">
-        <v>205.91729633</v>
+        <v>206.20381093</v>
       </c>
       <c r="F21" t="s">
         <v>28</v>
       </c>
       <c r="G21">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H21" s="1">
-        <v>196115.03</v>
+        <v>238783.87</v>
       </c>
       <c r="I21" s="1">
-        <v>6831.39</v>
+        <v>2367.69</v>
       </c>
       <c r="J21" s="1">
-        <v>3.4833587206447</v>
+        <v>0.99156195098103</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>202946.42</v>
+        <v>241151.56</v>
       </c>
       <c r="N21" s="1">
-        <v>202946.42</v>
+        <v>241151.56</v>
       </c>
       <c r="O21" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="1">
-        <v>570.0</v>
+        <v>692.0</v>
       </c>
       <c r="D22" s="1">
-        <v>332.92</v>
+        <v>312.17</v>
       </c>
       <c r="E22" s="1">
-        <v>345.54222807</v>
+        <v>341.11598266</v>
       </c>
       <c r="F22" t="s">
         <v>28</v>
       </c>
       <c r="G22">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H22" s="1">
-        <v>172009.19</v>
+        <v>205918.92</v>
       </c>
       <c r="I22" s="1">
-        <v>-11287.25</v>
+        <v>-18806.2</v>
       </c>
       <c r="J22" s="1">
-        <v>-6.5620040417608</v>
+        <v>-9.1328179071646</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>160721.94</v>
+        <v>187112.72</v>
       </c>
       <c r="N22" s="1">
-        <v>160721.94</v>
+        <v>187112.72</v>
       </c>
       <c r="O22" s="1">
         <v>0.17</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="1">
-        <v>12170.0</v>
+        <v>14759.0</v>
       </c>
       <c r="D23" s="1">
-        <v>311.76</v>
+        <v>301.0</v>
       </c>
       <c r="E23" s="1">
-        <v>263.79814544</v>
+        <v>271.91767396</v>
       </c>
       <c r="F23" t="s">
         <v>28</v>
       </c>
       <c r="G23">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H23" s="1">
-        <v>2764155.21</v>
+        <v>3460539.52</v>
       </c>
       <c r="I23" s="1">
-        <v>449293.76</v>
+        <v>387411.11</v>
       </c>
       <c r="J23" s="1">
-        <v>16.254288412408</v>
+        <v>11.195107229985</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>3213448.97</v>
+        <v>3847950.63</v>
       </c>
       <c r="N23" s="1">
-        <v>3213448.97</v>
+        <v>3847950.63</v>
       </c>
       <c r="O23" s="1">
-        <v>3.34</v>
+        <v>3.45</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="1">
-        <v>3088.0</v>
+        <v>3743.0</v>
       </c>
       <c r="D24" s="1">
-        <v>52.74</v>
+        <v>49.19</v>
       </c>
       <c r="E24" s="1">
-        <v>63.89936528</v>
+        <v>61.72775314</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>197321.24</v>
+        <v>231046.98</v>
       </c>
       <c r="I24" s="1">
-        <v>-34460.12</v>
+        <v>-46928.81</v>
       </c>
       <c r="J24" s="1">
-        <v>-17.463968906743</v>
+        <v>-20.31137130639</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>162861.12</v>
+        <v>184118.17</v>
       </c>
       <c r="N24" s="1">
-        <v>162861.12</v>
+        <v>184118.17</v>
       </c>
       <c r="O24" s="1">
         <v>0.17</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
-        <v>1337.0</v>
+        <v>1621.0</v>
       </c>
       <c r="D25" s="1">
-        <v>191.86</v>
+        <v>176.79</v>
       </c>
       <c r="E25" s="1">
-        <v>188.333635</v>
+        <v>187.79271437</v>
       </c>
       <c r="F25" t="s">
         <v>28</v>
       </c>
       <c r="G25">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H25" s="1">
-        <v>221896.49</v>
+        <v>267531.63</v>
       </c>
       <c r="I25" s="1">
-        <v>-4638.24</v>
+        <v>-19305.91</v>
       </c>
       <c r="J25" s="1">
-        <v>-2.0902719101145</v>
+        <v>-7.2163093388247</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>217258.25</v>
+        <v>248225.72</v>
       </c>
       <c r="N25" s="1">
-        <v>217258.25</v>
+        <v>248225.72</v>
       </c>
       <c r="O25" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
-        <v>449.0</v>
+        <v>544.0</v>
       </c>
       <c r="D26" s="1">
-        <v>470.12</v>
+        <v>438.94</v>
       </c>
       <c r="E26" s="1">
-        <v>478.86093541</v>
+        <v>472.05893382</v>
       </c>
       <c r="F26" t="s">
         <v>28</v>
       </c>
       <c r="G26">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H26" s="1">
-        <v>188228.03</v>
+        <v>224478.52</v>
       </c>
       <c r="I26" s="1">
-        <v>-9449.44</v>
+        <v>-17650.14</v>
       </c>
       <c r="J26" s="1">
-        <v>-5.0202087329926</v>
+        <v>-7.8627300286905</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>178778.59</v>
+        <v>206828.38</v>
       </c>
       <c r="N26" s="1">
-        <v>178778.59</v>
+        <v>206828.38</v>
       </c>
       <c r="O26" s="1">
         <v>0.19</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
-        <v>883.0</v>
+        <v>1071.0</v>
       </c>
       <c r="D27" s="1">
-        <v>388.16</v>
+        <v>347.8</v>
       </c>
       <c r="E27" s="1">
-        <v>314.25553794</v>
+        <v>322.63951447</v>
       </c>
       <c r="F27" t="s">
         <v>28</v>
       </c>
       <c r="G27">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H27" s="1">
-        <v>242255.67</v>
+        <v>301291.47</v>
       </c>
       <c r="I27" s="1">
-        <v>48034.23</v>
+        <v>21353.66</v>
       </c>
       <c r="J27" s="1">
-        <v>19.827907433498</v>
+        <v>7.0873762207739</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>290289.9</v>
+        <v>322645.13</v>
       </c>
       <c r="N27" s="1">
-        <v>290289.9</v>
+        <v>322645.13</v>
       </c>
       <c r="O27" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="1">
-        <v>1425.0</v>
+        <v>1728.0</v>
       </c>
       <c r="D28" s="1">
-        <v>355.79</v>
+        <v>309.43</v>
       </c>
       <c r="E28" s="1">
-        <v>259.55697544</v>
+        <v>269.0899537</v>
       </c>
       <c r="F28" t="s">
         <v>28</v>
       </c>
       <c r="G28">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H28" s="1">
-        <v>320920.09</v>
+        <v>403428.17</v>
       </c>
       <c r="I28" s="1">
-        <v>108486.83</v>
+        <v>59711.75</v>
       </c>
       <c r="J28" s="1">
-        <v>33.80493567729</v>
+        <v>14.801085903347</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>429406.92</v>
+        <v>463139.92</v>
       </c>
       <c r="N28" s="1">
-        <v>429406.92</v>
+        <v>463139.92</v>
       </c>
       <c r="O28" s="1">
-        <v>0.45</v>
+        <v>0.42</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1">
-        <v>5194.0</v>
+        <v>6297.0</v>
       </c>
       <c r="D29" s="1">
-        <v>68.82</v>
+        <v>59.16</v>
       </c>
       <c r="E29" s="1">
-        <v>55.25915479</v>
+        <v>56.68595045</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>287016.05</v>
+        <v>356951.43</v>
       </c>
       <c r="I29" s="1">
-        <v>70435.03</v>
+        <v>15579.09</v>
       </c>
       <c r="J29" s="1">
-        <v>24.540449915606</v>
+        <v>4.3644845462589</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>357451.08</v>
+        <v>372530.52</v>
       </c>
       <c r="N29" s="1">
-        <v>357451.08</v>
+        <v>372530.52</v>
       </c>
       <c r="O29" s="1">
-        <v>0.37</v>
+        <v>0.33</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>87</v>
       </c>
       <c r="B30" t="s">
         <v>88</v>
       </c>
       <c r="C30" s="1">
-        <v>662.0</v>
+        <v>803.0</v>
       </c>
       <c r="D30" s="1">
-        <v>335.47</v>
+        <v>325.63</v>
       </c>
       <c r="E30" s="1">
-        <v>352.31610272</v>
+        <v>347.05053549</v>
       </c>
       <c r="F30" t="s">
         <v>28</v>
       </c>
       <c r="G30">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H30" s="1">
-        <v>198997.2</v>
+        <v>238419.62</v>
       </c>
       <c r="I30" s="1">
-        <v>-10904.42</v>
+        <v>-11931.19</v>
       </c>
       <c r="J30" s="1">
-        <v>-5.4796851412985</v>
+        <v>-5.0042819462593</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>188092.78</v>
+        <v>226488.43</v>
       </c>
       <c r="N30" s="1">
-        <v>188092.78</v>
+        <v>226488.43</v>
       </c>
       <c r="O30" s="1">
         <v>0.2</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>89</v>
       </c>
       <c r="B31" t="s">
         <v>90</v>
       </c>
       <c r="C31" s="1">
-        <v>1526.0</v>
+        <v>1850.0</v>
       </c>
       <c r="D31" s="1">
-        <v>104.6</v>
+        <v>112.0</v>
       </c>
       <c r="E31" s="1">
-        <v>145.35536697</v>
+        <v>138.95638919</v>
       </c>
       <c r="F31" t="s">
         <v>28</v>
       </c>
       <c r="G31">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H31" s="1">
-        <v>189169.27</v>
+        <v>219752.46</v>
       </c>
       <c r="I31" s="1">
-        <v>-53978.62</v>
+        <v>-40280.83</v>
       </c>
       <c r="J31" s="1">
-        <v>-28.534560608073</v>
+        <v>-18.33009286904</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>135190.65</v>
+        <v>179471.63</v>
       </c>
       <c r="N31" s="1">
-        <v>135190.65</v>
+        <v>179471.63</v>
       </c>
       <c r="O31" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>91</v>
       </c>
       <c r="B32" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="1">
-        <v>14656.0</v>
+        <v>17775.0</v>
       </c>
       <c r="D32" s="1">
-        <v>264.18</v>
+        <v>247.99</v>
       </c>
       <c r="E32" s="1">
-        <v>250.37411094</v>
+        <v>251.11297103</v>
       </c>
       <c r="F32" t="s">
         <v>28</v>
       </c>
       <c r="G32">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H32" s="1">
-        <v>3238196.45</v>
+        <v>3926969.53</v>
       </c>
       <c r="I32" s="1">
-        <v>41063.38</v>
+        <v>-108847.18</v>
       </c>
       <c r="J32" s="1">
-        <v>1.2680941577834</v>
+        <v>-2.7717857031603</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>3279259.83</v>
+        <v>3818122.35</v>
       </c>
       <c r="N32" s="1">
-        <v>3279259.83</v>
+        <v>3818122.35</v>
       </c>
       <c r="O32" s="1">
-        <v>3.41</v>
+        <v>3.42</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>93</v>
       </c>
       <c r="B33" t="s">
         <v>94</v>
       </c>
       <c r="C33" s="1">
-        <v>1377.0</v>
+        <v>1669.0</v>
       </c>
       <c r="D33" s="1">
-        <v>372.3</v>
+        <v>357.06</v>
       </c>
       <c r="E33" s="1">
-        <v>237.08197531</v>
+        <v>256.96399041</v>
       </c>
       <c r="F33" t="s">
         <v>28</v>
       </c>
       <c r="G33">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H33" s="1">
-        <v>281424.48</v>
+        <v>370261.49</v>
       </c>
       <c r="I33" s="1">
-        <v>152773.11</v>
+        <v>145921.39</v>
       </c>
       <c r="J33" s="1">
-        <v>54.285650629967</v>
+        <v>39.410361039707</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>434197.59</v>
+        <v>516182.88</v>
       </c>
       <c r="N33" s="1">
-        <v>434197.59</v>
+        <v>516182.88</v>
       </c>
       <c r="O33" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>95</v>
       </c>
       <c r="B34" t="s">
         <v>96</v>
       </c>
       <c r="C34" s="1">
-        <v>335.0</v>
+        <v>406.0</v>
       </c>
       <c r="D34" s="1">
-        <v>714.2</v>
+        <v>642.0</v>
       </c>
       <c r="E34" s="1">
-        <v>556.52552239</v>
+        <v>578.32672414</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>186436.05</v>
+        <v>234800.65</v>
       </c>
       <c r="I34" s="1">
-        <v>52820.95</v>
+        <v>25851.35</v>
       </c>
       <c r="J34" s="1">
-        <v>28.331940094204</v>
+        <v>11.009914154837</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>239257.0</v>
+        <v>260652.0</v>
       </c>
       <c r="N34" s="1">
-        <v>239257.0</v>
+        <v>260652.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>97</v>
       </c>
       <c r="B35" t="s">
         <v>98</v>
       </c>
       <c r="C35" s="1">
-        <v>345.0</v>
+        <v>419.0</v>
       </c>
       <c r="D35" s="1">
-        <v>1233.4</v>
+        <v>1128.2</v>
       </c>
       <c r="E35" s="1">
-        <v>857.4426087</v>
+        <v>916.3124105</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>295817.7</v>
+        <v>383934.9</v>
       </c>
       <c r="I35" s="1">
-        <v>129705.3</v>
+        <v>88780.9</v>
       </c>
       <c r="J35" s="1">
-        <v>43.846362134517</v>
+        <v>23.123946273183</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>425523.0</v>
+        <v>472715.8</v>
       </c>
       <c r="N35" s="1">
-        <v>425523.0</v>
+        <v>472715.8</v>
       </c>
       <c r="O35" s="1">
-        <v>0.44</v>
+        <v>0.42</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>99</v>
       </c>
       <c r="B36" t="s">
         <v>100</v>
       </c>
       <c r="C36" s="1">
-        <v>1675.0</v>
+        <v>2064.0</v>
       </c>
       <c r="D36" s="1">
-        <v>155.42</v>
+        <v>138.96</v>
       </c>
       <c r="E36" s="1">
-        <v>134.98008358</v>
+        <v>136.84705426</v>
       </c>
       <c r="F36" t="s">
         <v>101</v>
       </c>
       <c r="G36">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H36" s="1">
-        <v>260797.37</v>
+        <v>325956.23</v>
       </c>
       <c r="I36" s="1">
-        <v>35636.81</v>
+        <v>4531.11</v>
       </c>
       <c r="J36" s="1">
-        <v>13.664558810543</v>
+        <v>1.3900976827472</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>296434.18</v>
+        <v>330487.34</v>
       </c>
       <c r="N36" s="1">
-        <v>296434.18</v>
+        <v>330487.34</v>
       </c>
       <c r="O36" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
-        <v>15255.0</v>
+        <v>18501.0</v>
       </c>
       <c r="D37" s="1">
-        <v>28.01</v>
+        <v>28.31</v>
       </c>
       <c r="E37" s="1">
-        <v>26.42800524</v>
+        <v>26.68356792</v>
       </c>
       <c r="F37" t="s">
         <v>28</v>
       </c>
       <c r="G37">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H37" s="1">
-        <v>343630.73</v>
+        <v>422143.76</v>
       </c>
       <c r="I37" s="1">
-        <v>18266.92</v>
+        <v>31527.36</v>
       </c>
       <c r="J37" s="1">
-        <v>5.3158575194948</v>
+        <v>7.468394179272</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>361897.65</v>
+        <v>453671.12</v>
       </c>
       <c r="N37" s="1">
-        <v>361897.65</v>
+        <v>453671.12</v>
       </c>
       <c r="O37" s="1">
-        <v>0.38</v>
+        <v>0.41</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
-        <v>12088.0</v>
+        <v>14660.0</v>
       </c>
       <c r="D38" s="1">
-        <v>195.05</v>
+        <v>158.05</v>
       </c>
       <c r="E38" s="1">
-        <v>166.14350347</v>
+        <v>166.61095634</v>
       </c>
       <c r="F38" t="s">
         <v>106</v>
       </c>
       <c r="G38">
-        <v>10.65</v>
+        <v>10.81</v>
       </c>
       <c r="H38" s="1">
-        <v>184482.64</v>
+        <v>225073.83</v>
       </c>
       <c r="I38" s="1">
-        <v>36841.34</v>
+        <v>-10673.56</v>
       </c>
       <c r="J38" s="1">
-        <v>19.970084990111</v>
+        <v>-4.7422483546843</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>221323.98</v>
+        <v>214400.27</v>
       </c>
       <c r="N38" s="1">
-        <v>221323.98</v>
+        <v>214400.27</v>
       </c>
       <c r="O38" s="1">
-        <v>0.23</v>
+        <v>0.19</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>107</v>
       </c>
       <c r="B39" t="s">
         <v>108</v>
       </c>
       <c r="C39" s="1">
-        <v>1451.0</v>
+        <v>1759.0</v>
       </c>
       <c r="D39" s="1">
-        <v>75.13</v>
+        <v>73.73</v>
       </c>
       <c r="E39" s="1">
-        <v>162.67754652</v>
+        <v>147.40572484</v>
       </c>
       <c r="F39" t="s">
         <v>28</v>
       </c>
       <c r="G39">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H39" s="1">
-        <v>206934.43</v>
+        <v>227094.21</v>
       </c>
       <c r="I39" s="1">
-        <v>-114604.77</v>
+        <v>-114758.94</v>
       </c>
       <c r="J39" s="1">
-        <v>-55.382166225311</v>
+        <v>-50.533626550849</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>92329.66</v>
+        <v>112335.27</v>
       </c>
       <c r="N39" s="1">
-        <v>92329.66</v>
+        <v>112335.27</v>
       </c>
       <c r="O39" s="1">
         <v>0.1</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>109</v>
       </c>
       <c r="B40" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="1">
-        <v>1097.0</v>
+        <v>1330.0</v>
       </c>
       <c r="D40" s="1">
-        <v>245.87</v>
+        <v>247.99</v>
       </c>
       <c r="E40" s="1">
-        <v>275.69181404</v>
+        <v>271.78938346</v>
       </c>
       <c r="F40" t="s">
         <v>28</v>
       </c>
       <c r="G40">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H40" s="1">
-        <v>263467.87</v>
+        <v>314685.24</v>
       </c>
       <c r="I40" s="1">
-        <v>-35027.63</v>
+        <v>-28997.32</v>
       </c>
       <c r="J40" s="1">
-        <v>-13.294839328985</v>
+        <v>-9.214706098068</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>228440.24</v>
+        <v>285687.92</v>
       </c>
       <c r="N40" s="1">
-        <v>228440.24</v>
+        <v>285687.92</v>
       </c>
       <c r="O40" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>111</v>
       </c>
       <c r="B41" t="s">
         <v>112</v>
       </c>
       <c r="C41" s="1">
-        <v>889.0</v>
+        <v>1078.0</v>
       </c>
       <c r="D41" s="1">
-        <v>214.36</v>
+        <v>208.69</v>
       </c>
       <c r="E41" s="1">
-        <v>265.63311586</v>
+        <v>256.02783859</v>
       </c>
       <c r="F41" t="s">
         <v>28</v>
       </c>
       <c r="G41">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H41" s="1">
-        <v>207033.27</v>
+        <v>241599.62</v>
       </c>
       <c r="I41" s="1">
-        <v>-45632.37</v>
+        <v>-46737.93</v>
       </c>
       <c r="J41" s="1">
-        <v>-22.041080643705</v>
+        <v>-19.34520012904</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>161400.9</v>
+        <v>194861.69</v>
       </c>
       <c r="N41" s="1">
-        <v>161400.9</v>
+        <v>194861.69</v>
       </c>
       <c r="O41" s="1">
         <v>0.17</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>113</v>
       </c>
       <c r="B42" t="s">
         <v>114</v>
       </c>
       <c r="C42" s="1">
-        <v>7182.0</v>
+        <v>8710.0</v>
       </c>
       <c r="D42" s="1">
-        <v>41.46</v>
+        <v>37.7</v>
       </c>
       <c r="E42" s="1">
-        <v>39.70344472</v>
+        <v>39.5923318</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>285150.14</v>
+        <v>344849.21</v>
       </c>
       <c r="I42" s="1">
-        <v>12615.58</v>
+        <v>-16482.21</v>
       </c>
       <c r="J42" s="1">
-        <v>4.4241886046418</v>
+        <v>-4.7795411797522</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>297765.72</v>
+        <v>328367.0</v>
       </c>
       <c r="N42" s="1">
-        <v>297765.72</v>
+        <v>328367.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>115</v>
       </c>
       <c r="B43" t="s">
         <v>116</v>
       </c>
       <c r="C43" s="1">
-        <v>387.0</v>
+        <v>469.0</v>
       </c>
       <c r="D43" s="1">
-        <v>542.4</v>
+        <v>496.27</v>
       </c>
       <c r="E43" s="1">
-        <v>579.15728682</v>
+        <v>567.23200426</v>
       </c>
       <c r="F43" t="s">
         <v>28</v>
       </c>
       <c r="G43">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H43" s="1">
-        <v>196922.14</v>
+        <v>233264.24</v>
       </c>
       <c r="I43" s="1">
-        <v>-19138.79</v>
+        <v>-31661.27</v>
       </c>
       <c r="J43" s="1">
-        <v>-9.7189630378788</v>
+        <v>-13.573134913436</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>177783.35</v>
+        <v>201602.97</v>
       </c>
       <c r="N43" s="1">
-        <v>177783.35</v>
+        <v>201602.97</v>
       </c>
       <c r="O43" s="1">
         <v>0.18</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>117</v>
       </c>
       <c r="B44" t="s">
         <v>118</v>
       </c>
       <c r="C44" s="1">
-        <v>20522.0</v>
+        <v>24894.0</v>
       </c>
       <c r="D44" s="1">
-        <v>10.79</v>
+        <v>9.245</v>
       </c>
       <c r="E44" s="1">
-        <v>7.93738914</v>
+        <v>8.22924721</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>162891.1</v>
+        <v>204858.88</v>
       </c>
       <c r="I44" s="1">
-        <v>58541.28</v>
+        <v>25286.15</v>
       </c>
       <c r="J44" s="1">
-        <v>35.938906422757</v>
+        <v>12.343204258463</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>221432.38</v>
+        <v>230145.03</v>
       </c>
       <c r="N44" s="1">
-        <v>221432.38</v>
+        <v>230145.03</v>
       </c>
       <c r="O44" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>119</v>
       </c>
       <c r="B45" t="s">
         <v>120</v>
       </c>
       <c r="C45" s="1">
-        <v>3025.0</v>
+        <v>3667.0</v>
       </c>
       <c r="D45" s="1">
-        <v>103.48</v>
+        <v>93.61</v>
       </c>
       <c r="E45" s="1">
-        <v>86.57074711</v>
+        <v>88.27777202</v>
       </c>
       <c r="F45" t="s">
         <v>55</v>
       </c>
       <c r="G45">
-        <v>1.61</v>
+        <v>1.59</v>
       </c>
       <c r="H45" s="1">
-        <v>165241.0</v>
+        <v>204390.88</v>
       </c>
       <c r="I45" s="1">
-        <v>29149.49</v>
+        <v>12120.44</v>
       </c>
       <c r="J45" s="1">
-        <v>17.640591620724</v>
+        <v>5.9300297547523</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>194390.49</v>
+        <v>216511.32</v>
       </c>
       <c r="N45" s="1">
-        <v>194390.49</v>
+        <v>216511.32</v>
       </c>
       <c r="O45" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>121</v>
       </c>
       <c r="B46" t="s">
         <v>122</v>
       </c>
       <c r="C46" s="1">
-        <v>11663.0</v>
+        <v>14144.0</v>
       </c>
       <c r="D46" s="1">
-        <v>49.83</v>
+        <v>47.16</v>
       </c>
       <c r="E46" s="1">
-        <v>52.17952928</v>
+        <v>51.34010817</v>
       </c>
       <c r="F46" t="s">
         <v>28</v>
       </c>
       <c r="G46">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H46" s="1">
-        <v>519244.61</v>
+        <v>621239.33</v>
       </c>
       <c r="I46" s="1">
-        <v>-27021.95</v>
+        <v>-43473.16</v>
       </c>
       <c r="J46" s="1">
-        <v>-5.2040886856775</v>
+        <v>-6.9978119382751</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>492222.66</v>
+        <v>577766.17</v>
       </c>
       <c r="N46" s="1">
-        <v>492222.66</v>
+        <v>577766.17</v>
       </c>
       <c r="O46" s="1">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>123</v>
       </c>
       <c r="B47" t="s">
         <v>124</v>
       </c>
       <c r="C47" s="1">
-        <v>1701.0</v>
+        <v>2063.0</v>
       </c>
       <c r="D47" s="1">
-        <v>196.31</v>
+        <v>183.59</v>
       </c>
       <c r="E47" s="1">
-        <v>161.63332745</v>
+        <v>166.92223946</v>
       </c>
       <c r="F47" t="s">
         <v>55</v>
       </c>
       <c r="G47">
-        <v>1.61</v>
+        <v>1.59</v>
       </c>
       <c r="H47" s="1">
-        <v>173728.62</v>
+        <v>217680.18</v>
       </c>
       <c r="I47" s="1">
-        <v>33638.52</v>
+        <v>21208.57</v>
       </c>
       <c r="J47" s="1">
-        <v>19.362681865544</v>
+        <v>9.7429954348623</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>207367.14</v>
+        <v>238888.75</v>
       </c>
       <c r="N47" s="1">
-        <v>207367.14</v>
+        <v>238888.75</v>
       </c>
       <c r="O47" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>125</v>
       </c>
       <c r="B48" t="s">
         <v>126</v>
       </c>
       <c r="C48" s="1">
-        <v>2364.0</v>
+        <v>2865.0</v>
       </c>
       <c r="D48" s="1">
-        <v>119.1</v>
+        <v>114.94</v>
       </c>
       <c r="E48" s="1">
-        <v>97.57532995</v>
+        <v>100.81242932</v>
       </c>
       <c r="F48" t="s">
         <v>28</v>
       </c>
       <c r="G48">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H48" s="1">
-        <v>201002.76</v>
+        <v>251452.24</v>
       </c>
       <c r="I48" s="1">
-        <v>37459.51</v>
+        <v>33782.15</v>
       </c>
       <c r="J48" s="1">
-        <v>18.636316237648</v>
+        <v>13.434817681481</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>238462.27</v>
+        <v>285234.39</v>
       </c>
       <c r="N48" s="1">
-        <v>238462.27</v>
+        <v>285234.39</v>
       </c>
       <c r="O48" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>127</v>
       </c>
       <c r="B49" t="s">
         <v>128</v>
       </c>
       <c r="C49" s="1">
-        <v>34607.0</v>
+        <v>41982.0</v>
       </c>
       <c r="D49" s="1">
-        <v>4.5285</v>
+        <v>3.739</v>
       </c>
       <c r="E49" s="1">
-        <v>3.95417257</v>
+        <v>3.95308513</v>
       </c>
       <c r="F49" t="s">
         <v>101</v>
       </c>
       <c r="G49">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H49" s="1">
-        <v>157530.89</v>
+        <v>191233.1</v>
       </c>
       <c r="I49" s="1">
-        <v>20922.54</v>
+        <v>-10360.02</v>
       </c>
       <c r="J49" s="1">
-        <v>13.281547511094</v>
+        <v>-5.4174826429107</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>178453.43</v>
+        <v>180873.08</v>
       </c>
       <c r="N49" s="1">
-        <v>178453.43</v>
+        <v>180873.08</v>
       </c>
       <c r="O49" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>129</v>
       </c>
       <c r="B50" t="s">
         <v>130</v>
       </c>
       <c r="C50" s="1">
-        <v>9430.0</v>
+        <v>11435.0</v>
       </c>
       <c r="D50" s="1">
-        <v>19.75</v>
+        <v>17.925</v>
       </c>
       <c r="E50" s="1">
-        <v>15.72150689</v>
+        <v>16.1492453</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>148253.81</v>
+        <v>184666.62</v>
       </c>
       <c r="I50" s="1">
-        <v>37988.69</v>
+        <v>20305.76</v>
       </c>
       <c r="J50" s="1">
-        <v>25.624090200447</v>
+        <v>10.995901695715</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>186242.5</v>
+        <v>204972.38</v>
       </c>
       <c r="N50" s="1">
-        <v>186242.5</v>
+        <v>204972.38</v>
       </c>
       <c r="O50" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>131</v>
       </c>
       <c r="B51" t="s">
         <v>132</v>
       </c>
       <c r="C51" s="1">
-        <v>365.0</v>
+        <v>443.0</v>
       </c>
       <c r="D51" s="1">
-        <v>1063.23</v>
+        <v>957.91</v>
       </c>
       <c r="E51" s="1">
-        <v>1112.4789863</v>
+        <v>1087.30503386</v>
       </c>
       <c r="F51" t="s">
         <v>28</v>
       </c>
       <c r="G51">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H51" s="1">
-        <v>346231.08</v>
+        <v>411826.21</v>
       </c>
       <c r="I51" s="1">
-        <v>-17545.6</v>
+        <v>-44260.92</v>
       </c>
       <c r="J51" s="1">
-        <v>-5.0675982063771</v>
+        <v>-10.747475251757</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>328685.48</v>
+        <v>367565.29</v>
       </c>
       <c r="N51" s="1">
-        <v>328685.48</v>
+        <v>367565.29</v>
       </c>
       <c r="O51" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>133</v>
       </c>
       <c r="B52" t="s">
         <v>134</v>
       </c>
       <c r="C52" s="1">
-        <v>3058.0</v>
+        <v>3708.0</v>
       </c>
       <c r="D52" s="1">
-        <v>89.46</v>
+        <v>75.76</v>
       </c>
       <c r="E52" s="1">
-        <v>92.74041857</v>
+        <v>90.40525351</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>283600.2</v>
+        <v>335222.68</v>
       </c>
       <c r="I52" s="1">
-        <v>-10031.52</v>
+        <v>-54304.6</v>
       </c>
       <c r="J52" s="1">
-        <v>-3.5372048397709</v>
+        <v>-16.199560244551</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>273568.68</v>
+        <v>280918.08</v>
       </c>
       <c r="N52" s="1">
-        <v>273568.68</v>
+        <v>280918.08</v>
       </c>
       <c r="O52" s="1">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>135</v>
       </c>
       <c r="B53" t="s">
         <v>136</v>
       </c>
       <c r="C53" s="1">
-        <v>2370.0</v>
+        <v>2874.0</v>
       </c>
       <c r="D53" s="1">
-        <v>95.5</v>
+        <v>82.13</v>
       </c>
       <c r="E53" s="1">
-        <v>74.82656118</v>
+        <v>76.78381002</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>177338.95</v>
+        <v>220676.67</v>
       </c>
       <c r="I53" s="1">
-        <v>48996.05</v>
+        <v>15364.95</v>
       </c>
       <c r="J53" s="1">
-        <v>27.628476428895</v>
+        <v>6.9626526447041</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>226335.0</v>
+        <v>236041.62</v>
       </c>
       <c r="N53" s="1">
-        <v>226335.0</v>
+        <v>236041.62</v>
       </c>
       <c r="O53" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>137</v>
       </c>
       <c r="B54" t="s">
         <v>138</v>
       </c>
       <c r="C54" s="1">
-        <v>7954.0</v>
+        <v>9646.0</v>
       </c>
       <c r="D54" s="1">
-        <v>717.4</v>
+        <v>540.0</v>
       </c>
       <c r="E54" s="1">
-        <v>574.68185316</v>
+        <v>583.17952104</v>
       </c>
       <c r="F54" t="s">
         <v>106</v>
       </c>
       <c r="G54">
-        <v>10.65</v>
+        <v>10.81</v>
       </c>
       <c r="H54" s="1">
-        <v>426924.92</v>
+        <v>525494.35</v>
       </c>
       <c r="I54" s="1">
-        <v>108717.58</v>
+        <v>-43504.52</v>
       </c>
       <c r="J54" s="1">
-        <v>25.46526916255</v>
+        <v>-8.2787797813621</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>535642.5</v>
+        <v>481989.83</v>
       </c>
       <c r="N54" s="1">
-        <v>535642.5</v>
+        <v>481989.83</v>
       </c>
       <c r="O54" s="1">
-        <v>0.56</v>
+        <v>0.43</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>139</v>
       </c>
       <c r="B55" t="s">
         <v>140</v>
       </c>
       <c r="C55" s="1">
-        <v>136.0</v>
+        <v>166.0</v>
       </c>
       <c r="D55" s="1">
-        <v>4239.35</v>
+        <v>4324.04</v>
       </c>
       <c r="E55" s="1">
-        <v>5050.50088235</v>
+        <v>4941.17054217</v>
       </c>
       <c r="F55" t="s">
         <v>28</v>
       </c>
       <c r="G55">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H55" s="1">
-        <v>592092.87</v>
+        <v>707770.99</v>
       </c>
       <c r="I55" s="1">
-        <v>-103779.5</v>
+        <v>-86038.08</v>
       </c>
       <c r="J55" s="1">
-        <v>-17.527571308197</v>
+        <v>-12.156203237434</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>488313.37</v>
+        <v>621732.91</v>
       </c>
       <c r="N55" s="1">
-        <v>488313.37</v>
+        <v>621732.91</v>
       </c>
       <c r="O55" s="1">
-        <v>0.51</v>
+        <v>0.56</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>141</v>
       </c>
       <c r="B56" t="s">
         <v>142</v>
       </c>
       <c r="C56" s="1">
-        <v>2441.0</v>
+        <v>2958.0</v>
       </c>
       <c r="D56" s="1">
-        <v>76.85</v>
+        <v>69.48</v>
       </c>
       <c r="E56" s="1">
-        <v>96.60993445</v>
+        <v>92.16456389</v>
       </c>
       <c r="F56" t="s">
         <v>28</v>
       </c>
       <c r="G56">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H56" s="1">
-        <v>201078.87</v>
+        <v>232998.66</v>
       </c>
       <c r="I56" s="1">
-        <v>-42197.82</v>
+        <v>-54980.61</v>
       </c>
       <c r="J56" s="1">
-        <v>-20.985705758144</v>
+        <v>-23.596964034042</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>158881.05</v>
+        <v>178018.05</v>
       </c>
       <c r="N56" s="1">
-        <v>158881.05</v>
+        <v>178018.05</v>
       </c>
       <c r="O56" s="1">
         <v>0.16</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>143</v>
       </c>
       <c r="B57" t="s">
         <v>144</v>
       </c>
       <c r="C57" s="1">
-        <v>23958.0</v>
+        <v>29458.0</v>
       </c>
       <c r="D57" s="1">
-        <v>3796.0</v>
+        <v>3271.0</v>
       </c>
       <c r="E57" s="1">
-        <v>3526.96639953</v>
+        <v>3499.66939371</v>
       </c>
       <c r="F57" t="s">
         <v>44</v>
       </c>
       <c r="G57">
-        <v>184.34</v>
+        <v>183.86</v>
       </c>
       <c r="H57" s="1">
-        <v>474027.22</v>
+        <v>575277.97</v>
       </c>
       <c r="I57" s="1">
-        <v>19333.67</v>
+        <v>-51198.94</v>
       </c>
       <c r="J57" s="1">
-        <v>4.0785991150466</v>
+        <v>-8.8998610532574</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>493360.89</v>
+        <v>524079.03</v>
       </c>
       <c r="N57" s="1">
-        <v>493360.89</v>
+        <v>524079.03</v>
       </c>
       <c r="O57" s="1">
-        <v>0.51</v>
+        <v>0.47</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>145</v>
       </c>
       <c r="B58" t="s">
         <v>146</v>
       </c>
       <c r="C58" s="1">
-        <v>4259.0</v>
+        <v>5164.0</v>
       </c>
       <c r="D58" s="1">
-        <v>62.37</v>
+        <v>57.48</v>
       </c>
       <c r="E58" s="1">
-        <v>51.59446349</v>
+        <v>53.02417312</v>
       </c>
       <c r="F58" t="s">
         <v>28</v>
       </c>
       <c r="G58">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H58" s="1">
-        <v>191456.09</v>
+        <v>238362.93</v>
       </c>
       <c r="I58" s="1">
-        <v>33523.86</v>
+        <v>18741.2</v>
       </c>
       <c r="J58" s="1">
-        <v>17.509947058879</v>
+        <v>7.8624641843428</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>224979.95</v>
+        <v>257104.13</v>
       </c>
       <c r="N58" s="1">
-        <v>224979.95</v>
+        <v>257104.13</v>
       </c>
       <c r="O58" s="1">
         <v>0.23</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>147</v>
       </c>
       <c r="B59" t="s">
         <v>148</v>
       </c>
       <c r="C59" s="1">
-        <v>7612.0</v>
+        <v>9230.0</v>
       </c>
       <c r="D59" s="1">
-        <v>319.55</v>
+        <v>310.51</v>
       </c>
       <c r="E59" s="1">
-        <v>300.44763006</v>
+        <v>304.28511809</v>
       </c>
       <c r="F59" t="s">
         <v>28</v>
       </c>
       <c r="G59">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H59" s="1">
-        <v>1975522.21</v>
+        <v>2427917.59</v>
       </c>
       <c r="I59" s="1">
-        <v>84623.97</v>
+        <v>54548.67</v>
       </c>
       <c r="J59" s="1">
-        <v>4.283625340765</v>
+        <v>2.2467265867949</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2060146.18</v>
+        <v>2482466.26</v>
       </c>
       <c r="N59" s="1">
-        <v>2060146.18</v>
+        <v>2482466.26</v>
       </c>
       <c r="O59" s="1">
-        <v>2.14</v>
+        <v>2.23</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>149</v>
       </c>
       <c r="B60" t="s">
         <v>150</v>
       </c>
       <c r="C60" s="1">
-        <v>726.0</v>
+        <v>880.0</v>
       </c>
       <c r="D60" s="1">
-        <v>301.4</v>
+        <v>283.9</v>
       </c>
       <c r="E60" s="1">
-        <v>298.02859504</v>
+        <v>297.31748864</v>
       </c>
       <c r="F60" t="s">
         <v>28</v>
       </c>
       <c r="G60">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H60" s="1">
-        <v>189620.88</v>
+        <v>228889.72</v>
       </c>
       <c r="I60" s="1">
-        <v>-4293.19</v>
+        <v>-12491.28</v>
       </c>
       <c r="J60" s="1">
-        <v>-2.2640913806539</v>
+        <v>-5.4573355238497</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>185327.69</v>
+        <v>216398.44</v>
       </c>
       <c r="N60" s="1">
-        <v>185327.69</v>
+        <v>216398.44</v>
       </c>
       <c r="O60" s="1">
         <v>0.19</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>151</v>
       </c>
       <c r="B61" t="s">
         <v>152</v>
       </c>
       <c r="C61" s="1">
-        <v>2262.0</v>
+        <v>2742.0</v>
       </c>
       <c r="D61" s="1">
-        <v>161.38</v>
+        <v>140.14</v>
       </c>
       <c r="E61" s="1">
-        <v>111.96250221</v>
+        <v>119.07628738</v>
       </c>
       <c r="F61" t="s">
         <v>55</v>
       </c>
       <c r="G61">
-        <v>1.61</v>
+        <v>1.59</v>
       </c>
       <c r="H61" s="1">
-        <v>157954.54</v>
+        <v>204327.83</v>
       </c>
       <c r="I61" s="1">
-        <v>68737.11</v>
+        <v>38041.14</v>
       </c>
       <c r="J61" s="1">
-        <v>43.517020783322</v>
+        <v>18.617698822525</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>226691.65</v>
+        <v>242368.97</v>
       </c>
       <c r="N61" s="1">
-        <v>226691.65</v>
+        <v>242368.97</v>
       </c>
       <c r="O61" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>153</v>
       </c>
       <c r="B62" t="s">
         <v>154</v>
       </c>
       <c r="C62" s="1">
-        <v>2450.0</v>
+        <v>2970.0</v>
       </c>
       <c r="D62" s="1">
-        <v>137.79</v>
+        <v>129.48</v>
       </c>
       <c r="E62" s="1">
-        <v>107.58964898</v>
+        <v>112.21961279</v>
       </c>
       <c r="F62" t="s">
         <v>55</v>
       </c>
       <c r="G62">
-        <v>1.61</v>
+        <v>1.59</v>
       </c>
       <c r="H62" s="1">
-        <v>165920.26</v>
+        <v>210045.96</v>
       </c>
       <c r="I62" s="1">
-        <v>43721.11</v>
+        <v>32507.01</v>
       </c>
       <c r="J62" s="1">
-        <v>26.350675921072</v>
+        <v>15.476141507316</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>209641.37</v>
+        <v>242552.97</v>
       </c>
       <c r="N62" s="1">
-        <v>209641.37</v>
+        <v>242552.97</v>
       </c>
       <c r="O62" s="1">
         <v>0.22</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>155</v>
       </c>
       <c r="B63" t="s">
         <v>156</v>
       </c>
       <c r="C63" s="1">
-        <v>1111.0</v>
+        <v>1347.0</v>
       </c>
       <c r="D63" s="1">
-        <v>229.23</v>
+        <v>207.83</v>
       </c>
       <c r="E63" s="1">
-        <v>186.30047705</v>
+        <v>191.57935412</v>
       </c>
       <c r="F63" t="s">
         <v>28</v>
       </c>
       <c r="G63">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H63" s="1">
-        <v>176479.77</v>
+        <v>220785.77</v>
       </c>
       <c r="I63" s="1">
-        <v>39218.15</v>
+        <v>21697.56</v>
       </c>
       <c r="J63" s="1">
-        <v>22.22246209863</v>
+        <v>9.8274268309955</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>215697.92</v>
+        <v>242483.33</v>
       </c>
       <c r="N63" s="1">
-        <v>215697.92</v>
+        <v>242483.33</v>
       </c>
       <c r="O63" s="1">
         <v>0.22</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>157</v>
       </c>
       <c r="B64" t="s">
         <v>158</v>
       </c>
       <c r="C64" s="1">
-        <v>503.0</v>
+        <v>610.0</v>
       </c>
       <c r="D64" s="1">
-        <v>742.83</v>
+        <v>680.88</v>
       </c>
       <c r="E64" s="1">
-        <v>520.19045726</v>
+        <v>551.85783607</v>
       </c>
       <c r="F64" t="s">
         <v>28</v>
       </c>
       <c r="G64">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H64" s="1">
-        <v>225758.94</v>
+        <v>290796.99</v>
       </c>
       <c r="I64" s="1">
-        <v>90700.36</v>
+        <v>68957.71</v>
       </c>
       <c r="J64" s="1">
-        <v>40.175755609058</v>
+        <v>23.71335067808</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>316459.3</v>
+        <v>359754.7</v>
       </c>
       <c r="N64" s="1">
-        <v>316459.3</v>
+        <v>359754.7</v>
       </c>
       <c r="O64" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>159</v>
       </c>
       <c r="B65" t="s">
         <v>160</v>
       </c>
       <c r="C65" s="1">
-        <v>1137.0</v>
+        <v>1378.0</v>
       </c>
       <c r="D65" s="1">
-        <v>299.72</v>
+        <v>283.95</v>
       </c>
       <c r="E65" s="1">
-        <v>245.54814424</v>
+        <v>253.88677794</v>
       </c>
       <c r="F65" t="s">
         <v>28</v>
       </c>
       <c r="G65">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H65" s="1">
-        <v>243139.17</v>
+        <v>304438.42</v>
       </c>
       <c r="I65" s="1">
-        <v>45487.61</v>
+        <v>34481.55</v>
       </c>
       <c r="J65" s="1">
-        <v>18.708466430974</v>
+        <v>11.326280697423</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>288626.78</v>
+        <v>338919.97</v>
       </c>
       <c r="N65" s="1">
-        <v>288626.78</v>
+        <v>338919.97</v>
       </c>
       <c r="O65" s="1">
         <v>0.3</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>161</v>
       </c>
       <c r="B66" t="s">
         <v>162</v>
       </c>
       <c r="C66" s="1">
-        <v>726.0</v>
+        <v>880.0</v>
       </c>
       <c r="D66" s="1">
-        <v>378.78</v>
+        <v>369.27</v>
       </c>
       <c r="E66" s="1">
-        <v>335.44075758</v>
+        <v>343.78528409</v>
       </c>
       <c r="F66" t="s">
         <v>55</v>
       </c>
       <c r="G66">
-        <v>1.61</v>
+        <v>1.59</v>
       </c>
       <c r="H66" s="1">
-        <v>150872.3</v>
+        <v>188225.21</v>
       </c>
       <c r="I66" s="1">
-        <v>19899.78</v>
+        <v>16737.17</v>
       </c>
       <c r="J66" s="1">
-        <v>13.189816818594</v>
+        <v>8.8920979288587</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>170772.08</v>
+        <v>204962.38</v>
       </c>
       <c r="N66" s="1">
-        <v>170772.08</v>
+        <v>204962.38</v>
       </c>
       <c r="O66" s="1">
         <v>0.18</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>163</v>
       </c>
       <c r="B67" t="s">
         <v>164</v>
       </c>
       <c r="C67" s="1">
-        <v>673.0</v>
+        <v>816.0</v>
       </c>
       <c r="D67" s="1">
-        <v>372.14</v>
+        <v>326.91</v>
       </c>
       <c r="E67" s="1">
-        <v>317.9948737</v>
+        <v>321.24338235</v>
       </c>
       <c r="F67" t="s">
         <v>28</v>
       </c>
       <c r="G67">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H67" s="1">
-        <v>186847.86</v>
+        <v>228591.19</v>
       </c>
       <c r="I67" s="1">
-        <v>25272.26</v>
+        <v>2468.63</v>
       </c>
       <c r="J67" s="1">
-        <v>13.525581721942</v>
+        <v>1.0799322581067</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>212120.12</v>
+        <v>231059.82</v>
       </c>
       <c r="N67" s="1">
-        <v>212120.12</v>
+        <v>231059.82</v>
       </c>
       <c r="O67" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>165</v>
       </c>
       <c r="B68" t="s">
         <v>166</v>
       </c>
       <c r="C68" s="1">
-        <v>1219.0</v>
+        <v>1478.0</v>
       </c>
       <c r="D68" s="1">
-        <v>157.25</v>
+        <v>130.4</v>
       </c>
       <c r="E68" s="1">
-        <v>152.43221493</v>
+        <v>149.82778755</v>
       </c>
       <c r="F68" t="s">
         <v>31</v>
       </c>
       <c r="G68">
         <v>0.91</v>
       </c>
       <c r="H68" s="1">
-        <v>199380.16</v>
+        <v>238741.73</v>
       </c>
       <c r="I68" s="1">
-        <v>11718.07</v>
+        <v>-27146.85</v>
       </c>
       <c r="J68" s="1">
-        <v>5.8772497724949</v>
+        <v>-11.370802247265</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>211098.23</v>
+        <v>211594.88</v>
       </c>
       <c r="N68" s="1">
-        <v>211098.23</v>
+        <v>211594.88</v>
       </c>
       <c r="O68" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>167</v>
       </c>
       <c r="B69" t="s">
         <v>168</v>
       </c>
       <c r="C69" s="1">
-        <v>939.0</v>
+        <v>1137.0</v>
       </c>
       <c r="D69" s="1">
-        <v>348.7</v>
+        <v>383.89</v>
       </c>
       <c r="E69" s="1">
-        <v>238.73919063</v>
+        <v>260.69924362</v>
       </c>
       <c r="F69" t="s">
         <v>28</v>
       </c>
       <c r="G69">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H69" s="1">
-        <v>191095.27</v>
+        <v>253762.16</v>
       </c>
       <c r="I69" s="1">
-        <v>86222.68</v>
+        <v>124308.81</v>
       </c>
       <c r="J69" s="1">
-        <v>45.120258601901</v>
+        <v>48.986346112439</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>277317.95</v>
+        <v>378070.97</v>
       </c>
       <c r="N69" s="1">
-        <v>277317.95</v>
+        <v>378070.97</v>
       </c>
       <c r="O69" s="1">
-        <v>0.29</v>
+        <v>0.34</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>169</v>
       </c>
       <c r="B70" t="s">
         <v>170</v>
       </c>
       <c r="C70" s="1">
-        <v>1221.0</v>
+        <v>1480.0</v>
       </c>
       <c r="D70" s="1">
-        <v>201.13</v>
+        <v>179.34</v>
       </c>
       <c r="E70" s="1">
-        <v>188.91018837</v>
+        <v>189.73663514</v>
       </c>
       <c r="F70" t="s">
         <v>28</v>
       </c>
       <c r="G70">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H70" s="1">
-        <v>202034.05</v>
+        <v>245535.59</v>
       </c>
       <c r="I70" s="1">
-        <v>5960.98</v>
+        <v>-15632.43</v>
       </c>
       <c r="J70" s="1">
-        <v>2.9504828517767</v>
+        <v>-6.3666656226904</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>207995.03</v>
+        <v>229903.16</v>
       </c>
       <c r="N70" s="1">
-        <v>207995.03</v>
+        <v>229903.16</v>
       </c>
       <c r="O70" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>171</v>
       </c>
       <c r="B71" t="s">
         <v>172</v>
       </c>
       <c r="C71" s="1">
-        <v>3035.0</v>
+        <v>3679.0</v>
       </c>
       <c r="D71" s="1">
-        <v>110.19</v>
+        <v>109.52</v>
       </c>
       <c r="E71" s="1">
-        <v>96.54239539</v>
+        <v>98.4900598</v>
       </c>
       <c r="F71" t="s">
         <v>28</v>
       </c>
       <c r="G71">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H71" s="1">
-        <v>253418.78</v>
+        <v>313565.5</v>
       </c>
       <c r="I71" s="1">
-        <v>29825.61</v>
+        <v>35437.6</v>
       </c>
       <c r="J71" s="1">
-        <v>11.769297445122</v>
+        <v>11.301498411018</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>283244.39</v>
+        <v>349003.1</v>
       </c>
       <c r="N71" s="1">
-        <v>283244.39</v>
+        <v>349003.1</v>
       </c>
       <c r="O71" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>173</v>
       </c>
       <c r="B72" t="s">
         <v>174</v>
       </c>
       <c r="C72" s="1">
-        <v>1135.0</v>
+        <v>1376.0</v>
       </c>
       <c r="D72" s="1">
-        <v>172.19</v>
+        <v>215.42</v>
       </c>
       <c r="E72" s="1">
-        <v>204.75948018</v>
+        <v>205.7709157</v>
       </c>
       <c r="F72" t="s">
         <v>28</v>
       </c>
       <c r="G72">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H72" s="1">
-        <v>198342.0</v>
+        <v>242355.43</v>
       </c>
       <c r="I72" s="1">
-        <v>-32816.76</v>
+        <v>14394.61</v>
       </c>
       <c r="J72" s="1">
-        <v>-16.545542547721</v>
+        <v>5.9394625488688</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>165525.24</v>
+        <v>256750.04</v>
       </c>
       <c r="N72" s="1">
-        <v>165525.24</v>
+        <v>256750.04</v>
       </c>
       <c r="O72" s="1">
-        <v>0.17</v>
+        <v>0.23</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>175</v>
       </c>
       <c r="B73" t="s">
         <v>176</v>
       </c>
       <c r="C73" s="1">
-        <v>1348.0</v>
+        <v>1634.0</v>
       </c>
       <c r="D73" s="1">
-        <v>319.5</v>
+        <v>307.32</v>
       </c>
       <c r="E73" s="1">
-        <v>270.11346439</v>
+        <v>277.68249082</v>
       </c>
       <c r="F73" t="s">
         <v>28</v>
       </c>
       <c r="G73">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H73" s="1">
-        <v>315880.9</v>
+        <v>393620.12</v>
       </c>
       <c r="I73" s="1">
-        <v>48890.85</v>
+        <v>41339.5</v>
       </c>
       <c r="J73" s="1">
-        <v>15.477621470624</v>
+        <v>10.502384888252</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>364771.75</v>
+        <v>434959.62</v>
       </c>
       <c r="N73" s="1">
-        <v>364771.75</v>
+        <v>434959.62</v>
       </c>
       <c r="O73" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>177</v>
       </c>
       <c r="B74" t="s">
         <v>178</v>
       </c>
       <c r="C74" s="1">
-        <v>9842.0</v>
+        <v>11935.0</v>
       </c>
       <c r="D74" s="1">
-        <v>81.56</v>
+        <v>74.75</v>
       </c>
       <c r="E74" s="1">
-        <v>70.17152103</v>
+        <v>71.46489568</v>
       </c>
       <c r="F74" t="s">
         <v>28</v>
       </c>
       <c r="G74">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H74" s="1">
-        <v>596876.92</v>
+        <v>737664.9</v>
       </c>
       <c r="I74" s="1">
-        <v>82985.47</v>
+        <v>35086.29</v>
       </c>
       <c r="J74" s="1">
-        <v>13.903280093323</v>
+        <v>4.7563995521544</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>679862.39</v>
+        <v>772751.19</v>
       </c>
       <c r="N74" s="1">
-        <v>679862.39</v>
+        <v>772751.19</v>
       </c>
       <c r="O74" s="1">
-        <v>0.71</v>
+        <v>0.69</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>179</v>
       </c>
       <c r="B75" t="s">
         <v>180</v>
       </c>
       <c r="C75" s="1">
-        <v>2591.0</v>
+        <v>3141.0</v>
       </c>
       <c r="D75" s="1">
-        <v>110.43</v>
+        <v>91.62</v>
       </c>
       <c r="E75" s="1">
-        <v>89.42767271</v>
+        <v>91.40917542</v>
       </c>
       <c r="F75" t="s">
         <v>28</v>
       </c>
       <c r="G75">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H75" s="1">
-        <v>197535.22</v>
+        <v>245598.95</v>
       </c>
       <c r="I75" s="1">
-        <v>44799.1</v>
+        <v>3667.76</v>
       </c>
       <c r="J75" s="1">
-        <v>22.679044273725</v>
+        <v>1.4933940067741</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>242334.32</v>
+        <v>249266.71</v>
       </c>
       <c r="N75" s="1">
-        <v>242334.32</v>
+        <v>249266.71</v>
       </c>
       <c r="O75" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>181</v>
       </c>
       <c r="B76" t="s">
         <v>182</v>
       </c>
       <c r="C76" s="1">
-        <v>2946.0</v>
+        <v>3572.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.14</v>
+        <v>85.12</v>
       </c>
       <c r="E76" s="1">
-        <v>86.06382892</v>
+        <v>86.78136618</v>
       </c>
       <c r="F76" t="s">
         <v>28</v>
       </c>
       <c r="G76">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H76" s="1">
-        <v>216065.04</v>
+        <v>265021.32</v>
       </c>
       <c r="I76" s="1">
-        <v>31302.15</v>
+        <v>-1661.74</v>
       </c>
       <c r="J76" s="1">
-        <v>14.487373801889</v>
+        <v>-0.62702125247886</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>247367.19</v>
+        <v>263359.58</v>
       </c>
       <c r="N76" s="1">
-        <v>247367.19</v>
+        <v>263359.58</v>
       </c>
       <c r="O76" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>183</v>
       </c>
       <c r="B77" t="s">
         <v>184</v>
       </c>
       <c r="C77" s="1">
-        <v>8364.0</v>
+        <v>10142.0</v>
       </c>
       <c r="D77" s="1">
-        <v>30.96</v>
+        <v>29.02</v>
       </c>
       <c r="E77" s="1">
-        <v>31.97181492</v>
+        <v>31.66230132</v>
       </c>
       <c r="F77" t="s">
         <v>28</v>
       </c>
       <c r="G77">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H77" s="1">
-        <v>235963.55</v>
+        <v>282549.35</v>
       </c>
       <c r="I77" s="1">
-        <v>-16644.98</v>
+        <v>-27615.75</v>
       </c>
       <c r="J77" s="1">
-        <v>-7.0540471187181</v>
+        <v>-9.7737793415557</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>219318.57</v>
+        <v>254933.6</v>
       </c>
       <c r="N77" s="1">
-        <v>219318.57</v>
+        <v>254933.6</v>
       </c>
       <c r="O77" s="1">
         <v>0.23</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>185</v>
       </c>
       <c r="B78" t="s">
         <v>186</v>
       </c>
       <c r="C78" s="1">
-        <v>3047.0</v>
+        <v>3754.0</v>
       </c>
       <c r="D78" s="1">
-        <v>174.62</v>
+        <v>175.64</v>
       </c>
       <c r="E78" s="1">
-        <v>154.10864785</v>
+        <v>158.28491742</v>
       </c>
       <c r="F78" t="s">
         <v>187</v>
       </c>
       <c r="G78">
-        <v>1.66</v>
+        <v>1.64</v>
       </c>
       <c r="H78" s="1">
-        <v>270356.94</v>
+        <v>346828.53</v>
       </c>
       <c r="I78" s="1">
-        <v>50784.5</v>
+        <v>54872.8</v>
       </c>
       <c r="J78" s="1">
-        <v>18.784241307066</v>
+        <v>15.821305127349</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>321141.44</v>
+        <v>401701.33</v>
       </c>
       <c r="N78" s="1">
-        <v>321141.44</v>
+        <v>401701.33</v>
       </c>
       <c r="O78" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" t="s">
         <v>189</v>
       </c>
       <c r="C79" s="1">
-        <v>2859.0</v>
+        <v>3466.0</v>
       </c>
       <c r="D79" s="1">
-        <v>112.52</v>
+        <v>109.45</v>
       </c>
       <c r="E79" s="1">
-        <v>103.47884925</v>
+        <v>105.43845643</v>
       </c>
       <c r="F79" t="s">
         <v>28</v>
       </c>
       <c r="G79">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H79" s="1">
-        <v>257525.58</v>
+        <v>317902.39</v>
       </c>
       <c r="I79" s="1">
-        <v>14935.4</v>
+        <v>10684.62</v>
       </c>
       <c r="J79" s="1">
-        <v>5.7995792107332</v>
+        <v>3.36097504646</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>272460.98</v>
+        <v>328587.01</v>
       </c>
       <c r="N79" s="1">
-        <v>272460.98</v>
+        <v>328587.01</v>
       </c>
       <c r="O79" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>190</v>
       </c>
       <c r="B80" t="s">
         <v>191</v>
       </c>
       <c r="C80" s="1">
-        <v>1276.0</v>
+        <v>1547.0</v>
       </c>
       <c r="D80" s="1">
-        <v>329.88</v>
+        <v>281.99</v>
       </c>
       <c r="E80" s="1">
-        <v>303.33347962</v>
+        <v>304.19444085</v>
       </c>
       <c r="F80" t="s">
         <v>28</v>
       </c>
       <c r="G80">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H80" s="1">
-        <v>338360.77</v>
+        <v>410820.97</v>
       </c>
       <c r="I80" s="1">
-        <v>18145.44</v>
+        <v>-32961.7</v>
       </c>
       <c r="J80" s="1">
-        <v>5.3627493518235</v>
+        <v>-8.0233732956718</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>356506.21</v>
+        <v>377859.27</v>
       </c>
       <c r="N80" s="1">
-        <v>356506.21</v>
+        <v>377859.27</v>
       </c>
       <c r="O80" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>192</v>
       </c>
       <c r="B81" t="s">
         <v>193</v>
       </c>
       <c r="C81" s="1">
-        <v>1567.0</v>
+        <v>1900.0</v>
       </c>
       <c r="D81" s="1">
-        <v>157.86</v>
+        <v>149.62</v>
       </c>
       <c r="E81" s="1">
-        <v>146.41010849</v>
+        <v>147.26659474</v>
       </c>
       <c r="F81" t="s">
         <v>28</v>
       </c>
       <c r="G81">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H81" s="1">
-        <v>195578.91</v>
+        <v>239282.11</v>
       </c>
       <c r="I81" s="1">
-        <v>13929.53</v>
+        <v>6952.62</v>
       </c>
       <c r="J81" s="1">
-        <v>7.1222045362662</v>
+        <v>2.9056163037011</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>209508.44</v>
+        <v>246234.73</v>
       </c>
       <c r="N81" s="1">
-        <v>209508.44</v>
+        <v>246234.73</v>
       </c>
       <c r="O81" s="1">
         <v>0.22</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>194</v>
       </c>
       <c r="B82" t="s">
         <v>195</v>
       </c>
       <c r="C82" s="1">
-        <v>2462.0</v>
+        <v>2985.0</v>
       </c>
       <c r="D82" s="1">
-        <v>150.38</v>
+        <v>124.58</v>
       </c>
       <c r="E82" s="1">
-        <v>74.27556052</v>
+        <v>83.95365829</v>
       </c>
       <c r="F82" t="s">
         <v>28</v>
       </c>
       <c r="G82">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H82" s="1">
-        <v>158634.72</v>
+        <v>217391.02</v>
       </c>
       <c r="I82" s="1">
-        <v>154938.21</v>
+        <v>104714.91</v>
       </c>
       <c r="J82" s="1">
-        <v>97.669797633204</v>
+        <v>48.168921604949</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>313572.93</v>
+        <v>322105.93</v>
       </c>
       <c r="N82" s="1">
-        <v>313572.93</v>
+        <v>322105.93</v>
       </c>
       <c r="O82" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>196</v>
       </c>
       <c r="B83" t="s">
         <v>197</v>
       </c>
       <c r="C83" s="1">
-        <v>1299.0</v>
+        <v>1574.0</v>
       </c>
       <c r="D83" s="1">
-        <v>1010.79</v>
+        <v>972.33</v>
       </c>
       <c r="E83" s="1">
-        <v>915.13492687</v>
+        <v>929.29712198</v>
       </c>
       <c r="F83" t="s">
         <v>28</v>
       </c>
       <c r="G83">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H83" s="1">
-        <v>1035400.67</v>
+        <v>1273036.61</v>
       </c>
       <c r="I83" s="1">
-        <v>76665.23</v>
+        <v>52599.96</v>
       </c>
       <c r="J83" s="1">
-        <v>7.4044022011305</v>
+        <v>4.1318497509667</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1112065.9</v>
+        <v>1325636.57</v>
       </c>
       <c r="N83" s="1">
-        <v>1112065.9</v>
+        <v>1325636.57</v>
       </c>
       <c r="O83" s="1">
-        <v>1.15</v>
+        <v>1.19</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>198</v>
       </c>
       <c r="B84" t="s">
         <v>199</v>
       </c>
       <c r="C84" s="1">
-        <v>3572.0</v>
+        <v>4330.0</v>
       </c>
       <c r="D84" s="1">
-        <v>119.98</v>
+        <v>100.47</v>
       </c>
       <c r="E84" s="1">
-        <v>113.36758679</v>
+        <v>111.90349192</v>
       </c>
       <c r="F84" t="s">
         <v>28</v>
       </c>
       <c r="G84">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H84" s="1">
-        <v>349899.88</v>
+        <v>418940.96</v>
       </c>
       <c r="I84" s="1">
-        <v>13078.49</v>
+        <v>-42124.07</v>
       </c>
       <c r="J84" s="1">
-        <v>3.7377806474241</v>
+        <v>-10.054894131144</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>362978.37</v>
+        <v>376816.89</v>
       </c>
       <c r="N84" s="1">
-        <v>362978.37</v>
+        <v>376816.89</v>
       </c>
       <c r="O84" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>200</v>
       </c>
       <c r="B85" t="s">
         <v>201</v>
       </c>
       <c r="C85" s="1">
-        <v>492.0</v>
+        <v>597.0</v>
       </c>
       <c r="D85" s="1">
-        <v>371.98</v>
+        <v>409.0</v>
       </c>
       <c r="E85" s="1">
-        <v>446.53914634</v>
+        <v>444.17328308</v>
       </c>
       <c r="F85" t="s">
         <v>28</v>
       </c>
       <c r="G85">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H85" s="1">
-        <v>187344.07</v>
+        <v>226789.41</v>
       </c>
       <c r="I85" s="1">
-        <v>-32339.28</v>
+        <v>-15292.66</v>
       </c>
       <c r="J85" s="1">
-        <v>-17.261971515832</v>
+        <v>-6.7431102713306</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>155004.79</v>
+        <v>211496.75</v>
       </c>
       <c r="N85" s="1">
-        <v>155004.79</v>
+        <v>211496.75</v>
       </c>
       <c r="O85" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>202</v>
       </c>
       <c r="B86" t="s">
         <v>203</v>
       </c>
       <c r="C86" s="1">
-        <v>2444.0</v>
+        <v>3011.0</v>
       </c>
       <c r="D86" s="1">
-        <v>146.76</v>
+        <v>138.5</v>
       </c>
       <c r="E86" s="1">
-        <v>206.46756137</v>
+        <v>193.75537031</v>
       </c>
       <c r="F86" t="s">
         <v>187</v>
       </c>
       <c r="G86">
-        <v>1.66</v>
+        <v>1.64</v>
       </c>
       <c r="H86" s="1">
-        <v>291813.42</v>
+        <v>340151.18</v>
       </c>
       <c r="I86" s="1">
-        <v>-75322.93</v>
+        <v>-86085.44</v>
       </c>
       <c r="J86" s="1">
-        <v>-25.812017144379</v>
+        <v>-25.307993933756</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>216490.49</v>
+        <v>254065.74</v>
       </c>
       <c r="N86" s="1">
-        <v>216490.49</v>
+        <v>254065.74</v>
       </c>
       <c r="O86" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>204</v>
       </c>
       <c r="B87" t="s">
         <v>205</v>
       </c>
       <c r="C87" s="1">
-        <v>536.0</v>
+        <v>649.0</v>
       </c>
       <c r="D87" s="1">
-        <v>583.87</v>
+        <v>533.54</v>
       </c>
       <c r="E87" s="1">
-        <v>426.79348881</v>
+        <v>447.06976888</v>
       </c>
       <c r="F87" t="s">
         <v>28</v>
       </c>
       <c r="G87">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H87" s="1">
-        <v>199176.52</v>
+        <v>252426.37</v>
       </c>
       <c r="I87" s="1">
-        <v>65881.77</v>
+        <v>47502.14</v>
       </c>
       <c r="J87" s="1">
-        <v>33.077076555008</v>
+        <v>18.818216179237</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>265058.29</v>
+        <v>299928.51</v>
       </c>
       <c r="N87" s="1">
-        <v>265058.29</v>
+        <v>299928.51</v>
       </c>
       <c r="O87" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>206</v>
       </c>
       <c r="B88" t="s">
         <v>207</v>
       </c>
       <c r="C88" s="1">
-        <v>2852.0</v>
+        <v>3457.0</v>
       </c>
       <c r="D88" s="1">
-        <v>79.9</v>
+        <v>71.48</v>
       </c>
       <c r="E88" s="1">
-        <v>79.51952665</v>
+        <v>78.73293318</v>
       </c>
       <c r="F88" t="s">
         <v>28</v>
       </c>
       <c r="G88">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H88" s="1">
-        <v>193389.22</v>
+        <v>232761.4</v>
       </c>
       <c r="I88" s="1">
-        <v>-389.47</v>
+        <v>-18723.84</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.20139178388537</v>
+        <v>-8.0442203904943</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>192999.75</v>
+        <v>214037.56</v>
       </c>
       <c r="N88" s="1">
-        <v>192999.75</v>
+        <v>214037.56</v>
       </c>
       <c r="O88" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>208</v>
       </c>
       <c r="B89" t="s">
         <v>209</v>
       </c>
       <c r="C89" s="1">
-        <v>1030.0</v>
+        <v>1249.0</v>
       </c>
       <c r="D89" s="1">
-        <v>210.64</v>
+        <v>189.35</v>
       </c>
       <c r="E89" s="1">
-        <v>217.8318835</v>
+        <v>213.86800641</v>
       </c>
       <c r="F89" t="s">
         <v>28</v>
       </c>
       <c r="G89">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H89" s="1">
-        <v>197061.5</v>
+        <v>234147.45</v>
       </c>
       <c r="I89" s="1">
-        <v>-13306.78</v>
+        <v>-29298.47</v>
       </c>
       <c r="J89" s="1">
-        <v>-6.7526026139048</v>
+        <v>-12.512828988742</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>183754.72</v>
+        <v>204848.98</v>
       </c>
       <c r="N89" s="1">
-        <v>183754.72</v>
+        <v>204848.98</v>
       </c>
       <c r="O89" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>210</v>
       </c>
       <c r="B90" t="s">
         <v>211</v>
       </c>
       <c r="C90" s="1">
-        <v>3450.0</v>
+        <v>4183.0</v>
       </c>
       <c r="D90" s="1">
-        <v>72.64</v>
+        <v>68.5</v>
       </c>
       <c r="E90" s="1">
-        <v>71.64072754</v>
+        <v>71.85207507</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>247160.51</v>
+        <v>300557.23</v>
       </c>
       <c r="I90" s="1">
-        <v>3447.49</v>
+        <v>-14021.73</v>
       </c>
       <c r="J90" s="1">
-        <v>1.394838520118</v>
+        <v>-4.6652446191363</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>250608.0</v>
+        <v>286535.5</v>
       </c>
       <c r="N90" s="1">
-        <v>250608.0</v>
+        <v>286535.5</v>
       </c>
       <c r="O90" s="1">
         <v>0.26</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>212</v>
       </c>
       <c r="B91" t="s">
         <v>213</v>
       </c>
       <c r="C91" s="1">
-        <v>1694.0</v>
+        <v>2054.0</v>
       </c>
       <c r="D91" s="1">
-        <v>111.96</v>
+        <v>125.08</v>
       </c>
       <c r="E91" s="1">
-        <v>131.65560213</v>
+        <v>131.12706426</v>
       </c>
       <c r="F91" t="s">
         <v>28</v>
       </c>
       <c r="G91">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H91" s="1">
-        <v>195166.58</v>
+        <v>235337.56</v>
       </c>
       <c r="I91" s="1">
-        <v>-34532.85</v>
+        <v>-12804.58</v>
       </c>
       <c r="J91" s="1">
-        <v>-17.694038600256</v>
+        <v>-5.4409419388898</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>160633.73</v>
+        <v>222532.98</v>
       </c>
       <c r="N91" s="1">
-        <v>160633.73</v>
+        <v>222532.98</v>
       </c>
       <c r="O91" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>214</v>
       </c>
       <c r="B92" t="s">
         <v>215</v>
       </c>
       <c r="C92" s="1">
-        <v>5134.0</v>
+        <v>6334.0</v>
       </c>
       <c r="D92" s="1">
-        <v>57.12</v>
+        <v>57.4</v>
       </c>
       <c r="E92" s="1">
-        <v>58.1590222</v>
+        <v>57.99532997</v>
       </c>
       <c r="F92" t="s">
         <v>216</v>
       </c>
       <c r="G92">
-        <v>1.49</v>
+        <v>1.48</v>
       </c>
       <c r="H92" s="1">
-        <v>199319.93</v>
+        <v>245921.63</v>
       </c>
       <c r="I92" s="1">
-        <v>-2953.2</v>
+        <v>-323.22</v>
       </c>
       <c r="J92" s="1">
-        <v>-1.4816380880728</v>
+        <v>-0.13143211518239</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>196366.73</v>
+        <v>245598.41</v>
       </c>
       <c r="N92" s="1">
-        <v>196366.73</v>
+        <v>245598.41</v>
       </c>
       <c r="O92" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>217</v>
       </c>
       <c r="B93" t="s">
         <v>218</v>
       </c>
       <c r="C93" s="1">
-        <v>490.0</v>
+        <v>594.0</v>
       </c>
       <c r="D93" s="1">
-        <v>629.71</v>
+        <v>559.73</v>
       </c>
       <c r="E93" s="1">
-        <v>483.2967551</v>
+        <v>499.4723569</v>
       </c>
       <c r="F93" t="s">
         <v>28</v>
       </c>
       <c r="G93">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H93" s="1">
-        <v>206913.09</v>
+        <v>258845.91</v>
       </c>
       <c r="I93" s="1">
-        <v>54421.63</v>
+        <v>29139.9</v>
       </c>
       <c r="J93" s="1">
-        <v>26.30168540811</v>
+        <v>11.257624275385</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>261334.72</v>
+        <v>287985.81</v>
       </c>
       <c r="N93" s="1">
-        <v>261334.72</v>
+        <v>287985.81</v>
       </c>
       <c r="O93" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>219</v>
       </c>
       <c r="B94" t="s">
         <v>220</v>
       </c>
       <c r="C94" s="1">
-        <v>1755.0</v>
+        <v>2127.0</v>
       </c>
       <c r="D94" s="1">
-        <v>148.08</v>
+        <v>157.67</v>
       </c>
       <c r="E94" s="1">
-        <v>139.22977208</v>
+        <v>141.54803009</v>
       </c>
       <c r="F94" t="s">
         <v>28</v>
       </c>
       <c r="G94">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H94" s="1">
-        <v>208501.74</v>
+        <v>257707.05</v>
       </c>
       <c r="I94" s="1">
-        <v>11605.32</v>
+        <v>32777.22</v>
       </c>
       <c r="J94" s="1">
-        <v>5.5660542688996</v>
+        <v>12.718790580234</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>220107.06</v>
+        <v>290484.27</v>
       </c>
       <c r="N94" s="1">
-        <v>220107.06</v>
+        <v>290484.27</v>
       </c>
       <c r="O94" s="1">
-        <v>0.23</v>
+        <v>0.26</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>221</v>
       </c>
       <c r="B95" t="s">
         <v>222</v>
       </c>
       <c r="C95" s="1">
-        <v>893.0</v>
+        <v>1083.0</v>
       </c>
       <c r="D95" s="1">
-        <v>232.4</v>
+        <v>243.3</v>
       </c>
       <c r="E95" s="1">
-        <v>220.09670773</v>
+        <v>225.36579871</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>196546.36</v>
+        <v>244071.16</v>
       </c>
       <c r="I95" s="1">
-        <v>10986.84</v>
+        <v>19422.74</v>
       </c>
       <c r="J95" s="1">
-        <v>5.5899483460289</v>
+        <v>7.9578185312841</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>207533.2</v>
+        <v>263493.9</v>
       </c>
       <c r="N95" s="1">
-        <v>207533.2</v>
+        <v>263493.9</v>
       </c>
       <c r="O95" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>223</v>
       </c>
       <c r="B96" t="s">
         <v>224</v>
       </c>
       <c r="C96" s="1">
-        <v>4096.0</v>
+        <v>4965.0</v>
       </c>
       <c r="D96" s="1">
-        <v>50.1</v>
+        <v>43.99</v>
       </c>
       <c r="E96" s="1">
-        <v>43.02828613</v>
+        <v>43.3364995</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>176243.86</v>
+        <v>215165.72</v>
       </c>
       <c r="I96" s="1">
-        <v>28965.74</v>
+        <v>3244.63</v>
       </c>
       <c r="J96" s="1">
-        <v>16.435034956679</v>
+        <v>1.5079679049246</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>205209.6</v>
+        <v>218410.35</v>
       </c>
       <c r="N96" s="1">
-        <v>205209.6</v>
+        <v>218410.35</v>
       </c>
       <c r="O96" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>225</v>
       </c>
       <c r="B97" t="s">
         <v>226</v>
       </c>
       <c r="C97" s="1">
-        <v>9067.0</v>
+        <v>10995.0</v>
       </c>
       <c r="D97" s="1">
-        <v>34.09</v>
+        <v>31.62</v>
       </c>
       <c r="E97" s="1">
-        <v>28.70269769</v>
+        <v>29.52562983</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>260247.36</v>
+        <v>324634.3</v>
       </c>
       <c r="I97" s="1">
-        <v>48846.67</v>
+        <v>23027.6</v>
       </c>
       <c r="J97" s="1">
-        <v>18.769323923209</v>
+        <v>7.0933970932831</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>309094.03</v>
+        <v>347661.9</v>
       </c>
       <c r="N97" s="1">
-        <v>309094.03</v>
+        <v>347661.9</v>
       </c>
       <c r="O97" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>227</v>
       </c>
       <c r="B98" t="s">
         <v>228</v>
       </c>
       <c r="C98" s="1">
-        <v>11512.0</v>
+        <v>13961.0</v>
       </c>
       <c r="D98" s="1">
-        <v>16.625</v>
+        <v>14.0</v>
       </c>
       <c r="E98" s="1">
-        <v>19.1276885</v>
+        <v>18.32755318</v>
       </c>
       <c r="F98" t="s">
         <v>101</v>
       </c>
       <c r="G98">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H98" s="1">
-        <v>254705.54</v>
+        <v>295996.94</v>
       </c>
       <c r="I98" s="1">
-        <v>-36774.54</v>
+        <v>-70780.6</v>
       </c>
       <c r="J98" s="1">
-        <v>-14.438060514899</v>
+        <v>-23.912612069571</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>217931.0</v>
+        <v>225216.34</v>
       </c>
       <c r="N98" s="1">
-        <v>217931.0</v>
+        <v>225216.34</v>
       </c>
       <c r="O98" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>229</v>
       </c>
       <c r="B99" t="s">
         <v>230</v>
       </c>
       <c r="C99" s="1">
-        <v>1463.0</v>
+        <v>1773.0</v>
       </c>
       <c r="D99" s="1">
-        <v>177.2</v>
+        <v>173.3</v>
       </c>
       <c r="E99" s="1">
-        <v>162.53003418</v>
+        <v>165.6085392</v>
       </c>
       <c r="F99" t="s">
         <v>28</v>
       </c>
       <c r="G99">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H99" s="1">
-        <v>208537.6</v>
+        <v>256977.46</v>
       </c>
       <c r="I99" s="1">
-        <v>11030.11</v>
+        <v>9164.51</v>
       </c>
       <c r="J99" s="1">
-        <v>5.2892667797078</v>
+        <v>3.5662699755846</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>219567.71</v>
+        <v>266141.97</v>
       </c>
       <c r="N99" s="1">
-        <v>219567.71</v>
+        <v>266141.97</v>
       </c>
       <c r="O99" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>231</v>
       </c>
       <c r="B100" t="s">
         <v>232</v>
       </c>
       <c r="C100" s="1">
-        <v>3300.0</v>
+        <v>4000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>156.24</v>
+        <v>124.52</v>
       </c>
       <c r="E100" s="1">
-        <v>119.64763333</v>
+        <v>121.84339</v>
       </c>
       <c r="F100" t="s">
         <v>28</v>
       </c>
       <c r="G100">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H100" s="1">
-        <v>341896.72</v>
+        <v>422162.33</v>
       </c>
       <c r="I100" s="1">
-        <v>94786.6</v>
+        <v>9262.53</v>
       </c>
       <c r="J100" s="1">
-        <v>27.723752365919</v>
+        <v>2.1940683338563</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>436683.32</v>
+        <v>431424.86</v>
       </c>
       <c r="N100" s="1">
-        <v>436683.32</v>
+        <v>431424.86</v>
       </c>
       <c r="O100" s="1">
-        <v>0.45</v>
+        <v>0.39</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>233</v>
       </c>
       <c r="B101" t="s">
         <v>234</v>
       </c>
       <c r="C101" s="1">
-        <v>1509.0</v>
+        <v>1829.0</v>
       </c>
       <c r="D101" s="1">
-        <v>200.82</v>
+        <v>180.64</v>
       </c>
       <c r="E101" s="1">
-        <v>189.29762757</v>
+        <v>190.29300711</v>
       </c>
       <c r="F101" t="s">
         <v>55</v>
       </c>
       <c r="G101">
-        <v>1.61</v>
+        <v>1.59</v>
       </c>
       <c r="H101" s="1">
-        <v>175664.08</v>
+        <v>215166.94</v>
       </c>
       <c r="I101" s="1">
-        <v>12522.83</v>
+        <v>-6777.8</v>
       </c>
       <c r="J101" s="1">
-        <v>7.1288507018623</v>
+        <v>-3.1500192362265</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>188186.91</v>
+        <v>208389.14</v>
       </c>
       <c r="N101" s="1">
-        <v>188186.91</v>
+        <v>208389.14</v>
       </c>
       <c r="O101" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>235</v>
       </c>
       <c r="B102" t="s">
         <v>236</v>
       </c>
       <c r="C102" s="1">
-        <v>889.0</v>
+        <v>1078.0</v>
       </c>
       <c r="D102" s="1">
-        <v>1635.5</v>
+        <v>1543.5</v>
       </c>
       <c r="E102" s="1">
-        <v>1494.07299213</v>
+        <v>1520.00036178</v>
       </c>
       <c r="F102" t="s">
         <v>237</v>
       </c>
       <c r="G102">
         <v>7.47</v>
       </c>
       <c r="H102" s="1">
-        <v>177915.34</v>
+        <v>219446.54</v>
       </c>
       <c r="I102" s="1">
-        <v>16685.41</v>
+        <v>3259.57</v>
       </c>
       <c r="J102" s="1">
-        <v>9.3782863242709</v>
+        <v>1.4853594866431</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>194600.75</v>
+        <v>222706.11</v>
       </c>
       <c r="N102" s="1">
-        <v>194600.75</v>
+        <v>222706.11</v>
       </c>
       <c r="O102" s="1">
         <v>0.2</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>238</v>
       </c>
       <c r="B103" t="s">
         <v>239</v>
       </c>
       <c r="C103" s="1">
-        <v>687.0</v>
+        <v>832.0</v>
       </c>
       <c r="D103" s="1">
-        <v>375.92</v>
+        <v>356.8</v>
       </c>
       <c r="E103" s="1">
-        <v>329.06864629</v>
+        <v>334.9430649</v>
       </c>
       <c r="F103" t="s">
         <v>28</v>
       </c>
       <c r="G103">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H103" s="1">
-        <v>197278.21</v>
+        <v>242908.04</v>
       </c>
       <c r="I103" s="1">
-        <v>21453.93</v>
+        <v>14222.84</v>
       </c>
       <c r="J103" s="1">
-        <v>10.874961811545</v>
+        <v>5.8552364096306</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>218732.14</v>
+        <v>257130.88</v>
       </c>
       <c r="N103" s="1">
-        <v>218732.14</v>
+        <v>257130.88</v>
       </c>
       <c r="O103" s="1">
         <v>0.23</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>240</v>
       </c>
       <c r="B104" t="s">
         <v>241</v>
       </c>
       <c r="C104" s="1">
-        <v>860.0</v>
+        <v>1042.0</v>
       </c>
       <c r="D104" s="1">
-        <v>308.35</v>
+        <v>256.48</v>
       </c>
       <c r="E104" s="1">
-        <v>254.12402326</v>
+        <v>257.47291747</v>
       </c>
       <c r="F104" t="s">
         <v>28</v>
       </c>
       <c r="G104">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H104" s="1">
-        <v>191453.34</v>
+        <v>234599.31</v>
       </c>
       <c r="I104" s="1">
-        <v>33143.09</v>
+        <v>-3111.95</v>
       </c>
       <c r="J104" s="1">
-        <v>17.311314600205</v>
+        <v>-1.3264958025665</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>224596.43</v>
+        <v>231487.36</v>
       </c>
       <c r="N104" s="1">
-        <v>224596.43</v>
+        <v>231487.36</v>
       </c>
       <c r="O104" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>242</v>
       </c>
       <c r="B105" t="s">
         <v>243</v>
       </c>
       <c r="C105" s="1">
-        <v>2658.0</v>
+        <v>3222.0</v>
       </c>
       <c r="D105" s="1">
-        <v>86.47</v>
+        <v>82.5</v>
       </c>
       <c r="E105" s="1">
-        <v>79.29544018</v>
+        <v>80.14070453</v>
       </c>
       <c r="F105" t="s">
         <v>28</v>
       </c>
       <c r="G105">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H105" s="1">
-        <v>182100.34</v>
+        <v>223256.96</v>
       </c>
       <c r="I105" s="1">
-        <v>12561.52</v>
+        <v>6985.57</v>
       </c>
       <c r="J105" s="1">
-        <v>6.898130997449</v>
+        <v>3.1289371672892</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>194661.86</v>
+        <v>230242.53</v>
       </c>
       <c r="N105" s="1">
-        <v>194661.86</v>
+        <v>230242.53</v>
       </c>
       <c r="O105" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>244</v>
       </c>
       <c r="B106" t="s">
         <v>245</v>
       </c>
       <c r="C106" s="1">
-        <v>1103.0</v>
+        <v>1337.0</v>
       </c>
       <c r="D106" s="1">
-        <v>200.57</v>
+        <v>200.51</v>
       </c>
       <c r="E106" s="1">
-        <v>201.50233908</v>
+        <v>201.23747195</v>
       </c>
       <c r="F106" t="s">
         <v>28</v>
       </c>
       <c r="G106">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H106" s="1">
-        <v>189632.55</v>
+        <v>230225.9</v>
       </c>
       <c r="I106" s="1">
-        <v>-2261.74</v>
+        <v>1980.14</v>
       </c>
       <c r="J106" s="1">
-        <v>-1.1926960851394</v>
+        <v>0.86008568106369</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>187370.81</v>
+        <v>232206.04</v>
       </c>
       <c r="N106" s="1">
-        <v>187370.81</v>
+        <v>232206.04</v>
       </c>
       <c r="O106" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>246</v>
       </c>
       <c r="B107" t="s">
         <v>247</v>
       </c>
       <c r="C107" s="1">
-        <v>632.0</v>
+        <v>766.0</v>
       </c>
       <c r="D107" s="1">
-        <v>320.0</v>
+        <v>291.48</v>
       </c>
       <c r="E107" s="1">
-        <v>357.1405538</v>
+        <v>346.31406005</v>
       </c>
       <c r="F107" t="s">
         <v>28</v>
       </c>
       <c r="G107">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H107" s="1">
-        <v>197346.48</v>
+        <v>231665.85</v>
       </c>
       <c r="I107" s="1">
-        <v>-26058.26</v>
+        <v>-38271.58</v>
       </c>
       <c r="J107" s="1">
-        <v>-13.204319631138</v>
+        <v>-16.520164711372</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>171288.22</v>
+        <v>193394.27</v>
       </c>
       <c r="N107" s="1">
-        <v>171288.22</v>
+        <v>193394.27</v>
       </c>
       <c r="O107" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>248</v>
       </c>
       <c r="B108" t="s">
         <v>249</v>
       </c>
       <c r="C108" s="1">
-        <v>1056.0</v>
+        <v>1280.0</v>
       </c>
       <c r="D108" s="1">
-        <v>1051.99</v>
+        <v>906.7</v>
       </c>
       <c r="E108" s="1">
-        <v>1044.83680871</v>
+        <v>1025.72909375</v>
       </c>
       <c r="F108" t="s">
         <v>28</v>
       </c>
       <c r="G108">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H108" s="1">
-        <v>940752.41</v>
+        <v>1122548.62</v>
       </c>
       <c r="I108" s="1">
-        <v>131.34</v>
+        <v>-117285.74</v>
       </c>
       <c r="J108" s="1">
-        <v>0.013961165403764</v>
+        <v>-10.448165710631</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>940883.75</v>
+        <v>1005262.88</v>
       </c>
       <c r="N108" s="1">
-        <v>940883.75</v>
+        <v>1005262.88</v>
       </c>
       <c r="O108" s="1">
-        <v>0.98</v>
+        <v>0.9</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>250</v>
       </c>
       <c r="B109" t="s">
         <v>251</v>
       </c>
       <c r="C109" s="1">
-        <v>1591.0</v>
+        <v>1928.0</v>
       </c>
       <c r="D109" s="1">
-        <v>150.75</v>
+        <v>128.15</v>
       </c>
       <c r="E109" s="1">
-        <v>128.90548712</v>
+        <v>129.62167531</v>
       </c>
       <c r="F109" t="s">
         <v>28</v>
       </c>
       <c r="G109">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H109" s="1">
-        <v>179268.52</v>
+        <v>218147.99</v>
       </c>
       <c r="I109" s="1">
-        <v>23867.97</v>
+        <v>-4139.16</v>
       </c>
       <c r="J109" s="1">
-        <v>13.314088831659</v>
+        <v>-1.8974091853883</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>203136.49</v>
+        <v>214008.83</v>
       </c>
       <c r="N109" s="1">
-        <v>203136.49</v>
+        <v>214008.83</v>
       </c>
       <c r="O109" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>252</v>
       </c>
       <c r="B110" t="s">
         <v>253</v>
       </c>
       <c r="C110" s="1">
-        <v>1313.0</v>
+        <v>1591.0</v>
       </c>
       <c r="D110" s="1">
-        <v>208.96</v>
+        <v>178.02</v>
       </c>
       <c r="E110" s="1">
-        <v>223.08545316</v>
+        <v>217.07115651</v>
       </c>
       <c r="F110" t="s">
         <v>28</v>
       </c>
       <c r="G110">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H110" s="1">
-        <v>257390.6</v>
+        <v>302885.35</v>
       </c>
       <c r="I110" s="1">
-        <v>-25016.18</v>
+        <v>-57558.52</v>
       </c>
       <c r="J110" s="1">
-        <v>-9.7191505828107</v>
+        <v>-19.003401782226</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>232374.42</v>
+        <v>245326.83</v>
       </c>
       <c r="N110" s="1">
-        <v>232374.42</v>
+        <v>245326.83</v>
       </c>
       <c r="O110" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>254</v>
       </c>
       <c r="B111" t="s">
         <v>255</v>
       </c>
       <c r="C111" s="1">
-        <v>296.0</v>
+        <v>358.0</v>
       </c>
       <c r="D111" s="1">
-        <v>974.26</v>
+        <v>959.16</v>
       </c>
       <c r="E111" s="1">
-        <v>808.7497973</v>
+        <v>837.41432961</v>
       </c>
       <c r="F111" t="s">
         <v>28</v>
       </c>
       <c r="G111">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H111" s="1">
-        <v>210413.46</v>
+        <v>262811.21</v>
       </c>
       <c r="I111" s="1">
-        <v>33832.29</v>
+        <v>34615.62</v>
       </c>
       <c r="J111" s="1">
-        <v>16.078957116146</v>
+        <v>13.171287480469</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>244245.75</v>
+        <v>297426.83</v>
       </c>
       <c r="N111" s="1">
-        <v>244245.75</v>
+        <v>297426.83</v>
       </c>
       <c r="O111" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>256</v>
       </c>
       <c r="B112" t="s">
         <v>257</v>
       </c>
       <c r="C112" s="1">
-        <v>1105.0</v>
+        <v>1340.0</v>
       </c>
       <c r="D112" s="1">
-        <v>225.2</v>
+        <v>194.75</v>
       </c>
       <c r="E112" s="1">
-        <v>259.46840724</v>
+        <v>249.70118657</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>286712.59</v>
+        <v>334599.59</v>
       </c>
       <c r="I112" s="1">
-        <v>-37866.59</v>
+        <v>-73634.59</v>
       </c>
       <c r="J112" s="1">
-        <v>-13.207159825106</v>
+        <v>-22.006778310756</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>248846.0</v>
+        <v>260965.0</v>
       </c>
       <c r="N112" s="1">
-        <v>248846.0</v>
+        <v>260965.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.26</v>
+        <v>0.23</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>258</v>
       </c>
       <c r="B113" t="s">
         <v>259</v>
       </c>
       <c r="C113" s="1">
-        <v>6500.0</v>
+        <v>7882.0</v>
       </c>
       <c r="D113" s="1">
-        <v>49.47</v>
+        <v>46.44</v>
       </c>
       <c r="E113" s="1">
-        <v>44.65792923</v>
+        <v>45.58937579</v>
       </c>
       <c r="F113" t="s">
         <v>28</v>
       </c>
       <c r="G113">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H113" s="1">
-        <v>252721.67</v>
+        <v>312625.47</v>
       </c>
       <c r="I113" s="1">
-        <v>19621.01</v>
+        <v>4429.6</v>
       </c>
       <c r="J113" s="1">
-        <v>7.7638811107888</v>
+        <v>1.4169031077346</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>272342.68</v>
+        <v>317055.07</v>
       </c>
       <c r="N113" s="1">
-        <v>272342.68</v>
+        <v>317055.07</v>
       </c>
       <c r="O113" s="1">
         <v>0.28</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>260</v>
       </c>
       <c r="B114" t="s">
         <v>261</v>
       </c>
       <c r="C114" s="1">
-        <v>4963.0</v>
+        <v>6017.0</v>
       </c>
       <c r="D114" s="1">
-        <v>27.86</v>
+        <v>26.47</v>
       </c>
       <c r="E114" s="1">
-        <v>32.76284102</v>
+        <v>31.88126641</v>
       </c>
       <c r="F114" t="s">
         <v>101</v>
       </c>
       <c r="G114">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H114" s="1">
-        <v>187960.17</v>
+        <v>221791.46</v>
       </c>
       <c r="I114" s="1">
-        <v>-30514.05</v>
+        <v>-38268.97</v>
       </c>
       <c r="J114" s="1">
-        <v>-16.234317089626</v>
+        <v>-17.25448310769</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>157446.12</v>
+        <v>183522.49</v>
       </c>
       <c r="N114" s="1">
-        <v>157446.12</v>
+        <v>183522.49</v>
       </c>
       <c r="O114" s="1">
         <v>0.16</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>262</v>
       </c>
       <c r="B115" t="s">
         <v>263</v>
       </c>
       <c r="C115" s="1">
-        <v>138.0</v>
+        <v>168.0</v>
       </c>
       <c r="D115" s="1">
-        <v>1409.36</v>
+        <v>1127.62</v>
       </c>
       <c r="E115" s="1">
-        <v>1651.27398551</v>
+        <v>1573.75684524</v>
       </c>
       <c r="F115" t="s">
         <v>28</v>
       </c>
       <c r="G115">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H115" s="1">
-        <v>198867.14</v>
+        <v>230537.69</v>
       </c>
       <c r="I115" s="1">
-        <v>-34141.4</v>
+        <v>-66449.2</v>
       </c>
       <c r="J115" s="1">
-        <v>-17.167944387394</v>
+        <v>-28.82357327342</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>164725.74</v>
+        <v>164088.49</v>
       </c>
       <c r="N115" s="1">
-        <v>164725.74</v>
+        <v>164088.49</v>
       </c>
       <c r="O115" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>264</v>
       </c>
       <c r="B116" t="s">
         <v>265</v>
       </c>
       <c r="C116" s="1">
-        <v>6984.0</v>
+        <v>8584.0</v>
       </c>
       <c r="D116" s="1">
-        <v>7113.0</v>
+        <v>5936.0</v>
       </c>
       <c r="E116" s="1">
-        <v>6452.30011455</v>
+        <v>6401.16076421</v>
       </c>
       <c r="F116" t="s">
         <v>44</v>
       </c>
       <c r="G116">
-        <v>184.34</v>
+        <v>183.86</v>
       </c>
       <c r="H116" s="1">
-        <v>245734.25</v>
+        <v>299560.55</v>
       </c>
       <c r="I116" s="1">
-        <v>23757.2</v>
+        <v>-22422.23</v>
       </c>
       <c r="J116" s="1">
-        <v>9.6678423947822</v>
+        <v>-7.485041004231</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>269491.45</v>
+        <v>277138.32</v>
       </c>
       <c r="N116" s="1">
-        <v>269491.45</v>
+        <v>277138.32</v>
       </c>
       <c r="O116" s="1">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>266</v>
       </c>
       <c r="B117" t="s">
         <v>267</v>
       </c>
       <c r="C117" s="1">
-        <v>538.0</v>
+        <v>638.0</v>
       </c>
       <c r="D117" s="1">
-        <v>69030.0</v>
+        <v>63430.0</v>
       </c>
       <c r="E117" s="1">
-        <v>58400.0</v>
+        <v>59567.71159875</v>
       </c>
       <c r="F117" t="s">
         <v>44</v>
       </c>
       <c r="G117">
-        <v>184.34</v>
+        <v>183.86</v>
       </c>
       <c r="H117" s="1">
-        <v>171556.69</v>
+        <v>207419.07</v>
       </c>
       <c r="I117" s="1">
-        <v>29912.25</v>
+        <v>12685.15</v>
       </c>
       <c r="J117" s="1">
-        <v>17.435781723231</v>
+        <v>6.1157105756959</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>201468.94</v>
+        <v>220104.22</v>
       </c>
       <c r="N117" s="1">
-        <v>201468.94</v>
+        <v>220104.22</v>
       </c>
       <c r="O117" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>268</v>
       </c>
       <c r="B118" t="s">
         <v>269</v>
       </c>
       <c r="C118" s="1">
-        <v>5531.0</v>
+        <v>6708.0</v>
       </c>
       <c r="D118" s="1">
-        <v>46.04</v>
+        <v>43.76</v>
       </c>
       <c r="E118" s="1">
-        <v>42.20721931</v>
+        <v>42.86891026</v>
       </c>
       <c r="F118" t="s">
         <v>28</v>
       </c>
       <c r="G118">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H118" s="1">
-        <v>199013.73</v>
+        <v>245955.48</v>
       </c>
       <c r="I118" s="1">
-        <v>16661.07</v>
+        <v>8303.58</v>
       </c>
       <c r="J118" s="1">
-        <v>8.3718193714574</v>
+        <v>3.3760500070988</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>215674.8</v>
+        <v>254259.06</v>
       </c>
       <c r="N118" s="1">
-        <v>215674.8</v>
+        <v>254259.06</v>
       </c>
       <c r="O118" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>270</v>
       </c>
       <c r="B119" t="s">
         <v>271</v>
       </c>
       <c r="C119" s="1">
-        <v>1254.0</v>
+        <v>1521.0</v>
       </c>
       <c r="D119" s="1">
-        <v>260.76</v>
+        <v>217.56</v>
       </c>
       <c r="E119" s="1">
-        <v>235.07748006</v>
+        <v>233.54076266</v>
       </c>
       <c r="F119" t="s">
         <v>28</v>
       </c>
       <c r="G119">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H119" s="1">
-        <v>251469.92</v>
+        <v>303886.46</v>
       </c>
       <c r="I119" s="1">
-        <v>25478.53</v>
+        <v>-17261.29</v>
       </c>
       <c r="J119" s="1">
-        <v>10.131840022854</v>
+        <v>-5.6801773925696</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>276948.45</v>
+        <v>286625.17</v>
       </c>
       <c r="N119" s="1">
-        <v>276948.45</v>
+        <v>286625.17</v>
       </c>
       <c r="O119" s="1">
-        <v>0.29</v>
+        <v>0.26</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>272</v>
       </c>
       <c r="B120" t="s">
         <v>273</v>
       </c>
       <c r="C120" s="1">
-        <v>3431.0</v>
+        <v>4160.0</v>
       </c>
       <c r="D120" s="1">
-        <v>50.96</v>
+        <v>49.79</v>
       </c>
       <c r="E120" s="1">
-        <v>64.9752696</v>
+        <v>62.40496635</v>
       </c>
       <c r="F120" t="s">
         <v>28</v>
       </c>
       <c r="G120">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H120" s="1">
-        <v>195375.86</v>
+        <v>227188.08</v>
       </c>
       <c r="I120" s="1">
-        <v>-47291.03</v>
+        <v>-47780.2</v>
       </c>
       <c r="J120" s="1">
-        <v>-24.205155130219</v>
+        <v>-21.031120998954</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>148084.83</v>
+        <v>179407.88</v>
       </c>
       <c r="N120" s="1">
-        <v>148084.83</v>
+        <v>179407.88</v>
       </c>
       <c r="O120" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>274</v>
       </c>
       <c r="B121" t="s">
         <v>275</v>
       </c>
       <c r="C121" s="1">
-        <v>1226.0</v>
+        <v>1486.0</v>
       </c>
       <c r="D121" s="1">
-        <v>197.2</v>
+        <v>192.82</v>
       </c>
       <c r="E121" s="1">
-        <v>218.88042414</v>
+        <v>215.52908479</v>
       </c>
       <c r="F121" t="s">
         <v>28</v>
       </c>
       <c r="G121">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H121" s="1">
-        <v>231665.75</v>
+        <v>276711.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-26899.76</v>
+        <v>-28525.19</v>
       </c>
       <c r="J121" s="1">
-        <v>-11.611453138843</v>
+        <v>-10.308657769297</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>204765.99</v>
+        <v>248185.81</v>
       </c>
       <c r="N121" s="1">
-        <v>204765.99</v>
+        <v>248185.81</v>
       </c>
       <c r="O121" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>276</v>
       </c>
       <c r="B122" t="s">
         <v>277</v>
       </c>
       <c r="C122" s="1">
-        <v>3442.0</v>
+        <v>4173.0</v>
       </c>
       <c r="D122" s="1">
-        <v>62.29</v>
+        <v>57.07</v>
       </c>
       <c r="E122" s="1">
-        <v>89.81199012</v>
+        <v>84.33116703</v>
       </c>
       <c r="F122" t="s">
         <v>28</v>
       </c>
       <c r="G122">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H122" s="1">
-        <v>263385.0</v>
+        <v>300493.63</v>
       </c>
       <c r="I122" s="1">
-        <v>-81795.96</v>
+        <v>-94211.16</v>
       </c>
       <c r="J122" s="1">
-        <v>-31.055663762173</v>
+        <v>-31.352132156678</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>181589.04</v>
+        <v>206282.47</v>
       </c>
       <c r="N122" s="1">
-        <v>181589.04</v>
+        <v>206282.47</v>
       </c>
       <c r="O122" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>278</v>
       </c>
       <c r="B123" t="s">
         <v>279</v>
       </c>
       <c r="C123" s="1">
-        <v>29654.0</v>
+        <v>36564.0</v>
       </c>
       <c r="D123" s="1">
-        <v>21.14</v>
+        <v>18.96</v>
       </c>
       <c r="E123" s="1">
-        <v>22.52048324</v>
+        <v>21.9907305</v>
       </c>
       <c r="F123" t="s">
         <v>187</v>
       </c>
       <c r="G123">
-        <v>1.66</v>
+        <v>1.64</v>
       </c>
       <c r="H123" s="1">
-        <v>386096.35</v>
+        <v>469687.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-7725.06</v>
+        <v>-47332.03</v>
       </c>
       <c r="J123" s="1">
-        <v>-2.0008114554826</v>
+        <v>-10.077355770971</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>378371.29</v>
+        <v>422354.97</v>
       </c>
       <c r="N123" s="1">
-        <v>378371.29</v>
+        <v>422354.97</v>
       </c>
       <c r="O123" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>280</v>
       </c>
       <c r="B124" t="s">
         <v>281</v>
       </c>
       <c r="C124" s="1">
-        <v>2850.0</v>
+        <v>3455.0</v>
       </c>
       <c r="D124" s="1">
-        <v>79.03</v>
+        <v>81.4</v>
       </c>
       <c r="E124" s="1">
-        <v>78.38649123</v>
+        <v>79.22918669</v>
       </c>
       <c r="F124" t="s">
         <v>28</v>
       </c>
       <c r="G124">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H124" s="1">
-        <v>190468.88</v>
+        <v>234131.14</v>
       </c>
       <c r="I124" s="1">
-        <v>295.5</v>
+        <v>9469.55</v>
       </c>
       <c r="J124" s="1">
-        <v>0.15514345440578</v>
+        <v>4.0445495631209</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>190764.38</v>
+        <v>243600.69</v>
       </c>
       <c r="N124" s="1">
-        <v>190764.38</v>
+        <v>243600.69</v>
       </c>
       <c r="O124" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>282</v>
       </c>
       <c r="B125" t="s">
         <v>283</v>
       </c>
       <c r="C125" s="1">
-        <v>8023.0</v>
+        <v>9823.0</v>
       </c>
       <c r="D125" s="1">
-        <v>3588.0</v>
+        <v>3340.0</v>
       </c>
       <c r="E125" s="1">
-        <v>4271.34737629</v>
+        <v>4128.11971903</v>
       </c>
       <c r="F125" t="s">
         <v>44</v>
       </c>
       <c r="G125">
-        <v>184.34</v>
+        <v>183.86</v>
       </c>
       <c r="H125" s="1">
-        <v>186903.57</v>
+        <v>221110.48</v>
       </c>
       <c r="I125" s="1">
-        <v>-30740.92</v>
+        <v>-42665.81</v>
       </c>
       <c r="J125" s="1">
-        <v>-16.447476096899</v>
+        <v>-19.296150051323</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>156162.65</v>
+        <v>178444.67</v>
       </c>
       <c r="N125" s="1">
-        <v>156162.65</v>
+        <v>178444.67</v>
       </c>
       <c r="O125" s="1">
         <v>0.16</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>284</v>
       </c>
       <c r="B126" t="s">
         <v>285</v>
       </c>
       <c r="C126" s="1">
-        <v>2731.0</v>
+        <v>3311.0</v>
       </c>
       <c r="D126" s="1">
-        <v>84.27</v>
+        <v>69.65</v>
       </c>
       <c r="E126" s="1">
-        <v>77.22951666</v>
+        <v>76.39520387</v>
       </c>
       <c r="F126" t="s">
         <v>28</v>
       </c>
       <c r="G126">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H126" s="1">
-        <v>184651.46</v>
+        <v>221109.86</v>
       </c>
       <c r="I126" s="1">
-        <v>10267.97</v>
+        <v>-21360.05</v>
       </c>
       <c r="J126" s="1">
-        <v>5.56073047026</v>
+        <v>-9.6603787818418</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>194919.43</v>
+        <v>199749.81</v>
       </c>
       <c r="N126" s="1">
-        <v>194919.43</v>
+        <v>199749.81</v>
       </c>
       <c r="O126" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>286</v>
       </c>
       <c r="B127" t="s">
         <v>287</v>
       </c>
       <c r="C127" s="1">
-        <v>329.0</v>
+        <v>399.0</v>
       </c>
       <c r="D127" s="1">
-        <v>873.6</v>
+        <v>851.07</v>
       </c>
       <c r="E127" s="1">
-        <v>638.83139818</v>
+        <v>674.30313283</v>
       </c>
       <c r="F127" t="s">
         <v>28</v>
       </c>
       <c r="G127">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H127" s="1">
-        <v>179248.9</v>
+        <v>230316.52</v>
       </c>
       <c r="I127" s="1">
-        <v>64178.22</v>
+        <v>63816.81</v>
       </c>
       <c r="J127" s="1">
-        <v>35.803968671495</v>
+        <v>27.708307680231</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>243427.12</v>
+        <v>294133.33</v>
       </c>
       <c r="N127" s="1">
-        <v>243427.12</v>
+        <v>294133.33</v>
       </c>
       <c r="O127" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>288</v>
       </c>
       <c r="B128" t="s">
         <v>289</v>
       </c>
       <c r="C128" s="1">
-        <v>5003.0</v>
+        <v>6066.0</v>
       </c>
       <c r="D128" s="1">
-        <v>45.23</v>
+        <v>37.01</v>
       </c>
       <c r="E128" s="1">
-        <v>51.52957426</v>
+        <v>49.35692219</v>
       </c>
       <c r="F128" t="s">
         <v>28</v>
       </c>
       <c r="G128">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H128" s="1">
-        <v>226281.66</v>
+        <v>262362.2</v>
       </c>
       <c r="I128" s="1">
-        <v>-34627.82</v>
+        <v>-67903.42</v>
       </c>
       <c r="J128" s="1">
-        <v>-15.302972410579</v>
+        <v>-25.881556108311</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>191653.84</v>
+        <v>194458.78</v>
       </c>
       <c r="N128" s="1">
-        <v>191653.84</v>
+        <v>194458.78</v>
       </c>
       <c r="O128" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>290</v>
       </c>
       <c r="B129" t="s">
         <v>291</v>
       </c>
       <c r="C129" s="1">
-        <v>4228.0</v>
+        <v>5125.0</v>
       </c>
       <c r="D129" s="1">
-        <v>78.71</v>
+        <v>72.81</v>
       </c>
       <c r="E129" s="1">
-        <v>83.36159177</v>
+        <v>81.74565073</v>
       </c>
       <c r="F129" t="s">
         <v>28</v>
       </c>
       <c r="G129">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H129" s="1">
-        <v>300505.71</v>
+        <v>358184.13</v>
       </c>
       <c r="I129" s="1">
-        <v>-18650.98</v>
+        <v>-34969.53</v>
       </c>
       <c r="J129" s="1">
-        <v>-6.2065309840535</v>
+        <v>-9.7630037377703</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>281854.73</v>
+        <v>323214.6</v>
       </c>
       <c r="N129" s="1">
-        <v>281854.73</v>
+        <v>323214.6</v>
       </c>
       <c r="O129" s="1">
         <v>0.29</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>292</v>
       </c>
       <c r="B130" t="s">
         <v>293</v>
       </c>
       <c r="C130" s="1">
-        <v>2069.0</v>
+        <v>2509.0</v>
       </c>
       <c r="D130" s="1">
-        <v>148.95</v>
+        <v>137.21</v>
       </c>
       <c r="E130" s="1">
-        <v>116.20008217</v>
+        <v>121.14659625</v>
       </c>
       <c r="F130" t="s">
         <v>28</v>
       </c>
       <c r="G130">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H130" s="1">
-        <v>209489.41</v>
+        <v>264604.39</v>
       </c>
       <c r="I130" s="1">
-        <v>51523.17</v>
+        <v>33585.21</v>
       </c>
       <c r="J130" s="1">
-        <v>24.594641800748</v>
+        <v>12.69261254509</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>261012.58</v>
+        <v>298189.6</v>
       </c>
       <c r="N130" s="1">
-        <v>261012.58</v>
+        <v>298189.6</v>
       </c>
       <c r="O130" s="1">
         <v>0.27</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>294</v>
       </c>
       <c r="B131" t="s">
         <v>295</v>
       </c>
       <c r="C131" s="1">
-        <v>17647.0</v>
+        <v>21757.0</v>
       </c>
       <c r="D131" s="1">
-        <v>28.94</v>
+        <v>25.5</v>
       </c>
       <c r="E131" s="1">
-        <v>30.27496118</v>
+        <v>29.56507055</v>
       </c>
       <c r="F131" t="s">
         <v>187</v>
       </c>
       <c r="G131">
-        <v>1.66</v>
+        <v>1.64</v>
       </c>
       <c r="H131" s="1">
-        <v>307812.45</v>
+        <v>374670.96</v>
       </c>
       <c r="I131" s="1">
-        <v>434.88</v>
+        <v>-36664.68</v>
       </c>
       <c r="J131" s="1">
-        <v>0.14128083513191</v>
+        <v>-9.7858344826084</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>308247.33</v>
+        <v>338006.28</v>
       </c>
       <c r="N131" s="1">
-        <v>308247.33</v>
+        <v>338006.28</v>
       </c>
       <c r="O131" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>296</v>
       </c>
       <c r="B132" t="s">
         <v>297</v>
       </c>
       <c r="C132" s="1">
-        <v>9129.0</v>
+        <v>11069.0</v>
       </c>
       <c r="D132" s="1">
-        <v>22.01</v>
+        <v>19.505</v>
       </c>
       <c r="E132" s="1">
-        <v>17.91476175</v>
+        <v>18.30782817</v>
       </c>
       <c r="F132" t="s">
         <v>101</v>
       </c>
       <c r="G132">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H132" s="1">
-        <v>187473.09</v>
+        <v>232737.97</v>
       </c>
       <c r="I132" s="1">
-        <v>41323.64</v>
+        <v>16038.72</v>
       </c>
       <c r="J132" s="1">
-        <v>22.042438197397</v>
+        <v>6.8913207415189</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>228796.73</v>
+        <v>248776.69</v>
       </c>
       <c r="N132" s="1">
-        <v>228796.73</v>
+        <v>248776.69</v>
       </c>
       <c r="O132" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>298</v>
       </c>
       <c r="B133" t="s">
         <v>299</v>
       </c>
       <c r="C133" s="1">
-        <v>45567.0</v>
+        <v>55274.0</v>
       </c>
       <c r="D133" s="1">
-        <v>4.057</v>
+        <v>3.757</v>
       </c>
       <c r="E133" s="1">
-        <v>3.67476683</v>
+        <v>3.71992003</v>
       </c>
       <c r="F133" t="s">
         <v>101</v>
       </c>
       <c r="G133">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H133" s="1">
-        <v>193375.92</v>
+        <v>237554.54</v>
       </c>
       <c r="I133" s="1">
-        <v>17128.89</v>
+        <v>1731.53</v>
       </c>
       <c r="J133" s="1">
-        <v>8.8578195258231</v>
+        <v>0.72889787751478</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>210504.81</v>
+        <v>239286.07</v>
       </c>
       <c r="N133" s="1">
-        <v>210504.81</v>
+        <v>239286.07</v>
       </c>
       <c r="O133" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>300</v>
       </c>
       <c r="B134" t="s">
         <v>301</v>
       </c>
       <c r="C134" s="1">
-        <v>479.0</v>
+        <v>580.0</v>
       </c>
       <c r="D134" s="1">
-        <v>529.7</v>
+        <v>493.88</v>
       </c>
       <c r="E134" s="1">
-        <v>416.24521921</v>
+        <v>432.88067241</v>
       </c>
       <c r="F134" t="s">
         <v>28</v>
       </c>
       <c r="G134">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H134" s="1">
-        <v>174257.63</v>
+        <v>219094.78</v>
       </c>
       <c r="I134" s="1">
-        <v>40637.18</v>
+        <v>29021.63</v>
       </c>
       <c r="J134" s="1">
-        <v>23.320172551411</v>
+        <v>13.246153103237</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>214894.81</v>
+        <v>248116.41</v>
       </c>
       <c r="N134" s="1">
-        <v>214894.81</v>
+        <v>248116.41</v>
       </c>
       <c r="O134" s="1">
         <v>0.22</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>302</v>
       </c>
       <c r="B135" t="s">
         <v>303</v>
       </c>
       <c r="C135" s="1">
-        <v>2842.0</v>
+        <v>3445.0</v>
       </c>
       <c r="D135" s="1">
-        <v>78.56</v>
+        <v>66.38</v>
       </c>
       <c r="E135" s="1">
-        <v>69.11597467</v>
+        <v>69.34865602</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>196427.6</v>
+        <v>238906.12</v>
       </c>
       <c r="I135" s="1">
-        <v>26839.92</v>
+        <v>-10227.02</v>
       </c>
       <c r="J135" s="1">
-        <v>13.664026847551</v>
+        <v>-4.2807693666449</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>223267.52</v>
+        <v>228679.1</v>
       </c>
       <c r="N135" s="1">
-        <v>223267.52</v>
+        <v>228679.1</v>
       </c>
       <c r="O135" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>304</v>
       </c>
       <c r="B136" t="s">
         <v>305</v>
       </c>
       <c r="C136" s="1">
-        <v>9311.0</v>
+        <v>11292.0</v>
       </c>
       <c r="D136" s="1">
-        <v>21.47</v>
+        <v>21.69</v>
       </c>
       <c r="E136" s="1">
-        <v>21.00673827</v>
+        <v>21.1161362</v>
       </c>
       <c r="F136" t="s">
         <v>28</v>
       </c>
       <c r="G136">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H136" s="1">
-        <v>171008.43</v>
+        <v>208177.52</v>
       </c>
       <c r="I136" s="1">
-        <v>-1696.01</v>
+        <v>3969.28</v>
       </c>
       <c r="J136" s="1">
-        <v>-0.99176982093807</v>
+        <v>1.9066804139083</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>169312.42</v>
+        <v>212146.8</v>
       </c>
       <c r="N136" s="1">
-        <v>169312.42</v>
+        <v>212146.8</v>
       </c>
       <c r="O136" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>306</v>
       </c>
       <c r="B137" t="s">
         <v>307</v>
       </c>
       <c r="C137" s="1">
-        <v>967.0</v>
+        <v>1172.0</v>
       </c>
       <c r="D137" s="1">
-        <v>311.78</v>
+        <v>292.58</v>
       </c>
       <c r="E137" s="1">
-        <v>256.76395036</v>
+        <v>264.51087031</v>
       </c>
       <c r="F137" t="s">
         <v>28</v>
       </c>
       <c r="G137">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H137" s="1">
-        <v>216823.92</v>
+        <v>270358.59</v>
       </c>
       <c r="I137" s="1">
-        <v>38525.67</v>
+        <v>26656.36</v>
       </c>
       <c r="J137" s="1">
-        <v>17.768182587973</v>
+        <v>9.8596312401245</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>255349.59</v>
+        <v>297014.95</v>
       </c>
       <c r="N137" s="1">
-        <v>255349.59</v>
+        <v>297014.95</v>
       </c>
       <c r="O137" s="1">
         <v>0.27</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>308</v>
       </c>
       <c r="B138" t="s">
         <v>309</v>
       </c>
       <c r="C138" s="1">
-        <v>13619.0</v>
+        <v>16819.0</v>
       </c>
       <c r="D138" s="1">
-        <v>5226.0</v>
+        <v>4849.0</v>
       </c>
       <c r="E138" s="1">
-        <v>4602.84066378</v>
+        <v>4654.40198585</v>
       </c>
       <c r="F138" t="s">
         <v>44</v>
       </c>
       <c r="G138">
-        <v>184.34</v>
+        <v>183.86</v>
       </c>
       <c r="H138" s="1">
-        <v>353488.33</v>
+        <v>438420.82</v>
       </c>
       <c r="I138" s="1">
-        <v>32614.14</v>
+        <v>5152.42</v>
       </c>
       <c r="J138" s="1">
-        <v>9.226369651298</v>
+        <v>1.1752224723269</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>386102.47</v>
+        <v>443573.24</v>
       </c>
       <c r="N138" s="1">
-        <v>386102.47</v>
+        <v>443573.24</v>
       </c>
       <c r="O138" s="1">
         <v>0.4</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>310</v>
       </c>
       <c r="B139" t="s">
         <v>311</v>
       </c>
       <c r="C139" s="1">
-        <v>6565.0</v>
+        <v>8065.0</v>
       </c>
       <c r="D139" s="1">
-        <v>419.0</v>
+        <v>396.0</v>
       </c>
       <c r="E139" s="1">
-        <v>384.44522163</v>
+        <v>388.01275635</v>
       </c>
       <c r="F139" t="s">
         <v>58</v>
       </c>
       <c r="G139">
-        <v>9.24</v>
+        <v>9.04</v>
       </c>
       <c r="H139" s="1">
-        <v>283591.73</v>
+        <v>350622.46</v>
       </c>
       <c r="I139" s="1">
-        <v>14248.69</v>
+        <v>2550.16</v>
       </c>
       <c r="J139" s="1">
-        <v>5.0243672479448</v>
+        <v>0.72732362895406</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>297840.42</v>
+        <v>353172.62</v>
       </c>
       <c r="N139" s="1">
-        <v>297840.42</v>
+        <v>353172.62</v>
       </c>
       <c r="O139" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>312</v>
       </c>
       <c r="B140" t="s">
         <v>313</v>
       </c>
       <c r="C140" s="1">
-        <v>5593.0</v>
+        <v>6781.0</v>
       </c>
       <c r="D140" s="1">
-        <v>380.72</v>
+        <v>320.75</v>
       </c>
       <c r="E140" s="1">
-        <v>357.96288039</v>
+        <v>355.28486064</v>
       </c>
       <c r="F140" t="s">
         <v>28</v>
       </c>
       <c r="G140">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H140" s="1">
-        <v>1727575.61</v>
+        <v>2080699.85</v>
       </c>
       <c r="I140" s="1">
-        <v>75902.8</v>
+        <v>-196762.43</v>
       </c>
       <c r="J140" s="1">
-        <v>4.3936021995587</v>
+        <v>-9.456550400578</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>1803478.41</v>
+        <v>1883937.42</v>
       </c>
       <c r="N140" s="1">
-        <v>1803478.41</v>
+        <v>1883937.42</v>
       </c>
       <c r="O140" s="1">
-        <v>1.87</v>
+        <v>1.69</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>314</v>
       </c>
       <c r="B141" t="s">
         <v>315</v>
       </c>
       <c r="C141" s="1">
-        <v>1430.0</v>
+        <v>1734.0</v>
       </c>
       <c r="D141" s="1">
-        <v>243.59</v>
+        <v>221.5</v>
       </c>
       <c r="E141" s="1">
-        <v>207.81483217</v>
+        <v>212.02800461</v>
       </c>
       <c r="F141" t="s">
         <v>28</v>
       </c>
       <c r="G141">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H141" s="1">
-        <v>253324.47</v>
+        <v>314461.35</v>
       </c>
       <c r="I141" s="1">
-        <v>41698.57</v>
+        <v>18220.33</v>
       </c>
       <c r="J141" s="1">
-        <v>16.46053774434</v>
+        <v>5.7941397249614</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>295023.04</v>
+        <v>332681.68</v>
       </c>
       <c r="N141" s="1">
-        <v>295023.04</v>
+        <v>332681.68</v>
       </c>
       <c r="O141" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>316</v>
       </c>
       <c r="B142" t="s">
         <v>317</v>
       </c>
       <c r="C142" s="1">
-        <v>1692.0</v>
+        <v>1992.0</v>
       </c>
       <c r="D142" s="1">
-        <v>28265.0</v>
+        <v>27800.0</v>
       </c>
       <c r="E142" s="1">
-        <v>20949.79964539</v>
+        <v>22034.16716867</v>
       </c>
       <c r="F142" t="s">
         <v>44</v>
       </c>
       <c r="G142">
-        <v>184.34</v>
+        <v>183.86</v>
       </c>
       <c r="H142" s="1">
-        <v>199978.35</v>
+        <v>245970.42</v>
       </c>
       <c r="I142" s="1">
-        <v>59461.87</v>
+        <v>55224.13</v>
       </c>
       <c r="J142" s="1">
-        <v>29.73415372214</v>
+        <v>22.451532993276</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>259440.22</v>
+        <v>301194.55</v>
       </c>
       <c r="N142" s="1">
-        <v>259440.22</v>
+        <v>301194.55</v>
       </c>
       <c r="O142" s="1">
         <v>0.27</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>318</v>
       </c>
       <c r="B143" t="s">
         <v>319</v>
       </c>
       <c r="C143" s="1">
-        <v>23499.0</v>
+        <v>28505.0</v>
       </c>
       <c r="D143" s="1">
-        <v>13.936</v>
+        <v>11.442</v>
       </c>
       <c r="E143" s="1">
-        <v>10.2829031</v>
+        <v>10.60399123</v>
       </c>
       <c r="F143" t="s">
         <v>101</v>
       </c>
       <c r="G143">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H143" s="1">
-        <v>279735.04</v>
+        <v>349912.9</v>
       </c>
       <c r="I143" s="1">
-        <v>93166.42</v>
+        <v>25905.74</v>
       </c>
       <c r="J143" s="1">
-        <v>33.305237699217</v>
+        <v>7.4034824094796</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>372901.46</v>
+        <v>375818.64</v>
       </c>
       <c r="N143" s="1">
-        <v>372901.46</v>
+        <v>375818.64</v>
       </c>
       <c r="O143" s="1">
-        <v>0.39</v>
+        <v>0.34</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>320</v>
       </c>
       <c r="B144" t="s">
         <v>321</v>
       </c>
       <c r="C144" s="1">
-        <v>838.0</v>
+        <v>1016.0</v>
       </c>
       <c r="D144" s="1">
-        <v>190.54</v>
+        <v>169.9</v>
       </c>
       <c r="E144" s="1">
-        <v>253.45959427</v>
+        <v>239.0640748</v>
       </c>
       <c r="F144" t="s">
         <v>28</v>
       </c>
       <c r="G144">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H144" s="1">
-        <v>186973.39</v>
+        <v>213420.95</v>
       </c>
       <c r="I144" s="1">
-        <v>-51737.92</v>
+        <v>-63903.06</v>
       </c>
       <c r="J144" s="1">
-        <v>-27.67127450596</v>
+        <v>-29.942261994429</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>135235.47</v>
+        <v>149517.89</v>
       </c>
       <c r="N144" s="1">
-        <v>135235.47</v>
+        <v>149517.89</v>
       </c>
       <c r="O144" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>322</v>
       </c>
       <c r="B145" t="s">
         <v>323</v>
       </c>
       <c r="C145" s="1">
-        <v>23260.0</v>
+        <v>28214.0</v>
       </c>
       <c r="D145" s="1">
-        <v>20.05</v>
+        <v>19.175</v>
       </c>
       <c r="E145" s="1">
-        <v>16.33682373</v>
+        <v>16.96964769</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>379994.52</v>
+        <v>478781.64</v>
       </c>
       <c r="I145" s="1">
-        <v>86368.48</v>
+        <v>62221.81</v>
       </c>
       <c r="J145" s="1">
-        <v>22.728875142726</v>
+        <v>12.995863834712</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>466363.0</v>
+        <v>541003.45</v>
       </c>
       <c r="N145" s="1">
-        <v>466363.0</v>
+        <v>541003.45</v>
       </c>
       <c r="O145" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>324</v>
       </c>
       <c r="B146" t="s">
         <v>325</v>
       </c>
       <c r="C146" s="1">
-        <v>1332.0</v>
+        <v>1615.0</v>
       </c>
       <c r="D146" s="1">
-        <v>240.21</v>
+        <v>241.77</v>
       </c>
       <c r="E146" s="1">
-        <v>270.31497748</v>
+        <v>267.82944892</v>
       </c>
       <c r="F146" t="s">
         <v>28</v>
       </c>
       <c r="G146">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H146" s="1">
-        <v>313076.86</v>
+        <v>375952.24</v>
       </c>
       <c r="I146" s="1">
-        <v>-42085.31</v>
+        <v>-37746.48</v>
       </c>
       <c r="J146" s="1">
-        <v>-13.442485017896</v>
+        <v>-10.040232769992</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>270991.55</v>
+        <v>338205.76</v>
       </c>
       <c r="N146" s="1">
-        <v>270991.55</v>
+        <v>338205.76</v>
       </c>
       <c r="O146" s="1">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>326</v>
       </c>
       <c r="B147" t="s">
         <v>327</v>
       </c>
       <c r="C147" s="1">
-        <v>740.0</v>
+        <v>897.0</v>
       </c>
       <c r="D147" s="1">
-        <v>656.73</v>
+        <v>577.26</v>
       </c>
       <c r="E147" s="1">
-        <v>634.27651351</v>
+        <v>626.28249721</v>
       </c>
       <c r="F147" t="s">
         <v>28</v>
       </c>
       <c r="G147">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H147" s="1">
-        <v>403239.78</v>
+        <v>483399.03</v>
       </c>
       <c r="I147" s="1">
-        <v>8363.68</v>
+        <v>-34891.26</v>
       </c>
       <c r="J147" s="1">
-        <v>2.0741207625894</v>
+        <v>-7.2179002924354</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>411603.46</v>
+        <v>448507.77</v>
       </c>
       <c r="N147" s="1">
-        <v>411603.46</v>
+        <v>448507.77</v>
       </c>
       <c r="O147" s="1">
-        <v>0.43</v>
+        <v>0.4</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>328</v>
       </c>
       <c r="B148" t="s">
         <v>329</v>
       </c>
       <c r="C148" s="1">
-        <v>4823.0</v>
+        <v>5847.0</v>
       </c>
       <c r="D148" s="1">
-        <v>45.825</v>
+        <v>37.645</v>
       </c>
       <c r="E148" s="1">
-        <v>35.42602737</v>
+        <v>36.16800753</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>170859.73</v>
+        <v>211474.34</v>
       </c>
       <c r="I148" s="1">
-        <v>50154.25</v>
+        <v>8635.98</v>
       </c>
       <c r="J148" s="1">
-        <v>29.354049664014</v>
+        <v>4.083701124212</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>221013.98</v>
+        <v>220110.32</v>
       </c>
       <c r="N148" s="1">
-        <v>221013.98</v>
+        <v>220110.32</v>
       </c>
       <c r="O148" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>330</v>
       </c>
       <c r="B149" t="s">
         <v>331</v>
       </c>
       <c r="C149" s="1">
-        <v>11841.0</v>
+        <v>14360.0</v>
       </c>
       <c r="D149" s="1">
-        <v>24.63</v>
+        <v>21.93</v>
       </c>
       <c r="E149" s="1">
-        <v>21.08505785</v>
+        <v>21.34938928</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>249668.17</v>
+        <v>306577.23</v>
       </c>
       <c r="I149" s="1">
-        <v>41975.66</v>
+        <v>8337.57</v>
       </c>
       <c r="J149" s="1">
-        <v>16.812579673252</v>
+        <v>2.7195659638519</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>291643.83</v>
+        <v>314914.8</v>
       </c>
       <c r="N149" s="1">
-        <v>291643.83</v>
+        <v>314914.8</v>
       </c>
       <c r="O149" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>332</v>
       </c>
       <c r="B150" t="s">
         <v>333</v>
       </c>
       <c r="C150" s="1">
-        <v>2814.0</v>
+        <v>3411.0</v>
       </c>
       <c r="D150" s="1">
-        <v>94.14</v>
+        <v>81.39</v>
       </c>
       <c r="E150" s="1">
-        <v>84.68041933</v>
+        <v>84.60177074</v>
       </c>
       <c r="F150" t="s">
         <v>28</v>
       </c>
       <c r="G150">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H150" s="1">
-        <v>208485.3</v>
+        <v>252104.54</v>
       </c>
       <c r="I150" s="1">
-        <v>15881.57</v>
+        <v>-11635.69</v>
       </c>
       <c r="J150" s="1">
-        <v>7.6175970200297</v>
+        <v>-4.615422633801</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>224366.87</v>
+        <v>240468.85</v>
       </c>
       <c r="N150" s="1">
-        <v>224366.87</v>
+        <v>240468.85</v>
       </c>
       <c r="O150" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>334</v>
       </c>
       <c r="B151" t="s">
         <v>335</v>
       </c>
       <c r="C151" s="1">
-        <v>10908.0</v>
+        <v>13228.0</v>
       </c>
       <c r="D151" s="1">
-        <v>45.61</v>
+        <v>43.87</v>
       </c>
       <c r="E151" s="1">
-        <v>35.41715438</v>
+        <v>36.94128213</v>
       </c>
       <c r="F151" t="s">
         <v>28</v>
       </c>
       <c r="G151">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H151" s="1">
-        <v>334277.59</v>
+        <v>423039.95</v>
       </c>
       <c r="I151" s="1">
-        <v>87094.38</v>
+        <v>79612.59</v>
       </c>
       <c r="J151" s="1">
-        <v>26.054507572584</v>
+        <v>18.819165896743</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>421371.97</v>
+        <v>502652.54</v>
       </c>
       <c r="N151" s="1">
-        <v>421371.97</v>
+        <v>502652.54</v>
       </c>
       <c r="O151" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>336</v>
       </c>
       <c r="B152" t="s">
         <v>337</v>
       </c>
       <c r="C152" s="1">
-        <v>2114.0</v>
+        <v>2563.0</v>
       </c>
       <c r="D152" s="1">
-        <v>164.13</v>
+        <v>158.43</v>
       </c>
       <c r="E152" s="1">
-        <v>160.20388363</v>
+        <v>160.35565743</v>
       </c>
       <c r="F152" t="s">
         <v>28</v>
       </c>
       <c r="G152">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H152" s="1">
-        <v>294112.07</v>
+        <v>356844.52</v>
       </c>
       <c r="I152" s="1">
-        <v>-243.33</v>
+        <v>-5128.55</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.082733768797724</v>
+        <v>-1.4371945518457</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>293868.74</v>
+        <v>351715.97</v>
       </c>
       <c r="N152" s="1">
-        <v>293868.74</v>
+        <v>351715.97</v>
       </c>
       <c r="O152" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>338</v>
       </c>
       <c r="B153" t="s">
         <v>339</v>
       </c>
       <c r="C153" s="1">
-        <v>48356.0</v>
+        <v>58657.0</v>
       </c>
       <c r="D153" s="1">
-        <v>5.835</v>
+        <v>4.966</v>
       </c>
       <c r="E153" s="1">
-        <v>5.31741542</v>
+        <v>5.29267913</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>257128.94</v>
+        <v>310452.68</v>
       </c>
       <c r="I153" s="1">
-        <v>25028.32</v>
+        <v>-19162.02</v>
       </c>
       <c r="J153" s="1">
-        <v>9.7337623684055</v>
+        <v>-6.1722836472212</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>282157.26</v>
+        <v>291290.66</v>
       </c>
       <c r="N153" s="1">
-        <v>282157.26</v>
+        <v>291290.66</v>
       </c>
       <c r="O153" s="1">
-        <v>0.29</v>
+        <v>0.26</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>340</v>
       </c>
       <c r="B154" t="s">
         <v>341</v>
       </c>
       <c r="C154" s="1">
-        <v>428.0</v>
+        <v>519.0</v>
       </c>
       <c r="D154" s="1">
-        <v>409.03</v>
+        <v>455.56</v>
       </c>
       <c r="E154" s="1">
-        <v>604.87004673</v>
+        <v>579.52319846</v>
       </c>
       <c r="F154" t="s">
         <v>28</v>
       </c>
       <c r="G154">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H154" s="1">
-        <v>226251.77</v>
+        <v>262585.81</v>
       </c>
       <c r="I154" s="1">
-        <v>-77979.69</v>
+        <v>-57790.97</v>
       </c>
       <c r="J154" s="1">
-        <v>-34.465891692251</v>
+        <v>-22.008413173583</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>148272.08</v>
+        <v>204794.84</v>
       </c>
       <c r="N154" s="1">
-        <v>148272.08</v>
+        <v>204794.84</v>
       </c>
       <c r="O154" s="1">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>342</v>
       </c>
       <c r="B155" t="s">
         <v>343</v>
       </c>
       <c r="C155" s="1">
-        <v>590.0</v>
+        <v>716.0</v>
       </c>
       <c r="D155" s="1">
-        <v>503.51</v>
+        <v>477.97</v>
       </c>
       <c r="E155" s="1">
-        <v>498.24691525</v>
+        <v>495.64660615</v>
       </c>
       <c r="F155" t="s">
         <v>28</v>
       </c>
       <c r="G155">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H155" s="1">
-        <v>256449.08</v>
+        <v>309289.59</v>
       </c>
       <c r="I155" s="1">
-        <v>-4843.34</v>
+        <v>-12861.25</v>
       </c>
       <c r="J155" s="1">
-        <v>-1.8886166407772</v>
+        <v>-4.1583197158365</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>251605.74</v>
+        <v>296428.34</v>
       </c>
       <c r="N155" s="1">
-        <v>251605.74</v>
+        <v>296428.34</v>
       </c>
       <c r="O155" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>344</v>
       </c>
       <c r="B156" t="s">
         <v>345</v>
       </c>
       <c r="C156" s="1">
-        <v>7530.0</v>
+        <v>9131.0</v>
       </c>
       <c r="D156" s="1">
-        <v>377.75</v>
+        <v>337.95</v>
       </c>
       <c r="E156" s="1">
-        <v>315.78812483</v>
+        <v>322.20633885</v>
       </c>
       <c r="F156" t="s">
         <v>106</v>
       </c>
       <c r="G156">
-        <v>10.65</v>
+        <v>10.81</v>
       </c>
       <c r="H156" s="1">
-        <v>218424.3</v>
+        <v>271169.55</v>
       </c>
       <c r="I156" s="1">
-        <v>48585.7</v>
+        <v>14370.91</v>
       </c>
       <c r="J156" s="1">
-        <v>22.24372471378</v>
+        <v>5.2996031449696</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>267010.0</v>
+        <v>285540.46</v>
       </c>
       <c r="N156" s="1">
-        <v>267010.0</v>
+        <v>285540.46</v>
       </c>
       <c r="O156" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>346</v>
       </c>
       <c r="B157" t="s">
         <v>347</v>
       </c>
       <c r="C157" s="1">
-        <v>994.0</v>
+        <v>1205.0</v>
       </c>
       <c r="D157" s="1">
-        <v>178.81</v>
+        <v>166.07</v>
       </c>
       <c r="E157" s="1">
-        <v>208.41138833</v>
+        <v>201.48894606</v>
       </c>
       <c r="F157" t="s">
         <v>28</v>
       </c>
       <c r="G157">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H157" s="1">
-        <v>176781.49</v>
+        <v>207690.4</v>
       </c>
       <c r="I157" s="1">
-        <v>-26246.1</v>
+        <v>-34356.19</v>
       </c>
       <c r="J157" s="1">
-        <v>-14.846633547438</v>
+        <v>-16.542021200787</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>150535.39</v>
+        <v>173334.21</v>
       </c>
       <c r="N157" s="1">
-        <v>150535.39</v>
+        <v>173334.21</v>
       </c>
       <c r="O157" s="1">
         <v>0.16</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>348</v>
       </c>
       <c r="B158" t="s">
         <v>349</v>
       </c>
       <c r="C158" s="1">
-        <v>2293.0</v>
+        <v>2780.0</v>
       </c>
       <c r="D158" s="1">
-        <v>144.3</v>
+        <v>129.7</v>
       </c>
       <c r="E158" s="1">
-        <v>103.61185783</v>
+        <v>108.6908777</v>
       </c>
       <c r="F158" t="s">
         <v>28</v>
       </c>
       <c r="G158">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H158" s="1">
-        <v>207169.8</v>
+        <v>263187.25</v>
       </c>
       <c r="I158" s="1">
-        <v>73070.65</v>
+        <v>49126.31</v>
       </c>
       <c r="J158" s="1">
-        <v>35.270898557608</v>
+        <v>18.665915617113</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>280240.45</v>
+        <v>312313.56</v>
       </c>
       <c r="N158" s="1">
-        <v>280240.45</v>
+        <v>312313.56</v>
       </c>
       <c r="O158" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>350</v>
       </c>
       <c r="B159" t="s">
         <v>351</v>
       </c>
       <c r="C159" s="1">
-        <v>4581.0</v>
+        <v>5554.0</v>
       </c>
       <c r="D159" s="1">
-        <v>300.3</v>
+        <v>286.56</v>
       </c>
       <c r="E159" s="1">
-        <v>329.12916394</v>
+        <v>321.76015304</v>
       </c>
       <c r="F159" t="s">
         <v>28</v>
       </c>
       <c r="G159">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H159" s="1">
-        <v>1285722.84</v>
+        <v>1528008.4</v>
       </c>
       <c r="I159" s="1">
-        <v>-120588.34</v>
+        <v>-149442.58</v>
       </c>
       <c r="J159" s="1">
-        <v>-9.3790307092935</v>
+        <v>-9.7802197946032</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>1165134.5</v>
+        <v>1378565.82</v>
       </c>
       <c r="N159" s="1">
-        <v>1165134.5</v>
+        <v>1378565.82</v>
       </c>
       <c r="O159" s="1">
-        <v>1.21</v>
+        <v>1.24</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>352</v>
       </c>
       <c r="B160" t="s">
         <v>353</v>
       </c>
       <c r="C160" s="1">
-        <v>8181.0</v>
+        <v>9921.0</v>
       </c>
       <c r="D160" s="1">
-        <v>30.28</v>
+        <v>26.59</v>
       </c>
       <c r="E160" s="1">
-        <v>29.44666422</v>
+        <v>29.12537849</v>
       </c>
       <c r="F160" t="s">
         <v>28</v>
       </c>
       <c r="G160">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H160" s="1">
-        <v>210429.19</v>
+        <v>252108.41</v>
       </c>
       <c r="I160" s="1">
-        <v>-620.87</v>
+        <v>-23611.75</v>
       </c>
       <c r="J160" s="1">
-        <v>-0.29504937028936</v>
+        <v>-9.3657129486478</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>209808.32</v>
+        <v>228496.66</v>
       </c>
       <c r="N160" s="1">
-        <v>209808.32</v>
+        <v>228496.66</v>
       </c>
       <c r="O160" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>354</v>
       </c>
       <c r="B161" t="s">
         <v>355</v>
       </c>
       <c r="C161" s="1">
-        <v>1345.0</v>
+        <v>1630.0</v>
       </c>
       <c r="D161" s="1">
-        <v>307.33</v>
+        <v>277.53</v>
       </c>
       <c r="E161" s="1">
-        <v>189.06286245</v>
+        <v>206.07670552</v>
       </c>
       <c r="F161" t="s">
         <v>28</v>
       </c>
       <c r="G161">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H161" s="1">
-        <v>220187.38</v>
+        <v>290984.09</v>
       </c>
       <c r="I161" s="1">
-        <v>129909.05</v>
+        <v>100851.25</v>
       </c>
       <c r="J161" s="1">
-        <v>58.999316854581</v>
+        <v>34.658681854393</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161">
         <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>350096.43</v>
+        <v>391835.34</v>
       </c>
       <c r="N161" s="1">
-        <v>350096.43</v>
+        <v>391835.34</v>
       </c>
       <c r="O161" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>356</v>
       </c>
       <c r="B162" t="s">
         <v>357</v>
       </c>
       <c r="C162" s="1">
-        <v>172.0</v>
+        <v>208.0</v>
       </c>
       <c r="D162" s="1">
-        <v>1524.55</v>
+        <v>1498.67</v>
       </c>
       <c r="E162" s="1">
-        <v>1210.75046512</v>
+        <v>1256.19100962</v>
       </c>
       <c r="F162" t="s">
         <v>28</v>
       </c>
       <c r="G162">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H162" s="1">
-        <v>177602.33</v>
+        <v>223611.2</v>
       </c>
       <c r="I162" s="1">
-        <v>44488.46</v>
+        <v>46396.04</v>
       </c>
       <c r="J162" s="1">
-        <v>25.049479925179</v>
+        <v>20.748531379466</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
       <c r="L162">
         <v>0.0</v>
       </c>
       <c r="M162" s="1">
-        <v>222090.79</v>
+        <v>270007.24</v>
       </c>
       <c r="N162" s="1">
-        <v>222090.79</v>
+        <v>270007.24</v>
       </c>
       <c r="O162" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>358</v>
       </c>
       <c r="B163" t="s">
         <v>359</v>
       </c>
       <c r="C163" s="1">
-        <v>9366.0</v>
+        <v>11358.0</v>
       </c>
       <c r="D163" s="1">
-        <v>24.61</v>
+        <v>21.57</v>
       </c>
       <c r="E163" s="1">
-        <v>26.50842836</v>
+        <v>25.8932356</v>
       </c>
       <c r="F163" t="s">
         <v>28</v>
       </c>
       <c r="G163">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H163" s="1">
-        <v>217903.54</v>
+        <v>257645.84</v>
       </c>
       <c r="I163" s="1">
-        <v>-22682.69</v>
+        <v>-45439.64</v>
       </c>
       <c r="J163" s="1">
-        <v>-10.40950963899</v>
+        <v>-17.636473385326</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163">
         <v>0.0</v>
       </c>
       <c r="M163" s="1">
-        <v>195220.85</v>
+        <v>212206.2</v>
       </c>
       <c r="N163" s="1">
-        <v>195220.85</v>
+        <v>212206.2</v>
       </c>
       <c r="O163" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>360</v>
       </c>
       <c r="B164" t="s">
         <v>361</v>
       </c>
       <c r="C164" s="1">
-        <v>551.0</v>
+        <v>3575.0</v>
       </c>
       <c r="D164" s="1">
-        <v>397.4</v>
+        <v>228.36</v>
       </c>
       <c r="E164" s="1">
-        <v>372.05245009</v>
+        <v>170.05706573</v>
       </c>
       <c r="F164" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G164">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="H164" s="1">
-        <v>205000.9</v>
+        <v>524268.02</v>
       </c>
       <c r="I164" s="1">
-        <v>13966.5</v>
+        <v>182866.67</v>
       </c>
       <c r="J164" s="1">
-        <v>6.8128969189891</v>
+        <v>34.880378551413</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164">
         <v>0.0</v>
       </c>
       <c r="M164" s="1">
-        <v>218967.4</v>
+        <v>707134.69</v>
       </c>
       <c r="N164" s="1">
-        <v>218967.4</v>
+        <v>707134.69</v>
       </c>
       <c r="O164" s="1">
-        <v>0.23</v>
+        <v>0.63</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>362</v>
       </c>
       <c r="B165" t="s">
         <v>363</v>
       </c>
       <c r="C165" s="1">
-        <v>2949.0</v>
+        <v>1819.0</v>
       </c>
       <c r="D165" s="1">
-        <v>233.89</v>
+        <v>131.65</v>
       </c>
       <c r="E165" s="1">
-        <v>158.4769922</v>
+        <v>136.54284222</v>
       </c>
       <c r="F165" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G165">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>402298.65</v>
+        <v>248371.43</v>
       </c>
       <c r="I165" s="1">
-        <v>181881.59</v>
+        <v>-8900.08</v>
       </c>
       <c r="J165" s="1">
-        <v>45.210589197851</v>
+        <v>-3.5833751088038</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
       <c r="L165">
         <v>0.0</v>
       </c>
       <c r="M165" s="1">
-        <v>584180.24</v>
+        <v>239471.35</v>
       </c>
       <c r="N165" s="1">
-        <v>584180.24</v>
+        <v>239471.35</v>
       </c>
       <c r="O165" s="1">
-        <v>0.61</v>
+        <v>0.21</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
         <v>364</v>
       </c>
       <c r="B166" t="s">
         <v>365</v>
       </c>
       <c r="C166" s="1">
-        <v>1500.0</v>
+        <v>940.0</v>
       </c>
       <c r="D166" s="1">
-        <v>153.85</v>
+        <v>488.15</v>
       </c>
       <c r="E166" s="1">
-        <v>136.29455333</v>
+        <v>444.80571277</v>
       </c>
       <c r="F166" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G166">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="H166" s="1">
-        <v>204441.83</v>
+        <v>367036.0</v>
       </c>
       <c r="I166" s="1">
-        <v>26333.17</v>
+        <v>30418.31</v>
       </c>
       <c r="J166" s="1">
-        <v>12.880519607949</v>
+        <v>8.2875548992469</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
       <c r="L166">
         <v>0.0</v>
       </c>
       <c r="M166" s="1">
-        <v>230775.0</v>
+        <v>397454.31</v>
       </c>
       <c r="N166" s="1">
-        <v>230775.0</v>
+        <v>397454.31</v>
       </c>
       <c r="O166" s="1">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
         <v>366</v>
       </c>
       <c r="B167" t="s">
         <v>367</v>
       </c>
       <c r="C167" s="1">
-        <v>775.0</v>
+        <v>309123.0</v>
       </c>
       <c r="D167" s="1">
-        <v>508.08</v>
+        <v>0.9078</v>
       </c>
       <c r="E167" s="1">
-        <v>434.50609032</v>
+        <v>0.93110872</v>
       </c>
       <c r="F167" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="G167">
-        <v>1.18</v>
+        <v>0.87</v>
       </c>
       <c r="H167" s="1">
-        <v>296448.31</v>
+        <v>330710.86</v>
       </c>
       <c r="I167" s="1">
-        <v>37050.46</v>
+        <v>-7357.91</v>
       </c>
       <c r="J167" s="1">
-        <v>12.498118137358</v>
+        <v>-2.2248770421389</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167">
         <v>0.0</v>
       </c>
       <c r="M167" s="1">
-        <v>333498.77</v>
+        <v>323352.95</v>
       </c>
       <c r="N167" s="1">
-        <v>333498.77</v>
+        <v>323352.95</v>
       </c>
       <c r="O167" s="1">
-        <v>0.35</v>
+        <v>0.29</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
         <v>368</v>
       </c>
       <c r="B168" t="s">
         <v>369</v>
       </c>
       <c r="C168" s="1">
-        <v>254836.0</v>
+        <v>2362.0</v>
       </c>
       <c r="D168" s="1">
-        <v>1.0245</v>
+        <v>86.62</v>
       </c>
       <c r="E168" s="1">
-        <v>0.92452734</v>
+        <v>90.59165961</v>
       </c>
       <c r="F168" t="s">
         <v>101</v>
       </c>
       <c r="G168">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H168" s="1">
-        <v>270260.83</v>
+        <v>247616.11</v>
       </c>
       <c r="I168" s="1">
-        <v>27028.49</v>
+        <v>-11865.19</v>
       </c>
       <c r="J168" s="1">
-        <v>10.000890621109</v>
+        <v>-4.7917681931115</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168">
         <v>0.0</v>
       </c>
       <c r="M168" s="1">
-        <v>297289.32</v>
+        <v>235750.92</v>
       </c>
       <c r="N168" s="1">
-        <v>297289.32</v>
+        <v>235750.92</v>
       </c>
       <c r="O168" s="1">
-        <v>0.31</v>
+        <v>0.21</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
         <v>370</v>
       </c>
       <c r="B169" t="s">
         <v>371</v>
       </c>
       <c r="C169" s="1">
-        <v>1948.0</v>
+        <v>413.0</v>
       </c>
       <c r="D169" s="1">
-        <v>88.6</v>
+        <v>466.7</v>
       </c>
       <c r="E169" s="1">
-        <v>91.07528747</v>
+        <v>522.61179177</v>
       </c>
       <c r="F169" t="s">
-        <v>101</v>
+        <v>31</v>
       </c>
       <c r="G169">
-        <v>0.88</v>
+        <v>0.91</v>
       </c>
       <c r="H169" s="1">
-        <v>205294.26</v>
+        <v>232696.14</v>
       </c>
       <c r="I169" s="1">
-        <v>-8764.08</v>
+        <v>-21083.8</v>
       </c>
       <c r="J169" s="1">
-        <v>-4.2690331429627</v>
+        <v>-9.0606573877848</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
       <c r="L169">
         <v>0.0</v>
       </c>
       <c r="M169" s="1">
-        <v>196530.18</v>
+        <v>211612.34</v>
       </c>
       <c r="N169" s="1">
-        <v>196530.18</v>
+        <v>211612.34</v>
       </c>
       <c r="O169" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
         <v>372</v>
       </c>
       <c r="B170" t="s">
         <v>373</v>
       </c>
       <c r="C170" s="1">
-        <v>340.0</v>
+        <v>668.0</v>
       </c>
       <c r="D170" s="1">
-        <v>536.2</v>
+        <v>347.7</v>
       </c>
       <c r="E170" s="1">
-        <v>529.73726471</v>
+        <v>368.84685629</v>
       </c>
       <c r="F170" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="G170">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>193225.8</v>
+        <v>246389.7</v>
       </c>
       <c r="I170" s="1">
-        <v>7542.88</v>
+        <v>-14126.1</v>
       </c>
       <c r="J170" s="1">
-        <v>3.9036608982858</v>
+        <v>-5.733234790253</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
       <c r="L170">
         <v>0.0</v>
       </c>
       <c r="M170" s="1">
-        <v>200768.68</v>
+        <v>232263.6</v>
       </c>
       <c r="N170" s="1">
-        <v>200768.68</v>
+        <v>232263.6</v>
       </c>
       <c r="O170" s="1">
         <v>0.21</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
         <v>374</v>
       </c>
       <c r="B171" t="s">
         <v>375</v>
       </c>
       <c r="C171" s="1">
-        <v>2904.0</v>
+        <v>3521.0</v>
       </c>
       <c r="D171" s="1">
-        <v>264.57</v>
+        <v>224.63</v>
       </c>
       <c r="E171" s="1">
-        <v>247.08058196</v>
+        <v>245.95038625</v>
       </c>
       <c r="F171" t="s">
         <v>28</v>
       </c>
       <c r="G171">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H171" s="1">
-        <v>619066.97</v>
+        <v>747851.48</v>
       </c>
       <c r="I171" s="1">
-        <v>31658.26</v>
+        <v>-62773.76</v>
       </c>
       <c r="J171" s="1">
-        <v>5.1138667598434</v>
+        <v>-8.3938805603487</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
       <c r="L171">
         <v>0.0</v>
       </c>
       <c r="M171" s="1">
-        <v>650725.23</v>
+        <v>685077.72</v>
       </c>
       <c r="N171" s="1">
-        <v>650725.23</v>
+        <v>685077.72</v>
       </c>
       <c r="O171" s="1">
-        <v>0.68</v>
+        <v>0.61</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
         <v>376</v>
       </c>
       <c r="B172" t="s">
         <v>377</v>
       </c>
       <c r="C172" s="1">
-        <v>569.0</v>
+        <v>691.0</v>
       </c>
       <c r="D172" s="1">
-        <v>544.1</v>
+        <v>457.95</v>
       </c>
       <c r="E172" s="1">
-        <v>584.25725835</v>
+        <v>564.95026049</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>332442.38</v>
+        <v>390380.63</v>
       </c>
       <c r="I172" s="1">
-        <v>-22849.48</v>
+        <v>-73937.18</v>
       </c>
       <c r="J172" s="1">
-        <v>-6.873215141824</v>
+        <v>-18.939766555528</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
       <c r="L172">
         <v>0.0</v>
       </c>
       <c r="M172" s="1">
-        <v>309592.9</v>
+        <v>316443.45</v>
       </c>
       <c r="N172" s="1">
-        <v>309592.9</v>
+        <v>316443.45</v>
       </c>
       <c r="O172" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
         <v>378</v>
       </c>
       <c r="B173" t="s">
         <v>379</v>
       </c>
       <c r="C173" s="1">
-        <v>6214.0</v>
+        <v>7535.0</v>
       </c>
       <c r="D173" s="1">
-        <v>48.57</v>
+        <v>46.45</v>
       </c>
       <c r="E173" s="1">
-        <v>45.68549726</v>
+        <v>45.94714134</v>
       </c>
       <c r="F173" t="s">
         <v>55</v>
       </c>
       <c r="G173">
-        <v>1.61</v>
+        <v>1.59</v>
       </c>
       <c r="H173" s="1">
-        <v>179003.83</v>
+        <v>218459.9</v>
       </c>
       <c r="I173" s="1">
-        <v>8423.35</v>
+        <v>2298.09</v>
       </c>
       <c r="J173" s="1">
-        <v>4.7056814370955</v>
+        <v>1.0519504952625</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
       <c r="L173">
         <v>0.0</v>
       </c>
       <c r="M173" s="1">
-        <v>187427.18</v>
+        <v>220757.99</v>
       </c>
       <c r="N173" s="1">
-        <v>187427.18</v>
+        <v>220757.99</v>
       </c>
       <c r="O173" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
         <v>380</v>
       </c>
       <c r="B174" t="s">
         <v>381</v>
       </c>
       <c r="C174" s="1">
-        <v>945.0</v>
+        <v>1146.0</v>
       </c>
       <c r="D174" s="1">
-        <v>341.73</v>
+        <v>319.76</v>
       </c>
       <c r="E174" s="1">
-        <v>283.45944974</v>
+        <v>291.10263525</v>
       </c>
       <c r="F174" t="s">
         <v>28</v>
       </c>
       <c r="G174">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H174" s="1">
-        <v>228508.64</v>
+        <v>285528.63</v>
       </c>
       <c r="I174" s="1">
-        <v>45002.71</v>
+        <v>31877.14</v>
       </c>
       <c r="J174" s="1">
-        <v>19.694095593059</v>
+        <v>11.164253476087</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
       <c r="L174">
         <v>0.0</v>
       </c>
       <c r="M174" s="1">
-        <v>273511.35</v>
+        <v>317405.77</v>
       </c>
       <c r="N174" s="1">
-        <v>273511.35</v>
+        <v>317405.77</v>
       </c>
       <c r="O174" s="1">
         <v>0.28</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
         <v>382</v>
       </c>
       <c r="B175" t="s">
         <v>383</v>
       </c>
       <c r="C175" s="1">
-        <v>1572.0</v>
+        <v>1906.0</v>
       </c>
       <c r="D175" s="1">
-        <v>186.74</v>
+        <v>176.48</v>
       </c>
       <c r="E175" s="1">
-        <v>198.14405216</v>
+        <v>193.68235047</v>
       </c>
       <c r="F175" t="s">
         <v>28</v>
       </c>
       <c r="G175">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H175" s="1">
-        <v>269870.66</v>
+        <v>319899.76</v>
       </c>
       <c r="I175" s="1">
-        <v>-21242.49</v>
+        <v>-28543.43</v>
       </c>
       <c r="J175" s="1">
-        <v>-7.8713595616508</v>
+        <v>-8.9226168847391</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175">
         <v>0.0</v>
       </c>
       <c r="M175" s="1">
-        <v>248628.17</v>
+        <v>291356.33</v>
       </c>
       <c r="N175" s="1">
-        <v>248628.17</v>
+        <v>291356.33</v>
       </c>
       <c r="O175" s="1">
         <v>0.26</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
         <v>384</v>
       </c>
       <c r="B176" t="s">
         <v>385</v>
       </c>
       <c r="C176" s="1">
-        <v>2437.0</v>
+        <v>2954.0</v>
       </c>
       <c r="D176" s="1">
-        <v>81.69</v>
+        <v>87.91</v>
       </c>
       <c r="E176" s="1">
-        <v>76.69054575</v>
+        <v>79.1436696</v>
       </c>
       <c r="F176" t="s">
         <v>28</v>
       </c>
       <c r="G176">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H176" s="1">
-        <v>163747.06</v>
+        <v>204425.99</v>
       </c>
       <c r="I176" s="1">
-        <v>4863.54</v>
+        <v>20507.87</v>
       </c>
       <c r="J176" s="1">
-        <v>2.9701540900948</v>
+        <v>10.031928914714</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176">
         <v>0.0</v>
       </c>
       <c r="M176" s="1">
-        <v>168610.6</v>
+        <v>224933.86</v>
       </c>
       <c r="N176" s="1">
-        <v>168610.6</v>
+        <v>224933.86</v>
       </c>
       <c r="O176" s="1">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
         <v>386</v>
       </c>
       <c r="B177" t="s">
         <v>387</v>
       </c>
       <c r="C177" s="1">
-        <v>580.0</v>
+        <v>704.0</v>
       </c>
       <c r="D177" s="1">
-        <v>517.21</v>
+        <v>496.32</v>
       </c>
       <c r="E177" s="1">
-        <v>563.13051724</v>
+        <v>553.33801136</v>
       </c>
       <c r="F177" t="s">
         <v>28</v>
       </c>
       <c r="G177">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H177" s="1">
-        <v>278510.18</v>
+        <v>333099.77</v>
       </c>
       <c r="I177" s="1">
-        <v>-24439.04</v>
+        <v>-30449.9</v>
       </c>
       <c r="J177" s="1">
-        <v>-8.7749180299262</v>
+        <v>-9.1413752702381</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177">
         <v>0.0</v>
       </c>
       <c r="M177" s="1">
-        <v>254071.14</v>
+        <v>302649.87</v>
       </c>
       <c r="N177" s="1">
-        <v>254071.14</v>
+        <v>302649.87</v>
       </c>
       <c r="O177" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
         <v>388</v>
       </c>
       <c r="B178" t="s">
         <v>389</v>
       </c>
       <c r="C178" s="1">
-        <v>278.0</v>
+        <v>337.0</v>
       </c>
       <c r="D178" s="1">
-        <v>987.37</v>
+        <v>885.84</v>
       </c>
       <c r="E178" s="1">
-        <v>736.71931655</v>
+        <v>772.34824926</v>
       </c>
       <c r="F178" t="s">
         <v>28</v>
       </c>
       <c r="G178">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H178" s="1">
-        <v>178808.8</v>
+        <v>226928.08</v>
       </c>
       <c r="I178" s="1">
-        <v>53670.97</v>
+        <v>31649.73</v>
       </c>
       <c r="J178" s="1">
-        <v>30.015843739234</v>
+        <v>13.94703114749</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178">
         <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>232479.77</v>
+        <v>258577.81</v>
       </c>
       <c r="N178" s="1">
-        <v>232479.77</v>
+        <v>258577.81</v>
       </c>
       <c r="O178" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
         <v>390</v>
       </c>
       <c r="B179" t="s">
         <v>391</v>
       </c>
       <c r="C179" s="1">
-        <v>122.0</v>
+        <v>149.0</v>
       </c>
       <c r="D179" s="1">
-        <v>1757.58</v>
+        <v>1635.76</v>
       </c>
       <c r="E179" s="1">
-        <v>2058.81180328</v>
+        <v>1999.94778523</v>
       </c>
       <c r="F179" t="s">
         <v>28</v>
       </c>
       <c r="G179">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H179" s="1">
-        <v>220742.14</v>
+        <v>261347.71</v>
       </c>
       <c r="I179" s="1">
-        <v>-39133.98</v>
+        <v>-50236.2</v>
       </c>
       <c r="J179" s="1">
-        <v>-17.728368493664</v>
+        <v>-19.221978260303</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179">
         <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>181608.16</v>
+        <v>211111.51</v>
       </c>
       <c r="N179" s="1">
-        <v>181608.16</v>
+        <v>211111.51</v>
       </c>
       <c r="O179" s="1">
         <v>0.19</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
         <v>392</v>
       </c>
       <c r="B180" t="s">
         <v>393</v>
       </c>
       <c r="C180" s="1">
-        <v>206.0</v>
+        <v>250.0</v>
       </c>
       <c r="D180" s="1">
-        <v>1366.69</v>
+        <v>1204.48</v>
       </c>
       <c r="E180" s="1">
-        <v>1434.65703883</v>
+        <v>1394.66412</v>
       </c>
       <c r="F180" t="s">
         <v>28</v>
       </c>
       <c r="G180">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H180" s="1">
-        <v>252014.65</v>
+        <v>298096.81</v>
       </c>
       <c r="I180" s="1">
-        <v>-13564.46</v>
+        <v>-37273.94</v>
       </c>
       <c r="J180" s="1">
-        <v>-5.3824093162838</v>
+        <v>-12.503971444713</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180">
         <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>238450.19</v>
+        <v>260822.87</v>
       </c>
       <c r="N180" s="1">
-        <v>238450.19</v>
+        <v>260822.87</v>
       </c>
       <c r="O180" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
         <v>394</v>
       </c>
       <c r="B181" t="s">
         <v>395</v>
       </c>
       <c r="C181" s="1">
-        <v>3407.0</v>
+        <v>4130.0</v>
       </c>
       <c r="D181" s="1">
-        <v>74.64</v>
+        <v>62.97</v>
       </c>
       <c r="E181" s="1">
-        <v>64.66235398</v>
+        <v>64.65629782</v>
       </c>
       <c r="F181" t="s">
         <v>28</v>
       </c>
       <c r="G181">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H181" s="1">
-        <v>192841.91</v>
+        <v>233373.23</v>
       </c>
       <c r="I181" s="1">
-        <v>22537.51</v>
+        <v>-8110.26</v>
       </c>
       <c r="J181" s="1">
-        <v>11.687039399268</v>
+        <v>-3.4752314993455</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
       <c r="L181">
         <v>0.0</v>
       </c>
       <c r="M181" s="1">
-        <v>215379.42</v>
+        <v>225262.97</v>
       </c>
       <c r="N181" s="1">
-        <v>215379.42</v>
+        <v>225262.97</v>
       </c>
       <c r="O181" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>396</v>
       </c>
       <c r="B182" t="s">
         <v>397</v>
       </c>
       <c r="C182" s="1">
-        <v>1462.0</v>
+        <v>1772.0</v>
       </c>
       <c r="D182" s="1">
-        <v>412.37</v>
+        <v>422.9</v>
       </c>
       <c r="E182" s="1">
-        <v>210.75621751</v>
+        <v>253.50568849</v>
       </c>
       <c r="F182" t="s">
         <v>28</v>
       </c>
       <c r="G182">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H182" s="1">
-        <v>266151.2</v>
+        <v>388541.53</v>
       </c>
       <c r="I182" s="1">
-        <v>244465.33</v>
+        <v>260552.28</v>
       </c>
       <c r="J182" s="1">
-        <v>91.852048760254</v>
+        <v>67.059055437394</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
       <c r="L182">
         <v>0.0</v>
       </c>
       <c r="M182" s="1">
-        <v>510616.53</v>
+        <v>649093.81</v>
       </c>
       <c r="N182" s="1">
-        <v>510616.53</v>
+        <v>649093.81</v>
       </c>
       <c r="O182" s="1">
-        <v>0.53</v>
+        <v>0.58</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
         <v>398</v>
       </c>
       <c r="B183" t="s">
         <v>399</v>
       </c>
       <c r="C183" s="1">
-        <v>9980.0</v>
+        <v>12103.0</v>
       </c>
       <c r="D183" s="1">
-        <v>392.74</v>
+        <v>381.87</v>
       </c>
       <c r="E183" s="1">
-        <v>446.50518938</v>
+        <v>438.37193754</v>
       </c>
       <c r="F183" t="s">
         <v>28</v>
       </c>
       <c r="G183">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H183" s="1">
-        <v>3888025.44</v>
+        <v>4624891.09</v>
       </c>
       <c r="I183" s="1">
-        <v>-568346.27</v>
+        <v>-621623.35</v>
       </c>
       <c r="J183" s="1">
-        <v>-14.61786397159</v>
+        <v>-13.44082137078</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
       <c r="L183">
         <v>0.0</v>
       </c>
       <c r="M183" s="1">
-        <v>3319679.17</v>
+        <v>4003267.74</v>
       </c>
       <c r="N183" s="1">
-        <v>3319679.17</v>
+        <v>4003267.74</v>
       </c>
       <c r="O183" s="1">
-        <v>3.45</v>
+        <v>3.59</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
         <v>400</v>
       </c>
       <c r="B184" t="s">
         <v>401</v>
       </c>
       <c r="C184" s="1">
-        <v>1366.0</v>
+        <v>1655.0</v>
       </c>
       <c r="D184" s="1">
-        <v>129.5</v>
+        <v>135.66</v>
       </c>
       <c r="E184" s="1">
-        <v>208.52811859</v>
+        <v>198.13119637</v>
       </c>
       <c r="F184" t="s">
         <v>28</v>
       </c>
       <c r="G184">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H184" s="1">
-        <v>243008.57</v>
+        <v>280359.62</v>
       </c>
       <c r="I184" s="1">
-        <v>-93184.74</v>
+        <v>-85888.16</v>
       </c>
       <c r="J184" s="1">
-        <v>-38.346277252691</v>
+        <v>-30.634996580463</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184">
         <v>0.0</v>
       </c>
       <c r="M184" s="1">
-        <v>149823.83</v>
+        <v>194471.46</v>
       </c>
       <c r="N184" s="1">
-        <v>149823.83</v>
+        <v>194471.46</v>
       </c>
       <c r="O184" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
         <v>402</v>
       </c>
       <c r="B185" t="s">
         <v>403</v>
       </c>
       <c r="C185" s="1">
-        <v>9081.0</v>
+        <v>11081.0</v>
       </c>
       <c r="D185" s="1">
-        <v>5991.0</v>
+        <v>5483.0</v>
       </c>
       <c r="E185" s="1">
-        <v>3797.56480564</v>
+        <v>4129.48163523</v>
       </c>
       <c r="F185" t="s">
         <v>44</v>
       </c>
       <c r="G185">
-        <v>184.34</v>
+        <v>183.86</v>
       </c>
       <c r="H185" s="1">
-        <v>195713.53</v>
+        <v>257102.18</v>
       </c>
       <c r="I185" s="1">
-        <v>99421.63</v>
+        <v>73351.19</v>
       </c>
       <c r="J185" s="1">
-        <v>50.799569145782</v>
+        <v>28.529975902966</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185">
         <v>0.0</v>
       </c>
       <c r="M185" s="1">
-        <v>295135.16</v>
+        <v>330453.37</v>
       </c>
       <c r="N185" s="1">
-        <v>295135.16</v>
+        <v>330453.37</v>
       </c>
       <c r="O185" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
         <v>404</v>
       </c>
       <c r="B186" t="s">
         <v>405</v>
       </c>
       <c r="C186" s="1">
-        <v>20491.0</v>
+        <v>25191.0</v>
       </c>
       <c r="D186" s="1">
-        <v>2968.5</v>
+        <v>2686.0</v>
       </c>
       <c r="E186" s="1">
-        <v>2248.06720023</v>
+        <v>2338.13842245</v>
       </c>
       <c r="F186" t="s">
         <v>44</v>
       </c>
       <c r="G186">
-        <v>184.34</v>
+        <v>183.86</v>
       </c>
       <c r="H186" s="1">
-        <v>262526.99</v>
+        <v>332421.07</v>
       </c>
       <c r="I186" s="1">
-        <v>67453.43</v>
+        <v>35592.98</v>
       </c>
       <c r="J186" s="1">
-        <v>25.693902939275</v>
+        <v>10.707197350637</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
       <c r="L186">
         <v>0.0</v>
       </c>
       <c r="M186" s="1">
-        <v>329980.42</v>
+        <v>368014.05</v>
       </c>
       <c r="N186" s="1">
-        <v>329980.42</v>
+        <v>368014.05</v>
       </c>
       <c r="O186" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
         <v>406</v>
       </c>
       <c r="B187" t="s">
         <v>407</v>
       </c>
       <c r="C187" s="1">
-        <v>5858.0</v>
+        <v>7258.0</v>
       </c>
       <c r="D187" s="1">
-        <v>7151.0</v>
+        <v>6150.0</v>
       </c>
       <c r="E187" s="1">
-        <v>6324.73130761</v>
+        <v>6328.58583632</v>
       </c>
       <c r="F187" t="s">
         <v>44</v>
       </c>
       <c r="G187">
-        <v>184.34</v>
+        <v>183.86</v>
       </c>
       <c r="H187" s="1">
-        <v>202046.73</v>
+        <v>250416.04</v>
       </c>
       <c r="I187" s="1">
-        <v>25203.38</v>
+        <v>-7640.43</v>
       </c>
       <c r="J187" s="1">
-        <v>12.474035090793</v>
+        <v>-3.0510944905925</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
       <c r="L187">
         <v>0.0</v>
       </c>
       <c r="M187" s="1">
-        <v>227250.11</v>
+        <v>242775.61</v>
       </c>
       <c r="N187" s="1">
-        <v>227250.11</v>
+        <v>242775.61</v>
       </c>
       <c r="O187" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
         <v>408</v>
       </c>
       <c r="B188" t="s">
         <v>409</v>
       </c>
       <c r="C188" s="1">
-        <v>558.0</v>
+        <v>676.0</v>
       </c>
       <c r="D188" s="1">
-        <v>328.47</v>
+        <v>261.16</v>
       </c>
       <c r="E188" s="1">
-        <v>347.57519713</v>
+        <v>334.40402367</v>
       </c>
       <c r="F188" t="s">
         <v>28</v>
       </c>
       <c r="G188">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H188" s="1">
-        <v>165516.98</v>
+        <v>193370.38</v>
       </c>
       <c r="I188" s="1">
-        <v>-10281.73</v>
+        <v>-40452.1</v>
       </c>
       <c r="J188" s="1">
-        <v>-6.2118883512737</v>
+        <v>-20.919491392632</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188">
         <v>0.0</v>
       </c>
       <c r="M188" s="1">
-        <v>155235.25</v>
+        <v>152918.28</v>
       </c>
       <c r="N188" s="1">
-        <v>155235.25</v>
+        <v>152918.28</v>
       </c>
       <c r="O188" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
         <v>410</v>
       </c>
       <c r="B189" t="s">
         <v>411</v>
       </c>
       <c r="C189" s="1">
-        <v>239.0</v>
+        <v>289.0</v>
       </c>
       <c r="D189" s="1">
-        <v>1142.74</v>
+        <v>1068.85</v>
       </c>
       <c r="E189" s="1">
-        <v>903.6451046</v>
+        <v>931.41214533</v>
       </c>
       <c r="F189" t="s">
         <v>28</v>
       </c>
       <c r="G189">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H189" s="1">
-        <v>184086.12</v>
+        <v>230240.72</v>
       </c>
       <c r="I189" s="1">
-        <v>47229.93</v>
+        <v>37318.96</v>
       </c>
       <c r="J189" s="1">
-        <v>25.656431891769</v>
+        <v>16.208670646965</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
       <c r="L189">
         <v>0.0</v>
       </c>
       <c r="M189" s="1">
-        <v>231316.05</v>
+        <v>267559.68</v>
       </c>
       <c r="N189" s="1">
-        <v>231316.05</v>
+        <v>267559.68</v>
       </c>
       <c r="O189" s="1">
         <v>0.24</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
         <v>412</v>
       </c>
       <c r="B190" t="s">
         <v>413</v>
       </c>
       <c r="C190" s="1">
-        <v>667.0</v>
+        <v>809.0</v>
       </c>
       <c r="D190" s="1">
-        <v>477.59</v>
+        <v>435.12</v>
       </c>
       <c r="E190" s="1">
-        <v>472.44137931</v>
+        <v>467.29025958</v>
       </c>
       <c r="F190" t="s">
         <v>28</v>
       </c>
       <c r="G190">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H190" s="1">
-        <v>274504.07</v>
+        <v>329081.03</v>
       </c>
       <c r="I190" s="1">
-        <v>-4704.35</v>
+        <v>-24176.67</v>
       </c>
       <c r="J190" s="1">
-        <v>-1.7137632968429</v>
+        <v>-7.3467224774397</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
       <c r="L190">
         <v>0.0</v>
       </c>
       <c r="M190" s="1">
-        <v>269799.72</v>
+        <v>304904.36</v>
       </c>
       <c r="N190" s="1">
-        <v>269799.72</v>
+        <v>304904.36</v>
       </c>
       <c r="O190" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
         <v>414</v>
       </c>
       <c r="B191" t="s">
         <v>415</v>
       </c>
       <c r="C191" s="1">
-        <v>2938.0</v>
+        <v>3562.0</v>
       </c>
       <c r="D191" s="1">
-        <v>166.51</v>
+        <v>161.47</v>
       </c>
       <c r="E191" s="1">
-        <v>169.29399251</v>
+        <v>167.32444413</v>
       </c>
       <c r="F191" t="s">
         <v>28</v>
       </c>
       <c r="G191">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H191" s="1">
-        <v>424318.46</v>
+        <v>509867.07</v>
       </c>
       <c r="I191" s="1">
-        <v>-9982.57</v>
+        <v>-11680.72</v>
       </c>
       <c r="J191" s="1">
-        <v>-2.3526127050895</v>
+        <v>-2.2909343802101</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
       <c r="L191">
         <v>0.0</v>
       </c>
       <c r="M191" s="1">
-        <v>414335.89</v>
+        <v>498186.35</v>
       </c>
       <c r="N191" s="1">
-        <v>414335.89</v>
+        <v>498186.35</v>
       </c>
       <c r="O191" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
         <v>416</v>
       </c>
       <c r="B192" t="s">
         <v>417</v>
       </c>
       <c r="C192" s="1">
-        <v>588.0</v>
+        <v>713.0</v>
       </c>
       <c r="D192" s="1">
-        <v>482.26</v>
+        <v>452.35</v>
       </c>
       <c r="E192" s="1">
-        <v>400.12545918</v>
+        <v>412.09507714</v>
       </c>
       <c r="F192" t="s">
         <v>28</v>
       </c>
       <c r="G192">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H192" s="1">
-        <v>205311.68</v>
+        <v>256099.23</v>
       </c>
       <c r="I192" s="1">
-        <v>34858.46</v>
+        <v>23264.61</v>
       </c>
       <c r="J192" s="1">
-        <v>16.97831316757</v>
+        <v>9.0842170825738</v>
       </c>
       <c r="K192">
         <v>0.0</v>
       </c>
       <c r="L192">
         <v>0.0</v>
       </c>
       <c r="M192" s="1">
-        <v>240170.14</v>
+        <v>279363.84</v>
       </c>
       <c r="N192" s="1">
-        <v>240170.14</v>
+        <v>279363.84</v>
       </c>
       <c r="O192" s="1">
         <v>0.25</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
         <v>418</v>
       </c>
       <c r="B193" t="s">
         <v>419</v>
       </c>
       <c r="C193" s="1">
-        <v>364.0</v>
+        <v>442.0</v>
       </c>
       <c r="D193" s="1">
-        <v>555.6</v>
+        <v>520.8</v>
       </c>
       <c r="E193" s="1">
-        <v>531.40843407</v>
+        <v>534.84812217</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>193432.67</v>
+        <v>236402.87</v>
       </c>
       <c r="I193" s="1">
-        <v>8805.73</v>
+        <v>-6209.27</v>
       </c>
       <c r="J193" s="1">
-        <v>4.552348887083</v>
+        <v>-2.6265628670244</v>
       </c>
       <c r="K193">
         <v>0.0</v>
       </c>
       <c r="L193">
         <v>0.0</v>
       </c>
       <c r="M193" s="1">
-        <v>202238.4</v>
+        <v>230193.6</v>
       </c>
       <c r="N193" s="1">
-        <v>202238.4</v>
+        <v>230193.6</v>
       </c>
       <c r="O193" s="1">
         <v>0.21</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
         <v>420</v>
       </c>
       <c r="B194" t="s">
         <v>421</v>
       </c>
       <c r="C194" s="1">
-        <v>2933.0</v>
+        <v>3556.0</v>
       </c>
       <c r="D194" s="1">
-        <v>87.58</v>
+        <v>86.34</v>
       </c>
       <c r="E194" s="1">
-        <v>83.12138084</v>
+        <v>83.72572553</v>
       </c>
       <c r="F194" t="s">
         <v>28</v>
       </c>
       <c r="G194">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H194" s="1">
-        <v>213179.46</v>
+        <v>259962.74</v>
       </c>
       <c r="I194" s="1">
-        <v>4379.73</v>
+        <v>5974.93</v>
       </c>
       <c r="J194" s="1">
-        <v>2.0544802956157</v>
+        <v>2.2983793754443</v>
       </c>
       <c r="K194">
         <v>0.0</v>
       </c>
       <c r="L194">
         <v>0.0</v>
       </c>
       <c r="M194" s="1">
-        <v>217559.19</v>
+        <v>265937.67</v>
       </c>
       <c r="N194" s="1">
-        <v>217559.19</v>
+        <v>265937.67</v>
       </c>
       <c r="O194" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
         <v>422</v>
       </c>
       <c r="B195" t="s">
         <v>423</v>
       </c>
       <c r="C195" s="1">
-        <v>29222.0</v>
+        <v>35449.0</v>
       </c>
       <c r="D195" s="1">
-        <v>13.91</v>
+        <v>12.33</v>
       </c>
       <c r="E195" s="1">
-        <v>11.77956266</v>
+        <v>12.09737821</v>
       </c>
       <c r="F195" t="s">
         <v>101</v>
       </c>
       <c r="G195">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H195" s="1">
-        <v>396963.34</v>
+        <v>494908.9</v>
       </c>
       <c r="I195" s="1">
-        <v>65890.25</v>
+        <v>8733.63</v>
       </c>
       <c r="J195" s="1">
-        <v>16.598573057149</v>
+        <v>1.7646944720533</v>
       </c>
       <c r="K195">
         <v>0.0</v>
       </c>
       <c r="L195">
         <v>0.0</v>
       </c>
       <c r="M195" s="1">
-        <v>462853.59</v>
+        <v>503642.53</v>
       </c>
       <c r="N195" s="1">
-        <v>462853.59</v>
+        <v>503642.53</v>
       </c>
       <c r="O195" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
         <v>424</v>
       </c>
       <c r="B196" t="s">
         <v>425</v>
       </c>
       <c r="C196" s="1">
-        <v>25398.0</v>
+        <v>30808.0</v>
       </c>
       <c r="D196" s="1">
-        <v>6.19</v>
+        <v>5.196</v>
       </c>
       <c r="E196" s="1">
-        <v>6.64067643</v>
+        <v>6.49544404</v>
       </c>
       <c r="F196" t="s">
         <v>101</v>
       </c>
       <c r="G196">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H196" s="1">
-        <v>194524.72</v>
+        <v>230930.38</v>
       </c>
       <c r="I196" s="1">
-        <v>-15506.71</v>
+        <v>-46476.42</v>
       </c>
       <c r="J196" s="1">
-        <v>-7.9715883924675</v>
+        <v>-20.125727935839</v>
       </c>
       <c r="K196">
         <v>0.0</v>
       </c>
       <c r="L196">
         <v>0.0</v>
       </c>
       <c r="M196" s="1">
-        <v>179018.01</v>
+        <v>184453.96</v>
       </c>
       <c r="N196" s="1">
-        <v>179018.01</v>
+        <v>184453.96</v>
       </c>
       <c r="O196" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
         <v>426</v>
       </c>
       <c r="B197" t="s">
         <v>427</v>
       </c>
       <c r="C197" s="1">
-        <v>3080.0</v>
+        <v>3680.0</v>
       </c>
       <c r="D197" s="1">
-        <v>8995.0</v>
+        <v>9734.0</v>
       </c>
       <c r="E197" s="1">
-        <v>11312.4961039</v>
+        <v>11075.51304348</v>
       </c>
       <c r="F197" t="s">
         <v>44</v>
       </c>
       <c r="G197">
-        <v>184.34</v>
+        <v>183.86</v>
       </c>
       <c r="H197" s="1">
-        <v>200174.75</v>
+        <v>232390.44</v>
       </c>
       <c r="I197" s="1">
-        <v>-49881.37</v>
+        <v>-37562.1</v>
       </c>
       <c r="J197" s="1">
-        <v>-24.918912100552</v>
+        <v>-16.163358527141</v>
       </c>
       <c r="K197">
         <v>0.0</v>
       </c>
       <c r="L197">
         <v>0.0</v>
       </c>
       <c r="M197" s="1">
-        <v>150293.38</v>
+        <v>194828.34</v>
       </c>
       <c r="N197" s="1">
-        <v>150293.38</v>
+        <v>194828.34</v>
       </c>
       <c r="O197" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
         <v>428</v>
       </c>
       <c r="B198" t="s">
         <v>429</v>
       </c>
       <c r="C198" s="1">
-        <v>34528.0</v>
+        <v>41885.0</v>
       </c>
       <c r="D198" s="1">
-        <v>6.484</v>
+        <v>6.916</v>
       </c>
       <c r="E198" s="1">
-        <v>5.60380242</v>
+        <v>5.91943011</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>193488.09</v>
+        <v>247935.33</v>
       </c>
       <c r="I198" s="1">
-        <v>30391.46</v>
+        <v>41741.33</v>
       </c>
       <c r="J198" s="1">
-        <v>15.707147659579</v>
+        <v>16.835571598449</v>
       </c>
       <c r="K198">
         <v>0.0</v>
       </c>
       <c r="L198">
         <v>0.0</v>
       </c>
       <c r="M198" s="1">
-        <v>223879.55</v>
+        <v>289676.66</v>
       </c>
       <c r="N198" s="1">
-        <v>223879.55</v>
+        <v>289676.66</v>
       </c>
       <c r="O198" s="1">
-        <v>0.23</v>
+        <v>0.26</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
         <v>430</v>
       </c>
       <c r="B199" t="s">
         <v>431</v>
       </c>
       <c r="C199" s="1">
-        <v>17752.0</v>
+        <v>21532.0</v>
       </c>
       <c r="D199" s="1">
-        <v>16.45</v>
+        <v>15.325</v>
       </c>
       <c r="E199" s="1">
-        <v>16.47073907</v>
+        <v>16.36662084</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>292388.56</v>
+        <v>352406.08</v>
       </c>
       <c r="I199" s="1">
-        <v>-368.16</v>
+        <v>-22428.18</v>
       </c>
       <c r="J199" s="1">
-        <v>-0.12591463906796</v>
+        <v>-6.3642999575944</v>
       </c>
       <c r="K199">
         <v>0.0</v>
       </c>
       <c r="L199">
         <v>0.0</v>
       </c>
       <c r="M199" s="1">
-        <v>292020.4</v>
+        <v>329977.9</v>
       </c>
       <c r="N199" s="1">
-        <v>292020.4</v>
+        <v>329977.9</v>
       </c>
       <c r="O199" s="1">
         <v>0.3</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
         <v>432</v>
       </c>
       <c r="B200" t="s">
         <v>433</v>
       </c>
       <c r="C200" s="1">
-        <v>1594.0</v>
+        <v>1932.0</v>
       </c>
       <c r="D200" s="1">
-        <v>143.09</v>
+        <v>135.74</v>
       </c>
       <c r="E200" s="1">
-        <v>134.64494981</v>
+        <v>135.05467909</v>
       </c>
       <c r="F200" t="s">
         <v>28</v>
       </c>
       <c r="G200">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H200" s="1">
-        <v>183070.84</v>
+        <v>223234.21</v>
       </c>
       <c r="I200" s="1">
-        <v>10107.33</v>
+        <v>3920.13</v>
       </c>
       <c r="J200" s="1">
-        <v>5.5209939496645</v>
+        <v>1.7560614925463</v>
       </c>
       <c r="K200">
         <v>0.0</v>
       </c>
       <c r="L200">
         <v>0.0</v>
       </c>
       <c r="M200" s="1">
-        <v>193178.17</v>
+        <v>227154.34</v>
       </c>
       <c r="N200" s="1">
-        <v>193178.17</v>
+        <v>227154.34</v>
       </c>
       <c r="O200" s="1">
         <v>0.2</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
         <v>434</v>
       </c>
       <c r="B201" t="s">
         <v>435</v>
       </c>
       <c r="C201" s="1">
-        <v>2064.0</v>
+        <v>2502.0</v>
       </c>
       <c r="D201" s="1">
-        <v>130.5</v>
+        <v>115.6</v>
       </c>
       <c r="E201" s="1">
-        <v>102.79210271</v>
+        <v>106.12993605</v>
       </c>
       <c r="F201" t="s">
         <v>31</v>
       </c>
       <c r="G201">
         <v>0.91</v>
       </c>
       <c r="H201" s="1">
-        <v>227705.46</v>
+        <v>286668.09</v>
       </c>
       <c r="I201" s="1">
-        <v>68921.38</v>
+        <v>30871.79</v>
       </c>
       <c r="J201" s="1">
-        <v>30.267776626876</v>
+        <v>10.769175599558</v>
       </c>
       <c r="K201">
         <v>0.0</v>
       </c>
       <c r="L201">
         <v>0.0</v>
       </c>
       <c r="M201" s="1">
-        <v>296626.84</v>
+        <v>317539.88</v>
       </c>
       <c r="N201" s="1">
-        <v>296626.84</v>
+        <v>317539.88</v>
       </c>
       <c r="O201" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
         <v>436</v>
       </c>
       <c r="B202" t="s">
         <v>437</v>
       </c>
       <c r="C202" s="1">
-        <v>1318.0</v>
+        <v>1598.0</v>
       </c>
       <c r="D202" s="1">
-        <v>176.88</v>
+        <v>158.58</v>
       </c>
       <c r="E202" s="1">
-        <v>171.42556904</v>
+        <v>169.89971214</v>
       </c>
       <c r="F202" t="s">
         <v>28</v>
       </c>
       <c r="G202">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H202" s="1">
-        <v>192616.71</v>
+        <v>232136.64</v>
       </c>
       <c r="I202" s="1">
-        <v>4832.13</v>
+        <v>-12638.29</v>
       </c>
       <c r="J202" s="1">
-        <v>2.5086764279174</v>
+        <v>-5.4443322691325</v>
       </c>
       <c r="K202">
         <v>0.0</v>
       </c>
       <c r="L202">
         <v>0.0</v>
       </c>
       <c r="M202" s="1">
-        <v>197448.84</v>
+        <v>219498.35</v>
       </c>
       <c r="N202" s="1">
-        <v>197448.84</v>
+        <v>219498.35</v>
       </c>
       <c r="O202" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
         <v>438</v>
       </c>
       <c r="B203" t="s">
         <v>439</v>
       </c>
       <c r="C203" s="1">
-        <v>34118.0</v>
+        <v>41389.0</v>
       </c>
       <c r="D203" s="1">
-        <v>177.19</v>
+        <v>172.7</v>
       </c>
       <c r="E203" s="1">
-        <v>157.60261621</v>
+        <v>161.84668946</v>
       </c>
       <c r="F203" t="s">
         <v>28</v>
       </c>
       <c r="G203">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H203" s="1">
-        <v>4664633.95</v>
+        <v>5811008.2</v>
       </c>
       <c r="I203" s="1">
-        <v>455522.25</v>
+        <v>380312.98</v>
       </c>
       <c r="J203" s="1">
-        <v>9.7654447247677</v>
+        <v>6.5446987323129</v>
       </c>
       <c r="K203">
         <v>0.0</v>
       </c>
       <c r="L203">
         <v>0.0</v>
       </c>
       <c r="M203" s="1">
-        <v>5120156.2</v>
+        <v>6191321.18</v>
       </c>
       <c r="N203" s="1">
-        <v>5120156.2</v>
+        <v>6191321.18</v>
       </c>
       <c r="O203" s="1">
-        <v>5.32</v>
+        <v>5.55</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
         <v>440</v>
       </c>
       <c r="B204" t="s">
         <v>441</v>
       </c>
       <c r="C204" s="1">
-        <v>2782.0</v>
+        <v>3373.0</v>
       </c>
       <c r="D204" s="1">
-        <v>227.01</v>
+        <v>191.37</v>
       </c>
       <c r="E204" s="1">
-        <v>218.36304817</v>
+        <v>214.20501334</v>
       </c>
       <c r="F204" t="s">
         <v>28</v>
       </c>
       <c r="G204">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H204" s="1">
-        <v>524680.43</v>
+        <v>624457.27</v>
       </c>
       <c r="I204" s="1">
-        <v>10207.2</v>
+        <v>-65348.56</v>
       </c>
       <c r="J204" s="1">
-        <v>1.9454127534355</v>
+        <v>-10.464856946897</v>
       </c>
       <c r="K204">
         <v>0.0</v>
       </c>
       <c r="L204">
         <v>0.0</v>
       </c>
       <c r="M204" s="1">
-        <v>534887.63</v>
+        <v>559108.71</v>
       </c>
       <c r="N204" s="1">
-        <v>534887.63</v>
+        <v>559108.71</v>
       </c>
       <c r="O204" s="1">
-        <v>0.56</v>
+        <v>0.5</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
         <v>442</v>
       </c>
       <c r="B205" t="s">
         <v>443</v>
       </c>
       <c r="C205" s="1">
-        <v>2385.0</v>
+        <v>2892.0</v>
       </c>
       <c r="D205" s="1">
-        <v>145.4</v>
+        <v>149.68</v>
       </c>
       <c r="E205" s="1">
-        <v>186.31964361</v>
+        <v>180.78753458</v>
       </c>
       <c r="F205" t="s">
         <v>28</v>
       </c>
       <c r="G205">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H205" s="1">
-        <v>386672.03</v>
+        <v>454734.83</v>
       </c>
       <c r="I205" s="1">
-        <v>-92965.75</v>
+        <v>-79789.35</v>
       </c>
       <c r="J205" s="1">
-        <v>-24.042532892798</v>
+        <v>-17.546346735745</v>
       </c>
       <c r="K205">
         <v>0.0</v>
       </c>
       <c r="L205">
         <v>0.0</v>
       </c>
       <c r="M205" s="1">
-        <v>293706.28</v>
+        <v>374945.48</v>
       </c>
       <c r="N205" s="1">
-        <v>293706.28</v>
+        <v>374945.48</v>
       </c>
       <c r="O205" s="1">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
         <v>444</v>
       </c>
       <c r="B206" t="s">
         <v>445</v>
       </c>
       <c r="C206" s="1">
-        <v>2006.0</v>
+        <v>2432.0</v>
       </c>
       <c r="D206" s="1">
-        <v>126.09</v>
+        <v>111.26</v>
       </c>
       <c r="E206" s="1">
-        <v>105.07546859</v>
+        <v>106.95467928</v>
       </c>
       <c r="F206" t="s">
         <v>28</v>
       </c>
       <c r="G206">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H206" s="1">
-        <v>184295.73</v>
+        <v>227087.45</v>
       </c>
       <c r="I206" s="1">
-        <v>29930.19</v>
+        <v>7286.15</v>
       </c>
       <c r="J206" s="1">
-        <v>16.240305730361</v>
+        <v>3.2085216510203</v>
       </c>
       <c r="K206">
         <v>0.0</v>
       </c>
       <c r="L206">
         <v>0.0</v>
       </c>
       <c r="M206" s="1">
-        <v>214225.92</v>
+        <v>234373.6</v>
       </c>
       <c r="N206" s="1">
-        <v>214225.92</v>
+        <v>234373.6</v>
       </c>
       <c r="O206" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
         <v>446</v>
       </c>
       <c r="B207" t="s">
         <v>447</v>
       </c>
       <c r="C207" s="1">
-        <v>3366.0</v>
+        <v>4081.0</v>
       </c>
       <c r="D207" s="1">
-        <v>137.19</v>
+        <v>150.68</v>
       </c>
       <c r="E207" s="1">
-        <v>167.11330065</v>
+        <v>165.01433227</v>
       </c>
       <c r="F207" t="s">
         <v>28</v>
       </c>
       <c r="G207">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H207" s="1">
-        <v>479759.79</v>
+        <v>575974.58</v>
       </c>
       <c r="I207" s="1">
-        <v>-88651.52</v>
+        <v>-43341.34</v>
       </c>
       <c r="J207" s="1">
-        <v>-18.478313907883</v>
+        <v>-7.5248702816017</v>
       </c>
       <c r="K207">
         <v>0.0</v>
       </c>
       <c r="L207">
         <v>0.0</v>
       </c>
       <c r="M207" s="1">
-        <v>391108.27</v>
+        <v>532633.24</v>
       </c>
       <c r="N207" s="1">
-        <v>391108.27</v>
+        <v>532633.24</v>
       </c>
       <c r="O207" s="1">
-        <v>0.41</v>
+        <v>0.48</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
         <v>448</v>
       </c>
       <c r="B208" t="s">
         <v>449</v>
       </c>
       <c r="C208" s="1">
-        <v>1240.0</v>
+        <v>1503.0</v>
       </c>
       <c r="D208" s="1">
-        <v>148.92</v>
+        <v>162.95</v>
       </c>
       <c r="E208" s="1">
-        <v>185.60647581</v>
+        <v>182.67278776</v>
       </c>
       <c r="F208" t="s">
         <v>28</v>
       </c>
       <c r="G208">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H208" s="1">
-        <v>203268.3</v>
+        <v>241787.12</v>
       </c>
       <c r="I208" s="1">
-        <v>-46868.88</v>
+        <v>-29648.66</v>
       </c>
       <c r="J208" s="1">
-        <v>-23.057643518443</v>
+        <v>-12.262299166308</v>
       </c>
       <c r="K208">
         <v>0.0</v>
       </c>
       <c r="L208">
         <v>0.0</v>
       </c>
       <c r="M208" s="1">
-        <v>156399.42</v>
+        <v>212138.46</v>
       </c>
       <c r="N208" s="1">
-        <v>156399.42</v>
+        <v>212138.46</v>
       </c>
       <c r="O208" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
         <v>450</v>
       </c>
       <c r="B209" t="s">
         <v>451</v>
       </c>
       <c r="C209" s="1">
-        <v>2072.0</v>
+        <v>2513.0</v>
       </c>
       <c r="D209" s="1">
-        <v>93.65</v>
+        <v>92.55</v>
       </c>
       <c r="E209" s="1">
-        <v>120.52771236</v>
+        <v>115.69697971</v>
       </c>
       <c r="F209" t="s">
         <v>28</v>
       </c>
       <c r="G209">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H209" s="1">
-        <v>218391.15</v>
+        <v>253965.9</v>
       </c>
       <c r="I209" s="1">
-        <v>-54045.59</v>
+        <v>-52512.33</v>
       </c>
       <c r="J209" s="1">
-        <v>-24.747152070952</v>
+        <v>-20.676921586717</v>
       </c>
       <c r="K209">
         <v>0.0</v>
       </c>
       <c r="L209">
         <v>0.0</v>
       </c>
       <c r="M209" s="1">
-        <v>164345.56</v>
+        <v>201453.57</v>
       </c>
       <c r="N209" s="1">
-        <v>164345.56</v>
+        <v>201453.57</v>
       </c>
       <c r="O209" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
         <v>452</v>
       </c>
       <c r="B210" t="s">
         <v>453</v>
       </c>
       <c r="C210" s="1">
-        <v>3849.0</v>
+        <v>4666.0</v>
       </c>
       <c r="D210" s="1">
-        <v>46.21</v>
+        <v>44.01</v>
       </c>
       <c r="E210" s="1">
-        <v>56.27649779</v>
+        <v>54.50690313</v>
       </c>
       <c r="F210" t="s">
         <v>28</v>
       </c>
       <c r="G210">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H210" s="1">
-        <v>184756.18</v>
+        <v>217476.29</v>
       </c>
       <c r="I210" s="1">
-        <v>-34114.79</v>
+        <v>-39606.51</v>
       </c>
       <c r="J210" s="1">
-        <v>-18.46476258602</v>
+        <v>-18.211874958875</v>
       </c>
       <c r="K210">
         <v>0.0</v>
       </c>
       <c r="L210">
         <v>0.0</v>
       </c>
       <c r="M210" s="1">
-        <v>150641.39</v>
+        <v>177869.78</v>
       </c>
       <c r="N210" s="1">
-        <v>150641.39</v>
+        <v>177869.78</v>
       </c>
       <c r="O210" s="1">
         <v>0.16</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
         <v>454</v>
       </c>
       <c r="B211" t="s">
         <v>455</v>
       </c>
       <c r="C211" s="1">
-        <v>9116.0</v>
+        <v>11053.0</v>
       </c>
       <c r="D211" s="1">
-        <v>27.65</v>
+        <v>26.97</v>
       </c>
       <c r="E211" s="1">
-        <v>25.47295853</v>
+        <v>25.81442957</v>
       </c>
       <c r="F211" t="s">
         <v>28</v>
       </c>
       <c r="G211">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H211" s="1">
-        <v>197975.67</v>
+        <v>244049.56</v>
       </c>
       <c r="I211" s="1">
-        <v>15505.65</v>
+        <v>14156.94</v>
       </c>
       <c r="J211" s="1">
-        <v>7.8320987624388</v>
+        <v>5.8008463526834</v>
       </c>
       <c r="K211">
         <v>0.0</v>
       </c>
       <c r="L211">
         <v>0.0</v>
       </c>
       <c r="M211" s="1">
-        <v>213481.32</v>
+        <v>258206.5</v>
       </c>
       <c r="N211" s="1">
-        <v>213481.32</v>
+        <v>258206.5</v>
       </c>
       <c r="O211" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
         <v>456</v>
       </c>
       <c r="B212" t="s">
         <v>457</v>
       </c>
       <c r="C212" s="1">
-        <v>2585.0</v>
+        <v>3133.0</v>
       </c>
       <c r="D212" s="1">
-        <v>167.2</v>
+        <v>144.28</v>
       </c>
       <c r="E212" s="1">
-        <v>152.98841393</v>
+        <v>152.75495372</v>
       </c>
       <c r="F212" t="s">
         <v>28</v>
       </c>
       <c r="G212">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H212" s="1">
-        <v>343609.44</v>
+        <v>415698.0</v>
       </c>
       <c r="I212" s="1">
-        <v>22454.76</v>
+        <v>-24161.2</v>
       </c>
       <c r="J212" s="1">
-        <v>6.5349659776518</v>
+        <v>-5.812200203032</v>
       </c>
       <c r="K212">
         <v>0.0</v>
       </c>
       <c r="L212">
         <v>0.0</v>
       </c>
       <c r="M212" s="1">
-        <v>366064.2</v>
+        <v>391536.8</v>
       </c>
       <c r="N212" s="1">
-        <v>366064.2</v>
+        <v>391536.8</v>
       </c>
       <c r="O212" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
         <v>458</v>
       </c>
       <c r="B213" t="s">
         <v>459</v>
       </c>
       <c r="C213" s="1">
-        <v>1992.0</v>
+        <v>2414.0</v>
       </c>
       <c r="D213" s="1">
-        <v>213.66</v>
+        <v>206.0</v>
       </c>
       <c r="E213" s="1">
-        <v>231.02041165</v>
+        <v>226.32393123</v>
       </c>
       <c r="F213" t="s">
         <v>28</v>
       </c>
       <c r="G213">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H213" s="1">
-        <v>392654.06</v>
+        <v>467385.82</v>
       </c>
       <c r="I213" s="1">
-        <v>-32180.85</v>
+        <v>-36650.44</v>
       </c>
       <c r="J213" s="1">
-        <v>-8.1957257744896</v>
+        <v>-7.8415815011247</v>
       </c>
       <c r="K213">
         <v>0.0</v>
       </c>
       <c r="L213">
         <v>0.0</v>
       </c>
       <c r="M213" s="1">
-        <v>360473.21</v>
+        <v>430735.38</v>
       </c>
       <c r="N213" s="1">
-        <v>360473.21</v>
+        <v>430735.38</v>
       </c>
       <c r="O213" s="1">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
         <v>460</v>
       </c>
       <c r="B214" t="s">
         <v>461</v>
       </c>
       <c r="C214" s="1">
-        <v>2580.0</v>
+        <v>3128.0</v>
       </c>
       <c r="D214" s="1">
-        <v>142.57</v>
+        <v>128.01</v>
       </c>
       <c r="E214" s="1">
-        <v>120.38079457</v>
+        <v>122.64738811</v>
       </c>
       <c r="F214" t="s">
         <v>28</v>
       </c>
       <c r="G214">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H214" s="1">
-        <v>272992.4</v>
+        <v>336365.47</v>
       </c>
       <c r="I214" s="1">
-        <v>38543.64</v>
+        <v>10464.57</v>
       </c>
       <c r="J214" s="1">
-        <v>14.118942505359</v>
+        <v>3.111071418835</v>
       </c>
       <c r="K214">
         <v>0.0</v>
       </c>
       <c r="L214">
         <v>0.0</v>
       </c>
       <c r="M214" s="1">
-        <v>311536.04</v>
+        <v>346830.04</v>
       </c>
       <c r="N214" s="1">
-        <v>311536.04</v>
+        <v>346830.04</v>
       </c>
       <c r="O214" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
         <v>462</v>
       </c>
       <c r="B215" t="s">
         <v>463</v>
       </c>
       <c r="C215" s="1">
-        <v>3515.0</v>
+        <v>4261.0</v>
       </c>
       <c r="D215" s="1">
-        <v>86.07</v>
+        <v>79.44</v>
       </c>
       <c r="E215" s="1">
-        <v>80.26461735</v>
+        <v>81.02369397</v>
       </c>
       <c r="F215" t="s">
         <v>28</v>
       </c>
       <c r="G215">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H215" s="1">
-        <v>246492.33</v>
+        <v>301237.69</v>
       </c>
       <c r="I215" s="1">
-        <v>9742.15</v>
+        <v>-8042.51</v>
       </c>
       <c r="J215" s="1">
-        <v>3.9523136480555</v>
+        <v>-2.6698219601936</v>
       </c>
       <c r="K215">
         <v>0.0</v>
       </c>
       <c r="L215">
         <v>0.0</v>
       </c>
       <c r="M215" s="1">
-        <v>256234.48</v>
+        <v>293195.18</v>
       </c>
       <c r="N215" s="1">
-        <v>256234.48</v>
+        <v>293195.18</v>
       </c>
       <c r="O215" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
         <v>464</v>
       </c>
       <c r="B216" t="s">
         <v>465</v>
       </c>
       <c r="C216" s="1">
-        <v>1501.0</v>
+        <v>1820.0</v>
       </c>
       <c r="D216" s="1">
-        <v>142.36</v>
+        <v>129.9</v>
       </c>
       <c r="E216" s="1">
-        <v>157.54846769</v>
+        <v>153.05339011</v>
       </c>
       <c r="F216" t="s">
         <v>28</v>
       </c>
       <c r="G216">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H216" s="1">
-        <v>207175.88</v>
+        <v>243674.23</v>
       </c>
       <c r="I216" s="1">
-        <v>-26196.49</v>
+        <v>-38894.67</v>
       </c>
       <c r="J216" s="1">
-        <v>-12.644565573946</v>
+        <v>-15.961749422579</v>
       </c>
       <c r="K216">
         <v>0.0</v>
       </c>
       <c r="L216">
         <v>0.0</v>
       </c>
       <c r="M216" s="1">
-        <v>180979.39</v>
+        <v>204779.56</v>
       </c>
       <c r="N216" s="1">
-        <v>180979.39</v>
+        <v>204779.56</v>
       </c>
       <c r="O216" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
         <v>466</v>
       </c>
       <c r="B217" t="s">
         <v>467</v>
       </c>
       <c r="C217" s="1">
-        <v>499.0</v>
+        <v>605.0</v>
       </c>
       <c r="D217" s="1">
-        <v>563.08</v>
+        <v>555.39</v>
       </c>
       <c r="E217" s="1">
-        <v>446.4490982</v>
+        <v>468.00649587</v>
       </c>
       <c r="F217" t="s">
         <v>28</v>
       </c>
       <c r="G217">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H217" s="1">
-        <v>189910.86</v>
+        <v>242274.49</v>
       </c>
       <c r="I217" s="1">
-        <v>48064.0</v>
+        <v>48770.07</v>
       </c>
       <c r="J217" s="1">
-        <v>25.308715889128</v>
+        <v>20.130088809598</v>
       </c>
       <c r="K217">
         <v>0.0</v>
       </c>
       <c r="L217">
         <v>0.0</v>
       </c>
       <c r="M217" s="1">
-        <v>237974.86</v>
+        <v>291044.56</v>
       </c>
       <c r="N217" s="1">
-        <v>237974.86</v>
+        <v>291044.56</v>
       </c>
       <c r="O217" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
         <v>468</v>
       </c>
       <c r="B218" t="s">
         <v>469</v>
       </c>
       <c r="C218" s="1">
-        <v>1356.0</v>
+        <v>1644.0</v>
       </c>
       <c r="D218" s="1">
-        <v>153.08</v>
+        <v>143.81</v>
       </c>
       <c r="E218" s="1">
-        <v>160.11548673</v>
+        <v>157.47813869</v>
       </c>
       <c r="F218" t="s">
         <v>28</v>
       </c>
       <c r="G218">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H218" s="1">
-        <v>185087.54</v>
+        <v>221326.1</v>
       </c>
       <c r="I218" s="1">
-        <v>-9279.56</v>
+        <v>-16541.66</v>
       </c>
       <c r="J218" s="1">
-        <v>-5.0136059942231</v>
+        <v>-7.4738858182564</v>
       </c>
       <c r="K218">
         <v>0.0</v>
       </c>
       <c r="L218">
         <v>0.0</v>
       </c>
       <c r="M218" s="1">
-        <v>175807.98</v>
+        <v>204784.44</v>
       </c>
       <c r="N218" s="1">
-        <v>175807.98</v>
+        <v>204784.44</v>
       </c>
       <c r="O218" s="1">
         <v>0.18</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
         <v>470</v>
       </c>
       <c r="B219" t="s">
         <v>471</v>
       </c>
       <c r="C219" s="1">
-        <v>3950.0</v>
+        <v>4789.0</v>
       </c>
       <c r="D219" s="1">
-        <v>67.0</v>
+        <v>60.95</v>
       </c>
       <c r="E219" s="1">
-        <v>58.91578734</v>
+        <v>59.8346753</v>
       </c>
       <c r="F219" t="s">
         <v>28</v>
       </c>
       <c r="G219">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H219" s="1">
-        <v>198399.84</v>
+        <v>245094.04</v>
       </c>
       <c r="I219" s="1">
-        <v>25746.85</v>
+        <v>7733.63</v>
       </c>
       <c r="J219" s="1">
-        <v>12.977253409075</v>
+        <v>3.1553725255824</v>
       </c>
       <c r="K219">
         <v>0.0</v>
       </c>
       <c r="L219">
         <v>0.0</v>
       </c>
       <c r="M219" s="1">
-        <v>224146.69</v>
+        <v>252827.67</v>
       </c>
       <c r="N219" s="1">
-        <v>224146.69</v>
+        <v>252827.67</v>
       </c>
       <c r="O219" s="1">
         <v>0.23</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
         <v>472</v>
       </c>
       <c r="B220" t="s">
         <v>473</v>
       </c>
       <c r="C220" s="1">
-        <v>5291.0</v>
+        <v>6491.0</v>
       </c>
       <c r="D220" s="1">
-        <v>6866.0</v>
+        <v>6332.0</v>
       </c>
       <c r="E220" s="1">
-        <v>8051.77943678</v>
+        <v>7779.19657988</v>
       </c>
       <c r="F220" t="s">
         <v>44</v>
       </c>
       <c r="G220">
-        <v>184.34</v>
+        <v>183.86</v>
       </c>
       <c r="H220" s="1">
-        <v>244665.46</v>
+        <v>287645.02</v>
       </c>
       <c r="I220" s="1">
-        <v>-47591.38</v>
+        <v>-64099.74</v>
       </c>
       <c r="J220" s="1">
-        <v>-19.451613644198</v>
+        <v>-22.284321139994</v>
       </c>
       <c r="K220">
         <v>0.0</v>
       </c>
       <c r="L220">
         <v>0.0</v>
       </c>
       <c r="M220" s="1">
-        <v>197074.08</v>
+        <v>223545.28</v>
       </c>
       <c r="N220" s="1">
-        <v>197074.08</v>
+        <v>223545.28</v>
       </c>
       <c r="O220" s="1">
         <v>0.2</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
         <v>474</v>
       </c>
       <c r="B221" t="s">
         <v>475</v>
       </c>
       <c r="C221" s="1">
-        <v>5517.0</v>
+        <v>6689.0</v>
       </c>
       <c r="D221" s="1">
-        <v>25.84</v>
+        <v>24.94</v>
       </c>
       <c r="E221" s="1">
-        <v>31.17240348</v>
+        <v>30.32166393</v>
       </c>
       <c r="F221" t="s">
         <v>101</v>
       </c>
       <c r="G221">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H221" s="1">
-        <v>198713.35</v>
+        <v>234414.88</v>
       </c>
       <c r="I221" s="1">
-        <v>-36382.13</v>
+        <v>-42188.5</v>
       </c>
       <c r="J221" s="1">
-        <v>-18.308850411912</v>
+        <v>-17.997364331138</v>
       </c>
       <c r="K221">
         <v>0.0</v>
       </c>
       <c r="L221">
         <v>0.0</v>
       </c>
       <c r="M221" s="1">
-        <v>162331.22</v>
+        <v>192226.38</v>
       </c>
       <c r="N221" s="1">
-        <v>162331.22</v>
+        <v>192226.38</v>
       </c>
       <c r="O221" s="1">
         <v>0.17</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
         <v>476</v>
       </c>
       <c r="B222" t="s">
         <v>477</v>
       </c>
       <c r="C222" s="1">
-        <v>1358.0</v>
+        <v>1646.0</v>
       </c>
       <c r="D222" s="1">
-        <v>229.0</v>
+        <v>219.3</v>
       </c>
       <c r="E222" s="1">
-        <v>218.10262887</v>
+        <v>219.33431956</v>
       </c>
       <c r="F222" t="s">
         <v>28</v>
       </c>
       <c r="G222">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H222" s="1">
-        <v>259170.57</v>
+        <v>315415.28</v>
       </c>
       <c r="I222" s="1">
-        <v>4217.25</v>
+        <v>-2753.69</v>
       </c>
       <c r="J222" s="1">
-        <v>1.6272102191233</v>
+        <v>-0.87303633482817</v>
       </c>
       <c r="K222">
         <v>0.0</v>
       </c>
       <c r="L222">
         <v>0.0</v>
       </c>
       <c r="M222" s="1">
-        <v>263387.82</v>
+        <v>312661.59</v>
       </c>
       <c r="N222" s="1">
-        <v>263387.82</v>
+        <v>312661.59</v>
       </c>
       <c r="O222" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
         <v>478</v>
       </c>
       <c r="B223" t="s">
         <v>479</v>
       </c>
       <c r="C223" s="1">
-        <v>929.0</v>
+        <v>1125.0</v>
       </c>
       <c r="D223" s="1">
-        <v>256.26</v>
+        <v>225.99</v>
       </c>
       <c r="E223" s="1">
-        <v>241.89769645</v>
+        <v>240.66488889</v>
       </c>
       <c r="F223" t="s">
         <v>28</v>
       </c>
       <c r="G223">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H223" s="1">
-        <v>196974.69</v>
+        <v>236897.65</v>
       </c>
       <c r="I223" s="1">
-        <v>4656.16</v>
+        <v>-16682.19</v>
       </c>
       <c r="J223" s="1">
-        <v>2.3638366939428</v>
+        <v>-7.0419398419528</v>
       </c>
       <c r="K223">
         <v>0.0</v>
       </c>
       <c r="L223">
         <v>0.0</v>
       </c>
       <c r="M223" s="1">
-        <v>201630.85</v>
+        <v>220215.46</v>
       </c>
       <c r="N223" s="1">
-        <v>201630.85</v>
+        <v>220215.46</v>
       </c>
       <c r="O223" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
         <v>480</v>
       </c>
       <c r="B224" t="s">
         <v>481</v>
       </c>
       <c r="C224" s="1">
-        <v>764.0</v>
+        <v>927.0</v>
       </c>
       <c r="D224" s="1">
-        <v>367.0</v>
+        <v>300.9</v>
       </c>
       <c r="E224" s="1">
-        <v>305.0197644</v>
+        <v>308.55253506</v>
       </c>
       <c r="F224" t="s">
         <v>31</v>
       </c>
       <c r="G224">
         <v>0.91</v>
       </c>
       <c r="H224" s="1">
-        <v>250738.85</v>
+        <v>309281.19</v>
       </c>
       <c r="I224" s="1">
-        <v>58041.5</v>
+        <v>-3046.03</v>
       </c>
       <c r="J224" s="1">
-        <v>23.148187845641</v>
+        <v>-0.98487399120522</v>
       </c>
       <c r="K224">
         <v>0.0</v>
       </c>
       <c r="L224">
         <v>0.0</v>
       </c>
       <c r="M224" s="1">
-        <v>308780.35</v>
+        <v>306235.16</v>
       </c>
       <c r="N224" s="1">
-        <v>308780.35</v>
+        <v>306235.16</v>
       </c>
       <c r="O224" s="1">
-        <v>0.32</v>
+        <v>0.27</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
         <v>482</v>
       </c>
       <c r="B225" t="s">
         <v>483</v>
       </c>
       <c r="C225" s="1">
-        <v>4691.0</v>
+        <v>5687.0</v>
       </c>
       <c r="D225" s="1">
-        <v>69.1</v>
+        <v>67.23</v>
       </c>
       <c r="E225" s="1">
-        <v>77.38828821</v>
+        <v>77.48065412</v>
       </c>
       <c r="F225" t="s">
         <v>28</v>
       </c>
       <c r="G225">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H225" s="1">
-        <v>309539.78</v>
+        <v>376858.21</v>
       </c>
       <c r="I225" s="1">
-        <v>-35000.86</v>
+        <v>-45687.13</v>
       </c>
       <c r="J225" s="1">
-        <v>-11.307386727483</v>
+        <v>-12.123161652761</v>
       </c>
       <c r="K225">
         <v>0.0</v>
       </c>
       <c r="L225">
         <v>0.0</v>
       </c>
       <c r="M225" s="1">
-        <v>274538.92</v>
+        <v>331171.08</v>
       </c>
       <c r="N225" s="1">
-        <v>274538.92</v>
+        <v>331171.08</v>
       </c>
       <c r="O225" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
         <v>484</v>
       </c>
       <c r="B226" t="s">
         <v>485</v>
       </c>
       <c r="C226" s="1">
-        <v>691.0</v>
+        <v>837.0</v>
       </c>
       <c r="D226" s="1">
-        <v>407.45</v>
+        <v>355.11</v>
       </c>
       <c r="E226" s="1">
-        <v>349.78086831</v>
+        <v>351.29875747</v>
       </c>
       <c r="F226" t="s">
         <v>28</v>
       </c>
       <c r="G226">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H226" s="1">
-        <v>212205.11</v>
+        <v>257604.88</v>
       </c>
       <c r="I226" s="1">
-        <v>26253.39</v>
+        <v>-153.97</v>
       </c>
       <c r="J226" s="1">
-        <v>12.371704903807</v>
+        <v>-0.059769830447311</v>
       </c>
       <c r="K226">
         <v>0.0</v>
       </c>
       <c r="L226">
         <v>0.0</v>
       </c>
       <c r="M226" s="1">
-        <v>238458.5</v>
+        <v>257450.91</v>
       </c>
       <c r="N226" s="1">
-        <v>238458.5</v>
+        <v>257450.91</v>
       </c>
       <c r="O226" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
         <v>486</v>
       </c>
       <c r="B227" t="s">
         <v>487</v>
       </c>
       <c r="C227" s="1">
-        <v>2391.0</v>
+        <v>2899.0</v>
       </c>
       <c r="D227" s="1">
-        <v>228.07</v>
+        <v>218.5</v>
       </c>
       <c r="E227" s="1">
-        <v>207.62201589</v>
+        <v>210.61867541</v>
       </c>
       <c r="F227" t="s">
         <v>55</v>
       </c>
       <c r="G227">
-        <v>1.61</v>
+        <v>1.59</v>
       </c>
       <c r="H227" s="1">
-        <v>306798.57</v>
+        <v>379072.97</v>
       </c>
       <c r="I227" s="1">
-        <v>31843.53</v>
+        <v>20454.92</v>
       </c>
       <c r="J227" s="1">
-        <v>10.379295444565</v>
+        <v>5.3960376019424</v>
       </c>
       <c r="K227">
         <v>0.0</v>
       </c>
       <c r="L227">
         <v>0.0</v>
       </c>
       <c r="M227" s="1">
-        <v>338642.1</v>
+        <v>399527.89</v>
       </c>
       <c r="N227" s="1">
-        <v>338642.1</v>
+        <v>399527.89</v>
       </c>
       <c r="O227" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
         <v>488</v>
       </c>
       <c r="B228" t="s">
         <v>489</v>
       </c>
       <c r="C228" s="1">
-        <v>893.0</v>
+        <v>1083.0</v>
       </c>
       <c r="D228" s="1">
-        <v>441.88</v>
+        <v>424.43</v>
       </c>
       <c r="E228" s="1">
-        <v>496.96861142</v>
+        <v>485.93600185</v>
       </c>
       <c r="F228" t="s">
         <v>28</v>
       </c>
       <c r="G228">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H228" s="1">
-        <v>384582.87</v>
+        <v>456123.88</v>
       </c>
       <c r="I228" s="1">
-        <v>-50375.33</v>
+        <v>-57979.5</v>
       </c>
       <c r="J228" s="1">
-        <v>-13.09869313732</v>
+        <v>-12.711349381664</v>
       </c>
       <c r="K228">
         <v>0.0</v>
       </c>
       <c r="L228">
         <v>0.0</v>
       </c>
       <c r="M228" s="1">
-        <v>334207.54</v>
+        <v>398144.38</v>
       </c>
       <c r="N228" s="1">
-        <v>334207.54</v>
+        <v>398144.38</v>
       </c>
       <c r="O228" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
         <v>490</v>
       </c>
       <c r="B229" t="s">
         <v>491</v>
       </c>
       <c r="C229" s="1">
-        <v>617.0</v>
+        <v>748.0</v>
       </c>
       <c r="D229" s="1">
-        <v>340.0</v>
+        <v>281.6</v>
       </c>
       <c r="E229" s="1">
-        <v>265.36867099</v>
+        <v>272.48217914</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>163732.47</v>
+        <v>203816.67</v>
       </c>
       <c r="I229" s="1">
-        <v>46047.53</v>
+        <v>6820.13</v>
       </c>
       <c r="J229" s="1">
-        <v>28.123639739876</v>
+        <v>3.3462081389123</v>
       </c>
       <c r="K229">
         <v>0.0</v>
       </c>
       <c r="L229">
         <v>0.0</v>
       </c>
       <c r="M229" s="1">
-        <v>209780.0</v>
+        <v>210636.8</v>
       </c>
       <c r="N229" s="1">
-        <v>209780.0</v>
+        <v>210636.8</v>
       </c>
       <c r="O229" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
         <v>492</v>
       </c>
       <c r="B230" t="s">
         <v>493</v>
       </c>
       <c r="C230" s="1">
-        <v>2419.0</v>
+        <v>2932.0</v>
       </c>
       <c r="D230" s="1">
-        <v>86.24</v>
+        <v>68.08</v>
       </c>
       <c r="E230" s="1">
-        <v>87.89645721</v>
+        <v>85.01007844</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>212621.53</v>
+        <v>249249.55</v>
       </c>
       <c r="I230" s="1">
-        <v>-4006.97</v>
+        <v>-49638.99</v>
       </c>
       <c r="J230" s="1">
-        <v>-1.8845551529989</v>
+        <v>-19.915377981625</v>
       </c>
       <c r="K230">
         <v>0.0</v>
       </c>
       <c r="L230">
         <v>0.0</v>
       </c>
       <c r="M230" s="1">
-        <v>208614.56</v>
+        <v>199610.56</v>
       </c>
       <c r="N230" s="1">
-        <v>208614.56</v>
+        <v>199610.56</v>
       </c>
       <c r="O230" s="1">
-        <v>0.22</v>
+        <v>0.18</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
         <v>494</v>
       </c>
       <c r="B231" t="s">
         <v>495</v>
       </c>
       <c r="C231" s="1">
-        <v>1428.0</v>
+        <v>1732.0</v>
       </c>
       <c r="D231" s="1">
-        <v>194.79</v>
+        <v>195.38</v>
       </c>
       <c r="E231" s="1">
-        <v>245.83595938</v>
+        <v>237.03748845</v>
       </c>
       <c r="F231" t="s">
         <v>28</v>
       </c>
       <c r="G231">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H231" s="1">
-        <v>307599.28</v>
+        <v>359206.45</v>
       </c>
       <c r="I231" s="1">
-        <v>-72010.12</v>
+        <v>-66094.14</v>
       </c>
       <c r="J231" s="1">
-        <v>-23.410366890326</v>
+        <v>-18.400042649568</v>
       </c>
       <c r="K231">
         <v>0.0</v>
       </c>
       <c r="L231">
         <v>0.0</v>
       </c>
       <c r="M231" s="1">
-        <v>235589.16</v>
+        <v>293112.31</v>
       </c>
       <c r="N231" s="1">
-        <v>235589.16</v>
+        <v>293112.31</v>
       </c>
       <c r="O231" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
         <v>496</v>
       </c>
       <c r="B232" t="s">
         <v>497</v>
       </c>
       <c r="C232" s="1">
-        <v>2363.0</v>
+        <v>2864.0</v>
       </c>
       <c r="D232" s="1">
-        <v>82.2</v>
+        <v>77.79</v>
       </c>
       <c r="E232" s="1">
-        <v>86.72627169</v>
+        <v>84.99774092</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>204934.18</v>
+        <v>243433.53</v>
       </c>
       <c r="I232" s="1">
-        <v>-10695.58</v>
+        <v>-20642.97</v>
       </c>
       <c r="J232" s="1">
-        <v>-5.2190317886455</v>
+        <v>-8.4799205762657</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
       <c r="L232">
         <v>0.0</v>
       </c>
       <c r="M232" s="1">
-        <v>194238.6</v>
+        <v>222790.56</v>
       </c>
       <c r="N232" s="1">
-        <v>194238.6</v>
+        <v>222790.56</v>
       </c>
       <c r="O232" s="1">
         <v>0.2</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
         <v>498</v>
       </c>
       <c r="B233" t="s">
         <v>499</v>
       </c>
       <c r="C233" s="1">
-        <v>1080.0</v>
+        <v>1309.0</v>
       </c>
       <c r="D233" s="1">
-        <v>170.96</v>
+        <v>153.82</v>
       </c>
       <c r="E233" s="1">
-        <v>206.72834259</v>
+        <v>199.71166539</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>223266.61</v>
+        <v>261422.57</v>
       </c>
       <c r="I233" s="1">
-        <v>-38629.81</v>
+        <v>-60072.19</v>
       </c>
       <c r="J233" s="1">
-        <v>-17.302099046517</v>
+        <v>-22.978960844888</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
       <c r="L233">
         <v>0.0</v>
       </c>
       <c r="M233" s="1">
-        <v>184636.8</v>
+        <v>201350.38</v>
       </c>
       <c r="N233" s="1">
-        <v>184636.8</v>
+        <v>201350.38</v>
       </c>
       <c r="O233" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
         <v>500</v>
       </c>
       <c r="B234" t="s">
         <v>501</v>
       </c>
       <c r="C234" s="1">
-        <v>942.0</v>
+        <v>1142.0</v>
       </c>
       <c r="D234" s="1">
-        <v>276.7</v>
+        <v>237.15</v>
       </c>
       <c r="E234" s="1">
-        <v>227.43963907</v>
+        <v>231.54084063</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>214248.14</v>
+        <v>264419.64</v>
       </c>
       <c r="I234" s="1">
-        <v>46403.26</v>
+        <v>6405.66</v>
       </c>
       <c r="J234" s="1">
-        <v>21.658652439176</v>
+        <v>2.4225356331322</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
       <c r="L234">
         <v>0.0</v>
       </c>
       <c r="M234" s="1">
-        <v>260651.4</v>
+        <v>270825.3</v>
       </c>
       <c r="N234" s="1">
-        <v>260651.4</v>
+        <v>270825.3</v>
       </c>
       <c r="O234" s="1">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
         <v>502</v>
       </c>
       <c r="B235" t="s">
         <v>503</v>
       </c>
       <c r="C235" s="1">
-        <v>2143.0</v>
+        <v>2599.0</v>
       </c>
       <c r="D235" s="1">
-        <v>108.01</v>
+        <v>110.38</v>
       </c>
       <c r="E235" s="1">
-        <v>152.88473168</v>
+        <v>146.62038476</v>
       </c>
       <c r="F235" t="s">
         <v>28</v>
       </c>
       <c r="G235">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H235" s="1">
-        <v>285006.91</v>
+        <v>331356.43</v>
       </c>
       <c r="I235" s="1">
-        <v>-88966.06</v>
+        <v>-82869.97</v>
       </c>
       <c r="J235" s="1">
-        <v>-31.215404566858</v>
+        <v>-25.009313988565</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
       <c r="L235">
         <v>0.0</v>
       </c>
       <c r="M235" s="1">
-        <v>196040.85</v>
+        <v>248486.46</v>
       </c>
       <c r="N235" s="1">
-        <v>196040.85</v>
+        <v>248486.46</v>
       </c>
       <c r="O235" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
         <v>504</v>
       </c>
       <c r="B236" t="s">
         <v>505</v>
       </c>
       <c r="C236" s="1">
-        <v>685.0</v>
+        <v>830.0</v>
       </c>
       <c r="D236" s="1">
-        <v>362.59</v>
+        <v>303.53</v>
       </c>
       <c r="E236" s="1">
-        <v>346.95094891</v>
+        <v>342.47185542</v>
       </c>
       <c r="F236" t="s">
         <v>28</v>
       </c>
       <c r="G236">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H236" s="1">
-        <v>202541.8</v>
+        <v>242955.46</v>
       </c>
       <c r="I236" s="1">
-        <v>7819.98</v>
+        <v>-24739.87</v>
       </c>
       <c r="J236" s="1">
-        <v>3.8609215480459</v>
+        <v>-10.182882903722</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236">
         <v>0.0</v>
       </c>
       <c r="M236" s="1">
-        <v>210361.78</v>
+        <v>218215.59</v>
       </c>
       <c r="N236" s="1">
-        <v>210361.78</v>
+        <v>218215.59</v>
       </c>
       <c r="O236" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
         <v>506</v>
       </c>
       <c r="B237" t="s">
         <v>507</v>
       </c>
       <c r="C237" s="1">
-        <v>1765.0</v>
+        <v>2139.0</v>
       </c>
       <c r="D237" s="1">
-        <v>164.67</v>
+        <v>160.64</v>
       </c>
       <c r="E237" s="1">
-        <v>168.89173371</v>
+        <v>170.00496961</v>
       </c>
       <c r="F237" t="s">
         <v>55</v>
       </c>
       <c r="G237">
-        <v>1.61</v>
+        <v>1.59</v>
       </c>
       <c r="H237" s="1">
-        <v>187470.27</v>
+        <v>228967.95</v>
       </c>
       <c r="I237" s="1">
-        <v>-6980.58</v>
+        <v>-12241.49</v>
       </c>
       <c r="J237" s="1">
-        <v>-3.7235664086898</v>
+        <v>-5.3463770802857</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237">
         <v>0.0</v>
       </c>
       <c r="M237" s="1">
-        <v>180489.69</v>
+        <v>216726.46</v>
       </c>
       <c r="N237" s="1">
-        <v>180489.69</v>
+        <v>216726.46</v>
       </c>
       <c r="O237" s="1">
         <v>0.19</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
         <v>508</v>
       </c>
       <c r="B238" t="s">
         <v>509</v>
       </c>
       <c r="C238" s="1">
-        <v>1308.0</v>
+        <v>1585.0</v>
       </c>
       <c r="D238" s="1">
-        <v>247.4</v>
+        <v>203.75</v>
       </c>
       <c r="E238" s="1">
-        <v>220.71860856</v>
+        <v>220.53933123</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>288699.94</v>
+        <v>349554.84</v>
       </c>
       <c r="I238" s="1">
-        <v>34899.26</v>
+        <v>-26611.09</v>
       </c>
       <c r="J238" s="1">
-        <v>12.088419554226</v>
+        <v>-7.6128512481761</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238">
         <v>0.0</v>
       </c>
       <c r="M238" s="1">
-        <v>323599.2</v>
+        <v>322943.75</v>
       </c>
       <c r="N238" s="1">
-        <v>323599.2</v>
+        <v>322943.75</v>
       </c>
       <c r="O238" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
         <v>510</v>
       </c>
       <c r="B239" t="s">
         <v>511</v>
       </c>
       <c r="C239" s="1">
-        <v>6624.0</v>
+        <v>8033.0</v>
       </c>
       <c r="D239" s="1">
-        <v>166.45</v>
+        <v>140.75</v>
       </c>
       <c r="E239" s="1">
-        <v>102.47094656</v>
+        <v>110.79911615</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>678767.55</v>
+        <v>890049.3</v>
       </c>
       <c r="I239" s="1">
-        <v>423797.25</v>
+        <v>240595.45</v>
       </c>
       <c r="J239" s="1">
-        <v>62.436286177794</v>
+        <v>27.031699255311</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239">
         <v>0.0</v>
       </c>
       <c r="M239" s="1">
-        <v>1102564.8</v>
+        <v>1130644.75</v>
       </c>
       <c r="N239" s="1">
-        <v>1102564.8</v>
+        <v>1130644.75</v>
       </c>
       <c r="O239" s="1">
-        <v>1.14</v>
+        <v>1.01</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
         <v>512</v>
       </c>
       <c r="B240" t="s">
         <v>513</v>
       </c>
       <c r="C240" s="1">
-        <v>6806.0</v>
+        <v>8306.0</v>
       </c>
       <c r="D240" s="1">
-        <v>5997.0</v>
+        <v>5156.0</v>
       </c>
       <c r="E240" s="1">
-        <v>4293.28930356</v>
+        <v>4472.2642668</v>
       </c>
       <c r="F240" t="s">
         <v>44</v>
       </c>
       <c r="G240">
-        <v>184.34</v>
+        <v>183.86</v>
       </c>
       <c r="H240" s="1">
-        <v>166542.7</v>
+        <v>209706.0</v>
       </c>
       <c r="I240" s="1">
-        <v>54875.82</v>
+        <v>23219.92</v>
       </c>
       <c r="J240" s="1">
-        <v>32.950000210156</v>
+        <v>11.07260641088</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240">
         <v>0.0</v>
       </c>
       <c r="M240" s="1">
-        <v>221418.52</v>
+        <v>232925.92</v>
       </c>
       <c r="N240" s="1">
-        <v>221418.52</v>
+        <v>232925.92</v>
       </c>
       <c r="O240" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
         <v>514</v>
       </c>
       <c r="B241" t="s">
         <v>515</v>
       </c>
       <c r="C241" s="1">
-        <v>1026.0</v>
+        <v>1245.0</v>
       </c>
       <c r="D241" s="1">
-        <v>168.41</v>
+        <v>168.02</v>
       </c>
       <c r="E241" s="1">
-        <v>194.65165692</v>
+        <v>191.21001606</v>
       </c>
       <c r="F241" t="s">
         <v>28</v>
       </c>
       <c r="G241">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H241" s="1">
-        <v>174628.39</v>
+        <v>207888.27</v>
       </c>
       <c r="I241" s="1">
-        <v>-28284.14</v>
+        <v>-26697.36</v>
       </c>
       <c r="J241" s="1">
-        <v>-16.19675930128</v>
+        <v>-12.842167573957</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241">
         <v>0.0</v>
       </c>
       <c r="M241" s="1">
-        <v>146344.25</v>
+        <v>181190.91</v>
       </c>
       <c r="N241" s="1">
-        <v>146344.25</v>
+        <v>181190.91</v>
       </c>
       <c r="O241" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
         <v>516</v>
       </c>
       <c r="B242" t="s">
         <v>517</v>
       </c>
       <c r="C242" s="1">
-        <v>13168.0</v>
+        <v>16268.0</v>
       </c>
       <c r="D242" s="1">
-        <v>4089.0</v>
+        <v>3558.0</v>
       </c>
       <c r="E242" s="1">
-        <v>3664.54267922</v>
+        <v>3681.88455864</v>
       </c>
       <c r="F242" t="s">
         <v>44</v>
       </c>
       <c r="G242">
-        <v>184.34</v>
+        <v>183.86</v>
       </c>
       <c r="H242" s="1">
-        <v>271909.05</v>
+        <v>335307.9</v>
       </c>
       <c r="I242" s="1">
-        <v>20186.46</v>
+        <v>-20494.59</v>
       </c>
       <c r="J242" s="1">
-        <v>7.4239750387124</v>
+        <v>-6.1121703365772</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242">
         <v>0.0</v>
       </c>
       <c r="M242" s="1">
-        <v>292095.51</v>
+        <v>314813.31</v>
       </c>
       <c r="N242" s="1">
-        <v>292095.51</v>
+        <v>314813.31</v>
       </c>
       <c r="O242" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
         <v>518</v>
       </c>
       <c r="B243" t="s">
         <v>519</v>
       </c>
       <c r="C243" s="1">
-        <v>12347.0</v>
+        <v>15347.0</v>
       </c>
       <c r="D243" s="1">
-        <v>3643.0</v>
+        <v>3271.0</v>
       </c>
       <c r="E243" s="1">
-        <v>3731.67919333</v>
+        <v>3650.46869095</v>
       </c>
       <c r="F243" t="s">
         <v>44</v>
       </c>
       <c r="G243">
-        <v>184.34</v>
+        <v>183.86</v>
       </c>
       <c r="H243" s="1">
-        <v>263889.82</v>
+        <v>318066.83</v>
       </c>
       <c r="I243" s="1">
-        <v>-19879.29</v>
+        <v>-45032.65</v>
       </c>
       <c r="J243" s="1">
-        <v>-7.5331780513549</v>
+        <v>-14.158235236287</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243">
         <v>0.0</v>
       </c>
       <c r="M243" s="1">
-        <v>244010.53</v>
+        <v>273034.18</v>
       </c>
       <c r="N243" s="1">
-        <v>244010.53</v>
+        <v>273034.18</v>
       </c>
       <c r="O243" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
         <v>520</v>
       </c>
       <c r="B244" t="s">
         <v>521</v>
       </c>
       <c r="C244" s="1">
-        <v>1724.0</v>
+        <v>2090.0</v>
       </c>
       <c r="D244" s="1">
-        <v>128.62</v>
+        <v>121.97</v>
       </c>
       <c r="E244" s="1">
-        <v>112.0287703</v>
+        <v>113.70914833</v>
       </c>
       <c r="F244" t="s">
         <v>28</v>
       </c>
       <c r="G244">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H244" s="1">
-        <v>169864.07</v>
+        <v>208477.15</v>
       </c>
       <c r="I244" s="1">
-        <v>17940.52</v>
+        <v>12326.05</v>
       </c>
       <c r="J244" s="1">
-        <v>10.561692063542</v>
+        <v>5.9124225364746</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244">
         <v>0.0</v>
       </c>
       <c r="M244" s="1">
-        <v>187804.59</v>
+        <v>220803.2</v>
       </c>
       <c r="N244" s="1">
-        <v>187804.59</v>
+        <v>220803.2</v>
       </c>
       <c r="O244" s="1">
         <v>0.2</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
         <v>522</v>
       </c>
       <c r="B245" t="s">
         <v>523</v>
       </c>
       <c r="C245" s="1">
-        <v>649.0</v>
+        <v>787.0</v>
       </c>
       <c r="D245" s="1">
-        <v>387.46</v>
+        <v>335.67</v>
       </c>
       <c r="E245" s="1">
-        <v>356.26143297</v>
+        <v>355.17142313</v>
       </c>
       <c r="F245" t="s">
         <v>28</v>
       </c>
       <c r="G245">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H245" s="1">
-        <v>202724.55</v>
+        <v>244625.8</v>
       </c>
       <c r="I245" s="1">
-        <v>10252.11</v>
+        <v>-15806.15</v>
       </c>
       <c r="J245" s="1">
-        <v>5.0571625390215</v>
+        <v>-6.4613585320927</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245">
         <v>0.0</v>
       </c>
       <c r="M245" s="1">
-        <v>212976.66</v>
+        <v>228819.65</v>
       </c>
       <c r="N245" s="1">
-        <v>212976.66</v>
+        <v>228819.65</v>
       </c>
       <c r="O245" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
         <v>524</v>
       </c>
       <c r="B246" t="s">
         <v>525</v>
       </c>
       <c r="C246" s="1">
-        <v>1407.0</v>
+        <v>1705.0</v>
       </c>
       <c r="D246" s="1">
-        <v>135.95</v>
+        <v>128.0</v>
       </c>
       <c r="E246" s="1">
-        <v>129.61777541</v>
+        <v>130.30047507</v>
       </c>
       <c r="F246" t="s">
         <v>31</v>
       </c>
       <c r="G246">
         <v>0.91</v>
       </c>
       <c r="H246" s="1">
-        <v>196922.61</v>
+        <v>240878.18</v>
       </c>
       <c r="I246" s="1">
-        <v>13728.4</v>
+        <v>-1277.81</v>
       </c>
       <c r="J246" s="1">
-        <v>6.9714696550081</v>
+        <v>-0.53047976367141</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246">
         <v>0.0</v>
       </c>
       <c r="M246" s="1">
-        <v>210651.01</v>
+        <v>239600.37</v>
       </c>
       <c r="N246" s="1">
-        <v>210651.01</v>
+        <v>239600.37</v>
       </c>
       <c r="O246" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
         <v>526</v>
       </c>
       <c r="B247" t="s">
         <v>527</v>
       </c>
       <c r="C247" s="1">
-        <v>457.0</v>
+        <v>554.0</v>
       </c>
       <c r="D247" s="1">
-        <v>414.0</v>
+        <v>420.32</v>
       </c>
       <c r="E247" s="1">
-        <v>517.91849015</v>
+        <v>502.50176895</v>
       </c>
       <c r="F247" t="s">
         <v>28</v>
       </c>
       <c r="G247">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H247" s="1">
-        <v>209354.05</v>
+        <v>245523.51</v>
       </c>
       <c r="I247" s="1">
-        <v>-49111.82</v>
+        <v>-43828.16</v>
       </c>
       <c r="J247" s="1">
-        <v>-23.458738916204</v>
+        <v>-17.850901528738</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247">
         <v>0.0</v>
       </c>
       <c r="M247" s="1">
-        <v>160242.23</v>
+        <v>201695.35</v>
       </c>
       <c r="N247" s="1">
-        <v>160242.23</v>
+        <v>201695.35</v>
       </c>
       <c r="O247" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
         <v>528</v>
       </c>
       <c r="B248" t="s">
         <v>529</v>
       </c>
       <c r="C248" s="1">
-        <v>1124.0</v>
+        <v>1081.0</v>
       </c>
       <c r="D248" s="1">
-        <v>217.09</v>
+        <v>200.63</v>
       </c>
       <c r="E248" s="1">
-        <v>216.62740214</v>
+        <v>229.92727105</v>
       </c>
       <c r="F248" t="s">
         <v>28</v>
       </c>
       <c r="G248">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H248" s="1">
-        <v>213159.93</v>
+        <v>212495.0</v>
       </c>
       <c r="I248" s="1">
-        <v>-6495.1</v>
+        <v>-24637.89</v>
       </c>
       <c r="J248" s="1">
-        <v>-3.0470548568861</v>
+        <v>-11.594573989976</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248">
         <v>0.0</v>
       </c>
       <c r="M248" s="1">
-        <v>206664.83</v>
+        <v>187857.11</v>
       </c>
       <c r="N248" s="1">
-        <v>206664.83</v>
+        <v>187857.11</v>
       </c>
       <c r="O248" s="1">
-        <v>0.21</v>
+        <v>0.17</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
         <v>530</v>
       </c>
       <c r="B249" t="s">
         <v>531</v>
       </c>
       <c r="C249" s="1">
-        <v>892.0</v>
+        <v>4744.0</v>
       </c>
       <c r="D249" s="1">
-        <v>211.48</v>
+        <v>140.88</v>
       </c>
       <c r="E249" s="1">
-        <v>234.76060538</v>
+        <v>126.37024452</v>
       </c>
       <c r="F249" t="s">
         <v>28</v>
       </c>
       <c r="G249">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H249" s="1">
-        <v>178539.89</v>
+        <v>512962.57</v>
       </c>
       <c r="I249" s="1">
-        <v>-18770.13</v>
+        <v>65932.81</v>
       </c>
       <c r="J249" s="1">
-        <v>-10.513129586895</v>
+        <v>12.853337427719</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249">
         <v>0.0</v>
       </c>
       <c r="M249" s="1">
-        <v>159769.76</v>
+        <v>578895.38</v>
       </c>
       <c r="N249" s="1">
-        <v>159769.76</v>
+        <v>578895.38</v>
       </c>
       <c r="O249" s="1">
-        <v>0.17</v>
+        <v>0.52</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
         <v>532</v>
       </c>
       <c r="B250" t="s">
         <v>533</v>
       </c>
       <c r="C250" s="1">
-        <v>3913.0</v>
+        <v>2812.0</v>
       </c>
       <c r="D250" s="1">
-        <v>155.47</v>
+        <v>113.26</v>
       </c>
       <c r="E250" s="1">
-        <v>122.78106823</v>
+        <v>104.97409317</v>
       </c>
       <c r="F250" t="s">
         <v>28</v>
       </c>
       <c r="G250">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H250" s="1">
-        <v>409688.34</v>
+        <v>258090.73</v>
       </c>
       <c r="I250" s="1">
-        <v>105560.33</v>
+        <v>17775.12</v>
       </c>
       <c r="J250" s="1">
-        <v>25.76600788785</v>
+        <v>6.887159410956</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250">
         <v>0.0</v>
       </c>
       <c r="M250" s="1">
-        <v>515248.67</v>
+        <v>275865.85</v>
       </c>
       <c r="N250" s="1">
-        <v>515248.67</v>
+        <v>275865.85</v>
       </c>
       <c r="O250" s="1">
-        <v>0.54</v>
+        <v>0.25</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
         <v>534</v>
       </c>
       <c r="B251" t="s">
         <v>535</v>
       </c>
       <c r="C251" s="1">
-        <v>2319.0</v>
+        <v>19084.0</v>
       </c>
       <c r="D251" s="1">
-        <v>113.79</v>
+        <v>2127.5</v>
       </c>
       <c r="E251" s="1">
-        <v>102.4050539</v>
+        <v>2231.01739677</v>
       </c>
       <c r="F251" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="G251">
-        <v>1.18</v>
+        <v>183.86</v>
       </c>
       <c r="H251" s="1">
-        <v>208032.24</v>
+        <v>238187.29</v>
       </c>
       <c r="I251" s="1">
-        <v>15461.46</v>
+        <v>-17360.4</v>
       </c>
       <c r="J251" s="1">
-        <v>7.4322422332231</v>
+        <v>-7.2885501153315</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251">
         <v>0.0</v>
       </c>
       <c r="M251" s="1">
-        <v>223493.7</v>
+        <v>220826.89</v>
       </c>
       <c r="N251" s="1">
-        <v>223493.7</v>
+        <v>220826.89</v>
       </c>
       <c r="O251" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
         <v>536</v>
       </c>
       <c r="B252" t="s">
         <v>537</v>
       </c>
       <c r="C252" s="1">
-        <v>15484.0</v>
+        <v>1158.0</v>
       </c>
       <c r="D252" s="1">
-        <v>2424.5</v>
+        <v>195.84</v>
       </c>
       <c r="E252" s="1">
-        <v>2239.53668303</v>
+        <v>222.49711572</v>
       </c>
       <c r="F252" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="G252">
-        <v>184.34</v>
+        <v>1.15</v>
       </c>
       <c r="H252" s="1">
-        <v>195167.69</v>
+        <v>220454.51</v>
       </c>
       <c r="I252" s="1">
-        <v>8486.48</v>
+        <v>-24020.8</v>
       </c>
       <c r="J252" s="1">
-        <v>4.348301709161</v>
+        <v>-10.896034742043</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252">
         <v>0.0</v>
       </c>
       <c r="M252" s="1">
-        <v>203654.17</v>
+        <v>196433.71</v>
       </c>
       <c r="N252" s="1">
-        <v>203654.17</v>
+        <v>196433.71</v>
       </c>
       <c r="O252" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
         <v>538</v>
       </c>
       <c r="B253" t="s">
         <v>539</v>
       </c>
       <c r="C253" s="1">
-        <v>955.0</v>
+        <v>4572.0</v>
       </c>
       <c r="D253" s="1">
-        <v>230.15</v>
+        <v>367.96</v>
       </c>
       <c r="E253" s="1">
-        <v>226.33278534</v>
+        <v>398.44501312</v>
       </c>
       <c r="F253" t="s">
         <v>28</v>
       </c>
       <c r="G253">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H253" s="1">
-        <v>184452.92</v>
+        <v>1585989.51</v>
       </c>
       <c r="I253" s="1">
-        <v>1702.12</v>
+        <v>-128810.54</v>
       </c>
       <c r="J253" s="1">
-        <v>0.92279374053824</v>
+        <v>-8.1217775519839</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253">
         <v>0.0</v>
       </c>
       <c r="M253" s="1">
-        <v>186155.04</v>
+        <v>1457178.97</v>
       </c>
       <c r="N253" s="1">
-        <v>186155.04</v>
+        <v>1457178.97</v>
       </c>
       <c r="O253" s="1">
-        <v>0.19</v>
+        <v>1.31</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
         <v>540</v>
       </c>
       <c r="B254" t="s">
         <v>541</v>
       </c>
       <c r="C254" s="1">
-        <v>3772.0</v>
+        <v>1534.0</v>
       </c>
       <c r="D254" s="1">
-        <v>402.51</v>
+        <v>187.19</v>
       </c>
       <c r="E254" s="1">
-        <v>398.26517762</v>
+        <v>187.44857236</v>
       </c>
       <c r="F254" t="s">
         <v>28</v>
       </c>
       <c r="G254">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H254" s="1">
-        <v>1308902.12</v>
+        <v>251054.63</v>
       </c>
       <c r="I254" s="1">
-        <v>-22997.39</v>
+        <v>-2332.71</v>
       </c>
       <c r="J254" s="1">
-        <v>-1.7569984530241</v>
+        <v>-0.92916430180953</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254">
         <v>0.0</v>
       </c>
       <c r="M254" s="1">
-        <v>1285904.73</v>
+        <v>248721.92</v>
       </c>
       <c r="N254" s="1">
-        <v>1285904.73</v>
+        <v>248721.92</v>
       </c>
       <c r="O254" s="1">
-        <v>1.34</v>
+        <v>0.22</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
         <v>542</v>
       </c>
       <c r="B255" t="s">
         <v>543</v>
       </c>
       <c r="C255" s="1">
-        <v>1265.0</v>
+        <v>979.0</v>
       </c>
       <c r="D255" s="1">
-        <v>212.11</v>
+        <v>262.84</v>
       </c>
       <c r="E255" s="1">
-        <v>185.95611067</v>
+        <v>282.19009193</v>
       </c>
       <c r="F255" t="s">
         <v>28</v>
       </c>
       <c r="G255">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H255" s="1">
-        <v>205678.21</v>
+        <v>241554.92</v>
       </c>
       <c r="I255" s="1">
-        <v>21576.09</v>
+        <v>-18670.24</v>
       </c>
       <c r="J255" s="1">
-        <v>10.490216732244</v>
+        <v>-7.7291905294249</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255">
         <v>0.0</v>
       </c>
       <c r="M255" s="1">
-        <v>227254.3</v>
+        <v>222884.68</v>
       </c>
       <c r="N255" s="1">
-        <v>227254.3</v>
+        <v>222884.68</v>
       </c>
       <c r="O255" s="1">
-        <v>0.24</v>
+        <v>0.2</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
         <v>544</v>
       </c>
       <c r="B256" t="s">
         <v>545</v>
       </c>
       <c r="C256" s="1">
-        <v>807.0</v>
+        <v>1362.0</v>
       </c>
       <c r="D256" s="1">
-        <v>289.82</v>
+        <v>208.47</v>
       </c>
       <c r="E256" s="1">
-        <v>286.08166047</v>
+        <v>216.145558</v>
       </c>
       <c r="F256" t="s">
         <v>28</v>
       </c>
       <c r="G256">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H256" s="1">
-        <v>202177.71</v>
+        <v>257312.56</v>
       </c>
       <c r="I256" s="1">
-        <v>-4087.81</v>
+        <v>-11373.94</v>
       </c>
       <c r="J256" s="1">
-        <v>-2.0218895544914</v>
+        <v>-4.4202816994242</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256">
         <v>0.0</v>
       </c>
       <c r="M256" s="1">
-        <v>198089.9</v>
+        <v>245938.62</v>
       </c>
       <c r="N256" s="1">
-        <v>198089.9</v>
+        <v>245938.62</v>
       </c>
       <c r="O256" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
         <v>546</v>
       </c>
       <c r="B257" t="s">
         <v>547</v>
       </c>
       <c r="C257" s="1">
-        <v>5828.0</v>
+        <v>7228.0</v>
       </c>
       <c r="D257" s="1">
-        <v>6527.0</v>
+        <v>6032.0</v>
       </c>
       <c r="E257" s="1">
-        <v>6021.41180508</v>
+        <v>6034.36469286</v>
       </c>
       <c r="F257" t="s">
         <v>44</v>
       </c>
       <c r="G257">
-        <v>184.34</v>
+        <v>183.86</v>
       </c>
       <c r="H257" s="1">
-        <v>191401.79</v>
+        <v>237816.61</v>
       </c>
       <c r="I257" s="1">
-        <v>14956.12</v>
+        <v>-683.36</v>
       </c>
       <c r="J257" s="1">
-        <v>7.813991708228</v>
+        <v>-0.28734746492266</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257">
         <v>0.0</v>
       </c>
       <c r="M257" s="1">
-        <v>206357.91</v>
+        <v>237133.25</v>
       </c>
       <c r="N257" s="1">
-        <v>206357.91</v>
+        <v>237133.25</v>
       </c>
       <c r="O257" s="1">
         <v>0.21</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
         <v>548</v>
       </c>
       <c r="B258" t="s">
         <v>549</v>
       </c>
       <c r="C258" s="1">
-        <v>1323.0</v>
+        <v>1623.0</v>
       </c>
       <c r="D258" s="1">
-        <v>44010.0</v>
+        <v>39330.0</v>
       </c>
       <c r="E258" s="1">
-        <v>30179.68102797</v>
+        <v>32048.50154036</v>
       </c>
       <c r="F258" t="s">
         <v>44</v>
       </c>
       <c r="G258">
-        <v>184.34</v>
+        <v>183.86</v>
       </c>
       <c r="H258" s="1">
-        <v>228326.3</v>
+        <v>294152.97</v>
       </c>
       <c r="I258" s="1">
-        <v>87537.0</v>
+        <v>53027.63</v>
       </c>
       <c r="J258" s="1">
-        <v>38.33855320215</v>
+        <v>18.027229165832</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258">
         <v>0.0</v>
       </c>
       <c r="M258" s="1">
-        <v>315863.3</v>
+        <v>347180.6</v>
       </c>
       <c r="N258" s="1">
-        <v>315863.3</v>
+        <v>347180.6</v>
       </c>
       <c r="O258" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
         <v>550</v>
       </c>
       <c r="B259" t="s">
         <v>551</v>
       </c>
       <c r="C259" s="1">
-        <v>2898.0</v>
+        <v>3513.0</v>
       </c>
       <c r="D259" s="1">
-        <v>132.88</v>
+        <v>126.11</v>
       </c>
       <c r="E259" s="1">
-        <v>118.26425811</v>
+        <v>120.54814973</v>
       </c>
       <c r="F259" t="s">
         <v>55</v>
       </c>
       <c r="G259">
-        <v>1.61</v>
+        <v>1.59</v>
       </c>
       <c r="H259" s="1">
-        <v>210804.93</v>
+        <v>261931.45</v>
       </c>
       <c r="I259" s="1">
-        <v>28334.51</v>
+        <v>17499.9</v>
       </c>
       <c r="J259" s="1">
-        <v>13.441104057671</v>
+        <v>6.6810991959919</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259">
         <v>0.0</v>
       </c>
       <c r="M259" s="1">
-        <v>239139.44</v>
+        <v>279431.35</v>
       </c>
       <c r="N259" s="1">
-        <v>239139.44</v>
+        <v>279431.35</v>
       </c>
       <c r="O259" s="1">
         <v>0.25</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
         <v>552</v>
       </c>
       <c r="B260" t="s">
         <v>553</v>
       </c>
       <c r="C260" s="1">
-        <v>7827.0</v>
+        <v>9491.0</v>
       </c>
       <c r="D260" s="1">
-        <v>51.84</v>
+        <v>45.77</v>
       </c>
       <c r="E260" s="1">
-        <v>52.53453941</v>
+        <v>51.69698978</v>
       </c>
       <c r="F260" t="s">
         <v>28</v>
       </c>
       <c r="G260">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H260" s="1">
-        <v>353376.5</v>
+        <v>422308.1</v>
       </c>
       <c r="I260" s="1">
-        <v>-9723.01</v>
+        <v>-46038.66</v>
       </c>
       <c r="J260" s="1">
-        <v>-2.7514591377751</v>
+        <v>-10.901675814411</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260">
         <v>0.0</v>
       </c>
       <c r="M260" s="1">
-        <v>343653.49</v>
+        <v>376269.44</v>
       </c>
       <c r="N260" s="1">
-        <v>343653.49</v>
+        <v>376269.44</v>
       </c>
       <c r="O260" s="1">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
         <v>554</v>
       </c>
       <c r="B261" t="s">
         <v>555</v>
       </c>
       <c r="C261" s="1">
-        <v>718.0</v>
+        <v>871.0</v>
       </c>
       <c r="D261" s="1">
-        <v>462.32</v>
+        <v>410.36</v>
       </c>
       <c r="E261" s="1">
-        <v>392.08154596</v>
+        <v>397.92595867</v>
       </c>
       <c r="F261" t="s">
         <v>28</v>
       </c>
       <c r="G261">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H261" s="1">
-        <v>247099.4</v>
+        <v>303550.53</v>
       </c>
       <c r="I261" s="1">
-        <v>34043.79</v>
+        <v>6041.12</v>
       </c>
       <c r="J261" s="1">
-        <v>13.77736651728</v>
+        <v>1.9901530068157</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261">
         <v>0.0</v>
       </c>
       <c r="M261" s="1">
-        <v>281143.19</v>
+        <v>309591.65</v>
       </c>
       <c r="N261" s="1">
-        <v>281143.19</v>
+        <v>309591.65</v>
       </c>
       <c r="O261" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
         <v>556</v>
       </c>
       <c r="B262" t="s">
         <v>557</v>
       </c>
       <c r="C262" s="1">
-        <v>41622.0</v>
+        <v>51324.0</v>
       </c>
       <c r="D262" s="1">
-        <v>14.34</v>
+        <v>13.75</v>
       </c>
       <c r="E262" s="1">
-        <v>14.02701288</v>
+        <v>14.07892935</v>
       </c>
       <c r="F262" t="s">
         <v>187</v>
       </c>
       <c r="G262">
-        <v>1.66</v>
+        <v>1.64</v>
       </c>
       <c r="H262" s="1">
-        <v>335288.77</v>
+        <v>420419.31</v>
       </c>
       <c r="I262" s="1">
-        <v>24959.59</v>
+        <v>9521.59</v>
       </c>
       <c r="J262" s="1">
-        <v>7.4442069741853</v>
+        <v>2.2647841746375</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262">
         <v>0.0</v>
       </c>
       <c r="M262" s="1">
-        <v>360248.36</v>
+        <v>429940.9</v>
       </c>
       <c r="N262" s="1">
-        <v>360248.36</v>
+        <v>429940.9</v>
       </c>
       <c r="O262" s="1">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
         <v>558</v>
       </c>
       <c r="B263" t="s">
         <v>559</v>
       </c>
       <c r="C263" s="1">
-        <v>789.0</v>
+        <v>956.0</v>
       </c>
       <c r="D263" s="1">
-        <v>308.64</v>
+        <v>296.6</v>
       </c>
       <c r="E263" s="1">
-        <v>278.4452218</v>
+        <v>283.28710251</v>
       </c>
       <c r="F263" t="s">
         <v>28</v>
       </c>
       <c r="G263">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H263" s="1">
-        <v>187287.2</v>
+        <v>231638.45</v>
       </c>
       <c r="I263" s="1">
-        <v>18960.75</v>
+        <v>13965.36</v>
       </c>
       <c r="J263" s="1">
-        <v>10.123889940156</v>
+        <v>6.0289472667426</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263">
         <v>0.0</v>
       </c>
       <c r="M263" s="1">
-        <v>206247.95</v>
+        <v>245603.81</v>
       </c>
       <c r="N263" s="1">
-        <v>206247.95</v>
+        <v>245603.81</v>
       </c>
       <c r="O263" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
         <v>560</v>
       </c>
       <c r="B264" t="s">
         <v>561</v>
       </c>
       <c r="C264" s="1">
-        <v>5474.0</v>
+        <v>6636.0</v>
       </c>
       <c r="D264" s="1">
-        <v>75.42</v>
+        <v>73.89</v>
       </c>
       <c r="E264" s="1">
-        <v>79.89780234</v>
+        <v>79.48882911</v>
       </c>
       <c r="F264" t="s">
         <v>28</v>
       </c>
       <c r="G264">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H264" s="1">
-        <v>378266.25</v>
+        <v>456446.22</v>
       </c>
       <c r="I264" s="1">
-        <v>-28601.58</v>
+        <v>-31730.72</v>
       </c>
       <c r="J264" s="1">
-        <v>-7.5612296894053</v>
+        <v>-6.9516886348626</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264">
         <v>0.0</v>
       </c>
       <c r="M264" s="1">
-        <v>349664.67</v>
+        <v>424715.5</v>
       </c>
       <c r="N264" s="1">
-        <v>349664.67</v>
+        <v>424715.5</v>
       </c>
       <c r="O264" s="1">
-        <v>0.36</v>
+        <v>0.38</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
         <v>562</v>
       </c>
       <c r="B265" t="s">
         <v>563</v>
       </c>
       <c r="C265" s="1">
-        <v>361.0</v>
+        <v>438.0</v>
       </c>
       <c r="D265" s="1">
-        <v>684.79</v>
+        <v>529.97</v>
       </c>
       <c r="E265" s="1">
-        <v>525.06055402</v>
+        <v>526.70947489</v>
       </c>
       <c r="F265" t="s">
         <v>28</v>
       </c>
       <c r="G265">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H265" s="1">
-        <v>165149.97</v>
+        <v>200842.35</v>
       </c>
       <c r="I265" s="1">
-        <v>44225.14</v>
+        <v>220.33</v>
       </c>
       <c r="J265" s="1">
-        <v>26.778775678857</v>
+        <v>0.10970295856427</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265">
         <v>0.0</v>
       </c>
       <c r="M265" s="1">
-        <v>209375.11</v>
+        <v>201062.68</v>
       </c>
       <c r="N265" s="1">
-        <v>209375.11</v>
+        <v>201062.68</v>
       </c>
       <c r="O265" s="1">
-        <v>0.22</v>
+        <v>0.18</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
         <v>564</v>
       </c>
       <c r="B266" t="s">
         <v>565</v>
       </c>
       <c r="C266" s="1">
-        <v>2713.0</v>
+        <v>3289.0</v>
       </c>
       <c r="D266" s="1">
-        <v>72.41</v>
+        <v>59.63</v>
       </c>
       <c r="E266" s="1">
-        <v>58.86989679</v>
+        <v>59.82819398</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>159714.03</v>
+        <v>196774.93</v>
       </c>
       <c r="I266" s="1">
-        <v>36734.3</v>
+        <v>-651.86</v>
       </c>
       <c r="J266" s="1">
-        <v>23.000045769304</v>
+        <v>-0.33127187492838</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266">
         <v>0.0</v>
       </c>
       <c r="M266" s="1">
-        <v>196448.33</v>
+        <v>196123.07</v>
       </c>
       <c r="N266" s="1">
-        <v>196448.33</v>
+        <v>196123.07</v>
       </c>
       <c r="O266" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
         <v>566</v>
       </c>
       <c r="B267" t="s">
         <v>567</v>
       </c>
       <c r="C267" s="1">
-        <v>4068.0</v>
+        <v>4932.0</v>
       </c>
       <c r="D267" s="1">
-        <v>54.67</v>
+        <v>45.955</v>
       </c>
       <c r="E267" s="1">
-        <v>58.53863324</v>
+        <v>58.18457218</v>
       </c>
       <c r="F267" t="s">
         <v>101</v>
       </c>
       <c r="G267">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H267" s="1">
-        <v>238154.83</v>
+        <v>286985.98</v>
       </c>
       <c r="I267" s="1">
-        <v>15087.67</v>
+        <v>-25823.27</v>
       </c>
       <c r="J267" s="1">
-        <v>6.3352357791778</v>
+        <v>-8.9980946107542</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267">
         <v>0.0</v>
       </c>
       <c r="M267" s="1">
-        <v>253242.5</v>
+        <v>261162.71</v>
       </c>
       <c r="N267" s="1">
-        <v>253242.5</v>
+        <v>261162.71</v>
       </c>
       <c r="O267" s="1">
-        <v>0.26</v>
+        <v>0.23</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
         <v>568</v>
       </c>
       <c r="B268" t="s">
         <v>569</v>
       </c>
       <c r="C268" s="1">
-        <v>4003.0</v>
+        <v>984.0</v>
       </c>
       <c r="D268" s="1">
-        <v>0.0</v>
+        <v>246.6</v>
       </c>
       <c r="E268" s="1">
-        <v>0.0</v>
+        <v>243.71917683</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>0.0</v>
+        <v>239819.67</v>
       </c>
       <c r="I268" s="1">
-        <v>0.0</v>
+        <v>2834.73</v>
       </c>
       <c r="J268" s="1">
-        <v>0</v>
+        <v>1.1820256445187</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268">
         <v>0.0</v>
       </c>
       <c r="M268" s="1">
-        <v>0.0</v>
+        <v>242654.4</v>
       </c>
       <c r="N268" s="1">
-        <v>0.0</v>
+        <v>242654.4</v>
       </c>
       <c r="O268" s="1">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
         <v>570</v>
       </c>
       <c r="B269" t="s">
         <v>571</v>
       </c>
       <c r="C269" s="1">
-        <v>811.0</v>
+        <v>308.0</v>
       </c>
       <c r="D269" s="1">
-        <v>252.3</v>
+        <v>710.47</v>
       </c>
       <c r="E269" s="1">
-        <v>240.80797781</v>
+        <v>754.38941558</v>
       </c>
       <c r="F269" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G269">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="H269" s="1">
-        <v>195295.27</v>
+        <v>203068.25</v>
       </c>
       <c r="I269" s="1">
-        <v>9320.03</v>
+        <v>-13527.53</v>
       </c>
       <c r="J269" s="1">
-        <v>4.7722763587669</v>
+        <v>-6.6615682165971</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269">
         <v>0.0</v>
       </c>
       <c r="M269" s="1">
-        <v>204615.3</v>
+        <v>189540.72</v>
       </c>
       <c r="N269" s="1">
-        <v>204615.3</v>
+        <v>189540.72</v>
       </c>
       <c r="O269" s="1">
-        <v>0.21</v>
+        <v>0.17</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
         <v>572</v>
       </c>
       <c r="B270" t="s">
         <v>573</v>
       </c>
       <c r="C270" s="1">
-        <v>255.0</v>
+        <v>4981.0</v>
       </c>
       <c r="D270" s="1">
-        <v>840.0</v>
+        <v>51.25</v>
       </c>
       <c r="E270" s="1">
-        <v>755.43760784</v>
+        <v>49.44507529</v>
       </c>
       <c r="F270" t="s">
         <v>28</v>
       </c>
       <c r="G270">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H270" s="1">
-        <v>168617.5</v>
+        <v>214690.29</v>
       </c>
       <c r="I270" s="1">
-        <v>12800.3</v>
+        <v>6423.83</v>
       </c>
       <c r="J270" s="1">
-        <v>7.5913235577565</v>
+        <v>2.9921381167262</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270">
         <v>0.0</v>
       </c>
       <c r="M270" s="1">
-        <v>181417.8</v>
+        <v>221114.12</v>
       </c>
       <c r="N270" s="1">
-        <v>181417.8</v>
+        <v>221114.12</v>
       </c>
       <c r="O270" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
         <v>574</v>
       </c>
       <c r="B271" t="s">
         <v>575</v>
       </c>
       <c r="C271" s="1">
-        <v>4108.0</v>
+        <v>1246.0</v>
       </c>
       <c r="D271" s="1">
-        <v>54.66</v>
+        <v>184.07</v>
       </c>
       <c r="E271" s="1">
-        <v>48.97779455</v>
+        <v>223.97134029</v>
       </c>
       <c r="F271" t="s">
         <v>28</v>
       </c>
       <c r="G271">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H271" s="1">
-        <v>175582.41</v>
+        <v>243814.7</v>
       </c>
       <c r="I271" s="1">
-        <v>14595.69</v>
+        <v>-45156.22</v>
       </c>
       <c r="J271" s="1">
-        <v>8.312729048428</v>
+        <v>-18.520712655964</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
       <c r="L271">
         <v>0.0</v>
       </c>
       <c r="M271" s="1">
-        <v>190178.1</v>
+        <v>198658.48</v>
       </c>
       <c r="N271" s="1">
-        <v>190178.1</v>
+        <v>198658.48</v>
       </c>
       <c r="O271" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
         <v>576</v>
       </c>
       <c r="B272" t="s">
         <v>577</v>
       </c>
       <c r="C272" s="1">
-        <v>1027.0</v>
+        <v>2787.0</v>
       </c>
       <c r="D272" s="1">
-        <v>182.01</v>
+        <v>88.63</v>
       </c>
       <c r="E272" s="1">
-        <v>231.79744888</v>
+        <v>96.87944743</v>
       </c>
       <c r="F272" t="s">
         <v>28</v>
       </c>
       <c r="G272">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H272" s="1">
-        <v>208240.25</v>
+        <v>230888.51</v>
       </c>
       <c r="I272" s="1">
-        <v>-49923.77</v>
+        <v>-16932.85</v>
       </c>
       <c r="J272" s="1">
-        <v>-23.974121237369</v>
+        <v>-7.3337776747747</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272">
         <v>0.0</v>
       </c>
       <c r="M272" s="1">
-        <v>158316.48</v>
+        <v>213955.66</v>
       </c>
       <c r="N272" s="1">
-        <v>158316.48</v>
+        <v>213955.66</v>
       </c>
       <c r="O272" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
         <v>578</v>
       </c>
       <c r="B273" t="s">
         <v>579</v>
       </c>
       <c r="C273" s="1">
-        <v>2298.0</v>
+        <v>1245.0</v>
       </c>
       <c r="D273" s="1">
-        <v>97.43</v>
+        <v>201.75</v>
       </c>
       <c r="E273" s="1">
-        <v>98.0858094</v>
+        <v>231.80806426</v>
       </c>
       <c r="F273" t="s">
         <v>28</v>
       </c>
       <c r="G273">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H273" s="1">
-        <v>192200.24</v>
+        <v>251820.12</v>
       </c>
       <c r="I273" s="1">
-        <v>-2571.93</v>
+        <v>-34255.16</v>
       </c>
       <c r="J273" s="1">
-        <v>-1.3381512947122</v>
+        <v>-13.60302743085</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
       <c r="L273">
         <v>0.0</v>
       </c>
       <c r="M273" s="1">
-        <v>189628.31</v>
+        <v>217564.96</v>
       </c>
       <c r="N273" s="1">
-        <v>189628.31</v>
+        <v>217564.96</v>
       </c>
       <c r="O273" s="1">
         <v>0.2</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
         <v>580</v>
       </c>
       <c r="B274" t="s">
         <v>581</v>
       </c>
       <c r="C274" s="1">
-        <v>1026.0</v>
+        <v>10877.0</v>
       </c>
       <c r="D274" s="1">
-        <v>207.57</v>
+        <v>49.98</v>
       </c>
       <c r="E274" s="1">
-        <v>237.64096491</v>
+        <v>43.21182679</v>
       </c>
       <c r="F274" t="s">
         <v>28</v>
       </c>
       <c r="G274">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H274" s="1">
-        <v>212976.38</v>
+        <v>408969.1</v>
       </c>
       <c r="I274" s="1">
-        <v>-32603.03</v>
+        <v>61912.2</v>
       </c>
       <c r="J274" s="1">
-        <v>-15.308284421024</v>
+        <v>15.138600935865</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274">
         <v>0.0</v>
       </c>
       <c r="M274" s="1">
-        <v>180373.35</v>
+        <v>470881.3</v>
       </c>
       <c r="N274" s="1">
-        <v>180373.35</v>
+        <v>470881.3</v>
       </c>
       <c r="O274" s="1">
-        <v>0.19</v>
+        <v>0.42</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
         <v>582</v>
       </c>
       <c r="B275" t="s">
         <v>583</v>
       </c>
       <c r="C275" s="1">
-        <v>8971.0</v>
+        <v>607.0</v>
       </c>
       <c r="D275" s="1">
-        <v>50.14</v>
+        <v>454.0</v>
       </c>
       <c r="E275" s="1">
-        <v>41.65033998</v>
+        <v>445.10359143</v>
       </c>
       <c r="F275" t="s">
         <v>28</v>
       </c>
       <c r="G275">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H275" s="1">
-        <v>325375.6</v>
+        <v>235399.74</v>
       </c>
       <c r="I275" s="1">
-        <v>55589.88</v>
+        <v>3299.26</v>
       </c>
       <c r="J275" s="1">
-        <v>17.08483365071</v>
+        <v>1.401556348363</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
       <c r="L275">
         <v>0.0</v>
       </c>
       <c r="M275" s="1">
-        <v>380965.48</v>
+        <v>238699.0</v>
       </c>
       <c r="N275" s="1">
-        <v>380965.48</v>
+        <v>238699.0</v>
       </c>
       <c r="O275" s="1">
-        <v>0.4</v>
+        <v>0.21</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
         <v>584</v>
       </c>
       <c r="B276" t="s">
         <v>585</v>
       </c>
       <c r="C276" s="1">
-        <v>501.0</v>
+        <v>3213.0</v>
       </c>
       <c r="D276" s="1">
-        <v>496.83</v>
+        <v>123.95</v>
       </c>
       <c r="E276" s="1">
-        <v>441.38674651</v>
+        <v>120.06587613</v>
       </c>
       <c r="F276" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G276">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>192858.57</v>
+        <v>385771.66</v>
       </c>
       <c r="I276" s="1">
-        <v>17958.6</v>
+        <v>12479.69</v>
       </c>
       <c r="J276" s="1">
-        <v>9.3117977593632</v>
+        <v>3.2349939858205</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
       <c r="L276">
         <v>0.0</v>
       </c>
       <c r="M276" s="1">
-        <v>210817.17</v>
+        <v>398251.35</v>
       </c>
       <c r="N276" s="1">
-        <v>210817.17</v>
+        <v>398251.35</v>
       </c>
       <c r="O276" s="1">
-        <v>0.22</v>
+        <v>0.36</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
         <v>586</v>
       </c>
       <c r="B277" t="s">
         <v>587</v>
       </c>
       <c r="C277" s="1">
-        <v>2651.0</v>
+        <v>2383.0</v>
       </c>
       <c r="D277" s="1">
-        <v>140.75</v>
+        <v>301.62</v>
       </c>
       <c r="E277" s="1">
-        <v>117.87301396</v>
+        <v>336.84182123</v>
       </c>
       <c r="F277" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G277">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="H277" s="1">
-        <v>312481.36</v>
+        <v>686215.36</v>
       </c>
       <c r="I277" s="1">
-        <v>60646.89</v>
+        <v>-63642.42</v>
       </c>
       <c r="J277" s="1">
-        <v>19.408162458074</v>
+        <v>-9.2744091301017</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
       <c r="L277">
         <v>0.0</v>
       </c>
       <c r="M277" s="1">
-        <v>373128.25</v>
+        <v>622572.94</v>
       </c>
       <c r="N277" s="1">
-        <v>373128.25</v>
+        <v>622572.94</v>
       </c>
       <c r="O277" s="1">
-        <v>0.39</v>
+        <v>0.56</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
         <v>588</v>
       </c>
       <c r="B278" t="s">
         <v>589</v>
       </c>
       <c r="C278" s="1">
-        <v>1966.0</v>
+        <v>8463.0</v>
       </c>
       <c r="D278" s="1">
-        <v>320.14</v>
+        <v>288.1</v>
       </c>
       <c r="E278" s="1">
-        <v>342.74178026</v>
+        <v>290.16415928</v>
       </c>
       <c r="F278" t="s">
-        <v>28</v>
+        <v>106</v>
       </c>
       <c r="G278">
-        <v>1.18</v>
+        <v>10.81</v>
       </c>
       <c r="H278" s="1">
-        <v>574435.89</v>
+        <v>224791.42</v>
       </c>
       <c r="I278" s="1">
-        <v>-41366.32</v>
+        <v>821.75</v>
       </c>
       <c r="J278" s="1">
-        <v>-7.2012074315203</v>
+        <v>0.36556110549059</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
       <c r="L278">
         <v>0.0</v>
       </c>
       <c r="M278" s="1">
-        <v>533069.57</v>
+        <v>225613.17</v>
       </c>
       <c r="N278" s="1">
-        <v>533069.57</v>
+        <v>225613.17</v>
       </c>
       <c r="O278" s="1">
-        <v>0.55</v>
+        <v>0.2</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
         <v>590</v>
       </c>
       <c r="B279" t="s">
         <v>591</v>
       </c>
       <c r="C279" s="1">
-        <v>6979.0</v>
+        <v>3273.0</v>
       </c>
       <c r="D279" s="1">
-        <v>351.8</v>
+        <v>99.51</v>
       </c>
       <c r="E279" s="1">
-        <v>283.71846683</v>
+        <v>110.54515124</v>
       </c>
       <c r="F279" t="s">
-        <v>106</v>
+        <v>28</v>
       </c>
       <c r="G279">
-        <v>10.65</v>
+        <v>1.15</v>
       </c>
       <c r="H279" s="1">
-        <v>180328.55</v>
+        <v>309369.61</v>
       </c>
       <c r="I279" s="1">
-        <v>50142.89</v>
+        <v>-27259.41</v>
       </c>
       <c r="J279" s="1">
-        <v>27.806406694891</v>
+        <v>-8.8112759362498</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
       <c r="L279">
         <v>0.0</v>
       </c>
       <c r="M279" s="1">
-        <v>230471.44</v>
+        <v>282110.2</v>
       </c>
       <c r="N279" s="1">
-        <v>230471.44</v>
+        <v>282110.2</v>
       </c>
       <c r="O279" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
         <v>592</v>
       </c>
       <c r="B280" t="s">
         <v>593</v>
       </c>
       <c r="C280" s="1">
-        <v>2700.0</v>
+        <v>48262.0</v>
       </c>
       <c r="D280" s="1">
-        <v>106.04</v>
+        <v>27.42</v>
       </c>
       <c r="E280" s="1">
-        <v>112.70024444</v>
+        <v>25.17391778</v>
       </c>
       <c r="F280" t="s">
         <v>28</v>
       </c>
       <c r="G280">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H280" s="1">
-        <v>259472.03</v>
+        <v>1043924.94</v>
       </c>
       <c r="I280" s="1">
-        <v>-16981.98</v>
+        <v>102323.69</v>
       </c>
       <c r="J280" s="1">
-        <v>-6.5448210352384</v>
+        <v>9.8018244491793</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
       <c r="L280">
         <v>0.0</v>
       </c>
       <c r="M280" s="1">
-        <v>242490.05</v>
+        <v>1146248.63</v>
       </c>
       <c r="N280" s="1">
-        <v>242490.05</v>
+        <v>1146248.63</v>
       </c>
       <c r="O280" s="1">
-        <v>0.25</v>
+        <v>1.03</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
         <v>594</v>
       </c>
       <c r="B281" t="s">
         <v>595</v>
       </c>
       <c r="C281" s="1">
-        <v>39785.0</v>
+        <v>1584.0</v>
       </c>
       <c r="D281" s="1">
-        <v>28.17</v>
+        <v>162.59</v>
       </c>
       <c r="E281" s="1">
-        <v>24.64340832</v>
+        <v>240.76861111</v>
       </c>
       <c r="F281" t="s">
         <v>28</v>
       </c>
       <c r="G281">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H281" s="1">
-        <v>840510.94</v>
+        <v>240754.79</v>
       </c>
       <c r="I281" s="1">
-        <v>108708.55</v>
+        <v>-17677.65</v>
       </c>
       <c r="J281" s="1">
-        <v>12.933627015015</v>
+        <v>-7.3425953435859</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
       <c r="L281">
         <v>0.0</v>
       </c>
       <c r="M281" s="1">
-        <v>949219.49</v>
+        <v>223077.14</v>
       </c>
       <c r="N281" s="1">
-        <v>949219.49</v>
+        <v>223077.14</v>
       </c>
       <c r="O281" s="1">
-        <v>0.99</v>
+        <v>0.2</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
         <v>596</v>
       </c>
       <c r="B282" t="s">
         <v>597</v>
       </c>
       <c r="C282" s="1">
-        <v>1307.0</v>
+        <v>2914.0</v>
       </c>
       <c r="D282" s="1">
-        <v>172.13</v>
+        <v>231.24</v>
       </c>
       <c r="E282" s="1">
-        <v>243.23806427</v>
+        <v>220.63</v>
       </c>
       <c r="F282" t="s">
         <v>28</v>
       </c>
       <c r="G282">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H282" s="1">
-        <v>200574.84</v>
+        <v>555949.34</v>
       </c>
       <c r="I282" s="1">
-        <v>-10032.02</v>
+        <v>27708.83</v>
       </c>
       <c r="J282" s="1">
-        <v>-5.0016343026872</v>
+        <v>4.9840566408443</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
       <c r="L282">
         <v>0.0</v>
       </c>
       <c r="M282" s="1">
-        <v>190542.82</v>
+        <v>583658.17</v>
       </c>
       <c r="N282" s="1">
-        <v>190542.82</v>
+        <v>583658.17</v>
       </c>
       <c r="O282" s="1">
-        <v>0.2</v>
+        <v>0.52</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
         <v>598</v>
       </c>
       <c r="B283" t="s">
         <v>599</v>
       </c>
       <c r="C283" s="1">
-        <v>2404.0</v>
+        <v>2284.0</v>
       </c>
       <c r="D283" s="1">
-        <v>240.84</v>
+        <v>195.94</v>
       </c>
       <c r="E283" s="1">
-        <v>217.22353161</v>
+        <v>174.03986865</v>
       </c>
       <c r="F283" t="s">
         <v>28</v>
       </c>
       <c r="G283">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H283" s="1">
-        <v>451242.79</v>
+        <v>345950.86</v>
       </c>
       <c r="I283" s="1">
-        <v>39126.79</v>
+        <v>41686.18</v>
       </c>
       <c r="J283" s="1">
-        <v>8.6708953288761</v>
+        <v>12.049740243455</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
       <c r="L283">
         <v>0.0</v>
       </c>
       <c r="M283" s="1">
-        <v>490369.58</v>
+        <v>387637.04</v>
       </c>
       <c r="N283" s="1">
-        <v>490369.58</v>
+        <v>387637.04</v>
       </c>
       <c r="O283" s="1">
-        <v>0.51</v>
+        <v>0.35</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
         <v>600</v>
       </c>
       <c r="B284" t="s">
         <v>601</v>
       </c>
       <c r="C284" s="1">
-        <v>1884.0</v>
+        <v>1442.0</v>
       </c>
       <c r="D284" s="1">
-        <v>207.12</v>
+        <v>293.1</v>
       </c>
       <c r="E284" s="1">
-        <v>165.88921444</v>
+        <v>170.945</v>
       </c>
       <c r="F284" t="s">
         <v>28</v>
       </c>
       <c r="G284">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H284" s="1">
-        <v>272242.99</v>
+        <v>211260.39</v>
       </c>
       <c r="I284" s="1">
-        <v>58250.85</v>
+        <v>154829.0</v>
       </c>
       <c r="J284" s="1">
-        <v>21.396639083342</v>
+        <v>73.288229752866</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
       <c r="L284">
         <v>0.0</v>
       </c>
       <c r="M284" s="1">
-        <v>330493.84</v>
+        <v>366089.39</v>
       </c>
       <c r="N284" s="1">
-        <v>330493.84</v>
+        <v>366089.39</v>
       </c>
       <c r="O284" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
         <v>602</v>
       </c>
       <c r="B285" t="s">
         <v>603</v>
       </c>
       <c r="C285" s="1">
-        <v>1190.0</v>
+        <v>10482.0</v>
       </c>
       <c r="D285" s="1">
-        <v>279.7</v>
+        <v>40.7</v>
       </c>
       <c r="E285" s="1">
-        <v>141.80212605</v>
+        <v>37.04589296</v>
       </c>
       <c r="F285" t="s">
-        <v>28</v>
+        <v>187</v>
       </c>
       <c r="G285">
-        <v>1.18</v>
+        <v>1.64</v>
       </c>
       <c r="H285" s="1">
-        <v>143805.72</v>
+        <v>225957.42</v>
       </c>
       <c r="I285" s="1">
-        <v>138097.39</v>
+        <v>33953.27</v>
       </c>
       <c r="J285" s="1">
-        <v>96.030526463064</v>
+        <v>15.026401876955</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
       <c r="L285">
         <v>0.0</v>
       </c>
       <c r="M285" s="1">
-        <v>281903.11</v>
+        <v>259910.69</v>
       </c>
       <c r="N285" s="1">
-        <v>281903.11</v>
+        <v>259910.69</v>
       </c>
       <c r="O285" s="1">
-        <v>0.29</v>
+        <v>0.23</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
         <v>604</v>
       </c>
       <c r="B286" t="s">
         <v>605</v>
       </c>
       <c r="C286" s="1">
-        <v>8505.0</v>
+        <v>2319.0</v>
       </c>
       <c r="D286" s="1">
-        <v>42.54</v>
+        <v>157.08</v>
       </c>
       <c r="E286" s="1">
-        <v>36.02341917</v>
+        <v>154.74541182</v>
       </c>
       <c r="F286" t="s">
-        <v>187</v>
+        <v>55</v>
       </c>
       <c r="G286">
-        <v>1.66</v>
+        <v>1.59</v>
       </c>
       <c r="H286" s="1">
-        <v>175685.16</v>
+        <v>223500.11</v>
       </c>
       <c r="I286" s="1">
-        <v>42689.24</v>
+        <v>6257.07</v>
       </c>
       <c r="J286" s="1">
-        <v>24.298717091415</v>
+        <v>2.7995825147469</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
       <c r="L286">
         <v>0.0</v>
       </c>
       <c r="M286" s="1">
-        <v>218374.4</v>
+        <v>229757.18</v>
       </c>
       <c r="N286" s="1">
-        <v>218374.4</v>
+        <v>229757.18</v>
       </c>
       <c r="O286" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
         <v>606</v>
       </c>
       <c r="B287" t="s">
         <v>607</v>
       </c>
       <c r="C287" s="1">
-        <v>1913.0</v>
+        <v>1323.0</v>
       </c>
       <c r="D287" s="1">
-        <v>222.27</v>
+        <v>135.96</v>
       </c>
       <c r="E287" s="1">
-        <v>147.46452169</v>
+        <v>204.914452</v>
       </c>
       <c r="F287" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="G287">
-        <v>1.61</v>
+        <v>1.15</v>
       </c>
       <c r="H287" s="1">
-        <v>174905.83</v>
+        <v>238214.09</v>
       </c>
       <c r="I287" s="1">
-        <v>89145.91</v>
+        <v>-82410.64</v>
       </c>
       <c r="J287" s="1">
-        <v>50.967946580168</v>
+        <v>-34.595199637435</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
       <c r="L287">
         <v>0.0</v>
       </c>
       <c r="M287" s="1">
-        <v>264051.74</v>
+        <v>155803.45</v>
       </c>
       <c r="N287" s="1">
-        <v>264051.74</v>
+        <v>155803.45</v>
       </c>
       <c r="O287" s="1">
-        <v>0.27</v>
+        <v>0.14</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
         <v>608</v>
       </c>
       <c r="B288" t="s">
         <v>609</v>
       </c>
       <c r="C288" s="1">
-        <v>1091.0</v>
+        <v>410.0</v>
       </c>
       <c r="D288" s="1">
-        <v>133.76</v>
+        <v>1041.95</v>
       </c>
       <c r="E288" s="1">
-        <v>219.51510541</v>
+        <v>1029.46295122</v>
       </c>
       <c r="F288" t="s">
         <v>28</v>
       </c>
       <c r="G288">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H288" s="1">
-        <v>210795.09</v>
+        <v>364130.77</v>
       </c>
       <c r="I288" s="1">
-        <v>-87197.09</v>
+        <v>5899.11</v>
       </c>
       <c r="J288" s="1">
-        <v>-41.365806954991</v>
+        <v>1.6200525981367</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
       <c r="L288">
         <v>0.0</v>
       </c>
       <c r="M288" s="1">
-        <v>123598.0</v>
+        <v>370029.88</v>
       </c>
       <c r="N288" s="1">
-        <v>123598.0</v>
+        <v>370029.88</v>
       </c>
       <c r="O288" s="1">
-        <v>0.13</v>
+        <v>0.33</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
         <v>610</v>
       </c>
       <c r="B289" t="s">
         <v>611</v>
       </c>
       <c r="C289" s="1">
-        <v>338.0</v>
+        <v>2493.0</v>
       </c>
       <c r="D289" s="1">
-        <v>1144.73</v>
+        <v>120.44</v>
       </c>
       <c r="E289" s="1">
-        <v>1020.95470414</v>
+        <v>130.42132772</v>
       </c>
       <c r="F289" t="s">
         <v>28</v>
       </c>
       <c r="G289">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H289" s="1">
-        <v>297341.46</v>
+        <v>284669.88</v>
       </c>
       <c r="I289" s="1">
-        <v>30361.38</v>
+        <v>-24594.59</v>
       </c>
       <c r="J289" s="1">
-        <v>10.210947373434</v>
+        <v>-8.6396881889998</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
       <c r="L289">
         <v>0.0</v>
       </c>
       <c r="M289" s="1">
-        <v>327702.84</v>
+        <v>260075.29</v>
       </c>
       <c r="N289" s="1">
-        <v>327702.84</v>
+        <v>260075.29</v>
       </c>
       <c r="O289" s="1">
-        <v>0.34</v>
+        <v>0.23</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
         <v>612</v>
       </c>
       <c r="B290" t="s">
         <v>613</v>
       </c>
       <c r="C290" s="1">
-        <v>2057.0</v>
+        <v>2172.0</v>
       </c>
       <c r="D290" s="1">
-        <v>129.56</v>
+        <v>115.67</v>
       </c>
       <c r="E290" s="1">
-        <v>132.23634905</v>
+        <v>136.6865884</v>
       </c>
       <c r="F290" t="s">
         <v>28</v>
       </c>
       <c r="G290">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H290" s="1">
-        <v>238583.01</v>
+        <v>260428.02</v>
       </c>
       <c r="I290" s="1">
-        <v>-12865.28</v>
+        <v>-42814.13</v>
       </c>
       <c r="J290" s="1">
-        <v>-5.3923705631847</v>
+        <v>-16.439909192567</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
       <c r="L290">
         <v>0.0</v>
       </c>
       <c r="M290" s="1">
-        <v>225717.73</v>
+        <v>217613.89</v>
       </c>
       <c r="N290" s="1">
-        <v>225717.73</v>
+        <v>217613.89</v>
       </c>
       <c r="O290" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
         <v>614</v>
       </c>
       <c r="B291" t="s">
         <v>615</v>
       </c>
       <c r="C291" s="1">
-        <v>1792.0</v>
+        <v>1222.0</v>
       </c>
       <c r="D291" s="1">
-        <v>131.1</v>
+        <v>151.47</v>
       </c>
       <c r="E291" s="1">
-        <v>139.88057478</v>
+        <v>217.76895254</v>
       </c>
       <c r="F291" t="s">
         <v>28</v>
       </c>
       <c r="G291">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H291" s="1">
-        <v>220337.74</v>
+        <v>232649.58</v>
       </c>
       <c r="I291" s="1">
-        <v>-21361.54</v>
+        <v>-72323.6</v>
       </c>
       <c r="J291" s="1">
-        <v>-9.6949074634241</v>
+        <v>-31.086924807687</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
       <c r="L291">
         <v>0.0</v>
       </c>
       <c r="M291" s="1">
-        <v>198976.2</v>
+        <v>160325.98</v>
       </c>
       <c r="N291" s="1">
-        <v>198976.2</v>
+        <v>160325.98</v>
       </c>
       <c r="O291" s="1">
-        <v>0.21</v>
+        <v>0.14</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
         <v>616</v>
       </c>
       <c r="B292" t="s">
         <v>617</v>
       </c>
       <c r="C292" s="1">
-        <v>1008.0</v>
+        <v>368.0</v>
       </c>
       <c r="D292" s="1">
-        <v>146.99</v>
+        <v>540.8</v>
       </c>
       <c r="E292" s="1">
-        <v>230.78951389</v>
+        <v>552.82627717</v>
       </c>
       <c r="F292" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G292">
-        <v>1.18</v>
+        <v>0.91</v>
       </c>
       <c r="H292" s="1">
-        <v>203610.21</v>
+        <v>219434.06</v>
       </c>
       <c r="I292" s="1">
-        <v>-78120.31</v>
+        <v>-941.0</v>
       </c>
       <c r="J292" s="1">
-        <v>-38.367579896902</v>
+        <v>-0.42883041948912</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
       <c r="L292">
         <v>0.0</v>
       </c>
       <c r="M292" s="1">
-        <v>125489.9</v>
+        <v>218493.06</v>
       </c>
       <c r="N292" s="1">
-        <v>125489.9</v>
+        <v>218493.06</v>
       </c>
       <c r="O292" s="1">
-        <v>0.13</v>
+        <v>0.2</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
         <v>618</v>
       </c>
       <c r="B293" t="s">
         <v>619</v>
       </c>
       <c r="C293" s="1">
-        <v>304.0</v>
+        <v>1157.0001</v>
       </c>
       <c r="D293" s="1">
-        <v>580.6</v>
+        <v>1071.41</v>
       </c>
       <c r="E293" s="1">
-        <v>552.55023026</v>
+        <v>1071.22335599</v>
       </c>
       <c r="F293" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="G293">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>180257.19</v>
+        <v>1239405.53</v>
       </c>
       <c r="I293" s="1">
-        <v>14118.01</v>
+        <v>215.95</v>
       </c>
       <c r="J293" s="1">
-        <v>7.8321480546768</v>
+        <v>0.017423675687489</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
       <c r="L293">
         <v>0.0</v>
       </c>
       <c r="M293" s="1">
-        <v>194375.2</v>
+        <v>1239621.48</v>
       </c>
       <c r="N293" s="1">
-        <v>194375.2</v>
+        <v>1239621.48</v>
       </c>
       <c r="O293" s="1">
-        <v>0.2</v>
+        <v>1.11</v>
       </c>
       <c r="P293">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P294">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>