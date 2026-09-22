--- v4 (2026-09-01)
+++ v5 (2026-09-22)
@@ -784,56 +784,50 @@
   <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELEC CO</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL SPA</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE</t>
   </si>
   <si>
     <t>US29444U7000</t>
   </si>
   <si>
     <t>EQUINIX INC</t>
   </si>
   <si>
-    <t>FR0014017CN7</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
     <t>US30161N1019</t>
   </si>
   <si>
     <t>EXELON CORP</t>
   </si>
   <si>
     <t>JP3802400006</t>
   </si>
   <si>
     <t>FANUC CORP</t>
   </si>
   <si>
     <t>JP3802300008</t>
   </si>
   <si>
     <t>FAST RETAILING</t>
   </si>
   <si>
     <t>US3119001044</t>
@@ -1126,50 +1120,56 @@
   <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP NOM.</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>L'OREAL</t>
   </si>
   <si>
     <t>US5486611073</t>
   </si>
   <si>
     <t>LOWE'S COS INC</t>
   </si>
   <si>
     <t>CA5503711080</t>
   </si>
   <si>
     <t>LUNDIN GOLD INC</t>
   </si>
   <si>
+    <t>CA5504281067</t>
+  </si>
+  <si>
+    <t>LUNR ROYALTIES C</t>
+  </si>
+  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
     <t>CA56501R1064</t>
   </si>
   <si>
     <t>MANULIFE FINANCIAL</t>
   </si>
   <si>
     <t>US5719032022</t>
   </si>
   <si>
     <t>MARRIOTT INTL-A</t>
   </si>
   <si>
     <t>US5717481023</t>
   </si>
   <si>
     <t>MARSH &amp; MCLENNAN</t>
   </si>
   <si>
     <t>US5738741041</t>
@@ -1783,51 +1783,51 @@
   <si>
     <t>TWILIO INC - A</t>
   </si>
   <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIE</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT SPA</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>NL00150742T2</t>
   </si>
   <si>
-    <t>UNILEVER RTS</t>
+    <t>UNILEVER RTS 12-49</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UNION CHIM BELGE</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS</t>
   </si>
   <si>
     <t>FI0009005987</t>
   </si>
   <si>
     <t>UPM-KYMMENE OYJ</t>
   </si>
   <si>
     <t>US92343E1029</t>
   </si>
   <si>
     <t>VERISIGN INC</t>
   </si>
@@ -2286,15332 +2286,15332 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:Z3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C3" sqref="C3"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1049445.1092</v>
+      </c>
+      <c r="C2">
+        <v>155.24</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>162923185.49</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>162923185.49</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...8 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>32239.0</v>
+      </c>
+      <c r="C3">
+        <v>113.31</v>
+      </c>
+      <c r="D3" t="s">
         <v>8</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="E3">
+        <v>3653014.05</v>
+      </c>
+      <c r="F3" t="s">
         <v>8</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="G3">
+        <v>3653014.05</v>
+      </c>
+      <c r="H3" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="Z3" t="s">
         <v>9</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P303"/>
+  <dimension ref="A1:Z303"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O303" sqref="O303"/>
+      <selection activeCell="N303" sqref="N303"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1" t="s">
+        <v>19</v>
+      </c>
+      <c r="J1" t="s">
+        <v>20</v>
+      </c>
+      <c r="K1" t="s">
+        <v>21</v>
+      </c>
+      <c r="L1" t="s">
+        <v>22</v>
+      </c>
+      <c r="M1" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1" t="s">
+        <v>24</v>
+      </c>
+      <c r="O1" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z1" t="s">
         <v>11</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" s="1">
+        <v>2361.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>163.22</v>
+      </c>
+      <c r="D2" s="1">
+        <v>149.47666667</v>
+      </c>
+      <c r="E2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F2">
+        <v>1.14</v>
+      </c>
+      <c r="G2" s="1">
+        <v>306637.44</v>
+      </c>
+      <c r="H2" s="1">
+        <v>30055.95</v>
+      </c>
+      <c r="I2" s="1">
+        <v>9.8017874138266</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>336693.39</v>
+      </c>
+      <c r="M2" s="1">
+        <v>336693.39</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>26</v>
       </c>
-      <c r="B2" t="s">
-[...38 lines deleted...]
-      <c r="O2" s="1">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="1">
+        <v>8008.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>88.56</v>
+      </c>
+      <c r="D3" s="1">
+        <v>62.28916958</v>
+      </c>
+      <c r="E3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F3">
+        <v>0.92</v>
+      </c>
+      <c r="G3" s="1">
+        <v>540657.29</v>
+      </c>
+      <c r="H3" s="1">
+        <v>226530.59</v>
+      </c>
+      <c r="I3" s="1">
+        <v>41.899109507984</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>767187.88</v>
+      </c>
+      <c r="M3" s="1">
+        <v>767187.88</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="1">
+        <v>5454.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>87.83</v>
+      </c>
+      <c r="D4" s="1">
+        <v>114.03537037</v>
+      </c>
+      <c r="E4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F4">
+        <v>1.14</v>
+      </c>
+      <c r="G4" s="1">
+        <v>532649.6</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-114122.83</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-21.425498113582</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>418526.77</v>
+      </c>
+      <c r="M4" s="1">
+        <v>418526.77</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="1">
+        <v>5505.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>230.01</v>
+      </c>
+      <c r="D5" s="1">
+        <v>222.38448138</v>
+      </c>
+      <c r="E5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F5">
+        <v>1.14</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1048555.49</v>
+      </c>
+      <c r="H5" s="1">
+        <v>57735.24</v>
+      </c>
+      <c r="I5" s="1">
+        <v>5.5061692538561</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>1106290.73</v>
+      </c>
+      <c r="M5" s="1">
+        <v>1106290.73</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1743.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>124.83</v>
+      </c>
+      <c r="D6" s="1">
+        <v>232.00100402</v>
+      </c>
+      <c r="E6" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6">
+        <v>1.14</v>
+      </c>
+      <c r="G6" s="1">
+        <v>352000.86</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-161901.09</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-45.994515467945</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>190099.77</v>
+      </c>
+      <c r="M6" s="1">
+        <v>190099.77</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="1">
+        <v>1564.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>284.4</v>
+      </c>
+      <c r="D7" s="1">
+        <v>231.71636829</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>362404.4</v>
+      </c>
+      <c r="H7" s="1">
+        <v>82397.2</v>
+      </c>
+      <c r="I7" s="1">
+        <v>22.736258169051</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>444801.6</v>
+      </c>
+      <c r="M7" s="1">
+        <v>444801.6</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="1">
+        <v>2063.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>194.9</v>
+      </c>
+      <c r="D8" s="1">
+        <v>281.59714009</v>
+      </c>
+      <c r="E8" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8">
+        <v>1.14</v>
+      </c>
+      <c r="G8" s="1">
+        <v>504317.31</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-153018.81</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-30.34177232584</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>351298.5</v>
+      </c>
+      <c r="M8" s="1">
+        <v>351298.5</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="1">
+        <v>3981.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>551.63</v>
+      </c>
+      <c r="D9" s="1">
+        <v>218.55114795</v>
+      </c>
+      <c r="E9" t="s">
+        <v>28</v>
+      </c>
+      <c r="F9">
+        <v>1.14</v>
+      </c>
+      <c r="G9" s="1">
+        <v>748763.22</v>
+      </c>
+      <c r="H9" s="1">
+        <v>1169928.87</v>
+      </c>
+      <c r="I9" s="1">
+        <v>156.24817549131</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>1918692.09</v>
+      </c>
+      <c r="M9" s="1">
+        <v>1918692.09</v>
+      </c>
+      <c r="N9" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="1">
+        <v>2864.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>32170.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>19207.82751397</v>
+      </c>
+      <c r="E10" t="s">
+        <v>46</v>
+      </c>
+      <c r="F10">
+        <v>184.63</v>
+      </c>
+      <c r="G10" s="1">
+        <v>304148.91</v>
+      </c>
+      <c r="H10" s="1">
+        <v>194867.14</v>
+      </c>
+      <c r="I10" s="1">
+        <v>64.069649304349</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>499016.05</v>
+      </c>
+      <c r="M10" s="1">
+        <v>499016.05</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="1">
+        <v>3155.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>116.55</v>
+      </c>
+      <c r="D11" s="1">
+        <v>108.58373693</v>
+      </c>
+      <c r="E11" t="s">
+        <v>28</v>
+      </c>
+      <c r="F11">
+        <v>1.14</v>
+      </c>
+      <c r="G11" s="1">
+        <v>297279.68</v>
+      </c>
+      <c r="H11" s="1">
+        <v>23995.28</v>
+      </c>
+      <c r="I11" s="1">
+        <v>8.0716179457674</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>321274.96</v>
+      </c>
+      <c r="M11" s="1">
+        <v>321274.96</v>
+      </c>
+      <c r="N11" s="1">
         <v>0.19</v>
       </c>
-      <c r="P2">
-[...19 lines deleted...]
-      <c r="F3" t="s">
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="1">
+        <v>1719.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>236.28</v>
+      </c>
+      <c r="D12" s="1">
+        <v>235.1059046</v>
+      </c>
+      <c r="E12" t="s">
+        <v>51</v>
+      </c>
+      <c r="F12">
+        <v>1.62</v>
+      </c>
+      <c r="G12" s="1">
+        <v>252732.5</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-1974.47</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-0.78124894898757</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>250758.03</v>
+      </c>
+      <c r="M12" s="1">
+        <v>250758.03</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="1">
+        <v>45421.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>74.25</v>
+      </c>
+      <c r="D13" s="1">
+        <v>77.60416327</v>
+      </c>
+      <c r="E13" t="s">
+        <v>54</v>
+      </c>
+      <c r="F13">
+        <v>8.97</v>
+      </c>
+      <c r="G13" s="1">
+        <v>391668.3</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-15846.82</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-4.0459797231484</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>375821.48</v>
+      </c>
+      <c r="M13" s="1">
+        <v>375821.48</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="1">
+        <v>3205.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>165.7</v>
+      </c>
+      <c r="D14" s="1">
+        <v>155.30886115</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>497764.9</v>
+      </c>
+      <c r="H14" s="1">
+        <v>33303.6</v>
+      </c>
+      <c r="I14" s="1">
+        <v>6.6906284472851</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>531068.5</v>
+      </c>
+      <c r="M14" s="1">
+        <v>531068.5</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" s="1">
+        <v>2870.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>139.19</v>
+      </c>
+      <c r="D15" s="1">
+        <v>130.46001394</v>
+      </c>
+      <c r="E15" t="s">
+        <v>28</v>
+      </c>
+      <c r="F15">
+        <v>1.14</v>
+      </c>
+      <c r="G15" s="1">
+        <v>323533.83</v>
+      </c>
+      <c r="H15" s="1">
+        <v>25490.07</v>
+      </c>
+      <c r="I15" s="1">
+        <v>7.8786413155001</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>349023.9</v>
+      </c>
+      <c r="M15" s="1">
+        <v>349023.9</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="1">
+        <v>1783.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>189.52</v>
+      </c>
+      <c r="D16" s="1">
+        <v>168.43536736</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>300320.26</v>
+      </c>
+      <c r="H16" s="1">
+        <v>37593.9</v>
+      </c>
+      <c r="I16" s="1">
+        <v>12.517936685324</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>337914.16</v>
+      </c>
+      <c r="M16" s="1">
+        <v>337914.16</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" s="1">
+        <v>6069.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>82.26</v>
+      </c>
+      <c r="D17" s="1">
+        <v>76.34465151</v>
+      </c>
+      <c r="E17" t="s">
+        <v>51</v>
+      </c>
+      <c r="F17">
+        <v>1.62</v>
+      </c>
+      <c r="G17" s="1">
+        <v>286953.76</v>
+      </c>
+      <c r="H17" s="1">
+        <v>21264.14</v>
+      </c>
+      <c r="I17" s="1">
+        <v>7.4103019246028</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>308217.9</v>
+      </c>
+      <c r="M17" s="1">
+        <v>308217.9</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="1">
+        <v>1478.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>406.6</v>
+      </c>
+      <c r="D18" s="1">
+        <v>359.78006089</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>531754.93</v>
+      </c>
+      <c r="H18" s="1">
+        <v>69199.87</v>
+      </c>
+      <c r="I18" s="1">
+        <v>13.013489127407</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>600954.8</v>
+      </c>
+      <c r="M18" s="1">
+        <v>600954.8</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="1">
+        <v>1034.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>286.41</v>
+      </c>
+      <c r="D19" s="1">
+        <v>333.25587041</v>
+      </c>
+      <c r="E19" t="s">
+        <v>28</v>
+      </c>
+      <c r="F19">
+        <v>1.14</v>
+      </c>
+      <c r="G19" s="1">
+        <v>299066.22</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-40320.04</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-13.481977335989</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>258746.18</v>
+      </c>
+      <c r="M19" s="1">
+        <v>258746.18</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" s="1">
+        <v>17055.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>349.68</v>
+      </c>
+      <c r="D20" s="1">
+        <v>286.10681091</v>
+      </c>
+      <c r="E20" t="s">
+        <v>28</v>
+      </c>
+      <c r="F20">
+        <v>1.14</v>
+      </c>
+      <c r="G20" s="1">
+        <v>4200939.38</v>
+      </c>
+      <c r="H20" s="1">
+        <v>1009660.77</v>
+      </c>
+      <c r="I20" s="1">
+        <v>24.034166615373</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>5210600.15</v>
+      </c>
+      <c r="M20" s="1">
+        <v>5210600.15</v>
+      </c>
+      <c r="N20" s="1">
+        <v>3.13</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>70</v>
+      </c>
+      <c r="B21" s="1">
+        <v>6045.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>51.32</v>
+      </c>
+      <c r="D21" s="1">
+        <v>57.24980811</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>346075.09</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-35845.69</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-10.357778134219</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>310229.4</v>
+      </c>
+      <c r="M21" s="1">
+        <v>310229.4</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" s="1">
+        <v>1125.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>338.07</v>
+      </c>
+      <c r="D22" s="1">
+        <v>304.32883556</v>
+      </c>
+      <c r="E22" t="s">
+        <v>28</v>
+      </c>
+      <c r="F22">
+        <v>1.14</v>
+      </c>
+      <c r="G22" s="1">
+        <v>294221.64</v>
+      </c>
+      <c r="H22" s="1">
+        <v>38073.8</v>
+      </c>
+      <c r="I22" s="1">
+        <v>12.940516543922</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>332295.44</v>
+      </c>
+      <c r="M22" s="1">
+        <v>332295.44</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>74</v>
+      </c>
+      <c r="B23" s="1">
+        <v>1989.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>176.43</v>
+      </c>
+      <c r="D23" s="1">
+        <v>185.62378079</v>
+      </c>
+      <c r="E23" t="s">
+        <v>28</v>
+      </c>
+      <c r="F23">
+        <v>1.14</v>
+      </c>
+      <c r="G23" s="1">
+        <v>322821.3</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-16221.09</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-5.024789256471</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>306600.21</v>
+      </c>
+      <c r="M23" s="1">
+        <v>306600.21</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>76</v>
+      </c>
+      <c r="B24" s="1">
+        <v>767.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>471.41</v>
+      </c>
+      <c r="D24" s="1">
+        <v>466.47938722</v>
+      </c>
+      <c r="E24" t="s">
+        <v>28</v>
+      </c>
+      <c r="F24">
+        <v>1.14</v>
+      </c>
+      <c r="G24" s="1">
+        <v>311108.48</v>
+      </c>
+      <c r="H24" s="1">
+        <v>4798.62</v>
+      </c>
+      <c r="I24" s="1">
+        <v>1.5424266159508</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>315907.1</v>
+      </c>
+      <c r="M24" s="1">
+        <v>315907.1</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B25" s="1">
+        <v>1592.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>241.55</v>
+      </c>
+      <c r="D25" s="1">
+        <v>220.83384422</v>
+      </c>
+      <c r="E25" t="s">
+        <v>28</v>
+      </c>
+      <c r="F25">
+        <v>1.14</v>
+      </c>
+      <c r="G25" s="1">
+        <v>302121.84</v>
+      </c>
+      <c r="H25" s="1">
+        <v>33859.64</v>
+      </c>
+      <c r="I25" s="1">
+        <v>11.20727981797</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>335981.48</v>
+      </c>
+      <c r="M25" s="1">
+        <v>335981.48</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>80</v>
+      </c>
+      <c r="B26" s="1">
+        <v>1675.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>344.72</v>
+      </c>
+      <c r="D26" s="1">
+        <v>331.96672239</v>
+      </c>
+      <c r="E26" t="s">
+        <v>28</v>
+      </c>
+      <c r="F26">
+        <v>1.14</v>
+      </c>
+      <c r="G26" s="1">
+        <v>481976.98</v>
+      </c>
+      <c r="H26" s="1">
+        <v>22506.0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>4.6695176188705</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>504482.98</v>
+      </c>
+      <c r="M26" s="1">
+        <v>504482.98</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B27" s="1">
+        <v>1553.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>445.48</v>
+      </c>
+      <c r="D27" s="1">
+        <v>291.41126851</v>
+      </c>
+      <c r="E27" t="s">
+        <v>28</v>
+      </c>
+      <c r="F27">
+        <v>1.14</v>
+      </c>
+      <c r="G27" s="1">
+        <v>391314.13</v>
+      </c>
+      <c r="H27" s="1">
+        <v>213142.15</v>
+      </c>
+      <c r="I27" s="1">
+        <v>54.468298908603</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>604456.28</v>
+      </c>
+      <c r="M27" s="1">
+        <v>604456.28</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>84</v>
+      </c>
+      <c r="B28" s="1">
+        <v>4936.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>70.84</v>
+      </c>
+      <c r="D28" s="1">
+        <v>58.20682739</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>287308.9</v>
+      </c>
+      <c r="H28" s="1">
+        <v>62357.34</v>
+      </c>
+      <c r="I28" s="1">
+        <v>21.703936077163</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>349666.24</v>
+      </c>
+      <c r="M28" s="1">
+        <v>349666.24</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>86</v>
+      </c>
+      <c r="B29" s="1">
+        <v>1071.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>313.63</v>
+      </c>
+      <c r="D29" s="1">
+        <v>341.31042017</v>
+      </c>
+      <c r="E29" t="s">
+        <v>28</v>
+      </c>
+      <c r="F29">
+        <v>1.14</v>
+      </c>
+      <c r="G29" s="1">
+        <v>312915.73</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-19439.93</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-6.2125128704779</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>293475.8</v>
+      </c>
+      <c r="M29" s="1">
+        <v>293475.8</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>88</v>
+      </c>
+      <c r="B30" s="1">
+        <v>3080.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>135.21</v>
+      </c>
+      <c r="D30" s="1">
+        <v>129.54752273</v>
+      </c>
+      <c r="E30" t="s">
+        <v>28</v>
+      </c>
+      <c r="F30">
+        <v>1.14</v>
+      </c>
+      <c r="G30" s="1">
+        <v>341590.33</v>
+      </c>
+      <c r="H30" s="1">
+        <v>22261.66</v>
+      </c>
+      <c r="I30" s="1">
+        <v>6.5170638759007</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>363851.99</v>
+      </c>
+      <c r="M30" s="1">
+        <v>363851.99</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>90</v>
+      </c>
+      <c r="B31" s="1">
+        <v>23821.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>297.01</v>
+      </c>
+      <c r="D31" s="1">
+        <v>255.58230595</v>
+      </c>
+      <c r="E31" t="s">
+        <v>28</v>
+      </c>
+      <c r="F31">
+        <v>1.14</v>
+      </c>
+      <c r="G31" s="1">
+        <v>5316565.56</v>
+      </c>
+      <c r="H31" s="1">
+        <v>864968.85</v>
+      </c>
+      <c r="I31" s="1">
+        <v>16.269315975481</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>6181534.41</v>
+      </c>
+      <c r="M31" s="1">
+        <v>6181534.41</v>
+      </c>
+      <c r="N31" s="1">
+        <v>3.71</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>92</v>
+      </c>
+      <c r="B32" s="1">
+        <v>2374.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>640.18</v>
+      </c>
+      <c r="D32" s="1">
+        <v>297.87409014</v>
+      </c>
+      <c r="E32" t="s">
+        <v>28</v>
+      </c>
+      <c r="F32">
+        <v>1.14</v>
+      </c>
+      <c r="G32" s="1">
+        <v>608976.47</v>
+      </c>
+      <c r="H32" s="1">
+        <v>718870.56</v>
+      </c>
+      <c r="I32" s="1">
+        <v>118.04570380199</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>1327847.03</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1327847.03</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>94</v>
+      </c>
+      <c r="B33" s="1">
+        <v>442.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>1079.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>626.72199095</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>277011.12</v>
+      </c>
+      <c r="H33" s="1">
+        <v>199906.88</v>
+      </c>
+      <c r="I33" s="1">
+        <v>72.165651689362</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>476918.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>476918.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>96</v>
+      </c>
+      <c r="B34" s="1">
+        <v>485.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>1655.8</v>
+      </c>
+      <c r="D34" s="1">
+        <v>989.59690722</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>479954.5</v>
+      </c>
+      <c r="H34" s="1">
+        <v>323108.5</v>
+      </c>
+      <c r="I34" s="1">
+        <v>67.320652270163</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>803063.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>803063.0</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>98</v>
+      </c>
+      <c r="B35" s="1">
+        <v>1667.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>132.9</v>
+      </c>
+      <c r="D35" s="1">
+        <v>138.04188362</v>
+      </c>
+      <c r="E35" t="s">
+        <v>99</v>
+      </c>
+      <c r="F35">
+        <v>0.86</v>
+      </c>
+      <c r="G35" s="1">
+        <v>265496.12</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-8781.98</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-3.3077620870693</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>256714.14</v>
+      </c>
+      <c r="M35" s="1">
+        <v>256714.14</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>101</v>
+      </c>
+      <c r="B36" s="1">
+        <v>14961.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>22.1</v>
+      </c>
+      <c r="D36" s="1">
+        <v>26.62596685</v>
+      </c>
+      <c r="E36" t="s">
+        <v>28</v>
+      </c>
+      <c r="F36">
+        <v>1.14</v>
+      </c>
+      <c r="G36" s="1">
+        <v>340832.28</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-51951.85</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-15.242643683867</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>288880.43</v>
+      </c>
+      <c r="M36" s="1">
+        <v>288880.43</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>103</v>
+      </c>
+      <c r="B37" s="1">
+        <v>19108.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>195.8</v>
+      </c>
+      <c r="D37" s="1">
+        <v>169.39081641</v>
+      </c>
+      <c r="E37" t="s">
+        <v>104</v>
+      </c>
+      <c r="F37">
+        <v>10.99</v>
+      </c>
+      <c r="G37" s="1">
+        <v>298300.33</v>
+      </c>
+      <c r="H37" s="1">
+        <v>42069.61</v>
+      </c>
+      <c r="I37" s="1">
+        <v>14.103105417282</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>340369.94</v>
+      </c>
+      <c r="M37" s="1">
+        <v>340369.94</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>106</v>
+      </c>
+      <c r="B38" s="1">
+        <v>2088.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>187.72</v>
+      </c>
+      <c r="D38" s="1">
+        <v>258.96752874</v>
+      </c>
+      <c r="E38" t="s">
+        <v>28</v>
+      </c>
+      <c r="F38">
+        <v>1.14</v>
+      </c>
+      <c r="G38" s="1">
+        <v>468541.72</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-126084.54</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-26.909992134745</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>342457.18</v>
+      </c>
+      <c r="M38" s="1">
+        <v>342457.18</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>108</v>
+      </c>
+      <c r="B39" s="1">
+        <v>1697.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>214.6</v>
+      </c>
+      <c r="D39" s="1">
+        <v>236.63721273</v>
+      </c>
+      <c r="E39" t="s">
+        <v>28</v>
+      </c>
+      <c r="F39">
+        <v>1.14</v>
+      </c>
+      <c r="G39" s="1">
+        <v>349396.43</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-31213.56</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-8.9335658066111</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>318182.87</v>
+      </c>
+      <c r="M39" s="1">
+        <v>318182.87</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>110</v>
+      </c>
+      <c r="B40" s="1">
+        <v>11035.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>42.81</v>
+      </c>
+      <c r="D40" s="1">
+        <v>39.79574536</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>439146.05</v>
+      </c>
+      <c r="H40" s="1">
+        <v>33262.3</v>
+      </c>
+      <c r="I40" s="1">
+        <v>7.5743138302166</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>472408.35</v>
+      </c>
+      <c r="M40" s="1">
+        <v>472408.35</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>112</v>
+      </c>
+      <c r="B41" s="1">
+        <v>796.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>410.03</v>
+      </c>
+      <c r="D41" s="1">
+        <v>505.4414196</v>
+      </c>
+      <c r="E41" t="s">
+        <v>28</v>
+      </c>
+      <c r="F41">
+        <v>1.14</v>
+      </c>
+      <c r="G41" s="1">
+        <v>350301.7</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-65138.2</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-18.594885494418</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>285163.5</v>
+      </c>
+      <c r="M41" s="1">
+        <v>285163.5</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>114</v>
+      </c>
+      <c r="B42" s="1">
+        <v>30893.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>11.998</v>
+      </c>
+      <c r="D42" s="1">
+        <v>8.68038844</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>268163.24</v>
+      </c>
+      <c r="H42" s="1">
+        <v>102490.97</v>
+      </c>
+      <c r="I42" s="1">
+        <v>38.219619512354</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>370654.21</v>
+      </c>
+      <c r="M42" s="1">
+        <v>370654.21</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>116</v>
+      </c>
+      <c r="B43" s="1">
+        <v>11978.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>123.02</v>
+      </c>
+      <c r="D43" s="1">
+        <v>95.8715111</v>
+      </c>
+      <c r="E43" t="s">
+        <v>51</v>
+      </c>
+      <c r="F43">
+        <v>1.62</v>
+      </c>
+      <c r="G43" s="1">
+        <v>715970.17</v>
+      </c>
+      <c r="H43" s="1">
+        <v>193758.84</v>
+      </c>
+      <c r="I43" s="1">
+        <v>27.062417977553</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>909729.01</v>
+      </c>
+      <c r="M43" s="1">
+        <v>909729.01</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>118</v>
+      </c>
+      <c r="B44" s="1">
+        <v>17921.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>57.37</v>
+      </c>
+      <c r="D44" s="1">
+        <v>51.40053457</v>
+      </c>
+      <c r="E44" t="s">
+        <v>28</v>
+      </c>
+      <c r="F44">
+        <v>1.14</v>
+      </c>
+      <c r="G44" s="1">
+        <v>788385.1</v>
+      </c>
+      <c r="H44" s="1">
+        <v>109896.12</v>
+      </c>
+      <c r="I44" s="1">
+        <v>13.939395861236</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>898281.22</v>
+      </c>
+      <c r="M44" s="1">
+        <v>898281.22</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>120</v>
+      </c>
+      <c r="B45" s="1">
+        <v>2541.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>245.3</v>
+      </c>
+      <c r="D45" s="1">
+        <v>175.18747737</v>
+      </c>
+      <c r="E45" t="s">
+        <v>51</v>
+      </c>
+      <c r="F45">
+        <v>1.62</v>
+      </c>
+      <c r="G45" s="1">
+        <v>280326.97</v>
+      </c>
+      <c r="H45" s="1">
+        <v>104490.01</v>
+      </c>
+      <c r="I45" s="1">
+        <v>37.274333611211</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>384816.98</v>
+      </c>
+      <c r="M45" s="1">
+        <v>384816.98</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>122</v>
+      </c>
+      <c r="B46" s="1">
+        <v>2970.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>146.44</v>
+      </c>
+      <c r="D46" s="1">
+        <v>107.30694276</v>
+      </c>
+      <c r="E46" t="s">
+        <v>28</v>
+      </c>
+      <c r="F46">
+        <v>1.14</v>
+      </c>
+      <c r="G46" s="1">
+        <v>276318.25</v>
+      </c>
+      <c r="H46" s="1">
+        <v>103679.83</v>
+      </c>
+      <c r="I46" s="1">
+        <v>37.521890066979</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>379998.08</v>
+      </c>
+      <c r="M46" s="1">
+        <v>379998.08</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>124</v>
+      </c>
+      <c r="B47" s="1">
+        <v>63596.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>5.16</v>
+      </c>
+      <c r="D47" s="1">
+        <v>4.03986697</v>
+      </c>
+      <c r="E47" t="s">
+        <v>99</v>
+      </c>
+      <c r="F47">
+        <v>0.86</v>
+      </c>
+      <c r="G47" s="1">
+        <v>295926.16</v>
+      </c>
+      <c r="H47" s="1">
+        <v>84323.39</v>
+      </c>
+      <c r="I47" s="1">
+        <v>28.494740039204</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>380249.55</v>
+      </c>
+      <c r="M47" s="1">
+        <v>380249.55</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>126</v>
+      </c>
+      <c r="B48" s="1">
+        <v>15724.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>21.75</v>
+      </c>
+      <c r="D48" s="1">
+        <v>16.92690537</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>266158.66</v>
+      </c>
+      <c r="H48" s="1">
+        <v>75838.34</v>
+      </c>
+      <c r="I48" s="1">
+        <v>28.493658632035</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>341997.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>341997.0</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>128</v>
+      </c>
+      <c r="B49" s="1">
+        <v>12512.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>32.11</v>
+      </c>
+      <c r="D49" s="1">
+        <v>34.84969309</v>
+      </c>
+      <c r="E49" t="s">
+        <v>51</v>
+      </c>
+      <c r="F49">
+        <v>1.62</v>
+      </c>
+      <c r="G49" s="1">
+        <v>270328.81</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-22290.33</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-8.2456361199533</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>248038.48</v>
+      </c>
+      <c r="M49" s="1">
+        <v>248038.48</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>130</v>
+      </c>
+      <c r="B50" s="1">
+        <v>2188.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>140.71</v>
+      </c>
+      <c r="D50" s="1">
+        <v>155.49416362</v>
+      </c>
+      <c r="E50" t="s">
+        <v>28</v>
+      </c>
+      <c r="F50">
+        <v>1.14</v>
+      </c>
+      <c r="G50" s="1">
+        <v>292392.15</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-23401.3</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-8.0033954399939</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>268990.85</v>
+      </c>
+      <c r="M50" s="1">
+        <v>268990.85</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>132</v>
+      </c>
+      <c r="B51" s="1">
+        <v>638.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>1051.74</v>
+      </c>
+      <c r="D51" s="1">
+        <v>1062.15714734</v>
+      </c>
+      <c r="E51" t="s">
+        <v>28</v>
+      </c>
+      <c r="F51">
+        <v>1.14</v>
+      </c>
+      <c r="G51" s="1">
+        <v>579958.24</v>
+      </c>
+      <c r="H51" s="1">
+        <v>6307.21</v>
+      </c>
+      <c r="I51" s="1">
+        <v>1.0875283020377</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>586265.45</v>
+      </c>
+      <c r="M51" s="1">
+        <v>586265.45</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>134</v>
+      </c>
+      <c r="B52" s="1">
+        <v>2559.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>345.85</v>
+      </c>
+      <c r="D52" s="1">
+        <v>148.51604533</v>
+      </c>
+      <c r="E52" t="s">
+        <v>28</v>
+      </c>
+      <c r="F52">
+        <v>1.14</v>
+      </c>
+      <c r="G52" s="1">
+        <v>326464.83</v>
+      </c>
+      <c r="H52" s="1">
+        <v>446791.17</v>
+      </c>
+      <c r="I52" s="1">
+        <v>136.85736684102</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>773256.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>773256.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>136</v>
+      </c>
+      <c r="B53" s="1">
+        <v>5052.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>101.84</v>
+      </c>
+      <c r="D53" s="1">
+        <v>81.33108868</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>410884.66</v>
+      </c>
+      <c r="H53" s="1">
+        <v>103611.02</v>
+      </c>
+      <c r="I53" s="1">
+        <v>25.216570509106</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>514495.68</v>
+      </c>
+      <c r="M53" s="1">
+        <v>514495.68</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>138</v>
+      </c>
+      <c r="B54" s="1">
+        <v>5367.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>167.77</v>
+      </c>
+      <c r="D54" s="1">
+        <v>192.53243153</v>
+      </c>
+      <c r="E54" t="s">
+        <v>28</v>
+      </c>
+      <c r="F54">
+        <v>1.14</v>
+      </c>
+      <c r="G54" s="1">
+        <v>890432.39</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-103728.8</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-11.649261770453</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>786703.59</v>
+      </c>
+      <c r="M54" s="1">
+        <v>786703.59</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>140</v>
+      </c>
+      <c r="B55" s="1">
+        <v>5397.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>44.33</v>
+      </c>
+      <c r="D55" s="1">
+        <v>78.13284788</v>
+      </c>
+      <c r="E55" t="s">
+        <v>28</v>
+      </c>
+      <c r="F55">
+        <v>1.14</v>
+      </c>
+      <c r="G55" s="1">
+        <v>360996.57</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-151963.32</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-42.095502458652</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>209033.25</v>
+      </c>
+      <c r="M55" s="1">
+        <v>209033.25</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>142</v>
+      </c>
+      <c r="B56" s="1">
+        <v>17174.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>3435.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>3467.88366135</v>
+      </c>
+      <c r="E56" t="s">
+        <v>46</v>
+      </c>
+      <c r="F56">
+        <v>184.63</v>
+      </c>
+      <c r="G56" s="1">
+        <v>329766.86</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-10253.78</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-3.1094028065767</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>319513.08</v>
+      </c>
+      <c r="M56" s="1">
+        <v>319513.08</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>144</v>
+      </c>
+      <c r="B57" s="1">
+        <v>6287.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>54.7</v>
+      </c>
+      <c r="D57" s="1">
+        <v>54.19561635</v>
+      </c>
+      <c r="E57" t="s">
+        <v>28</v>
+      </c>
+      <c r="F57">
+        <v>1.14</v>
+      </c>
+      <c r="G57" s="1">
+        <v>295551.22</v>
+      </c>
+      <c r="H57" s="1">
+        <v>4915.25</v>
+      </c>
+      <c r="I57" s="1">
+        <v>1.6630789072703</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>300466.47</v>
+      </c>
+      <c r="M57" s="1">
+        <v>300466.47</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>146</v>
+      </c>
+      <c r="B58" s="1">
+        <v>11420.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>392.13</v>
+      </c>
+      <c r="D58" s="1">
+        <v>321.70284326</v>
+      </c>
+      <c r="E58" t="s">
+        <v>28</v>
+      </c>
+      <c r="F58">
+        <v>1.14</v>
+      </c>
+      <c r="G58" s="1">
+        <v>3168585.05</v>
+      </c>
+      <c r="H58" s="1">
+        <v>743978.49</v>
+      </c>
+      <c r="I58" s="1">
+        <v>23.479833372312</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>3912563.54</v>
+      </c>
+      <c r="M58" s="1">
+        <v>3912563.54</v>
+      </c>
+      <c r="N58" s="1">
+        <v>2.35</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>148</v>
+      </c>
+      <c r="B59" s="1">
+        <v>2055.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>136.22</v>
+      </c>
+      <c r="D59" s="1">
+        <v>159.12841849</v>
+      </c>
+      <c r="E59" t="s">
+        <v>28</v>
+      </c>
+      <c r="F59">
+        <v>1.14</v>
+      </c>
+      <c r="G59" s="1">
+        <v>281036.83</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-36458.52</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-12.972861955495</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>244578.31</v>
+      </c>
+      <c r="M59" s="1">
+        <v>244578.31</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>150</v>
+      </c>
+      <c r="B60" s="1">
+        <v>1781.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>389.04</v>
+      </c>
+      <c r="D60" s="1">
+        <v>297.75413812</v>
+      </c>
+      <c r="E60" t="s">
+        <v>28</v>
+      </c>
+      <c r="F60">
+        <v>1.14</v>
+      </c>
+      <c r="G60" s="1">
+        <v>459582.9</v>
+      </c>
+      <c r="H60" s="1">
+        <v>145790.6</v>
+      </c>
+      <c r="I60" s="1">
+        <v>31.72237261221</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>605373.5</v>
+      </c>
+      <c r="M60" s="1">
+        <v>605373.5</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>152</v>
+      </c>
+      <c r="B61" s="1">
+        <v>3059.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>151.74</v>
+      </c>
+      <c r="D61" s="1">
+        <v>127.72493625</v>
+      </c>
+      <c r="E61" t="s">
+        <v>51</v>
+      </c>
+      <c r="F61">
+        <v>1.62</v>
+      </c>
+      <c r="G61" s="1">
+        <v>244187.1</v>
+      </c>
+      <c r="H61" s="1">
+        <v>42383.46</v>
+      </c>
+      <c r="I61" s="1">
+        <v>17.356961117111</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>286570.56</v>
+      </c>
+      <c r="M61" s="1">
+        <v>286570.56</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>154</v>
+      </c>
+      <c r="B62" s="1">
+        <v>8769.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>161.45</v>
+      </c>
+      <c r="D62" s="1">
+        <v>129.05896567</v>
+      </c>
+      <c r="E62" t="s">
+        <v>51</v>
+      </c>
+      <c r="F62">
+        <v>1.62</v>
+      </c>
+      <c r="G62" s="1">
+        <v>705439.07</v>
+      </c>
+      <c r="H62" s="1">
+        <v>168618.69</v>
+      </c>
+      <c r="I62" s="1">
+        <v>23.902658240917</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>874057.76</v>
+      </c>
+      <c r="M62" s="1">
+        <v>874057.76</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>156</v>
+      </c>
+      <c r="B63" s="1">
+        <v>1624.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>222.74</v>
+      </c>
+      <c r="D63" s="1">
+        <v>194.8773399</v>
+      </c>
+      <c r="E63" t="s">
+        <v>28</v>
+      </c>
+      <c r="F63">
+        <v>1.14</v>
+      </c>
+      <c r="G63" s="1">
+        <v>270900.09</v>
+      </c>
+      <c r="H63" s="1">
+        <v>45145.31</v>
+      </c>
+      <c r="I63" s="1">
+        <v>16.664929863995</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>316045.4</v>
+      </c>
+      <c r="M63" s="1">
+        <v>316045.4</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>158</v>
+      </c>
+      <c r="B64" s="1">
+        <v>616.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>1022.28</v>
+      </c>
+      <c r="D64" s="1">
+        <v>607.38922078</v>
+      </c>
+      <c r="E64" t="s">
+        <v>28</v>
+      </c>
+      <c r="F64">
+        <v>1.14</v>
+      </c>
+      <c r="G64" s="1">
+        <v>322469.26</v>
+      </c>
+      <c r="H64" s="1">
+        <v>227724.69</v>
+      </c>
+      <c r="I64" s="1">
+        <v>70.619038230187</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>550193.95</v>
+      </c>
+      <c r="M64" s="1">
+        <v>550193.95</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>160</v>
+      </c>
+      <c r="B65" s="1">
+        <v>1094.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>271.28</v>
+      </c>
+      <c r="D65" s="1">
+        <v>317.91635283</v>
+      </c>
+      <c r="E65" t="s">
+        <v>28</v>
+      </c>
+      <c r="F65">
+        <v>1.14</v>
+      </c>
+      <c r="G65" s="1">
+        <v>302063.14</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-42764.45</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-14.157453968068</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>259298.69</v>
+      </c>
+      <c r="M65" s="1">
+        <v>259298.69</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>162</v>
+      </c>
+      <c r="B66" s="1">
+        <v>1922.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>182.3</v>
+      </c>
+      <c r="D66" s="1">
+        <v>150.1478512</v>
+      </c>
+      <c r="E66" t="s">
         <v>31</v>
       </c>
-      <c r="G3">
-[...73 lines deleted...]
-      <c r="O4" s="1">
+      <c r="F66">
+        <v>0.92</v>
+      </c>
+      <c r="G66" s="1">
+        <v>311735.2</v>
+      </c>
+      <c r="H66" s="1">
+        <v>67300.5</v>
+      </c>
+      <c r="I66" s="1">
+        <v>21.588996045362</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>379035.7</v>
+      </c>
+      <c r="M66" s="1">
+        <v>379035.7</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>164</v>
+      </c>
+      <c r="B67" s="1">
+        <v>844.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>460.33</v>
+      </c>
+      <c r="D67" s="1">
+        <v>310.15170616</v>
+      </c>
+      <c r="E67" t="s">
+        <v>28</v>
+      </c>
+      <c r="F67">
+        <v>1.14</v>
+      </c>
+      <c r="G67" s="1">
+        <v>224162.14</v>
+      </c>
+      <c r="H67" s="1">
+        <v>115288.75</v>
+      </c>
+      <c r="I67" s="1">
+        <v>51.430964211887</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>339450.89</v>
+      </c>
+      <c r="M67" s="1">
+        <v>339450.89</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>166</v>
+      </c>
+      <c r="B68" s="1">
+        <v>2038.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>169.45</v>
+      </c>
+      <c r="D68" s="1">
+        <v>185.35983317</v>
+      </c>
+      <c r="E68" t="s">
+        <v>28</v>
+      </c>
+      <c r="F68">
+        <v>1.14</v>
+      </c>
+      <c r="G68" s="1">
+        <v>328701.14</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-26976.36</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-8.2069566293564</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>301724.78</v>
+      </c>
+      <c r="M68" s="1">
+        <v>301724.78</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>168</v>
+      </c>
+      <c r="B69" s="1">
+        <v>4649.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>145.67</v>
+      </c>
+      <c r="D69" s="1">
+        <v>104.25746182</v>
+      </c>
+      <c r="E69" t="s">
+        <v>28</v>
+      </c>
+      <c r="F69">
+        <v>1.14</v>
+      </c>
+      <c r="G69" s="1">
+        <v>418390.24</v>
+      </c>
+      <c r="H69" s="1">
+        <v>173300.67</v>
+      </c>
+      <c r="I69" s="1">
+        <v>41.420820428316</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>591690.91</v>
+      </c>
+      <c r="M69" s="1">
+        <v>591690.91</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>170</v>
+      </c>
+      <c r="B70" s="1">
+        <v>1641.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>218.38</v>
+      </c>
+      <c r="D70" s="1">
+        <v>207.0755454</v>
+      </c>
+      <c r="E70" t="s">
+        <v>28</v>
+      </c>
+      <c r="F70">
+        <v>1.14</v>
+      </c>
+      <c r="G70" s="1">
+        <v>290962.28</v>
+      </c>
+      <c r="H70" s="1">
+        <v>22140.32</v>
+      </c>
+      <c r="I70" s="1">
+        <v>7.6093437266164</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>313102.6</v>
+      </c>
+      <c r="M70" s="1">
+        <v>313102.6</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>172</v>
+      </c>
+      <c r="B71" s="1">
+        <v>2138.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>245.2</v>
+      </c>
+      <c r="D71" s="1">
+        <v>280.65559401</v>
+      </c>
+      <c r="E71" t="s">
+        <v>28</v>
+      </c>
+      <c r="F71">
+        <v>1.14</v>
+      </c>
+      <c r="G71" s="1">
+        <v>519080.88</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-61051.44</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-11.761450354326</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>458029.44</v>
+      </c>
+      <c r="M71" s="1">
+        <v>458029.44</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>174</v>
+      </c>
+      <c r="B72" s="1">
+        <v>12228.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>79.53</v>
+      </c>
+      <c r="D72" s="1">
+        <v>72.69370134</v>
+      </c>
+      <c r="E72" t="s">
+        <v>28</v>
+      </c>
+      <c r="F72">
+        <v>1.14</v>
+      </c>
+      <c r="G72" s="1">
+        <v>767207.33</v>
+      </c>
+      <c r="H72" s="1">
+        <v>82465.33</v>
+      </c>
+      <c r="I72" s="1">
+        <v>10.748767220459</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>849672.66</v>
+      </c>
+      <c r="M72" s="1">
+        <v>849672.66</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>176</v>
+      </c>
+      <c r="B73" s="1">
+        <v>1951.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>164.84</v>
+      </c>
+      <c r="D73" s="1">
+        <v>175.89363403</v>
+      </c>
+      <c r="E73" t="s">
+        <v>28</v>
+      </c>
+      <c r="F73">
+        <v>1.14</v>
+      </c>
+      <c r="G73" s="1">
+        <v>294888.87</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-13902.6</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-4.714521779001</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>280986.27</v>
+      </c>
+      <c r="M73" s="1">
+        <v>280986.27</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>178</v>
+      </c>
+      <c r="B74" s="1">
+        <v>4062.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>88.67</v>
+      </c>
+      <c r="D74" s="1">
+        <v>86.57734121</v>
+      </c>
+      <c r="E74" t="s">
+        <v>28</v>
+      </c>
+      <c r="F74">
+        <v>1.14</v>
+      </c>
+      <c r="G74" s="1">
+        <v>300844.98</v>
+      </c>
+      <c r="H74" s="1">
+        <v>13844.23</v>
+      </c>
+      <c r="I74" s="1">
+        <v>4.6017819542809</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>314689.21</v>
+      </c>
+      <c r="M74" s="1">
+        <v>314689.21</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>180</v>
+      </c>
+      <c r="B75" s="1">
+        <v>12238.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>22.32</v>
+      </c>
+      <c r="D75" s="1">
+        <v>30.71864193</v>
+      </c>
+      <c r="E75" t="s">
+        <v>28</v>
+      </c>
+      <c r="F75">
+        <v>1.14</v>
+      </c>
+      <c r="G75" s="1">
+        <v>329125.46</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-90470.83</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-27.488250225309</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>238654.63</v>
+      </c>
+      <c r="M75" s="1">
+        <v>238654.63</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>182</v>
+      </c>
+      <c r="B76" s="1">
+        <v>3433.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>163.41</v>
+      </c>
+      <c r="D76" s="1">
+        <v>161.57556656</v>
+      </c>
+      <c r="E76" t="s">
+        <v>183</v>
+      </c>
+      <c r="F76">
+        <v>1.63</v>
+      </c>
+      <c r="G76" s="1">
+        <v>326935.58</v>
+      </c>
+      <c r="H76" s="1">
+        <v>16669.31</v>
+      </c>
+      <c r="I76" s="1">
+        <v>5.0986527682304</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>343604.89</v>
+      </c>
+      <c r="M76" s="1">
+        <v>343604.89</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>185</v>
+      </c>
+      <c r="B77" s="1">
+        <v>3056.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>106.92</v>
+      </c>
+      <c r="D77" s="1">
+        <v>106.42679974</v>
+      </c>
+      <c r="E77" t="s">
+        <v>28</v>
+      </c>
+      <c r="F77">
+        <v>1.14</v>
+      </c>
+      <c r="G77" s="1">
+        <v>282000.48</v>
+      </c>
+      <c r="H77" s="1">
+        <v>3480.73</v>
+      </c>
+      <c r="I77" s="1">
+        <v>1.2342993175047</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>285481.21</v>
+      </c>
+      <c r="M77" s="1">
+        <v>285481.21</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>187</v>
+      </c>
+      <c r="B78" s="1">
+        <v>2536.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>275.53</v>
+      </c>
+      <c r="D78" s="1">
+        <v>297.87984227</v>
+      </c>
+      <c r="E78" t="s">
+        <v>28</v>
+      </c>
+      <c r="F78">
+        <v>1.14</v>
+      </c>
+      <c r="G78" s="1">
+        <v>655296.9</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-44800.13</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-6.8366155860038</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>610496.77</v>
+      </c>
+      <c r="M78" s="1">
+        <v>610496.77</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>189</v>
+      </c>
+      <c r="B79" s="1">
+        <v>2293.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>141.51</v>
+      </c>
+      <c r="D79" s="1">
+        <v>148.38445268</v>
+      </c>
+      <c r="E79" t="s">
+        <v>28</v>
+      </c>
+      <c r="F79">
+        <v>1.14</v>
+      </c>
+      <c r="G79" s="1">
+        <v>291121.75</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-7619.56</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-2.6173104551618</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>283502.19</v>
+      </c>
+      <c r="M79" s="1">
+        <v>283502.19</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>191</v>
+      </c>
+      <c r="B80" s="1">
+        <v>4803.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>65.42</v>
+      </c>
+      <c r="D80" s="1">
+        <v>70.52663544</v>
+      </c>
+      <c r="E80" t="s">
+        <v>28</v>
+      </c>
+      <c r="F80">
+        <v>1.14</v>
+      </c>
+      <c r="G80" s="1">
+        <v>291131.8</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-16602.72</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-5.7028191355256</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>274529.08</v>
+      </c>
+      <c r="M80" s="1">
+        <v>274529.08</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>193</v>
+      </c>
+      <c r="B81" s="1">
+        <v>2484.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>209.83</v>
+      </c>
+      <c r="D81" s="1">
+        <v>101.89406602</v>
+      </c>
+      <c r="E81" t="s">
+        <v>28</v>
+      </c>
+      <c r="F81">
+        <v>1.14</v>
+      </c>
+      <c r="G81" s="1">
+        <v>218611.93</v>
+      </c>
+      <c r="H81" s="1">
+        <v>236779.03</v>
+      </c>
+      <c r="I81" s="1">
+        <v>108.31020521158</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>455390.96</v>
+      </c>
+      <c r="M81" s="1">
+        <v>455390.96</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>195</v>
+      </c>
+      <c r="B82" s="1">
+        <v>2041.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>951.35</v>
+      </c>
+      <c r="D82" s="1">
+        <v>946.55565899</v>
+      </c>
+      <c r="E82" t="s">
+        <v>28</v>
+      </c>
+      <c r="F82">
+        <v>1.14</v>
+      </c>
+      <c r="G82" s="1">
+        <v>1675330.71</v>
+      </c>
+      <c r="H82" s="1">
+        <v>21148.56</v>
+      </c>
+      <c r="I82" s="1">
+        <v>1.2623513598697</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>1696479.27</v>
+      </c>
+      <c r="M82" s="1">
+        <v>1696479.27</v>
+      </c>
+      <c r="N82" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>197</v>
+      </c>
+      <c r="B83" s="1">
+        <v>3926.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>111.25</v>
+      </c>
+      <c r="D83" s="1">
+        <v>111.95600611</v>
+      </c>
+      <c r="E83" t="s">
+        <v>28</v>
+      </c>
+      <c r="F83">
+        <v>1.14</v>
+      </c>
+      <c r="G83" s="1">
+        <v>379300.32</v>
+      </c>
+      <c r="H83" s="1">
+        <v>2305.99</v>
+      </c>
+      <c r="I83" s="1">
+        <v>0.60795888598248</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>381606.31</v>
+      </c>
+      <c r="M83" s="1">
+        <v>381606.31</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>199</v>
+      </c>
+      <c r="B84" s="1">
+        <v>91.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>112.88</v>
+      </c>
+      <c r="D84" s="1">
+        <v>178.96274725</v>
+      </c>
+      <c r="E84" t="s">
+        <v>183</v>
+      </c>
+      <c r="F84">
+        <v>1.63</v>
+      </c>
+      <c r="G84" s="1">
+        <v>9561.92</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-3270.26</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-34.200871791439</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>6291.66</v>
+      </c>
+      <c r="M84" s="1">
+        <v>6291.66</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>201</v>
+      </c>
+      <c r="B85" s="1">
+        <v>631.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>724.93</v>
+      </c>
+      <c r="D85" s="1">
+        <v>485.97732171</v>
+      </c>
+      <c r="E85" t="s">
+        <v>28</v>
+      </c>
+      <c r="F85">
+        <v>1.14</v>
+      </c>
+      <c r="G85" s="1">
+        <v>265655.84</v>
+      </c>
+      <c r="H85" s="1">
+        <v>134004.14</v>
+      </c>
+      <c r="I85" s="1">
+        <v>50.442760829199</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>399659.98</v>
+      </c>
+      <c r="M85" s="1">
+        <v>399659.98</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>203</v>
+      </c>
+      <c r="B86" s="1">
+        <v>4781.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>101.3</v>
+      </c>
+      <c r="D86" s="1">
+        <v>78.72348672</v>
+      </c>
+      <c r="E86" t="s">
+        <v>28</v>
+      </c>
+      <c r="F86">
+        <v>1.14</v>
+      </c>
+      <c r="G86" s="1">
+        <v>322136.63</v>
+      </c>
+      <c r="H86" s="1">
+        <v>101012.47</v>
+      </c>
+      <c r="I86" s="1">
+        <v>31.357026985723</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>423149.1</v>
+      </c>
+      <c r="M86" s="1">
+        <v>423149.1</v>
+      </c>
+      <c r="N86" s="1">
         <v>0.25</v>
       </c>
-      <c r="P4">
-[...46 lines deleted...]
-      <c r="O5" s="1">
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>205</v>
+      </c>
+      <c r="B87" s="1">
+        <v>3501.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>178.19</v>
+      </c>
+      <c r="D87" s="1">
+        <v>197.65753213</v>
+      </c>
+      <c r="E87" t="s">
+        <v>28</v>
+      </c>
+      <c r="F87">
+        <v>1.14</v>
+      </c>
+      <c r="G87" s="1">
+        <v>599161.28</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-54105.85</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-9.0302647727837</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>545055.43</v>
+      </c>
+      <c r="M87" s="1">
+        <v>545055.43</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>207</v>
+      </c>
+      <c r="B88" s="1">
+        <v>4322.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>66.64</v>
+      </c>
+      <c r="D88" s="1">
+        <v>70.83170292</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>306134.62</v>
+      </c>
+      <c r="H88" s="1">
+        <v>-18116.54</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-5.9178344481261</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>288018.08</v>
+      </c>
+      <c r="M88" s="1">
+        <v>288018.08</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>209</v>
+      </c>
+      <c r="B89" s="1">
+        <v>2849.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>221.37</v>
+      </c>
+      <c r="D89" s="1">
+        <v>133.33607933</v>
+      </c>
+      <c r="E89" t="s">
+        <v>28</v>
+      </c>
+      <c r="F89">
+        <v>1.14</v>
+      </c>
+      <c r="G89" s="1">
+        <v>330173.78</v>
+      </c>
+      <c r="H89" s="1">
+        <v>220857.74</v>
+      </c>
+      <c r="I89" s="1">
+        <v>66.891362481903</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>551031.52</v>
+      </c>
+      <c r="M89" s="1">
+        <v>551031.52</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>211</v>
+      </c>
+      <c r="B90" s="1">
+        <v>7628.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>66.29</v>
+      </c>
+      <c r="D90" s="1">
+        <v>57.96781463</v>
+      </c>
+      <c r="E90" t="s">
+        <v>212</v>
+      </c>
+      <c r="F90">
+        <v>1.48</v>
+      </c>
+      <c r="G90" s="1">
+        <v>296136.5</v>
+      </c>
+      <c r="H90" s="1">
+        <v>45595.01</v>
+      </c>
+      <c r="I90" s="1">
+        <v>15.396619464335</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>341731.51</v>
+      </c>
+      <c r="M90" s="1">
+        <v>341731.51</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>214</v>
+      </c>
+      <c r="B91" s="1">
+        <v>610.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>598.59</v>
+      </c>
+      <c r="D91" s="1">
+        <v>515.82218033</v>
+      </c>
+      <c r="E91" t="s">
+        <v>28</v>
+      </c>
+      <c r="F91">
+        <v>1.14</v>
+      </c>
+      <c r="G91" s="1">
+        <v>273346.15</v>
+      </c>
+      <c r="H91" s="1">
+        <v>45678.71</v>
+      </c>
+      <c r="I91" s="1">
+        <v>16.710939590698</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>319024.86</v>
+      </c>
+      <c r="M91" s="1">
+        <v>319024.86</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>216</v>
+      </c>
+      <c r="B92" s="1">
+        <v>2065.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>418.71</v>
+      </c>
+      <c r="D92" s="1">
+        <v>158.92292494</v>
+      </c>
+      <c r="E92" t="s">
+        <v>28</v>
+      </c>
+      <c r="F92">
+        <v>1.14</v>
+      </c>
+      <c r="G92" s="1">
+        <v>281028.76</v>
+      </c>
+      <c r="H92" s="1">
+        <v>474408.88</v>
+      </c>
+      <c r="I92" s="1">
+        <v>168.81150527085</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>755437.64</v>
+      </c>
+      <c r="M92" s="1">
+        <v>755437.64</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>218</v>
+      </c>
+      <c r="B93" s="1">
+        <v>11279.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>31.5</v>
+      </c>
+      <c r="D93" s="1">
+        <v>26.58400035</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>299840.94</v>
+      </c>
+      <c r="H93" s="1">
+        <v>55447.56</v>
+      </c>
+      <c r="I93" s="1">
+        <v>18.492324630519</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>355288.5</v>
+      </c>
+      <c r="M93" s="1">
+        <v>355288.5</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>220</v>
+      </c>
+      <c r="B94" s="1">
+        <v>1578.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>244.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>234.66974651</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>370308.86</v>
+      </c>
+      <c r="H94" s="1">
+        <v>14723.14</v>
+      </c>
+      <c r="I94" s="1">
+        <v>3.9759081108672</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>385032.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>385032.0</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>222</v>
+      </c>
+      <c r="B95" s="1">
+        <v>6436.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>51.6</v>
+      </c>
+      <c r="D95" s="1">
+        <v>44.3260317</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>285282.34</v>
+      </c>
+      <c r="H95" s="1">
+        <v>46815.26</v>
+      </c>
+      <c r="I95" s="1">
+        <v>16.410150028915</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>332097.6</v>
+      </c>
+      <c r="M95" s="1">
+        <v>332097.6</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>224</v>
+      </c>
+      <c r="B96" s="1">
+        <v>15541.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>26.12</v>
+      </c>
+      <c r="D96" s="1">
+        <v>29.63272955</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>460522.25</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-54591.33</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-11.854222027274</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>405930.92</v>
+      </c>
+      <c r="M96" s="1">
+        <v>405930.92</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>226</v>
+      </c>
+      <c r="B97" s="1">
+        <v>35923.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>15.17</v>
+      </c>
+      <c r="D97" s="1">
+        <v>15.797687</v>
+      </c>
+      <c r="E97" t="s">
+        <v>99</v>
+      </c>
+      <c r="F97">
+        <v>0.86</v>
+      </c>
+      <c r="G97" s="1">
+        <v>654135.48</v>
+      </c>
+      <c r="H97" s="1">
+        <v>-22673.24</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-3.4661382379075</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>631462.24</v>
+      </c>
+      <c r="M97" s="1">
+        <v>631462.24</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>228</v>
+      </c>
+      <c r="B98" s="1">
+        <v>1903.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>195.54</v>
+      </c>
+      <c r="D98" s="1">
+        <v>170.95448765</v>
+      </c>
+      <c r="E98" t="s">
+        <v>28</v>
+      </c>
+      <c r="F98">
+        <v>1.14</v>
+      </c>
+      <c r="G98" s="1">
+        <v>283302.61</v>
+      </c>
+      <c r="H98" s="1">
+        <v>41814.35</v>
+      </c>
+      <c r="I98" s="1">
+        <v>14.759606344608</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>325116.96</v>
+      </c>
+      <c r="M98" s="1">
+        <v>325116.96</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>230</v>
+      </c>
+      <c r="B99" s="1">
+        <v>2801.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>184.85</v>
+      </c>
+      <c r="D99" s="1">
+        <v>184.46525527</v>
+      </c>
+      <c r="E99" t="s">
+        <v>51</v>
+      </c>
+      <c r="F99">
+        <v>1.62</v>
+      </c>
+      <c r="G99" s="1">
+        <v>319966.72</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-309.46</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-0.096716308496084</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>319657.26</v>
+      </c>
+      <c r="M99" s="1">
+        <v>319657.26</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>232</v>
+      </c>
+      <c r="B100" s="1">
+        <v>1641.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>229.4</v>
+      </c>
+      <c r="D100" s="1">
+        <v>209.64255332</v>
+      </c>
+      <c r="E100" t="s">
+        <v>28</v>
+      </c>
+      <c r="F100">
+        <v>1.14</v>
+      </c>
+      <c r="G100" s="1">
+        <v>295632.13</v>
+      </c>
+      <c r="H100" s="1">
+        <v>33270.41</v>
+      </c>
+      <c r="I100" s="1">
+        <v>11.253989882629</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>328902.54</v>
+      </c>
+      <c r="M100" s="1">
+        <v>328902.54</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>234</v>
+      </c>
+      <c r="B101" s="1">
+        <v>1404.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>1539.5</v>
+      </c>
+      <c r="D101" s="1">
+        <v>1540.91373932</v>
+      </c>
+      <c r="E101" t="s">
+        <v>235</v>
+      </c>
+      <c r="F101">
+        <v>7.47</v>
+      </c>
+      <c r="G101" s="1">
+        <v>289687.01</v>
+      </c>
+      <c r="H101" s="1">
+        <v>-513.27</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-0.17718088222182</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>289173.74</v>
+      </c>
+      <c r="M101" s="1">
+        <v>289173.74</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>237</v>
+      </c>
+      <c r="B102" s="1">
+        <v>942.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>435.78</v>
+      </c>
+      <c r="D102" s="1">
+        <v>348.12158174</v>
+      </c>
+      <c r="E102" t="s">
+        <v>28</v>
+      </c>
+      <c r="F102">
+        <v>1.14</v>
+      </c>
+      <c r="G102" s="1">
+        <v>284670.68</v>
+      </c>
+      <c r="H102" s="1">
+        <v>73989.72</v>
+      </c>
+      <c r="I102" s="1">
+        <v>25.991338482769</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>358660.4</v>
+      </c>
+      <c r="M102" s="1">
+        <v>358660.4</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>239</v>
+      </c>
+      <c r="B103" s="1">
+        <v>1287.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>269.34</v>
+      </c>
+      <c r="D103" s="1">
+        <v>259.48005439</v>
+      </c>
+      <c r="E103" t="s">
+        <v>28</v>
+      </c>
+      <c r="F103">
+        <v>1.14</v>
+      </c>
+      <c r="G103" s="1">
+        <v>290739.28</v>
+      </c>
+      <c r="H103" s="1">
+        <v>12122.61</v>
+      </c>
+      <c r="I103" s="1">
+        <v>4.1695810762137</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>302861.89</v>
+      </c>
+      <c r="M103" s="1">
+        <v>302861.89</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>241</v>
+      </c>
+      <c r="B104" s="1">
+        <v>4259.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>85.88</v>
+      </c>
+      <c r="D104" s="1">
+        <v>80.71839399</v>
+      </c>
+      <c r="E104" t="s">
+        <v>28</v>
+      </c>
+      <c r="F104">
+        <v>1.14</v>
+      </c>
+      <c r="G104" s="1">
+        <v>296629.85</v>
+      </c>
+      <c r="H104" s="1">
+        <v>22939.34</v>
+      </c>
+      <c r="I104" s="1">
+        <v>7.7333215116415</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>319569.19</v>
+      </c>
+      <c r="M104" s="1">
+        <v>319569.19</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>243</v>
+      </c>
+      <c r="B105" s="1">
+        <v>1692.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>202.97</v>
+      </c>
+      <c r="D105" s="1">
+        <v>201.56390071</v>
+      </c>
+      <c r="E105" t="s">
+        <v>28</v>
+      </c>
+      <c r="F105">
+        <v>1.14</v>
+      </c>
+      <c r="G105" s="1">
+        <v>291944.83</v>
+      </c>
+      <c r="H105" s="1">
+        <v>8107.8</v>
+      </c>
+      <c r="I105" s="1">
+        <v>2.7771685492769</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>300052.63</v>
+      </c>
+      <c r="M105" s="1">
+        <v>300052.63</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>245</v>
+      </c>
+      <c r="B106" s="1">
+        <v>19159.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>28.11</v>
+      </c>
+      <c r="D106" s="1">
+        <v>30.57577744</v>
+      </c>
+      <c r="E106" t="s">
+        <v>51</v>
+      </c>
+      <c r="F106">
+        <v>1.62</v>
+      </c>
+      <c r="G106" s="1">
+        <v>363205.19</v>
+      </c>
+      <c r="H106" s="1">
+        <v>-30709.75</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-8.4552068212461</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>332495.44</v>
+      </c>
+      <c r="M106" s="1">
+        <v>332495.44</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>247</v>
+      </c>
+      <c r="B107" s="1">
+        <v>1174.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>394.82</v>
+      </c>
+      <c r="D107" s="1">
+        <v>338.79561329</v>
+      </c>
+      <c r="E107" t="s">
+        <v>28</v>
+      </c>
+      <c r="F107">
+        <v>1.14</v>
+      </c>
+      <c r="G107" s="1">
+        <v>345337.62</v>
+      </c>
+      <c r="H107" s="1">
+        <v>59641.35</v>
+      </c>
+      <c r="I107" s="1">
+        <v>17.270446816654</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>404978.97</v>
+      </c>
+      <c r="M107" s="1">
+        <v>404978.97</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>249</v>
+      </c>
+      <c r="B108" s="1">
+        <v>2597.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>150.21</v>
+      </c>
+      <c r="D108" s="1">
+        <v>131.86681556</v>
+      </c>
+      <c r="E108" t="s">
+        <v>28</v>
+      </c>
+      <c r="F108">
+        <v>1.14</v>
+      </c>
+      <c r="G108" s="1">
+        <v>297508.74</v>
+      </c>
+      <c r="H108" s="1">
+        <v>43319.86</v>
+      </c>
+      <c r="I108" s="1">
+        <v>14.560869707559</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>340828.6</v>
+      </c>
+      <c r="M108" s="1">
+        <v>340828.6</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>251</v>
+      </c>
+      <c r="B109" s="1">
+        <v>37200.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>9.821</v>
+      </c>
+      <c r="D109" s="1">
+        <v>9.71176667</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>361277.72</v>
+      </c>
+      <c r="H109" s="1">
+        <v>4063.48</v>
+      </c>
+      <c r="I109" s="1">
+        <v>1.1247524480613</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>365341.2</v>
+      </c>
+      <c r="M109" s="1">
+        <v>365341.2</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>253</v>
+      </c>
+      <c r="B110" s="1">
+        <v>10509.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>27.18</v>
+      </c>
+      <c r="D110" s="1">
+        <v>28.36007042</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>298035.98</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-12401.36</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-4.1610278061058</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>285634.62</v>
+      </c>
+      <c r="M110" s="1">
+        <v>285634.62</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>255</v>
+      </c>
+      <c r="B111" s="1">
+        <v>386.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>1115.94</v>
+      </c>
+      <c r="D111" s="1">
+        <v>883.98173575</v>
+      </c>
+      <c r="E111" t="s">
+        <v>28</v>
+      </c>
+      <c r="F111">
+        <v>1.14</v>
+      </c>
+      <c r="G111" s="1">
+        <v>297406.79</v>
+      </c>
+      <c r="H111" s="1">
+        <v>78944.47</v>
+      </c>
+      <c r="I111" s="1">
+        <v>26.544272913204</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>376351.26</v>
+      </c>
+      <c r="M111" s="1">
+        <v>376351.26</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>257</v>
+      </c>
+      <c r="B112" s="1">
+        <v>1564.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>168.5</v>
+      </c>
+      <c r="D112" s="1">
+        <v>235.41616368</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>368190.88</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-104656.88</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-28.424625835382</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>263534.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>263534.0</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>259</v>
+      </c>
+      <c r="B113" s="1">
+        <v>8457.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>45.94</v>
+      </c>
+      <c r="D113" s="1">
+        <v>45.95343975</v>
+      </c>
+      <c r="E113" t="s">
+        <v>28</v>
+      </c>
+      <c r="F113">
+        <v>1.14</v>
+      </c>
+      <c r="G113" s="1">
+        <v>337002.46</v>
+      </c>
+      <c r="H113" s="1">
+        <v>2444.99</v>
+      </c>
+      <c r="I113" s="1">
+        <v>0.72551102445958</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>339447.45</v>
+      </c>
+      <c r="M113" s="1">
+        <v>339447.45</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>261</v>
+      </c>
+      <c r="B114" s="1">
+        <v>10004.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>7960.0</v>
+      </c>
+      <c r="D114" s="1">
+        <v>6483.12534986</v>
+      </c>
+      <c r="E114" t="s">
+        <v>46</v>
+      </c>
+      <c r="F114">
+        <v>184.63</v>
+      </c>
+      <c r="G114" s="1">
+        <v>352459.11</v>
+      </c>
+      <c r="H114" s="1">
+        <v>78838.64</v>
+      </c>
+      <c r="I114" s="1">
+        <v>22.368166338501</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>431297.75</v>
+      </c>
+      <c r="M114" s="1">
+        <v>431297.75</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>263</v>
+      </c>
+      <c r="B115" s="1">
+        <v>772.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>81530.0</v>
+      </c>
+      <c r="D115" s="1">
+        <v>60165.20725389</v>
+      </c>
+      <c r="E115" t="s">
+        <v>46</v>
+      </c>
+      <c r="F115">
+        <v>184.63</v>
+      </c>
+      <c r="G115" s="1">
+        <v>253286.2</v>
+      </c>
+      <c r="H115" s="1">
+        <v>87612.37</v>
+      </c>
+      <c r="I115" s="1">
+        <v>34.590265873151</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>340898.57</v>
+      </c>
+      <c r="M115" s="1">
+        <v>340898.57</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>265</v>
+      </c>
+      <c r="B116" s="1">
+        <v>7428.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>46.12</v>
+      </c>
+      <c r="D116" s="1">
+        <v>43.46465132</v>
+      </c>
+      <c r="E116" t="s">
+        <v>28</v>
+      </c>
+      <c r="F116">
+        <v>1.14</v>
+      </c>
+      <c r="G116" s="1">
+        <v>276283.03</v>
+      </c>
+      <c r="H116" s="1">
+        <v>23030.55</v>
+      </c>
+      <c r="I116" s="1">
+        <v>8.3358539972578</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" s="1">
+        <v>299313.58</v>
+      </c>
+      <c r="M116" s="1">
+        <v>299313.58</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>267</v>
+      </c>
+      <c r="B117" s="1">
+        <v>962.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>328.78</v>
+      </c>
+      <c r="D117" s="1">
+        <v>362.99366944</v>
+      </c>
+      <c r="E117" t="s">
+        <v>28</v>
+      </c>
+      <c r="F117">
+        <v>1.14</v>
+      </c>
+      <c r="G117" s="1">
+        <v>300082.47</v>
+      </c>
+      <c r="H117" s="1">
+        <v>-23741.24</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-7.9115717755856</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" s="1">
+        <v>276341.23</v>
+      </c>
+      <c r="M117" s="1">
+        <v>276341.23</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>269</v>
+      </c>
+      <c r="B118" s="1">
+        <v>481.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>160.94</v>
+      </c>
+      <c r="D118" s="1">
+        <v>2.7802079</v>
+      </c>
+      <c r="E118" t="s">
+        <v>28</v>
+      </c>
+      <c r="F118">
+        <v>1.14</v>
+      </c>
+      <c r="G118" s="1">
+        <v>1152.08</v>
+      </c>
+      <c r="H118" s="1">
+        <v>66483.36</v>
+      </c>
+      <c r="I118" s="1">
+        <v>5770.7242552601</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118" s="1">
+        <v>67635.44</v>
+      </c>
+      <c r="M118" s="1">
+        <v>67635.44</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>271</v>
+      </c>
+      <c r="B119" s="1">
+        <v>1458.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>237.28</v>
+      </c>
+      <c r="D119" s="1">
+        <v>236.58762003</v>
+      </c>
+      <c r="E119" t="s">
+        <v>28</v>
+      </c>
+      <c r="F119">
+        <v>1.14</v>
+      </c>
+      <c r="G119" s="1">
+        <v>295211.36</v>
+      </c>
+      <c r="H119" s="1">
+        <v>7050.87</v>
+      </c>
+      <c r="I119" s="1">
+        <v>2.3884141856872</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>302262.23</v>
+      </c>
+      <c r="M119" s="1">
+        <v>302262.23</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>273</v>
+      </c>
+      <c r="B120" s="1">
+        <v>6217.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>47.18</v>
+      </c>
+      <c r="D120" s="1">
+        <v>75.32529998</v>
+      </c>
+      <c r="E120" t="s">
+        <v>28</v>
+      </c>
+      <c r="F120">
+        <v>1.14</v>
+      </c>
+      <c r="G120" s="1">
+        <v>400351.94</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-144078.24</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-35.987896049661</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" s="1">
+        <v>256273.7</v>
+      </c>
+      <c r="M120" s="1">
+        <v>256273.7</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>275</v>
+      </c>
+      <c r="B121" s="1">
+        <v>30408.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>19.6</v>
+      </c>
+      <c r="D121" s="1">
+        <v>21.6561247</v>
+      </c>
+      <c r="E121" t="s">
+        <v>183</v>
+      </c>
+      <c r="F121">
+        <v>1.63</v>
+      </c>
+      <c r="G121" s="1">
+        <v>387957.47</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-22908.75</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-5.9049642735324</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" s="1">
+        <v>365048.72</v>
+      </c>
+      <c r="M121" s="1">
+        <v>365048.72</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>277</v>
+      </c>
+      <c r="B122" s="1">
+        <v>4073.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>145.39</v>
+      </c>
+      <c r="D122" s="1">
+        <v>82.44461331</v>
+      </c>
+      <c r="E122" t="s">
+        <v>28</v>
+      </c>
+      <c r="F122">
+        <v>1.14</v>
+      </c>
+      <c r="G122" s="1">
+        <v>287391.45</v>
+      </c>
+      <c r="H122" s="1">
+        <v>229993.96</v>
+      </c>
+      <c r="I122" s="1">
+        <v>80.028114963058</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" s="1">
+        <v>517385.41</v>
+      </c>
+      <c r="M122" s="1">
+        <v>517385.41</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>279</v>
+      </c>
+      <c r="B123" s="1">
+        <v>200.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>3188.0</v>
+      </c>
+      <c r="D123" s="1">
+        <v>4087.585</v>
+      </c>
+      <c r="E123" t="s">
+        <v>46</v>
+      </c>
+      <c r="F123">
+        <v>184.63</v>
+      </c>
+      <c r="G123" s="1">
+        <v>4457.17</v>
+      </c>
+      <c r="H123" s="1">
+        <v>-1003.83</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-22.521689771761</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>3453.34</v>
+      </c>
+      <c r="M123" s="1">
+        <v>3453.34</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>281</v>
+      </c>
+      <c r="B124" s="1">
+        <v>384.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>1127.59</v>
+      </c>
+      <c r="D124" s="1">
+        <v>748.64674479</v>
+      </c>
+      <c r="E124" t="s">
+        <v>28</v>
+      </c>
+      <c r="F124">
+        <v>1.14</v>
+      </c>
+      <c r="G124" s="1">
+        <v>246166.76</v>
+      </c>
+      <c r="H124" s="1">
+        <v>132143.11</v>
+      </c>
+      <c r="I124" s="1">
+        <v>53.680322233595</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" s="1">
+        <v>378309.87</v>
+      </c>
+      <c r="M124" s="1">
+        <v>378309.87</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>283</v>
+      </c>
+      <c r="B125" s="1">
+        <v>29459.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>80.43</v>
+      </c>
+      <c r="D125" s="1">
+        <v>76.77482705</v>
+      </c>
+      <c r="E125" t="s">
+        <v>28</v>
+      </c>
+      <c r="F125">
+        <v>1.14</v>
+      </c>
+      <c r="G125" s="1">
+        <v>1941554.57</v>
+      </c>
+      <c r="H125" s="1">
+        <v>128592.97</v>
+      </c>
+      <c r="I125" s="1">
+        <v>6.6231962771976</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" s="1">
+        <v>2070147.54</v>
+      </c>
+      <c r="M125" s="1">
+        <v>2070147.54</v>
+      </c>
+      <c r="N125" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>285</v>
+      </c>
+      <c r="B126" s="1">
+        <v>4450.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>105.11</v>
+      </c>
+      <c r="D126" s="1">
+        <v>105.33415955</v>
+      </c>
+      <c r="E126" t="s">
+        <v>28</v>
+      </c>
+      <c r="F126">
+        <v>1.14</v>
+      </c>
+      <c r="G126" s="1">
+        <v>402823.03</v>
+      </c>
+      <c r="H126" s="1">
+        <v>5843.69</v>
+      </c>
+      <c r="I126" s="1">
+        <v>1.4506841875451</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" s="1">
+        <v>408666.72</v>
+      </c>
+      <c r="M126" s="1">
+        <v>408666.72</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>287</v>
+      </c>
+      <c r="B127" s="1">
+        <v>3878.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>124.87</v>
+      </c>
+      <c r="D127" s="1">
+        <v>126.44762249</v>
+      </c>
+      <c r="E127" t="s">
+        <v>28</v>
+      </c>
+      <c r="F127">
+        <v>1.14</v>
+      </c>
+      <c r="G127" s="1">
+        <v>424610.44</v>
+      </c>
+      <c r="H127" s="1">
+        <v>-1522.01</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-0.35844855816546</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127">
+        <v>0.0</v>
+      </c>
+      <c r="L127" s="1">
+        <v>423088.43</v>
+      </c>
+      <c r="M127" s="1">
+        <v>423088.43</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>289</v>
+      </c>
+      <c r="B128" s="1">
+        <v>31655.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>31.55</v>
+      </c>
+      <c r="D128" s="1">
+        <v>29.04800979</v>
+      </c>
+      <c r="E128" t="s">
+        <v>183</v>
+      </c>
+      <c r="F128">
+        <v>1.63</v>
+      </c>
+      <c r="G128" s="1">
+        <v>542017.26</v>
+      </c>
+      <c r="H128" s="1">
+        <v>69696.98</v>
+      </c>
+      <c r="I128" s="1">
+        <v>12.858811913111</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128">
+        <v>0.0</v>
+      </c>
+      <c r="L128" s="1">
+        <v>611714.24</v>
+      </c>
+      <c r="M128" s="1">
+        <v>611714.24</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>291</v>
+      </c>
+      <c r="B129" s="1">
+        <v>12354.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>19.245</v>
+      </c>
+      <c r="D129" s="1">
+        <v>18.72637283</v>
+      </c>
+      <c r="E129" t="s">
+        <v>99</v>
+      </c>
+      <c r="F129">
+        <v>0.86</v>
+      </c>
+      <c r="G129" s="1">
+        <v>265932.73</v>
+      </c>
+      <c r="H129" s="1">
+        <v>9562.9</v>
+      </c>
+      <c r="I129" s="1">
+        <v>3.5959845935474</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129">
+        <v>0.0</v>
+      </c>
+      <c r="L129" s="1">
+        <v>275495.63</v>
+      </c>
+      <c r="M129" s="1">
+        <v>275495.63</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>293</v>
+      </c>
+      <c r="B130" s="1">
+        <v>69534.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>3.316</v>
+      </c>
+      <c r="D130" s="1">
+        <v>3.68522809</v>
+      </c>
+      <c r="E130" t="s">
+        <v>99</v>
+      </c>
+      <c r="F130">
+        <v>0.86</v>
+      </c>
+      <c r="G130" s="1">
+        <v>295917.35</v>
+      </c>
+      <c r="H130" s="1">
+        <v>-28739.2</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-9.7119009750527</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130" s="1">
+        <v>267178.15</v>
+      </c>
+      <c r="M130" s="1">
+        <v>267178.15</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>295</v>
+      </c>
+      <c r="B131" s="1">
+        <v>2556.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>129.5</v>
+      </c>
+      <c r="D131" s="1">
+        <v>134.83582551</v>
+      </c>
+      <c r="E131" t="s">
+        <v>28</v>
+      </c>
+      <c r="F131">
+        <v>1.14</v>
+      </c>
+      <c r="G131" s="1">
+        <v>296179.22</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-6980.85</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-2.3569681897332</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131" s="1">
+        <v>289198.37</v>
+      </c>
+      <c r="M131" s="1">
+        <v>289198.37</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>297</v>
+      </c>
+      <c r="B132" s="1">
+        <v>1713.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>170.89</v>
+      </c>
+      <c r="D132" s="1">
+        <v>201.23435493</v>
+      </c>
+      <c r="E132" t="s">
+        <v>28</v>
+      </c>
+      <c r="F132">
+        <v>1.14</v>
+      </c>
+      <c r="G132" s="1">
+        <v>296259.47</v>
+      </c>
+      <c r="H132" s="1">
+        <v>-40495.57</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-13.668953772178</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132">
+        <v>0.0</v>
+      </c>
+      <c r="L132" s="1">
+        <v>255763.9</v>
+      </c>
+      <c r="M132" s="1">
+        <v>255763.9</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>299</v>
+      </c>
+      <c r="B133" s="1">
+        <v>1557.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>342.93</v>
+      </c>
+      <c r="D133" s="1">
+        <v>278.76856776</v>
+      </c>
+      <c r="E133" t="s">
+        <v>28</v>
+      </c>
+      <c r="F133">
+        <v>1.14</v>
+      </c>
+      <c r="G133" s="1">
+        <v>376717.97</v>
+      </c>
+      <c r="H133" s="1">
+        <v>89790.27</v>
+      </c>
+      <c r="I133" s="1">
+        <v>23.834878383954</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133">
+        <v>0.0</v>
+      </c>
+      <c r="L133" s="1">
+        <v>466508.24</v>
+      </c>
+      <c r="M133" s="1">
+        <v>466508.24</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>301</v>
+      </c>
+      <c r="B134" s="1">
+        <v>18158.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>4864.0</v>
+      </c>
+      <c r="D134" s="1">
+        <v>4723.65205419</v>
+      </c>
+      <c r="E134" t="s">
+        <v>46</v>
+      </c>
+      <c r="F134">
+        <v>184.63</v>
+      </c>
+      <c r="G134" s="1">
+        <v>476111.28</v>
+      </c>
+      <c r="H134" s="1">
+        <v>2245.59</v>
+      </c>
+      <c r="I134" s="1">
+        <v>0.47165234144421</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134">
+        <v>0.0</v>
+      </c>
+      <c r="L134" s="1">
+        <v>478356.87</v>
+      </c>
+      <c r="M134" s="1">
+        <v>478356.87</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>303</v>
+      </c>
+      <c r="B135" s="1">
+        <v>10763.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>377.6</v>
+      </c>
+      <c r="D135" s="1">
+        <v>391.86944904</v>
+      </c>
+      <c r="E135" t="s">
+        <v>54</v>
+      </c>
+      <c r="F135">
+        <v>8.97</v>
+      </c>
+      <c r="G135" s="1">
+        <v>469812.86</v>
+      </c>
+      <c r="H135" s="1">
+        <v>-16921.77</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-3.6018107294892</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135">
+        <v>0.0</v>
+      </c>
+      <c r="L135" s="1">
+        <v>452891.09</v>
+      </c>
+      <c r="M135" s="1">
+        <v>452891.09</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>305</v>
+      </c>
+      <c r="B136" s="1">
+        <v>4989.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>326.62</v>
+      </c>
+      <c r="D136" s="1">
+        <v>350.04694127</v>
+      </c>
+      <c r="E136" t="s">
+        <v>28</v>
+      </c>
+      <c r="F136">
+        <v>1.14</v>
+      </c>
+      <c r="G136" s="1">
+        <v>1505947.84</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-82237.93</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-5.4608750592584</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136" s="1">
+        <v>1423709.91</v>
+      </c>
+      <c r="M136" s="1">
+        <v>1423709.91</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>307</v>
+      </c>
+      <c r="B137" s="1">
+        <v>2193.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>228.11</v>
+      </c>
+      <c r="D137" s="1">
+        <v>214.17510716</v>
+      </c>
+      <c r="E137" t="s">
+        <v>28</v>
+      </c>
+      <c r="F137">
+        <v>1.14</v>
+      </c>
+      <c r="G137" s="1">
+        <v>401939.38</v>
+      </c>
+      <c r="H137" s="1">
+        <v>35127.79</v>
+      </c>
+      <c r="I137" s="1">
+        <v>8.7395741118972</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137" s="1">
+        <v>437067.17</v>
+      </c>
+      <c r="M137" s="1">
+        <v>437067.17</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>309</v>
+      </c>
+      <c r="B138" s="1">
+        <v>2291.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>26975.0</v>
+      </c>
+      <c r="D138" s="1">
+        <v>22956.3627237</v>
+      </c>
+      <c r="E138" t="s">
+        <v>46</v>
+      </c>
+      <c r="F138">
+        <v>184.63</v>
+      </c>
+      <c r="G138" s="1">
+        <v>292593.49</v>
+      </c>
+      <c r="H138" s="1">
+        <v>42122.9</v>
+      </c>
+      <c r="I138" s="1">
+        <v>14.396390022211</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138" s="1">
+        <v>334716.39</v>
+      </c>
+      <c r="M138" s="1">
+        <v>334716.39</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>311</v>
+      </c>
+      <c r="B139" s="1">
+        <v>36356.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>14.514</v>
+      </c>
+      <c r="D139" s="1">
+        <v>11.15461272</v>
+      </c>
+      <c r="E139" t="s">
+        <v>99</v>
+      </c>
+      <c r="F139">
+        <v>0.86</v>
+      </c>
+      <c r="G139" s="1">
+        <v>468977.04</v>
+      </c>
+      <c r="H139" s="1">
+        <v>142460.94</v>
+      </c>
+      <c r="I139" s="1">
+        <v>30.376954061546</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139" s="1">
+        <v>611437.98</v>
+      </c>
+      <c r="M139" s="1">
+        <v>611437.98</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>313</v>
+      </c>
+      <c r="B140" s="1">
+        <v>19829.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>21.19</v>
+      </c>
+      <c r="D140" s="1">
+        <v>17.6152751</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>349293.29</v>
+      </c>
+      <c r="H140" s="1">
+        <v>70883.22</v>
+      </c>
+      <c r="I140" s="1">
+        <v>20.293324271989</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140" s="1">
+        <v>420176.51</v>
+      </c>
+      <c r="M140" s="1">
+        <v>420176.51</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>315</v>
+      </c>
+      <c r="B141" s="1">
+        <v>2009.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>252.22</v>
+      </c>
+      <c r="D141" s="1">
+        <v>261.95974116</v>
+      </c>
+      <c r="E141" t="s">
+        <v>28</v>
+      </c>
+      <c r="F141">
+        <v>1.14</v>
+      </c>
+      <c r="G141" s="1">
+        <v>456184.81</v>
+      </c>
+      <c r="H141" s="1">
+        <v>-13469.35</v>
+      </c>
+      <c r="I141" s="1">
+        <v>-2.9526081764976</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141" s="1">
+        <v>442715.46</v>
+      </c>
+      <c r="M141" s="1">
+        <v>442715.46</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>317</v>
+      </c>
+      <c r="B142" s="1">
+        <v>887.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>545.73</v>
+      </c>
+      <c r="D142" s="1">
+        <v>614.48278467</v>
+      </c>
+      <c r="E142" t="s">
+        <v>28</v>
+      </c>
+      <c r="F142">
+        <v>1.14</v>
+      </c>
+      <c r="G142" s="1">
+        <v>468644.76</v>
+      </c>
+      <c r="H142" s="1">
+        <v>-45716.53</v>
+      </c>
+      <c r="I142" s="1">
+        <v>-9.7550498590873</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" s="1">
+        <v>422928.23</v>
+      </c>
+      <c r="M142" s="1">
+        <v>422928.23</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>319</v>
+      </c>
+      <c r="B143" s="1">
+        <v>7449.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>85.94</v>
+      </c>
+      <c r="D143" s="1">
+        <v>39.68157471</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>295588.05</v>
+      </c>
+      <c r="H143" s="1">
+        <v>344579.01</v>
+      </c>
+      <c r="I143" s="1">
+        <v>116.57406650912</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143" s="1">
+        <v>640167.06</v>
+      </c>
+      <c r="M143" s="1">
+        <v>640167.06</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>321</v>
+      </c>
+      <c r="B144" s="1">
+        <v>18596.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>28.175</v>
+      </c>
+      <c r="D144" s="1">
+        <v>21.96459454</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>408453.6</v>
+      </c>
+      <c r="H144" s="1">
+        <v>115488.7</v>
+      </c>
+      <c r="I144" s="1">
+        <v>28.274619197872</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144">
+        <v>0.0</v>
+      </c>
+      <c r="L144" s="1">
+        <v>523942.3</v>
+      </c>
+      <c r="M144" s="1">
+        <v>523942.3</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>323</v>
+      </c>
+      <c r="B145" s="1">
+        <v>4270.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>77.87</v>
+      </c>
+      <c r="D145" s="1">
+        <v>83.9312904</v>
+      </c>
+      <c r="E145" t="s">
+        <v>28</v>
+      </c>
+      <c r="F145">
+        <v>1.14</v>
+      </c>
+      <c r="G145" s="1">
+        <v>311839.89</v>
+      </c>
+      <c r="H145" s="1">
+        <v>-21328.42</v>
+      </c>
+      <c r="I145" s="1">
+        <v>-6.8395419200539</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145">
+        <v>0.0</v>
+      </c>
+      <c r="L145" s="1">
+        <v>290511.47</v>
+      </c>
+      <c r="M145" s="1">
+        <v>290511.47</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>325</v>
+      </c>
+      <c r="B146" s="1">
+        <v>13433.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>140.94</v>
+      </c>
+      <c r="D146" s="1">
+        <v>46.6199799</v>
+      </c>
+      <c r="E146" t="s">
+        <v>28</v>
+      </c>
+      <c r="F146">
+        <v>1.14</v>
+      </c>
+      <c r="G146" s="1">
+        <v>539881.72</v>
+      </c>
+      <c r="H146" s="1">
+        <v>1114259.23</v>
+      </c>
+      <c r="I146" s="1">
+        <v>206.38950879833</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146">
+        <v>0.0</v>
+      </c>
+      <c r="L146" s="1">
+        <v>1654140.95</v>
+      </c>
+      <c r="M146" s="1">
+        <v>1654140.95</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>327</v>
+      </c>
+      <c r="B147" s="1">
+        <v>3715.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>131.34</v>
+      </c>
+      <c r="D147" s="1">
+        <v>159.56472948</v>
+      </c>
+      <c r="E147" t="s">
+        <v>28</v>
+      </c>
+      <c r="F147">
+        <v>1.14</v>
+      </c>
+      <c r="G147" s="1">
+        <v>512820.84</v>
+      </c>
+      <c r="H147" s="1">
+        <v>-86515.22</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-16.870457136648</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147">
+        <v>0.0</v>
+      </c>
+      <c r="L147" s="1">
+        <v>426305.62</v>
+      </c>
+      <c r="M147" s="1">
+        <v>426305.62</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>329</v>
+      </c>
+      <c r="B148" s="1">
+        <v>55191.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>6.234</v>
+      </c>
+      <c r="D148" s="1">
+        <v>5.35684133</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>295649.43</v>
+      </c>
+      <c r="H148" s="1">
+        <v>48411.26</v>
+      </c>
+      <c r="I148" s="1">
+        <v>16.374548734966</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148">
+        <v>0.0</v>
+      </c>
+      <c r="L148" s="1">
+        <v>344060.69</v>
+      </c>
+      <c r="M148" s="1">
+        <v>344060.69</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>331</v>
+      </c>
+      <c r="B149" s="1">
+        <v>804.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>257.77</v>
+      </c>
+      <c r="D149" s="1">
+        <v>516.58731343</v>
+      </c>
+      <c r="E149" t="s">
+        <v>28</v>
+      </c>
+      <c r="F149">
+        <v>1.14</v>
+      </c>
+      <c r="G149" s="1">
+        <v>360924.37</v>
+      </c>
+      <c r="H149" s="1">
+        <v>-179851.39</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-49.830769255066</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149">
+        <v>0.0</v>
+      </c>
+      <c r="L149" s="1">
+        <v>181072.98</v>
+      </c>
+      <c r="M149" s="1">
+        <v>181072.98</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>333</v>
+      </c>
+      <c r="B150" s="1">
+        <v>1102.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>402.95</v>
+      </c>
+      <c r="D150" s="1">
+        <v>484.11963702</v>
+      </c>
+      <c r="E150" t="s">
+        <v>28</v>
+      </c>
+      <c r="F150">
+        <v>1.14</v>
+      </c>
+      <c r="G150" s="1">
+        <v>462598.88</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-74629.02</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-16.13255527121</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150">
+        <v>0.0</v>
+      </c>
+      <c r="L150" s="1">
+        <v>387969.86</v>
+      </c>
+      <c r="M150" s="1">
+        <v>387969.86</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>335</v>
+      </c>
+      <c r="B151" s="1">
+        <v>14697.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>393.75</v>
+      </c>
+      <c r="D151" s="1">
+        <v>339.08803701</v>
+      </c>
+      <c r="E151" t="s">
+        <v>104</v>
+      </c>
+      <c r="F151">
+        <v>10.99</v>
+      </c>
+      <c r="G151" s="1">
+        <v>459111.21</v>
+      </c>
+      <c r="H151" s="1">
+        <v>67357.47</v>
+      </c>
+      <c r="I151" s="1">
+        <v>14.671275397523</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151">
+        <v>0.0</v>
+      </c>
+      <c r="L151" s="1">
+        <v>526468.68</v>
+      </c>
+      <c r="M151" s="1">
+        <v>526468.68</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>337</v>
+      </c>
+      <c r="B152" s="1">
+        <v>3353.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>131.86</v>
+      </c>
+      <c r="D152" s="1">
+        <v>103.56243961</v>
+      </c>
+      <c r="E152" t="s">
+        <v>28</v>
+      </c>
+      <c r="F152">
+        <v>1.14</v>
+      </c>
+      <c r="G152" s="1">
+        <v>298392.78</v>
+      </c>
+      <c r="H152" s="1">
+        <v>87895.79</v>
+      </c>
+      <c r="I152" s="1">
+        <v>29.456406418413</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152">
+        <v>0.0</v>
+      </c>
+      <c r="L152" s="1">
+        <v>386288.57</v>
+      </c>
+      <c r="M152" s="1">
+        <v>386288.57</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>339</v>
+      </c>
+      <c r="B153" s="1">
+        <v>2593.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>148.21</v>
+      </c>
+      <c r="D153" s="1">
+        <v>115.35963363</v>
+      </c>
+      <c r="E153" t="s">
+        <v>28</v>
+      </c>
+      <c r="F153">
+        <v>1.14</v>
+      </c>
+      <c r="G153" s="1">
+        <v>259451.88</v>
+      </c>
+      <c r="H153" s="1">
+        <v>76320.72</v>
+      </c>
+      <c r="I153" s="1">
+        <v>29.416136818897</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
+      </c>
+      <c r="K153">
+        <v>0.0</v>
+      </c>
+      <c r="L153" s="1">
+        <v>335772.6</v>
+      </c>
+      <c r="M153" s="1">
+        <v>335772.6</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>341</v>
+      </c>
+      <c r="B154" s="1">
+        <v>3350.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>331.48</v>
+      </c>
+      <c r="D154" s="1">
+        <v>318.30559701</v>
+      </c>
+      <c r="E154" t="s">
+        <v>28</v>
+      </c>
+      <c r="F154">
+        <v>1.14</v>
+      </c>
+      <c r="G154" s="1">
+        <v>912222.85</v>
+      </c>
+      <c r="H154" s="1">
+        <v>57990.77</v>
+      </c>
+      <c r="I154" s="1">
+        <v>6.3570836884869</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154">
+        <v>0.0</v>
+      </c>
+      <c r="L154" s="1">
+        <v>970213.62</v>
+      </c>
+      <c r="M154" s="1">
+        <v>970213.62</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>343</v>
+      </c>
+      <c r="B155" s="1">
+        <v>13250.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>30.87</v>
+      </c>
+      <c r="D155" s="1">
+        <v>28.73952755</v>
+      </c>
+      <c r="E155" t="s">
+        <v>28</v>
+      </c>
+      <c r="F155">
+        <v>1.14</v>
+      </c>
+      <c r="G155" s="1">
+        <v>330870.49</v>
+      </c>
+      <c r="H155" s="1">
+        <v>26499.22</v>
+      </c>
+      <c r="I155" s="1">
+        <v>8.0089402956426</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+      <c r="L155" s="1">
+        <v>357369.71</v>
+      </c>
+      <c r="M155" s="1">
+        <v>357369.71</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>345</v>
+      </c>
+      <c r="B156" s="1">
+        <v>776.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>77990.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>56880.0</v>
+      </c>
+      <c r="E156" t="s">
+        <v>46</v>
+      </c>
+      <c r="F156">
+        <v>184.63</v>
+      </c>
+      <c r="G156" s="1">
+        <v>239777.65</v>
+      </c>
+      <c r="H156" s="1">
+        <v>88008.86</v>
+      </c>
+      <c r="I156" s="1">
+        <v>36.704363396672</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" s="1">
+        <v>327786.51</v>
+      </c>
+      <c r="M156" s="1">
+        <v>327786.51</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>347</v>
+      </c>
+      <c r="B157" s="1">
+        <v>2306.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>373.34</v>
+      </c>
+      <c r="D157" s="1">
+        <v>238.97553339</v>
+      </c>
+      <c r="E157" t="s">
+        <v>28</v>
+      </c>
+      <c r="F157">
+        <v>1.14</v>
+      </c>
+      <c r="G157" s="1">
+        <v>475529.48</v>
+      </c>
+      <c r="H157" s="1">
+        <v>276663.12</v>
+      </c>
+      <c r="I157" s="1">
+        <v>58.180014412566</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157" s="1">
+        <v>752192.6</v>
+      </c>
+      <c r="M157" s="1">
+        <v>752192.6</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>349</v>
+      </c>
+      <c r="B158" s="1">
+        <v>2205.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>269.16</v>
+      </c>
+      <c r="D158" s="1">
+        <v>137.57548753</v>
+      </c>
+      <c r="E158" t="s">
+        <v>28</v>
+      </c>
+      <c r="F158">
+        <v>1.14</v>
+      </c>
+      <c r="G158" s="1">
+        <v>259709.29</v>
+      </c>
+      <c r="H158" s="1">
+        <v>258833.19</v>
+      </c>
+      <c r="I158" s="1">
+        <v>99.662661277923</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158" s="1">
+        <v>518542.48</v>
+      </c>
+      <c r="M158" s="1">
+        <v>518542.48</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>351</v>
+      </c>
+      <c r="B159" s="1">
+        <v>15484.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>22.03</v>
+      </c>
+      <c r="D159" s="1">
+        <v>24.97707892</v>
+      </c>
+      <c r="E159" t="s">
+        <v>28</v>
+      </c>
+      <c r="F159">
+        <v>1.14</v>
+      </c>
+      <c r="G159" s="1">
+        <v>337117.84</v>
+      </c>
+      <c r="H159" s="1">
+        <v>-39085.84</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-11.594117949973</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159">
+        <v>0.0</v>
+      </c>
+      <c r="L159" s="1">
+        <v>298032.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>298032.0</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>353</v>
+      </c>
+      <c r="B160" s="1">
+        <v>3815.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>409.54</v>
+      </c>
+      <c r="D160" s="1">
+        <v>190.97389515</v>
+      </c>
+      <c r="E160" t="s">
+        <v>28</v>
+      </c>
+      <c r="F160">
+        <v>1.14</v>
+      </c>
+      <c r="G160" s="1">
+        <v>627123.38</v>
+      </c>
+      <c r="H160" s="1">
+        <v>737950.32</v>
+      </c>
+      <c r="I160" s="1">
+        <v>117.67227048687</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160">
+        <v>0.0</v>
+      </c>
+      <c r="L160" s="1">
+        <v>1365073.7</v>
+      </c>
+      <c r="M160" s="1">
+        <v>1365073.7</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>355</v>
+      </c>
+      <c r="B161" s="1">
+        <v>2158.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>154.05</v>
+      </c>
+      <c r="D161" s="1">
+        <v>138.53283596</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>298953.86</v>
+      </c>
+      <c r="H161" s="1">
+        <v>33486.04</v>
+      </c>
+      <c r="I161" s="1">
+        <v>11.20107296825</v>
+      </c>
+      <c r="J161">
+        <v>0.0</v>
+      </c>
+      <c r="K161">
+        <v>0.0</v>
+      </c>
+      <c r="L161" s="1">
+        <v>332439.9</v>
+      </c>
+      <c r="M161" s="1">
+        <v>332439.9</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>357</v>
+      </c>
+      <c r="B162" s="1">
+        <v>1357.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>516.71</v>
+      </c>
+      <c r="D162" s="1">
+        <v>462.22052321</v>
+      </c>
+      <c r="E162" t="s">
+        <v>28</v>
+      </c>
+      <c r="F162">
+        <v>1.14</v>
+      </c>
+      <c r="G162" s="1">
+        <v>546461.79</v>
+      </c>
+      <c r="H162" s="1">
+        <v>66159.3</v>
+      </c>
+      <c r="I162" s="1">
+        <v>12.106848312304</v>
+      </c>
+      <c r="J162">
+        <v>0.0</v>
+      </c>
+      <c r="K162">
+        <v>0.0</v>
+      </c>
+      <c r="L162" s="1">
+        <v>612621.09</v>
+      </c>
+      <c r="M162" s="1">
+        <v>612621.09</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>359</v>
+      </c>
+      <c r="B163" s="1">
+        <v>267749.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>1.092</v>
+      </c>
+      <c r="D163" s="1">
+        <v>0.94233203</v>
+      </c>
+      <c r="E163" t="s">
+        <v>99</v>
+      </c>
+      <c r="F163">
+        <v>0.86</v>
+      </c>
+      <c r="G163" s="1">
+        <v>290129.66</v>
+      </c>
+      <c r="H163" s="1">
+        <v>48667.45</v>
+      </c>
+      <c r="I163" s="1">
+        <v>16.77437942746</v>
+      </c>
+      <c r="J163">
+        <v>0.0</v>
+      </c>
+      <c r="K163">
+        <v>0.0</v>
+      </c>
+      <c r="L163" s="1">
+        <v>338797.11</v>
+      </c>
+      <c r="M163" s="1">
+        <v>338797.11</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>361</v>
+      </c>
+      <c r="B164" s="1">
+        <v>766.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>500.4</v>
+      </c>
+      <c r="D164" s="1">
+        <v>514.4760705</v>
+      </c>
+      <c r="E164" t="s">
+        <v>31</v>
+      </c>
+      <c r="F164">
+        <v>0.92</v>
+      </c>
+      <c r="G164" s="1">
+        <v>426306.3</v>
+      </c>
+      <c r="H164" s="1">
+        <v>-11652.04</v>
+      </c>
+      <c r="I164" s="1">
+        <v>-2.733255408142</v>
+      </c>
+      <c r="J164">
+        <v>0.0</v>
+      </c>
+      <c r="K164">
+        <v>0.0</v>
+      </c>
+      <c r="L164" s="1">
+        <v>414654.26</v>
+      </c>
+      <c r="M164" s="1">
+        <v>414654.26</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>363</v>
+      </c>
+      <c r="B165" s="1">
+        <v>836.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>378.1</v>
+      </c>
+      <c r="D165" s="1">
+        <v>368.38498804</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>307969.85</v>
+      </c>
+      <c r="H165" s="1">
+        <v>8121.75</v>
+      </c>
+      <c r="I165" s="1">
+        <v>2.6371899716807</v>
+      </c>
+      <c r="J165">
+        <v>0.0</v>
+      </c>
+      <c r="K165">
+        <v>0.0</v>
+      </c>
+      <c r="L165" s="1">
+        <v>316091.6</v>
+      </c>
+      <c r="M165" s="1">
+        <v>316091.6</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>365</v>
+      </c>
+      <c r="B166" s="1">
+        <v>2809.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>214.4</v>
+      </c>
+      <c r="D166" s="1">
+        <v>244.11428622</v>
+      </c>
+      <c r="E166" t="s">
+        <v>28</v>
+      </c>
+      <c r="F166">
+        <v>1.14</v>
+      </c>
+      <c r="G166" s="1">
+        <v>591233.92</v>
+      </c>
+      <c r="H166" s="1">
+        <v>-65044.94</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-11.001557556102</v>
+      </c>
+      <c r="J166">
+        <v>0.0</v>
+      </c>
+      <c r="K166">
+        <v>0.0</v>
+      </c>
+      <c r="L166" s="1">
+        <v>526188.98</v>
+      </c>
+      <c r="M166" s="1">
+        <v>526188.98</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>367</v>
+      </c>
+      <c r="B167" s="1">
+        <v>5307.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>80.61</v>
+      </c>
+      <c r="D167" s="1">
+        <v>108.39201621</v>
+      </c>
+      <c r="E167" t="s">
+        <v>51</v>
+      </c>
+      <c r="F167">
+        <v>1.62</v>
+      </c>
+      <c r="G167" s="1">
+        <v>356617.06</v>
+      </c>
+      <c r="H167" s="1">
+        <v>-92503.91</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-25.939283443142</v>
+      </c>
+      <c r="J167">
+        <v>0.0</v>
+      </c>
+      <c r="K167">
+        <v>0.0</v>
+      </c>
+      <c r="L167" s="1">
+        <v>264113.15</v>
+      </c>
+      <c r="M167" s="1">
+        <v>264113.15</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>369</v>
+      </c>
+      <c r="B168" s="1">
+        <v>1090.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>20.18</v>
+      </c>
+      <c r="D168" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E168" t="s">
+        <v>51</v>
+      </c>
+      <c r="F168">
+        <v>1.62</v>
+      </c>
+      <c r="G168" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>13580.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>0</v>
+      </c>
+      <c r="J168">
+        <v>0.0</v>
+      </c>
+      <c r="K168">
+        <v>0.0</v>
+      </c>
+      <c r="L168" s="1">
+        <v>13580.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>13580.0</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>371</v>
+      </c>
+      <c r="B169" s="1">
+        <v>830.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>481.35</v>
+      </c>
+      <c r="D169" s="1">
+        <v>546.06701205</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>453235.62</v>
+      </c>
+      <c r="H169" s="1">
+        <v>-53715.12</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-11.85147804579</v>
+      </c>
+      <c r="J169">
+        <v>0.0</v>
+      </c>
+      <c r="K169">
+        <v>0.0</v>
+      </c>
+      <c r="L169" s="1">
+        <v>399520.5</v>
+      </c>
+      <c r="M169" s="1">
+        <v>399520.5</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>373</v>
+      </c>
+      <c r="B170" s="1">
+        <v>9988.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>57.07</v>
+      </c>
+      <c r="D170" s="1">
+        <v>47.2704175</v>
+      </c>
+      <c r="E170" t="s">
+        <v>51</v>
+      </c>
+      <c r="F170">
+        <v>1.62</v>
+      </c>
+      <c r="G170" s="1">
+        <v>296832.12</v>
+      </c>
+      <c r="H170" s="1">
+        <v>55083.4</v>
+      </c>
+      <c r="I170" s="1">
+        <v>18.557088767887</v>
+      </c>
+      <c r="J170">
+        <v>0.0</v>
+      </c>
+      <c r="K170">
+        <v>0.0</v>
+      </c>
+      <c r="L170" s="1">
+        <v>351915.52</v>
+      </c>
+      <c r="M170" s="1">
+        <v>351915.52</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>375</v>
+      </c>
+      <c r="B171" s="1">
+        <v>1522.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>384.19</v>
+      </c>
+      <c r="D171" s="1">
+        <v>306.7011498</v>
+      </c>
+      <c r="E171" t="s">
+        <v>28</v>
+      </c>
+      <c r="F171">
+        <v>1.14</v>
+      </c>
+      <c r="G171" s="1">
+        <v>399733.43</v>
+      </c>
+      <c r="H171" s="1">
+        <v>111154.85</v>
+      </c>
+      <c r="I171" s="1">
+        <v>27.807243942544</v>
+      </c>
+      <c r="J171">
+        <v>0.0</v>
+      </c>
+      <c r="K171">
+        <v>0.0</v>
+      </c>
+      <c r="L171" s="1">
+        <v>510888.28</v>
+      </c>
+      <c r="M171" s="1">
+        <v>510888.28</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>377</v>
+      </c>
+      <c r="B172" s="1">
+        <v>2139.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>160.12</v>
+      </c>
+      <c r="D172" s="1">
+        <v>188.76379617</v>
+      </c>
+      <c r="E172" t="s">
+        <v>28</v>
+      </c>
+      <c r="F172">
+        <v>1.14</v>
+      </c>
+      <c r="G172" s="1">
+        <v>349153.97</v>
+      </c>
+      <c r="H172" s="1">
+        <v>-49912.63</v>
+      </c>
+      <c r="I172" s="1">
+        <v>-14.295306451764</v>
+      </c>
+      <c r="J172">
+        <v>0.0</v>
+      </c>
+      <c r="K172">
+        <v>0.0</v>
+      </c>
+      <c r="L172" s="1">
+        <v>299241.34</v>
+      </c>
+      <c r="M172" s="1">
+        <v>299241.34</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>379</v>
+      </c>
+      <c r="B173" s="1">
+        <v>4325.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>307.86</v>
+      </c>
+      <c r="D173" s="1">
+        <v>100.16218035</v>
+      </c>
+      <c r="E173" t="s">
+        <v>28</v>
+      </c>
+      <c r="F173">
+        <v>1.14</v>
+      </c>
+      <c r="G173" s="1">
+        <v>375105.87</v>
+      </c>
+      <c r="H173" s="1">
+        <v>788228.63</v>
+      </c>
+      <c r="I173" s="1">
+        <v>210.1349760269</v>
+      </c>
+      <c r="J173">
+        <v>0.0</v>
+      </c>
+      <c r="K173">
+        <v>0.0</v>
+      </c>
+      <c r="L173" s="1">
+        <v>1163334.5</v>
+      </c>
+      <c r="M173" s="1">
+        <v>1163334.5</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>381</v>
+      </c>
+      <c r="B174" s="1">
+        <v>1144.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>484.09</v>
+      </c>
+      <c r="D174" s="1">
+        <v>531.94503497</v>
+      </c>
+      <c r="E174" t="s">
+        <v>28</v>
+      </c>
+      <c r="F174">
+        <v>1.14</v>
+      </c>
+      <c r="G174" s="1">
+        <v>521089.36</v>
+      </c>
+      <c r="H174" s="1">
+        <v>-37231.98</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-7.1450278700759</v>
+      </c>
+      <c r="J174">
+        <v>0.0</v>
+      </c>
+      <c r="K174">
+        <v>0.0</v>
+      </c>
+      <c r="L174" s="1">
+        <v>483857.38</v>
+      </c>
+      <c r="M174" s="1">
+        <v>483857.38</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>383</v>
+      </c>
+      <c r="B175" s="1">
+        <v>396.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>744.85</v>
+      </c>
+      <c r="D175" s="1">
+        <v>785.43409091</v>
+      </c>
+      <c r="E175" t="s">
+        <v>28</v>
+      </c>
+      <c r="F175">
+        <v>1.14</v>
+      </c>
+      <c r="G175" s="1">
+        <v>270145.99</v>
+      </c>
+      <c r="H175" s="1">
+        <v>-12437.2</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-4.6038810348434</v>
+      </c>
+      <c r="J175">
+        <v>0.0</v>
+      </c>
+      <c r="K175">
+        <v>0.0</v>
+      </c>
+      <c r="L175" s="1">
+        <v>257708.79</v>
+      </c>
+      <c r="M175" s="1">
+        <v>257708.79</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>385</v>
+      </c>
+      <c r="B176" s="1">
+        <v>199.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>1589.45</v>
+      </c>
+      <c r="D176" s="1">
+        <v>1938.59527638</v>
+      </c>
+      <c r="E176" t="s">
+        <v>28</v>
+      </c>
+      <c r="F176">
+        <v>1.14</v>
+      </c>
+      <c r="G176" s="1">
+        <v>336633.11</v>
+      </c>
+      <c r="H176" s="1">
+        <v>-60279.48</v>
+      </c>
+      <c r="I176" s="1">
+        <v>-17.906580847024</v>
+      </c>
+      <c r="J176">
+        <v>0.0</v>
+      </c>
+      <c r="K176">
+        <v>0.0</v>
+      </c>
+      <c r="L176" s="1">
+        <v>276353.63</v>
+      </c>
+      <c r="M176" s="1">
+        <v>276353.63</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>387</v>
+      </c>
+      <c r="B177" s="1">
+        <v>7244.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>45.53</v>
+      </c>
+      <c r="D177" s="1">
+        <v>52.55344561</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>380697.16</v>
+      </c>
+      <c r="H177" s="1">
+        <v>-50877.84</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-13.364386537583</v>
+      </c>
+      <c r="J177">
+        <v>0.0</v>
+      </c>
+      <c r="K177">
+        <v>0.0</v>
+      </c>
+      <c r="L177" s="1">
+        <v>329819.32</v>
+      </c>
+      <c r="M177" s="1">
+        <v>329819.32</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>389</v>
+      </c>
+      <c r="B178" s="1">
+        <v>7716.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>115.48</v>
+      </c>
+      <c r="D178" s="1">
+        <v>119.84569855</v>
+      </c>
+      <c r="E178" t="s">
+        <v>28</v>
+      </c>
+      <c r="F178">
+        <v>1.14</v>
+      </c>
+      <c r="G178" s="1">
+        <v>794750.48</v>
+      </c>
+      <c r="H178" s="1">
+        <v>-16240.43</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-2.0434627482075</v>
+      </c>
+      <c r="J178">
+        <v>0.0</v>
+      </c>
+      <c r="K178">
+        <v>0.0</v>
+      </c>
+      <c r="L178" s="1">
+        <v>778510.05</v>
+      </c>
+      <c r="M178" s="1">
+        <v>778510.05</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>391</v>
+      </c>
+      <c r="B179" s="1">
+        <v>3155.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>563.85</v>
+      </c>
+      <c r="D179" s="1">
+        <v>590.3521458</v>
+      </c>
+      <c r="E179" t="s">
+        <v>28</v>
+      </c>
+      <c r="F179">
+        <v>1.14</v>
+      </c>
+      <c r="G179" s="1">
+        <v>1600495.23</v>
+      </c>
+      <c r="H179" s="1">
+        <v>-46219.1</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-2.887799921778</v>
+      </c>
+      <c r="J179">
+        <v>0.0</v>
+      </c>
+      <c r="K179">
+        <v>0.0</v>
+      </c>
+      <c r="L179" s="1">
+        <v>1554276.13</v>
+      </c>
+      <c r="M179" s="1">
+        <v>1554276.13</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>393</v>
+      </c>
+      <c r="B180" s="1">
+        <v>273.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>1164.07</v>
+      </c>
+      <c r="D180" s="1">
+        <v>1363.21915751</v>
+      </c>
+      <c r="E180" t="s">
+        <v>28</v>
+      </c>
+      <c r="F180">
+        <v>1.14</v>
+      </c>
+      <c r="G180" s="1">
+        <v>318351.89</v>
+      </c>
+      <c r="H180" s="1">
+        <v>-40695.95</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-12.78332288211</v>
+      </c>
+      <c r="J180">
+        <v>0.0</v>
+      </c>
+      <c r="K180">
+        <v>0.0</v>
+      </c>
+      <c r="L180" s="1">
+        <v>277655.94</v>
+      </c>
+      <c r="M180" s="1">
+        <v>277655.94</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>395</v>
+      </c>
+      <c r="B181" s="1">
+        <v>5293.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>102.71</v>
+      </c>
+      <c r="D181" s="1">
+        <v>68.30225959</v>
+      </c>
+      <c r="E181" t="s">
+        <v>28</v>
+      </c>
+      <c r="F181">
+        <v>1.14</v>
+      </c>
+      <c r="G181" s="1">
+        <v>314343.17</v>
+      </c>
+      <c r="H181" s="1">
+        <v>160641.78</v>
+      </c>
+      <c r="I181" s="1">
+        <v>51.103951137224</v>
+      </c>
+      <c r="J181">
+        <v>0.0</v>
+      </c>
+      <c r="K181">
+        <v>0.0</v>
+      </c>
+      <c r="L181" s="1">
+        <v>474984.95</v>
+      </c>
+      <c r="M181" s="1">
+        <v>474984.95</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>397</v>
+      </c>
+      <c r="B182" s="1">
+        <v>2335.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>1211.38</v>
+      </c>
+      <c r="D182" s="1">
+        <v>318.37561028</v>
+      </c>
+      <c r="E182" t="s">
+        <v>28</v>
+      </c>
+      <c r="F182">
+        <v>1.14</v>
+      </c>
+      <c r="G182" s="1">
+        <v>640775.83</v>
+      </c>
+      <c r="H182" s="1">
+        <v>1830564.26</v>
+      </c>
+      <c r="I182" s="1">
+        <v>285.67935529029</v>
+      </c>
+      <c r="J182">
+        <v>0.0</v>
+      </c>
+      <c r="K182">
+        <v>0.0</v>
+      </c>
+      <c r="L182" s="1">
+        <v>2471340.09</v>
+      </c>
+      <c r="M182" s="1">
+        <v>2471340.09</v>
+      </c>
+      <c r="N182" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>399</v>
+      </c>
+      <c r="B183" s="1">
+        <v>15168.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>367.34</v>
+      </c>
+      <c r="D183" s="1">
+        <v>430.56853178</v>
+      </c>
+      <c r="E183" t="s">
+        <v>28</v>
+      </c>
+      <c r="F183">
+        <v>1.14</v>
+      </c>
+      <c r="G183" s="1">
+        <v>5673428.6</v>
+      </c>
+      <c r="H183" s="1">
+        <v>-805303.03</v>
+      </c>
+      <c r="I183" s="1">
+        <v>-14.19429214285</v>
+      </c>
+      <c r="J183">
+        <v>0.0</v>
+      </c>
+      <c r="K183">
+        <v>0.0</v>
+      </c>
+      <c r="L183" s="1">
+        <v>4868125.57</v>
+      </c>
+      <c r="M183" s="1">
+        <v>4868125.57</v>
+      </c>
+      <c r="N183" s="1">
+        <v>2.92</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>401</v>
+      </c>
+      <c r="B184" s="1">
+        <v>2753.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>109.46</v>
+      </c>
+      <c r="D184" s="1">
+        <v>174.12277879</v>
+      </c>
+      <c r="E184" t="s">
+        <v>28</v>
+      </c>
+      <c r="F184">
+        <v>1.14</v>
+      </c>
+      <c r="G184" s="1">
+        <v>410314.36</v>
+      </c>
+      <c r="H184" s="1">
+        <v>-147028.89</v>
+      </c>
+      <c r="I184" s="1">
+        <v>-35.833230404122</v>
+      </c>
+      <c r="J184">
+        <v>0.0</v>
+      </c>
+      <c r="K184">
+        <v>0.0</v>
+      </c>
+      <c r="L184" s="1">
+        <v>263285.47</v>
+      </c>
+      <c r="M184" s="1">
+        <v>263285.47</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>403</v>
+      </c>
+      <c r="B185" s="1">
+        <v>10637.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>6183.0</v>
+      </c>
+      <c r="D185" s="1">
+        <v>4514.04221115</v>
+      </c>
+      <c r="E185" t="s">
+        <v>46</v>
+      </c>
+      <c r="F185">
+        <v>184.63</v>
+      </c>
+      <c r="G185" s="1">
+        <v>266454.7</v>
+      </c>
+      <c r="H185" s="1">
+        <v>89757.54</v>
+      </c>
+      <c r="I185" s="1">
+        <v>33.685853542835</v>
+      </c>
+      <c r="J185">
+        <v>0.0</v>
+      </c>
+      <c r="K185">
+        <v>0.0</v>
+      </c>
+      <c r="L185" s="1">
+        <v>356212.24</v>
+      </c>
+      <c r="M185" s="1">
+        <v>356212.24</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>405</v>
+      </c>
+      <c r="B186" s="1">
+        <v>22033.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>3333.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>2451.51690646</v>
+      </c>
+      <c r="E186" t="s">
+        <v>46</v>
+      </c>
+      <c r="F186">
+        <v>184.63</v>
+      </c>
+      <c r="G186" s="1">
+        <v>301243.77</v>
+      </c>
+      <c r="H186" s="1">
+        <v>96496.34</v>
+      </c>
+      <c r="I186" s="1">
+        <v>32.032642533985</v>
+      </c>
+      <c r="J186">
+        <v>0.0</v>
+      </c>
+      <c r="K186">
+        <v>0.0</v>
+      </c>
+      <c r="L186" s="1">
+        <v>397740.11</v>
+      </c>
+      <c r="M186" s="1">
+        <v>397740.11</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>407</v>
+      </c>
+      <c r="B187" s="1">
+        <v>8113.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>8043.0</v>
+      </c>
+      <c r="D187" s="1">
+        <v>6409.86946875</v>
+      </c>
+      <c r="E187" t="s">
+        <v>46</v>
+      </c>
+      <c r="F187">
+        <v>184.63</v>
+      </c>
+      <c r="G187" s="1">
+        <v>282812.73</v>
+      </c>
+      <c r="H187" s="1">
+        <v>70606.34</v>
+      </c>
+      <c r="I187" s="1">
+        <v>24.965757375914</v>
+      </c>
+      <c r="J187">
+        <v>0.0</v>
+      </c>
+      <c r="K187">
+        <v>0.0</v>
+      </c>
+      <c r="L187" s="1">
+        <v>353419.07</v>
+      </c>
+      <c r="M187" s="1">
+        <v>353419.07</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>409</v>
+      </c>
+      <c r="B188" s="1">
+        <v>314.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>1537.88</v>
+      </c>
+      <c r="D188" s="1">
+        <v>1043.09716561</v>
+      </c>
+      <c r="E188" t="s">
+        <v>28</v>
+      </c>
+      <c r="F188">
+        <v>1.14</v>
+      </c>
+      <c r="G188" s="1">
+        <v>280291.2</v>
+      </c>
+      <c r="H188" s="1">
+        <v>141616.38</v>
+      </c>
+      <c r="I188" s="1">
+        <v>50.524732849265</v>
+      </c>
+      <c r="J188">
+        <v>0.0</v>
+      </c>
+      <c r="K188">
+        <v>0.0</v>
+      </c>
+      <c r="L188" s="1">
+        <v>421907.58</v>
+      </c>
+      <c r="M188" s="1">
+        <v>421907.58</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>411</v>
+      </c>
+      <c r="B189" s="1">
+        <v>793.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>447.33</v>
+      </c>
+      <c r="D189" s="1">
+        <v>463.58377049</v>
+      </c>
+      <c r="E189" t="s">
+        <v>28</v>
+      </c>
+      <c r="F189">
+        <v>1.14</v>
+      </c>
+      <c r="G189" s="1">
+        <v>318972.25</v>
+      </c>
+      <c r="H189" s="1">
+        <v>-9040.23</v>
+      </c>
+      <c r="I189" s="1">
+        <v>-2.8341744462097</v>
+      </c>
+      <c r="J189">
+        <v>0.0</v>
+      </c>
+      <c r="K189">
+        <v>0.0</v>
+      </c>
+      <c r="L189" s="1">
+        <v>309932.02</v>
+      </c>
+      <c r="M189" s="1">
+        <v>309932.02</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>413</v>
+      </c>
+      <c r="B190" s="1">
+        <v>5093.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>227.09</v>
+      </c>
+      <c r="D190" s="1">
+        <v>171.09181425</v>
+      </c>
+      <c r="E190" t="s">
+        <v>28</v>
+      </c>
+      <c r="F190">
+        <v>1.14</v>
+      </c>
+      <c r="G190" s="1">
+        <v>746081.91</v>
+      </c>
+      <c r="H190" s="1">
+        <v>264419.48</v>
+      </c>
+      <c r="I190" s="1">
+        <v>35.441079116903</v>
+      </c>
+      <c r="J190">
+        <v>0.0</v>
+      </c>
+      <c r="K190">
+        <v>0.0</v>
+      </c>
+      <c r="L190" s="1">
+        <v>1010501.39</v>
+      </c>
+      <c r="M190" s="1">
+        <v>1010501.39</v>
+      </c>
+      <c r="N190" s="1">
         <v>0.61</v>
       </c>
-      <c r="P5">
-[...46 lines deleted...]
-      <c r="O6" s="1">
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>415</v>
+      </c>
+      <c r="B191" s="1">
+        <v>799.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>392.23</v>
+      </c>
+      <c r="D191" s="1">
+        <v>416.5787985</v>
+      </c>
+      <c r="E191" t="s">
+        <v>28</v>
+      </c>
+      <c r="F191">
+        <v>1.14</v>
+      </c>
+      <c r="G191" s="1">
+        <v>289030.83</v>
+      </c>
+      <c r="H191" s="1">
+        <v>-15218.62</v>
+      </c>
+      <c r="I191" s="1">
+        <v>-5.2653967744548</v>
+      </c>
+      <c r="J191">
+        <v>0.0</v>
+      </c>
+      <c r="K191">
+        <v>0.0</v>
+      </c>
+      <c r="L191" s="1">
+        <v>273812.21</v>
+      </c>
+      <c r="M191" s="1">
+        <v>273812.21</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>417</v>
+      </c>
+      <c r="B192" s="1">
+        <v>547.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>478.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>533.90599634</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>292046.58</v>
+      </c>
+      <c r="H192" s="1">
+        <v>-30580.58</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-10.471131009307</v>
+      </c>
+      <c r="J192">
+        <v>0.0</v>
+      </c>
+      <c r="K192">
+        <v>0.0</v>
+      </c>
+      <c r="L192" s="1">
+        <v>261466.0</v>
+      </c>
+      <c r="M192" s="1">
+        <v>261466.0</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>419</v>
+      </c>
+      <c r="B193" s="1">
+        <v>14866.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>12250.0</v>
+      </c>
+      <c r="D193" s="1">
+        <v>3832.31185255</v>
+      </c>
+      <c r="E193" t="s">
+        <v>46</v>
+      </c>
+      <c r="F193">
+        <v>184.63</v>
+      </c>
+      <c r="G193" s="1">
+        <v>308575.95</v>
+      </c>
+      <c r="H193" s="1">
+        <v>677750.45</v>
+      </c>
+      <c r="I193" s="1">
+        <v>219.63813122831</v>
+      </c>
+      <c r="J193">
+        <v>0.0</v>
+      </c>
+      <c r="K193">
+        <v>0.0</v>
+      </c>
+      <c r="L193" s="1">
+        <v>986326.4</v>
+      </c>
+      <c r="M193" s="1">
+        <v>986326.4</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>421</v>
+      </c>
+      <c r="B194" s="1">
+        <v>4033.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>82.61</v>
+      </c>
+      <c r="D194" s="1">
+        <v>84.82510786</v>
+      </c>
+      <c r="E194" t="s">
+        <v>28</v>
+      </c>
+      <c r="F194">
+        <v>1.14</v>
+      </c>
+      <c r="G194" s="1">
+        <v>297461.83</v>
+      </c>
+      <c r="H194" s="1">
+        <v>-6372.64</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-2.1423387330065</v>
+      </c>
+      <c r="J194">
+        <v>0.0</v>
+      </c>
+      <c r="K194">
+        <v>0.0</v>
+      </c>
+      <c r="L194" s="1">
+        <v>291089.19</v>
+      </c>
+      <c r="M194" s="1">
+        <v>291089.19</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>423</v>
+      </c>
+      <c r="B195" s="1">
+        <v>20102.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>12.21</v>
+      </c>
+      <c r="D195" s="1">
+        <v>12.25309223</v>
+      </c>
+      <c r="E195" t="s">
+        <v>99</v>
+      </c>
+      <c r="F195">
+        <v>0.86</v>
+      </c>
+      <c r="G195" s="1">
+        <v>284192.98</v>
+      </c>
+      <c r="H195" s="1">
+        <v>216.54</v>
+      </c>
+      <c r="I195" s="1">
+        <v>0.076194704035265</v>
+      </c>
+      <c r="J195">
+        <v>0.0</v>
+      </c>
+      <c r="K195">
+        <v>0.0</v>
+      </c>
+      <c r="L195" s="1">
+        <v>284409.52</v>
+      </c>
+      <c r="M195" s="1">
+        <v>284409.52</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>425</v>
+      </c>
+      <c r="B196" s="1">
+        <v>11838.0</v>
+      </c>
+      <c r="C196" s="1">
+        <v>37.87</v>
+      </c>
+      <c r="D196" s="1">
+        <v>41.64948809</v>
+      </c>
+      <c r="E196" t="s">
+        <v>183</v>
+      </c>
+      <c r="F196">
+        <v>1.63</v>
+      </c>
+      <c r="G196" s="1">
+        <v>296071.94</v>
+      </c>
+      <c r="H196" s="1">
+        <v>-21484.58</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-7.2565404205478</v>
+      </c>
+      <c r="J196">
+        <v>0.0</v>
+      </c>
+      <c r="K196">
+        <v>0.0</v>
+      </c>
+      <c r="L196" s="1">
+        <v>274587.36</v>
+      </c>
+      <c r="M196" s="1">
+        <v>274587.36</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>427</v>
+      </c>
+      <c r="B197" s="1">
+        <v>44675.0</v>
+      </c>
+      <c r="C197" s="1">
+        <v>6.63</v>
+      </c>
+      <c r="D197" s="1">
+        <v>6.28725014</v>
+      </c>
+      <c r="E197" t="s">
+        <v>99</v>
+      </c>
+      <c r="F197">
+        <v>0.86</v>
+      </c>
+      <c r="G197" s="1">
+        <v>323915.25</v>
+      </c>
+      <c r="H197" s="1">
+        <v>19300.57</v>
+      </c>
+      <c r="I197" s="1">
+        <v>5.9585246449496</v>
+      </c>
+      <c r="J197">
+        <v>0.0</v>
+      </c>
+      <c r="K197">
+        <v>0.0</v>
+      </c>
+      <c r="L197" s="1">
+        <v>343215.82</v>
+      </c>
+      <c r="M197" s="1">
+        <v>343215.82</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>429</v>
+      </c>
+      <c r="B198" s="1">
+        <v>3245.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>283.61</v>
+      </c>
+      <c r="D198" s="1">
+        <v>112.52255778</v>
+      </c>
+      <c r="E198" t="s">
+        <v>28</v>
+      </c>
+      <c r="F198">
+        <v>1.14</v>
+      </c>
+      <c r="G198" s="1">
+        <v>313705.51</v>
+      </c>
+      <c r="H198" s="1">
+        <v>490378.58</v>
+      </c>
+      <c r="I198" s="1">
+        <v>156.31812778806</v>
+      </c>
+      <c r="J198">
+        <v>0.0</v>
+      </c>
+      <c r="K198">
+        <v>0.0</v>
+      </c>
+      <c r="L198" s="1">
+        <v>804084.09</v>
+      </c>
+      <c r="M198" s="1">
+        <v>804084.09</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>431</v>
+      </c>
+      <c r="B199" s="1">
+        <v>3556.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>79.0</v>
+      </c>
+      <c r="D199" s="1">
+        <v>78.6037036</v>
+      </c>
+      <c r="E199" t="s">
+        <v>31</v>
+      </c>
+      <c r="F199">
+        <v>0.92</v>
+      </c>
+      <c r="G199" s="1">
+        <v>303465.18</v>
+      </c>
+      <c r="H199" s="1">
+        <v>433.57</v>
+      </c>
+      <c r="I199" s="1">
+        <v>0.14287306372349</v>
+      </c>
+      <c r="J199">
+        <v>0.0</v>
+      </c>
+      <c r="K199">
+        <v>0.0</v>
+      </c>
+      <c r="L199" s="1">
+        <v>303898.75</v>
+      </c>
+      <c r="M199" s="1">
+        <v>303898.75</v>
+      </c>
+      <c r="N199" s="1">
         <v>0.18</v>
       </c>
-      <c r="P6">
-[...19 lines deleted...]
-      <c r="F7" t="s">
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" t="s">
+        <v>433</v>
+      </c>
+      <c r="B200" s="1">
+        <v>7464.0</v>
+      </c>
+      <c r="C200" s="1">
+        <v>43.19</v>
+      </c>
+      <c r="D200" s="1">
+        <v>44.59207395</v>
+      </c>
+      <c r="E200" t="s">
+        <v>28</v>
+      </c>
+      <c r="F200">
+        <v>1.14</v>
+      </c>
+      <c r="G200" s="1">
+        <v>286039.64</v>
+      </c>
+      <c r="H200" s="1">
+        <v>-4382.95</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-1.5322876227924</v>
+      </c>
+      <c r="J200">
+        <v>0.0</v>
+      </c>
+      <c r="K200">
+        <v>0.0</v>
+      </c>
+      <c r="L200" s="1">
+        <v>281656.69</v>
+      </c>
+      <c r="M200" s="1">
+        <v>281656.69</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>435</v>
+      </c>
+      <c r="B201" s="1">
+        <v>5900.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>7000.0</v>
+      </c>
+      <c r="D201" s="1">
+        <v>10095.15728814</v>
+      </c>
+      <c r="E201" t="s">
+        <v>46</v>
+      </c>
+      <c r="F201">
+        <v>184.63</v>
+      </c>
+      <c r="G201" s="1">
+        <v>334128.13</v>
+      </c>
+      <c r="H201" s="1">
+        <v>-110441.26</v>
+      </c>
+      <c r="I201" s="1">
+        <v>-33.053565409174</v>
+      </c>
+      <c r="J201">
+        <v>0.0</v>
+      </c>
+      <c r="K201">
+        <v>0.0</v>
+      </c>
+      <c r="L201" s="1">
+        <v>223686.87</v>
+      </c>
+      <c r="M201" s="1">
+        <v>223686.87</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>437</v>
+      </c>
+      <c r="B202" s="1">
+        <v>42475.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>12.28</v>
+      </c>
+      <c r="D202" s="1">
+        <v>6.61084709</v>
+      </c>
+      <c r="E202" t="s">
         <v>8</v>
       </c>
-      <c r="G7">
+      <c r="F202">
         <v>1.0</v>
       </c>
-      <c r="H7" s="1">
-[...20 lines deleted...]
-      <c r="O7" s="1">
+      <c r="G202" s="1">
+        <v>280795.73</v>
+      </c>
+      <c r="H202" s="1">
+        <v>240797.27</v>
+      </c>
+      <c r="I202" s="1">
+        <v>85.75531757552</v>
+      </c>
+      <c r="J202">
+        <v>0.0</v>
+      </c>
+      <c r="K202">
+        <v>0.0</v>
+      </c>
+      <c r="L202" s="1">
+        <v>521593.0</v>
+      </c>
+      <c r="M202" s="1">
+        <v>521593.0</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>439</v>
+      </c>
+      <c r="B203" s="1">
+        <v>22486.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>21.2</v>
+      </c>
+      <c r="D203" s="1">
+        <v>21.94472294</v>
+      </c>
+      <c r="E203" t="s">
+        <v>183</v>
+      </c>
+      <c r="F203">
+        <v>1.63</v>
+      </c>
+      <c r="G203" s="1">
+        <v>296336.62</v>
+      </c>
+      <c r="H203" s="1">
+        <v>-4355.36</v>
+      </c>
+      <c r="I203" s="1">
+        <v>-1.4697339802283</v>
+      </c>
+      <c r="J203">
+        <v>0.0</v>
+      </c>
+      <c r="K203">
+        <v>0.0</v>
+      </c>
+      <c r="L203" s="1">
+        <v>291981.26</v>
+      </c>
+      <c r="M203" s="1">
+        <v>291981.26</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>441</v>
+      </c>
+      <c r="B204" s="1">
+        <v>2723.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>120.28</v>
+      </c>
+      <c r="D204" s="1">
+        <v>108.57617334</v>
+      </c>
+      <c r="E204" t="s">
+        <v>31</v>
+      </c>
+      <c r="F204">
+        <v>0.92</v>
+      </c>
+      <c r="G204" s="1">
+        <v>319716.27</v>
+      </c>
+      <c r="H204" s="1">
+        <v>34591.87</v>
+      </c>
+      <c r="I204" s="1">
+        <v>10.819552598934</v>
+      </c>
+      <c r="J204">
+        <v>0.0</v>
+      </c>
+      <c r="K204">
+        <v>0.0</v>
+      </c>
+      <c r="L204" s="1">
+        <v>354308.14</v>
+      </c>
+      <c r="M204" s="1">
+        <v>354308.14</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>443</v>
+      </c>
+      <c r="B205" s="1">
+        <v>9399.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>299.95</v>
+      </c>
+      <c r="D205" s="1">
+        <v>241.40696351</v>
+      </c>
+      <c r="E205" t="s">
+        <v>235</v>
+      </c>
+      <c r="F205">
+        <v>7.47</v>
+      </c>
+      <c r="G205" s="1">
+        <v>303648.43</v>
+      </c>
+      <c r="H205" s="1">
+        <v>73526.28</v>
+      </c>
+      <c r="I205" s="1">
+        <v>24.214279652294</v>
+      </c>
+      <c r="J205">
+        <v>0.0</v>
+      </c>
+      <c r="K205">
+        <v>0.0</v>
+      </c>
+      <c r="L205" s="1">
+        <v>377174.71</v>
+      </c>
+      <c r="M205" s="1">
+        <v>377174.71</v>
+      </c>
+      <c r="N205" s="1">
         <v>0.23</v>
       </c>
-      <c r="P7">
-[...46 lines deleted...]
-      <c r="O8" s="1">
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>445</v>
+      </c>
+      <c r="B206" s="1">
+        <v>1998.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>244.93</v>
+      </c>
+      <c r="D206" s="1">
+        <v>177.20214214</v>
+      </c>
+      <c r="E206" t="s">
+        <v>28</v>
+      </c>
+      <c r="F206">
+        <v>1.14</v>
+      </c>
+      <c r="G206" s="1">
+        <v>302889.66</v>
+      </c>
+      <c r="H206" s="1">
+        <v>124675.88</v>
+      </c>
+      <c r="I206" s="1">
+        <v>41.162144656902</v>
+      </c>
+      <c r="J206">
+        <v>0.0</v>
+      </c>
+      <c r="K206">
+        <v>0.0</v>
+      </c>
+      <c r="L206" s="1">
+        <v>427565.54</v>
+      </c>
+      <c r="M206" s="1">
+        <v>427565.54</v>
+      </c>
+      <c r="N206" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>447</v>
+      </c>
+      <c r="B207" s="1">
+        <v>56143.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>208.65</v>
+      </c>
+      <c r="D207" s="1">
+        <v>171.08545304</v>
+      </c>
+      <c r="E207" t="s">
+        <v>28</v>
+      </c>
+      <c r="F207">
+        <v>1.14</v>
+      </c>
+      <c r="G207" s="1">
+        <v>8301392.62</v>
+      </c>
+      <c r="H207" s="1">
+        <v>1933404.42</v>
+      </c>
+      <c r="I207" s="1">
+        <v>23.290121410978</v>
+      </c>
+      <c r="J207">
+        <v>0.0</v>
+      </c>
+      <c r="K207">
+        <v>0.0</v>
+      </c>
+      <c r="L207" s="1">
+        <v>10234797.04</v>
+      </c>
+      <c r="M207" s="1">
+        <v>10234797.04</v>
+      </c>
+      <c r="N207" s="1">
+        <v>6.14</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" t="s">
+        <v>449</v>
+      </c>
+      <c r="B208" s="1">
+        <v>4184.0</v>
+      </c>
+      <c r="C208" s="1">
+        <v>323.24</v>
+      </c>
+      <c r="D208" s="1">
+        <v>219.22919455</v>
+      </c>
+      <c r="E208" t="s">
+        <v>28</v>
+      </c>
+      <c r="F208">
+        <v>1.14</v>
+      </c>
+      <c r="G208" s="1">
+        <v>791223.13</v>
+      </c>
+      <c r="H208" s="1">
+        <v>390408.22</v>
+      </c>
+      <c r="I208" s="1">
+        <v>49.342366924991</v>
+      </c>
+      <c r="J208">
+        <v>0.0</v>
+      </c>
+      <c r="K208">
+        <v>0.0</v>
+      </c>
+      <c r="L208" s="1">
+        <v>1181631.35</v>
+      </c>
+      <c r="M208" s="1">
+        <v>1181631.35</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>451</v>
+      </c>
+      <c r="B209" s="1">
+        <v>3681.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>175.07</v>
+      </c>
+      <c r="D209" s="1">
+        <v>177.82568867</v>
+      </c>
+      <c r="E209" t="s">
+        <v>28</v>
+      </c>
+      <c r="F209">
+        <v>1.14</v>
+      </c>
+      <c r="G209" s="1">
+        <v>567620.88</v>
+      </c>
+      <c r="H209" s="1">
+        <v>-4576.3</v>
+      </c>
+      <c r="I209" s="1">
+        <v>-0.8062247463483</v>
+      </c>
+      <c r="J209">
+        <v>0.0</v>
+      </c>
+      <c r="K209">
+        <v>0.0</v>
+      </c>
+      <c r="L209" s="1">
+        <v>563044.58</v>
+      </c>
+      <c r="M209" s="1">
+        <v>563044.58</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>453</v>
+      </c>
+      <c r="B210" s="1">
+        <v>3913.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>85.63</v>
+      </c>
+      <c r="D210" s="1">
+        <v>92.13144646</v>
+      </c>
+      <c r="E210" t="s">
+        <v>28</v>
+      </c>
+      <c r="F210">
+        <v>1.14</v>
+      </c>
+      <c r="G210" s="1">
+        <v>309819.98</v>
+      </c>
+      <c r="H210" s="1">
+        <v>-17067.2</v>
+      </c>
+      <c r="I210" s="1">
+        <v>-5.508747370005</v>
+      </c>
+      <c r="J210">
+        <v>0.0</v>
+      </c>
+      <c r="K210">
+        <v>0.0</v>
+      </c>
+      <c r="L210" s="1">
+        <v>292752.78</v>
+      </c>
+      <c r="M210" s="1">
+        <v>292752.78</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>455</v>
+      </c>
+      <c r="B211" s="1">
+        <v>2959.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>120.12</v>
+      </c>
+      <c r="D211" s="1">
+        <v>110.16454883</v>
+      </c>
+      <c r="E211" t="s">
+        <v>28</v>
+      </c>
+      <c r="F211">
+        <v>1.14</v>
+      </c>
+      <c r="G211" s="1">
+        <v>283336.09</v>
+      </c>
+      <c r="H211" s="1">
+        <v>27209.61</v>
+      </c>
+      <c r="I211" s="1">
+        <v>9.6032983302621</v>
+      </c>
+      <c r="J211">
+        <v>0.0</v>
+      </c>
+      <c r="K211">
+        <v>0.0</v>
+      </c>
+      <c r="L211" s="1">
+        <v>310545.7</v>
+      </c>
+      <c r="M211" s="1">
+        <v>310545.7</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>457</v>
+      </c>
+      <c r="B212" s="1">
+        <v>2137.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>286.4</v>
+      </c>
+      <c r="D212" s="1">
+        <v>182.66445484</v>
+      </c>
+      <c r="E212" t="s">
+        <v>28</v>
+      </c>
+      <c r="F212">
+        <v>1.14</v>
+      </c>
+      <c r="G212" s="1">
+        <v>341137.31</v>
+      </c>
+      <c r="H212" s="1">
+        <v>193602.81</v>
+      </c>
+      <c r="I212" s="1">
+        <v>56.752165279136</v>
+      </c>
+      <c r="J212">
+        <v>0.0</v>
+      </c>
+      <c r="K212">
+        <v>0.0</v>
+      </c>
+      <c r="L212" s="1">
+        <v>534740.12</v>
+      </c>
+      <c r="M212" s="1">
+        <v>534740.12</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" t="s">
+        <v>459</v>
+      </c>
+      <c r="B213" s="1">
+        <v>3741.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>95.93</v>
+      </c>
+      <c r="D213" s="1">
+        <v>107.77291901</v>
+      </c>
+      <c r="E213" t="s">
+        <v>28</v>
+      </c>
+      <c r="F213">
+        <v>1.14</v>
+      </c>
+      <c r="G213" s="1">
+        <v>350456.86</v>
+      </c>
+      <c r="H213" s="1">
+        <v>-36906.44</v>
+      </c>
+      <c r="I213" s="1">
+        <v>-10.53095094215</v>
+      </c>
+      <c r="J213">
+        <v>0.0</v>
+      </c>
+      <c r="K213">
+        <v>0.0</v>
+      </c>
+      <c r="L213" s="1">
+        <v>313550.42</v>
+      </c>
+      <c r="M213" s="1">
+        <v>313550.42</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214" t="s">
+        <v>461</v>
+      </c>
+      <c r="B214" s="1">
+        <v>7710.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>42.34</v>
+      </c>
+      <c r="D214" s="1">
+        <v>51.13964851</v>
+      </c>
+      <c r="E214" t="s">
+        <v>28</v>
+      </c>
+      <c r="F214">
+        <v>1.14</v>
+      </c>
+      <c r="G214" s="1">
+        <v>337604.67</v>
+      </c>
+      <c r="H214" s="1">
+        <v>-52390.92</v>
+      </c>
+      <c r="I214" s="1">
+        <v>-15.518422775372</v>
+      </c>
+      <c r="J214">
+        <v>0.0</v>
+      </c>
+      <c r="K214">
+        <v>0.0</v>
+      </c>
+      <c r="L214" s="1">
+        <v>285213.75</v>
+      </c>
+      <c r="M214" s="1">
+        <v>285213.75</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" t="s">
+        <v>463</v>
+      </c>
+      <c r="B215" s="1">
+        <v>4107.0</v>
+      </c>
+      <c r="C215" s="1">
+        <v>140.71</v>
+      </c>
+      <c r="D215" s="1">
+        <v>154.37372291</v>
+      </c>
+      <c r="E215" t="s">
+        <v>28</v>
+      </c>
+      <c r="F215">
+        <v>1.14</v>
+      </c>
+      <c r="G215" s="1">
+        <v>544867.72</v>
+      </c>
+      <c r="H215" s="1">
+        <v>-39956.65</v>
+      </c>
+      <c r="I215" s="1">
+        <v>-7.3332753131347</v>
+      </c>
+      <c r="J215">
+        <v>0.0</v>
+      </c>
+      <c r="K215">
+        <v>0.0</v>
+      </c>
+      <c r="L215" s="1">
+        <v>504911.07</v>
+      </c>
+      <c r="M215" s="1">
+        <v>504911.07</v>
+      </c>
+      <c r="N215" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216" t="s">
+        <v>465</v>
+      </c>
+      <c r="B216" s="1">
+        <v>17784.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>25.08</v>
+      </c>
+      <c r="D216" s="1">
+        <v>26.50992915</v>
+      </c>
+      <c r="E216" t="s">
+        <v>28</v>
+      </c>
+      <c r="F216">
+        <v>1.14</v>
+      </c>
+      <c r="G216" s="1">
+        <v>403832.33</v>
+      </c>
+      <c r="H216" s="1">
+        <v>-14139.68</v>
+      </c>
+      <c r="I216" s="1">
+        <v>-3.5013739489357</v>
+      </c>
+      <c r="J216">
+        <v>0.0</v>
+      </c>
+      <c r="K216">
+        <v>0.0</v>
+      </c>
+      <c r="L216" s="1">
+        <v>389692.65</v>
+      </c>
+      <c r="M216" s="1">
+        <v>389692.65</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217" t="s">
+        <v>467</v>
+      </c>
+      <c r="B217" s="1">
+        <v>19678.0</v>
+      </c>
+      <c r="C217" s="1">
+        <v>16.63</v>
+      </c>
+      <c r="D217" s="1">
+        <v>17.61257546</v>
+      </c>
+      <c r="E217" t="s">
+        <v>28</v>
+      </c>
+      <c r="F217">
+        <v>1.14</v>
+      </c>
+      <c r="G217" s="1">
+        <v>297860.59</v>
+      </c>
+      <c r="H217" s="1">
+        <v>-11944.61</v>
+      </c>
+      <c r="I217" s="1">
+        <v>-4.0101344054949</v>
+      </c>
+      <c r="J217">
+        <v>0.0</v>
+      </c>
+      <c r="K217">
+        <v>0.0</v>
+      </c>
+      <c r="L217" s="1">
+        <v>285915.98</v>
+      </c>
+      <c r="M217" s="1">
+        <v>285915.98</v>
+      </c>
+      <c r="N217" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="Z217" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218" t="s">
+        <v>469</v>
+      </c>
+      <c r="B218" s="1">
+        <v>1631.0</v>
+      </c>
+      <c r="C218" s="1">
+        <v>234.71</v>
+      </c>
+      <c r="D218" s="1">
+        <v>211.32982219</v>
+      </c>
+      <c r="E218" t="s">
+        <v>28</v>
+      </c>
+      <c r="F218">
+        <v>1.14</v>
+      </c>
+      <c r="G218" s="1">
+        <v>296209.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>38256.08</v>
+      </c>
+      <c r="I218" s="1">
+        <v>12.915232150272</v>
+      </c>
+      <c r="J218">
+        <v>0.0</v>
+      </c>
+      <c r="K218">
+        <v>0.0</v>
+      </c>
+      <c r="L218" s="1">
+        <v>334465.08</v>
+      </c>
+      <c r="M218" s="1">
+        <v>334465.08</v>
+      </c>
+      <c r="N218" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219" t="s">
+        <v>471</v>
+      </c>
+      <c r="B219" s="1">
+        <v>4482.0</v>
+      </c>
+      <c r="C219" s="1">
+        <v>147.68</v>
+      </c>
+      <c r="D219" s="1">
+        <v>150.61150156</v>
+      </c>
+      <c r="E219" t="s">
+        <v>28</v>
+      </c>
+      <c r="F219">
+        <v>1.14</v>
+      </c>
+      <c r="G219" s="1">
+        <v>584253.72</v>
+      </c>
+      <c r="H219" s="1">
+        <v>-5946.3</v>
+      </c>
+      <c r="I219" s="1">
+        <v>-1.0177598869204</v>
+      </c>
+      <c r="J219">
+        <v>0.0</v>
+      </c>
+      <c r="K219">
+        <v>0.0</v>
+      </c>
+      <c r="L219" s="1">
+        <v>578307.42</v>
+      </c>
+      <c r="M219" s="1">
+        <v>578307.42</v>
+      </c>
+      <c r="N219" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220" t="s">
+        <v>473</v>
+      </c>
+      <c r="B220" s="1">
+        <v>2571.0</v>
+      </c>
+      <c r="C220" s="1">
+        <v>207.38</v>
+      </c>
+      <c r="D220" s="1">
+        <v>220.73245041</v>
+      </c>
+      <c r="E220" t="s">
+        <v>28</v>
+      </c>
+      <c r="F220">
+        <v>1.14</v>
+      </c>
+      <c r="G220" s="1">
+        <v>485681.05</v>
+      </c>
+      <c r="H220" s="1">
+        <v>-19843.84</v>
+      </c>
+      <c r="I220" s="1">
+        <v>-4.0857760458227</v>
+      </c>
+      <c r="J220">
+        <v>0.0</v>
+      </c>
+      <c r="K220">
+        <v>0.0</v>
+      </c>
+      <c r="L220" s="1">
+        <v>465837.21</v>
+      </c>
+      <c r="M220" s="1">
+        <v>465837.21</v>
+      </c>
+      <c r="N220" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O220">
+        <v>1</v>
+      </c>
+      <c r="Z220" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="A221" t="s">
+        <v>475</v>
+      </c>
+      <c r="B221" s="1">
+        <v>3654.0</v>
+      </c>
+      <c r="C221" s="1">
+        <v>143.83</v>
+      </c>
+      <c r="D221" s="1">
+        <v>126.28747674</v>
+      </c>
+      <c r="E221" t="s">
+        <v>28</v>
+      </c>
+      <c r="F221">
+        <v>1.14</v>
+      </c>
+      <c r="G221" s="1">
+        <v>402415.92</v>
+      </c>
+      <c r="H221" s="1">
+        <v>56764.39</v>
+      </c>
+      <c r="I221" s="1">
+        <v>14.105900681066</v>
+      </c>
+      <c r="J221">
+        <v>0.0</v>
+      </c>
+      <c r="K221">
+        <v>0.0</v>
+      </c>
+      <c r="L221" s="1">
+        <v>459180.31</v>
+      </c>
+      <c r="M221" s="1">
+        <v>459180.31</v>
+      </c>
+      <c r="N221" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O221">
+        <v>1</v>
+      </c>
+      <c r="Z221" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="A222" t="s">
+        <v>477</v>
+      </c>
+      <c r="B222" s="1">
+        <v>2809.0</v>
+      </c>
+      <c r="C222" s="1">
+        <v>154.7</v>
+      </c>
+      <c r="D222" s="1">
+        <v>108.83647205</v>
+      </c>
+      <c r="E222" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222">
+        <v>1.0</v>
+      </c>
+      <c r="G222" s="1">
+        <v>305721.65</v>
+      </c>
+      <c r="H222" s="1">
+        <v>128830.65</v>
+      </c>
+      <c r="I222" s="1">
+        <v>42.1398517246</v>
+      </c>
+      <c r="J222">
+        <v>0.0</v>
+      </c>
+      <c r="K222">
+        <v>0.0</v>
+      </c>
+      <c r="L222" s="1">
+        <v>434552.3</v>
+      </c>
+      <c r="M222" s="1">
+        <v>434552.3</v>
+      </c>
+      <c r="N222" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O222">
+        <v>1</v>
+      </c>
+      <c r="Z222" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="A223" t="s">
+        <v>479</v>
+      </c>
+      <c r="B223" s="1">
+        <v>4279.0</v>
+      </c>
+      <c r="C223" s="1">
+        <v>80.61</v>
+      </c>
+      <c r="D223" s="1">
+        <v>80.93548493</v>
+      </c>
+      <c r="E223" t="s">
+        <v>28</v>
+      </c>
+      <c r="F223">
+        <v>1.14</v>
+      </c>
+      <c r="G223" s="1">
+        <v>301031.83</v>
+      </c>
+      <c r="H223" s="1">
+        <v>335.69</v>
+      </c>
+      <c r="I223" s="1">
+        <v>0.11151312470844</v>
+      </c>
+      <c r="J223">
+        <v>0.0</v>
+      </c>
+      <c r="K223">
+        <v>0.0</v>
+      </c>
+      <c r="L223" s="1">
+        <v>301367.52</v>
+      </c>
+      <c r="M223" s="1">
+        <v>301367.52</v>
+      </c>
+      <c r="N223" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O223">
+        <v>1</v>
+      </c>
+      <c r="Z223" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="A224" t="s">
+        <v>481</v>
+      </c>
+      <c r="B224" s="1">
+        <v>8563.0</v>
+      </c>
+      <c r="C224" s="1">
+        <v>32.015</v>
+      </c>
+      <c r="D224" s="1">
+        <v>34.54973607</v>
+      </c>
+      <c r="E224" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224">
+        <v>1.0</v>
+      </c>
+      <c r="G224" s="1">
+        <v>295849.39</v>
+      </c>
+      <c r="H224" s="1">
+        <v>-21704.94</v>
+      </c>
+      <c r="I224" s="1">
+        <v>-7.3364829313997</v>
+      </c>
+      <c r="J224">
+        <v>0.0</v>
+      </c>
+      <c r="K224">
+        <v>0.0</v>
+      </c>
+      <c r="L224" s="1">
+        <v>274144.45</v>
+      </c>
+      <c r="M224" s="1">
+        <v>274144.45</v>
+      </c>
+      <c r="N224" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O224">
+        <v>1</v>
+      </c>
+      <c r="Z224" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225" t="s">
+        <v>483</v>
+      </c>
+      <c r="B225" s="1">
+        <v>2666.0</v>
+      </c>
+      <c r="C225" s="1">
+        <v>221.9</v>
+      </c>
+      <c r="D225" s="1">
+        <v>150.90875094</v>
+      </c>
+      <c r="E225" t="s">
+        <v>28</v>
+      </c>
+      <c r="F225">
+        <v>1.14</v>
+      </c>
+      <c r="G225" s="1">
+        <v>349864.41</v>
+      </c>
+      <c r="H225" s="1">
+        <v>167007.2</v>
+      </c>
+      <c r="I225" s="1">
+        <v>47.734835332351</v>
+      </c>
+      <c r="J225">
+        <v>0.0</v>
+      </c>
+      <c r="K225">
+        <v>0.0</v>
+      </c>
+      <c r="L225" s="1">
+        <v>516871.61</v>
+      </c>
+      <c r="M225" s="1">
+        <v>516871.61</v>
+      </c>
+      <c r="N225" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O225">
+        <v>1</v>
+      </c>
+      <c r="Z225" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226" t="s">
+        <v>485</v>
+      </c>
+      <c r="B226" s="1">
+        <v>767.0</v>
+      </c>
+      <c r="C226" s="1">
+        <v>740.14</v>
+      </c>
+      <c r="D226" s="1">
+        <v>501.51461538</v>
+      </c>
+      <c r="E226" t="s">
+        <v>28</v>
+      </c>
+      <c r="F226">
+        <v>1.14</v>
+      </c>
+      <c r="G226" s="1">
+        <v>329291.06</v>
+      </c>
+      <c r="H226" s="1">
+        <v>166700.71</v>
+      </c>
+      <c r="I226" s="1">
+        <v>50.624122622703</v>
+      </c>
+      <c r="J226">
+        <v>0.0</v>
+      </c>
+      <c r="K226">
+        <v>0.0</v>
+      </c>
+      <c r="L226" s="1">
+        <v>495991.77</v>
+      </c>
+      <c r="M226" s="1">
+        <v>495991.77</v>
+      </c>
+      <c r="N226" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O226">
+        <v>1</v>
+      </c>
+      <c r="Z226" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227" t="s">
+        <v>487</v>
+      </c>
+      <c r="B227" s="1">
+        <v>7602.0</v>
+      </c>
+      <c r="C227" s="1">
+        <v>11050.0</v>
+      </c>
+      <c r="D227" s="1">
+        <v>7758.16272034</v>
+      </c>
+      <c r="E227" t="s">
+        <v>46</v>
+      </c>
+      <c r="F227">
+        <v>184.63</v>
+      </c>
+      <c r="G227" s="1">
+        <v>332592.74</v>
+      </c>
+      <c r="H227" s="1">
+        <v>122374.98</v>
+      </c>
+      <c r="I227" s="1">
+        <v>36.794242712574</v>
+      </c>
+      <c r="J227">
+        <v>0.0</v>
+      </c>
+      <c r="K227">
+        <v>0.0</v>
+      </c>
+      <c r="L227" s="1">
+        <v>454967.72</v>
+      </c>
+      <c r="M227" s="1">
+        <v>454967.72</v>
+      </c>
+      <c r="N227" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O227">
+        <v>1</v>
+      </c>
+      <c r="Z227" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="A228" t="s">
+        <v>489</v>
+      </c>
+      <c r="B228" s="1">
+        <v>10473.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>23.28</v>
+      </c>
+      <c r="D228" s="1">
+        <v>28.55336293</v>
+      </c>
+      <c r="E228" t="s">
+        <v>99</v>
+      </c>
+      <c r="F228">
+        <v>0.86</v>
+      </c>
+      <c r="G228" s="1">
+        <v>345128.99</v>
+      </c>
+      <c r="H228" s="1">
+        <v>-62612.84</v>
+      </c>
+      <c r="I228" s="1">
+        <v>-18.141866320763</v>
+      </c>
+      <c r="J228">
+        <v>0.0</v>
+      </c>
+      <c r="K228">
+        <v>0.0</v>
+      </c>
+      <c r="L228" s="1">
+        <v>282516.15</v>
+      </c>
+      <c r="M228" s="1">
+        <v>282516.15</v>
+      </c>
+      <c r="N228" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O228">
+        <v>1</v>
+      </c>
+      <c r="Z228" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229" t="s">
+        <v>491</v>
+      </c>
+      <c r="B229" s="1">
+        <v>1794.0</v>
+      </c>
+      <c r="C229" s="1">
+        <v>204.36</v>
+      </c>
+      <c r="D229" s="1">
+        <v>217.61822742</v>
+      </c>
+      <c r="E229" t="s">
+        <v>28</v>
+      </c>
+      <c r="F229">
+        <v>1.14</v>
+      </c>
+      <c r="G229" s="1">
+        <v>339749.99</v>
+      </c>
+      <c r="H229" s="1">
+        <v>-19430.35</v>
+      </c>
+      <c r="I229" s="1">
+        <v>-5.7190141491984</v>
+      </c>
+      <c r="J229">
+        <v>0.0</v>
+      </c>
+      <c r="K229">
+        <v>0.0</v>
+      </c>
+      <c r="L229" s="1">
+        <v>320319.64</v>
+      </c>
+      <c r="M229" s="1">
+        <v>320319.64</v>
+      </c>
+      <c r="N229" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O229">
+        <v>1</v>
+      </c>
+      <c r="Z229" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230" t="s">
+        <v>493</v>
+      </c>
+      <c r="B230" s="1">
+        <v>1534.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>188.45</v>
+      </c>
+      <c r="D230" s="1">
+        <v>235.2133116</v>
+      </c>
+      <c r="E230" t="s">
+        <v>28</v>
+      </c>
+      <c r="F230">
+        <v>1.14</v>
+      </c>
+      <c r="G230" s="1">
+        <v>314154.9</v>
+      </c>
+      <c r="H230" s="1">
+        <v>-61582.01</v>
+      </c>
+      <c r="I230" s="1">
+        <v>-19.60243497714</v>
+      </c>
+      <c r="J230">
+        <v>0.0</v>
+      </c>
+      <c r="K230">
+        <v>0.0</v>
+      </c>
+      <c r="L230" s="1">
+        <v>252572.89</v>
+      </c>
+      <c r="M230" s="1">
+        <v>252572.89</v>
+      </c>
+      <c r="N230" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O230">
+        <v>1</v>
+      </c>
+      <c r="Z230" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231" t="s">
+        <v>495</v>
+      </c>
+      <c r="B231" s="1">
+        <v>1010.0</v>
+      </c>
+      <c r="C231" s="1">
+        <v>318.6</v>
+      </c>
+      <c r="D231" s="1">
+        <v>310.79909901</v>
+      </c>
+      <c r="E231" t="s">
+        <v>31</v>
+      </c>
+      <c r="F231">
+        <v>0.92</v>
+      </c>
+      <c r="G231" s="1">
+        <v>339848.22</v>
+      </c>
+      <c r="H231" s="1">
+        <v>8254.33</v>
+      </c>
+      <c r="I231" s="1">
+        <v>2.4288283752082</v>
+      </c>
+      <c r="J231">
+        <v>0.0</v>
+      </c>
+      <c r="K231">
+        <v>0.0</v>
+      </c>
+      <c r="L231" s="1">
+        <v>348102.55</v>
+      </c>
+      <c r="M231" s="1">
+        <v>348102.55</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O231">
+        <v>1</v>
+      </c>
+      <c r="Z231" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232" t="s">
+        <v>497</v>
+      </c>
+      <c r="B232" s="1">
+        <v>5178.0</v>
+      </c>
+      <c r="C232" s="1">
+        <v>100.29</v>
+      </c>
+      <c r="D232" s="1">
+        <v>78.82134415</v>
+      </c>
+      <c r="E232" t="s">
+        <v>28</v>
+      </c>
+      <c r="F232">
+        <v>1.14</v>
+      </c>
+      <c r="G232" s="1">
+        <v>349239.42</v>
+      </c>
+      <c r="H232" s="1">
+        <v>104477.43</v>
+      </c>
+      <c r="I232" s="1">
+        <v>29.915703674001</v>
+      </c>
+      <c r="J232">
+        <v>0.0</v>
+      </c>
+      <c r="K232">
+        <v>0.0</v>
+      </c>
+      <c r="L232" s="1">
+        <v>453716.85</v>
+      </c>
+      <c r="M232" s="1">
+        <v>453716.85</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233" t="s">
+        <v>499</v>
+      </c>
+      <c r="B233" s="1">
+        <v>949.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>478.08</v>
+      </c>
+      <c r="D233" s="1">
+        <v>362.30198103</v>
+      </c>
+      <c r="E233" t="s">
+        <v>28</v>
+      </c>
+      <c r="F233">
+        <v>1.14</v>
+      </c>
+      <c r="G233" s="1">
+        <v>299655.56</v>
+      </c>
+      <c r="H233" s="1">
+        <v>96742.95</v>
+      </c>
+      <c r="I233" s="1">
+        <v>32.284717159929</v>
+      </c>
+      <c r="J233">
+        <v>0.0</v>
+      </c>
+      <c r="K233">
+        <v>0.0</v>
+      </c>
+      <c r="L233" s="1">
+        <v>396398.51</v>
+      </c>
+      <c r="M233" s="1">
+        <v>396398.51</v>
+      </c>
+      <c r="N233" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234" t="s">
+        <v>501</v>
+      </c>
+      <c r="B234" s="1">
+        <v>8634.0</v>
+      </c>
+      <c r="C234" s="1">
+        <v>51.33</v>
+      </c>
+      <c r="D234" s="1">
+        <v>52.28812254</v>
+      </c>
+      <c r="E234" t="s">
+        <v>51</v>
+      </c>
+      <c r="F234">
+        <v>1.62</v>
+      </c>
+      <c r="G234" s="1">
+        <v>279890.91</v>
+      </c>
+      <c r="H234" s="1">
+        <v>-6278.8</v>
+      </c>
+      <c r="I234" s="1">
+        <v>-2.2433025781366</v>
+      </c>
+      <c r="J234">
+        <v>0.0</v>
+      </c>
+      <c r="K234">
+        <v>0.0</v>
+      </c>
+      <c r="L234" s="1">
+        <v>273612.11</v>
+      </c>
+      <c r="M234" s="1">
+        <v>273612.11</v>
+      </c>
+      <c r="N234" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O234">
+        <v>1</v>
+      </c>
+      <c r="Z234" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235" t="s">
+        <v>503</v>
+      </c>
+      <c r="B235" s="1">
+        <v>3706.0</v>
+      </c>
+      <c r="C235" s="1">
+        <v>286.8</v>
+      </c>
+      <c r="D235" s="1">
+        <v>217.2166136</v>
+      </c>
+      <c r="E235" t="s">
+        <v>51</v>
+      </c>
+      <c r="F235">
+        <v>1.62</v>
+      </c>
+      <c r="G235" s="1">
+        <v>500143.18</v>
+      </c>
+      <c r="H235" s="1">
+        <v>156057.34</v>
+      </c>
+      <c r="I235" s="1">
+        <v>31.202532842695</v>
+      </c>
+      <c r="J235">
+        <v>0.0</v>
+      </c>
+      <c r="K235">
+        <v>0.0</v>
+      </c>
+      <c r="L235" s="1">
+        <v>656200.52</v>
+      </c>
+      <c r="M235" s="1">
+        <v>656200.52</v>
+      </c>
+      <c r="N235" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O235">
+        <v>1</v>
+      </c>
+      <c r="Z235" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236" t="s">
+        <v>505</v>
+      </c>
+      <c r="B236" s="1">
+        <v>1359.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>407.39</v>
+      </c>
+      <c r="D236" s="1">
+        <v>474.13381163</v>
+      </c>
+      <c r="E236" t="s">
+        <v>28</v>
+      </c>
+      <c r="F236">
+        <v>1.14</v>
+      </c>
+      <c r="G236" s="1">
+        <v>557253.88</v>
+      </c>
+      <c r="H236" s="1">
+        <v>-73532.76</v>
+      </c>
+      <c r="I236" s="1">
+        <v>-13.195558189743</v>
+      </c>
+      <c r="J236">
+        <v>0.0</v>
+      </c>
+      <c r="K236">
+        <v>0.0</v>
+      </c>
+      <c r="L236" s="1">
+        <v>483721.12</v>
+      </c>
+      <c r="M236" s="1">
+        <v>483721.12</v>
+      </c>
+      <c r="N236" s="1">
         <v>0.29</v>
       </c>
-      <c r="P8">
-[...69 lines deleted...]
-      <c r="F10" t="s">
+      <c r="O236">
+        <v>1</v>
+      </c>
+      <c r="Z236" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237" t="s">
+        <v>507</v>
+      </c>
+      <c r="B237" s="1">
+        <v>1026.0</v>
+      </c>
+      <c r="C237" s="1">
+        <v>331.2</v>
+      </c>
+      <c r="D237" s="1">
+        <v>276.87609162</v>
+      </c>
+      <c r="E237" t="s">
+        <v>8</v>
+      </c>
+      <c r="F237">
+        <v>1.0</v>
+      </c>
+      <c r="G237" s="1">
+        <v>284074.87</v>
+      </c>
+      <c r="H237" s="1">
+        <v>55736.33</v>
+      </c>
+      <c r="I237" s="1">
+        <v>19.620295874816</v>
+      </c>
+      <c r="J237">
+        <v>0.0</v>
+      </c>
+      <c r="K237">
+        <v>0.0</v>
+      </c>
+      <c r="L237" s="1">
+        <v>339811.2</v>
+      </c>
+      <c r="M237" s="1">
+        <v>339811.2</v>
+      </c>
+      <c r="N237" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O237">
+        <v>1</v>
+      </c>
+      <c r="Z237" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238" t="s">
+        <v>509</v>
+      </c>
+      <c r="B238" s="1">
+        <v>2000.0</v>
+      </c>
+      <c r="C238" s="1">
+        <v>150.12</v>
+      </c>
+      <c r="D238" s="1">
+        <v>224.63917</v>
+      </c>
+      <c r="E238" t="s">
+        <v>28</v>
+      </c>
+      <c r="F238">
+        <v>1.14</v>
+      </c>
+      <c r="G238" s="1">
+        <v>391720.36</v>
+      </c>
+      <c r="H238" s="1">
+        <v>-129398.92</v>
+      </c>
+      <c r="I238" s="1">
+        <v>-33.033493587109</v>
+      </c>
+      <c r="J238">
+        <v>0.0</v>
+      </c>
+      <c r="K238">
+        <v>0.0</v>
+      </c>
+      <c r="L238" s="1">
+        <v>262321.44</v>
+      </c>
+      <c r="M238" s="1">
+        <v>262321.44</v>
+      </c>
+      <c r="N238" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239" t="s">
+        <v>511</v>
+      </c>
+      <c r="B239" s="1">
+        <v>8706.0</v>
+      </c>
+      <c r="C239" s="1">
+        <v>405.0</v>
+      </c>
+      <c r="D239" s="1">
+        <v>374.99547439</v>
+      </c>
+      <c r="E239" t="s">
+        <v>104</v>
+      </c>
+      <c r="F239">
+        <v>10.99</v>
+      </c>
+      <c r="G239" s="1">
+        <v>300128.01</v>
+      </c>
+      <c r="H239" s="1">
+        <v>20644.37</v>
+      </c>
+      <c r="I239" s="1">
+        <v>6.8785216014993</v>
+      </c>
+      <c r="J239">
+        <v>0.0</v>
+      </c>
+      <c r="K239">
+        <v>0.0</v>
+      </c>
+      <c r="L239" s="1">
+        <v>320772.38</v>
+      </c>
+      <c r="M239" s="1">
+        <v>320772.38</v>
+      </c>
+      <c r="N239" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240" t="s">
+        <v>513</v>
+      </c>
+      <c r="B240" s="1">
+        <v>3585.0</v>
+      </c>
+      <c r="C240" s="1">
+        <v>72.49</v>
+      </c>
+      <c r="D240" s="1">
+        <v>83.73540028</v>
+      </c>
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>1.0</v>
+      </c>
+      <c r="G240" s="1">
+        <v>300191.41</v>
+      </c>
+      <c r="H240" s="1">
+        <v>-40314.76</v>
+      </c>
+      <c r="I240" s="1">
+        <v>-13.429684746809</v>
+      </c>
+      <c r="J240">
+        <v>0.0</v>
+      </c>
+      <c r="K240">
+        <v>0.0</v>
+      </c>
+      <c r="L240" s="1">
+        <v>259876.65</v>
+      </c>
+      <c r="M240" s="1">
+        <v>259876.65</v>
+      </c>
+      <c r="N240" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241" t="s">
+        <v>515</v>
+      </c>
+      <c r="B241" s="1">
+        <v>1995.0</v>
+      </c>
+      <c r="C241" s="1">
+        <v>132.22</v>
+      </c>
+      <c r="D241" s="1">
+        <v>182.165599</v>
+      </c>
+      <c r="E241" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>1.0</v>
+      </c>
+      <c r="G241" s="1">
+        <v>363420.37</v>
+      </c>
+      <c r="H241" s="1">
+        <v>-99641.47</v>
+      </c>
+      <c r="I241" s="1">
+        <v>-27.417689877978</v>
+      </c>
+      <c r="J241">
+        <v>0.0</v>
+      </c>
+      <c r="K241">
+        <v>0.0</v>
+      </c>
+      <c r="L241" s="1">
+        <v>263778.9</v>
+      </c>
+      <c r="M241" s="1">
+        <v>263778.9</v>
+      </c>
+      <c r="N241" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242" t="s">
+        <v>517</v>
+      </c>
+      <c r="B242" s="1">
+        <v>1361.0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>292.75</v>
+      </c>
+      <c r="D242" s="1">
+        <v>238.18167524</v>
+      </c>
+      <c r="E242" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242">
+        <v>1.0</v>
+      </c>
+      <c r="G242" s="1">
+        <v>324165.26</v>
+      </c>
+      <c r="H242" s="1">
+        <v>74267.49</v>
+      </c>
+      <c r="I242" s="1">
+        <v>22.910379107249</v>
+      </c>
+      <c r="J242">
+        <v>0.0</v>
+      </c>
+      <c r="K242">
+        <v>0.0</v>
+      </c>
+      <c r="L242" s="1">
+        <v>398432.75</v>
+      </c>
+      <c r="M242" s="1">
+        <v>398432.75</v>
+      </c>
+      <c r="N242" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O242">
+        <v>1</v>
+      </c>
+      <c r="Z242" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243" t="s">
+        <v>519</v>
+      </c>
+      <c r="B243" s="1">
+        <v>4735.0</v>
+      </c>
+      <c r="C243" s="1">
+        <v>93.01</v>
+      </c>
+      <c r="D243" s="1">
+        <v>126.00028933</v>
+      </c>
+      <c r="E243" t="s">
+        <v>28</v>
+      </c>
+      <c r="F243">
+        <v>1.14</v>
+      </c>
+      <c r="G243" s="1">
+        <v>516480.29</v>
+      </c>
+      <c r="H243" s="1">
+        <v>-131698.19</v>
+      </c>
+      <c r="I243" s="1">
+        <v>-25.49917054918</v>
+      </c>
+      <c r="J243">
+        <v>0.0</v>
+      </c>
+      <c r="K243">
+        <v>0.0</v>
+      </c>
+      <c r="L243" s="1">
+        <v>384782.1</v>
+      </c>
+      <c r="M243" s="1">
+        <v>384782.1</v>
+      </c>
+      <c r="N243" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O243">
+        <v>1</v>
+      </c>
+      <c r="Z243" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244" t="s">
+        <v>521</v>
+      </c>
+      <c r="B244" s="1">
+        <v>1060.0</v>
+      </c>
+      <c r="C244" s="1">
+        <v>316.9</v>
+      </c>
+      <c r="D244" s="1">
+        <v>339.39139623</v>
+      </c>
+      <c r="E244" t="s">
+        <v>28</v>
+      </c>
+      <c r="F244">
+        <v>1.14</v>
+      </c>
+      <c r="G244" s="1">
+        <v>307669.37</v>
+      </c>
+      <c r="H244" s="1">
+        <v>-14179.35</v>
+      </c>
+      <c r="I244" s="1">
+        <v>-4.6086323120173</v>
+      </c>
+      <c r="J244">
+        <v>0.0</v>
+      </c>
+      <c r="K244">
+        <v>0.0</v>
+      </c>
+      <c r="L244" s="1">
+        <v>293490.02</v>
+      </c>
+      <c r="M244" s="1">
+        <v>293490.02</v>
+      </c>
+      <c r="N244" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O244">
+        <v>1</v>
+      </c>
+      <c r="Z244" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245" t="s">
+        <v>523</v>
+      </c>
+      <c r="B245" s="1">
+        <v>1896.0</v>
+      </c>
+      <c r="C245" s="1">
+        <v>279.0</v>
+      </c>
+      <c r="D245" s="1">
+        <v>224.8196097</v>
+      </c>
+      <c r="E245" t="s">
+        <v>8</v>
+      </c>
+      <c r="F245">
+        <v>1.0</v>
+      </c>
+      <c r="G245" s="1">
+        <v>426257.98</v>
+      </c>
+      <c r="H245" s="1">
+        <v>102726.02</v>
+      </c>
+      <c r="I245" s="1">
+        <v>24.099494864589</v>
+      </c>
+      <c r="J245">
+        <v>0.0</v>
+      </c>
+      <c r="K245">
+        <v>0.0</v>
+      </c>
+      <c r="L245" s="1">
+        <v>528984.0</v>
+      </c>
+      <c r="M245" s="1">
+        <v>528984.0</v>
+      </c>
+      <c r="N245" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O245">
+        <v>1</v>
+      </c>
+      <c r="Z245" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246" t="s">
+        <v>525</v>
+      </c>
+      <c r="B246" s="1">
+        <v>9447.0</v>
+      </c>
+      <c r="C246" s="1">
+        <v>169.14</v>
+      </c>
+      <c r="D246" s="1">
+        <v>123.28487562</v>
+      </c>
+      <c r="E246" t="s">
+        <v>8</v>
+      </c>
+      <c r="F246">
+        <v>1.0</v>
+      </c>
+      <c r="G246" s="1">
+        <v>1164672.22</v>
+      </c>
+      <c r="H246" s="1">
+        <v>433193.36</v>
+      </c>
+      <c r="I246" s="1">
+        <v>37.194444287509</v>
+      </c>
+      <c r="J246">
+        <v>0.0</v>
+      </c>
+      <c r="K246">
+        <v>0.0</v>
+      </c>
+      <c r="L246" s="1">
+        <v>1597865.58</v>
+      </c>
+      <c r="M246" s="1">
+        <v>1597865.58</v>
+      </c>
+      <c r="N246" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O246">
+        <v>1</v>
+      </c>
+      <c r="Z246" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="A247" t="s">
+        <v>527</v>
+      </c>
+      <c r="B247" s="1">
+        <v>10355.0</v>
+      </c>
+      <c r="C247" s="1">
+        <v>6645.0</v>
+      </c>
+      <c r="D247" s="1">
+        <v>4734.78647996</v>
+      </c>
+      <c r="E247" t="s">
         <v>46</v>
       </c>
-      <c r="G10">
-[...73 lines deleted...]
-      <c r="O11" s="1">
+      <c r="F247">
+        <v>184.63</v>
+      </c>
+      <c r="G247" s="1">
+        <v>273271.07</v>
+      </c>
+      <c r="H247" s="1">
+        <v>99408.45</v>
+      </c>
+      <c r="I247" s="1">
+        <v>36.377231589132</v>
+      </c>
+      <c r="J247">
+        <v>0.0</v>
+      </c>
+      <c r="K247">
+        <v>0.0</v>
+      </c>
+      <c r="L247" s="1">
+        <v>372679.52</v>
+      </c>
+      <c r="M247" s="1">
+        <v>372679.52</v>
+      </c>
+      <c r="N247" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O247">
+        <v>1</v>
+      </c>
+      <c r="Z247" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="A248" t="s">
+        <v>529</v>
+      </c>
+      <c r="B248" s="1">
+        <v>2233.0</v>
+      </c>
+      <c r="C248" s="1">
+        <v>226.59</v>
+      </c>
+      <c r="D248" s="1">
+        <v>175.56636811</v>
+      </c>
+      <c r="E248" t="s">
+        <v>28</v>
+      </c>
+      <c r="F248">
+        <v>1.14</v>
+      </c>
+      <c r="G248" s="1">
+        <v>340129.81</v>
+      </c>
+      <c r="H248" s="1">
+        <v>101943.9</v>
+      </c>
+      <c r="I248" s="1">
+        <v>29.972056845003</v>
+      </c>
+      <c r="J248">
+        <v>0.0</v>
+      </c>
+      <c r="K248">
+        <v>0.0</v>
+      </c>
+      <c r="L248" s="1">
+        <v>442073.71</v>
+      </c>
+      <c r="M248" s="1">
+        <v>442073.71</v>
+      </c>
+      <c r="N248" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O248">
+        <v>1</v>
+      </c>
+      <c r="Z248" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="A249" t="s">
+        <v>531</v>
+      </c>
+      <c r="B249" s="1">
+        <v>23792.0</v>
+      </c>
+      <c r="C249" s="1">
+        <v>7244.0</v>
+      </c>
+      <c r="D249" s="1">
+        <v>3964.67695024</v>
+      </c>
+      <c r="E249" t="s">
+        <v>46</v>
+      </c>
+      <c r="F249">
+        <v>184.63</v>
+      </c>
+      <c r="G249" s="1">
+        <v>520911.54</v>
+      </c>
+      <c r="H249" s="1">
+        <v>412557.31</v>
+      </c>
+      <c r="I249" s="1">
+        <v>79.199111234894</v>
+      </c>
+      <c r="J249">
+        <v>0.0</v>
+      </c>
+      <c r="K249">
+        <v>0.0</v>
+      </c>
+      <c r="L249" s="1">
+        <v>933468.85</v>
+      </c>
+      <c r="M249" s="1">
+        <v>933468.85</v>
+      </c>
+      <c r="N249" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O249">
+        <v>1</v>
+      </c>
+      <c r="Z249" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="A250" t="s">
+        <v>533</v>
+      </c>
+      <c r="B250" s="1">
+        <v>19904.0</v>
+      </c>
+      <c r="C250" s="1">
+        <v>3183.0</v>
+      </c>
+      <c r="D250" s="1">
+        <v>3572.00542605</v>
+      </c>
+      <c r="E250" t="s">
+        <v>46</v>
+      </c>
+      <c r="F250">
+        <v>184.63</v>
+      </c>
+      <c r="G250" s="1">
+        <v>399220.91</v>
+      </c>
+      <c r="H250" s="1">
+        <v>-56084.0</v>
+      </c>
+      <c r="I250" s="1">
+        <v>-14.048362346551</v>
+      </c>
+      <c r="J250">
+        <v>0.0</v>
+      </c>
+      <c r="K250">
+        <v>0.0</v>
+      </c>
+      <c r="L250" s="1">
+        <v>343136.91</v>
+      </c>
+      <c r="M250" s="1">
+        <v>343136.91</v>
+      </c>
+      <c r="N250" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O250">
+        <v>1</v>
+      </c>
+      <c r="Z250" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26">
+      <c r="A251" t="s">
+        <v>535</v>
+      </c>
+      <c r="B251" s="1">
+        <v>2701.0</v>
+      </c>
+      <c r="C251" s="1">
+        <v>173.71</v>
+      </c>
+      <c r="D251" s="1">
+        <v>120.65393558</v>
+      </c>
+      <c r="E251" t="s">
+        <v>28</v>
+      </c>
+      <c r="F251">
+        <v>1.14</v>
+      </c>
+      <c r="G251" s="1">
+        <v>284101.02</v>
+      </c>
+      <c r="H251" s="1">
+        <v>125833.64</v>
+      </c>
+      <c r="I251" s="1">
+        <v>44.291864914811</v>
+      </c>
+      <c r="J251">
+        <v>0.0</v>
+      </c>
+      <c r="K251">
+        <v>0.0</v>
+      </c>
+      <c r="L251" s="1">
+        <v>409934.66</v>
+      </c>
+      <c r="M251" s="1">
+        <v>409934.66</v>
+      </c>
+      <c r="N251" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O251">
+        <v>1</v>
+      </c>
+      <c r="Z251" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="A252" t="s">
+        <v>537</v>
+      </c>
+      <c r="B252" s="1">
+        <v>1074.0</v>
+      </c>
+      <c r="C252" s="1">
+        <v>304.69</v>
+      </c>
+      <c r="D252" s="1">
+        <v>347.82711359</v>
+      </c>
+      <c r="E252" t="s">
+        <v>28</v>
+      </c>
+      <c r="F252">
+        <v>1.14</v>
+      </c>
+      <c r="G252" s="1">
+        <v>325295.22</v>
+      </c>
+      <c r="H252" s="1">
+        <v>-39386.3</v>
+      </c>
+      <c r="I252" s="1">
+        <v>-12.107863128146</v>
+      </c>
+      <c r="J252">
+        <v>0.0</v>
+      </c>
+      <c r="K252">
+        <v>0.0</v>
+      </c>
+      <c r="L252" s="1">
+        <v>285908.92</v>
+      </c>
+      <c r="M252" s="1">
+        <v>285908.92</v>
+      </c>
+      <c r="N252" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O252">
+        <v>1</v>
+      </c>
+      <c r="Z252" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="A253" t="s">
+        <v>539</v>
+      </c>
+      <c r="B253" s="1">
+        <v>35161.0</v>
+      </c>
+      <c r="C253" s="1">
+        <v>101.9</v>
+      </c>
+      <c r="D253" s="1">
+        <v>108.60323427</v>
+      </c>
+      <c r="E253" t="s">
+        <v>104</v>
+      </c>
+      <c r="F253">
+        <v>10.99</v>
+      </c>
+      <c r="G253" s="1">
+        <v>351023.95</v>
+      </c>
+      <c r="H253" s="1">
+        <v>-25068.17</v>
+      </c>
+      <c r="I253" s="1">
+        <v>-7.1414414885366</v>
+      </c>
+      <c r="J253">
+        <v>0.0</v>
+      </c>
+      <c r="K253">
+        <v>0.0</v>
+      </c>
+      <c r="L253" s="1">
+        <v>325955.78</v>
+      </c>
+      <c r="M253" s="1">
+        <v>325955.78</v>
+      </c>
+      <c r="N253" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O253">
+        <v>1</v>
+      </c>
+      <c r="Z253" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="A254" t="s">
+        <v>541</v>
+      </c>
+      <c r="B254" s="1">
+        <v>1033.0</v>
+      </c>
+      <c r="C254" s="1">
+        <v>124.5</v>
+      </c>
+      <c r="D254" s="1">
+        <v>129.85148112</v>
+      </c>
+      <c r="E254" t="s">
+        <v>31</v>
+      </c>
+      <c r="F254">
+        <v>0.92</v>
+      </c>
+      <c r="G254" s="1">
+        <v>145522.75</v>
+      </c>
+      <c r="H254" s="1">
+        <v>-6396.29</v>
+      </c>
+      <c r="I254" s="1">
+        <v>-4.3953883499315</v>
+      </c>
+      <c r="J254">
+        <v>0.0</v>
+      </c>
+      <c r="K254">
+        <v>0.0</v>
+      </c>
+      <c r="L254" s="1">
+        <v>139126.46</v>
+      </c>
+      <c r="M254" s="1">
+        <v>139126.46</v>
+      </c>
+      <c r="N254" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O254">
+        <v>1</v>
+      </c>
+      <c r="Z254" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="A255" t="s">
+        <v>543</v>
+      </c>
+      <c r="B255" s="1">
+        <v>860.0</v>
+      </c>
+      <c r="C255" s="1">
+        <v>464.58</v>
+      </c>
+      <c r="D255" s="1">
+        <v>478.38943023</v>
+      </c>
+      <c r="E255" t="s">
+        <v>28</v>
+      </c>
+      <c r="F255">
+        <v>1.14</v>
+      </c>
+      <c r="G255" s="1">
+        <v>359673.36</v>
+      </c>
+      <c r="H255" s="1">
+        <v>-10593.98</v>
+      </c>
+      <c r="I255" s="1">
+        <v>-2.9454447224003</v>
+      </c>
+      <c r="J255">
+        <v>0.0</v>
+      </c>
+      <c r="K255">
+        <v>0.0</v>
+      </c>
+      <c r="L255" s="1">
+        <v>349079.38</v>
+      </c>
+      <c r="M255" s="1">
+        <v>349079.38</v>
+      </c>
+      <c r="N255" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O255">
+        <v>1</v>
+      </c>
+      <c r="Z255" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="A256" t="s">
+        <v>545</v>
+      </c>
+      <c r="B256" s="1">
+        <v>11560.0</v>
+      </c>
+      <c r="C256" s="1">
+        <v>4975.0</v>
+      </c>
+      <c r="D256" s="1">
+        <v>5783.67647059</v>
+      </c>
+      <c r="E256" t="s">
+        <v>46</v>
+      </c>
+      <c r="F256">
+        <v>184.63</v>
+      </c>
+      <c r="G256" s="1">
+        <v>362424.82</v>
+      </c>
+      <c r="H256" s="1">
+        <v>-50936.79</v>
+      </c>
+      <c r="I256" s="1">
+        <v>-14.054443070428</v>
+      </c>
+      <c r="J256">
+        <v>0.0</v>
+      </c>
+      <c r="K256">
+        <v>0.0</v>
+      </c>
+      <c r="L256" s="1">
+        <v>311488.03</v>
+      </c>
+      <c r="M256" s="1">
+        <v>311488.03</v>
+      </c>
+      <c r="N256" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O256">
+        <v>1</v>
+      </c>
+      <c r="Z256" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="A257" t="s">
+        <v>547</v>
+      </c>
+      <c r="B257" s="1">
+        <v>3497.0</v>
+      </c>
+      <c r="C257" s="1">
+        <v>149.2</v>
+      </c>
+      <c r="D257" s="1">
+        <v>130.60720046</v>
+      </c>
+      <c r="E257" t="s">
+        <v>28</v>
+      </c>
+      <c r="F257">
+        <v>1.14</v>
+      </c>
+      <c r="G257" s="1">
+        <v>390971.32</v>
+      </c>
+      <c r="H257" s="1">
+        <v>64886.79</v>
+      </c>
+      <c r="I257" s="1">
+        <v>16.596304301809</v>
+      </c>
+      <c r="J257">
+        <v>0.0</v>
+      </c>
+      <c r="K257">
+        <v>0.0</v>
+      </c>
+      <c r="L257" s="1">
+        <v>455858.11</v>
+      </c>
+      <c r="M257" s="1">
+        <v>455858.11</v>
+      </c>
+      <c r="N257" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O257">
+        <v>1</v>
+      </c>
+      <c r="Z257" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="A258" t="s">
+        <v>549</v>
+      </c>
+      <c r="B258" s="1">
+        <v>2849.0</v>
+      </c>
+      <c r="C258" s="1">
+        <v>129.73</v>
+      </c>
+      <c r="D258" s="1">
+        <v>109.43486135</v>
+      </c>
+      <c r="E258" t="s">
+        <v>28</v>
+      </c>
+      <c r="F258">
+        <v>1.14</v>
+      </c>
+      <c r="G258" s="1">
+        <v>271259.6</v>
+      </c>
+      <c r="H258" s="1">
+        <v>51662.75</v>
+      </c>
+      <c r="I258" s="1">
+        <v>19.045501062451</v>
+      </c>
+      <c r="J258">
+        <v>0.0</v>
+      </c>
+      <c r="K258">
+        <v>0.0</v>
+      </c>
+      <c r="L258" s="1">
+        <v>322922.35</v>
+      </c>
+      <c r="M258" s="1">
+        <v>322922.35</v>
+      </c>
+      <c r="N258" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O258">
+        <v>1</v>
+      </c>
+      <c r="Z258" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="A259" t="s">
+        <v>551</v>
+      </c>
+      <c r="B259" s="1">
+        <v>27022.0</v>
+      </c>
+      <c r="C259" s="1">
+        <v>4063.0</v>
+      </c>
+      <c r="D259" s="1">
+        <v>2295.74476353</v>
+      </c>
+      <c r="E259" t="s">
+        <v>46</v>
+      </c>
+      <c r="F259">
+        <v>184.63</v>
+      </c>
+      <c r="G259" s="1">
+        <v>343057.08</v>
+      </c>
+      <c r="H259" s="1">
+        <v>251583.78</v>
+      </c>
+      <c r="I259" s="1">
+        <v>73.335836706824</v>
+      </c>
+      <c r="J259">
+        <v>0.0</v>
+      </c>
+      <c r="K259">
+        <v>0.0</v>
+      </c>
+      <c r="L259" s="1">
+        <v>594640.86</v>
+      </c>
+      <c r="M259" s="1">
+        <v>594640.86</v>
+      </c>
+      <c r="N259" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O259">
+        <v>1</v>
+      </c>
+      <c r="Z259" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="A260" t="s">
+        <v>553</v>
+      </c>
+      <c r="B260" s="1">
+        <v>1580.0</v>
+      </c>
+      <c r="C260" s="1">
+        <v>212.69</v>
+      </c>
+      <c r="D260" s="1">
+        <v>219.98617089</v>
+      </c>
+      <c r="E260" t="s">
+        <v>28</v>
+      </c>
+      <c r="F260">
+        <v>1.14</v>
+      </c>
+      <c r="G260" s="1">
+        <v>297582.72</v>
+      </c>
+      <c r="H260" s="1">
+        <v>-3973.7</v>
+      </c>
+      <c r="I260" s="1">
+        <v>-1.3353261909831</v>
+      </c>
+      <c r="J260">
+        <v>0.0</v>
+      </c>
+      <c r="K260">
+        <v>0.0</v>
+      </c>
+      <c r="L260" s="1">
+        <v>293609.02</v>
+      </c>
+      <c r="M260" s="1">
+        <v>293609.02</v>
+      </c>
+      <c r="N260" s="1">
         <v>0.18</v>
       </c>
-      <c r="P11">
-[...19 lines deleted...]
-      <c r="F12" t="s">
+      <c r="O260">
+        <v>1</v>
+      </c>
+      <c r="Z260" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="A261" t="s">
+        <v>555</v>
+      </c>
+      <c r="B261" s="1">
+        <v>1943.0</v>
+      </c>
+      <c r="C261" s="1">
+        <v>332.28</v>
+      </c>
+      <c r="D261" s="1">
+        <v>200.84067936</v>
+      </c>
+      <c r="E261" t="s">
+        <v>28</v>
+      </c>
+      <c r="F261">
+        <v>1.14</v>
+      </c>
+      <c r="G261" s="1">
+        <v>339011.96</v>
+      </c>
+      <c r="H261" s="1">
+        <v>225070.03</v>
+      </c>
+      <c r="I261" s="1">
+        <v>66.389996978278</v>
+      </c>
+      <c r="J261">
+        <v>0.0</v>
+      </c>
+      <c r="K261">
+        <v>0.0</v>
+      </c>
+      <c r="L261" s="1">
+        <v>564081.99</v>
+      </c>
+      <c r="M261" s="1">
+        <v>564081.99</v>
+      </c>
+      <c r="N261" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O261">
+        <v>1</v>
+      </c>
+      <c r="Z261" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="A262" t="s">
+        <v>557</v>
+      </c>
+      <c r="B262" s="1">
+        <v>1285.0</v>
+      </c>
+      <c r="C262" s="1">
+        <v>282.08</v>
+      </c>
+      <c r="D262" s="1">
+        <v>280.81056809</v>
+      </c>
+      <c r="E262" t="s">
+        <v>28</v>
+      </c>
+      <c r="F262">
+        <v>1.14</v>
+      </c>
+      <c r="G262" s="1">
+        <v>314073.16</v>
+      </c>
+      <c r="H262" s="1">
+        <v>2621.44</v>
+      </c>
+      <c r="I262" s="1">
+        <v>0.83465903294634</v>
+      </c>
+      <c r="J262">
+        <v>0.0</v>
+      </c>
+      <c r="K262">
+        <v>0.0</v>
+      </c>
+      <c r="L262" s="1">
+        <v>316694.6</v>
+      </c>
+      <c r="M262" s="1">
+        <v>316694.6</v>
+      </c>
+      <c r="N262" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O262">
+        <v>1</v>
+      </c>
+      <c r="Z262" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="A263" t="s">
+        <v>559</v>
+      </c>
+      <c r="B263" s="1">
+        <v>1174.0</v>
+      </c>
+      <c r="C263" s="1">
+        <v>464.01</v>
+      </c>
+      <c r="D263" s="1">
+        <v>491.72831346</v>
+      </c>
+      <c r="E263" t="s">
+        <v>28</v>
+      </c>
+      <c r="F263">
+        <v>1.14</v>
+      </c>
+      <c r="G263" s="1">
+        <v>496138.8</v>
+      </c>
+      <c r="H263" s="1">
+        <v>-20189.53</v>
+      </c>
+      <c r="I263" s="1">
+        <v>-4.0693310017277</v>
+      </c>
+      <c r="J263">
+        <v>0.0</v>
+      </c>
+      <c r="K263">
+        <v>0.0</v>
+      </c>
+      <c r="L263" s="1">
+        <v>475949.27</v>
+      </c>
+      <c r="M263" s="1">
+        <v>475949.27</v>
+      </c>
+      <c r="N263" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O263">
+        <v>1</v>
+      </c>
+      <c r="Z263" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26">
+      <c r="A264" t="s">
+        <v>561</v>
+      </c>
+      <c r="B264" s="1">
+        <v>3118.0</v>
+      </c>
+      <c r="C264" s="1">
+        <v>164.17</v>
+      </c>
+      <c r="D264" s="1">
+        <v>161.50676716</v>
+      </c>
+      <c r="E264" t="s">
+        <v>28</v>
+      </c>
+      <c r="F264">
+        <v>1.14</v>
+      </c>
+      <c r="G264" s="1">
+        <v>432786.69</v>
+      </c>
+      <c r="H264" s="1">
+        <v>14447.65</v>
+      </c>
+      <c r="I264" s="1">
+        <v>3.3382842711729</v>
+      </c>
+      <c r="J264">
+        <v>0.0</v>
+      </c>
+      <c r="K264">
+        <v>0.0</v>
+      </c>
+      <c r="L264" s="1">
+        <v>447234.34</v>
+      </c>
+      <c r="M264" s="1">
+        <v>447234.34</v>
+      </c>
+      <c r="N264" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O264">
+        <v>1</v>
+      </c>
+      <c r="Z264" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26">
+      <c r="A265" t="s">
+        <v>563</v>
+      </c>
+      <c r="B265" s="1">
+        <v>1652.0</v>
+      </c>
+      <c r="C265" s="1">
+        <v>180.06</v>
+      </c>
+      <c r="D265" s="1">
+        <v>211.35868039</v>
+      </c>
+      <c r="E265" t="s">
+        <v>28</v>
+      </c>
+      <c r="F265">
+        <v>1.14</v>
+      </c>
+      <c r="G265" s="1">
+        <v>304033.7</v>
+      </c>
+      <c r="H265" s="1">
+        <v>-44141.93</v>
+      </c>
+      <c r="I265" s="1">
+        <v>-14.518762229319</v>
+      </c>
+      <c r="J265">
+        <v>0.0</v>
+      </c>
+      <c r="K265">
+        <v>0.0</v>
+      </c>
+      <c r="L265" s="1">
+        <v>259891.77</v>
+      </c>
+      <c r="M265" s="1">
+        <v>259891.77</v>
+      </c>
+      <c r="N265" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O265">
+        <v>1</v>
+      </c>
+      <c r="Z265" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="A266" t="s">
+        <v>565</v>
+      </c>
+      <c r="B266" s="1">
+        <v>7715.0</v>
+      </c>
+      <c r="C266" s="1">
+        <v>7298.0</v>
+      </c>
+      <c r="D266" s="1">
+        <v>6239.67401167</v>
+      </c>
+      <c r="E266" t="s">
+        <v>46</v>
+      </c>
+      <c r="F266">
+        <v>184.63</v>
+      </c>
+      <c r="G266" s="1">
+        <v>261753.87</v>
+      </c>
+      <c r="H266" s="1">
+        <v>43197.25</v>
+      </c>
+      <c r="I266" s="1">
+        <v>16.503003374888</v>
+      </c>
+      <c r="J266">
+        <v>0.0</v>
+      </c>
+      <c r="K266">
+        <v>0.0</v>
+      </c>
+      <c r="L266" s="1">
+        <v>304951.12</v>
+      </c>
+      <c r="M266" s="1">
+        <v>304951.12</v>
+      </c>
+      <c r="N266" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O266">
+        <v>1</v>
+      </c>
+      <c r="Z266" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26">
+      <c r="A267" t="s">
+        <v>567</v>
+      </c>
+      <c r="B267" s="1">
+        <v>1811.0</v>
+      </c>
+      <c r="C267" s="1">
+        <v>77800.0</v>
+      </c>
+      <c r="D267" s="1">
+        <v>34163.05135284</v>
+      </c>
+      <c r="E267" t="s">
+        <v>46</v>
+      </c>
+      <c r="F267">
+        <v>184.63</v>
+      </c>
+      <c r="G267" s="1">
+        <v>345894.57</v>
+      </c>
+      <c r="H267" s="1">
+        <v>417217.79</v>
+      </c>
+      <c r="I267" s="1">
+        <v>120.61993051813</v>
+      </c>
+      <c r="J267">
+        <v>0.0</v>
+      </c>
+      <c r="K267">
+        <v>0.0</v>
+      </c>
+      <c r="L267" s="1">
+        <v>763112.36</v>
+      </c>
+      <c r="M267" s="1">
+        <v>763112.36</v>
+      </c>
+      <c r="N267" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O267">
+        <v>1</v>
+      </c>
+      <c r="Z267" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="A268" t="s">
+        <v>569</v>
+      </c>
+      <c r="B268" s="1">
+        <v>6223.0</v>
+      </c>
+      <c r="C268" s="1">
+        <v>169.25</v>
+      </c>
+      <c r="D268" s="1">
+        <v>127.65053029</v>
+      </c>
+      <c r="E268" t="s">
         <v>51</v>
       </c>
-      <c r="G12">
-[...23 lines deleted...]
-      <c r="O12" s="1">
+      <c r="F268">
+        <v>1.62</v>
+      </c>
+      <c r="G268" s="1">
+        <v>492266.54</v>
+      </c>
+      <c r="H268" s="1">
+        <v>157983.65</v>
+      </c>
+      <c r="I268" s="1">
+        <v>32.093111589506</v>
+      </c>
+      <c r="J268">
+        <v>0.0</v>
+      </c>
+      <c r="K268">
+        <v>0.0</v>
+      </c>
+      <c r="L268" s="1">
+        <v>650250.19</v>
+      </c>
+      <c r="M268" s="1">
+        <v>650250.19</v>
+      </c>
+      <c r="N268" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O268">
+        <v>1</v>
+      </c>
+      <c r="Z268" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="A269" t="s">
+        <v>571</v>
+      </c>
+      <c r="B269" s="1">
+        <v>8196.0</v>
+      </c>
+      <c r="C269" s="1">
+        <v>6171.0</v>
+      </c>
+      <c r="D269" s="1">
+        <v>6113.29380185</v>
+      </c>
+      <c r="E269" t="s">
+        <v>46</v>
+      </c>
+      <c r="F269">
+        <v>184.63</v>
+      </c>
+      <c r="G269" s="1">
+        <v>271715.81</v>
+      </c>
+      <c r="H269" s="1">
+        <v>2219.45</v>
+      </c>
+      <c r="I269" s="1">
+        <v>0.81682769949971</v>
+      </c>
+      <c r="J269">
+        <v>0.0</v>
+      </c>
+      <c r="K269">
+        <v>0.0</v>
+      </c>
+      <c r="L269" s="1">
+        <v>273935.26</v>
+      </c>
+      <c r="M269" s="1">
+        <v>273935.26</v>
+      </c>
+      <c r="N269" s="1">
         <v>0.16</v>
       </c>
-      <c r="P12">
-[...69 lines deleted...]
-      <c r="F14" t="s">
+      <c r="O269">
+        <v>1</v>
+      </c>
+      <c r="Z269" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="A270" t="s">
+        <v>573</v>
+      </c>
+      <c r="B270" s="1">
+        <v>1147.0</v>
+      </c>
+      <c r="C270" s="1">
+        <v>491.59</v>
+      </c>
+      <c r="D270" s="1">
+        <v>412.32811683</v>
+      </c>
+      <c r="E270" t="s">
+        <v>28</v>
+      </c>
+      <c r="F270">
+        <v>1.14</v>
+      </c>
+      <c r="G270" s="1">
+        <v>411863.29</v>
+      </c>
+      <c r="H270" s="1">
+        <v>80779.0</v>
+      </c>
+      <c r="I270" s="1">
+        <v>19.613061411713</v>
+      </c>
+      <c r="J270">
+        <v>0.0</v>
+      </c>
+      <c r="K270">
+        <v>0.0</v>
+      </c>
+      <c r="L270" s="1">
+        <v>492642.29</v>
+      </c>
+      <c r="M270" s="1">
+        <v>492642.29</v>
+      </c>
+      <c r="N270" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O270">
+        <v>1</v>
+      </c>
+      <c r="Z270" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26">
+      <c r="A271" t="s">
+        <v>575</v>
+      </c>
+      <c r="B271" s="1">
+        <v>4992.0</v>
+      </c>
+      <c r="C271" s="1">
+        <v>64.43</v>
+      </c>
+      <c r="D271" s="1">
+        <v>69.20680489</v>
+      </c>
+      <c r="E271" t="s">
+        <v>28</v>
+      </c>
+      <c r="F271">
+        <v>1.14</v>
+      </c>
+      <c r="G271" s="1">
+        <v>296892.18</v>
+      </c>
+      <c r="H271" s="1">
+        <v>-15878.19</v>
+      </c>
+      <c r="I271" s="1">
+        <v>-5.3481334537003</v>
+      </c>
+      <c r="J271">
+        <v>0.0</v>
+      </c>
+      <c r="K271">
+        <v>0.0</v>
+      </c>
+      <c r="L271" s="1">
+        <v>281013.99</v>
+      </c>
+      <c r="M271" s="1">
+        <v>281013.99</v>
+      </c>
+      <c r="N271" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O271">
+        <v>1</v>
+      </c>
+      <c r="Z271" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26">
+      <c r="A272" t="s">
+        <v>577</v>
+      </c>
+      <c r="B272" s="1">
+        <v>37436.0</v>
+      </c>
+      <c r="C272" s="1">
+        <v>15.12</v>
+      </c>
+      <c r="D272" s="1">
+        <v>14.07139171</v>
+      </c>
+      <c r="E272" t="s">
+        <v>183</v>
+      </c>
+      <c r="F272">
+        <v>1.63</v>
+      </c>
+      <c r="G272" s="1">
+        <v>309548.47</v>
+      </c>
+      <c r="H272" s="1">
+        <v>37146.98</v>
+      </c>
+      <c r="I272" s="1">
+        <v>12.000375902359</v>
+      </c>
+      <c r="J272">
+        <v>0.0</v>
+      </c>
+      <c r="K272">
+        <v>0.0</v>
+      </c>
+      <c r="L272" s="1">
+        <v>346695.45</v>
+      </c>
+      <c r="M272" s="1">
+        <v>346695.45</v>
+      </c>
+      <c r="N272" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O272">
+        <v>1</v>
+      </c>
+      <c r="Z272" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26">
+      <c r="A273" t="s">
+        <v>579</v>
+      </c>
+      <c r="B273" s="1">
+        <v>1187.0</v>
+      </c>
+      <c r="C273" s="1">
+        <v>310.61</v>
+      </c>
+      <c r="D273" s="1">
+        <v>287.12753159</v>
+      </c>
+      <c r="E273" t="s">
+        <v>28</v>
+      </c>
+      <c r="F273">
+        <v>1.14</v>
+      </c>
+      <c r="G273" s="1">
+        <v>291657.57</v>
+      </c>
+      <c r="H273" s="1">
+        <v>30472.59</v>
+      </c>
+      <c r="I273" s="1">
+        <v>10.448071003266</v>
+      </c>
+      <c r="J273">
+        <v>0.0</v>
+      </c>
+      <c r="K273">
+        <v>0.0</v>
+      </c>
+      <c r="L273" s="1">
+        <v>322130.16</v>
+      </c>
+      <c r="M273" s="1">
+        <v>322130.16</v>
+      </c>
+      <c r="N273" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O273">
+        <v>1</v>
+      </c>
+      <c r="Z273" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26">
+      <c r="A274" t="s">
+        <v>581</v>
+      </c>
+      <c r="B274" s="1">
+        <v>3936.0</v>
+      </c>
+      <c r="C274" s="1">
+        <v>183.64</v>
+      </c>
+      <c r="D274" s="1">
+        <v>134.24547256</v>
+      </c>
+      <c r="E274" t="s">
+        <v>28</v>
+      </c>
+      <c r="F274">
+        <v>1.14</v>
+      </c>
+      <c r="G274" s="1">
+        <v>454068.51</v>
+      </c>
+      <c r="H274" s="1">
+        <v>177452.21</v>
+      </c>
+      <c r="I274" s="1">
+        <v>39.08049250101</v>
+      </c>
+      <c r="J274">
+        <v>0.0</v>
+      </c>
+      <c r="K274">
+        <v>0.0</v>
+      </c>
+      <c r="L274" s="1">
+        <v>631520.72</v>
+      </c>
+      <c r="M274" s="1">
+        <v>631520.72</v>
+      </c>
+      <c r="N274" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O274">
+        <v>1</v>
+      </c>
+      <c r="Z274" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26">
+      <c r="A275" t="s">
+        <v>583</v>
+      </c>
+      <c r="B275" s="1">
+        <v>7174.0</v>
+      </c>
+      <c r="C275" s="1">
+        <v>71.43</v>
+      </c>
+      <c r="D275" s="1">
+        <v>78.28840675</v>
+      </c>
+      <c r="E275" t="s">
+        <v>28</v>
+      </c>
+      <c r="F275">
+        <v>1.14</v>
+      </c>
+      <c r="G275" s="1">
+        <v>485055.47</v>
+      </c>
+      <c r="H275" s="1">
+        <v>-37334.69</v>
+      </c>
+      <c r="I275" s="1">
+        <v>-7.6969939128818</v>
+      </c>
+      <c r="J275">
+        <v>0.0</v>
+      </c>
+      <c r="K275">
+        <v>0.0</v>
+      </c>
+      <c r="L275" s="1">
+        <v>447720.78</v>
+      </c>
+      <c r="M275" s="1">
+        <v>447720.78</v>
+      </c>
+      <c r="N275" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O275">
+        <v>1</v>
+      </c>
+      <c r="Z275" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26">
+      <c r="A276" t="s">
+        <v>585</v>
+      </c>
+      <c r="B276" s="1">
+        <v>4602.0</v>
+      </c>
+      <c r="C276" s="1">
+        <v>80.04</v>
+      </c>
+      <c r="D276" s="1">
+        <v>61.49851586</v>
+      </c>
+      <c r="E276" t="s">
         <v>8</v>
       </c>
-      <c r="G14">
+      <c r="F276">
         <v>1.0</v>
       </c>
-      <c r="H14" s="1">
-[...70 lines deleted...]
-      <c r="O15" s="1">
+      <c r="G276" s="1">
+        <v>283016.17</v>
+      </c>
+      <c r="H276" s="1">
+        <v>85327.91</v>
+      </c>
+      <c r="I276" s="1">
+        <v>30.149482271631</v>
+      </c>
+      <c r="J276">
+        <v>0.0</v>
+      </c>
+      <c r="K276">
+        <v>0.0</v>
+      </c>
+      <c r="L276" s="1">
+        <v>368344.08</v>
+      </c>
+      <c r="M276" s="1">
+        <v>368344.08</v>
+      </c>
+      <c r="N276" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O276">
+        <v>1</v>
+      </c>
+      <c r="Z276" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26">
+      <c r="A277" t="s">
+        <v>587</v>
+      </c>
+      <c r="B277" s="1">
+        <v>12468.0</v>
+      </c>
+      <c r="C277" s="1">
+        <v>43.925</v>
+      </c>
+      <c r="D277" s="1">
+        <v>52.32044755</v>
+      </c>
+      <c r="E277" t="s">
+        <v>99</v>
+      </c>
+      <c r="F277">
+        <v>0.86</v>
+      </c>
+      <c r="G277" s="1">
+        <v>652351.01</v>
+      </c>
+      <c r="H277" s="1">
+        <v>-17754.37</v>
+      </c>
+      <c r="I277" s="1">
+        <v>-2.7215976871102</v>
+      </c>
+      <c r="J277">
+        <v>0.0</v>
+      </c>
+      <c r="K277">
+        <v>0.0</v>
+      </c>
+      <c r="L277" s="1">
+        <v>634596.64</v>
+      </c>
+      <c r="M277" s="1">
+        <v>634596.64</v>
+      </c>
+      <c r="N277" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O277">
+        <v>1</v>
+      </c>
+      <c r="Z277" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="278" spans="1:26">
+      <c r="A278" t="s">
+        <v>589</v>
+      </c>
+      <c r="B278" s="1">
+        <v>11998.0</v>
+      </c>
+      <c r="C278" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="D278" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E278" t="s">
+        <v>8</v>
+      </c>
+      <c r="F278">
+        <v>1.0</v>
+      </c>
+      <c r="G278" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H278" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I278" s="1">
+        <v>0</v>
+      </c>
+      <c r="J278">
+        <v>0.0</v>
+      </c>
+      <c r="K278">
+        <v>0.0</v>
+      </c>
+      <c r="L278" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="M278" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="N278" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O278">
+        <v>1</v>
+      </c>
+      <c r="Z278" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26">
+      <c r="A279" t="s">
+        <v>591</v>
+      </c>
+      <c r="B279" s="1">
+        <v>1111.0</v>
+      </c>
+      <c r="C279" s="1">
+        <v>247.6</v>
+      </c>
+      <c r="D279" s="1">
+        <v>245.08358236</v>
+      </c>
+      <c r="E279" t="s">
+        <v>8</v>
+      </c>
+      <c r="F279">
+        <v>1.0</v>
+      </c>
+      <c r="G279" s="1">
+        <v>272287.86</v>
+      </c>
+      <c r="H279" s="1">
+        <v>2795.74</v>
+      </c>
+      <c r="I279" s="1">
+        <v>1.0267589601681</v>
+      </c>
+      <c r="J279">
+        <v>0.0</v>
+      </c>
+      <c r="K279">
+        <v>0.0</v>
+      </c>
+      <c r="L279" s="1">
+        <v>275083.6</v>
+      </c>
+      <c r="M279" s="1">
+        <v>275083.6</v>
+      </c>
+      <c r="N279" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O279">
+        <v>1</v>
+      </c>
+      <c r="Z279" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26">
+      <c r="A280" t="s">
+        <v>593</v>
+      </c>
+      <c r="B280" s="1">
+        <v>469.0</v>
+      </c>
+      <c r="C280" s="1">
+        <v>1092.68</v>
+      </c>
+      <c r="D280" s="1">
+        <v>779.19411514</v>
+      </c>
+      <c r="E280" t="s">
+        <v>28</v>
+      </c>
+      <c r="F280">
+        <v>1.14</v>
+      </c>
+      <c r="G280" s="1">
+        <v>317259.96</v>
+      </c>
+      <c r="H280" s="1">
+        <v>130485.37</v>
+      </c>
+      <c r="I280" s="1">
+        <v>41.128849035977</v>
+      </c>
+      <c r="J280">
+        <v>0.0</v>
+      </c>
+      <c r="K280">
+        <v>0.0</v>
+      </c>
+      <c r="L280" s="1">
+        <v>447745.33</v>
+      </c>
+      <c r="M280" s="1">
+        <v>447745.33</v>
+      </c>
+      <c r="N280" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O280">
+        <v>1</v>
+      </c>
+      <c r="Z280" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26">
+      <c r="A281" t="s">
+        <v>595</v>
+      </c>
+      <c r="B281" s="1">
+        <v>12198.0</v>
+      </c>
+      <c r="C281" s="1">
+        <v>24.35</v>
+      </c>
+      <c r="D281" s="1">
+        <v>26.79385227</v>
+      </c>
+      <c r="E281" t="s">
+        <v>8</v>
+      </c>
+      <c r="F281">
+        <v>1.0</v>
+      </c>
+      <c r="G281" s="1">
+        <v>326831.41</v>
+      </c>
+      <c r="H281" s="1">
+        <v>-29810.11</v>
+      </c>
+      <c r="I281" s="1">
+        <v>-9.12094403656</v>
+      </c>
+      <c r="J281">
+        <v>0.0</v>
+      </c>
+      <c r="K281">
+        <v>0.0</v>
+      </c>
+      <c r="L281" s="1">
+        <v>297021.3</v>
+      </c>
+      <c r="M281" s="1">
+        <v>297021.3</v>
+      </c>
+      <c r="N281" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O281">
+        <v>1</v>
+      </c>
+      <c r="Z281" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26">
+      <c r="A282" t="s">
+        <v>597</v>
+      </c>
+      <c r="B282" s="1">
+        <v>1392.0</v>
+      </c>
+      <c r="C282" s="1">
+        <v>247.69</v>
+      </c>
+      <c r="D282" s="1">
+        <v>254.83307471</v>
+      </c>
+      <c r="E282" t="s">
+        <v>28</v>
+      </c>
+      <c r="F282">
+        <v>1.14</v>
+      </c>
+      <c r="G282" s="1">
+        <v>304836.62</v>
+      </c>
+      <c r="H282" s="1">
+        <v>-3596.41</v>
+      </c>
+      <c r="I282" s="1">
+        <v>-1.179782796437</v>
+      </c>
+      <c r="J282">
+        <v>0.0</v>
+      </c>
+      <c r="K282">
+        <v>0.0</v>
+      </c>
+      <c r="L282" s="1">
+        <v>301240.21</v>
+      </c>
+      <c r="M282" s="1">
+        <v>301240.21</v>
+      </c>
+      <c r="N282" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O282">
+        <v>1</v>
+      </c>
+      <c r="Z282" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="283" spans="1:26">
+      <c r="A283" t="s">
+        <v>599</v>
+      </c>
+      <c r="B283" s="1">
+        <v>8890.0</v>
+      </c>
+      <c r="C283" s="1">
+        <v>45.36</v>
+      </c>
+      <c r="D283" s="1">
+        <v>44.21389201</v>
+      </c>
+      <c r="E283" t="s">
+        <v>28</v>
+      </c>
+      <c r="F283">
+        <v>1.14</v>
+      </c>
+      <c r="G283" s="1">
+        <v>340829.24</v>
+      </c>
+      <c r="H283" s="1">
+        <v>11492.98</v>
+      </c>
+      <c r="I283" s="1">
+        <v>3.3720639696289</v>
+      </c>
+      <c r="J283">
+        <v>0.0</v>
+      </c>
+      <c r="K283">
+        <v>0.0</v>
+      </c>
+      <c r="L283" s="1">
+        <v>352322.22</v>
+      </c>
+      <c r="M283" s="1">
+        <v>352322.22</v>
+      </c>
+      <c r="N283" s="1">
         <v>0.21</v>
       </c>
-      <c r="P15">
-[...19 lines deleted...]
-      <c r="F16" t="s">
+      <c r="O283">
+        <v>1</v>
+      </c>
+      <c r="Z283" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="284" spans="1:26">
+      <c r="A284" t="s">
+        <v>601</v>
+      </c>
+      <c r="B284" s="1">
+        <v>788.0</v>
+      </c>
+      <c r="C284" s="1">
+        <v>466.79</v>
+      </c>
+      <c r="D284" s="1">
+        <v>443.59625635</v>
+      </c>
+      <c r="E284" t="s">
+        <v>28</v>
+      </c>
+      <c r="F284">
+        <v>1.14</v>
+      </c>
+      <c r="G284" s="1">
+        <v>303461.48</v>
+      </c>
+      <c r="H284" s="1">
+        <v>17914.19</v>
+      </c>
+      <c r="I284" s="1">
+        <v>5.9032830130533</v>
+      </c>
+      <c r="J284">
+        <v>0.0</v>
+      </c>
+      <c r="K284">
+        <v>0.0</v>
+      </c>
+      <c r="L284" s="1">
+        <v>321375.67</v>
+      </c>
+      <c r="M284" s="1">
+        <v>321375.67</v>
+      </c>
+      <c r="N284" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O284">
+        <v>1</v>
+      </c>
+      <c r="Z284" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26">
+      <c r="A285" t="s">
+        <v>603</v>
+      </c>
+      <c r="B285" s="1">
+        <v>13269.0</v>
+      </c>
+      <c r="C285" s="1">
+        <v>184.15</v>
+      </c>
+      <c r="D285" s="1">
+        <v>187.01049815</v>
+      </c>
+      <c r="E285" t="s">
+        <v>235</v>
+      </c>
+      <c r="F285">
+        <v>7.47</v>
+      </c>
+      <c r="G285" s="1">
+        <v>332081.4</v>
+      </c>
+      <c r="H285" s="1">
+        <v>-5176.1</v>
+      </c>
+      <c r="I285" s="1">
+        <v>-1.5586841057644</v>
+      </c>
+      <c r="J285">
+        <v>0.0</v>
+      </c>
+      <c r="K285">
+        <v>0.0</v>
+      </c>
+      <c r="L285" s="1">
+        <v>326905.3</v>
+      </c>
+      <c r="M285" s="1">
+        <v>326905.3</v>
+      </c>
+      <c r="N285" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O285">
+        <v>1</v>
+      </c>
+      <c r="Z285" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="286" spans="1:26">
+      <c r="A286" t="s">
+        <v>605</v>
+      </c>
+      <c r="B286" s="1">
+        <v>3464.0</v>
+      </c>
+      <c r="C286" s="1">
+        <v>130.65</v>
+      </c>
+      <c r="D286" s="1">
+        <v>122.07075924</v>
+      </c>
+      <c r="E286" t="s">
         <v>8</v>
       </c>
-      <c r="G16">
+      <c r="F286">
         <v>1.0</v>
       </c>
-      <c r="H16" s="1">
-[...20 lines deleted...]
-      <c r="O16" s="1">
+      <c r="G286" s="1">
+        <v>422853.11</v>
+      </c>
+      <c r="H286" s="1">
+        <v>29718.49</v>
+      </c>
+      <c r="I286" s="1">
+        <v>7.0280883118017</v>
+      </c>
+      <c r="J286">
+        <v>0.0</v>
+      </c>
+      <c r="K286">
+        <v>0.0</v>
+      </c>
+      <c r="L286" s="1">
+        <v>452571.6</v>
+      </c>
+      <c r="M286" s="1">
+        <v>452571.6</v>
+      </c>
+      <c r="N286" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O286">
+        <v>1</v>
+      </c>
+      <c r="Z286" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26">
+      <c r="A287" t="s">
+        <v>607</v>
+      </c>
+      <c r="B287" s="1">
+        <v>2272.0</v>
+      </c>
+      <c r="C287" s="1">
+        <v>326.6</v>
+      </c>
+      <c r="D287" s="1">
+        <v>331.37997799</v>
+      </c>
+      <c r="E287" t="s">
+        <v>28</v>
+      </c>
+      <c r="F287">
+        <v>1.14</v>
+      </c>
+      <c r="G287" s="1">
+        <v>644004.04</v>
+      </c>
+      <c r="H287" s="1">
+        <v>4316.44</v>
+      </c>
+      <c r="I287" s="1">
+        <v>0.67025045370833</v>
+      </c>
+      <c r="J287">
+        <v>0.0</v>
+      </c>
+      <c r="K287">
+        <v>0.0</v>
+      </c>
+      <c r="L287" s="1">
+        <v>648320.48</v>
+      </c>
+      <c r="M287" s="1">
+        <v>648320.48</v>
+      </c>
+      <c r="N287" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O287">
+        <v>1</v>
+      </c>
+      <c r="Z287" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="288" spans="1:26">
+      <c r="A288" t="s">
+        <v>609</v>
+      </c>
+      <c r="B288" s="1">
+        <v>1359.0</v>
+      </c>
+      <c r="C288" s="1">
+        <v>276.75</v>
+      </c>
+      <c r="D288" s="1">
+        <v>257.90777042</v>
+      </c>
+      <c r="E288" t="s">
+        <v>28</v>
+      </c>
+      <c r="F288">
+        <v>1.14</v>
+      </c>
+      <c r="G288" s="1">
+        <v>301205.65</v>
+      </c>
+      <c r="H288" s="1">
+        <v>27397.95</v>
+      </c>
+      <c r="I288" s="1">
+        <v>9.0960943129719</v>
+      </c>
+      <c r="J288">
+        <v>0.0</v>
+      </c>
+      <c r="K288">
+        <v>0.0</v>
+      </c>
+      <c r="L288" s="1">
+        <v>328603.6</v>
+      </c>
+      <c r="M288" s="1">
+        <v>328603.6</v>
+      </c>
+      <c r="N288" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O288">
+        <v>1</v>
+      </c>
+      <c r="Z288" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="289" spans="1:26">
+      <c r="A289" t="s">
+        <v>611</v>
+      </c>
+      <c r="B289" s="1">
+        <v>20310.0</v>
+      </c>
+      <c r="C289" s="1">
+        <v>117.18</v>
+      </c>
+      <c r="D289" s="1">
+        <v>125.09143673</v>
+      </c>
+      <c r="E289" t="s">
+        <v>28</v>
+      </c>
+      <c r="F289">
+        <v>1.14</v>
+      </c>
+      <c r="G289" s="1">
+        <v>2183327.08</v>
+      </c>
+      <c r="H289" s="1">
+        <v>-103972.05</v>
+      </c>
+      <c r="I289" s="1">
+        <v>-4.7620922651681</v>
+      </c>
+      <c r="J289">
+        <v>0.0</v>
+      </c>
+      <c r="K289">
+        <v>0.0</v>
+      </c>
+      <c r="L289" s="1">
+        <v>2079355.03</v>
+      </c>
+      <c r="M289" s="1">
+        <v>2079355.03</v>
+      </c>
+      <c r="N289" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O289">
+        <v>1</v>
+      </c>
+      <c r="Z289" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="290" spans="1:26">
+      <c r="A290" t="s">
+        <v>613</v>
+      </c>
+      <c r="B290" s="1">
+        <v>9881.0</v>
+      </c>
+      <c r="C290" s="1">
+        <v>102.45</v>
+      </c>
+      <c r="D290" s="1">
+        <v>102.13283777</v>
+      </c>
+      <c r="E290" t="s">
+        <v>28</v>
+      </c>
+      <c r="F290">
+        <v>1.14</v>
+      </c>
+      <c r="G290" s="1">
+        <v>865478.5</v>
+      </c>
+      <c r="H290" s="1">
+        <v>18981.29</v>
+      </c>
+      <c r="I290" s="1">
+        <v>2.1931555780993</v>
+      </c>
+      <c r="J290">
+        <v>0.0</v>
+      </c>
+      <c r="K290">
+        <v>0.0</v>
+      </c>
+      <c r="L290" s="1">
+        <v>884459.79</v>
+      </c>
+      <c r="M290" s="1">
+        <v>884459.79</v>
+      </c>
+      <c r="N290" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O290">
+        <v>1</v>
+      </c>
+      <c r="Z290" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="291" spans="1:26">
+      <c r="A291" t="s">
+        <v>615</v>
+      </c>
+      <c r="B291" s="1">
+        <v>28428.0</v>
+      </c>
+      <c r="C291" s="1">
+        <v>26.95</v>
+      </c>
+      <c r="D291" s="1">
+        <v>25.61456733</v>
+      </c>
+      <c r="E291" t="s">
+        <v>28</v>
+      </c>
+      <c r="F291">
+        <v>1.14</v>
+      </c>
+      <c r="G291" s="1">
+        <v>625339.23</v>
+      </c>
+      <c r="H291" s="1">
+        <v>44037.03</v>
+      </c>
+      <c r="I291" s="1">
+        <v>7.0421025720712</v>
+      </c>
+      <c r="J291">
+        <v>0.0</v>
+      </c>
+      <c r="K291">
+        <v>0.0</v>
+      </c>
+      <c r="L291" s="1">
+        <v>669376.26</v>
+      </c>
+      <c r="M291" s="1">
+        <v>669376.26</v>
+      </c>
+      <c r="N291" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O291">
+        <v>1</v>
+      </c>
+      <c r="Z291" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="292" spans="1:26">
+      <c r="A292" t="s">
+        <v>617</v>
+      </c>
+      <c r="B292" s="1">
+        <v>2112.0</v>
+      </c>
+      <c r="C292" s="1">
+        <v>153.43</v>
+      </c>
+      <c r="D292" s="1">
+        <v>236.2254072</v>
+      </c>
+      <c r="E292" t="s">
+        <v>28</v>
+      </c>
+      <c r="F292">
+        <v>1.14</v>
+      </c>
+      <c r="G292" s="1">
+        <v>313896.29</v>
+      </c>
+      <c r="H292" s="1">
+        <v>-30777.02</v>
+      </c>
+      <c r="I292" s="1">
+        <v>-9.8048371326721</v>
+      </c>
+      <c r="J292">
+        <v>0.0</v>
+      </c>
+      <c r="K292">
+        <v>0.0</v>
+      </c>
+      <c r="L292" s="1">
+        <v>283119.27</v>
+      </c>
+      <c r="M292" s="1">
+        <v>283119.27</v>
+      </c>
+      <c r="N292" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O292">
+        <v>1</v>
+      </c>
+      <c r="Z292" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="293" spans="1:26">
+      <c r="A293" t="s">
+        <v>619</v>
+      </c>
+      <c r="B293" s="1">
+        <v>3340.0</v>
+      </c>
+      <c r="C293" s="1">
+        <v>213.31</v>
+      </c>
+      <c r="D293" s="1">
+        <v>221.8968024</v>
+      </c>
+      <c r="E293" t="s">
+        <v>28</v>
+      </c>
+      <c r="F293">
+        <v>1.14</v>
+      </c>
+      <c r="G293" s="1">
+        <v>639653.14</v>
+      </c>
+      <c r="H293" s="1">
+        <v>-17176.71</v>
+      </c>
+      <c r="I293" s="1">
+        <v>-2.6853162950158</v>
+      </c>
+      <c r="J293">
+        <v>0.0</v>
+      </c>
+      <c r="K293">
+        <v>0.0</v>
+      </c>
+      <c r="L293" s="1">
+        <v>622476.43</v>
+      </c>
+      <c r="M293" s="1">
+        <v>622476.43</v>
+      </c>
+      <c r="N293" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O293">
+        <v>1</v>
+      </c>
+      <c r="Z293" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="294" spans="1:26">
+      <c r="A294" t="s">
+        <v>621</v>
+      </c>
+      <c r="B294" s="1">
+        <v>1149.0</v>
+      </c>
+      <c r="C294" s="1">
+        <v>358.25</v>
+      </c>
+      <c r="D294" s="1">
+        <v>303.61358573</v>
+      </c>
+      <c r="E294" t="s">
+        <v>28</v>
+      </c>
+      <c r="F294">
+        <v>1.14</v>
+      </c>
+      <c r="G294" s="1">
+        <v>299794.85</v>
+      </c>
+      <c r="H294" s="1">
+        <v>59848.02</v>
+      </c>
+      <c r="I294" s="1">
+        <v>19.962991358924</v>
+      </c>
+      <c r="J294">
+        <v>0.0</v>
+      </c>
+      <c r="K294">
+        <v>0.0</v>
+      </c>
+      <c r="L294" s="1">
+        <v>359642.87</v>
+      </c>
+      <c r="M294" s="1">
+        <v>359642.87</v>
+      </c>
+      <c r="N294" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O294">
+        <v>1</v>
+      </c>
+      <c r="Z294" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="295" spans="1:26">
+      <c r="A295" t="s">
+        <v>623</v>
+      </c>
+      <c r="B295" s="1">
+        <v>2693.0</v>
+      </c>
+      <c r="C295" s="1">
+        <v>211.45</v>
+      </c>
+      <c r="D295" s="1">
+        <v>181.18520238</v>
+      </c>
+      <c r="E295" t="s">
+        <v>28</v>
+      </c>
+      <c r="F295">
+        <v>1.14</v>
+      </c>
+      <c r="G295" s="1">
+        <v>423050.84</v>
+      </c>
+      <c r="H295" s="1">
+        <v>74467.7</v>
+      </c>
+      <c r="I295" s="1">
+        <v>17.602541576327</v>
+      </c>
+      <c r="J295">
+        <v>0.0</v>
+      </c>
+      <c r="K295">
+        <v>0.0</v>
+      </c>
+      <c r="L295" s="1">
+        <v>497518.54</v>
+      </c>
+      <c r="M295" s="1">
+        <v>497518.54</v>
+      </c>
+      <c r="N295" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O295">
+        <v>1</v>
+      </c>
+      <c r="Z295" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="296" spans="1:26">
+      <c r="A296" t="s">
+        <v>625</v>
+      </c>
+      <c r="B296" s="1">
+        <v>1197.0</v>
+      </c>
+      <c r="C296" s="1">
+        <v>732.62</v>
+      </c>
+      <c r="D296" s="1">
+        <v>219.22563074</v>
+      </c>
+      <c r="E296" t="s">
+        <v>28</v>
+      </c>
+      <c r="F296">
+        <v>1.14</v>
+      </c>
+      <c r="G296" s="1">
+        <v>224888.87</v>
+      </c>
+      <c r="H296" s="1">
+        <v>541304.08</v>
+      </c>
+      <c r="I296" s="1">
+        <v>240.69847476222</v>
+      </c>
+      <c r="J296">
+        <v>0.0</v>
+      </c>
+      <c r="K296">
+        <v>0.0</v>
+      </c>
+      <c r="L296" s="1">
+        <v>766192.95</v>
+      </c>
+      <c r="M296" s="1">
+        <v>766192.95</v>
+      </c>
+      <c r="N296" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O296">
+        <v>1</v>
+      </c>
+      <c r="Z296" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="297" spans="1:26">
+      <c r="A297" t="s">
+        <v>627</v>
+      </c>
+      <c r="B297" s="1">
+        <v>12701.0</v>
+      </c>
+      <c r="C297" s="1">
+        <v>35.12</v>
+      </c>
+      <c r="D297" s="1">
+        <v>37.53382253</v>
+      </c>
+      <c r="E297" t="s">
+        <v>183</v>
+      </c>
+      <c r="F297">
+        <v>1.63</v>
+      </c>
+      <c r="G297" s="1">
+        <v>280251.77</v>
+      </c>
+      <c r="H297" s="1">
+        <v>-7040.05</v>
+      </c>
+      <c r="I297" s="1">
+        <v>-2.5120447945788</v>
+      </c>
+      <c r="J297">
+        <v>0.0</v>
+      </c>
+      <c r="K297">
+        <v>0.0</v>
+      </c>
+      <c r="L297" s="1">
+        <v>273211.72</v>
+      </c>
+      <c r="M297" s="1">
+        <v>273211.72</v>
+      </c>
+      <c r="N297" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O297">
+        <v>1</v>
+      </c>
+      <c r="Z297" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="298" spans="1:26">
+      <c r="A298" t="s">
+        <v>629</v>
+      </c>
+      <c r="B298" s="1">
+        <v>2618.0</v>
+      </c>
+      <c r="C298" s="1">
+        <v>172.44</v>
+      </c>
+      <c r="D298" s="1">
+        <v>161.35737204</v>
+      </c>
+      <c r="E298" t="s">
+        <v>51</v>
+      </c>
+      <c r="F298">
+        <v>1.62</v>
+      </c>
+      <c r="G298" s="1">
+        <v>263084.72</v>
+      </c>
+      <c r="H298" s="1">
+        <v>15629.85</v>
+      </c>
+      <c r="I298" s="1">
+        <v>5.9409949768272</v>
+      </c>
+      <c r="J298">
+        <v>0.0</v>
+      </c>
+      <c r="K298">
+        <v>0.0</v>
+      </c>
+      <c r="L298" s="1">
+        <v>278714.57</v>
+      </c>
+      <c r="M298" s="1">
+        <v>278714.57</v>
+      </c>
+      <c r="N298" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O298">
+        <v>1</v>
+      </c>
+      <c r="Z298" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="299" spans="1:26">
+      <c r="A299" t="s">
+        <v>631</v>
+      </c>
+      <c r="B299" s="1">
+        <v>458.0</v>
+      </c>
+      <c r="C299" s="1">
+        <v>1341.42</v>
+      </c>
+      <c r="D299" s="1">
+        <v>1057.75565502</v>
+      </c>
+      <c r="E299" t="s">
+        <v>28</v>
+      </c>
+      <c r="F299">
+        <v>1.14</v>
+      </c>
+      <c r="G299" s="1">
+        <v>417297.24</v>
+      </c>
+      <c r="H299" s="1">
+        <v>119481.72</v>
+      </c>
+      <c r="I299" s="1">
+        <v>28.632281392515</v>
+      </c>
+      <c r="J299">
+        <v>0.0</v>
+      </c>
+      <c r="K299">
+        <v>0.0</v>
+      </c>
+      <c r="L299" s="1">
+        <v>536778.96</v>
+      </c>
+      <c r="M299" s="1">
+        <v>536778.96</v>
+      </c>
+      <c r="N299" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O299">
+        <v>1</v>
+      </c>
+      <c r="Z299" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="300" spans="1:26">
+      <c r="A300" t="s">
+        <v>633</v>
+      </c>
+      <c r="B300" s="1">
+        <v>2851.0</v>
+      </c>
+      <c r="C300" s="1">
+        <v>111.77</v>
+      </c>
+      <c r="D300" s="1">
+        <v>128.2651631</v>
+      </c>
+      <c r="E300" t="s">
+        <v>28</v>
+      </c>
+      <c r="F300">
+        <v>1.14</v>
+      </c>
+      <c r="G300" s="1">
+        <v>318790.76</v>
+      </c>
+      <c r="H300" s="1">
+        <v>-40378.92</v>
+      </c>
+      <c r="I300" s="1">
+        <v>-12.666276776654</v>
+      </c>
+      <c r="J300">
+        <v>0.0</v>
+      </c>
+      <c r="K300">
+        <v>0.0</v>
+      </c>
+      <c r="L300" s="1">
+        <v>278411.84</v>
+      </c>
+      <c r="M300" s="1">
+        <v>278411.84</v>
+      </c>
+      <c r="N300" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O300">
+        <v>1</v>
+      </c>
+      <c r="Z300" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="301" spans="1:26">
+      <c r="A301" t="s">
+        <v>635</v>
+      </c>
+      <c r="B301" s="1">
+        <v>2909.0</v>
+      </c>
+      <c r="C301" s="1">
+        <v>75.89</v>
+      </c>
+      <c r="D301" s="1">
+        <v>130.2462702</v>
+      </c>
+      <c r="E301" t="s">
+        <v>28</v>
+      </c>
+      <c r="F301">
+        <v>1.14</v>
+      </c>
+      <c r="G301" s="1">
+        <v>330746.72</v>
+      </c>
+      <c r="H301" s="1">
+        <v>-137863.92</v>
+      </c>
+      <c r="I301" s="1">
+        <v>-41.682626512517</v>
+      </c>
+      <c r="J301">
+        <v>0.0</v>
+      </c>
+      <c r="K301">
+        <v>0.0</v>
+      </c>
+      <c r="L301" s="1">
+        <v>192882.8</v>
+      </c>
+      <c r="M301" s="1">
+        <v>192882.8</v>
+      </c>
+      <c r="N301" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O301">
+        <v>1</v>
+      </c>
+      <c r="Z301" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="302" spans="1:26">
+      <c r="A302" t="s">
+        <v>637</v>
+      </c>
+      <c r="B302" s="1">
+        <v>568.0</v>
+      </c>
+      <c r="C302" s="1">
+        <v>584.2</v>
+      </c>
+      <c r="D302" s="1">
+        <v>555.62336268</v>
+      </c>
+      <c r="E302" t="s">
+        <v>31</v>
+      </c>
+      <c r="F302">
+        <v>0.92</v>
+      </c>
+      <c r="G302" s="1">
+        <v>341286.89</v>
+      </c>
+      <c r="H302" s="1">
+        <v>17676.33</v>
+      </c>
+      <c r="I302" s="1">
+        <v>5.1793170256262</v>
+      </c>
+      <c r="J302">
+        <v>0.0</v>
+      </c>
+      <c r="K302">
+        <v>0.0</v>
+      </c>
+      <c r="L302" s="1">
+        <v>358963.22</v>
+      </c>
+      <c r="M302" s="1">
+        <v>358963.22</v>
+      </c>
+      <c r="N302" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O302">
+        <v>1</v>
+      </c>
+      <c r="Z302" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="303" spans="1:26">
+      <c r="A303" t="s">
+        <v>639</v>
+      </c>
+      <c r="B303" s="1">
+        <v>297.0001</v>
+      </c>
+      <c r="C303" s="1">
+        <v>1077.41</v>
+      </c>
+      <c r="D303" s="1">
+        <v>1077.33000763</v>
+      </c>
+      <c r="E303" t="s">
+        <v>8</v>
+      </c>
+      <c r="F303">
+        <v>1.0</v>
+      </c>
+      <c r="G303" s="1">
+        <v>319967.12</v>
+      </c>
+      <c r="H303" s="1">
+        <v>23.76</v>
+      </c>
+      <c r="I303" s="1">
+        <v>0.007425762997148</v>
+      </c>
+      <c r="J303">
+        <v>0.0</v>
+      </c>
+      <c r="K303">
+        <v>0.0</v>
+      </c>
+      <c r="L303" s="1">
+        <v>319990.88</v>
+      </c>
+      <c r="M303" s="1">
+        <v>319990.88</v>
+      </c>
+      <c r="N303" s="1">
         <v>0.19</v>
       </c>
-      <c r="P16">
-[...14304 lines deleted...]
-      <c r="A303" t="s">
+      <c r="O303">
+        <v>1</v>
+      </c>
+      <c r="Z303" t="s">
         <v>638</v>
-      </c>
-[...43 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">