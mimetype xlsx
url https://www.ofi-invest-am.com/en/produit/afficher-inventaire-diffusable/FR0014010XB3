--- v5 (2026-09-22)
+++ v6 (2026-10-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="640">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="648">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>RC</t>
   </si>
   <si>
     <t>FR001400I5F3</t>
   </si>
   <si>
@@ -94,908 +94,896 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>US88579Y1010</t>
-[...2 lines deleted...]
-    <t>3M CO</t>
+    <t>CH0012221716</t>
+  </si>
+  <si>
+    <t>ABB SS Equity</t>
+  </si>
+  <si>
+    <t>CHF</t>
+  </si>
+  <si>
+    <t>US0028241000</t>
+  </si>
+  <si>
+    <t>ABBO LABO INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>CH0012221716</t>
-[...13 lines deleted...]
-  <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
     <t>IE00B4BNMY34</t>
   </si>
   <si>
     <t>ACCENTURE PLC-A</t>
   </si>
   <si>
-    <t>ES0125220311</t>
-[...4 lines deleted...]
-  <si>
     <t>US00724F1012</t>
   </si>
   <si>
     <t>ADOBE INC</t>
   </si>
   <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADV MICRO DEVICE</t>
   </si>
   <si>
-    <t>JP3122400009</t>
-[...2 lines deleted...]
-    <t>ADVANTEST CORP</t>
+    <t>US0010551028</t>
+  </si>
+  <si>
+    <t>AFLAC INC</t>
+  </si>
+  <si>
+    <t>US00846U1016</t>
+  </si>
+  <si>
+    <t>AGILENT TECH INC</t>
+  </si>
+  <si>
+    <t>CA0084741085</t>
+  </si>
+  <si>
+    <t>AGNICO EAGLE MINES</t>
+  </si>
+  <si>
+    <t>CAD</t>
+  </si>
+  <si>
+    <t>HK0000069689</t>
+  </si>
+  <si>
+    <t>AIA</t>
+  </si>
+  <si>
+    <t>HKD</t>
+  </si>
+  <si>
+    <t>FR0000120073</t>
+  </si>
+  <si>
+    <t>AIR LIQUIDE SA</t>
+  </si>
+  <si>
+    <t>US0090661010</t>
+  </si>
+  <si>
+    <t>AIRBNB INC-A</t>
+  </si>
+  <si>
+    <t>NL0000235190</t>
+  </si>
+  <si>
+    <t>AIRBUS SE</t>
+  </si>
+  <si>
+    <t>CA01626P1484</t>
+  </si>
+  <si>
+    <t>ALIMEN COUCHE</t>
+  </si>
+  <si>
+    <t>DE0008404005</t>
+  </si>
+  <si>
+    <t>ALLIANZ SE-REG</t>
+  </si>
+  <si>
+    <t>US0200021014</t>
+  </si>
+  <si>
+    <t>ALLSTATE CORP</t>
+  </si>
+  <si>
+    <t>US02079K3059</t>
+  </si>
+  <si>
+    <t>ALPHABET INC-A</t>
+  </si>
+  <si>
+    <t>US03027X1000</t>
+  </si>
+  <si>
+    <t>AMERICAN TOWER C</t>
+  </si>
+  <si>
+    <t>US03076C1062</t>
+  </si>
+  <si>
+    <t>AMERIPRISE FINAN</t>
+  </si>
+  <si>
+    <t>US0311621009</t>
+  </si>
+  <si>
+    <t>AMGEN INC</t>
+  </si>
+  <si>
+    <t>US0326541051</t>
+  </si>
+  <si>
+    <t>ANALOG DEVICES</t>
+  </si>
+  <si>
+    <t>BE0974293251</t>
+  </si>
+  <si>
+    <t>ANHEUSER-BUSCH I</t>
+  </si>
+  <si>
+    <t>GB0000456144</t>
+  </si>
+  <si>
+    <t>ANTOFAGASTA PLC</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
+    <t>IE00BLP1HW54</t>
+  </si>
+  <si>
+    <t>AON PLC/IRELAND</t>
+  </si>
+  <si>
+    <t>US03769M1062</t>
+  </si>
+  <si>
+    <t>APOLLO GLOBAL MA</t>
+  </si>
+  <si>
+    <t>US0378331005</t>
+  </si>
+  <si>
+    <t>APPLE INC</t>
+  </si>
+  <si>
+    <t>US0382221051</t>
+  </si>
+  <si>
+    <t>APPLIED MATERIAL</t>
+  </si>
+  <si>
+    <t>US0394831020</t>
+  </si>
+  <si>
+    <t>ARCHER DANIELS</t>
+  </si>
+  <si>
+    <t>NL0000334118</t>
+  </si>
+  <si>
+    <t>ASM INTL NV</t>
+  </si>
+  <si>
+    <t>NL0010273215</t>
+  </si>
+  <si>
+    <t>ASML HOLDING NV</t>
+  </si>
+  <si>
+    <t>GB0009895292</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA PLC</t>
+  </si>
+  <si>
+    <t>US00206R1023</t>
+  </si>
+  <si>
+    <t>AT&amp;T INC</t>
+  </si>
+  <si>
+    <t>SE0017486889</t>
+  </si>
+  <si>
+    <t>ATLAS COPCO-A</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
+    <t>US0494681010</t>
+  </si>
+  <si>
+    <t>ATLASSIAN CORP-A</t>
+  </si>
+  <si>
+    <t>US0527691069</t>
+  </si>
+  <si>
+    <t>AUTODESK INC</t>
+  </si>
+  <si>
+    <t>US0530151036</t>
+  </si>
+  <si>
+    <t>AUTOMATIC DATA</t>
+  </si>
+  <si>
+    <t>FR0000120628</t>
+  </si>
+  <si>
+    <t>AXA</t>
+  </si>
+  <si>
+    <t>US05464C1018</t>
+  </si>
+  <si>
+    <t>AXON ENTERPRISE</t>
+  </si>
+  <si>
+    <t>ES0113900J37</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER</t>
+  </si>
+  <si>
+    <t>CA0641491075</t>
+  </si>
+  <si>
+    <t>BANK NOVA SCOTIA</t>
+  </si>
+  <si>
+    <t>CA0636711016</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL</t>
+  </si>
+  <si>
+    <t>US0640581007</t>
+  </si>
+  <si>
+    <t>BANK OF NY MELLON</t>
+  </si>
+  <si>
+    <t>GB0031348658</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC</t>
+  </si>
+  <si>
+    <t>ES0113211835</t>
+  </si>
+  <si>
+    <t>BBVA</t>
+  </si>
+  <si>
+    <t>US0758871091</t>
+  </si>
+  <si>
+    <t>BECTON DICKINSON</t>
+  </si>
+  <si>
+    <t>US0865161014</t>
+  </si>
+  <si>
+    <t>BEST BUY CO INC</t>
+  </si>
+  <si>
+    <t>US09062X1037</t>
+  </si>
+  <si>
+    <t>BIOGEN INC</t>
+  </si>
+  <si>
+    <t>US09290D1019</t>
+  </si>
+  <si>
+    <t>BLACKROCK INC</t>
+  </si>
+  <si>
+    <t>US0937121079</t>
+  </si>
+  <si>
+    <t>BLOOM ENERGY C-A</t>
+  </si>
+  <si>
+    <t>FR0000131104</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS</t>
+  </si>
+  <si>
+    <t>US09857L1089</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS</t>
+  </si>
+  <si>
+    <t>US1011371077</t>
+  </si>
+  <si>
+    <t>BOSTON SCIENTIFC</t>
+  </si>
+  <si>
+    <t>US1101221083</t>
+  </si>
+  <si>
+    <t>BRISTOL-MYER SQB</t>
+  </si>
+  <si>
+    <t>US11135F1012</t>
+  </si>
+  <si>
+    <t>BROADCOM INC</t>
+  </si>
+  <si>
+    <t>US1273871087</t>
+  </si>
+  <si>
+    <t>CADENCE DESIGN</t>
+  </si>
+  <si>
+    <t>CA1360691010</t>
+  </si>
+  <si>
+    <t>CAN IMPL BK COMM</t>
+  </si>
+  <si>
+    <t>CA1366812024</t>
+  </si>
+  <si>
+    <t>CANADIAN TIRE-A</t>
+  </si>
+  <si>
+    <t>US14149Y1082</t>
+  </si>
+  <si>
+    <t>CARDINAL HEALTH</t>
+  </si>
+  <si>
+    <t>US1491231015</t>
+  </si>
+  <si>
+    <t>CATERPILLAR INC</t>
+  </si>
+  <si>
+    <t>US12514G1085</t>
+  </si>
+  <si>
+    <t>CDW CORP/DE</t>
+  </si>
+  <si>
+    <t>CA15101Q2071</t>
+  </si>
+  <si>
+    <t>CELESTICA INC</t>
+  </si>
+  <si>
+    <t>US03073E1055</t>
+  </si>
+  <si>
+    <t>CENCORA INC</t>
+  </si>
+  <si>
+    <t>US15135B1017</t>
+  </si>
+  <si>
+    <t>CENTENE CORP</t>
+  </si>
+  <si>
+    <t>US1696561059</t>
+  </si>
+  <si>
+    <t>CHIPOTLE MEXICAN</t>
+  </si>
+  <si>
+    <t>CH0210483332</t>
+  </si>
+  <si>
+    <t>CIE FINANCI-REG</t>
+  </si>
+  <si>
+    <t>US1717793095</t>
+  </si>
+  <si>
+    <t>CIENA</t>
+  </si>
+  <si>
+    <t>US17275R1023</t>
+  </si>
+  <si>
+    <t>CISCO SYSTEMS</t>
+  </si>
+  <si>
+    <t>US1729674242</t>
+  </si>
+  <si>
+    <t>CITIGROUP INC</t>
+  </si>
+  <si>
+    <t>US12572Q1058</t>
+  </si>
+  <si>
+    <t>CME GROUP INC</t>
+  </si>
+  <si>
+    <t>US1912161007</t>
+  </si>
+  <si>
+    <t>COCA-COLA CO/THE</t>
+  </si>
+  <si>
+    <t>GB00BDCPN049</t>
+  </si>
+  <si>
+    <t>COCA-COLA EUROPA</t>
+  </si>
+  <si>
+    <t>US1941621039</t>
+  </si>
+  <si>
+    <t>COLGATE-PALMOLIV</t>
+  </si>
+  <si>
+    <t>US20030N1019</t>
+  </si>
+  <si>
+    <t>COMCAST CORP-A</t>
+  </si>
+  <si>
+    <t>AU000000CBA7</t>
+  </si>
+  <si>
+    <t>COMMONWEALTH BK AUS</t>
+  </si>
+  <si>
+    <t>AUD</t>
+  </si>
+  <si>
+    <t>US2091151041</t>
+  </si>
+  <si>
+    <t>CONS EDISON INC</t>
+  </si>
+  <si>
+    <t>US2166485019</t>
+  </si>
+  <si>
+    <t>COOPER COS INC</t>
+  </si>
+  <si>
+    <t>US2193501051</t>
+  </si>
+  <si>
+    <t>CORNING INC</t>
+  </si>
+  <si>
+    <t>IE0001827041</t>
+  </si>
+  <si>
+    <t>CRH PLC</t>
+  </si>
+  <si>
+    <t>US2310211063</t>
+  </si>
+  <si>
+    <t>CUMMINS INC</t>
+  </si>
+  <si>
+    <t>US2358511028</t>
+  </si>
+  <si>
+    <t>DANAHER CORP</t>
+  </si>
+  <si>
+    <t>FR0000120644</t>
+  </si>
+  <si>
+    <t>DANONE</t>
+  </si>
+  <si>
+    <t>US23804L1035</t>
+  </si>
+  <si>
+    <t>DATADOG INC-A</t>
+  </si>
+  <si>
+    <t>SG1L01001701</t>
+  </si>
+  <si>
+    <t>DBS GROUP HLDGS</t>
+  </si>
+  <si>
+    <t>SGD</t>
+  </si>
+  <si>
+    <t>US2441991054</t>
+  </si>
+  <si>
+    <t>DEERE &amp; CO</t>
+  </si>
+  <si>
+    <t>US24703L2025</t>
+  </si>
+  <si>
+    <t>DELL TECHN-C</t>
+  </si>
+  <si>
+    <t>CA2499061083</t>
+  </si>
+  <si>
+    <t>DESCARTES SYS</t>
+  </si>
+  <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG NAM</t>
+  </si>
+  <si>
+    <t>DE0005552004</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST NAMEN</t>
+  </si>
+  <si>
+    <t>DE0005557508</t>
+  </si>
+  <si>
+    <t>DEUTSCHE TELEKOM</t>
+  </si>
+  <si>
+    <t>GB0002374006</t>
+  </si>
+  <si>
+    <t>DIAGEO PLC</t>
+  </si>
+  <si>
+    <t>US2533931026</t>
+  </si>
+  <si>
+    <t>DICK'S SPORTING</t>
+  </si>
+  <si>
+    <t>US2538681030</t>
+  </si>
+  <si>
+    <t>DIGITAL REALTY</t>
+  </si>
+  <si>
+    <t>JP3548600000</t>
+  </si>
+  <si>
+    <t>DISCO CORP</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>US0010551028</t>
-[...554 lines deleted...]
-    <t>DOVER CORP</t>
+    <t>US2566771059</t>
+  </si>
+  <si>
+    <t>DOLLAR GENERAL C</t>
+  </si>
+  <si>
+    <t>US2567461080</t>
+  </si>
+  <si>
+    <t>DOLLAR TREE INC</t>
   </si>
   <si>
     <t>DK0060079531</t>
   </si>
   <si>
     <t>DSV A/S</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON CORP PLC</t>
   </si>
   <si>
+    <t>US2786421030</t>
+  </si>
+  <si>
+    <t>EBAY INC</t>
+  </si>
+  <si>
     <t>US2788651006</t>
   </si>
   <si>
     <t>ECOLAB INC</t>
   </si>
   <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFE</t>
   </si>
   <si>
-    <t>US2855121099</t>
-[...10 lines deleted...]
-  <si>
     <t>US0367521038</t>
   </si>
   <si>
     <t>ELEVANCE HEALTH</t>
   </si>
   <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELEC CO</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL SPA</t>
   </si>
   <si>
-    <t>FR0010208488</t>
-[...2 lines deleted...]
-    <t>ENGIE</t>
+    <t>US29362U1043</t>
+  </si>
+  <si>
+    <t>ENTEGRIS INC</t>
   </si>
   <si>
     <t>US29444U7000</t>
   </si>
   <si>
     <t>EQUINIX INC</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
     <t>US30161N1019</t>
   </si>
   <si>
     <t>EXELON CORP</t>
   </si>
   <si>
-    <t>JP3802400006</t>
-[...2 lines deleted...]
-    <t>FANUC CORP</t>
+    <t>US30212P3038</t>
+  </si>
+  <si>
+    <t>EXPEDIA GROUP IN</t>
   </si>
   <si>
     <t>JP3802300008</t>
   </si>
   <si>
     <t>FAST RETAILING</t>
   </si>
   <si>
     <t>US3119001044</t>
   </si>
   <si>
     <t>FASTENAL CO</t>
   </si>
   <si>
-    <t>US31428X1063</t>
-[...4 lines deleted...]
-  <si>
     <t>US3143521058</t>
   </si>
   <si>
     <t>FEDEX FREIGH-W/I</t>
   </si>
   <si>
     <t>US31488V1070</t>
   </si>
   <si>
     <t>FERGUSON ENTERPR</t>
   </si>
   <si>
+    <t>US3167731005</t>
+  </si>
+  <si>
+    <t>FIFTH THIRD BANC</t>
+  </si>
+  <si>
+    <t>US3364331070</t>
+  </si>
+  <si>
+    <t>FIRST SOLAR INC</t>
+  </si>
+  <si>
     <t>US3377381088</t>
   </si>
   <si>
     <t>FISERV INC</t>
   </si>
   <si>
+    <t>US3453708600</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CO</t>
+  </si>
+  <si>
     <t>AU000000FMG4</t>
   </si>
   <si>
     <t>FORTESCUE LTD</t>
   </si>
   <si>
-    <t>US34959E1091</t>
-[...8 lines deleted...]
-    <t>FUJITSU LTD</t>
+    <t>JP3811000003</t>
+  </si>
+  <si>
+    <t>FUJIKURA LTD</t>
   </si>
   <si>
     <t>US36828A1016</t>
   </si>
   <si>
     <t>GE VERNOVA INC</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS C</t>
   </si>
   <si>
     <t>US3724601055</t>
   </si>
   <si>
     <t>GENUINE PARTS CO</t>
   </si>
   <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES</t>
   </si>
   <si>
     <t>AU000000GMG2</t>
   </si>
   <si>
     <t>GOODMAN GRP UNIT</t>
   </si>
   <si>
     <t>GB00BN7SWP63</t>
   </si>
   <si>
     <t>GSK PLC</t>
   </si>
   <si>
-    <t>GB00BMX86B70</t>
-[...10 lines deleted...]
-  <si>
     <t>US4278661081</t>
   </si>
   <si>
     <t>HERSHEY CO/THE</t>
   </si>
   <si>
-    <t>US43300A2033</t>
-[...2 lines deleted...]
-    <t>HILTON WORLDWIDE</t>
+    <t>US42824C1099</t>
+  </si>
+  <si>
+    <t>HEWLETT PACKA</t>
   </si>
   <si>
     <t>JP3788600009</t>
   </si>
   <si>
     <t>HITACHI LTD</t>
   </si>
   <si>
-    <t>HK0388045442</t>
-[...4 lines deleted...]
-  <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
-    <t>US4385161066</t>
-[...2 lines deleted...]
-    <t>HONEYWELL INTL</t>
+    <t>US43849R1059</t>
+  </si>
+  <si>
+    <t>HONEYWELL AEROSPACE</t>
+  </si>
+  <si>
+    <t>US4385162056</t>
+  </si>
+  <si>
+    <t>HONEYWELL INTERN</t>
+  </si>
+  <si>
+    <t>US4432011082</t>
+  </si>
+  <si>
+    <t>HOWMET AEROSPACE</t>
   </si>
   <si>
     <t>JP3837800006</t>
   </si>
   <si>
     <t>HOYA CORP</t>
   </si>
   <si>
+    <t>US40434L1052</t>
+  </si>
+  <si>
+    <t>HP INC</t>
+  </si>
+  <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PL</t>
   </si>
   <si>
+    <t>US4448591028</t>
+  </si>
+  <si>
+    <t>HUMANA INC</t>
+  </si>
+  <si>
+    <t>ES06445809W9</t>
+  </si>
+  <si>
+    <t>IBERDROLA RTS 07-26</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>US4592001014</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>US45168D1046</t>
   </si>
   <si>
     <t>IDEXX LABS</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOG</t>
   </si>
   <si>
     <t>NL0011821202</t>
@@ -1006,966 +994,1002 @@
   <si>
     <t>US45687V1061</t>
   </si>
   <si>
     <t>INGERSOLL-RAND I</t>
   </si>
   <si>
     <t>US4581401001</t>
   </si>
   <si>
     <t>INTEL CORP</t>
   </si>
   <si>
     <t>US45866F1049</t>
   </si>
   <si>
     <t>INTERCONTINENTAL</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
-    <t>US4612021034</t>
-[...10 lines deleted...]
-  <si>
     <t>SE0015811963</t>
   </si>
   <si>
     <t>INVESTOR AB-B</t>
   </si>
   <si>
-    <t>US46284V1017</t>
-[...2 lines deleted...]
-    <t>IRON MOUNTAIN</t>
+    <t>US46266C1053</t>
+  </si>
+  <si>
+    <t>IQVIA HOLDINGS I</t>
+  </si>
+  <si>
+    <t>AU0000185993</t>
+  </si>
+  <si>
+    <t>IREN LTD</t>
   </si>
   <si>
     <t>IE00BY7QL619</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INT</t>
   </si>
   <si>
-    <t>US46625H1005</t>
-[...4 lines deleted...]
-  <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER</t>
   </si>
   <si>
     <t>JP3236200006</t>
   </si>
   <si>
     <t>KEYENCE CORP</t>
   </si>
   <si>
     <t>US49338L1035</t>
   </si>
   <si>
     <t>KEYSIGHT TEC</t>
   </si>
   <si>
+    <t>JP3236330001</t>
+  </si>
+  <si>
+    <t>KIOXIA HOLDINGS</t>
+  </si>
+  <si>
     <t>US4824801009</t>
   </si>
   <si>
     <t>KLA CORP</t>
   </si>
   <si>
     <t>US5007541064</t>
   </si>
   <si>
     <t>KRAFT HEINZ CO/T</t>
   </si>
   <si>
+    <t>CH0012214059</t>
+  </si>
+  <si>
+    <t>LAFARGEHOLCIM LTD</t>
+  </si>
+  <si>
     <t>US5128073062</t>
   </si>
   <si>
     <t>LAM RESEARCH</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
+    <t>US5312297550</t>
+  </si>
+  <si>
+    <t>LIBERTY MEDIA CO</t>
+  </si>
+  <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
     <t>GB0008706128</t>
   </si>
   <si>
     <t>LLOYDS BANKING</t>
   </si>
   <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP NOM.</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>L'OREAL</t>
   </si>
   <si>
     <t>US5486611073</t>
   </si>
   <si>
     <t>LOWE'S COS INC</t>
   </si>
   <si>
-    <t>CA5503711080</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
+    <t>AU000000MQG1</t>
+  </si>
+  <si>
+    <t>MACQUARIE GROUP</t>
+  </si>
+  <si>
     <t>CA56501R1064</t>
   </si>
   <si>
     <t>MANULIFE FINANCIAL</t>
   </si>
   <si>
-    <t>US5719032022</t>
-[...4 lines deleted...]
-  <si>
     <t>US5717481023</t>
   </si>
   <si>
     <t>MARSH &amp; MCLENNAN</t>
   </si>
   <si>
     <t>US5738741041</t>
   </si>
   <si>
     <t>MARVELL TECHNOLO</t>
   </si>
   <si>
-    <t>US57636Q1040</t>
-[...4 lines deleted...]
-  <si>
     <t>US58155Q1031</t>
   </si>
   <si>
     <t>MCKESSON CORP</t>
   </si>
   <si>
     <t>US58733R1023</t>
   </si>
   <si>
     <t>MERCADOLIBRE INC</t>
   </si>
   <si>
     <t>DE0007100000</t>
   </si>
   <si>
     <t>MERCEDES BENZ GR</t>
   </si>
   <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO</t>
   </si>
   <si>
-    <t>US30303M1027</t>
-[...16 lines deleted...]
-  <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECH</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
-    <t>US5949724083</t>
-[...4 lines deleted...]
-  <si>
     <t>JP3902400005</t>
   </si>
   <si>
     <t>MITSUB ELEC CORP</t>
   </si>
   <si>
+    <t>JP3900000005</t>
+  </si>
+  <si>
+    <t>MITSUBISHI HEAVY</t>
+  </si>
+  <si>
     <t>JP3902900004</t>
   </si>
   <si>
     <t>MITSUBISHI UFJ F</t>
   </si>
   <si>
     <t>JP3885780001</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL</t>
   </si>
   <si>
+    <t>US60937P1066</t>
+  </si>
+  <si>
+    <t>MONGODB INC</t>
+  </si>
+  <si>
     <t>US6098391054</t>
   </si>
   <si>
     <t>MONOLITHIC POWER</t>
   </si>
   <si>
     <t>US6153691059</t>
   </si>
   <si>
     <t>MOODY'S CORP</t>
   </si>
   <si>
-    <t>US6174464486</t>
-[...4 lines deleted...]
-  <si>
     <t>US6200763075</t>
   </si>
   <si>
     <t>MOTOROLA SOLUTIO</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHEN RUECK</t>
   </si>
   <si>
     <t>JP3914400001</t>
   </si>
   <si>
     <t>MURATA MFG CO</t>
   </si>
   <si>
     <t>US6311031081</t>
   </si>
   <si>
     <t>NASDAQ INC</t>
   </si>
   <si>
+    <t>US6323071042</t>
+  </si>
+  <si>
+    <t>NATERA INC</t>
+  </si>
+  <si>
+    <t>CA6330671034</t>
+  </si>
+  <si>
+    <t>NATIONAL BK CANADA</t>
+  </si>
+  <si>
     <t>GB00BDR05C01</t>
   </si>
   <si>
     <t>NATIONAL GRID PL</t>
   </si>
   <si>
-    <t>AU000000NAB4</t>
-[...4 lines deleted...]
-  <si>
     <t>GB00BM8PJY71</t>
   </si>
   <si>
     <t>NATWEST GROUP PL</t>
   </si>
   <si>
     <t>NL0009805522</t>
   </si>
   <si>
     <t>NEBIUS GROUP NV</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA-REG</t>
   </si>
   <si>
+    <t>US64110D1046</t>
+  </si>
+  <si>
+    <t>NETAPP INC</t>
+  </si>
+  <si>
+    <t>US6516391066</t>
+  </si>
+  <si>
+    <t>NEWMONT CORP</t>
+  </si>
+  <si>
     <t>US6541061031</t>
   </si>
   <si>
     <t>NIKE INC (B)</t>
   </si>
   <si>
-    <t>JP3756600007</t>
-[...4 lines deleted...]
-  <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA OYJ</t>
   </si>
   <si>
+    <t>FI4000297767</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP</t>
+  </si>
+  <si>
     <t>AU000000NST8</t>
   </si>
   <si>
     <t>NORTHERN STAR RESOUR</t>
   </si>
   <si>
+    <t>US6658591044</t>
+  </si>
+  <si>
+    <t>NORTHERN TRUST</t>
+  </si>
+  <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG-REG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK-B</t>
   </si>
   <si>
     <t>US6703461052</t>
   </si>
   <si>
     <t>NUCOR CORP</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>NL0009538784</t>
   </si>
   <si>
     <t>NXP SEMICONDUCTO</t>
   </si>
   <si>
+    <t>US6792951054</t>
+  </si>
+  <si>
+    <t>OKTA INC</t>
+  </si>
+  <si>
+    <t>US6821891057</t>
+  </si>
+  <si>
+    <t>ON SEMICONDUCTOR</t>
+  </si>
+  <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
-    <t>US67103H1077</t>
-[...4 lines deleted...]
-  <si>
     <t>US6937181088</t>
   </si>
   <si>
     <t>PACCAR INC</t>
   </si>
   <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWOR</t>
   </si>
   <si>
     <t>US7043261079</t>
   </si>
   <si>
     <t>PAYCHEX INC</t>
   </si>
   <si>
     <t>US70450Y1038</t>
   </si>
   <si>
     <t>PAYPAL HOLDINGS</t>
   </si>
   <si>
     <t>US7134481081</t>
   </si>
   <si>
     <t>PEPSICO INC</t>
   </si>
   <si>
-    <t>US7170811035</t>
-[...4 lines deleted...]
-  <si>
     <t>US69331C1080</t>
   </si>
   <si>
     <t>PG&amp;E CORP</t>
   </si>
   <si>
     <t>US6934751057</t>
   </si>
   <si>
     <t>PNC FINANCIAL SE</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER AND GAMBLE</t>
   </si>
   <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS INC</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN SPA</t>
   </si>
   <si>
+    <t>US69370C1009</t>
+  </si>
+  <si>
+    <t>PTC INC</t>
+  </si>
+  <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUB SERV ENTERP</t>
   </si>
   <si>
+    <t>US74624M1027</t>
+  </si>
+  <si>
+    <t>PURE STORAGE-A</t>
+  </si>
+  <si>
     <t>NL0015002SN0</t>
   </si>
   <si>
     <t>QIAGEN NV</t>
   </si>
   <si>
     <t>US7475251036</t>
   </si>
   <si>
     <t>QUALCOMM INC</t>
   </si>
   <si>
     <t>US74762E1029</t>
   </si>
   <si>
     <t>QUANTA SERVICES</t>
   </si>
   <si>
+    <t>US7547301090</t>
+  </si>
+  <si>
+    <t>RAYMOND JAMES</t>
+  </si>
+  <si>
+    <t>US7561091049</t>
+  </si>
+  <si>
+    <t>REALTY INCOME</t>
+  </si>
+  <si>
     <t>JP3970300004</t>
   </si>
   <si>
     <t>RECRUIT HOLDINGS</t>
   </si>
   <si>
     <t>GB00B2B0DG97</t>
   </si>
   <si>
     <t>RELX PLC</t>
   </si>
   <si>
+    <t>JP3164720009</t>
+  </si>
+  <si>
+    <t>RENESAS ELECTRON</t>
+  </si>
+  <si>
     <t>US7607591002</t>
   </si>
   <si>
     <t>REPUBLIC SVCS</t>
   </si>
   <si>
-    <t>US7611521078</t>
-[...2 lines deleted...]
-    <t>RESMED INC</t>
+    <t>US76954A1034</t>
+  </si>
+  <si>
+    <t>RIVIAN AUTOMOT-A</t>
   </si>
   <si>
     <t>CH1499059983</t>
   </si>
   <si>
     <t>ROCHE HOLDING AG</t>
   </si>
   <si>
     <t>US7731211089</t>
   </si>
   <si>
     <t>ROCKET LAB CORP</t>
   </si>
   <si>
     <t>US7739031091</t>
   </si>
   <si>
     <t>ROCKWELL AUTOMAT</t>
   </si>
   <si>
     <t>CA7751092007</t>
   </si>
   <si>
     <t>ROGERS COMMUNI-B</t>
   </si>
   <si>
     <t>CA7800871021</t>
   </si>
   <si>
     <t>ROYAL BANK CANADA</t>
   </si>
   <si>
     <t>US78409V1044</t>
   </si>
   <si>
     <t>S&amp;P GLOBAL INC</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>US79466L3024</t>
   </si>
   <si>
     <t>SALESFORCE INC</t>
   </si>
   <si>
-    <t>SE0000667891</t>
-[...2 lines deleted...]
-    <t>SANDVIK AB</t>
+    <t>US79589L1061</t>
+  </si>
+  <si>
+    <t>SAMSARA INC-CL A</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP SE</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTR</t>
   </si>
   <si>
     <t>US81762P1021</t>
   </si>
   <si>
     <t>SERVICENOW INC</t>
   </si>
   <si>
     <t>US8243481061</t>
   </si>
   <si>
     <t>SHERWIN-WILLIAMS</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS AG-REG</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY A</t>
   </si>
   <si>
     <t>JP3890350006</t>
   </si>
   <si>
     <t>SMFG</t>
   </si>
   <si>
-    <t>US8334451098</t>
-[...4 lines deleted...]
-  <si>
     <t>JP3436100006</t>
   </si>
   <si>
     <t>SOFTBANK GROUP C</t>
   </si>
   <si>
     <t>JP3435000009</t>
   </si>
   <si>
     <t>SONY GROUP CORP</t>
   </si>
   <si>
+    <t>LU1778762911</t>
+  </si>
+  <si>
+    <t>SPOTIFY TECHNOLO</t>
+  </si>
+  <si>
+    <t>US78467J1007</t>
+  </si>
+  <si>
+    <t>SS&amp;C TECHNOLOGIE</t>
+  </si>
+  <si>
     <t>US8574771031</t>
   </si>
   <si>
     <t>STATE ST CORP</t>
   </si>
   <si>
+    <t>NL0000226223</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONI</t>
+  </si>
+  <si>
     <t>US8636671013</t>
   </si>
   <si>
     <t>STRYKER CORP</t>
   </si>
   <si>
-    <t>SE0000112724</t>
-[...10 lines deleted...]
-  <si>
     <t>US8716071076</t>
   </si>
   <si>
     <t>SYNOPSYS INC</t>
   </si>
   <si>
-    <t>JP3463000004</t>
-[...8 lines deleted...]
-    <t>TAPESTRY INC NPV</t>
+    <t>US74144T1088</t>
+  </si>
+  <si>
+    <t>T ROWE PRICE GRP</t>
   </si>
   <si>
     <t>US87612E1064</t>
   </si>
   <si>
     <t>TARGET CORP</t>
   </si>
   <si>
     <t>JP3538800008</t>
   </si>
   <si>
     <t>TDK CORP</t>
   </si>
   <si>
     <t>IE000IVNQZ81</t>
   </si>
   <si>
     <t>TE CONNECTIVITY</t>
   </si>
   <si>
+    <t>GB00BDSFG982</t>
+  </si>
+  <si>
+    <t>TECHNIPFMC PLC</t>
+  </si>
+  <si>
+    <t>LU2598331598</t>
+  </si>
+  <si>
+    <t>TENARIS SA</t>
+  </si>
+  <si>
     <t>US8825081040</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENT</t>
   </si>
   <si>
     <t>US1255231003</t>
   </si>
   <si>
     <t>THE CIGNA GROUP</t>
   </si>
   <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER</t>
   </si>
   <si>
-    <t>US8725401090</t>
-[...2 lines deleted...]
-    <t>TJX COS INC</t>
+    <t>CA8849038812</t>
+  </si>
+  <si>
+    <t>THOMSON REUTERS</t>
   </si>
   <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T-MOBILE US INC</t>
   </si>
   <si>
+    <t>US8887871080</t>
+  </si>
+  <si>
+    <t>TOAST INC-A</t>
+  </si>
+  <si>
     <t>JP3910660004</t>
   </si>
   <si>
     <t>TOKIO MARINE HD</t>
   </si>
   <si>
     <t>JP3571400005</t>
   </si>
   <si>
     <t>TOKYO ELECTRON</t>
   </si>
   <si>
     <t>CA8911605092</t>
   </si>
   <si>
     <t>TORONTO DOMINION BK</t>
   </si>
   <si>
-    <t>JP3635000007</t>
-[...2 lines deleted...]
-    <t>TOYOTA TSUSHO</t>
+    <t>JP3633400001</t>
+  </si>
+  <si>
+    <t>TOYOTA MOTOR</t>
+  </si>
+  <si>
+    <t>US8923561067</t>
+  </si>
+  <si>
+    <t>TRACTOR SUPPLY</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGI</t>
   </si>
   <si>
-    <t>US89400J1079</t>
-[...10 lines deleted...]
-  <si>
     <t>US89417E1091</t>
   </si>
   <si>
     <t>TRAVELERS COMPANIES</t>
   </si>
   <si>
     <t>US90138F1021</t>
   </si>
   <si>
     <t>TWILIO INC - A</t>
   </si>
   <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIE</t>
   </si>
   <si>
+    <t>CH0244767585</t>
+  </si>
+  <si>
+    <t>UBS GROUP AG</t>
+  </si>
+  <si>
+    <t>US90384S3031</t>
+  </si>
+  <si>
+    <t>ULTA BEAUTY INC</t>
+  </si>
+  <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT SPA</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>NL00150742T2</t>
   </si>
   <si>
     <t>UNILEVER RTS 12-49</t>
   </si>
   <si>
-    <t>BE0003739530</t>
-[...4 lines deleted...]
-  <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS</t>
   </si>
   <si>
-    <t>FI0009005987</t>
-[...2 lines deleted...]
-    <t>UPM-KYMMENE OYJ</t>
+    <t>US9029733048</t>
+  </si>
+  <si>
+    <t>US BANCORP</t>
   </si>
   <si>
     <t>US92343E1029</t>
   </si>
   <si>
     <t>VERISIGN INC</t>
   </si>
   <si>
     <t>US92343V1044</t>
   </si>
   <si>
     <t>VERIZON COMMUNIC</t>
   </si>
   <si>
     <t>US92532F1003</t>
   </si>
   <si>
     <t>VERTEX PHARM</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYST</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC-CLASS A</t>
   </si>
   <si>
+    <t>SE0000115446</t>
+  </si>
+  <si>
+    <t>VOLVO AB-B</t>
+  </si>
+  <si>
     <t>US9297401088</t>
   </si>
   <si>
     <t>WABTEC CORP</t>
   </si>
   <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
-    <t>US2546871060</t>
-[...4 lines deleted...]
-  <si>
     <t>US9344231041</t>
   </si>
   <si>
     <t>WARNER BROS DISC</t>
   </si>
   <si>
     <t>CA94106B1013</t>
   </si>
   <si>
     <t>WASTE CONNECTION</t>
   </si>
   <si>
     <t>US94106L1098</t>
   </si>
   <si>
     <t>WASTE MANAGEMENT</t>
   </si>
   <si>
     <t>US9418481035</t>
   </si>
   <si>
     <t>WATERS CORP</t>
   </si>
   <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
     <t>US9581021055</t>
   </si>
   <si>
     <t>WESTERN DIGITAL</t>
   </si>
   <si>
     <t>AU000000WBC1</t>
   </si>
   <si>
     <t>WESTPAC BANKING</t>
   </si>
   <si>
-    <t>CA9628791027</t>
-[...2 lines deleted...]
-    <t>WHEATON PRECIOUS</t>
+    <t>US9699041011</t>
+  </si>
+  <si>
+    <t>WILLIAMS-SONOMA</t>
   </si>
   <si>
     <t>US3848021040</t>
   </si>
   <si>
     <t>WW GRAINGER INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
-    <t>US98978V1035</t>
-[...2 lines deleted...]
-    <t>ZOETIS INC</t>
+    <t>US9884981013</t>
+  </si>
+  <si>
+    <t>YUM BRANDS</t>
   </si>
   <si>
     <t>CH0011075394</t>
   </si>
   <si>
     <t>ZURICH INSURANCE</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2338,128 +2362,128 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>1049445.1092</v>
+        <v>1087914.1633</v>
       </c>
       <c r="C2">
-        <v>155.24</v>
+        <v>152.22</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>162923185.49</v>
+        <v>165606049.3</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>162923185.49</v>
+        <v>165606049.3</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>32239.0</v>
+        <v>42678.404</v>
       </c>
       <c r="C3">
-        <v>113.31</v>
+        <v>111.02</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>3653014.05</v>
+        <v>4738478.02</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>3653014.05</v>
+        <v>4738478.02</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z303"/>
+  <dimension ref="A1:Z307"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N303" sqref="N303"/>
+      <selection activeCell="N307" sqref="N307"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>12</v>
       </c>
       <c r="B1" t="s">
         <v>13</v>
       </c>
       <c r="C1" t="s">
         <v>14</v>
       </c>
       <c r="D1" t="s">
         <v>15</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
       </c>
       <c r="G1" t="s">
         <v>17</v>
@@ -2475,15143 +2499,15343 @@
       </c>
       <c r="K1" t="s">
         <v>21</v>
       </c>
       <c r="L1" t="s">
         <v>22</v>
       </c>
       <c r="M1" t="s">
         <v>23</v>
       </c>
       <c r="N1" t="s">
         <v>24</v>
       </c>
       <c r="O1" t="s">
         <v>25</v>
       </c>
       <c r="Z1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="1">
-        <v>2361.0</v>
+        <v>4552.0</v>
       </c>
       <c r="C2" s="1">
-        <v>163.22</v>
+        <v>79.2</v>
       </c>
       <c r="D2" s="1">
-        <v>149.47666667</v>
+        <v>63.21300527</v>
       </c>
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="F2">
-        <v>1.14</v>
+        <v>0.92</v>
       </c>
       <c r="G2" s="1">
-        <v>306637.44</v>
+        <v>311926.64</v>
       </c>
       <c r="H2" s="1">
-        <v>30055.95</v>
+        <v>78688.67</v>
       </c>
       <c r="I2" s="1">
-        <v>9.8017874138266</v>
+        <v>25.226659063169</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>336693.39</v>
+        <v>390615.31</v>
       </c>
       <c r="M2" s="1">
-        <v>336693.39</v>
+        <v>390615.31</v>
       </c>
       <c r="N2" s="1">
-        <v>0.2</v>
+        <v>0.23</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="1">
-        <v>8008.0</v>
+        <v>4282.0</v>
       </c>
       <c r="C3" s="1">
-        <v>88.56</v>
+        <v>100.68</v>
       </c>
       <c r="D3" s="1">
-        <v>62.28916958</v>
+        <v>113.24047875</v>
       </c>
       <c r="E3" t="s">
         <v>31</v>
       </c>
       <c r="F3">
-        <v>0.92</v>
+        <v>1.14</v>
       </c>
       <c r="G3" s="1">
-        <v>540657.29</v>
+        <v>415600.13</v>
       </c>
       <c r="H3" s="1">
-        <v>226530.59</v>
+        <v>-38754.19</v>
       </c>
       <c r="I3" s="1">
-        <v>41.899109507984</v>
+        <v>-9.3248743690239</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>767187.88</v>
+        <v>376845.94</v>
       </c>
       <c r="M3" s="1">
-        <v>767187.88</v>
+        <v>376845.94</v>
       </c>
       <c r="N3" s="1">
-        <v>0.46</v>
+        <v>0.22</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="1">
-        <v>5454.0</v>
+        <v>1612.0</v>
       </c>
       <c r="C4" s="1">
-        <v>87.83</v>
+        <v>254.49</v>
       </c>
       <c r="D4" s="1">
-        <v>114.03537037</v>
+        <v>223.7891067</v>
       </c>
       <c r="E4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F4">
         <v>1.14</v>
       </c>
       <c r="G4" s="1">
-        <v>532649.6</v>
+        <v>309313.07</v>
       </c>
       <c r="H4" s="1">
-        <v>-114122.83</v>
+        <v>49286.48</v>
       </c>
       <c r="I4" s="1">
-        <v>-21.425498113582</v>
+        <v>15.934173101706</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>418526.77</v>
+        <v>358599.55</v>
       </c>
       <c r="M4" s="1">
-        <v>418526.77</v>
+        <v>358599.55</v>
       </c>
       <c r="N4" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="1">
-        <v>5505.0</v>
+        <v>3067.0</v>
       </c>
       <c r="C5" s="1">
-        <v>230.01</v>
+        <v>143.57</v>
       </c>
       <c r="D5" s="1">
-        <v>222.38448138</v>
+        <v>187.77940007</v>
       </c>
       <c r="E5" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F5">
         <v>1.14</v>
       </c>
       <c r="G5" s="1">
-        <v>1048555.49</v>
+        <v>502571.58</v>
       </c>
       <c r="H5" s="1">
-        <v>57735.24</v>
+        <v>-117668.44</v>
       </c>
       <c r="I5" s="1">
-        <v>5.5061692538561</v>
+        <v>-23.413269807258</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>1106290.73</v>
+        <v>384903.14</v>
       </c>
       <c r="M5" s="1">
-        <v>1106290.73</v>
+        <v>384903.14</v>
       </c>
       <c r="N5" s="1">
-        <v>0.66</v>
+        <v>0.23</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="1">
-        <v>1743.0</v>
+        <v>1899.0</v>
       </c>
       <c r="C6" s="1">
-        <v>124.83</v>
+        <v>237.25</v>
       </c>
       <c r="D6" s="1">
-        <v>232.00100402</v>
+        <v>278.66432859</v>
       </c>
       <c r="E6" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F6">
         <v>1.14</v>
       </c>
       <c r="G6" s="1">
-        <v>352000.86</v>
+        <v>459519.04</v>
       </c>
       <c r="H6" s="1">
-        <v>-161901.09</v>
+        <v>-65692.34</v>
       </c>
       <c r="I6" s="1">
-        <v>-45.994515467945</v>
+        <v>-14.295890764396</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>190099.77</v>
+        <v>393826.7</v>
       </c>
       <c r="M6" s="1">
-        <v>190099.77</v>
+        <v>393826.7</v>
       </c>
       <c r="N6" s="1">
-        <v>0.11</v>
+        <v>0.23</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="1">
-        <v>1564.0</v>
+        <v>6364.0</v>
       </c>
       <c r="C7" s="1">
-        <v>284.4</v>
+        <v>495.76</v>
       </c>
       <c r="D7" s="1">
-        <v>231.71636829</v>
+        <v>341.28585167</v>
       </c>
       <c r="E7" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F7">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G7" s="1">
-        <v>362404.4</v>
+        <v>1891402.12</v>
       </c>
       <c r="H7" s="1">
-        <v>82397.2</v>
+        <v>866479.56</v>
       </c>
       <c r="I7" s="1">
-        <v>22.736258169051</v>
+        <v>45.811493538984</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>444801.6</v>
+        <v>2757881.68</v>
       </c>
       <c r="M7" s="1">
-        <v>444801.6</v>
+        <v>2757881.68</v>
       </c>
       <c r="N7" s="1">
-        <v>0.27</v>
+        <v>1.62</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="1">
-        <v>2063.0</v>
+        <v>3319.0</v>
       </c>
       <c r="C8" s="1">
-        <v>194.9</v>
+        <v>124.72</v>
       </c>
       <c r="D8" s="1">
-        <v>281.59714009</v>
+        <v>109.28184995</v>
       </c>
       <c r="E8" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F8">
         <v>1.14</v>
       </c>
       <c r="G8" s="1">
-        <v>504317.31</v>
+        <v>314961.73</v>
       </c>
       <c r="H8" s="1">
-        <v>-153018.81</v>
+        <v>46878.9</v>
       </c>
       <c r="I8" s="1">
-        <v>-30.34177232584</v>
+        <v>14.883998763913</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>351298.5</v>
+        <v>361840.63</v>
       </c>
       <c r="M8" s="1">
-        <v>351298.5</v>
+        <v>361840.63</v>
       </c>
       <c r="N8" s="1">
         <v>0.21</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="1">
-        <v>3981.0</v>
+        <v>6498.0</v>
       </c>
       <c r="C9" s="1">
-        <v>551.63</v>
+        <v>131.46</v>
       </c>
       <c r="D9" s="1">
-        <v>218.55114795</v>
+        <v>133.34304709</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F9">
         <v>1.14</v>
       </c>
       <c r="G9" s="1">
-        <v>748763.22</v>
+        <v>760432.92</v>
       </c>
       <c r="H9" s="1">
-        <v>1169928.87</v>
+        <v>-13730.93</v>
       </c>
       <c r="I9" s="1">
-        <v>156.24817549131</v>
+        <v>-1.8056727475712</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>1918692.09</v>
+        <v>746701.99</v>
       </c>
       <c r="M9" s="1">
-        <v>1918692.09</v>
+        <v>746701.99</v>
       </c>
       <c r="N9" s="1">
-        <v>1.15</v>
+        <v>0.44</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="1">
-        <v>2864.0</v>
+        <v>2066.0</v>
       </c>
       <c r="C10" s="1">
-        <v>32170.0</v>
+        <v>191.93</v>
       </c>
       <c r="D10" s="1">
-        <v>19207.82751397</v>
+        <v>231.37552275</v>
       </c>
       <c r="E10" t="s">
         <v>46</v>
       </c>
       <c r="F10">
-        <v>184.63</v>
+        <v>1.6</v>
       </c>
       <c r="G10" s="1">
-        <v>304148.91</v>
+        <v>298223.3</v>
       </c>
       <c r="H10" s="1">
-        <v>194867.14</v>
+        <v>-50857.5</v>
       </c>
       <c r="I10" s="1">
-        <v>64.069649304349</v>
+        <v>-17.053496490717</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>499016.05</v>
+        <v>247365.8</v>
       </c>
       <c r="M10" s="1">
-        <v>499016.05</v>
+        <v>247365.8</v>
       </c>
       <c r="N10" s="1">
-        <v>0.3</v>
+        <v>0.15</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" s="1">
-        <v>3155.0</v>
+        <v>46741.0</v>
       </c>
       <c r="C11" s="1">
-        <v>116.55</v>
+        <v>75.55</v>
       </c>
       <c r="D11" s="1">
-        <v>108.58373693</v>
+        <v>77.39868488</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="F11">
-        <v>1.14</v>
+        <v>8.97</v>
       </c>
       <c r="G11" s="1">
-        <v>297279.68</v>
+        <v>402042.99</v>
       </c>
       <c r="H11" s="1">
-        <v>23995.28</v>
+        <v>-8339.67</v>
       </c>
       <c r="I11" s="1">
-        <v>8.0716179457674</v>
+        <v>-2.0743229474042</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>321274.96</v>
+        <v>393703.32</v>
       </c>
       <c r="M11" s="1">
-        <v>321274.96</v>
+        <v>393703.32</v>
       </c>
       <c r="N11" s="1">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="1">
+        <v>3298.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>176.46</v>
+      </c>
+      <c r="D12" s="1">
+        <v>156.15853851</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>515010.86</v>
+      </c>
+      <c r="H12" s="1">
+        <v>66954.22</v>
+      </c>
+      <c r="I12" s="1">
+        <v>13.000545270055</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>581965.08</v>
+      </c>
+      <c r="M12" s="1">
+        <v>581965.08</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
         <v>50</v>
-      </c>
-[...43 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="1">
-        <v>45421.0</v>
+        <v>2719.0</v>
       </c>
       <c r="C13" s="1">
-        <v>74.25</v>
+        <v>145.98</v>
       </c>
       <c r="D13" s="1">
-        <v>77.60416327</v>
+        <v>131.14399779</v>
       </c>
       <c r="E13" t="s">
-        <v>54</v>
+        <v>31</v>
       </c>
       <c r="F13">
-        <v>8.97</v>
+        <v>1.14</v>
       </c>
       <c r="G13" s="1">
-        <v>391668.3</v>
+        <v>308315.26</v>
       </c>
       <c r="H13" s="1">
-        <v>-15846.82</v>
+        <v>38642.45</v>
       </c>
       <c r="I13" s="1">
-        <v>-4.0459797231484</v>
+        <v>12.53342114821</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>375821.48</v>
+        <v>346957.71</v>
       </c>
       <c r="M13" s="1">
-        <v>375821.48</v>
+        <v>346957.71</v>
       </c>
       <c r="N13" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B14" s="1">
-        <v>3205.0</v>
+        <v>1779.0</v>
       </c>
       <c r="C14" s="1">
-        <v>165.7</v>
+        <v>194.32</v>
       </c>
       <c r="D14" s="1">
-        <v>155.30886115</v>
+        <v>169.60351883</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>497764.9</v>
+        <v>301724.66</v>
       </c>
       <c r="H14" s="1">
-        <v>33303.6</v>
+        <v>43970.62</v>
       </c>
       <c r="I14" s="1">
-        <v>6.6906284472851</v>
+        <v>14.573094555811</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>531068.5</v>
+        <v>345695.28</v>
       </c>
       <c r="M14" s="1">
-        <v>531068.5</v>
+        <v>345695.28</v>
       </c>
       <c r="N14" s="1">
-        <v>0.32</v>
+        <v>0.2</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B15" s="1">
-        <v>2870.0</v>
+        <v>6244.0</v>
       </c>
       <c r="C15" s="1">
-        <v>139.19</v>
+        <v>91.01</v>
       </c>
       <c r="D15" s="1">
-        <v>130.46001394</v>
+        <v>76.98997598</v>
       </c>
       <c r="E15" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="F15">
-        <v>1.14</v>
+        <v>1.6</v>
       </c>
       <c r="G15" s="1">
-        <v>323533.83</v>
+        <v>297675.56</v>
       </c>
       <c r="H15" s="1">
-        <v>25490.07</v>
+        <v>56826.27</v>
       </c>
       <c r="I15" s="1">
-        <v>7.8786413155001</v>
+        <v>19.090001879899</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>349023.9</v>
+        <v>354501.83</v>
       </c>
       <c r="M15" s="1">
-        <v>349023.9</v>
+        <v>354501.83</v>
       </c>
       <c r="N15" s="1">
         <v>0.21</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B16" s="1">
-        <v>1783.0</v>
+        <v>1431.0</v>
       </c>
       <c r="C16" s="1">
-        <v>189.52</v>
+        <v>422.9</v>
       </c>
       <c r="D16" s="1">
-        <v>168.43536736</v>
+        <v>361.94343117</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>300320.26</v>
+        <v>517941.05</v>
       </c>
       <c r="H16" s="1">
-        <v>37593.9</v>
+        <v>87228.85</v>
       </c>
       <c r="I16" s="1">
-        <v>12.517936685324</v>
+        <v>16.841462942549</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>337914.16</v>
+        <v>605169.9</v>
       </c>
       <c r="M16" s="1">
-        <v>337914.16</v>
+        <v>605169.9</v>
       </c>
       <c r="N16" s="1">
-        <v>0.2</v>
+        <v>0.36</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B17" s="1">
-        <v>6069.0</v>
+        <v>1629.0</v>
       </c>
       <c r="C17" s="1">
-        <v>82.26</v>
+        <v>249.9</v>
       </c>
       <c r="D17" s="1">
-        <v>76.34465151</v>
+        <v>243.24392879</v>
       </c>
       <c r="E17" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="F17">
-        <v>1.62</v>
+        <v>1.14</v>
       </c>
       <c r="G17" s="1">
-        <v>286953.76</v>
+        <v>347754.45</v>
       </c>
       <c r="H17" s="1">
-        <v>21264.14</v>
+        <v>8090.92</v>
       </c>
       <c r="I17" s="1">
-        <v>7.4103019246028</v>
+        <v>2.3266186816589</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>308217.9</v>
+        <v>355845.37</v>
       </c>
       <c r="M17" s="1">
-        <v>308217.9</v>
+        <v>355845.37</v>
       </c>
       <c r="N17" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B18" s="1">
-        <v>1478.0</v>
+        <v>13518.0</v>
       </c>
       <c r="C18" s="1">
-        <v>406.6</v>
+        <v>346.77</v>
       </c>
       <c r="D18" s="1">
-        <v>359.78006089</v>
+        <v>288.61650614</v>
       </c>
       <c r="E18" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F18">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G18" s="1">
-        <v>531754.93</v>
+        <v>3361829.98</v>
       </c>
       <c r="H18" s="1">
-        <v>69199.87</v>
+        <v>735754.69</v>
       </c>
       <c r="I18" s="1">
-        <v>13.013489127407</v>
+        <v>21.885541338411</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>600954.8</v>
+        <v>4097584.67</v>
       </c>
       <c r="M18" s="1">
-        <v>600954.8</v>
+        <v>4097584.67</v>
       </c>
       <c r="N18" s="1">
-        <v>0.36</v>
+        <v>2.41</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B19" s="1">
-        <v>1034.0</v>
+        <v>2442.0</v>
       </c>
       <c r="C19" s="1">
-        <v>286.41</v>
+        <v>170.06</v>
       </c>
       <c r="D19" s="1">
-        <v>333.25587041</v>
+        <v>181.97632269</v>
       </c>
       <c r="E19" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F19">
         <v>1.14</v>
       </c>
       <c r="G19" s="1">
-        <v>299066.22</v>
+        <v>388795.31</v>
       </c>
       <c r="H19" s="1">
-        <v>-40320.04</v>
+        <v>-25782.62</v>
       </c>
       <c r="I19" s="1">
-        <v>-13.481977335989</v>
+        <v>-6.6314122976432</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>258746.18</v>
+        <v>363012.69</v>
       </c>
       <c r="M19" s="1">
-        <v>258746.18</v>
+        <v>363012.69</v>
       </c>
       <c r="N19" s="1">
-        <v>0.16</v>
+        <v>0.21</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B20" s="1">
-        <v>17055.0</v>
+        <v>1239.0</v>
       </c>
       <c r="C20" s="1">
-        <v>349.68</v>
+        <v>527.87</v>
       </c>
       <c r="D20" s="1">
-        <v>286.10681091</v>
+        <v>471.36336562</v>
       </c>
       <c r="E20" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F20">
         <v>1.14</v>
       </c>
       <c r="G20" s="1">
-        <v>4200939.38</v>
+        <v>509666.72</v>
       </c>
       <c r="H20" s="1">
-        <v>1009660.77</v>
+        <v>62038.64</v>
       </c>
       <c r="I20" s="1">
-        <v>24.034166615373</v>
+        <v>12.172393755668</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>5210600.15</v>
+        <v>571705.36</v>
       </c>
       <c r="M20" s="1">
-        <v>5210600.15</v>
+        <v>571705.36</v>
       </c>
       <c r="N20" s="1">
-        <v>3.13</v>
+        <v>0.34</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B21" s="1">
-        <v>6045.0</v>
+        <v>1103.0</v>
       </c>
       <c r="C21" s="1">
-        <v>51.32</v>
+        <v>366.29</v>
       </c>
       <c r="D21" s="1">
-        <v>57.24980811</v>
+        <v>333.32044424</v>
       </c>
       <c r="E21" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F21">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G21" s="1">
-        <v>346075.09</v>
+        <v>318831.54</v>
       </c>
       <c r="H21" s="1">
-        <v>-35845.69</v>
+        <v>34330.93</v>
       </c>
       <c r="I21" s="1">
-        <v>-10.357778134219</v>
+        <v>10.767733330272</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>310229.4</v>
+        <v>353162.47</v>
       </c>
       <c r="M21" s="1">
-        <v>310229.4</v>
+        <v>353162.47</v>
       </c>
       <c r="N21" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B22" s="1">
-        <v>1125.0</v>
+        <v>1022.0</v>
       </c>
       <c r="C22" s="1">
-        <v>338.07</v>
+        <v>375.36</v>
       </c>
       <c r="D22" s="1">
-        <v>304.32883556</v>
+        <v>295.1922407</v>
       </c>
       <c r="E22" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F22">
         <v>1.14</v>
       </c>
       <c r="G22" s="1">
-        <v>294221.64</v>
+        <v>261041.74</v>
       </c>
       <c r="H22" s="1">
-        <v>38073.8</v>
+        <v>74288.61</v>
       </c>
       <c r="I22" s="1">
-        <v>12.940516543922</v>
+        <v>28.458517783401</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>332295.44</v>
+        <v>335330.35</v>
       </c>
       <c r="M22" s="1">
-        <v>332295.44</v>
+        <v>335330.35</v>
       </c>
       <c r="N22" s="1">
         <v>0.2</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B23" s="1">
-        <v>1989.0</v>
+        <v>4928.0</v>
       </c>
       <c r="C23" s="1">
-        <v>176.43</v>
+        <v>71.1</v>
       </c>
       <c r="D23" s="1">
-        <v>185.62378079</v>
+        <v>58.82141437</v>
       </c>
       <c r="E23" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F23">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>322821.3</v>
+        <v>289871.93</v>
       </c>
       <c r="H23" s="1">
-        <v>-16221.09</v>
+        <v>60508.87</v>
       </c>
       <c r="I23" s="1">
-        <v>-5.024789256471</v>
+        <v>20.874346129341</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>306600.21</v>
+        <v>350380.8</v>
       </c>
       <c r="M23" s="1">
-        <v>306600.21</v>
+        <v>350380.8</v>
       </c>
       <c r="N23" s="1">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
+        <v>75</v>
+      </c>
+      <c r="B24" s="1">
+        <v>205.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>34.91</v>
+      </c>
+      <c r="D24" s="1">
+        <v>37.79443902</v>
+      </c>
+      <c r="E24" t="s">
         <v>76</v>
       </c>
-      <c r="B24" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="F24">
-        <v>1.14</v>
+        <v>0.85</v>
       </c>
       <c r="G24" s="1">
-        <v>311108.48</v>
+        <v>9029.08</v>
       </c>
       <c r="H24" s="1">
-        <v>4798.62</v>
+        <v>-618.51</v>
       </c>
       <c r="I24" s="1">
-        <v>1.5424266159508</v>
+        <v>-6.8501995773656</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>315907.1</v>
+        <v>8410.57</v>
       </c>
       <c r="M24" s="1">
-        <v>315907.1</v>
+        <v>8410.57</v>
       </c>
       <c r="N24" s="1">
-        <v>0.19</v>
+        <v>0.0</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" s="1">
-        <v>1592.0</v>
+        <v>1154.0</v>
       </c>
       <c r="C25" s="1">
-        <v>241.55</v>
+        <v>367.21</v>
       </c>
       <c r="D25" s="1">
-        <v>220.83384422</v>
+        <v>341.40538128</v>
       </c>
       <c r="E25" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F25">
         <v>1.14</v>
       </c>
       <c r="G25" s="1">
-        <v>302121.84</v>
+        <v>337951.28</v>
       </c>
       <c r="H25" s="1">
-        <v>33859.64</v>
+        <v>32468.6</v>
       </c>
       <c r="I25" s="1">
-        <v>11.20727981797</v>
+        <v>9.6074795159823</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>335981.48</v>
+        <v>370419.88</v>
       </c>
       <c r="M25" s="1">
-        <v>335981.48</v>
+        <v>370419.88</v>
       </c>
       <c r="N25" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="1">
-        <v>1675.0</v>
+        <v>4939.0</v>
       </c>
       <c r="C26" s="1">
-        <v>344.72</v>
+        <v>120.47</v>
       </c>
       <c r="D26" s="1">
-        <v>331.96672239</v>
+        <v>125.27296619</v>
       </c>
       <c r="E26" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F26">
         <v>1.14</v>
       </c>
       <c r="G26" s="1">
-        <v>481976.98</v>
+        <v>534512.04</v>
       </c>
       <c r="H26" s="1">
-        <v>22506.0</v>
+        <v>-14405.98</v>
       </c>
       <c r="I26" s="1">
-        <v>4.6695176188705</v>
+        <v>-2.6951647338009</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>504482.98</v>
+        <v>520106.06</v>
       </c>
       <c r="M26" s="1">
-        <v>504482.98</v>
+        <v>520106.06</v>
       </c>
       <c r="N26" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" s="1">
-        <v>1553.0</v>
+        <v>19906.0</v>
       </c>
       <c r="C27" s="1">
-        <v>445.48</v>
+        <v>333.74</v>
       </c>
       <c r="D27" s="1">
-        <v>291.41126851</v>
+        <v>257.18302773</v>
       </c>
       <c r="E27" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F27">
         <v>1.14</v>
       </c>
       <c r="G27" s="1">
-        <v>391314.13</v>
+        <v>4471259.44</v>
       </c>
       <c r="H27" s="1">
-        <v>213142.15</v>
+        <v>1335933.25</v>
       </c>
       <c r="I27" s="1">
-        <v>54.468298908603</v>
+        <v>29.878231579423</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>604456.28</v>
+        <v>5807192.69</v>
       </c>
       <c r="M27" s="1">
-        <v>604456.28</v>
+        <v>5807192.69</v>
       </c>
       <c r="N27" s="1">
-        <v>0.36</v>
+        <v>3.41</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" s="1">
-        <v>4936.0</v>
+        <v>1631.0</v>
       </c>
       <c r="C28" s="1">
-        <v>70.84</v>
+        <v>529.66</v>
       </c>
       <c r="D28" s="1">
-        <v>58.20682739</v>
+        <v>310.92651747</v>
       </c>
       <c r="E28" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F28">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G28" s="1">
-        <v>287308.9</v>
+        <v>437329.17</v>
       </c>
       <c r="H28" s="1">
-        <v>62357.34</v>
+        <v>317806.72</v>
       </c>
       <c r="I28" s="1">
-        <v>21.703936077163</v>
+        <v>72.669911316458</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>349666.24</v>
+        <v>755135.89</v>
       </c>
       <c r="M28" s="1">
-        <v>349666.24</v>
+        <v>755135.89</v>
       </c>
       <c r="N28" s="1">
-        <v>0.21</v>
+        <v>0.44</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="1">
-        <v>1071.0</v>
+        <v>5232.0</v>
       </c>
       <c r="C29" s="1">
-        <v>313.63</v>
+        <v>85.9</v>
       </c>
       <c r="D29" s="1">
-        <v>341.31042017</v>
+        <v>76.61313073</v>
       </c>
       <c r="E29" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F29">
         <v>1.14</v>
       </c>
       <c r="G29" s="1">
-        <v>312915.73</v>
+        <v>351788.01</v>
       </c>
       <c r="H29" s="1">
-        <v>-19439.93</v>
+        <v>41069.33</v>
       </c>
       <c r="I29" s="1">
-        <v>-6.2125128704779</v>
+        <v>11.674454169146</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>293475.8</v>
+        <v>392857.34</v>
       </c>
       <c r="M29" s="1">
-        <v>293475.8</v>
+        <v>392857.34</v>
       </c>
       <c r="N29" s="1">
-        <v>0.18</v>
+        <v>0.23</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" s="1">
-        <v>3080.0</v>
+        <v>358.0</v>
       </c>
       <c r="C30" s="1">
-        <v>135.21</v>
+        <v>869.4</v>
       </c>
       <c r="D30" s="1">
-        <v>129.54752273</v>
+        <v>639.69918994</v>
       </c>
       <c r="E30" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F30">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>341590.33</v>
+        <v>229012.31</v>
       </c>
       <c r="H30" s="1">
-        <v>22261.66</v>
+        <v>82232.89</v>
       </c>
       <c r="I30" s="1">
-        <v>6.5170638759007</v>
+        <v>35.907628720919</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>363851.99</v>
+        <v>311245.2</v>
       </c>
       <c r="M30" s="1">
-        <v>363851.99</v>
+        <v>311245.2</v>
       </c>
       <c r="N30" s="1">
-        <v>0.22</v>
+        <v>0.18</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" s="1">
-        <v>23821.0</v>
+        <v>620.0</v>
       </c>
       <c r="C31" s="1">
-        <v>297.01</v>
+        <v>1537.0</v>
       </c>
       <c r="D31" s="1">
-        <v>255.58230595</v>
+        <v>1135.516</v>
       </c>
       <c r="E31" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F31">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>5316565.56</v>
+        <v>704019.92</v>
       </c>
       <c r="H31" s="1">
-        <v>864968.85</v>
+        <v>248920.08</v>
       </c>
       <c r="I31" s="1">
-        <v>16.269315975481</v>
+        <v>35.356965467682</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>6181534.41</v>
+        <v>952940.0</v>
       </c>
       <c r="M31" s="1">
-        <v>6181534.41</v>
+        <v>952940.0</v>
       </c>
       <c r="N31" s="1">
-        <v>3.71</v>
+        <v>0.56</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" s="1">
-        <v>2374.0</v>
+        <v>1715.0</v>
       </c>
       <c r="C32" s="1">
-        <v>640.18</v>
+        <v>125.94</v>
       </c>
       <c r="D32" s="1">
-        <v>297.87409014</v>
+        <v>138.29008746</v>
       </c>
       <c r="E32" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="F32">
-        <v>1.14</v>
+        <v>0.85</v>
       </c>
       <c r="G32" s="1">
-        <v>608976.47</v>
+        <v>273723.53</v>
       </c>
       <c r="H32" s="1">
-        <v>718870.56</v>
+        <v>-19889.82</v>
       </c>
       <c r="I32" s="1">
-        <v>118.04570380199</v>
+        <v>-7.2663902880399</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>1327847.03</v>
+        <v>253833.71</v>
       </c>
       <c r="M32" s="1">
-        <v>1327847.03</v>
+        <v>253833.71</v>
       </c>
       <c r="N32" s="1">
-        <v>0.8</v>
+        <v>0.15</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" s="1">
-        <v>442.0</v>
+        <v>19209.0</v>
       </c>
       <c r="C33" s="1">
-        <v>1079.0</v>
+        <v>21.81</v>
       </c>
       <c r="D33" s="1">
-        <v>626.72199095</v>
+        <v>25.24649591</v>
       </c>
       <c r="E33" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F33">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G33" s="1">
-        <v>277011.12</v>
+        <v>416939.8</v>
       </c>
       <c r="H33" s="1">
-        <v>199906.88</v>
+        <v>-50726.26</v>
       </c>
       <c r="I33" s="1">
-        <v>72.165651689362</v>
+        <v>-12.16632712924</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>476918.0</v>
+        <v>366213.54</v>
       </c>
       <c r="M33" s="1">
-        <v>476918.0</v>
+        <v>366213.54</v>
       </c>
       <c r="N33" s="1">
-        <v>0.29</v>
+        <v>0.21</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" s="1">
-        <v>485.0</v>
+        <v>19917.0</v>
       </c>
       <c r="C34" s="1">
-        <v>1655.8</v>
+        <v>195.5</v>
       </c>
       <c r="D34" s="1">
-        <v>989.59690722</v>
+        <v>170.59210222</v>
       </c>
       <c r="E34" t="s">
-        <v>8</v>
+        <v>97</v>
       </c>
       <c r="F34">
-        <v>1.0</v>
+        <v>11.04</v>
       </c>
       <c r="G34" s="1">
-        <v>479954.5</v>
+        <v>312759.84</v>
       </c>
       <c r="H34" s="1">
-        <v>323108.5</v>
+        <v>40029.71</v>
       </c>
       <c r="I34" s="1">
-        <v>67.320652270163</v>
+        <v>12.798865097258</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>803063.0</v>
+        <v>352789.55</v>
       </c>
       <c r="M34" s="1">
-        <v>803063.0</v>
+        <v>352789.55</v>
       </c>
       <c r="N34" s="1">
-        <v>0.48</v>
+        <v>0.21</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
+        <v>99</v>
+      </c>
+      <c r="B35" s="1">
+        <v>4778.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>93.29</v>
+      </c>
+      <c r="D35" s="1">
+        <v>83.18163876</v>
+      </c>
+      <c r="E35" t="s">
+        <v>31</v>
+      </c>
+      <c r="F35">
+        <v>1.14</v>
+      </c>
+      <c r="G35" s="1">
+        <v>348805.69</v>
+      </c>
+      <c r="H35" s="1">
+        <v>40826.84</v>
+      </c>
+      <c r="I35" s="1">
+        <v>11.704751720077</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>389632.53</v>
+      </c>
+      <c r="M35" s="1">
+        <v>389632.53</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
         <v>98</v>
-      </c>
-[...43 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>101</v>
       </c>
       <c r="B36" s="1">
-        <v>14961.0</v>
+        <v>1965.0</v>
       </c>
       <c r="C36" s="1">
-        <v>22.1</v>
+        <v>218.35</v>
       </c>
       <c r="D36" s="1">
-        <v>26.62596685</v>
+        <v>256.58790331</v>
       </c>
       <c r="E36" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F36">
         <v>1.14</v>
       </c>
       <c r="G36" s="1">
-        <v>340832.28</v>
+        <v>437042.57</v>
       </c>
       <c r="H36" s="1">
-        <v>-51951.85</v>
+        <v>-61992.09</v>
       </c>
       <c r="I36" s="1">
-        <v>-15.242643683867</v>
+        <v>-14.184451185156</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>288880.43</v>
+        <v>375050.48</v>
       </c>
       <c r="M36" s="1">
-        <v>288880.43</v>
+        <v>375050.48</v>
       </c>
       <c r="N36" s="1">
-        <v>0.17</v>
+        <v>0.22</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>103</v>
       </c>
       <c r="B37" s="1">
-        <v>19108.0</v>
+        <v>1746.0</v>
       </c>
       <c r="C37" s="1">
-        <v>195.8</v>
+        <v>255.265</v>
       </c>
       <c r="D37" s="1">
-        <v>169.39081641</v>
+        <v>236.42667812</v>
       </c>
       <c r="E37" t="s">
-        <v>104</v>
+        <v>31</v>
       </c>
       <c r="F37">
-        <v>10.99</v>
+        <v>1.14</v>
       </c>
       <c r="G37" s="1">
-        <v>298300.33</v>
+        <v>359261.89</v>
       </c>
       <c r="H37" s="1">
-        <v>42069.61</v>
+        <v>30329.62</v>
       </c>
       <c r="I37" s="1">
-        <v>14.103105417282</v>
+        <v>8.4422035412662</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>340369.94</v>
+        <v>389591.51</v>
       </c>
       <c r="M37" s="1">
-        <v>340369.94</v>
+        <v>389591.51</v>
       </c>
       <c r="N37" s="1">
-        <v>0.2</v>
+        <v>0.23</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B38" s="1">
-        <v>2088.0</v>
+        <v>8084.0</v>
       </c>
       <c r="C38" s="1">
-        <v>187.72</v>
+        <v>44.8</v>
       </c>
       <c r="D38" s="1">
-        <v>258.96752874</v>
+        <v>39.95205715</v>
       </c>
       <c r="E38" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F38">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>468541.72</v>
+        <v>322972.43</v>
       </c>
       <c r="H38" s="1">
-        <v>-126084.54</v>
+        <v>39190.77</v>
       </c>
       <c r="I38" s="1">
-        <v>-26.909992134745</v>
+        <v>12.134401069466</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>342457.18</v>
+        <v>362163.2</v>
       </c>
       <c r="M38" s="1">
-        <v>342457.18</v>
+        <v>362163.2</v>
       </c>
       <c r="N38" s="1">
         <v>0.21</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B39" s="1">
-        <v>1697.0</v>
+        <v>1445.0</v>
       </c>
       <c r="C39" s="1">
-        <v>214.6</v>
+        <v>510.28</v>
       </c>
       <c r="D39" s="1">
-        <v>236.63721273</v>
+        <v>544.22743253</v>
       </c>
       <c r="E39" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F39">
         <v>1.14</v>
       </c>
       <c r="G39" s="1">
-        <v>349396.43</v>
+        <v>687385.1</v>
       </c>
       <c r="H39" s="1">
-        <v>-31213.56</v>
+        <v>-42844.37</v>
       </c>
       <c r="I39" s="1">
-        <v>-8.9335658066111</v>
+        <v>-6.2329500595809</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>318182.87</v>
+        <v>644540.73</v>
       </c>
       <c r="M39" s="1">
-        <v>318182.87</v>
+        <v>644540.73</v>
       </c>
       <c r="N39" s="1">
-        <v>0.19</v>
+        <v>0.38</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B40" s="1">
-        <v>11035.0</v>
+        <v>29132.0</v>
       </c>
       <c r="C40" s="1">
-        <v>42.81</v>
+        <v>11.814</v>
       </c>
       <c r="D40" s="1">
-        <v>39.79574536</v>
+        <v>8.81954208</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>439146.05</v>
+        <v>256930.9</v>
       </c>
       <c r="H40" s="1">
-        <v>33262.3</v>
+        <v>87234.55</v>
       </c>
       <c r="I40" s="1">
-        <v>7.5743138302166</v>
+        <v>33.952533541119</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>472408.35</v>
+        <v>344165.45</v>
       </c>
       <c r="M40" s="1">
-        <v>472408.35</v>
+        <v>344165.45</v>
       </c>
       <c r="N40" s="1">
-        <v>0.28</v>
+        <v>0.2</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B41" s="1">
-        <v>796.0</v>
+        <v>9025.0</v>
       </c>
       <c r="C41" s="1">
-        <v>410.03</v>
+        <v>125.28</v>
       </c>
       <c r="D41" s="1">
-        <v>505.4414196</v>
+        <v>96.94327756</v>
       </c>
       <c r="E41" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="F41">
-        <v>1.14</v>
+        <v>1.6</v>
       </c>
       <c r="G41" s="1">
-        <v>350301.7</v>
+        <v>545207.82</v>
       </c>
       <c r="H41" s="1">
-        <v>-65138.2</v>
+        <v>160127.18</v>
       </c>
       <c r="I41" s="1">
-        <v>-18.594885494418</v>
+        <v>29.36993456917</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>285163.5</v>
+        <v>705335.0</v>
       </c>
       <c r="M41" s="1">
-        <v>285163.5</v>
+        <v>705335.0</v>
       </c>
       <c r="N41" s="1">
-        <v>0.17</v>
+        <v>0.41</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B42" s="1">
-        <v>30893.0</v>
+        <v>2270.0</v>
       </c>
       <c r="C42" s="1">
-        <v>11.998</v>
+        <v>255.15</v>
       </c>
       <c r="D42" s="1">
-        <v>8.68038844</v>
+        <v>178.16345374</v>
       </c>
       <c r="E42" t="s">
-        <v>8</v>
+        <v>46</v>
       </c>
       <c r="F42">
-        <v>1.0</v>
+        <v>1.6</v>
       </c>
       <c r="G42" s="1">
-        <v>268163.24</v>
+        <v>254397.3</v>
       </c>
       <c r="H42" s="1">
-        <v>102490.97</v>
+        <v>106919.29</v>
       </c>
       <c r="I42" s="1">
-        <v>38.219619512354</v>
+        <v>42.028468855605</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>370654.21</v>
+        <v>361316.59</v>
       </c>
       <c r="M42" s="1">
-        <v>370654.21</v>
+        <v>361316.59</v>
       </c>
       <c r="N42" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B43" s="1">
-        <v>11978.0</v>
+        <v>3056.0</v>
       </c>
       <c r="C43" s="1">
-        <v>123.02</v>
+        <v>157.13</v>
       </c>
       <c r="D43" s="1">
-        <v>95.8715111</v>
+        <v>108.85573953</v>
       </c>
       <c r="E43" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="F43">
-        <v>1.62</v>
+        <v>1.14</v>
       </c>
       <c r="G43" s="1">
-        <v>715970.17</v>
+        <v>288586.78</v>
       </c>
       <c r="H43" s="1">
-        <v>193758.84</v>
+        <v>131159.09</v>
       </c>
       <c r="I43" s="1">
-        <v>27.062417977553</v>
+        <v>45.44875201837</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>909729.01</v>
+        <v>419745.87</v>
       </c>
       <c r="M43" s="1">
-        <v>909729.01</v>
+        <v>419745.87</v>
       </c>
       <c r="N43" s="1">
-        <v>0.55</v>
+        <v>0.25</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B44" s="1">
-        <v>17921.0</v>
+        <v>58919.0</v>
       </c>
       <c r="C44" s="1">
-        <v>57.37</v>
+        <v>5.167</v>
       </c>
       <c r="D44" s="1">
-        <v>51.40053457</v>
+        <v>4.0861016</v>
       </c>
       <c r="E44" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="F44">
-        <v>1.14</v>
+        <v>0.85</v>
       </c>
       <c r="G44" s="1">
-        <v>788385.1</v>
+        <v>277439.0</v>
       </c>
       <c r="H44" s="1">
-        <v>109896.12</v>
+        <v>80340.37</v>
       </c>
       <c r="I44" s="1">
-        <v>13.939395861236</v>
+        <v>28.957850194097</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>898281.22</v>
+        <v>357779.37</v>
       </c>
       <c r="M44" s="1">
-        <v>898281.22</v>
+        <v>357779.37</v>
       </c>
       <c r="N44" s="1">
-        <v>0.54</v>
+        <v>0.21</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B45" s="1">
-        <v>2541.0</v>
+        <v>16074.0</v>
       </c>
       <c r="C45" s="1">
-        <v>245.3</v>
+        <v>22.07</v>
       </c>
       <c r="D45" s="1">
-        <v>175.18747737</v>
+        <v>17.13117457</v>
       </c>
       <c r="E45" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="F45">
-        <v>1.62</v>
+        <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>280326.97</v>
+        <v>275366.5</v>
       </c>
       <c r="H45" s="1">
-        <v>104490.01</v>
+        <v>79386.68</v>
       </c>
       <c r="I45" s="1">
-        <v>37.274333611211</v>
+        <v>28.82946182633</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>384816.98</v>
+        <v>354753.18</v>
       </c>
       <c r="M45" s="1">
-        <v>384816.98</v>
+        <v>354753.18</v>
       </c>
       <c r="N45" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B46" s="1">
-        <v>2970.0</v>
+        <v>5165.0</v>
       </c>
       <c r="C46" s="1">
-        <v>146.44</v>
+        <v>158.17</v>
       </c>
       <c r="D46" s="1">
-        <v>107.30694276</v>
+        <v>154.10562633</v>
       </c>
       <c r="E46" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F46">
         <v>1.14</v>
       </c>
       <c r="G46" s="1">
-        <v>276318.25</v>
+        <v>692414.63</v>
       </c>
       <c r="H46" s="1">
-        <v>103679.83</v>
+        <v>21700.8</v>
       </c>
       <c r="I46" s="1">
-        <v>37.521890066979</v>
+        <v>3.134075893226</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>379998.08</v>
+        <v>714115.43</v>
       </c>
       <c r="M46" s="1">
-        <v>379998.08</v>
+        <v>714115.43</v>
       </c>
       <c r="N46" s="1">
-        <v>0.23</v>
+        <v>0.42</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B47" s="1">
-        <v>63596.0</v>
+        <v>11452.0</v>
       </c>
       <c r="C47" s="1">
-        <v>5.16</v>
+        <v>85.41</v>
       </c>
       <c r="D47" s="1">
-        <v>4.03986697</v>
+        <v>77.24333915</v>
       </c>
       <c r="E47" t="s">
-        <v>99</v>
+        <v>31</v>
       </c>
       <c r="F47">
-        <v>0.86</v>
+        <v>1.14</v>
       </c>
       <c r="G47" s="1">
-        <v>295926.16</v>
+        <v>776339.94</v>
       </c>
       <c r="H47" s="1">
-        <v>84323.39</v>
+        <v>78655.97</v>
       </c>
       <c r="I47" s="1">
-        <v>28.494740039204</v>
+        <v>10.131640270884</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>380249.55</v>
+        <v>854995.91</v>
       </c>
       <c r="M47" s="1">
-        <v>380249.55</v>
+        <v>854995.91</v>
       </c>
       <c r="N47" s="1">
-        <v>0.23</v>
+        <v>0.5</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B48" s="1">
-        <v>15724.0</v>
+        <v>1861.0</v>
       </c>
       <c r="C48" s="1">
-        <v>21.75</v>
+        <v>205.99</v>
       </c>
       <c r="D48" s="1">
-        <v>16.92690537</v>
+        <v>209.84970446</v>
       </c>
       <c r="E48" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F48">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G48" s="1">
-        <v>266158.66</v>
+        <v>342739.62</v>
       </c>
       <c r="H48" s="1">
-        <v>75838.34</v>
+        <v>-7645.75</v>
       </c>
       <c r="I48" s="1">
-        <v>28.493658632035</v>
+        <v>-2.2307750705915</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>341997.0</v>
+        <v>335093.87</v>
       </c>
       <c r="M48" s="1">
-        <v>341997.0</v>
+        <v>335093.87</v>
       </c>
       <c r="N48" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B49" s="1">
-        <v>12512.0</v>
+        <v>656.0</v>
       </c>
       <c r="C49" s="1">
-        <v>32.11</v>
+        <v>1072.2</v>
       </c>
       <c r="D49" s="1">
-        <v>34.84969309</v>
+        <v>1058.81506098</v>
       </c>
       <c r="E49" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="F49">
-        <v>1.62</v>
+        <v>1.14</v>
       </c>
       <c r="G49" s="1">
-        <v>270328.81</v>
+        <v>594956.97</v>
       </c>
       <c r="H49" s="1">
-        <v>-22290.33</v>
+        <v>19871.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-8.2456361199533</v>
+        <v>3.3399054052598</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>248038.48</v>
+        <v>614827.97</v>
       </c>
       <c r="M49" s="1">
-        <v>248038.48</v>
+        <v>614827.97</v>
       </c>
       <c r="N49" s="1">
-        <v>0.15</v>
+        <v>0.36</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B50" s="1">
-        <v>2188.0</v>
+        <v>1340.0</v>
       </c>
       <c r="C50" s="1">
-        <v>140.71</v>
+        <v>214.96</v>
       </c>
       <c r="D50" s="1">
-        <v>155.49416362</v>
+        <v>153.05543284</v>
       </c>
       <c r="E50" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F50">
         <v>1.14</v>
       </c>
       <c r="G50" s="1">
-        <v>292392.15</v>
+        <v>176416.47</v>
       </c>
       <c r="H50" s="1">
-        <v>-23401.3</v>
+        <v>75372.34</v>
       </c>
       <c r="I50" s="1">
-        <v>-8.0033954399939</v>
+        <v>42.724094864839</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>268990.85</v>
+        <v>251788.81</v>
       </c>
       <c r="M50" s="1">
-        <v>268990.85</v>
+        <v>251788.81</v>
       </c>
       <c r="N50" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B51" s="1">
-        <v>638.0</v>
+        <v>3490.0</v>
       </c>
       <c r="C51" s="1">
-        <v>1051.74</v>
+        <v>101.94</v>
       </c>
       <c r="D51" s="1">
-        <v>1062.15714734</v>
+        <v>82.16622063</v>
       </c>
       <c r="E51" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F51">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>579958.24</v>
+        <v>286760.11</v>
       </c>
       <c r="H51" s="1">
-        <v>6307.21</v>
+        <v>69010.49</v>
       </c>
       <c r="I51" s="1">
-        <v>1.0875283020377</v>
+        <v>24.065582203885</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>586265.45</v>
+        <v>355770.6</v>
       </c>
       <c r="M51" s="1">
-        <v>586265.45</v>
+        <v>355770.6</v>
       </c>
       <c r="N51" s="1">
-        <v>0.35</v>
+        <v>0.21</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B52" s="1">
-        <v>2559.0</v>
+        <v>4440.0</v>
       </c>
       <c r="C52" s="1">
-        <v>345.85</v>
+        <v>181.68</v>
       </c>
       <c r="D52" s="1">
-        <v>148.51604533</v>
+        <v>192.13170495</v>
       </c>
       <c r="E52" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F52">
         <v>1.14</v>
       </c>
       <c r="G52" s="1">
-        <v>326464.83</v>
+        <v>735577.9</v>
       </c>
       <c r="H52" s="1">
-        <v>446791.17</v>
+        <v>-30456.22</v>
       </c>
       <c r="I52" s="1">
-        <v>136.85736684102</v>
+        <v>-4.1404479389606</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>773256.0</v>
+        <v>705121.68</v>
       </c>
       <c r="M52" s="1">
-        <v>773256.0</v>
+        <v>705121.68</v>
       </c>
       <c r="N52" s="1">
-        <v>0.46</v>
+        <v>0.41</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B53" s="1">
-        <v>5052.0</v>
+        <v>9191.0</v>
       </c>
       <c r="C53" s="1">
-        <v>101.84</v>
+        <v>44.03</v>
       </c>
       <c r="D53" s="1">
-        <v>81.33108868</v>
+        <v>63.4333065</v>
       </c>
       <c r="E53" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F53">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G53" s="1">
-        <v>410884.66</v>
+        <v>502690.38</v>
       </c>
       <c r="H53" s="1">
-        <v>103611.02</v>
+        <v>-148949.36</v>
       </c>
       <c r="I53" s="1">
-        <v>25.216570509106</v>
+        <v>-29.630437725902</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>514495.68</v>
+        <v>353741.02</v>
       </c>
       <c r="M53" s="1">
-        <v>514495.68</v>
+        <v>353741.02</v>
       </c>
       <c r="N53" s="1">
-        <v>0.31</v>
+        <v>0.21</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B54" s="1">
-        <v>5367.0</v>
+        <v>6975.0</v>
       </c>
       <c r="C54" s="1">
-        <v>167.77</v>
+        <v>60.74</v>
       </c>
       <c r="D54" s="1">
-        <v>192.53243153</v>
+        <v>54.49718996</v>
       </c>
       <c r="E54" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F54">
         <v>1.14</v>
       </c>
       <c r="G54" s="1">
-        <v>890432.39</v>
+        <v>330142.69</v>
       </c>
       <c r="H54" s="1">
-        <v>-103728.8</v>
+        <v>40190.79</v>
       </c>
       <c r="I54" s="1">
-        <v>-11.649261770453</v>
+        <v>12.173763411209</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>786703.59</v>
+        <v>370333.48</v>
       </c>
       <c r="M54" s="1">
-        <v>786703.59</v>
+        <v>370333.48</v>
       </c>
       <c r="N54" s="1">
-        <v>0.47</v>
+        <v>0.22</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B55" s="1">
-        <v>5397.0</v>
+        <v>13110.0</v>
       </c>
       <c r="C55" s="1">
-        <v>44.33</v>
+        <v>370.825</v>
       </c>
       <c r="D55" s="1">
-        <v>78.13284788</v>
+        <v>328.15902746</v>
       </c>
       <c r="E55" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F55">
         <v>1.14</v>
       </c>
       <c r="G55" s="1">
-        <v>360996.57</v>
+        <v>3720488.49</v>
       </c>
       <c r="H55" s="1">
-        <v>-151963.32</v>
+        <v>529088.21</v>
       </c>
       <c r="I55" s="1">
-        <v>-42.095502458652</v>
+        <v>14.220933929028</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>209033.25</v>
+        <v>4249576.7</v>
       </c>
       <c r="M55" s="1">
-        <v>209033.25</v>
+        <v>4249576.7</v>
       </c>
       <c r="N55" s="1">
-        <v>0.13</v>
+        <v>2.49</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B56" s="1">
-        <v>17174.0</v>
+        <v>1059.0</v>
       </c>
       <c r="C56" s="1">
-        <v>3435.0</v>
+        <v>330.11</v>
       </c>
       <c r="D56" s="1">
-        <v>3467.88366135</v>
+        <v>300.90273843</v>
       </c>
       <c r="E56" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F56">
-        <v>184.63</v>
+        <v>1.14</v>
       </c>
       <c r="G56" s="1">
-        <v>329766.86</v>
+        <v>276313.46</v>
       </c>
       <c r="H56" s="1">
-        <v>-10253.78</v>
+        <v>29269.14</v>
       </c>
       <c r="I56" s="1">
-        <v>-3.1094028065767</v>
+        <v>10.592730444619</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>319513.08</v>
+        <v>305582.6</v>
       </c>
       <c r="M56" s="1">
-        <v>319513.08</v>
+        <v>305582.6</v>
       </c>
       <c r="N56" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B57" s="1">
-        <v>6287.0</v>
+        <v>6800.0</v>
       </c>
       <c r="C57" s="1">
-        <v>54.7</v>
+        <v>169.94</v>
       </c>
       <c r="D57" s="1">
-        <v>54.19561635</v>
+        <v>130.38707794</v>
       </c>
       <c r="E57" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="F57">
-        <v>1.14</v>
+        <v>1.6</v>
       </c>
       <c r="G57" s="1">
-        <v>295551.22</v>
+        <v>552395.3</v>
       </c>
       <c r="H57" s="1">
-        <v>4915.25</v>
+        <v>168498.03</v>
       </c>
       <c r="I57" s="1">
-        <v>1.6630789072703</v>
+        <v>30.503161413575</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>300466.47</v>
+        <v>720893.33</v>
       </c>
       <c r="M57" s="1">
-        <v>300466.47</v>
+        <v>720893.33</v>
       </c>
       <c r="N57" s="1">
-        <v>0.18</v>
+        <v>0.42</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B58" s="1">
-        <v>11420.0</v>
+        <v>2885.0</v>
       </c>
       <c r="C58" s="1">
-        <v>392.13</v>
+        <v>196.24</v>
       </c>
       <c r="D58" s="1">
-        <v>321.70284326</v>
+        <v>196.48691508</v>
       </c>
       <c r="E58" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="F58">
-        <v>1.14</v>
+        <v>1.6</v>
       </c>
       <c r="G58" s="1">
-        <v>3168585.05</v>
+        <v>349312.76</v>
       </c>
       <c r="H58" s="1">
-        <v>743978.49</v>
+        <v>3870.27</v>
       </c>
       <c r="I58" s="1">
-        <v>23.479833372312</v>
+        <v>1.1079669691998</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>3912563.54</v>
+        <v>353183.03</v>
       </c>
       <c r="M58" s="1">
-        <v>3912563.54</v>
+        <v>353183.03</v>
       </c>
       <c r="N58" s="1">
-        <v>2.35</v>
+        <v>0.21</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B59" s="1">
-        <v>2055.0</v>
+        <v>1673.0</v>
       </c>
       <c r="C59" s="1">
-        <v>136.22</v>
+        <v>228.52</v>
       </c>
       <c r="D59" s="1">
-        <v>159.12841849</v>
+        <v>196.72133891</v>
       </c>
       <c r="E59" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F59">
         <v>1.14</v>
       </c>
       <c r="G59" s="1">
-        <v>281036.83</v>
+        <v>282054.6</v>
       </c>
       <c r="H59" s="1">
-        <v>-36458.52</v>
+        <v>52135.92</v>
       </c>
       <c r="I59" s="1">
-        <v>-12.972861955495</v>
+        <v>18.484336011538</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>244578.31</v>
+        <v>334190.52</v>
       </c>
       <c r="M59" s="1">
-        <v>244578.31</v>
+        <v>334190.52</v>
       </c>
       <c r="N59" s="1">
-        <v>0.15</v>
+        <v>0.2</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B60" s="1">
-        <v>1781.0</v>
+        <v>1538.0</v>
       </c>
       <c r="C60" s="1">
-        <v>389.04</v>
+        <v>880.28</v>
       </c>
       <c r="D60" s="1">
-        <v>297.75413812</v>
+        <v>839.16910923</v>
       </c>
       <c r="E60" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F60">
         <v>1.14</v>
       </c>
       <c r="G60" s="1">
-        <v>459582.9</v>
+        <v>1126843.18</v>
       </c>
       <c r="H60" s="1">
-        <v>145790.6</v>
+        <v>56610.18</v>
       </c>
       <c r="I60" s="1">
-        <v>31.72237261221</v>
+        <v>5.0237851197715</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>605373.5</v>
+        <v>1183453.36</v>
       </c>
       <c r="M60" s="1">
-        <v>605373.5</v>
+        <v>1183453.36</v>
       </c>
       <c r="N60" s="1">
-        <v>0.36</v>
+        <v>0.69</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B61" s="1">
-        <v>3059.0</v>
+        <v>2777.0</v>
       </c>
       <c r="C61" s="1">
-        <v>151.74</v>
+        <v>133.24</v>
       </c>
       <c r="D61" s="1">
-        <v>127.72493625</v>
+        <v>138.3210695</v>
       </c>
       <c r="E61" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="F61">
-        <v>1.62</v>
+        <v>1.14</v>
       </c>
       <c r="G61" s="1">
-        <v>244187.1</v>
+        <v>337112.69</v>
       </c>
       <c r="H61" s="1">
-        <v>42383.46</v>
+        <v>-13679.58</v>
       </c>
       <c r="I61" s="1">
-        <v>17.356961117111</v>
+        <v>-4.0578656353755</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>286570.56</v>
+        <v>323433.11</v>
       </c>
       <c r="M61" s="1">
-        <v>286570.56</v>
+        <v>323433.11</v>
       </c>
       <c r="N61" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B62" s="1">
-        <v>8769.0</v>
+        <v>767.0</v>
       </c>
       <c r="C62" s="1">
-        <v>161.45</v>
+        <v>421.82</v>
       </c>
       <c r="D62" s="1">
-        <v>129.05896567</v>
+        <v>500.12711864</v>
       </c>
       <c r="E62" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F62">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="G62" s="1">
-        <v>705439.07</v>
+        <v>236380.03</v>
       </c>
       <c r="H62" s="1">
-        <v>168618.69</v>
+        <v>-34548.5</v>
       </c>
       <c r="I62" s="1">
-        <v>23.902658240917</v>
+        <v>-14.615659368518</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>874057.76</v>
+        <v>201831.53</v>
       </c>
       <c r="M62" s="1">
-        <v>874057.76</v>
+        <v>201831.53</v>
       </c>
       <c r="N62" s="1">
-        <v>0.52</v>
+        <v>0.12</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B63" s="1">
-        <v>1624.0</v>
+        <v>1384.0</v>
       </c>
       <c r="C63" s="1">
-        <v>222.74</v>
+        <v>307.9</v>
       </c>
       <c r="D63" s="1">
-        <v>194.8773399</v>
+        <v>311.53299855</v>
       </c>
       <c r="E63" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F63">
         <v>1.14</v>
       </c>
       <c r="G63" s="1">
-        <v>270900.09</v>
+        <v>375241.74</v>
       </c>
       <c r="H63" s="1">
-        <v>45145.31</v>
+        <v>-2747.33</v>
       </c>
       <c r="I63" s="1">
-        <v>16.664929863995</v>
+        <v>-0.73214936056954</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>316045.4</v>
+        <v>372494.41</v>
       </c>
       <c r="M63" s="1">
-        <v>316045.4</v>
+        <v>372494.41</v>
       </c>
       <c r="N63" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B64" s="1">
-        <v>616.0</v>
+        <v>5902.0</v>
       </c>
       <c r="C64" s="1">
-        <v>1022.28</v>
+        <v>66.44</v>
       </c>
       <c r="D64" s="1">
-        <v>607.38922078</v>
+        <v>68.34144866</v>
       </c>
       <c r="E64" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F64">
         <v>1.14</v>
       </c>
       <c r="G64" s="1">
-        <v>322469.26</v>
+        <v>353992.18</v>
       </c>
       <c r="H64" s="1">
-        <v>227724.69</v>
+        <v>-11222.18</v>
       </c>
       <c r="I64" s="1">
-        <v>70.619038230187</v>
+        <v>-3.1701773751047</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>550193.95</v>
+        <v>342770.0</v>
       </c>
       <c r="M64" s="1">
-        <v>550193.95</v>
+        <v>342770.0</v>
       </c>
       <c r="N64" s="1">
-        <v>0.33</v>
+        <v>0.2</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B65" s="1">
-        <v>1094.0</v>
+        <v>11355.0</v>
       </c>
       <c r="C65" s="1">
-        <v>271.28</v>
+        <v>34.44</v>
       </c>
       <c r="D65" s="1">
-        <v>317.91635283</v>
+        <v>35.00683487</v>
       </c>
       <c r="E65" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F65">
         <v>1.14</v>
       </c>
       <c r="G65" s="1">
-        <v>302063.14</v>
+        <v>348858.69</v>
       </c>
       <c r="H65" s="1">
-        <v>-42764.45</v>
+        <v>-7017.61</v>
       </c>
       <c r="I65" s="1">
-        <v>-14.157453968068</v>
+        <v>-2.0115909969163</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>259298.69</v>
+        <v>341841.08</v>
       </c>
       <c r="M65" s="1">
-        <v>259298.69</v>
+        <v>341841.08</v>
       </c>
       <c r="N65" s="1">
-        <v>0.16</v>
+        <v>0.2</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B66" s="1">
-        <v>1922.0</v>
+        <v>1926.0</v>
       </c>
       <c r="C66" s="1">
-        <v>182.3</v>
+        <v>194.2</v>
       </c>
       <c r="D66" s="1">
-        <v>150.1478512</v>
+        <v>151.57826584</v>
       </c>
       <c r="E66" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F66">
         <v>0.92</v>
       </c>
       <c r="G66" s="1">
-        <v>311735.2</v>
+        <v>315451.0</v>
       </c>
       <c r="H66" s="1">
-        <v>67300.5</v>
+        <v>89803.02</v>
       </c>
       <c r="I66" s="1">
-        <v>21.588996045362</v>
+        <v>28.468136097207</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>379035.7</v>
+        <v>405254.02</v>
       </c>
       <c r="M66" s="1">
-        <v>379035.7</v>
+        <v>405254.02</v>
       </c>
       <c r="N66" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B67" s="1">
-        <v>844.0</v>
+        <v>862.0</v>
       </c>
       <c r="C67" s="1">
-        <v>460.33</v>
+        <v>374.41</v>
       </c>
       <c r="D67" s="1">
-        <v>310.15170616</v>
+        <v>316.00758701</v>
       </c>
       <c r="E67" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F67">
         <v>1.14</v>
       </c>
       <c r="G67" s="1">
-        <v>224162.14</v>
+        <v>233578.97</v>
       </c>
       <c r="H67" s="1">
-        <v>115288.75</v>
+        <v>48537.66</v>
       </c>
       <c r="I67" s="1">
-        <v>51.430964211887</v>
+        <v>20.779978608519</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>339450.89</v>
+        <v>282116.63</v>
       </c>
       <c r="M67" s="1">
-        <v>339450.89</v>
+        <v>282116.63</v>
       </c>
       <c r="N67" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B68" s="1">
-        <v>2038.0</v>
+        <v>5708.0</v>
       </c>
       <c r="C68" s="1">
-        <v>169.45</v>
+        <v>111.94</v>
       </c>
       <c r="D68" s="1">
-        <v>185.35983317</v>
+        <v>116.93507358</v>
       </c>
       <c r="E68" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F68">
         <v>1.14</v>
       </c>
       <c r="G68" s="1">
-        <v>328701.14</v>
+        <v>585787.63</v>
       </c>
       <c r="H68" s="1">
-        <v>-26976.36</v>
+        <v>-27261.83</v>
       </c>
       <c r="I68" s="1">
-        <v>-8.2069566293564</v>
+        <v>-4.6538760130527</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>301724.78</v>
+        <v>558525.8</v>
       </c>
       <c r="M68" s="1">
-        <v>301724.78</v>
+        <v>558525.8</v>
       </c>
       <c r="N68" s="1">
-        <v>0.18</v>
+        <v>0.33</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="B69" s="1">
-        <v>4649.0</v>
+        <v>5519.0</v>
       </c>
       <c r="C69" s="1">
-        <v>145.67</v>
+        <v>129.36</v>
       </c>
       <c r="D69" s="1">
-        <v>104.25746182</v>
+        <v>110.35238993</v>
       </c>
       <c r="E69" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F69">
         <v>1.14</v>
       </c>
       <c r="G69" s="1">
-        <v>418390.24</v>
+        <v>527566.59</v>
       </c>
       <c r="H69" s="1">
-        <v>173300.67</v>
+        <v>96504.95</v>
       </c>
       <c r="I69" s="1">
-        <v>41.420820428316</v>
+        <v>18.292468065501</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>591690.91</v>
+        <v>624071.54</v>
       </c>
       <c r="M69" s="1">
-        <v>591690.91</v>
+        <v>624071.54</v>
       </c>
       <c r="N69" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B70" s="1">
-        <v>1641.0</v>
+        <v>1788.0</v>
       </c>
       <c r="C70" s="1">
-        <v>218.38</v>
+        <v>245.05</v>
       </c>
       <c r="D70" s="1">
-        <v>207.0755454</v>
+        <v>278.48181767</v>
       </c>
       <c r="E70" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F70">
         <v>1.14</v>
       </c>
       <c r="G70" s="1">
-        <v>290962.28</v>
+        <v>430924.23</v>
       </c>
       <c r="H70" s="1">
-        <v>22140.32</v>
+        <v>-47926.5</v>
       </c>
       <c r="I70" s="1">
-        <v>7.6093437266164</v>
+        <v>-11.121792803343</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>313102.6</v>
+        <v>382997.73</v>
       </c>
       <c r="M70" s="1">
-        <v>313102.6</v>
+        <v>382997.73</v>
       </c>
       <c r="N70" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B71" s="1">
-        <v>2138.0</v>
+        <v>8903.0</v>
       </c>
       <c r="C71" s="1">
-        <v>245.2</v>
+        <v>81.56</v>
       </c>
       <c r="D71" s="1">
-        <v>280.65559401</v>
+        <v>73.13040323</v>
       </c>
       <c r="E71" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F71">
         <v>1.14</v>
       </c>
       <c r="G71" s="1">
-        <v>519080.88</v>
+        <v>562341.24</v>
       </c>
       <c r="H71" s="1">
-        <v>-61051.44</v>
+        <v>72386.63</v>
       </c>
       <c r="I71" s="1">
-        <v>-11.761450354326</v>
+        <v>12.872367319174</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>458029.44</v>
+        <v>634727.87</v>
       </c>
       <c r="M71" s="1">
-        <v>458029.44</v>
+        <v>634727.87</v>
       </c>
       <c r="N71" s="1">
-        <v>0.27</v>
+        <v>0.37</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B72" s="1">
-        <v>12228.0</v>
+        <v>3312.0</v>
       </c>
       <c r="C72" s="1">
-        <v>79.53</v>
+        <v>105.18</v>
       </c>
       <c r="D72" s="1">
-        <v>72.69370134</v>
+        <v>106.10893116</v>
       </c>
       <c r="E72" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F72">
         <v>1.14</v>
       </c>
       <c r="G72" s="1">
-        <v>767207.33</v>
+        <v>308426.76</v>
       </c>
       <c r="H72" s="1">
-        <v>82465.33</v>
+        <v>-3919.63</v>
       </c>
       <c r="I72" s="1">
-        <v>10.748767220459</v>
+        <v>-1.2708462780597</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>849672.66</v>
+        <v>304507.13</v>
       </c>
       <c r="M72" s="1">
-        <v>849672.66</v>
+        <v>304507.13</v>
       </c>
       <c r="N72" s="1">
-        <v>0.51</v>
+        <v>0.18</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="B73" s="1">
-        <v>1951.0</v>
+        <v>4292.0</v>
       </c>
       <c r="C73" s="1">
-        <v>164.84</v>
+        <v>92.98</v>
       </c>
       <c r="D73" s="1">
-        <v>175.89363403</v>
+        <v>87.01338537</v>
       </c>
       <c r="E73" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F73">
         <v>1.14</v>
       </c>
       <c r="G73" s="1">
-        <v>294888.87</v>
+        <v>320042.64</v>
       </c>
       <c r="H73" s="1">
-        <v>-13902.6</v>
+        <v>28794.91</v>
       </c>
       <c r="I73" s="1">
-        <v>-4.714521779001</v>
+        <v>8.9972104967013</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>280986.27</v>
+        <v>348837.55</v>
       </c>
       <c r="M73" s="1">
-        <v>280986.27</v>
+        <v>348837.55</v>
       </c>
       <c r="N73" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="B74" s="1">
-        <v>4062.0</v>
+        <v>16245.0</v>
       </c>
       <c r="C74" s="1">
-        <v>88.67</v>
+        <v>23.79</v>
       </c>
       <c r="D74" s="1">
-        <v>86.57734121</v>
+        <v>28.91415205</v>
       </c>
       <c r="E74" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F74">
         <v>1.14</v>
       </c>
       <c r="G74" s="1">
-        <v>300844.98</v>
+        <v>411416.45</v>
       </c>
       <c r="H74" s="1">
-        <v>13844.23</v>
+        <v>-73594.29</v>
       </c>
       <c r="I74" s="1">
-        <v>4.6017819542809</v>
+        <v>-17.888028055271</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>314689.21</v>
+        <v>337822.16</v>
       </c>
       <c r="M74" s="1">
-        <v>314689.21</v>
+        <v>337822.16</v>
       </c>
       <c r="N74" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
+        <v>179</v>
+      </c>
+      <c r="B75" s="1">
+        <v>4949.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>171.78</v>
+      </c>
+      <c r="D75" s="1">
+        <v>161.5469408</v>
+      </c>
+      <c r="E75" t="s">
         <v>180</v>
       </c>
-      <c r="B75" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="F75">
-        <v>1.14</v>
+        <v>1.64</v>
       </c>
       <c r="G75" s="1">
-        <v>329125.46</v>
+        <v>475353.18</v>
       </c>
       <c r="H75" s="1">
-        <v>-90470.83</v>
+        <v>43388.14</v>
       </c>
       <c r="I75" s="1">
-        <v>-27.488250225309</v>
+        <v>9.1275585870699</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>238654.63</v>
+        <v>518741.32</v>
       </c>
       <c r="M75" s="1">
-        <v>238654.63</v>
+        <v>518741.32</v>
       </c>
       <c r="N75" s="1">
-        <v>0.14</v>
+        <v>0.3</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>182</v>
       </c>
       <c r="B76" s="1">
-        <v>3433.0</v>
+        <v>3576.0</v>
       </c>
       <c r="C76" s="1">
-        <v>163.41</v>
+        <v>112.37</v>
       </c>
       <c r="D76" s="1">
-        <v>161.57556656</v>
+        <v>107.21292226</v>
       </c>
       <c r="E76" t="s">
-        <v>183</v>
+        <v>31</v>
       </c>
       <c r="F76">
-        <v>1.63</v>
+        <v>1.14</v>
       </c>
       <c r="G76" s="1">
-        <v>326935.58</v>
+        <v>333059.29</v>
       </c>
       <c r="H76" s="1">
-        <v>16669.31</v>
+        <v>18195.19</v>
       </c>
       <c r="I76" s="1">
-        <v>5.0986527682304</v>
+        <v>5.4630483359284</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>343604.89</v>
+        <v>351254.48</v>
       </c>
       <c r="M76" s="1">
-        <v>343604.89</v>
+        <v>351254.48</v>
       </c>
       <c r="N76" s="1">
         <v>0.21</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B77" s="1">
-        <v>3056.0</v>
+        <v>4940.0</v>
       </c>
       <c r="C77" s="1">
-        <v>106.92</v>
+        <v>71.71</v>
       </c>
       <c r="D77" s="1">
-        <v>106.42679974</v>
+        <v>70.60217004</v>
       </c>
       <c r="E77" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F77">
         <v>1.14</v>
       </c>
       <c r="G77" s="1">
-        <v>282000.48</v>
+        <v>299998.12</v>
       </c>
       <c r="H77" s="1">
-        <v>3480.73</v>
+        <v>9658.7</v>
       </c>
       <c r="I77" s="1">
-        <v>1.2342993175047</v>
+        <v>3.2195868427442</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>285481.21</v>
+        <v>309656.82</v>
       </c>
       <c r="M77" s="1">
-        <v>285481.21</v>
+        <v>309656.82</v>
       </c>
       <c r="N77" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B78" s="1">
-        <v>2536.0</v>
+        <v>1827.0</v>
       </c>
       <c r="C78" s="1">
-        <v>275.53</v>
+        <v>154.61</v>
       </c>
       <c r="D78" s="1">
-        <v>297.87984227</v>
+        <v>106.35463054</v>
       </c>
       <c r="E78" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F78">
         <v>1.14</v>
       </c>
       <c r="G78" s="1">
-        <v>655296.9</v>
+        <v>168025.03</v>
       </c>
       <c r="H78" s="1">
-        <v>-44800.13</v>
+        <v>78891.46</v>
       </c>
       <c r="I78" s="1">
-        <v>-6.8366155860038</v>
+        <v>46.952207061055</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>610496.77</v>
+        <v>246916.49</v>
       </c>
       <c r="M78" s="1">
-        <v>610496.77</v>
+        <v>246916.49</v>
       </c>
       <c r="N78" s="1">
-        <v>0.37</v>
+        <v>0.14</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B79" s="1">
-        <v>2293.0</v>
+        <v>3778.0</v>
       </c>
       <c r="C79" s="1">
-        <v>141.51</v>
+        <v>102.92</v>
       </c>
       <c r="D79" s="1">
-        <v>148.38445268</v>
+        <v>111.88724722</v>
       </c>
       <c r="E79" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F79">
         <v>1.14</v>
       </c>
       <c r="G79" s="1">
-        <v>291121.75</v>
+        <v>365001.22</v>
       </c>
       <c r="H79" s="1">
-        <v>-7619.56</v>
+        <v>-25113.32</v>
       </c>
       <c r="I79" s="1">
-        <v>-2.6173104551618</v>
+        <v>-6.8803386465393</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>283502.19</v>
+        <v>339887.9</v>
       </c>
       <c r="M79" s="1">
-        <v>283502.19</v>
+        <v>339887.9</v>
       </c>
       <c r="N79" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B80" s="1">
-        <v>4803.0</v>
+        <v>1267.0</v>
       </c>
       <c r="C80" s="1">
-        <v>65.42</v>
+        <v>648.48</v>
       </c>
       <c r="D80" s="1">
-        <v>70.52663544</v>
+        <v>585.45979479</v>
       </c>
       <c r="E80" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F80">
         <v>1.14</v>
       </c>
       <c r="G80" s="1">
-        <v>291131.8</v>
+        <v>647550.74</v>
       </c>
       <c r="H80" s="1">
-        <v>-16602.72</v>
+        <v>70652.2</v>
       </c>
       <c r="I80" s="1">
-        <v>-5.7028191355256</v>
+        <v>10.910681686504</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>274529.08</v>
+        <v>718202.94</v>
       </c>
       <c r="M80" s="1">
-        <v>274529.08</v>
+        <v>718202.94</v>
       </c>
       <c r="N80" s="1">
-        <v>0.16</v>
+        <v>0.42</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="B81" s="1">
-        <v>2484.0</v>
+        <v>4475.0</v>
       </c>
       <c r="C81" s="1">
-        <v>209.83</v>
+        <v>203.83</v>
       </c>
       <c r="D81" s="1">
-        <v>101.89406602</v>
+        <v>196.87945698</v>
       </c>
       <c r="E81" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F81">
         <v>1.14</v>
       </c>
       <c r="G81" s="1">
-        <v>218611.93</v>
+        <v>765126.98</v>
       </c>
       <c r="H81" s="1">
-        <v>236779.03</v>
+        <v>32197.54</v>
       </c>
       <c r="I81" s="1">
-        <v>108.31020521158</v>
+        <v>4.2081302635544</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>455390.96</v>
+        <v>797324.52</v>
       </c>
       <c r="M81" s="1">
-        <v>455390.96</v>
+        <v>797324.52</v>
       </c>
       <c r="N81" s="1">
-        <v>0.27</v>
+        <v>0.47</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B82" s="1">
-        <v>2041.0</v>
+        <v>4832.0</v>
       </c>
       <c r="C82" s="1">
-        <v>951.35</v>
+        <v>72.98</v>
       </c>
       <c r="D82" s="1">
-        <v>946.55565899</v>
+        <v>71.02140315</v>
       </c>
       <c r="E82" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F82">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>1675330.71</v>
+        <v>343175.42</v>
       </c>
       <c r="H82" s="1">
-        <v>21148.56</v>
+        <v>9463.94</v>
       </c>
       <c r="I82" s="1">
-        <v>1.2623513598697</v>
+        <v>2.7577557856562</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>1696479.27</v>
+        <v>352639.36</v>
       </c>
       <c r="M82" s="1">
-        <v>1696479.27</v>
+        <v>352639.36</v>
       </c>
       <c r="N82" s="1">
-        <v>1.02</v>
+        <v>0.21</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B83" s="1">
-        <v>3926.0</v>
+        <v>1505.0</v>
       </c>
       <c r="C83" s="1">
-        <v>111.25</v>
+        <v>258.69</v>
       </c>
       <c r="D83" s="1">
-        <v>111.95600611</v>
+        <v>138.03730897</v>
       </c>
       <c r="E83" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F83">
         <v>1.14</v>
       </c>
       <c r="G83" s="1">
-        <v>379300.32</v>
+        <v>180669.3</v>
       </c>
       <c r="H83" s="1">
-        <v>2305.99</v>
+        <v>159652.77</v>
       </c>
       <c r="I83" s="1">
-        <v>0.60795888598248</v>
+        <v>88.367403869944</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>381606.31</v>
+        <v>340322.07</v>
       </c>
       <c r="M83" s="1">
-        <v>381606.31</v>
+        <v>340322.07</v>
       </c>
       <c r="N83" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
+        <v>198</v>
+      </c>
+      <c r="B84" s="1">
+        <v>7828.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>71.96</v>
+      </c>
+      <c r="D84" s="1">
+        <v>58.28611523</v>
+      </c>
+      <c r="E84" t="s">
         <v>199</v>
       </c>
-      <c r="B84" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="F84">
-        <v>1.63</v>
+        <v>1.48</v>
       </c>
       <c r="G84" s="1">
-        <v>9561.92</v>
+        <v>305711.39</v>
       </c>
       <c r="H84" s="1">
-        <v>-3270.26</v>
+        <v>75594.29</v>
       </c>
       <c r="I84" s="1">
-        <v>-34.200871791439</v>
+        <v>24.727338422033</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>6291.66</v>
+        <v>381305.68</v>
       </c>
       <c r="M84" s="1">
-        <v>6291.66</v>
+        <v>381305.68</v>
       </c>
       <c r="N84" s="1">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>201</v>
       </c>
       <c r="B85" s="1">
-        <v>631.0</v>
+        <v>1391.0</v>
       </c>
       <c r="C85" s="1">
-        <v>724.93</v>
+        <v>597.24</v>
       </c>
       <c r="D85" s="1">
-        <v>485.97732171</v>
+        <v>578.97665708</v>
       </c>
       <c r="E85" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F85">
         <v>1.14</v>
       </c>
       <c r="G85" s="1">
-        <v>265655.84</v>
+        <v>704014.03</v>
       </c>
       <c r="H85" s="1">
-        <v>134004.14</v>
+        <v>22175.52</v>
       </c>
       <c r="I85" s="1">
-        <v>50.442760829199</v>
+        <v>3.1498690445132</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>399659.98</v>
+        <v>726189.55</v>
       </c>
       <c r="M85" s="1">
-        <v>399659.98</v>
+        <v>726189.55</v>
       </c>
       <c r="N85" s="1">
-        <v>0.24</v>
+        <v>0.43</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>203</v>
       </c>
       <c r="B86" s="1">
-        <v>4781.0</v>
+        <v>953.0</v>
       </c>
       <c r="C86" s="1">
-        <v>101.3</v>
+        <v>396.34</v>
       </c>
       <c r="D86" s="1">
-        <v>78.72348672</v>
+        <v>168.53901364</v>
       </c>
       <c r="E86" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F86">
         <v>1.14</v>
       </c>
       <c r="G86" s="1">
-        <v>322136.63</v>
+        <v>137843.89</v>
       </c>
       <c r="H86" s="1">
-        <v>101012.47</v>
+        <v>192323.96</v>
       </c>
       <c r="I86" s="1">
-        <v>31.357026985723</v>
+        <v>139.52302129605</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>423149.1</v>
+        <v>330167.85</v>
       </c>
       <c r="M86" s="1">
-        <v>423149.1</v>
+        <v>330167.85</v>
       </c>
       <c r="N86" s="1">
-        <v>0.25</v>
+        <v>0.19</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>205</v>
       </c>
       <c r="B87" s="1">
-        <v>3501.0</v>
+        <v>4040.0</v>
       </c>
       <c r="C87" s="1">
-        <v>178.19</v>
+        <v>103.86</v>
       </c>
       <c r="D87" s="1">
-        <v>197.65753213</v>
+        <v>101.37220792</v>
       </c>
       <c r="E87" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="F87">
-        <v>1.14</v>
+        <v>1.6</v>
       </c>
       <c r="G87" s="1">
-        <v>599161.28</v>
+        <v>252368.56</v>
       </c>
       <c r="H87" s="1">
-        <v>-54105.85</v>
+        <v>9387.15</v>
       </c>
       <c r="I87" s="1">
-        <v>-9.0302647727837</v>
+        <v>3.7196194327851</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>545055.43</v>
+        <v>261755.71</v>
       </c>
       <c r="M87" s="1">
-        <v>545055.43</v>
+        <v>261755.71</v>
       </c>
       <c r="N87" s="1">
-        <v>0.33</v>
+        <v>0.15</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>207</v>
       </c>
       <c r="B88" s="1">
-        <v>4322.0</v>
+        <v>11723.0</v>
       </c>
       <c r="C88" s="1">
-        <v>66.64</v>
+        <v>30.835</v>
       </c>
       <c r="D88" s="1">
-        <v>70.83170292</v>
+        <v>26.76962893</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>306134.62</v>
+        <v>313820.36</v>
       </c>
       <c r="H88" s="1">
-        <v>-18116.54</v>
+        <v>47658.35</v>
       </c>
       <c r="I88" s="1">
-        <v>-5.9178344481261</v>
+        <v>15.18650670084</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>288018.08</v>
+        <v>361478.71</v>
       </c>
       <c r="M88" s="1">
-        <v>288018.08</v>
+        <v>361478.71</v>
       </c>
       <c r="N88" s="1">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>209</v>
       </c>
       <c r="B89" s="1">
-        <v>2849.0</v>
+        <v>6622.0</v>
       </c>
       <c r="C89" s="1">
-        <v>221.37</v>
+        <v>56.9</v>
       </c>
       <c r="D89" s="1">
-        <v>133.33607933</v>
+        <v>44.71542132</v>
       </c>
       <c r="E89" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F89">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>330173.78</v>
+        <v>296105.52</v>
       </c>
       <c r="H89" s="1">
-        <v>220857.74</v>
+        <v>80686.28</v>
       </c>
       <c r="I89" s="1">
-        <v>66.891362481903</v>
+        <v>27.249164419495</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>551031.52</v>
+        <v>376791.8</v>
       </c>
       <c r="M89" s="1">
-        <v>551031.52</v>
+        <v>376791.8</v>
       </c>
       <c r="N89" s="1">
-        <v>0.33</v>
+        <v>0.22</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
         <v>211</v>
       </c>
       <c r="B90" s="1">
-        <v>7628.0</v>
+        <v>17740.0</v>
       </c>
       <c r="C90" s="1">
-        <v>66.29</v>
+        <v>27.11</v>
       </c>
       <c r="D90" s="1">
-        <v>57.96781463</v>
+        <v>28.96333427</v>
       </c>
       <c r="E90" t="s">
-        <v>212</v>
+        <v>8</v>
       </c>
       <c r="F90">
-        <v>1.48</v>
+        <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>296136.5</v>
+        <v>513809.55</v>
       </c>
       <c r="H90" s="1">
-        <v>45595.01</v>
+        <v>-32878.15</v>
       </c>
       <c r="I90" s="1">
-        <v>15.396619464335</v>
+        <v>-6.3988981909737</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>341731.51</v>
+        <v>480931.4</v>
       </c>
       <c r="M90" s="1">
-        <v>341731.51</v>
+        <v>480931.4</v>
       </c>
       <c r="N90" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="B91" s="1">
-        <v>610.0</v>
+        <v>20388.0</v>
       </c>
       <c r="C91" s="1">
-        <v>598.59</v>
+        <v>15.74</v>
       </c>
       <c r="D91" s="1">
-        <v>515.82218033</v>
+        <v>15.78948646</v>
       </c>
       <c r="E91" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="F91">
-        <v>1.14</v>
+        <v>0.85</v>
       </c>
       <c r="G91" s="1">
-        <v>273346.15</v>
+        <v>371191.87</v>
       </c>
       <c r="H91" s="1">
-        <v>45678.71</v>
+        <v>5946.6</v>
       </c>
       <c r="I91" s="1">
-        <v>16.710939590698</v>
+        <v>1.602028622017</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>319024.86</v>
+        <v>377138.47</v>
       </c>
       <c r="M91" s="1">
-        <v>319024.86</v>
+        <v>377138.47</v>
       </c>
       <c r="N91" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B92" s="1">
-        <v>2065.0</v>
+        <v>1750.0</v>
       </c>
       <c r="C92" s="1">
-        <v>418.71</v>
+        <v>217.36</v>
       </c>
       <c r="D92" s="1">
-        <v>158.92292494</v>
+        <v>229.87005714</v>
       </c>
       <c r="E92" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F92">
         <v>1.14</v>
       </c>
       <c r="G92" s="1">
-        <v>281028.76</v>
+        <v>353045.11</v>
       </c>
       <c r="H92" s="1">
-        <v>474408.88</v>
+        <v>-20545.11</v>
       </c>
       <c r="I92" s="1">
-        <v>168.81150527085</v>
+        <v>-5.8194008125477</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" s="1">
-        <v>755437.64</v>
+        <v>332500.0</v>
       </c>
       <c r="M92" s="1">
-        <v>755437.64</v>
+        <v>332500.0</v>
       </c>
       <c r="N92" s="1">
-        <v>0.45</v>
+        <v>0.2</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="B93" s="1">
-        <v>11279.0</v>
+        <v>2230.0</v>
       </c>
       <c r="C93" s="1">
-        <v>31.5</v>
+        <v>173.88</v>
       </c>
       <c r="D93" s="1">
-        <v>26.58400035</v>
+        <v>172.09403139</v>
       </c>
       <c r="E93" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F93">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G93" s="1">
-        <v>299840.94</v>
+        <v>334601.22</v>
       </c>
       <c r="H93" s="1">
-        <v>55447.56</v>
+        <v>4343.19</v>
       </c>
       <c r="I93" s="1">
-        <v>18.492324630519</v>
+        <v>1.298019774106</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>355288.5</v>
+        <v>338944.41</v>
       </c>
       <c r="M93" s="1">
-        <v>355288.5</v>
+        <v>338944.41</v>
       </c>
       <c r="N93" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
+        <v>219</v>
+      </c>
+      <c r="B94" s="1">
+        <v>749.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>64780.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>76860.0</v>
+      </c>
+      <c r="E94" t="s">
         <v>220</v>
       </c>
-      <c r="B94" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="F94">
-        <v>1.0</v>
+        <v>185.8</v>
       </c>
       <c r="G94" s="1">
-        <v>370308.86</v>
+        <v>312388.5</v>
       </c>
       <c r="H94" s="1">
-        <v>14723.14</v>
+        <v>-51250.24</v>
       </c>
       <c r="I94" s="1">
-        <v>3.9759081108672</v>
+        <v>-16.40593043598</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>385032.0</v>
+        <v>261138.26</v>
       </c>
       <c r="M94" s="1">
-        <v>385032.0</v>
+        <v>261138.26</v>
       </c>
       <c r="N94" s="1">
-        <v>0.23</v>
+        <v>0.15</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
         <v>222</v>
       </c>
       <c r="B95" s="1">
-        <v>6436.0</v>
+        <v>3473.0</v>
       </c>
       <c r="C95" s="1">
-        <v>51.6</v>
+        <v>125.75</v>
       </c>
       <c r="D95" s="1">
-        <v>44.3260317</v>
+        <v>115.25216527</v>
       </c>
       <c r="E95" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F95">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G95" s="1">
-        <v>285282.34</v>
+        <v>351287.65</v>
       </c>
       <c r="H95" s="1">
-        <v>46815.26</v>
+        <v>30469.12</v>
       </c>
       <c r="I95" s="1">
-        <v>16.410150028915</v>
+        <v>8.673552856185</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>332097.6</v>
+        <v>381756.77</v>
       </c>
       <c r="M95" s="1">
-        <v>332097.6</v>
+        <v>381756.77</v>
       </c>
       <c r="N95" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>224</v>
       </c>
       <c r="B96" s="1">
-        <v>15541.0</v>
+        <v>3225.0</v>
       </c>
       <c r="C96" s="1">
-        <v>26.12</v>
+        <v>125.94</v>
       </c>
       <c r="D96" s="1">
-        <v>29.63272955</v>
+        <v>121.20125581</v>
       </c>
       <c r="E96" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F96">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G96" s="1">
-        <v>460522.25</v>
+        <v>343040.75</v>
       </c>
       <c r="H96" s="1">
-        <v>-54591.33</v>
+        <v>11991.16</v>
       </c>
       <c r="I96" s="1">
-        <v>-11.854222027274</v>
+        <v>3.4955497269639</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>405930.92</v>
+        <v>355031.91</v>
       </c>
       <c r="M96" s="1">
-        <v>405930.92</v>
+        <v>355031.91</v>
       </c>
       <c r="N96" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>226</v>
       </c>
       <c r="B97" s="1">
-        <v>35923.0</v>
+        <v>1637.0</v>
       </c>
       <c r="C97" s="1">
-        <v>15.17</v>
+        <v>1693.0</v>
       </c>
       <c r="D97" s="1">
-        <v>15.797687</v>
+        <v>1549.94351252</v>
       </c>
       <c r="E97" t="s">
-        <v>99</v>
+        <v>227</v>
       </c>
       <c r="F97">
-        <v>0.86</v>
+        <v>7.48</v>
       </c>
       <c r="G97" s="1">
-        <v>654135.48</v>
+        <v>339694.54</v>
       </c>
       <c r="H97" s="1">
-        <v>-22673.24</v>
+        <v>31027.12</v>
       </c>
       <c r="I97" s="1">
-        <v>-3.4661382379075</v>
+        <v>9.1338294692638</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>631462.24</v>
+        <v>370721.66</v>
       </c>
       <c r="M97" s="1">
-        <v>631462.24</v>
+        <v>370721.66</v>
       </c>
       <c r="N97" s="1">
-        <v>0.38</v>
+        <v>0.22</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B98" s="1">
-        <v>1903.0</v>
+        <v>970.0</v>
       </c>
       <c r="C98" s="1">
-        <v>195.54</v>
+        <v>399.99</v>
       </c>
       <c r="D98" s="1">
-        <v>170.95448765</v>
+        <v>350.29850515</v>
       </c>
       <c r="E98" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F98">
         <v>1.14</v>
       </c>
       <c r="G98" s="1">
-        <v>283302.61</v>
+        <v>295092.62</v>
       </c>
       <c r="H98" s="1">
-        <v>41814.35</v>
+        <v>44059.74</v>
       </c>
       <c r="I98" s="1">
-        <v>14.759606344608</v>
+        <v>14.930817314238</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>325116.96</v>
+        <v>339152.36</v>
       </c>
       <c r="M98" s="1">
-        <v>325116.96</v>
+        <v>339152.36</v>
       </c>
       <c r="N98" s="1">
         <v>0.2</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
+        <v>231</v>
+      </c>
+      <c r="B99" s="1">
+        <v>3506.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>112.06</v>
+      </c>
+      <c r="D99" s="1">
+        <v>111.34193953</v>
+      </c>
+      <c r="E99" t="s">
+        <v>31</v>
+      </c>
+      <c r="F99">
+        <v>1.14</v>
+      </c>
+      <c r="G99" s="1">
+        <v>342594.04</v>
+      </c>
+      <c r="H99" s="1">
+        <v>834.6</v>
+      </c>
+      <c r="I99" s="1">
+        <v>0.24361194374543</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>343428.64</v>
+      </c>
+      <c r="M99" s="1">
+        <v>343428.64</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
         <v>230</v>
-      </c>
-[...43 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B100" s="1">
-        <v>1641.0</v>
+        <v>1405.0</v>
       </c>
       <c r="C100" s="1">
-        <v>229.4</v>
+        <v>272.83</v>
       </c>
       <c r="D100" s="1">
-        <v>209.64255332</v>
+        <v>261.49683986</v>
       </c>
       <c r="E100" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F100">
         <v>1.14</v>
       </c>
       <c r="G100" s="1">
-        <v>295632.13</v>
+        <v>320104.5</v>
       </c>
       <c r="H100" s="1">
-        <v>33270.41</v>
+        <v>14970.81</v>
       </c>
       <c r="I100" s="1">
-        <v>11.253989882629</v>
+        <v>4.6768508408973</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>328902.54</v>
+        <v>335075.31</v>
       </c>
       <c r="M100" s="1">
-        <v>328902.54</v>
+        <v>335075.31</v>
       </c>
       <c r="N100" s="1">
         <v>0.2</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
+        <v>235</v>
+      </c>
+      <c r="B101" s="1">
+        <v>9500.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>85.73</v>
+      </c>
+      <c r="D101" s="1">
+        <v>87.03285895</v>
+      </c>
+      <c r="E101" t="s">
+        <v>31</v>
+      </c>
+      <c r="F101">
+        <v>1.14</v>
+      </c>
+      <c r="G101" s="1">
+        <v>720592.06</v>
+      </c>
+      <c r="H101" s="1">
+        <v>-8673.35</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-1.2036421827906</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>711918.71</v>
+      </c>
+      <c r="M101" s="1">
+        <v>711918.71</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
         <v>234</v>
-      </c>
-[...43 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
         <v>237</v>
       </c>
       <c r="B102" s="1">
-        <v>942.0</v>
+        <v>1009.0</v>
       </c>
       <c r="C102" s="1">
-        <v>435.78</v>
+        <v>373.11</v>
       </c>
       <c r="D102" s="1">
-        <v>348.12158174</v>
+        <v>341.43695738</v>
       </c>
       <c r="E102" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F102">
         <v>1.14</v>
       </c>
       <c r="G102" s="1">
-        <v>284670.68</v>
+        <v>299242.71</v>
       </c>
       <c r="H102" s="1">
-        <v>73989.72</v>
+        <v>29837.7</v>
       </c>
       <c r="I102" s="1">
-        <v>25.991338482769</v>
+        <v>9.9710699719301</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>358660.4</v>
+        <v>329080.41</v>
       </c>
       <c r="M102" s="1">
-        <v>358660.4</v>
+        <v>329080.41</v>
       </c>
       <c r="N102" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>239</v>
       </c>
       <c r="B103" s="1">
-        <v>1287.0</v>
+        <v>2805.0</v>
       </c>
       <c r="C103" s="1">
-        <v>269.34</v>
+        <v>139.54</v>
       </c>
       <c r="D103" s="1">
-        <v>259.48005439</v>
+        <v>132.61077362</v>
       </c>
       <c r="E103" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F103">
         <v>1.14</v>
       </c>
       <c r="G103" s="1">
-        <v>290739.28</v>
+        <v>323428.33</v>
       </c>
       <c r="H103" s="1">
-        <v>12122.61</v>
+        <v>18713.02</v>
       </c>
       <c r="I103" s="1">
-        <v>4.1695810762137</v>
+        <v>5.7858320574453</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>302861.89</v>
+        <v>342141.35</v>
       </c>
       <c r="M103" s="1">
-        <v>302861.89</v>
+        <v>342141.35</v>
       </c>
       <c r="N103" s="1">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
         <v>241</v>
       </c>
       <c r="B104" s="1">
-        <v>4259.0</v>
+        <v>38280.0</v>
       </c>
       <c r="C104" s="1">
-        <v>85.88</v>
+        <v>10.168</v>
       </c>
       <c r="D104" s="1">
-        <v>80.71839399</v>
+        <v>9.72814289</v>
       </c>
       <c r="E104" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F104">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>296629.85</v>
+        <v>372393.31</v>
       </c>
       <c r="H104" s="1">
-        <v>22939.34</v>
+        <v>16837.73</v>
       </c>
       <c r="I104" s="1">
-        <v>7.7333215116415</v>
+        <v>4.5214910010064</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>319569.19</v>
+        <v>389231.04</v>
       </c>
       <c r="M104" s="1">
-        <v>319569.19</v>
+        <v>389231.04</v>
       </c>
       <c r="N104" s="1">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>243</v>
       </c>
       <c r="B105" s="1">
-        <v>1692.0</v>
+        <v>2391.0</v>
       </c>
       <c r="C105" s="1">
-        <v>202.97</v>
+        <v>138.74</v>
       </c>
       <c r="D105" s="1">
-        <v>201.56390071</v>
+        <v>164.87225429</v>
       </c>
       <c r="E105" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F105">
         <v>1.14</v>
       </c>
       <c r="G105" s="1">
-        <v>291944.83</v>
+        <v>345972.3</v>
       </c>
       <c r="H105" s="1">
-        <v>8107.8</v>
+        <v>-56000.85</v>
       </c>
       <c r="I105" s="1">
-        <v>2.7771685492769</v>
+        <v>-16.186512619652</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>300052.63</v>
+        <v>289971.45</v>
       </c>
       <c r="M105" s="1">
-        <v>300052.63</v>
+        <v>289971.45</v>
       </c>
       <c r="N105" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
         <v>245</v>
       </c>
       <c r="B106" s="1">
-        <v>19159.0</v>
+        <v>396.0</v>
       </c>
       <c r="C106" s="1">
-        <v>28.11</v>
+        <v>1020.0</v>
       </c>
       <c r="D106" s="1">
-        <v>30.57577744</v>
+        <v>890.76795455</v>
       </c>
       <c r="E106" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="F106">
-        <v>1.62</v>
+        <v>1.14</v>
       </c>
       <c r="G106" s="1">
-        <v>363205.19</v>
+        <v>307528.51</v>
       </c>
       <c r="H106" s="1">
-        <v>-30709.75</v>
+        <v>45548.41</v>
       </c>
       <c r="I106" s="1">
-        <v>-8.4552068212461</v>
+        <v>14.811117837497</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" s="1">
-        <v>332495.44</v>
+        <v>353076.92</v>
       </c>
       <c r="M106" s="1">
-        <v>332495.44</v>
+        <v>353076.92</v>
       </c>
       <c r="N106" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
         <v>247</v>
       </c>
       <c r="B107" s="1">
-        <v>1174.0</v>
+        <v>3953.0</v>
       </c>
       <c r="C107" s="1">
-        <v>394.82</v>
+        <v>166.7</v>
       </c>
       <c r="D107" s="1">
-        <v>338.79561329</v>
+        <v>197.36250696</v>
       </c>
       <c r="E107" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F107">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>345337.62</v>
+        <v>780173.99</v>
       </c>
       <c r="H107" s="1">
-        <v>59641.35</v>
+        <v>-121208.89</v>
       </c>
       <c r="I107" s="1">
-        <v>17.270446816654</v>
+        <v>-15.536135727878</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" s="1">
-        <v>404978.97</v>
+        <v>658965.1</v>
       </c>
       <c r="M107" s="1">
-        <v>404978.97</v>
+        <v>658965.1</v>
       </c>
       <c r="N107" s="1">
-        <v>0.24</v>
+        <v>0.39</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
         <v>249</v>
       </c>
       <c r="B108" s="1">
-        <v>2597.0</v>
+        <v>11233.0</v>
       </c>
       <c r="C108" s="1">
-        <v>150.21</v>
+        <v>46.26</v>
       </c>
       <c r="D108" s="1">
-        <v>131.86681556</v>
+        <v>46.08162824</v>
       </c>
       <c r="E108" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F108">
         <v>1.14</v>
       </c>
       <c r="G108" s="1">
-        <v>297508.74</v>
+        <v>450249.03</v>
       </c>
       <c r="H108" s="1">
-        <v>43319.86</v>
+        <v>3980.5</v>
       </c>
       <c r="I108" s="1">
-        <v>14.560869707559</v>
+        <v>0.8840663132578</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" s="1">
-        <v>340828.6</v>
+        <v>454229.53</v>
       </c>
       <c r="M108" s="1">
-        <v>340828.6</v>
+        <v>454229.53</v>
       </c>
       <c r="N108" s="1">
-        <v>0.2</v>
+        <v>0.27</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
         <v>251</v>
       </c>
       <c r="B109" s="1">
-        <v>37200.0</v>
+        <v>1491.0</v>
       </c>
       <c r="C109" s="1">
-        <v>9.821</v>
+        <v>268.77</v>
       </c>
       <c r="D109" s="1">
-        <v>9.71176667</v>
+        <v>264.61236754</v>
       </c>
       <c r="E109" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F109">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G109" s="1">
-        <v>361277.72</v>
+        <v>346256.04</v>
       </c>
       <c r="H109" s="1">
-        <v>4063.48</v>
+        <v>4037.73</v>
       </c>
       <c r="I109" s="1">
-        <v>1.1247524480613</v>
+        <v>1.1661110662503</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" s="1">
-        <v>365341.2</v>
+        <v>350293.77</v>
       </c>
       <c r="M109" s="1">
-        <v>365341.2</v>
+        <v>350293.77</v>
       </c>
       <c r="N109" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
         <v>253</v>
       </c>
       <c r="B110" s="1">
-        <v>10509.0</v>
+        <v>865.0</v>
       </c>
       <c r="C110" s="1">
-        <v>27.18</v>
+        <v>78840.0</v>
       </c>
       <c r="D110" s="1">
-        <v>28.36007042</v>
+        <v>62547.16763006</v>
       </c>
       <c r="E110" t="s">
-        <v>8</v>
+        <v>220</v>
       </c>
       <c r="F110">
-        <v>1.0</v>
+        <v>185.8</v>
       </c>
       <c r="G110" s="1">
-        <v>298035.98</v>
+        <v>294829.51</v>
       </c>
       <c r="H110" s="1">
-        <v>-12401.36</v>
+        <v>72208.02</v>
       </c>
       <c r="I110" s="1">
-        <v>-4.1610278061058</v>
+        <v>24.49144931252</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" s="1">
-        <v>285634.62</v>
+        <v>367037.53</v>
       </c>
       <c r="M110" s="1">
-        <v>285634.62</v>
+        <v>367037.53</v>
       </c>
       <c r="N110" s="1">
-        <v>0.17</v>
+        <v>0.22</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
         <v>255</v>
       </c>
       <c r="B111" s="1">
-        <v>386.0</v>
+        <v>8270.0</v>
       </c>
       <c r="C111" s="1">
-        <v>1115.94</v>
+        <v>45.49</v>
       </c>
       <c r="D111" s="1">
-        <v>883.98173575</v>
+        <v>43.95345345</v>
       </c>
       <c r="E111" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F111">
         <v>1.14</v>
       </c>
       <c r="G111" s="1">
-        <v>297406.79</v>
+        <v>312019.81</v>
       </c>
       <c r="H111" s="1">
-        <v>78944.47</v>
+        <v>16828.35</v>
       </c>
       <c r="I111" s="1">
-        <v>26.544272913204</v>
+        <v>5.3933594793228</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" s="1">
-        <v>376351.26</v>
+        <v>328848.16</v>
       </c>
       <c r="M111" s="1">
-        <v>376351.26</v>
+        <v>328848.16</v>
       </c>
       <c r="N111" s="1">
-        <v>0.23</v>
+        <v>0.19</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
         <v>257</v>
       </c>
       <c r="B112" s="1">
-        <v>1564.0</v>
+        <v>496.0</v>
       </c>
       <c r="C112" s="1">
-        <v>168.5</v>
+        <v>152.26</v>
       </c>
       <c r="D112" s="1">
-        <v>235.41616368</v>
+        <v>9.12211694</v>
       </c>
       <c r="E112" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F112">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G112" s="1">
-        <v>368190.88</v>
+        <v>3944.44</v>
       </c>
       <c r="H112" s="1">
-        <v>-104656.88</v>
+        <v>62070.39</v>
       </c>
       <c r="I112" s="1">
-        <v>-28.424625835382</v>
+        <v>1573.6172942167</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" s="1">
-        <v>263534.0</v>
+        <v>66014.83</v>
       </c>
       <c r="M112" s="1">
-        <v>263534.0</v>
+        <v>66014.83</v>
       </c>
       <c r="N112" s="1">
-        <v>0.16</v>
+        <v>0.04</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
         <v>259</v>
       </c>
       <c r="B113" s="1">
-        <v>8457.0</v>
+        <v>1689.0</v>
       </c>
       <c r="C113" s="1">
-        <v>45.94</v>
+        <v>232.02</v>
       </c>
       <c r="D113" s="1">
-        <v>45.95343975</v>
+        <v>235.70698638</v>
       </c>
       <c r="E113" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F113">
         <v>1.14</v>
       </c>
       <c r="G113" s="1">
-        <v>337002.46</v>
+        <v>341945.37</v>
       </c>
       <c r="H113" s="1">
-        <v>2444.99</v>
+        <v>608.63</v>
       </c>
       <c r="I113" s="1">
-        <v>0.72551102445958</v>
+        <v>0.1779904199317</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" s="1">
-        <v>339447.45</v>
+        <v>342554.0</v>
       </c>
       <c r="M113" s="1">
-        <v>339447.45</v>
+        <v>342554.0</v>
       </c>
       <c r="N113" s="1">
         <v>0.2</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
         <v>261</v>
       </c>
       <c r="B114" s="1">
-        <v>10004.0</v>
+        <v>6909.0</v>
       </c>
       <c r="C114" s="1">
-        <v>7960.0</v>
+        <v>58.01</v>
       </c>
       <c r="D114" s="1">
-        <v>6483.12534986</v>
+        <v>57.48426835</v>
       </c>
       <c r="E114" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F114">
-        <v>184.63</v>
+        <v>1.14</v>
       </c>
       <c r="G114" s="1">
-        <v>352459.11</v>
+        <v>348557.64</v>
       </c>
       <c r="H114" s="1">
-        <v>78838.64</v>
+        <v>1784.22</v>
       </c>
       <c r="I114" s="1">
-        <v>22.368166338501</v>
+        <v>0.51188664233554</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" s="1">
-        <v>431297.75</v>
+        <v>350341.86</v>
       </c>
       <c r="M114" s="1">
-        <v>431297.75</v>
+        <v>350341.86</v>
       </c>
       <c r="N114" s="1">
-        <v>0.26</v>
+        <v>0.21</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
         <v>263</v>
       </c>
       <c r="B115" s="1">
-        <v>772.0</v>
+        <v>1701.0</v>
       </c>
       <c r="C115" s="1">
-        <v>81530.0</v>
+        <v>211.99</v>
       </c>
       <c r="D115" s="1">
-        <v>60165.20725389</v>
+        <v>231.95196355</v>
       </c>
       <c r="E115" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F115">
-        <v>184.63</v>
+        <v>1.14</v>
       </c>
       <c r="G115" s="1">
-        <v>253286.2</v>
+        <v>346269.46</v>
       </c>
       <c r="H115" s="1">
-        <v>87612.37</v>
+        <v>-31064.05</v>
       </c>
       <c r="I115" s="1">
-        <v>34.590265873151</v>
+        <v>-8.9710625938539</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" s="1">
-        <v>340898.57</v>
+        <v>315205.41</v>
       </c>
       <c r="M115" s="1">
-        <v>340898.57</v>
+        <v>315205.41</v>
       </c>
       <c r="N115" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
         <v>265</v>
       </c>
       <c r="B116" s="1">
-        <v>7428.0</v>
+        <v>6397.0</v>
       </c>
       <c r="C116" s="1">
-        <v>46.12</v>
+        <v>50.63</v>
       </c>
       <c r="D116" s="1">
-        <v>43.46465132</v>
+        <v>74.31146162</v>
       </c>
       <c r="E116" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F116">
         <v>1.14</v>
       </c>
       <c r="G116" s="1">
-        <v>276283.03</v>
+        <v>406679.42</v>
       </c>
       <c r="H116" s="1">
-        <v>23030.55</v>
+        <v>-123567.44</v>
       </c>
       <c r="I116" s="1">
-        <v>8.3358539972578</v>
+        <v>-30.384483188257</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" s="1">
-        <v>299313.58</v>
+        <v>283111.98</v>
       </c>
       <c r="M116" s="1">
-        <v>299313.58</v>
+        <v>283111.98</v>
       </c>
       <c r="N116" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
         <v>267</v>
       </c>
       <c r="B117" s="1">
-        <v>962.0</v>
+        <v>73380.0</v>
       </c>
       <c r="C117" s="1">
-        <v>328.78</v>
+        <v>14.23</v>
       </c>
       <c r="D117" s="1">
-        <v>362.99366944</v>
+        <v>13.6350586</v>
       </c>
       <c r="E117" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F117">
         <v>1.14</v>
       </c>
       <c r="G117" s="1">
-        <v>300082.47</v>
+        <v>878102.21</v>
       </c>
       <c r="H117" s="1">
-        <v>-23741.24</v>
+        <v>34657.76</v>
       </c>
       <c r="I117" s="1">
-        <v>-7.9115717755856</v>
+        <v>3.9468936082054</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" s="1">
-        <v>276341.23</v>
+        <v>912759.97</v>
       </c>
       <c r="M117" s="1">
-        <v>276341.23</v>
+        <v>912759.97</v>
       </c>
       <c r="N117" s="1">
-        <v>0.17</v>
+        <v>0.54</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
         <v>269</v>
       </c>
       <c r="B118" s="1">
-        <v>481.0</v>
+        <v>31290.0</v>
       </c>
       <c r="C118" s="1">
-        <v>160.94</v>
+        <v>18.87</v>
       </c>
       <c r="D118" s="1">
-        <v>2.7802079</v>
+        <v>21.54714733</v>
       </c>
       <c r="E118" t="s">
-        <v>28</v>
+        <v>180</v>
       </c>
       <c r="F118">
-        <v>1.14</v>
+        <v>1.64</v>
       </c>
       <c r="G118" s="1">
-        <v>1152.08</v>
+        <v>397565.87</v>
       </c>
       <c r="H118" s="1">
-        <v>66483.36</v>
+        <v>-37287.44</v>
       </c>
       <c r="I118" s="1">
-        <v>5770.7242552601</v>
+        <v>-9.3789338606958</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" s="1">
-        <v>67635.44</v>
+        <v>360278.43</v>
       </c>
       <c r="M118" s="1">
-        <v>67635.44</v>
+        <v>360278.43</v>
       </c>
       <c r="N118" s="1">
-        <v>0.04</v>
+        <v>0.21</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
         <v>271</v>
       </c>
       <c r="B119" s="1">
-        <v>1458.0</v>
+        <v>11064.0</v>
       </c>
       <c r="C119" s="1">
-        <v>237.28</v>
+        <v>4472.0</v>
       </c>
       <c r="D119" s="1">
-        <v>236.58762003</v>
+        <v>5367.81923355</v>
       </c>
       <c r="E119" t="s">
-        <v>28</v>
+        <v>220</v>
       </c>
       <c r="F119">
-        <v>1.14</v>
+        <v>185.8</v>
       </c>
       <c r="G119" s="1">
-        <v>295211.36</v>
+        <v>322263.84</v>
       </c>
       <c r="H119" s="1">
-        <v>7050.87</v>
+        <v>-55969.64</v>
       </c>
       <c r="I119" s="1">
-        <v>2.3884141856872</v>
+        <v>-17.367645094777</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" s="1">
-        <v>302262.23</v>
+        <v>266294.2</v>
       </c>
       <c r="M119" s="1">
-        <v>302262.23</v>
+        <v>266294.2</v>
       </c>
       <c r="N119" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
         <v>273</v>
       </c>
       <c r="B120" s="1">
-        <v>6217.0</v>
+        <v>395.0</v>
       </c>
       <c r="C120" s="1">
-        <v>47.18</v>
+        <v>1057.84</v>
       </c>
       <c r="D120" s="1">
-        <v>75.32529998</v>
+        <v>761.86182278</v>
       </c>
       <c r="E120" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F120">
         <v>1.14</v>
       </c>
       <c r="G120" s="1">
-        <v>400351.94</v>
+        <v>258025.62</v>
       </c>
       <c r="H120" s="1">
-        <v>-144078.24</v>
+        <v>107225.08</v>
       </c>
       <c r="I120" s="1">
-        <v>-35.987896049661</v>
+        <v>41.555981921485</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" s="1">
-        <v>256273.7</v>
+        <v>365250.7</v>
       </c>
       <c r="M120" s="1">
-        <v>256273.7</v>
+        <v>365250.7</v>
       </c>
       <c r="N120" s="1">
-        <v>0.15</v>
+        <v>0.21</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
         <v>275</v>
       </c>
       <c r="B121" s="1">
-        <v>30408.0</v>
+        <v>16733.0</v>
       </c>
       <c r="C121" s="1">
-        <v>19.6</v>
+        <v>76.07</v>
       </c>
       <c r="D121" s="1">
-        <v>21.6561247</v>
+        <v>76.79269049</v>
       </c>
       <c r="E121" t="s">
-        <v>183</v>
+        <v>31</v>
       </c>
       <c r="F121">
-        <v>1.63</v>
+        <v>1.14</v>
       </c>
       <c r="G121" s="1">
-        <v>387957.47</v>
+        <v>1104017.72</v>
       </c>
       <c r="H121" s="1">
-        <v>-22908.75</v>
+        <v>8639.02</v>
       </c>
       <c r="I121" s="1">
-        <v>-5.9049642735324</v>
+        <v>0.78250736772595</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" s="1">
-        <v>365048.72</v>
+        <v>1112656.74</v>
       </c>
       <c r="M121" s="1">
-        <v>365048.72</v>
+        <v>1112656.74</v>
       </c>
       <c r="N121" s="1">
-        <v>0.22</v>
+        <v>0.65</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
         <v>277</v>
       </c>
       <c r="B122" s="1">
-        <v>4073.0</v>
+        <v>3368.0</v>
       </c>
       <c r="C122" s="1">
-        <v>145.39</v>
+        <v>124.82</v>
       </c>
       <c r="D122" s="1">
-        <v>82.44461331</v>
+        <v>106.06335214</v>
       </c>
       <c r="E122" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F122">
         <v>1.14</v>
       </c>
       <c r="G122" s="1">
-        <v>287391.45</v>
+        <v>307270.05</v>
       </c>
       <c r="H122" s="1">
-        <v>229993.96</v>
+        <v>60207.01</v>
       </c>
       <c r="I122" s="1">
-        <v>80.028114963058</v>
+        <v>19.594168061612</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" s="1">
-        <v>517385.41</v>
+        <v>367477.06</v>
       </c>
       <c r="M122" s="1">
-        <v>517385.41</v>
+        <v>367477.06</v>
       </c>
       <c r="N122" s="1">
-        <v>0.31</v>
+        <v>0.22</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
         <v>279</v>
       </c>
       <c r="B123" s="1">
-        <v>200.0</v>
+        <v>3167.0</v>
       </c>
       <c r="C123" s="1">
-        <v>3188.0</v>
+        <v>134.28</v>
       </c>
       <c r="D123" s="1">
-        <v>4087.585</v>
+        <v>126.56663404</v>
       </c>
       <c r="E123" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F123">
-        <v>184.63</v>
+        <v>1.14</v>
       </c>
       <c r="G123" s="1">
-        <v>4457.17</v>
+        <v>347257.95</v>
       </c>
       <c r="H123" s="1">
-        <v>-1003.83</v>
+        <v>24476.98</v>
       </c>
       <c r="I123" s="1">
-        <v>-22.521689771761</v>
+        <v>7.0486449626279</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" s="1">
-        <v>3453.34</v>
+        <v>371734.93</v>
       </c>
       <c r="M123" s="1">
-        <v>3453.34</v>
+        <v>371734.93</v>
       </c>
       <c r="N123" s="1">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
         <v>281</v>
       </c>
       <c r="B124" s="1">
-        <v>384.0</v>
+        <v>25996.0</v>
       </c>
       <c r="C124" s="1">
-        <v>1127.59</v>
+        <v>29.41</v>
       </c>
       <c r="D124" s="1">
-        <v>748.64674479</v>
+        <v>29.15107363</v>
       </c>
       <c r="E124" t="s">
-        <v>28</v>
+        <v>180</v>
       </c>
       <c r="F124">
-        <v>1.14</v>
+        <v>1.64</v>
       </c>
       <c r="G124" s="1">
-        <v>246166.76</v>
+        <v>447190.2</v>
       </c>
       <c r="H124" s="1">
-        <v>132143.11</v>
+        <v>19321.29</v>
       </c>
       <c r="I124" s="1">
-        <v>53.680322233595</v>
+        <v>4.3205978127428</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" s="1">
-        <v>378309.87</v>
+        <v>466511.49</v>
       </c>
       <c r="M124" s="1">
-        <v>378309.87</v>
+        <v>466511.49</v>
       </c>
       <c r="N124" s="1">
-        <v>0.23</v>
+        <v>0.27</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
         <v>283</v>
       </c>
       <c r="B125" s="1">
-        <v>29459.0</v>
+        <v>15393.0</v>
       </c>
       <c r="C125" s="1">
-        <v>80.43</v>
+        <v>19.165</v>
       </c>
       <c r="D125" s="1">
-        <v>76.77482705</v>
+        <v>18.86926135</v>
       </c>
       <c r="E125" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="F125">
-        <v>1.14</v>
+        <v>0.85</v>
       </c>
       <c r="G125" s="1">
-        <v>1941554.57</v>
+        <v>334838.68</v>
       </c>
       <c r="H125" s="1">
-        <v>128592.97</v>
+        <v>11861.11</v>
       </c>
       <c r="I125" s="1">
-        <v>6.6231962771976</v>
+        <v>3.542335670419</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" s="1">
-        <v>2070147.54</v>
+        <v>346699.79</v>
       </c>
       <c r="M125" s="1">
-        <v>2070147.54</v>
+        <v>346699.79</v>
       </c>
       <c r="N125" s="1">
-        <v>1.24</v>
+        <v>0.2</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
         <v>285</v>
       </c>
       <c r="B126" s="1">
-        <v>4450.0</v>
+        <v>2208.0</v>
       </c>
       <c r="C126" s="1">
-        <v>105.11</v>
+        <v>171.42</v>
       </c>
       <c r="D126" s="1">
-        <v>105.33415955</v>
+        <v>196.00881341</v>
       </c>
       <c r="E126" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F126">
         <v>1.14</v>
       </c>
       <c r="G126" s="1">
-        <v>402823.03</v>
+        <v>373617.94</v>
       </c>
       <c r="H126" s="1">
-        <v>5843.69</v>
+        <v>-42765.35</v>
       </c>
       <c r="I126" s="1">
-        <v>1.4506841875451</v>
+        <v>-11.446278516497</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" s="1">
-        <v>408666.72</v>
+        <v>330852.59</v>
       </c>
       <c r="M126" s="1">
-        <v>408666.72</v>
+        <v>330852.59</v>
       </c>
       <c r="N126" s="1">
-        <v>0.25</v>
+        <v>0.19</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
         <v>287</v>
       </c>
       <c r="B127" s="1">
-        <v>3878.0</v>
+        <v>22554.0</v>
       </c>
       <c r="C127" s="1">
-        <v>124.87</v>
+        <v>45.82</v>
       </c>
       <c r="D127" s="1">
-        <v>126.44762249</v>
+        <v>43.90212202</v>
       </c>
       <c r="E127" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F127">
         <v>1.14</v>
       </c>
       <c r="G127" s="1">
-        <v>424610.44</v>
+        <v>869002.2</v>
       </c>
       <c r="H127" s="1">
-        <v>-1522.01</v>
+        <v>34340.7</v>
       </c>
       <c r="I127" s="1">
-        <v>-0.35844855816546</v>
+        <v>3.9517391325361</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" s="1">
-        <v>423088.43</v>
+        <v>903342.9</v>
       </c>
       <c r="M127" s="1">
-        <v>423088.43</v>
+        <v>903342.9</v>
       </c>
       <c r="N127" s="1">
-        <v>0.25</v>
+        <v>0.53</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
         <v>289</v>
       </c>
       <c r="B128" s="1">
-        <v>31655.0</v>
+        <v>22105.0</v>
       </c>
       <c r="C128" s="1">
-        <v>31.55</v>
+        <v>4717.0</v>
       </c>
       <c r="D128" s="1">
-        <v>29.04800979</v>
+        <v>4709.11047274</v>
       </c>
       <c r="E128" t="s">
-        <v>183</v>
+        <v>220</v>
       </c>
       <c r="F128">
-        <v>1.63</v>
+        <v>185.8</v>
       </c>
       <c r="G128" s="1">
-        <v>542017.26</v>
+        <v>575370.23</v>
       </c>
       <c r="H128" s="1">
-        <v>69696.98</v>
+        <v>-14187.7</v>
       </c>
       <c r="I128" s="1">
-        <v>12.858811913111</v>
+        <v>-2.4658383872242</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" s="1">
-        <v>611714.24</v>
+        <v>561182.53</v>
       </c>
       <c r="M128" s="1">
-        <v>611714.24</v>
+        <v>561182.53</v>
       </c>
       <c r="N128" s="1">
-        <v>0.37</v>
+        <v>0.33</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
         <v>291</v>
       </c>
       <c r="B129" s="1">
-        <v>12354.0</v>
+        <v>5440.0</v>
       </c>
       <c r="C129" s="1">
-        <v>19.245</v>
+        <v>338.87</v>
       </c>
       <c r="D129" s="1">
-        <v>18.72637283</v>
+        <v>350.20170588</v>
       </c>
       <c r="E129" t="s">
-        <v>99</v>
+        <v>31</v>
       </c>
       <c r="F129">
-        <v>0.86</v>
+        <v>1.14</v>
       </c>
       <c r="G129" s="1">
-        <v>265932.73</v>
+        <v>1645475.79</v>
       </c>
       <c r="H129" s="1">
-        <v>9562.9</v>
+        <v>-34066.0</v>
       </c>
       <c r="I129" s="1">
-        <v>3.5959845935474</v>
+        <v>-2.0702826627428</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" s="1">
-        <v>275495.63</v>
+        <v>1611409.79</v>
       </c>
       <c r="M129" s="1">
-        <v>275495.63</v>
+        <v>1611409.79</v>
       </c>
       <c r="N129" s="1">
-        <v>0.17</v>
+        <v>0.95</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
         <v>293</v>
       </c>
       <c r="B130" s="1">
-        <v>69534.0</v>
+        <v>1127.0</v>
       </c>
       <c r="C130" s="1">
-        <v>3.316</v>
+        <v>211.625</v>
       </c>
       <c r="D130" s="1">
-        <v>3.68522809</v>
+        <v>4.16668146</v>
       </c>
       <c r="E130" t="s">
-        <v>99</v>
+        <v>31</v>
       </c>
       <c r="F130">
-        <v>0.86</v>
+        <v>1.14</v>
       </c>
       <c r="G130" s="1">
-        <v>295917.35</v>
+        <v>4103.69</v>
       </c>
       <c r="H130" s="1">
-        <v>-28739.2</v>
+        <v>204376.54</v>
       </c>
       <c r="I130" s="1">
-        <v>-9.7119009750527</v>
+        <v>4980.3113782961</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" s="1">
-        <v>267178.15</v>
+        <v>208480.23</v>
       </c>
       <c r="M130" s="1">
-        <v>267178.15</v>
+        <v>208480.23</v>
       </c>
       <c r="N130" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
         <v>295</v>
       </c>
       <c r="B131" s="1">
-        <v>2556.0</v>
+        <v>1770.0</v>
       </c>
       <c r="C131" s="1">
-        <v>129.5</v>
+        <v>225.02</v>
       </c>
       <c r="D131" s="1">
-        <v>134.83582551</v>
+        <v>351.88246893</v>
       </c>
       <c r="E131" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F131">
         <v>1.14</v>
       </c>
       <c r="G131" s="1">
-        <v>296179.22</v>
+        <v>536462.33</v>
       </c>
       <c r="H131" s="1">
-        <v>-6980.85</v>
+        <v>-188310.76</v>
       </c>
       <c r="I131" s="1">
-        <v>-2.3569681897332</v>
+        <v>-35.102326756102</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" s="1">
-        <v>289198.37</v>
+        <v>348151.57</v>
       </c>
       <c r="M131" s="1">
-        <v>289198.37</v>
+        <v>348151.57</v>
       </c>
       <c r="N131" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
         <v>297</v>
       </c>
       <c r="B132" s="1">
-        <v>1713.0</v>
+        <v>1459.0</v>
       </c>
       <c r="C132" s="1">
-        <v>170.89</v>
+        <v>272.43</v>
       </c>
       <c r="D132" s="1">
-        <v>201.23435493</v>
+        <v>267.46140507</v>
       </c>
       <c r="E132" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F132">
         <v>1.14</v>
       </c>
       <c r="G132" s="1">
-        <v>296259.47</v>
+        <v>342473.29</v>
       </c>
       <c r="H132" s="1">
-        <v>-40495.57</v>
+        <v>4970.22</v>
       </c>
       <c r="I132" s="1">
-        <v>-13.668953772178</v>
+        <v>1.4512723021407</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" s="1">
-        <v>255763.9</v>
+        <v>347443.51</v>
       </c>
       <c r="M132" s="1">
-        <v>255763.9</v>
+        <v>347443.51</v>
       </c>
       <c r="N132" s="1">
-        <v>0.15</v>
+        <v>0.2</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
         <v>299</v>
       </c>
       <c r="B133" s="1">
-        <v>1557.0</v>
+        <v>4854.0</v>
       </c>
       <c r="C133" s="1">
-        <v>342.93</v>
+        <v>25215.0</v>
       </c>
       <c r="D133" s="1">
-        <v>278.76856776</v>
+        <v>24358.40482077</v>
       </c>
       <c r="E133" t="s">
-        <v>28</v>
+        <v>220</v>
       </c>
       <c r="F133">
-        <v>1.14</v>
+        <v>185.8</v>
       </c>
       <c r="G133" s="1">
-        <v>376717.97</v>
+        <v>648725.44</v>
       </c>
       <c r="H133" s="1">
-        <v>89790.27</v>
+        <v>10003.12</v>
       </c>
       <c r="I133" s="1">
-        <v>23.834878383954</v>
+        <v>1.5419651185562</v>
       </c>
       <c r="J133">
         <v>0.0</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" s="1">
-        <v>466508.24</v>
+        <v>658728.56</v>
       </c>
       <c r="M133" s="1">
-        <v>466508.24</v>
+        <v>658728.56</v>
       </c>
       <c r="N133" s="1">
-        <v>0.28</v>
+        <v>0.39</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
         <v>301</v>
       </c>
       <c r="B134" s="1">
-        <v>18158.0</v>
+        <v>18008.0</v>
       </c>
       <c r="C134" s="1">
-        <v>4864.0</v>
+        <v>24.84</v>
       </c>
       <c r="D134" s="1">
-        <v>4723.65205419</v>
+        <v>22.0184157</v>
       </c>
       <c r="E134" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F134">
-        <v>184.63</v>
+        <v>1.14</v>
       </c>
       <c r="G134" s="1">
-        <v>476111.28</v>
+        <v>347985.74</v>
       </c>
       <c r="H134" s="1">
-        <v>2245.59</v>
+        <v>43027.13</v>
       </c>
       <c r="I134" s="1">
-        <v>0.47165234144421</v>
+        <v>12.364624481451</v>
       </c>
       <c r="J134">
         <v>0.0</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" s="1">
-        <v>478356.87</v>
+        <v>391012.87</v>
       </c>
       <c r="M134" s="1">
-        <v>478356.87</v>
+        <v>391012.87</v>
       </c>
       <c r="N134" s="1">
-        <v>0.29</v>
+        <v>0.23</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
         <v>303</v>
       </c>
       <c r="B135" s="1">
-        <v>10763.0</v>
+        <v>27270.0</v>
       </c>
       <c r="C135" s="1">
-        <v>377.6</v>
+        <v>14.922</v>
       </c>
       <c r="D135" s="1">
-        <v>391.86944904</v>
+        <v>11.28580345</v>
       </c>
       <c r="E135" t="s">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="F135">
-        <v>8.97</v>
+        <v>0.85</v>
       </c>
       <c r="G135" s="1">
-        <v>469812.86</v>
+        <v>356011.47</v>
       </c>
       <c r="H135" s="1">
-        <v>-16921.77</v>
+        <v>122215.04</v>
       </c>
       <c r="I135" s="1">
-        <v>-3.6018107294892</v>
+        <v>34.328961367453</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" s="1">
-        <v>452891.09</v>
+        <v>478226.51</v>
       </c>
       <c r="M135" s="1">
-        <v>452891.09</v>
+        <v>478226.51</v>
       </c>
       <c r="N135" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
         <v>305</v>
       </c>
       <c r="B136" s="1">
-        <v>4989.0</v>
+        <v>980.0</v>
       </c>
       <c r="C136" s="1">
-        <v>326.62</v>
+        <v>400.0</v>
       </c>
       <c r="D136" s="1">
-        <v>350.04694127</v>
+        <v>409.20021429</v>
       </c>
       <c r="E136" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F136">
         <v>1.14</v>
       </c>
       <c r="G136" s="1">
-        <v>1505947.84</v>
+        <v>351943.68</v>
       </c>
       <c r="H136" s="1">
-        <v>-82237.93</v>
+        <v>-9286.34</v>
       </c>
       <c r="I136" s="1">
-        <v>-5.4608750592584</v>
+        <v>-2.6385869466387</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136" s="1">
-        <v>1423709.91</v>
+        <v>342657.34</v>
       </c>
       <c r="M136" s="1">
-        <v>1423709.91</v>
+        <v>342657.34</v>
       </c>
       <c r="N136" s="1">
-        <v>0.85</v>
+        <v>0.2</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
         <v>307</v>
       </c>
       <c r="B137" s="1">
-        <v>2193.0</v>
+        <v>30266.0</v>
       </c>
       <c r="C137" s="1">
-        <v>228.11</v>
+        <v>0.4248</v>
       </c>
       <c r="D137" s="1">
-        <v>214.17510716</v>
+        <v>0.0</v>
       </c>
       <c r="E137" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F137">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>401939.38</v>
+        <v>0.0</v>
       </c>
       <c r="H137" s="1">
-        <v>35127.79</v>
+        <v>12857.0</v>
       </c>
       <c r="I137" s="1">
-        <v>8.7395741118972</v>
+        <v>0</v>
       </c>
       <c r="J137">
         <v>0.0</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137" s="1">
-        <v>437067.17</v>
+        <v>12857.0</v>
       </c>
       <c r="M137" s="1">
-        <v>437067.17</v>
+        <v>12857.0</v>
       </c>
       <c r="N137" s="1">
-        <v>0.26</v>
+        <v>0.01</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
         <v>309</v>
       </c>
       <c r="B138" s="1">
-        <v>2291.0</v>
+        <v>30266.0</v>
       </c>
       <c r="C138" s="1">
-        <v>26975.0</v>
+        <v>21.25</v>
       </c>
       <c r="D138" s="1">
-        <v>22956.3627237</v>
+        <v>18.96970891</v>
       </c>
       <c r="E138" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="F138">
-        <v>184.63</v>
+        <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>292593.49</v>
+        <v>574137.21</v>
       </c>
       <c r="H138" s="1">
-        <v>42122.9</v>
+        <v>69015.29</v>
       </c>
       <c r="I138" s="1">
-        <v>14.396390022211</v>
+        <v>12.020696237403</v>
       </c>
       <c r="J138">
         <v>0.0</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" s="1">
-        <v>334716.39</v>
+        <v>643152.5</v>
       </c>
       <c r="M138" s="1">
-        <v>334716.39</v>
+        <v>643152.5</v>
       </c>
       <c r="N138" s="1">
-        <v>0.2</v>
+        <v>0.38</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
         <v>311</v>
       </c>
       <c r="B139" s="1">
-        <v>36356.0</v>
+        <v>2620.0</v>
       </c>
       <c r="C139" s="1">
-        <v>14.514</v>
+        <v>212.67</v>
       </c>
       <c r="D139" s="1">
-        <v>11.15461272</v>
+        <v>267.65868321</v>
       </c>
       <c r="E139" t="s">
-        <v>99</v>
+        <v>31</v>
       </c>
       <c r="F139">
-        <v>0.86</v>
+        <v>1.14</v>
       </c>
       <c r="G139" s="1">
-        <v>468977.04</v>
+        <v>609796.01</v>
       </c>
       <c r="H139" s="1">
-        <v>142460.94</v>
+        <v>-122737.09</v>
       </c>
       <c r="I139" s="1">
-        <v>30.376954061546</v>
+        <v>-20.127565282036</v>
       </c>
       <c r="J139">
         <v>0.0</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" s="1">
-        <v>611437.98</v>
+        <v>487058.92</v>
       </c>
       <c r="M139" s="1">
-        <v>611437.98</v>
+        <v>487058.92</v>
       </c>
       <c r="N139" s="1">
-        <v>0.37</v>
+        <v>0.29</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
         <v>313</v>
       </c>
       <c r="B140" s="1">
-        <v>19829.0</v>
+        <v>1624.0</v>
       </c>
       <c r="C140" s="1">
-        <v>21.19</v>
+        <v>567.44</v>
       </c>
       <c r="D140" s="1">
-        <v>17.6152751</v>
+        <v>579.55188424</v>
       </c>
       <c r="E140" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F140">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G140" s="1">
-        <v>349293.29</v>
+        <v>816410.57</v>
       </c>
       <c r="H140" s="1">
-        <v>70883.22</v>
+        <v>-10883.86</v>
       </c>
       <c r="I140" s="1">
-        <v>20.293324271989</v>
+        <v>-1.3331356060223</v>
       </c>
       <c r="J140">
         <v>0.0</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" s="1">
-        <v>420176.51</v>
+        <v>805526.71</v>
       </c>
       <c r="M140" s="1">
-        <v>420176.51</v>
+        <v>805526.71</v>
       </c>
       <c r="N140" s="1">
-        <v>0.25</v>
+        <v>0.47</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
         <v>315</v>
       </c>
       <c r="B141" s="1">
-        <v>2009.0</v>
+        <v>4504.0</v>
       </c>
       <c r="C141" s="1">
-        <v>252.22</v>
+        <v>63.66</v>
       </c>
       <c r="D141" s="1">
-        <v>261.95974116</v>
+        <v>41.24177176</v>
       </c>
       <c r="E141" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F141">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>456184.81</v>
+        <v>185752.94</v>
       </c>
       <c r="H141" s="1">
-        <v>-13469.35</v>
+        <v>100971.7</v>
       </c>
       <c r="I141" s="1">
-        <v>-2.9526081764976</v>
+        <v>54.358062919489</v>
       </c>
       <c r="J141">
         <v>0.0</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" s="1">
-        <v>442715.46</v>
+        <v>286724.64</v>
       </c>
       <c r="M141" s="1">
-        <v>442715.46</v>
+        <v>286724.64</v>
       </c>
       <c r="N141" s="1">
-        <v>0.27</v>
+        <v>0.17</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
         <v>317</v>
       </c>
       <c r="B142" s="1">
-        <v>887.0</v>
+        <v>12792.0</v>
       </c>
       <c r="C142" s="1">
-        <v>545.73</v>
+        <v>28.37</v>
       </c>
       <c r="D142" s="1">
-        <v>614.48278467</v>
+        <v>22.19940275</v>
       </c>
       <c r="E142" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F142">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>468644.76</v>
+        <v>283974.76</v>
       </c>
       <c r="H142" s="1">
-        <v>-45716.53</v>
+        <v>78934.28</v>
       </c>
       <c r="I142" s="1">
-        <v>-9.7550498590873</v>
+        <v>27.796230904465</v>
       </c>
       <c r="J142">
         <v>0.0</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" s="1">
-        <v>422928.23</v>
+        <v>362909.04</v>
       </c>
       <c r="M142" s="1">
-        <v>422928.23</v>
+        <v>362909.04</v>
       </c>
       <c r="N142" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
         <v>319</v>
       </c>
       <c r="B143" s="1">
-        <v>7449.0</v>
+        <v>4855.0</v>
       </c>
       <c r="C143" s="1">
-        <v>85.94</v>
+        <v>82.24</v>
       </c>
       <c r="D143" s="1">
-        <v>39.68157471</v>
+        <v>83.53072503</v>
       </c>
       <c r="E143" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F143">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G143" s="1">
-        <v>295588.05</v>
+        <v>353237.46</v>
       </c>
       <c r="H143" s="1">
-        <v>344579.01</v>
+        <v>-4220.68</v>
       </c>
       <c r="I143" s="1">
-        <v>116.57406650912</v>
+        <v>-1.1948562873258</v>
       </c>
       <c r="J143">
         <v>0.0</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" s="1">
-        <v>640167.06</v>
+        <v>349016.78</v>
       </c>
       <c r="M143" s="1">
-        <v>640167.06</v>
+        <v>349016.78</v>
       </c>
       <c r="N143" s="1">
-        <v>0.38</v>
+        <v>0.2</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
         <v>321</v>
       </c>
       <c r="B144" s="1">
-        <v>18596.0</v>
+        <v>8792.0</v>
       </c>
       <c r="C144" s="1">
-        <v>28.175</v>
+        <v>95.04</v>
       </c>
       <c r="D144" s="1">
-        <v>21.96459454</v>
+        <v>49.85032188</v>
       </c>
       <c r="E144" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F144">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G144" s="1">
-        <v>408453.6</v>
+        <v>378474.49</v>
       </c>
       <c r="H144" s="1">
-        <v>115488.7</v>
+        <v>351937.82</v>
       </c>
       <c r="I144" s="1">
-        <v>28.274619197872</v>
+        <v>92.988518195771</v>
       </c>
       <c r="J144">
         <v>0.0</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" s="1">
-        <v>523942.3</v>
+        <v>730412.31</v>
       </c>
       <c r="M144" s="1">
-        <v>523942.3</v>
+        <v>730412.31</v>
       </c>
       <c r="N144" s="1">
-        <v>0.31</v>
+        <v>0.43</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
         <v>323</v>
       </c>
       <c r="B145" s="1">
-        <v>4270.0</v>
+        <v>4616.0</v>
       </c>
       <c r="C145" s="1">
-        <v>77.87</v>
+        <v>139.65</v>
       </c>
       <c r="D145" s="1">
-        <v>83.9312904</v>
+        <v>152.85392548</v>
       </c>
       <c r="E145" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F145">
         <v>1.14</v>
       </c>
       <c r="G145" s="1">
-        <v>311839.89</v>
+        <v>611874.78</v>
       </c>
       <c r="H145" s="1">
-        <v>-21328.42</v>
+        <v>-48391.91</v>
       </c>
       <c r="I145" s="1">
-        <v>-6.8395419200539</v>
+        <v>-7.9087930376866</v>
       </c>
       <c r="J145">
         <v>0.0</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" s="1">
-        <v>290511.47</v>
+        <v>563482.87</v>
       </c>
       <c r="M145" s="1">
-        <v>290511.47</v>
+        <v>563482.87</v>
       </c>
       <c r="N145" s="1">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
         <v>325</v>
       </c>
       <c r="B146" s="1">
-        <v>13433.0</v>
+        <v>58153.0</v>
       </c>
       <c r="C146" s="1">
-        <v>140.94</v>
+        <v>6.282</v>
       </c>
       <c r="D146" s="1">
-        <v>46.6199799</v>
+        <v>5.39890616</v>
       </c>
       <c r="E146" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F146">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>539881.72</v>
+        <v>313962.59</v>
       </c>
       <c r="H146" s="1">
-        <v>1114259.23</v>
+        <v>51354.56</v>
       </c>
       <c r="I146" s="1">
-        <v>206.38950879833</v>
+        <v>16.35690417766</v>
       </c>
       <c r="J146">
         <v>0.0</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" s="1">
-        <v>1654140.95</v>
+        <v>365317.15</v>
       </c>
       <c r="M146" s="1">
-        <v>1654140.95</v>
+        <v>365317.15</v>
       </c>
       <c r="N146" s="1">
-        <v>0.99</v>
+        <v>0.21</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
         <v>327</v>
       </c>
       <c r="B147" s="1">
-        <v>3715.0</v>
+        <v>9798.0</v>
       </c>
       <c r="C147" s="1">
-        <v>131.34</v>
+        <v>397.0</v>
       </c>
       <c r="D147" s="1">
-        <v>159.56472948</v>
+        <v>341.51567871</v>
       </c>
       <c r="E147" t="s">
-        <v>28</v>
+        <v>97</v>
       </c>
       <c r="F147">
-        <v>1.14</v>
+        <v>11.04</v>
       </c>
       <c r="G147" s="1">
-        <v>512820.84</v>
+        <v>307979.1</v>
       </c>
       <c r="H147" s="1">
-        <v>-86515.22</v>
+        <v>44450.98</v>
       </c>
       <c r="I147" s="1">
-        <v>-16.870457136648</v>
+        <v>14.433115753634</v>
       </c>
       <c r="J147">
         <v>0.0</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" s="1">
-        <v>426305.62</v>
+        <v>352430.08</v>
       </c>
       <c r="M147" s="1">
-        <v>426305.62</v>
+        <v>352430.08</v>
       </c>
       <c r="N147" s="1">
-        <v>0.26</v>
+        <v>0.21</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
         <v>329</v>
       </c>
       <c r="B148" s="1">
-        <v>55191.0</v>
+        <v>4254.0</v>
       </c>
       <c r="C148" s="1">
-        <v>6.234</v>
+        <v>206.26</v>
       </c>
       <c r="D148" s="1">
-        <v>5.35684133</v>
+        <v>203.26679831</v>
       </c>
       <c r="E148" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F148">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G148" s="1">
-        <v>295649.43</v>
+        <v>758880.65</v>
       </c>
       <c r="H148" s="1">
-        <v>48411.26</v>
+        <v>8103.65</v>
       </c>
       <c r="I148" s="1">
-        <v>16.374548734966</v>
+        <v>1.067842486167</v>
       </c>
       <c r="J148">
         <v>0.0</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" s="1">
-        <v>344060.69</v>
+        <v>766984.3</v>
       </c>
       <c r="M148" s="1">
-        <v>344060.69</v>
+        <v>766984.3</v>
       </c>
       <c r="N148" s="1">
-        <v>0.21</v>
+        <v>0.45</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
         <v>331</v>
       </c>
       <c r="B149" s="1">
-        <v>804.0</v>
+        <v>9395.0</v>
       </c>
       <c r="C149" s="1">
-        <v>257.77</v>
+        <v>33.62</v>
       </c>
       <c r="D149" s="1">
-        <v>516.58731343</v>
+        <v>43.24144758</v>
       </c>
       <c r="E149" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F149">
         <v>1.14</v>
       </c>
       <c r="G149" s="1">
-        <v>360924.37</v>
+        <v>356541.76</v>
       </c>
       <c r="H149" s="1">
-        <v>-179851.39</v>
+        <v>-80440.45</v>
       </c>
       <c r="I149" s="1">
-        <v>-49.830769255066</v>
+        <v>-22.561298289435</v>
       </c>
       <c r="J149">
         <v>0.0</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" s="1">
-        <v>181072.98</v>
+        <v>276101.31</v>
       </c>
       <c r="M149" s="1">
-        <v>181072.98</v>
+        <v>276101.31</v>
       </c>
       <c r="N149" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
         <v>333</v>
       </c>
       <c r="B150" s="1">
-        <v>1102.0</v>
+        <v>5976.0</v>
       </c>
       <c r="C150" s="1">
-        <v>402.95</v>
+        <v>140.46</v>
       </c>
       <c r="D150" s="1">
-        <v>484.11963702</v>
+        <v>132.06040495</v>
       </c>
       <c r="E150" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F150">
         <v>1.14</v>
       </c>
       <c r="G150" s="1">
-        <v>462598.88</v>
+        <v>689564.23</v>
       </c>
       <c r="H150" s="1">
-        <v>-74629.02</v>
+        <v>44167.38</v>
       </c>
       <c r="I150" s="1">
-        <v>-16.13255527121</v>
+        <v>6.4051147200602</v>
       </c>
       <c r="J150">
         <v>0.0</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" s="1">
-        <v>387969.86</v>
+        <v>733731.61</v>
       </c>
       <c r="M150" s="1">
-        <v>387969.86</v>
+        <v>733731.61</v>
       </c>
       <c r="N150" s="1">
-        <v>0.23</v>
+        <v>0.43</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
         <v>335</v>
       </c>
       <c r="B151" s="1">
-        <v>14697.0</v>
+        <v>13633.0</v>
       </c>
       <c r="C151" s="1">
-        <v>393.75</v>
+        <v>30.91</v>
       </c>
       <c r="D151" s="1">
-        <v>339.08803701</v>
+        <v>28.92989511</v>
       </c>
       <c r="E151" t="s">
-        <v>104</v>
+        <v>31</v>
       </c>
       <c r="F151">
-        <v>10.99</v>
+        <v>1.14</v>
       </c>
       <c r="G151" s="1">
-        <v>459111.21</v>
+        <v>342823.19</v>
       </c>
       <c r="H151" s="1">
-        <v>67357.47</v>
+        <v>25529.98</v>
       </c>
       <c r="I151" s="1">
-        <v>14.671275397523</v>
+        <v>7.4469816350522</v>
       </c>
       <c r="J151">
         <v>0.0</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" s="1">
-        <v>526468.68</v>
+        <v>368353.17</v>
       </c>
       <c r="M151" s="1">
-        <v>526468.68</v>
+        <v>368353.17</v>
       </c>
       <c r="N151" s="1">
-        <v>0.32</v>
+        <v>0.22</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
         <v>337</v>
       </c>
       <c r="B152" s="1">
-        <v>3353.0</v>
+        <v>888.0</v>
       </c>
       <c r="C152" s="1">
-        <v>131.86</v>
+        <v>70880.0</v>
       </c>
       <c r="D152" s="1">
-        <v>103.56243961</v>
+        <v>59846.48648649</v>
       </c>
       <c r="E152" t="s">
-        <v>28</v>
+        <v>220</v>
       </c>
       <c r="F152">
-        <v>1.14</v>
+        <v>185.8</v>
       </c>
       <c r="G152" s="1">
-        <v>298392.78</v>
+        <v>288641.41</v>
       </c>
       <c r="H152" s="1">
-        <v>87895.79</v>
+        <v>50112.58</v>
       </c>
       <c r="I152" s="1">
-        <v>29.456406418413</v>
+        <v>17.361535200372</v>
       </c>
       <c r="J152">
         <v>0.0</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" s="1">
-        <v>386288.57</v>
+        <v>338753.99</v>
       </c>
       <c r="M152" s="1">
-        <v>386288.57</v>
+        <v>338753.99</v>
       </c>
       <c r="N152" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
         <v>339</v>
       </c>
       <c r="B153" s="1">
-        <v>2593.0</v>
+        <v>2565.0</v>
       </c>
       <c r="C153" s="1">
-        <v>148.21</v>
+        <v>315.9</v>
       </c>
       <c r="D153" s="1">
-        <v>115.35963363</v>
+        <v>249.40468616</v>
       </c>
       <c r="E153" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F153">
         <v>1.14</v>
       </c>
       <c r="G153" s="1">
-        <v>259451.88</v>
+        <v>553390.3</v>
       </c>
       <c r="H153" s="1">
-        <v>76320.72</v>
+        <v>154899.47</v>
       </c>
       <c r="I153" s="1">
-        <v>29.416136818897</v>
+        <v>27.990998396611</v>
       </c>
       <c r="J153">
         <v>0.0</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" s="1">
-        <v>335772.6</v>
+        <v>708289.77</v>
       </c>
       <c r="M153" s="1">
-        <v>335772.6</v>
+        <v>708289.77</v>
       </c>
       <c r="N153" s="1">
-        <v>0.2</v>
+        <v>0.42</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
         <v>341</v>
       </c>
       <c r="B154" s="1">
-        <v>3350.0</v>
+        <v>882.0</v>
       </c>
       <c r="C154" s="1">
-        <v>331.48</v>
+        <v>52110.0</v>
       </c>
       <c r="D154" s="1">
-        <v>318.30559701</v>
+        <v>76260.0</v>
       </c>
       <c r="E154" t="s">
-        <v>28</v>
+        <v>220</v>
       </c>
       <c r="F154">
-        <v>1.14</v>
+        <v>185.8</v>
       </c>
       <c r="G154" s="1">
-        <v>912222.85</v>
+        <v>364987.7</v>
       </c>
       <c r="H154" s="1">
-        <v>57990.77</v>
+        <v>-117623.18</v>
       </c>
       <c r="I154" s="1">
-        <v>6.3570836884869</v>
+        <v>-32.226614759895</v>
       </c>
       <c r="J154">
         <v>0.0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" s="1">
-        <v>970213.62</v>
+        <v>247364.52</v>
       </c>
       <c r="M154" s="1">
-        <v>970213.62</v>
+        <v>247364.52</v>
       </c>
       <c r="N154" s="1">
-        <v>0.58</v>
+        <v>0.15</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
         <v>343</v>
       </c>
       <c r="B155" s="1">
-        <v>13250.0</v>
+        <v>1437.0</v>
       </c>
       <c r="C155" s="1">
-        <v>30.87</v>
+        <v>212.75</v>
       </c>
       <c r="D155" s="1">
-        <v>28.73952755</v>
+        <v>141.92265136</v>
       </c>
       <c r="E155" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F155">
         <v>1.14</v>
       </c>
       <c r="G155" s="1">
-        <v>330870.49</v>
+        <v>174887.85</v>
       </c>
       <c r="H155" s="1">
-        <v>26499.22</v>
+        <v>92351.44</v>
       </c>
       <c r="I155" s="1">
-        <v>8.0089402956426</v>
+        <v>52.806092590194</v>
       </c>
       <c r="J155">
         <v>0.0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" s="1">
-        <v>357369.71</v>
+        <v>267239.29</v>
       </c>
       <c r="M155" s="1">
-        <v>357369.71</v>
+        <v>267239.29</v>
       </c>
       <c r="N155" s="1">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
         <v>345</v>
       </c>
       <c r="B156" s="1">
-        <v>776.0</v>
+        <v>15933.0</v>
       </c>
       <c r="C156" s="1">
-        <v>77990.0</v>
+        <v>25.88</v>
       </c>
       <c r="D156" s="1">
-        <v>56880.0</v>
+        <v>24.95368606</v>
       </c>
       <c r="E156" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F156">
-        <v>184.63</v>
+        <v>1.14</v>
       </c>
       <c r="G156" s="1">
-        <v>239777.65</v>
+        <v>346637.17</v>
       </c>
       <c r="H156" s="1">
-        <v>88008.86</v>
+        <v>13805.17</v>
       </c>
       <c r="I156" s="1">
-        <v>36.704363396672</v>
+        <v>3.9825994425237</v>
       </c>
       <c r="J156">
         <v>0.0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" s="1">
-        <v>327786.51</v>
+        <v>360442.34</v>
       </c>
       <c r="M156" s="1">
-        <v>327786.51</v>
+        <v>360442.34</v>
       </c>
       <c r="N156" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
         <v>347</v>
       </c>
       <c r="B157" s="1">
-        <v>2306.0</v>
+        <v>4396.0</v>
       </c>
       <c r="C157" s="1">
-        <v>373.34</v>
+        <v>75.2</v>
       </c>
       <c r="D157" s="1">
-        <v>238.97553339</v>
+        <v>72.79713376</v>
       </c>
       <c r="E157" t="s">
         <v>28</v>
       </c>
       <c r="F157">
-        <v>1.14</v>
+        <v>0.92</v>
       </c>
       <c r="G157" s="1">
-        <v>475529.48</v>
+        <v>347484.76</v>
       </c>
       <c r="H157" s="1">
-        <v>276663.12</v>
+        <v>10691.96</v>
       </c>
       <c r="I157" s="1">
-        <v>58.180014412566</v>
+        <v>3.0769579650054</v>
       </c>
       <c r="J157">
         <v>0.0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157" s="1">
-        <v>752192.6</v>
+        <v>358176.72</v>
       </c>
       <c r="M157" s="1">
-        <v>752192.6</v>
+        <v>358176.72</v>
       </c>
       <c r="N157" s="1">
-        <v>0.45</v>
+        <v>0.21</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
         <v>349</v>
       </c>
       <c r="B158" s="1">
-        <v>2205.0</v>
+        <v>5891.0</v>
       </c>
       <c r="C158" s="1">
-        <v>269.16</v>
+        <v>313.3</v>
       </c>
       <c r="D158" s="1">
-        <v>137.57548753</v>
+        <v>262.43416907</v>
       </c>
       <c r="E158" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F158">
         <v>1.14</v>
       </c>
       <c r="G158" s="1">
-        <v>259709.29</v>
+        <v>1344606.69</v>
       </c>
       <c r="H158" s="1">
-        <v>258833.19</v>
+        <v>268723.99</v>
       </c>
       <c r="I158" s="1">
-        <v>99.662661277923</v>
+        <v>19.98532299434</v>
       </c>
       <c r="J158">
         <v>0.0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" s="1">
-        <v>518542.48</v>
+        <v>1613330.68</v>
       </c>
       <c r="M158" s="1">
-        <v>518542.48</v>
+        <v>1613330.68</v>
       </c>
       <c r="N158" s="1">
-        <v>0.31</v>
+        <v>0.95</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
         <v>351</v>
       </c>
       <c r="B159" s="1">
-        <v>15484.0</v>
+        <v>2417.0</v>
       </c>
       <c r="C159" s="1">
-        <v>22.03</v>
+        <v>135.4</v>
       </c>
       <c r="D159" s="1">
-        <v>24.97707892</v>
+        <v>139.23459247</v>
       </c>
       <c r="E159" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F159">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>337117.84</v>
+        <v>336530.01</v>
       </c>
       <c r="H159" s="1">
-        <v>-39085.84</v>
+        <v>-9268.21</v>
       </c>
       <c r="I159" s="1">
-        <v>-11.594117949973</v>
+        <v>-2.7540515628903</v>
       </c>
       <c r="J159">
         <v>0.0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159" s="1">
-        <v>298032.0</v>
+        <v>327261.8</v>
       </c>
       <c r="M159" s="1">
-        <v>298032.0</v>
+        <v>327261.8</v>
       </c>
       <c r="N159" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
         <v>353</v>
       </c>
       <c r="B160" s="1">
-        <v>3815.0</v>
+        <v>4050.0</v>
       </c>
       <c r="C160" s="1">
-        <v>409.54</v>
+        <v>102.2</v>
       </c>
       <c r="D160" s="1">
-        <v>190.97389515</v>
+        <v>98.3821037</v>
       </c>
       <c r="E160" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F160">
         <v>1.14</v>
       </c>
       <c r="G160" s="1">
-        <v>627123.38</v>
+        <v>349688.21</v>
       </c>
       <c r="H160" s="1">
-        <v>737950.32</v>
+        <v>12121.23</v>
       </c>
       <c r="I160" s="1">
-        <v>117.67227048687</v>
+        <v>3.4662964473409</v>
       </c>
       <c r="J160">
         <v>0.0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160" s="1">
-        <v>1365073.7</v>
+        <v>361809.44</v>
       </c>
       <c r="M160" s="1">
-        <v>1365073.7</v>
+        <v>361809.44</v>
       </c>
       <c r="N160" s="1">
-        <v>0.82</v>
+        <v>0.21</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
         <v>355</v>
       </c>
       <c r="B161" s="1">
-        <v>2158.0</v>
+        <v>1164.0</v>
       </c>
       <c r="C161" s="1">
-        <v>154.05</v>
+        <v>513.22</v>
       </c>
       <c r="D161" s="1">
-        <v>138.53283596</v>
+        <v>465.02790378</v>
       </c>
       <c r="E161" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F161">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G161" s="1">
-        <v>298953.86</v>
+        <v>471708.0</v>
       </c>
       <c r="H161" s="1">
-        <v>33486.04</v>
+        <v>50484.38</v>
       </c>
       <c r="I161" s="1">
-        <v>11.20107296825</v>
+        <v>10.70246423635</v>
       </c>
       <c r="J161">
         <v>0.0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161" s="1">
-        <v>332439.9</v>
+        <v>522192.38</v>
       </c>
       <c r="M161" s="1">
-        <v>332439.9</v>
+        <v>522192.38</v>
       </c>
       <c r="N161" s="1">
-        <v>0.2</v>
+        <v>0.31</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
         <v>357</v>
       </c>
       <c r="B162" s="1">
-        <v>1357.0</v>
+        <v>270675.0</v>
       </c>
       <c r="C162" s="1">
-        <v>516.71</v>
+        <v>1.115</v>
       </c>
       <c r="D162" s="1">
-        <v>462.22052321</v>
+        <v>0.94949803</v>
       </c>
       <c r="E162" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="F162">
-        <v>1.14</v>
+        <v>0.85</v>
       </c>
       <c r="G162" s="1">
-        <v>546461.79</v>
+        <v>295693.03</v>
       </c>
       <c r="H162" s="1">
-        <v>66159.3</v>
+        <v>58993.34</v>
       </c>
       <c r="I162" s="1">
-        <v>12.106848312304</v>
+        <v>19.950872700652</v>
       </c>
       <c r="J162">
         <v>0.0</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
       <c r="L162" s="1">
-        <v>612621.09</v>
+        <v>354686.37</v>
       </c>
       <c r="M162" s="1">
-        <v>612621.09</v>
+        <v>354686.37</v>
       </c>
       <c r="N162" s="1">
-        <v>0.37</v>
+        <v>0.21</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
         <v>359</v>
       </c>
       <c r="B163" s="1">
-        <v>267749.0</v>
+        <v>1147.0</v>
       </c>
       <c r="C163" s="1">
-        <v>1.092</v>
+        <v>567.8</v>
       </c>
       <c r="D163" s="1">
-        <v>0.94233203</v>
+        <v>530.45205754</v>
       </c>
       <c r="E163" t="s">
-        <v>99</v>
+        <v>28</v>
       </c>
       <c r="F163">
-        <v>0.86</v>
+        <v>0.92</v>
       </c>
       <c r="G163" s="1">
-        <v>290129.66</v>
+        <v>659077.49</v>
       </c>
       <c r="H163" s="1">
-        <v>48667.45</v>
+        <v>46558.35</v>
       </c>
       <c r="I163" s="1">
-        <v>16.77437942746</v>
+        <v>7.0641693437292</v>
       </c>
       <c r="J163">
         <v>0.0</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163" s="1">
-        <v>338797.11</v>
+        <v>705635.84</v>
       </c>
       <c r="M163" s="1">
-        <v>338797.11</v>
+        <v>705635.84</v>
       </c>
       <c r="N163" s="1">
-        <v>0.2</v>
+        <v>0.41</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
         <v>361</v>
       </c>
       <c r="B164" s="1">
-        <v>766.0</v>
+        <v>908.0</v>
       </c>
       <c r="C164" s="1">
-        <v>500.4</v>
+        <v>381.75</v>
       </c>
       <c r="D164" s="1">
-        <v>514.4760705</v>
+        <v>369.78113436</v>
       </c>
       <c r="E164" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="F164">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>426306.3</v>
+        <v>335761.27</v>
       </c>
       <c r="H164" s="1">
-        <v>-11652.04</v>
+        <v>10867.73</v>
       </c>
       <c r="I164" s="1">
-        <v>-2.733255408142</v>
+        <v>3.236743177675</v>
       </c>
       <c r="J164">
         <v>0.0</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164" s="1">
-        <v>414654.26</v>
+        <v>346629.0</v>
       </c>
       <c r="M164" s="1">
-        <v>414654.26</v>
+        <v>346629.0</v>
       </c>
       <c r="N164" s="1">
-        <v>0.25</v>
+        <v>0.2</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
         <v>363</v>
       </c>
       <c r="B165" s="1">
-        <v>836.0</v>
+        <v>3435.0</v>
       </c>
       <c r="C165" s="1">
-        <v>378.1</v>
+        <v>208.73</v>
       </c>
       <c r="D165" s="1">
-        <v>368.38498804</v>
+        <v>239.93259098</v>
       </c>
       <c r="E165" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F165">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G165" s="1">
-        <v>307969.85</v>
+        <v>712841.85</v>
       </c>
       <c r="H165" s="1">
-        <v>8121.75</v>
+        <v>-86104.48</v>
       </c>
       <c r="I165" s="1">
-        <v>2.6371899716807</v>
+        <v>-12.07904390013</v>
       </c>
       <c r="J165">
         <v>0.0</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
       <c r="L165" s="1">
-        <v>316091.6</v>
+        <v>626737.37</v>
       </c>
       <c r="M165" s="1">
-        <v>316091.6</v>
+        <v>626737.37</v>
       </c>
       <c r="N165" s="1">
-        <v>0.19</v>
+        <v>0.37</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
         <v>365</v>
       </c>
       <c r="B166" s="1">
-        <v>2809.0</v>
+        <v>872.0</v>
       </c>
       <c r="C166" s="1">
-        <v>214.4</v>
+        <v>495.1</v>
       </c>
       <c r="D166" s="1">
-        <v>244.11428622</v>
+        <v>542.74212156</v>
       </c>
       <c r="E166" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F166">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>591233.92</v>
+        <v>473271.13</v>
       </c>
       <c r="H166" s="1">
-        <v>-65044.94</v>
+        <v>-41543.93</v>
       </c>
       <c r="I166" s="1">
-        <v>-11.001557556102</v>
+        <v>-8.7780401901971</v>
       </c>
       <c r="J166">
         <v>0.0</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
       <c r="L166" s="1">
-        <v>526188.98</v>
+        <v>431727.2</v>
       </c>
       <c r="M166" s="1">
-        <v>526188.98</v>
+        <v>431727.2</v>
       </c>
       <c r="N166" s="1">
-        <v>0.32</v>
+        <v>0.25</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
         <v>367</v>
       </c>
       <c r="B167" s="1">
-        <v>5307.0</v>
+        <v>3585.0</v>
       </c>
       <c r="C167" s="1">
-        <v>80.61</v>
+        <v>258.41</v>
       </c>
       <c r="D167" s="1">
-        <v>108.39201621</v>
+        <v>250.28442678</v>
       </c>
       <c r="E167" t="s">
-        <v>51</v>
+        <v>180</v>
       </c>
       <c r="F167">
-        <v>1.62</v>
+        <v>1.64</v>
       </c>
       <c r="G167" s="1">
-        <v>356617.06</v>
+        <v>543703.57</v>
       </c>
       <c r="H167" s="1">
-        <v>-92503.91</v>
+        <v>21570.77</v>
       </c>
       <c r="I167" s="1">
-        <v>-25.939283443142</v>
+        <v>3.9673769293073</v>
       </c>
       <c r="J167">
         <v>0.0</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167" s="1">
-        <v>264113.15</v>
+        <v>565274.34</v>
       </c>
       <c r="M167" s="1">
-        <v>264113.15</v>
+        <v>565274.34</v>
       </c>
       <c r="N167" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
         <v>369</v>
       </c>
       <c r="B168" s="1">
-        <v>1090.0</v>
+        <v>19119.0</v>
       </c>
       <c r="C168" s="1">
-        <v>20.18</v>
+        <v>60.74</v>
       </c>
       <c r="D168" s="1">
-        <v>0.0</v>
+        <v>52.46684555</v>
       </c>
       <c r="E168" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F168">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="G168" s="1">
-        <v>0.0</v>
+        <v>623976.33</v>
       </c>
       <c r="H168" s="1">
-        <v>13580.0</v>
+        <v>100470.37</v>
       </c>
       <c r="I168" s="1">
-        <v>0</v>
+        <v>16.101631611571</v>
       </c>
       <c r="J168">
         <v>0.0</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168" s="1">
-        <v>13580.0</v>
+        <v>724446.7</v>
       </c>
       <c r="M168" s="1">
-        <v>13580.0</v>
+        <v>724446.7</v>
       </c>
       <c r="N168" s="1">
-        <v>0.01</v>
+        <v>0.43</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
         <v>371</v>
       </c>
       <c r="B169" s="1">
-        <v>830.0</v>
+        <v>2201.0</v>
       </c>
       <c r="C169" s="1">
-        <v>481.35</v>
+        <v>182.18</v>
       </c>
       <c r="D169" s="1">
-        <v>546.06701205</v>
+        <v>188.12105861</v>
       </c>
       <c r="E169" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F169">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G169" s="1">
-        <v>453235.62</v>
+        <v>358225.95</v>
       </c>
       <c r="H169" s="1">
-        <v>-53715.12</v>
+        <v>-7720.55</v>
       </c>
       <c r="I169" s="1">
-        <v>-11.85147804579</v>
+        <v>-2.1552179567114</v>
       </c>
       <c r="J169">
         <v>0.0</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
       <c r="L169" s="1">
-        <v>399520.5</v>
+        <v>350505.4</v>
       </c>
       <c r="M169" s="1">
-        <v>399520.5</v>
+        <v>350505.4</v>
       </c>
       <c r="N169" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
         <v>373</v>
       </c>
       <c r="B170" s="1">
-        <v>9988.0</v>
+        <v>6249.0</v>
       </c>
       <c r="C170" s="1">
-        <v>57.07</v>
+        <v>188.68</v>
       </c>
       <c r="D170" s="1">
-        <v>47.2704175</v>
+        <v>154.12448072</v>
       </c>
       <c r="E170" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="F170">
-        <v>1.62</v>
+        <v>1.14</v>
       </c>
       <c r="G170" s="1">
-        <v>296832.12</v>
+        <v>840179.13</v>
       </c>
       <c r="H170" s="1">
-        <v>55083.4</v>
+        <v>190468.88</v>
       </c>
       <c r="I170" s="1">
-        <v>18.557088767887</v>
+        <v>22.670032282282</v>
       </c>
       <c r="J170">
         <v>0.0</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
       <c r="L170" s="1">
-        <v>351915.52</v>
+        <v>1030648.01</v>
       </c>
       <c r="M170" s="1">
-        <v>351915.52</v>
+        <v>1030648.01</v>
       </c>
       <c r="N170" s="1">
-        <v>0.21</v>
+        <v>0.61</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
         <v>375</v>
       </c>
       <c r="B171" s="1">
-        <v>1522.0</v>
+        <v>519.0</v>
       </c>
       <c r="C171" s="1">
-        <v>384.19</v>
+        <v>841.39</v>
       </c>
       <c r="D171" s="1">
-        <v>306.7011498</v>
+        <v>781.3777842</v>
       </c>
       <c r="E171" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F171">
         <v>1.14</v>
       </c>
       <c r="G171" s="1">
-        <v>399733.43</v>
+        <v>353098.98</v>
       </c>
       <c r="H171" s="1">
-        <v>111154.85</v>
+        <v>28615.54</v>
       </c>
       <c r="I171" s="1">
-        <v>27.807243942544</v>
+        <v>8.1041129034131</v>
       </c>
       <c r="J171">
         <v>0.0</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
       <c r="L171" s="1">
-        <v>510888.28</v>
+        <v>381714.52</v>
       </c>
       <c r="M171" s="1">
-        <v>510888.28</v>
+        <v>381714.52</v>
       </c>
       <c r="N171" s="1">
-        <v>0.31</v>
+        <v>0.22</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
         <v>377</v>
       </c>
       <c r="B172" s="1">
-        <v>2139.0</v>
+        <v>226.0</v>
       </c>
       <c r="C172" s="1">
-        <v>160.12</v>
+        <v>1813.91</v>
       </c>
       <c r="D172" s="1">
-        <v>188.76379617</v>
+        <v>1911.41415929</v>
       </c>
       <c r="E172" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F172">
         <v>1.14</v>
       </c>
       <c r="G172" s="1">
-        <v>349153.97</v>
+        <v>377183.65</v>
       </c>
       <c r="H172" s="1">
-        <v>-49912.63</v>
+        <v>-18841.29</v>
       </c>
       <c r="I172" s="1">
-        <v>-14.295306451764</v>
+        <v>-4.9952562896085</v>
       </c>
       <c r="J172">
         <v>0.0</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
       <c r="L172" s="1">
-        <v>299241.34</v>
+        <v>358342.36</v>
       </c>
       <c r="M172" s="1">
-        <v>299241.34</v>
+        <v>358342.36</v>
       </c>
       <c r="N172" s="1">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
         <v>379</v>
       </c>
       <c r="B173" s="1">
-        <v>4325.0</v>
+        <v>8310.0</v>
       </c>
       <c r="C173" s="1">
-        <v>307.86</v>
+        <v>45.51</v>
       </c>
       <c r="D173" s="1">
-        <v>100.16218035</v>
+        <v>51.33429964</v>
       </c>
       <c r="E173" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F173">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>375105.87</v>
+        <v>426588.03</v>
       </c>
       <c r="H173" s="1">
-        <v>788228.63</v>
+        <v>-48399.93</v>
       </c>
       <c r="I173" s="1">
-        <v>210.1349760269</v>
+        <v>-11.345824682423</v>
       </c>
       <c r="J173">
         <v>0.0</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
       <c r="L173" s="1">
-        <v>1163334.5</v>
+        <v>378188.1</v>
       </c>
       <c r="M173" s="1">
-        <v>1163334.5</v>
+        <v>378188.1</v>
       </c>
       <c r="N173" s="1">
-        <v>0.7</v>
+        <v>0.22</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
         <v>381</v>
       </c>
       <c r="B174" s="1">
-        <v>1144.0</v>
+        <v>3170.0</v>
       </c>
       <c r="C174" s="1">
-        <v>484.09</v>
+        <v>127.5</v>
       </c>
       <c r="D174" s="1">
-        <v>531.94503497</v>
+        <v>120.22600315</v>
       </c>
       <c r="E174" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F174">
         <v>1.14</v>
       </c>
       <c r="G174" s="1">
-        <v>521089.36</v>
+        <v>327827.16</v>
       </c>
       <c r="H174" s="1">
-        <v>-37231.98</v>
+        <v>25472.67</v>
       </c>
       <c r="I174" s="1">
-        <v>-7.1450278700759</v>
+        <v>7.7701524181218</v>
       </c>
       <c r="J174">
         <v>0.0</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
       <c r="L174" s="1">
-        <v>483857.38</v>
+        <v>353299.83</v>
       </c>
       <c r="M174" s="1">
-        <v>483857.38</v>
+        <v>353299.83</v>
       </c>
       <c r="N174" s="1">
-        <v>0.29</v>
+        <v>0.21</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
         <v>383</v>
       </c>
       <c r="B175" s="1">
-        <v>396.0</v>
+        <v>2398.0</v>
       </c>
       <c r="C175" s="1">
-        <v>744.85</v>
+        <v>848.95</v>
       </c>
       <c r="D175" s="1">
-        <v>785.43409091</v>
+        <v>348.93482068</v>
       </c>
       <c r="E175" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F175">
         <v>1.14</v>
       </c>
       <c r="G175" s="1">
-        <v>270145.99</v>
+        <v>722714.37</v>
       </c>
       <c r="H175" s="1">
-        <v>-12437.2</v>
+        <v>1056815.44</v>
       </c>
       <c r="I175" s="1">
-        <v>-4.6038810348434</v>
+        <v>146.22864631846</v>
       </c>
       <c r="J175">
         <v>0.0</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175" s="1">
-        <v>257708.79</v>
+        <v>1779529.81</v>
       </c>
       <c r="M175" s="1">
-        <v>257708.79</v>
+        <v>1779529.81</v>
       </c>
       <c r="N175" s="1">
-        <v>0.15</v>
+        <v>1.04</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
         <v>385</v>
       </c>
       <c r="B176" s="1">
-        <v>199.0</v>
+        <v>13279.0</v>
       </c>
       <c r="C176" s="1">
-        <v>1589.45</v>
+        <v>393.82</v>
       </c>
       <c r="D176" s="1">
-        <v>1938.59527638</v>
+        <v>428.49977408</v>
       </c>
       <c r="E176" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F176">
         <v>1.14</v>
       </c>
       <c r="G176" s="1">
-        <v>336633.11</v>
+        <v>4944517.01</v>
       </c>
       <c r="H176" s="1">
-        <v>-60279.48</v>
+        <v>-373244.48</v>
       </c>
       <c r="I176" s="1">
-        <v>-17.906580847024</v>
+        <v>-7.5486539786421</v>
       </c>
       <c r="J176">
         <v>0.0</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176" s="1">
-        <v>276353.63</v>
+        <v>4571272.53</v>
       </c>
       <c r="M176" s="1">
-        <v>276353.63</v>
+        <v>4571272.53</v>
       </c>
       <c r="N176" s="1">
-        <v>0.17</v>
+        <v>2.68</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
         <v>387</v>
       </c>
       <c r="B177" s="1">
-        <v>7244.0</v>
+        <v>11037.0</v>
       </c>
       <c r="C177" s="1">
-        <v>45.53</v>
+        <v>5370.0</v>
       </c>
       <c r="D177" s="1">
-        <v>52.55344561</v>
+        <v>4576.53918637</v>
       </c>
       <c r="E177" t="s">
-        <v>8</v>
+        <v>220</v>
       </c>
       <c r="F177">
-        <v>1.0</v>
+        <v>185.8</v>
       </c>
       <c r="G177" s="1">
-        <v>380697.16</v>
+        <v>279895.55</v>
       </c>
       <c r="H177" s="1">
-        <v>-50877.84</v>
+        <v>39091.52</v>
       </c>
       <c r="I177" s="1">
-        <v>-13.364386537583</v>
+        <v>13.9664671339</v>
       </c>
       <c r="J177">
         <v>0.0</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177" s="1">
-        <v>329819.32</v>
+        <v>318987.07</v>
       </c>
       <c r="M177" s="1">
-        <v>329819.32</v>
+        <v>318987.07</v>
       </c>
       <c r="N177" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
         <v>389</v>
       </c>
       <c r="B178" s="1">
-        <v>7716.0</v>
+        <v>17242.0</v>
       </c>
       <c r="C178" s="1">
-        <v>115.48</v>
+        <v>3681.0</v>
       </c>
       <c r="D178" s="1">
-        <v>119.84569855</v>
+        <v>3788.06959749</v>
       </c>
       <c r="E178" t="s">
-        <v>28</v>
+        <v>220</v>
       </c>
       <c r="F178">
-        <v>1.14</v>
+        <v>185.8</v>
       </c>
       <c r="G178" s="1">
-        <v>794750.48</v>
+        <v>354411.26</v>
       </c>
       <c r="H178" s="1">
-        <v>-16240.43</v>
+        <v>-12824.36</v>
       </c>
       <c r="I178" s="1">
-        <v>-2.0434627482075</v>
+        <v>-3.6184967712369</v>
       </c>
       <c r="J178">
         <v>0.0</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178" s="1">
-        <v>778510.05</v>
+        <v>341586.9</v>
       </c>
       <c r="M178" s="1">
-        <v>778510.05</v>
+        <v>341586.9</v>
       </c>
       <c r="N178" s="1">
-        <v>0.47</v>
+        <v>0.2</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
         <v>391</v>
       </c>
       <c r="B179" s="1">
-        <v>3155.0</v>
+        <v>30819.0</v>
       </c>
       <c r="C179" s="1">
-        <v>563.85</v>
+        <v>3473.0</v>
       </c>
       <c r="D179" s="1">
-        <v>590.3521458</v>
+        <v>2702.21723612</v>
       </c>
       <c r="E179" t="s">
-        <v>28</v>
+        <v>220</v>
       </c>
       <c r="F179">
-        <v>1.14</v>
+        <v>185.8</v>
       </c>
       <c r="G179" s="1">
-        <v>1600495.23</v>
+        <v>459893.51</v>
       </c>
       <c r="H179" s="1">
-        <v>-46219.1</v>
+        <v>116170.94</v>
       </c>
       <c r="I179" s="1">
-        <v>-2.887799921778</v>
+        <v>25.260399956503</v>
       </c>
       <c r="J179">
         <v>0.0</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179" s="1">
-        <v>1554276.13</v>
+        <v>576064.45</v>
       </c>
       <c r="M179" s="1">
-        <v>1554276.13</v>
+        <v>576064.45</v>
       </c>
       <c r="N179" s="1">
-        <v>0.93</v>
+        <v>0.34</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
         <v>393</v>
       </c>
       <c r="B180" s="1">
-        <v>273.0</v>
+        <v>8313.0</v>
       </c>
       <c r="C180" s="1">
-        <v>1164.07</v>
+        <v>7930.0</v>
       </c>
       <c r="D180" s="1">
-        <v>1363.21915751</v>
+        <v>6459.8200409</v>
       </c>
       <c r="E180" t="s">
-        <v>28</v>
+        <v>220</v>
       </c>
       <c r="F180">
-        <v>1.14</v>
+        <v>185.8</v>
       </c>
       <c r="G180" s="1">
-        <v>318351.89</v>
+        <v>291977.7</v>
       </c>
       <c r="H180" s="1">
-        <v>-40695.95</v>
+        <v>62818.3</v>
       </c>
       <c r="I180" s="1">
-        <v>-12.78332288211</v>
+        <v>21.514759517593</v>
       </c>
       <c r="J180">
         <v>0.0</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180" s="1">
-        <v>277655.94</v>
+        <v>354796.0</v>
       </c>
       <c r="M180" s="1">
-        <v>277655.94</v>
+        <v>354796.0</v>
       </c>
       <c r="N180" s="1">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
         <v>395</v>
       </c>
       <c r="B181" s="1">
-        <v>5293.0</v>
+        <v>1129.0</v>
       </c>
       <c r="C181" s="1">
-        <v>102.71</v>
+        <v>312.33</v>
       </c>
       <c r="D181" s="1">
-        <v>68.30225959</v>
+        <v>359.30426926</v>
       </c>
       <c r="E181" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F181">
         <v>1.14</v>
       </c>
       <c r="G181" s="1">
-        <v>314343.17</v>
+        <v>356014.71</v>
       </c>
       <c r="H181" s="1">
-        <v>160641.78</v>
+        <v>-47779.95</v>
       </c>
       <c r="I181" s="1">
-        <v>51.103951137224</v>
+        <v>-13.420779720029</v>
       </c>
       <c r="J181">
         <v>0.0</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
       <c r="L181" s="1">
-        <v>474984.95</v>
+        <v>308234.76</v>
       </c>
       <c r="M181" s="1">
-        <v>474984.95</v>
+        <v>308234.76</v>
       </c>
       <c r="N181" s="1">
-        <v>0.29</v>
+        <v>0.18</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
         <v>397</v>
       </c>
       <c r="B182" s="1">
-        <v>2335.0</v>
+        <v>297.0</v>
       </c>
       <c r="C182" s="1">
-        <v>1211.38</v>
+        <v>1312.0</v>
       </c>
       <c r="D182" s="1">
-        <v>318.37561028</v>
+        <v>1053.90639731</v>
       </c>
       <c r="E182" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F182">
         <v>1.14</v>
       </c>
       <c r="G182" s="1">
-        <v>640775.83</v>
+        <v>268190.71</v>
       </c>
       <c r="H182" s="1">
-        <v>1830564.26</v>
+        <v>72424.67</v>
       </c>
       <c r="I182" s="1">
-        <v>285.67935529029</v>
+        <v>27.004913779452</v>
       </c>
       <c r="J182">
         <v>0.0</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
       <c r="L182" s="1">
-        <v>2471340.09</v>
+        <v>340615.38</v>
       </c>
       <c r="M182" s="1">
-        <v>2471340.09</v>
+        <v>340615.38</v>
       </c>
       <c r="N182" s="1">
-        <v>1.48</v>
+        <v>0.2</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
         <v>399</v>
       </c>
       <c r="B183" s="1">
-        <v>15168.0</v>
+        <v>849.0</v>
       </c>
       <c r="C183" s="1">
-        <v>367.34</v>
+        <v>510.86</v>
       </c>
       <c r="D183" s="1">
-        <v>430.56853178</v>
+        <v>463.93650177</v>
       </c>
       <c r="E183" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F183">
         <v>1.14</v>
       </c>
       <c r="G183" s="1">
-        <v>5673428.6</v>
+        <v>342038.2</v>
       </c>
       <c r="H183" s="1">
-        <v>-805303.03</v>
+        <v>37087.8</v>
       </c>
       <c r="I183" s="1">
-        <v>-14.19429214285</v>
+        <v>10.843174826671</v>
       </c>
       <c r="J183">
         <v>0.0</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
       <c r="L183" s="1">
-        <v>4868125.57</v>
+        <v>379126.0</v>
       </c>
       <c r="M183" s="1">
-        <v>4868125.57</v>
+        <v>379126.0</v>
       </c>
       <c r="N183" s="1">
-        <v>2.92</v>
+        <v>0.22</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
         <v>401</v>
       </c>
       <c r="B184" s="1">
-        <v>2753.0</v>
+        <v>946.0</v>
       </c>
       <c r="C184" s="1">
-        <v>109.46</v>
+        <v>413.31</v>
       </c>
       <c r="D184" s="1">
-        <v>174.12277879</v>
+        <v>416.71372093</v>
       </c>
       <c r="E184" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F184">
         <v>1.14</v>
       </c>
       <c r="G184" s="1">
-        <v>410314.36</v>
+        <v>342906.45</v>
       </c>
       <c r="H184" s="1">
-        <v>-147028.89</v>
+        <v>-1130.87</v>
       </c>
       <c r="I184" s="1">
-        <v>-35.833230404122</v>
+        <v>-0.32978965545851</v>
       </c>
       <c r="J184">
         <v>0.0</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184" s="1">
-        <v>263285.47</v>
+        <v>341775.58</v>
       </c>
       <c r="M184" s="1">
-        <v>263285.47</v>
+        <v>341775.58</v>
       </c>
       <c r="N184" s="1">
-        <v>0.16</v>
+        <v>0.2</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
         <v>403</v>
       </c>
       <c r="B185" s="1">
-        <v>10637.0</v>
+        <v>709.0</v>
       </c>
       <c r="C185" s="1">
-        <v>6183.0</v>
+        <v>515.6</v>
       </c>
       <c r="D185" s="1">
-        <v>4514.04221115</v>
+        <v>523.50428773</v>
       </c>
       <c r="E185" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="F185">
-        <v>184.63</v>
+        <v>1.0</v>
       </c>
       <c r="G185" s="1">
-        <v>266454.7</v>
+        <v>371164.54</v>
       </c>
       <c r="H185" s="1">
-        <v>89757.54</v>
+        <v>-5604.14</v>
       </c>
       <c r="I185" s="1">
-        <v>33.685853542835</v>
+        <v>-1.5098802272437</v>
       </c>
       <c r="J185">
         <v>0.0</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185" s="1">
-        <v>356212.24</v>
+        <v>365560.4</v>
       </c>
       <c r="M185" s="1">
-        <v>356212.24</v>
+        <v>365560.4</v>
       </c>
       <c r="N185" s="1">
         <v>0.21</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
         <v>405</v>
       </c>
       <c r="B186" s="1">
-        <v>22033.0</v>
+        <v>5477.0</v>
       </c>
       <c r="C186" s="1">
-        <v>3333.0</v>
+        <v>7632.0</v>
       </c>
       <c r="D186" s="1">
-        <v>2451.51690646</v>
+        <v>4144.69088917</v>
       </c>
       <c r="E186" t="s">
-        <v>46</v>
+        <v>220</v>
       </c>
       <c r="F186">
-        <v>184.63</v>
+        <v>185.8</v>
       </c>
       <c r="G186" s="1">
-        <v>301243.77</v>
+        <v>122940.81</v>
       </c>
       <c r="H186" s="1">
-        <v>96496.34</v>
+        <v>102031.39</v>
       </c>
       <c r="I186" s="1">
-        <v>32.032642533985</v>
+        <v>82.992287101411</v>
       </c>
       <c r="J186">
         <v>0.0</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
       <c r="L186" s="1">
-        <v>397740.11</v>
+        <v>224972.2</v>
       </c>
       <c r="M186" s="1">
-        <v>397740.11</v>
+        <v>224972.2</v>
       </c>
       <c r="N186" s="1">
-        <v>0.24</v>
+        <v>0.13</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
         <v>407</v>
       </c>
       <c r="B187" s="1">
-        <v>8113.0</v>
+        <v>7162.0</v>
       </c>
       <c r="C187" s="1">
-        <v>8043.0</v>
+        <v>91.64</v>
       </c>
       <c r="D187" s="1">
-        <v>6409.86946875</v>
+        <v>83.87060598</v>
       </c>
       <c r="E187" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F187">
-        <v>184.63</v>
+        <v>1.14</v>
       </c>
       <c r="G187" s="1">
-        <v>282812.73</v>
+        <v>524413.6</v>
       </c>
       <c r="H187" s="1">
-        <v>70606.34</v>
+        <v>49297.66</v>
       </c>
       <c r="I187" s="1">
-        <v>24.965757375914</v>
+        <v>9.4005304210265</v>
       </c>
       <c r="J187">
         <v>0.0</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
       <c r="L187" s="1">
-        <v>353419.07</v>
+        <v>573711.26</v>
       </c>
       <c r="M187" s="1">
-        <v>353419.07</v>
+        <v>573711.26</v>
       </c>
       <c r="N187" s="1">
-        <v>0.21</v>
+        <v>0.34</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
         <v>409</v>
       </c>
       <c r="B188" s="1">
-        <v>314.0</v>
+        <v>1426.0</v>
       </c>
       <c r="C188" s="1">
-        <v>1537.88</v>
+        <v>271.39</v>
       </c>
       <c r="D188" s="1">
-        <v>1043.09716561</v>
+        <v>276.32347125</v>
       </c>
       <c r="E188" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F188">
         <v>1.14</v>
       </c>
       <c r="G188" s="1">
-        <v>280291.2</v>
+        <v>345817.41</v>
       </c>
       <c r="H188" s="1">
-        <v>141616.38</v>
+        <v>-7528.83</v>
       </c>
       <c r="I188" s="1">
-        <v>50.524732849265</v>
+        <v>-2.1771113258873</v>
       </c>
       <c r="J188">
         <v>0.0</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188" s="1">
-        <v>421907.58</v>
+        <v>338288.58</v>
       </c>
       <c r="M188" s="1">
-        <v>421907.58</v>
+        <v>338288.58</v>
       </c>
       <c r="N188" s="1">
-        <v>0.25</v>
+        <v>0.2</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
         <v>411</v>
       </c>
       <c r="B189" s="1">
-        <v>793.0</v>
+        <v>4911.0</v>
       </c>
       <c r="C189" s="1">
-        <v>447.33</v>
+        <v>234.06</v>
       </c>
       <c r="D189" s="1">
-        <v>463.58377049</v>
+        <v>225.23154755</v>
       </c>
       <c r="E189" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="F189">
-        <v>1.14</v>
+        <v>1.6</v>
       </c>
       <c r="G189" s="1">
-        <v>318972.25</v>
+        <v>681607.18</v>
       </c>
       <c r="H189" s="1">
-        <v>-9040.23</v>
+        <v>35466.22</v>
       </c>
       <c r="I189" s="1">
-        <v>-2.8341744462097</v>
+        <v>5.2033225354228</v>
       </c>
       <c r="J189">
         <v>0.0</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
       <c r="L189" s="1">
-        <v>309932.02</v>
+        <v>717073.4</v>
       </c>
       <c r="M189" s="1">
-        <v>309932.02</v>
+        <v>717073.4</v>
       </c>
       <c r="N189" s="1">
-        <v>0.19</v>
+        <v>0.42</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
         <v>413</v>
       </c>
       <c r="B190" s="1">
-        <v>5093.0</v>
+        <v>25103.0</v>
       </c>
       <c r="C190" s="1">
-        <v>227.09</v>
+        <v>12.57</v>
       </c>
       <c r="D190" s="1">
-        <v>171.09181425</v>
+        <v>12.23314225</v>
       </c>
       <c r="E190" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="F190">
-        <v>1.14</v>
+        <v>0.85</v>
       </c>
       <c r="G190" s="1">
-        <v>746081.91</v>
+        <v>355030.41</v>
       </c>
       <c r="H190" s="1">
-        <v>264419.48</v>
+        <v>15806.01</v>
       </c>
       <c r="I190" s="1">
-        <v>35.441079116903</v>
+        <v>4.4520158146453</v>
       </c>
       <c r="J190">
         <v>0.0</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
       <c r="L190" s="1">
-        <v>1010501.39</v>
+        <v>370836.42</v>
       </c>
       <c r="M190" s="1">
-        <v>1010501.39</v>
+        <v>370836.42</v>
       </c>
       <c r="N190" s="1">
-        <v>0.61</v>
+        <v>0.22</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
         <v>415</v>
       </c>
       <c r="B191" s="1">
-        <v>799.0</v>
+        <v>44771.0</v>
       </c>
       <c r="C191" s="1">
-        <v>392.23</v>
+        <v>6.694</v>
       </c>
       <c r="D191" s="1">
-        <v>416.5787985</v>
+        <v>6.30264278</v>
       </c>
       <c r="E191" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="F191">
-        <v>1.14</v>
+        <v>0.85</v>
       </c>
       <c r="G191" s="1">
-        <v>289030.83</v>
+        <v>325525.09</v>
       </c>
       <c r="H191" s="1">
-        <v>-15218.62</v>
+        <v>26686.77</v>
       </c>
       <c r="I191" s="1">
-        <v>-5.2653967744548</v>
+        <v>8.1980685421207</v>
       </c>
       <c r="J191">
         <v>0.0</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
       <c r="L191" s="1">
-        <v>273812.21</v>
+        <v>352211.86</v>
       </c>
       <c r="M191" s="1">
-        <v>273812.21</v>
+        <v>352211.86</v>
       </c>
       <c r="N191" s="1">
-        <v>0.16</v>
+        <v>0.21</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
         <v>417</v>
       </c>
       <c r="B192" s="1">
-        <v>547.0</v>
+        <v>3339.0</v>
       </c>
       <c r="C192" s="1">
-        <v>478.0</v>
+        <v>177.71</v>
       </c>
       <c r="D192" s="1">
-        <v>533.90599634</v>
+        <v>117.3674723</v>
       </c>
       <c r="E192" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F192">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G192" s="1">
-        <v>292046.58</v>
+        <v>337228.9</v>
       </c>
       <c r="H192" s="1">
-        <v>-30580.58</v>
+        <v>181454.4</v>
       </c>
       <c r="I192" s="1">
-        <v>-10.471131009307</v>
+        <v>53.807488029644</v>
       </c>
       <c r="J192">
         <v>0.0</v>
       </c>
       <c r="K192">
         <v>0.0</v>
       </c>
       <c r="L192" s="1">
-        <v>261466.0</v>
+        <v>518683.3</v>
       </c>
       <c r="M192" s="1">
-        <v>261466.0</v>
+        <v>518683.3</v>
       </c>
       <c r="N192" s="1">
-        <v>0.16</v>
+        <v>0.3</v>
       </c>
       <c r="O192">
         <v>1</v>
       </c>
       <c r="Z192" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" t="s">
         <v>419</v>
       </c>
       <c r="B193" s="1">
-        <v>14866.0</v>
+        <v>5496.0</v>
       </c>
       <c r="C193" s="1">
-        <v>12250.0</v>
+        <v>85.55</v>
       </c>
       <c r="D193" s="1">
-        <v>3832.31185255</v>
+        <v>80.18435408</v>
       </c>
       <c r="E193" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="F193">
-        <v>184.63</v>
+        <v>0.92</v>
       </c>
       <c r="G193" s="1">
-        <v>308575.95</v>
+        <v>478487.61</v>
       </c>
       <c r="H193" s="1">
-        <v>677750.45</v>
+        <v>30947.14</v>
       </c>
       <c r="I193" s="1">
-        <v>219.63813122831</v>
+        <v>6.467699341264</v>
       </c>
       <c r="J193">
         <v>0.0</v>
       </c>
       <c r="K193">
         <v>0.0</v>
       </c>
       <c r="L193" s="1">
-        <v>986326.4</v>
+        <v>509434.75</v>
       </c>
       <c r="M193" s="1">
-        <v>986326.4</v>
+        <v>509434.75</v>
       </c>
       <c r="N193" s="1">
-        <v>0.59</v>
+        <v>0.3</v>
       </c>
       <c r="O193">
         <v>1</v>
       </c>
       <c r="Z193" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
         <v>421</v>
       </c>
       <c r="B194" s="1">
-        <v>4033.0</v>
+        <v>2562.0</v>
       </c>
       <c r="C194" s="1">
-        <v>82.61</v>
+        <v>163.88</v>
       </c>
       <c r="D194" s="1">
-        <v>84.82510786</v>
+        <v>156.34118267</v>
       </c>
       <c r="E194" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F194">
         <v>1.14</v>
       </c>
       <c r="G194" s="1">
-        <v>297461.83</v>
+        <v>351530.35</v>
       </c>
       <c r="H194" s="1">
-        <v>-6372.64</v>
+        <v>15480.63</v>
       </c>
       <c r="I194" s="1">
-        <v>-2.1423387330065</v>
+        <v>4.4037819209636</v>
       </c>
       <c r="J194">
         <v>0.0</v>
       </c>
       <c r="K194">
         <v>0.0</v>
       </c>
       <c r="L194" s="1">
-        <v>291089.19</v>
+        <v>367010.98</v>
       </c>
       <c r="M194" s="1">
-        <v>291089.19</v>
+        <v>367010.98</v>
       </c>
       <c r="N194" s="1">
-        <v>0.17</v>
+        <v>0.22</v>
       </c>
       <c r="O194">
         <v>1</v>
       </c>
       <c r="Z194" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" t="s">
         <v>423</v>
       </c>
       <c r="B195" s="1">
-        <v>20102.0</v>
+        <v>6304.0</v>
       </c>
       <c r="C195" s="1">
-        <v>12.21</v>
+        <v>89.7</v>
       </c>
       <c r="D195" s="1">
-        <v>12.25309223</v>
+        <v>93.36526015</v>
       </c>
       <c r="E195" t="s">
-        <v>99</v>
+        <v>31</v>
       </c>
       <c r="F195">
-        <v>0.86</v>
+        <v>1.14</v>
       </c>
       <c r="G195" s="1">
-        <v>284192.98</v>
+        <v>516547.52</v>
       </c>
       <c r="H195" s="1">
-        <v>216.54</v>
+        <v>-22256.61</v>
       </c>
       <c r="I195" s="1">
-        <v>0.076194704035265</v>
+        <v>-4.30872458743</v>
       </c>
       <c r="J195">
         <v>0.0</v>
       </c>
       <c r="K195">
         <v>0.0</v>
       </c>
       <c r="L195" s="1">
-        <v>284409.52</v>
+        <v>494290.91</v>
       </c>
       <c r="M195" s="1">
-        <v>284409.52</v>
+        <v>494290.91</v>
       </c>
       <c r="N195" s="1">
-        <v>0.17</v>
+        <v>0.29</v>
       </c>
       <c r="O195">
         <v>1</v>
       </c>
       <c r="Z195" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" t="s">
         <v>425</v>
       </c>
       <c r="B196" s="1">
-        <v>11838.0</v>
+        <v>9339.0</v>
       </c>
       <c r="C196" s="1">
-        <v>37.87</v>
+        <v>43.76</v>
       </c>
       <c r="D196" s="1">
-        <v>41.64948809</v>
+        <v>44.2408684</v>
       </c>
       <c r="E196" t="s">
-        <v>183</v>
+        <v>31</v>
       </c>
       <c r="F196">
-        <v>1.63</v>
+        <v>1.14</v>
       </c>
       <c r="G196" s="1">
-        <v>296071.94</v>
+        <v>356599.19</v>
       </c>
       <c r="H196" s="1">
-        <v>-21484.58</v>
+        <v>633.89</v>
       </c>
       <c r="I196" s="1">
-        <v>-7.2565404205478</v>
+        <v>0.17775979805226</v>
       </c>
       <c r="J196">
         <v>0.0</v>
       </c>
       <c r="K196">
         <v>0.0</v>
       </c>
       <c r="L196" s="1">
-        <v>274587.36</v>
+        <v>357233.08</v>
       </c>
       <c r="M196" s="1">
-        <v>274587.36</v>
+        <v>357233.08</v>
       </c>
       <c r="N196" s="1">
-        <v>0.16</v>
+        <v>0.21</v>
       </c>
       <c r="O196">
         <v>1</v>
       </c>
       <c r="Z196" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" t="s">
         <v>427</v>
       </c>
       <c r="B197" s="1">
-        <v>44675.0</v>
+        <v>31239.0</v>
       </c>
       <c r="C197" s="1">
-        <v>6.63</v>
+        <v>8.852</v>
       </c>
       <c r="D197" s="1">
-        <v>6.28725014</v>
+        <v>6.79832101</v>
       </c>
       <c r="E197" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="F197">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="G197" s="1">
-        <v>323915.25</v>
+        <v>212372.75</v>
       </c>
       <c r="H197" s="1">
-        <v>19300.57</v>
+        <v>64154.88</v>
       </c>
       <c r="I197" s="1">
-        <v>5.9585246449496</v>
+        <v>30.20862139799</v>
       </c>
       <c r="J197">
         <v>0.0</v>
       </c>
       <c r="K197">
         <v>0.0</v>
       </c>
       <c r="L197" s="1">
-        <v>343215.82</v>
+        <v>276527.63</v>
       </c>
       <c r="M197" s="1">
-        <v>343215.82</v>
+        <v>276527.63</v>
       </c>
       <c r="N197" s="1">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="O197">
         <v>1</v>
       </c>
       <c r="Z197" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" t="s">
         <v>429</v>
       </c>
       <c r="B198" s="1">
-        <v>3245.0</v>
+        <v>21238.0</v>
       </c>
       <c r="C198" s="1">
-        <v>283.61</v>
+        <v>17.04</v>
       </c>
       <c r="D198" s="1">
-        <v>112.52255778</v>
+        <v>16.50149873</v>
       </c>
       <c r="E198" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F198">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G198" s="1">
-        <v>313705.51</v>
+        <v>350458.83</v>
       </c>
       <c r="H198" s="1">
-        <v>490378.58</v>
+        <v>11436.69</v>
       </c>
       <c r="I198" s="1">
-        <v>156.31812778806</v>
+        <v>3.263347651991</v>
       </c>
       <c r="J198">
         <v>0.0</v>
       </c>
       <c r="K198">
         <v>0.0</v>
       </c>
       <c r="L198" s="1">
-        <v>804084.09</v>
+        <v>361895.52</v>
       </c>
       <c r="M198" s="1">
-        <v>804084.09</v>
+        <v>361895.52</v>
       </c>
       <c r="N198" s="1">
-        <v>0.48</v>
+        <v>0.21</v>
       </c>
       <c r="O198">
         <v>1</v>
       </c>
       <c r="Z198" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" t="s">
         <v>431</v>
       </c>
       <c r="B199" s="1">
-        <v>3556.0</v>
+        <v>33235.0</v>
       </c>
       <c r="C199" s="1">
-        <v>79.0</v>
+        <v>19.24</v>
       </c>
       <c r="D199" s="1">
-        <v>78.6037036</v>
+        <v>21.28737686</v>
       </c>
       <c r="E199" t="s">
-        <v>31</v>
+        <v>180</v>
       </c>
       <c r="F199">
-        <v>0.92</v>
+        <v>1.64</v>
       </c>
       <c r="G199" s="1">
-        <v>303465.18</v>
+        <v>426031.24</v>
       </c>
       <c r="H199" s="1">
-        <v>433.57</v>
+        <v>-35854.35</v>
       </c>
       <c r="I199" s="1">
-        <v>0.14287306372349</v>
+        <v>-8.415896918733</v>
       </c>
       <c r="J199">
         <v>0.0</v>
       </c>
       <c r="K199">
         <v>0.0</v>
       </c>
       <c r="L199" s="1">
-        <v>303898.75</v>
+        <v>390176.89</v>
       </c>
       <c r="M199" s="1">
-        <v>303898.75</v>
+        <v>390176.89</v>
       </c>
       <c r="N199" s="1">
-        <v>0.18</v>
+        <v>0.23</v>
       </c>
       <c r="O199">
         <v>1</v>
       </c>
       <c r="Z199" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" t="s">
         <v>433</v>
       </c>
       <c r="B200" s="1">
-        <v>7464.0</v>
+        <v>2259.0</v>
       </c>
       <c r="C200" s="1">
-        <v>43.19</v>
+        <v>184.68</v>
       </c>
       <c r="D200" s="1">
-        <v>44.59207395</v>
+        <v>175.61553785</v>
       </c>
       <c r="E200" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F200">
         <v>1.14</v>
       </c>
       <c r="G200" s="1">
-        <v>286039.64</v>
+        <v>348168.45</v>
       </c>
       <c r="H200" s="1">
-        <v>-4382.95</v>
+        <v>16509.98</v>
       </c>
       <c r="I200" s="1">
-        <v>-1.5322876227924</v>
+        <v>4.7419517765036</v>
       </c>
       <c r="J200">
         <v>0.0</v>
       </c>
       <c r="K200">
         <v>0.0</v>
       </c>
       <c r="L200" s="1">
-        <v>281656.69</v>
+        <v>364678.43</v>
       </c>
       <c r="M200" s="1">
-        <v>281656.69</v>
+        <v>364678.43</v>
       </c>
       <c r="N200" s="1">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="O200">
         <v>1</v>
       </c>
       <c r="Z200" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" t="s">
         <v>435</v>
       </c>
       <c r="B201" s="1">
-        <v>5900.0</v>
+        <v>3958.0</v>
       </c>
       <c r="C201" s="1">
-        <v>7000.0</v>
+        <v>125.0</v>
       </c>
       <c r="D201" s="1">
-        <v>10095.15728814</v>
+        <v>113.92836281</v>
       </c>
       <c r="E201" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="F201">
-        <v>184.63</v>
+        <v>0.92</v>
       </c>
       <c r="G201" s="1">
-        <v>334128.13</v>
+        <v>488347.8</v>
       </c>
       <c r="H201" s="1">
-        <v>-110441.26</v>
+        <v>47705.07</v>
       </c>
       <c r="I201" s="1">
-        <v>-33.053565409174</v>
+        <v>9.7686669214031</v>
       </c>
       <c r="J201">
         <v>0.0</v>
       </c>
       <c r="K201">
         <v>0.0</v>
       </c>
       <c r="L201" s="1">
-        <v>223686.87</v>
+        <v>536052.87</v>
       </c>
       <c r="M201" s="1">
-        <v>223686.87</v>
+        <v>536052.87</v>
       </c>
       <c r="N201" s="1">
-        <v>0.13</v>
+        <v>0.31</v>
       </c>
       <c r="O201">
         <v>1</v>
       </c>
       <c r="Z201" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" t="s">
         <v>437</v>
       </c>
       <c r="B202" s="1">
-        <v>42475.0</v>
+        <v>8124.0</v>
       </c>
       <c r="C202" s="1">
-        <v>12.28</v>
+        <v>329.9</v>
       </c>
       <c r="D202" s="1">
-        <v>6.61084709</v>
+        <v>244.80290374</v>
       </c>
       <c r="E202" t="s">
-        <v>8</v>
+        <v>227</v>
       </c>
       <c r="F202">
-        <v>1.0</v>
+        <v>7.48</v>
       </c>
       <c r="G202" s="1">
-        <v>280795.73</v>
+        <v>266145.64</v>
       </c>
       <c r="H202" s="1">
-        <v>240797.27</v>
+        <v>92358.81</v>
       </c>
       <c r="I202" s="1">
-        <v>85.75531757552</v>
+        <v>34.702356950127</v>
       </c>
       <c r="J202">
         <v>0.0</v>
       </c>
       <c r="K202">
         <v>0.0</v>
       </c>
       <c r="L202" s="1">
-        <v>521593.0</v>
+        <v>358504.45</v>
       </c>
       <c r="M202" s="1">
-        <v>521593.0</v>
+        <v>358504.45</v>
       </c>
       <c r="N202" s="1">
-        <v>0.31</v>
+        <v>0.21</v>
       </c>
       <c r="O202">
         <v>1</v>
       </c>
       <c r="Z202" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" t="s">
         <v>439</v>
       </c>
       <c r="B203" s="1">
-        <v>22486.0</v>
+        <v>1865.0</v>
       </c>
       <c r="C203" s="1">
-        <v>21.2</v>
+        <v>236.61</v>
       </c>
       <c r="D203" s="1">
-        <v>21.94472294</v>
+        <v>179.41082574</v>
       </c>
       <c r="E203" t="s">
-        <v>183</v>
+        <v>31</v>
       </c>
       <c r="F203">
-        <v>1.63</v>
+        <v>1.14</v>
       </c>
       <c r="G203" s="1">
-        <v>296336.62</v>
+        <v>286611.85</v>
       </c>
       <c r="H203" s="1">
-        <v>-4355.36</v>
+        <v>99120.36</v>
       </c>
       <c r="I203" s="1">
-        <v>-1.4697339802283</v>
+        <v>34.583482853204</v>
       </c>
       <c r="J203">
         <v>0.0</v>
       </c>
       <c r="K203">
         <v>0.0</v>
       </c>
       <c r="L203" s="1">
-        <v>291981.26</v>
+        <v>385732.21</v>
       </c>
       <c r="M203" s="1">
-        <v>291981.26</v>
+        <v>385732.21</v>
       </c>
       <c r="N203" s="1">
-        <v>0.18</v>
+        <v>0.23</v>
       </c>
       <c r="O203">
         <v>1</v>
       </c>
       <c r="Z203" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204" t="s">
         <v>441</v>
       </c>
       <c r="B204" s="1">
-        <v>2723.0</v>
+        <v>60552.0</v>
       </c>
       <c r="C204" s="1">
-        <v>120.28</v>
+        <v>202.81</v>
       </c>
       <c r="D204" s="1">
-        <v>108.57617334</v>
+        <v>173.18639318</v>
       </c>
       <c r="E204" t="s">
         <v>31</v>
       </c>
       <c r="F204">
-        <v>0.92</v>
+        <v>1.14</v>
       </c>
       <c r="G204" s="1">
-        <v>319716.27</v>
+        <v>9076048.48</v>
       </c>
       <c r="H204" s="1">
-        <v>34591.87</v>
+        <v>1658699.0</v>
       </c>
       <c r="I204" s="1">
-        <v>10.819552598934</v>
+        <v>18.275563464156</v>
       </c>
       <c r="J204">
         <v>0.0</v>
       </c>
       <c r="K204">
         <v>0.0</v>
       </c>
       <c r="L204" s="1">
-        <v>354308.14</v>
+        <v>10734747.48</v>
       </c>
       <c r="M204" s="1">
-        <v>354308.14</v>
+        <v>10734747.48</v>
       </c>
       <c r="N204" s="1">
-        <v>0.21</v>
+        <v>6.3</v>
       </c>
       <c r="O204">
         <v>1</v>
       </c>
       <c r="Z204" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" t="s">
         <v>443</v>
       </c>
       <c r="B205" s="1">
-        <v>9399.0</v>
+        <v>1434.0</v>
       </c>
       <c r="C205" s="1">
-        <v>299.95</v>
+        <v>266.53</v>
       </c>
       <c r="D205" s="1">
-        <v>241.40696351</v>
+        <v>221.52903766</v>
       </c>
       <c r="E205" t="s">
-        <v>235</v>
+        <v>31</v>
       </c>
       <c r="F205">
-        <v>7.47</v>
+        <v>1.14</v>
       </c>
       <c r="G205" s="1">
-        <v>303648.43</v>
+        <v>274240.92</v>
       </c>
       <c r="H205" s="1">
-        <v>73526.28</v>
+        <v>59853.5</v>
       </c>
       <c r="I205" s="1">
-        <v>24.214279652294</v>
+        <v>21.825152861943</v>
       </c>
       <c r="J205">
         <v>0.0</v>
       </c>
       <c r="K205">
         <v>0.0</v>
       </c>
       <c r="L205" s="1">
-        <v>377174.71</v>
+        <v>334094.42</v>
       </c>
       <c r="M205" s="1">
-        <v>377174.71</v>
+        <v>334094.42</v>
       </c>
       <c r="N205" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="O205">
         <v>1</v>
       </c>
       <c r="Z205" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" t="s">
         <v>445</v>
       </c>
       <c r="B206" s="1">
-        <v>1998.0</v>
+        <v>2850.0</v>
       </c>
       <c r="C206" s="1">
-        <v>244.93</v>
+        <v>149.35</v>
       </c>
       <c r="D206" s="1">
-        <v>177.20214214</v>
+        <v>140.47684211</v>
       </c>
       <c r="E206" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F206">
         <v>1.14</v>
       </c>
       <c r="G206" s="1">
-        <v>302889.66</v>
+        <v>351365.62</v>
       </c>
       <c r="H206" s="1">
-        <v>124675.88</v>
+        <v>20703.87</v>
       </c>
       <c r="I206" s="1">
-        <v>41.162144656902</v>
+        <v>5.8924006281548</v>
       </c>
       <c r="J206">
         <v>0.0</v>
       </c>
       <c r="K206">
         <v>0.0</v>
       </c>
       <c r="L206" s="1">
-        <v>427565.54</v>
+        <v>372069.49</v>
       </c>
       <c r="M206" s="1">
-        <v>427565.54</v>
+        <v>372069.49</v>
       </c>
       <c r="N206" s="1">
-        <v>0.26</v>
+        <v>0.22</v>
       </c>
       <c r="O206">
         <v>1</v>
       </c>
       <c r="Z206" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" t="s">
         <v>447</v>
       </c>
       <c r="B207" s="1">
-        <v>56143.0</v>
+        <v>4181.0</v>
       </c>
       <c r="C207" s="1">
-        <v>208.65</v>
+        <v>87.37</v>
       </c>
       <c r="D207" s="1">
-        <v>171.08545304</v>
+        <v>94.57046161</v>
       </c>
       <c r="E207" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F207">
         <v>1.14</v>
       </c>
       <c r="G207" s="1">
-        <v>8301392.62</v>
+        <v>347013.92</v>
       </c>
       <c r="H207" s="1">
-        <v>1933404.42</v>
+        <v>-27701.01</v>
       </c>
       <c r="I207" s="1">
-        <v>23.290121410978</v>
+        <v>-7.9826797726155</v>
       </c>
       <c r="J207">
         <v>0.0</v>
       </c>
       <c r="K207">
         <v>0.0</v>
       </c>
       <c r="L207" s="1">
-        <v>10234797.04</v>
+        <v>319312.91</v>
       </c>
       <c r="M207" s="1">
-        <v>10234797.04</v>
+        <v>319312.91</v>
       </c>
       <c r="N207" s="1">
-        <v>6.14</v>
+        <v>0.19</v>
       </c>
       <c r="O207">
         <v>1</v>
       </c>
       <c r="Z207" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" t="s">
         <v>449</v>
       </c>
       <c r="B208" s="1">
-        <v>4184.0</v>
+        <v>3452.0</v>
       </c>
       <c r="C208" s="1">
-        <v>323.24</v>
+        <v>126.41</v>
       </c>
       <c r="D208" s="1">
-        <v>219.22919455</v>
+        <v>176.47353998</v>
       </c>
       <c r="E208" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F208">
         <v>1.14</v>
       </c>
       <c r="G208" s="1">
-        <v>791223.13</v>
+        <v>528444.07</v>
       </c>
       <c r="H208" s="1">
-        <v>390408.22</v>
+        <v>-147004.1</v>
       </c>
       <c r="I208" s="1">
-        <v>49.342366924991</v>
+        <v>-27.818289265693</v>
       </c>
       <c r="J208">
         <v>0.0</v>
       </c>
       <c r="K208">
         <v>0.0</v>
       </c>
       <c r="L208" s="1">
-        <v>1181631.35</v>
+        <v>381439.97</v>
       </c>
       <c r="M208" s="1">
-        <v>1181631.35</v>
+        <v>381439.97</v>
       </c>
       <c r="N208" s="1">
-        <v>0.71</v>
+        <v>0.22</v>
       </c>
       <c r="O208">
         <v>1</v>
       </c>
       <c r="Z208" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" t="s">
         <v>451</v>
       </c>
       <c r="B209" s="1">
-        <v>3681.0</v>
+        <v>3286.0</v>
       </c>
       <c r="C209" s="1">
-        <v>175.07</v>
+        <v>126.2</v>
       </c>
       <c r="D209" s="1">
-        <v>177.82568867</v>
+        <v>111.35853926</v>
       </c>
       <c r="E209" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F209">
         <v>1.14</v>
       </c>
       <c r="G209" s="1">
-        <v>567620.88</v>
+        <v>318407.69</v>
       </c>
       <c r="H209" s="1">
-        <v>-4576.3</v>
+        <v>44086.37</v>
       </c>
       <c r="I209" s="1">
-        <v>-0.8062247463483</v>
+        <v>13.845887327658</v>
       </c>
       <c r="J209">
         <v>0.0</v>
       </c>
       <c r="K209">
         <v>0.0</v>
       </c>
       <c r="L209" s="1">
-        <v>563044.58</v>
+        <v>362494.06</v>
       </c>
       <c r="M209" s="1">
-        <v>563044.58</v>
+        <v>362494.06</v>
       </c>
       <c r="N209" s="1">
-        <v>0.34</v>
+        <v>0.21</v>
       </c>
       <c r="O209">
         <v>1</v>
       </c>
       <c r="Z209" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="A210" t="s">
         <v>453</v>
       </c>
       <c r="B210" s="1">
-        <v>3913.0</v>
+        <v>1491.0</v>
       </c>
       <c r="C210" s="1">
-        <v>85.63</v>
+        <v>358.68</v>
       </c>
       <c r="D210" s="1">
-        <v>92.13144646</v>
+        <v>188.42211938</v>
       </c>
       <c r="E210" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F210">
         <v>1.14</v>
       </c>
       <c r="G210" s="1">
-        <v>309819.98</v>
+        <v>245555.27</v>
       </c>
       <c r="H210" s="1">
-        <v>-17067.2</v>
+        <v>221920.15</v>
       </c>
       <c r="I210" s="1">
-        <v>-5.508747370005</v>
+        <v>90.374826815975</v>
       </c>
       <c r="J210">
         <v>0.0</v>
       </c>
       <c r="K210">
         <v>0.0</v>
       </c>
       <c r="L210" s="1">
-        <v>292752.78</v>
+        <v>467475.42</v>
       </c>
       <c r="M210" s="1">
-        <v>292752.78</v>
+        <v>467475.42</v>
       </c>
       <c r="N210" s="1">
-        <v>0.18</v>
+        <v>0.27</v>
       </c>
       <c r="O210">
         <v>1</v>
       </c>
       <c r="Z210" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="A211" t="s">
         <v>455</v>
       </c>
       <c r="B211" s="1">
-        <v>2959.0</v>
+        <v>3848.0</v>
       </c>
       <c r="C211" s="1">
-        <v>120.12</v>
+        <v>114.39</v>
       </c>
       <c r="D211" s="1">
-        <v>110.16454883</v>
+        <v>107.56195946</v>
       </c>
       <c r="E211" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F211">
         <v>1.14</v>
       </c>
       <c r="G211" s="1">
-        <v>283336.09</v>
+        <v>359884.07</v>
       </c>
       <c r="H211" s="1">
-        <v>27209.61</v>
+        <v>24882.29</v>
       </c>
       <c r="I211" s="1">
-        <v>9.6032983302621</v>
+        <v>6.9139737138129</v>
       </c>
       <c r="J211">
         <v>0.0</v>
       </c>
       <c r="K211">
         <v>0.0</v>
       </c>
       <c r="L211" s="1">
-        <v>310545.7</v>
+        <v>384766.36</v>
       </c>
       <c r="M211" s="1">
-        <v>310545.7</v>
+        <v>384766.36</v>
       </c>
       <c r="N211" s="1">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="O211">
         <v>1</v>
       </c>
       <c r="Z211" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="A212" t="s">
         <v>457</v>
       </c>
       <c r="B212" s="1">
-        <v>2137.0</v>
+        <v>8856.0</v>
       </c>
       <c r="C212" s="1">
-        <v>286.4</v>
+        <v>56.56</v>
       </c>
       <c r="D212" s="1">
-        <v>182.66445484</v>
+        <v>50.17096093</v>
       </c>
       <c r="E212" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F212">
         <v>1.14</v>
       </c>
       <c r="G212" s="1">
-        <v>341137.31</v>
+        <v>381599.72</v>
       </c>
       <c r="H212" s="1">
-        <v>193602.81</v>
+        <v>56245.87</v>
       </c>
       <c r="I212" s="1">
-        <v>56.752165279136</v>
+        <v>14.739494567763</v>
       </c>
       <c r="J212">
         <v>0.0</v>
       </c>
       <c r="K212">
         <v>0.0</v>
       </c>
       <c r="L212" s="1">
-        <v>534740.12</v>
+        <v>437845.59</v>
       </c>
       <c r="M212" s="1">
-        <v>534740.12</v>
+        <v>437845.59</v>
       </c>
       <c r="N212" s="1">
-        <v>0.32</v>
+        <v>0.26</v>
       </c>
       <c r="O212">
         <v>1</v>
       </c>
       <c r="Z212" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="A213" t="s">
         <v>459</v>
       </c>
       <c r="B213" s="1">
-        <v>3741.0</v>
+        <v>3072.0</v>
       </c>
       <c r="C213" s="1">
-        <v>95.93</v>
+        <v>137.12</v>
       </c>
       <c r="D213" s="1">
-        <v>107.77291901</v>
+        <v>153.88802734</v>
       </c>
       <c r="E213" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F213">
         <v>1.14</v>
       </c>
       <c r="G213" s="1">
-        <v>350456.86</v>
+        <v>406573.81</v>
       </c>
       <c r="H213" s="1">
-        <v>-36906.44</v>
+        <v>-38363.46</v>
       </c>
       <c r="I213" s="1">
-        <v>-10.53095094215</v>
+        <v>-9.4357922365929</v>
       </c>
       <c r="J213">
         <v>0.0</v>
       </c>
       <c r="K213">
         <v>0.0</v>
       </c>
       <c r="L213" s="1">
-        <v>313550.42</v>
+        <v>368210.35</v>
       </c>
       <c r="M213" s="1">
-        <v>313550.42</v>
+        <v>368210.35</v>
       </c>
       <c r="N213" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="O213">
         <v>1</v>
       </c>
       <c r="Z213" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="A214" t="s">
         <v>461</v>
       </c>
       <c r="B214" s="1">
-        <v>7710.0</v>
+        <v>23752.0</v>
       </c>
       <c r="C214" s="1">
-        <v>42.34</v>
+        <v>17.32</v>
       </c>
       <c r="D214" s="1">
-        <v>51.13964851</v>
+        <v>17.44690131</v>
       </c>
       <c r="E214" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F214">
         <v>1.14</v>
       </c>
       <c r="G214" s="1">
-        <v>337604.67</v>
+        <v>357442.28</v>
       </c>
       <c r="H214" s="1">
-        <v>-52390.92</v>
+        <v>2159.68</v>
       </c>
       <c r="I214" s="1">
-        <v>-15.518422775372</v>
+        <v>0.60420384516348</v>
       </c>
       <c r="J214">
         <v>0.0</v>
       </c>
       <c r="K214">
         <v>0.0</v>
       </c>
       <c r="L214" s="1">
-        <v>285213.75</v>
+        <v>359601.96</v>
       </c>
       <c r="M214" s="1">
-        <v>285213.75</v>
+        <v>359601.96</v>
       </c>
       <c r="N214" s="1">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="O214">
         <v>1</v>
       </c>
       <c r="Z214" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="A215" t="s">
         <v>463</v>
       </c>
       <c r="B215" s="1">
-        <v>4107.0</v>
+        <v>3092.0</v>
       </c>
       <c r="C215" s="1">
-        <v>140.71</v>
+        <v>252.86</v>
       </c>
       <c r="D215" s="1">
-        <v>154.37372291</v>
+        <v>230.53102199</v>
       </c>
       <c r="E215" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F215">
         <v>1.14</v>
       </c>
       <c r="G215" s="1">
-        <v>544867.72</v>
+        <v>619341.0</v>
       </c>
       <c r="H215" s="1">
-        <v>-39956.65</v>
+        <v>64088.3</v>
       </c>
       <c r="I215" s="1">
-        <v>-7.3332753131347</v>
+        <v>10.347821313299</v>
       </c>
       <c r="J215">
         <v>0.0</v>
       </c>
       <c r="K215">
         <v>0.0</v>
       </c>
       <c r="L215" s="1">
-        <v>504911.07</v>
+        <v>683429.3</v>
       </c>
       <c r="M215" s="1">
-        <v>504911.07</v>
+        <v>683429.3</v>
       </c>
       <c r="N215" s="1">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="O215">
         <v>1</v>
       </c>
       <c r="Z215" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="A216" t="s">
         <v>465</v>
       </c>
       <c r="B216" s="1">
-        <v>17784.0</v>
+        <v>4758.0</v>
       </c>
       <c r="C216" s="1">
-        <v>25.08</v>
+        <v>149.98</v>
       </c>
       <c r="D216" s="1">
-        <v>26.50992915</v>
+        <v>150.4926839</v>
       </c>
       <c r="E216" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F216">
         <v>1.14</v>
       </c>
       <c r="G216" s="1">
-        <v>403832.33</v>
+        <v>620302.69</v>
       </c>
       <c r="H216" s="1">
-        <v>-14139.68</v>
+        <v>3477.76</v>
       </c>
       <c r="I216" s="1">
-        <v>-3.5013739489357</v>
+        <v>0.56065531490763</v>
       </c>
       <c r="J216">
         <v>0.0</v>
       </c>
       <c r="K216">
         <v>0.0</v>
       </c>
       <c r="L216" s="1">
-        <v>389692.65</v>
+        <v>623780.45</v>
       </c>
       <c r="M216" s="1">
-        <v>389692.65</v>
+        <v>623780.45</v>
       </c>
       <c r="N216" s="1">
-        <v>0.23</v>
+        <v>0.37</v>
       </c>
       <c r="O216">
         <v>1</v>
       </c>
       <c r="Z216" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="217" spans="1:26">
       <c r="A217" t="s">
         <v>467</v>
       </c>
       <c r="B217" s="1">
-        <v>19678.0</v>
+        <v>1988.0</v>
       </c>
       <c r="C217" s="1">
-        <v>16.63</v>
+        <v>207.95</v>
       </c>
       <c r="D217" s="1">
-        <v>17.61257546</v>
+        <v>221.01353622</v>
       </c>
       <c r="E217" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F217">
         <v>1.14</v>
       </c>
       <c r="G217" s="1">
-        <v>297860.59</v>
+        <v>376396.57</v>
       </c>
       <c r="H217" s="1">
-        <v>-11944.61</v>
+        <v>-15028.91</v>
       </c>
       <c r="I217" s="1">
-        <v>-4.0101344054949</v>
+        <v>-3.9928392546191</v>
       </c>
       <c r="J217">
         <v>0.0</v>
       </c>
       <c r="K217">
         <v>0.0</v>
       </c>
       <c r="L217" s="1">
-        <v>285915.98</v>
+        <v>361367.66</v>
       </c>
       <c r="M217" s="1">
-        <v>285915.98</v>
+        <v>361367.66</v>
       </c>
       <c r="N217" s="1">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="O217">
         <v>1</v>
       </c>
       <c r="Z217" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="218" spans="1:26">
       <c r="A218" t="s">
         <v>469</v>
       </c>
       <c r="B218" s="1">
-        <v>1631.0</v>
+        <v>3551.0</v>
       </c>
       <c r="C218" s="1">
-        <v>234.71</v>
+        <v>149.79</v>
       </c>
       <c r="D218" s="1">
-        <v>211.32982219</v>
+        <v>126.84084202</v>
       </c>
       <c r="E218" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F218">
         <v>1.14</v>
       </c>
       <c r="G218" s="1">
-        <v>296209.0</v>
+        <v>392866.91</v>
       </c>
       <c r="H218" s="1">
-        <v>38256.08</v>
+        <v>72084.39</v>
       </c>
       <c r="I218" s="1">
-        <v>12.915232150272</v>
+        <v>18.348297646142</v>
       </c>
       <c r="J218">
         <v>0.0</v>
       </c>
       <c r="K218">
         <v>0.0</v>
       </c>
       <c r="L218" s="1">
-        <v>334465.08</v>
+        <v>464951.3</v>
       </c>
       <c r="M218" s="1">
-        <v>334465.08</v>
+        <v>464951.3</v>
       </c>
       <c r="N218" s="1">
-        <v>0.2</v>
+        <v>0.27</v>
       </c>
       <c r="O218">
         <v>1</v>
       </c>
       <c r="Z218" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="219" spans="1:26">
       <c r="A219" t="s">
         <v>471</v>
       </c>
       <c r="B219" s="1">
-        <v>4482.0</v>
+        <v>2495.0</v>
       </c>
       <c r="C219" s="1">
-        <v>147.68</v>
+        <v>125.35</v>
       </c>
       <c r="D219" s="1">
-        <v>150.61150156</v>
+        <v>110.22341082</v>
       </c>
       <c r="E219" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F219">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G219" s="1">
-        <v>584253.72</v>
+        <v>275007.41</v>
       </c>
       <c r="H219" s="1">
-        <v>-5946.3</v>
+        <v>37740.84</v>
       </c>
       <c r="I219" s="1">
-        <v>-1.0177598869204</v>
+        <v>13.723572030295</v>
       </c>
       <c r="J219">
         <v>0.0</v>
       </c>
       <c r="K219">
         <v>0.0</v>
       </c>
       <c r="L219" s="1">
-        <v>578307.42</v>
+        <v>312748.25</v>
       </c>
       <c r="M219" s="1">
-        <v>578307.42</v>
+        <v>312748.25</v>
       </c>
       <c r="N219" s="1">
-        <v>0.35</v>
+        <v>0.18</v>
       </c>
       <c r="O219">
         <v>1</v>
       </c>
       <c r="Z219" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="220" spans="1:26">
       <c r="A220" t="s">
         <v>473</v>
       </c>
       <c r="B220" s="1">
-        <v>2571.0</v>
+        <v>3290.0</v>
       </c>
       <c r="C220" s="1">
-        <v>207.38</v>
+        <v>124.37</v>
       </c>
       <c r="D220" s="1">
-        <v>220.73245041</v>
+        <v>119.86409119</v>
       </c>
       <c r="E220" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F220">
         <v>1.14</v>
       </c>
       <c r="G220" s="1">
-        <v>485681.05</v>
+        <v>346093.48</v>
       </c>
       <c r="H220" s="1">
-        <v>-19843.84</v>
+        <v>11578.99</v>
       </c>
       <c r="I220" s="1">
-        <v>-4.0857760458227</v>
+        <v>3.3456250028172</v>
       </c>
       <c r="J220">
         <v>0.0</v>
       </c>
       <c r="K220">
         <v>0.0</v>
       </c>
       <c r="L220" s="1">
-        <v>465837.21</v>
+        <v>357672.47</v>
       </c>
       <c r="M220" s="1">
-        <v>465837.21</v>
+        <v>357672.47</v>
       </c>
       <c r="N220" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="O220">
         <v>1</v>
       </c>
       <c r="Z220" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="221" spans="1:26">
       <c r="A221" t="s">
         <v>475</v>
       </c>
       <c r="B221" s="1">
-        <v>3654.0</v>
+        <v>9581.0</v>
       </c>
       <c r="C221" s="1">
-        <v>143.83</v>
+        <v>78.64</v>
       </c>
       <c r="D221" s="1">
-        <v>126.28747674</v>
+        <v>80.62278677</v>
       </c>
       <c r="E221" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F221">
         <v>1.14</v>
       </c>
       <c r="G221" s="1">
-        <v>402415.92</v>
+        <v>675024.74</v>
       </c>
       <c r="H221" s="1">
-        <v>56764.39</v>
+        <v>-16414.74</v>
       </c>
       <c r="I221" s="1">
-        <v>14.105900681066</v>
+        <v>-2.431724206138</v>
       </c>
       <c r="J221">
         <v>0.0</v>
       </c>
       <c r="K221">
         <v>0.0</v>
       </c>
       <c r="L221" s="1">
-        <v>459180.31</v>
+        <v>658610.0</v>
       </c>
       <c r="M221" s="1">
-        <v>459180.31</v>
+        <v>658610.0</v>
       </c>
       <c r="N221" s="1">
-        <v>0.28</v>
+        <v>0.39</v>
       </c>
       <c r="O221">
         <v>1</v>
       </c>
       <c r="Z221" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="222" spans="1:26">
       <c r="A222" t="s">
         <v>477</v>
       </c>
       <c r="B222" s="1">
-        <v>2809.0</v>
+        <v>5264.0</v>
       </c>
       <c r="C222" s="1">
-        <v>154.7</v>
+        <v>69.38</v>
       </c>
       <c r="D222" s="1">
-        <v>108.83647205</v>
+        <v>77.06257599</v>
       </c>
       <c r="E222" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F222">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G222" s="1">
-        <v>305721.65</v>
+        <v>356017.44</v>
       </c>
       <c r="H222" s="1">
-        <v>128830.65</v>
+        <v>-36772.41</v>
       </c>
       <c r="I222" s="1">
-        <v>42.1398517246</v>
+        <v>-10.328822655429</v>
       </c>
       <c r="J222">
         <v>0.0</v>
       </c>
       <c r="K222">
         <v>0.0</v>
       </c>
       <c r="L222" s="1">
-        <v>434552.3</v>
+        <v>319245.03</v>
       </c>
       <c r="M222" s="1">
-        <v>434552.3</v>
+        <v>319245.03</v>
       </c>
       <c r="N222" s="1">
-        <v>0.26</v>
+        <v>0.19</v>
       </c>
       <c r="O222">
         <v>1</v>
       </c>
       <c r="Z222" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="223" spans="1:26">
       <c r="A223" t="s">
         <v>479</v>
       </c>
       <c r="B223" s="1">
-        <v>4279.0</v>
+        <v>8811.0</v>
       </c>
       <c r="C223" s="1">
-        <v>80.61</v>
+        <v>35.9</v>
       </c>
       <c r="D223" s="1">
-        <v>80.93548493</v>
+        <v>34.5516888</v>
       </c>
       <c r="E223" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F223">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G223" s="1">
-        <v>301031.83</v>
+        <v>304434.93</v>
       </c>
       <c r="H223" s="1">
-        <v>335.69</v>
+        <v>11879.97</v>
       </c>
       <c r="I223" s="1">
-        <v>0.11151312470844</v>
+        <v>3.9023018810621</v>
       </c>
       <c r="J223">
         <v>0.0</v>
       </c>
       <c r="K223">
         <v>0.0</v>
       </c>
       <c r="L223" s="1">
-        <v>301367.52</v>
+        <v>316314.9</v>
       </c>
       <c r="M223" s="1">
-        <v>301367.52</v>
+        <v>316314.9</v>
       </c>
       <c r="N223" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="O223">
         <v>1</v>
       </c>
       <c r="Z223" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="224" spans="1:26">
       <c r="A224" t="s">
         <v>481</v>
       </c>
       <c r="B224" s="1">
-        <v>8563.0</v>
+        <v>5262.0</v>
       </c>
       <c r="C224" s="1">
-        <v>32.015</v>
+        <v>171.78</v>
       </c>
       <c r="D224" s="1">
-        <v>34.54973607</v>
+        <v>166.41340935</v>
       </c>
       <c r="E224" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F224">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G224" s="1">
-        <v>295849.39</v>
+        <v>765296.81</v>
       </c>
       <c r="H224" s="1">
-        <v>-21704.94</v>
+        <v>24831.13</v>
       </c>
       <c r="I224" s="1">
-        <v>-7.3364829313997</v>
+        <v>3.2446404683171</v>
       </c>
       <c r="J224">
         <v>0.0</v>
       </c>
       <c r="K224">
         <v>0.0</v>
       </c>
       <c r="L224" s="1">
-        <v>274144.45</v>
+        <v>790127.94</v>
       </c>
       <c r="M224" s="1">
-        <v>274144.45</v>
+        <v>790127.94</v>
       </c>
       <c r="N224" s="1">
-        <v>0.16</v>
+        <v>0.46</v>
       </c>
       <c r="O224">
         <v>1</v>
       </c>
       <c r="Z224" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="225" spans="1:26">
       <c r="A225" t="s">
         <v>483</v>
       </c>
       <c r="B225" s="1">
-        <v>2666.0</v>
+        <v>823.0</v>
       </c>
       <c r="C225" s="1">
-        <v>221.9</v>
+        <v>628.53</v>
       </c>
       <c r="D225" s="1">
-        <v>150.90875094</v>
+        <v>516.26808019</v>
       </c>
       <c r="E225" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F225">
         <v>1.14</v>
       </c>
       <c r="G225" s="1">
-        <v>349864.41</v>
+        <v>364669.46</v>
       </c>
       <c r="H225" s="1">
-        <v>167007.2</v>
+        <v>87498.54</v>
       </c>
       <c r="I225" s="1">
-        <v>47.734835332351</v>
+        <v>23.993931381037</v>
       </c>
       <c r="J225">
         <v>0.0</v>
       </c>
       <c r="K225">
         <v>0.0</v>
       </c>
       <c r="L225" s="1">
-        <v>516871.61</v>
+        <v>452168.0</v>
       </c>
       <c r="M225" s="1">
-        <v>516871.61</v>
+        <v>452168.0</v>
       </c>
       <c r="N225" s="1">
-        <v>0.31</v>
+        <v>0.27</v>
       </c>
       <c r="O225">
         <v>1</v>
       </c>
       <c r="Z225" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="226" spans="1:26">
       <c r="A226" t="s">
         <v>485</v>
       </c>
       <c r="B226" s="1">
-        <v>767.0</v>
+        <v>2571.0</v>
       </c>
       <c r="C226" s="1">
-        <v>740.14</v>
+        <v>168.36</v>
       </c>
       <c r="D226" s="1">
-        <v>501.51461538</v>
+        <v>158.26823804</v>
       </c>
       <c r="E226" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F226">
         <v>1.14</v>
       </c>
       <c r="G226" s="1">
-        <v>329291.06</v>
+        <v>357112.37</v>
       </c>
       <c r="H226" s="1">
-        <v>166700.71</v>
+        <v>21256.13</v>
       </c>
       <c r="I226" s="1">
-        <v>50.624122622703</v>
+        <v>5.9522245056927</v>
       </c>
       <c r="J226">
         <v>0.0</v>
       </c>
       <c r="K226">
         <v>0.0</v>
       </c>
       <c r="L226" s="1">
-        <v>495991.77</v>
+        <v>378368.5</v>
       </c>
       <c r="M226" s="1">
-        <v>495991.77</v>
+        <v>378368.5</v>
       </c>
       <c r="N226" s="1">
-        <v>0.3</v>
+        <v>0.22</v>
       </c>
       <c r="O226">
         <v>1</v>
       </c>
       <c r="Z226" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="227" spans="1:26">
       <c r="A227" t="s">
         <v>487</v>
       </c>
       <c r="B227" s="1">
-        <v>7602.0</v>
+        <v>6368.0</v>
       </c>
       <c r="C227" s="1">
-        <v>11050.0</v>
+        <v>65.71</v>
       </c>
       <c r="D227" s="1">
-        <v>7758.16272034</v>
+        <v>61.85521043</v>
       </c>
       <c r="E227" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F227">
-        <v>184.63</v>
+        <v>1.14</v>
       </c>
       <c r="G227" s="1">
-        <v>332592.74</v>
+        <v>345691.25</v>
       </c>
       <c r="H227" s="1">
-        <v>122374.98</v>
+        <v>20079.1</v>
       </c>
       <c r="I227" s="1">
-        <v>36.794242712574</v>
+        <v>5.8083911582952</v>
       </c>
       <c r="J227">
         <v>0.0</v>
       </c>
       <c r="K227">
         <v>0.0</v>
       </c>
       <c r="L227" s="1">
-        <v>454967.72</v>
+        <v>365770.35</v>
       </c>
       <c r="M227" s="1">
-        <v>454967.72</v>
+        <v>365770.35</v>
       </c>
       <c r="N227" s="1">
-        <v>0.27</v>
+        <v>0.21</v>
       </c>
       <c r="O227">
         <v>1</v>
       </c>
       <c r="Z227" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="228" spans="1:26">
       <c r="A228" t="s">
         <v>489</v>
       </c>
       <c r="B228" s="1">
-        <v>10473.0</v>
+        <v>6551.0</v>
       </c>
       <c r="C228" s="1">
-        <v>23.28</v>
+        <v>12820.0</v>
       </c>
       <c r="D228" s="1">
-        <v>28.55336293</v>
+        <v>7912.1326515</v>
       </c>
       <c r="E228" t="s">
-        <v>99</v>
+        <v>220</v>
       </c>
       <c r="F228">
-        <v>0.86</v>
+        <v>185.8</v>
       </c>
       <c r="G228" s="1">
-        <v>345128.99</v>
+        <v>291594.86</v>
       </c>
       <c r="H228" s="1">
-        <v>-62612.84</v>
+        <v>160410.28</v>
       </c>
       <c r="I228" s="1">
-        <v>-18.141866320763</v>
+        <v>55.011353766661</v>
       </c>
       <c r="J228">
         <v>0.0</v>
       </c>
       <c r="K228">
         <v>0.0</v>
       </c>
       <c r="L228" s="1">
-        <v>282516.15</v>
+        <v>452005.14</v>
       </c>
       <c r="M228" s="1">
-        <v>282516.15</v>
+        <v>452005.14</v>
       </c>
       <c r="N228" s="1">
-        <v>0.17</v>
+        <v>0.27</v>
       </c>
       <c r="O228">
         <v>1</v>
       </c>
       <c r="Z228" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="229" spans="1:26">
       <c r="A229" t="s">
         <v>491</v>
       </c>
       <c r="B229" s="1">
-        <v>1794.0</v>
+        <v>12632.0</v>
       </c>
       <c r="C229" s="1">
-        <v>204.36</v>
+        <v>24.96</v>
       </c>
       <c r="D229" s="1">
-        <v>217.61822742</v>
+        <v>27.65084389</v>
       </c>
       <c r="E229" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="F229">
-        <v>1.14</v>
+        <v>0.85</v>
       </c>
       <c r="G229" s="1">
-        <v>339749.99</v>
+        <v>403701.5</v>
       </c>
       <c r="H229" s="1">
-        <v>-19430.35</v>
+        <v>-33158.87</v>
       </c>
       <c r="I229" s="1">
-        <v>-5.7190141491984</v>
+        <v>-8.2137098821778</v>
       </c>
       <c r="J229">
         <v>0.0</v>
       </c>
       <c r="K229">
         <v>0.0</v>
       </c>
       <c r="L229" s="1">
-        <v>320319.64</v>
+        <v>370542.63</v>
       </c>
       <c r="M229" s="1">
-        <v>320319.64</v>
+        <v>370542.63</v>
       </c>
       <c r="N229" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="O229">
         <v>1</v>
       </c>
       <c r="Z229" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="230" spans="1:26">
       <c r="A230" t="s">
         <v>493</v>
       </c>
       <c r="B230" s="1">
-        <v>1534.0</v>
+        <v>12555.0</v>
       </c>
       <c r="C230" s="1">
-        <v>188.45</v>
+        <v>3822.0</v>
       </c>
       <c r="D230" s="1">
-        <v>235.2133116</v>
+        <v>4841.64954202</v>
       </c>
       <c r="E230" t="s">
-        <v>28</v>
+        <v>220</v>
       </c>
       <c r="F230">
-        <v>1.14</v>
+        <v>185.8</v>
       </c>
       <c r="G230" s="1">
-        <v>314154.9</v>
+        <v>329847.32</v>
       </c>
       <c r="H230" s="1">
-        <v>-61582.01</v>
+        <v>-71588.51</v>
       </c>
       <c r="I230" s="1">
-        <v>-19.60243497714</v>
+        <v>-21.70352937838</v>
       </c>
       <c r="J230">
         <v>0.0</v>
       </c>
       <c r="K230">
         <v>0.0</v>
       </c>
       <c r="L230" s="1">
-        <v>252572.89</v>
+        <v>258258.81</v>
       </c>
       <c r="M230" s="1">
-        <v>252572.89</v>
+        <v>258258.81</v>
       </c>
       <c r="N230" s="1">
         <v>0.15</v>
       </c>
       <c r="O230">
         <v>1</v>
       </c>
       <c r="Z230" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="231" spans="1:26">
       <c r="A231" t="s">
         <v>495</v>
       </c>
       <c r="B231" s="1">
-        <v>1010.0</v>
+        <v>1846.0</v>
       </c>
       <c r="C231" s="1">
-        <v>318.6</v>
+        <v>222.31</v>
       </c>
       <c r="D231" s="1">
-        <v>310.79909901</v>
+        <v>217.58412784</v>
       </c>
       <c r="E231" t="s">
         <v>31</v>
       </c>
       <c r="F231">
-        <v>0.92</v>
+        <v>1.14</v>
       </c>
       <c r="G231" s="1">
-        <v>339848.22</v>
+        <v>349638.25</v>
       </c>
       <c r="H231" s="1">
-        <v>8254.33</v>
+        <v>9089.25</v>
       </c>
       <c r="I231" s="1">
-        <v>2.4288283752082</v>
+        <v>2.599615459693</v>
       </c>
       <c r="J231">
         <v>0.0</v>
       </c>
       <c r="K231">
         <v>0.0</v>
       </c>
       <c r="L231" s="1">
-        <v>348102.55</v>
+        <v>358727.5</v>
       </c>
       <c r="M231" s="1">
-        <v>348102.55</v>
+        <v>358727.5</v>
       </c>
       <c r="N231" s="1">
         <v>0.21</v>
       </c>
       <c r="O231">
         <v>1</v>
       </c>
       <c r="Z231" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="232" spans="1:26">
       <c r="A232" t="s">
         <v>497</v>
       </c>
       <c r="B232" s="1">
-        <v>5178.0</v>
+        <v>22836.0</v>
       </c>
       <c r="C232" s="1">
-        <v>100.29</v>
+        <v>17.455</v>
       </c>
       <c r="D232" s="1">
-        <v>78.82134415</v>
+        <v>17.20552549</v>
       </c>
       <c r="E232" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F232">
         <v>1.14</v>
       </c>
       <c r="G232" s="1">
-        <v>349239.42</v>
+        <v>344822.04</v>
       </c>
       <c r="H232" s="1">
-        <v>104477.43</v>
+        <v>3606.61</v>
       </c>
       <c r="I232" s="1">
-        <v>29.915703674001</v>
+        <v>1.045933722798</v>
       </c>
       <c r="J232">
         <v>0.0</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
       <c r="L232" s="1">
-        <v>453716.85</v>
+        <v>348428.65</v>
       </c>
       <c r="M232" s="1">
-        <v>453716.85</v>
+        <v>348428.65</v>
       </c>
       <c r="N232" s="1">
-        <v>0.27</v>
+        <v>0.2</v>
       </c>
       <c r="O232">
         <v>1</v>
       </c>
       <c r="Z232" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="233" spans="1:26">
       <c r="A233" t="s">
         <v>499</v>
       </c>
       <c r="B233" s="1">
-        <v>949.0</v>
+        <v>1249.0</v>
       </c>
       <c r="C233" s="1">
-        <v>478.08</v>
+        <v>334.2</v>
       </c>
       <c r="D233" s="1">
-        <v>362.30198103</v>
+        <v>314.79879904</v>
       </c>
       <c r="E233" t="s">
         <v>28</v>
       </c>
       <c r="F233">
-        <v>1.14</v>
+        <v>0.92</v>
       </c>
       <c r="G233" s="1">
-        <v>299655.56</v>
+        <v>425952.61</v>
       </c>
       <c r="H233" s="1">
-        <v>96742.95</v>
+        <v>26310.03</v>
       </c>
       <c r="I233" s="1">
-        <v>32.284717159929</v>
+        <v>6.1767505075271</v>
       </c>
       <c r="J233">
         <v>0.0</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
       <c r="L233" s="1">
-        <v>396398.51</v>
+        <v>452262.64</v>
       </c>
       <c r="M233" s="1">
-        <v>396398.51</v>
+        <v>452262.64</v>
       </c>
       <c r="N233" s="1">
-        <v>0.24</v>
+        <v>0.27</v>
       </c>
       <c r="O233">
         <v>1</v>
       </c>
       <c r="Z233" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="234" spans="1:26">
       <c r="A234" t="s">
         <v>501</v>
       </c>
       <c r="B234" s="1">
-        <v>8634.0</v>
+        <v>8755.0</v>
       </c>
       <c r="C234" s="1">
-        <v>51.33</v>
+        <v>67.62</v>
       </c>
       <c r="D234" s="1">
-        <v>52.28812254</v>
+        <v>87.45603769</v>
       </c>
       <c r="E234" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="F234">
-        <v>1.62</v>
+        <v>1.14</v>
       </c>
       <c r="G234" s="1">
-        <v>279890.91</v>
+        <v>663112.34</v>
       </c>
       <c r="H234" s="1">
-        <v>-6278.8</v>
+        <v>-145618.37</v>
       </c>
       <c r="I234" s="1">
-        <v>-2.2433025781366</v>
+        <v>-21.959834136098</v>
       </c>
       <c r="J234">
         <v>0.0</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
       <c r="L234" s="1">
-        <v>273612.11</v>
+        <v>517493.97</v>
       </c>
       <c r="M234" s="1">
-        <v>273612.11</v>
+        <v>517493.97</v>
       </c>
       <c r="N234" s="1">
-        <v>0.16</v>
+        <v>0.3</v>
       </c>
       <c r="O234">
         <v>1</v>
       </c>
       <c r="Z234" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="235" spans="1:26">
       <c r="A235" t="s">
         <v>503</v>
       </c>
       <c r="B235" s="1">
-        <v>3706.0</v>
+        <v>823.0</v>
       </c>
       <c r="C235" s="1">
-        <v>286.8</v>
+        <v>461.85</v>
       </c>
       <c r="D235" s="1">
-        <v>217.2166136</v>
+        <v>366.86274605</v>
       </c>
       <c r="E235" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="F235">
-        <v>1.62</v>
+        <v>1.14</v>
       </c>
       <c r="G235" s="1">
-        <v>500143.18</v>
+        <v>263212.7</v>
       </c>
       <c r="H235" s="1">
-        <v>156057.34</v>
+        <v>69044.77</v>
       </c>
       <c r="I235" s="1">
-        <v>31.202532842695</v>
+        <v>26.231549617477</v>
       </c>
       <c r="J235">
         <v>0.0</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
       <c r="L235" s="1">
-        <v>656200.52</v>
+        <v>332257.47</v>
       </c>
       <c r="M235" s="1">
-        <v>656200.52</v>
+        <v>332257.47</v>
       </c>
       <c r="N235" s="1">
-        <v>0.39</v>
+        <v>0.2</v>
       </c>
       <c r="O235">
         <v>1</v>
       </c>
       <c r="Z235" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="236" spans="1:26">
       <c r="A236" t="s">
         <v>505</v>
       </c>
       <c r="B236" s="1">
-        <v>1359.0</v>
+        <v>12214.0</v>
       </c>
       <c r="C236" s="1">
-        <v>407.39</v>
+        <v>48.58</v>
       </c>
       <c r="D236" s="1">
-        <v>474.13381163</v>
+        <v>50.44461028</v>
       </c>
       <c r="E236" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="F236">
-        <v>1.14</v>
+        <v>1.6</v>
       </c>
       <c r="G236" s="1">
-        <v>557253.88</v>
+        <v>381362.86</v>
       </c>
       <c r="H236" s="1">
-        <v>-73532.76</v>
+        <v>-11209.32</v>
       </c>
       <c r="I236" s="1">
-        <v>-13.195558189743</v>
+        <v>-2.9392794043972</v>
       </c>
       <c r="J236">
         <v>0.0</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236" s="1">
-        <v>483721.12</v>
+        <v>370153.54</v>
       </c>
       <c r="M236" s="1">
-        <v>483721.12</v>
+        <v>370153.54</v>
       </c>
       <c r="N236" s="1">
-        <v>0.29</v>
+        <v>0.22</v>
       </c>
       <c r="O236">
         <v>1</v>
       </c>
       <c r="Z236" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="237" spans="1:26">
       <c r="A237" t="s">
         <v>507</v>
       </c>
       <c r="B237" s="1">
-        <v>1026.0</v>
+        <v>4405.0</v>
       </c>
       <c r="C237" s="1">
-        <v>331.2</v>
+        <v>302.13</v>
       </c>
       <c r="D237" s="1">
-        <v>276.87609162</v>
+        <v>230.35186152</v>
       </c>
       <c r="E237" t="s">
-        <v>8</v>
+        <v>46</v>
       </c>
       <c r="F237">
-        <v>1.0</v>
+        <v>1.6</v>
       </c>
       <c r="G237" s="1">
-        <v>284074.87</v>
+        <v>629353.59</v>
       </c>
       <c r="H237" s="1">
-        <v>55736.33</v>
+        <v>200891.36</v>
       </c>
       <c r="I237" s="1">
-        <v>19.620295874816</v>
+        <v>31.920269176505</v>
       </c>
       <c r="J237">
         <v>0.0</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237" s="1">
-        <v>339811.2</v>
+        <v>830244.95</v>
       </c>
       <c r="M237" s="1">
-        <v>339811.2</v>
+        <v>830244.95</v>
       </c>
       <c r="N237" s="1">
-        <v>0.2</v>
+        <v>0.49</v>
       </c>
       <c r="O237">
         <v>1</v>
       </c>
       <c r="Z237" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="238" spans="1:26">
       <c r="A238" t="s">
         <v>509</v>
       </c>
       <c r="B238" s="1">
-        <v>2000.0</v>
+        <v>1409.0</v>
       </c>
       <c r="C238" s="1">
-        <v>150.12</v>
+        <v>450.84</v>
       </c>
       <c r="D238" s="1">
-        <v>224.63917</v>
+        <v>471.54347055</v>
       </c>
       <c r="E238" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F238">
         <v>1.14</v>
       </c>
       <c r="G238" s="1">
-        <v>391720.36</v>
+        <v>574925.79</v>
       </c>
       <c r="H238" s="1">
-        <v>-129398.92</v>
+        <v>-19651.7</v>
       </c>
       <c r="I238" s="1">
-        <v>-33.033493587109</v>
+        <v>-3.418128103107</v>
       </c>
       <c r="J238">
         <v>0.0</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238" s="1">
-        <v>262321.44</v>
+        <v>555274.09</v>
       </c>
       <c r="M238" s="1">
-        <v>262321.44</v>
+        <v>555274.09</v>
       </c>
       <c r="N238" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="O238">
         <v>1</v>
       </c>
       <c r="Z238" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="239" spans="1:26">
       <c r="A239" t="s">
         <v>511</v>
       </c>
       <c r="B239" s="1">
-        <v>8706.0</v>
+        <v>1010.0</v>
       </c>
       <c r="C239" s="1">
-        <v>405.0</v>
+        <v>329.5</v>
       </c>
       <c r="D239" s="1">
-        <v>374.99547439</v>
+        <v>279.48558416</v>
       </c>
       <c r="E239" t="s">
-        <v>104</v>
+        <v>8</v>
       </c>
       <c r="F239">
-        <v>10.99</v>
+        <v>1.0</v>
       </c>
       <c r="G239" s="1">
-        <v>300128.01</v>
+        <v>282280.44</v>
       </c>
       <c r="H239" s="1">
-        <v>20644.37</v>
+        <v>50514.56</v>
       </c>
       <c r="I239" s="1">
-        <v>6.8785216014993</v>
+        <v>17.89516836519</v>
       </c>
       <c r="J239">
         <v>0.0</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239" s="1">
-        <v>320772.38</v>
+        <v>332795.0</v>
       </c>
       <c r="M239" s="1">
-        <v>320772.38</v>
+        <v>332795.0</v>
       </c>
       <c r="N239" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="O239">
         <v>1</v>
       </c>
       <c r="Z239" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="240" spans="1:26">
       <c r="A240" t="s">
         <v>513</v>
       </c>
       <c r="B240" s="1">
-        <v>3585.0</v>
+        <v>2413.0</v>
       </c>
       <c r="C240" s="1">
-        <v>72.49</v>
+        <v>170.77</v>
       </c>
       <c r="D240" s="1">
-        <v>83.73540028</v>
+        <v>213.41836303</v>
       </c>
       <c r="E240" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F240">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G240" s="1">
-        <v>300191.41</v>
+        <v>449391.49</v>
       </c>
       <c r="H240" s="1">
-        <v>-40314.76</v>
+        <v>-89192.18</v>
       </c>
       <c r="I240" s="1">
-        <v>-13.429684746809</v>
+        <v>-19.847322876541</v>
       </c>
       <c r="J240">
         <v>0.0</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240" s="1">
-        <v>259876.65</v>
+        <v>360199.31</v>
       </c>
       <c r="M240" s="1">
-        <v>259876.65</v>
+        <v>360199.31</v>
       </c>
       <c r="N240" s="1">
-        <v>0.16</v>
+        <v>0.21</v>
       </c>
       <c r="O240">
         <v>1</v>
       </c>
       <c r="Z240" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="241" spans="1:26">
       <c r="A241" t="s">
         <v>515</v>
       </c>
       <c r="B241" s="1">
-        <v>1995.0</v>
+        <v>11384.0</v>
       </c>
       <c r="C241" s="1">
-        <v>132.22</v>
+        <v>38.32</v>
       </c>
       <c r="D241" s="1">
-        <v>182.165599</v>
+        <v>34.21059118</v>
       </c>
       <c r="E241" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F241">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G241" s="1">
-        <v>363420.37</v>
+        <v>341793.51</v>
       </c>
       <c r="H241" s="1">
-        <v>-99641.47</v>
+        <v>39530.69</v>
       </c>
       <c r="I241" s="1">
-        <v>-27.417689877978</v>
+        <v>11.56566431001</v>
       </c>
       <c r="J241">
         <v>0.0</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241" s="1">
-        <v>263778.9</v>
+        <v>381324.2</v>
       </c>
       <c r="M241" s="1">
-        <v>263778.9</v>
+        <v>381324.2</v>
       </c>
       <c r="N241" s="1">
-        <v>0.16</v>
+        <v>0.22</v>
       </c>
       <c r="O241">
         <v>1</v>
       </c>
       <c r="Z241" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="242" spans="1:26">
       <c r="A242" t="s">
         <v>517</v>
       </c>
       <c r="B242" s="1">
-        <v>1361.0</v>
+        <v>4756.0</v>
       </c>
       <c r="C242" s="1">
-        <v>292.75</v>
+        <v>77.34</v>
       </c>
       <c r="D242" s="1">
-        <v>238.18167524</v>
+        <v>81.07199327</v>
       </c>
       <c r="E242" t="s">
         <v>8</v>
       </c>
       <c r="F242">
         <v>1.0</v>
       </c>
       <c r="G242" s="1">
-        <v>324165.26</v>
+        <v>385578.4</v>
       </c>
       <c r="H242" s="1">
-        <v>74267.49</v>
+        <v>-17749.36</v>
       </c>
       <c r="I242" s="1">
-        <v>22.910379107249</v>
+        <v>-4.6033076541632</v>
       </c>
       <c r="J242">
         <v>0.0</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242" s="1">
-        <v>398432.75</v>
+        <v>367829.04</v>
       </c>
       <c r="M242" s="1">
-        <v>398432.75</v>
+        <v>367829.04</v>
       </c>
       <c r="N242" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="O242">
         <v>1</v>
       </c>
       <c r="Z242" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="243" spans="1:26">
       <c r="A243" t="s">
         <v>519</v>
       </c>
       <c r="B243" s="1">
-        <v>4735.0</v>
+        <v>2486.0</v>
       </c>
       <c r="C243" s="1">
-        <v>93.01</v>
+        <v>137.92</v>
       </c>
       <c r="D243" s="1">
-        <v>126.00028933</v>
+        <v>173.48335479</v>
       </c>
       <c r="E243" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F243">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G243" s="1">
-        <v>516480.29</v>
+        <v>431279.62</v>
       </c>
       <c r="H243" s="1">
-        <v>-131698.19</v>
+        <v>-88410.5</v>
       </c>
       <c r="I243" s="1">
-        <v>-25.49917054918</v>
+        <v>-20.499577513076</v>
       </c>
       <c r="J243">
         <v>0.0</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243" s="1">
-        <v>384782.1</v>
+        <v>342869.12</v>
       </c>
       <c r="M243" s="1">
-        <v>384782.1</v>
+        <v>342869.12</v>
       </c>
       <c r="N243" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="O243">
         <v>1</v>
       </c>
       <c r="Z243" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="244" spans="1:26">
       <c r="A244" t="s">
         <v>521</v>
       </c>
       <c r="B244" s="1">
-        <v>1060.0</v>
+        <v>1603.0</v>
       </c>
       <c r="C244" s="1">
-        <v>316.9</v>
+        <v>262.45</v>
       </c>
       <c r="D244" s="1">
-        <v>339.39139623</v>
+        <v>244.39562695</v>
       </c>
       <c r="E244" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F244">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G244" s="1">
-        <v>307669.37</v>
+        <v>391766.19</v>
       </c>
       <c r="H244" s="1">
-        <v>-14179.35</v>
+        <v>28941.16</v>
       </c>
       <c r="I244" s="1">
-        <v>-4.6086323120173</v>
+        <v>7.387355197752</v>
       </c>
       <c r="J244">
         <v>0.0</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244" s="1">
-        <v>293490.02</v>
+        <v>420707.35</v>
       </c>
       <c r="M244" s="1">
-        <v>293490.02</v>
+        <v>420707.35</v>
       </c>
       <c r="N244" s="1">
-        <v>0.18</v>
+        <v>0.25</v>
       </c>
       <c r="O244">
         <v>1</v>
       </c>
       <c r="Z244" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="245" spans="1:26">
       <c r="A245" t="s">
         <v>523</v>
       </c>
       <c r="B245" s="1">
-        <v>1896.0</v>
+        <v>3830.0</v>
       </c>
       <c r="C245" s="1">
-        <v>279.0</v>
+        <v>103.24</v>
       </c>
       <c r="D245" s="1">
-        <v>224.8196097</v>
+        <v>125.00300522</v>
       </c>
       <c r="E245" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F245">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G245" s="1">
-        <v>426257.98</v>
+        <v>414623.05</v>
       </c>
       <c r="H245" s="1">
-        <v>102726.02</v>
+        <v>-68985.64</v>
       </c>
       <c r="I245" s="1">
-        <v>24.099494864589</v>
+        <v>-16.638158442952</v>
       </c>
       <c r="J245">
         <v>0.0</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245" s="1">
-        <v>528984.0</v>
+        <v>345637.41</v>
       </c>
       <c r="M245" s="1">
-        <v>528984.0</v>
+        <v>345637.41</v>
       </c>
       <c r="N245" s="1">
-        <v>0.32</v>
+        <v>0.2</v>
       </c>
       <c r="O245">
         <v>1</v>
       </c>
       <c r="Z245" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="246" spans="1:26">
       <c r="A246" t="s">
         <v>525</v>
       </c>
       <c r="B246" s="1">
-        <v>9447.0</v>
+        <v>1129.0</v>
       </c>
       <c r="C246" s="1">
-        <v>169.14</v>
+        <v>331.32</v>
       </c>
       <c r="D246" s="1">
-        <v>123.28487562</v>
+        <v>339.94352524</v>
       </c>
       <c r="E246" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F246">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G246" s="1">
-        <v>1164672.22</v>
+        <v>328850.64</v>
       </c>
       <c r="H246" s="1">
-        <v>433193.36</v>
+        <v>-1874.87</v>
       </c>
       <c r="I246" s="1">
-        <v>37.194444287509</v>
+        <v>-0.5701281286848</v>
       </c>
       <c r="J246">
         <v>0.0</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246" s="1">
-        <v>1597865.58</v>
+        <v>326975.77</v>
       </c>
       <c r="M246" s="1">
-        <v>1597865.58</v>
+        <v>326975.77</v>
       </c>
       <c r="N246" s="1">
-        <v>0.96</v>
+        <v>0.19</v>
       </c>
       <c r="O246">
         <v>1</v>
       </c>
       <c r="Z246" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="247" spans="1:26">
       <c r="A247" t="s">
         <v>527</v>
       </c>
       <c r="B247" s="1">
-        <v>10355.0</v>
+        <v>2102.0</v>
       </c>
       <c r="C247" s="1">
-        <v>6645.0</v>
+        <v>264.55</v>
       </c>
       <c r="D247" s="1">
-        <v>4734.78647996</v>
+        <v>230.09274025</v>
       </c>
       <c r="E247" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="F247">
-        <v>184.63</v>
+        <v>1.0</v>
       </c>
       <c r="G247" s="1">
-        <v>273271.07</v>
+        <v>483654.94</v>
       </c>
       <c r="H247" s="1">
-        <v>99408.45</v>
+        <v>72429.16</v>
       </c>
       <c r="I247" s="1">
-        <v>36.377231589132</v>
+        <v>14.975378934411</v>
       </c>
       <c r="J247">
         <v>0.0</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247" s="1">
-        <v>372679.52</v>
+        <v>556084.1</v>
       </c>
       <c r="M247" s="1">
-        <v>372679.52</v>
+        <v>556084.1</v>
       </c>
       <c r="N247" s="1">
-        <v>0.22</v>
+        <v>0.33</v>
       </c>
       <c r="O247">
         <v>1</v>
       </c>
       <c r="Z247" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="248" spans="1:26">
       <c r="A248" t="s">
         <v>529</v>
       </c>
       <c r="B248" s="1">
-        <v>2233.0</v>
+        <v>5541.0</v>
       </c>
       <c r="C248" s="1">
-        <v>226.59</v>
+        <v>147.66</v>
       </c>
       <c r="D248" s="1">
-        <v>175.56636811</v>
+        <v>124.75438369</v>
       </c>
       <c r="E248" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F248">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G248" s="1">
-        <v>340129.81</v>
+        <v>691264.04</v>
       </c>
       <c r="H248" s="1">
-        <v>101943.9</v>
+        <v>126920.02</v>
       </c>
       <c r="I248" s="1">
-        <v>29.972056845003</v>
+        <v>18.360570296699</v>
       </c>
       <c r="J248">
         <v>0.0</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248" s="1">
-        <v>442073.71</v>
+        <v>818184.06</v>
       </c>
       <c r="M248" s="1">
-        <v>442073.71</v>
+        <v>818184.06</v>
       </c>
       <c r="N248" s="1">
-        <v>0.27</v>
+        <v>0.48</v>
       </c>
       <c r="O248">
         <v>1</v>
       </c>
       <c r="Z248" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="249" spans="1:26">
       <c r="A249" t="s">
         <v>531</v>
       </c>
       <c r="B249" s="1">
-        <v>23792.0</v>
+        <v>10755.0</v>
       </c>
       <c r="C249" s="1">
-        <v>7244.0</v>
+        <v>6721.0</v>
       </c>
       <c r="D249" s="1">
-        <v>3964.67695024</v>
+        <v>4815.69827987</v>
       </c>
       <c r="E249" t="s">
-        <v>46</v>
+        <v>220</v>
       </c>
       <c r="F249">
-        <v>184.63</v>
+        <v>185.8</v>
       </c>
       <c r="G249" s="1">
-        <v>520911.54</v>
+        <v>288151.82</v>
       </c>
       <c r="H249" s="1">
-        <v>412557.31</v>
+        <v>100886.21</v>
       </c>
       <c r="I249" s="1">
-        <v>79.199111234894</v>
+        <v>35.011477630091</v>
       </c>
       <c r="J249">
         <v>0.0</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249" s="1">
-        <v>933468.85</v>
+        <v>389038.03</v>
       </c>
       <c r="M249" s="1">
-        <v>933468.85</v>
+        <v>389038.03</v>
       </c>
       <c r="N249" s="1">
-        <v>0.56</v>
+        <v>0.23</v>
       </c>
       <c r="O249">
         <v>1</v>
       </c>
       <c r="Z249" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="250" spans="1:26">
       <c r="A250" t="s">
         <v>533</v>
       </c>
       <c r="B250" s="1">
-        <v>19904.0</v>
+        <v>18414.0</v>
       </c>
       <c r="C250" s="1">
-        <v>3183.0</v>
+        <v>5424.0</v>
       </c>
       <c r="D250" s="1">
-        <v>3572.00542605</v>
+        <v>4047.85576192</v>
       </c>
       <c r="E250" t="s">
-        <v>46</v>
+        <v>220</v>
       </c>
       <c r="F250">
-        <v>184.63</v>
+        <v>185.8</v>
       </c>
       <c r="G250" s="1">
-        <v>399220.91</v>
+        <v>411121.06</v>
       </c>
       <c r="H250" s="1">
-        <v>-56084.0</v>
+        <v>126424.85</v>
       </c>
       <c r="I250" s="1">
-        <v>-14.048362346551</v>
+        <v>30.751246360379</v>
       </c>
       <c r="J250">
         <v>0.0</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250" s="1">
-        <v>343136.91</v>
+        <v>537545.91</v>
       </c>
       <c r="M250" s="1">
-        <v>343136.91</v>
+        <v>537545.91</v>
       </c>
       <c r="N250" s="1">
-        <v>0.21</v>
+        <v>0.32</v>
       </c>
       <c r="O250">
         <v>1</v>
       </c>
       <c r="Z250" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="251" spans="1:26">
       <c r="A251" t="s">
         <v>535</v>
       </c>
       <c r="B251" s="1">
-        <v>2701.0</v>
+        <v>38072.0</v>
       </c>
       <c r="C251" s="1">
-        <v>173.71</v>
+        <v>3470.0</v>
       </c>
       <c r="D251" s="1">
-        <v>120.65393558</v>
+        <v>3455.12539399</v>
       </c>
       <c r="E251" t="s">
-        <v>28</v>
+        <v>220</v>
       </c>
       <c r="F251">
-        <v>1.14</v>
+        <v>185.8</v>
       </c>
       <c r="G251" s="1">
-        <v>284101.02</v>
+        <v>726973.7</v>
       </c>
       <c r="H251" s="1">
-        <v>125833.64</v>
+        <v>-15951.91</v>
       </c>
       <c r="I251" s="1">
-        <v>44.291864914811</v>
+        <v>-2.1942898346942</v>
       </c>
       <c r="J251">
         <v>0.0</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251" s="1">
-        <v>409934.66</v>
+        <v>711021.79</v>
       </c>
       <c r="M251" s="1">
-        <v>409934.66</v>
+        <v>711021.79</v>
       </c>
       <c r="N251" s="1">
-        <v>0.25</v>
+        <v>0.42</v>
       </c>
       <c r="O251">
         <v>1</v>
       </c>
       <c r="Z251" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="252" spans="1:26">
       <c r="A252" t="s">
         <v>537</v>
       </c>
       <c r="B252" s="1">
-        <v>1074.0</v>
+        <v>1098.0</v>
       </c>
       <c r="C252" s="1">
-        <v>304.69</v>
+        <v>478.14</v>
       </c>
       <c r="D252" s="1">
-        <v>347.82711359</v>
+        <v>472.71343352</v>
       </c>
       <c r="E252" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F252">
         <v>1.14</v>
       </c>
       <c r="G252" s="1">
-        <v>325295.22</v>
+        <v>455522.37</v>
       </c>
       <c r="H252" s="1">
-        <v>-39386.3</v>
+        <v>3391.72</v>
       </c>
       <c r="I252" s="1">
-        <v>-12.107863128146</v>
+        <v>0.74457814223262</v>
       </c>
       <c r="J252">
         <v>0.0</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252" s="1">
-        <v>285908.92</v>
+        <v>458914.09</v>
       </c>
       <c r="M252" s="1">
-        <v>285908.92</v>
+        <v>458914.09</v>
       </c>
       <c r="N252" s="1">
-        <v>0.17</v>
+        <v>0.27</v>
       </c>
       <c r="O252">
         <v>1</v>
       </c>
       <c r="Z252" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="253" spans="1:26">
       <c r="A253" t="s">
         <v>539</v>
       </c>
       <c r="B253" s="1">
-        <v>35161.0</v>
+        <v>6224.0</v>
       </c>
       <c r="C253" s="1">
-        <v>101.9</v>
+        <v>69.56</v>
       </c>
       <c r="D253" s="1">
-        <v>108.60323427</v>
+        <v>63.93793702</v>
       </c>
       <c r="E253" t="s">
-        <v>104</v>
+        <v>31</v>
       </c>
       <c r="F253">
-        <v>10.99</v>
+        <v>1.14</v>
       </c>
       <c r="G253" s="1">
-        <v>351023.95</v>
+        <v>349250.99</v>
       </c>
       <c r="H253" s="1">
-        <v>-25068.17</v>
+        <v>29194.32</v>
       </c>
       <c r="I253" s="1">
-        <v>-7.1414414885366</v>
+        <v>8.3591230478688</v>
       </c>
       <c r="J253">
         <v>0.0</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253" s="1">
-        <v>325955.78</v>
+        <v>378445.31</v>
       </c>
       <c r="M253" s="1">
-        <v>325955.78</v>
+        <v>378445.31</v>
       </c>
       <c r="N253" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="O253">
         <v>1</v>
       </c>
       <c r="Z253" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="254" spans="1:26">
       <c r="A254" t="s">
         <v>541</v>
       </c>
       <c r="B254" s="1">
-        <v>1033.0</v>
+        <v>3428.0</v>
       </c>
       <c r="C254" s="1">
-        <v>124.5</v>
+        <v>182.5</v>
       </c>
       <c r="D254" s="1">
-        <v>129.85148112</v>
+        <v>131.56644107</v>
       </c>
       <c r="E254" t="s">
         <v>31</v>
       </c>
       <c r="F254">
-        <v>0.92</v>
+        <v>1.14</v>
       </c>
       <c r="G254" s="1">
-        <v>145522.75</v>
+        <v>393907.33</v>
       </c>
       <c r="H254" s="1">
-        <v>-6396.29</v>
+        <v>152954.56</v>
       </c>
       <c r="I254" s="1">
-        <v>-4.3953883499315</v>
+        <v>38.830087269511</v>
       </c>
       <c r="J254">
         <v>0.0</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254" s="1">
-        <v>139126.46</v>
+        <v>546861.89</v>
       </c>
       <c r="M254" s="1">
-        <v>139126.46</v>
+        <v>546861.89</v>
       </c>
       <c r="N254" s="1">
-        <v>0.08</v>
+        <v>0.32</v>
       </c>
       <c r="O254">
         <v>1</v>
       </c>
       <c r="Z254" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="255" spans="1:26">
       <c r="A255" t="s">
         <v>543</v>
       </c>
       <c r="B255" s="1">
-        <v>860.0</v>
+        <v>6366.0</v>
       </c>
       <c r="C255" s="1">
-        <v>464.58</v>
+        <v>53.79</v>
       </c>
       <c r="D255" s="1">
-        <v>478.38943023</v>
+        <v>62.35971254</v>
       </c>
       <c r="E255" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F255">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G255" s="1">
-        <v>359673.36</v>
+        <v>396981.93</v>
       </c>
       <c r="H255" s="1">
-        <v>-10593.98</v>
+        <v>-54554.79</v>
       </c>
       <c r="I255" s="1">
-        <v>-2.9454447224003</v>
+        <v>-13.742386208863</v>
       </c>
       <c r="J255">
         <v>0.0</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255" s="1">
-        <v>349079.38</v>
+        <v>342427.14</v>
       </c>
       <c r="M255" s="1">
-        <v>349079.38</v>
+        <v>342427.14</v>
       </c>
       <c r="N255" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="O255">
         <v>1</v>
       </c>
       <c r="Z255" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="256" spans="1:26">
       <c r="A256" t="s">
         <v>545</v>
       </c>
       <c r="B256" s="1">
-        <v>11560.0</v>
+        <v>2737.0</v>
       </c>
       <c r="C256" s="1">
-        <v>4975.0</v>
+        <v>319.87</v>
       </c>
       <c r="D256" s="1">
-        <v>5783.67647059</v>
+        <v>327.14113628</v>
       </c>
       <c r="E256" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F256">
-        <v>184.63</v>
+        <v>1.14</v>
       </c>
       <c r="G256" s="1">
-        <v>362424.82</v>
+        <v>783265.44</v>
       </c>
       <c r="H256" s="1">
-        <v>-50936.79</v>
+        <v>-17982.06</v>
       </c>
       <c r="I256" s="1">
-        <v>-14.054443070428</v>
+        <v>-2.2957811083813</v>
       </c>
       <c r="J256">
         <v>0.0</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256" s="1">
-        <v>311488.03</v>
+        <v>765283.38</v>
       </c>
       <c r="M256" s="1">
-        <v>311488.03</v>
+        <v>765283.38</v>
       </c>
       <c r="N256" s="1">
-        <v>0.19</v>
+        <v>0.45</v>
       </c>
       <c r="O256">
         <v>1</v>
       </c>
       <c r="Z256" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="257" spans="1:26">
       <c r="A257" t="s">
         <v>547</v>
       </c>
       <c r="B257" s="1">
-        <v>3497.0</v>
+        <v>885.0</v>
       </c>
       <c r="C257" s="1">
-        <v>149.2</v>
+        <v>384.275</v>
       </c>
       <c r="D257" s="1">
-        <v>130.60720046</v>
+        <v>477.1199661</v>
       </c>
       <c r="E257" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F257">
         <v>1.14</v>
       </c>
       <c r="G257" s="1">
-        <v>390971.32</v>
+        <v>369176.48</v>
       </c>
       <c r="H257" s="1">
-        <v>64886.79</v>
+        <v>-71900.8</v>
       </c>
       <c r="I257" s="1">
-        <v>16.596304301809</v>
+        <v>-19.475996954085</v>
       </c>
       <c r="J257">
         <v>0.0</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257" s="1">
-        <v>455858.11</v>
+        <v>297275.68</v>
       </c>
       <c r="M257" s="1">
-        <v>455858.11</v>
+        <v>297275.68</v>
       </c>
       <c r="N257" s="1">
-        <v>0.27</v>
+        <v>0.17</v>
       </c>
       <c r="O257">
         <v>1</v>
       </c>
       <c r="Z257" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="258" spans="1:26">
       <c r="A258" t="s">
         <v>549</v>
       </c>
       <c r="B258" s="1">
-        <v>2849.0</v>
+        <v>5025.0</v>
       </c>
       <c r="C258" s="1">
-        <v>129.73</v>
+        <v>117.35</v>
       </c>
       <c r="D258" s="1">
-        <v>109.43486135</v>
+        <v>116.15273035</v>
       </c>
       <c r="E258" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F258">
         <v>1.14</v>
       </c>
       <c r="G258" s="1">
-        <v>271259.6</v>
+        <v>512241.49</v>
       </c>
       <c r="H258" s="1">
-        <v>51662.75</v>
+        <v>3216.33</v>
       </c>
       <c r="I258" s="1">
-        <v>19.045501062451</v>
+        <v>0.6278933008726</v>
       </c>
       <c r="J258">
         <v>0.0</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258" s="1">
-        <v>322922.35</v>
+        <v>515457.82</v>
       </c>
       <c r="M258" s="1">
-        <v>322922.35</v>
+        <v>515457.82</v>
       </c>
       <c r="N258" s="1">
-        <v>0.19</v>
+        <v>0.3</v>
       </c>
       <c r="O258">
         <v>1</v>
       </c>
       <c r="Z258" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="259" spans="1:26">
       <c r="A259" t="s">
         <v>551</v>
       </c>
       <c r="B259" s="1">
-        <v>27022.0</v>
+        <v>3096.0</v>
       </c>
       <c r="C259" s="1">
-        <v>4063.0</v>
+        <v>139.6</v>
       </c>
       <c r="D259" s="1">
-        <v>2295.74476353</v>
+        <v>111.58510336</v>
       </c>
       <c r="E259" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F259">
-        <v>184.63</v>
+        <v>1.14</v>
       </c>
       <c r="G259" s="1">
-        <v>343057.08</v>
+        <v>300831.8</v>
       </c>
       <c r="H259" s="1">
-        <v>251583.78</v>
+        <v>76966.8</v>
       </c>
       <c r="I259" s="1">
-        <v>73.335836706824</v>
+        <v>25.584662259774</v>
       </c>
       <c r="J259">
         <v>0.0</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259" s="1">
-        <v>594640.86</v>
+        <v>377798.6</v>
       </c>
       <c r="M259" s="1">
-        <v>594640.86</v>
+        <v>377798.6</v>
       </c>
       <c r="N259" s="1">
-        <v>0.36</v>
+        <v>0.22</v>
       </c>
       <c r="O259">
         <v>1</v>
       </c>
       <c r="Z259" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="260" spans="1:26">
       <c r="A260" t="s">
         <v>553</v>
       </c>
       <c r="B260" s="1">
-        <v>1580.0</v>
+        <v>17580.0</v>
       </c>
       <c r="C260" s="1">
-        <v>212.69</v>
+        <v>2968.0</v>
       </c>
       <c r="D260" s="1">
-        <v>219.98617089</v>
+        <v>2352.36006826</v>
       </c>
       <c r="E260" t="s">
-        <v>28</v>
+        <v>220</v>
       </c>
       <c r="F260">
-        <v>1.14</v>
+        <v>185.8</v>
       </c>
       <c r="G260" s="1">
-        <v>297582.72</v>
+        <v>228369.95</v>
       </c>
       <c r="H260" s="1">
-        <v>-3973.7</v>
+        <v>52451.65</v>
       </c>
       <c r="I260" s="1">
-        <v>-1.3353261909831</v>
+        <v>22.967842310251</v>
       </c>
       <c r="J260">
         <v>0.0</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260" s="1">
-        <v>293609.02</v>
+        <v>280821.6</v>
       </c>
       <c r="M260" s="1">
-        <v>293609.02</v>
+        <v>280821.6</v>
       </c>
       <c r="N260" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="O260">
         <v>1</v>
       </c>
       <c r="Z260" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="261" spans="1:26">
       <c r="A261" t="s">
         <v>555</v>
       </c>
       <c r="B261" s="1">
-        <v>1943.0</v>
+        <v>1975.0</v>
       </c>
       <c r="C261" s="1">
-        <v>332.28</v>
+        <v>203.31</v>
       </c>
       <c r="D261" s="1">
-        <v>200.84067936</v>
+        <v>215.93968608</v>
       </c>
       <c r="E261" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F261">
         <v>1.14</v>
       </c>
       <c r="G261" s="1">
-        <v>339011.96</v>
+        <v>366908.25</v>
       </c>
       <c r="H261" s="1">
-        <v>225070.03</v>
+        <v>-15914.15</v>
       </c>
       <c r="I261" s="1">
-        <v>66.389996978278</v>
+        <v>-4.3373649951998</v>
       </c>
       <c r="J261">
         <v>0.0</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261" s="1">
-        <v>564081.99</v>
+        <v>350994.1</v>
       </c>
       <c r="M261" s="1">
-        <v>564081.99</v>
+        <v>350994.1</v>
       </c>
       <c r="N261" s="1">
-        <v>0.34</v>
+        <v>0.21</v>
       </c>
       <c r="O261">
         <v>1</v>
       </c>
       <c r="Z261" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="262" spans="1:26">
       <c r="A262" t="s">
         <v>557</v>
       </c>
       <c r="B262" s="1">
-        <v>1285.0</v>
+        <v>6120.0</v>
       </c>
       <c r="C262" s="1">
-        <v>282.08</v>
+        <v>72.07</v>
       </c>
       <c r="D262" s="1">
-        <v>280.81056809</v>
+        <v>65.1386732</v>
       </c>
       <c r="E262" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F262">
         <v>1.14</v>
       </c>
       <c r="G262" s="1">
-        <v>314073.16</v>
+        <v>349864.2</v>
       </c>
       <c r="H262" s="1">
-        <v>2621.44</v>
+        <v>35685.1</v>
       </c>
       <c r="I262" s="1">
-        <v>0.83465903294634</v>
+        <v>10.199700340875</v>
       </c>
       <c r="J262">
         <v>0.0</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262" s="1">
-        <v>316694.6</v>
+        <v>385549.3</v>
       </c>
       <c r="M262" s="1">
-        <v>316694.6</v>
+        <v>385549.3</v>
       </c>
       <c r="N262" s="1">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="O262">
         <v>1</v>
       </c>
       <c r="Z262" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="263" spans="1:26">
       <c r="A263" t="s">
         <v>559</v>
       </c>
       <c r="B263" s="1">
-        <v>1174.0</v>
+        <v>16682.0</v>
       </c>
       <c r="C263" s="1">
-        <v>464.01</v>
+        <v>24.79</v>
       </c>
       <c r="D263" s="1">
-        <v>491.72831346</v>
+        <v>23.87490649</v>
       </c>
       <c r="E263" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F263">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G263" s="1">
-        <v>496138.8</v>
+        <v>398281.19</v>
       </c>
       <c r="H263" s="1">
-        <v>-20189.53</v>
+        <v>15265.59</v>
       </c>
       <c r="I263" s="1">
-        <v>-4.0693310017277</v>
+        <v>3.8328674271562</v>
       </c>
       <c r="J263">
         <v>0.0</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263" s="1">
-        <v>475949.27</v>
+        <v>413546.78</v>
       </c>
       <c r="M263" s="1">
-        <v>475949.27</v>
+        <v>413546.78</v>
       </c>
       <c r="N263" s="1">
-        <v>0.29</v>
+        <v>0.24</v>
       </c>
       <c r="O263">
         <v>1</v>
       </c>
       <c r="Z263" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="264" spans="1:26">
       <c r="A264" t="s">
         <v>561</v>
       </c>
       <c r="B264" s="1">
-        <v>3118.0</v>
+        <v>1720.0</v>
       </c>
       <c r="C264" s="1">
-        <v>164.17</v>
+        <v>284.02</v>
       </c>
       <c r="D264" s="1">
-        <v>161.50676716</v>
+        <v>204.43836628</v>
       </c>
       <c r="E264" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F264">
         <v>1.14</v>
       </c>
       <c r="G264" s="1">
-        <v>432786.69</v>
+        <v>305626.36</v>
       </c>
       <c r="H264" s="1">
-        <v>14447.65</v>
+        <v>121396.72</v>
       </c>
       <c r="I264" s="1">
-        <v>3.3382842711729</v>
+        <v>39.720631427211</v>
       </c>
       <c r="J264">
         <v>0.0</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264" s="1">
-        <v>447234.34</v>
+        <v>427023.08</v>
       </c>
       <c r="M264" s="1">
-        <v>447234.34</v>
+        <v>427023.08</v>
       </c>
       <c r="N264" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="O264">
         <v>1</v>
       </c>
       <c r="Z264" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="265" spans="1:26">
       <c r="A265" t="s">
         <v>563</v>
       </c>
       <c r="B265" s="1">
-        <v>1652.0</v>
+        <v>1426.0</v>
       </c>
       <c r="C265" s="1">
-        <v>180.06</v>
+        <v>281.45</v>
       </c>
       <c r="D265" s="1">
-        <v>211.35868039</v>
+        <v>280.70805049</v>
       </c>
       <c r="E265" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F265">
         <v>1.14</v>
       </c>
       <c r="G265" s="1">
-        <v>304033.7</v>
+        <v>348703.03</v>
       </c>
       <c r="H265" s="1">
-        <v>-44141.93</v>
+        <v>2125.38</v>
       </c>
       <c r="I265" s="1">
-        <v>-14.518762229319</v>
+        <v>0.60951004641399</v>
       </c>
       <c r="J265">
         <v>0.0</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265" s="1">
-        <v>259891.77</v>
+        <v>350828.41</v>
       </c>
       <c r="M265" s="1">
-        <v>259891.77</v>
+        <v>350828.41</v>
       </c>
       <c r="N265" s="1">
-        <v>0.16</v>
+        <v>0.21</v>
       </c>
       <c r="O265">
         <v>1</v>
       </c>
       <c r="Z265" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="266" spans="1:26">
       <c r="A266" t="s">
         <v>565</v>
       </c>
       <c r="B266" s="1">
-        <v>7715.0</v>
+        <v>775.0</v>
       </c>
       <c r="C266" s="1">
-        <v>7298.0</v>
+        <v>532.48</v>
       </c>
       <c r="D266" s="1">
-        <v>6239.67401167</v>
+        <v>492.75472258</v>
       </c>
       <c r="E266" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F266">
-        <v>184.63</v>
+        <v>1.14</v>
       </c>
       <c r="G266" s="1">
-        <v>261753.87</v>
+        <v>328468.82</v>
       </c>
       <c r="H266" s="1">
-        <v>43197.25</v>
+        <v>32258.45</v>
       </c>
       <c r="I266" s="1">
-        <v>16.503003374888</v>
+        <v>9.8208560556828</v>
       </c>
       <c r="J266">
         <v>0.0</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266" s="1">
-        <v>304951.12</v>
+        <v>360727.27</v>
       </c>
       <c r="M266" s="1">
-        <v>304951.12</v>
+        <v>360727.27</v>
       </c>
       <c r="N266" s="1">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
       <c r="O266">
         <v>1</v>
       </c>
       <c r="Z266" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="267" spans="1:26">
       <c r="A267" t="s">
         <v>567</v>
       </c>
       <c r="B267" s="1">
-        <v>1811.0</v>
+        <v>8355.0</v>
       </c>
       <c r="C267" s="1">
-        <v>77800.0</v>
+        <v>134.68</v>
       </c>
       <c r="D267" s="1">
-        <v>34163.05135284</v>
+        <v>120.47882346</v>
       </c>
       <c r="E267" t="s">
         <v>46</v>
       </c>
       <c r="F267">
-        <v>184.63</v>
+        <v>1.6</v>
       </c>
       <c r="G267" s="1">
-        <v>345894.57</v>
+        <v>620286.28</v>
       </c>
       <c r="H267" s="1">
-        <v>417217.79</v>
+        <v>81679.66</v>
       </c>
       <c r="I267" s="1">
-        <v>120.61993051813</v>
+        <v>13.168058464875</v>
       </c>
       <c r="J267">
         <v>0.0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267" s="1">
-        <v>763112.36</v>
+        <v>701965.94</v>
       </c>
       <c r="M267" s="1">
-        <v>763112.36</v>
+        <v>701965.94</v>
       </c>
       <c r="N267" s="1">
-        <v>0.46</v>
+        <v>0.41</v>
       </c>
       <c r="O267">
         <v>1</v>
       </c>
       <c r="Z267" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="268" spans="1:26">
       <c r="A268" t="s">
         <v>569</v>
       </c>
       <c r="B268" s="1">
-        <v>6223.0</v>
+        <v>2303.0</v>
       </c>
       <c r="C268" s="1">
-        <v>169.25</v>
+        <v>192.43</v>
       </c>
       <c r="D268" s="1">
-        <v>127.65053029</v>
+        <v>200.41130265</v>
       </c>
       <c r="E268" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="F268">
-        <v>1.62</v>
+        <v>1.14</v>
       </c>
       <c r="G268" s="1">
-        <v>492266.54</v>
+        <v>402675.76</v>
       </c>
       <c r="H268" s="1">
-        <v>157983.65</v>
+        <v>-15292.64</v>
       </c>
       <c r="I268" s="1">
-        <v>32.093111589506</v>
+        <v>-3.7977552957248</v>
       </c>
       <c r="J268">
         <v>0.0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268" s="1">
-        <v>650250.19</v>
+        <v>387383.12</v>
       </c>
       <c r="M268" s="1">
-        <v>650250.19</v>
+        <v>387383.12</v>
       </c>
       <c r="N268" s="1">
-        <v>0.39</v>
+        <v>0.23</v>
       </c>
       <c r="O268">
         <v>1</v>
       </c>
       <c r="Z268" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="269" spans="1:26">
       <c r="A269" t="s">
         <v>571</v>
       </c>
       <c r="B269" s="1">
-        <v>8196.0</v>
+        <v>13669.0</v>
       </c>
       <c r="C269" s="1">
-        <v>6171.0</v>
+        <v>30.08</v>
       </c>
       <c r="D269" s="1">
-        <v>6113.29380185</v>
+        <v>28.71193138</v>
       </c>
       <c r="E269" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F269">
-        <v>184.63</v>
+        <v>1.14</v>
       </c>
       <c r="G269" s="1">
-        <v>271715.81</v>
+        <v>344436.27</v>
       </c>
       <c r="H269" s="1">
-        <v>2219.45</v>
+        <v>14972.4</v>
       </c>
       <c r="I269" s="1">
-        <v>0.81682769949971</v>
+        <v>4.3469289688917</v>
       </c>
       <c r="J269">
         <v>0.0</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269" s="1">
-        <v>273935.26</v>
+        <v>359408.67</v>
       </c>
       <c r="M269" s="1">
-        <v>273935.26</v>
+        <v>359408.67</v>
       </c>
       <c r="N269" s="1">
-        <v>0.16</v>
+        <v>0.21</v>
       </c>
       <c r="O269">
         <v>1</v>
       </c>
       <c r="Z269" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="270" spans="1:26">
       <c r="A270" t="s">
         <v>573</v>
       </c>
       <c r="B270" s="1">
-        <v>1147.0</v>
+        <v>9100.0</v>
       </c>
       <c r="C270" s="1">
-        <v>491.59</v>
+        <v>7526.0</v>
       </c>
       <c r="D270" s="1">
-        <v>412.32811683</v>
+        <v>6442.96186813</v>
       </c>
       <c r="E270" t="s">
-        <v>28</v>
+        <v>220</v>
       </c>
       <c r="F270">
-        <v>1.14</v>
+        <v>185.8</v>
       </c>
       <c r="G270" s="1">
-        <v>411863.29</v>
+        <v>318639.1</v>
       </c>
       <c r="H270" s="1">
-        <v>80779.0</v>
+        <v>49959.22</v>
       </c>
       <c r="I270" s="1">
-        <v>19.613061411713</v>
+        <v>15.67893582426</v>
       </c>
       <c r="J270">
         <v>0.0</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270" s="1">
-        <v>492642.29</v>
+        <v>368598.32</v>
       </c>
       <c r="M270" s="1">
-        <v>492642.29</v>
+        <v>368598.32</v>
       </c>
       <c r="N270" s="1">
-        <v>0.3</v>
+        <v>0.22</v>
       </c>
       <c r="O270">
         <v>1</v>
       </c>
       <c r="Z270" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="271" spans="1:26">
       <c r="A271" t="s">
         <v>575</v>
       </c>
       <c r="B271" s="1">
-        <v>4992.0</v>
+        <v>1201.0</v>
       </c>
       <c r="C271" s="1">
-        <v>64.43</v>
+        <v>65100.0</v>
       </c>
       <c r="D271" s="1">
-        <v>69.20680489</v>
+        <v>34163.05162365</v>
       </c>
       <c r="E271" t="s">
-        <v>28</v>
+        <v>220</v>
       </c>
       <c r="F271">
-        <v>1.14</v>
+        <v>185.8</v>
       </c>
       <c r="G271" s="1">
-        <v>296892.18</v>
+        <v>229386.74</v>
       </c>
       <c r="H271" s="1">
-        <v>-15878.19</v>
+        <v>191409.39</v>
       </c>
       <c r="I271" s="1">
-        <v>-5.3481334537003</v>
+        <v>83.443964546512</v>
       </c>
       <c r="J271">
         <v>0.0</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
       <c r="L271" s="1">
-        <v>281013.99</v>
+        <v>420796.13</v>
       </c>
       <c r="M271" s="1">
-        <v>281013.99</v>
+        <v>420796.13</v>
       </c>
       <c r="N271" s="1">
-        <v>0.17</v>
+        <v>0.25</v>
       </c>
       <c r="O271">
         <v>1</v>
       </c>
       <c r="Z271" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="272" spans="1:26">
       <c r="A272" t="s">
         <v>577</v>
       </c>
       <c r="B272" s="1">
-        <v>37436.0</v>
+        <v>9566.0</v>
       </c>
       <c r="C272" s="1">
-        <v>15.12</v>
+        <v>173.31</v>
       </c>
       <c r="D272" s="1">
-        <v>14.07139171</v>
+        <v>143.58120845</v>
       </c>
       <c r="E272" t="s">
-        <v>183</v>
+        <v>46</v>
       </c>
       <c r="F272">
-        <v>1.63</v>
+        <v>1.6</v>
       </c>
       <c r="G272" s="1">
-        <v>309548.47</v>
+        <v>849146.93</v>
       </c>
       <c r="H272" s="1">
-        <v>37146.98</v>
+        <v>185091.04</v>
       </c>
       <c r="I272" s="1">
-        <v>12.000375902359</v>
+        <v>21.79729248977</v>
       </c>
       <c r="J272">
         <v>0.0</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272" s="1">
-        <v>346695.45</v>
+        <v>1034237.97</v>
       </c>
       <c r="M272" s="1">
-        <v>346695.45</v>
+        <v>1034237.97</v>
       </c>
       <c r="N272" s="1">
-        <v>0.21</v>
+        <v>0.61</v>
       </c>
       <c r="O272">
         <v>1</v>
       </c>
       <c r="Z272" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="273" spans="1:26">
       <c r="A273" t="s">
         <v>579</v>
       </c>
       <c r="B273" s="1">
-        <v>1187.0</v>
+        <v>44030.0</v>
       </c>
       <c r="C273" s="1">
-        <v>310.61</v>
+        <v>2899.5</v>
       </c>
       <c r="D273" s="1">
-        <v>287.12753159</v>
+        <v>2793.63593005</v>
       </c>
       <c r="E273" t="s">
-        <v>28</v>
+        <v>220</v>
       </c>
       <c r="F273">
-        <v>1.14</v>
+        <v>185.8</v>
       </c>
       <c r="G273" s="1">
-        <v>291657.57</v>
+        <v>667451.63</v>
       </c>
       <c r="H273" s="1">
-        <v>30472.59</v>
+        <v>19647.73</v>
       </c>
       <c r="I273" s="1">
-        <v>10.448071003266</v>
+        <v>2.9436934628506</v>
       </c>
       <c r="J273">
         <v>0.0</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
       <c r="L273" s="1">
-        <v>322130.16</v>
+        <v>687099.36</v>
       </c>
       <c r="M273" s="1">
-        <v>322130.16</v>
+        <v>687099.36</v>
       </c>
       <c r="N273" s="1">
-        <v>0.19</v>
+        <v>0.4</v>
       </c>
       <c r="O273">
         <v>1</v>
       </c>
       <c r="Z273" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="274" spans="1:26">
       <c r="A274" t="s">
         <v>581</v>
       </c>
       <c r="B274" s="1">
-        <v>3936.0</v>
+        <v>27183.0</v>
       </c>
       <c r="C274" s="1">
-        <v>183.64</v>
+        <v>30.51</v>
       </c>
       <c r="D274" s="1">
-        <v>134.24547256</v>
+        <v>32.25118935</v>
       </c>
       <c r="E274" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F274">
         <v>1.14</v>
       </c>
       <c r="G274" s="1">
-        <v>454068.51</v>
+        <v>769402.1</v>
       </c>
       <c r="H274" s="1">
-        <v>177452.21</v>
+        <v>-44442.9</v>
       </c>
       <c r="I274" s="1">
-        <v>39.08049250101</v>
+        <v>-5.7762904468288</v>
       </c>
       <c r="J274">
         <v>0.0</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274" s="1">
-        <v>631520.72</v>
+        <v>724959.2</v>
       </c>
       <c r="M274" s="1">
-        <v>631520.72</v>
+        <v>724959.2</v>
       </c>
       <c r="N274" s="1">
-        <v>0.38</v>
+        <v>0.43</v>
       </c>
       <c r="O274">
         <v>1</v>
       </c>
       <c r="Z274" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="275" spans="1:26">
       <c r="A275" t="s">
         <v>583</v>
       </c>
       <c r="B275" s="1">
-        <v>7174.0</v>
+        <v>1167.0</v>
       </c>
       <c r="C275" s="1">
-        <v>71.43</v>
+        <v>469.98</v>
       </c>
       <c r="D275" s="1">
-        <v>78.28840675</v>
+        <v>415.01123393</v>
       </c>
       <c r="E275" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F275">
         <v>1.14</v>
       </c>
       <c r="G275" s="1">
-        <v>485055.47</v>
+        <v>421889.67</v>
       </c>
       <c r="H275" s="1">
-        <v>-37334.69</v>
+        <v>57539.23</v>
       </c>
       <c r="I275" s="1">
-        <v>-7.6969939128818</v>
+        <v>13.638454338074</v>
       </c>
       <c r="J275">
         <v>0.0</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
       <c r="L275" s="1">
-        <v>447720.78</v>
+        <v>479428.9</v>
       </c>
       <c r="M275" s="1">
-        <v>447720.78</v>
+        <v>479428.9</v>
       </c>
       <c r="N275" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="O275">
         <v>1</v>
       </c>
       <c r="Z275" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="276" spans="1:26">
       <c r="A276" t="s">
         <v>585</v>
       </c>
       <c r="B276" s="1">
-        <v>4602.0</v>
+        <v>1189.0</v>
       </c>
       <c r="C276" s="1">
-        <v>80.04</v>
+        <v>368.98</v>
       </c>
       <c r="D276" s="1">
-        <v>61.49851586</v>
+        <v>289.05751051</v>
       </c>
       <c r="E276" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F276">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G276" s="1">
-        <v>283016.17</v>
+        <v>294444.84</v>
       </c>
       <c r="H276" s="1">
-        <v>85327.91</v>
+        <v>89049.23</v>
       </c>
       <c r="I276" s="1">
-        <v>30.149482271631</v>
+        <v>30.243094088523</v>
       </c>
       <c r="J276">
         <v>0.0</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
       <c r="L276" s="1">
-        <v>368344.08</v>
+        <v>383494.07</v>
       </c>
       <c r="M276" s="1">
-        <v>368344.08</v>
+        <v>383494.07</v>
       </c>
       <c r="N276" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="O276">
         <v>1</v>
       </c>
       <c r="Z276" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="277" spans="1:26">
       <c r="A277" t="s">
         <v>587</v>
       </c>
       <c r="B277" s="1">
-        <v>12468.0</v>
+        <v>3818.0</v>
       </c>
       <c r="C277" s="1">
-        <v>43.925</v>
+        <v>206.78</v>
       </c>
       <c r="D277" s="1">
-        <v>52.32044755</v>
+        <v>136.90770299</v>
       </c>
       <c r="E277" t="s">
-        <v>99</v>
+        <v>31</v>
       </c>
       <c r="F277">
-        <v>0.86</v>
+        <v>1.14</v>
       </c>
       <c r="G277" s="1">
-        <v>652351.01</v>
+        <v>449707.4</v>
       </c>
       <c r="H277" s="1">
-        <v>-17754.37</v>
+        <v>240402.77</v>
       </c>
       <c r="I277" s="1">
-        <v>-2.7215976871102</v>
+        <v>53.457597095356</v>
       </c>
       <c r="J277">
         <v>0.0</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
       <c r="L277" s="1">
-        <v>634596.64</v>
+        <v>690110.17</v>
       </c>
       <c r="M277" s="1">
-        <v>634596.64</v>
+        <v>690110.17</v>
       </c>
       <c r="N277" s="1">
-        <v>0.38</v>
+        <v>0.41</v>
       </c>
       <c r="O277">
         <v>1</v>
       </c>
       <c r="Z277" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="278" spans="1:26">
       <c r="A278" t="s">
         <v>589</v>
       </c>
       <c r="B278" s="1">
-        <v>11998.0</v>
+        <v>5793.0</v>
       </c>
       <c r="C278" s="1">
-        <v>0.0</v>
+        <v>72.46</v>
       </c>
       <c r="D278" s="1">
-        <v>0.0</v>
+        <v>78.17161747</v>
       </c>
       <c r="E278" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F278">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G278" s="1">
-        <v>0.0</v>
+        <v>391320.65</v>
       </c>
       <c r="H278" s="1">
-        <v>0.0</v>
+        <v>-24396.89</v>
       </c>
       <c r="I278" s="1">
-        <v>0</v>
+        <v>-6.2345010415372</v>
       </c>
       <c r="J278">
         <v>0.0</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
       <c r="L278" s="1">
-        <v>0.0</v>
+        <v>366923.76</v>
       </c>
       <c r="M278" s="1">
-        <v>0.0</v>
+        <v>366923.76</v>
       </c>
       <c r="N278" s="1">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="O278">
         <v>1</v>
       </c>
       <c r="Z278" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="279" spans="1:26">
       <c r="A279" t="s">
         <v>591</v>
       </c>
       <c r="B279" s="1">
-        <v>1111.0</v>
+        <v>18261.0</v>
       </c>
       <c r="C279" s="1">
-        <v>247.6</v>
+        <v>42.54</v>
       </c>
       <c r="D279" s="1">
-        <v>245.08358236</v>
+        <v>40.27388697</v>
       </c>
       <c r="E279" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F279">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G279" s="1">
-        <v>272287.86</v>
+        <v>798567.77</v>
       </c>
       <c r="H279" s="1">
-        <v>2795.74</v>
+        <v>43106.15</v>
       </c>
       <c r="I279" s="1">
-        <v>1.0267589601681</v>
+        <v>5.3979326012619</v>
       </c>
       <c r="J279">
         <v>0.0</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
       <c r="L279" s="1">
-        <v>275083.6</v>
+        <v>841673.92</v>
       </c>
       <c r="M279" s="1">
-        <v>275083.6</v>
+        <v>841673.92</v>
       </c>
       <c r="N279" s="1">
-        <v>0.17</v>
+        <v>0.49</v>
       </c>
       <c r="O279">
         <v>1</v>
       </c>
       <c r="Z279" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="280" spans="1:26">
       <c r="A280" t="s">
         <v>593</v>
       </c>
       <c r="B280" s="1">
-        <v>469.0</v>
+        <v>1938.0</v>
       </c>
       <c r="C280" s="1">
-        <v>1092.68</v>
+        <v>479.57</v>
       </c>
       <c r="D280" s="1">
-        <v>779.19411514</v>
+        <v>454.89153251</v>
       </c>
       <c r="E280" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F280">
         <v>1.14</v>
       </c>
       <c r="G280" s="1">
-        <v>317259.96</v>
+        <v>773698.98</v>
       </c>
       <c r="H280" s="1">
-        <v>130485.37</v>
+        <v>38719.43</v>
       </c>
       <c r="I280" s="1">
-        <v>41.128849035977</v>
+        <v>5.0044566428148</v>
       </c>
       <c r="J280">
         <v>0.0</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
       <c r="L280" s="1">
-        <v>447745.33</v>
+        <v>812418.41</v>
       </c>
       <c r="M280" s="1">
-        <v>447745.33</v>
+        <v>812418.41</v>
       </c>
       <c r="N280" s="1">
-        <v>0.27</v>
+        <v>0.48</v>
       </c>
       <c r="O280">
         <v>1</v>
       </c>
       <c r="Z280" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="281" spans="1:26">
       <c r="A281" t="s">
         <v>595</v>
       </c>
       <c r="B281" s="1">
-        <v>12198.0</v>
+        <v>4480.0</v>
       </c>
       <c r="C281" s="1">
-        <v>24.35</v>
+        <v>80.6</v>
       </c>
       <c r="D281" s="1">
-        <v>26.79385227</v>
+        <v>62.22221205</v>
       </c>
       <c r="E281" t="s">
         <v>8</v>
       </c>
       <c r="F281">
         <v>1.0</v>
       </c>
       <c r="G281" s="1">
-        <v>326831.41</v>
+        <v>278755.51</v>
       </c>
       <c r="H281" s="1">
-        <v>-29810.11</v>
+        <v>82332.49</v>
       </c>
       <c r="I281" s="1">
-        <v>-9.12094403656</v>
+        <v>29.535735455059</v>
       </c>
       <c r="J281">
         <v>0.0</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
       <c r="L281" s="1">
-        <v>297021.3</v>
+        <v>361088.0</v>
       </c>
       <c r="M281" s="1">
-        <v>297021.3</v>
+        <v>361088.0</v>
       </c>
       <c r="N281" s="1">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
       <c r="O281">
         <v>1</v>
       </c>
       <c r="Z281" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="282" spans="1:26">
       <c r="A282" t="s">
         <v>597</v>
       </c>
       <c r="B282" s="1">
-        <v>1392.0</v>
+        <v>12828.0</v>
       </c>
       <c r="C282" s="1">
-        <v>247.69</v>
+        <v>46.73</v>
       </c>
       <c r="D282" s="1">
-        <v>254.83307471</v>
+        <v>52.37605083</v>
       </c>
       <c r="E282" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="F282">
-        <v>1.14</v>
+        <v>0.85</v>
       </c>
       <c r="G282" s="1">
-        <v>304836.62</v>
+        <v>671899.39</v>
       </c>
       <c r="H282" s="1">
-        <v>-3596.41</v>
+        <v>32592.84</v>
       </c>
       <c r="I282" s="1">
-        <v>-1.179782796437</v>
+        <v>4.850851256168</v>
       </c>
       <c r="J282">
         <v>0.0</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
       <c r="L282" s="1">
-        <v>301240.21</v>
+        <v>704492.23</v>
       </c>
       <c r="M282" s="1">
-        <v>301240.21</v>
+        <v>704492.23</v>
       </c>
       <c r="N282" s="1">
-        <v>0.18</v>
+        <v>0.41</v>
       </c>
       <c r="O282">
         <v>1</v>
       </c>
       <c r="Z282" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="283" spans="1:26">
       <c r="A283" t="s">
         <v>599</v>
       </c>
       <c r="B283" s="1">
-        <v>8890.0</v>
+        <v>11998.0</v>
       </c>
       <c r="C283" s="1">
-        <v>45.36</v>
+        <v>0.0</v>
       </c>
       <c r="D283" s="1">
-        <v>44.21389201</v>
+        <v>0.0</v>
       </c>
       <c r="E283" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F283">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G283" s="1">
-        <v>340829.24</v>
+        <v>0.0</v>
       </c>
       <c r="H283" s="1">
-        <v>11492.98</v>
+        <v>0.0</v>
       </c>
       <c r="I283" s="1">
-        <v>3.3720639696289</v>
+        <v>0</v>
       </c>
       <c r="J283">
         <v>0.0</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
       <c r="L283" s="1">
-        <v>352322.22</v>
+        <v>0.0</v>
       </c>
       <c r="M283" s="1">
-        <v>352322.22</v>
+        <v>0.0</v>
       </c>
       <c r="N283" s="1">
-        <v>0.21</v>
+        <v>0.0</v>
       </c>
       <c r="O283">
         <v>1</v>
       </c>
       <c r="Z283" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="284" spans="1:26">
       <c r="A284" t="s">
         <v>601</v>
       </c>
       <c r="B284" s="1">
-        <v>788.0</v>
+        <v>772.0</v>
       </c>
       <c r="C284" s="1">
-        <v>466.79</v>
+        <v>1045.21</v>
       </c>
       <c r="D284" s="1">
-        <v>443.59625635</v>
+        <v>912.22591969</v>
       </c>
       <c r="E284" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F284">
         <v>1.14</v>
       </c>
       <c r="G284" s="1">
-        <v>303461.48</v>
+        <v>614608.24</v>
       </c>
       <c r="H284" s="1">
-        <v>17914.19</v>
+        <v>90725.78</v>
       </c>
       <c r="I284" s="1">
-        <v>5.9032830130533</v>
+        <v>14.761562584973</v>
       </c>
       <c r="J284">
         <v>0.0</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
       <c r="L284" s="1">
-        <v>321375.67</v>
+        <v>705334.02</v>
       </c>
       <c r="M284" s="1">
-        <v>321375.67</v>
+        <v>705334.02</v>
       </c>
       <c r="N284" s="1">
-        <v>0.19</v>
+        <v>0.41</v>
       </c>
       <c r="O284">
         <v>1</v>
       </c>
       <c r="Z284" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="285" spans="1:26">
       <c r="A285" t="s">
         <v>603</v>
       </c>
       <c r="B285" s="1">
-        <v>13269.0</v>
+        <v>6433.0</v>
       </c>
       <c r="C285" s="1">
-        <v>184.15</v>
+        <v>63.14</v>
       </c>
       <c r="D285" s="1">
-        <v>187.01049815</v>
+        <v>61.95599565</v>
       </c>
       <c r="E285" t="s">
-        <v>235</v>
+        <v>31</v>
       </c>
       <c r="F285">
-        <v>7.47</v>
+        <v>1.14</v>
       </c>
       <c r="G285" s="1">
-        <v>332081.4</v>
+        <v>349789.8</v>
       </c>
       <c r="H285" s="1">
-        <v>-5176.1</v>
+        <v>5262.32</v>
       </c>
       <c r="I285" s="1">
-        <v>-1.5586841057644</v>
+        <v>1.5044235137788</v>
       </c>
       <c r="J285">
         <v>0.0</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
       <c r="L285" s="1">
-        <v>326905.3</v>
+        <v>355052.12</v>
       </c>
       <c r="M285" s="1">
-        <v>326905.3</v>
+        <v>355052.12</v>
       </c>
       <c r="N285" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="O285">
         <v>1</v>
       </c>
       <c r="Z285" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="286" spans="1:26">
       <c r="A286" t="s">
         <v>605</v>
       </c>
       <c r="B286" s="1">
-        <v>3464.0</v>
+        <v>1552.0</v>
       </c>
       <c r="C286" s="1">
-        <v>130.65</v>
+        <v>277.66</v>
       </c>
       <c r="D286" s="1">
-        <v>122.07075924</v>
+        <v>254.95852448</v>
       </c>
       <c r="E286" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F286">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G286" s="1">
-        <v>422853.11</v>
+        <v>340850.8</v>
       </c>
       <c r="H286" s="1">
-        <v>29718.49</v>
+        <v>35834.79</v>
       </c>
       <c r="I286" s="1">
-        <v>7.0280883118017</v>
+        <v>10.513336040285</v>
       </c>
       <c r="J286">
         <v>0.0</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
       <c r="L286" s="1">
-        <v>452571.6</v>
+        <v>376685.59</v>
       </c>
       <c r="M286" s="1">
-        <v>452571.6</v>
+        <v>376685.59</v>
       </c>
       <c r="N286" s="1">
-        <v>0.27</v>
+        <v>0.22</v>
       </c>
       <c r="O286">
         <v>1</v>
       </c>
       <c r="Z286" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="287" spans="1:26">
       <c r="A287" t="s">
         <v>607</v>
       </c>
       <c r="B287" s="1">
-        <v>2272.0</v>
+        <v>9406.0</v>
       </c>
       <c r="C287" s="1">
-        <v>326.6</v>
+        <v>43.59</v>
       </c>
       <c r="D287" s="1">
-        <v>331.37997799</v>
+        <v>44.17842866</v>
       </c>
       <c r="E287" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F287">
         <v>1.14</v>
       </c>
       <c r="G287" s="1">
-        <v>644004.04</v>
+        <v>360588.94</v>
       </c>
       <c r="H287" s="1">
-        <v>4316.44</v>
+        <v>-2190.74</v>
       </c>
       <c r="I287" s="1">
-        <v>0.67025045370833</v>
+        <v>-0.60754497905565</v>
       </c>
       <c r="J287">
         <v>0.0</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
       <c r="L287" s="1">
-        <v>648320.48</v>
+        <v>358398.2</v>
       </c>
       <c r="M287" s="1">
-        <v>648320.48</v>
+        <v>358398.2</v>
       </c>
       <c r="N287" s="1">
-        <v>0.39</v>
+        <v>0.21</v>
       </c>
       <c r="O287">
         <v>1</v>
       </c>
       <c r="Z287" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="288" spans="1:26">
       <c r="A288" t="s">
         <v>609</v>
       </c>
       <c r="B288" s="1">
-        <v>1359.0</v>
+        <v>801.0</v>
       </c>
       <c r="C288" s="1">
-        <v>276.75</v>
+        <v>485.65</v>
       </c>
       <c r="D288" s="1">
-        <v>257.90777042</v>
+        <v>446.19047441</v>
       </c>
       <c r="E288" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F288">
         <v>1.14</v>
       </c>
       <c r="G288" s="1">
-        <v>301205.65</v>
+        <v>310401.36</v>
       </c>
       <c r="H288" s="1">
-        <v>27397.95</v>
+        <v>29638.54</v>
       </c>
       <c r="I288" s="1">
-        <v>9.0960943129719</v>
+        <v>9.5484568753178</v>
       </c>
       <c r="J288">
         <v>0.0</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
       <c r="L288" s="1">
-        <v>328603.6</v>
+        <v>340039.9</v>
       </c>
       <c r="M288" s="1">
-        <v>328603.6</v>
+        <v>340039.9</v>
       </c>
       <c r="N288" s="1">
         <v>0.2</v>
       </c>
       <c r="O288">
         <v>1</v>
       </c>
       <c r="Z288" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="289" spans="1:26">
       <c r="A289" t="s">
         <v>611</v>
       </c>
       <c r="B289" s="1">
-        <v>20310.0</v>
+        <v>13652.0</v>
       </c>
       <c r="C289" s="1">
-        <v>117.18</v>
+        <v>177.4</v>
       </c>
       <c r="D289" s="1">
-        <v>125.09143673</v>
+        <v>186.68869836</v>
       </c>
       <c r="E289" t="s">
-        <v>28</v>
+        <v>227</v>
       </c>
       <c r="F289">
-        <v>1.14</v>
+        <v>7.48</v>
       </c>
       <c r="G289" s="1">
-        <v>2183327.08</v>
+        <v>341074.89</v>
       </c>
       <c r="H289" s="1">
-        <v>-103972.05</v>
+        <v>-17114.27</v>
       </c>
       <c r="I289" s="1">
-        <v>-4.7620922651681</v>
+        <v>-5.0177455162413</v>
       </c>
       <c r="J289">
         <v>0.0</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
       <c r="L289" s="1">
-        <v>2079355.03</v>
+        <v>323960.62</v>
       </c>
       <c r="M289" s="1">
-        <v>2079355.03</v>
+        <v>323960.62</v>
       </c>
       <c r="N289" s="1">
-        <v>1.25</v>
+        <v>0.19</v>
       </c>
       <c r="O289">
         <v>1</v>
       </c>
       <c r="Z289" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="290" spans="1:26">
       <c r="A290" t="s">
         <v>613</v>
       </c>
       <c r="B290" s="1">
-        <v>9881.0</v>
+        <v>3821.0</v>
       </c>
       <c r="C290" s="1">
-        <v>102.45</v>
+        <v>117.95</v>
       </c>
       <c r="D290" s="1">
-        <v>102.13283777</v>
+        <v>122.47955509</v>
       </c>
       <c r="E290" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F290">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G290" s="1">
-        <v>865478.5</v>
+        <v>467994.38</v>
       </c>
       <c r="H290" s="1">
-        <v>18981.29</v>
+        <v>-17307.43</v>
       </c>
       <c r="I290" s="1">
-        <v>2.1931555780993</v>
+        <v>-3.698213213586</v>
       </c>
       <c r="J290">
         <v>0.0</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
       <c r="L290" s="1">
-        <v>884459.79</v>
+        <v>450686.95</v>
       </c>
       <c r="M290" s="1">
-        <v>884459.79</v>
+        <v>450686.95</v>
       </c>
       <c r="N290" s="1">
-        <v>0.53</v>
+        <v>0.26</v>
       </c>
       <c r="O290">
         <v>1</v>
       </c>
       <c r="Z290" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="291" spans="1:26">
       <c r="A291" t="s">
         <v>615</v>
       </c>
       <c r="B291" s="1">
-        <v>28428.0</v>
+        <v>2070.0</v>
       </c>
       <c r="C291" s="1">
-        <v>26.95</v>
+        <v>358.56</v>
       </c>
       <c r="D291" s="1">
-        <v>25.61456733</v>
+        <v>332.02886957</v>
       </c>
       <c r="E291" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F291">
         <v>1.14</v>
       </c>
       <c r="G291" s="1">
-        <v>625339.23</v>
+        <v>588500.77</v>
       </c>
       <c r="H291" s="1">
-        <v>44037.03</v>
+        <v>60292.24</v>
       </c>
       <c r="I291" s="1">
-        <v>7.0421025720712</v>
+        <v>10.245057113519</v>
       </c>
       <c r="J291">
         <v>0.0</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
       <c r="L291" s="1">
-        <v>669376.26</v>
+        <v>648793.01</v>
       </c>
       <c r="M291" s="1">
-        <v>669376.26</v>
+        <v>648793.01</v>
       </c>
       <c r="N291" s="1">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="O291">
         <v>1</v>
       </c>
       <c r="Z291" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="292" spans="1:26">
       <c r="A292" t="s">
         <v>617</v>
       </c>
       <c r="B292" s="1">
-        <v>2112.0</v>
+        <v>11841.0</v>
       </c>
       <c r="C292" s="1">
-        <v>153.43</v>
+        <v>339.1</v>
       </c>
       <c r="D292" s="1">
-        <v>236.2254072</v>
+        <v>327.58391183</v>
       </c>
       <c r="E292" t="s">
-        <v>28</v>
+        <v>97</v>
       </c>
       <c r="F292">
-        <v>1.14</v>
+        <v>11.04</v>
       </c>
       <c r="G292" s="1">
-        <v>313896.29</v>
+        <v>350224.46</v>
       </c>
       <c r="H292" s="1">
-        <v>-30777.02</v>
+        <v>13574.28</v>
       </c>
       <c r="I292" s="1">
-        <v>-9.8048371326721</v>
+        <v>3.8758800570354</v>
       </c>
       <c r="J292">
         <v>0.0</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
       <c r="L292" s="1">
-        <v>283119.27</v>
+        <v>363798.74</v>
       </c>
       <c r="M292" s="1">
-        <v>283119.27</v>
+        <v>363798.74</v>
       </c>
       <c r="N292" s="1">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="O292">
         <v>1</v>
       </c>
       <c r="Z292" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="293" spans="1:26">
       <c r="A293" t="s">
         <v>619</v>
       </c>
       <c r="B293" s="1">
-        <v>3340.0</v>
+        <v>1480.0</v>
       </c>
       <c r="C293" s="1">
-        <v>213.31</v>
+        <v>262.08</v>
       </c>
       <c r="D293" s="1">
-        <v>221.8968024</v>
+        <v>258.5714527</v>
       </c>
       <c r="E293" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F293">
         <v>1.14</v>
       </c>
       <c r="G293" s="1">
-        <v>639653.14</v>
+        <v>329515.96</v>
       </c>
       <c r="H293" s="1">
-        <v>-17176.71</v>
+        <v>9538.59</v>
       </c>
       <c r="I293" s="1">
-        <v>-2.6853162950158</v>
+        <v>2.8947277697869</v>
       </c>
       <c r="J293">
         <v>0.0</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
       <c r="L293" s="1">
-        <v>622476.43</v>
+        <v>339054.55</v>
       </c>
       <c r="M293" s="1">
-        <v>622476.43</v>
+        <v>339054.55</v>
       </c>
       <c r="N293" s="1">
-        <v>0.37</v>
+        <v>0.2</v>
       </c>
       <c r="O293">
         <v>1</v>
       </c>
       <c r="Z293" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="294" spans="1:26">
       <c r="A294" t="s">
         <v>621</v>
       </c>
       <c r="B294" s="1">
-        <v>1149.0</v>
+        <v>16825.0</v>
       </c>
       <c r="C294" s="1">
-        <v>358.25</v>
+        <v>114.24</v>
       </c>
       <c r="D294" s="1">
-        <v>303.61358573</v>
+        <v>124.63551144</v>
       </c>
       <c r="E294" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F294">
         <v>1.14</v>
       </c>
       <c r="G294" s="1">
-        <v>299794.85</v>
+        <v>1803418.98</v>
       </c>
       <c r="H294" s="1">
-        <v>59848.02</v>
+        <v>-123272.13</v>
       </c>
       <c r="I294" s="1">
-        <v>19.962991358924</v>
+        <v>-6.8354681506125</v>
       </c>
       <c r="J294">
         <v>0.0</v>
       </c>
       <c r="K294">
         <v>0.0</v>
       </c>
       <c r="L294" s="1">
-        <v>359642.87</v>
+        <v>1680146.85</v>
       </c>
       <c r="M294" s="1">
-        <v>359642.87</v>
+        <v>1680146.85</v>
       </c>
       <c r="N294" s="1">
-        <v>0.22</v>
+        <v>0.99</v>
       </c>
       <c r="O294">
         <v>1</v>
       </c>
       <c r="Z294" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="295" spans="1:26">
       <c r="A295" t="s">
         <v>623</v>
       </c>
       <c r="B295" s="1">
-        <v>2693.0</v>
+        <v>21101.0</v>
       </c>
       <c r="C295" s="1">
-        <v>211.45</v>
+        <v>26.87</v>
       </c>
       <c r="D295" s="1">
-        <v>181.18520238</v>
+        <v>25.65648595</v>
       </c>
       <c r="E295" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F295">
         <v>1.14</v>
       </c>
       <c r="G295" s="1">
-        <v>423050.84</v>
+        <v>465324.78</v>
       </c>
       <c r="H295" s="1">
-        <v>74467.7</v>
+        <v>30290.49</v>
       </c>
       <c r="I295" s="1">
-        <v>17.602541576327</v>
+        <v>6.5095372741594</v>
       </c>
       <c r="J295">
         <v>0.0</v>
       </c>
       <c r="K295">
         <v>0.0</v>
       </c>
       <c r="L295" s="1">
-        <v>497518.54</v>
+        <v>495615.27</v>
       </c>
       <c r="M295" s="1">
-        <v>497518.54</v>
+        <v>495615.27</v>
       </c>
       <c r="N295" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="O295">
         <v>1</v>
       </c>
       <c r="Z295" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="296" spans="1:26">
       <c r="A296" t="s">
         <v>625</v>
       </c>
       <c r="B296" s="1">
-        <v>1197.0</v>
+        <v>2387.0</v>
       </c>
       <c r="C296" s="1">
-        <v>732.62</v>
+        <v>171.91</v>
       </c>
       <c r="D296" s="1">
-        <v>219.22563074</v>
+        <v>236.12809384</v>
       </c>
       <c r="E296" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F296">
         <v>1.14</v>
       </c>
       <c r="G296" s="1">
-        <v>224888.87</v>
+        <v>353801.37</v>
       </c>
       <c r="H296" s="1">
-        <v>541304.08</v>
+        <v>4895.46</v>
       </c>
       <c r="I296" s="1">
-        <v>240.69847476222</v>
+        <v>1.383674687297</v>
       </c>
       <c r="J296">
         <v>0.0</v>
       </c>
       <c r="K296">
         <v>0.0</v>
       </c>
       <c r="L296" s="1">
-        <v>766192.95</v>
+        <v>358696.83</v>
       </c>
       <c r="M296" s="1">
-        <v>766192.95</v>
+        <v>358696.83</v>
       </c>
       <c r="N296" s="1">
-        <v>0.46</v>
+        <v>0.21</v>
       </c>
       <c r="O296">
         <v>1</v>
       </c>
       <c r="Z296" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="297" spans="1:26">
       <c r="A297" t="s">
         <v>627</v>
       </c>
       <c r="B297" s="1">
-        <v>12701.0</v>
+        <v>2468.0</v>
       </c>
       <c r="C297" s="1">
-        <v>35.12</v>
+        <v>239.31</v>
       </c>
       <c r="D297" s="1">
-        <v>37.53382253</v>
+        <v>222.13060373</v>
       </c>
       <c r="E297" t="s">
-        <v>183</v>
+        <v>31</v>
       </c>
       <c r="F297">
-        <v>1.63</v>
+        <v>1.14</v>
       </c>
       <c r="G297" s="1">
-        <v>280251.77</v>
+        <v>473449.48</v>
       </c>
       <c r="H297" s="1">
-        <v>-7040.05</v>
+        <v>42824.19</v>
       </c>
       <c r="I297" s="1">
-        <v>-2.5120447945788</v>
+        <v>9.045144584381</v>
       </c>
       <c r="J297">
         <v>0.0</v>
       </c>
       <c r="K297">
         <v>0.0</v>
       </c>
       <c r="L297" s="1">
-        <v>273211.72</v>
+        <v>516273.67</v>
       </c>
       <c r="M297" s="1">
-        <v>273211.72</v>
+        <v>516273.67</v>
       </c>
       <c r="N297" s="1">
-        <v>0.16</v>
+        <v>0.3</v>
       </c>
       <c r="O297">
         <v>1</v>
       </c>
       <c r="Z297" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="298" spans="1:26">
       <c r="A298" t="s">
         <v>629</v>
       </c>
       <c r="B298" s="1">
-        <v>2618.0</v>
+        <v>2294.0</v>
       </c>
       <c r="C298" s="1">
-        <v>172.44</v>
+        <v>368.98</v>
       </c>
       <c r="D298" s="1">
-        <v>161.35737204</v>
+        <v>341.26889712</v>
       </c>
       <c r="E298" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="F298">
-        <v>1.62</v>
+        <v>1.14</v>
       </c>
       <c r="G298" s="1">
-        <v>263084.72</v>
+        <v>680754.95</v>
       </c>
       <c r="H298" s="1">
-        <v>15629.85</v>
+        <v>59140.26</v>
       </c>
       <c r="I298" s="1">
-        <v>5.9409949768272</v>
+        <v>8.6874520706754</v>
       </c>
       <c r="J298">
         <v>0.0</v>
       </c>
       <c r="K298">
         <v>0.0</v>
       </c>
       <c r="L298" s="1">
-        <v>278714.57</v>
+        <v>739895.21</v>
       </c>
       <c r="M298" s="1">
-        <v>278714.57</v>
+        <v>739895.21</v>
       </c>
       <c r="N298" s="1">
-        <v>0.17</v>
+        <v>0.43</v>
       </c>
       <c r="O298">
         <v>1</v>
       </c>
       <c r="Z298" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="299" spans="1:26">
       <c r="A299" t="s">
         <v>631</v>
       </c>
       <c r="B299" s="1">
-        <v>458.0</v>
+        <v>2617.0</v>
       </c>
       <c r="C299" s="1">
-        <v>1341.42</v>
+        <v>243.25</v>
       </c>
       <c r="D299" s="1">
-        <v>1057.75565502</v>
+        <v>183.23270157</v>
       </c>
       <c r="E299" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F299">
         <v>1.14</v>
       </c>
       <c r="G299" s="1">
-        <v>417297.24</v>
+        <v>415979.46</v>
       </c>
       <c r="H299" s="1">
-        <v>119481.72</v>
+        <v>140476.18</v>
       </c>
       <c r="I299" s="1">
-        <v>28.632281392515</v>
+        <v>33.769979892757</v>
       </c>
       <c r="J299">
         <v>0.0</v>
       </c>
       <c r="K299">
         <v>0.0</v>
       </c>
       <c r="L299" s="1">
-        <v>536778.96</v>
+        <v>556455.64</v>
       </c>
       <c r="M299" s="1">
-        <v>536778.96</v>
+        <v>556455.64</v>
       </c>
       <c r="N299" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="O299">
         <v>1</v>
       </c>
       <c r="Z299" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="300" spans="1:26">
       <c r="A300" t="s">
         <v>633</v>
       </c>
       <c r="B300" s="1">
-        <v>2851.0</v>
+        <v>752.0</v>
       </c>
       <c r="C300" s="1">
-        <v>111.77</v>
+        <v>477.22</v>
       </c>
       <c r="D300" s="1">
-        <v>128.2651631</v>
+        <v>233.40273936</v>
       </c>
       <c r="E300" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F300">
         <v>1.14</v>
       </c>
       <c r="G300" s="1">
-        <v>318790.76</v>
+        <v>150752.32</v>
       </c>
       <c r="H300" s="1">
-        <v>-40378.92</v>
+        <v>162944.74</v>
       </c>
       <c r="I300" s="1">
-        <v>-12.666276776654</v>
+        <v>108.08771632835</v>
       </c>
       <c r="J300">
         <v>0.0</v>
       </c>
       <c r="K300">
         <v>0.0</v>
       </c>
       <c r="L300" s="1">
-        <v>278411.84</v>
+        <v>313697.06</v>
       </c>
       <c r="M300" s="1">
-        <v>278411.84</v>
+        <v>313697.06</v>
       </c>
       <c r="N300" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="O300">
         <v>1</v>
       </c>
       <c r="Z300" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="301" spans="1:26">
       <c r="A301" t="s">
         <v>635</v>
       </c>
       <c r="B301" s="1">
-        <v>2909.0</v>
+        <v>16557.0</v>
       </c>
       <c r="C301" s="1">
-        <v>75.89</v>
+        <v>36.56</v>
       </c>
       <c r="D301" s="1">
-        <v>130.2462702</v>
+        <v>37.0292245</v>
       </c>
       <c r="E301" t="s">
-        <v>28</v>
+        <v>180</v>
       </c>
       <c r="F301">
-        <v>1.14</v>
+        <v>1.64</v>
       </c>
       <c r="G301" s="1">
-        <v>330746.72</v>
+        <v>362968.04</v>
       </c>
       <c r="H301" s="1">
-        <v>-137863.92</v>
+        <v>6390.91</v>
       </c>
       <c r="I301" s="1">
-        <v>-41.682626512517</v>
+        <v>1.7607362896193</v>
       </c>
       <c r="J301">
         <v>0.0</v>
       </c>
       <c r="K301">
         <v>0.0</v>
       </c>
       <c r="L301" s="1">
-        <v>192882.8</v>
+        <v>369358.95</v>
       </c>
       <c r="M301" s="1">
-        <v>192882.8</v>
+        <v>369358.95</v>
       </c>
       <c r="N301" s="1">
-        <v>0.12</v>
+        <v>0.22</v>
       </c>
       <c r="O301">
         <v>1</v>
       </c>
       <c r="Z301" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="302" spans="1:26">
       <c r="A302" t="s">
         <v>637</v>
       </c>
       <c r="B302" s="1">
-        <v>568.0</v>
+        <v>3109.0</v>
       </c>
       <c r="C302" s="1">
-        <v>584.2</v>
+        <v>228.41</v>
       </c>
       <c r="D302" s="1">
-        <v>555.62336268</v>
+        <v>228.13903184</v>
       </c>
       <c r="E302" t="s">
         <v>31</v>
       </c>
       <c r="F302">
-        <v>0.92</v>
+        <v>1.14</v>
       </c>
       <c r="G302" s="1">
-        <v>341286.89</v>
+        <v>622486.61</v>
       </c>
       <c r="H302" s="1">
-        <v>17676.33</v>
+        <v>-1746.5</v>
       </c>
       <c r="I302" s="1">
-        <v>5.1793170256262</v>
+        <v>-0.28056828403104</v>
       </c>
       <c r="J302">
         <v>0.0</v>
       </c>
       <c r="K302">
         <v>0.0</v>
       </c>
       <c r="L302" s="1">
-        <v>358963.22</v>
+        <v>620740.11</v>
       </c>
       <c r="M302" s="1">
-        <v>358963.22</v>
+        <v>620740.11</v>
       </c>
       <c r="N302" s="1">
-        <v>0.22</v>
+        <v>0.36</v>
       </c>
       <c r="O302">
         <v>1</v>
       </c>
       <c r="Z302" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="303" spans="1:26">
       <c r="A303" t="s">
         <v>639</v>
       </c>
       <c r="B303" s="1">
-        <v>297.0001</v>
+        <v>296.0</v>
       </c>
       <c r="C303" s="1">
-        <v>1077.41</v>
+        <v>1395.01</v>
       </c>
       <c r="D303" s="1">
-        <v>1077.33000763</v>
+        <v>1069.48385135</v>
       </c>
       <c r="E303" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F303">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G303" s="1">
-        <v>319967.12</v>
+        <v>272920.24</v>
       </c>
       <c r="H303" s="1">
-        <v>23.76</v>
+        <v>88026.4</v>
       </c>
       <c r="I303" s="1">
-        <v>0.007425762997148</v>
+        <v>32.253525792004</v>
       </c>
       <c r="J303">
         <v>0.0</v>
       </c>
       <c r="K303">
         <v>0.0</v>
       </c>
       <c r="L303" s="1">
-        <v>319990.88</v>
+        <v>360946.64</v>
       </c>
       <c r="M303" s="1">
-        <v>319990.88</v>
+        <v>360946.64</v>
       </c>
       <c r="N303" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="O303">
         <v>1</v>
       </c>
       <c r="Z303" t="s">
         <v>638</v>
+      </c>
+    </row>
+    <row r="304" spans="1:26">
+      <c r="A304" t="s">
+        <v>641</v>
+      </c>
+      <c r="B304" s="1">
+        <v>7279.0</v>
+      </c>
+      <c r="C304" s="1">
+        <v>122.78</v>
+      </c>
+      <c r="D304" s="1">
+        <v>121.52467372</v>
+      </c>
+      <c r="E304" t="s">
+        <v>31</v>
+      </c>
+      <c r="F304">
+        <v>1.14</v>
+      </c>
+      <c r="G304" s="1">
+        <v>774192.48</v>
+      </c>
+      <c r="H304" s="1">
+        <v>7027.47</v>
+      </c>
+      <c r="I304" s="1">
+        <v>0.90771612764826</v>
+      </c>
+      <c r="J304">
+        <v>0.0</v>
+      </c>
+      <c r="K304">
+        <v>0.0</v>
+      </c>
+      <c r="L304" s="1">
+        <v>781219.95</v>
+      </c>
+      <c r="M304" s="1">
+        <v>781219.95</v>
+      </c>
+      <c r="N304" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O304">
+        <v>1</v>
+      </c>
+      <c r="Z304" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="305" spans="1:26">
+      <c r="A305" t="s">
+        <v>643</v>
+      </c>
+      <c r="B305" s="1">
+        <v>2478.0</v>
+      </c>
+      <c r="C305" s="1">
+        <v>147.92</v>
+      </c>
+      <c r="D305" s="1">
+        <v>161.64448749</v>
+      </c>
+      <c r="E305" t="s">
+        <v>31</v>
+      </c>
+      <c r="F305">
+        <v>1.14</v>
+      </c>
+      <c r="G305" s="1">
+        <v>351537.63</v>
+      </c>
+      <c r="H305" s="1">
+        <v>-31130.5</v>
+      </c>
+      <c r="I305" s="1">
+        <v>-8.8555242293691</v>
+      </c>
+      <c r="J305">
+        <v>0.0</v>
+      </c>
+      <c r="K305">
+        <v>0.0</v>
+      </c>
+      <c r="L305" s="1">
+        <v>320407.13</v>
+      </c>
+      <c r="M305" s="1">
+        <v>320407.13</v>
+      </c>
+      <c r="N305" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O305">
+        <v>1</v>
+      </c>
+      <c r="Z305" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="306" spans="1:26">
+      <c r="A306" t="s">
+        <v>645</v>
+      </c>
+      <c r="B306" s="1">
+        <v>563.0</v>
+      </c>
+      <c r="C306" s="1">
+        <v>624.4</v>
+      </c>
+      <c r="D306" s="1">
+        <v>557.33195382</v>
+      </c>
+      <c r="E306" t="s">
+        <v>28</v>
+      </c>
+      <c r="F306">
+        <v>0.92</v>
+      </c>
+      <c r="G306" s="1">
+        <v>339394.87</v>
+      </c>
+      <c r="H306" s="1">
+        <v>41489.47</v>
+      </c>
+      <c r="I306" s="1">
+        <v>12.224542462884</v>
+      </c>
+      <c r="J306">
+        <v>0.0</v>
+      </c>
+      <c r="K306">
+        <v>0.0</v>
+      </c>
+      <c r="L306" s="1">
+        <v>380884.34</v>
+      </c>
+      <c r="M306" s="1">
+        <v>380884.34</v>
+      </c>
+      <c r="N306" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O306">
+        <v>1</v>
+      </c>
+      <c r="Z306" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="307" spans="1:26">
+      <c r="A307" t="s">
+        <v>647</v>
+      </c>
+      <c r="B307" s="1">
+        <v>1361.0001</v>
+      </c>
+      <c r="C307" s="1">
+        <v>1079.05</v>
+      </c>
+      <c r="D307" s="1">
+        <v>1078.71360921</v>
+      </c>
+      <c r="E307" t="s">
+        <v>8</v>
+      </c>
+      <c r="F307">
+        <v>1.0</v>
+      </c>
+      <c r="G307" s="1">
+        <v>1468129.33</v>
+      </c>
+      <c r="H307" s="1">
+        <v>457.83</v>
+      </c>
+      <c r="I307" s="1">
+        <v>0.031184582355561</v>
+      </c>
+      <c r="J307">
+        <v>0.0</v>
+      </c>
+      <c r="K307">
+        <v>0.0</v>
+      </c>
+      <c r="L307" s="1">
+        <v>1468587.16</v>
+      </c>
+      <c r="M307" s="1">
+        <v>1468587.16</v>
+      </c>
+      <c r="N307" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O307">
+        <v>1</v>
+      </c>
+      <c r="Z307" t="s">
+        <v>646</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">