--- v0 (2026-05-19)
+++ v1 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="607">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="608">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -136,1749 +136,1752 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>QS0003091590</t>
   </si>
   <si>
     <t>FORTUNE MANAGEMENT</t>
   </si>
   <si>
+    <t>IE00B66F4759</t>
+  </si>
+  <si>
+    <t>ISHARES   HIGH YIELD CORP BOND UCI</t>
+  </si>
+  <si>
     <t>US4652661046</t>
   </si>
   <si>
     <t>IT GROUP INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>120 082.19</t>
+    <t>15 010.27</t>
+  </si>
+  <si>
+    <t>XS2900445375</t>
+  </si>
+  <si>
+    <t>ACCORINVEST GROUP SA 6.375 15/10/2029</t>
+  </si>
+  <si>
+    <t>75 441.04</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>28 072.50</t>
+    <t>40 631.25</t>
   </si>
   <si>
     <t>FR0014012HT4</t>
   </si>
   <si>
     <t>AIR FRANCE-KLM 3.75 04/09/2030</t>
   </si>
   <si>
-    <t>81 287.67</t>
+    <t>104 917.81</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>60 650.60</t>
+    <t>11 132.07</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>4 312.50</t>
+    <t>13 875.00</t>
   </si>
   <si>
     <t>XS2800001914</t>
   </si>
   <si>
     <t>ALEXANDRITE MONNET UK HOLDCO PLC 10.5 15/05/2029</t>
   </si>
   <si>
-    <t>10 049.08</t>
+    <t>32 331.83</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>4 996.75</t>
+    <t>36 851.03</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>13 347.98</t>
+    <t>31 262.36</t>
   </si>
   <si>
     <t>FR001400Q7G7</t>
   </si>
   <si>
     <t>ALSTOM SA PERP</t>
   </si>
   <si>
-    <t>71 541.37</t>
+    <t>91 637.26</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
-    <t>ALSTRIA OFFICE REIT-AG 5.5 20/03/2031</t>
-[...2 lines deleted...]
-    <t>169 068.49</t>
+    <t>ALSTRIA SARL 5.5 20/03/2031</t>
+  </si>
+  <si>
+    <t>12 431.51</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>4 008.22</t>
+    <t>9 282.19</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>65 371.55</t>
+    <t>88 850.07</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>19 070.90</t>
+    <t>44 666.06</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>29 741.47</t>
+    <t>69 657.64</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>5 804.63</t>
+    <t>26 535.45</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>92 309.33</t>
+    <t>129 088.83</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>50 726.67</t>
+    <t>70 938.07</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>30 260.28</t>
+    <t>49 080.69</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>144 330.41</t>
+    <t>176 837.26</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>11 088.37</t>
+    <t>19 788.47</t>
   </si>
   <si>
     <t>XS2954187378</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 5.75 15/12/2029</t>
   </si>
   <si>
-    <t>7 345.01</t>
-[...26 lines deleted...]
-    <t>6 137.33</t>
+    <t>12 853.76</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>17 039.20</t>
+    <t>40 704.76</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>4 877.29</t>
+    <t>17 314.39</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>22 282.75</t>
+    <t>38 994.81</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>35 719.64</t>
+    <t>54 308.43</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>23 856.34</t>
+    <t>5 432.63</t>
   </si>
   <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>36 141.78</t>
+    <t>48 778.77</t>
   </si>
   <si>
     <t>XS2380124227</t>
   </si>
   <si>
     <t>CASTELLUM AB PERP</t>
   </si>
   <si>
-    <t>83 492.47</t>
+    <t>10 028.42</t>
   </si>
   <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>48 000.00</t>
+    <t>67 125.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>70 814.56</t>
+    <t>120 287.75</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>61 971.79</t>
+    <t>5 910.03</t>
   </si>
   <si>
     <t>XS2618867159</t>
   </si>
   <si>
     <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.5 15/05/2030</t>
   </si>
   <si>
-    <t>104 594.58</t>
+    <t>159 026.46</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>55 757.33</t>
+    <t>80 271.33</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>52 138.13</t>
+    <t>75 260.25</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>43 841.78</t>
+    <t>61 309.99</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>129 991.44</t>
+    <t>156 960.62</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>17 370.22</t>
+    <t>30 397.89</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>49 725.00</t>
+    <t>68 371.88</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>7 157.99</t>
+    <t>16 764.76</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>18 033.04</t>
+    <t>51 427.56</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>39 020.55</t>
+    <t>48 267.12</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>35 348.85</t>
+    <t>3 612.29</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>72 692.00</t>
+    <t>101 655.22</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>28 791.58</t>
-[...8 lines deleted...]
-    <t>19 003.59</t>
+    <t>43 774.96</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>8 975.34</t>
+    <t>20 482.19</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>39 055.63</t>
+    <t>7 168.44</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>34 635.62</t>
+    <t>46 416.44</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>18 823.48</t>
+    <t>30 301.21</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>66 533.33</t>
+    <t>93 042.71</t>
   </si>
   <si>
     <t>XS2389984175</t>
   </si>
   <si>
     <t>EC FINANCE PLC 3 15/10/2026</t>
   </si>
   <si>
-    <t>20 176.00</t>
+    <t>28 214.88</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>62 564.38</t>
+    <t>5 605.48</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>135 126.03</t>
+    <t>11 391.44</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>20 641.29</t>
+    <t>40 503.67</t>
   </si>
   <si>
     <t>XS2719998952</t>
   </si>
   <si>
     <t>EG GLOBAL FINANCE PLC 11 30/11/2028</t>
   </si>
   <si>
-    <t>93 267.54</t>
+    <t>148 130.80</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>65 477.22</t>
+    <t>95 028.89</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>22 879.17</t>
+    <t>40 038.54</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>68 500.68</t>
+    <t>83 928.77</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>55 998.47</t>
+    <t>66 292.30</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>15 066.72</t>
+    <t>29 564.89</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>71 328.77</t>
+    <t>85 369.86</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>34 143.55</t>
+    <t>53 708.96</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>52 702.13</t>
-[...26 lines deleted...]
-    <t>4 442.26</t>
+    <t>92 228.72</t>
+  </si>
+  <si>
+    <t>XS3224536121</t>
+  </si>
+  <si>
+    <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
+  </si>
+  <si>
+    <t>6 154.42</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>14 237.67</t>
+    <t>32 491.10</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>31 473.78</t>
+    <t>44 014.11</t>
+  </si>
+  <si>
+    <t>XS3152574763</t>
+  </si>
+  <si>
+    <t>FORVIA SE 5.375 15/03/2031</t>
+  </si>
+  <si>
+    <t>19 484.38</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>30 787.91</t>
+    <t>44 173.96</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>32 982.27</t>
-[...8 lines deleted...]
-    <t>45 144.00</t>
+    <t>45 260.35</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>6 063.75</t>
+    <t>20 120.63</t>
   </si>
   <si>
     <t>XS3246991981</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>17 115.10</t>
+    <t>1 111.37</t>
   </si>
   <si>
     <t>XS2271225281</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES SA PERP</t>
   </si>
   <si>
-    <t>39 382.19</t>
+    <t>46 984.93</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>55 111.11</t>
+    <t>77 069.44</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>68 495.00</t>
+    <t>99 684.69</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>54 719.73</t>
+    <t>40 514.03</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>6 780.38</t>
+    <t>10 308.94</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>56 000.21</t>
+    <t>80 835.08</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>28 159.08</t>
+    <t>49 278.40</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>10 245.89</t>
+    <t>42 954.11</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>5 171.69</t>
+    <t>16 414.50</t>
   </si>
   <si>
     <t>XS3189697793</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 4 01/10/2032</t>
   </si>
   <si>
-    <t>23 072.88</t>
+    <t>31 029.04</t>
   </si>
   <si>
     <t>XS2905386962</t>
   </si>
   <si>
     <t>IHO VERWALTUNGS GMBH 6.75 15/11/2029</t>
   </si>
   <si>
-    <t>55 125.00</t>
+    <t>83 812.50</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>99 855.56</t>
+    <t>139 641.75</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>6 520.55</t>
+    <t>11 178.08</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>2 835.62</t>
-[...8 lines deleted...]
-    <t>45 605.48</t>
+    <t>20 558.22</t>
+  </si>
+  <si>
+    <t>XS3040316971</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 3.75 01/04/2030</t>
+  </si>
+  <si>
+    <t>4 153.77</t>
   </si>
   <si>
     <t>XS3176794595</t>
   </si>
   <si>
     <t>INPOST SA 4 01/04/2031</t>
   </si>
   <si>
-    <t>62 916.67</t>
+    <t>5 452.78</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>57 646.88</t>
+    <t>78 206.25</t>
+  </si>
+  <si>
+    <t>XS3194941111</t>
+  </si>
+  <si>
+    <t>ION PLATFORM FINANCE SARL 6.875 30/09/2032</t>
+  </si>
+  <si>
+    <t>8 047.57</t>
+  </si>
+  <si>
+    <t>XS3067907140</t>
+  </si>
+  <si>
+    <t>IPD 3 BV 5.5 15/06/2031</t>
+  </si>
+  <si>
+    <t>39 997.22</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>15 049.50</t>
+    <t>2 762.25</t>
   </si>
   <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
-    <t>2 753.13</t>
+    <t>10 553.65</t>
   </si>
   <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>64 543.11</t>
+    <t>90 259.51</t>
   </si>
   <si>
     <t>XS2397198487</t>
   </si>
   <si>
     <t>KAIXO BONDCO TELECOM SAU 5.125 30/09/2029</t>
   </si>
   <si>
-    <t>65 769.69</t>
+    <t>12 071.65</t>
   </si>
   <si>
     <t>XS2756269960</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 31/07/2030</t>
   </si>
   <si>
-    <t>8 959.38</t>
+    <t>3 855.03</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>22 933.97</t>
+    <t>31 687.40</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>24 840.06</t>
+    <t>19 693.31</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>8 650.27</t>
+    <t>22 602.33</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>75 526.71</t>
+    <t>99 427.56</t>
   </si>
   <si>
     <t>XS3106543534</t>
   </si>
   <si>
     <t>LENZING AG PERP</t>
   </si>
   <si>
-    <t>26 850.83</t>
-[...8 lines deleted...]
-    <t>1 172.44</t>
+    <t>56 685.08</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>23 748.77</t>
-[...8 lines deleted...]
-    <t>11 381.60</t>
+    <t>36 107.82</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>32 911.67</t>
+    <t>47 898.23</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>13 467.36</t>
+    <t>21 843.40</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>57 991.46</t>
+    <t>101 485.06</t>
   </si>
   <si>
     <t>XS2810867742</t>
   </si>
   <si>
     <t>MAHLE GMBH 6.5 02/05/2031</t>
   </si>
   <si>
-    <t>29 862.08</t>
+    <t>43 582.50</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>10 529.17</t>
+    <t>24 660.42</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>37 647.75</t>
+    <t>16 248.38</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>27 475.36</t>
+    <t>49 878.35</t>
   </si>
   <si>
     <t>XS2623257503</t>
   </si>
   <si>
     <t>MOTION FINCO SARL 7.375 15/06/2030</t>
   </si>
   <si>
-    <t>33 433.33</t>
-[...5 lines deleted...]
-    <t>NATURGY FINANCE BV PERP</t>
+    <t>58 508.33</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>26 660.42</t>
+    <t>40 534.73</t>
   </si>
   <si>
     <t>XS2797353401</t>
   </si>
   <si>
     <t>NEOPHARMED GENTILI SPA 7.125 08/04/2030</t>
   </si>
   <si>
-    <t>46 437.97</t>
+    <t>64 162.39</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>34 600.00</t>
+    <t>9 200.00</t>
+  </si>
+  <si>
+    <t>XS2999659704</t>
+  </si>
+  <si>
+    <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
+  </si>
+  <si>
+    <t>94 330.27</t>
   </si>
   <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>5 605.00</t>
+    <t>13 127.50</t>
+  </si>
+  <si>
+    <t>XS3323687023</t>
+  </si>
+  <si>
+    <t>OAK EAGLE ACQUIRECO INC 6.25 01/07/2033</t>
+  </si>
+  <si>
+    <t>1 323.96</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>53 924.69</t>
+    <t>6 278.90</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>29 297.92</t>
+    <t>47 519.79</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>9 617.85</t>
+    <t>2 536.47</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>84 657.99</t>
-[...8 lines deleted...]
-    <t>1 156.22</t>
+    <t>8 288.19</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>12 102.74</t>
+    <t>32 273.97</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>6 384.41</t>
+    <t>20 263.55</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>8 165.07</t>
+    <t>11 281.51</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>36 016.00</t>
+    <t>52 271.01</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>18 168.75</t>
+    <t>42 553.13</t>
   </si>
   <si>
     <t>XS3200021502</t>
   </si>
   <si>
     <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
   </si>
   <si>
-    <t>77 504.17</t>
+    <t>117 031.29</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>136 894.62</t>
+    <t>6 222.48</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>9 696.38</t>
+    <t>19 206.28</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>16 054.96</t>
+    <t>51 655.08</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>23 183.65</t>
+    <t>43 520.19</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>33 910.68</t>
+    <t>58 132.60</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>49 273.10</t>
+    <t>36 205.85</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>36 384.66</t>
+    <t>46 165.48</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>15 118.96</t>
+    <t>34 502.25</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>60 415.25</t>
+    <t>1 817.00</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>34 749.78</t>
+    <t>6 144.78</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>207 628.04</t>
+    <t>27 454.95</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>33 111.75</t>
-[...8 lines deleted...]
-    <t>108 035.74</t>
+    <t>64 974.00</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>30 490.58</t>
+    <t>40 654.11</t>
   </si>
   <si>
     <t>XS3017017990</t>
   </si>
   <si>
     <t>SAPPI PAPIER HOLDING GMBH 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>37 090.50</t>
+    <t>11 157.75</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>154 564.38</t>
+    <t>6 126.03</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>25 635.50</t>
+    <t>4 705.25</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>14 675.00</t>
+    <t>1 612.64</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>46 243.85</t>
+    <t>55 720.05</t>
   </si>
   <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>6 277.13</t>
+    <t>14 701.69</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>3 250.78</t>
+    <t>23 974.49</t>
   </si>
   <si>
     <t>XS3021201887</t>
   </si>
   <si>
     <t>SNF GROUP SA 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>14 722.00</t>
+    <t>25 763.50</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>139 212.33</t>
+    <t>125 321.92</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STELLANTIS NV PERP</t>
+  </si>
+  <si>
+    <t>30 529.45</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>3 218.19</t>
+    <t>23 734.18</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>3 022.18</t>
+    <t>9 723.55</t>
+  </si>
+  <si>
+    <t>XS3338317327</t>
+  </si>
+  <si>
+    <t>SWORD PURCHASER LLC 7.25 15/04/2033</t>
+  </si>
+  <si>
+    <t>2 080.35</t>
+  </si>
+  <si>
+    <t>XS2348767836</t>
+  </si>
+  <si>
+    <t>SYNTHOS SA 2.5 07/06/2028</t>
+  </si>
+  <si>
+    <t>37 659.03</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>12 182.78</t>
+    <t>19 384.42</t>
+  </si>
+  <si>
+    <t>XS2410367747</t>
+  </si>
+  <si>
+    <t>TELEFONICA EUROPE BV PERP</t>
+  </si>
+  <si>
+    <t>28 208.22</t>
   </si>
   <si>
     <t>XS2293060658</t>
   </si>
   <si>
-    <t>TELEFONICA EUROPE BV PERP</t>
-[...17 lines deleted...]
-    <t>91 007.57</t>
+    <t>46 068.36</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>21 297.36</t>
+    <t>30 909.44</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>34 613.31</t>
+    <t>50 235.25</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>10 833.33</t>
+    <t>28 098.96</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>59 939.69</t>
+    <t>71 475.25</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>37 916.67</t>
+    <t>56 510.42</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>42 078.47</t>
+    <t>7 723.26</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>19 329.91</t>
+    <t>5 371.90</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>55 000.68</t>
+    <t>74 367.12</t>
   </si>
   <si>
     <t>FR0013330537</t>
   </si>
   <si>
-    <t>21 550.68</t>
+    <t>25 095.21</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>49 100.00</t>
+    <t>88 226.56</t>
   </si>
   <si>
     <t>FR001400WJR8</t>
   </si>
   <si>
     <t>VALEO SE 5.125 20/05/2031</t>
   </si>
   <si>
-    <t>62 679.45</t>
+    <t>73 912.33</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>86 773.97</t>
-[...8 lines deleted...]
-    <t>6 979.33</t>
+    <t>100 815.07</t>
   </si>
   <si>
     <t>XS2287912450</t>
   </si>
   <si>
     <t>VERISURE MIDHOLDING AB 5.25 15/02/2029</t>
   </si>
   <si>
-    <t>1 866.67</t>
+    <t>13 766.67</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>18 025.68</t>
+    <t>2 383.56</t>
+  </si>
+  <si>
+    <t>XS3192216540</t>
+  </si>
+  <si>
+    <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
+  </si>
+  <si>
+    <t>32 589.38</t>
   </si>
   <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>28 939.04</t>
+    <t>1 646.23</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>16 076.04</t>
+    <t>51 722.92</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>31 377.92</t>
+    <t>43 354.22</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>80 852.05</t>
+    <t>103 310.96</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>254 684.93</t>
+    <t>13 041.10</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>40 407.14</t>
+    <t>47 349.95</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>21 462.88</t>
+    <t>50 268.31</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>17 377.78</t>
+    <t>24 301.74</t>
+  </si>
+  <si>
+    <t>XS2922654418</t>
+  </si>
+  <si>
+    <t>WEBUILD SPA 4.875 30/04/2030</t>
+  </si>
+  <si>
+    <t>4 661.30</t>
+  </si>
+  <si>
+    <t>XS2830945452</t>
+  </si>
+  <si>
+    <t>WEBUILD SPA 5.375 20/06/2029</t>
+  </si>
+  <si>
+    <t>105 891.03</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>19 378.94</t>
+    <t>45 387.53</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>4 040.06</t>
+    <t>9 219.61</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>24 455.14</t>
+    <t>57 276.51</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>240 569.86</t>
-[...8 lines deleted...]
-    <t>-611 694.40</t>
+    <t>287 556.16</t>
+  </si>
+  <si>
+    <t>CDS-00108783</t>
+  </si>
+  <si>
+    <t>PAR20260409050213052</t>
+  </si>
+  <si>
+    <t>64 236.11</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2242,299 +2245,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>2182273.4819</v>
+        <v>2152805.3988</v>
       </c>
       <c r="D2">
-        <v>134.19</v>
+        <v>132.85</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>292853272.51</v>
+        <v>286011196.18</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>292853272.51</v>
+        <v>286011196.18</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1027004.6728</v>
       </c>
       <c r="D3">
-        <v>54.22</v>
+        <v>53.68</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>55691304.56</v>
+        <v>55134617.07</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>55691304.56</v>
+        <v>55134617.07</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>450272.1831</v>
+        <v>460020.2045</v>
       </c>
       <c r="D4">
-        <v>124.7</v>
+        <v>123.37</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>56149552.14</v>
+        <v>56756700.7</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>56149552.14</v>
+        <v>56756700.7</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>132.57</v>
+        <v>131.3</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>132.57</v>
+        <v>131.3</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>132.57</v>
+        <v>131.3</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>129.07</v>
+        <v>127.91</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>129.07</v>
+        <v>127.91</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>129.07</v>
+        <v>127.91</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>11.0</v>
       </c>
       <c r="D7">
-        <v>128.68</v>
+        <v>127.37</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1415.52</v>
+        <v>1401.13</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1415.52</v>
+        <v>1401.13</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
-        <v>10690.3</v>
+        <v>9354.3</v>
       </c>
       <c r="D8">
-        <v>11023.26</v>
+        <v>10916.81</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>117841990.77</v>
+        <v>102119156.35</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>117841990.77</v>
+        <v>102119156.35</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="1">
-        <v>2501.0</v>
+        <v>2726.0</v>
       </c>
       <c r="D9">
-        <v>100.91</v>
+        <v>99.84</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>252393.18</v>
+        <v>272180.31</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>252393.18</v>
+        <v>272180.31</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P193"/>
+  <dimension ref="A1:P194"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O193" sqref="O193"/>
+      <selection activeCell="O194" sqref="O194"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>23</v>
       </c>
       <c r="B1" t="s">
         <v>24</v>
       </c>
       <c r="C1" t="s">
         <v>25</v>
       </c>
       <c r="D1" t="s">
         <v>26</v>
       </c>
       <c r="E1" t="s">
         <v>27</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>28</v>
@@ -2603,9589 +2606,9639 @@
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
         <v>58.2</v>
       </c>
       <c r="O2" s="1">
         <v>0.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" s="1">
-        <v>4000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>0.001</v>
+        <v>90.73</v>
       </c>
       <c r="E3" s="1">
-        <v>0.0001</v>
+        <v>93.5512</v>
       </c>
       <c r="F3" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="G3">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>0.33</v>
+        <v>13097168.0</v>
       </c>
       <c r="I3" s="1">
-        <v>3.07</v>
+        <v>-394968.0</v>
       </c>
       <c r="J3" s="1">
-        <v>930.30303030303</v>
+        <v>-3.0156748390186</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>3.4</v>
+        <v>12702200.0</v>
       </c>
       <c r="N3" s="1">
-        <v>3.4</v>
+        <v>12702200.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.0</v>
+        <v>2.54</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" t="s">
         <v>43</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" s="1">
-        <v>125000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="D4" s="1">
         <v>0.001</v>
       </c>
       <c r="E4" s="1">
-        <v>0.0</v>
+        <v>0.0001</v>
       </c>
       <c r="F4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G4">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H4" s="1">
-        <v>0.0</v>
+        <v>0.33</v>
       </c>
       <c r="I4" s="1">
-        <v>106.27</v>
+        <v>3.08</v>
       </c>
       <c r="J4" s="1">
-        <v>0</v>
+        <v>933.33333333333</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>106.27</v>
+        <v>3.41</v>
       </c>
       <c r="N4" s="1">
-        <v>106.27</v>
+        <v>3.41</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
-        <v>6735.0</v>
+        <v>125000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>4777.07</v>
+        <v>0.001</v>
       </c>
       <c r="E5" s="1">
-        <v>4774.6320237565</v>
+        <v>0.0</v>
       </c>
       <c r="F5" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="G5">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H5" s="1">
-        <v>32157146.68</v>
+        <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>16419.77</v>
+        <v>106.58</v>
       </c>
       <c r="J5" s="1">
-        <v>0.051061029025353</v>
+        <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>32173566.45</v>
+        <v>106.58</v>
       </c>
       <c r="N5" s="1">
-        <v>32173566.45</v>
+        <v>106.58</v>
       </c>
       <c r="O5" s="1">
-        <v>6.15</v>
+        <v>0.0</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>2500000.0</v>
+        <v>2723.0</v>
       </c>
       <c r="D6" s="1">
-        <v>103.795</v>
+        <v>4790.39</v>
       </c>
       <c r="E6" s="1">
-        <v>100.13</v>
+        <v>4790.2985934631</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>2503250.0</v>
+        <v>13043983.07</v>
       </c>
       <c r="I6" s="1">
-        <v>91625.0</v>
+        <v>248.9</v>
       </c>
       <c r="J6" s="1">
-        <v>3.6602416858084</v>
+        <v>0.0019081594836814</v>
       </c>
       <c r="K6">
-        <v>4.8</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>0.0</v>
+      </c>
+      <c r="L6">
+        <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2594875.0</v>
+        <v>13044231.97</v>
       </c>
       <c r="N6" s="1">
-        <v>2714957.19</v>
+        <v>13044231.97</v>
       </c>
       <c r="O6" s="1">
-        <v>0.52</v>
+        <v>2.61</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" t="s">
         <v>50</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" s="1">
-        <v>1576000.0</v>
+        <v>676.0</v>
       </c>
       <c r="D7" s="1">
-        <v>100.904</v>
+        <v>115.5</v>
       </c>
       <c r="E7" s="1">
-        <v>100.0</v>
+        <v>116.823047337</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1576000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>14247.04</v>
+        <v>-894380.0</v>
       </c>
       <c r="J7" s="1">
-        <v>0.904</v>
+        <v>0</v>
       </c>
       <c r="K7">
-        <v>1.78</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>0.0</v>
+      </c>
+      <c r="L7">
+        <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1590247.04</v>
+        <v>-894380.0</v>
       </c>
       <c r="N7" s="1">
-        <v>1618319.54</v>
+        <v>-894380.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.31</v>
+        <v>-0.18</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B8" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>4600000.0</v>
+        <v>483.0</v>
       </c>
       <c r="D8" s="1">
-        <v>100.387</v>
+        <v>105.855</v>
       </c>
       <c r="E8" s="1">
-        <v>99.49072913</v>
+        <v>105.815</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>4576573.54</v>
+        <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>41228.46</v>
+        <v>19320.0</v>
       </c>
       <c r="J8" s="1">
-        <v>0.90085868040045</v>
+        <v>0</v>
       </c>
       <c r="K8">
-        <v>1.77</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>0.0</v>
+      </c>
+      <c r="L8">
+        <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>4617802.0</v>
+        <v>19320.0</v>
       </c>
       <c r="N8" s="1">
-        <v>4699089.67</v>
+        <v>19320.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.9</v>
+        <v>0.0</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B9" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="C9" s="1">
-        <v>2571000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>103.742</v>
+        <v>101.602</v>
       </c>
       <c r="E9" s="1">
-        <v>100.42060793</v>
+        <v>100.13</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>2581813.83</v>
+        <v>2503250.0</v>
       </c>
       <c r="I9" s="1">
-        <v>85392.99</v>
+        <v>36800.0</v>
       </c>
       <c r="J9" s="1">
-        <v>3.3074805397568</v>
+        <v>1.4700888844502</v>
       </c>
       <c r="K9">
-        <v>2.36</v>
+        <v>0.6</v>
       </c>
       <c r="L9" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="M9" s="1">
-        <v>2667206.82</v>
+        <v>2540050.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2727857.42</v>
+        <v>2555060.27</v>
       </c>
       <c r="O9" s="1">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B10" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="C10" s="1">
-        <v>1000000.0</v>
+        <v>2380000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>102.089</v>
+        <v>102.714</v>
       </c>
       <c r="E10" s="1">
-        <v>100.2479</v>
+        <v>101.7</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1002479.0</v>
+        <v>2420460.0</v>
       </c>
       <c r="I10" s="1">
-        <v>18411.0</v>
+        <v>24133.2</v>
       </c>
       <c r="J10" s="1">
-        <v>1.8365471994925</v>
+        <v>0.99705014749263</v>
       </c>
       <c r="K10">
-        <v>0.43</v>
+        <v>3.17</v>
       </c>
       <c r="L10" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="M10" s="1">
-        <v>1020890.0</v>
+        <v>2444593.2</v>
       </c>
       <c r="N10" s="1">
-        <v>1025202.5</v>
+        <v>2520034.24</v>
       </c>
       <c r="O10" s="1">
-        <v>0.2</v>
+        <v>0.5</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B11" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C11" s="1">
-        <v>1498000.0</v>
+        <v>1576000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>107.487</v>
+        <v>100.446</v>
       </c>
       <c r="E11" s="1">
-        <v>105.76043057</v>
+        <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1584291.25</v>
+        <v>1576000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>25864.01</v>
+        <v>7028.96</v>
       </c>
       <c r="J11" s="1">
-        <v>1.6325287411642</v>
+        <v>0.446</v>
       </c>
       <c r="K11">
-        <v>0.67</v>
+        <v>2.58</v>
       </c>
       <c r="L11" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="M11" s="1">
-        <v>1610155.26</v>
+        <v>1583028.96</v>
       </c>
       <c r="N11" s="1">
-        <v>1620204.34</v>
+        <v>1623660.21</v>
       </c>
       <c r="O11" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B12" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C12" s="1">
-        <v>5451000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>98.912</v>
+        <v>98.042</v>
       </c>
       <c r="E12" s="1">
-        <v>99.95557916</v>
+        <v>99.49072913</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>5448578.62</v>
+        <v>4576573.54</v>
       </c>
       <c r="I12" s="1">
-        <v>-56885.5</v>
+        <v>-66641.54</v>
       </c>
       <c r="J12" s="1">
-        <v>-1.04404293243</v>
+        <v>-1.4561448519846</v>
       </c>
       <c r="K12">
-        <v>0.09</v>
+        <v>2.28</v>
       </c>
       <c r="L12" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="M12" s="1">
-        <v>5391693.12</v>
+        <v>4509932.0</v>
       </c>
       <c r="N12" s="1">
-        <v>5396689.87</v>
+        <v>4614849.81</v>
       </c>
       <c r="O12" s="1">
-        <v>1.03</v>
+        <v>0.92</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="B13" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C13" s="1">
-        <v>1938000.0</v>
+        <v>2571000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>104.491</v>
+        <v>102.367</v>
       </c>
       <c r="E13" s="1">
-        <v>94.23756966</v>
+        <v>100.42060793</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1826324.1</v>
+        <v>2581813.83</v>
       </c>
       <c r="I13" s="1">
-        <v>-3792.08</v>
+        <v>50041.74</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.20763455949577</v>
+        <v>1.9382396754765</v>
       </c>
       <c r="K13">
-        <v>0.69</v>
+        <v>0.43</v>
       </c>
       <c r="L13" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="M13" s="1">
-        <v>1822532.02</v>
+        <v>2631855.57</v>
       </c>
       <c r="N13" s="1">
-        <v>1835880.0</v>
+        <v>2642987.64</v>
       </c>
       <c r="O13" s="1">
-        <v>0.35</v>
+        <v>0.53</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="B14" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="C14" s="1">
-        <v>2500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>106.155</v>
+        <v>97.831</v>
       </c>
       <c r="E14" s="1">
-        <v>103.3764868</v>
+        <v>100.2479</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>2584412.17</v>
+        <v>1002479.0</v>
       </c>
       <c r="I14" s="1">
-        <v>69462.83</v>
+        <v>-24169.0</v>
       </c>
       <c r="J14" s="1">
-        <v>2.68776129467</v>
+        <v>-2.410923321087</v>
       </c>
       <c r="K14">
-        <v>2.86</v>
+        <v>1.39</v>
       </c>
       <c r="L14" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="M14" s="1">
-        <v>2653875.0</v>
+        <v>978310.0</v>
       </c>
       <c r="N14" s="1">
-        <v>2725416.37</v>
+        <v>992185.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.52</v>
+        <v>0.2</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="B15" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C15" s="1">
-        <v>3300000.0</v>
+        <v>1498000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>103.342</v>
+        <v>105.67</v>
       </c>
       <c r="E15" s="1">
-        <v>98.92441182</v>
+        <v>105.76043057</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>3264505.59</v>
+        <v>1584291.25</v>
       </c>
       <c r="I15" s="1">
-        <v>145780.41</v>
+        <v>-1354.65</v>
       </c>
       <c r="J15" s="1">
-        <v>4.4656198612912</v>
+        <v>-0.085505111512798</v>
       </c>
       <c r="K15">
-        <v>5.12</v>
+        <v>2.16</v>
       </c>
       <c r="L15" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="M15" s="1">
-        <v>3410286.0</v>
+        <v>1582936.6</v>
       </c>
       <c r="N15" s="1">
-        <v>3579354.49</v>
+        <v>1615268.43</v>
       </c>
       <c r="O15" s="1">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="B16" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="C16" s="1">
-        <v>2200000.0</v>
+        <v>5451000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>94.043</v>
+        <v>96.662</v>
       </c>
       <c r="E16" s="1">
-        <v>81.90598182</v>
+        <v>99.95557916</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1801931.6</v>
+        <v>5448578.62</v>
       </c>
       <c r="I16" s="1">
-        <v>267014.4</v>
+        <v>-179533.0</v>
       </c>
       <c r="J16" s="1">
-        <v>14.818231724223</v>
+        <v>-3.2950428455045</v>
       </c>
       <c r="K16">
-        <v>0.18</v>
+        <v>0.68</v>
       </c>
       <c r="L16" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="M16" s="1">
-        <v>2068946.0</v>
+        <v>5269045.62</v>
       </c>
       <c r="N16" s="1">
-        <v>2072954.22</v>
+        <v>5305896.65</v>
       </c>
       <c r="O16" s="1">
-        <v>0.4</v>
+        <v>1.06</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B17" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C17" s="1">
-        <v>3525250.0</v>
+        <v>1938000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>97.405</v>
+        <v>104.18</v>
       </c>
       <c r="E17" s="1">
-        <v>96.4088025</v>
+        <v>94.23756966</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>3398651.31</v>
+        <v>1826324.1</v>
       </c>
       <c r="I17" s="1">
-        <v>-125.35</v>
+        <v>-9216.54</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.0036882277281926</v>
+        <v>-0.504649749735</v>
       </c>
       <c r="K17">
-        <v>1.85</v>
+        <v>1.61</v>
       </c>
       <c r="L17" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="M17" s="1">
-        <v>3398525.96</v>
+        <v>1817107.56</v>
       </c>
       <c r="N17" s="1">
-        <v>3463897.51</v>
+        <v>1848369.92</v>
       </c>
       <c r="O17" s="1">
-        <v>0.66</v>
+        <v>0.37</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B18" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="C18" s="1">
-        <v>3245250.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>97.924</v>
+        <v>103.974</v>
       </c>
       <c r="E18" s="1">
-        <v>97.78572159</v>
+        <v>103.3764868</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>3173391.13</v>
+        <v>2584412.17</v>
       </c>
       <c r="I18" s="1">
-        <v>-28129.88</v>
+        <v>14937.83</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.88642965356748</v>
+        <v>0.57799720081027</v>
       </c>
       <c r="K18">
-        <v>0.59</v>
+        <v>3.67</v>
       </c>
       <c r="L18" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="M18" s="1">
-        <v>3145261.25</v>
+        <v>2599350.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3164332.15</v>
+        <v>2690987.26</v>
       </c>
       <c r="O18" s="1">
-        <v>0.61</v>
+        <v>0.54</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B19" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C19" s="1">
-        <v>4253000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>104.554</v>
+        <v>99.398</v>
       </c>
       <c r="E19" s="1">
-        <v>103.54083188</v>
+        <v>98.92441182</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>4403591.58</v>
+        <v>3264505.59</v>
       </c>
       <c r="I19" s="1">
-        <v>43090.04</v>
+        <v>15628.41</v>
       </c>
       <c r="J19" s="1">
-        <v>0.97852035587733</v>
+        <v>0.47873742498324</v>
       </c>
       <c r="K19">
-        <v>0.7</v>
+        <v>0.38</v>
       </c>
       <c r="L19" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="M19" s="1">
-        <v>4446681.62</v>
+        <v>3280134.0</v>
       </c>
       <c r="N19" s="1">
-        <v>4476423.09</v>
+        <v>3292565.51</v>
       </c>
       <c r="O19" s="1">
-        <v>0.86</v>
+        <v>0.66</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B20" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C20" s="1">
-        <v>2124000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>108.936</v>
+        <v>91.29</v>
       </c>
       <c r="E20" s="1">
-        <v>108.54733851</v>
+        <v>81.90598182</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>2305545.47</v>
+        <v>1801931.6</v>
       </c>
       <c r="I20" s="1">
-        <v>8255.17</v>
+        <v>206448.4</v>
       </c>
       <c r="J20" s="1">
-        <v>0.35805713257089</v>
+        <v>11.45706085625</v>
       </c>
       <c r="K20">
-        <v>0.27</v>
+        <v>0.42</v>
       </c>
       <c r="L20" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="M20" s="1">
-        <v>2313800.64</v>
+        <v>2008380.0</v>
       </c>
       <c r="N20" s="1">
-        <v>2319605.27</v>
+        <v>2017662.19</v>
       </c>
       <c r="O20" s="1">
-        <v>0.44</v>
+        <v>0.4</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B21" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C21" s="1">
-        <v>4327000.0</v>
+        <v>3525250.0</v>
       </c>
       <c r="D21" s="1">
-        <v>101.474</v>
+        <v>95.579</v>
       </c>
       <c r="E21" s="1">
-        <v>99.95464109</v>
+        <v>96.4088025</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>4325037.32</v>
+        <v>3398651.31</v>
       </c>
       <c r="I21" s="1">
-        <v>65742.66</v>
+        <v>-63835.72</v>
       </c>
       <c r="J21" s="1">
-        <v>1.520048386542</v>
+        <v>-1.8782662349672</v>
       </c>
       <c r="K21">
-        <v>2.13</v>
+        <v>2.52</v>
       </c>
       <c r="L21" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="M21" s="1">
-        <v>4390779.98</v>
+        <v>3334815.59</v>
       </c>
       <c r="N21" s="1">
-        <v>4483089.31</v>
+        <v>3423665.66</v>
       </c>
       <c r="O21" s="1">
-        <v>0.86</v>
+        <v>0.68</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C22" s="1">
-        <v>3261000.0</v>
+        <v>3245250.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.251</v>
+        <v>96.524</v>
       </c>
       <c r="E22" s="1">
-        <v>100.01062956</v>
+        <v>97.78572159</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>3261346.63</v>
+        <v>3173391.13</v>
       </c>
       <c r="I22" s="1">
-        <v>7838.48</v>
+        <v>-73097.06</v>
       </c>
       <c r="J22" s="1">
-        <v>0.24034489090784</v>
+        <v>-2.3034368284757</v>
       </c>
       <c r="K22">
-        <v>1.56</v>
+        <v>1.38</v>
       </c>
       <c r="L22" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="M22" s="1">
-        <v>3269185.11</v>
+        <v>3100294.07</v>
       </c>
       <c r="N22" s="1">
-        <v>3319911.78</v>
+        <v>3144960.13</v>
       </c>
       <c r="O22" s="1">
-        <v>0.64</v>
+        <v>0.63</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="B23" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C23" s="1">
-        <v>2657000.0</v>
+        <v>4253000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>102.374</v>
+        <v>103.876</v>
       </c>
       <c r="E23" s="1">
-        <v>100.06368348</v>
+        <v>103.54083188</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>2658692.07</v>
+        <v>4403591.58</v>
       </c>
       <c r="I23" s="1">
-        <v>61385.11</v>
+        <v>14254.7</v>
       </c>
       <c r="J23" s="1">
-        <v>2.3088461688608</v>
+        <v>0.32370622345499</v>
       </c>
       <c r="K23">
-        <v>1.14</v>
+        <v>1.64</v>
       </c>
       <c r="L23" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="M23" s="1">
-        <v>2720077.18</v>
+        <v>4417846.28</v>
       </c>
       <c r="N23" s="1">
-        <v>2750337.46</v>
+        <v>4487503.92</v>
       </c>
       <c r="O23" s="1">
-        <v>0.53</v>
+        <v>0.9</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="B24" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C24" s="1">
-        <v>4746000.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.087</v>
+        <v>107.534</v>
       </c>
       <c r="E24" s="1">
-        <v>65.88463274</v>
+        <v>108.54733851</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>3126884.67</v>
+        <v>2305545.47</v>
       </c>
       <c r="I24" s="1">
-        <v>1575784.35</v>
+        <v>-21523.31</v>
       </c>
       <c r="J24" s="1">
-        <v>50.39470643476</v>
+        <v>-0.93354524038079</v>
       </c>
       <c r="K24">
-        <v>3.04</v>
+        <v>1.25</v>
       </c>
       <c r="L24" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="M24" s="1">
-        <v>4702669.02</v>
+        <v>2284022.16</v>
       </c>
       <c r="N24" s="1">
-        <v>4846999.43</v>
+        <v>2310557.61</v>
       </c>
       <c r="O24" s="1">
-        <v>0.93</v>
+        <v>0.46</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B25" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C25" s="1">
-        <v>1445000.0</v>
+        <v>4327000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>101.243</v>
+        <v>99.87</v>
       </c>
       <c r="E25" s="1">
-        <v>100.0</v>
+        <v>99.95464109</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1445000.0</v>
+        <v>4325037.32</v>
       </c>
       <c r="I25" s="1">
-        <v>17961.35</v>
+        <v>-3662.42</v>
       </c>
       <c r="J25" s="1">
-        <v>1.243</v>
+        <v>-0.084679500522784</v>
       </c>
       <c r="K25">
-        <v>0.77</v>
+        <v>2.98</v>
       </c>
       <c r="L25" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="M25" s="1">
-        <v>1462961.35</v>
+        <v>4321374.9</v>
       </c>
       <c r="N25" s="1">
-        <v>1474049.72</v>
+        <v>4450463.73</v>
       </c>
       <c r="O25" s="1">
-        <v>0.28</v>
+        <v>0.89</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="B26" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C26" s="1">
-        <v>1268000.0</v>
+        <v>3261000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>105.278</v>
+        <v>97.378</v>
       </c>
       <c r="E26" s="1">
-        <v>52.65093533</v>
+        <v>100.01062956</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>667613.86</v>
+        <v>3261346.63</v>
       </c>
       <c r="I26" s="1">
-        <v>44346.15</v>
+        <v>-85850.05</v>
       </c>
       <c r="J26" s="1">
-        <v>6.6424849238451</v>
+        <v>-2.6323497542486</v>
       </c>
       <c r="K26">
-        <v>0.58</v>
+        <v>2.18</v>
       </c>
       <c r="L26" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="M26" s="1">
-        <v>711960.01</v>
+        <v>3175496.58</v>
       </c>
       <c r="N26" s="1">
-        <v>719305.02</v>
+        <v>3246434.65</v>
       </c>
       <c r="O26" s="1">
-        <v>0.14</v>
+        <v>0.65</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="B27" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C27" s="1">
-        <v>2376000.0</v>
+        <v>2657000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.888</v>
+        <v>99.025</v>
       </c>
       <c r="E27" s="1">
-        <v>99.01644276</v>
+        <v>100.06368348</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>2352630.68</v>
+        <v>2658692.07</v>
       </c>
       <c r="I27" s="1">
-        <v>20708.2</v>
+        <v>-27597.82</v>
       </c>
       <c r="J27" s="1">
-        <v>0.88021465400596</v>
+        <v>-1.0380224288253</v>
       </c>
       <c r="K27">
-        <v>0.41</v>
+        <v>1.85</v>
       </c>
       <c r="L27" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="M27" s="1">
-        <v>2373338.88</v>
+        <v>2631094.25</v>
       </c>
       <c r="N27" s="1">
-        <v>2383057.38</v>
+        <v>2680174.94</v>
       </c>
       <c r="O27" s="1">
-        <v>0.46</v>
+        <v>0.54</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="B28" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C28" s="1">
-        <v>1269000.0</v>
+        <v>4746000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>100.726</v>
+        <v>95.911</v>
       </c>
       <c r="E28" s="1">
-        <v>99.92911899</v>
+        <v>65.88463274</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1268100.52</v>
+        <v>3126884.67</v>
       </c>
       <c r="I28" s="1">
-        <v>10112.42</v>
+        <v>1425051.39</v>
       </c>
       <c r="J28" s="1">
-        <v>0.79744624661143</v>
+        <v>45.574158959947</v>
       </c>
       <c r="K28">
-        <v>3.36</v>
+        <v>3.73</v>
       </c>
       <c r="L28" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="M28" s="1">
-        <v>1278212.94</v>
+        <v>4551936.06</v>
       </c>
       <c r="N28" s="1">
-        <v>1320900.69</v>
+        <v>4728773.32</v>
       </c>
       <c r="O28" s="1">
-        <v>0.25</v>
+        <v>0.95</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B29" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C29" s="1">
-        <v>1325000.0</v>
+        <v>1445000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.708</v>
+        <v>99.235</v>
       </c>
       <c r="E29" s="1">
-        <v>102.98398264</v>
+        <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1364537.77</v>
+        <v>1445000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-30156.77</v>
+        <v>-11054.25</v>
       </c>
       <c r="J29" s="1">
-        <v>-2.2100355639111</v>
+        <v>-0.765</v>
       </c>
       <c r="K29">
-        <v>0.46</v>
+        <v>1.37</v>
       </c>
       <c r="L29" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="M29" s="1">
-        <v>1334381.0</v>
+        <v>1433945.75</v>
       </c>
       <c r="N29" s="1">
-        <v>1340518.33</v>
+        <v>1453734.22</v>
       </c>
       <c r="O29" s="1">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="B30" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="C30" s="1">
-        <v>2950000.0</v>
+        <v>1268000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.007</v>
+        <v>104.031</v>
       </c>
       <c r="E30" s="1">
-        <v>99.45524576</v>
+        <v>52.65093533</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>2933929.75</v>
+        <v>667613.86</v>
       </c>
       <c r="I30" s="1">
-        <v>-13223.25</v>
+        <v>35913.11</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.45070097537271</v>
+        <v>5.379323610807</v>
       </c>
       <c r="K30">
-        <v>0.58</v>
+        <v>1.01</v>
       </c>
       <c r="L30" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="M30" s="1">
-        <v>2920706.5</v>
+        <v>703526.97</v>
       </c>
       <c r="N30" s="1">
-        <v>2937745.7</v>
+        <v>716380.73</v>
       </c>
       <c r="O30" s="1">
-        <v>0.56</v>
+        <v>0.14</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="B31" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="C31" s="1">
-        <v>1713000.0</v>
+        <v>2950000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>101.807</v>
+        <v>98.781</v>
       </c>
       <c r="E31" s="1">
-        <v>100.0</v>
+        <v>99.45524576</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1713000.0</v>
+        <v>2933929.75</v>
       </c>
       <c r="I31" s="1">
-        <v>30953.91</v>
+        <v>-19890.25</v>
       </c>
       <c r="J31" s="1">
-        <v>1.807</v>
+        <v>-0.67793886339644</v>
       </c>
       <c r="K31">
-        <v>0.28</v>
+        <v>1.38</v>
       </c>
       <c r="L31" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="M31" s="1">
-        <v>1743953.91</v>
+        <v>2914039.5</v>
       </c>
       <c r="N31" s="1">
-        <v>1748831.2</v>
+        <v>2954744.26</v>
       </c>
       <c r="O31" s="1">
-        <v>0.33</v>
+        <v>0.59</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B32" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C32" s="1">
-        <v>2247000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>101.127</v>
+        <v>100.858</v>
       </c>
       <c r="E32" s="1">
         <v>100.0</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>2247000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="I32" s="1">
-        <v>25323.69</v>
+        <v>14697.54</v>
       </c>
       <c r="J32" s="1">
-        <v>1.127</v>
+        <v>0.858</v>
       </c>
       <c r="K32">
-        <v>0.99</v>
+        <v>1.01</v>
       </c>
       <c r="L32" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="M32" s="1">
-        <v>2272323.69</v>
+        <v>1727697.54</v>
       </c>
       <c r="N32" s="1">
-        <v>2294606.44</v>
+        <v>1745011.93</v>
       </c>
       <c r="O32" s="1">
-        <v>0.44</v>
+        <v>0.35</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="B33" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="C33" s="1">
-        <v>2282000.0</v>
+        <v>2247000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>103.306</v>
+        <v>99.245</v>
       </c>
       <c r="E33" s="1">
-        <v>103.51827695</v>
+        <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2362287.08</v>
+        <v>2247000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-4844.16</v>
+        <v>-16964.85</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.20506229073564</v>
+        <v>-0.755</v>
       </c>
       <c r="K33">
-        <v>1.57</v>
+        <v>1.74</v>
       </c>
       <c r="L33" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="M33" s="1">
-        <v>2357442.92</v>
+        <v>2230035.15</v>
       </c>
       <c r="N33" s="1">
-        <v>2393162.56</v>
+        <v>2269029.96</v>
       </c>
       <c r="O33" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="B34" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C34" s="1">
-        <v>791000.0</v>
+        <v>2282000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>104.083</v>
+        <v>102.258</v>
       </c>
       <c r="E34" s="1">
-        <v>100.39127686</v>
+        <v>103.51827695</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>794095.0</v>
+        <v>2362287.08</v>
       </c>
       <c r="I34" s="1">
-        <v>29201.53</v>
+        <v>-28759.52</v>
       </c>
       <c r="J34" s="1">
-        <v>3.6773345758379</v>
+        <v>-1.2174439018648</v>
       </c>
       <c r="K34">
-        <v>3.02</v>
+        <v>2.38</v>
       </c>
       <c r="L34" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="M34" s="1">
-        <v>823296.53</v>
+        <v>2333527.56</v>
       </c>
       <c r="N34" s="1">
-        <v>847152.87</v>
+        <v>2387835.99</v>
       </c>
       <c r="O34" s="1">
-        <v>0.16</v>
+        <v>0.48</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="B35" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C35" s="1">
-        <v>1800000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>104.552</v>
+        <v>102.642</v>
       </c>
       <c r="E35" s="1">
-        <v>103.60736833</v>
+        <v>100.39127686</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1864932.63</v>
+        <v>794095.0</v>
       </c>
       <c r="I35" s="1">
-        <v>17003.37</v>
+        <v>17803.22</v>
       </c>
       <c r="J35" s="1">
-        <v>0.91174178232916</v>
+        <v>2.2419509000812</v>
       </c>
       <c r="K35">
-        <v>2.01</v>
+        <v>0.69</v>
       </c>
       <c r="L35" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="M35" s="1">
-        <v>1881936.0</v>
+        <v>811898.22</v>
       </c>
       <c r="N35" s="1">
-        <v>1918077.78</v>
+        <v>817330.85</v>
       </c>
       <c r="O35" s="1">
-        <v>0.37</v>
+        <v>0.16</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="B36" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C36" s="1">
-        <v>2724000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.423</v>
+        <v>103.315</v>
       </c>
       <c r="E36" s="1">
-        <v>93.54200514</v>
+        <v>103.60736833</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>2548084.22</v>
+        <v>1864932.63</v>
       </c>
       <c r="I36" s="1">
-        <v>160198.3</v>
+        <v>-5262.63</v>
       </c>
       <c r="J36" s="1">
-        <v>6.2870096185439</v>
+        <v>-0.28218874587443</v>
       </c>
       <c r="K36">
-        <v>3.07</v>
+        <v>2.71</v>
       </c>
       <c r="L36" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="M36" s="1">
-        <v>2708282.52</v>
+        <v>1859670.0</v>
       </c>
       <c r="N36" s="1">
-        <v>2791774.99</v>
+        <v>1908448.77</v>
       </c>
       <c r="O36" s="1">
-        <v>0.53</v>
+        <v>0.38</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="B37" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C37" s="1">
-        <v>2700000.0</v>
+        <v>2724000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.916</v>
+        <v>98.313</v>
       </c>
       <c r="E37" s="1">
-        <v>97.99</v>
+        <v>93.54200514</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>2645730.0</v>
+        <v>2548084.22</v>
       </c>
       <c r="I37" s="1">
-        <v>79002.0</v>
+        <v>129961.9</v>
       </c>
       <c r="J37" s="1">
-        <v>2.9860189815287</v>
+        <v>5.10037694123</v>
       </c>
       <c r="K37">
-        <v>1.78</v>
+        <v>0.37</v>
       </c>
       <c r="L37" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="M37" s="1">
-        <v>2724732.0</v>
+        <v>2678046.12</v>
       </c>
       <c r="N37" s="1">
-        <v>2772732.0</v>
+        <v>2688074.54</v>
       </c>
       <c r="O37" s="1">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="B38" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="C38" s="1">
-        <v>4233000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>105.471</v>
+        <v>100.375</v>
       </c>
       <c r="E38" s="1">
-        <v>100.83408623</v>
+        <v>97.99</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>4268306.87</v>
+        <v>2645730.0</v>
       </c>
       <c r="I38" s="1">
-        <v>196280.56</v>
+        <v>64395.0</v>
       </c>
       <c r="J38" s="1">
-        <v>4.5985578351821</v>
+        <v>2.433921828758</v>
       </c>
       <c r="K38">
-        <v>1.67</v>
+        <v>2.49</v>
       </c>
       <c r="L38" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="M38" s="1">
-        <v>4464587.43</v>
+        <v>2710125.0</v>
       </c>
       <c r="N38" s="1">
-        <v>4535401.99</v>
+        <v>2777250.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.87</v>
+        <v>0.56</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="B39" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="C39" s="1">
-        <v>2377000.0</v>
+        <v>4233000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>103.1</v>
+        <v>101.905</v>
       </c>
       <c r="E39" s="1">
-        <v>100.1633029</v>
+        <v>100.83408623</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2380881.71</v>
+        <v>4268306.87</v>
       </c>
       <c r="I39" s="1">
-        <v>69805.29</v>
+        <v>45331.78</v>
       </c>
       <c r="J39" s="1">
-        <v>2.9319092043426</v>
+        <v>1.0620553156245</v>
       </c>
       <c r="K39">
-        <v>2.61</v>
+        <v>2.84</v>
       </c>
       <c r="L39" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="M39" s="1">
-        <v>2450687.0</v>
+        <v>4313638.65</v>
       </c>
       <c r="N39" s="1">
-        <v>2512658.79</v>
+        <v>4433926.4</v>
       </c>
       <c r="O39" s="1">
-        <v>0.48</v>
+        <v>0.89</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="B40" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="C40" s="1">
-        <v>5123000.0</v>
+        <v>2377000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>104.265</v>
+        <v>101.206</v>
       </c>
       <c r="E40" s="1">
-        <v>102.84970974</v>
+        <v>100.1633029</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>5268990.63</v>
+        <v>2380881.71</v>
       </c>
       <c r="I40" s="1">
-        <v>72505.32</v>
+        <v>24784.91</v>
       </c>
       <c r="J40" s="1">
-        <v>1.3760760853735</v>
+        <v>1.0409971186683</v>
       </c>
       <c r="K40">
-        <v>2.04</v>
+        <v>0.25</v>
       </c>
       <c r="L40" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="M40" s="1">
-        <v>5341495.95</v>
+        <v>2405666.62</v>
       </c>
       <c r="N40" s="1">
-        <v>5446090.53</v>
+        <v>2411576.65</v>
       </c>
       <c r="O40" s="1">
-        <v>1.04</v>
+        <v>0.48</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="B41" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C41" s="1">
-        <v>2472000.0</v>
+        <v>5123000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>103.439</v>
+        <v>102.063</v>
       </c>
       <c r="E41" s="1">
-        <v>100.08024879</v>
+        <v>102.84970974</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>2473983.75</v>
+        <v>5268990.63</v>
       </c>
       <c r="I41" s="1">
-        <v>83028.33</v>
+        <v>-40303.14</v>
       </c>
       <c r="J41" s="1">
-        <v>3.3560580177618</v>
+        <v>-0.76491196948665</v>
       </c>
       <c r="K41">
-        <v>2.26</v>
+        <v>3.1</v>
       </c>
       <c r="L41" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="M41" s="1">
-        <v>2557012.08</v>
+        <v>5228687.49</v>
       </c>
       <c r="N41" s="1">
-        <v>2612769.41</v>
+        <v>5387713.95</v>
       </c>
       <c r="O41" s="1">
-        <v>0.5</v>
+        <v>1.08</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B42" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C42" s="1">
-        <v>3348000.0</v>
+        <v>2472000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>102.325</v>
+        <v>96.226</v>
       </c>
       <c r="E42" s="1">
-        <v>100.0</v>
+        <v>100.08024879</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>3348000.0</v>
+        <v>2473983.75</v>
       </c>
       <c r="I42" s="1">
-        <v>77841.0</v>
+        <v>-95277.03</v>
       </c>
       <c r="J42" s="1">
-        <v>2.325</v>
+        <v>-3.8511582786265</v>
       </c>
       <c r="K42">
-        <v>1.56</v>
+        <v>3.25</v>
       </c>
       <c r="L42" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="M42" s="1">
-        <v>3425841.0</v>
+        <v>2378706.72</v>
       </c>
       <c r="N42" s="1">
-        <v>3477979.13</v>
+        <v>2458978.05</v>
       </c>
       <c r="O42" s="1">
-        <v>0.67</v>
+        <v>0.49</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="B43" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="C43" s="1">
-        <v>1897000.0</v>
+        <v>3348000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>103.796</v>
+        <v>99.445</v>
       </c>
       <c r="E43" s="1">
-        <v>102.70391249</v>
+        <v>100.0</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1948293.22</v>
+        <v>3348000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>20716.9</v>
+        <v>-18581.4</v>
       </c>
       <c r="J43" s="1">
-        <v>1.0633358360709</v>
+        <v>-0.555</v>
       </c>
       <c r="K43">
-        <v>2.31</v>
+        <v>2.25</v>
       </c>
       <c r="L43" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="M43" s="1">
-        <v>1969010.12</v>
+        <v>3329418.6</v>
       </c>
       <c r="N43" s="1">
-        <v>2012851.9</v>
+        <v>3404678.85</v>
       </c>
       <c r="O43" s="1">
-        <v>0.39</v>
+        <v>0.68</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="B44" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="C44" s="1">
-        <v>2500000.0</v>
+        <v>1897000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>103.949</v>
+        <v>103.005</v>
       </c>
       <c r="E44" s="1">
-        <v>101.486</v>
+        <v>102.70391249</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>2537150.0</v>
+        <v>1948293.22</v>
       </c>
       <c r="I44" s="1">
-        <v>61575.0</v>
+        <v>5711.63</v>
       </c>
       <c r="J44" s="1">
-        <v>2.4269357349782</v>
+        <v>0.2931606978543</v>
       </c>
       <c r="K44">
-        <v>5.2</v>
+        <v>3.23</v>
       </c>
       <c r="L44" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="M44" s="1">
-        <v>2598725.0</v>
+        <v>1954004.85</v>
       </c>
       <c r="N44" s="1">
-        <v>2728716.44</v>
+        <v>2015314.84</v>
       </c>
       <c r="O44" s="1">
-        <v>0.52</v>
+        <v>0.4</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="B45" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C45" s="1">
-        <v>1936000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>101.749</v>
+        <v>104.95</v>
       </c>
       <c r="E45" s="1">
-        <v>100.10319267</v>
+        <v>101.486</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1937997.81</v>
+        <v>2537150.0</v>
       </c>
       <c r="I45" s="1">
-        <v>31862.83</v>
+        <v>86600.0</v>
       </c>
       <c r="J45" s="1">
-        <v>1.644110733025</v>
+        <v>3.4132786788325</v>
       </c>
       <c r="K45">
-        <v>0.9</v>
+        <v>6.28</v>
       </c>
       <c r="L45" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="M45" s="1">
-        <v>1969860.64</v>
+        <v>2623750.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1987230.86</v>
+        <v>2780710.62</v>
       </c>
       <c r="O45" s="1">
-        <v>0.38</v>
+        <v>0.56</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B46" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="C46" s="1">
-        <v>2700000.0</v>
+        <v>1936000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>97.846</v>
+        <v>99.739</v>
       </c>
       <c r="E46" s="1">
-        <v>96.84</v>
+        <v>100.10319267</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>2614680.0</v>
+        <v>1937997.81</v>
       </c>
       <c r="I46" s="1">
-        <v>27162.0</v>
+        <v>-7050.77</v>
       </c>
       <c r="J46" s="1">
-        <v>1.0388269310202</v>
+        <v>-0.36381723259016</v>
       </c>
       <c r="K46">
-        <v>1.84</v>
+        <v>1.57</v>
       </c>
       <c r="L46" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="M46" s="1">
-        <v>2641842.0</v>
+        <v>1930947.04</v>
       </c>
       <c r="N46" s="1">
-        <v>2691567.0</v>
+        <v>1961344.93</v>
       </c>
       <c r="O46" s="1">
-        <v>0.51</v>
+        <v>0.39</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="B47" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="C47" s="1">
-        <v>2170000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.496</v>
+        <v>96.436</v>
       </c>
       <c r="E47" s="1">
-        <v>92.4965576</v>
+        <v>96.84</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>2007175.3</v>
+        <v>2614680.0</v>
       </c>
       <c r="I47" s="1">
-        <v>151887.9</v>
+        <v>-10908.0</v>
       </c>
       <c r="J47" s="1">
-        <v>7.5672463685658</v>
+        <v>-0.41718298223874</v>
       </c>
       <c r="K47">
-        <v>0.33</v>
+        <v>2.53</v>
       </c>
       <c r="L47" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="M47" s="1">
-        <v>2159063.2</v>
+        <v>2603772.0</v>
       </c>
       <c r="N47" s="1">
-        <v>2166221.19</v>
+        <v>2672143.88</v>
       </c>
       <c r="O47" s="1">
-        <v>0.41</v>
+        <v>0.53</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="B48" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="C48" s="1">
-        <v>4063000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>101.774</v>
+        <v>97.112</v>
       </c>
       <c r="E48" s="1">
-        <v>97.961492</v>
+        <v>92.4965576</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>3980175.42</v>
+        <v>2007175.3</v>
       </c>
       <c r="I48" s="1">
-        <v>154902.2</v>
+        <v>100155.1</v>
       </c>
       <c r="J48" s="1">
-        <v>3.891843540906</v>
+        <v>4.9898531533344</v>
       </c>
       <c r="K48">
-        <v>0.44</v>
+        <v>0.77</v>
       </c>
       <c r="L48" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="M48" s="1">
-        <v>4135077.62</v>
+        <v>2107330.4</v>
       </c>
       <c r="N48" s="1">
-        <v>4153110.66</v>
+        <v>2124095.16</v>
       </c>
       <c r="O48" s="1">
-        <v>0.79</v>
+        <v>0.42</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B49" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C49" s="1">
-        <v>1800000.0</v>
+        <v>4063000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>92.219</v>
+        <v>96.938</v>
       </c>
       <c r="E49" s="1">
-        <v>89.54278944</v>
+        <v>97.961492</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1611770.21</v>
+        <v>3980175.42</v>
       </c>
       <c r="I49" s="1">
-        <v>48171.79</v>
+        <v>-41584.48</v>
       </c>
       <c r="J49" s="1">
-        <v>2.9887504869568</v>
+        <v>-1.0447901313857</v>
       </c>
       <c r="K49">
-        <v>2.17</v>
+        <v>1.27</v>
       </c>
       <c r="L49" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="M49" s="1">
-        <v>1659942.0</v>
+        <v>3938590.94</v>
       </c>
       <c r="N49" s="1">
-        <v>1698962.55</v>
+        <v>3990018.5</v>
       </c>
       <c r="O49" s="1">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="B50" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="C50" s="1">
-        <v>2477000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>101.166</v>
+        <v>87.648</v>
       </c>
       <c r="E50" s="1">
-        <v>100.00201776</v>
+        <v>89.54278944</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2477049.98</v>
+        <v>1611770.21</v>
       </c>
       <c r="I50" s="1">
-        <v>28831.84</v>
+        <v>-34106.21</v>
       </c>
       <c r="J50" s="1">
-        <v>1.1639587506426</v>
+        <v>-2.1160714963208</v>
       </c>
       <c r="K50">
-        <v>1.43</v>
+        <v>2.68</v>
       </c>
       <c r="L50" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="M50" s="1">
-        <v>2505881.82</v>
+        <v>1577664.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2541230.67</v>
+        <v>1625931.12</v>
       </c>
       <c r="O50" s="1">
-        <v>0.49</v>
+        <v>0.32</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="B51" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C51" s="1">
-        <v>3207000.0</v>
+        <v>2477000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>103.136</v>
+        <v>98.691</v>
       </c>
       <c r="E51" s="1">
-        <v>102.084372</v>
+        <v>100.00201776</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>3273845.81</v>
+        <v>2477049.98</v>
       </c>
       <c r="I51" s="1">
-        <v>33725.71</v>
+        <v>-32473.91</v>
       </c>
       <c r="J51" s="1">
-        <v>1.0301557237969</v>
+        <v>-1.3109913107203</v>
       </c>
       <c r="K51">
-        <v>2.27</v>
+        <v>0.15</v>
       </c>
       <c r="L51" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="M51" s="1">
-        <v>3307571.52</v>
+        <v>2444576.07</v>
       </c>
       <c r="N51" s="1">
-        <v>3380263.52</v>
+        <v>2448188.36</v>
       </c>
       <c r="O51" s="1">
-        <v>0.65</v>
+        <v>0.49</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="B52" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="C52" s="1">
-        <v>1923000.0</v>
+        <v>3207000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>102.933</v>
+        <v>102.176</v>
       </c>
       <c r="E52" s="1">
-        <v>100.24366355</v>
+        <v>102.084372</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1927685.65</v>
+        <v>3273845.81</v>
       </c>
       <c r="I52" s="1">
-        <v>51715.94</v>
+        <v>2938.51</v>
       </c>
       <c r="J52" s="1">
-        <v>2.6827994491737</v>
+        <v>0.089757128787932</v>
       </c>
       <c r="K52">
-        <v>1.5</v>
+        <v>3.17</v>
       </c>
       <c r="L52" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="M52" s="1">
-        <v>1979401.59</v>
+        <v>3276784.32</v>
       </c>
       <c r="N52" s="1">
-        <v>2008193.17</v>
+        <v>3378439.54</v>
       </c>
       <c r="O52" s="1">
-        <v>0.38</v>
+        <v>0.68</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="B53" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="C53" s="1">
-        <v>1289000.0</v>
+        <v>1923000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>100.762</v>
+        <v>100.475</v>
       </c>
       <c r="E53" s="1">
-        <v>100.0</v>
+        <v>100.24366355</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1289000.0</v>
+        <v>1927685.65</v>
       </c>
       <c r="I53" s="1">
-        <v>9822.18</v>
+        <v>4448.6</v>
       </c>
       <c r="J53" s="1">
-        <v>0.762</v>
+        <v>0.23077414100167</v>
       </c>
       <c r="K53">
-        <v>1.47</v>
+        <v>2.28</v>
       </c>
       <c r="L53" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="M53" s="1">
-        <v>1298822.18</v>
+        <v>1932134.25</v>
       </c>
       <c r="N53" s="1">
-        <v>1317825.77</v>
+        <v>1975909.21</v>
       </c>
       <c r="O53" s="1">
-        <v>0.25</v>
+        <v>0.39</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="B54" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="C54" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>103.418</v>
+        <v>100.191</v>
       </c>
       <c r="E54" s="1">
         <v>99.8308825</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>1597294.12</v>
       </c>
       <c r="I54" s="1">
-        <v>57393.88</v>
+        <v>5761.88</v>
       </c>
       <c r="J54" s="1">
-        <v>3.5931942202354</v>
+        <v>0.36072755342016</v>
       </c>
       <c r="K54">
-        <v>0.56</v>
+        <v>1.28</v>
       </c>
       <c r="L54" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="M54" s="1">
-        <v>1654688.0</v>
+        <v>1603056.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1663663.34</v>
+        <v>1623538.19</v>
       </c>
       <c r="O54" s="1">
         <v>0.32</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="B55" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="C55" s="1">
         <v>1582000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>102.084</v>
+        <v>100.712</v>
       </c>
       <c r="E55" s="1">
         <v>100.16979772</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>1584686.2</v>
       </c>
       <c r="I55" s="1">
-        <v>30282.68</v>
+        <v>8577.64</v>
       </c>
       <c r="J55" s="1">
-        <v>1.9109575132288</v>
+        <v>0.54128318906292</v>
       </c>
       <c r="K55">
-        <v>2.47</v>
+        <v>0.45</v>
       </c>
       <c r="L55" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="M55" s="1">
-        <v>1614968.88</v>
+        <v>1593263.84</v>
       </c>
       <c r="N55" s="1">
-        <v>1654024.51</v>
+        <v>1600432.28</v>
       </c>
       <c r="O55" s="1">
         <v>0.32</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="B56" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="C56" s="1">
         <v>4300000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>96.371</v>
+        <v>94.82</v>
       </c>
       <c r="E56" s="1">
         <v>91.58588302</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>3938192.97</v>
       </c>
       <c r="I56" s="1">
-        <v>205760.03</v>
+        <v>139067.03</v>
       </c>
       <c r="J56" s="1">
-        <v>5.2247320425236</v>
+        <v>3.5312396080987</v>
       </c>
       <c r="K56">
-        <v>0.81</v>
+        <v>1.08</v>
       </c>
       <c r="L56" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="M56" s="1">
-        <v>4143953.0</v>
+        <v>4077260.0</v>
       </c>
       <c r="N56" s="1">
-        <v>4178588.62</v>
+        <v>4123676.44</v>
       </c>
       <c r="O56" s="1">
-        <v>0.8</v>
+        <v>0.82</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="B57" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="C57" s="1">
         <v>1547000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>100.247</v>
+        <v>99.192</v>
       </c>
       <c r="E57" s="1">
         <v>100.0</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>1547000.0</v>
       </c>
       <c r="I57" s="1">
-        <v>3821.09</v>
+        <v>-12499.76</v>
       </c>
       <c r="J57" s="1">
-        <v>0.247</v>
+        <v>-0.808</v>
       </c>
       <c r="K57">
-        <v>1.22</v>
+        <v>1.96</v>
       </c>
       <c r="L57" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="M57" s="1">
-        <v>1550821.09</v>
+        <v>1534500.24</v>
       </c>
       <c r="N57" s="1">
-        <v>1569644.57</v>
+        <v>1564801.45</v>
       </c>
       <c r="O57" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="B58" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="C58" s="1">
         <v>2994000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>101.235</v>
+        <v>91.0</v>
       </c>
       <c r="E58" s="1">
         <v>100.6600501</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>3013761.9</v>
       </c>
       <c r="I58" s="1">
-        <v>17214.0</v>
+        <v>-289221.9</v>
       </c>
       <c r="J58" s="1">
-        <v>0.57117982678061</v>
+        <v>-9.5967070258603</v>
       </c>
       <c r="K58">
-        <v>2.22</v>
+        <v>3.11</v>
       </c>
       <c r="L58" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="M58" s="1">
-        <v>3030975.9</v>
+        <v>2724540.0</v>
       </c>
       <c r="N58" s="1">
-        <v>3097509.23</v>
+        <v>2817582.71</v>
       </c>
       <c r="O58" s="1">
-        <v>0.59</v>
+        <v>0.56</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="B59" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="C59" s="1">
         <v>1746000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.029</v>
+        <v>98.772</v>
       </c>
       <c r="E59" s="1">
         <v>97.65969015</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>1705138.19</v>
       </c>
       <c r="I59" s="1">
-        <v>23908.15</v>
+        <v>19420.93</v>
       </c>
       <c r="J59" s="1">
-        <v>1.4021238947208</v>
+        <v>1.1389651650462</v>
       </c>
       <c r="K59">
-        <v>1.16</v>
+        <v>1.62</v>
       </c>
       <c r="L59" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="M59" s="1">
-        <v>1729046.34</v>
+        <v>1724559.12</v>
       </c>
       <c r="N59" s="1">
-        <v>1749222.34</v>
+        <v>1752774.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="B60" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="C60" s="1">
         <v>4400000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>98.679</v>
+        <v>98.447</v>
       </c>
       <c r="E60" s="1">
         <v>91.49876455</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>4025945.64</v>
       </c>
       <c r="I60" s="1">
-        <v>315930.36</v>
+        <v>305722.36</v>
       </c>
       <c r="J60" s="1">
-        <v>7.8473578197643</v>
+        <v>7.5938024836321</v>
       </c>
       <c r="K60">
-        <v>1.42</v>
+        <v>0.13</v>
       </c>
       <c r="L60" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="M60" s="1">
-        <v>4341876.0</v>
+        <v>4331668.0</v>
       </c>
       <c r="N60" s="1">
-        <v>4404440.38</v>
+        <v>4337273.48</v>
       </c>
       <c r="O60" s="1">
-        <v>0.84</v>
+        <v>0.87</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="B61" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="C61" s="1">
         <v>3100000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>103.44</v>
+        <v>101.182</v>
       </c>
       <c r="E61" s="1">
         <v>101.46012484</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>3145263.87</v>
       </c>
       <c r="I61" s="1">
-        <v>61376.13</v>
+        <v>-8621.87</v>
       </c>
       <c r="J61" s="1">
-        <v>1.9513825401237</v>
+        <v>-0.2741223107618</v>
       </c>
       <c r="K61">
-        <v>4.36</v>
+        <v>0.37</v>
       </c>
       <c r="L61" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="M61" s="1">
-        <v>3206640.0</v>
+        <v>3136642.0</v>
       </c>
       <c r="N61" s="1">
-        <v>3341766.03</v>
+        <v>3148033.44</v>
       </c>
       <c r="O61" s="1">
-        <v>0.64</v>
+        <v>0.63</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="B62" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="C62" s="1">
         <v>2876000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>82.894</v>
+        <v>88.342</v>
       </c>
       <c r="E62" s="1">
         <v>98.46638108</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>2831893.12</v>
       </c>
       <c r="I62" s="1">
-        <v>-447861.68</v>
+        <v>-291177.2</v>
       </c>
       <c r="J62" s="1">
-        <v>-15.81492171569</v>
+        <v>-10.2820688374</v>
       </c>
       <c r="K62">
-        <v>0.72</v>
+        <v>1.41</v>
       </c>
       <c r="L62" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="M62" s="1">
-        <v>2384031.44</v>
+        <v>2540715.92</v>
       </c>
       <c r="N62" s="1">
-        <v>2404672.73</v>
+        <v>2581219.59</v>
       </c>
       <c r="O62" s="1">
-        <v>0.46</v>
+        <v>0.52</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="B63" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="C63" s="1">
         <v>3611000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>107.951</v>
+        <v>106.056</v>
       </c>
       <c r="E63" s="1">
         <v>106.49917419</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>3845685.18</v>
       </c>
       <c r="I63" s="1">
-        <v>52425.43</v>
+        <v>-16003.02</v>
       </c>
       <c r="J63" s="1">
-        <v>1.3632272936081</v>
+        <v>-0.41612922667788</v>
       </c>
       <c r="K63">
-        <v>2.58</v>
+        <v>4.1</v>
       </c>
       <c r="L63" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="M63" s="1">
-        <v>3898110.61</v>
+        <v>3829682.16</v>
       </c>
       <c r="N63" s="1">
-        <v>3991378.15</v>
+        <v>3977812.96</v>
       </c>
       <c r="O63" s="1">
-        <v>0.76</v>
+        <v>0.8</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="B64" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C64" s="1">
         <v>4172000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>101.876</v>
+        <v>101.07</v>
       </c>
       <c r="E64" s="1">
         <v>100.76860067</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>4204066.02</v>
       </c>
       <c r="I64" s="1">
-        <v>46200.7</v>
+        <v>12574.38</v>
       </c>
       <c r="J64" s="1">
-        <v>1.0989527704896</v>
+        <v>0.2991004408632</v>
       </c>
       <c r="K64">
-        <v>1.57</v>
+        <v>2.28</v>
       </c>
       <c r="L64" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="M64" s="1">
-        <v>4250266.72</v>
+        <v>4216640.4</v>
       </c>
       <c r="N64" s="1">
-        <v>4315743.94</v>
+        <v>4311669.29</v>
       </c>
       <c r="O64" s="1">
-        <v>0.83</v>
+        <v>0.86</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="B65" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="C65" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>103.945</v>
+        <v>102.518</v>
       </c>
       <c r="E65" s="1">
         <v>104.15905</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>1979021.95</v>
       </c>
       <c r="I65" s="1">
-        <v>-4066.95</v>
+        <v>-31179.95</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.20550302638129</v>
+        <v>-1.5755232022565</v>
       </c>
       <c r="K65">
-        <v>1.2</v>
+        <v>2.11</v>
       </c>
       <c r="L65" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="M65" s="1">
-        <v>1974955.0</v>
+        <v>1947842.0</v>
       </c>
       <c r="N65" s="1">
-        <v>1997834.17</v>
+        <v>1987880.54</v>
       </c>
       <c r="O65" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="B66" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="C66" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>112.445</v>
+        <v>109.466</v>
       </c>
       <c r="E66" s="1">
         <v>111.51583353</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>1895769.17</v>
       </c>
       <c r="I66" s="1">
-        <v>15795.83</v>
+        <v>-34847.17</v>
       </c>
       <c r="J66" s="1">
-        <v>0.8332148370152</v>
+        <v>-1.8381546947512</v>
       </c>
       <c r="K66">
-        <v>4.03</v>
+        <v>4.94</v>
       </c>
       <c r="L66" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="M66" s="1">
-        <v>1911565.0</v>
+        <v>1860922.0</v>
       </c>
       <c r="N66" s="1">
-        <v>1980065.68</v>
+        <v>1944850.77</v>
       </c>
       <c r="O66" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="B67" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="C67" s="1">
         <v>1582000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>103.637</v>
+        <v>101.726</v>
       </c>
       <c r="E67" s="1">
         <v>101.8174469</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>1610752.01</v>
       </c>
       <c r="I67" s="1">
-        <v>28785.33</v>
+        <v>-1446.69</v>
       </c>
       <c r="J67" s="1">
-        <v>1.7870739767073</v>
+        <v>-0.089814570524733</v>
       </c>
       <c r="K67">
-        <v>3.54</v>
+        <v>4.19</v>
       </c>
       <c r="L67" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="M67" s="1">
-        <v>1639537.34</v>
+        <v>1609305.32</v>
       </c>
       <c r="N67" s="1">
-        <v>1695535.81</v>
+        <v>1675597.62</v>
       </c>
       <c r="O67" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="B68" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="C68" s="1">
         <v>2924000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>97.929</v>
+        <v>95.283</v>
       </c>
       <c r="E68" s="1">
         <v>93.46821512</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>2733010.61</v>
       </c>
       <c r="I68" s="1">
-        <v>130433.35</v>
+        <v>53064.31</v>
       </c>
       <c r="J68" s="1">
-        <v>4.7725153178238</v>
+        <v>1.9416064396472</v>
       </c>
       <c r="K68">
-        <v>0.52</v>
+        <v>1.01</v>
       </c>
       <c r="L68" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="M68" s="1">
-        <v>2863443.96</v>
+        <v>2786074.92</v>
       </c>
       <c r="N68" s="1">
-        <v>2878510.68</v>
+        <v>2815639.81</v>
       </c>
       <c r="O68" s="1">
-        <v>0.55</v>
+        <v>0.56</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="B69" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="C69" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>106.203</v>
+        <v>103.559</v>
       </c>
       <c r="E69" s="1">
         <v>103.465095</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>2069301.9</v>
       </c>
       <c r="I69" s="1">
-        <v>54758.1</v>
+        <v>1878.1</v>
       </c>
       <c r="J69" s="1">
-        <v>2.6462112657414</v>
+        <v>0.090760077106197</v>
       </c>
       <c r="K69">
-        <v>3.57</v>
+        <v>4.27</v>
       </c>
       <c r="L69" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="M69" s="1">
-        <v>2124060.0</v>
+        <v>2071180.0</v>
       </c>
       <c r="N69" s="1">
-        <v>2195388.77</v>
+        <v>2156549.86</v>
       </c>
       <c r="O69" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="B70" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="C70" s="1">
         <v>2833000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.756</v>
+        <v>100.121</v>
       </c>
       <c r="E70" s="1">
         <v>100.0</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>2833000.0</v>
       </c>
       <c r="I70" s="1">
-        <v>21417.48</v>
+        <v>3427.93</v>
       </c>
       <c r="J70" s="1">
-        <v>0.756</v>
+        <v>0.121</v>
       </c>
       <c r="K70">
-        <v>1.21</v>
+        <v>1.9</v>
       </c>
       <c r="L70" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="M70" s="1">
-        <v>2854417.48</v>
+        <v>2836427.93</v>
       </c>
       <c r="N70" s="1">
-        <v>2888561.03</v>
+        <v>2890136.89</v>
       </c>
       <c r="O70" s="1">
-        <v>0.55</v>
+        <v>0.58</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="B71" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="C71" s="1">
         <v>3543000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>106.832</v>
+        <v>105.875</v>
       </c>
       <c r="E71" s="1">
         <v>105.91142309</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>3752441.72</v>
       </c>
       <c r="I71" s="1">
-        <v>32616.04</v>
+        <v>-1290.47</v>
       </c>
       <c r="J71" s="1">
-        <v>0.86919511170982</v>
+        <v>-0.034390141041284</v>
       </c>
       <c r="K71">
-        <v>1.49</v>
+        <v>2.6</v>
       </c>
       <c r="L71" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="M71" s="1">
-        <v>3785057.76</v>
+        <v>3751151.25</v>
       </c>
       <c r="N71" s="1">
-        <v>3837759.89</v>
+        <v>3843379.97</v>
       </c>
       <c r="O71" s="1">
-        <v>0.73</v>
+        <v>0.77</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="B72" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="C72" s="1">
-        <v>3505000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>105.909</v>
+        <v>102.47</v>
       </c>
       <c r="E72" s="1">
-        <v>108.2488505</v>
+        <v>100.0</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>3794122.21</v>
+        <v>988000.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-82011.76</v>
+        <v>24403.6</v>
       </c>
       <c r="J72" s="1">
-        <v>-2.1615476640116</v>
+        <v>2.47</v>
       </c>
       <c r="K72">
-        <v>3.55</v>
+        <v>0.62</v>
       </c>
       <c r="L72" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="M72" s="1">
-        <v>3712110.45</v>
+        <v>1012403.6</v>
       </c>
       <c r="N72" s="1">
-        <v>3836633.98</v>
+        <v>1018558.02</v>
       </c>
       <c r="O72" s="1">
-        <v>0.73</v>
+        <v>0.2</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="B73" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="C73" s="1">
-        <v>3200000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>98.868</v>
+        <v>100.536</v>
       </c>
       <c r="E73" s="1">
-        <v>91.34423156</v>
+        <v>101.33207423</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>2923015.41</v>
+        <v>2634633.93</v>
       </c>
       <c r="I73" s="1">
-        <v>240760.59</v>
+        <v>-20697.93</v>
       </c>
       <c r="J73" s="1">
-        <v>8.2367198330987</v>
+        <v>-0.7856093313123</v>
       </c>
       <c r="K73">
-        <v>0.31</v>
+        <v>1.25</v>
       </c>
       <c r="L73" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="M73" s="1">
-        <v>3163776.0</v>
+        <v>2613936.0</v>
       </c>
       <c r="N73" s="1">
-        <v>3173781.48</v>
+        <v>2646427.1</v>
       </c>
       <c r="O73" s="1">
-        <v>0.61</v>
+        <v>0.53</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="B74" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="C74" s="1">
-        <v>878000.0</v>
+        <v>2213000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>100.084</v>
+        <v>97.656</v>
       </c>
       <c r="E74" s="1">
-        <v>69.3732164</v>
+        <v>100.0178554</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>609096.84</v>
+        <v>2213395.14</v>
       </c>
       <c r="I74" s="1">
-        <v>18572.82</v>
+        <v>-52267.86</v>
       </c>
       <c r="J74" s="1">
-        <v>3.0492392638254</v>
+        <v>-2.3614337564688</v>
       </c>
       <c r="K74">
-        <v>0.51</v>
+        <v>1.99</v>
       </c>
       <c r="L74" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="M74" s="1">
-        <v>627669.66</v>
+        <v>2161127.28</v>
       </c>
       <c r="N74" s="1">
-        <v>632111.92</v>
+        <v>2205141.39</v>
       </c>
       <c r="O74" s="1">
-        <v>0.12</v>
+        <v>0.44</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="B75" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="C75" s="1">
-        <v>2600000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>103.024</v>
+        <v>101.415</v>
       </c>
       <c r="E75" s="1">
-        <v>101.33207423</v>
+        <v>101.20555556</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>2634633.93</v>
+        <v>4554250.0</v>
       </c>
       <c r="I75" s="1">
-        <v>43990.07</v>
+        <v>9425.0</v>
       </c>
       <c r="J75" s="1">
-        <v>1.669684334476</v>
+        <v>0.20694955261569</v>
       </c>
       <c r="K75">
-        <v>0.55</v>
+        <v>0.43</v>
       </c>
       <c r="L75" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="M75" s="1">
-        <v>2678624.0</v>
+        <v>4563675.0</v>
       </c>
       <c r="N75" s="1">
-        <v>2692861.67</v>
+        <v>4583159.38</v>
       </c>
       <c r="O75" s="1">
-        <v>0.52</v>
+        <v>0.92</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="B76" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="C76" s="1">
-        <v>2213000.0</v>
+        <v>1846000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.705</v>
+        <v>99.426</v>
       </c>
       <c r="E76" s="1">
-        <v>100.0178554</v>
+        <v>100.43577248</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>2213395.14</v>
+        <v>1854044.36</v>
       </c>
       <c r="I76" s="1">
-        <v>-6923.49</v>
+        <v>-18640.4</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.31279954829936</v>
+        <v>-1.0053912625909</v>
       </c>
       <c r="K76">
-        <v>1.42</v>
+        <v>2.39</v>
       </c>
       <c r="L76" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="M76" s="1">
-        <v>2206471.65</v>
+        <v>1835403.96</v>
       </c>
       <c r="N76" s="1">
-        <v>2237945.43</v>
+        <v>1879577.92</v>
       </c>
       <c r="O76" s="1">
-        <v>0.43</v>
+        <v>0.38</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="B77" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="C77" s="1">
-        <v>1846000.0</v>
+        <v>1981000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>101.393</v>
+        <v>100.19</v>
       </c>
       <c r="E77" s="1">
-        <v>100.43577248</v>
+        <v>100.0369051</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>1854044.36</v>
+        <v>1981731.09</v>
       </c>
       <c r="I77" s="1">
-        <v>17670.42</v>
+        <v>3032.81</v>
       </c>
       <c r="J77" s="1">
-        <v>0.95307428350851</v>
+        <v>0.15303842258437</v>
       </c>
       <c r="K77">
-        <v>1.67</v>
+        <v>2.28</v>
       </c>
       <c r="L77" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="M77" s="1">
-        <v>1871714.78</v>
+        <v>1984763.9</v>
       </c>
       <c r="N77" s="1">
-        <v>1902502.69</v>
+        <v>2030024.25</v>
       </c>
       <c r="O77" s="1">
-        <v>0.36</v>
+        <v>0.41</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="B78" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="C78" s="1">
-        <v>1981000.0</v>
+        <v>1470000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>101.951</v>
+        <v>99.186</v>
       </c>
       <c r="E78" s="1">
-        <v>100.0369051</v>
+        <v>99.57946939</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>1981731.09</v>
+        <v>1463818.2</v>
       </c>
       <c r="I78" s="1">
-        <v>37918.22</v>
+        <v>-5784.0</v>
       </c>
       <c r="J78" s="1">
-        <v>1.9133887635582</v>
+        <v>-0.39513103471456</v>
       </c>
       <c r="K78">
-        <v>1.66</v>
+        <v>1.37</v>
       </c>
       <c r="L78" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="M78" s="1">
-        <v>2019649.31</v>
+        <v>1458034.2</v>
       </c>
       <c r="N78" s="1">
-        <v>2052631.58</v>
+        <v>1478154.83</v>
       </c>
       <c r="O78" s="1">
-        <v>0.39</v>
+        <v>0.3</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="B79" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="C79" s="1">
-        <v>3078000.0</v>
+        <v>1708000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>102.75</v>
+        <v>94.585</v>
       </c>
       <c r="E79" s="1">
-        <v>100.08080539</v>
+        <v>97.976</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>3080487.19</v>
+        <v>1673430.08</v>
       </c>
       <c r="I79" s="1">
-        <v>82157.81</v>
+        <v>-57918.28</v>
       </c>
       <c r="J79" s="1">
-        <v>2.6670394951391</v>
+        <v>-3.4610516861272</v>
       </c>
       <c r="K79">
-        <v>1.47</v>
+        <v>0.07</v>
       </c>
       <c r="L79" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="M79" s="1">
-        <v>3162645.0</v>
+        <v>1615511.8</v>
       </c>
       <c r="N79" s="1">
-        <v>3207789.0</v>
+        <v>1616623.17</v>
       </c>
       <c r="O79" s="1">
-        <v>0.61</v>
+        <v>0.32</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="B80" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="C80" s="1">
-        <v>1470000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.113</v>
+        <v>98.69</v>
       </c>
       <c r="E80" s="1">
-        <v>99.57946939</v>
+        <v>78.77307</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>1463818.2</v>
+        <v>2914603.59</v>
       </c>
       <c r="I80" s="1">
-        <v>-6857.1</v>
+        <v>736926.41</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.46843931848914</v>
+        <v>25.283932694257</v>
       </c>
       <c r="K80">
-        <v>0.41</v>
+        <v>1.27</v>
       </c>
       <c r="L80" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="M80" s="1">
-        <v>1456961.1</v>
+        <v>3651530.0</v>
       </c>
       <c r="N80" s="1">
-        <v>1463024.85</v>
+        <v>3698514.93</v>
       </c>
       <c r="O80" s="1">
-        <v>0.28</v>
+        <v>0.74</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="B81" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="C81" s="1">
-        <v>1708000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>98.963</v>
+        <v>98.398</v>
       </c>
       <c r="E81" s="1">
-        <v>97.976</v>
+        <v>94.94162525</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1673430.08</v>
+        <v>3797665.01</v>
       </c>
       <c r="I81" s="1">
-        <v>16857.96</v>
+        <v>138254.99</v>
       </c>
       <c r="J81" s="1">
-        <v>1.0073895647914</v>
+        <v>3.6405262084978</v>
       </c>
       <c r="K81">
-        <v>1.0</v>
+        <v>1.93</v>
       </c>
       <c r="L81" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="M81" s="1">
-        <v>1690288.04</v>
+        <v>3935920.0</v>
       </c>
       <c r="N81" s="1">
-        <v>1707403.14</v>
+        <v>4012989.44</v>
       </c>
       <c r="O81" s="1">
-        <v>0.33</v>
+        <v>0.8</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="B82" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="C82" s="1">
-        <v>3700000.0</v>
+        <v>3090000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.544</v>
+        <v>104.192</v>
       </c>
       <c r="E82" s="1">
-        <v>78.77307</v>
+        <v>104.36764887</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>2914603.59</v>
+        <v>3224960.35</v>
       </c>
       <c r="I82" s="1">
-        <v>768524.41</v>
+        <v>-5427.55</v>
       </c>
       <c r="J82" s="1">
-        <v>26.36805954116</v>
+        <v>-0.16829819318554</v>
       </c>
       <c r="K82">
-        <v>1.06</v>
+        <v>3.23</v>
       </c>
       <c r="L82" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="M82" s="1">
-        <v>3683128.0</v>
+        <v>3219532.8</v>
       </c>
       <c r="N82" s="1">
-        <v>3722510.19</v>
+        <v>3319217.49</v>
       </c>
       <c r="O82" s="1">
-        <v>0.71</v>
+        <v>0.66</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="B83" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="C83" s="1">
-        <v>4000000.0</v>
+        <v>2373000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.535</v>
+        <v>100.08</v>
       </c>
       <c r="E83" s="1">
-        <v>94.94162525</v>
+        <v>97.79670122</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>3797665.01</v>
+        <v>2320715.72</v>
       </c>
       <c r="I83" s="1">
-        <v>183734.99</v>
+        <v>54182.68</v>
       </c>
       <c r="J83" s="1">
-        <v>4.8381041907643</v>
+        <v>2.3347400775137</v>
       </c>
       <c r="K83">
-        <v>1.38</v>
+        <v>1.71</v>
       </c>
       <c r="L83" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="M83" s="1">
-        <v>3981400.0</v>
+        <v>2374898.4</v>
       </c>
       <c r="N83" s="1">
-        <v>4036511.11</v>
+        <v>2415412.43</v>
       </c>
       <c r="O83" s="1">
-        <v>0.77</v>
+        <v>0.48</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="B84" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="C84" s="1">
-        <v>3090000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>104.662</v>
+        <v>103.992</v>
       </c>
       <c r="E84" s="1">
-        <v>104.36764887</v>
+        <v>106.56094038</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>3224960.35</v>
+        <v>393209.87</v>
       </c>
       <c r="I84" s="1">
-        <v>9095.45</v>
+        <v>-9479.39</v>
       </c>
       <c r="J84" s="1">
-        <v>0.28203292483891</v>
+        <v>-2.410771123319</v>
       </c>
       <c r="K84">
-        <v>2.22</v>
+        <v>2.79</v>
       </c>
       <c r="L84" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="M84" s="1">
-        <v>3234055.8</v>
+        <v>383730.48</v>
       </c>
       <c r="N84" s="1">
-        <v>3302550.8</v>
+        <v>394039.42</v>
       </c>
       <c r="O84" s="1">
-        <v>0.63</v>
+        <v>0.08</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="B85" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="C85" s="1">
-        <v>4873000.0</v>
+        <v>2697000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>100.418</v>
+        <v>99.952</v>
       </c>
       <c r="E85" s="1">
-        <v>97.79670121</v>
+        <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>4765633.25</v>
+        <v>2697000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>127735.89</v>
+        <v>-1294.56</v>
       </c>
       <c r="J85" s="1">
-        <v>2.6803550189264</v>
+        <v>-0.048</v>
       </c>
       <c r="K85">
-        <v>1.12</v>
+        <v>3.0</v>
       </c>
       <c r="L85" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="M85" s="1">
-        <v>4893369.14</v>
+        <v>2695705.44</v>
       </c>
       <c r="N85" s="1">
-        <v>4948088.87</v>
+        <v>2776540.52</v>
       </c>
       <c r="O85" s="1">
-        <v>0.95</v>
+        <v>0.55</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="B86" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="C86" s="1">
-        <v>369000.0</v>
+        <v>4587000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>104.392</v>
+        <v>96.566</v>
       </c>
       <c r="E86" s="1">
-        <v>106.56094038</v>
+        <v>93.34613647</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>393209.87</v>
+        <v>4281787.28</v>
       </c>
       <c r="I86" s="1">
-        <v>-8003.39</v>
+        <v>147695.14</v>
       </c>
       <c r="J86" s="1">
-        <v>-2.0353990605577</v>
+        <v>3.4493806053812</v>
       </c>
       <c r="K86">
-        <v>1.84</v>
+        <v>1.07</v>
       </c>
       <c r="L86" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="M86" s="1">
-        <v>385206.48</v>
+        <v>4429482.42</v>
       </c>
       <c r="N86" s="1">
-        <v>391986.86</v>
+        <v>4478760.82</v>
       </c>
       <c r="O86" s="1">
-        <v>0.07</v>
+        <v>0.9</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="B87" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="C87" s="1">
-        <v>2697000.0</v>
+        <v>3689000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>101.803</v>
+        <v>95.138</v>
       </c>
       <c r="E87" s="1">
-        <v>100.0</v>
+        <v>97.36899024</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>2697000.0</v>
+        <v>3591942.05</v>
       </c>
       <c r="I87" s="1">
-        <v>48626.91</v>
+        <v>-82301.23</v>
       </c>
       <c r="J87" s="1">
-        <v>1.803</v>
+        <v>-2.2912738806574</v>
       </c>
       <c r="K87">
-        <v>2.08</v>
+        <v>1.16</v>
       </c>
       <c r="L87" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="M87" s="1">
-        <v>2745626.91</v>
+        <v>3509640.82</v>
       </c>
       <c r="N87" s="1">
-        <v>2801627.12</v>
+        <v>3552594.93</v>
       </c>
       <c r="O87" s="1">
-        <v>0.54</v>
+        <v>0.71</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="B88" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="C88" s="1">
-        <v>4587000.0</v>
+        <v>2118000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.117</v>
+        <v>98.268</v>
       </c>
       <c r="E88" s="1">
-        <v>93.34613647</v>
+        <v>99.43250047</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>4281787.28</v>
+        <v>2105980.36</v>
       </c>
       <c r="I88" s="1">
-        <v>218839.51</v>
+        <v>-24664.12</v>
       </c>
       <c r="J88" s="1">
-        <v>5.1109383929974</v>
+        <v>-1.1711467242743</v>
       </c>
       <c r="K88">
-        <v>0.61</v>
+        <v>0.78</v>
       </c>
       <c r="L88" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="M88" s="1">
-        <v>4500626.79</v>
+        <v>2081316.24</v>
       </c>
       <c r="N88" s="1">
-        <v>4528785.87</v>
+        <v>2097730.74</v>
       </c>
       <c r="O88" s="1">
-        <v>0.87</v>
+        <v>0.42</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="B89" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="C89" s="1">
-        <v>2137000.0</v>
+        <v>1452000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.016</v>
+        <v>97.217</v>
       </c>
       <c r="E89" s="1">
-        <v>99.685</v>
+        <v>99.91096625</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>2130268.45</v>
+        <v>1450707.23</v>
       </c>
       <c r="I89" s="1">
-        <v>7073.47</v>
+        <v>-39116.39</v>
       </c>
       <c r="J89" s="1">
-        <v>0.33204594472589</v>
+        <v>-2.6963669299422</v>
       </c>
       <c r="K89">
-        <v>0.48</v>
+        <v>2.14</v>
       </c>
       <c r="L89" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="M89" s="1">
-        <v>2137341.92</v>
+        <v>1411590.84</v>
       </c>
       <c r="N89" s="1">
-        <v>2147587.81</v>
+        <v>1442619.88</v>
       </c>
       <c r="O89" s="1">
-        <v>0.41</v>
+        <v>0.29</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="B90" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="C90" s="1">
-        <v>2118000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.8</v>
+        <v>104.592</v>
       </c>
       <c r="E90" s="1">
-        <v>99.43250047</v>
+        <v>102.76761933</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>2105980.36</v>
+        <v>3083028.58</v>
       </c>
       <c r="I90" s="1">
-        <v>7783.64</v>
+        <v>54731.42</v>
       </c>
       <c r="J90" s="1">
-        <v>0.36959698902415</v>
+        <v>1.7752485447281</v>
       </c>
       <c r="K90">
-        <v>0.24</v>
+        <v>2.79</v>
       </c>
       <c r="L90" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="M90" s="1">
-        <v>2113764.0</v>
+        <v>3137760.0</v>
       </c>
       <c r="N90" s="1">
-        <v>2118935.69</v>
+        <v>3221572.5</v>
       </c>
       <c r="O90" s="1">
-        <v>0.41</v>
+        <v>0.64</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="B91" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="C91" s="1">
-        <v>1452000.0</v>
+        <v>4085000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.736</v>
+        <v>105.507</v>
       </c>
       <c r="E91" s="1">
-        <v>99.91096625</v>
+        <v>107.00187687</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>1450707.23</v>
+        <v>4371026.67</v>
       </c>
       <c r="I91" s="1">
-        <v>-2540.51</v>
+        <v>-61065.72</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.17512217127366</v>
+        <v>-1.3970566782197</v>
       </c>
       <c r="K91">
-        <v>1.59</v>
+        <v>3.42</v>
       </c>
       <c r="L91" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="M91" s="1">
-        <v>1448166.72</v>
+        <v>4309960.95</v>
       </c>
       <c r="N91" s="1">
-        <v>1471239.6</v>
+        <v>4449602.7</v>
       </c>
       <c r="O91" s="1">
-        <v>0.28</v>
+        <v>0.89</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="B92" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="C92" s="1">
-        <v>3000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>105.731</v>
+        <v>101.202</v>
       </c>
       <c r="E92" s="1">
-        <v>102.76761933</v>
+        <v>100.677</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>3083028.58</v>
+        <v>805416.0</v>
       </c>
       <c r="I92" s="1">
-        <v>88901.42</v>
+        <v>4200.0</v>
       </c>
       <c r="J92" s="1">
-        <v>2.8835743066644</v>
+        <v>0.52146965046634</v>
       </c>
       <c r="K92">
-        <v>1.84</v>
+        <v>1.4</v>
       </c>
       <c r="L92" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="M92" s="1">
-        <v>3171930.0</v>
+        <v>809616.0</v>
       </c>
       <c r="N92" s="1">
-        <v>3227055.0</v>
+        <v>820794.08</v>
       </c>
       <c r="O92" s="1">
-        <v>0.62</v>
+        <v>0.16</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="B93" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="C93" s="1">
-        <v>4085000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>106.642</v>
+        <v>105.948</v>
       </c>
       <c r="E93" s="1">
-        <v>107.00187687</v>
+        <v>106.27639</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>4371026.67</v>
+        <v>2444356.97</v>
       </c>
       <c r="I93" s="1">
-        <v>-14700.97</v>
+        <v>-7552.97</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.33632762071433</v>
+        <v>-0.30899619379243</v>
       </c>
       <c r="K93">
-        <v>2.44</v>
+        <v>0.89</v>
       </c>
       <c r="L93" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="M93" s="1">
-        <v>4356325.7</v>
+        <v>2436804.0</v>
       </c>
       <c r="N93" s="1">
-        <v>4456181.26</v>
+        <v>2457362.22</v>
       </c>
       <c r="O93" s="1">
-        <v>0.85</v>
+        <v>0.49</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="B94" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="C94" s="1">
-        <v>800000.0</v>
+        <v>3110000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>102.796</v>
+        <v>97.395</v>
       </c>
       <c r="E94" s="1">
-        <v>100.677</v>
+        <v>96.29170675</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>805416.0</v>
+        <v>2994672.08</v>
       </c>
       <c r="I94" s="1">
-        <v>16952.0</v>
+        <v>34312.42</v>
       </c>
       <c r="J94" s="1">
-        <v>2.1047508368346</v>
+        <v>1.1457822119876</v>
       </c>
       <c r="K94">
-        <v>0.82</v>
+        <v>0.13</v>
       </c>
       <c r="L94" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="M94" s="1">
-        <v>822368.0</v>
+        <v>3028984.5</v>
       </c>
       <c r="N94" s="1">
-        <v>828888.55</v>
+        <v>3033138.27</v>
       </c>
       <c r="O94" s="1">
-        <v>0.16</v>
+        <v>0.61</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="B95" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="C95" s="1">
-        <v>2300000.0</v>
+        <v>3775000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>107.618</v>
+        <v>97.356</v>
       </c>
       <c r="E95" s="1">
-        <v>106.27639</v>
+        <v>99.00852132</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>2444356.97</v>
+        <v>3737571.68</v>
       </c>
       <c r="I95" s="1">
-        <v>30857.03</v>
+        <v>-62382.68</v>
       </c>
       <c r="J95" s="1">
-        <v>1.2623782196591</v>
+        <v>-1.6690697956059</v>
       </c>
       <c r="K95">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="L95" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="M95" s="1">
-        <v>2475214.0</v>
+        <v>3675189.0</v>
       </c>
       <c r="N95" s="1">
-        <v>2478049.62</v>
+        <v>3680641.78</v>
       </c>
       <c r="O95" s="1">
-        <v>0.47</v>
+        <v>0.74</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="B96" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="C96" s="1">
-        <v>1400000.0</v>
+        <v>2150000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.878</v>
+        <v>97.295</v>
       </c>
       <c r="E96" s="1">
-        <v>101.61188214</v>
+        <v>97.5</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>1422566.35</v>
+        <v>2096250.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-10274.35</v>
+        <v>-4407.5</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.72224047757069</v>
+        <v>-0.21025641025641</v>
       </c>
       <c r="K96">
-        <v>3.26</v>
+        <v>3.64</v>
       </c>
       <c r="L96" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="M96" s="1">
-        <v>1412292.0</v>
+        <v>2091842.5</v>
       </c>
       <c r="N96" s="1">
-        <v>1457897.48</v>
+        <v>2170048.75</v>
       </c>
       <c r="O96" s="1">
-        <v>0.28</v>
+        <v>0.43</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="B97" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="C97" s="1">
-        <v>3775000.0</v>
+        <v>3010000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>98.604</v>
+        <v>77.47</v>
       </c>
       <c r="E97" s="1">
-        <v>99.00852132</v>
+        <v>81.5</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>3737571.68</v>
+        <v>2453150.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-15270.68</v>
+        <v>-121303.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.40857223104815</v>
+        <v>-4.9447852760736</v>
       </c>
       <c r="K97">
-        <v>1.67</v>
+        <v>0.27</v>
       </c>
       <c r="L97" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="M97" s="1">
-        <v>3722301.0</v>
+        <v>2331847.0</v>
       </c>
       <c r="N97" s="1">
-        <v>3785217.67</v>
+        <v>2339894.57</v>
       </c>
       <c r="O97" s="1">
-        <v>0.72</v>
+        <v>0.47</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="B98" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="C98" s="1">
-        <v>2150000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>98.626</v>
+        <v>95.353</v>
       </c>
       <c r="E98" s="1">
-        <v>97.5</v>
+        <v>94.97</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>2096250.0</v>
+        <v>2089340.0</v>
       </c>
       <c r="I98" s="1">
-        <v>24209.0</v>
+        <v>8426.0</v>
       </c>
       <c r="J98" s="1">
-        <v>1.1548717948718</v>
+        <v>0.40328524797304</v>
       </c>
       <c r="K98">
-        <v>2.68</v>
+        <v>1.82</v>
       </c>
       <c r="L98" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="M98" s="1">
-        <v>2120459.0</v>
+        <v>2097766.0</v>
       </c>
       <c r="N98" s="1">
-        <v>2178105.88</v>
+        <v>2137763.22</v>
       </c>
       <c r="O98" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="B99" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="C99" s="1">
         <v>1524000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>96.744</v>
+        <v>95.726</v>
       </c>
       <c r="E99" s="1">
         <v>92.6043248</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>1411289.91</v>
       </c>
       <c r="I99" s="1">
-        <v>63088.65</v>
+        <v>47574.33</v>
       </c>
       <c r="J99" s="1">
-        <v>4.4702827925695</v>
+        <v>3.3709820826254</v>
       </c>
       <c r="K99">
-        <v>0.99</v>
+        <v>0.18</v>
       </c>
       <c r="L99" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="M99" s="1">
-        <v>1474378.56</v>
+        <v>1458864.24</v>
       </c>
       <c r="N99" s="1">
-        <v>1489428.06</v>
+        <v>1461626.49</v>
       </c>
       <c r="O99" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="B100" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="C100" s="1">
         <v>881000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>102.051</v>
+        <v>97.203</v>
       </c>
       <c r="E100" s="1">
         <v>100.0</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>881000.0</v>
       </c>
       <c r="I100" s="1">
-        <v>18069.31</v>
+        <v>-24641.57</v>
       </c>
       <c r="J100" s="1">
-        <v>2.051</v>
+        <v>-2.797</v>
       </c>
       <c r="K100">
-        <v>0.31</v>
+        <v>1.2</v>
       </c>
       <c r="L100" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="M100" s="1">
-        <v>899069.31</v>
+        <v>856358.43</v>
       </c>
       <c r="N100" s="1">
-        <v>901822.44</v>
+        <v>866912.08</v>
       </c>
       <c r="O100" s="1">
         <v>0.17</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="B101" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="C101" s="1">
         <v>3157000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>101.872</v>
+        <v>101.207</v>
       </c>
       <c r="E101" s="1">
         <v>100.05914096</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>3158867.08</v>
       </c>
       <c r="I101" s="1">
-        <v>57231.96</v>
+        <v>36237.91</v>
       </c>
       <c r="J101" s="1">
-        <v>1.8117875349158</v>
+        <v>1.1471805898208</v>
       </c>
       <c r="K101">
-        <v>2.04</v>
+        <v>2.86</v>
       </c>
       <c r="L101" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="M101" s="1">
-        <v>3216099.04</v>
+        <v>3195104.99</v>
       </c>
       <c r="N101" s="1">
-        <v>3280642.15</v>
+        <v>3285364.5</v>
       </c>
       <c r="O101" s="1">
-        <v>0.63</v>
+        <v>0.66</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="B102" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="C102" s="1">
         <v>2924000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>101.187</v>
+        <v>100.668</v>
       </c>
       <c r="E102" s="1">
         <v>97.85640253</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>2861321.21</v>
       </c>
       <c r="I102" s="1">
-        <v>97386.67</v>
+        <v>82211.11</v>
       </c>
       <c r="J102" s="1">
-        <v>3.4035560097078</v>
+        <v>2.8731870337619</v>
       </c>
       <c r="K102">
-        <v>2.25</v>
+        <v>0.41</v>
       </c>
       <c r="L102" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="M102" s="1">
-        <v>2958707.88</v>
+        <v>2943532.32</v>
       </c>
       <c r="N102" s="1">
-        <v>3024477.57</v>
+        <v>2955603.97</v>
       </c>
       <c r="O102" s="1">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="B103" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="C103" s="1">
         <v>847000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.932</v>
+        <v>100.66</v>
       </c>
       <c r="E103" s="1">
         <v>100.32507202</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>849753.36</v>
       </c>
       <c r="I103" s="1">
-        <v>5140.68</v>
+        <v>2836.84</v>
       </c>
       <c r="J103" s="1">
-        <v>0.60496142080568</v>
+        <v>0.33384275173681</v>
       </c>
       <c r="K103">
-        <v>1.06</v>
+        <v>0.46</v>
       </c>
       <c r="L103" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="M103" s="1">
-        <v>854894.04</v>
+        <v>852590.2</v>
       </c>
       <c r="N103" s="1">
-        <v>863853.42</v>
+        <v>856445.23</v>
       </c>
       <c r="O103" s="1">
         <v>0.17</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="B104" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="C104" s="1">
         <v>1278000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>101.773</v>
+        <v>100.599</v>
       </c>
       <c r="E104" s="1">
         <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>1278000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>22658.94</v>
+        <v>7655.22</v>
       </c>
       <c r="J104" s="1">
-        <v>1.773</v>
+        <v>0.599</v>
       </c>
       <c r="K104">
-        <v>1.79</v>
+        <v>2.48</v>
       </c>
       <c r="L104" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="M104" s="1">
-        <v>1300658.94</v>
+        <v>1285655.22</v>
       </c>
       <c r="N104" s="1">
-        <v>1323592.91</v>
+        <v>1317342.62</v>
       </c>
       <c r="O104" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="B105" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="C105" s="1">
-        <v>1988000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.67</v>
+        <v>100.193</v>
       </c>
       <c r="E105" s="1">
         <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>1988000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>13319.6</v>
+        <v>1906.84</v>
       </c>
       <c r="J105" s="1">
-        <v>0.67</v>
+        <v>0.193</v>
       </c>
       <c r="K105">
-        <v>1.25</v>
+        <v>1.99</v>
       </c>
       <c r="L105" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="M105" s="1">
-        <v>2001319.6</v>
+        <v>989906.84</v>
       </c>
       <c r="N105" s="1">
-        <v>2026159.66</v>
+        <v>1009600.15</v>
       </c>
       <c r="O105" s="1">
-        <v>0.39</v>
+        <v>0.2</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="B106" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="C106" s="1">
         <v>2100000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>101.643</v>
+        <v>100.638</v>
       </c>
       <c r="E106" s="1">
         <v>100.83722714</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
         <v>2117581.77</v>
       </c>
       <c r="I106" s="1">
-        <v>16921.23</v>
+        <v>-4183.77</v>
       </c>
       <c r="J106" s="1">
-        <v>0.79908271971948</v>
+        <v>-0.19757300800715</v>
       </c>
       <c r="K106">
-        <v>0.41</v>
+        <v>1.08</v>
       </c>
       <c r="L106" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="M106" s="1">
-        <v>2134503.0</v>
+        <v>2113398.0</v>
       </c>
       <c r="N106" s="1">
-        <v>2143153.27</v>
+        <v>2136000.33</v>
       </c>
       <c r="O106" s="1">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="B107" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="C107" s="1">
         <v>3579000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>104.03</v>
+        <v>102.033</v>
       </c>
       <c r="E107" s="1">
         <v>101.7659905</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
         <v>3642204.8</v>
       </c>
       <c r="I107" s="1">
-        <v>81028.9</v>
+        <v>9556.27</v>
       </c>
       <c r="J107" s="1">
-        <v>2.2247211359449</v>
+        <v>0.26237596523952</v>
       </c>
       <c r="K107">
-        <v>2.11</v>
+        <v>2.78</v>
       </c>
       <c r="L107" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="M107" s="1">
-        <v>3723233.7</v>
+        <v>3651761.07</v>
       </c>
       <c r="N107" s="1">
-        <v>3798760.41</v>
+        <v>3751188.63</v>
       </c>
       <c r="O107" s="1">
-        <v>0.73</v>
+        <v>0.75</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="B108" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="C108" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.173</v>
+        <v>99.798</v>
       </c>
       <c r="E108" s="1">
         <v>99.8</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>2395200.0</v>
       </c>
       <c r="I108" s="1">
-        <v>8952.0</v>
+        <v>-48.0</v>
       </c>
       <c r="J108" s="1">
-        <v>0.37374749498998</v>
+        <v>-0.0020040080160321</v>
       </c>
       <c r="K108">
-        <v>1.12</v>
+        <v>2.36</v>
       </c>
       <c r="L108" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="M108" s="1">
-        <v>2404152.0</v>
+        <v>2395152.0</v>
       </c>
       <c r="N108" s="1">
-        <v>2431002.83</v>
+        <v>2451837.08</v>
       </c>
       <c r="O108" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="B109" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="C109" s="1">
-        <v>1319000.0</v>
+        <v>930564.0</v>
       </c>
       <c r="D109" s="1">
-        <v>101.805</v>
+        <v>104.976</v>
       </c>
       <c r="E109" s="1">
-        <v>100.12170508</v>
+        <v>100.47036099</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>1320605.29</v>
+        <v>934941.01</v>
       </c>
       <c r="I109" s="1">
-        <v>22202.66</v>
+        <v>41927.86</v>
       </c>
       <c r="J109" s="1">
-        <v>1.6812487552583</v>
+        <v>4.4845460356905</v>
       </c>
       <c r="K109">
-        <v>0.09</v>
+        <v>3.88</v>
       </c>
       <c r="L109" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="M109" s="1">
-        <v>1342807.95</v>
+        <v>976868.87</v>
       </c>
       <c r="N109" s="1">
-        <v>1343980.39</v>
+        <v>1012976.69</v>
       </c>
       <c r="O109" s="1">
-        <v>0.26</v>
+        <v>0.2</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="B110" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="C110" s="1">
-        <v>930564.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>104.88</v>
+        <v>102.327</v>
       </c>
       <c r="E110" s="1">
-        <v>100.47036099</v>
+        <v>100.14070507</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>934941.01</v>
+        <v>2173053.3</v>
       </c>
       <c r="I110" s="1">
-        <v>41034.51</v>
+        <v>47442.6</v>
       </c>
       <c r="J110" s="1">
-        <v>4.3889945527151</v>
+        <v>2.1832230254085</v>
       </c>
       <c r="K110">
-        <v>2.55</v>
+        <v>2.21</v>
       </c>
       <c r="L110" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="M110" s="1">
-        <v>975975.52</v>
+        <v>2220495.9</v>
       </c>
       <c r="N110" s="1">
-        <v>999724.29</v>
+        <v>2268394.13</v>
       </c>
       <c r="O110" s="1">
-        <v>0.19</v>
+        <v>0.45</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="B111" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="C111" s="1">
-        <v>4353000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.09</v>
+        <v>102.923</v>
       </c>
       <c r="E111" s="1">
-        <v>14.53366506</v>
+        <v>102.39609091</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>632650.44</v>
+        <v>1126357.0</v>
       </c>
       <c r="I111" s="1">
-        <v>16252.2</v>
+        <v>5796.0</v>
       </c>
       <c r="J111" s="1">
-        <v>2.5689067725931</v>
+        <v>0.51457930300961</v>
       </c>
       <c r="K111">
-        <v>0.26</v>
+        <v>1.99</v>
       </c>
       <c r="L111" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="M111" s="1">
-        <v>648902.64</v>
+        <v>1132153.0</v>
       </c>
       <c r="N111" s="1">
-        <v>660284.24</v>
+        <v>1153996.4</v>
       </c>
       <c r="O111" s="1">
-        <v>0.13</v>
+        <v>0.23</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="B112" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="C112" s="1">
-        <v>2170000.0</v>
+        <v>5351000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>103.203</v>
+        <v>103.125</v>
       </c>
       <c r="E112" s="1">
-        <v>100.14070507</v>
+        <v>92.97841301</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>2173053.3</v>
+        <v>4975274.88</v>
       </c>
       <c r="I112" s="1">
-        <v>66451.8</v>
+        <v>-8878.01</v>
       </c>
       <c r="J112" s="1">
-        <v>3.0579921808637</v>
+        <v>-0.17844260295423</v>
       </c>
       <c r="K112">
-        <v>1.52</v>
+        <v>1.9</v>
       </c>
       <c r="L112" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="M112" s="1">
-        <v>2239505.1</v>
+        <v>4966396.87</v>
       </c>
       <c r="N112" s="1">
-        <v>2272416.77</v>
+        <v>5067881.93</v>
       </c>
       <c r="O112" s="1">
-        <v>0.43</v>
+        <v>1.01</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="B113" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="C113" s="1">
-        <v>1100000.0</v>
+        <v>1490000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>103.342</v>
+        <v>103.72</v>
       </c>
       <c r="E113" s="1">
-        <v>102.39609091</v>
+        <v>103.47</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>1126357.0</v>
+        <v>1541703.0</v>
       </c>
       <c r="I113" s="1">
-        <v>10405.0</v>
+        <v>3725.0</v>
       </c>
       <c r="J113" s="1">
-        <v>0.92377461142426</v>
+        <v>0.24161592732193</v>
       </c>
       <c r="K113">
-        <v>1.22</v>
+        <v>2.93</v>
       </c>
       <c r="L113" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="M113" s="1">
-        <v>1136762.0</v>
+        <v>1545428.0</v>
       </c>
       <c r="N113" s="1">
-        <v>1150229.36</v>
+        <v>1589010.5</v>
       </c>
       <c r="O113" s="1">
-        <v>0.22</v>
+        <v>0.32</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="B114" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="C114" s="1">
-        <v>5351000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>103.494</v>
+        <v>105.071</v>
       </c>
       <c r="E114" s="1">
-        <v>92.97841301</v>
+        <v>105.20933357</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>4975274.88</v>
+        <v>1472930.67</v>
       </c>
       <c r="I114" s="1">
-        <v>8892.67</v>
+        <v>-1936.67</v>
       </c>
       <c r="J114" s="1">
-        <v>0.1787372600406</v>
+        <v>-0.13148412477554</v>
       </c>
       <c r="K114">
-        <v>1.08</v>
+        <v>1.76</v>
       </c>
       <c r="L114" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="M114" s="1">
-        <v>4984167.55</v>
+        <v>1470994.0</v>
       </c>
       <c r="N114" s="1">
-        <v>5042159.01</v>
+        <v>1495654.42</v>
       </c>
       <c r="O114" s="1">
-        <v>0.96</v>
+        <v>0.3</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="B115" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="C115" s="1">
-        <v>1490000.0</v>
+        <v>2727000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>105.009</v>
+        <v>96.215</v>
       </c>
       <c r="E115" s="1">
-        <v>103.47</v>
+        <v>98.03544408</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>1541703.0</v>
+        <v>2673426.56</v>
       </c>
       <c r="I115" s="1">
-        <v>22931.1</v>
+        <v>-49643.52</v>
       </c>
       <c r="J115" s="1">
-        <v>1.4873876485938</v>
+        <v>-1.8569247699851</v>
       </c>
       <c r="K115">
-        <v>2.0</v>
+        <v>0.6</v>
       </c>
       <c r="L115" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="M115" s="1">
-        <v>1564634.1</v>
+        <v>2623783.04</v>
       </c>
       <c r="N115" s="1">
-        <v>1594496.18</v>
+        <v>2640031.42</v>
       </c>
       <c r="O115" s="1">
-        <v>0.3</v>
+        <v>0.53</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="B116" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="C116" s="1">
-        <v>1400000.0</v>
+        <v>3927000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>107.022</v>
+        <v>98.298</v>
       </c>
       <c r="E116" s="1">
-        <v>105.20933357</v>
+        <v>99.9978546</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>1472930.67</v>
+        <v>3926915.75</v>
       </c>
       <c r="I116" s="1">
-        <v>25377.33</v>
+        <v>-66753.29</v>
       </c>
       <c r="J116" s="1">
-        <v>1.7229140866488</v>
+        <v>-1.6998910659084</v>
       </c>
       <c r="K116">
-        <v>0.75</v>
+        <v>1.27</v>
       </c>
       <c r="L116" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="M116" s="1">
-        <v>1498308.0</v>
+        <v>3860162.46</v>
       </c>
       <c r="N116" s="1">
-        <v>1508837.17</v>
+        <v>3910040.81</v>
       </c>
       <c r="O116" s="1">
-        <v>0.29</v>
+        <v>0.78</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="B117" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="C117" s="1">
-        <v>2727000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>96.957</v>
+        <v>87.112</v>
       </c>
       <c r="E117" s="1">
-        <v>98.03544408</v>
+        <v>91.95776</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>2673426.56</v>
+        <v>2206986.24</v>
       </c>
       <c r="I117" s="1">
-        <v>-29409.17</v>
+        <v>-116298.24</v>
       </c>
       <c r="J117" s="1">
-        <v>-1.1000552788703</v>
+        <v>-5.2695498454943</v>
       </c>
       <c r="K117">
-        <v>1.38</v>
+        <v>2.44</v>
       </c>
       <c r="L117" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="M117" s="1">
-        <v>2644017.39</v>
+        <v>2090688.0</v>
       </c>
       <c r="N117" s="1">
-        <v>2681665.14</v>
+        <v>2149196.33</v>
       </c>
       <c r="O117" s="1">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="B118" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="C118" s="1">
-        <v>3927000.0</v>
+        <v>1667000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.986</v>
+        <v>102.279</v>
       </c>
       <c r="E118" s="1">
-        <v>99.9978546</v>
+        <v>101.22761608</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>3926915.75</v>
+        <v>1687464.36</v>
       </c>
       <c r="I118" s="1">
-        <v>-465.53</v>
+        <v>17526.57</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.011854850718404</v>
+        <v>1.0386334914949</v>
       </c>
       <c r="K118">
-        <v>0.7</v>
+        <v>2.43</v>
       </c>
       <c r="L118" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="M118" s="1">
-        <v>3926450.22</v>
+        <v>1704990.93</v>
       </c>
       <c r="N118" s="1">
-        <v>3953925.58</v>
+        <v>1745525.66</v>
       </c>
       <c r="O118" s="1">
-        <v>0.76</v>
+        <v>0.35</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="B119" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="C119" s="1">
-        <v>2400000.0</v>
+        <v>1811000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>88.732</v>
+        <v>102.917</v>
       </c>
       <c r="E119" s="1">
-        <v>91.95776</v>
+        <v>103.54205743</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>2206986.24</v>
+        <v>1875146.66</v>
       </c>
       <c r="I119" s="1">
-        <v>-77418.24</v>
+        <v>-11319.79</v>
       </c>
       <c r="J119" s="1">
-        <v>-3.5078714401047</v>
+        <v>-0.60367491468641</v>
       </c>
       <c r="K119">
-        <v>1.39</v>
+        <v>3.54</v>
       </c>
       <c r="L119" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="M119" s="1">
-        <v>2129568.0</v>
+        <v>1863826.87</v>
       </c>
       <c r="N119" s="1">
-        <v>2163001.33</v>
+        <v>1927989.26</v>
       </c>
       <c r="O119" s="1">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="B120" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="C120" s="1">
-        <v>3300000.0</v>
+        <v>1280000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.603</v>
+        <v>100.987</v>
       </c>
       <c r="E120" s="1">
-        <v>96.87136758</v>
+        <v>101.78811563</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>3196755.13</v>
+        <v>1302887.88</v>
       </c>
       <c r="I120" s="1">
-        <v>90143.87</v>
+        <v>-10254.28</v>
       </c>
       <c r="J120" s="1">
-        <v>2.8198553324915</v>
+        <v>-0.78704239692521</v>
       </c>
       <c r="K120">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.72</v>
+      </c>
+      <c r="L120" t="s">
+        <v>388</v>
       </c>
       <c r="M120" s="1">
-        <v>3286899.0</v>
+        <v>1292633.6</v>
       </c>
       <c r="N120" s="1">
-        <v>3286899.0</v>
+        <v>1301833.6</v>
       </c>
       <c r="O120" s="1">
-        <v>0.63</v>
+        <v>0.26</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>389</v>
+      </c>
+      <c r="B121" t="s">
+        <v>390</v>
+      </c>
+      <c r="C121" s="1">
+        <v>2420000.0</v>
+      </c>
+      <c r="D121" s="1">
+        <v>101.441</v>
+      </c>
+      <c r="E121" s="1">
+        <v>101.103</v>
+      </c>
+      <c r="F121" t="s">
+        <v>8</v>
+      </c>
+      <c r="G121">
+        <v>1.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>2446692.6</v>
+      </c>
+      <c r="I121" s="1">
+        <v>8179.6</v>
+      </c>
+      <c r="J121" s="1">
+        <v>0.33431253276362</v>
+      </c>
+      <c r="K121">
+        <v>3.9</v>
+      </c>
+      <c r="L121" t="s">
         <v>391</v>
       </c>
-      <c r="B121" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M121" s="1">
-        <v>1737864.17</v>
+        <v>2454872.2</v>
       </c>
       <c r="N121" s="1">
-        <v>1764524.59</v>
+        <v>2549202.47</v>
       </c>
       <c r="O121" s="1">
-        <v>0.34</v>
+        <v>0.51</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>392</v>
+      </c>
+      <c r="B122" t="s">
+        <v>393</v>
+      </c>
+      <c r="C122" s="1">
+        <v>2124000.0</v>
+      </c>
+      <c r="D122" s="1">
+        <v>97.077</v>
+      </c>
+      <c r="E122" s="1">
+        <v>94.44113136</v>
+      </c>
+      <c r="F122" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122">
+        <v>1.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>2005929.63</v>
+      </c>
+      <c r="I122" s="1">
+        <v>55985.85</v>
+      </c>
+      <c r="J122" s="1">
+        <v>2.791017649009</v>
+      </c>
+      <c r="K122">
+        <v>0.62</v>
+      </c>
+      <c r="L122" t="s">
         <v>394</v>
       </c>
-      <c r="B122" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M122" s="1">
-        <v>1886102.17</v>
+        <v>2061915.48</v>
       </c>
       <c r="N122" s="1">
-        <v>1932540.14</v>
+        <v>2075042.98</v>
       </c>
       <c r="O122" s="1">
-        <v>0.37</v>
+        <v>0.41</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>395</v>
+      </c>
+      <c r="B123" t="s">
+        <v>396</v>
+      </c>
+      <c r="C123" s="1">
+        <v>1271000.0</v>
+      </c>
+      <c r="D123" s="1">
+        <v>103.913</v>
+      </c>
+      <c r="E123" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F123" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123">
+        <v>1.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>1271000.0</v>
+      </c>
+      <c r="I123" s="1">
+        <v>49734.23</v>
+      </c>
+      <c r="J123" s="1">
+        <v>3.913</v>
+      </c>
+      <c r="K123">
+        <v>0.1</v>
+      </c>
+      <c r="L123" t="s">
         <v>397</v>
       </c>
-      <c r="B123" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M123" s="1">
-        <v>1320230.4</v>
+        <v>1320734.23</v>
       </c>
       <c r="N123" s="1">
-        <v>1354830.4</v>
+        <v>1322058.19</v>
       </c>
       <c r="O123" s="1">
         <v>0.26</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
+        <v>398</v>
+      </c>
+      <c r="B124" t="s">
+        <v>399</v>
+      </c>
+      <c r="C124" s="1">
+        <v>1834000.0</v>
+      </c>
+      <c r="D124" s="1">
+        <v>104.093</v>
+      </c>
+      <c r="E124" s="1">
+        <v>101.19775245</v>
+      </c>
+      <c r="F124" t="s">
+        <v>8</v>
+      </c>
+      <c r="G124">
+        <v>1.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>1855966.78</v>
+      </c>
+      <c r="I124" s="1">
+        <v>53098.84</v>
+      </c>
+      <c r="J124" s="1">
+        <v>2.8609800871544</v>
+      </c>
+      <c r="K124">
+        <v>0.34</v>
+      </c>
+      <c r="L124" t="s">
         <v>400</v>
       </c>
-      <c r="B124" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M124" s="1">
-        <v>2086426.44</v>
+        <v>1909065.62</v>
       </c>
       <c r="N124" s="1">
-        <v>2092031.44</v>
+        <v>1915344.52</v>
       </c>
       <c r="O124" s="1">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
+        <v>401</v>
+      </c>
+      <c r="B125" t="s">
+        <v>402</v>
+      </c>
+      <c r="C125" s="1">
+        <v>2450000.0</v>
+      </c>
+      <c r="D125" s="1">
+        <v>100.47</v>
+      </c>
+      <c r="E125" s="1">
+        <v>101.43494653</v>
+      </c>
+      <c r="F125" t="s">
+        <v>8</v>
+      </c>
+      <c r="G125">
+        <v>1.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>2485156.19</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-23641.19</v>
+      </c>
+      <c r="J125" s="1">
+        <v>-0.95129594248963</v>
+      </c>
+      <c r="K125">
+        <v>1.94</v>
+      </c>
+      <c r="L125" t="s">
         <v>403</v>
       </c>
-      <c r="B125" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M125" s="1">
-        <v>1926635.34</v>
+        <v>2461515.0</v>
       </c>
       <c r="N125" s="1">
-        <v>1980560.03</v>
+        <v>2509034.79</v>
       </c>
       <c r="O125" s="1">
-        <v>0.38</v>
+        <v>0.5</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
+        <v>404</v>
+      </c>
+      <c r="B126" t="s">
+        <v>405</v>
+      </c>
+      <c r="C126" s="1">
+        <v>1037000.0</v>
+      </c>
+      <c r="D126" s="1">
+        <v>94.432</v>
+      </c>
+      <c r="E126" s="1">
+        <v>98.76648216</v>
+      </c>
+      <c r="F126" t="s">
+        <v>8</v>
+      </c>
+      <c r="G126">
+        <v>1.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>1024208.42</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-44948.58</v>
+      </c>
+      <c r="J126" s="1">
+        <v>-4.3886165278743</v>
+      </c>
+      <c r="K126">
+        <v>0.24</v>
+      </c>
+      <c r="L126" t="s">
         <v>406</v>
       </c>
-      <c r="B126" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M126" s="1">
-        <v>2530115.0</v>
+        <v>979259.84</v>
       </c>
       <c r="N126" s="1">
-        <v>2559412.92</v>
+        <v>981796.31</v>
       </c>
       <c r="O126" s="1">
-        <v>0.49</v>
+        <v>0.2</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
+        <v>407</v>
+      </c>
+      <c r="B127" t="s">
+        <v>408</v>
+      </c>
+      <c r="C127" s="1">
+        <v>3875000.0</v>
+      </c>
+      <c r="D127" s="1">
+        <v>100.949</v>
+      </c>
+      <c r="E127" s="1">
+        <v>100.0960031</v>
+      </c>
+      <c r="F127" t="s">
+        <v>8</v>
+      </c>
+      <c r="G127">
+        <v>1.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>3878720.12</v>
+      </c>
+      <c r="I127" s="1">
+        <v>33053.63</v>
+      </c>
+      <c r="J127" s="1">
+        <v>0.85217878520196</v>
+      </c>
+      <c r="K127">
+        <v>0.21</v>
+      </c>
+      <c r="L127" t="s">
         <v>409</v>
       </c>
-      <c r="B127" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M127" s="1">
-        <v>978648.01</v>
+        <v>3911773.75</v>
       </c>
       <c r="N127" s="1">
-        <v>988265.86</v>
+        <v>3920061.94</v>
       </c>
       <c r="O127" s="1">
-        <v>0.19</v>
+        <v>0.78</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
+        <v>410</v>
+      </c>
+      <c r="B128" t="s">
+        <v>411</v>
+      </c>
+      <c r="C128" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D128" s="1">
+        <v>113.951</v>
+      </c>
+      <c r="E128" s="1">
+        <v>123.47145</v>
+      </c>
+      <c r="F128" t="s">
+        <v>8</v>
+      </c>
+      <c r="G128">
+        <v>1.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>2345957.55</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-180888.55</v>
+      </c>
+      <c r="J128" s="1">
+        <v>-7.7106488989965</v>
+      </c>
+      <c r="K128">
+        <v>1.7</v>
+      </c>
+      <c r="L128" t="s">
         <v>412</v>
       </c>
-      <c r="B128" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M128" s="1">
-        <v>3981872.5</v>
+        <v>2165069.0</v>
       </c>
       <c r="N128" s="1">
-        <v>4066530.49</v>
+        <v>2197342.97</v>
       </c>
       <c r="O128" s="1">
-        <v>0.78</v>
+        <v>0.44</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
+        <v>413</v>
+      </c>
+      <c r="B129" t="s">
+        <v>414</v>
+      </c>
+      <c r="C129" s="1">
+        <v>1276000.0</v>
+      </c>
+      <c r="D129" s="1">
+        <v>107.711</v>
+      </c>
+      <c r="E129" s="1">
+        <v>113.147</v>
+      </c>
+      <c r="F129" t="s">
+        <v>8</v>
+      </c>
+      <c r="G129">
+        <v>1.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>1443755.72</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-69363.36</v>
+      </c>
+      <c r="J129" s="1">
+        <v>-4.804369536974</v>
+      </c>
+      <c r="K129">
+        <v>1.59</v>
+      </c>
+      <c r="L129" t="s">
         <v>415</v>
       </c>
-      <c r="B129" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M129" s="1">
-        <v>809376.77</v>
+        <v>1374392.36</v>
       </c>
       <c r="N129" s="1">
-        <v>810532.99</v>
+        <v>1394655.91</v>
       </c>
       <c r="O129" s="1">
-        <v>0.16</v>
+        <v>0.28</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
+        <v>416</v>
+      </c>
+      <c r="B130" t="s">
+        <v>417</v>
+      </c>
+      <c r="C130" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D130" s="1">
+        <v>95.727</v>
+      </c>
+      <c r="E130" s="1">
+        <v>93.14264308</v>
+      </c>
+      <c r="F130" t="s">
+        <v>8</v>
+      </c>
+      <c r="G130">
+        <v>1.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>1210854.36</v>
+      </c>
+      <c r="I130" s="1">
+        <v>33596.64</v>
+      </c>
+      <c r="J130" s="1">
+        <v>2.7746227052443</v>
+      </c>
+      <c r="K130">
+        <v>0.87</v>
+      </c>
+      <c r="L130" t="s">
         <v>418</v>
       </c>
-      <c r="B130" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M130" s="1">
-        <v>2217794.0</v>
+        <v>1244451.0</v>
       </c>
       <c r="N130" s="1">
-        <v>2229896.74</v>
+        <v>1255732.51</v>
       </c>
       <c r="O130" s="1">
-        <v>0.43</v>
+        <v>0.25</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
+        <v>419</v>
+      </c>
+      <c r="B131" t="s">
+        <v>420</v>
+      </c>
+      <c r="C131" s="1">
+        <v>3991000.0</v>
+      </c>
+      <c r="D131" s="1">
+        <v>97.906</v>
+      </c>
+      <c r="E131" s="1">
+        <v>94.47603859</v>
+      </c>
+      <c r="F131" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>1.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>3770538.7</v>
+      </c>
+      <c r="I131" s="1">
+        <v>136889.76</v>
+      </c>
+      <c r="J131" s="1">
+        <v>3.6305093487039</v>
+      </c>
+      <c r="K131">
+        <v>1.31</v>
+      </c>
+      <c r="L131" t="s">
         <v>421</v>
       </c>
-      <c r="B131" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M131" s="1">
-        <v>1403561.72</v>
+        <v>3907428.46</v>
       </c>
       <c r="N131" s="1">
-        <v>1409946.13</v>
+        <v>3959699.47</v>
       </c>
       <c r="O131" s="1">
-        <v>0.27</v>
+        <v>0.79</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
+        <v>422</v>
+      </c>
+      <c r="B132" t="s">
+        <v>423</v>
+      </c>
+      <c r="C132" s="1">
+        <v>3825000.0</v>
+      </c>
+      <c r="D132" s="1">
+        <v>99.796</v>
+      </c>
+      <c r="E132" s="1">
+        <v>100.05687163</v>
+      </c>
+      <c r="F132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G132">
+        <v>1.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>3827175.34</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-9978.34</v>
+      </c>
+      <c r="J132" s="1">
+        <v>-0.26072335635398</v>
+      </c>
+      <c r="K132">
+        <v>1.11</v>
+      </c>
+      <c r="L132" t="s">
         <v>424</v>
       </c>
-      <c r="B132" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M132" s="1">
-        <v>1258296.0</v>
+        <v>3817197.0</v>
       </c>
       <c r="N132" s="1">
-        <v>1266461.07</v>
+        <v>3859750.13</v>
       </c>
       <c r="O132" s="1">
-        <v>0.24</v>
+        <v>0.77</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
+        <v>425</v>
+      </c>
+      <c r="B133" t="s">
+        <v>426</v>
+      </c>
+      <c r="C133" s="1">
+        <v>3382000.0</v>
+      </c>
+      <c r="D133" s="1">
+        <v>81.778</v>
+      </c>
+      <c r="E133" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F133" t="s">
+        <v>8</v>
+      </c>
+      <c r="G133">
+        <v>1.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>3382000.0</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-616268.04</v>
+      </c>
+      <c r="J133" s="1">
+        <v>-18.222</v>
+      </c>
+      <c r="K133">
+        <v>3.46</v>
+      </c>
+      <c r="L133" t="s">
         <v>427</v>
       </c>
-      <c r="B133" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M133" s="1">
-        <v>3926106.34</v>
+        <v>2765731.96</v>
       </c>
       <c r="N133" s="1">
-        <v>3962122.34</v>
+        <v>2882763.25</v>
       </c>
       <c r="O133" s="1">
-        <v>0.76</v>
+        <v>0.58</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="B134" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="C134" s="1">
-        <v>3825000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>101.722</v>
+        <v>0.001</v>
       </c>
       <c r="E134" s="1">
-        <v>100.05687163</v>
+        <v>0.0</v>
       </c>
       <c r="F134" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="G134">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H134" s="1">
-        <v>3827175.34</v>
+        <v>0.0</v>
       </c>
       <c r="I134" s="1">
-        <v>63691.16</v>
+        <v>10.66</v>
       </c>
       <c r="J134" s="1">
-        <v>1.6641819185635</v>
+        <v>0</v>
       </c>
       <c r="K134">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>432</v>
+        <v>0.0</v>
+      </c>
+      <c r="L134">
+        <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>3890866.5</v>
+        <v>10.66</v>
       </c>
       <c r="N134" s="1">
-        <v>3909035.25</v>
+        <v>10.66</v>
       </c>
       <c r="O134" s="1">
-        <v>0.75</v>
+        <v>0.0</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="B135" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="C135" s="1">
-        <v>3382000.0</v>
+        <v>2817000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>87.769</v>
+        <v>96.566</v>
       </c>
       <c r="E135" s="1">
-        <v>100.0</v>
+        <v>101.3779503</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>3382000.0</v>
+        <v>2855816.86</v>
       </c>
       <c r="I135" s="1">
-        <v>-413652.42</v>
+        <v>-135552.64</v>
       </c>
       <c r="J135" s="1">
-        <v>-12.231</v>
+        <v>-4.7465452669118</v>
       </c>
       <c r="K135">
-        <v>2.29</v>
+        <v>0.22</v>
       </c>
       <c r="L135" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="M135" s="1">
-        <v>2968347.58</v>
+        <v>2720264.22</v>
       </c>
       <c r="N135" s="1">
-        <v>3045851.75</v>
+        <v>2726486.7</v>
       </c>
       <c r="O135" s="1">
-        <v>0.58</v>
+        <v>0.54</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="B136" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="C136" s="1">
-        <v>1250000.0</v>
+        <v>1053000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>0.001</v>
+        <v>103.001</v>
       </c>
       <c r="E136" s="1">
-        <v>0.0</v>
+        <v>103.32906363</v>
       </c>
       <c r="F136" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="G136">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>0.0</v>
+        <v>1088055.04</v>
       </c>
       <c r="I136" s="1">
-        <v>10.63</v>
+        <v>-3454.51</v>
       </c>
       <c r="J136" s="1">
-        <v>0</v>
+        <v>-0.31749404883047</v>
       </c>
       <c r="K136">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.82</v>
+      </c>
+      <c r="L136" t="s">
+        <v>435</v>
       </c>
       <c r="M136" s="1">
-        <v>10.63</v>
+        <v>1084600.53</v>
       </c>
       <c r="N136" s="1">
-        <v>10.63</v>
+        <v>1103806.81</v>
       </c>
       <c r="O136" s="1">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
+        <v>436</v>
+      </c>
+      <c r="B137" t="s">
+        <v>437</v>
+      </c>
+      <c r="C137" s="1">
+        <v>3046000.0</v>
+      </c>
+      <c r="D137" s="1">
+        <v>104.103</v>
+      </c>
+      <c r="E137" s="1">
+        <v>104.47316382</v>
+      </c>
+      <c r="F137" t="s">
+        <v>8</v>
+      </c>
+      <c r="G137">
+        <v>1.0</v>
+      </c>
+      <c r="H137" s="1">
+        <v>3182252.57</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-11275.19</v>
+      </c>
+      <c r="J137" s="1">
+        <v>-0.35431474252843</v>
+      </c>
+      <c r="K137">
+        <v>1.7</v>
+      </c>
+      <c r="L137" t="s">
         <v>438</v>
       </c>
-      <c r="B137" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M137" s="1">
-        <v>2837451.42</v>
+        <v>3170977.38</v>
       </c>
       <c r="N137" s="1">
-        <v>2974346.04</v>
+        <v>3222632.46</v>
       </c>
       <c r="O137" s="1">
-        <v>0.57</v>
+        <v>0.64</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
+        <v>439</v>
+      </c>
+      <c r="B138" t="s">
+        <v>440</v>
+      </c>
+      <c r="C138" s="1">
+        <v>2520000.0</v>
+      </c>
+      <c r="D138" s="1">
+        <v>100.442</v>
+      </c>
+      <c r="E138" s="1">
+        <v>101.57528214</v>
+      </c>
+      <c r="F138" t="s">
+        <v>8</v>
+      </c>
+      <c r="G138">
+        <v>1.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>2559697.11</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-28558.71</v>
+      </c>
+      <c r="J138" s="1">
+        <v>-1.1157066157722</v>
+      </c>
+      <c r="K138">
+        <v>1.73</v>
+      </c>
+      <c r="L138" t="s">
         <v>441</v>
       </c>
-      <c r="B138" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M138" s="1">
-        <v>1096941.69</v>
+        <v>2531138.4</v>
       </c>
       <c r="N138" s="1">
-        <v>1106638.07</v>
+        <v>2574658.59</v>
       </c>
       <c r="O138" s="1">
-        <v>0.21</v>
+        <v>0.51</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
+        <v>442</v>
+      </c>
+      <c r="B139" t="s">
+        <v>443</v>
+      </c>
+      <c r="C139" s="1">
+        <v>2947000.0</v>
+      </c>
+      <c r="D139" s="1">
+        <v>102.557</v>
+      </c>
+      <c r="E139" s="1">
+        <v>101.56042721</v>
+      </c>
+      <c r="F139" t="s">
+        <v>8</v>
+      </c>
+      <c r="G139">
+        <v>1.0</v>
+      </c>
+      <c r="H139" s="1">
+        <v>2992985.79</v>
+      </c>
+      <c r="I139" s="1">
+        <v>29369.0</v>
+      </c>
+      <c r="J139" s="1">
+        <v>0.98126092339383</v>
+      </c>
+      <c r="K139">
+        <v>1.97</v>
+      </c>
+      <c r="L139" t="s">
         <v>444</v>
       </c>
-      <c r="B139" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M139" s="1">
-        <v>3189801.66</v>
+        <v>3022354.79</v>
       </c>
       <c r="N139" s="1">
-        <v>3205856.62</v>
+        <v>3080487.39</v>
       </c>
       <c r="O139" s="1">
-        <v>0.61</v>
+        <v>0.62</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
+        <v>445</v>
+      </c>
+      <c r="B140" t="s">
+        <v>446</v>
+      </c>
+      <c r="C140" s="1">
+        <v>2051000.0</v>
+      </c>
+      <c r="D140" s="1">
+        <v>99.526</v>
+      </c>
+      <c r="E140" s="1">
+        <v>97.59067821</v>
+      </c>
+      <c r="F140" t="s">
+        <v>8</v>
+      </c>
+      <c r="G140">
+        <v>1.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>2001584.81</v>
+      </c>
+      <c r="I140" s="1">
+        <v>39693.45</v>
+      </c>
+      <c r="J140" s="1">
+        <v>1.9831010807881</v>
+      </c>
+      <c r="K140">
+        <v>1.77</v>
+      </c>
+      <c r="L140" t="s">
         <v>447</v>
       </c>
-      <c r="B140" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M140" s="1">
-        <v>2571382.8</v>
+        <v>2041278.26</v>
       </c>
       <c r="N140" s="1">
-        <v>2594566.45</v>
+        <v>2077484.11</v>
       </c>
       <c r="O140" s="1">
-        <v>0.5</v>
+        <v>0.42</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
+        <v>448</v>
+      </c>
+      <c r="B141" t="s">
+        <v>449</v>
+      </c>
+      <c r="C141" s="1">
+        <v>1360000.0</v>
+      </c>
+      <c r="D141" s="1">
+        <v>103.247</v>
+      </c>
+      <c r="E141" s="1">
+        <v>99.81182206</v>
+      </c>
+      <c r="F141" t="s">
+        <v>8</v>
+      </c>
+      <c r="G141">
+        <v>1.0</v>
+      </c>
+      <c r="H141" s="1">
+        <v>1357440.78</v>
+      </c>
+      <c r="I141" s="1">
+        <v>46718.42</v>
+      </c>
+      <c r="J141" s="1">
+        <v>3.4416543755227</v>
+      </c>
+      <c r="K141">
+        <v>3.39</v>
+      </c>
+      <c r="L141" t="s">
         <v>450</v>
       </c>
-      <c r="B141" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M141" s="1">
-        <v>3070243.54</v>
+        <v>1404159.2</v>
       </c>
       <c r="N141" s="1">
-        <v>3104154.22</v>
+        <v>1450324.68</v>
       </c>
       <c r="O141" s="1">
-        <v>0.59</v>
+        <v>0.29</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
+        <v>451</v>
+      </c>
+      <c r="B142" t="s">
+        <v>452</v>
+      </c>
+      <c r="C142" s="1">
+        <v>2159000.0</v>
+      </c>
+      <c r="D142" s="1">
+        <v>100.723</v>
+      </c>
+      <c r="E142" s="1">
+        <v>102.17381658</v>
+      </c>
+      <c r="F142" t="s">
+        <v>8</v>
+      </c>
+      <c r="G142">
+        <v>1.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>2205932.7</v>
+      </c>
+      <c r="I142" s="1">
+        <v>-31323.13</v>
+      </c>
+      <c r="J142" s="1">
+        <v>-1.4199494844063</v>
+      </c>
+      <c r="K142">
+        <v>1.6</v>
+      </c>
+      <c r="L142" t="s">
         <v>453</v>
       </c>
-      <c r="B142" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M142" s="1">
-        <v>4051040.51</v>
+        <v>2174609.57</v>
       </c>
       <c r="N142" s="1">
-        <v>4100313.61</v>
+        <v>2209111.82</v>
       </c>
       <c r="O142" s="1">
-        <v>0.78</v>
+        <v>0.44</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
+        <v>454</v>
+      </c>
+      <c r="B143" t="s">
+        <v>455</v>
+      </c>
+      <c r="C143" s="1">
+        <v>1817000.0</v>
+      </c>
+      <c r="D143" s="1">
+        <v>77.463</v>
+      </c>
+      <c r="E143" s="1">
+        <v>97.56207595</v>
+      </c>
+      <c r="F143" t="s">
+        <v>8</v>
+      </c>
+      <c r="G143">
+        <v>1.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>1772702.92</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-365200.21</v>
+      </c>
+      <c r="J143" s="1">
+        <v>-20.601320496499</v>
+      </c>
+      <c r="K143">
+        <v>0.1</v>
+      </c>
+      <c r="L143" t="s">
         <v>456</v>
       </c>
-      <c r="B143" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M143" s="1">
-        <v>1430679.2</v>
+        <v>1407502.71</v>
       </c>
       <c r="N143" s="1">
-        <v>1467063.86</v>
+        <v>1409319.71</v>
       </c>
       <c r="O143" s="1">
         <v>0.28</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
+        <v>457</v>
+      </c>
+      <c r="B144" t="s">
+        <v>458</v>
+      </c>
+      <c r="C144" s="1">
+        <v>1907000.0</v>
+      </c>
+      <c r="D144" s="1">
+        <v>100.617</v>
+      </c>
+      <c r="E144" s="1">
+        <v>100.07713005</v>
+      </c>
+      <c r="F144" t="s">
+        <v>8</v>
+      </c>
+      <c r="G144">
+        <v>1.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>1908470.87</v>
+      </c>
+      <c r="I144" s="1">
+        <v>10295.32</v>
+      </c>
+      <c r="J144" s="1">
+        <v>0.53945387177956</v>
+      </c>
+      <c r="K144">
+        <v>0.32</v>
+      </c>
+      <c r="L144" t="s">
         <v>459</v>
       </c>
-      <c r="B144" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M144" s="1">
-        <v>2220509.91</v>
+        <v>1918766.19</v>
       </c>
       <c r="N144" s="1">
-        <v>2235628.87</v>
+        <v>1924910.97</v>
       </c>
       <c r="O144" s="1">
-        <v>0.43</v>
+        <v>0.38</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
+        <v>460</v>
+      </c>
+      <c r="B145" t="s">
+        <v>461</v>
+      </c>
+      <c r="C145" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="D145" s="1">
+        <v>100.997</v>
+      </c>
+      <c r="E145" s="1">
+        <v>100.0646</v>
+      </c>
+      <c r="F145" t="s">
+        <v>8</v>
+      </c>
+      <c r="G145">
+        <v>1.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>3802454.8</v>
+      </c>
+      <c r="I145" s="1">
+        <v>35431.2</v>
+      </c>
+      <c r="J145" s="1">
+        <v>0.93179805845424</v>
+      </c>
+      <c r="K145">
+        <v>0.72</v>
+      </c>
+      <c r="L145" t="s">
         <v>462</v>
       </c>
-      <c r="B145" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M145" s="1">
-        <v>1610970.37</v>
+        <v>3837886.0</v>
       </c>
       <c r="N145" s="1">
-        <v>1671385.62</v>
+        <v>3865340.95</v>
       </c>
       <c r="O145" s="1">
-        <v>0.32</v>
+        <v>0.77</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
+        <v>463</v>
+      </c>
+      <c r="B146" t="s">
+        <v>464</v>
+      </c>
+      <c r="C146" s="1">
+        <v>3332000.0</v>
+      </c>
+      <c r="D146" s="1">
+        <v>103.703</v>
+      </c>
+      <c r="E146" s="1">
+        <v>102.94102671</v>
+      </c>
+      <c r="F146" t="s">
+        <v>8</v>
+      </c>
+      <c r="G146">
+        <v>1.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>3429995.01</v>
+      </c>
+      <c r="I146" s="1">
+        <v>25388.95</v>
+      </c>
+      <c r="J146" s="1">
+        <v>0.74020370076282</v>
+      </c>
+      <c r="K146">
+        <v>1.95</v>
+      </c>
+      <c r="L146" t="s">
         <v>465</v>
       </c>
-      <c r="B146" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M146" s="1">
-        <v>1947199.56</v>
+        <v>3455383.96</v>
       </c>
       <c r="N146" s="1">
-        <v>1981949.34</v>
+        <v>3520357.96</v>
       </c>
       <c r="O146" s="1">
-        <v>0.38</v>
+        <v>0.7</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
+        <v>466</v>
+      </c>
+      <c r="B147" t="s">
+        <v>467</v>
+      </c>
+      <c r="C147" s="1">
+        <v>6595000.0</v>
+      </c>
+      <c r="D147" s="1">
+        <v>80.255</v>
+      </c>
+      <c r="E147" s="1">
+        <v>77.42602805</v>
+      </c>
+      <c r="F147" t="s">
+        <v>8</v>
+      </c>
+      <c r="G147">
+        <v>1.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>5106246.55</v>
+      </c>
+      <c r="I147" s="1">
+        <v>186570.7</v>
+      </c>
+      <c r="J147" s="1">
+        <v>3.6537738272744</v>
+      </c>
+      <c r="K147">
+        <v>0.62</v>
+      </c>
+      <c r="L147" t="s">
         <v>468</v>
       </c>
-      <c r="B147" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M147" s="1">
-        <v>3963248.0</v>
+        <v>5292817.25</v>
       </c>
       <c r="N147" s="1">
-        <v>4170876.04</v>
+        <v>5333471.36</v>
       </c>
       <c r="O147" s="1">
-        <v>0.8</v>
+        <v>1.07</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
+        <v>469</v>
+      </c>
+      <c r="B148" t="s">
+        <v>470</v>
+      </c>
+      <c r="C148" s="1">
+        <v>3078000.0</v>
+      </c>
+      <c r="D148" s="1">
+        <v>89.937</v>
+      </c>
+      <c r="E148" s="1">
+        <v>96.25274529</v>
+      </c>
+      <c r="F148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G148">
+        <v>1.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>2962659.5</v>
+      </c>
+      <c r="I148" s="1">
+        <v>-194398.64</v>
+      </c>
+      <c r="J148" s="1">
+        <v>-6.5616261335466</v>
+      </c>
+      <c r="K148">
+        <v>0.36</v>
+      </c>
+      <c r="L148" t="s">
         <v>471</v>
       </c>
-      <c r="B148" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M148" s="1">
-        <v>3482306.52</v>
+        <v>2768260.86</v>
       </c>
       <c r="N148" s="1">
-        <v>3515418.27</v>
+        <v>2779418.61</v>
       </c>
       <c r="O148" s="1">
-        <v>0.67</v>
+        <v>0.56</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
+        <v>472</v>
+      </c>
+      <c r="B149" t="s">
+        <v>473</v>
+      </c>
+      <c r="C149" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="D149" s="1">
+        <v>103.47</v>
+      </c>
+      <c r="E149" s="1">
+        <v>100.14981813</v>
+      </c>
+      <c r="F149" t="s">
+        <v>8</v>
+      </c>
+      <c r="G149">
+        <v>1.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>3204794.18</v>
+      </c>
+      <c r="I149" s="1">
+        <v>106245.82</v>
+      </c>
+      <c r="J149" s="1">
+        <v>3.3152150819245</v>
+      </c>
+      <c r="K149">
+        <v>0.19</v>
+      </c>
+      <c r="L149" t="s">
         <v>474</v>
       </c>
-      <c r="B149" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M149" s="1">
-        <v>3199448.0</v>
+        <v>3311040.0</v>
       </c>
       <c r="N149" s="1">
-        <v>3307483.74</v>
+        <v>3317166.03</v>
       </c>
       <c r="O149" s="1">
-        <v>0.63</v>
+        <v>0.66</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
+        <v>475</v>
+      </c>
+      <c r="B150" t="s">
+        <v>476</v>
+      </c>
+      <c r="C150" s="1">
+        <v>1298000.0</v>
+      </c>
+      <c r="D150" s="1">
+        <v>100.335</v>
+      </c>
+      <c r="E150" s="1">
+        <v>100.15715331</v>
+      </c>
+      <c r="F150" t="s">
+        <v>8</v>
+      </c>
+      <c r="G150">
+        <v>1.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>1300039.85</v>
+      </c>
+      <c r="I150" s="1">
+        <v>2308.45</v>
+      </c>
+      <c r="J150" s="1">
+        <v>0.17756763379215</v>
+      </c>
+      <c r="K150">
+        <v>0.36</v>
+      </c>
+      <c r="L150" t="s">
         <v>477</v>
       </c>
-      <c r="B150" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M150" s="1">
-        <v>5446414.8</v>
+        <v>1302348.3</v>
       </c>
       <c r="N150" s="1">
-        <v>5476905.38</v>
+        <v>1307053.55</v>
       </c>
       <c r="O150" s="1">
-        <v>1.05</v>
+        <v>0.26</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
+        <v>478</v>
+      </c>
+      <c r="B151" t="s">
+        <v>479</v>
+      </c>
+      <c r="C151" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D151" s="1">
+        <v>99.493</v>
+      </c>
+      <c r="E151" s="1">
+        <v>100.445238</v>
+      </c>
+      <c r="F151" t="s">
+        <v>8</v>
+      </c>
+      <c r="G151">
+        <v>1.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>2008904.76</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-19044.76</v>
+      </c>
+      <c r="J151" s="1">
+        <v>-0.94801706776781</v>
+      </c>
+      <c r="K151">
+        <v>0.08</v>
+      </c>
+      <c r="L151" t="s">
         <v>480</v>
       </c>
-      <c r="B151" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M151" s="1">
-        <v>1790241.06</v>
+        <v>1989860.0</v>
       </c>
       <c r="N151" s="1">
-        <v>1827331.56</v>
+        <v>1991472.64</v>
       </c>
       <c r="O151" s="1">
-        <v>0.35</v>
+        <v>0.4</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
+        <v>481</v>
+      </c>
+      <c r="B152" t="s">
+        <v>482</v>
+      </c>
+      <c r="C152" s="1">
+        <v>1419000.0</v>
+      </c>
+      <c r="D152" s="1">
+        <v>99.171</v>
+      </c>
+      <c r="E152" s="1">
+        <v>99.95674066</v>
+      </c>
+      <c r="F152" t="s">
+        <v>8</v>
+      </c>
+      <c r="G152">
+        <v>1.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>1418386.15</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-11149.66</v>
+      </c>
+      <c r="J152" s="1">
+        <v>-0.78608071574867</v>
+      </c>
+      <c r="K152">
+        <v>3.93</v>
+      </c>
+      <c r="L152" t="s">
         <v>483</v>
       </c>
-      <c r="B152" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M152" s="1">
-        <v>3401120.0</v>
+        <v>1407236.49</v>
       </c>
       <c r="N152" s="1">
-        <v>3555684.38</v>
+        <v>1462956.54</v>
       </c>
       <c r="O152" s="1">
-        <v>0.68</v>
+        <v>0.29</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
+        <v>484</v>
+      </c>
+      <c r="B153" t="s">
+        <v>485</v>
+      </c>
+      <c r="C153" s="1">
+        <v>2643000.0</v>
+      </c>
+      <c r="D153" s="1">
+        <v>96.322</v>
+      </c>
+      <c r="E153" s="1">
+        <v>91.98892622</v>
+      </c>
+      <c r="F153" t="s">
+        <v>8</v>
+      </c>
+      <c r="G153">
+        <v>1.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>2431267.32</v>
+      </c>
+      <c r="I153" s="1">
+        <v>114523.14</v>
+      </c>
+      <c r="J153" s="1">
+        <v>4.7104297852365</v>
+      </c>
+      <c r="K153">
+        <v>0.56</v>
+      </c>
+      <c r="L153" t="s">
         <v>486</v>
       </c>
-      <c r="B153" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M153" s="1">
-        <v>1328762.6</v>
+        <v>2545790.46</v>
       </c>
       <c r="N153" s="1">
-        <v>1354398.1</v>
+        <v>2560492.15</v>
       </c>
       <c r="O153" s="1">
-        <v>0.26</v>
+        <v>0.51</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
+        <v>487</v>
+      </c>
+      <c r="B154" t="s">
+        <v>488</v>
+      </c>
+      <c r="C154" s="1">
+        <v>3442000.0</v>
+      </c>
+      <c r="D154" s="1">
+        <v>97.867</v>
+      </c>
+      <c r="E154" s="1">
+        <v>100.02073707</v>
+      </c>
+      <c r="F154" t="s">
+        <v>8</v>
+      </c>
+      <c r="G154">
+        <v>1.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>3442713.77</v>
+      </c>
+      <c r="I154" s="1">
+        <v>-74131.63</v>
+      </c>
+      <c r="J154" s="1">
+        <v>-2.1532905420714</v>
+      </c>
+      <c r="K154">
+        <v>0.7</v>
+      </c>
+      <c r="L154" t="s">
         <v>489</v>
       </c>
-      <c r="B154" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M154" s="1">
-        <v>2012980.0</v>
+        <v>3368582.14</v>
       </c>
       <c r="N154" s="1">
-        <v>2027655.0</v>
+        <v>3392556.63</v>
       </c>
       <c r="O154" s="1">
-        <v>0.39</v>
+        <v>0.68</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
+        <v>490</v>
+      </c>
+      <c r="B155" t="s">
+        <v>491</v>
+      </c>
+      <c r="C155" s="1">
+        <v>1732000.0</v>
+      </c>
+      <c r="D155" s="1">
+        <v>101.564</v>
+      </c>
+      <c r="E155" s="1">
+        <v>100.16080774</v>
+      </c>
+      <c r="F155" t="s">
+        <v>8</v>
+      </c>
+      <c r="G155">
+        <v>1.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>1734785.19</v>
+      </c>
+      <c r="I155" s="1">
+        <v>24303.29</v>
+      </c>
+      <c r="J155" s="1">
+        <v>1.4009394442663</v>
+      </c>
+      <c r="K155">
+        <v>1.49</v>
+      </c>
+      <c r="L155" t="s">
         <v>492</v>
       </c>
-      <c r="B155" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M155" s="1">
-        <v>1438624.77</v>
+        <v>1759088.48</v>
       </c>
       <c r="N155" s="1">
-        <v>1484868.62</v>
+        <v>1784851.98</v>
       </c>
       <c r="O155" s="1">
-        <v>0.28</v>
+        <v>0.36</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
+        <v>493</v>
+      </c>
+      <c r="B156" t="s">
+        <v>494</v>
+      </c>
+      <c r="C156" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>99.54</v>
+      </c>
+      <c r="E156" s="1">
+        <v>100.05580737</v>
+      </c>
+      <c r="F156" t="s">
+        <v>8</v>
+      </c>
+      <c r="G156">
+        <v>1.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>3802120.68</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-19600.68</v>
+      </c>
+      <c r="J156" s="1">
+        <v>-0.51551967045928</v>
+      </c>
+      <c r="K156">
+        <v>3.3</v>
+      </c>
+      <c r="L156" t="s">
         <v>495</v>
       </c>
-      <c r="B156" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M156" s="1">
-        <v>2599628.37</v>
+        <v>3782520.0</v>
       </c>
       <c r="N156" s="1">
-        <v>2605905.5</v>
+        <v>3907841.92</v>
       </c>
       <c r="O156" s="1">
-        <v>0.5</v>
+        <v>0.78</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
+        <v>496</v>
+      </c>
+      <c r="B157" t="s">
+        <v>497</v>
+      </c>
+      <c r="C157" s="1">
+        <v>6148000.0</v>
+      </c>
+      <c r="D157" s="1">
+        <v>98.452</v>
+      </c>
+      <c r="E157" s="1">
+        <v>98.72295901</v>
+      </c>
+      <c r="F157" t="s">
+        <v>8</v>
+      </c>
+      <c r="G157">
+        <v>1.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>6069487.52</v>
+      </c>
+      <c r="I157" s="1">
+        <v>-16658.56</v>
+      </c>
+      <c r="J157" s="1">
+        <v>-0.27446402921346</v>
+      </c>
+      <c r="K157">
+        <v>0.5</v>
+      </c>
+      <c r="L157" t="s">
         <v>498</v>
       </c>
-      <c r="B157" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M157" s="1">
-        <v>3495006.8</v>
+        <v>6052828.96</v>
       </c>
       <c r="N157" s="1">
-        <v>3498257.58</v>
+        <v>6083358.41</v>
       </c>
       <c r="O157" s="1">
-        <v>0.67</v>
+        <v>1.22</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
+        <v>499</v>
+      </c>
+      <c r="B158" t="s">
+        <v>500</v>
+      </c>
+      <c r="C158" s="1">
+        <v>2465000.0</v>
+      </c>
+      <c r="D158" s="1">
+        <v>86.824</v>
+      </c>
+      <c r="E158" s="1">
+        <v>100.27475375</v>
+      </c>
+      <c r="F158" t="s">
+        <v>8</v>
+      </c>
+      <c r="G158">
+        <v>1.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>2471772.68</v>
+      </c>
+      <c r="I158" s="1">
+        <v>-331561.08</v>
+      </c>
+      <c r="J158" s="1">
+        <v>-13.413898562873</v>
+      </c>
+      <c r="K158">
+        <v>0.96</v>
+      </c>
+      <c r="L158" t="s">
         <v>501</v>
       </c>
-      <c r="B158" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M158" s="1">
-        <v>1790714.8</v>
+        <v>2140211.6</v>
       </c>
       <c r="N158" s="1">
-        <v>1805436.8</v>
+        <v>2163945.78</v>
       </c>
       <c r="O158" s="1">
-        <v>0.35</v>
+        <v>0.43</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
+        <v>502</v>
+      </c>
+      <c r="B159" t="s">
+        <v>503</v>
+      </c>
+      <c r="C159" s="1">
+        <v>533000.0</v>
+      </c>
+      <c r="D159" s="1">
+        <v>99.833</v>
+      </c>
+      <c r="E159" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F159" t="s">
+        <v>8</v>
+      </c>
+      <c r="G159">
+        <v>1.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>533000.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-890.11</v>
+      </c>
+      <c r="J159" s="1">
+        <v>-0.167</v>
+      </c>
+      <c r="K159">
+        <v>1.82</v>
+      </c>
+      <c r="L159" t="s">
         <v>504</v>
       </c>
-      <c r="B159" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M159" s="1">
-        <v>5063900.0</v>
+        <v>532109.89</v>
       </c>
       <c r="N159" s="1">
-        <v>5203112.33</v>
+        <v>541833.44</v>
       </c>
       <c r="O159" s="1">
-        <v>1.0</v>
+        <v>0.11</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
+        <v>505</v>
+      </c>
+      <c r="B160" t="s">
+        <v>506</v>
+      </c>
+      <c r="C160" s="1">
+        <v>2066000.0</v>
+      </c>
+      <c r="D160" s="1">
+        <v>102.557</v>
+      </c>
+      <c r="E160" s="1">
+        <v>98.653</v>
+      </c>
+      <c r="F160" t="s">
+        <v>8</v>
+      </c>
+      <c r="G160">
+        <v>1.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>2038170.98</v>
+      </c>
+      <c r="I160" s="1">
+        <v>80656.64</v>
+      </c>
+      <c r="J160" s="1">
+        <v>3.9573048969621</v>
+      </c>
+      <c r="K160">
+        <v>0.1</v>
+      </c>
+      <c r="L160" t="s">
         <v>507</v>
       </c>
-      <c r="B160" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M160" s="1">
-        <v>2159241.4</v>
+        <v>2118827.62</v>
       </c>
       <c r="N160" s="1">
-        <v>2162459.59</v>
+        <v>2120907.97</v>
       </c>
       <c r="O160" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>508</v>
+      </c>
+      <c r="B161" t="s">
+        <v>509</v>
+      </c>
+      <c r="C161" s="1">
+        <v>4270000.0</v>
+      </c>
+      <c r="D161" s="1">
+        <v>94.07</v>
+      </c>
+      <c r="E161" s="1">
+        <v>94.5</v>
+      </c>
+      <c r="F161" t="s">
+        <v>8</v>
+      </c>
+      <c r="G161">
+        <v>1.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>4035150.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-18361.0</v>
+      </c>
+      <c r="J161" s="1">
+        <v>-0.45502645502646</v>
+      </c>
+      <c r="K161">
+        <v>0.88</v>
+      </c>
+      <c r="L161" t="s">
         <v>510</v>
       </c>
-      <c r="B161" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M161" s="1">
-        <v>540307.43</v>
+        <v>4016789.0</v>
       </c>
       <c r="N161" s="1">
-        <v>543329.61</v>
+        <v>4054448.03</v>
       </c>
       <c r="O161" s="1">
-        <v>0.1</v>
+        <v>0.81</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="B162" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="C162" s="1">
-        <v>2900000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.45</v>
+        <v>98.286</v>
       </c>
       <c r="E162" s="1">
         <v>100.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>2900000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="I162" s="1">
-        <v>13050.0</v>
+        <v>-32566.0</v>
       </c>
       <c r="J162" s="1">
-        <v>0.45</v>
+        <v>-1.714</v>
       </c>
       <c r="K162">
-        <v>0.42</v>
+        <v>1.02</v>
       </c>
       <c r="L162" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="M162" s="1">
-        <v>2913050.0</v>
+        <v>1867434.0</v>
       </c>
       <c r="N162" s="1">
-        <v>2925232.78</v>
+        <v>1886818.42</v>
       </c>
       <c r="O162" s="1">
-        <v>0.56</v>
+        <v>0.38</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>514</v>
+      </c>
+      <c r="B163" t="s">
+        <v>515</v>
+      </c>
+      <c r="C163" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D163" s="1">
+        <v>97.884</v>
+      </c>
+      <c r="E163" s="1">
+        <v>87.394</v>
+      </c>
+      <c r="F163" t="s">
+        <v>8</v>
+      </c>
+      <c r="G163">
+        <v>1.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>961334.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>115390.0</v>
+      </c>
+      <c r="J163" s="1">
+        <v>12.003112341808</v>
+      </c>
+      <c r="K163">
+        <v>2.56</v>
+      </c>
+      <c r="L163" t="s">
         <v>516</v>
       </c>
-      <c r="B163" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M163" s="1">
-        <v>2017722.0</v>
+        <v>1076724.0</v>
       </c>
       <c r="N163" s="1">
-        <v>2056955.29</v>
+        <v>1104932.22</v>
       </c>
       <c r="O163" s="1">
-        <v>0.39</v>
+        <v>0.22</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="B164" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="C164" s="1">
-        <v>1100000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.751</v>
+        <v>95.115</v>
       </c>
       <c r="E164" s="1">
-        <v>87.394</v>
+        <v>94.06809095</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>961334.0</v>
+        <v>1975429.91</v>
       </c>
       <c r="I164" s="1">
-        <v>124927.0</v>
+        <v>21985.09</v>
       </c>
       <c r="J164" s="1">
-        <v>12.995171293224</v>
+        <v>1.112926856514</v>
       </c>
       <c r="K164">
-        <v>2.17</v>
+        <v>2.19</v>
       </c>
       <c r="L164" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="M164" s="1">
-        <v>1086261.0</v>
+        <v>1997415.0</v>
       </c>
       <c r="N164" s="1">
-        <v>1110129.49</v>
+        <v>2043483.36</v>
       </c>
       <c r="O164" s="1">
-        <v>0.21</v>
+        <v>0.41</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>519</v>
+      </c>
+      <c r="B165" t="s">
+        <v>520</v>
+      </c>
+      <c r="C165" s="1">
+        <v>1180000.0</v>
+      </c>
+      <c r="D165" s="1">
+        <v>94.721</v>
+      </c>
+      <c r="E165" s="1">
+        <v>93.0</v>
+      </c>
+      <c r="F165" t="s">
+        <v>8</v>
+      </c>
+      <c r="G165">
+        <v>1.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>1097400.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>20307.8</v>
+      </c>
+      <c r="J165" s="1">
+        <v>1.8505376344086</v>
+      </c>
+      <c r="K165">
+        <v>2.62</v>
+      </c>
+      <c r="L165" t="s">
         <v>521</v>
       </c>
-      <c r="B165" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M165" s="1">
-        <v>2114962.2</v>
+        <v>1117707.8</v>
       </c>
       <c r="N165" s="1">
-        <v>2205969.77</v>
+        <v>1148617.24</v>
       </c>
       <c r="O165" s="1">
-        <v>0.42</v>
+        <v>0.23</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>522</v>
+      </c>
+      <c r="B166" t="s">
+        <v>523</v>
+      </c>
+      <c r="C166" s="1">
+        <v>1521000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>101.343</v>
+      </c>
+      <c r="E166" s="1">
+        <v>104.28968508</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>1586246.11</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-44819.08</v>
+      </c>
+      <c r="J166" s="1">
+        <v>-2.825480845466</v>
+      </c>
+      <c r="K166">
+        <v>3.3</v>
+      </c>
+      <c r="L166" t="s">
         <v>524</v>
       </c>
-      <c r="B166" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>1091016.2</v>
+        <v>1541427.03</v>
       </c>
       <c r="N166" s="1">
-        <v>1112313.56</v>
+        <v>1591662.28</v>
       </c>
       <c r="O166" s="1">
-        <v>0.21</v>
+        <v>0.32</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>525</v>
+      </c>
+      <c r="B167" t="s">
+        <v>526</v>
+      </c>
+      <c r="C167" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D167" s="1">
+        <v>100.706</v>
+      </c>
+      <c r="E167" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F167" t="s">
+        <v>8</v>
+      </c>
+      <c r="G167">
+        <v>1.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>10590.0</v>
+      </c>
+      <c r="J167" s="1">
+        <v>0.706</v>
+      </c>
+      <c r="K167">
+        <v>1.87</v>
+      </c>
+      <c r="L167" t="s">
         <v>527</v>
       </c>
-      <c r="B167" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M167" s="1">
-        <v>1542020.22</v>
+        <v>1510590.0</v>
       </c>
       <c r="N167" s="1">
-        <v>1576633.53</v>
+        <v>1538688.96</v>
       </c>
       <c r="O167" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>528</v>
+      </c>
+      <c r="B168" t="s">
+        <v>529</v>
+      </c>
+      <c r="C168" s="1">
+        <v>1974000.0</v>
+      </c>
+      <c r="D168" s="1">
+        <v>100.415</v>
+      </c>
+      <c r="E168" s="1">
+        <v>99.44707143</v>
+      </c>
+      <c r="F168" t="s">
+        <v>8</v>
+      </c>
+      <c r="G168">
+        <v>1.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>1963085.19</v>
+      </c>
+      <c r="I168" s="1">
+        <v>19106.91</v>
+      </c>
+      <c r="J168" s="1">
+        <v>0.97331028206677</v>
+      </c>
+      <c r="K168">
+        <v>3.62</v>
+      </c>
+      <c r="L168" t="s">
         <v>530</v>
       </c>
-      <c r="B168" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M168" s="1">
-        <v>1481250.0</v>
+        <v>1982192.1</v>
       </c>
       <c r="N168" s="1">
-        <v>1492083.33</v>
+        <v>2053667.35</v>
       </c>
       <c r="O168" s="1">
-        <v>0.29</v>
+        <v>0.41</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
+        <v>531</v>
+      </c>
+      <c r="B169" t="s">
+        <v>532</v>
+      </c>
+      <c r="C169" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D169" s="1">
+        <v>101.326</v>
+      </c>
+      <c r="E169" s="1">
+        <v>100.82032267</v>
+      </c>
+      <c r="F169" t="s">
+        <v>8</v>
+      </c>
+      <c r="G169">
+        <v>1.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>3024609.68</v>
+      </c>
+      <c r="I169" s="1">
+        <v>15170.32</v>
+      </c>
+      <c r="J169" s="1">
+        <v>0.50156289918374</v>
+      </c>
+      <c r="K169">
+        <v>1.88</v>
+      </c>
+      <c r="L169" t="s">
         <v>533</v>
       </c>
-      <c r="B169" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M169" s="1">
-        <v>2018849.28</v>
+        <v>3039780.0</v>
       </c>
       <c r="N169" s="1">
-        <v>2078788.97</v>
+        <v>3096290.42</v>
       </c>
       <c r="O169" s="1">
-        <v>0.4</v>
+        <v>0.62</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
+        <v>534</v>
+      </c>
+      <c r="B170" t="s">
+        <v>535</v>
+      </c>
+      <c r="C170" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D170" s="1">
+        <v>110.343</v>
+      </c>
+      <c r="E170" s="1">
+        <v>113.539</v>
+      </c>
+      <c r="F170" t="s">
+        <v>8</v>
+      </c>
+      <c r="G170">
+        <v>1.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>1476007.0</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-41548.0</v>
+      </c>
+      <c r="J170" s="1">
+        <v>-2.8148917992936</v>
+      </c>
+      <c r="K170">
+        <v>0.59</v>
+      </c>
+      <c r="L170" t="s">
         <v>536</v>
       </c>
-      <c r="B170" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M170" s="1">
-        <v>3100680.0</v>
+        <v>1434459.0</v>
       </c>
       <c r="N170" s="1">
-        <v>3138596.67</v>
+        <v>1442182.26</v>
       </c>
       <c r="O170" s="1">
-        <v>0.6</v>
+        <v>0.29</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
+        <v>537</v>
+      </c>
+      <c r="B171" t="s">
+        <v>538</v>
+      </c>
+      <c r="C171" s="1">
+        <v>2224000.0</v>
+      </c>
+      <c r="D171" s="1">
+        <v>90.482</v>
+      </c>
+      <c r="E171" s="1">
+        <v>99.83244604</v>
+      </c>
+      <c r="F171" t="s">
+        <v>8</v>
+      </c>
+      <c r="G171">
+        <v>1.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>2220273.6</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-207953.92</v>
+      </c>
+      <c r="J171" s="1">
+        <v>-9.3661393802998</v>
+      </c>
+      <c r="K171">
+        <v>0.24</v>
+      </c>
+      <c r="L171" t="s">
         <v>539</v>
       </c>
-      <c r="B171" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M171" s="1">
-        <v>1465295.0</v>
+        <v>2012319.68</v>
       </c>
       <c r="N171" s="1">
-        <v>1507373.47</v>
+        <v>2017691.58</v>
       </c>
       <c r="O171" s="1">
-        <v>0.29</v>
+        <v>0.4</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
+        <v>540</v>
+      </c>
+      <c r="B172" t="s">
+        <v>541</v>
+      </c>
+      <c r="C172" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D172" s="1">
+        <v>101.875</v>
+      </c>
+      <c r="E172" s="1">
+        <v>99.55343345</v>
+      </c>
+      <c r="F172" t="s">
+        <v>8</v>
+      </c>
+      <c r="G172">
+        <v>1.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>2887049.57</v>
+      </c>
+      <c r="I172" s="1">
+        <v>67325.43</v>
+      </c>
+      <c r="J172" s="1">
+        <v>2.3319803961662</v>
+      </c>
+      <c r="K172">
+        <v>2.56</v>
+      </c>
+      <c r="L172" t="s">
         <v>542</v>
       </c>
-      <c r="B172" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M172" s="1">
-        <v>2071188.96</v>
+        <v>2954375.0</v>
       </c>
       <c r="N172" s="1">
-        <v>2090518.87</v>
+        <v>3028742.12</v>
       </c>
       <c r="O172" s="1">
-        <v>0.4</v>
+        <v>0.61</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B173" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
       <c r="C173" s="1">
-        <v>2900000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>103.294</v>
+        <v>99.924</v>
       </c>
       <c r="E173" s="1">
-        <v>99.55343345</v>
+        <v>98.387</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>2887049.57</v>
+        <v>885483.0</v>
       </c>
       <c r="I173" s="1">
-        <v>108476.43</v>
+        <v>13833.0</v>
       </c>
       <c r="J173" s="1">
-        <v>3.7573456004082</v>
+        <v>1.5621982578999</v>
       </c>
       <c r="K173">
-        <v>1.9</v>
+        <v>2.79</v>
       </c>
       <c r="L173" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="M173" s="1">
-        <v>2995526.0</v>
+        <v>899316.0</v>
       </c>
       <c r="N173" s="1">
-        <v>3050526.68</v>
+        <v>924411.21</v>
       </c>
       <c r="O173" s="1">
-        <v>0.58</v>
+        <v>0.18</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="B174" t="s">
         <v>546</v>
       </c>
       <c r="C174" s="1">
-        <v>900000.0</v>
+        <v>4419000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.964</v>
+        <v>99.891</v>
       </c>
       <c r="E174" s="1">
-        <v>98.387</v>
+        <v>100.25273885</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>885483.0</v>
+        <v>4430168.53</v>
       </c>
       <c r="I174" s="1">
-        <v>14193.0</v>
+        <v>-15985.24</v>
       </c>
       <c r="J174" s="1">
-        <v>1.6028540355941</v>
+        <v>-0.36082690515613</v>
       </c>
       <c r="K174">
-        <v>2.39</v>
+        <v>2.0</v>
       </c>
       <c r="L174" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="M174" s="1">
-        <v>899676.0</v>
+        <v>4414183.29</v>
       </c>
       <c r="N174" s="1">
-        <v>921226.68</v>
+        <v>4502409.85</v>
       </c>
       <c r="O174" s="1">
-        <v>0.18</v>
+        <v>0.9</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
+        <v>548</v>
+      </c>
+      <c r="B175" t="s">
+        <v>549</v>
+      </c>
+      <c r="C175" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D175" s="1">
+        <v>102.675</v>
+      </c>
+      <c r="E175" s="1">
+        <v>99.58935313</v>
+      </c>
+      <c r="F175" t="s">
+        <v>8</v>
+      </c>
+      <c r="G175">
+        <v>1.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>1593429.65</v>
+      </c>
+      <c r="I175" s="1">
+        <v>49370.35</v>
+      </c>
+      <c r="J175" s="1">
+        <v>3.0983702355482</v>
+      </c>
+      <c r="K175">
+        <v>4.62</v>
+      </c>
+      <c r="L175" t="s">
         <v>550</v>
       </c>
-      <c r="B175" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M175" s="1">
-        <v>4532789.25</v>
+        <v>1642800.0</v>
       </c>
       <c r="N175" s="1">
-        <v>4581889.25</v>
+        <v>1716712.33</v>
       </c>
       <c r="O175" s="1">
-        <v>0.88</v>
+        <v>0.34</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
+        <v>551</v>
+      </c>
+      <c r="B176" t="s">
+        <v>552</v>
+      </c>
+      <c r="C176" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="D176" s="1">
+        <v>95.916</v>
+      </c>
+      <c r="E176" s="1">
+        <v>89.63713976</v>
+      </c>
+      <c r="F176" t="s">
+        <v>8</v>
+      </c>
+      <c r="G176">
+        <v>1.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>3675122.73</v>
+      </c>
+      <c r="I176" s="1">
+        <v>257433.27</v>
+      </c>
+      <c r="J176" s="1">
+        <v>7.0047530086159</v>
+      </c>
+      <c r="K176">
+        <v>2.46</v>
+      </c>
+      <c r="L176" t="s">
         <v>553</v>
       </c>
-      <c r="B176" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M176" s="1">
-        <v>1676864.0</v>
+        <v>3932556.0</v>
       </c>
       <c r="N176" s="1">
-        <v>1739543.45</v>
+        <v>4033371.07</v>
       </c>
       <c r="O176" s="1">
-        <v>0.33</v>
+        <v>0.81</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
+        <v>554</v>
+      </c>
+      <c r="B177" t="s">
+        <v>555</v>
+      </c>
+      <c r="C177" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D177" s="1">
+        <v>100.199</v>
+      </c>
+      <c r="E177" s="1">
+        <v>100.256</v>
+      </c>
+      <c r="F177" t="s">
+        <v>8</v>
+      </c>
+      <c r="G177">
+        <v>1.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>1604096.0</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-912.0</v>
+      </c>
+      <c r="J177" s="1">
+        <v>-0.056854452601341</v>
+      </c>
+      <c r="K177">
+        <v>0.86</v>
+      </c>
+      <c r="L177" t="s">
         <v>556</v>
       </c>
-      <c r="B177" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M177" s="1">
-        <v>3986840.0</v>
+        <v>1603184.0</v>
       </c>
       <c r="N177" s="1">
-        <v>4073613.97</v>
+        <v>1616950.67</v>
       </c>
       <c r="O177" s="1">
-        <v>0.78</v>
+        <v>0.32</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
+        <v>557</v>
+      </c>
+      <c r="B178" t="s">
+        <v>558</v>
+      </c>
+      <c r="C178" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D178" s="1">
+        <v>79.613</v>
+      </c>
+      <c r="E178" s="1">
+        <v>73.81842241</v>
+      </c>
+      <c r="F178" t="s">
+        <v>8</v>
+      </c>
+      <c r="G178">
+        <v>1.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>2140734.25</v>
+      </c>
+      <c r="I178" s="1">
+        <v>168042.75</v>
+      </c>
+      <c r="J178" s="1">
+        <v>7.8497716379322</v>
+      </c>
+      <c r="K178">
+        <v>0.08</v>
+      </c>
+      <c r="L178" t="s">
         <v>559</v>
       </c>
-      <c r="B178" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M178" s="1">
-        <v>4502198.96</v>
+        <v>2308777.0</v>
       </c>
       <c r="N178" s="1">
-        <v>4509178.29</v>
+        <v>2311160.56</v>
       </c>
       <c r="O178" s="1">
-        <v>0.86</v>
+        <v>0.46</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
+        <v>560</v>
+      </c>
+      <c r="B179" t="s">
+        <v>561</v>
+      </c>
+      <c r="C179" s="1">
+        <v>1260000.0</v>
+      </c>
+      <c r="D179" s="1">
+        <v>96.157</v>
+      </c>
+      <c r="E179" s="1">
+        <v>96.71</v>
+      </c>
+      <c r="F179" t="s">
+        <v>8</v>
+      </c>
+      <c r="G179">
+        <v>1.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>1218546.0</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-6967.8</v>
+      </c>
+      <c r="J179" s="1">
+        <v>-0.57181263571502</v>
+      </c>
+      <c r="K179">
+        <v>2.59</v>
+      </c>
+      <c r="L179" t="s">
         <v>562</v>
       </c>
-      <c r="B179" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M179" s="1">
-        <v>1602304.0</v>
+        <v>1211578.2</v>
       </c>
       <c r="N179" s="1">
-        <v>1604170.67</v>
+        <v>1244167.58</v>
       </c>
       <c r="O179" s="1">
-        <v>0.31</v>
+        <v>0.25</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
+        <v>563</v>
+      </c>
+      <c r="B180" t="s">
+        <v>564</v>
+      </c>
+      <c r="C180" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="D180" s="1">
+        <v>94.602</v>
+      </c>
+      <c r="E180" s="1">
+        <v>93.7</v>
+      </c>
+      <c r="F180" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180">
+        <v>1.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>2155100.0</v>
+      </c>
+      <c r="I180" s="1">
+        <v>20746.0</v>
+      </c>
+      <c r="J180" s="1">
+        <v>0.96264674493063</v>
+      </c>
+      <c r="K180">
+        <v>0.07</v>
+      </c>
+      <c r="L180" t="s">
         <v>565</v>
       </c>
-      <c r="B180" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M180" s="1">
-        <v>2364631.0</v>
+        <v>2175846.0</v>
       </c>
       <c r="N180" s="1">
-        <v>2382656.68</v>
+        <v>2177492.23</v>
       </c>
       <c r="O180" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
+        <v>566</v>
+      </c>
+      <c r="B181" t="s">
+        <v>567</v>
+      </c>
+      <c r="C181" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="D181" s="1">
+        <v>90.101</v>
+      </c>
+      <c r="E181" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-332111.45</v>
+      </c>
+      <c r="J181" s="1">
+        <v>-9.899</v>
+      </c>
+      <c r="K181">
+        <v>1.54</v>
+      </c>
+      <c r="L181" t="s">
         <v>568</v>
       </c>
-      <c r="B181" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M181" s="1">
-        <v>2210898.0</v>
+        <v>3022888.55</v>
       </c>
       <c r="N181" s="1">
-        <v>2239837.04</v>
+        <v>3074611.47</v>
       </c>
       <c r="O181" s="1">
-        <v>0.43</v>
+        <v>0.61</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
+        <v>569</v>
+      </c>
+      <c r="B182" t="s">
+        <v>570</v>
+      </c>
+      <c r="C182" s="1">
+        <v>1550000.0</v>
+      </c>
+      <c r="D182" s="1">
+        <v>95.547</v>
+      </c>
+      <c r="E182" s="1">
+        <v>101.28018323</v>
+      </c>
+      <c r="F182" t="s">
+        <v>8</v>
+      </c>
+      <c r="G182">
+        <v>1.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>1569842.84</v>
+      </c>
+      <c r="I182" s="1">
+        <v>-88864.34</v>
+      </c>
+      <c r="J182" s="1">
+        <v>-5.6607156930435</v>
+      </c>
+      <c r="K182">
+        <v>2.8</v>
+      </c>
+      <c r="L182" t="s">
         <v>571</v>
       </c>
-      <c r="B182" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M182" s="1">
-        <v>3257906.3</v>
+        <v>1480978.5</v>
       </c>
       <c r="N182" s="1">
-        <v>3273982.34</v>
+        <v>1524332.72</v>
       </c>
       <c r="O182" s="1">
-        <v>0.63</v>
+        <v>0.3</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
+        <v>572</v>
+      </c>
+      <c r="B183" t="s">
+        <v>573</v>
+      </c>
+      <c r="C183" s="1">
+        <v>5465000.0</v>
+      </c>
+      <c r="D183" s="1">
+        <v>95.817</v>
+      </c>
+      <c r="E183" s="1">
+        <v>93.03169973</v>
+      </c>
+      <c r="F183" t="s">
+        <v>8</v>
+      </c>
+      <c r="G183">
+        <v>1.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>5084182.39</v>
+      </c>
+      <c r="I183" s="1">
+        <v>152216.66</v>
+      </c>
+      <c r="J183" s="1">
+        <v>2.9939260302579</v>
+      </c>
+      <c r="K183">
+        <v>1.89</v>
+      </c>
+      <c r="L183" t="s">
         <v>574</v>
       </c>
-      <c r="B183" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M183" s="1">
-        <v>1514923.5</v>
+        <v>5236399.05</v>
       </c>
       <c r="N183" s="1">
-        <v>1546301.42</v>
+        <v>5339710.01</v>
       </c>
       <c r="O183" s="1">
-        <v>0.3</v>
+        <v>1.07</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
+        <v>575</v>
+      </c>
+      <c r="B184" t="s">
+        <v>576</v>
+      </c>
+      <c r="C184" s="1">
+        <v>6400000.0</v>
+      </c>
+      <c r="D184" s="1">
+        <v>97.043</v>
+      </c>
+      <c r="E184" s="1">
+        <v>93.70721516</v>
+      </c>
+      <c r="F184" t="s">
+        <v>8</v>
+      </c>
+      <c r="G184">
+        <v>1.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>5997261.77</v>
+      </c>
+      <c r="I184" s="1">
+        <v>213490.23</v>
+      </c>
+      <c r="J184" s="1">
+        <v>3.559795089618</v>
+      </c>
+      <c r="K184">
+        <v>0.2</v>
+      </c>
+      <c r="L184" t="s">
         <v>577</v>
       </c>
-      <c r="B184" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M184" s="1">
-        <v>5312198.6</v>
+        <v>6210752.0</v>
       </c>
       <c r="N184" s="1">
-        <v>5393050.65</v>
+        <v>6223793.1</v>
       </c>
       <c r="O184" s="1">
-        <v>1.03</v>
+        <v>1.24</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
+        <v>578</v>
+      </c>
+      <c r="B185" t="s">
+        <v>579</v>
+      </c>
+      <c r="C185" s="1">
+        <v>1067000.0</v>
+      </c>
+      <c r="D185" s="1">
+        <v>102.132</v>
+      </c>
+      <c r="E185" s="1">
+        <v>102.21806092</v>
+      </c>
+      <c r="F185" t="s">
+        <v>8</v>
+      </c>
+      <c r="G185">
+        <v>1.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>1090666.71</v>
+      </c>
+      <c r="I185" s="1">
+        <v>-918.27</v>
+      </c>
+      <c r="J185" s="1">
+        <v>-0.084193456312607</v>
+      </c>
+      <c r="K185">
+        <v>4.44</v>
+      </c>
+      <c r="L185" t="s">
         <v>580</v>
       </c>
-      <c r="B185" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M185" s="1">
-        <v>6387136.0</v>
+        <v>1089748.44</v>
       </c>
       <c r="N185" s="1">
-        <v>6641820.93</v>
+        <v>1137098.39</v>
       </c>
       <c r="O185" s="1">
-        <v>1.27</v>
+        <v>0.23</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
+        <v>581</v>
+      </c>
+      <c r="B186" t="s">
+        <v>582</v>
+      </c>
+      <c r="C186" s="1">
+        <v>3873000.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>94.937</v>
+      </c>
+      <c r="E186" s="1">
+        <v>100.06415001</v>
+      </c>
+      <c r="F186" t="s">
+        <v>8</v>
+      </c>
+      <c r="G186">
+        <v>1.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>3875484.53</v>
+      </c>
+      <c r="I186" s="1">
+        <v>-198574.52</v>
+      </c>
+      <c r="J186" s="1">
+        <v>-5.1238630540992</v>
+      </c>
+      <c r="K186">
+        <v>1.3</v>
+      </c>
+      <c r="L186" t="s">
         <v>583</v>
       </c>
-      <c r="B186" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M186" s="1">
-        <v>1113809.29</v>
+        <v>3676910.01</v>
       </c>
       <c r="N186" s="1">
-        <v>1154216.43</v>
+        <v>3727178.32</v>
       </c>
       <c r="O186" s="1">
-        <v>0.22</v>
+        <v>0.74</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
+        <v>584</v>
+      </c>
+      <c r="B187" t="s">
+        <v>585</v>
+      </c>
+      <c r="C187" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D187" s="1">
+        <v>93.599</v>
+      </c>
+      <c r="E187" s="1">
+        <v>91.5185</v>
+      </c>
+      <c r="F187" t="s">
+        <v>8</v>
+      </c>
+      <c r="G187">
+        <v>1.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>1555814.5</v>
+      </c>
+      <c r="I187" s="1">
+        <v>35368.5</v>
+      </c>
+      <c r="J187" s="1">
+        <v>2.2733108606457</v>
+      </c>
+      <c r="K187">
+        <v>1.43</v>
+      </c>
+      <c r="L187" t="s">
         <v>586</v>
       </c>
-      <c r="B187" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M187" s="1">
-        <v>3829583.67</v>
+        <v>1591183.0</v>
       </c>
       <c r="N187" s="1">
-        <v>3851046.55</v>
+        <v>1615484.74</v>
       </c>
       <c r="O187" s="1">
-        <v>0.74</v>
+        <v>0.32</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
+        <v>587</v>
+      </c>
+      <c r="B188" t="s">
+        <v>588</v>
+      </c>
+      <c r="C188" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D188" s="1">
+        <v>101.577</v>
+      </c>
+      <c r="E188" s="1">
+        <v>101.2434</v>
+      </c>
+      <c r="F188" t="s">
+        <v>8</v>
+      </c>
+      <c r="G188">
+        <v>1.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>101243.4</v>
+      </c>
+      <c r="I188" s="1">
+        <v>333.6</v>
+      </c>
+      <c r="J188" s="1">
+        <v>0.32950296019296</v>
+      </c>
+      <c r="K188">
+        <v>4.66</v>
+      </c>
+      <c r="L188" t="s">
         <v>589</v>
       </c>
-      <c r="B188" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M188" s="1">
-        <v>1634278.0</v>
+        <v>101577.0</v>
       </c>
       <c r="N188" s="1">
-        <v>1651655.78</v>
+        <v>106238.3</v>
       </c>
       <c r="O188" s="1">
-        <v>0.32</v>
+        <v>0.02</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
+        <v>590</v>
+      </c>
+      <c r="B189" t="s">
+        <v>591</v>
+      </c>
+      <c r="C189" s="1">
+        <v>2413000.0</v>
+      </c>
+      <c r="D189" s="1">
+        <v>102.824</v>
+      </c>
+      <c r="E189" s="1">
+        <v>102.38671778</v>
+      </c>
+      <c r="F189" t="s">
+        <v>8</v>
+      </c>
+      <c r="G189">
+        <v>1.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>2470591.5</v>
+      </c>
+      <c r="I189" s="1">
+        <v>10551.62</v>
+      </c>
+      <c r="J189" s="1">
+        <v>0.42708881658502</v>
+      </c>
+      <c r="K189">
+        <v>4.39</v>
+      </c>
+      <c r="L189" t="s">
         <v>592</v>
       </c>
-      <c r="B189" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M189" s="1">
-        <v>3326617.42</v>
+        <v>2481143.12</v>
       </c>
       <c r="N189" s="1">
-        <v>3345996.36</v>
+        <v>2587034.15</v>
       </c>
       <c r="O189" s="1">
-        <v>0.64</v>
+        <v>0.52</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
+        <v>593</v>
+      </c>
+      <c r="B190" t="s">
+        <v>594</v>
+      </c>
+      <c r="C190" s="1">
+        <v>3338000.0</v>
+      </c>
+      <c r="D190" s="1">
+        <v>97.842</v>
+      </c>
+      <c r="E190" s="1">
+        <v>90.92355123</v>
+      </c>
+      <c r="F190" t="s">
+        <v>8</v>
+      </c>
+      <c r="G190">
+        <v>1.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>3035028.14</v>
+      </c>
+      <c r="I190" s="1">
+        <v>230937.82</v>
+      </c>
+      <c r="J190" s="1">
+        <v>7.6090833213823</v>
+      </c>
+      <c r="K190">
+        <v>1.36</v>
+      </c>
+      <c r="L190" t="s">
         <v>595</v>
       </c>
-      <c r="B190" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M190" s="1">
-        <v>995590.0</v>
+        <v>3265965.96</v>
       </c>
       <c r="N190" s="1">
-        <v>999630.06</v>
+        <v>3311353.49</v>
       </c>
       <c r="O190" s="1">
-        <v>0.19</v>
+        <v>0.66</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
+        <v>596</v>
+      </c>
+      <c r="B191" t="s">
+        <v>597</v>
+      </c>
+      <c r="C191" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D191" s="1">
+        <v>98.465</v>
+      </c>
+      <c r="E191" s="1">
+        <v>97.7673</v>
+      </c>
+      <c r="F191" t="s">
+        <v>8</v>
+      </c>
+      <c r="G191">
+        <v>1.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>977673.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>6977.0</v>
+      </c>
+      <c r="J191" s="1">
+        <v>0.71363329047647</v>
+      </c>
+      <c r="K191">
+        <v>0.92</v>
+      </c>
+      <c r="L191" t="s">
         <v>598</v>
       </c>
-      <c r="B191" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M191" s="1">
-        <v>3599247.07</v>
+        <v>984650.0</v>
       </c>
       <c r="N191" s="1">
-        <v>3623702.21</v>
+        <v>993869.61</v>
       </c>
       <c r="O191" s="1">
-        <v>0.69</v>
+        <v>0.2</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
+        <v>599</v>
+      </c>
+      <c r="B192" t="s">
+        <v>600</v>
+      </c>
+      <c r="C192" s="1">
+        <v>3432300.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>104.203</v>
+      </c>
+      <c r="E192" s="1">
+        <v>103.09125717</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>3538401.22</v>
+      </c>
+      <c r="I192" s="1">
+        <v>38158.35</v>
+      </c>
+      <c r="J192" s="1">
+        <v>1.0784065352544</v>
+      </c>
+      <c r="K192">
+        <v>1.67</v>
+      </c>
+      <c r="L192" t="s">
         <v>601</v>
       </c>
-      <c r="B192" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M192" s="1">
-        <v>5246675.0</v>
+        <v>3576559.57</v>
       </c>
       <c r="N192" s="1">
-        <v>5487244.86</v>
+        <v>3633836.08</v>
       </c>
       <c r="O192" s="1">
-        <v>1.05</v>
+        <v>0.73</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
+        <v>602</v>
+      </c>
+      <c r="B193" t="s">
+        <v>603</v>
+      </c>
+      <c r="C193" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="D193" s="1">
+        <v>104.661</v>
+      </c>
+      <c r="E193" s="1">
+        <v>100.27195449</v>
+      </c>
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>4913325.77</v>
+      </c>
+      <c r="I193" s="1">
+        <v>215063.23</v>
+      </c>
+      <c r="J193" s="1">
+        <v>4.3771416768891</v>
+      </c>
+      <c r="K193">
+        <v>5.87</v>
+      </c>
+      <c r="L193" t="s">
         <v>604</v>
       </c>
-      <c r="B193" t="s">
+      <c r="M193" s="1">
+        <v>5128389.0</v>
+      </c>
+      <c r="N193" s="1">
+        <v>5415945.16</v>
+      </c>
+      <c r="O193" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="P193">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="194" spans="1:16">
+      <c r="A194" t="s">
         <v>605</v>
       </c>
-      <c r="C193" s="1">
-[...5 lines deleted...]
-      <c r="E193" s="1">
+      <c r="B194" t="s">
+        <v>606</v>
+      </c>
+      <c r="C194" s="1">
+        <v>18500000.0</v>
+      </c>
+      <c r="D194" s="1">
+        <v>9.47682222</v>
+      </c>
+      <c r="E194" s="1">
         <v>0.0</v>
       </c>
-      <c r="F193" t="s">
-[...5 lines deleted...]
-      <c r="H193" s="1">
+      <c r="F194" t="s">
+        <v>8</v>
+      </c>
+      <c r="G194">
+        <v>1.0</v>
+      </c>
+      <c r="H194" s="1">
         <v>0.0</v>
       </c>
-      <c r="I193" s="1">
-[...2 lines deleted...]
-      <c r="J193" s="1">
+      <c r="I194" s="1">
+        <v>1688976.0</v>
+      </c>
+      <c r="J194" s="1">
         <v>0</v>
       </c>
-      <c r="K193">
+      <c r="K194">
         <v>0.0</v>
       </c>
-      <c r="L193" t="s">
-[...11 lines deleted...]
-      <c r="P193">
+      <c r="L194" t="s">
+        <v>607</v>
+      </c>
+      <c r="M194" s="1">
+        <v>1688976.0</v>
+      </c>
+      <c r="N194" s="1">
+        <v>1753212.11</v>
+      </c>
+      <c r="O194" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="P194">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>