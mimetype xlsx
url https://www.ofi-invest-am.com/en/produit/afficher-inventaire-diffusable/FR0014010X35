--- v3 (2026-07-10)
+++ v4 (2026-07-31)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1050">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1023">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970105</t>
   </si>
   <si>
@@ -1048,2166 +1048,2085 @@
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
     <t>IK1100626</t>
   </si>
   <si>
     <t>EURO-BTP (ITALY GOVT) JUN 26</t>
   </si>
   <si>
     <t>OAT100626</t>
   </si>
   <si>
     <t>EURO-OAT JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>4 358.14</t>
+    <t>5 594.91</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>9 780.82</t>
+    <t>10 535.96</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>4 724.32</t>
+    <t>5 839.04</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>3 742.86</t>
+    <t>4 225.07</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>17 587.67</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>5 575.07</t>
+    <t>6 455.34</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>5 260.27</t>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
+    <t>1 855.67</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>10 763.01</t>
+    <t>11 539.73</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>20 982.36</t>
+    <t>22 657.75</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>9 232.88</t>
+    <t>9 808.22</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>8 457.53</t>
+    <t>8 975.34</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>1 312.29</t>
+    <t>1 832.26</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>14 997.26</t>
+    <t>15 975.34</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>25 775.34</t>
-[...8 lines deleted...]
-    <t>15 837.74</t>
+    <t>27 386.30</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>5 906.87</t>
+    <t>6 399.11</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
-    <t>1 963.58</t>
+    <t>2 752.97</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>3 559.93</t>
+    <t>3 955.48</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>3 798.70</t>
+    <t>4 085.65</t>
   </si>
   <si>
     <t>XS2573807778</t>
   </si>
   <si>
     <t>AXA SA 3.625 10/01/2033</t>
   </si>
   <si>
-    <t>7 468.49</t>
+    <t>9 136.99</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
+  </si>
+  <si>
+    <t>1 758.90</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>3 472.60</t>
+    <t>4 594.52</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>3 039.16</t>
+    <t>3 808.11</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>8 773.97</t>
+    <t>9 378.08</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 187.01</t>
+    <t>1 287.12</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>12 196.72</t>
+    <t>12 984.82</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
+    <t>1 744.71</t>
+  </si>
+  <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>5 261.44</t>
+    <t>6 424.49</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>4 775.34</t>
+    <t>5 983.56</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>8 665.28</t>
-[...5 lines deleted...]
-    <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
+    <t>9 237.52</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
+  </si>
+  <si>
+    <t>5 473.97</t>
+  </si>
+  <si>
+    <t>BE6365319829</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
+  </si>
+  <si>
+    <t>9 486.99</t>
+  </si>
+  <si>
+    <t>BE0000349580</t>
+  </si>
+  <si>
+    <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
+  </si>
+  <si>
+    <t>1 511.30</t>
+  </si>
+  <si>
+    <t>BE0000345547</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
+  </si>
+  <si>
+    <t>2 277.25</t>
+  </si>
+  <si>
+    <t>BE0000333428</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
+  </si>
+  <si>
+    <t>56 546.27</t>
+  </si>
+  <si>
+    <t>BE0000320292</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
+  </si>
+  <si>
+    <t>11 309.66</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
+  </si>
+  <si>
+    <t>6 567.52</t>
+  </si>
+  <si>
+    <t>FR001400LZI6</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 13/11/2032</t>
+  </si>
+  <si>
+    <t>4 502.74</t>
+  </si>
+  <si>
+    <t>FR0014010KM7</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/01/2036</t>
+  </si>
+  <si>
+    <t>5 488.19</t>
+  </si>
+  <si>
+    <t>XS2555221246</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
+  </si>
+  <si>
+    <t>4 450.68</t>
+  </si>
+  <si>
+    <t>FR001400G6Y4</t>
+  </si>
+  <si>
+    <t>BPCE SA 02/03/2030</t>
+  </si>
+  <si>
+    <t>3 243.84</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>2 375.34</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>6 391.33</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>7 989.04</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>5 478.08</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>8 515.07</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>2 205.48</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>2 248.38</t>
+  </si>
+  <si>
+    <t>FR001400RIX8</t>
+  </si>
+  <si>
+    <t>CNP ASSURANCES 16/07/2054</t>
+  </si>
+  <si>
+    <t>11 740.07</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>1 363.73</t>
+  </si>
+  <si>
+    <t>XS2909746310</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.25 26/09/2032</t>
+  </si>
+  <si>
+    <t>7 477.67</t>
+  </si>
+  <si>
+    <t>XS2909746401</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.55 26/09/2036</t>
+  </si>
+  <si>
+    <t>7 523.08</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>9 632.88</t>
+  </si>
+  <si>
+    <t>FR001400Q486</t>
+  </si>
+  <si>
+    <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
+  </si>
+  <si>
+    <t>18 184.93</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>23 529.45</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>16 928.77</t>
+  </si>
+  <si>
+    <t>FR001400PGC0</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 15/04/2036</t>
+  </si>
+  <si>
+    <t>2 397.26</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>18 712.88</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>5 868.49</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>1 497.95</t>
+  </si>
+  <si>
+    <t>DE000A351ZT4</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
+  </si>
+  <si>
+    <t>4 650.00</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>4 027.40</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>2 712.33</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>5 993.15</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>3 093.29</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>6 152.98</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>8 781.73</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>14 434.72</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>14 341.10</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>3 068.49</t>
+  </si>
+  <si>
+    <t>XS3171675393</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
+  </si>
+  <si>
+    <t>3 746.40</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
+  </si>
+  <si>
+    <t>1 826.03</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>19 488.56</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 19/06/2030</t>
+  </si>
+  <si>
+    <t>11 835.62</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>8 520.51</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>7 580.14</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>7 331.51</t>
+  </si>
+  <si>
+    <t>EU000A4ERVC2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.25 12/12/2036</t>
+  </si>
+  <si>
+    <t>10 779.04</t>
+  </si>
+  <si>
+    <t>EU000A3K4EY2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 05/10/2054</t>
+  </si>
+  <si>
+    <t>39 176.76</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>8 313.70</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>4 705.03</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>1 643.84</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>3 813.53</t>
+  </si>
+  <si>
+    <t>FI4000415153</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
+  </si>
+  <si>
+    <t>1 782.90</t>
+  </si>
+  <si>
+    <t>FI4000440557</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
+  </si>
+  <si>
+    <t>FI4000348727</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
+  </si>
+  <si>
+    <t>2 675.94</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>3 764.98</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORTIVE CORP 3.7 15/08/2029</t>
+  </si>
+  <si>
+    <t>7 998.08</t>
+  </si>
+  <si>
+    <t>XS2606264005</t>
+  </si>
+  <si>
+    <t>FORTUM OYJ 4 26/05/2028</t>
+  </si>
+  <si>
+    <t>15 079.45</t>
+  </si>
+  <si>
+    <t>FR0013516549</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+  </si>
+  <si>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
+  </si>
+  <si>
+    <t>FR0013515806</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
+  </si>
+  <si>
+    <t>77 662.53</t>
+  </si>
+  <si>
+    <t>FR0014012II5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
+  </si>
+  <si>
+    <t>118 384.41</t>
+  </si>
+  <si>
+    <t>FR0014015MU5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
+  </si>
+  <si>
+    <t>37 861.01</t>
+  </si>
+  <si>
+    <t>FR0014016CV2</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
+  </si>
+  <si>
+    <t>64 196.47</t>
+  </si>
+  <si>
+    <t>DE000BU22098</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
+  </si>
+  <si>
+    <t>127 841.19</t>
+  </si>
+  <si>
+    <t>DE0001135481</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
+  </si>
+  <si>
+    <t>177 942.59</t>
+  </si>
+  <si>
+    <t>DE000BU2Z049</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
+  </si>
+  <si>
+    <t>81 399.85</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>2 136.99</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>7 014.38</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>1 638.70</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>1 582.19</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>17 729.45</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>14 876.71</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>16 684.93</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>6 827.67</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>5 424.66</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>3 490.41</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>24 651.37</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>11 736.99</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>2 071.09</t>
+  </si>
+  <si>
+    <t>XS2673808726</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
+  </si>
+  <si>
+    <t>18 599.96</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>1 016.92</t>
+  </si>
+  <si>
+    <t>IE00BFZRPZ02</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
+  </si>
+  <si>
+    <t>4 912.69</t>
+  </si>
+  <si>
+    <t>IE00BFZRQ242</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
+  </si>
+  <si>
+    <t>IE00BH3SQB22</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
+  </si>
+  <si>
+    <t>4 981.54</t>
+  </si>
+  <si>
+    <t>IT0005138828</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
+  </si>
+  <si>
+    <t>6 384.85</t>
+  </si>
+  <si>
+    <t>IT0005633794</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
+  </si>
+  <si>
+    <t>32 458.40</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>12 768.03</t>
+  </si>
+  <si>
+    <t>IT0005496770</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/03/2038</t>
+  </si>
+  <si>
+    <t>33 093.92</t>
+  </si>
+  <si>
+    <t>IT0005083057</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
+  </si>
+  <si>
+    <t>12 715.18</t>
+  </si>
+  <si>
+    <t>IT0005706285</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
+  </si>
+  <si>
+    <t>6 684.01</t>
+  </si>
+  <si>
+    <t>IT0005635583</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
+  </si>
+  <si>
+    <t>16 287.39</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>3 873.29</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>4 995.26</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>1 171.23</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>9 512.33</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>1 702.05</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>12 105.86</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>9 675.40</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>9 678.44</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>3 879.45</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>5 950.68</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>2 108.82</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>7 910.96</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>4 932.14</t>
+  </si>
+  <si>
+    <t>XS3025943419</t>
+  </si>
+  <si>
+    <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
+  </si>
+  <si>
+    <t>11 711.10</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>1 950.41</t>
+  </si>
+  <si>
+    <t>XS3057365549</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 22/05/2031</t>
+  </si>
+  <si>
+    <t>11 212.41</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>11 598.90</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>10 413.11</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>11 893.81</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>15 214.32</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>3 519.00</t>
+  </si>
+  <si>
+    <t>NL0012171458</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
+  </si>
+  <si>
+    <t>3 165.55</t>
+  </si>
+  <si>
+    <t>NL0010071189</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
+  </si>
+  <si>
+    <t>17 283.54</t>
+  </si>
+  <si>
+    <t>NL0009446418</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
+  </si>
+  <si>
+    <t>18 103.24</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>1 169.86</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>14 869.86</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>8 503.13</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>2 432.88</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>8 086.71</t>
+  </si>
+  <si>
+    <t>FR001400DY43</t>
+  </si>
+  <si>
+    <t>ORANGE SA 3.625 16/11/2031</t>
+  </si>
+  <si>
+    <t>6 753.42</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>1 502.05</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>PTOTEMOE0035</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
+  </si>
+  <si>
+    <t>3 209.89</t>
+  </si>
+  <si>
+    <t>PTOTENOE0034</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
+  </si>
+  <si>
+    <t>2 565.93</t>
+  </si>
+  <si>
+    <t>PTOTEYOE0031</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
+  </si>
+  <si>
+    <t>8 340.34</t>
+  </si>
+  <si>
+    <t>PTOTEBOE0020</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
+  </si>
+  <si>
+    <t>10 470.14</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>2 175.10</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
+  </si>
+  <si>
+    <t>6 451.03</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>1 736.30</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>12 094.52</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>10 300.14</t>
+  </si>
+  <si>
+    <t>FR0014015EO5</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 3.75 16/02/2032</t>
+  </si>
+  <si>
+    <t>2 239.73</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>5 547.95</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>XS2126161764</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 0.5 10/03/2028</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>1 999.11</t>
+  </si>
+  <si>
+    <t>FR001400U3P1</t>
+  </si>
+  <si>
+    <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
+  </si>
+  <si>
+    <t>6 658.78</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
+  </si>
+  <si>
+    <t>1 370.55</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>2 622.04</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
+  </si>
+  <si>
+    <t>6 201.49</t>
+  </si>
+  <si>
+    <t>XS2974156031</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.75 16/01/2032</t>
+  </si>
+  <si>
+    <t>1 914.97</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
+    <t>XS2616008970</t>
+  </si>
+  <si>
+    <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
+  </si>
+  <si>
+    <t>SK4120013400</t>
+  </si>
+  <si>
+    <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
+  </si>
+  <si>
+    <t>40 281.60</t>
+  </si>
+  <si>
+    <t>XS3237109965</t>
+  </si>
+  <si>
+    <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
+  </si>
+  <si>
+    <t>2 694.46</t>
+  </si>
+  <si>
+    <t>FR0014012ID6</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 02/09/2033</t>
+  </si>
+  <si>
+    <t>14 917.81</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 20/11/2035</t>
+  </si>
+  <si>
+    <t>8 811.64</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
+  </si>
+  <si>
+    <t>ES0000012K20</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
+  </si>
+  <si>
+    <t>ES0000012I24</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
+  </si>
+  <si>
+    <t>12 695.65</t>
+  </si>
+  <si>
+    <t>ES0000012O75</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 3.5 31/01/2041</t>
+  </si>
+  <si>
+    <t>67 377.40</t>
+  </si>
+  <si>
+    <t>ES0000012M93</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
+  </si>
+  <si>
+    <t>6 033.54</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE PLC 3.5 18/03/2032</t>
+  </si>
+  <si>
+    <t>2 421.04</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>5 914.11</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>2 860.27</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
     <t>4 142.47</t>
   </si>
   <si>
-    <t>BE0390167337</t>
-[...1609 lines deleted...]
-  <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>7 089.04</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>10 931.51</t>
+    <t>11 794.52</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>1 550.00</t>
+    <t>2 002.08</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>8 290.41</t>
+    <t>9 268.49</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>3 662.94</t>
+    <t>5 087.41</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>3 434.22</t>
+    <t>4 324.58</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>5 670.35</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>10 476.37</t>
+    <t>11 188.36</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
+    <t>1 606.85</t>
+  </si>
+  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>11 412.67</t>
+    <t>12 527.40</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>11 598.90</t>
+    <t>12 444.66</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>3 829.53</t>
+    <t>4 685.07</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>9 835.62</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
+    <t>1 306.85</t>
+  </si>
+  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 849.32</t>
+    <t>2 021.92</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
+    <t>1 239.45</t>
+  </si>
+  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>7 428.99</t>
-[...11 lines deleted...]
-    <t>APR26 SX5E C @ 6100.000000</t>
+    <t>8 154.61</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
     <t>SX5E2612CR08</t>
   </si>
   <si>
     <t>DEC26 SX5E C @ 6600.000000</t>
   </si>
   <si>
+    <t>SX5E2605PO34</t>
+  </si>
+  <si>
+    <t>MAY26 SX5E P @ 5450.000000</t>
+  </si>
+  <si>
+    <t>SX5E2605PO09</t>
+  </si>
+  <si>
+    <t>MAY26 SX5E P @ 5750.000000</t>
+  </si>
+  <si>
     <t>SX5E2609CR01</t>
   </si>
   <si>
     <t>SEP26 SX5E C @ 6350.000000</t>
   </si>
   <si>
-    <t>SX5E2604CQ21</t>
-[...4 lines deleted...]
-  <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
+  </si>
+  <si>
+    <t>SX5E2605PO05</t>
+  </si>
+  <si>
+    <t>MAY26 SX5E P @ 5600.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3574,238 +3493,238 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>76123.6032</v>
       </c>
       <c r="D2">
-        <v>206.72</v>
+        <v>207.41</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>15736898.55</v>
+        <v>15788796.95</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>15736898.55</v>
+        <v>15788796.95</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2449990.2332</v>
+        <v>2464494.5287</v>
       </c>
       <c r="D3">
-        <v>121.55</v>
+        <v>121.9</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>297818805.13</v>
+        <v>300438113.14</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>297818805.13</v>
+        <v>300438113.14</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>282739.44</v>
+        <v>279047.78</v>
       </c>
       <c r="D4">
-        <v>111.7</v>
+        <v>112.05</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>31582531.88</v>
+        <v>31267356.82</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>31582531.88</v>
+        <v>31267356.82</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>9818.5932</v>
+        <v>9938.572</v>
       </c>
       <c r="D5">
-        <v>111.26</v>
+        <v>111.56</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>1092508.4</v>
+        <v>1108836.47</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>1092508.4</v>
+        <v>1108836.47</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>115.16</v>
+        <v>115.52</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>115.16</v>
+        <v>115.52</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>115.16</v>
+        <v>115.52</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>13364.0</v>
       </c>
       <c r="D7">
-        <v>101.15</v>
+        <v>101.43</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1351774.52</v>
+        <v>1355638.1</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1351774.52</v>
+        <v>1355638.1</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P404"/>
+  <dimension ref="A1:P401"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O404" sqref="O404"/>
+      <selection activeCell="O401" sqref="O401"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -3827,20186 +3746,20036 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>3003.0</v>
       </c>
       <c r="D2" s="1">
-        <v>32.26</v>
+        <v>32.28</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>105765.66</v>
       </c>
       <c r="I2" s="1">
-        <v>-8888.88</v>
+        <v>-8828.82</v>
       </c>
       <c r="J2" s="1">
-        <v>-8.404315729699</v>
+        <v>-8.3475298126065</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>96876.78</v>
+        <v>96936.84</v>
       </c>
       <c r="N2" s="1">
-        <v>96876.78</v>
+        <v>96936.84</v>
       </c>
       <c r="O2" s="1">
         <v>0.03</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
         <v>8772.0</v>
       </c>
       <c r="D3" s="1">
-        <v>29.06</v>
+        <v>29.59</v>
       </c>
       <c r="E3" s="1">
         <v>28.3024304606</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>248268.92</v>
       </c>
       <c r="I3" s="1">
-        <v>6645.4</v>
+        <v>11294.56</v>
       </c>
       <c r="J3" s="1">
-        <v>2.6766942877908</v>
+        <v>4.5493249819591</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>254914.32</v>
+        <v>259563.48</v>
       </c>
       <c r="N3" s="1">
-        <v>254914.32</v>
+        <v>259563.48</v>
       </c>
       <c r="O3" s="1">
         <v>0.07</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
-        <v>2378.0</v>
+        <v>2279.0</v>
       </c>
       <c r="D4" s="1">
-        <v>239.8</v>
+        <v>247.4</v>
       </c>
       <c r="E4" s="1">
-        <v>245.6999158957</v>
+        <v>245.6999166301</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>584274.4</v>
+        <v>559950.11</v>
       </c>
       <c r="I4" s="1">
-        <v>-14030.0</v>
+        <v>3874.49</v>
       </c>
       <c r="J4" s="1">
-        <v>-2.4012689927883</v>
+        <v>0.691934858268</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>570244.4</v>
+        <v>563824.6</v>
       </c>
       <c r="N4" s="1">
-        <v>570244.4</v>
+        <v>563824.6</v>
       </c>
       <c r="O4" s="1">
         <v>0.16</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
-        <v>3875.0</v>
+        <v>3713.0</v>
       </c>
       <c r="D5" s="1">
-        <v>137.8</v>
+        <v>147.4</v>
       </c>
       <c r="E5" s="1">
-        <v>200.8764980645</v>
+        <v>200.876498788</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>778396.43</v>
+        <v>745854.44</v>
       </c>
       <c r="I5" s="1">
-        <v>-244421.43</v>
+        <v>-198558.24</v>
       </c>
       <c r="J5" s="1">
-        <v>-31.400636048652</v>
+        <v>-26.621580478893</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>533975.0</v>
+        <v>547296.2</v>
       </c>
       <c r="N5" s="1">
-        <v>533975.0</v>
+        <v>547296.2</v>
       </c>
       <c r="O5" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
-        <v>368.0</v>
+        <v>353.0</v>
       </c>
       <c r="D6" s="1">
-        <v>858.8</v>
+        <v>958.5</v>
       </c>
       <c r="E6" s="1">
-        <v>1227.4488586957</v>
+        <v>1227.4488668555</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>451701.18</v>
+        <v>433289.45</v>
       </c>
       <c r="I6" s="1">
-        <v>-135662.78</v>
+        <v>-94938.95</v>
       </c>
       <c r="J6" s="1">
-        <v>-30.033744875318</v>
+        <v>-21.911207392656</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>316038.4</v>
+        <v>338350.5</v>
       </c>
       <c r="N6" s="1">
-        <v>316038.4</v>
+        <v>338350.5</v>
       </c>
       <c r="O6" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
-        <v>47674.0</v>
+        <v>45683.0</v>
       </c>
       <c r="D7" s="1">
-        <v>26.8</v>
+        <v>23.24</v>
       </c>
       <c r="E7" s="1">
-        <v>27.0867516886</v>
+        <v>27.0867517457</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1291333.8</v>
+        <v>1237404.08</v>
       </c>
       <c r="I7" s="1">
-        <v>-13670.6</v>
+        <v>-175731.16</v>
       </c>
       <c r="J7" s="1">
-        <v>-1.0586418476772</v>
+        <v>-14.201598559462</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1277663.2</v>
+        <v>1061672.92</v>
       </c>
       <c r="N7" s="1">
-        <v>1277663.2</v>
+        <v>1061672.92</v>
       </c>
       <c r="O7" s="1">
-        <v>0.37</v>
+        <v>0.3</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>823.0</v>
       </c>
       <c r="D8" s="1">
-        <v>116.1</v>
+        <v>103.0</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>97443.2</v>
       </c>
       <c r="I8" s="1">
-        <v>-1892.9</v>
+        <v>-12674.2</v>
       </c>
       <c r="J8" s="1">
-        <v>-1.9425675675676</v>
+        <v>-13.006756756757</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>95550.3</v>
+        <v>84769.0</v>
       </c>
       <c r="N8" s="1">
-        <v>95550.3</v>
+        <v>84769.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="1">
         <v>2420.0</v>
       </c>
       <c r="D9" s="1">
-        <v>67.0</v>
+        <v>66.7</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>152218.0</v>
       </c>
       <c r="I9" s="1">
-        <v>9922.0</v>
+        <v>9196.0</v>
       </c>
       <c r="J9" s="1">
-        <v>6.5182829888712</v>
+        <v>6.0413354531002</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>162140.0</v>
+        <v>161414.0</v>
       </c>
       <c r="N9" s="1">
-        <v>162140.0</v>
+        <v>161414.0</v>
       </c>
       <c r="O9" s="1">
         <v>0.05</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="1">
-        <v>43606.0</v>
+        <v>41784.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.564</v>
+        <v>9.798</v>
       </c>
       <c r="E10" s="1">
-        <v>8.8575904692</v>
+        <v>8.8575904652</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>386244.09</v>
+        <v>370105.56</v>
       </c>
       <c r="I10" s="1">
-        <v>30803.69</v>
+        <v>39294.07</v>
       </c>
       <c r="J10" s="1">
-        <v>7.9751874002784</v>
+        <v>10.616989920389</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>417047.78</v>
+        <v>409399.63</v>
       </c>
       <c r="N10" s="1">
-        <v>417047.78</v>
+        <v>409399.63</v>
       </c>
       <c r="O10" s="1">
         <v>0.12</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="1">
-        <v>8827.0</v>
+        <v>8458.0</v>
       </c>
       <c r="D11" s="1">
-        <v>169.5</v>
+        <v>174.88</v>
       </c>
       <c r="E11" s="1">
-        <v>162.5000430497</v>
+        <v>162.5000425633</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1434387.88</v>
+        <v>1374425.36</v>
       </c>
       <c r="I11" s="1">
-        <v>61788.62</v>
+        <v>104709.68</v>
       </c>
       <c r="J11" s="1">
-        <v>4.3076646743557</v>
+        <v>7.6184333502112</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1496176.5</v>
+        <v>1479135.04</v>
       </c>
       <c r="N11" s="1">
-        <v>1496176.5</v>
+        <v>1479135.04</v>
       </c>
       <c r="O11" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="1">
-        <v>5691.0</v>
+        <v>5453.0</v>
       </c>
       <c r="D12" s="1">
-        <v>377.3</v>
+        <v>389.0</v>
       </c>
       <c r="E12" s="1">
-        <v>235.4840537691</v>
+        <v>235.4840546488</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1340139.75</v>
+        <v>1284094.55</v>
       </c>
       <c r="I12" s="1">
-        <v>807074.55</v>
+        <v>837122.45</v>
       </c>
       <c r="J12" s="1">
-        <v>60.223163293231</v>
+        <v>65.191651969865</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2147214.3</v>
+        <v>2121217.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2147214.3</v>
+        <v>2121217.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
         <v>13940.0</v>
       </c>
       <c r="D13" s="1">
-        <v>23.15</v>
+        <v>17.08</v>
       </c>
       <c r="E13" s="1">
         <v>23.8502467719</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>332472.44</v>
       </c>
       <c r="I13" s="1">
-        <v>-9761.44</v>
+        <v>-94377.24</v>
       </c>
       <c r="J13" s="1">
-        <v>-2.9360147866692</v>
+        <v>-28.386485207616</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>322711.0</v>
+        <v>238095.2</v>
       </c>
       <c r="N13" s="1">
-        <v>322711.0</v>
+        <v>238095.2</v>
       </c>
       <c r="O13" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="1">
         <v>1721.0</v>
       </c>
       <c r="D14" s="1">
-        <v>52.3</v>
+        <v>56.5</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>109369.55</v>
       </c>
       <c r="I14" s="1">
-        <v>-19361.25</v>
+        <v>-12133.05</v>
       </c>
       <c r="J14" s="1">
-        <v>-17.702596380803</v>
+        <v>-11.093627065303</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>90008.3</v>
+        <v>97236.5</v>
       </c>
       <c r="N14" s="1">
-        <v>90008.3</v>
+        <v>97236.5</v>
       </c>
       <c r="O14" s="1">
         <v>0.03</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>60</v>
       </c>
       <c r="B15" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="1">
-        <v>16310.0</v>
+        <v>15629.0</v>
       </c>
       <c r="D15" s="1">
-        <v>49.26</v>
+        <v>49.0</v>
       </c>
       <c r="E15" s="1">
-        <v>60.6626106683</v>
+        <v>60.6626105317</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>989407.18</v>
+        <v>948095.94</v>
       </c>
       <c r="I15" s="1">
-        <v>-185976.58</v>
+        <v>-182274.94</v>
       </c>
       <c r="J15" s="1">
-        <v>-18.796768788357</v>
+        <v>-19.225368690008</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>803430.6</v>
+        <v>765821.0</v>
       </c>
       <c r="N15" s="1">
-        <v>803430.6</v>
+        <v>765821.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>62</v>
       </c>
       <c r="B16" t="s">
         <v>63</v>
       </c>
       <c r="C16" s="1">
         <v>7644.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.196</v>
+        <v>9.4</v>
       </c>
       <c r="E16" s="1">
         <v>13.175</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>100709.7</v>
       </c>
       <c r="I16" s="1">
-        <v>-30415.48</v>
+        <v>-28856.1</v>
       </c>
       <c r="J16" s="1">
-        <v>-30.201142491736</v>
+        <v>-28.65275142315</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>70294.22</v>
+        <v>71853.6</v>
       </c>
       <c r="N16" s="1">
-        <v>70294.22</v>
+        <v>71853.6</v>
       </c>
       <c r="O16" s="1">
         <v>0.02</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>64</v>
       </c>
       <c r="B17" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="1">
-        <v>19175.0</v>
+        <v>18374.0</v>
       </c>
       <c r="D17" s="1">
-        <v>64.44</v>
+        <v>64.4</v>
       </c>
       <c r="E17" s="1">
-        <v>55.336714472</v>
+        <v>55.336714379</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1061081.5</v>
+        <v>1016756.79</v>
       </c>
       <c r="I17" s="1">
-        <v>174555.5</v>
+        <v>166528.81</v>
       </c>
       <c r="J17" s="1">
-        <v>16.450715614211</v>
+        <v>16.37843107003</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1235637.0</v>
+        <v>1183285.6</v>
       </c>
       <c r="N17" s="1">
-        <v>1235637.0</v>
+        <v>1183285.6</v>
       </c>
       <c r="O17" s="1">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="1">
         <v>9002.0</v>
       </c>
       <c r="D18" s="1">
-        <v>29.34</v>
+        <v>36.4</v>
       </c>
       <c r="E18" s="1">
         <v>29.8050255499</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>268304.84</v>
       </c>
       <c r="I18" s="1">
-        <v>-4186.16</v>
+        <v>59367.96</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.5602253019364</v>
+        <v>22.127055180965</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>264118.68</v>
+        <v>327672.8</v>
       </c>
       <c r="N18" s="1">
-        <v>264118.68</v>
+        <v>327672.8</v>
       </c>
       <c r="O18" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>68</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="1">
-        <v>6618.0</v>
+        <v>6342.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1270.0</v>
+        <v>1222.4</v>
       </c>
       <c r="E19" s="1">
-        <v>549.4883741312</v>
+        <v>549.4883743299</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>3636514.06</v>
+        <v>3484855.27</v>
       </c>
       <c r="I19" s="1">
-        <v>4768345.94</v>
+        <v>4267605.53</v>
       </c>
       <c r="J19" s="1">
-        <v>131.12408920536</v>
+        <v>122.46148546651</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>8404860.0</v>
+        <v>7752460.8</v>
       </c>
       <c r="N19" s="1">
-        <v>8404860.0</v>
+        <v>7752460.8</v>
       </c>
       <c r="O19" s="1">
-        <v>2.42</v>
+        <v>2.22</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
         <v>2162.0</v>
       </c>
       <c r="D20" s="1">
-        <v>61.56</v>
+        <v>64.56</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>132833.28</v>
       </c>
       <c r="I20" s="1">
-        <v>259.44</v>
+        <v>6745.44</v>
       </c>
       <c r="J20" s="1">
-        <v>0.1953125</v>
+        <v>5.078125</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>133092.72</v>
+        <v>139578.72</v>
       </c>
       <c r="N20" s="1">
-        <v>133092.72</v>
+        <v>139578.72</v>
       </c>
       <c r="O20" s="1">
         <v>0.04</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
-        <v>53563.0</v>
+        <v>51326.0</v>
       </c>
       <c r="D21" s="1">
-        <v>41.11</v>
+        <v>40.94</v>
       </c>
       <c r="E21" s="1">
-        <v>27.72713963</v>
+        <v>27.7271396563</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1485148.78</v>
+        <v>1423123.17</v>
       </c>
       <c r="I21" s="1">
-        <v>716826.15</v>
+        <v>678163.27</v>
       </c>
       <c r="J21" s="1">
-        <v>48.266285482859</v>
+        <v>47.653167645356</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2201974.93</v>
+        <v>2101286.44</v>
       </c>
       <c r="N21" s="1">
-        <v>2201974.93</v>
+        <v>2101286.44</v>
       </c>
       <c r="O21" s="1">
-        <v>0.63</v>
+        <v>0.6</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
         <v>11745.0</v>
       </c>
       <c r="D22" s="1">
-        <v>9.415</v>
+        <v>11.28</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950004257</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>98599.28</v>
       </c>
       <c r="I22" s="1">
-        <v>11979.9</v>
+        <v>33884.32</v>
       </c>
       <c r="J22" s="1">
-        <v>12.150088722757</v>
+        <v>34.36568705167</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>110579.18</v>
+        <v>132483.6</v>
       </c>
       <c r="N22" s="1">
-        <v>110579.18</v>
+        <v>132483.6</v>
       </c>
       <c r="O22" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
         <v>1822.0</v>
       </c>
       <c r="D23" s="1">
-        <v>53.05</v>
+        <v>55.75</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>99936.7</v>
       </c>
       <c r="I23" s="1">
-        <v>-3279.6</v>
+        <v>1639.8</v>
       </c>
       <c r="J23" s="1">
-        <v>-3.281677301732</v>
+        <v>1.640838650866</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>96657.1</v>
+        <v>101576.5</v>
       </c>
       <c r="N23" s="1">
-        <v>96657.1</v>
+        <v>101576.5</v>
       </c>
       <c r="O23" s="1">
         <v>0.03</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
         <v>11719.0</v>
       </c>
       <c r="D24" s="1">
-        <v>18.54</v>
+        <v>18.63</v>
       </c>
       <c r="E24" s="1">
         <v>18.195846062</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>213237.12</v>
       </c>
       <c r="I24" s="1">
-        <v>4033.14</v>
+        <v>5087.85</v>
       </c>
       <c r="J24" s="1">
-        <v>1.8913873907132</v>
+        <v>2.386005776105</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>217270.26</v>
+        <v>218324.97</v>
       </c>
       <c r="N24" s="1">
-        <v>217270.26</v>
+        <v>218324.97</v>
       </c>
       <c r="O24" s="1">
         <v>0.06</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
-        <v>95621.0</v>
+        <v>91625.0</v>
       </c>
       <c r="D25" s="1">
-        <v>19.705</v>
+        <v>18.81</v>
       </c>
       <c r="E25" s="1">
-        <v>9.1132440573</v>
+        <v>9.1132440928</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>871417.51</v>
+        <v>835000.99</v>
       </c>
       <c r="I25" s="1">
-        <v>1012794.3</v>
+        <v>888465.26</v>
       </c>
       <c r="J25" s="1">
-        <v>116.22377200109</v>
+        <v>106.40289899537</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1884211.81</v>
+        <v>1723466.25</v>
       </c>
       <c r="N25" s="1">
-        <v>1884211.81</v>
+        <v>1723466.25</v>
       </c>
       <c r="O25" s="1">
-        <v>0.54</v>
+        <v>0.49</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
         <v>78886.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.267</v>
+        <v>3.298</v>
       </c>
       <c r="E26" s="1">
         <v>3.2004050148</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>252467.15</v>
       </c>
       <c r="I26" s="1">
-        <v>5253.41</v>
+        <v>7698.88</v>
       </c>
       <c r="J26" s="1">
-        <v>2.0808291296511</v>
+        <v>3.0494581176205</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>257720.56</v>
+        <v>260166.03</v>
       </c>
       <c r="N26" s="1">
-        <v>257720.56</v>
+        <v>260166.03</v>
       </c>
       <c r="O26" s="1">
         <v>0.07</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
-        <v>212974.0</v>
+        <v>204069.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.516</v>
+        <v>10.38</v>
       </c>
       <c r="E27" s="1">
-        <v>7.7891812146</v>
+        <v>7.7891812083</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1658893.08</v>
+        <v>1589530.42</v>
       </c>
       <c r="I27" s="1">
-        <v>580741.5</v>
+        <v>528705.8</v>
       </c>
       <c r="J27" s="1">
-        <v>35.007771567773</v>
+        <v>33.261760413494</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2239634.58</v>
+        <v>2118236.22</v>
       </c>
       <c r="N27" s="1">
-        <v>2239634.58</v>
+        <v>2118236.22</v>
       </c>
       <c r="O27" s="1">
-        <v>0.64</v>
+        <v>0.61</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
         <v>13713.0</v>
       </c>
       <c r="D28" s="1">
-        <v>16.425</v>
+        <v>16.74</v>
       </c>
       <c r="E28" s="1">
         <v>16.484384161</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>226050.36</v>
       </c>
       <c r="I28" s="1">
-        <v>-814.33</v>
+        <v>3505.26</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.36024273529137</v>
+        <v>1.5506544647839</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>225236.03</v>
+        <v>229555.62</v>
       </c>
       <c r="N28" s="1">
-        <v>225236.03</v>
+        <v>229555.62</v>
       </c>
       <c r="O28" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
         <v>9219.0</v>
       </c>
       <c r="D29" s="1">
-        <v>14.495</v>
+        <v>14.165</v>
       </c>
       <c r="E29" s="1">
         <v>14.1750005424</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>130679.33</v>
       </c>
       <c r="I29" s="1">
-        <v>2950.08</v>
+        <v>-92.19</v>
       </c>
       <c r="J29" s="1">
-        <v>2.2574955044535</v>
+        <v>-0.070546734514173</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>133629.41</v>
+        <v>130587.14</v>
       </c>
       <c r="N29" s="1">
-        <v>133629.41</v>
+        <v>130587.14</v>
       </c>
       <c r="O29" s="1">
         <v>0.04</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
         <v>2004.0</v>
       </c>
       <c r="D30" s="1">
-        <v>140.9</v>
+        <v>145.7</v>
       </c>
       <c r="E30" s="1">
-        <v>131.8852295409</v>
+        <v>127.8352295409</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>264298.0</v>
+        <v>256181.8</v>
       </c>
       <c r="I30" s="1">
-        <v>18065.6</v>
+        <v>35801.0</v>
       </c>
       <c r="J30" s="1">
-        <v>6.8353146826688</v>
+        <v>13.974841304105</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>282363.6</v>
+        <v>291982.8</v>
       </c>
       <c r="N30" s="1">
-        <v>282363.6</v>
+        <v>291982.8</v>
       </c>
       <c r="O30" s="1">
         <v>0.08</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
         <v>1144.0</v>
       </c>
       <c r="D31" s="1">
-        <v>211.5</v>
+        <v>247.2</v>
       </c>
       <c r="E31" s="1">
         <v>188.9158653846</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>216119.75</v>
       </c>
       <c r="I31" s="1">
-        <v>25836.25</v>
+        <v>66677.05</v>
       </c>
       <c r="J31" s="1">
-        <v>11.954599244169</v>
+        <v>30.851900393185</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>241956.0</v>
+        <v>282796.8</v>
       </c>
       <c r="N31" s="1">
-        <v>241956.0</v>
+        <v>282796.8</v>
       </c>
       <c r="O31" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
         <v>3150.0</v>
       </c>
       <c r="D32" s="1">
-        <v>29.78</v>
+        <v>29.04</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>107730.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-13923.0</v>
+        <v>-16254.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-12.923976608187</v>
+        <v>-15.087719298246</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>93807.0</v>
+        <v>91476.0</v>
       </c>
       <c r="N32" s="1">
-        <v>93807.0</v>
+        <v>91476.0</v>
       </c>
       <c r="O32" s="1">
         <v>0.03</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>96</v>
       </c>
       <c r="B33" t="s">
         <v>97</v>
       </c>
       <c r="C33" s="1">
-        <v>15992.0</v>
+        <v>15324.0</v>
       </c>
       <c r="D33" s="1">
-        <v>83.84</v>
+        <v>77.92</v>
       </c>
       <c r="E33" s="1">
-        <v>78.0253670585</v>
+        <v>78.025366745</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1247781.67</v>
+        <v>1195660.72</v>
       </c>
       <c r="I33" s="1">
-        <v>92987.61</v>
+        <v>-1614.64</v>
       </c>
       <c r="J33" s="1">
-        <v>7.4522340114196</v>
+        <v>-0.13504165295319</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1340769.28</v>
+        <v>1194046.08</v>
       </c>
       <c r="N33" s="1">
-        <v>1340769.28</v>
+        <v>1194046.08</v>
       </c>
       <c r="O33" s="1">
-        <v>0.39</v>
+        <v>0.34</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>98</v>
       </c>
       <c r="B34" t="s">
         <v>99</v>
       </c>
       <c r="C34" s="1">
-        <v>17939.0</v>
+        <v>17190.0</v>
       </c>
       <c r="D34" s="1">
-        <v>90.33</v>
+        <v>89.23</v>
       </c>
       <c r="E34" s="1">
-        <v>76.0620876303</v>
+        <v>76.0620878418</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1364477.79</v>
+        <v>1307507.29</v>
       </c>
       <c r="I34" s="1">
-        <v>255952.08</v>
+        <v>226356.41</v>
       </c>
       <c r="J34" s="1">
-        <v>18.758244500264</v>
+        <v>17.312057204668</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1620429.87</v>
+        <v>1533863.7</v>
       </c>
       <c r="N34" s="1">
-        <v>1620429.87</v>
+        <v>1533863.7</v>
       </c>
       <c r="O34" s="1">
-        <v>0.47</v>
+        <v>0.44</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>100</v>
       </c>
       <c r="B35" t="s">
         <v>101</v>
       </c>
       <c r="C35" s="1">
         <v>637047.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.188</v>
+        <v>11.178</v>
       </c>
       <c r="E35" s="1">
         <v>11.2004103151</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>7135187.79</v>
       </c>
       <c r="I35" s="1">
-        <v>-7905.95</v>
+        <v>-14276.42</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.11080226943824</v>
+        <v>-0.20008471283697</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>7127281.84</v>
+        <v>7120911.37</v>
       </c>
       <c r="N35" s="1">
-        <v>7127281.84</v>
+        <v>7120911.37</v>
       </c>
       <c r="O35" s="1">
-        <v>2.05</v>
+        <v>2.03</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>102</v>
       </c>
       <c r="B36" t="s">
         <v>103</v>
       </c>
       <c r="C36" s="1">
         <v>1435391.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.616</v>
+        <v>10.644</v>
       </c>
       <c r="E36" s="1">
         <v>10.7477305487</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>15427195.7</v>
       </c>
       <c r="I36" s="1">
-        <v>-189084.84</v>
+        <v>-148893.9</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.2256591779671</v>
+        <v>-0.96513911468693</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>15238110.86</v>
+        <v>15278301.8</v>
       </c>
       <c r="N36" s="1">
-        <v>15238110.86</v>
+        <v>15278301.8</v>
       </c>
       <c r="O36" s="1">
-        <v>4.38</v>
+        <v>4.37</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>104</v>
       </c>
       <c r="B37" t="s">
         <v>105</v>
       </c>
       <c r="C37" s="1">
         <v>4149.0</v>
       </c>
       <c r="D37" s="1">
-        <v>52.54</v>
+        <v>50.28</v>
       </c>
       <c r="E37" s="1">
         <v>52.5294649313</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>217944.75</v>
       </c>
       <c r="I37" s="1">
-        <v>43.71</v>
+        <v>-9333.03</v>
       </c>
       <c r="J37" s="1">
-        <v>0.020055541599419</v>
+        <v>-4.2822917276053</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>217988.46</v>
+        <v>208611.72</v>
       </c>
       <c r="N37" s="1">
-        <v>217988.46</v>
+        <v>208611.72</v>
       </c>
       <c r="O37" s="1">
         <v>0.06</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>106</v>
       </c>
       <c r="B38" t="s">
         <v>107</v>
       </c>
       <c r="C38" s="1">
         <v>22036.0</v>
       </c>
       <c r="D38" s="1">
-        <v>12.28</v>
+        <v>12.534</v>
       </c>
       <c r="E38" s="1">
         <v>11.9697363405</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>263765.11</v>
       </c>
       <c r="I38" s="1">
-        <v>6836.97</v>
+        <v>12434.11</v>
       </c>
       <c r="J38" s="1">
-        <v>2.5920676165244</v>
+        <v>4.7140844367172</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>270602.08</v>
+        <v>276199.22</v>
       </c>
       <c r="N38" s="1">
-        <v>270602.08</v>
+        <v>276199.22</v>
       </c>
       <c r="O38" s="1">
         <v>0.08</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>108</v>
       </c>
       <c r="B39" t="s">
         <v>109</v>
       </c>
       <c r="C39" s="1">
-        <v>24385.0</v>
+        <v>23366.0</v>
       </c>
       <c r="D39" s="1">
-        <v>27.21</v>
+        <v>26.06</v>
       </c>
       <c r="E39" s="1">
-        <v>25.2344736518</v>
+        <v>25.2344735941</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>615342.64</v>
+        <v>589628.71</v>
       </c>
       <c r="I39" s="1">
-        <v>48173.21</v>
+        <v>19289.25</v>
       </c>
       <c r="J39" s="1">
-        <v>7.828680619305</v>
+        <v>3.2714231299897</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>663515.85</v>
+        <v>608917.96</v>
       </c>
       <c r="N39" s="1">
-        <v>663515.85</v>
+        <v>608917.96</v>
       </c>
       <c r="O39" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>110</v>
       </c>
       <c r="B40" t="s">
         <v>111</v>
       </c>
       <c r="C40" s="1">
-        <v>83584.0</v>
+        <v>80092.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.655</v>
+        <v>10.84</v>
       </c>
       <c r="E40" s="1">
-        <v>10.5488104183</v>
+        <v>10.5488103681</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>881711.77</v>
+        <v>844875.32</v>
       </c>
       <c r="I40" s="1">
-        <v>8875.75</v>
+        <v>23321.96</v>
       </c>
       <c r="J40" s="1">
-        <v>1.0066498261671</v>
+        <v>2.7604025644873</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>890587.52</v>
+        <v>868197.28</v>
       </c>
       <c r="N40" s="1">
-        <v>890587.52</v>
+        <v>868197.28</v>
       </c>
       <c r="O40" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>112</v>
       </c>
       <c r="B41" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="1">
         <v>9530.0</v>
       </c>
       <c r="D41" s="1">
-        <v>16.36</v>
+        <v>16.95</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>152908.85</v>
       </c>
       <c r="I41" s="1">
-        <v>3001.95</v>
+        <v>8624.65</v>
       </c>
       <c r="J41" s="1">
-        <v>1.9632284200686</v>
+        <v>5.6403864132128</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>155910.8</v>
+        <v>161533.5</v>
       </c>
       <c r="N41" s="1">
-        <v>155910.8</v>
+        <v>161533.5</v>
       </c>
       <c r="O41" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>114</v>
       </c>
       <c r="B42" t="s">
         <v>115</v>
       </c>
       <c r="C42" s="1">
         <v>1124.0</v>
       </c>
       <c r="D42" s="1">
-        <v>86.45</v>
+        <v>83.85</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>104194.8</v>
       </c>
       <c r="I42" s="1">
-        <v>-7025.0</v>
+        <v>-9947.4</v>
       </c>
       <c r="J42" s="1">
-        <v>-6.7421790722762</v>
+        <v>-9.546925566343</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>97169.8</v>
+        <v>94247.4</v>
       </c>
       <c r="N42" s="1">
-        <v>97169.8</v>
+        <v>94247.4</v>
       </c>
       <c r="O42" s="1">
         <v>0.03</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>116</v>
       </c>
       <c r="B43" t="s">
         <v>117</v>
       </c>
       <c r="C43" s="1">
         <v>7562.0</v>
       </c>
       <c r="D43" s="1">
-        <v>34.56</v>
+        <v>35.21</v>
       </c>
       <c r="E43" s="1">
         <v>34.4723644538</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>260680.02</v>
       </c>
       <c r="I43" s="1">
-        <v>662.7</v>
+        <v>5578.0</v>
       </c>
       <c r="J43" s="1">
-        <v>0.25421971350163</v>
+        <v>2.1397880819558</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>261342.72</v>
+        <v>266258.02</v>
       </c>
       <c r="N43" s="1">
-        <v>261342.72</v>
+        <v>266258.02</v>
       </c>
       <c r="O43" s="1">
         <v>0.08</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>118</v>
       </c>
       <c r="B44" t="s">
         <v>119</v>
       </c>
       <c r="C44" s="1">
-        <v>8694.0</v>
+        <v>8331.0</v>
       </c>
       <c r="D44" s="1">
-        <v>76.0</v>
+        <v>77.64</v>
       </c>
       <c r="E44" s="1">
-        <v>67.6801564297</v>
+        <v>67.6801560437</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>588411.28</v>
+        <v>563843.38</v>
       </c>
       <c r="I44" s="1">
-        <v>72332.72</v>
+        <v>82975.46</v>
       </c>
       <c r="J44" s="1">
-        <v>12.292884663938</v>
+        <v>14.716047566259</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>660744.0</v>
+        <v>646818.84</v>
       </c>
       <c r="N44" s="1">
-        <v>660744.0</v>
+        <v>646818.84</v>
       </c>
       <c r="O44" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>120</v>
       </c>
       <c r="B45" t="s">
         <v>121</v>
       </c>
       <c r="C45" s="1">
         <v>1670.0</v>
       </c>
       <c r="D45" s="1">
-        <v>56.7</v>
+        <v>56.2</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>103790.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-9101.5</v>
+        <v>-9936.5</v>
       </c>
       <c r="J45" s="1">
-        <v>-8.7691069991955</v>
+        <v>-9.5736122284795</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>94689.0</v>
+        <v>93854.0</v>
       </c>
       <c r="N45" s="1">
-        <v>94689.0</v>
+        <v>93854.0</v>
       </c>
       <c r="O45" s="1">
         <v>0.03</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>122</v>
       </c>
       <c r="B46" t="s">
         <v>123</v>
       </c>
       <c r="C46" s="1">
-        <v>33011.0</v>
+        <v>31632.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.175</v>
+        <v>16.595</v>
       </c>
       <c r="E46" s="1">
-        <v>18.6536272758</v>
+        <v>18.6536273394</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>615774.89</v>
+        <v>590051.54</v>
       </c>
       <c r="I46" s="1">
-        <v>-48810.96</v>
+        <v>-65118.5</v>
       </c>
       <c r="J46" s="1">
-        <v>-7.9267538824131</v>
+        <v>-11.036069832137</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>566963.93</v>
+        <v>524933.04</v>
       </c>
       <c r="N46" s="1">
-        <v>566963.93</v>
+        <v>524933.04</v>
       </c>
       <c r="O46" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>124</v>
       </c>
       <c r="B47" t="s">
         <v>125</v>
       </c>
       <c r="C47" s="1">
-        <v>9989.0</v>
+        <v>9572.0</v>
       </c>
       <c r="D47" s="1">
-        <v>69.18</v>
+        <v>66.74</v>
       </c>
       <c r="E47" s="1">
-        <v>57.7989328261</v>
+        <v>57.7989333473</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>577353.54</v>
+        <v>553251.39</v>
       </c>
       <c r="I47" s="1">
-        <v>113685.48</v>
+        <v>85583.89</v>
       </c>
       <c r="J47" s="1">
-        <v>19.690791191823</v>
+        <v>15.469258920434</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>691039.02</v>
+        <v>638835.28</v>
       </c>
       <c r="N47" s="1">
-        <v>691039.02</v>
+        <v>638835.28</v>
       </c>
       <c r="O47" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>126</v>
       </c>
       <c r="B48" t="s">
         <v>127</v>
       </c>
       <c r="C48" s="1">
-        <v>19689.0</v>
+        <v>18867.0</v>
       </c>
       <c r="D48" s="1">
-        <v>16.815</v>
+        <v>19.095</v>
       </c>
       <c r="E48" s="1">
-        <v>29.5959170095</v>
+        <v>29.5959172099</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>582714.01</v>
+        <v>558386.17</v>
       </c>
       <c r="I48" s="1">
-        <v>-251643.47</v>
+        <v>-198120.8</v>
       </c>
       <c r="J48" s="1">
-        <v>-43.18472967554</v>
+        <v>-35.48096472375</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>331070.54</v>
+        <v>360265.37</v>
       </c>
       <c r="N48" s="1">
-        <v>331070.54</v>
+        <v>360265.37</v>
       </c>
       <c r="O48" s="1">
         <v>0.1</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>128</v>
       </c>
       <c r="B49" t="s">
         <v>129</v>
       </c>
       <c r="C49" s="1">
-        <v>25805.0</v>
+        <v>24727.0</v>
       </c>
       <c r="D49" s="1">
-        <v>27.71</v>
+        <v>26.5</v>
       </c>
       <c r="E49" s="1">
-        <v>30.0567262158</v>
+        <v>30.0567262507</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>775613.82</v>
+        <v>743212.67</v>
       </c>
       <c r="I49" s="1">
-        <v>-60557.27</v>
+        <v>-87947.17</v>
       </c>
       <c r="J49" s="1">
-        <v>-7.8076574241547</v>
+        <v>-11.833378728595</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>715056.55</v>
+        <v>655265.5</v>
       </c>
       <c r="N49" s="1">
-        <v>715056.55</v>
+        <v>655265.5</v>
       </c>
       <c r="O49" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>130</v>
       </c>
       <c r="B50" t="s">
         <v>131</v>
       </c>
       <c r="C50" s="1">
-        <v>4014.0</v>
+        <v>3846.0</v>
       </c>
       <c r="D50" s="1">
-        <v>252.5</v>
+        <v>261.6</v>
       </c>
       <c r="E50" s="1">
-        <v>223.1869456901</v>
+        <v>223.1869448778</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>895872.4</v>
+        <v>858376.99</v>
       </c>
       <c r="I50" s="1">
-        <v>117662.6</v>
+        <v>147736.61</v>
       </c>
       <c r="J50" s="1">
-        <v>13.133857009101</v>
+        <v>17.211156836811</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1013535.0</v>
+        <v>1006113.6</v>
       </c>
       <c r="N50" s="1">
-        <v>1013535.0</v>
+        <v>1006113.6</v>
       </c>
       <c r="O50" s="1">
         <v>0.29</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>132</v>
       </c>
       <c r="B51" t="s">
         <v>133</v>
       </c>
       <c r="C51" s="1">
-        <v>13692.0</v>
+        <v>13120.0</v>
       </c>
       <c r="D51" s="1">
-        <v>49.14</v>
+        <v>50.38</v>
       </c>
       <c r="E51" s="1">
-        <v>49.8538343558</v>
+        <v>49.8538346037</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>682598.7</v>
+        <v>654082.31</v>
       </c>
       <c r="I51" s="1">
-        <v>-9773.82</v>
+        <v>6903.29</v>
       </c>
       <c r="J51" s="1">
-        <v>-1.4318544702766</v>
+        <v>1.055416098931</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>672824.88</v>
+        <v>660985.6</v>
       </c>
       <c r="N51" s="1">
-        <v>672824.88</v>
+        <v>660985.6</v>
       </c>
       <c r="O51" s="1">
         <v>0.19</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>134</v>
       </c>
       <c r="B52" t="s">
         <v>135</v>
       </c>
       <c r="C52" s="1">
-        <v>15816.0</v>
+        <v>15155.0</v>
       </c>
       <c r="D52" s="1">
-        <v>30.99</v>
+        <v>27.57</v>
       </c>
       <c r="E52" s="1">
-        <v>30.807042868</v>
+        <v>30.8070425602</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>487244.19</v>
+        <v>466880.73</v>
       </c>
       <c r="I52" s="1">
-        <v>2893.65</v>
+        <v>-49057.38</v>
       </c>
       <c r="J52" s="1">
-        <v>0.59388086289957</v>
+        <v>-10.507475860055</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>490137.84</v>
+        <v>417823.35</v>
       </c>
       <c r="N52" s="1">
-        <v>490137.84</v>
+        <v>417823.35</v>
       </c>
       <c r="O52" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>136</v>
       </c>
       <c r="B53" t="s">
         <v>137</v>
       </c>
       <c r="C53" s="1">
-        <v>80191.0</v>
+        <v>76840.0</v>
       </c>
       <c r="D53" s="1">
-        <v>19.59</v>
+        <v>18.89</v>
       </c>
       <c r="E53" s="1">
-        <v>19.1343198115</v>
+        <v>19.1343197553</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1534400.24</v>
+        <v>1470281.13</v>
       </c>
       <c r="I53" s="1">
-        <v>36541.45</v>
+        <v>-18773.53</v>
       </c>
       <c r="J53" s="1">
-        <v>2.3814809882981</v>
+        <v>-1.2768666901139</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1570941.69</v>
+        <v>1451507.6</v>
       </c>
       <c r="N53" s="1">
-        <v>1570941.69</v>
+        <v>1451507.6</v>
       </c>
       <c r="O53" s="1">
-        <v>0.45</v>
+        <v>0.41</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>138</v>
       </c>
       <c r="B54" t="s">
         <v>139</v>
       </c>
       <c r="C54" s="1">
-        <v>161316.0</v>
+        <v>154571.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.735</v>
+        <v>4.643</v>
       </c>
       <c r="E54" s="1">
-        <v>4.5164144908</v>
+        <v>4.5164144633</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>728569.92</v>
+        <v>698106.7</v>
       </c>
       <c r="I54" s="1">
-        <v>35261.34</v>
+        <v>19566.45</v>
       </c>
       <c r="J54" s="1">
-        <v>4.8398017859425</v>
+        <v>2.8027878832849</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>763831.26</v>
+        <v>717673.15</v>
       </c>
       <c r="N54" s="1">
-        <v>763831.26</v>
+        <v>717673.15</v>
       </c>
       <c r="O54" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>140</v>
       </c>
       <c r="B55" t="s">
         <v>141</v>
       </c>
       <c r="C55" s="1">
         <v>2194.0</v>
       </c>
       <c r="D55" s="1">
-        <v>141.5</v>
+        <v>137.0</v>
       </c>
       <c r="E55" s="1">
         <v>145.5071786691</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>319242.75</v>
       </c>
       <c r="I55" s="1">
-        <v>-8791.75</v>
+        <v>-18664.75</v>
       </c>
       <c r="J55" s="1">
-        <v>-2.7539388130192</v>
+        <v>-5.84656973416</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>310451.0</v>
+        <v>300578.0</v>
       </c>
       <c r="N55" s="1">
-        <v>310451.0</v>
+        <v>300578.0</v>
       </c>
       <c r="O55" s="1">
         <v>0.09</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>142</v>
       </c>
       <c r="B56" t="s">
         <v>143</v>
       </c>
       <c r="C56" s="1">
-        <v>16765.0</v>
+        <v>16065.0</v>
       </c>
       <c r="D56" s="1">
-        <v>41.82</v>
+        <v>41.34</v>
       </c>
       <c r="E56" s="1">
-        <v>43.3700972264</v>
+        <v>43.3700971055</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>727099.68</v>
+        <v>696740.61</v>
       </c>
       <c r="I56" s="1">
-        <v>-25987.38</v>
+        <v>-32613.51</v>
       </c>
       <c r="J56" s="1">
-        <v>-3.5741151749647</v>
+        <v>-4.6808682502373</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>701112.3</v>
+        <v>664127.1</v>
       </c>
       <c r="N56" s="1">
-        <v>701112.3</v>
+        <v>664127.1</v>
       </c>
       <c r="O56" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>144</v>
       </c>
       <c r="B57" t="s">
         <v>145</v>
       </c>
       <c r="C57" s="1">
-        <v>216178.0</v>
+        <v>207138.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.866</v>
+        <v>9.924</v>
       </c>
       <c r="E57" s="1">
-        <v>6.1647191666</v>
+        <v>6.1647191727</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1332676.66</v>
+        <v>1276947.6</v>
       </c>
       <c r="I57" s="1">
-        <v>800135.49</v>
+        <v>778689.91</v>
       </c>
       <c r="J57" s="1">
-        <v>60.039731618021</v>
+        <v>60.980568818955</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2132812.15</v>
+        <v>2055637.51</v>
       </c>
       <c r="N57" s="1">
-        <v>2132812.15</v>
+        <v>2055637.51</v>
       </c>
       <c r="O57" s="1">
-        <v>0.61</v>
+        <v>0.59</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>146</v>
       </c>
       <c r="B58" t="s">
         <v>147</v>
       </c>
       <c r="C58" s="1">
-        <v>54958.0</v>
+        <v>52662.0</v>
       </c>
       <c r="D58" s="1">
-        <v>29.13</v>
+        <v>28.07</v>
       </c>
       <c r="E58" s="1">
-        <v>15.7025446705</v>
+        <v>15.3835446812</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>862980.45</v>
+        <v>810128.23</v>
       </c>
       <c r="I58" s="1">
-        <v>737946.09</v>
+        <v>668094.11</v>
       </c>
       <c r="J58" s="1">
-        <v>85.511333425919</v>
+        <v>82.467698971557</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1600926.54</v>
+        <v>1478222.34</v>
       </c>
       <c r="N58" s="1">
-        <v>1600926.54</v>
+        <v>1478222.34</v>
       </c>
       <c r="O58" s="1">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>148</v>
       </c>
       <c r="B59" t="s">
         <v>149</v>
       </c>
       <c r="C59" s="1">
-        <v>4520.0</v>
+        <v>4331.0</v>
       </c>
       <c r="D59" s="1">
-        <v>103.8</v>
+        <v>94.2</v>
       </c>
       <c r="E59" s="1">
-        <v>104.0333606195</v>
+        <v>104.0333595013</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>470230.79</v>
+        <v>450568.48</v>
       </c>
       <c r="I59" s="1">
-        <v>-1054.79</v>
+        <v>-42588.28</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.22431325690094</v>
+        <v>-9.4521214622026</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>469176.0</v>
+        <v>407980.2</v>
       </c>
       <c r="N59" s="1">
-        <v>469176.0</v>
+        <v>407980.2</v>
       </c>
       <c r="O59" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>150</v>
       </c>
       <c r="B60" t="s">
         <v>151</v>
       </c>
       <c r="C60" s="1">
-        <v>4240.0</v>
+        <v>4063.0</v>
       </c>
       <c r="D60" s="1">
-        <v>199.25</v>
+        <v>181.25</v>
       </c>
       <c r="E60" s="1">
-        <v>192.4195872642</v>
+        <v>192.4195865124</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>815859.05</v>
+        <v>781800.78</v>
       </c>
       <c r="I60" s="1">
-        <v>28960.95</v>
+        <v>-45382.03</v>
       </c>
       <c r="J60" s="1">
-        <v>3.5497491876814</v>
+        <v>-5.8048074600284</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>844820.0</v>
+        <v>736418.75</v>
       </c>
       <c r="N60" s="1">
-        <v>844820.0</v>
+        <v>736418.75</v>
       </c>
       <c r="O60" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>152</v>
       </c>
       <c r="B61" t="s">
         <v>153</v>
       </c>
       <c r="C61" s="1">
         <v>1674.0</v>
       </c>
       <c r="D61" s="1">
-        <v>64.16</v>
+        <v>59.02</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>114099.84</v>
       </c>
       <c r="I61" s="1">
-        <v>-6696.0</v>
+        <v>-15300.36</v>
       </c>
       <c r="J61" s="1">
-        <v>-5.868544600939</v>
+        <v>-13.409624413146</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>107403.84</v>
+        <v>98799.48</v>
       </c>
       <c r="N61" s="1">
-        <v>107403.84</v>
+        <v>98799.48</v>
       </c>
       <c r="O61" s="1">
         <v>0.03</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>154</v>
       </c>
       <c r="B62" t="s">
         <v>155</v>
       </c>
       <c r="C62" s="1">
         <v>4056.0</v>
       </c>
       <c r="D62" s="1">
-        <v>25.45</v>
+        <v>23.1</v>
       </c>
       <c r="E62" s="1">
         <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>104076.96</v>
       </c>
       <c r="I62" s="1">
-        <v>-851.76</v>
+        <v>-10383.36</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.81839438815277</v>
+        <v>-9.9766173031956</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>103225.2</v>
+        <v>93693.6</v>
       </c>
       <c r="N62" s="1">
-        <v>103225.2</v>
+        <v>93693.6</v>
       </c>
       <c r="O62" s="1">
         <v>0.03</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>156</v>
       </c>
       <c r="B63" t="s">
         <v>157</v>
       </c>
       <c r="C63" s="1">
         <v>642.0</v>
       </c>
       <c r="D63" s="1">
-        <v>301.65</v>
+        <v>293.35</v>
       </c>
       <c r="E63" s="1">
         <v>321.4</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>206338.8</v>
       </c>
       <c r="I63" s="1">
-        <v>-12679.5</v>
+        <v>-18008.1</v>
       </c>
       <c r="J63" s="1">
-        <v>-6.144990665837</v>
+        <v>-8.7274424393279</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>193659.3</v>
+        <v>188330.7</v>
       </c>
       <c r="N63" s="1">
-        <v>193659.3</v>
+        <v>188330.7</v>
       </c>
       <c r="O63" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>158</v>
       </c>
       <c r="B64" t="s">
         <v>159</v>
       </c>
       <c r="C64" s="1">
-        <v>7371.0</v>
+        <v>7063.0</v>
       </c>
       <c r="D64" s="1">
-        <v>60.84</v>
+        <v>58.44</v>
       </c>
       <c r="E64" s="1">
-        <v>62.804029304</v>
+        <v>62.8040294492</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>462928.5</v>
+        <v>443584.86</v>
       </c>
       <c r="I64" s="1">
-        <v>-14476.86</v>
+        <v>-30823.14</v>
       </c>
       <c r="J64" s="1">
-        <v>-3.12723455134</v>
+        <v>-6.9486456323149</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>448451.64</v>
+        <v>412761.72</v>
       </c>
       <c r="N64" s="1">
-        <v>448451.64</v>
+        <v>412761.72</v>
       </c>
       <c r="O64" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>160</v>
       </c>
       <c r="B65" t="s">
         <v>161</v>
       </c>
       <c r="C65" s="1">
         <v>1195.0</v>
       </c>
       <c r="D65" s="1">
-        <v>79.7</v>
+        <v>69.75</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>99483.75</v>
       </c>
       <c r="I65" s="1">
-        <v>-4242.25</v>
+        <v>-16132.5</v>
       </c>
       <c r="J65" s="1">
-        <v>-4.2642642642643</v>
+        <v>-16.216216216216</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>95241.5</v>
+        <v>83351.25</v>
       </c>
       <c r="N65" s="1">
-        <v>95241.5</v>
+        <v>83351.25</v>
       </c>
       <c r="O65" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>162</v>
       </c>
       <c r="B66" t="s">
         <v>163</v>
       </c>
       <c r="C66" s="1">
         <v>3219.0</v>
       </c>
       <c r="D66" s="1">
-        <v>40.34</v>
+        <v>38.61</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>126989.55</v>
       </c>
       <c r="I66" s="1">
-        <v>2864.91</v>
+        <v>-2703.96</v>
       </c>
       <c r="J66" s="1">
-        <v>2.256020278834</v>
+        <v>-2.1292775665399</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>129854.46</v>
+        <v>124285.59</v>
       </c>
       <c r="N66" s="1">
-        <v>129854.46</v>
+        <v>124285.59</v>
       </c>
       <c r="O66" s="1">
         <v>0.04</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>164</v>
       </c>
       <c r="B67" t="s">
         <v>165</v>
       </c>
       <c r="C67" s="1">
         <v>2770.0</v>
       </c>
       <c r="D67" s="1">
-        <v>38.3</v>
+        <v>40.18</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>101825.2</v>
       </c>
       <c r="I67" s="1">
-        <v>4265.8</v>
+        <v>9473.4</v>
       </c>
       <c r="J67" s="1">
-        <v>4.1893362350381</v>
+        <v>9.30359085963</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>106091.0</v>
+        <v>111298.6</v>
       </c>
       <c r="N67" s="1">
-        <v>106091.0</v>
+        <v>111298.6</v>
       </c>
       <c r="O67" s="1">
         <v>0.03</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>166</v>
       </c>
       <c r="B68" t="s">
         <v>167</v>
       </c>
       <c r="C68" s="1">
-        <v>5502.0</v>
+        <v>5272.0</v>
       </c>
       <c r="D68" s="1">
-        <v>199.9</v>
+        <v>207.0</v>
       </c>
       <c r="E68" s="1">
-        <v>149.4925663395</v>
+        <v>149.4925663885</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>822508.1</v>
+        <v>788124.81</v>
       </c>
       <c r="I68" s="1">
-        <v>277341.7</v>
+        <v>303179.19</v>
       </c>
       <c r="J68" s="1">
-        <v>33.719023557336</v>
+        <v>38.468423548296</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1099849.8</v>
+        <v>1091304.0</v>
       </c>
       <c r="N68" s="1">
-        <v>1099849.8</v>
+        <v>1091304.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>168</v>
       </c>
       <c r="B69" t="s">
         <v>169</v>
       </c>
       <c r="C69" s="1">
         <v>2162.0</v>
       </c>
       <c r="D69" s="1">
-        <v>62.25</v>
+        <v>58.35</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>142475.8</v>
       </c>
       <c r="I69" s="1">
-        <v>-7891.3</v>
+        <v>-16323.1</v>
       </c>
       <c r="J69" s="1">
-        <v>-5.5386949924127</v>
+        <v>-11.456752655539</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>134584.5</v>
+        <v>126152.7</v>
       </c>
       <c r="N69" s="1">
-        <v>134584.5</v>
+        <v>126152.7</v>
       </c>
       <c r="O69" s="1">
         <v>0.04</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>170</v>
       </c>
       <c r="B70" t="s">
         <v>171</v>
       </c>
       <c r="C70" s="1">
-        <v>31157.0</v>
+        <v>29856.0</v>
       </c>
       <c r="D70" s="1">
-        <v>35.9</v>
+        <v>38.1</v>
       </c>
       <c r="E70" s="1">
-        <v>35.260358186</v>
+        <v>35.260358052</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>1098606.98</v>
+        <v>1052733.25</v>
       </c>
       <c r="I70" s="1">
-        <v>19929.32</v>
+        <v>84780.35</v>
       </c>
       <c r="J70" s="1">
-        <v>1.8140536481936</v>
+        <v>8.0533553965356</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1118536.3</v>
+        <v>1137513.6</v>
       </c>
       <c r="N70" s="1">
-        <v>1118536.3</v>
+        <v>1137513.6</v>
       </c>
       <c r="O70" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>172</v>
       </c>
       <c r="B71" t="s">
         <v>173</v>
       </c>
       <c r="C71" s="1">
         <v>9296.0</v>
       </c>
       <c r="D71" s="1">
-        <v>8.934</v>
+        <v>8.96</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>98816.48</v>
       </c>
       <c r="I71" s="1">
-        <v>-15766.02</v>
+        <v>-15524.32</v>
       </c>
       <c r="J71" s="1">
-        <v>-15.954848826835</v>
+        <v>-15.710253998119</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>83050.46</v>
+        <v>83292.16</v>
       </c>
       <c r="N71" s="1">
-        <v>83050.46</v>
+        <v>83292.16</v>
       </c>
       <c r="O71" s="1">
         <v>0.02</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>174</v>
       </c>
       <c r="B72" t="s">
         <v>175</v>
       </c>
       <c r="C72" s="1">
-        <v>1477.0</v>
+        <v>1415.0</v>
       </c>
       <c r="D72" s="1">
-        <v>272.8</v>
+        <v>257.6</v>
       </c>
       <c r="E72" s="1">
-        <v>258.2603926879</v>
+        <v>258.2603957597</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>381450.6</v>
+        <v>365438.46</v>
       </c>
       <c r="I72" s="1">
-        <v>21475.0</v>
+        <v>-934.46</v>
       </c>
       <c r="J72" s="1">
-        <v>5.629824674545</v>
+        <v>-0.25570926497446</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>402925.6</v>
+        <v>364504.0</v>
       </c>
       <c r="N72" s="1">
-        <v>402925.6</v>
+        <v>364504.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>176</v>
       </c>
       <c r="B73" t="s">
         <v>177</v>
       </c>
       <c r="C73" s="1">
-        <v>9033.0</v>
+        <v>8656.0</v>
       </c>
       <c r="D73" s="1">
-        <v>68.34</v>
+        <v>66.14</v>
       </c>
       <c r="E73" s="1">
-        <v>77.9953858076</v>
+        <v>77.9953858595</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>704532.32</v>
+        <v>675128.06</v>
       </c>
       <c r="I73" s="1">
-        <v>-87217.1</v>
+        <v>-102620.22</v>
       </c>
       <c r="J73" s="1">
-        <v>-12.379432074883</v>
+        <v>-15.200111812861</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>617315.22</v>
+        <v>572507.84</v>
       </c>
       <c r="N73" s="1">
-        <v>617315.22</v>
+        <v>572507.84</v>
       </c>
       <c r="O73" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>178</v>
       </c>
       <c r="B74" t="s">
         <v>179</v>
       </c>
       <c r="C74" s="1">
         <v>2972.0</v>
       </c>
       <c r="D74" s="1">
-        <v>66.7</v>
+        <v>62.1</v>
       </c>
       <c r="E74" s="1">
         <v>69.0387348587</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>205183.12</v>
       </c>
       <c r="I74" s="1">
-        <v>-6950.72</v>
+        <v>-20621.92</v>
       </c>
       <c r="J74" s="1">
-        <v>-3.3875691138725</v>
+        <v>-10.050495381881</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>198232.4</v>
+        <v>184561.2</v>
       </c>
       <c r="N74" s="1">
-        <v>198232.4</v>
+        <v>184561.2</v>
       </c>
       <c r="O74" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>180</v>
       </c>
       <c r="B75" t="s">
         <v>181</v>
       </c>
       <c r="C75" s="1">
-        <v>527.0</v>
+        <v>505.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1757.5</v>
+        <v>1623.5</v>
       </c>
       <c r="E75" s="1">
-        <v>1507.9710246679</v>
+        <v>1507.971029703</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>794700.73</v>
+        <v>761525.37</v>
       </c>
       <c r="I75" s="1">
-        <v>131501.77</v>
+        <v>58342.13</v>
       </c>
       <c r="J75" s="1">
-        <v>16.54733222656</v>
+        <v>7.6612194811054</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>926202.5</v>
+        <v>819867.5</v>
       </c>
       <c r="N75" s="1">
-        <v>926202.5</v>
+        <v>819867.5</v>
       </c>
       <c r="O75" s="1">
-        <v>0.27</v>
+        <v>0.23</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>182</v>
       </c>
       <c r="B76" t="s">
         <v>183</v>
       </c>
       <c r="C76" s="1">
         <v>2071.0</v>
       </c>
       <c r="D76" s="1">
-        <v>47.32</v>
+        <v>50.65</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>100940.54</v>
       </c>
       <c r="I76" s="1">
-        <v>-2940.82</v>
+        <v>3955.61</v>
       </c>
       <c r="J76" s="1">
-        <v>-2.9134181370538</v>
+        <v>3.9187525646286</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>97999.72</v>
+        <v>104896.15</v>
       </c>
       <c r="N76" s="1">
-        <v>97999.72</v>
+        <v>104896.15</v>
       </c>
       <c r="O76" s="1">
         <v>0.03</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>184</v>
       </c>
       <c r="B77" t="s">
         <v>185</v>
       </c>
       <c r="C77" s="1">
         <v>3186.0</v>
       </c>
       <c r="D77" s="1">
-        <v>29.02</v>
+        <v>27.26</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>100805.04</v>
       </c>
       <c r="I77" s="1">
-        <v>-8347.32</v>
+        <v>-13954.68</v>
       </c>
       <c r="J77" s="1">
-        <v>-8.2806573957016</v>
+        <v>-13.843236409608</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>92457.72</v>
+        <v>86850.36</v>
       </c>
       <c r="N77" s="1">
-        <v>92457.72</v>
+        <v>86850.36</v>
       </c>
       <c r="O77" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>186</v>
       </c>
       <c r="B78" t="s">
         <v>187</v>
       </c>
       <c r="C78" s="1">
-        <v>43085.0</v>
+        <v>41285.0</v>
       </c>
       <c r="D78" s="1">
-        <v>20.32</v>
+        <v>19.95</v>
       </c>
       <c r="E78" s="1">
-        <v>13.5946668214</v>
+        <v>13.5946668281</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>585726.22</v>
+        <v>561255.82</v>
       </c>
       <c r="I78" s="1">
-        <v>289760.98</v>
+        <v>262379.93</v>
       </c>
       <c r="J78" s="1">
-        <v>49.470378840135</v>
+        <v>46.748723247093</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>875487.2</v>
+        <v>823635.75</v>
       </c>
       <c r="N78" s="1">
-        <v>875487.2</v>
+        <v>823635.75</v>
       </c>
       <c r="O78" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" t="s">
         <v>189</v>
       </c>
       <c r="C79" s="1">
-        <v>19029.0</v>
+        <v>18234.0</v>
       </c>
       <c r="D79" s="1">
-        <v>54.0</v>
+        <v>50.58</v>
       </c>
       <c r="E79" s="1">
-        <v>39.3970471386</v>
+        <v>39.3970472743</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>749686.41</v>
+        <v>718365.76</v>
       </c>
       <c r="I79" s="1">
-        <v>277879.59</v>
+        <v>203909.96</v>
       </c>
       <c r="J79" s="1">
-        <v>37.066110081947</v>
+        <v>28.385256001066</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>1027566.0</v>
+        <v>922275.72</v>
       </c>
       <c r="N79" s="1">
-        <v>1027566.0</v>
+        <v>922275.72</v>
       </c>
       <c r="O79" s="1">
-        <v>0.3</v>
+        <v>0.26</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>190</v>
       </c>
       <c r="B80" t="s">
         <v>191</v>
       </c>
       <c r="C80" s="1">
-        <v>19502.0</v>
+        <v>18687.0</v>
       </c>
       <c r="D80" s="1">
-        <v>42.825</v>
+        <v>57.13</v>
       </c>
       <c r="E80" s="1">
-        <v>34.9062332069</v>
+        <v>34.9062332103</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>680741.36</v>
+        <v>652292.78</v>
       </c>
       <c r="I80" s="1">
-        <v>154431.79</v>
+        <v>415295.53</v>
       </c>
       <c r="J80" s="1">
-        <v>22.685824466432</v>
+        <v>63.66704380815</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>835173.15</v>
+        <v>1067588.31</v>
       </c>
       <c r="N80" s="1">
-        <v>835173.15</v>
+        <v>1067588.31</v>
       </c>
       <c r="O80" s="1">
-        <v>0.24</v>
+        <v>0.31</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>192</v>
       </c>
       <c r="B81" t="s">
         <v>193</v>
       </c>
       <c r="C81" s="1">
-        <v>45295.0</v>
+        <v>43403.0</v>
       </c>
       <c r="D81" s="1">
-        <v>24.585</v>
+        <v>24.755</v>
       </c>
       <c r="E81" s="1">
-        <v>12.5458814439</v>
+        <v>12.5458813907</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>568265.7</v>
+        <v>544528.89</v>
       </c>
       <c r="I81" s="1">
-        <v>545311.88</v>
+        <v>529912.38</v>
       </c>
       <c r="J81" s="1">
-        <v>95.960724006393</v>
+        <v>97.315751235899</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1113577.58</v>
+        <v>1074441.27</v>
       </c>
       <c r="N81" s="1">
-        <v>1113577.58</v>
+        <v>1074441.27</v>
       </c>
       <c r="O81" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>194</v>
       </c>
       <c r="B82" t="s">
         <v>195</v>
       </c>
       <c r="C82" s="1">
         <v>2538.0</v>
       </c>
       <c r="D82" s="1">
-        <v>37.6</v>
+        <v>35.78</v>
       </c>
       <c r="E82" s="1">
         <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>99235.8</v>
       </c>
       <c r="I82" s="1">
-        <v>-3807.0</v>
+        <v>-8426.16</v>
       </c>
       <c r="J82" s="1">
-        <v>-3.8363171355499</v>
+        <v>-8.4910485933504</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>95428.8</v>
+        <v>90809.64</v>
       </c>
       <c r="N82" s="1">
-        <v>95428.8</v>
+        <v>90809.64</v>
       </c>
       <c r="O82" s="1">
         <v>0.03</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>196</v>
       </c>
       <c r="B83" t="s">
         <v>197</v>
       </c>
       <c r="C83" s="1">
-        <v>352988.0</v>
+        <v>338230.0</v>
       </c>
       <c r="D83" s="1">
-        <v>5.657</v>
+        <v>5.775</v>
       </c>
       <c r="E83" s="1">
-        <v>2.9539179519</v>
+        <v>2.9539179552</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>1042697.59</v>
+        <v>999103.67</v>
       </c>
       <c r="I83" s="1">
-        <v>954155.53</v>
+        <v>954174.58</v>
       </c>
       <c r="J83" s="1">
-        <v>91.508366294392</v>
+        <v>95.503060258001</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1996853.12</v>
+        <v>1953278.25</v>
       </c>
       <c r="N83" s="1">
-        <v>1996853.12</v>
+        <v>1953278.25</v>
       </c>
       <c r="O83" s="1">
-        <v>0.57</v>
+        <v>0.56</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>198</v>
       </c>
       <c r="B84" t="s">
         <v>199</v>
       </c>
       <c r="C84" s="1">
         <v>18562.0</v>
       </c>
       <c r="D84" s="1">
-        <v>19.2</v>
+        <v>13.965</v>
       </c>
       <c r="E84" s="1">
         <v>19.1495399203</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>355453.76</v>
       </c>
       <c r="I84" s="1">
-        <v>936.64</v>
+        <v>-96235.43</v>
       </c>
       <c r="J84" s="1">
-        <v>0.26350544160793</v>
+        <v>-27.073965963955</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>356390.4</v>
+        <v>259218.33</v>
       </c>
       <c r="N84" s="1">
-        <v>356390.4</v>
+        <v>259218.33</v>
       </c>
       <c r="O84" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>200</v>
       </c>
       <c r="B85" t="s">
         <v>201</v>
       </c>
       <c r="C85" s="1">
         <v>6833.0</v>
       </c>
       <c r="D85" s="1">
-        <v>15.64</v>
+        <v>15.96</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>102426.67</v>
       </c>
       <c r="I85" s="1">
-        <v>4441.45</v>
+        <v>6628.01</v>
       </c>
       <c r="J85" s="1">
-        <v>4.336224149433</v>
+        <v>6.4709806537692</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>106868.12</v>
+        <v>109054.68</v>
       </c>
       <c r="N85" s="1">
-        <v>106868.12</v>
+        <v>109054.68</v>
       </c>
       <c r="O85" s="1">
         <v>0.03</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>202</v>
       </c>
       <c r="B86" t="s">
         <v>203</v>
       </c>
       <c r="C86" s="1">
-        <v>4190.0</v>
+        <v>4015.0</v>
       </c>
       <c r="D86" s="1">
-        <v>114.8</v>
+        <v>113.25</v>
       </c>
       <c r="E86" s="1">
-        <v>114.3255608592</v>
+        <v>114.3255616438</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>479024.1</v>
+        <v>459017.13</v>
       </c>
       <c r="I86" s="1">
-        <v>1987.9</v>
+        <v>-4318.38</v>
       </c>
       <c r="J86" s="1">
-        <v>0.41498955898044</v>
+        <v>-0.94078841894201</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>481012.0</v>
+        <v>454698.75</v>
       </c>
       <c r="N86" s="1">
-        <v>481012.0</v>
+        <v>454698.75</v>
       </c>
       <c r="O86" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>204</v>
       </c>
       <c r="B87" t="s">
         <v>205</v>
       </c>
       <c r="C87" s="1">
         <v>1052.0</v>
       </c>
       <c r="D87" s="1">
-        <v>276.45</v>
+        <v>232.65</v>
       </c>
       <c r="E87" s="1">
         <v>518.2834695817</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>545234.21</v>
       </c>
       <c r="I87" s="1">
-        <v>-254408.81</v>
+        <v>-300486.41</v>
       </c>
       <c r="J87" s="1">
-        <v>-46.660463583164</v>
+        <v>-55.111437339928</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>290825.4</v>
+        <v>244747.8</v>
       </c>
       <c r="N87" s="1">
-        <v>290825.4</v>
+        <v>244747.8</v>
       </c>
       <c r="O87" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>206</v>
       </c>
       <c r="B88" t="s">
         <v>207</v>
       </c>
       <c r="C88" s="1">
         <v>3249.0</v>
       </c>
       <c r="D88" s="1">
-        <v>34.8</v>
+        <v>34.46</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>115729.38</v>
       </c>
       <c r="I88" s="1">
-        <v>-2664.18</v>
+        <v>-3768.84</v>
       </c>
       <c r="J88" s="1">
-        <v>-2.3020774845592</v>
+        <v>-3.2565974171814</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>113065.2</v>
+        <v>111960.54</v>
       </c>
       <c r="N88" s="1">
-        <v>113065.2</v>
+        <v>111960.54</v>
       </c>
       <c r="O88" s="1">
         <v>0.03</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>208</v>
       </c>
       <c r="B89" t="s">
         <v>209</v>
       </c>
       <c r="C89" s="1">
-        <v>6001.0</v>
+        <v>5750.0</v>
       </c>
       <c r="D89" s="1">
-        <v>57.2</v>
+        <v>54.2</v>
       </c>
       <c r="E89" s="1">
-        <v>63.5950308282</v>
+        <v>63.5950313043</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>381633.78</v>
+        <v>365671.43</v>
       </c>
       <c r="I89" s="1">
-        <v>-38376.58</v>
+        <v>-54021.43</v>
       </c>
       <c r="J89" s="1">
-        <v>-10.055865599738</v>
+        <v>-14.773215944161</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>343257.2</v>
+        <v>311650.0</v>
       </c>
       <c r="N89" s="1">
-        <v>343257.2</v>
+        <v>311650.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>210</v>
       </c>
       <c r="B90" t="s">
         <v>211</v>
       </c>
       <c r="C90" s="1">
         <v>3024.0</v>
       </c>
       <c r="D90" s="1">
-        <v>30.78</v>
+        <v>27.94</v>
       </c>
       <c r="E90" s="1">
         <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>101102.4</v>
       </c>
       <c r="I90" s="1">
-        <v>-8023.68</v>
+        <v>-16611.84</v>
       </c>
       <c r="J90" s="1">
-        <v>-7.9361914257228</v>
+        <v>-16.430707876371</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>93078.72</v>
+        <v>84490.56</v>
       </c>
       <c r="N90" s="1">
-        <v>93078.72</v>
+        <v>84490.56</v>
       </c>
       <c r="O90" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>212</v>
       </c>
       <c r="B91" t="s">
         <v>213</v>
       </c>
       <c r="C91" s="1">
-        <v>276362.0</v>
+        <v>264807.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.824</v>
+        <v>4.564</v>
       </c>
       <c r="E91" s="1">
-        <v>3.5322762536</v>
+        <v>3.5322762616</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>976186.93</v>
+        <v>935371.48</v>
       </c>
       <c r="I91" s="1">
-        <v>356983.36</v>
+        <v>273207.67</v>
       </c>
       <c r="J91" s="1">
-        <v>36.569159966114</v>
+        <v>29.208466993242</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>1333170.29</v>
+        <v>1208579.15</v>
       </c>
       <c r="N91" s="1">
-        <v>1333170.29</v>
+        <v>1208579.15</v>
       </c>
       <c r="O91" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>214</v>
       </c>
       <c r="B92" t="s">
         <v>215</v>
       </c>
       <c r="C92" s="1">
         <v>11621.0</v>
       </c>
       <c r="D92" s="1">
-        <v>24.27</v>
+        <v>22.39</v>
       </c>
       <c r="E92" s="1">
         <v>26.9078203253</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>312695.78</v>
       </c>
       <c r="I92" s="1">
-        <v>-30654.11</v>
+        <v>-52501.59</v>
       </c>
       <c r="J92" s="1">
-        <v>-9.803173550983</v>
+        <v>-16.789989938464</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>282041.67</v>
+        <v>260194.19</v>
       </c>
       <c r="N92" s="1">
-        <v>282041.67</v>
+        <v>260194.19</v>
       </c>
       <c r="O92" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>216</v>
       </c>
       <c r="B93" t="s">
         <v>217</v>
       </c>
       <c r="C93" s="1">
-        <v>6144.0</v>
+        <v>5887.0</v>
       </c>
       <c r="D93" s="1">
-        <v>188.54</v>
+        <v>183.08</v>
       </c>
       <c r="E93" s="1">
-        <v>151.0648535156</v>
+        <v>151.0648530661</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>928142.46</v>
+        <v>889318.79</v>
       </c>
       <c r="I93" s="1">
-        <v>230247.3</v>
+        <v>188473.17</v>
       </c>
       <c r="J93" s="1">
-        <v>24.807323220619</v>
+        <v>21.192981877736</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>1158389.76</v>
+        <v>1077791.96</v>
       </c>
       <c r="N93" s="1">
-        <v>1158389.76</v>
+        <v>1077791.96</v>
       </c>
       <c r="O93" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>218</v>
       </c>
       <c r="B94" t="s">
         <v>219</v>
       </c>
       <c r="C94" s="1">
-        <v>5276.0</v>
+        <v>5056.0</v>
       </c>
       <c r="D94" s="1">
-        <v>148.85</v>
+        <v>151.8</v>
       </c>
       <c r="E94" s="1">
-        <v>74.7566129644</v>
+        <v>74.7566139241</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>394415.89</v>
+        <v>377969.44</v>
       </c>
       <c r="I94" s="1">
-        <v>390916.71</v>
+        <v>389531.36</v>
       </c>
       <c r="J94" s="1">
-        <v>99.112819719307</v>
+        <v>103.05895630081</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>785332.6</v>
+        <v>767500.8</v>
       </c>
       <c r="N94" s="1">
-        <v>785332.6</v>
+        <v>767500.8</v>
       </c>
       <c r="O94" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>220</v>
       </c>
       <c r="B95" t="s">
         <v>221</v>
       </c>
       <c r="C95" s="1">
-        <v>6118.0</v>
+        <v>5862.0</v>
       </c>
       <c r="D95" s="1">
-        <v>56.31</v>
+        <v>53.02</v>
       </c>
       <c r="E95" s="1">
-        <v>56.8569499837</v>
+        <v>56.8569498465</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>347850.82</v>
+        <v>333295.44</v>
       </c>
       <c r="I95" s="1">
-        <v>-3346.24</v>
+        <v>-22492.2</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.96197559632028</v>
+        <v>-6.7484271611997</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>344504.58</v>
+        <v>310803.24</v>
       </c>
       <c r="N95" s="1">
-        <v>344504.58</v>
+        <v>310803.24</v>
       </c>
       <c r="O95" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>222</v>
       </c>
       <c r="B96" t="s">
         <v>223</v>
       </c>
       <c r="C96" s="1">
-        <v>3524.0</v>
+        <v>3377.0</v>
       </c>
       <c r="D96" s="1">
-        <v>358.9</v>
+        <v>366.05</v>
       </c>
       <c r="E96" s="1">
-        <v>393.8458910329</v>
+        <v>393.8458898431</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>1387912.92</v>
+        <v>1330017.57</v>
       </c>
       <c r="I96" s="1">
-        <v>-123149.32</v>
+        <v>-93866.72</v>
       </c>
       <c r="J96" s="1">
-        <v>-8.8729860660134</v>
+        <v>-7.0575548862862</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>1264763.6</v>
+        <v>1236150.85</v>
       </c>
       <c r="N96" s="1">
-        <v>1264763.6</v>
+        <v>1236150.85</v>
       </c>
       <c r="O96" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>224</v>
       </c>
       <c r="B97" t="s">
         <v>225</v>
       </c>
       <c r="C97" s="1">
-        <v>20408.0</v>
+        <v>19556.0</v>
       </c>
       <c r="D97" s="1">
-        <v>26.68</v>
+        <v>25.08</v>
       </c>
       <c r="E97" s="1">
-        <v>20.7341679733</v>
+        <v>20.7341680303</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>423142.9</v>
+        <v>405477.39</v>
       </c>
       <c r="I97" s="1">
-        <v>121342.54</v>
+        <v>84987.09</v>
       </c>
       <c r="J97" s="1">
-        <v>28.676492031415</v>
+        <v>20.959760542998</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>544485.44</v>
+        <v>490464.48</v>
       </c>
       <c r="N97" s="1">
-        <v>544485.44</v>
+        <v>490464.48</v>
       </c>
       <c r="O97" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>226</v>
       </c>
       <c r="B98" t="s">
         <v>227</v>
       </c>
       <c r="C98" s="1">
-        <v>3757.0</v>
+        <v>3600.0</v>
       </c>
       <c r="D98" s="1">
-        <v>483.3</v>
+        <v>451.4</v>
       </c>
       <c r="E98" s="1">
-        <v>622.3821506521</v>
+        <v>622.38215</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>2338289.74</v>
+        <v>2240575.74</v>
       </c>
       <c r="I98" s="1">
-        <v>-522531.64</v>
+        <v>-615535.74</v>
       </c>
       <c r="J98" s="1">
-        <v>-22.346744762264</v>
+        <v>-27.472213012536</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>1815758.1</v>
+        <v>1625040.0</v>
       </c>
       <c r="N98" s="1">
-        <v>1815758.1</v>
+        <v>1625040.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>228</v>
       </c>
       <c r="B99" t="s">
         <v>229</v>
       </c>
       <c r="C99" s="1">
-        <v>10709.0</v>
+        <v>10262.0</v>
       </c>
       <c r="D99" s="1">
-        <v>53.88</v>
+        <v>49.585</v>
       </c>
       <c r="E99" s="1">
-        <v>58.6957017462</v>
+        <v>58.6957016176</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>628572.27</v>
+        <v>602335.29</v>
       </c>
       <c r="I99" s="1">
-        <v>-51571.35</v>
+        <v>-93494.02</v>
       </c>
       <c r="J99" s="1">
-        <v>-8.204521971674</v>
+        <v>-15.521923014008</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>577000.92</v>
+        <v>508841.27</v>
       </c>
       <c r="N99" s="1">
-        <v>577000.92</v>
+        <v>508841.27</v>
       </c>
       <c r="O99" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>230</v>
       </c>
       <c r="B100" t="s">
         <v>231</v>
       </c>
       <c r="C100" s="1">
-        <v>5062.0</v>
+        <v>4851.0</v>
       </c>
       <c r="D100" s="1">
-        <v>111.85</v>
+        <v>110.05</v>
       </c>
       <c r="E100" s="1">
-        <v>127.6689016199</v>
+        <v>127.6689012575</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>646259.98</v>
+        <v>619321.84</v>
       </c>
       <c r="I100" s="1">
-        <v>-80075.28</v>
+        <v>-85469.29</v>
       </c>
       <c r="J100" s="1">
-        <v>-12.390567647404</v>
+        <v>-13.800464391826</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>566184.7</v>
+        <v>533852.55</v>
       </c>
       <c r="N100" s="1">
-        <v>566184.7</v>
+        <v>533852.55</v>
       </c>
       <c r="O100" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>232</v>
       </c>
       <c r="B101" t="s">
         <v>233</v>
       </c>
       <c r="C101" s="1">
         <v>9223.0</v>
       </c>
       <c r="D101" s="1">
-        <v>16.33</v>
+        <v>14.68</v>
       </c>
       <c r="E101" s="1">
         <v>11.7747652608</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>108598.66</v>
       </c>
       <c r="I101" s="1">
-        <v>42012.93</v>
+        <v>26794.98</v>
       </c>
       <c r="J101" s="1">
-        <v>38.686416572728</v>
+        <v>24.673398364216</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>150611.59</v>
+        <v>135393.64</v>
       </c>
       <c r="N101" s="1">
-        <v>150611.59</v>
+        <v>135393.64</v>
       </c>
       <c r="O101" s="1">
         <v>0.04</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>234</v>
       </c>
       <c r="B102" t="s">
         <v>235</v>
       </c>
       <c r="C102" s="1">
-        <v>9824.0</v>
+        <v>9414.0</v>
       </c>
       <c r="D102" s="1">
-        <v>54.38</v>
+        <v>51.24</v>
       </c>
       <c r="E102" s="1">
-        <v>52.1668179967</v>
+        <v>52.1668175058</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>512486.82</v>
+        <v>491098.42</v>
       </c>
       <c r="I102" s="1">
-        <v>21742.3</v>
+        <v>-8725.06</v>
       </c>
       <c r="J102" s="1">
-        <v>4.2425091049171</v>
+        <v>-1.776641838921</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>534229.12</v>
+        <v>482373.36</v>
       </c>
       <c r="N102" s="1">
-        <v>534229.12</v>
+        <v>482373.36</v>
       </c>
       <c r="O102" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>236</v>
       </c>
       <c r="B103" t="s">
         <v>237</v>
       </c>
       <c r="C103" s="1">
-        <v>959.0</v>
+        <v>919.0</v>
       </c>
       <c r="D103" s="1">
-        <v>549.4</v>
+        <v>510.8</v>
       </c>
       <c r="E103" s="1">
-        <v>231.3849635036</v>
+        <v>231.3849619151</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>221898.18</v>
+        <v>212642.78</v>
       </c>
       <c r="I103" s="1">
-        <v>304976.42</v>
+        <v>256782.42</v>
       </c>
       <c r="J103" s="1">
-        <v>137.43980234538</v>
+        <v>120.75764810825</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>526874.6</v>
+        <v>469425.2</v>
       </c>
       <c r="N103" s="1">
-        <v>526874.6</v>
+        <v>469425.2</v>
       </c>
       <c r="O103" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>238</v>
       </c>
       <c r="B104" t="s">
         <v>239</v>
       </c>
       <c r="C104" s="1">
-        <v>102057.0</v>
+        <v>97791.0</v>
       </c>
       <c r="D104" s="1">
-        <v>3.417</v>
+        <v>4.048</v>
       </c>
       <c r="E104" s="1">
-        <v>3.4642791773</v>
+        <v>3.4642792281</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>353553.94</v>
+        <v>338775.33</v>
       </c>
       <c r="I104" s="1">
-        <v>-4825.17</v>
+        <v>57082.64</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.3647620501698</v>
+        <v>16.849703902583</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>348728.77</v>
+        <v>395857.97</v>
       </c>
       <c r="N104" s="1">
-        <v>348728.77</v>
+        <v>395857.97</v>
       </c>
       <c r="O104" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>240</v>
       </c>
       <c r="B105" t="s">
         <v>241</v>
       </c>
       <c r="C105" s="1">
-        <v>6697.0</v>
+        <v>6417.0</v>
       </c>
       <c r="D105" s="1">
-        <v>71.4</v>
+        <v>74.3</v>
       </c>
       <c r="E105" s="1">
-        <v>69.1969807376</v>
+        <v>69.1969814555</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>463412.18</v>
+        <v>444037.03</v>
       </c>
       <c r="I105" s="1">
-        <v>14753.62</v>
+        <v>32746.07</v>
       </c>
       <c r="J105" s="1">
-        <v>3.1836927549034</v>
+        <v>7.3746259405437</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>478165.8</v>
+        <v>476783.1</v>
       </c>
       <c r="N105" s="1">
-        <v>478165.8</v>
+        <v>476783.1</v>
       </c>
       <c r="O105" s="1">
         <v>0.14</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>242</v>
       </c>
       <c r="B106" t="s">
         <v>243</v>
       </c>
       <c r="C106" s="1">
-        <v>113369.0</v>
+        <v>108630.0</v>
       </c>
       <c r="D106" s="1">
-        <v>8.034</v>
+        <v>10.605</v>
       </c>
       <c r="E106" s="1">
-        <v>4.861892228</v>
+        <v>4.8618922029</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>551187.86</v>
+        <v>528147.35</v>
       </c>
       <c r="I106" s="1">
-        <v>359618.69</v>
+        <v>623873.8</v>
       </c>
       <c r="J106" s="1">
-        <v>65.24430527189</v>
+        <v>118.12495130384</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>910806.55</v>
+        <v>1152021.15</v>
       </c>
       <c r="N106" s="1">
-        <v>910806.55</v>
+        <v>1152021.15</v>
       </c>
       <c r="O106" s="1">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>244</v>
       </c>
       <c r="B107" t="s">
         <v>245</v>
       </c>
       <c r="C107" s="1">
-        <v>48738.0</v>
+        <v>46702.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.79</v>
+        <v>15.99</v>
       </c>
       <c r="E107" s="1">
-        <v>16.3683481062</v>
+        <v>16.3683480365</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>797760.55</v>
+        <v>764434.59</v>
       </c>
       <c r="I107" s="1">
-        <v>-28187.53</v>
+        <v>-17669.61</v>
       </c>
       <c r="J107" s="1">
-        <v>-3.5333321508565</v>
+        <v>-2.3114613377189</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>769573.02</v>
+        <v>746764.98</v>
       </c>
       <c r="N107" s="1">
-        <v>769573.02</v>
+        <v>746764.98</v>
       </c>
       <c r="O107" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>246</v>
       </c>
       <c r="B108" t="s">
         <v>247</v>
       </c>
       <c r="C108" s="1">
-        <v>2443.0</v>
+        <v>2926.0</v>
       </c>
       <c r="D108" s="1">
-        <v>4790.39</v>
+        <v>4796.02</v>
       </c>
       <c r="E108" s="1">
-        <v>4774.5293041343</v>
+        <v>4783.7783082707</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>11664175.09</v>
+        <v>13997335.33</v>
       </c>
       <c r="I108" s="1">
-        <v>38747.68</v>
+        <v>35819.19</v>
       </c>
       <c r="J108" s="1">
-        <v>0.33219391599513</v>
+        <v>0.25590006351587</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>11702922.77</v>
+        <v>14033154.52</v>
       </c>
       <c r="N108" s="1">
-        <v>11702922.77</v>
+        <v>14033154.52</v>
       </c>
       <c r="O108" s="1">
-        <v>3.37</v>
+        <v>4.01</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>248</v>
       </c>
       <c r="B109" t="s">
         <v>249</v>
       </c>
       <c r="C109" s="1">
-        <v>41310.0</v>
+        <v>39584.0</v>
       </c>
       <c r="D109" s="1">
-        <v>17.945</v>
+        <v>17.77</v>
       </c>
       <c r="E109" s="1">
-        <v>18.1663132413</v>
+        <v>18.1663131568</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>750450.4</v>
+        <v>719095.34</v>
       </c>
       <c r="I109" s="1">
-        <v>-9142.45</v>
+        <v>-15687.66</v>
       </c>
       <c r="J109" s="1">
-        <v>-1.2182617265578</v>
+        <v>-2.1815827648111</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>741307.95</v>
+        <v>703407.68</v>
       </c>
       <c r="N109" s="1">
-        <v>741307.95</v>
+        <v>703407.68</v>
       </c>
       <c r="O109" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>250</v>
       </c>
       <c r="B110" t="s">
         <v>251</v>
       </c>
       <c r="C110" s="1">
         <v>3968.0</v>
       </c>
       <c r="D110" s="1">
-        <v>73.1</v>
+        <v>68.7</v>
       </c>
       <c r="E110" s="1">
         <v>67.7922379032</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>268999.6</v>
       </c>
       <c r="I110" s="1">
-        <v>21061.2</v>
+        <v>3602.0</v>
       </c>
       <c r="J110" s="1">
-        <v>7.829454021493</v>
+        <v>1.3390354483798</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>290060.8</v>
+        <v>272601.6</v>
       </c>
       <c r="N110" s="1">
-        <v>290060.8</v>
+        <v>272601.6</v>
       </c>
       <c r="O110" s="1">
         <v>0.08</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>252</v>
       </c>
       <c r="B111" t="s">
         <v>253</v>
       </c>
       <c r="C111" s="1">
         <v>13695.0</v>
       </c>
       <c r="D111" s="1">
-        <v>21.56</v>
+        <v>22.59</v>
       </c>
       <c r="E111" s="1">
         <v>22.6299342826</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>309916.95</v>
       </c>
       <c r="I111" s="1">
-        <v>-14652.75</v>
+        <v>-546.9</v>
       </c>
       <c r="J111" s="1">
-        <v>-4.7279601841719</v>
+        <v>-0.17646663081835</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>295264.2</v>
+        <v>309370.05</v>
       </c>
       <c r="N111" s="1">
-        <v>295264.2</v>
+        <v>309370.05</v>
       </c>
       <c r="O111" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>254</v>
       </c>
       <c r="B112" t="s">
         <v>255</v>
       </c>
       <c r="C112" s="1">
-        <v>8319.0</v>
+        <v>7971.0</v>
       </c>
       <c r="D112" s="1">
-        <v>41.555</v>
+        <v>41.07</v>
       </c>
       <c r="E112" s="1">
-        <v>30.5060259647</v>
+        <v>30.5060255928</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>253779.63</v>
+        <v>243163.53</v>
       </c>
       <c r="I112" s="1">
-        <v>91916.42</v>
+        <v>84205.44</v>
       </c>
       <c r="J112" s="1">
-        <v>36.218990468226</v>
+        <v>34.629140315573</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>345696.05</v>
+        <v>327368.97</v>
       </c>
       <c r="N112" s="1">
-        <v>345696.05</v>
+        <v>327368.97</v>
       </c>
       <c r="O112" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>256</v>
       </c>
       <c r="B113" t="s">
         <v>257</v>
       </c>
       <c r="C113" s="1">
         <v>6325.0</v>
       </c>
       <c r="D113" s="1">
-        <v>17.36</v>
+        <v>17.66</v>
       </c>
       <c r="E113" s="1">
         <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>103477.0</v>
       </c>
       <c r="I113" s="1">
-        <v>6325.0</v>
+        <v>8222.5</v>
       </c>
       <c r="J113" s="1">
-        <v>6.1124694376528</v>
+        <v>7.9462102689487</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>109802.0</v>
+        <v>111699.5</v>
       </c>
       <c r="N113" s="1">
-        <v>109802.0</v>
+        <v>111699.5</v>
       </c>
       <c r="O113" s="1">
         <v>0.03</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>258</v>
       </c>
       <c r="B114" t="s">
         <v>259</v>
       </c>
       <c r="C114" s="1">
         <v>4377.0</v>
       </c>
       <c r="D114" s="1">
-        <v>24.75</v>
+        <v>25.98</v>
       </c>
       <c r="E114" s="1">
         <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>103997.52</v>
       </c>
       <c r="I114" s="1">
-        <v>4333.23</v>
+        <v>9716.94</v>
       </c>
       <c r="J114" s="1">
-        <v>4.1666666666667</v>
+        <v>9.3434343434343</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>108330.75</v>
+        <v>113714.46</v>
       </c>
       <c r="N114" s="1">
-        <v>108330.75</v>
+        <v>113714.46</v>
       </c>
       <c r="O114" s="1">
         <v>0.03</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>260</v>
       </c>
       <c r="B115" t="s">
         <v>261</v>
       </c>
       <c r="C115" s="1">
-        <v>11659.0</v>
+        <v>11172.0</v>
       </c>
       <c r="D115" s="1">
-        <v>35.045</v>
+        <v>29.035</v>
       </c>
       <c r="E115" s="1">
-        <v>41.6283043143</v>
+        <v>41.6283046903</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>485344.4</v>
+        <v>465071.42</v>
       </c>
       <c r="I115" s="1">
-        <v>-76754.74</v>
+        <v>-140692.4</v>
       </c>
       <c r="J115" s="1">
-        <v>-15.814489669604</v>
+        <v>-30.251783693782</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>408589.66</v>
+        <v>324379.02</v>
       </c>
       <c r="N115" s="1">
-        <v>408589.66</v>
+        <v>324379.02</v>
       </c>
       <c r="O115" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>262</v>
       </c>
       <c r="B116" t="s">
         <v>263</v>
       </c>
       <c r="C116" s="1">
         <v>3814.0</v>
       </c>
       <c r="D116" s="1">
-        <v>21.79</v>
+        <v>25.14</v>
       </c>
       <c r="E116" s="1">
         <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>106143.62</v>
       </c>
       <c r="I116" s="1">
-        <v>-23036.56</v>
+        <v>-10259.66</v>
       </c>
       <c r="J116" s="1">
-        <v>-21.703197987783</v>
+        <v>-9.6658282429033</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>83107.06</v>
+        <v>95883.96</v>
       </c>
       <c r="N116" s="1">
-        <v>83107.06</v>
+        <v>95883.96</v>
       </c>
       <c r="O116" s="1">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>264</v>
       </c>
       <c r="B117" t="s">
         <v>265</v>
       </c>
       <c r="C117" s="1">
         <v>1154.0</v>
       </c>
       <c r="D117" s="1">
-        <v>83.7</v>
+        <v>94.3</v>
       </c>
       <c r="E117" s="1">
         <v>90.699982669</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>104667.78</v>
       </c>
       <c r="I117" s="1">
-        <v>-8077.98</v>
+        <v>4154.42</v>
       </c>
       <c r="J117" s="1">
-        <v>-7.7177331935386</v>
+        <v>3.9691488631936</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>96589.8</v>
+        <v>108822.2</v>
       </c>
       <c r="N117" s="1">
-        <v>96589.8</v>
+        <v>108822.2</v>
       </c>
       <c r="O117" s="1">
         <v>0.03</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>266</v>
       </c>
       <c r="B118" t="s">
         <v>267</v>
       </c>
       <c r="C118" s="1">
         <v>3328.0</v>
       </c>
       <c r="D118" s="1">
-        <v>38.05</v>
+        <v>35.76</v>
       </c>
       <c r="E118" s="1">
         <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>122703.36</v>
       </c>
       <c r="I118" s="1">
-        <v>3927.04</v>
+        <v>-3694.08</v>
       </c>
       <c r="J118" s="1">
-        <v>3.2004339571467</v>
+        <v>-3.0105777054516</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>126630.4</v>
+        <v>119009.28</v>
       </c>
       <c r="N118" s="1">
-        <v>126630.4</v>
+        <v>119009.28</v>
       </c>
       <c r="O118" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>268</v>
       </c>
       <c r="B119" t="s">
         <v>269</v>
       </c>
       <c r="C119" s="1">
-        <v>5215.0</v>
+        <v>4997.0</v>
       </c>
       <c r="D119" s="1">
-        <v>313.3</v>
+        <v>273.0</v>
       </c>
       <c r="E119" s="1">
-        <v>238.7518005753</v>
+        <v>238.7518010806</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1245090.64</v>
+        <v>1193042.75</v>
       </c>
       <c r="I119" s="1">
-        <v>388768.86</v>
+        <v>171138.25</v>
       </c>
       <c r="J119" s="1">
-        <v>31.224141240031</v>
+        <v>14.344687145536</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>1633859.5</v>
+        <v>1364181.0</v>
       </c>
       <c r="N119" s="1">
-        <v>1633859.5</v>
+        <v>1364181.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.47</v>
+        <v>0.39</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>270</v>
       </c>
       <c r="B120" t="s">
         <v>271</v>
       </c>
       <c r="C120" s="1">
-        <v>175157.0</v>
+        <v>167833.0</v>
       </c>
       <c r="D120" s="1">
-        <v>4.133</v>
+        <v>4.606</v>
       </c>
       <c r="E120" s="1">
-        <v>2.6349516719</v>
+        <v>2.6349516484</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>461530.23</v>
+        <v>442231.84</v>
       </c>
       <c r="I120" s="1">
-        <v>262393.65</v>
+        <v>330806.96</v>
       </c>
       <c r="J120" s="1">
-        <v>56.852971472746</v>
+        <v>74.80396707754</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>723923.88</v>
+        <v>773038.8</v>
       </c>
       <c r="N120" s="1">
-        <v>723923.88</v>
+        <v>773038.8</v>
       </c>
       <c r="O120" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>272</v>
       </c>
       <c r="B121" t="s">
         <v>273</v>
       </c>
       <c r="C121" s="1">
-        <v>37343.0</v>
+        <v>35783.0</v>
       </c>
       <c r="D121" s="1">
-        <v>9.3</v>
+        <v>8.85</v>
       </c>
       <c r="E121" s="1">
-        <v>9.3794430014</v>
+        <v>9.3794430316</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>350256.54</v>
+        <v>335624.61</v>
       </c>
       <c r="I121" s="1">
-        <v>-2966.64</v>
+        <v>-18945.06</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.84699060865502</v>
+        <v>-5.6447171737496</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>347289.9</v>
+        <v>316679.55</v>
       </c>
       <c r="N121" s="1">
-        <v>347289.9</v>
+        <v>316679.55</v>
       </c>
       <c r="O121" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>274</v>
       </c>
       <c r="B122" t="s">
         <v>275</v>
       </c>
       <c r="C122" s="1">
-        <v>17054.0</v>
+        <v>16342.0</v>
       </c>
       <c r="D122" s="1">
-        <v>80.19</v>
+        <v>79.82</v>
       </c>
       <c r="E122" s="1">
-        <v>92.0147220593</v>
+        <v>92.0147221882</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1569219.07</v>
+        <v>1503704.59</v>
       </c>
       <c r="I122" s="1">
-        <v>-201658.81</v>
+        <v>-199286.15</v>
       </c>
       <c r="J122" s="1">
-        <v>-12.850902328124</v>
+        <v>-13.253012016143</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>1367560.26</v>
+        <v>1304418.44</v>
       </c>
       <c r="N122" s="1">
-        <v>1367560.26</v>
+        <v>1304418.44</v>
       </c>
       <c r="O122" s="1">
-        <v>0.39</v>
+        <v>0.37</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>276</v>
       </c>
       <c r="B123" t="s">
         <v>277</v>
       </c>
       <c r="C123" s="1">
-        <v>15270.0</v>
+        <v>14632.0</v>
       </c>
       <c r="D123" s="1">
-        <v>139.38</v>
+        <v>145.5</v>
       </c>
       <c r="E123" s="1">
-        <v>168.600745907</v>
+        <v>168.600745626</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>2574533.39</v>
+        <v>2466966.11</v>
       </c>
       <c r="I123" s="1">
-        <v>-446200.79</v>
+        <v>-338010.11</v>
       </c>
       <c r="J123" s="1">
-        <v>-17.331326590408</v>
+        <v>-13.701449267173</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>2128332.6</v>
+        <v>2128956.0</v>
       </c>
       <c r="N123" s="1">
-        <v>2128332.6</v>
+        <v>2128956.0</v>
       </c>
       <c r="O123" s="1">
         <v>0.61</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>278</v>
       </c>
       <c r="B124" t="s">
         <v>279</v>
       </c>
       <c r="C124" s="1">
-        <v>34490.0</v>
+        <v>33049.0</v>
       </c>
       <c r="D124" s="1">
-        <v>36.76</v>
+        <v>36.44</v>
       </c>
       <c r="E124" s="1">
-        <v>32.6412792114</v>
+        <v>32.6412793125</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1125797.72</v>
+        <v>1078761.64</v>
       </c>
       <c r="I124" s="1">
-        <v>142054.68</v>
+        <v>125543.92</v>
       </c>
       <c r="J124" s="1">
-        <v>12.618135343177</v>
+        <v>11.637781261855</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>1267852.4</v>
+        <v>1204305.56</v>
       </c>
       <c r="N124" s="1">
-        <v>1267852.4</v>
+        <v>1204305.56</v>
       </c>
       <c r="O124" s="1">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>280</v>
       </c>
       <c r="B125" t="s">
         <v>281</v>
       </c>
       <c r="C125" s="1">
-        <v>9037.0</v>
+        <v>8660.0</v>
       </c>
       <c r="D125" s="1">
-        <v>260.2</v>
+        <v>268.6</v>
       </c>
       <c r="E125" s="1">
-        <v>149.3060993693</v>
+        <v>149.3060993072</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1349279.22</v>
+        <v>1292990.82</v>
       </c>
       <c r="I125" s="1">
-        <v>1002148.18</v>
+        <v>1033085.18</v>
       </c>
       <c r="J125" s="1">
-        <v>74.27285362032</v>
+        <v>79.898879715171</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>2351427.4</v>
+        <v>2326076.0</v>
       </c>
       <c r="N125" s="1">
-        <v>2351427.4</v>
+        <v>2326076.0</v>
       </c>
       <c r="O125" s="1">
-        <v>0.68</v>
+        <v>0.66</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>282</v>
       </c>
       <c r="B126" t="s">
         <v>283</v>
       </c>
       <c r="C126" s="1">
-        <v>12354.0</v>
+        <v>11838.0</v>
       </c>
       <c r="D126" s="1">
-        <v>167.22</v>
+        <v>180.58</v>
       </c>
       <c r="E126" s="1">
-        <v>127.0068682208</v>
+        <v>127.0068685589</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1569042.85</v>
+        <v>1503507.31</v>
       </c>
       <c r="I126" s="1">
-        <v>496793.03</v>
+        <v>634198.73</v>
       </c>
       <c r="J126" s="1">
-        <v>31.662170985324</v>
+        <v>42.181286767405</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>2065835.88</v>
+        <v>2137706.04</v>
       </c>
       <c r="N126" s="1">
-        <v>2065835.88</v>
+        <v>2137706.04</v>
       </c>
       <c r="O126" s="1">
-        <v>0.59</v>
+        <v>0.61</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>284</v>
       </c>
       <c r="B127" t="s">
         <v>285</v>
       </c>
       <c r="C127" s="1">
-        <v>11108.0</v>
+        <v>10644.0</v>
       </c>
       <c r="D127" s="1">
-        <v>229.45</v>
+        <v>252.55</v>
       </c>
       <c r="E127" s="1">
-        <v>186.3645867843</v>
+        <v>186.3645866216</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2070137.83</v>
+        <v>1983664.66</v>
       </c>
       <c r="I127" s="1">
-        <v>478592.77</v>
+        <v>704477.54</v>
       </c>
       <c r="J127" s="1">
-        <v>23.118884311196</v>
+        <v>35.513943168197</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>2548730.6</v>
+        <v>2688142.2</v>
       </c>
       <c r="N127" s="1">
-        <v>2548730.6</v>
+        <v>2688142.2</v>
       </c>
       <c r="O127" s="1">
-        <v>0.73</v>
+        <v>0.77</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>286</v>
       </c>
       <c r="B128" t="s">
         <v>287</v>
       </c>
       <c r="C128" s="1">
         <v>12576.0</v>
       </c>
       <c r="D128" s="1">
-        <v>19.37</v>
+        <v>19.32</v>
       </c>
       <c r="E128" s="1">
         <v>19.6435734733</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>247037.58</v>
       </c>
       <c r="I128" s="1">
-        <v>-3440.46</v>
+        <v>-4069.26</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.3926868940345</v>
+        <v>-1.6472230662234</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>243597.12</v>
+        <v>242968.32</v>
       </c>
       <c r="N128" s="1">
-        <v>243597.12</v>
+        <v>242968.32</v>
       </c>
       <c r="O128" s="1">
         <v>0.07</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>288</v>
       </c>
       <c r="B129" t="s">
         <v>289</v>
       </c>
       <c r="C129" s="1">
-        <v>11479.0</v>
+        <v>10999.0</v>
       </c>
       <c r="D129" s="1">
-        <v>71.4</v>
+        <v>68.44</v>
       </c>
       <c r="E129" s="1">
-        <v>36.4950910358</v>
+        <v>36.4950913719</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>418927.15</v>
+        <v>401409.51</v>
       </c>
       <c r="I129" s="1">
-        <v>400673.45</v>
+        <v>351362.05</v>
       </c>
       <c r="J129" s="1">
-        <v>95.64275077421</v>
+        <v>87.532069182915</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>819600.6</v>
+        <v>752771.56</v>
       </c>
       <c r="N129" s="1">
-        <v>819600.6</v>
+        <v>752771.56</v>
       </c>
       <c r="O129" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>290</v>
       </c>
       <c r="B130" t="s">
         <v>291</v>
       </c>
       <c r="C130" s="1">
         <v>859.0</v>
       </c>
       <c r="D130" s="1">
-        <v>117.9</v>
+        <v>132.5</v>
       </c>
       <c r="E130" s="1">
         <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>112700.8</v>
       </c>
       <c r="I130" s="1">
-        <v>-11424.7</v>
+        <v>1116.7</v>
       </c>
       <c r="J130" s="1">
-        <v>-10.137195121951</v>
+        <v>0.99085365853659</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>101276.1</v>
+        <v>113817.5</v>
       </c>
       <c r="N130" s="1">
-        <v>101276.1</v>
+        <v>113817.5</v>
       </c>
       <c r="O130" s="1">
         <v>0.03</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>292</v>
       </c>
       <c r="B131" t="s">
         <v>293</v>
       </c>
       <c r="C131" s="1">
         <v>2528.0</v>
       </c>
       <c r="D131" s="1">
-        <v>47.86</v>
+        <v>49.3</v>
       </c>
       <c r="E131" s="1">
         <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>132720.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-11729.92</v>
+        <v>-8089.6</v>
       </c>
       <c r="J131" s="1">
-        <v>-8.8380952380952</v>
+        <v>-6.0952380952381</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>120990.08</v>
+        <v>124630.4</v>
       </c>
       <c r="N131" s="1">
-        <v>120990.08</v>
+        <v>124630.4</v>
       </c>
       <c r="O131" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>294</v>
       </c>
       <c r="B132" t="s">
         <v>295</v>
       </c>
       <c r="C132" s="1">
-        <v>9762.0</v>
+        <v>9354.0</v>
       </c>
       <c r="D132" s="1">
-        <v>33.885</v>
+        <v>45.995</v>
       </c>
       <c r="E132" s="1">
-        <v>25.1042265929</v>
+        <v>25.1042270686</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>245067.46</v>
+        <v>234824.94</v>
       </c>
       <c r="I132" s="1">
-        <v>85717.91</v>
+        <v>195412.29</v>
       </c>
       <c r="J132" s="1">
-        <v>34.977271156277</v>
+        <v>83.216156682506</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>330785.37</v>
+        <v>430237.23</v>
       </c>
       <c r="N132" s="1">
-        <v>330785.37</v>
+        <v>430237.23</v>
       </c>
       <c r="O132" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>296</v>
       </c>
       <c r="B133" t="s">
         <v>297</v>
       </c>
       <c r="C133" s="1">
         <v>8941.0</v>
       </c>
       <c r="D133" s="1">
-        <v>10.345</v>
+        <v>9.46</v>
       </c>
       <c r="E133" s="1">
         <v>11.5050005592</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>102866.21</v>
       </c>
       <c r="I133" s="1">
-        <v>-10371.56</v>
+        <v>-18284.35</v>
       </c>
       <c r="J133" s="1">
-        <v>-10.082572304355</v>
+        <v>-17.774884483447</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>92494.65</v>
+        <v>84581.86</v>
       </c>
       <c r="N133" s="1">
-        <v>92494.65</v>
+        <v>84581.86</v>
       </c>
       <c r="O133" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>298</v>
       </c>
       <c r="B134" t="s">
         <v>299</v>
       </c>
       <c r="C134" s="1">
-        <v>30097.0</v>
+        <v>28840.0</v>
       </c>
       <c r="D134" s="1">
-        <v>39.12</v>
+        <v>40.3</v>
       </c>
       <c r="E134" s="1">
-        <v>30.0269804299</v>
+        <v>30.0269805825</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>903722.03</v>
+        <v>865978.12</v>
       </c>
       <c r="I134" s="1">
-        <v>273672.61</v>
+        <v>296273.88</v>
       </c>
       <c r="J134" s="1">
-        <v>30.282830440683</v>
+        <v>34.212628836396</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>1177394.64</v>
+        <v>1162252.0</v>
       </c>
       <c r="N134" s="1">
-        <v>1177394.64</v>
+        <v>1162252.0</v>
       </c>
       <c r="O134" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>300</v>
       </c>
       <c r="B135" t="s">
         <v>301</v>
       </c>
       <c r="C135" s="1">
         <v>1999.0</v>
       </c>
       <c r="D135" s="1">
-        <v>49.57</v>
+        <v>57.54</v>
       </c>
       <c r="E135" s="1">
         <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>102908.52</v>
       </c>
       <c r="I135" s="1">
-        <v>-3818.09</v>
+        <v>12113.94</v>
       </c>
       <c r="J135" s="1">
-        <v>-3.7101787101787</v>
+        <v>11.771561771562</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>99090.43</v>
+        <v>115022.46</v>
       </c>
       <c r="N135" s="1">
-        <v>99090.43</v>
+        <v>115022.46</v>
       </c>
       <c r="O135" s="1">
         <v>0.03</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>302</v>
       </c>
       <c r="B136" t="s">
         <v>303</v>
       </c>
       <c r="C136" s="1">
         <v>21249.0</v>
       </c>
       <c r="D136" s="1">
-        <v>10.32</v>
+        <v>10.25</v>
       </c>
       <c r="E136" s="1">
         <v>10.1845352722</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>216411.19</v>
       </c>
       <c r="I136" s="1">
-        <v>2878.49</v>
+        <v>1391.06</v>
       </c>
       <c r="J136" s="1">
-        <v>1.3301022003529</v>
+        <v>0.64278561566063</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>219289.68</v>
+        <v>217802.25</v>
       </c>
       <c r="N136" s="1">
-        <v>219289.68</v>
+        <v>217802.25</v>
       </c>
       <c r="O136" s="1">
         <v>0.06</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>304</v>
       </c>
       <c r="B137" t="s">
         <v>305</v>
       </c>
       <c r="C137" s="1">
-        <v>1441.0</v>
+        <v>1381.0</v>
       </c>
       <c r="D137" s="1">
-        <v>259.2</v>
+        <v>233.9</v>
       </c>
       <c r="E137" s="1">
-        <v>254.7717557252</v>
+        <v>254.7717523534</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>367126.1</v>
+        <v>351839.79</v>
       </c>
       <c r="I137" s="1">
-        <v>6381.1</v>
+        <v>-28823.89</v>
       </c>
       <c r="J137" s="1">
-        <v>1.7381221329674</v>
+        <v>-8.1923337891942</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>373507.2</v>
+        <v>323015.9</v>
       </c>
       <c r="N137" s="1">
-        <v>373507.2</v>
+        <v>323015.9</v>
       </c>
       <c r="O137" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>306</v>
       </c>
       <c r="B138" t="s">
         <v>307</v>
       </c>
       <c r="C138" s="1">
-        <v>1857.0</v>
+        <v>1779.0</v>
       </c>
       <c r="D138" s="1">
-        <v>275.0</v>
+        <v>231.2</v>
       </c>
       <c r="E138" s="1">
-        <v>252.5837910609</v>
+        <v>252.5837886453</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>469048.1</v>
+        <v>449346.56</v>
       </c>
       <c r="I138" s="1">
-        <v>41626.9</v>
+        <v>-38041.76</v>
       </c>
       <c r="J138" s="1">
-        <v>8.8747614583664</v>
+        <v>-8.4660178549047</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>510675.0</v>
+        <v>411304.8</v>
       </c>
       <c r="N138" s="1">
-        <v>510675.0</v>
+        <v>411304.8</v>
       </c>
       <c r="O138" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>308</v>
       </c>
       <c r="B139" t="s">
         <v>309</v>
       </c>
       <c r="C139" s="1">
         <v>5681.0</v>
       </c>
       <c r="D139" s="1">
-        <v>17.55</v>
+        <v>17.18</v>
       </c>
       <c r="E139" s="1">
         <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>102371.62</v>
       </c>
       <c r="I139" s="1">
-        <v>-2670.07</v>
+        <v>-4772.04</v>
       </c>
       <c r="J139" s="1">
-        <v>-2.6082130965594</v>
+        <v>-4.661487236404</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>99701.55</v>
+        <v>97599.58</v>
       </c>
       <c r="N139" s="1">
-        <v>99701.55</v>
+        <v>97599.58</v>
       </c>
       <c r="O139" s="1">
         <v>0.03</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>310</v>
       </c>
       <c r="B140" t="s">
         <v>311</v>
       </c>
       <c r="C140" s="1">
-        <v>7133.0</v>
+        <v>6835.0</v>
       </c>
       <c r="D140" s="1">
-        <v>102.45</v>
+        <v>103.1</v>
       </c>
       <c r="E140" s="1">
-        <v>104.2214061405</v>
+        <v>104.2214059985</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>743411.29</v>
+        <v>712353.31</v>
       </c>
       <c r="I140" s="1">
-        <v>-12635.44</v>
+        <v>-7664.81</v>
       </c>
       <c r="J140" s="1">
-        <v>-1.699656727032</v>
+        <v>-1.0759843314268</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>730775.85</v>
+        <v>704688.5</v>
       </c>
       <c r="N140" s="1">
-        <v>730775.85</v>
+        <v>704688.5</v>
       </c>
       <c r="O140" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>312</v>
       </c>
       <c r="B141" t="s">
         <v>313</v>
       </c>
       <c r="C141" s="1">
-        <v>26307.0</v>
+        <v>25208.0</v>
       </c>
       <c r="D141" s="1">
-        <v>68.52</v>
+        <v>65.62</v>
       </c>
       <c r="E141" s="1">
-        <v>66.4214433421</v>
+        <v>66.4214431926</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1747348.91</v>
+        <v>1674351.74</v>
       </c>
       <c r="I141" s="1">
-        <v>55206.73</v>
+        <v>-20202.78</v>
       </c>
       <c r="J141" s="1">
-        <v>3.1594565735586</v>
+        <v>-1.2066031000153</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>1802555.64</v>
+        <v>1654148.96</v>
       </c>
       <c r="N141" s="1">
-        <v>1802555.64</v>
+        <v>1654148.96</v>
       </c>
       <c r="O141" s="1">
-        <v>0.52</v>
+        <v>0.47</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>314</v>
       </c>
       <c r="B142" t="s">
         <v>315</v>
       </c>
       <c r="C142" s="1">
         <v>5746.0</v>
       </c>
       <c r="D142" s="1">
-        <v>21.61</v>
+        <v>22.2</v>
       </c>
       <c r="E142" s="1">
         <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>121585.36</v>
       </c>
       <c r="I142" s="1">
-        <v>2585.7</v>
+        <v>5975.84</v>
       </c>
       <c r="J142" s="1">
-        <v>2.1266540642722</v>
+        <v>4.9149338374291</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>124171.06</v>
+        <v>127561.2</v>
       </c>
       <c r="N142" s="1">
-        <v>124171.06</v>
+        <v>127561.2</v>
       </c>
       <c r="O142" s="1">
         <v>0.04</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>316</v>
       </c>
       <c r="B143" t="s">
         <v>317</v>
       </c>
       <c r="C143" s="1">
-        <v>16345.0</v>
+        <v>15662.0</v>
       </c>
       <c r="D143" s="1">
-        <v>19.425</v>
+        <v>17.815</v>
       </c>
       <c r="E143" s="1">
-        <v>18.9961303151</v>
+        <v>18.9961301239</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>310491.75</v>
+        <v>297517.39</v>
       </c>
       <c r="I143" s="1">
-        <v>7009.88</v>
+        <v>-18498.86</v>
       </c>
       <c r="J143" s="1">
-        <v>2.2576702923669</v>
+        <v>-6.2177407512213</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>317501.63</v>
+        <v>279018.53</v>
       </c>
       <c r="N143" s="1">
-        <v>317501.63</v>
+        <v>279018.53</v>
       </c>
       <c r="O143" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>318</v>
       </c>
       <c r="B144" t="s">
         <v>319</v>
       </c>
       <c r="C144" s="1">
         <v>8247.0</v>
       </c>
       <c r="D144" s="1">
-        <v>26.65</v>
+        <v>25.47</v>
       </c>
       <c r="E144" s="1">
         <v>26.9717279011</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>222435.84</v>
       </c>
       <c r="I144" s="1">
-        <v>-2653.29</v>
+        <v>-12384.75</v>
       </c>
       <c r="J144" s="1">
-        <v>-1.1928338526741</v>
+        <v>-5.5677852993474</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>219782.55</v>
+        <v>210051.09</v>
       </c>
       <c r="N144" s="1">
-        <v>219782.55</v>
+        <v>210051.09</v>
       </c>
       <c r="O144" s="1">
         <v>0.06</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>320</v>
       </c>
       <c r="B145" t="s">
         <v>321</v>
       </c>
       <c r="C145" s="1">
-        <v>26533.0</v>
+        <v>25425.0</v>
       </c>
       <c r="D145" s="1">
-        <v>23.14</v>
+        <v>25.65</v>
       </c>
       <c r="E145" s="1">
-        <v>19.8515761505</v>
+        <v>19.8515760079</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>526721.87</v>
+        <v>504726.32</v>
       </c>
       <c r="I145" s="1">
-        <v>87251.75</v>
+        <v>147424.93</v>
       </c>
       <c r="J145" s="1">
-        <v>16.565051684678</v>
+        <v>29.208884925993</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>613973.62</v>
+        <v>652151.25</v>
       </c>
       <c r="N145" s="1">
-        <v>613973.62</v>
+        <v>652151.25</v>
       </c>
       <c r="O145" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>322</v>
       </c>
       <c r="B146" t="s">
         <v>323</v>
       </c>
       <c r="C146" s="1">
-        <v>11703.0</v>
+        <v>11214.0</v>
       </c>
       <c r="D146" s="1">
-        <v>66.75</v>
+        <v>64.15</v>
       </c>
       <c r="E146" s="1">
-        <v>60.5459454841</v>
+        <v>60.545945247</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>708569.2</v>
+        <v>678962.23</v>
       </c>
       <c r="I146" s="1">
-        <v>72606.05</v>
+        <v>40415.87</v>
       </c>
       <c r="J146" s="1">
-        <v>10.246853800589</v>
+        <v>5.9525947415367</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>781175.25</v>
+        <v>719378.1</v>
       </c>
       <c r="N146" s="1">
-        <v>781175.25</v>
+        <v>719378.1</v>
       </c>
       <c r="O146" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>324</v>
       </c>
       <c r="B147" t="s">
         <v>325</v>
       </c>
       <c r="C147" s="1">
         <v>1282.0</v>
       </c>
       <c r="D147" s="1">
-        <v>79.1</v>
+        <v>76.9</v>
       </c>
       <c r="E147" s="1">
         <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>105124.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-3717.8</v>
+        <v>-6538.2</v>
       </c>
       <c r="J147" s="1">
-        <v>-3.5365853658537</v>
+        <v>-6.219512195122</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>101406.2</v>
+        <v>98585.8</v>
       </c>
       <c r="N147" s="1">
-        <v>101406.2</v>
+        <v>98585.8</v>
       </c>
       <c r="O147" s="1">
         <v>0.03</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>326</v>
       </c>
       <c r="B148" t="s">
         <v>327</v>
       </c>
       <c r="C148" s="1">
-        <v>4488.0</v>
+        <v>4301.0</v>
       </c>
       <c r="D148" s="1">
-        <v>135.65</v>
+        <v>128.5</v>
       </c>
       <c r="E148" s="1">
-        <v>101.6139928699</v>
+        <v>101.6139920949</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>456043.6</v>
+        <v>437041.78</v>
       </c>
       <c r="I148" s="1">
-        <v>152753.6</v>
+        <v>115636.72</v>
       </c>
       <c r="J148" s="1">
-        <v>33.495393861464</v>
+        <v>26.458962344515</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>608797.2</v>
+        <v>552678.5</v>
       </c>
       <c r="N148" s="1">
-        <v>608797.2</v>
+        <v>552678.5</v>
       </c>
       <c r="O148" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>328</v>
       </c>
       <c r="B149" t="s">
         <v>329</v>
       </c>
       <c r="C149" s="1">
         <v>3134.0</v>
       </c>
       <c r="D149" s="1">
-        <v>89.04</v>
+        <v>86.22</v>
       </c>
       <c r="E149" s="1">
         <v>100.5199744735</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>315029.6</v>
       </c>
       <c r="I149" s="1">
-        <v>-35978.24</v>
+        <v>-44816.12</v>
       </c>
       <c r="J149" s="1">
-        <v>-11.420590319132</v>
+        <v>-14.226002889887</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>279051.36</v>
+        <v>270213.48</v>
       </c>
       <c r="N149" s="1">
-        <v>279051.36</v>
+        <v>270213.48</v>
       </c>
       <c r="O149" s="1">
         <v>0.08</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>330</v>
       </c>
       <c r="B150" t="s">
         <v>331</v>
       </c>
       <c r="C150" s="1">
-        <v>20169.0</v>
+        <v>19326.0</v>
       </c>
       <c r="D150" s="1">
-        <v>23.13</v>
+        <v>22.91</v>
       </c>
       <c r="E150" s="1">
-        <v>37.6989756557</v>
+        <v>37.6989754735</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>760350.64</v>
+        <v>728570.4</v>
       </c>
       <c r="I150" s="1">
-        <v>-293841.67</v>
+        <v>-285811.74</v>
       </c>
       <c r="J150" s="1">
-        <v>-38.645547796211</v>
+        <v>-39.229117735225</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>466508.97</v>
+        <v>442758.66</v>
       </c>
       <c r="N150" s="1">
-        <v>466508.97</v>
+        <v>442758.66</v>
       </c>
       <c r="O150" s="1">
         <v>0.13</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>332</v>
       </c>
       <c r="B151" t="s">
         <v>333</v>
       </c>
       <c r="C151" s="1">
-        <v>23856.0</v>
+        <v>22859.0</v>
       </c>
       <c r="D151" s="1">
-        <v>35.67</v>
+        <v>35.75</v>
       </c>
       <c r="E151" s="1">
-        <v>36.6613418008</v>
+        <v>36.6613417035</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>874592.97</v>
+        <v>838041.61</v>
       </c>
       <c r="I151" s="1">
-        <v>-23649.45</v>
+        <v>-20832.36</v>
       </c>
       <c r="J151" s="1">
-        <v>-2.7040521489671</v>
+        <v>-2.4858383821777</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>850943.52</v>
+        <v>817209.25</v>
       </c>
       <c r="N151" s="1">
-        <v>850943.52</v>
+        <v>817209.25</v>
       </c>
       <c r="O151" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>334</v>
       </c>
       <c r="B152" t="s">
         <v>335</v>
       </c>
       <c r="C152" s="1">
-        <v>17610.0</v>
+        <v>16874.0</v>
       </c>
       <c r="D152" s="1">
-        <v>25.38</v>
+        <v>24.64</v>
       </c>
       <c r="E152" s="1">
-        <v>30.6857058489</v>
+        <v>30.6857058196</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>540375.28</v>
+        <v>517790.6</v>
       </c>
       <c r="I152" s="1">
-        <v>-93433.48</v>
+        <v>-102015.24</v>
       </c>
       <c r="J152" s="1">
-        <v>-17.290480053048</v>
+        <v>-19.702026263126</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>446941.8</v>
+        <v>415775.36</v>
       </c>
       <c r="N152" s="1">
-        <v>446941.8</v>
+        <v>415775.36</v>
       </c>
       <c r="O152" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>336</v>
       </c>
       <c r="B153" t="s">
         <v>337</v>
       </c>
       <c r="C153" s="1">
-        <v>11670.0</v>
+        <v>11183.0</v>
       </c>
       <c r="D153" s="1">
-        <v>62.68</v>
+        <v>66.42</v>
       </c>
       <c r="E153" s="1">
-        <v>114.8058808912</v>
+        <v>114.8058812483</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>1339784.63</v>
+        <v>1283874.17</v>
       </c>
       <c r="I153" s="1">
-        <v>-608309.03</v>
+        <v>-541099.31</v>
       </c>
       <c r="J153" s="1">
-        <v>-45.403493694356</v>
+        <v>-42.145821034783</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>731475.6</v>
+        <v>742774.86</v>
       </c>
       <c r="N153" s="1">
-        <v>731475.6</v>
+        <v>742774.86</v>
       </c>
       <c r="O153" s="1">
         <v>0.21</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>338</v>
       </c>
       <c r="B154" t="s">
         <v>339</v>
       </c>
       <c r="C154" s="1">
         <v>737.0</v>
       </c>
       <c r="D154" s="1">
-        <v>256.7</v>
+        <v>254.95</v>
       </c>
       <c r="E154" s="1">
         <v>247.646404342</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>667250.0</v>
+        <v>538275.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>667250.0</v>
+        <v>538275.0</v>
       </c>
       <c r="N154" s="1">
-        <v>667250.0</v>
+        <v>538275.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.19</v>
+        <v>0.15</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>340</v>
       </c>
       <c r="B155" t="s">
         <v>341</v>
       </c>
       <c r="C155" s="1">
-        <v>83.0</v>
+        <v>73.0</v>
       </c>
       <c r="D155" s="1">
-        <v>115.5</v>
+        <v>115.45</v>
       </c>
       <c r="E155" s="1">
         <v>116.41</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-173130.0</v>
+        <v>-177180.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-173130.0</v>
+        <v>-177180.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-173130.0</v>
+        <v>-177180.0</v>
       </c>
       <c r="O155" s="1">
         <v>-0.05</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>342</v>
       </c>
       <c r="B156" t="s">
         <v>343</v>
       </c>
       <c r="C156" s="1">
         <v>59.0</v>
       </c>
       <c r="D156" s="1">
-        <v>125.2</v>
+        <v>125.36</v>
       </c>
       <c r="E156" s="1">
         <v>127.014761905</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-23242.18</v>
+        <v>-13802.18</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>-23242.18</v>
+        <v>-13802.18</v>
       </c>
       <c r="N156" s="1">
-        <v>-23242.18</v>
+        <v>-13802.18</v>
       </c>
       <c r="O156" s="1">
-        <v>-0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>344</v>
       </c>
       <c r="B157" t="s">
         <v>345</v>
       </c>
       <c r="C157" s="1">
-        <v>-283.0</v>
+        <v>5.0</v>
       </c>
       <c r="D157" s="1">
-        <v>5876.0</v>
+        <v>105.75</v>
       </c>
       <c r="E157" s="1">
-        <v>5542.434467351</v>
+        <v>105.99</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-943990.46</v>
+        <v>14100.0</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>-943990.46</v>
+        <v>14100.0</v>
       </c>
       <c r="N157" s="1">
-        <v>-943990.46</v>
+        <v>14100.0</v>
       </c>
       <c r="O157" s="1">
-        <v>-0.27</v>
+        <v>0.0</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>346</v>
       </c>
       <c r="B158" t="s">
         <v>347</v>
       </c>
       <c r="C158" s="1">
-        <v>-8.0</v>
+        <v>-134.0</v>
       </c>
       <c r="D158" s="1">
-        <v>117.29</v>
+        <v>5840.0</v>
       </c>
       <c r="E158" s="1">
-        <v>119.97</v>
+        <v>5554.608027431</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>21440.0</v>
+        <v>-382425.24</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>21440.0</v>
+        <v>-382425.24</v>
       </c>
       <c r="N158" s="1">
-        <v>21440.0</v>
+        <v>-382425.24</v>
       </c>
       <c r="O158" s="1">
-        <v>0.01</v>
+        <v>-0.11</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>348</v>
       </c>
       <c r="B159" t="s">
         <v>349</v>
       </c>
       <c r="C159" s="1">
-        <v>-44.0</v>
+        <v>-8.0</v>
       </c>
       <c r="D159" s="1">
-        <v>119.21</v>
+        <v>116.96</v>
       </c>
       <c r="E159" s="1">
-        <v>121.64</v>
+        <v>119.97</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>106920.0</v>
+        <v>24080.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>106920.0</v>
+        <v>24080.0</v>
       </c>
       <c r="N159" s="1">
-        <v>106920.0</v>
+        <v>24080.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>350</v>
       </c>
       <c r="B160" t="s">
         <v>351</v>
       </c>
       <c r="C160" s="1">
-        <v>593000.0</v>
+        <v>-44.0</v>
       </c>
       <c r="D160" s="1">
-        <v>97.198</v>
+        <v>119.27</v>
       </c>
       <c r="E160" s="1">
-        <v>99.52772344</v>
+        <v>121.64</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>590199.4</v>
+        <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-13815.26</v>
+        <v>104280.0</v>
       </c>
       <c r="J160" s="1">
-        <v>-2.3407783877788</v>
+        <v>0</v>
       </c>
       <c r="K160">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>0.0</v>
+      </c>
+      <c r="L160">
+        <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>576384.14</v>
+        <v>104280.0</v>
       </c>
       <c r="N160" s="1">
-        <v>580742.28</v>
+        <v>104280.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.17</v>
+        <v>0.03</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>352</v>
+      </c>
+      <c r="B161" t="s">
         <v>353</v>
       </c>
-      <c r="B161" t="s">
+      <c r="C161" s="1">
+        <v>593000.0</v>
+      </c>
+      <c r="D161" s="1">
+        <v>97.466</v>
+      </c>
+      <c r="E161" s="1">
+        <v>99.52772344</v>
+      </c>
+      <c r="F161" t="s">
+        <v>8</v>
+      </c>
+      <c r="G161">
+        <v>1.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>590199.4</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-12226.02</v>
+      </c>
+      <c r="J161" s="1">
+        <v>-2.0715066806235</v>
+      </c>
+      <c r="K161">
+        <v>0.94</v>
+      </c>
+      <c r="L161" t="s">
         <v>354</v>
       </c>
-      <c r="C161" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M161" s="1">
-        <v>303414.0</v>
+        <v>577973.38</v>
       </c>
       <c r="N161" s="1">
-        <v>313194.82</v>
+        <v>583568.29</v>
       </c>
       <c r="O161" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
+        <v>355</v>
+      </c>
+      <c r="B162" t="s">
         <v>356</v>
       </c>
-      <c r="B162" t="s">
+      <c r="C162" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D162" s="1">
+        <v>101.45</v>
+      </c>
+      <c r="E162" s="1">
+        <v>99.634</v>
+      </c>
+      <c r="F162" t="s">
+        <v>8</v>
+      </c>
+      <c r="G162">
+        <v>1.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>298902.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>5448.0</v>
+      </c>
+      <c r="J162" s="1">
+        <v>1.8226709757713</v>
+      </c>
+      <c r="K162">
+        <v>3.51</v>
+      </c>
+      <c r="L162" t="s">
         <v>357</v>
       </c>
-      <c r="C162" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M162" s="1">
-        <v>505960.0</v>
+        <v>304350.0</v>
       </c>
       <c r="N162" s="1">
-        <v>510684.32</v>
+        <v>314885.96</v>
       </c>
       <c r="O162" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>358</v>
+      </c>
+      <c r="B163" t="s">
         <v>359</v>
       </c>
-      <c r="B163" t="s">
+      <c r="C163" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D163" s="1">
+        <v>101.036</v>
+      </c>
+      <c r="E163" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="F163" t="s">
+        <v>8</v>
+      </c>
+      <c r="G163">
+        <v>1.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>495895.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>9285.0</v>
+      </c>
+      <c r="J163" s="1">
+        <v>1.8723721755614</v>
+      </c>
+      <c r="K163">
+        <v>1.17</v>
+      </c>
+      <c r="L163" t="s">
         <v>360</v>
       </c>
-      <c r="C163" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M163" s="1">
-        <v>158753.54</v>
+        <v>505180.0</v>
       </c>
       <c r="N163" s="1">
-        <v>162496.4</v>
+        <v>511019.04</v>
       </c>
       <c r="O163" s="1">
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>361</v>
+      </c>
+      <c r="B164" t="s">
         <v>362</v>
       </c>
-      <c r="B164" t="s">
+      <c r="C164" s="1">
+        <v>149000.0</v>
+      </c>
+      <c r="D164" s="1">
+        <v>106.978</v>
+      </c>
+      <c r="E164" s="1">
+        <v>99.188</v>
+      </c>
+      <c r="F164" t="s">
+        <v>8</v>
+      </c>
+      <c r="G164">
+        <v>1.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>147790.12</v>
+      </c>
+      <c r="I164" s="1">
+        <v>11607.1</v>
+      </c>
+      <c r="J164" s="1">
+        <v>7.8537726337863</v>
+      </c>
+      <c r="K164">
+        <v>2.84</v>
+      </c>
+      <c r="L164" t="s">
         <v>363</v>
       </c>
-      <c r="C164" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M164" s="1">
-        <v>404980.0</v>
+        <v>159397.22</v>
       </c>
       <c r="N164" s="1">
-        <v>422567.67</v>
+        <v>163622.29</v>
       </c>
       <c r="O164" s="1">
-        <v>0.12</v>
+        <v>0.05</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>364</v>
+      </c>
+      <c r="B165" t="s">
         <v>365</v>
       </c>
-      <c r="B165" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C165" s="1">
-        <v>408000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>97.769</v>
+        <v>101.088</v>
       </c>
       <c r="E165" s="1">
-        <v>99.33</v>
+        <v>99.89</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>405266.4</v>
+        <v>399560.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-6368.88</v>
+        <v>4792.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-1.5715292459479</v>
+        <v>1.1993192511763</v>
       </c>
       <c r="K165">
-        <v>1.37</v>
-[...2 lines deleted...]
-        <v>367</v>
+        <v>0.04</v>
+      </c>
+      <c r="L165">
+        <v>152.05</v>
       </c>
       <c r="M165" s="1">
-        <v>398897.52</v>
+        <v>404352.0</v>
       </c>
       <c r="N165" s="1">
-        <v>404472.59</v>
+        <v>404504.05</v>
       </c>
       <c r="O165" s="1">
         <v>0.12</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>366</v>
+      </c>
+      <c r="B166" t="s">
+        <v>367</v>
+      </c>
+      <c r="C166" s="1">
+        <v>408000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>97.954</v>
+      </c>
+      <c r="E166" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>405266.4</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-5614.08</v>
+      </c>
+      <c r="J166" s="1">
+        <v>-1.3852813852814</v>
+      </c>
+      <c r="K166">
+        <v>1.58</v>
+      </c>
+      <c r="L166" t="s">
         <v>368</v>
       </c>
-      <c r="B166" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>387140.0</v>
+        <v>399652.32</v>
       </c>
       <c r="N166" s="1">
-        <v>392400.27</v>
+        <v>406107.66</v>
       </c>
       <c r="O166" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="B167" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="C167" s="1">
-        <v>413000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.265</v>
+        <v>96.702</v>
       </c>
       <c r="E167" s="1">
-        <v>99.955</v>
+        <v>99.253</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>412814.15</v>
+        <v>397012.0</v>
       </c>
       <c r="I167" s="1">
-        <v>1280.3</v>
+        <v>-10204.0</v>
       </c>
       <c r="J167" s="1">
-        <v>0.31013956280326</v>
+        <v>-2.5701993894391</v>
       </c>
       <c r="K167">
-        <v>0.22</v>
+        <v>0.0</v>
       </c>
       <c r="L167">
-        <v>905.21</v>
+        <v>0.0</v>
       </c>
       <c r="M167" s="1">
-        <v>414094.45</v>
+        <v>386808.0</v>
       </c>
       <c r="N167" s="1">
-        <v>414999.66</v>
+        <v>386808.0</v>
       </c>
       <c r="O167" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="B168" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="C168" s="1">
-        <v>300000.0</v>
+        <v>263000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>101.725</v>
+        <v>93.477</v>
       </c>
       <c r="E168" s="1">
-        <v>100.69583</v>
+        <v>93.76040684</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>302087.49</v>
+        <v>246589.87</v>
       </c>
       <c r="I168" s="1">
-        <v>3087.51</v>
+        <v>-745.36</v>
       </c>
       <c r="J168" s="1">
-        <v>1.0220582123411</v>
+        <v>-0.30226708015216</v>
       </c>
       <c r="K168">
-        <v>3.59</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>0.35</v>
+      </c>
+      <c r="L168">
+        <v>924.1</v>
       </c>
       <c r="M168" s="1">
-        <v>305175.0</v>
+        <v>245844.51</v>
       </c>
       <c r="N168" s="1">
-        <v>315938.01</v>
+        <v>246768.61</v>
       </c>
       <c r="O168" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="B169" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="C169" s="1">
-        <v>500000.0</v>
+        <v>413000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>109.751</v>
+        <v>100.165</v>
       </c>
       <c r="E169" s="1">
-        <v>100.019</v>
+        <v>99.955</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>500095.0</v>
+        <v>412814.15</v>
       </c>
       <c r="I169" s="1">
-        <v>48660.0</v>
+        <v>867.3</v>
       </c>
       <c r="J169" s="1">
-        <v>9.7301512712585</v>
+        <v>0.21009454254414</v>
       </c>
       <c r="K169">
-        <v>4.2</v>
+        <v>0.45</v>
       </c>
       <c r="L169" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="M169" s="1">
-        <v>548755.0</v>
+        <v>413681.45</v>
       </c>
       <c r="N169" s="1">
-        <v>569737.36</v>
+        <v>415537.12</v>
       </c>
       <c r="O169" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="B170" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="C170" s="1">
-        <v>200000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>103.705</v>
+        <v>99.524</v>
       </c>
       <c r="E170" s="1">
-        <v>106.65</v>
+        <v>99.646</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>213300.0</v>
+        <v>215235.36</v>
       </c>
       <c r="I170" s="1">
-        <v>-5890.0</v>
+        <v>-263.52</v>
       </c>
       <c r="J170" s="1">
-        <v>-2.7613689639006</v>
+        <v>-0.12243341428657</v>
       </c>
       <c r="K170">
-        <v>4.62</v>
-[...2 lines deleted...]
-        <v>381</v>
+        <v>0.04</v>
+      </c>
+      <c r="L170">
+        <v>96.16</v>
       </c>
       <c r="M170" s="1">
-        <v>207410.0</v>
+        <v>214971.84</v>
       </c>
       <c r="N170" s="1">
-        <v>216642.88</v>
+        <v>215068.0</v>
       </c>
       <c r="O170" s="1">
         <v>0.06</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="B171" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="C171" s="1">
         <v>300000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>97.411</v>
+        <v>100.692</v>
       </c>
       <c r="E171" s="1">
-        <v>99.433</v>
+        <v>100.69583</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>298299.0</v>
+        <v>302087.49</v>
       </c>
       <c r="I171" s="1">
-        <v>-6066.0</v>
+        <v>-11.49</v>
       </c>
       <c r="J171" s="1">
-        <v>-2.0335301157563</v>
+        <v>-0.0038035338702705</v>
       </c>
       <c r="K171">
-        <v>2.82</v>
+        <v>3.85</v>
       </c>
       <c r="L171" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="M171" s="1">
-        <v>292233.0</v>
+        <v>302076.0</v>
       </c>
       <c r="N171" s="1">
-        <v>300690.53</v>
+        <v>313615.73</v>
       </c>
       <c r="O171" s="1">
         <v>0.09</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="B172" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="C172" s="1">
-        <v>241000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>97.97</v>
+        <v>109.798</v>
       </c>
       <c r="E172" s="1">
-        <v>99.726</v>
+        <v>100.019</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>240339.66</v>
+        <v>500095.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-4231.96</v>
+        <v>48895.0</v>
       </c>
       <c r="J172" s="1">
-        <v>-1.7608246595672</v>
+        <v>9.7771423429548</v>
       </c>
       <c r="K172">
-        <v>0.54</v>
+        <v>4.53</v>
       </c>
       <c r="L172" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="M172" s="1">
-        <v>236107.7</v>
+        <v>548990.0</v>
       </c>
       <c r="N172" s="1">
-        <v>237419.99</v>
+        <v>571647.75</v>
       </c>
       <c r="O172" s="1">
-        <v>0.07</v>
+        <v>0.16</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="B173" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="C173" s="1">
-        <v>400000.0</v>
+        <v>535000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>99.188</v>
+        <v>99.698</v>
       </c>
       <c r="E173" s="1">
-        <v>100.0</v>
+        <v>99.58</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>400000.0</v>
+        <v>532753.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-3248.0</v>
+        <v>631.3</v>
       </c>
       <c r="J173" s="1">
-        <v>-0.812</v>
+        <v>0.11849769029926</v>
       </c>
       <c r="K173">
-        <v>3.75</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>0.0</v>
+      </c>
+      <c r="L173">
+        <v>0.0</v>
       </c>
       <c r="M173" s="1">
-        <v>396752.0</v>
+        <v>533384.3</v>
       </c>
       <c r="N173" s="1">
-        <v>411749.26</v>
+        <v>533384.3</v>
       </c>
       <c r="O173" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="B174" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="C174" s="1">
-        <v>800000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>97.578</v>
+        <v>103.626</v>
       </c>
       <c r="E174" s="1">
-        <v>97.673</v>
+        <v>106.65</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>781384.0</v>
+        <v>213300.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-760.0</v>
+        <v>-6048.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.0972633173958</v>
+        <v>-2.8354430379747</v>
       </c>
       <c r="K174">
-        <v>3.22</v>
+        <v>4.9</v>
       </c>
       <c r="L174" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="M174" s="1">
-        <v>780624.0</v>
+        <v>207252.0</v>
       </c>
       <c r="N174" s="1">
-        <v>806399.34</v>
+        <v>217060.22</v>
       </c>
       <c r="O174" s="1">
-        <v>0.23</v>
+        <v>0.06</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="B175" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="C175" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>99.979</v>
+        <v>97.447</v>
       </c>
       <c r="E175" s="1">
-        <v>100.3796</v>
+        <v>99.433</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>501898.0</v>
+        <v>298299.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-2003.0</v>
+        <v>-5958.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-0.39908507306265</v>
+        <v>-1.9973248317963</v>
       </c>
       <c r="K175">
-        <v>3.17</v>
+        <v>2.99</v>
       </c>
       <c r="L175" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="M175" s="1">
-        <v>499895.0</v>
+        <v>292341.0</v>
       </c>
       <c r="N175" s="1">
-        <v>515732.74</v>
+        <v>301316.34</v>
       </c>
       <c r="O175" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="B176" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="C176" s="1">
-        <v>261000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>98.91</v>
+        <v>98.028</v>
       </c>
       <c r="E176" s="1">
-        <v>100.99096552</v>
+        <v>99.726</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>263586.42</v>
+        <v>240339.66</v>
       </c>
       <c r="I176" s="1">
-        <v>-5431.32</v>
+        <v>-4092.18</v>
       </c>
       <c r="J176" s="1">
-        <v>-2.060546214786</v>
+        <v>-1.70266530293</v>
       </c>
       <c r="K176">
-        <v>2.26</v>
+        <v>0.76</v>
       </c>
       <c r="L176" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="M176" s="1">
-        <v>258155.1</v>
+        <v>236247.48</v>
       </c>
       <c r="N176" s="1">
-        <v>264061.97</v>
+        <v>238079.74</v>
       </c>
       <c r="O176" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="B177" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="C177" s="1">
-        <v>596000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>89.947</v>
+        <v>97.813</v>
       </c>
       <c r="E177" s="1">
-        <v>87.71275</v>
+        <v>100.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>522767.99</v>
+        <v>400000.0</v>
       </c>
       <c r="I177" s="1">
-        <v>13316.13</v>
+        <v>-8748.0</v>
       </c>
       <c r="J177" s="1">
-        <v>2.547235151104</v>
+        <v>-2.187</v>
       </c>
       <c r="K177">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.99</v>
+      </c>
+      <c r="L177" t="s">
+        <v>397</v>
       </c>
       <c r="M177" s="1">
-        <v>536084.12</v>
+        <v>391252.0</v>
       </c>
       <c r="N177" s="1">
-        <v>536084.12</v>
+        <v>407227.34</v>
       </c>
       <c r="O177" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="B178" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="C178" s="1">
-        <v>2880000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>59.407</v>
+        <v>97.831</v>
       </c>
       <c r="E178" s="1">
-        <v>69.08037222</v>
+        <v>97.673</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>1989514.72</v>
+        <v>781384.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-278593.12</v>
+        <v>1264.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-14.003069049924</v>
+        <v>0.16176425419512</v>
       </c>
       <c r="K178">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.42</v>
+      </c>
+      <c r="L178" t="s">
+        <v>400</v>
       </c>
       <c r="M178" s="1">
-        <v>1710921.6</v>
+        <v>782648.0</v>
       </c>
       <c r="N178" s="1">
-        <v>1710921.6</v>
+        <v>810034.3</v>
       </c>
       <c r="O178" s="1">
-        <v>0.49</v>
+        <v>0.23</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="B179" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="C179" s="1">
-        <v>458400.0</v>
+        <v>261000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>97.705</v>
+        <v>98.82</v>
       </c>
       <c r="E179" s="1">
-        <v>99.59599913</v>
+        <v>100.99096552</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>456548.06</v>
+        <v>263586.42</v>
       </c>
       <c r="I179" s="1">
-        <v>-8668.34</v>
+        <v>-5666.22</v>
       </c>
       <c r="J179" s="1">
-        <v>-1.8986697698376</v>
+        <v>-2.1496630972112</v>
       </c>
       <c r="K179">
-        <v>0.43</v>
+        <v>2.45</v>
       </c>
       <c r="L179" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="M179" s="1">
-        <v>447879.72</v>
+        <v>257920.2</v>
       </c>
       <c r="N179" s="1">
-        <v>449843.3</v>
+        <v>264319.31</v>
       </c>
       <c r="O179" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="B180" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="C180" s="1">
-        <v>500000.0</v>
+        <v>599000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>88.566</v>
+        <v>90.05</v>
       </c>
       <c r="E180" s="1">
-        <v>89.945602</v>
+        <v>87.72451085</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>449728.01</v>
+        <v>525469.82</v>
       </c>
       <c r="I180" s="1">
-        <v>-6898.01</v>
+        <v>13929.68</v>
       </c>
       <c r="J180" s="1">
-        <v>-1.5338181849069</v>
+        <v>2.6509001030735</v>
       </c>
       <c r="K180">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>0.0</v>
+      </c>
+      <c r="L180">
+        <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>442830.0</v>
+        <v>539399.5</v>
       </c>
       <c r="N180" s="1">
-        <v>446389.93</v>
+        <v>539399.5</v>
       </c>
       <c r="O180" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="B181" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="C181" s="1">
-        <v>266000.0</v>
+        <v>3041000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>88.64</v>
+        <v>59.828</v>
       </c>
       <c r="E181" s="1">
-        <v>84.29</v>
+        <v>68.59999967</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>224211.4</v>
+        <v>2086125.99</v>
       </c>
       <c r="I181" s="1">
-        <v>11571.0</v>
+        <v>-266756.51</v>
       </c>
       <c r="J181" s="1">
-        <v>5.1607545379049</v>
+        <v>-12.787171593601</v>
       </c>
       <c r="K181">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>412</v>
+        <v>0.0</v>
+      </c>
+      <c r="L181">
+        <v>0.0</v>
       </c>
       <c r="M181" s="1">
-        <v>235782.4</v>
+        <v>1819369.48</v>
       </c>
       <c r="N181" s="1">
-        <v>239581.1</v>
+        <v>1819369.48</v>
       </c>
       <c r="O181" s="1">
-        <v>0.07</v>
+        <v>0.52</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="B182" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
       <c r="C182" s="1">
-        <v>800000.0</v>
+        <v>460300.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.382</v>
+        <v>97.945</v>
       </c>
       <c r="E182" s="1">
-        <v>99.104</v>
+        <v>99.58957202</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>792832.0</v>
+        <v>458410.8</v>
       </c>
       <c r="I182" s="1">
-        <v>10224.0</v>
+        <v>-7569.97</v>
       </c>
       <c r="J182" s="1">
-        <v>1.2895544074911</v>
+        <v>-1.6513507098873</v>
       </c>
       <c r="K182">
-        <v>0.93</v>
+        <v>0.6</v>
       </c>
       <c r="L182" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="M182" s="1">
-        <v>803056.0</v>
+        <v>450840.83</v>
       </c>
       <c r="N182" s="1">
-        <v>810524.49</v>
+        <v>453593.8</v>
       </c>
       <c r="O182" s="1">
-        <v>0.23</v>
+        <v>0.13</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="B183" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="C183" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>103.273</v>
+        <v>88.671</v>
       </c>
       <c r="E183" s="1">
-        <v>105.76</v>
+        <v>89.945602</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>423040.0</v>
+        <v>449728.01</v>
       </c>
       <c r="I183" s="1">
-        <v>-9948.0</v>
+        <v>-6373.01</v>
       </c>
       <c r="J183" s="1">
-        <v>-2.3515506807867</v>
+        <v>-1.4170809596672</v>
       </c>
       <c r="K183">
-        <v>0.87</v>
+        <v>0.79</v>
       </c>
       <c r="L183" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="M183" s="1">
-        <v>413092.0</v>
+        <v>443355.0</v>
       </c>
       <c r="N183" s="1">
-        <v>416564.6</v>
+        <v>447310.48</v>
       </c>
       <c r="O183" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="B184" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="C184" s="1">
-        <v>396000.0</v>
+        <v>266000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>99.877</v>
+        <v>88.744</v>
       </c>
       <c r="E184" s="1">
-        <v>99.607</v>
+        <v>84.29</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>394443.72</v>
+        <v>224211.4</v>
       </c>
       <c r="I184" s="1">
-        <v>1069.2</v>
+        <v>11847.64</v>
       </c>
       <c r="J184" s="1">
-        <v>0.27106528657624</v>
+        <v>5.2841380946732</v>
       </c>
       <c r="K184">
-        <v>0.77</v>
+        <v>1.54</v>
       </c>
       <c r="L184" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="M184" s="1">
-        <v>395512.92</v>
+        <v>236059.04</v>
       </c>
       <c r="N184" s="1">
-        <v>398552.08</v>
+        <v>240144.69</v>
       </c>
       <c r="O184" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="B185" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
       <c r="C185" s="1">
-        <v>300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>98.997</v>
+        <v>101.328</v>
       </c>
       <c r="E185" s="1">
-        <v>99.991</v>
+        <v>99.104</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>299973.0</v>
+        <v>792832.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-2982.0</v>
+        <v>17792.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.99408946805212</v>
+        <v>2.2441072005166</v>
       </c>
       <c r="K185">
-        <v>2.92</v>
+        <v>1.14</v>
       </c>
       <c r="L185" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="M185" s="1">
-        <v>296991.0</v>
+        <v>810624.0</v>
       </c>
       <c r="N185" s="1">
-        <v>305764.97</v>
+        <v>819760.99</v>
       </c>
       <c r="O185" s="1">
-        <v>0.09</v>
+        <v>0.23</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="B186" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="C186" s="1">
         <v>300000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>94.2</v>
+        <v>91.631</v>
       </c>
       <c r="E186" s="1">
-        <v>91.473</v>
+        <v>91.61</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>274419.0</v>
+        <v>274830.0</v>
       </c>
       <c r="I186" s="1">
-        <v>8181.0</v>
+        <v>63.0</v>
       </c>
       <c r="J186" s="1">
-        <v>2.9812075694467</v>
+        <v>0.022923261652658</v>
       </c>
       <c r="K186">
-        <v>0.4</v>
+        <v>0.59</v>
       </c>
       <c r="L186" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
       <c r="M186" s="1">
-        <v>282600.0</v>
+        <v>274893.0</v>
       </c>
       <c r="N186" s="1">
-        <v>283787.01</v>
+        <v>276651.9</v>
       </c>
       <c r="O186" s="1">
         <v>0.08</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="B187" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="C187" s="1">
-        <v>1243000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>88.699</v>
+        <v>103.57</v>
       </c>
       <c r="E187" s="1">
-        <v>87.9490531</v>
+        <v>105.76</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>1093206.73</v>
+        <v>423040.0</v>
       </c>
       <c r="I187" s="1">
-        <v>9321.84</v>
+        <v>-8760.0</v>
       </c>
       <c r="J187" s="1">
-        <v>0.85270605679495</v>
+        <v>-2.070726172466</v>
       </c>
       <c r="K187">
-        <v>0.98</v>
+        <v>1.15</v>
       </c>
       <c r="L187" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="M187" s="1">
-        <v>1102528.57</v>
+        <v>414280.0</v>
       </c>
       <c r="N187" s="1">
-        <v>1114725.29</v>
+        <v>418874.52</v>
       </c>
       <c r="O187" s="1">
-        <v>0.32</v>
+        <v>0.12</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>431</v>
+        <v>426</v>
       </c>
       <c r="B188" t="s">
-        <v>432</v>
+        <v>427</v>
       </c>
       <c r="C188" s="1">
-        <v>498000.0</v>
+        <v>396000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.172</v>
+        <v>99.822</v>
       </c>
       <c r="E188" s="1">
-        <v>99.298</v>
+        <v>99.607</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>494504.04</v>
+        <v>394443.72</v>
       </c>
       <c r="I188" s="1">
-        <v>4352.52</v>
+        <v>851.4</v>
       </c>
       <c r="J188" s="1">
-        <v>0.88017885556607</v>
+        <v>0.21584828375516</v>
       </c>
       <c r="K188">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>634.44</v>
+        <v>0.96</v>
+      </c>
+      <c r="L188" t="s">
+        <v>428</v>
       </c>
       <c r="M188" s="1">
-        <v>498856.56</v>
+        <v>395295.12</v>
       </c>
       <c r="N188" s="1">
-        <v>499491.0</v>
+        <v>399103.23</v>
       </c>
       <c r="O188" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="B189" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="C189" s="1">
-        <v>622000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>98.644</v>
+        <v>98.857</v>
       </c>
       <c r="E189" s="1">
-        <v>99.459</v>
+        <v>99.991</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>618634.98</v>
+        <v>299973.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-5069.3</v>
+        <v>-3402.0</v>
       </c>
       <c r="J189" s="1">
-        <v>-0.81943313325089</v>
+        <v>-1.1341020691862</v>
       </c>
       <c r="K189">
-        <v>0.85</v>
+        <v>3.13</v>
       </c>
       <c r="L189" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="M189" s="1">
-        <v>613565.68</v>
+        <v>296571.0</v>
       </c>
       <c r="N189" s="1">
-        <v>618827.12</v>
+        <v>305949.08</v>
       </c>
       <c r="O189" s="1">
-        <v>0.18</v>
+        <v>0.09</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="B190" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="C190" s="1">
         <v>600000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>97.999</v>
+        <v>100.121</v>
       </c>
       <c r="E190" s="1">
-        <v>99.292</v>
+        <v>99.834</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>595752.0</v>
+        <v>599004.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-7758.0</v>
+        <v>1722.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-1.3022197155864</v>
+        <v>0.28747721217221</v>
       </c>
       <c r="K190">
-        <v>0.8</v>
-[...2 lines deleted...]
-        <v>438</v>
+        <v>0.15</v>
+      </c>
+      <c r="L190">
+        <v>908.22</v>
       </c>
       <c r="M190" s="1">
-        <v>587994.0</v>
+        <v>600726.0</v>
       </c>
       <c r="N190" s="1">
-        <v>592769.34</v>
+        <v>601634.22</v>
       </c>
       <c r="O190" s="1">
         <v>0.17</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="B191" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="C191" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>103.378</v>
+        <v>94.305</v>
       </c>
       <c r="E191" s="1">
-        <v>105.478</v>
+        <v>91.473</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>210956.0</v>
+        <v>274419.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-4200.0</v>
+        <v>8496.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-1.9909364986063</v>
+        <v>3.0959955396674</v>
       </c>
       <c r="K191">
-        <v>4.33</v>
+        <v>0.43</v>
       </c>
       <c r="L191" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="M191" s="1">
-        <v>206756.0</v>
+        <v>282915.0</v>
       </c>
       <c r="N191" s="1">
-        <v>215421.28</v>
+        <v>284202.12</v>
       </c>
       <c r="O191" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="B192" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="C192" s="1">
-        <v>200000.0</v>
+        <v>1243000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>97.724</v>
+        <v>88.739</v>
       </c>
       <c r="E192" s="1">
-        <v>99.74</v>
+        <v>87.9490531</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>199480.0</v>
+        <v>1093206.73</v>
       </c>
       <c r="I192" s="1">
-        <v>-4032.0</v>
+        <v>9819.04</v>
       </c>
       <c r="J192" s="1">
-        <v>-2.0212552636856</v>
+        <v>0.89818693304239</v>
       </c>
       <c r="K192">
-        <v>2.07</v>
+        <v>1.04</v>
       </c>
       <c r="L192" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="M192" s="1">
-        <v>195448.0</v>
+        <v>1103025.77</v>
       </c>
       <c r="N192" s="1">
-        <v>199590.47</v>
+        <v>1116010.59</v>
       </c>
       <c r="O192" s="1">
-        <v>0.06</v>
+        <v>0.32</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="B193" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
       <c r="C193" s="1">
-        <v>800000.0</v>
+        <v>498000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>98.758</v>
+        <v>99.903</v>
       </c>
       <c r="E193" s="1">
-        <v>99.933</v>
+        <v>99.298</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>799464.0</v>
+        <v>494504.04</v>
       </c>
       <c r="I193" s="1">
-        <v>-9400.0</v>
+        <v>3012.9</v>
       </c>
       <c r="J193" s="1">
-        <v>-1.1757877778111</v>
+        <v>0.60927712542045</v>
       </c>
       <c r="K193">
-        <v>0.49</v>
+        <v>0.35</v>
       </c>
       <c r="L193" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="M193" s="1">
-        <v>790064.0</v>
+        <v>497516.94</v>
       </c>
       <c r="N193" s="1">
-        <v>793984.55</v>
+        <v>499261.65</v>
       </c>
       <c r="O193" s="1">
-        <v>0.23</v>
+        <v>0.14</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B194" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="C194" s="1">
-        <v>300000.0</v>
+        <v>622000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>99.492</v>
+        <v>98.659</v>
       </c>
       <c r="E194" s="1">
-        <v>100.91</v>
+        <v>99.459</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>302730.0</v>
+        <v>618634.98</v>
       </c>
       <c r="I194" s="1">
-        <v>-4254.0</v>
+        <v>-4976.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-1.4052125656526</v>
+        <v>-0.80435154184136</v>
       </c>
       <c r="K194">
-        <v>2.97</v>
+        <v>1.03</v>
       </c>
       <c r="L194" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="M194" s="1">
-        <v>298476.0</v>
+        <v>613658.98</v>
       </c>
       <c r="N194" s="1">
-        <v>307380.45</v>
+        <v>620083.47</v>
       </c>
       <c r="O194" s="1">
-        <v>0.09</v>
+        <v>0.18</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="B195" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="C195" s="1">
-        <v>1732709.34</v>
+        <v>600000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>89.038</v>
+        <v>98.023</v>
       </c>
       <c r="E195" s="1">
-        <v>88.85475102</v>
+        <v>99.292</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>1539594.57</v>
+        <v>595752.0</v>
       </c>
       <c r="I195" s="1">
-        <v>3175.17</v>
+        <v>-7614.0</v>
       </c>
       <c r="J195" s="1">
-        <v>0.20623416462166</v>
+        <v>-1.2780485839745</v>
       </c>
       <c r="K195">
-        <v>0.08</v>
+        <v>1.0</v>
       </c>
       <c r="L195" t="s">
-        <v>453</v>
+        <v>448</v>
       </c>
       <c r="M195" s="1">
-        <v>1542769.74</v>
+        <v>588138.0</v>
       </c>
       <c r="N195" s="1">
-        <v>1544174.9</v>
+        <v>594121.56</v>
       </c>
       <c r="O195" s="1">
-        <v>0.44</v>
+        <v>0.17</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="B196" t="s">
-        <v>455</v>
+        <v>450</v>
       </c>
       <c r="C196" s="1">
-        <v>327759.16</v>
+        <v>200000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>95.998</v>
+        <v>103.415</v>
       </c>
       <c r="E196" s="1">
-        <v>96.69544247</v>
+        <v>105.478</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>316928.17</v>
+        <v>210956.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-2285.93</v>
+        <v>-4126.0</v>
       </c>
       <c r="J196" s="1">
-        <v>-0.7212770010315</v>
+        <v>-1.9558580936309</v>
       </c>
       <c r="K196">
-        <v>0.65</v>
+        <v>4.62</v>
       </c>
       <c r="L196" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="M196" s="1">
-        <v>314642.24</v>
+        <v>206830.0</v>
       </c>
       <c r="N196" s="1">
-        <v>316768.63</v>
+        <v>216067.52</v>
       </c>
       <c r="O196" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>457</v>
+        <v>452</v>
       </c>
       <c r="B197" t="s">
-        <v>458</v>
+        <v>453</v>
       </c>
       <c r="C197" s="1">
-        <v>2161015.52</v>
+        <v>800000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>97.378</v>
+        <v>98.687</v>
       </c>
       <c r="E197" s="1">
-        <v>104.08772909</v>
+        <v>99.933</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>2249351.98</v>
+        <v>799464.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-144998.28</v>
+        <v>-9968.0</v>
       </c>
       <c r="J197" s="1">
-        <v>-6.4462245699759</v>
+        <v>-1.2468353797044</v>
       </c>
       <c r="K197">
-        <v>2.43</v>
+        <v>0.68</v>
       </c>
       <c r="L197" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="M197" s="1">
-        <v>2104353.7</v>
+        <v>789496.0</v>
       </c>
       <c r="N197" s="1">
-        <v>2156928.54</v>
+        <v>794969.97</v>
       </c>
       <c r="O197" s="1">
-        <v>0.62</v>
+        <v>0.23</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="B198" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="C198" s="1">
-        <v>2545137.11</v>
+        <v>300000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>103.044</v>
+        <v>99.375</v>
       </c>
       <c r="E198" s="1">
-        <v>122.46564744</v>
+        <v>100.91</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>3116918.64</v>
+        <v>302730.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-494307.56</v>
+        <v>-4605.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-15.858853473314</v>
+        <v>-1.5211574670498</v>
       </c>
       <c r="K198">
-        <v>0.2</v>
+        <v>3.16</v>
       </c>
       <c r="L198" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="M198" s="1">
-        <v>2622611.08</v>
+        <v>298125.0</v>
       </c>
       <c r="N198" s="1">
-        <v>2627649.06</v>
+        <v>307611.99</v>
       </c>
       <c r="O198" s="1">
-        <v>0.76</v>
+        <v>0.09</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="B199" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="C199" s="1">
-        <v>405000.0</v>
+        <v>1740139.34</v>
       </c>
       <c r="D199" s="1">
-        <v>97.869</v>
+        <v>89.152</v>
       </c>
       <c r="E199" s="1">
-        <v>100.0</v>
+        <v>88.85610563</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>405000.0</v>
+        <v>1546220.05</v>
       </c>
       <c r="I199" s="1">
-        <v>-8630.55</v>
+        <v>5148.97</v>
       </c>
       <c r="J199" s="1">
-        <v>-2.131</v>
+        <v>0.33300370151066</v>
       </c>
       <c r="K199">
-        <v>1.43</v>
+        <v>0.09</v>
       </c>
       <c r="L199" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="M199" s="1">
-        <v>396369.45</v>
+        <v>1551369.02</v>
       </c>
       <c r="N199" s="1">
-        <v>402153.35</v>
+        <v>1552880.32</v>
       </c>
       <c r="O199" s="1">
-        <v>0.12</v>
+        <v>0.44</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="B200" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="C200" s="1">
-        <v>200000.0</v>
+        <v>327759.16</v>
       </c>
       <c r="D200" s="1">
-        <v>104.981</v>
+        <v>96.056</v>
       </c>
       <c r="E200" s="1">
-        <v>99.922</v>
+        <v>96.69544247</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>199844.0</v>
+        <v>316928.17</v>
       </c>
       <c r="I200" s="1">
-        <v>10118.0</v>
+        <v>-2095.83</v>
       </c>
       <c r="J200" s="1">
-        <v>5.0629491002982</v>
+        <v>-0.66129495525753</v>
       </c>
       <c r="K200">
-        <v>1.98</v>
+        <v>0.69</v>
       </c>
       <c r="L200" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="M200" s="1">
-        <v>209962.0</v>
+        <v>314832.34</v>
       </c>
       <c r="N200" s="1">
-        <v>213918.16</v>
+        <v>317109.59</v>
       </c>
       <c r="O200" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="B201" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
       <c r="C201" s="1">
-        <v>500000.0</v>
+        <v>2170282.52</v>
       </c>
       <c r="D201" s="1">
-        <v>98.291</v>
+        <v>97.42</v>
       </c>
       <c r="E201" s="1">
-        <v>100.028</v>
+        <v>104.05951019</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>500140.0</v>
+        <v>2258385.36</v>
       </c>
       <c r="I201" s="1">
-        <v>-8685.0</v>
+        <v>-144096.13</v>
       </c>
       <c r="J201" s="1">
-        <v>-1.7365137761427</v>
+        <v>-6.3804934513036</v>
       </c>
       <c r="K201">
-        <v>0.88</v>
+        <v>2.61</v>
       </c>
       <c r="L201" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="M201" s="1">
-        <v>491455.0</v>
+        <v>2114289.23</v>
       </c>
       <c r="N201" s="1">
-        <v>495855.9</v>
+        <v>2170835.5</v>
       </c>
       <c r="O201" s="1">
-        <v>0.14</v>
+        <v>0.62</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="B202" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="C202" s="1">
-        <v>200000.0</v>
+        <v>2556052.11</v>
       </c>
       <c r="D202" s="1">
-        <v>105.996</v>
+        <v>103.363</v>
       </c>
       <c r="E202" s="1">
-        <v>107.84</v>
+        <v>122.38470639</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>215680.0</v>
+        <v>3128216.87</v>
       </c>
       <c r="I202" s="1">
-        <v>-3688.0</v>
+        <v>-486204.73</v>
       </c>
       <c r="J202" s="1">
-        <v>-1.709940652819</v>
+        <v>-15.542551881961</v>
       </c>
       <c r="K202">
-        <v>1.95</v>
+        <v>0.44</v>
       </c>
       <c r="L202" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="M202" s="1">
-        <v>211992.0</v>
+        <v>2642012.14</v>
       </c>
       <c r="N202" s="1">
-        <v>215896.11</v>
+        <v>2653321.8</v>
       </c>
       <c r="O202" s="1">
-        <v>0.06</v>
+        <v>0.76</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="B203" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="C203" s="1">
-        <v>400000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>103.344</v>
+        <v>97.946</v>
       </c>
       <c r="E203" s="1">
-        <v>105.68</v>
+        <v>100.0</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>422720.0</v>
+        <v>405000.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-9344.0</v>
+        <v>-8318.7</v>
       </c>
       <c r="J203" s="1">
-        <v>-2.2104466313399</v>
+        <v>-2.054</v>
       </c>
       <c r="K203">
-        <v>0.54</v>
+        <v>1.62</v>
       </c>
       <c r="L203" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="M203" s="1">
-        <v>413376.0</v>
+        <v>396681.3</v>
       </c>
       <c r="N203" s="1">
-        <v>415555.45</v>
+        <v>403248.82</v>
       </c>
       <c r="O203" s="1">
         <v>0.12</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="B204" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="C204" s="1">
         <v>200000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>88.839</v>
+        <v>104.865</v>
       </c>
       <c r="E204" s="1">
-        <v>87.708</v>
+        <v>99.922</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>175416.0</v>
+        <v>199844.0</v>
       </c>
       <c r="I204" s="1">
-        <v>2262.0</v>
+        <v>9886.0</v>
       </c>
       <c r="J204" s="1">
-        <v>1.2895060883842</v>
+        <v>4.9468585496687</v>
       </c>
       <c r="K204">
-        <v>1.07</v>
+        <v>2.25</v>
       </c>
       <c r="L204" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="M204" s="1">
-        <v>177678.0</v>
+        <v>209730.0</v>
       </c>
       <c r="N204" s="1">
-        <v>179808.82</v>
+        <v>214232.74</v>
       </c>
       <c r="O204" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="B205" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="C205" s="1">
-        <v>409000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>97.918</v>
+        <v>98.629</v>
       </c>
       <c r="E205" s="1">
-        <v>99.528</v>
+        <v>100.028</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>407069.52</v>
+        <v>500140.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-6584.9</v>
+        <v>-6995.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-1.6176352383249</v>
+        <v>-1.3986083896509</v>
       </c>
       <c r="K205">
-        <v>1.37</v>
+        <v>1.1</v>
       </c>
       <c r="L205" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="M205" s="1">
-        <v>400484.62</v>
+        <v>493145.0</v>
       </c>
       <c r="N205" s="1">
-        <v>406081.76</v>
+        <v>498633.19</v>
       </c>
       <c r="O205" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="B206" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="C206" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>97.2</v>
+        <v>105.307</v>
       </c>
       <c r="E206" s="1">
-        <v>99.46</v>
+        <v>107.84</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>397840.0</v>
+        <v>215680.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-9040.0</v>
+        <v>-5066.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-2.2722702594008</v>
+        <v>-2.348850148368</v>
       </c>
       <c r="K206">
-        <v>1.8</v>
+        <v>2.23</v>
       </c>
       <c r="L206" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="M206" s="1">
-        <v>388800.0</v>
+        <v>210614.0</v>
       </c>
       <c r="N206" s="1">
-        <v>396012.33</v>
+        <v>215064.68</v>
       </c>
       <c r="O206" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="B207" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="C207" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>97.511</v>
+        <v>103.096</v>
       </c>
       <c r="E207" s="1">
-        <v>100.45</v>
+        <v>105.68</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>301350.0</v>
+        <v>422720.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-8817.0</v>
+        <v>-10336.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-2.9258337481334</v>
+        <v>-2.445117335352</v>
       </c>
       <c r="K207">
-        <v>1.6</v>
+        <v>0.81</v>
       </c>
       <c r="L207" t="s">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="M207" s="1">
-        <v>292533.0</v>
+        <v>412384.0</v>
       </c>
       <c r="N207" s="1">
-        <v>297342.25</v>
+        <v>415627.84</v>
       </c>
       <c r="O207" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>490</v>
+        <v>485</v>
       </c>
       <c r="B208" t="s">
-        <v>491</v>
+        <v>486</v>
       </c>
       <c r="C208" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>95.951</v>
+        <v>89.258</v>
       </c>
       <c r="E208" s="1">
-        <v>99.077</v>
+        <v>87.708</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>396308.0</v>
+        <v>175416.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-12504.0</v>
+        <v>3100.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-3.1551217739738</v>
+        <v>1.7672276189173</v>
       </c>
       <c r="K208">
-        <v>1.93</v>
+        <v>1.19</v>
       </c>
       <c r="L208" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="M208" s="1">
-        <v>383804.0</v>
+        <v>178516.0</v>
       </c>
       <c r="N208" s="1">
-        <v>391513.59</v>
+        <v>180891.34</v>
       </c>
       <c r="O208" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="B209" t="s">
-        <v>494</v>
+        <v>489</v>
       </c>
       <c r="C209" s="1">
-        <v>400000.0</v>
+        <v>409000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>93.769</v>
+        <v>97.904</v>
       </c>
       <c r="E209" s="1">
-        <v>92.4576925</v>
+        <v>99.528</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>369830.77</v>
+        <v>407069.52</v>
       </c>
       <c r="I209" s="1">
-        <v>5245.23</v>
+        <v>-6642.16</v>
       </c>
       <c r="J209" s="1">
-        <v>1.4182784196134</v>
+        <v>-1.6317016317016</v>
       </c>
       <c r="K209">
-        <v>0.5</v>
+        <v>1.56</v>
       </c>
       <c r="L209" t="s">
-        <v>495</v>
+        <v>490</v>
       </c>
       <c r="M209" s="1">
-        <v>375076.0</v>
+        <v>400427.36</v>
       </c>
       <c r="N209" s="1">
-        <v>377080.11</v>
+        <v>406818.69</v>
       </c>
       <c r="O209" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>496</v>
+        <v>491</v>
       </c>
       <c r="B210" t="s">
-        <v>497</v>
+        <v>492</v>
       </c>
       <c r="C210" s="1">
-        <v>443000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>102.857</v>
+        <v>97.381</v>
       </c>
       <c r="E210" s="1">
-        <v>99.953</v>
+        <v>99.46</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>442791.79</v>
+        <v>397840.0</v>
       </c>
       <c r="I210" s="1">
-        <v>12864.72</v>
+        <v>-8316.0</v>
       </c>
       <c r="J210" s="1">
-        <v>2.9053655217952</v>
+        <v>-2.090287552785</v>
       </c>
       <c r="K210">
-        <v>0.23</v>
+        <v>2.0</v>
       </c>
       <c r="L210" t="s">
-        <v>498</v>
+        <v>493</v>
       </c>
       <c r="M210" s="1">
-        <v>455656.51</v>
+        <v>389524.0</v>
       </c>
       <c r="N210" s="1">
-        <v>456694.22</v>
+        <v>397513.04</v>
       </c>
       <c r="O210" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>499</v>
+        <v>494</v>
       </c>
       <c r="B211" t="s">
-        <v>500</v>
+        <v>495</v>
       </c>
       <c r="C211" s="1">
         <v>300000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>103.665</v>
+        <v>97.799</v>
       </c>
       <c r="E211" s="1">
-        <v>99.961</v>
+        <v>100.45</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>299883.0</v>
+        <v>301350.0</v>
       </c>
       <c r="I211" s="1">
-        <v>11112.0</v>
+        <v>-7953.0</v>
       </c>
       <c r="J211" s="1">
-        <v>3.7054451235982</v>
+        <v>-2.6391239422598</v>
       </c>
       <c r="K211">
-        <v>3.63</v>
+        <v>1.83</v>
       </c>
       <c r="L211" t="s">
-        <v>501</v>
+        <v>496</v>
       </c>
       <c r="M211" s="1">
-        <v>310995.0</v>
+        <v>293397.0</v>
       </c>
       <c r="N211" s="1">
-        <v>321893.63</v>
+        <v>298875.08</v>
       </c>
       <c r="O211" s="1">
         <v>0.09</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
       <c r="B212" t="s">
-        <v>503</v>
+        <v>498</v>
       </c>
       <c r="C212" s="1">
-        <v>366000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>101.68</v>
+        <v>95.556</v>
       </c>
       <c r="E212" s="1">
-        <v>99.943</v>
+        <v>99.077</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>365791.38</v>
+        <v>396308.0</v>
       </c>
       <c r="I212" s="1">
-        <v>6357.42</v>
+        <v>-14084.0</v>
       </c>
       <c r="J212" s="1">
-        <v>1.7379906546732</v>
+        <v>-3.5538015886634</v>
       </c>
       <c r="K212">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>521.42</v>
+        <v>2.13</v>
+      </c>
+      <c r="L212" t="s">
+        <v>499</v>
       </c>
       <c r="M212" s="1">
-        <v>372148.8</v>
+        <v>382224.0</v>
       </c>
       <c r="N212" s="1">
-        <v>372670.22</v>
+        <v>390739.07</v>
       </c>
       <c r="O212" s="1">
         <v>0.11</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="B213" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="C213" s="1">
-        <v>380000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>97.639</v>
+        <v>93.611</v>
       </c>
       <c r="E213" s="1">
-        <v>99.702</v>
+        <v>92.4576925</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>378867.6</v>
+        <v>369830.77</v>
       </c>
       <c r="I213" s="1">
-        <v>-7839.4</v>
+        <v>4613.23</v>
       </c>
       <c r="J213" s="1">
-        <v>-2.0691661150228</v>
+        <v>1.2473894478818</v>
       </c>
       <c r="K213">
-        <v>1.78</v>
+        <v>0.55</v>
       </c>
       <c r="L213" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="M213" s="1">
-        <v>371028.2</v>
+        <v>374444.0</v>
       </c>
       <c r="N213" s="1">
-        <v>377795.32</v>
+        <v>376649.48</v>
       </c>
       <c r="O213" s="1">
         <v>0.11</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="B214" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="C214" s="1">
-        <v>350000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>96.487</v>
+        <v>103.22</v>
       </c>
       <c r="E214" s="1">
-        <v>99.3</v>
+        <v>99.953</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>347550.0</v>
+        <v>442791.79</v>
       </c>
       <c r="I214" s="1">
-        <v>-9845.5</v>
+        <v>14472.81</v>
       </c>
       <c r="J214" s="1">
-        <v>-2.8328298086606</v>
+        <v>3.2685362120196</v>
       </c>
       <c r="K214">
-        <v>1.95</v>
+        <v>0.51</v>
       </c>
       <c r="L214" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="M214" s="1">
-        <v>337704.5</v>
+        <v>457264.6</v>
       </c>
       <c r="N214" s="1">
-        <v>344512.72</v>
+        <v>459512.98</v>
       </c>
       <c r="O214" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="B215" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="C215" s="1">
         <v>300000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>101.222</v>
+        <v>103.355</v>
       </c>
       <c r="E215" s="1">
-        <v>99.611</v>
+        <v>99.961</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>298833.0</v>
+        <v>299883.0</v>
       </c>
       <c r="I215" s="1">
-        <v>4833.0</v>
+        <v>10182.0</v>
       </c>
       <c r="J215" s="1">
-        <v>1.6172912630131</v>
+        <v>3.3953241764288</v>
       </c>
       <c r="K215">
-        <v>2.98</v>
+        <v>3.91</v>
       </c>
       <c r="L215" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
       <c r="M215" s="1">
-        <v>303666.0</v>
+        <v>310065.0</v>
       </c>
       <c r="N215" s="1">
-        <v>312608.47</v>
+        <v>321805.07</v>
       </c>
       <c r="O215" s="1">
         <v>0.09</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="B216" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="C216" s="1">
-        <v>600000.0</v>
+        <v>366000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>98.994</v>
+        <v>101.355</v>
       </c>
       <c r="E216" s="1">
-        <v>99.438</v>
+        <v>99.943</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>596628.0</v>
+        <v>365791.38</v>
       </c>
       <c r="I216" s="1">
-        <v>-2664.0</v>
+        <v>5167.92</v>
       </c>
       <c r="J216" s="1">
-        <v>-0.44650938273095</v>
+        <v>1.4128052990204</v>
       </c>
       <c r="K216">
-        <v>2.85</v>
+        <v>0.37</v>
       </c>
       <c r="L216" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="M216" s="1">
-        <v>593964.0</v>
+        <v>370959.3</v>
       </c>
       <c r="N216" s="1">
-        <v>611070.16</v>
+        <v>372323.03</v>
       </c>
       <c r="O216" s="1">
-        <v>0.18</v>
+        <v>0.11</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="B217" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="C217" s="1">
-        <v>700000.0</v>
+        <v>380000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>99.672</v>
+        <v>97.691</v>
       </c>
       <c r="E217" s="1">
-        <v>101.24842857</v>
+        <v>99.702</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>708739.0</v>
+        <v>378867.6</v>
       </c>
       <c r="I217" s="1">
-        <v>-11035.0</v>
+        <v>-7641.8</v>
       </c>
       <c r="J217" s="1">
-        <v>-1.5569906552342</v>
+        <v>-2.0170106918617</v>
       </c>
       <c r="K217">
-        <v>3.68</v>
+        <v>1.97</v>
       </c>
       <c r="L217" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="M217" s="1">
-        <v>697704.0</v>
+        <v>371225.8</v>
       </c>
       <c r="N217" s="1">
-        <v>723493.73</v>
+        <v>378703.47</v>
       </c>
       <c r="O217" s="1">
-        <v>0.21</v>
+        <v>0.11</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="B218" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="C218" s="1">
-        <v>400000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>103.486</v>
+        <v>96.619</v>
       </c>
       <c r="E218" s="1">
-        <v>99.661</v>
+        <v>99.3</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>398644.0</v>
+        <v>347550.0</v>
       </c>
       <c r="I218" s="1">
-        <v>15300.0</v>
+        <v>-9383.5</v>
       </c>
       <c r="J218" s="1">
-        <v>3.8380108568046</v>
+        <v>-2.6998992950655</v>
       </c>
       <c r="K218">
-        <v>3.97</v>
+        <v>2.15</v>
       </c>
       <c r="L218" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="M218" s="1">
-        <v>413944.0</v>
+        <v>338166.5</v>
       </c>
       <c r="N218" s="1">
-        <v>429808.38</v>
+        <v>345689.58</v>
       </c>
       <c r="O218" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="B219" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="C219" s="1">
-        <v>1000000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>101.209</v>
+        <v>101.132</v>
       </c>
       <c r="E219" s="1">
-        <v>98.6</v>
+        <v>99.611</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>986000.0</v>
+        <v>298833.0</v>
       </c>
       <c r="I219" s="1">
-        <v>26090.0</v>
+        <v>4563.0</v>
       </c>
       <c r="J219" s="1">
-        <v>2.6460446247465</v>
+        <v>1.5269397958057</v>
       </c>
       <c r="K219">
-        <v>4.36</v>
+        <v>3.21</v>
       </c>
       <c r="L219" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="M219" s="1">
-        <v>1012090.0</v>
+        <v>303396.0</v>
       </c>
       <c r="N219" s="1">
-        <v>1055720.14</v>
+        <v>313028.88</v>
       </c>
       <c r="O219" s="1">
-        <v>0.3</v>
+        <v>0.09</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="B220" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="C220" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>102.42</v>
+        <v>98.833</v>
       </c>
       <c r="E220" s="1">
-        <v>100.0</v>
+        <v>99.438</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>400000.0</v>
+        <v>596628.0</v>
       </c>
       <c r="I220" s="1">
-        <v>9680.0</v>
+        <v>-3630.0</v>
       </c>
       <c r="J220" s="1">
-        <v>2.42</v>
+        <v>-0.60841931655906</v>
       </c>
       <c r="K220">
-        <v>4.4</v>
+        <v>3.03</v>
       </c>
       <c r="L220" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="M220" s="1">
-        <v>409680.0</v>
+        <v>592998.0</v>
       </c>
       <c r="N220" s="1">
-        <v>427285.92</v>
+        <v>611182.93</v>
       </c>
       <c r="O220" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="B221" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="C221" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>106.65</v>
+        <v>99.902</v>
       </c>
       <c r="E221" s="1">
-        <v>109.3</v>
+        <v>101.24842833</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>437200.0</v>
+        <v>607490.57</v>
       </c>
       <c r="I221" s="1">
-        <v>-10600.0</v>
+        <v>-8078.57</v>
       </c>
       <c r="J221" s="1">
-        <v>-2.4245196706313</v>
+        <v>-1.3298264037251</v>
       </c>
       <c r="K221">
-        <v>1.17</v>
+        <v>3.92</v>
       </c>
       <c r="L221" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="M221" s="1">
-        <v>426600.0</v>
+        <v>599412.0</v>
       </c>
       <c r="N221" s="1">
-        <v>431260.27</v>
+        <v>622941.45</v>
       </c>
       <c r="O221" s="1">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="B222" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="C222" s="1">
         <v>400000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>99.028</v>
+        <v>103.723</v>
       </c>
       <c r="E222" s="1">
-        <v>99.852</v>
+        <v>99.661</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>399408.0</v>
+        <v>398644.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-3296.0</v>
+        <v>16248.0</v>
       </c>
       <c r="J222" s="1">
-        <v>-0.8252213275648</v>
+        <v>4.0758170196968</v>
       </c>
       <c r="K222">
-        <v>0.81</v>
+        <v>4.23</v>
       </c>
       <c r="L222" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="M222" s="1">
-        <v>396112.0</v>
+        <v>414892.0</v>
       </c>
       <c r="N222" s="1">
-        <v>399355.84</v>
+        <v>431820.77</v>
       </c>
       <c r="O222" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="B223" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="C223" s="1">
-        <v>200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>100.937</v>
+        <v>101.225</v>
       </c>
       <c r="E223" s="1">
-        <v>100.0</v>
+        <v>98.6</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>200000.0</v>
+        <v>986000.0</v>
       </c>
       <c r="I223" s="1">
-        <v>1874.0</v>
+        <v>26250.0</v>
       </c>
       <c r="J223" s="1">
-        <v>0.937</v>
+        <v>2.6622718052738</v>
       </c>
       <c r="K223">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>269.62</v>
+        <v>0.24</v>
+      </c>
+      <c r="L223" t="s">
+        <v>532</v>
       </c>
       <c r="M223" s="1">
-        <v>201874.0</v>
+        <v>1012250.0</v>
       </c>
       <c r="N223" s="1">
-        <v>202143.62</v>
+        <v>1014647.26</v>
       </c>
       <c r="O223" s="1">
-        <v>0.06</v>
+        <v>0.29</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="B224" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="C224" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>99.074</v>
+        <v>102.595</v>
       </c>
       <c r="E224" s="1">
-        <v>99.589</v>
+        <v>100.0</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>199178.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-1030.0</v>
+        <v>10380.0</v>
       </c>
       <c r="J224" s="1">
-        <v>-0.51712538533372</v>
+        <v>2.595</v>
       </c>
       <c r="K224">
-        <v>0.55</v>
+        <v>4.68</v>
       </c>
       <c r="L224" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="M224" s="1">
-        <v>198148.0</v>
+        <v>410380.0</v>
       </c>
       <c r="N224" s="1">
-        <v>199257.59</v>
+        <v>429092.88</v>
       </c>
       <c r="O224" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="B225" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="C225" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>102.952</v>
+        <v>106.438</v>
       </c>
       <c r="E225" s="1">
-        <v>98.769</v>
+        <v>109.3</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>197538.0</v>
+        <v>437200.0</v>
       </c>
       <c r="I225" s="1">
-        <v>8366.0</v>
+        <v>-11448.0</v>
       </c>
       <c r="J225" s="1">
-        <v>4.235134505766</v>
+        <v>-2.6184812442818</v>
       </c>
       <c r="K225">
-        <v>2.1</v>
+        <v>1.47</v>
       </c>
       <c r="L225" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="M225" s="1">
-        <v>205904.0</v>
+        <v>425752.0</v>
       </c>
       <c r="N225" s="1">
-        <v>210108.11</v>
+        <v>431620.49</v>
       </c>
       <c r="O225" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="B226" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="C226" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>84.938</v>
+        <v>99.016</v>
       </c>
       <c r="E226" s="1">
-        <v>85.96</v>
+        <v>99.852</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>687680.0</v>
+        <v>399408.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-8176.0</v>
+        <v>-3344.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-1.1889250814332</v>
+        <v>-0.83723911388856</v>
       </c>
       <c r="K226">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>544</v>
+        <v>0.05</v>
+      </c>
+      <c r="L226">
+        <v>219.18</v>
       </c>
       <c r="M226" s="1">
-        <v>679504.0</v>
+        <v>396064.0</v>
       </c>
       <c r="N226" s="1">
-        <v>683243.73</v>
+        <v>396283.18</v>
       </c>
       <c r="O226" s="1">
-        <v>0.2</v>
+        <v>0.11</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="B227" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="C227" s="1">
-        <v>300000.0</v>
+        <v>267000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>98.958</v>
+        <v>99.864</v>
       </c>
       <c r="E227" s="1">
-        <v>100.65</v>
+        <v>99.934</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>301950.0</v>
+        <v>266823.78</v>
       </c>
       <c r="I227" s="1">
-        <v>-5076.0</v>
+        <v>-186.9</v>
       </c>
       <c r="J227" s="1">
-        <v>-1.6810730253353</v>
+        <v>-0.070046230512138</v>
       </c>
       <c r="K227">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>547</v>
+        <v>0.05</v>
+      </c>
+      <c r="L227">
+        <v>142.64</v>
       </c>
       <c r="M227" s="1">
-        <v>296874.0</v>
+        <v>266636.88</v>
       </c>
       <c r="N227" s="1">
-        <v>299068.52</v>
+        <v>266779.52</v>
       </c>
       <c r="O227" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>548</v>
+        <v>543</v>
       </c>
       <c r="B228" t="s">
-        <v>549</v>
+        <v>544</v>
       </c>
       <c r="C228" s="1">
         <v>200000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>98.647</v>
+        <v>100.715</v>
       </c>
       <c r="E228" s="1">
-        <v>100.62</v>
+        <v>100.0</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>201240.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-3946.0</v>
+        <v>1430.0</v>
       </c>
       <c r="J228" s="1">
-        <v>-1.9608427747963</v>
+        <v>0.715</v>
       </c>
       <c r="K228">
-        <v>2.82</v>
-[...2 lines deleted...]
-        <v>550</v>
+        <v>0.35</v>
+      </c>
+      <c r="L228">
+        <v>705.15</v>
       </c>
       <c r="M228" s="1">
-        <v>197294.0</v>
+        <v>201430.0</v>
       </c>
       <c r="N228" s="1">
-        <v>202927.56</v>
+        <v>202135.15</v>
       </c>
       <c r="O228" s="1">
         <v>0.06</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
       <c r="B229" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="C229" s="1">
-        <v>193000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>99.512</v>
+        <v>98.888</v>
       </c>
       <c r="E229" s="1">
-        <v>99.571</v>
+        <v>99.589</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>192172.03</v>
+        <v>199178.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-113.87</v>
+        <v>-1402.0</v>
       </c>
       <c r="J229" s="1">
-        <v>-0.059254200520232</v>
+        <v>-0.70389300023095</v>
       </c>
       <c r="K229">
-        <v>1.42</v>
+        <v>0.75</v>
       </c>
       <c r="L229" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="M229" s="1">
-        <v>192058.16</v>
+        <v>197776.0</v>
       </c>
       <c r="N229" s="1">
-        <v>194790.56</v>
+        <v>199273.95</v>
       </c>
       <c r="O229" s="1">
         <v>0.06</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
       <c r="B230" t="s">
-        <v>555</v>
+        <v>549</v>
       </c>
       <c r="C230" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>98.643</v>
+        <v>102.53</v>
       </c>
       <c r="E230" s="1">
-        <v>100.0</v>
+        <v>98.769</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>300000.0</v>
+        <v>197538.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-4071.0</v>
+        <v>7522.0</v>
       </c>
       <c r="J230" s="1">
-        <v>-1.357</v>
+        <v>3.8078749405178</v>
       </c>
       <c r="K230">
-        <v>1.84</v>
+        <v>2.33</v>
       </c>
       <c r="L230" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="M230" s="1">
-        <v>295929.0</v>
+        <v>205060.0</v>
       </c>
       <c r="N230" s="1">
-        <v>301442.31</v>
+        <v>209710.0</v>
       </c>
       <c r="O230" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="B231" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
       <c r="C231" s="1">
-        <v>877000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>98.4</v>
+        <v>84.952</v>
       </c>
       <c r="E231" s="1">
-        <v>100.0</v>
+        <v>85.96</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>877000.0</v>
+        <v>687680.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-14032.0</v>
+        <v>-8064.0</v>
       </c>
       <c r="J231" s="1">
-        <v>-1.6</v>
+        <v>-1.1726384364821</v>
       </c>
       <c r="K231">
-        <v>0.8</v>
+        <v>0.5</v>
       </c>
       <c r="L231" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="M231" s="1">
-        <v>862968.0</v>
+        <v>679616.0</v>
       </c>
       <c r="N231" s="1">
-        <v>870009.95</v>
+        <v>683643.4</v>
       </c>
       <c r="O231" s="1">
-        <v>0.25</v>
+        <v>0.2</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="B232" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="C232" s="1">
-        <v>577000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>97.816</v>
+        <v>99.033</v>
       </c>
       <c r="E232" s="1">
-        <v>100.0</v>
+        <v>100.65</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>577000.0</v>
+        <v>301950.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-12601.68</v>
+        <v>-4851.0</v>
       </c>
       <c r="J232" s="1">
-        <v>-2.184</v>
+        <v>-1.6065573770492</v>
       </c>
       <c r="K232">
-        <v>2.29</v>
+        <v>0.9</v>
       </c>
       <c r="L232" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="M232" s="1">
-        <v>564398.32</v>
+        <v>297099.0</v>
       </c>
       <c r="N232" s="1">
-        <v>577595.78</v>
+        <v>299811.33</v>
       </c>
       <c r="O232" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="B233" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
       <c r="C233" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>98.743</v>
+        <v>98.751</v>
       </c>
       <c r="E233" s="1">
-        <v>100.42</v>
+        <v>100.62</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>401680.0</v>
+        <v>201240.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-6708.0</v>
+        <v>-3738.0</v>
       </c>
       <c r="J233" s="1">
-        <v>-1.6699860585541</v>
+        <v>-1.8574836016696</v>
       </c>
       <c r="K233">
-        <v>3.38</v>
+        <v>3.0</v>
       </c>
       <c r="L233" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="M233" s="1">
-        <v>394972.0</v>
+        <v>197502.0</v>
       </c>
       <c r="N233" s="1">
-        <v>408478.85</v>
+        <v>203495.15</v>
       </c>
       <c r="O233" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>566</v>
+        <v>560</v>
       </c>
       <c r="B234" t="s">
-        <v>567</v>
+        <v>561</v>
       </c>
       <c r="C234" s="1">
-        <v>400000.0</v>
+        <v>235000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>97.625</v>
+        <v>100.227</v>
       </c>
       <c r="E234" s="1">
-        <v>99.259</v>
+        <v>99.662</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>397036.0</v>
+        <v>234205.7</v>
       </c>
       <c r="I234" s="1">
-        <v>-6536.0</v>
+        <v>1327.75</v>
       </c>
       <c r="J234" s="1">
-        <v>-1.6461983296225</v>
+        <v>0.56691617667717</v>
       </c>
       <c r="K234">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>568</v>
+        <v>0.13</v>
+      </c>
+      <c r="L234">
+        <v>303.41</v>
       </c>
       <c r="M234" s="1">
-        <v>390500.0</v>
+        <v>235533.45</v>
       </c>
       <c r="N234" s="1">
-        <v>392561.64</v>
+        <v>235836.86</v>
       </c>
       <c r="O234" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="B235" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="C235" s="1">
-        <v>286000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>97.864</v>
+        <v>99.329</v>
       </c>
       <c r="E235" s="1">
-        <v>99.362</v>
+        <v>99.571</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>284175.32</v>
+        <v>192172.03</v>
       </c>
       <c r="I235" s="1">
-        <v>-4284.28</v>
+        <v>-467.06</v>
       </c>
       <c r="J235" s="1">
-        <v>-1.5076186067108</v>
+        <v>-0.24304265298129</v>
       </c>
       <c r="K235">
-        <v>1.13</v>
+        <v>1.6</v>
       </c>
       <c r="L235" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="M235" s="1">
-        <v>279891.04</v>
+        <v>191704.97</v>
       </c>
       <c r="N235" s="1">
-        <v>283123.23</v>
+        <v>194798.26</v>
       </c>
       <c r="O235" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
       <c r="B236" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="C236" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>100.316</v>
+        <v>98.607</v>
       </c>
       <c r="E236" s="1">
-        <v>100.4</v>
+        <v>100.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>401600.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-336.0</v>
+        <v>-4179.0</v>
       </c>
       <c r="J236" s="1">
-        <v>-0.083665338645418</v>
+        <v>-1.393</v>
       </c>
       <c r="K236">
-        <v>3.26</v>
+        <v>2.05</v>
       </c>
       <c r="L236" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="M236" s="1">
-        <v>401264.0</v>
+        <v>295821.0</v>
       </c>
       <c r="N236" s="1">
-        <v>414300.99</v>
+        <v>301973.98</v>
       </c>
       <c r="O236" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="B237" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="C237" s="1">
-        <v>400000.0</v>
+        <v>877000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>99.669</v>
+        <v>98.343</v>
       </c>
       <c r="E237" s="1">
-        <v>99.821</v>
+        <v>100.0</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>399284.0</v>
+        <v>877000.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-608.0</v>
+        <v>-14531.89</v>
       </c>
       <c r="J237" s="1">
-        <v>-0.15227256789653</v>
+        <v>-1.657</v>
       </c>
       <c r="K237">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>934.25</v>
+        <v>1.0</v>
+      </c>
+      <c r="L237" t="s">
+        <v>570</v>
       </c>
       <c r="M237" s="1">
-        <v>398676.0</v>
+        <v>862468.11</v>
       </c>
       <c r="N237" s="1">
-        <v>399610.25</v>
+        <v>871249.84</v>
       </c>
       <c r="O237" s="1">
-        <v>0.11</v>
+        <v>0.25</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>577</v>
+        <v>571</v>
       </c>
       <c r="B238" t="s">
-        <v>578</v>
+        <v>572</v>
       </c>
       <c r="C238" s="1">
-        <v>695000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>98.062</v>
+        <v>97.76</v>
       </c>
       <c r="E238" s="1">
-        <v>99.228</v>
+        <v>100.0</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>689634.6</v>
+        <v>577000.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-8103.7</v>
+        <v>-12924.8</v>
       </c>
       <c r="J238" s="1">
-        <v>-1.1750715523844</v>
+        <v>-2.24</v>
       </c>
       <c r="K238">
-        <v>2.64</v>
+        <v>2.5</v>
       </c>
       <c r="L238" t="s">
-        <v>579</v>
+        <v>573</v>
       </c>
       <c r="M238" s="1">
-        <v>681530.9</v>
+        <v>564075.2</v>
       </c>
       <c r="N238" s="1">
-        <v>699869.86</v>
+        <v>578509.92</v>
       </c>
       <c r="O238" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>580</v>
+        <v>574</v>
       </c>
       <c r="B239" t="s">
-        <v>581</v>
+        <v>575</v>
       </c>
       <c r="C239" s="1">
         <v>400000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>98.606</v>
+        <v>98.689</v>
       </c>
       <c r="E239" s="1">
-        <v>99.517</v>
+        <v>100.42</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>398068.0</v>
+        <v>401680.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-3644.0</v>
+        <v>-6924.0</v>
       </c>
       <c r="J239" s="1">
-        <v>-0.9154214857763</v>
+        <v>-1.7237602071301</v>
       </c>
       <c r="K239">
-        <v>2.76</v>
+        <v>3.59</v>
       </c>
       <c r="L239" t="s">
-        <v>582</v>
+        <v>576</v>
       </c>
       <c r="M239" s="1">
-        <v>394424.0</v>
+        <v>394756.0</v>
       </c>
       <c r="N239" s="1">
-        <v>405482.9</v>
+        <v>409097.1</v>
       </c>
       <c r="O239" s="1">
         <v>0.12</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>583</v>
+        <v>577</v>
       </c>
       <c r="B240" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="C240" s="1">
-        <v>694000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>90.997</v>
+        <v>97.375</v>
       </c>
       <c r="E240" s="1">
-        <v>83.26116715</v>
+        <v>99.259</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>577832.5</v>
+        <v>397036.0</v>
       </c>
       <c r="I240" s="1">
-        <v>53686.68</v>
+        <v>-7536.0</v>
       </c>
       <c r="J240" s="1">
-        <v>9.2910454154102</v>
+        <v>-1.8980646591241</v>
       </c>
       <c r="K240">
-        <v>1.12</v>
+        <v>0.77</v>
       </c>
       <c r="L240" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
       <c r="M240" s="1">
-        <v>631519.18</v>
+        <v>389500.0</v>
       </c>
       <c r="N240" s="1">
-        <v>639291.03</v>
+        <v>392568.49</v>
       </c>
       <c r="O240" s="1">
-        <v>0.18</v>
+        <v>0.11</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>586</v>
+        <v>580</v>
       </c>
       <c r="B241" t="s">
-        <v>587</v>
+        <v>581</v>
       </c>
       <c r="C241" s="1">
-        <v>600000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>101.903</v>
+        <v>97.907</v>
       </c>
       <c r="E241" s="1">
-        <v>99.329</v>
+        <v>99.362</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>595974.0</v>
+        <v>284175.32</v>
       </c>
       <c r="I241" s="1">
-        <v>15444.0</v>
+        <v>-4161.3</v>
       </c>
       <c r="J241" s="1">
-        <v>2.5913882149221</v>
+        <v>-1.4643425051831</v>
       </c>
       <c r="K241">
-        <v>1.04</v>
+        <v>1.31</v>
       </c>
       <c r="L241" t="s">
-        <v>588</v>
+        <v>582</v>
       </c>
       <c r="M241" s="1">
-        <v>611418.0</v>
+        <v>280014.02</v>
       </c>
       <c r="N241" s="1">
-        <v>617660.47</v>
+        <v>283760.42</v>
       </c>
       <c r="O241" s="1">
-        <v>0.18</v>
+        <v>0.08</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>589</v>
+        <v>583</v>
       </c>
       <c r="B242" t="s">
-        <v>590</v>
+        <v>584</v>
       </c>
       <c r="C242" s="1">
         <v>400000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>98.394</v>
+        <v>99.898</v>
       </c>
       <c r="E242" s="1">
-        <v>100.231</v>
+        <v>99.821</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>400924.0</v>
+        <v>399284.0</v>
       </c>
       <c r="I242" s="1">
-        <v>-7348.0</v>
+        <v>308.0</v>
       </c>
       <c r="J242" s="1">
-        <v>-1.8327663098243</v>
+        <v>0.077138077158113</v>
       </c>
       <c r="K242">
-        <v>0.85</v>
+        <v>0.46</v>
       </c>
       <c r="L242" t="s">
-        <v>591</v>
+        <v>585</v>
       </c>
       <c r="M242" s="1">
-        <v>393576.0</v>
+        <v>399592.0</v>
       </c>
       <c r="N242" s="1">
-        <v>396986.96</v>
+        <v>401418.03</v>
       </c>
       <c r="O242" s="1">
         <v>0.11</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>592</v>
+        <v>586</v>
       </c>
       <c r="B243" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
       <c r="C243" s="1">
-        <v>100000.0</v>
+        <v>695000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>90.261</v>
+        <v>97.96</v>
       </c>
       <c r="E243" s="1">
-        <v>89.875</v>
+        <v>99.228</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>89875.0</v>
+        <v>689634.6</v>
       </c>
       <c r="I243" s="1">
-        <v>386.0</v>
+        <v>-8812.6</v>
       </c>
       <c r="J243" s="1">
-        <v>0.42948539638387</v>
+        <v>-1.2778651187165</v>
       </c>
       <c r="K243">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>95.89</v>
+        <v>2.8</v>
+      </c>
+      <c r="L243" t="s">
+        <v>588</v>
       </c>
       <c r="M243" s="1">
-        <v>90261.0</v>
+        <v>680822.0</v>
       </c>
       <c r="N243" s="1">
-        <v>90356.89</v>
+        <v>700310.56</v>
       </c>
       <c r="O243" s="1">
-        <v>0.03</v>
+        <v>0.2</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>594</v>
+        <v>589</v>
       </c>
       <c r="B244" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="C244" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>90.778</v>
+        <v>98.685</v>
       </c>
       <c r="E244" s="1">
-        <v>89.875</v>
+        <v>99.517</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>89875.0</v>
+        <v>398068.0</v>
       </c>
       <c r="I244" s="1">
-        <v>903.0</v>
+        <v>-3328.0</v>
       </c>
       <c r="J244" s="1">
-        <v>1.0047287899861</v>
+        <v>-0.83603806384839</v>
       </c>
       <c r="K244">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>144.52</v>
+        <v>2.96</v>
+      </c>
+      <c r="L244" t="s">
+        <v>591</v>
       </c>
       <c r="M244" s="1">
-        <v>90778.0</v>
+        <v>394740.0</v>
       </c>
       <c r="N244" s="1">
-        <v>90922.52</v>
+        <v>406575.62</v>
       </c>
       <c r="O244" s="1">
-        <v>0.03</v>
+        <v>0.12</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="B245" t="s">
-        <v>597</v>
+        <v>593</v>
       </c>
       <c r="C245" s="1">
-        <v>300000.0</v>
+        <v>694000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>100.727</v>
+        <v>90.379</v>
       </c>
       <c r="E245" s="1">
-        <v>100.539</v>
+        <v>83.26116715</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>301617.0</v>
+        <v>577832.5</v>
       </c>
       <c r="I245" s="1">
-        <v>564.0</v>
+        <v>49397.76</v>
       </c>
       <c r="J245" s="1">
-        <v>0.18699211251355</v>
+        <v>8.5488026374425</v>
       </c>
       <c r="K245">
-        <v>2.21</v>
+        <v>1.23</v>
       </c>
       <c r="L245" t="s">
-        <v>598</v>
+        <v>594</v>
       </c>
       <c r="M245" s="1">
-        <v>302181.0</v>
+        <v>627230.26</v>
       </c>
       <c r="N245" s="1">
-        <v>308822.1</v>
+        <v>635750.77</v>
       </c>
       <c r="O245" s="1">
-        <v>0.09</v>
+        <v>0.18</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
       <c r="B246" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="C246" s="1">
-        <v>2020000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>97.929</v>
+        <v>101.884</v>
       </c>
       <c r="E246" s="1">
-        <v>100.369</v>
+        <v>99.329</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>2027453.8</v>
+        <v>595974.0</v>
       </c>
       <c r="I246" s="1">
-        <v>-49288.0</v>
+        <v>15330.0</v>
       </c>
       <c r="J246" s="1">
-        <v>-2.4310295011408</v>
+        <v>2.5722598636853</v>
       </c>
       <c r="K246">
-        <v>1.08</v>
+        <v>1.26</v>
       </c>
       <c r="L246" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="M246" s="1">
-        <v>1978165.8</v>
+        <v>611304.0</v>
       </c>
       <c r="N246" s="1">
-        <v>1999915.39</v>
+        <v>618884.14</v>
       </c>
       <c r="O246" s="1">
-        <v>0.58</v>
+        <v>0.18</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="B247" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="C247" s="1">
-        <v>1990000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>87.192</v>
+        <v>100.116</v>
       </c>
       <c r="E247" s="1">
-        <v>90.9161809</v>
+        <v>100.3</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>1809232.0</v>
+        <v>300900.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-74111.2</v>
+        <v>-552.0</v>
       </c>
       <c r="J247" s="1">
-        <v>-4.0962795263405</v>
+        <v>-0.18344965104686</v>
       </c>
       <c r="K247">
-        <v>1.77</v>
-[...2 lines deleted...]
-        <v>604</v>
+        <v>0.23</v>
+      </c>
+      <c r="L247">
+        <v>682.62</v>
       </c>
       <c r="M247" s="1">
-        <v>1735120.8</v>
+        <v>300348.0</v>
       </c>
       <c r="N247" s="1">
-        <v>1770266.11</v>
+        <v>301030.62</v>
       </c>
       <c r="O247" s="1">
-        <v>0.51</v>
+        <v>0.09</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>605</v>
+        <v>600</v>
       </c>
       <c r="B248" t="s">
-        <v>606</v>
+        <v>601</v>
       </c>
       <c r="C248" s="1">
-        <v>810103.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>99.898</v>
+        <v>98.392</v>
       </c>
       <c r="E248" s="1">
-        <v>99.67399948</v>
+        <v>100.231</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>807462.06</v>
+        <v>400924.0</v>
       </c>
       <c r="I248" s="1">
-        <v>1814.64</v>
+        <v>-7356.0</v>
       </c>
       <c r="J248" s="1">
-        <v>0.224733778823</v>
+        <v>-1.8347617004719</v>
       </c>
       <c r="K248">
-        <v>1.14</v>
-[...2 lines deleted...]
-        <v>607</v>
+        <v>0.14</v>
+      </c>
+      <c r="L248">
+        <v>575.34</v>
       </c>
       <c r="M248" s="1">
-        <v>809276.7</v>
+        <v>393568.0</v>
       </c>
       <c r="N248" s="1">
-        <v>818490.23</v>
+        <v>394143.34</v>
       </c>
       <c r="O248" s="1">
-        <v>0.24</v>
+        <v>0.11</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>608</v>
+        <v>602</v>
       </c>
       <c r="B249" t="s">
-        <v>609</v>
+        <v>603</v>
       </c>
       <c r="C249" s="1">
         <v>300000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>98.051</v>
+        <v>100.658</v>
       </c>
       <c r="E249" s="1">
-        <v>99.766</v>
+        <v>99.651</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>299298.0</v>
+        <v>298953.0</v>
       </c>
       <c r="I249" s="1">
-        <v>-5145.0</v>
+        <v>3021.0</v>
       </c>
       <c r="J249" s="1">
-        <v>-1.7190225126797</v>
+        <v>1.0105267383167</v>
       </c>
       <c r="K249">
-        <v>2.53</v>
-[...2 lines deleted...]
-        <v>610</v>
+        <v>0.23</v>
+      </c>
+      <c r="L249">
+        <v>684.25</v>
       </c>
       <c r="M249" s="1">
-        <v>294153.0</v>
+        <v>301974.0</v>
       </c>
       <c r="N249" s="1">
-        <v>301733.14</v>
+        <v>302658.25</v>
       </c>
       <c r="O249" s="1">
         <v>0.09</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>611</v>
+        <v>604</v>
       </c>
       <c r="B250" t="s">
-        <v>612</v>
+        <v>605</v>
       </c>
       <c r="C250" s="1">
-        <v>347000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>97.981</v>
+        <v>100.922</v>
       </c>
       <c r="E250" s="1">
-        <v>99.945</v>
+        <v>100.539</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>346809.15</v>
+        <v>301617.0</v>
       </c>
       <c r="I250" s="1">
-        <v>-6815.08</v>
+        <v>1149.0</v>
       </c>
       <c r="J250" s="1">
-        <v>-1.9650807944369</v>
+        <v>0.38094669730154</v>
       </c>
       <c r="K250">
-        <v>1.15</v>
+        <v>2.44</v>
       </c>
       <c r="L250" t="s">
-        <v>613</v>
+        <v>606</v>
       </c>
       <c r="M250" s="1">
-        <v>339994.07</v>
+        <v>302766.0</v>
       </c>
       <c r="N250" s="1">
-        <v>343998.35</v>
+        <v>310097.51</v>
       </c>
       <c r="O250" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>614</v>
+        <v>607</v>
       </c>
       <c r="B251" t="s">
-        <v>615</v>
+        <v>608</v>
       </c>
       <c r="C251" s="1">
-        <v>333000.0</v>
+        <v>2470551.0</v>
       </c>
       <c r="D251" s="1">
-        <v>98.728</v>
+        <v>97.803</v>
       </c>
       <c r="E251" s="1">
-        <v>99.682</v>
+        <v>98.05695814</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>331941.06</v>
+        <v>2422547.16</v>
       </c>
       <c r="I251" s="1">
-        <v>-3176.82</v>
+        <v>-6274.16</v>
       </c>
       <c r="J251" s="1">
-        <v>-0.95704339800566</v>
+        <v>-0.25899021094805</v>
       </c>
       <c r="K251">
-        <v>0.99</v>
+        <v>0.44</v>
       </c>
       <c r="L251" t="s">
-        <v>616</v>
+        <v>609</v>
       </c>
       <c r="M251" s="1">
-        <v>328764.24</v>
+        <v>2416273.0</v>
       </c>
       <c r="N251" s="1">
-        <v>332050.9</v>
+        <v>2427052.04</v>
       </c>
       <c r="O251" s="1">
-        <v>0.1</v>
+        <v>0.69</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>617</v>
+        <v>610</v>
       </c>
       <c r="B252" t="s">
-        <v>618</v>
+        <v>611</v>
       </c>
       <c r="C252" s="1">
-        <v>2654000.0</v>
+        <v>1998535.0</v>
       </c>
       <c r="D252" s="1">
-        <v>88.256</v>
+        <v>87.512</v>
       </c>
       <c r="E252" s="1">
-        <v>88.18168877</v>
+        <v>90.90183509</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>2340342.02</v>
+        <v>1816704.99</v>
       </c>
       <c r="I252" s="1">
-        <v>1972.22</v>
+        <v>-67747.04</v>
       </c>
       <c r="J252" s="1">
-        <v>0.084270588791975</v>
+        <v>-3.7291161951396</v>
       </c>
       <c r="K252">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.96</v>
+      </c>
+      <c r="L252" t="s">
+        <v>612</v>
       </c>
       <c r="M252" s="1">
-        <v>2342314.24</v>
+        <v>1748957.95</v>
       </c>
       <c r="N252" s="1">
-        <v>2342314.24</v>
+        <v>1788134.71</v>
       </c>
       <c r="O252" s="1">
-        <v>0.67</v>
+        <v>0.51</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>619</v>
+        <v>613</v>
       </c>
       <c r="B253" t="s">
-        <v>620</v>
+        <v>614</v>
       </c>
       <c r="C253" s="1">
-        <v>455000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>61.837</v>
+        <v>97.803</v>
       </c>
       <c r="E253" s="1">
-        <v>73.7520967</v>
+        <v>99.766</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>335572.04</v>
+        <v>299298.0</v>
       </c>
       <c r="I253" s="1">
-        <v>-54213.69</v>
+        <v>-5889.0</v>
       </c>
       <c r="J253" s="1">
-        <v>-16.155604024698</v>
+        <v>-1.9676041938135</v>
       </c>
       <c r="K253">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>657.57</v>
+        <v>2.77</v>
+      </c>
+      <c r="L253" t="s">
+        <v>615</v>
       </c>
       <c r="M253" s="1">
-        <v>281358.35</v>
+        <v>293409.0</v>
       </c>
       <c r="N253" s="1">
-        <v>282015.92</v>
+        <v>301722.7</v>
       </c>
       <c r="O253" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="B254" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
       <c r="C254" s="1">
-        <v>838000.0</v>
+        <v>347000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>94.955</v>
+        <v>98.182</v>
       </c>
       <c r="E254" s="1">
-        <v>93.98170644</v>
+        <v>99.945</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>787566.7</v>
+        <v>346809.15</v>
       </c>
       <c r="I254" s="1">
-        <v>8156.2</v>
+        <v>-6117.61</v>
       </c>
       <c r="J254" s="1">
-        <v>1.035620221119</v>
+        <v>-1.763970183601</v>
       </c>
       <c r="K254">
-        <v>0.29</v>
+        <v>1.36</v>
       </c>
       <c r="L254" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="M254" s="1">
-        <v>795722.9</v>
+        <v>340691.54</v>
       </c>
       <c r="N254" s="1">
-        <v>798145.06</v>
+        <v>345396.57</v>
       </c>
       <c r="O254" s="1">
-        <v>0.23</v>
+        <v>0.1</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>624</v>
+        <v>619</v>
       </c>
       <c r="B255" t="s">
-        <v>625</v>
+        <v>620</v>
       </c>
       <c r="C255" s="1">
-        <v>455000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>85.362</v>
+        <v>98.335</v>
       </c>
       <c r="E255" s="1">
-        <v>92.08948352</v>
+        <v>98.71</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>419007.15</v>
+        <v>197420.0</v>
       </c>
       <c r="I255" s="1">
-        <v>-30610.05</v>
+        <v>-750.0</v>
       </c>
       <c r="J255" s="1">
-        <v>-7.3053765311642</v>
+        <v>-0.3799007192787</v>
       </c>
       <c r="K255">
-        <v>1.12</v>
+        <v>0.82</v>
       </c>
       <c r="L255" t="s">
-        <v>626</v>
+        <v>621</v>
       </c>
       <c r="M255" s="1">
-        <v>388397.1</v>
+        <v>196670.0</v>
       </c>
       <c r="N255" s="1">
-        <v>393501.83</v>
+        <v>198313.84</v>
       </c>
       <c r="O255" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>627</v>
+        <v>622</v>
       </c>
       <c r="B256" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="C256" s="1">
-        <v>540000.0</v>
+        <v>333000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>98.364</v>
+        <v>98.611</v>
       </c>
       <c r="E256" s="1">
-        <v>99.998</v>
+        <v>99.682</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>539989.2</v>
+        <v>331941.06</v>
       </c>
       <c r="I256" s="1">
-        <v>-8823.6</v>
+        <v>-3566.43</v>
       </c>
       <c r="J256" s="1">
-        <v>-1.6340326806536</v>
+        <v>-1.0744166449309</v>
       </c>
       <c r="K256">
-        <v>0.51</v>
+        <v>1.15</v>
       </c>
       <c r="L256" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
       <c r="M256" s="1">
-        <v>531165.6</v>
+        <v>328374.63</v>
       </c>
       <c r="N256" s="1">
-        <v>533903.77</v>
+        <v>332188.16</v>
       </c>
       <c r="O256" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>630</v>
+        <v>625</v>
       </c>
       <c r="B257" t="s">
-        <v>631</v>
+        <v>626</v>
       </c>
       <c r="C257" s="1">
-        <v>300000.0</v>
+        <v>425000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>101.078</v>
+        <v>72.805</v>
       </c>
       <c r="E257" s="1">
-        <v>100.09619333</v>
+        <v>72.70781882</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>300288.58</v>
+        <v>309008.23</v>
       </c>
       <c r="I257" s="1">
-        <v>2945.42</v>
+        <v>413.02</v>
       </c>
       <c r="J257" s="1">
-        <v>0.98086314171521</v>
+        <v>0.13365987048306</v>
       </c>
       <c r="K257">
-        <v>2.45</v>
-[...2 lines deleted...]
-        <v>632</v>
+        <v>0.01</v>
+      </c>
+      <c r="L257">
+        <v>29.11</v>
       </c>
       <c r="M257" s="1">
-        <v>303234.0</v>
+        <v>309421.25</v>
       </c>
       <c r="N257" s="1">
-        <v>310593.45</v>
+        <v>309450.36</v>
       </c>
       <c r="O257" s="1">
         <v>0.09</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>633</v>
+        <v>627</v>
       </c>
       <c r="B258" t="s">
-        <v>634</v>
+        <v>628</v>
       </c>
       <c r="C258" s="1">
-        <v>400000.0</v>
+        <v>2244000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>101.51</v>
+        <v>86.019</v>
       </c>
       <c r="E258" s="1">
-        <v>103.1</v>
+        <v>86.17753075</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>412400.0</v>
+        <v>1933823.79</v>
       </c>
       <c r="I258" s="1">
-        <v>-6360.0</v>
+        <v>-3557.43</v>
       </c>
       <c r="J258" s="1">
-        <v>-1.5421920465567</v>
+        <v>-0.18395833262554</v>
       </c>
       <c r="K258">
-        <v>3.54</v>
+        <v>0.08</v>
       </c>
       <c r="L258" t="s">
-        <v>635</v>
+        <v>629</v>
       </c>
       <c r="M258" s="1">
-        <v>406040.0</v>
+        <v>1930266.36</v>
       </c>
       <c r="N258" s="1">
-        <v>420198.9</v>
+        <v>1932049.26</v>
       </c>
       <c r="O258" s="1">
-        <v>0.12</v>
+        <v>0.55</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="B259" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="C259" s="1">
-        <v>3533000.0</v>
+        <v>457000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>87.023</v>
+        <v>62.271</v>
       </c>
       <c r="E259" s="1">
-        <v>88.7182287</v>
+        <v>73.70239825</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>3134415.02</v>
+        <v>336819.96</v>
       </c>
       <c r="I259" s="1">
-        <v>-59892.43</v>
+        <v>-52241.49</v>
       </c>
       <c r="J259" s="1">
-        <v>-1.9108008868589</v>
+        <v>-15.510212043253</v>
       </c>
       <c r="K259">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="L259">
-        <v>0.0</v>
+        <v>726.19</v>
       </c>
       <c r="M259" s="1">
-        <v>3074522.59</v>
+        <v>284578.47</v>
       </c>
       <c r="N259" s="1">
-        <v>3074522.59</v>
+        <v>285304.66</v>
       </c>
       <c r="O259" s="1">
-        <v>0.88</v>
+        <v>0.08</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
       <c r="B260" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="C260" s="1">
-        <v>4660000.0</v>
+        <v>842000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>83.825</v>
+        <v>94.966</v>
       </c>
       <c r="E260" s="1">
-        <v>84.103</v>
+        <v>93.98634917</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>3919199.8</v>
+        <v>791365.06</v>
       </c>
       <c r="I260" s="1">
-        <v>-12954.8</v>
+        <v>8248.66</v>
       </c>
       <c r="J260" s="1">
-        <v>-0.33054706728654</v>
+        <v>1.0423331047747</v>
       </c>
       <c r="K260">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.32</v>
+      </c>
+      <c r="L260" t="s">
+        <v>634</v>
       </c>
       <c r="M260" s="1">
-        <v>3906245.0</v>
+        <v>799613.72</v>
       </c>
       <c r="N260" s="1">
-        <v>3906245.0</v>
+        <v>802289.66</v>
       </c>
       <c r="O260" s="1">
-        <v>1.12</v>
+        <v>0.23</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>640</v>
+        <v>635</v>
       </c>
       <c r="B261" t="s">
-        <v>641</v>
+        <v>636</v>
       </c>
       <c r="C261" s="1">
-        <v>11236770.0</v>
+        <v>540000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>61.991</v>
+        <v>98.248</v>
       </c>
       <c r="E261" s="1">
-        <v>73.12521855</v>
+        <v>99.998</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>8216912.62</v>
+        <v>539989.2</v>
       </c>
       <c r="I261" s="1">
-        <v>-1251126.53</v>
+        <v>-9450.0</v>
       </c>
       <c r="J261" s="1">
-        <v>-15.226236274617</v>
+        <v>-1.7500350007</v>
       </c>
       <c r="K261">
-        <v>0.44</v>
+        <v>0.7</v>
       </c>
       <c r="L261" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="M261" s="1">
-        <v>6965786.09</v>
+        <v>530539.2</v>
       </c>
       <c r="N261" s="1">
-        <v>7015658.88</v>
+        <v>534304.18</v>
       </c>
       <c r="O261" s="1">
-        <v>2.02</v>
+        <v>0.15</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
       <c r="B262" t="s">
-        <v>644</v>
+        <v>639</v>
       </c>
       <c r="C262" s="1">
-        <v>1728146.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>84.087</v>
+        <v>100.935</v>
       </c>
       <c r="E262" s="1">
-        <v>88.17945822</v>
+        <v>100.09619333</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>1523869.78</v>
+        <v>300288.58</v>
       </c>
       <c r="I262" s="1">
-        <v>-70723.65</v>
+        <v>2516.42</v>
       </c>
       <c r="J262" s="1">
-        <v>-4.6410560093921</v>
+        <v>0.83800056598889</v>
       </c>
       <c r="K262">
-        <v>1.11</v>
+        <v>2.67</v>
       </c>
       <c r="L262" t="s">
-        <v>645</v>
+        <v>640</v>
       </c>
       <c r="M262" s="1">
-        <v>1453146.13</v>
+        <v>302805.0</v>
       </c>
       <c r="N262" s="1">
-        <v>1472321.45</v>
+        <v>310803.08</v>
       </c>
       <c r="O262" s="1">
-        <v>0.42</v>
+        <v>0.09</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="B263" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
       <c r="C263" s="1">
-        <v>5180000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>74.289</v>
+        <v>101.429</v>
       </c>
       <c r="E263" s="1">
-        <v>78.51779459</v>
+        <v>103.1</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>4067221.76</v>
+        <v>412400.0</v>
       </c>
       <c r="I263" s="1">
-        <v>-219051.56</v>
+        <v>-6684.0</v>
       </c>
       <c r="J263" s="1">
-        <v>-5.3857786205392</v>
+        <v>-1.6207565470417</v>
       </c>
       <c r="K263">
-        <v>1.11</v>
+        <v>3.77</v>
       </c>
       <c r="L263" t="s">
-        <v>648</v>
+        <v>643</v>
       </c>
       <c r="M263" s="1">
-        <v>3848170.2</v>
+        <v>405716.0</v>
       </c>
       <c r="N263" s="1">
-        <v>3905646.91</v>
+        <v>420795.45</v>
       </c>
       <c r="O263" s="1">
-        <v>1.12</v>
+        <v>0.12</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="B264" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="C264" s="1">
-        <v>1410000.0</v>
+        <v>3548153.0</v>
       </c>
       <c r="D264" s="1">
-        <v>98.294</v>
+        <v>87.17</v>
       </c>
       <c r="E264" s="1">
-        <v>99.934</v>
+        <v>88.71168492</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>1409069.4</v>
+        <v>3147626.31</v>
       </c>
       <c r="I264" s="1">
-        <v>-23124.0</v>
+        <v>-54701.34</v>
       </c>
       <c r="J264" s="1">
-        <v>-1.6410831148558</v>
+        <v>-1.737860044765</v>
       </c>
       <c r="K264">
-        <v>1.33</v>
-[...2 lines deleted...]
-        <v>651</v>
+        <v>0.0</v>
+      </c>
+      <c r="L264">
+        <v>0.0</v>
       </c>
       <c r="M264" s="1">
-        <v>1385945.4</v>
+        <v>3092924.97</v>
       </c>
       <c r="N264" s="1">
-        <v>1404673.29</v>
+        <v>3092924.97</v>
       </c>
       <c r="O264" s="1">
-        <v>0.4</v>
+        <v>0.88</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="B265" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="C265" s="1">
-        <v>1890000.0</v>
+        <v>5683877.0</v>
       </c>
       <c r="D265" s="1">
-        <v>76.269</v>
+        <v>83.988</v>
       </c>
       <c r="E265" s="1">
-        <v>82.87465608</v>
+        <v>84.11861974</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>1566331.0</v>
+        <v>4781198.88</v>
       </c>
       <c r="I265" s="1">
-        <v>-124846.9</v>
+        <v>-7424.27</v>
       </c>
       <c r="J265" s="1">
-        <v>-7.9706588198791</v>
+        <v>-0.15528050989588</v>
       </c>
       <c r="K265">
-        <v>2.66</v>
-[...2 lines deleted...]
-        <v>654</v>
+        <v>0.0</v>
+      </c>
+      <c r="L265">
+        <v>0.0</v>
       </c>
       <c r="M265" s="1">
-        <v>1441484.1</v>
+        <v>4773774.61</v>
       </c>
       <c r="N265" s="1">
-        <v>1491815.06</v>
+        <v>4773774.61</v>
       </c>
       <c r="O265" s="1">
-        <v>0.43</v>
+        <v>1.36</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>655</v>
+        <v>648</v>
       </c>
       <c r="B266" t="s">
-        <v>656</v>
+        <v>649</v>
       </c>
       <c r="C266" s="1">
-        <v>1416000.0</v>
+        <v>16432941.0</v>
       </c>
       <c r="D266" s="1">
-        <v>96.591</v>
+        <v>62.23</v>
       </c>
       <c r="E266" s="1">
-        <v>99.42846751</v>
+        <v>69.69758158</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>1407907.1</v>
+        <v>11453362.46</v>
       </c>
       <c r="I266" s="1">
-        <v>-40178.54</v>
+        <v>-1227143.28</v>
       </c>
       <c r="J266" s="1">
-        <v>-2.8537777812187</v>
+        <v>-10.714262159132</v>
       </c>
       <c r="K266">
-        <v>2.84</v>
+        <v>0.47</v>
       </c>
       <c r="L266" t="s">
-        <v>657</v>
+        <v>650</v>
       </c>
       <c r="M266" s="1">
-        <v>1367728.56</v>
+        <v>10226219.18</v>
       </c>
       <c r="N266" s="1">
-        <v>1407950.72</v>
+        <v>10303881.71</v>
       </c>
       <c r="O266" s="1">
-        <v>0.41</v>
+        <v>2.94</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>658</v>
+        <v>651</v>
       </c>
       <c r="B267" t="s">
-        <v>659</v>
+        <v>652</v>
       </c>
       <c r="C267" s="1">
-        <v>4924457.0</v>
+        <v>7668201.0</v>
       </c>
       <c r="D267" s="1">
-        <v>98.349</v>
+        <v>98.459</v>
       </c>
       <c r="E267" s="1">
-        <v>99.442132</v>
+        <v>99.1825569</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>4896985.03</v>
+        <v>7605517.82</v>
       </c>
       <c r="I267" s="1">
-        <v>-53830.82</v>
+        <v>-55483.79</v>
       </c>
       <c r="J267" s="1">
-        <v>-1.0992645407372</v>
+        <v>-0.72952021562682</v>
       </c>
       <c r="K267">
-        <v>1.34</v>
+        <v>1.54</v>
       </c>
       <c r="L267" t="s">
-        <v>660</v>
+        <v>653</v>
       </c>
       <c r="M267" s="1">
-        <v>4843154.21</v>
+        <v>7550034.03</v>
       </c>
       <c r="N267" s="1">
-        <v>4909263.36</v>
+        <v>7668418.44</v>
       </c>
       <c r="O267" s="1">
-        <v>1.41</v>
+        <v>2.19</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>661</v>
+        <v>654</v>
       </c>
       <c r="B268" t="s">
-        <v>662</v>
+        <v>655</v>
       </c>
       <c r="C268" s="1">
-        <v>972800.0</v>
+        <v>976972.0</v>
       </c>
       <c r="D268" s="1">
-        <v>97.285</v>
+        <v>97.739</v>
       </c>
       <c r="E268" s="1">
-        <v>98.725</v>
+        <v>98.72146387</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>960396.8</v>
+        <v>964481.06</v>
       </c>
       <c r="I268" s="1">
-        <v>-14008.32</v>
+        <v>-9598.4</v>
       </c>
       <c r="J268" s="1">
-        <v>-1.4585971131932</v>
+        <v>-0.99518802370261</v>
       </c>
       <c r="K268">
-        <v>3.64</v>
+        <v>3.88</v>
       </c>
       <c r="L268" t="s">
-        <v>663</v>
+        <v>656</v>
       </c>
       <c r="M268" s="1">
-        <v>946388.48</v>
+        <v>954882.66</v>
       </c>
       <c r="N268" s="1">
-        <v>981793.07</v>
+        <v>992743.67</v>
       </c>
       <c r="O268" s="1">
         <v>0.28</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>664</v>
+        <v>657</v>
       </c>
       <c r="B269" t="s">
-        <v>665</v>
+        <v>658</v>
       </c>
       <c r="C269" s="1">
-        <v>200000.0</v>
+        <v>1543591.0</v>
       </c>
       <c r="D269" s="1">
-        <v>82.044</v>
+        <v>98.078</v>
       </c>
       <c r="E269" s="1">
-        <v>81.75</v>
+        <v>98.46832548</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>163500.0</v>
+        <v>1519948.21</v>
       </c>
       <c r="I269" s="1">
-        <v>588.0</v>
+        <v>-6025.03</v>
       </c>
       <c r="J269" s="1">
-        <v>0.35963302752294</v>
+        <v>-0.39639705881821</v>
       </c>
       <c r="K269">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>263.01</v>
+        <v>4.16</v>
+      </c>
+      <c r="L269" t="s">
+        <v>659</v>
       </c>
       <c r="M269" s="1">
-        <v>164088.0</v>
+        <v>1513923.18</v>
       </c>
       <c r="N269" s="1">
-        <v>164351.01</v>
+        <v>1578119.65</v>
       </c>
       <c r="O269" s="1">
-        <v>0.05</v>
+        <v>0.45</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>666</v>
+        <v>660</v>
       </c>
       <c r="B270" t="s">
-        <v>667</v>
+        <v>661</v>
       </c>
       <c r="C270" s="1">
-        <v>4790327.06</v>
+        <v>7300068.0</v>
       </c>
       <c r="D270" s="1">
-        <v>76.252</v>
+        <v>99.063</v>
       </c>
       <c r="E270" s="1">
-        <v>77.80337132</v>
+        <v>99.18143201</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>3727035.95</v>
+        <v>7240311.98</v>
       </c>
       <c r="I270" s="1">
-        <v>-74315.76</v>
+        <v>-8645.62</v>
       </c>
       <c r="J270" s="1">
-        <v>-1.9939641312019</v>
+        <v>-0.11940949539028</v>
       </c>
       <c r="K270">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.75</v>
+      </c>
+      <c r="L270" t="s">
+        <v>662</v>
       </c>
       <c r="M270" s="1">
-        <v>3652720.19</v>
+        <v>7231666.36</v>
       </c>
       <c r="N270" s="1">
-        <v>3652720.19</v>
+        <v>7359507.55</v>
       </c>
       <c r="O270" s="1">
-        <v>1.05</v>
+        <v>2.1</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>668</v>
+        <v>663</v>
       </c>
       <c r="B271" t="s">
-        <v>669</v>
+        <v>664</v>
       </c>
       <c r="C271" s="1">
-        <v>8481534.2</v>
+        <v>8517907.2</v>
       </c>
       <c r="D271" s="1">
-        <v>86.818</v>
+        <v>87.383</v>
       </c>
       <c r="E271" s="1">
-        <v>103.18811047</v>
+        <v>103.12142682</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>8751934.88</v>
+        <v>8783787.44</v>
       </c>
       <c r="I271" s="1">
-        <v>-1388436.52</v>
+        <v>-1340584.6</v>
       </c>
       <c r="J271" s="1">
-        <v>-15.864337875421</v>
+        <v>-15.262033708776</v>
       </c>
       <c r="K271">
-        <v>1.95</v>
+        <v>2.09</v>
       </c>
       <c r="L271" t="s">
-        <v>670</v>
+        <v>665</v>
       </c>
       <c r="M271" s="1">
-        <v>7363498.36</v>
+        <v>7443202.84</v>
       </c>
       <c r="N271" s="1">
-        <v>7528481.63</v>
+        <v>7621145.43</v>
       </c>
       <c r="O271" s="1">
-        <v>2.17</v>
+        <v>2.18</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>671</v>
+        <v>666</v>
       </c>
       <c r="B272" t="s">
-        <v>672</v>
+        <v>667</v>
       </c>
       <c r="C272" s="1">
-        <v>2909276.0</v>
+        <v>15043515.0</v>
       </c>
       <c r="D272" s="1">
-        <v>96.161</v>
+        <v>96.323</v>
       </c>
       <c r="E272" s="1">
-        <v>98.81259908</v>
+        <v>96.90501821</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>2874731.23</v>
+        <v>14577920.95</v>
       </c>
       <c r="I272" s="1">
-        <v>-77142.34</v>
+        <v>-87556.0</v>
       </c>
       <c r="J272" s="1">
-        <v>-2.6834626901799</v>
+        <v>-0.60060690615832</v>
       </c>
       <c r="K272">
-        <v>0.4</v>
+        <v>0.54</v>
       </c>
       <c r="L272" t="s">
-        <v>673</v>
+        <v>668</v>
       </c>
       <c r="M272" s="1">
-        <v>2797588.89</v>
+        <v>14490364.95</v>
       </c>
       <c r="N272" s="1">
-        <v>2809146.29</v>
+        <v>14571764.8</v>
       </c>
       <c r="O272" s="1">
-        <v>0.81</v>
+        <v>4.16</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>674</v>
+        <v>669</v>
       </c>
       <c r="B273" t="s">
-        <v>675</v>
+        <v>670</v>
       </c>
       <c r="C273" s="1">
-        <v>4404802.0</v>
+        <v>270000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>97.287</v>
+        <v>100.003</v>
       </c>
       <c r="E273" s="1">
-        <v>99.87601032</v>
+        <v>100.0</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>4399340.5</v>
+        <v>270000.0</v>
       </c>
       <c r="I273" s="1">
-        <v>-114040.78</v>
+        <v>8.1</v>
       </c>
       <c r="J273" s="1">
-        <v>-2.5922244481872</v>
+        <v>0.003</v>
       </c>
       <c r="K273">
-        <v>1.72</v>
-[...2 lines deleted...]
-        <v>676</v>
+        <v>0.15</v>
+      </c>
+      <c r="L273">
+        <v>402.74</v>
       </c>
       <c r="M273" s="1">
-        <v>4285299.72</v>
+        <v>270008.1</v>
       </c>
       <c r="N273" s="1">
-        <v>4361231.27</v>
+        <v>270410.84</v>
       </c>
       <c r="O273" s="1">
-        <v>1.25</v>
+        <v>0.08</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>677</v>
+        <v>671</v>
       </c>
       <c r="B274" t="s">
-        <v>678</v>
+        <v>672</v>
       </c>
       <c r="C274" s="1">
-        <v>3380000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>96.564</v>
+        <v>98.405</v>
       </c>
       <c r="E274" s="1">
-        <v>99.374</v>
+        <v>99.24</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>3358841.2</v>
+        <v>198480.0</v>
       </c>
       <c r="I274" s="1">
-        <v>-94978.0</v>
+        <v>-1670.0</v>
       </c>
       <c r="J274" s="1">
-        <v>-2.8277014108318</v>
+        <v>-0.84139459895204</v>
       </c>
       <c r="K274">
-        <v>2.02</v>
+        <v>1.07</v>
       </c>
       <c r="L274" t="s">
-        <v>679</v>
+        <v>673</v>
       </c>
       <c r="M274" s="1">
-        <v>3263863.2</v>
+        <v>196810.0</v>
       </c>
       <c r="N274" s="1">
-        <v>3332241.06</v>
+        <v>198946.99</v>
       </c>
       <c r="O274" s="1">
-        <v>0.96</v>
+        <v>0.06</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>680</v>
+        <v>674</v>
       </c>
       <c r="B275" t="s">
-        <v>681</v>
+        <v>675</v>
       </c>
       <c r="C275" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>98.86</v>
+        <v>88.534</v>
       </c>
       <c r="E275" s="1">
-        <v>100.73</v>
+        <v>85.48</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>302190.0</v>
+        <v>170960.0</v>
       </c>
       <c r="I275" s="1">
-        <v>-5610.0</v>
+        <v>6108.0</v>
       </c>
       <c r="J275" s="1">
-        <v>-1.8564479301102</v>
+        <v>3.5727655591951</v>
       </c>
       <c r="K275">
-        <v>1.71</v>
-[...2 lines deleted...]
-        <v>682</v>
+        <v>0.07</v>
+      </c>
+      <c r="L275">
+        <v>141.92</v>
       </c>
       <c r="M275" s="1">
-        <v>296580.0</v>
+        <v>177068.0</v>
       </c>
       <c r="N275" s="1">
-        <v>301707.74</v>
+        <v>177209.92</v>
       </c>
       <c r="O275" s="1">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>683</v>
+        <v>676</v>
       </c>
       <c r="B276" t="s">
-        <v>684</v>
+        <v>677</v>
       </c>
       <c r="C276" s="1">
-        <v>200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>98.22</v>
+        <v>92.045</v>
       </c>
       <c r="E276" s="1">
-        <v>99.24</v>
+        <v>94.01785714</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>198480.0</v>
+        <v>658125.0</v>
       </c>
       <c r="I276" s="1">
-        <v>-2040.0</v>
+        <v>-13810.0</v>
       </c>
       <c r="J276" s="1">
-        <v>-1.0278113663845</v>
+        <v>-2.0983855650522</v>
       </c>
       <c r="K276">
-        <v>0.85</v>
+        <v>1.0</v>
       </c>
       <c r="L276" t="s">
-        <v>685</v>
+        <v>678</v>
       </c>
       <c r="M276" s="1">
-        <v>196440.0</v>
+        <v>644315.0</v>
       </c>
       <c r="N276" s="1">
-        <v>198145.48</v>
+        <v>651329.38</v>
       </c>
       <c r="O276" s="1">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>686</v>
+        <v>679</v>
       </c>
       <c r="B277" t="s">
-        <v>687</v>
+        <v>680</v>
       </c>
       <c r="C277" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>88.128</v>
+        <v>101.284</v>
       </c>
       <c r="E277" s="1">
-        <v>85.48</v>
+        <v>99.942</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>170960.0</v>
+        <v>499710.0</v>
       </c>
       <c r="I277" s="1">
-        <v>5296.0</v>
+        <v>6710.0</v>
       </c>
       <c r="J277" s="1">
-        <v>3.097800655124</v>
+        <v>1.3427788117108</v>
       </c>
       <c r="K277">
-        <v>1.81</v>
+        <v>0.33</v>
       </c>
       <c r="L277" t="s">
-        <v>688</v>
+        <v>681</v>
       </c>
       <c r="M277" s="1">
-        <v>176256.0</v>
+        <v>506420.0</v>
       </c>
       <c r="N277" s="1">
-        <v>179885.04</v>
+        <v>508058.7</v>
       </c>
       <c r="O277" s="1">
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>689</v>
+        <v>682</v>
       </c>
       <c r="B278" t="s">
-        <v>690</v>
+        <v>683</v>
       </c>
       <c r="C278" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>91.899</v>
+        <v>94.009</v>
       </c>
       <c r="E278" s="1">
-        <v>94.01785714</v>
+        <v>94.5700925</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>658125.0</v>
+        <v>378280.37</v>
       </c>
       <c r="I278" s="1">
-        <v>-14832.0</v>
+        <v>-2244.37</v>
       </c>
       <c r="J278" s="1">
-        <v>-2.2536752136752</v>
+        <v>-0.59330860863861</v>
       </c>
       <c r="K278">
-        <v>0.9</v>
+        <v>0.4</v>
       </c>
       <c r="L278" t="s">
-        <v>691</v>
+        <v>684</v>
       </c>
       <c r="M278" s="1">
-        <v>643293.0</v>
+        <v>376036.0</v>
       </c>
       <c r="N278" s="1">
-        <v>649602.59</v>
+        <v>377618.19</v>
       </c>
       <c r="O278" s="1">
-        <v>0.19</v>
+        <v>0.11</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>692</v>
+        <v>685</v>
       </c>
       <c r="B279" t="s">
-        <v>693</v>
+        <v>686</v>
       </c>
       <c r="C279" s="1">
         <v>500000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>100.947</v>
+        <v>101.057</v>
       </c>
       <c r="E279" s="1">
-        <v>99.942</v>
+        <v>99.858</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>499710.0</v>
+        <v>499290.0</v>
       </c>
       <c r="I279" s="1">
-        <v>5025.0</v>
+        <v>5995.0</v>
       </c>
       <c r="J279" s="1">
-        <v>1.0055832382782</v>
+        <v>1.2007050011016</v>
       </c>
       <c r="K279">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>595.89</v>
+        <v>3.55</v>
+      </c>
+      <c r="L279" t="s">
+        <v>687</v>
       </c>
       <c r="M279" s="1">
-        <v>504735.0</v>
+        <v>505285.0</v>
       </c>
       <c r="N279" s="1">
-        <v>505330.89</v>
+        <v>523014.45</v>
       </c>
       <c r="O279" s="1">
         <v>0.15</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>694</v>
+        <v>688</v>
       </c>
       <c r="B280" t="s">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="C280" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>94.102</v>
+        <v>97.66</v>
       </c>
       <c r="E280" s="1">
-        <v>94.5700925</v>
+        <v>98.625</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>378280.37</v>
+        <v>789000.0</v>
       </c>
       <c r="I280" s="1">
-        <v>-1872.37</v>
+        <v>-7720.0</v>
       </c>
       <c r="J280" s="1">
-        <v>-0.49496885074951</v>
+        <v>-0.97845373891001</v>
       </c>
       <c r="K280">
-        <v>0.36</v>
+        <v>1.86</v>
       </c>
       <c r="L280" t="s">
-        <v>696</v>
+        <v>690</v>
       </c>
       <c r="M280" s="1">
-        <v>376408.0</v>
+        <v>781280.0</v>
       </c>
       <c r="N280" s="1">
-        <v>377846.36</v>
+        <v>796156.71</v>
       </c>
       <c r="O280" s="1">
-        <v>0.11</v>
+        <v>0.23</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>697</v>
+        <v>691</v>
       </c>
       <c r="B281" t="s">
-        <v>698</v>
+        <v>692</v>
       </c>
       <c r="C281" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>100.718</v>
+        <v>97.152</v>
       </c>
       <c r="E281" s="1">
-        <v>99.858</v>
+        <v>98.642</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>499290.0</v>
+        <v>394568.0</v>
       </c>
       <c r="I281" s="1">
-        <v>4300.0</v>
+        <v>-5960.0</v>
       </c>
       <c r="J281" s="1">
-        <v>0.86122293656993</v>
+        <v>-1.510512763326</v>
       </c>
       <c r="K281">
-        <v>3.32</v>
+        <v>4.17</v>
       </c>
       <c r="L281" t="s">
-        <v>699</v>
+        <v>693</v>
       </c>
       <c r="M281" s="1">
-        <v>503590.0</v>
+        <v>388608.0</v>
       </c>
       <c r="N281" s="1">
-        <v>520204.73</v>
+        <v>405292.93</v>
       </c>
       <c r="O281" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>700</v>
+        <v>694</v>
       </c>
       <c r="B282" t="s">
-        <v>701</v>
+        <v>695</v>
       </c>
       <c r="C282" s="1">
-        <v>300000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>98.482</v>
+        <v>97.885</v>
       </c>
       <c r="E282" s="1">
-        <v>100.0</v>
+        <v>99.628</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>300000.0</v>
+        <v>353679.4</v>
       </c>
       <c r="I282" s="1">
-        <v>-4554.0</v>
+        <v>-6187.65</v>
       </c>
       <c r="J282" s="1">
-        <v>-1.518</v>
+        <v>-1.7495081703939</v>
       </c>
       <c r="K282">
-        <v>1.64</v>
+        <v>1.92</v>
       </c>
       <c r="L282" t="s">
-        <v>702</v>
+        <v>696</v>
       </c>
       <c r="M282" s="1">
-        <v>295446.0</v>
+        <v>347491.75</v>
       </c>
       <c r="N282" s="1">
-        <v>300377.51</v>
+        <v>354319.42</v>
       </c>
       <c r="O282" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>703</v>
+        <v>697</v>
       </c>
       <c r="B283" t="s">
-        <v>704</v>
+        <v>698</v>
       </c>
       <c r="C283" s="1">
-        <v>1100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>93.37</v>
+        <v>98.407</v>
       </c>
       <c r="E283" s="1">
-        <v>94.54545455</v>
+        <v>99.736</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>1040000.0</v>
+        <v>299208.0</v>
       </c>
       <c r="I283" s="1">
-        <v>-12930.0</v>
+        <v>-3987.0</v>
       </c>
       <c r="J283" s="1">
-        <v>-1.2432692307692</v>
+        <v>-1.3325178471164</v>
       </c>
       <c r="K283">
-        <v>0.32</v>
+        <v>1.81</v>
       </c>
       <c r="L283" t="s">
-        <v>705</v>
+        <v>699</v>
       </c>
       <c r="M283" s="1">
-        <v>1027070.0</v>
+        <v>295221.0</v>
       </c>
       <c r="N283" s="1">
-        <v>1030590.0</v>
+        <v>300645.66</v>
       </c>
       <c r="O283" s="1">
-        <v>0.3</v>
+        <v>0.09</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>706</v>
+        <v>700</v>
       </c>
       <c r="B284" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="C284" s="1">
-        <v>600000.0</v>
+        <v>348000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>96.333</v>
+        <v>99.257</v>
       </c>
       <c r="E284" s="1">
-        <v>98.642</v>
+        <v>99.394</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>591852.0</v>
+        <v>345891.12</v>
       </c>
       <c r="I284" s="1">
-        <v>-13854.0</v>
+        <v>-476.76</v>
       </c>
       <c r="J284" s="1">
-        <v>-2.3407878996776</v>
+        <v>-0.13783528180776</v>
       </c>
       <c r="K284">
-        <v>3.92</v>
-[...2 lines deleted...]
-        <v>708</v>
+        <v>0.06</v>
+      </c>
+      <c r="L284">
+        <v>214.52</v>
       </c>
       <c r="M284" s="1">
-        <v>577998.0</v>
+        <v>345414.36</v>
       </c>
       <c r="N284" s="1">
-        <v>601515.12</v>
+        <v>345628.88</v>
       </c>
       <c r="O284" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>709</v>
+        <v>702</v>
       </c>
       <c r="B285" t="s">
-        <v>710</v>
+        <v>703</v>
       </c>
       <c r="C285" s="1">
-        <v>355000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>97.899</v>
+        <v>95.064</v>
       </c>
       <c r="E285" s="1">
-        <v>99.628</v>
+        <v>93.6</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>353679.4</v>
+        <v>374400.0</v>
       </c>
       <c r="I285" s="1">
-        <v>-6137.95</v>
+        <v>5856.0</v>
       </c>
       <c r="J285" s="1">
-        <v>-1.7354558959329</v>
+        <v>1.5641025641026</v>
       </c>
       <c r="K285">
-        <v>1.74</v>
+        <v>0.87</v>
       </c>
       <c r="L285" t="s">
-        <v>711</v>
+        <v>704</v>
       </c>
       <c r="M285" s="1">
-        <v>347541.45</v>
+        <v>380256.0</v>
       </c>
       <c r="N285" s="1">
-        <v>353705.32</v>
+        <v>383746.41</v>
       </c>
       <c r="O285" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>712</v>
+        <v>705</v>
       </c>
       <c r="B286" t="s">
-        <v>713</v>
+        <v>706</v>
       </c>
       <c r="C286" s="1">
-        <v>300000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>98.053</v>
+        <v>98.215</v>
       </c>
       <c r="E286" s="1">
-        <v>99.736</v>
+        <v>100.0</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>299208.0</v>
+        <v>900000.0</v>
       </c>
       <c r="I286" s="1">
-        <v>-5049.0</v>
+        <v>-16065.0</v>
       </c>
       <c r="J286" s="1">
-        <v>-1.6874548808855</v>
+        <v>-1.785</v>
       </c>
       <c r="K286">
-        <v>1.58</v>
+        <v>2.74</v>
       </c>
       <c r="L286" t="s">
-        <v>714</v>
+        <v>707</v>
       </c>
       <c r="M286" s="1">
-        <v>294159.0</v>
+        <v>883935.0</v>
       </c>
       <c r="N286" s="1">
-        <v>298893.25</v>
+        <v>908586.37</v>
       </c>
       <c r="O286" s="1">
-        <v>0.09</v>
+        <v>0.26</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>715</v>
+        <v>708</v>
       </c>
       <c r="B287" t="s">
-        <v>716</v>
+        <v>709</v>
       </c>
       <c r="C287" s="1">
-        <v>261000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>97.939</v>
+        <v>101.173</v>
       </c>
       <c r="E287" s="1">
-        <v>99.594</v>
+        <v>103.012</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>259940.34</v>
+        <v>412048.0</v>
       </c>
       <c r="I287" s="1">
-        <v>-4319.55</v>
+        <v>-7356.0</v>
       </c>
       <c r="J287" s="1">
-        <v>-1.6617466915678</v>
+        <v>-1.7852289053702</v>
       </c>
       <c r="K287">
-        <v>2.86</v>
+        <v>2.93</v>
       </c>
       <c r="L287" t="s">
-        <v>717</v>
+        <v>710</v>
       </c>
       <c r="M287" s="1">
-        <v>255620.79</v>
+        <v>404692.0</v>
       </c>
       <c r="N287" s="1">
-        <v>263078.06</v>
+        <v>416428.99</v>
       </c>
       <c r="O287" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>718</v>
+        <v>711</v>
       </c>
       <c r="B288" t="s">
-        <v>719</v>
+        <v>712</v>
       </c>
       <c r="C288" s="1">
-        <v>400000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>95.272</v>
+        <v>100.6</v>
       </c>
       <c r="E288" s="1">
-        <v>93.6</v>
+        <v>99.849</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>374400.0</v>
+        <v>84871.65</v>
       </c>
       <c r="I288" s="1">
-        <v>6688.0</v>
+        <v>638.35</v>
       </c>
       <c r="J288" s="1">
-        <v>1.7863247863248</v>
+        <v>0.75213572494467</v>
       </c>
       <c r="K288">
-        <v>0.78</v>
+        <v>2.44</v>
       </c>
       <c r="L288" t="s">
-        <v>720</v>
+        <v>713</v>
       </c>
       <c r="M288" s="1">
-        <v>381088.0</v>
+        <v>85510.0</v>
       </c>
       <c r="N288" s="1">
-        <v>384204.44</v>
+        <v>87581.09</v>
       </c>
       <c r="O288" s="1">
-        <v>0.11</v>
+        <v>0.03</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>721</v>
+        <v>714</v>
       </c>
       <c r="B289" t="s">
-        <v>722</v>
+        <v>715</v>
       </c>
       <c r="C289" s="1">
-        <v>900000.0</v>
+        <v>532000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>97.974</v>
+        <v>107.674</v>
       </c>
       <c r="E289" s="1">
-        <v>100.0</v>
+        <v>99.283</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>900000.0</v>
+        <v>528185.56</v>
       </c>
       <c r="I289" s="1">
-        <v>-18234.0</v>
+        <v>44640.12</v>
       </c>
       <c r="J289" s="1">
-        <v>-2.026</v>
+        <v>8.4515979573542</v>
       </c>
       <c r="K289">
-        <v>2.52</v>
+        <v>3.5</v>
       </c>
       <c r="L289" t="s">
-        <v>723</v>
+        <v>716</v>
       </c>
       <c r="M289" s="1">
-        <v>881766.0</v>
+        <v>572825.68</v>
       </c>
       <c r="N289" s="1">
-        <v>904410.86</v>
+        <v>591425.64</v>
       </c>
       <c r="O289" s="1">
-        <v>0.26</v>
+        <v>0.17</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>724</v>
+        <v>717</v>
       </c>
       <c r="B290" t="s">
-        <v>725</v>
+        <v>718</v>
       </c>
       <c r="C290" s="1">
-        <v>400000.0</v>
+        <v>303000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>101.048</v>
+        <v>99.66</v>
       </c>
       <c r="E290" s="1">
-        <v>103.012</v>
+        <v>99.115</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>412048.0</v>
+        <v>300318.45</v>
       </c>
       <c r="I290" s="1">
-        <v>-7856.0</v>
+        <v>1651.35</v>
       </c>
       <c r="J290" s="1">
-        <v>-1.9065739913796</v>
+        <v>0.54986631690461</v>
       </c>
       <c r="K290">
-        <v>2.69</v>
+        <v>0.34</v>
       </c>
       <c r="L290" t="s">
-        <v>726</v>
+        <v>719</v>
       </c>
       <c r="M290" s="1">
-        <v>404192.0</v>
+        <v>301969.8</v>
       </c>
       <c r="N290" s="1">
-        <v>414950.9</v>
+        <v>302986.72</v>
       </c>
       <c r="O290" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>727</v>
+        <v>720</v>
       </c>
       <c r="B291" t="s">
-        <v>728</v>
+        <v>721</v>
       </c>
       <c r="C291" s="1">
-        <v>85000.0</v>
+        <v>388543.39</v>
       </c>
       <c r="D291" s="1">
-        <v>100.719</v>
+        <v>89.445</v>
       </c>
       <c r="E291" s="1">
-        <v>99.849</v>
+        <v>93.68156025</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>84871.65</v>
+        <v>363993.51</v>
       </c>
       <c r="I291" s="1">
-        <v>739.5</v>
+        <v>-16460.87</v>
       </c>
       <c r="J291" s="1">
-        <v>0.8713156866869</v>
+        <v>-4.5222976640435</v>
       </c>
       <c r="K291">
-        <v>2.22</v>
+        <v>1.26</v>
       </c>
       <c r="L291" t="s">
-        <v>729</v>
+        <v>722</v>
       </c>
       <c r="M291" s="1">
-        <v>85611.15</v>
+        <v>347532.64</v>
       </c>
       <c r="N291" s="1">
-        <v>87493.96</v>
+        <v>352445.33</v>
       </c>
       <c r="O291" s="1">
-        <v>0.03</v>
+        <v>0.1</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>730</v>
+        <v>723</v>
       </c>
       <c r="B292" t="s">
-        <v>731</v>
+        <v>724</v>
       </c>
       <c r="C292" s="1">
-        <v>532000.0</v>
+        <v>532273.0</v>
       </c>
       <c r="D292" s="1">
-        <v>107.801</v>
+        <v>93.586</v>
       </c>
       <c r="E292" s="1">
-        <v>99.283</v>
+        <v>93.81711265</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>528185.56</v>
+        <v>499363.16</v>
       </c>
       <c r="I292" s="1">
-        <v>45315.76</v>
+        <v>-1230.15</v>
       </c>
       <c r="J292" s="1">
-        <v>8.579515123435</v>
+        <v>-0.24634376312422</v>
       </c>
       <c r="K292">
-        <v>3.2</v>
-[...2 lines deleted...]
-        <v>732</v>
+        <v>0.18</v>
+      </c>
+      <c r="L292">
+        <v>944.97</v>
       </c>
       <c r="M292" s="1">
-        <v>573501.32</v>
+        <v>498133.01</v>
       </c>
       <c r="N292" s="1">
-        <v>590532.61</v>
+        <v>499077.98</v>
       </c>
       <c r="O292" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>733</v>
+        <v>725</v>
       </c>
       <c r="B293" t="s">
-        <v>734</v>
+        <v>726</v>
       </c>
       <c r="C293" s="1">
-        <v>303000.0</v>
+        <v>341458.0</v>
       </c>
       <c r="D293" s="1">
-        <v>99.278</v>
+        <v>65.648</v>
       </c>
       <c r="E293" s="1">
-        <v>99.115</v>
+        <v>65.16377124</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>300318.45</v>
+        <v>222506.91</v>
       </c>
       <c r="I293" s="1">
-        <v>493.89</v>
+        <v>1653.44</v>
       </c>
       <c r="J293" s="1">
-        <v>0.16445543056046</v>
+        <v>0.7430960233999</v>
       </c>
       <c r="K293">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>406.77</v>
+        <v>1.46</v>
+      </c>
+      <c r="L293" t="s">
+        <v>727</v>
       </c>
       <c r="M293" s="1">
-        <v>300812.34</v>
+        <v>224160.35</v>
       </c>
       <c r="N293" s="1">
-        <v>301219.11</v>
+        <v>229141.89</v>
       </c>
       <c r="O293" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>735</v>
+        <v>728</v>
       </c>
       <c r="B294" t="s">
-        <v>736</v>
+        <v>729</v>
       </c>
       <c r="C294" s="1">
-        <v>805423.0</v>
+        <v>2862000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>95.319</v>
+        <v>102.276</v>
       </c>
       <c r="E294" s="1">
-        <v>96.9285928</v>
+        <v>120.04066562</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>780685.18</v>
+        <v>3435563.85</v>
       </c>
       <c r="I294" s="1">
-        <v>-12964.03</v>
+        <v>334005.9</v>
       </c>
       <c r="J294" s="1">
-        <v>-1.6605964007156</v>
+        <v>9.7220111336309</v>
       </c>
       <c r="K294">
-        <v>1.01</v>
+        <v>0.22</v>
       </c>
       <c r="L294" t="s">
-        <v>737</v>
+        <v>730</v>
       </c>
       <c r="M294" s="1">
-        <v>767721.15</v>
+        <v>3769569.75</v>
       </c>
       <c r="N294" s="1">
-        <v>775828.34</v>
+        <v>3775954.6</v>
       </c>
       <c r="O294" s="1">
-        <v>0.22</v>
+        <v>1.08</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>738</v>
+        <v>731</v>
       </c>
       <c r="B295" t="s">
-        <v>739</v>
+        <v>732</v>
       </c>
       <c r="C295" s="1">
-        <v>386883.39</v>
+        <v>6678000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>89.374</v>
+        <v>99.939</v>
       </c>
       <c r="E295" s="1">
-        <v>93.69960029</v>
+        <v>100.83656394</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>362508.19</v>
+        <v>6733865.74</v>
       </c>
       <c r="I295" s="1">
-        <v>-16735.03</v>
+        <v>-59939.32</v>
       </c>
       <c r="J295" s="1">
-        <v>-4.6164556999388</v>
+        <v>-0.89011753893388</v>
       </c>
       <c r="K295">
-        <v>1.19</v>
+        <v>0.49</v>
       </c>
       <c r="L295" t="s">
-        <v>740</v>
+        <v>733</v>
       </c>
       <c r="M295" s="1">
-        <v>345773.16</v>
+        <v>6673926.42</v>
       </c>
       <c r="N295" s="1">
-        <v>350375.48</v>
+        <v>6706384.82</v>
       </c>
       <c r="O295" s="1">
-        <v>0.1</v>
+        <v>1.92</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>741</v>
+        <v>734</v>
       </c>
       <c r="B296" t="s">
-        <v>742</v>
+        <v>735</v>
       </c>
       <c r="C296" s="1">
-        <v>344831.75</v>
+        <v>2983000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>77.902</v>
+        <v>97.963</v>
       </c>
       <c r="E296" s="1">
-        <v>96.18009363</v>
+        <v>97.90120047</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>331659.5</v>
+        <v>2920392.81</v>
       </c>
       <c r="I296" s="1">
-        <v>-63028.67</v>
+        <v>1843.48</v>
       </c>
       <c r="J296" s="1">
-        <v>-19.004029735316</v>
+        <v>0.063124384969295</v>
       </c>
       <c r="K296">
-        <v>0.3</v>
+        <v>0.43</v>
       </c>
       <c r="L296" t="s">
-        <v>743</v>
+        <v>736</v>
       </c>
       <c r="M296" s="1">
-        <v>268630.83</v>
+        <v>2922236.29</v>
       </c>
       <c r="N296" s="1">
-        <v>269670.05</v>
+        <v>2935004.32</v>
       </c>
       <c r="O296" s="1">
-        <v>0.08</v>
+        <v>0.84</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>744</v>
+        <v>737</v>
       </c>
       <c r="B297" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="C297" s="1">
-        <v>2850000.0</v>
+        <v>5765000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>101.167</v>
+        <v>93.093</v>
       </c>
       <c r="E297" s="1">
-        <v>119.99153825</v>
+        <v>93.70027233</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>3419758.84</v>
+        <v>5401820.7</v>
       </c>
       <c r="I297" s="1">
-        <v>273581.25</v>
+        <v>-35009.25</v>
       </c>
       <c r="J297" s="1">
-        <v>8.0000158724643</v>
+        <v>-0.64810092641542</v>
       </c>
       <c r="K297">
-        <v>0.13</v>
+        <v>0.57</v>
       </c>
       <c r="L297" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
       <c r="M297" s="1">
-        <v>3693340.09</v>
+        <v>5366811.45</v>
       </c>
       <c r="N297" s="1">
-        <v>3697060.27</v>
+        <v>5399905.37</v>
       </c>
       <c r="O297" s="1">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>747</v>
+        <v>740</v>
       </c>
       <c r="B298" t="s">
-        <v>748</v>
+        <v>741</v>
       </c>
       <c r="C298" s="1">
-        <v>6650000.0</v>
+        <v>2215000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>99.956</v>
+        <v>84.844</v>
       </c>
       <c r="E298" s="1">
-        <v>100.84036842</v>
+        <v>95.12946727</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>6705884.5</v>
+        <v>2107117.7</v>
       </c>
       <c r="I298" s="1">
-        <v>-58810.5</v>
+        <v>-227823.1</v>
       </c>
       <c r="J298" s="1">
-        <v>-0.87699840341718</v>
+        <v>-10.812072813968</v>
       </c>
       <c r="K298">
-        <v>0.34</v>
+        <v>0.57</v>
       </c>
       <c r="L298" t="s">
-        <v>749</v>
+        <v>742</v>
       </c>
       <c r="M298" s="1">
-        <v>6647074.0</v>
+        <v>1879294.6</v>
       </c>
       <c r="N298" s="1">
-        <v>6669559.08</v>
+        <v>1892009.78</v>
       </c>
       <c r="O298" s="1">
-        <v>1.92</v>
+        <v>0.54</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>750</v>
+        <v>743</v>
       </c>
       <c r="B299" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="C299" s="1">
-        <v>2206000.0</v>
+        <v>4898000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>84.76</v>
+        <v>99.462</v>
       </c>
       <c r="E299" s="1">
-        <v>95.17131958</v>
+        <v>99.84834075</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>2099479.31</v>
+        <v>4890571.73</v>
       </c>
       <c r="I299" s="1">
-        <v>-229673.71</v>
+        <v>-18922.97</v>
       </c>
       <c r="J299" s="1">
-        <v>-10.93955577014</v>
+        <v>-0.38692756276167</v>
       </c>
       <c r="K299">
-        <v>0.39</v>
+        <v>0.14</v>
       </c>
       <c r="L299" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
       <c r="M299" s="1">
-        <v>1869805.6</v>
+        <v>4871648.76</v>
       </c>
       <c r="N299" s="1">
-        <v>1878377.83</v>
+        <v>4878332.77</v>
       </c>
       <c r="O299" s="1">
-        <v>0.54</v>
+        <v>1.39</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>753</v>
+        <v>746</v>
       </c>
       <c r="B300" t="s">
-        <v>754</v>
+        <v>747</v>
       </c>
       <c r="C300" s="1">
-        <v>1570000.0</v>
+        <v>4554000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>97.613</v>
+        <v>96.551</v>
       </c>
       <c r="E300" s="1">
-        <v>101.176</v>
+        <v>96.78999451</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>1588463.2</v>
+        <v>4407816.35</v>
       </c>
       <c r="I300" s="1">
-        <v>-55939.1</v>
+        <v>-10883.81</v>
       </c>
       <c r="J300" s="1">
-        <v>-3.5215861469123</v>
+        <v>-0.2469206776276</v>
       </c>
       <c r="K300">
-        <v>0.4</v>
+        <v>0.36</v>
       </c>
       <c r="L300" t="s">
-        <v>755</v>
+        <v>748</v>
       </c>
       <c r="M300" s="1">
-        <v>1532524.1</v>
+        <v>4396932.54</v>
       </c>
       <c r="N300" s="1">
-        <v>1538812.63</v>
+        <v>4413219.93</v>
       </c>
       <c r="O300" s="1">
-        <v>0.44</v>
+        <v>1.26</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>756</v>
+        <v>749</v>
       </c>
       <c r="B301" t="s">
-        <v>757</v>
+        <v>750</v>
       </c>
       <c r="C301" s="1">
-        <v>10020000.0</v>
+        <v>312000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>99.205</v>
+        <v>95.974</v>
       </c>
       <c r="E301" s="1">
-        <v>100.94736627</v>
+        <v>99.406</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>10114926.1</v>
+        <v>310146.72</v>
       </c>
       <c r="I301" s="1">
-        <v>-174585.1</v>
+        <v>-10707.84</v>
       </c>
       <c r="J301" s="1">
-        <v>-1.7260145874916</v>
+        <v>-3.4525078969076</v>
       </c>
       <c r="K301">
-        <v>0.73</v>
+        <v>1.24</v>
       </c>
       <c r="L301" t="s">
-        <v>758</v>
+        <v>751</v>
       </c>
       <c r="M301" s="1">
-        <v>9940341.0</v>
+        <v>299438.88</v>
       </c>
       <c r="N301" s="1">
-        <v>10013082.88</v>
+        <v>303312.17</v>
       </c>
       <c r="O301" s="1">
-        <v>2.88</v>
+        <v>0.09</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>759</v>
+        <v>752</v>
       </c>
       <c r="B302" t="s">
-        <v>760</v>
+        <v>753</v>
       </c>
       <c r="C302" s="1">
-        <v>4540000.0</v>
+        <v>765000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>102.352</v>
+        <v>98.245</v>
       </c>
       <c r="E302" s="1">
-        <v>104.151</v>
+        <v>100.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>4728455.4</v>
+        <v>765000.0</v>
       </c>
       <c r="I302" s="1">
-        <v>-81674.6</v>
+        <v>-13425.75</v>
       </c>
       <c r="J302" s="1">
-        <v>-1.7272997858878</v>
+        <v>-1.755</v>
       </c>
       <c r="K302">
-        <v>1.22</v>
+        <v>0.65</v>
       </c>
       <c r="L302" t="s">
-        <v>761</v>
+        <v>754</v>
       </c>
       <c r="M302" s="1">
-        <v>4646780.8</v>
+        <v>751574.25</v>
       </c>
       <c r="N302" s="1">
-        <v>4702158.82</v>
+        <v>756569.51</v>
       </c>
       <c r="O302" s="1">
-        <v>1.35</v>
+        <v>0.22</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="B303" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="C303" s="1">
-        <v>5829000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>101.392</v>
+        <v>103.126</v>
       </c>
       <c r="E303" s="1">
-        <v>107.54387202</v>
+        <v>100.77</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>6268732.3</v>
+        <v>503850.0</v>
       </c>
       <c r="I303" s="1">
-        <v>-358592.62</v>
+        <v>11780.0</v>
       </c>
       <c r="J303" s="1">
-        <v>-5.7203371086687</v>
+        <v>2.337997419867</v>
       </c>
       <c r="K303">
-        <v>0.8</v>
+        <v>0.23</v>
       </c>
       <c r="L303" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
       <c r="M303" s="1">
-        <v>5910139.68</v>
+        <v>515630.0</v>
       </c>
       <c r="N303" s="1">
-        <v>5956514.04</v>
+        <v>516801.23</v>
       </c>
       <c r="O303" s="1">
-        <v>1.71</v>
+        <v>0.15</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="B304" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="C304" s="1">
-        <v>312000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>95.872</v>
+        <v>99.911</v>
       </c>
       <c r="E304" s="1">
-        <v>99.406</v>
+        <v>98.69</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>310146.72</v>
+        <v>394760.0</v>
       </c>
       <c r="I304" s="1">
-        <v>-11026.08</v>
+        <v>4884.0</v>
       </c>
       <c r="J304" s="1">
-        <v>-3.5551173973402</v>
+        <v>1.2372074171649</v>
       </c>
       <c r="K304">
-        <v>1.06</v>
+        <v>2.38</v>
       </c>
       <c r="L304" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
       <c r="M304" s="1">
-        <v>299120.64</v>
+        <v>399644.0</v>
       </c>
       <c r="N304" s="1">
-        <v>302432.97</v>
+        <v>409156.33</v>
       </c>
       <c r="O304" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="B305" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="C305" s="1">
-        <v>765000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>98.135</v>
+        <v>83.97</v>
       </c>
       <c r="E305" s="1">
-        <v>100.0</v>
+        <v>85.4016</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>765000.0</v>
+        <v>427008.0</v>
       </c>
       <c r="I305" s="1">
-        <v>-14267.25</v>
+        <v>-7158.0</v>
       </c>
       <c r="J305" s="1">
-        <v>-1.865</v>
+        <v>-1.6763151978417</v>
       </c>
       <c r="K305">
-        <v>0.47</v>
+        <v>0.34</v>
       </c>
       <c r="L305" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
       <c r="M305" s="1">
-        <v>750732.75</v>
+        <v>419850.0</v>
       </c>
       <c r="N305" s="1">
-        <v>754347.74</v>
+        <v>421552.05</v>
       </c>
       <c r="O305" s="1">
-        <v>0.22</v>
+        <v>0.12</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="B306" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="C306" s="1">
-        <v>500000.0</v>
+        <v>306000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>103.103</v>
+        <v>100.233</v>
       </c>
       <c r="E306" s="1">
-        <v>100.77</v>
+        <v>99.609</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>503850.0</v>
+        <v>304803.54</v>
       </c>
       <c r="I306" s="1">
-        <v>11665.0</v>
+        <v>1909.44</v>
       </c>
       <c r="J306" s="1">
-        <v>2.315173166617</v>
+        <v>0.62644941722134</v>
       </c>
       <c r="K306">
-        <v>4.71</v>
+        <v>3.96</v>
       </c>
       <c r="L306" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
       <c r="M306" s="1">
-        <v>515515.0</v>
+        <v>306712.98</v>
       </c>
       <c r="N306" s="1">
-        <v>539069.79</v>
+        <v>318818.84</v>
       </c>
       <c r="O306" s="1">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="B307" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="C307" s="1">
-        <v>400000.0</v>
+        <v>256000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>99.602</v>
+        <v>101.173</v>
       </c>
       <c r="E307" s="1">
-        <v>98.69</v>
+        <v>99.813</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>394760.0</v>
+        <v>255521.28</v>
       </c>
       <c r="I307" s="1">
-        <v>3648.0</v>
+        <v>3481.6</v>
       </c>
       <c r="J307" s="1">
-        <v>0.9241057857939</v>
+        <v>1.362547964694</v>
       </c>
       <c r="K307">
-        <v>2.16</v>
+        <v>3.78</v>
       </c>
       <c r="L307" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
       <c r="M307" s="1">
-        <v>398408.0</v>
+        <v>259002.88</v>
       </c>
       <c r="N307" s="1">
-        <v>407028.55</v>
+        <v>268678.28</v>
       </c>
       <c r="O307" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="B308" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="C308" s="1">
-        <v>500000.0</v>
+        <v>383000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>83.688</v>
+        <v>103.148</v>
       </c>
       <c r="E308" s="1">
-        <v>85.4016</v>
+        <v>100.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>427008.0</v>
+        <v>383000.0</v>
       </c>
       <c r="I308" s="1">
-        <v>-8568.0</v>
+        <v>12056.84</v>
       </c>
       <c r="J308" s="1">
-        <v>-2.0065197841727</v>
+        <v>3.148</v>
       </c>
       <c r="K308">
-        <v>0.29</v>
+        <v>2.53</v>
       </c>
       <c r="L308" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
       <c r="M308" s="1">
-        <v>418440.0</v>
+        <v>395056.84</v>
       </c>
       <c r="N308" s="1">
-        <v>419890.34</v>
+        <v>404735.28</v>
       </c>
       <c r="O308" s="1">
         <v>0.12</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="B309" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="C309" s="1">
-        <v>306000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>100.319</v>
+        <v>98.01</v>
       </c>
       <c r="E309" s="1">
-        <v>99.609</v>
+        <v>99.423</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>304803.54</v>
+        <v>795384.0</v>
       </c>
       <c r="I309" s="1">
-        <v>2172.6</v>
+        <v>-11304.0</v>
       </c>
       <c r="J309" s="1">
-        <v>0.71278699715889</v>
+        <v>-1.4212003258803</v>
       </c>
       <c r="K309">
-        <v>3.73</v>
+        <v>0.48</v>
       </c>
       <c r="L309" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
       <c r="M309" s="1">
-        <v>306976.14</v>
+        <v>784080.0</v>
       </c>
       <c r="N309" s="1">
-        <v>318377.78</v>
+        <v>787959.45</v>
       </c>
       <c r="O309" s="1">
-        <v>0.09</v>
+        <v>0.23</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="B310" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="C310" s="1">
-        <v>256000.0</v>
+        <v>362000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>101.312</v>
+        <v>97.688</v>
       </c>
       <c r="E310" s="1">
-        <v>99.813</v>
+        <v>99.947</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>255521.28</v>
+        <v>361808.14</v>
       </c>
       <c r="I310" s="1">
-        <v>3837.44</v>
+        <v>-8177.58</v>
       </c>
       <c r="J310" s="1">
-        <v>1.5018083816737</v>
+        <v>-2.2601979048896</v>
       </c>
       <c r="K310">
-        <v>3.56</v>
+        <v>1.64</v>
       </c>
       <c r="L310" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="M310" s="1">
-        <v>259358.72</v>
+        <v>353630.56</v>
       </c>
       <c r="N310" s="1">
-        <v>268463.38</v>
+        <v>359581.24</v>
       </c>
       <c r="O310" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="B311" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="C311" s="1">
-        <v>383000.0</v>
+        <v>407000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>103.337</v>
+        <v>100.441</v>
       </c>
       <c r="E311" s="1">
         <v>100.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>383000.0</v>
+        <v>407000.0</v>
       </c>
       <c r="I311" s="1">
-        <v>12780.71</v>
+        <v>1794.87</v>
       </c>
       <c r="J311" s="1">
-        <v>3.337</v>
+        <v>0.441</v>
       </c>
       <c r="K311">
-        <v>2.28</v>
+        <v>0.52</v>
       </c>
       <c r="L311" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="M311" s="1">
-        <v>395780.71</v>
+        <v>408794.87</v>
       </c>
       <c r="N311" s="1">
-        <v>404526.82</v>
+        <v>410903.69</v>
       </c>
       <c r="O311" s="1">
         <v>0.12</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="B312" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="C312" s="1">
-        <v>800000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>98.173</v>
+        <v>97.702</v>
       </c>
       <c r="E312" s="1">
-        <v>99.423</v>
+        <v>99.779</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>795384.0</v>
+        <v>1097569.0</v>
       </c>
       <c r="I312" s="1">
-        <v>-10000.0</v>
+        <v>-22847.0</v>
       </c>
       <c r="J312" s="1">
-        <v>-1.2572543576436</v>
+        <v>-2.0816003367442</v>
       </c>
       <c r="K312">
+        <v>0.72</v>
+      </c>
+      <c r="L312" t="s">
+        <v>784</v>
+      </c>
+      <c r="M312" s="1">
+        <v>1074722.0</v>
+      </c>
+      <c r="N312" s="1">
+        <v>1082632.96</v>
+      </c>
+      <c r="O312" s="1">
         <v>0.31</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.23</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="B313" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="C313" s="1">
-        <v>362000.0</v>
+        <v>719000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>97.961</v>
+        <v>98.072</v>
       </c>
       <c r="E313" s="1">
-        <v>99.947</v>
+        <v>100.0</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>361808.14</v>
+        <v>719000.0</v>
       </c>
       <c r="I313" s="1">
-        <v>-7189.32</v>
+        <v>-13862.32</v>
       </c>
       <c r="J313" s="1">
-        <v>-1.9870531381632</v>
+        <v>-1.928</v>
       </c>
       <c r="K313">
-        <v>1.43</v>
+        <v>0.69</v>
       </c>
       <c r="L313" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
       <c r="M313" s="1">
-        <v>354618.82</v>
+        <v>705137.68</v>
       </c>
       <c r="N313" s="1">
-        <v>359788.48</v>
+        <v>710069.82</v>
       </c>
       <c r="O313" s="1">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="B314" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="C314" s="1">
-        <v>407000.0</v>
+        <v>276000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>100.779</v>
+        <v>97.35</v>
       </c>
       <c r="E314" s="1">
-        <v>100.0</v>
+        <v>99.215</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>407000.0</v>
+        <v>273833.4</v>
       </c>
       <c r="I314" s="1">
-        <v>3170.53</v>
+        <v>-5147.4</v>
       </c>
       <c r="J314" s="1">
-        <v>0.779</v>
+        <v>-1.8797560852694</v>
       </c>
       <c r="K314">
-        <v>0.25</v>
+        <v>4.24</v>
       </c>
       <c r="L314" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
       <c r="M314" s="1">
-        <v>410170.53</v>
+        <v>268686.0</v>
       </c>
       <c r="N314" s="1">
-        <v>411172.22</v>
+        <v>280397.1</v>
       </c>
       <c r="O314" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="B315" t="s">
-        <v>799</v>
+        <v>792</v>
       </c>
       <c r="C315" s="1">
-        <v>1100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>98.367</v>
+        <v>100.279</v>
       </c>
       <c r="E315" s="1">
-        <v>99.779</v>
+        <v>101.669</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>1097569.0</v>
+        <v>406676.0</v>
       </c>
       <c r="I315" s="1">
-        <v>-15532.0</v>
+        <v>-5560.0</v>
       </c>
       <c r="J315" s="1">
-        <v>-1.4151274316239</v>
+        <v>-1.3671817368126</v>
       </c>
       <c r="K315">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="L315" t="s">
-        <v>800</v>
+        <v>793</v>
       </c>
       <c r="M315" s="1">
-        <v>1082037.0</v>
+        <v>401116.0</v>
       </c>
       <c r="N315" s="1">
-        <v>1087574.67</v>
+        <v>403066.41</v>
       </c>
       <c r="O315" s="1">
-        <v>0.31</v>
+        <v>0.12</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>801</v>
+        <v>794</v>
       </c>
       <c r="B316" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="C316" s="1">
-        <v>719000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>97.791</v>
+        <v>99.907</v>
       </c>
       <c r="E316" s="1">
         <v>100.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>719000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="I316" s="1">
-        <v>-15882.71</v>
+        <v>-310.62</v>
       </c>
       <c r="J316" s="1">
-        <v>-2.209</v>
+        <v>-0.093</v>
       </c>
       <c r="K316">
-        <v>0.5</v>
+        <v>3.36</v>
       </c>
       <c r="L316" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="M316" s="1">
-        <v>703117.29</v>
+        <v>333689.38</v>
       </c>
       <c r="N316" s="1">
-        <v>706721.55</v>
+        <v>344901.79</v>
       </c>
       <c r="O316" s="1">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
       <c r="B317" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="C317" s="1">
-        <v>276000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>97.566</v>
+        <v>98.816</v>
       </c>
       <c r="E317" s="1">
-        <v>99.215</v>
+        <v>100.78</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>273833.4</v>
+        <v>403120.0</v>
       </c>
       <c r="I317" s="1">
-        <v>-4551.24</v>
+        <v>-7856.0</v>
       </c>
       <c r="J317" s="1">
-        <v>-1.6620470694955</v>
+        <v>-1.9487993649534</v>
       </c>
       <c r="K317">
-        <v>4.03</v>
+        <v>2.9</v>
       </c>
       <c r="L317" t="s">
-        <v>806</v>
+        <v>799</v>
       </c>
       <c r="M317" s="1">
-        <v>269282.16</v>
+        <v>395264.0</v>
       </c>
       <c r="N317" s="1">
-        <v>280397.78</v>
+        <v>406862.9</v>
       </c>
       <c r="O317" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>807</v>
+        <v>800</v>
       </c>
       <c r="B318" t="s">
-        <v>808</v>
+        <v>801</v>
       </c>
       <c r="C318" s="1">
-        <v>400000.0</v>
+        <v>429000.0</v>
       </c>
       <c r="D318" s="1">
+        <v>100.253</v>
+      </c>
+      <c r="E318" s="1">
         <v>100.0</v>
       </c>
-      <c r="E318" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>406676.0</v>
+        <v>429000.0</v>
       </c>
       <c r="I318" s="1">
-        <v>-6676.0</v>
+        <v>1085.37</v>
       </c>
       <c r="J318" s="1">
-        <v>-1.6416016681584</v>
+        <v>0.253</v>
       </c>
       <c r="K318">
-        <v>0.26</v>
+        <v>2.43</v>
       </c>
       <c r="L318" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="M318" s="1">
-        <v>400000.0</v>
+        <v>430085.37</v>
       </c>
       <c r="N318" s="1">
-        <v>401040.22</v>
+        <v>440498.48</v>
       </c>
       <c r="O318" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="B319" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
       <c r="C319" s="1">
-        <v>334000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>99.936</v>
+        <v>93.747</v>
       </c>
       <c r="E319" s="1">
-        <v>100.0</v>
+        <v>93.323</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>334000.0</v>
+        <v>279969.0</v>
       </c>
       <c r="I319" s="1">
-        <v>-213.76</v>
+        <v>1272.0</v>
       </c>
       <c r="J319" s="1">
-        <v>-0.064</v>
+        <v>0.45433601577317</v>
       </c>
       <c r="K319">
-        <v>3.15</v>
-[...2 lines deleted...]
-        <v>812</v>
+        <v>0.31</v>
+      </c>
+      <c r="L319">
+        <v>928.77</v>
       </c>
       <c r="M319" s="1">
-        <v>333786.24</v>
+        <v>281241.0</v>
       </c>
       <c r="N319" s="1">
-        <v>344322.04</v>
+        <v>282169.77</v>
       </c>
       <c r="O319" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>813</v>
+        <v>805</v>
       </c>
       <c r="B320" t="s">
-        <v>814</v>
+        <v>806</v>
       </c>
       <c r="C320" s="1">
-        <v>400000.0</v>
+        <v>389000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>98.81</v>
+        <v>100.102</v>
       </c>
       <c r="E320" s="1">
-        <v>100.78</v>
+        <v>100.15896401</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>403120.0</v>
+        <v>389618.37</v>
       </c>
       <c r="I320" s="1">
-        <v>-7880.0</v>
+        <v>-221.59</v>
       </c>
       <c r="J320" s="1">
-        <v>-1.9547529271681</v>
+        <v>-0.056873601724683</v>
       </c>
       <c r="K320">
-        <v>2.72</v>
+        <v>3.06</v>
       </c>
       <c r="L320" t="s">
-        <v>815</v>
+        <v>807</v>
       </c>
       <c r="M320" s="1">
-        <v>395240.0</v>
+        <v>389396.78</v>
       </c>
       <c r="N320" s="1">
-        <v>406113.97</v>
+        <v>401290.59</v>
       </c>
       <c r="O320" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>816</v>
+        <v>808</v>
       </c>
       <c r="B321" t="s">
-        <v>817</v>
+        <v>809</v>
       </c>
       <c r="C321" s="1">
-        <v>429000.0</v>
+        <v>661000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>100.104</v>
+        <v>99.756</v>
       </c>
       <c r="E321" s="1">
         <v>100.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>429000.0</v>
+        <v>661000.0</v>
       </c>
       <c r="I321" s="1">
-        <v>446.16</v>
+        <v>-1612.84</v>
       </c>
       <c r="J321" s="1">
-        <v>0.104</v>
+        <v>-0.244</v>
       </c>
       <c r="K321">
-        <v>2.22</v>
+        <v>2.3</v>
       </c>
       <c r="L321" t="s">
-        <v>818</v>
+        <v>810</v>
       </c>
       <c r="M321" s="1">
-        <v>429446.16</v>
+        <v>659387.16</v>
       </c>
       <c r="N321" s="1">
-        <v>438963.06</v>
+        <v>674601.48</v>
       </c>
       <c r="O321" s="1">
-        <v>0.13</v>
+        <v>0.19</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>819</v>
+        <v>811</v>
       </c>
       <c r="B322" t="s">
-        <v>820</v>
+        <v>812</v>
       </c>
       <c r="C322" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>93.596</v>
+        <v>99.131</v>
       </c>
       <c r="E322" s="1">
-        <v>93.323</v>
+        <v>99.07</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>279969.0</v>
+        <v>495350.0</v>
       </c>
       <c r="I322" s="1">
-        <v>819.0</v>
+        <v>305.0</v>
       </c>
       <c r="J322" s="1">
-        <v>0.29253238751433</v>
+        <v>0.061572625416372</v>
       </c>
       <c r="K322">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>842.47</v>
+        <v>0.7</v>
+      </c>
+      <c r="L322" t="s">
+        <v>813</v>
       </c>
       <c r="M322" s="1">
-        <v>280788.0</v>
+        <v>495655.0</v>
       </c>
       <c r="N322" s="1">
-        <v>281630.47</v>
+        <v>499174.0</v>
       </c>
       <c r="O322" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="B323" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="C323" s="1">
-        <v>189000.0</v>
+        <v>524003.0</v>
       </c>
       <c r="D323" s="1">
-        <v>99.81</v>
+        <v>97.85</v>
       </c>
       <c r="E323" s="1">
-        <v>99.833</v>
+        <v>97.83770131</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>188684.37</v>
+        <v>512672.49</v>
       </c>
       <c r="I323" s="1">
-        <v>-43.47</v>
+        <v>64.45</v>
       </c>
       <c r="J323" s="1">
-        <v>-0.023038474252001</v>
+        <v>0.012571378659307</v>
       </c>
       <c r="K323">
-        <v>2.83</v>
+        <v>0.6</v>
       </c>
       <c r="L323" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
       <c r="M323" s="1">
-        <v>188640.9</v>
+        <v>512736.94</v>
       </c>
       <c r="N323" s="1">
-        <v>193984.68</v>
+        <v>515902.49</v>
       </c>
       <c r="O323" s="1">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="B324" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="C324" s="1">
-        <v>661000.0</v>
+        <v>2293997.0</v>
       </c>
       <c r="D324" s="1">
-        <v>99.772</v>
+        <v>97.437</v>
       </c>
       <c r="E324" s="1">
-        <v>100.0</v>
+        <v>101.06399572</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>661000.0</v>
+        <v>2318405.03</v>
       </c>
       <c r="I324" s="1">
-        <v>-1507.08</v>
+        <v>-83203.18</v>
       </c>
       <c r="J324" s="1">
-        <v>-0.228</v>
+        <v>-3.5888112268286</v>
       </c>
       <c r="K324">
-        <v>2.1</v>
+        <v>0.75</v>
       </c>
       <c r="L324" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
       <c r="M324" s="1">
-        <v>659492.92</v>
+        <v>2235201.85</v>
       </c>
       <c r="N324" s="1">
-        <v>673347.66</v>
+        <v>2252485.39</v>
       </c>
       <c r="O324" s="1">
-        <v>0.19</v>
+        <v>0.64</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="B325" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="C325" s="1">
-        <v>500000.0</v>
+        <v>1601863.0</v>
       </c>
       <c r="D325" s="1">
-        <v>99.1</v>
+        <v>103.854</v>
       </c>
       <c r="E325" s="1">
-        <v>99.07</v>
+        <v>117.63334817</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>495350.0</v>
+        <v>1884325.08</v>
       </c>
       <c r="I325" s="1">
-        <v>150.0</v>
+        <v>-220726.28</v>
       </c>
       <c r="J325" s="1">
-        <v>0.030281619057232</v>
+        <v>-11.713811079774</v>
       </c>
       <c r="K325">
-        <v>0.49</v>
+        <v>1.13</v>
       </c>
       <c r="L325" t="s">
-        <v>829</v>
+        <v>822</v>
       </c>
       <c r="M325" s="1">
-        <v>495500.0</v>
+        <v>1663598.8</v>
       </c>
       <c r="N325" s="1">
-        <v>497948.0</v>
+        <v>1681702.04</v>
       </c>
       <c r="O325" s="1">
-        <v>0.14</v>
+        <v>0.48</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>830</v>
+        <v>823</v>
       </c>
       <c r="B326" t="s">
-        <v>831</v>
+        <v>824</v>
       </c>
       <c r="C326" s="1">
-        <v>521765.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>97.797</v>
+        <v>97.858</v>
       </c>
       <c r="E326" s="1">
-        <v>97.83772196</v>
+        <v>99.794</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>510482.99</v>
+        <v>199588.0</v>
       </c>
       <c r="I326" s="1">
-        <v>-212.48</v>
+        <v>-3872.0</v>
       </c>
       <c r="J326" s="1">
-        <v>-0.041623326175863</v>
+        <v>-1.9399963925687</v>
       </c>
       <c r="K326">
-        <v>0.56</v>
+        <v>0.58</v>
       </c>
       <c r="L326" t="s">
-        <v>832</v>
+        <v>825</v>
       </c>
       <c r="M326" s="1">
-        <v>510270.51</v>
+        <v>195716.0</v>
       </c>
       <c r="N326" s="1">
-        <v>513197.4</v>
+        <v>196885.86</v>
       </c>
       <c r="O326" s="1">
-        <v>0.15</v>
+        <v>0.06</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>833</v>
+        <v>826</v>
       </c>
       <c r="B327" t="s">
-        <v>834</v>
+        <v>827</v>
       </c>
       <c r="C327" s="1">
-        <v>2284200.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>97.403</v>
+        <v>97.201</v>
       </c>
       <c r="E327" s="1">
-        <v>101.07926451</v>
+        <v>99.224</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>2308852.56</v>
+        <v>992240.0</v>
       </c>
       <c r="I327" s="1">
-        <v>-83973.23</v>
+        <v>-20230.0</v>
       </c>
       <c r="J327" s="1">
-        <v>-3.6370113646408</v>
+        <v>-2.0388212529227</v>
       </c>
       <c r="K327">
-        <v>0.61</v>
+        <v>1.49</v>
       </c>
       <c r="L327" t="s">
-        <v>835</v>
+        <v>828</v>
       </c>
       <c r="M327" s="1">
-        <v>2224879.33</v>
+        <v>972010.0</v>
       </c>
       <c r="N327" s="1">
-        <v>2238803.56</v>
+        <v>986879.86</v>
       </c>
       <c r="O327" s="1">
-        <v>0.64</v>
+        <v>0.28</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>836</v>
+        <v>829</v>
       </c>
       <c r="B328" t="s">
-        <v>837</v>
+        <v>830</v>
       </c>
       <c r="C328" s="1">
-        <v>1595023.0</v>
+        <v>288000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>103.289</v>
+        <v>99.388</v>
       </c>
       <c r="E328" s="1">
-        <v>117.69169661</v>
+        <v>100.0</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>1877209.63</v>
+        <v>288000.0</v>
       </c>
       <c r="I328" s="1">
-        <v>-229726.33</v>
+        <v>-1762.56</v>
       </c>
       <c r="J328" s="1">
-        <v>-12.237649238993</v>
+        <v>-0.612</v>
       </c>
       <c r="K328">
-        <v>0.91</v>
+        <v>2.95</v>
       </c>
       <c r="L328" t="s">
-        <v>838</v>
+        <v>831</v>
       </c>
       <c r="M328" s="1">
-        <v>1647483.3</v>
+        <v>286237.44</v>
       </c>
       <c r="N328" s="1">
-        <v>1662067.93</v>
+        <v>294740.57</v>
       </c>
       <c r="O328" s="1">
-        <v>0.48</v>
+        <v>0.08</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>839</v>
+        <v>832</v>
       </c>
       <c r="B329" t="s">
-        <v>840</v>
+        <v>833</v>
       </c>
       <c r="C329" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>97.893</v>
+        <v>99.082</v>
       </c>
       <c r="E329" s="1">
-        <v>99.794</v>
+        <v>101.2</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>199588.0</v>
+        <v>404800.0</v>
       </c>
       <c r="I329" s="1">
-        <v>-3802.0</v>
+        <v>-8472.0</v>
       </c>
       <c r="J329" s="1">
-        <v>-1.9049241437361</v>
+        <v>-2.0928853754941</v>
       </c>
       <c r="K329">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>767.12</v>
+        <v>0.61</v>
+      </c>
+      <c r="L329" t="s">
+        <v>834</v>
       </c>
       <c r="M329" s="1">
-        <v>195786.0</v>
+        <v>396328.0</v>
       </c>
       <c r="N329" s="1">
-        <v>196553.12</v>
+        <v>398760.88</v>
       </c>
       <c r="O329" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
       <c r="B330" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="C330" s="1">
-        <v>1000000.0</v>
+        <v>956000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>96.927</v>
+        <v>98.429</v>
       </c>
       <c r="E330" s="1">
-        <v>99.224</v>
+        <v>99.728</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>992240.0</v>
+        <v>953399.68</v>
       </c>
       <c r="I330" s="1">
-        <v>-22970.0</v>
+        <v>-12418.44</v>
       </c>
       <c r="J330" s="1">
-        <v>-2.3149641215835</v>
+        <v>-1.3025429167335</v>
       </c>
       <c r="K330">
-        <v>1.3</v>
+        <v>0.85</v>
       </c>
       <c r="L330" t="s">
-        <v>843</v>
+        <v>837</v>
       </c>
       <c r="M330" s="1">
-        <v>969270.0</v>
+        <v>940981.24</v>
       </c>
       <c r="N330" s="1">
-        <v>982270.0</v>
+        <v>949067.95</v>
       </c>
       <c r="O330" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>844</v>
+        <v>838</v>
       </c>
       <c r="B331" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="C331" s="1">
-        <v>288000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>99.602</v>
+        <v>100.931</v>
       </c>
       <c r="E331" s="1">
-        <v>100.0</v>
+        <v>100.651</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>288000.0</v>
+        <v>402604.0</v>
       </c>
       <c r="I331" s="1">
-        <v>-1146.24</v>
+        <v>1120.0</v>
       </c>
       <c r="J331" s="1">
-        <v>-0.398</v>
+        <v>0.2781889896772</v>
       </c>
       <c r="K331">
-        <v>2.74</v>
+        <v>1.69</v>
       </c>
       <c r="L331" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="M331" s="1">
-        <v>286853.76</v>
+        <v>403724.0</v>
       </c>
       <c r="N331" s="1">
-        <v>294747.45</v>
+        <v>410477.42</v>
       </c>
       <c r="O331" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="B332" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="C332" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>99.0</v>
+        <v>104.18</v>
       </c>
       <c r="E332" s="1">
-        <v>101.2</v>
+        <v>99.29</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>404800.0</v>
+        <v>595740.0</v>
       </c>
       <c r="I332" s="1">
-        <v>-8800.0</v>
+        <v>29340.0</v>
       </c>
       <c r="J332" s="1">
-        <v>-2.1739130434783</v>
+        <v>4.9249672676</v>
       </c>
       <c r="K332">
-        <v>0.4</v>
+        <v>0.25</v>
       </c>
       <c r="L332" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="M332" s="1">
-        <v>396000.0</v>
+        <v>625080.0</v>
       </c>
       <c r="N332" s="1">
-        <v>397581.37</v>
+        <v>626582.05</v>
       </c>
       <c r="O332" s="1">
-        <v>0.11</v>
+        <v>0.18</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
       <c r="B333" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="C333" s="1">
-        <v>956000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>98.481</v>
+        <v>97.256</v>
       </c>
       <c r="E333" s="1">
-        <v>99.728</v>
+        <v>97.26</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>953399.68</v>
+        <v>194520.0</v>
       </c>
       <c r="I333" s="1">
-        <v>-11921.32</v>
+        <v>-8.0</v>
       </c>
       <c r="J333" s="1">
-        <v>-1.2504010909674</v>
+        <v>-0.0041126876413736</v>
       </c>
       <c r="K333">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>852</v>
+        <v>0.34</v>
+      </c>
+      <c r="L333">
+        <v>678.08</v>
       </c>
       <c r="M333" s="1">
-        <v>941478.36</v>
+        <v>194512.0</v>
       </c>
       <c r="N333" s="1">
-        <v>947777.48</v>
+        <v>195190.08</v>
       </c>
       <c r="O333" s="1">
-        <v>0.27</v>
+        <v>0.06</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>853</v>
+        <v>846</v>
       </c>
       <c r="B334" t="s">
-        <v>854</v>
+        <v>847</v>
       </c>
       <c r="C334" s="1">
-        <v>400000.0</v>
+        <v>169000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>100.907</v>
+        <v>99.737</v>
       </c>
       <c r="E334" s="1">
-        <v>100.651</v>
+        <v>102.47</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>402604.0</v>
+        <v>173174.3</v>
       </c>
       <c r="I334" s="1">
-        <v>1024.0</v>
+        <v>-4618.77</v>
       </c>
       <c r="J334" s="1">
-        <v>0.25434421913344</v>
+        <v>-2.6671220845125</v>
       </c>
       <c r="K334">
-        <v>1.48</v>
-[...2 lines deleted...]
-        <v>855</v>
+        <v>0.18</v>
+      </c>
+      <c r="L334">
+        <v>296.33</v>
       </c>
       <c r="M334" s="1">
-        <v>403628.0</v>
+        <v>168555.53</v>
       </c>
       <c r="N334" s="1">
-        <v>409547.18</v>
+        <v>168851.86</v>
       </c>
       <c r="O334" s="1">
-        <v>0.12</v>
+        <v>0.05</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="B335" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="C335" s="1">
-        <v>600000.0</v>
+        <v>828578.75</v>
       </c>
       <c r="D335" s="1">
-        <v>104.594</v>
+        <v>97.256</v>
       </c>
       <c r="E335" s="1">
-        <v>99.29</v>
+        <v>95.41643085</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>595740.0</v>
+        <v>790600.27</v>
       </c>
       <c r="I335" s="1">
-        <v>31824.0</v>
+        <v>15242.28</v>
       </c>
       <c r="J335" s="1">
-        <v>5.3419276865747</v>
+        <v>1.9279376163127</v>
       </c>
       <c r="K335">
-        <v>5.32</v>
+        <v>0.39</v>
       </c>
       <c r="L335" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="M335" s="1">
-        <v>627564.0</v>
+        <v>805842.55</v>
       </c>
       <c r="N335" s="1">
-        <v>659460.58</v>
+        <v>809052.44</v>
       </c>
       <c r="O335" s="1">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="B336" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
       <c r="C336" s="1">
-        <v>169000.0</v>
+        <v>507623.13</v>
       </c>
       <c r="D336" s="1">
-        <v>99.672</v>
+        <v>80.367</v>
       </c>
       <c r="E336" s="1">
-        <v>102.47</v>
+        <v>82.81624795</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>173174.3</v>
+        <v>420394.43</v>
       </c>
       <c r="I336" s="1">
-        <v>-4728.62</v>
+        <v>-12432.95</v>
       </c>
       <c r="J336" s="1">
-        <v>-2.7305552844735</v>
+        <v>-2.9574487939814</v>
       </c>
       <c r="K336">
-        <v>3.95</v>
+        <v>0.51</v>
       </c>
       <c r="L336" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="M336" s="1">
-        <v>168445.68</v>
+        <v>407961.48</v>
       </c>
       <c r="N336" s="1">
-        <v>175113.08</v>
+        <v>410527.41</v>
       </c>
       <c r="O336" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="B337" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
       <c r="C337" s="1">
-        <v>858302.75</v>
+        <v>629688.0</v>
       </c>
       <c r="D337" s="1">
-        <v>90.277</v>
+        <v>92.379</v>
       </c>
       <c r="E337" s="1">
-        <v>88.43019436</v>
+        <v>92.58520569</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>758998.79</v>
+        <v>582997.93</v>
       </c>
       <c r="I337" s="1">
-        <v>15851.18</v>
+        <v>-1298.45</v>
       </c>
       <c r="J337" s="1">
-        <v>2.0884328419022</v>
+        <v>-0.22271948718583</v>
       </c>
       <c r="K337">
-        <v>0.23</v>
+        <v>1.32</v>
       </c>
       <c r="L337" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="M337" s="1">
-        <v>774849.97</v>
+        <v>581699.48</v>
       </c>
       <c r="N337" s="1">
-        <v>776838.18</v>
+        <v>590039.82</v>
       </c>
       <c r="O337" s="1">
-        <v>0.22</v>
+        <v>0.17</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="B338" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
       <c r="C338" s="1">
-        <v>825039.75</v>
+        <v>1179870.39</v>
       </c>
       <c r="D338" s="1">
-        <v>97.196</v>
+        <v>102.594</v>
       </c>
       <c r="E338" s="1">
-        <v>95.40856183</v>
+        <v>106.38104411</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>787158.56</v>
+        <v>1255158.44</v>
       </c>
       <c r="I338" s="1">
-        <v>14747.07</v>
+        <v>-44682.21</v>
       </c>
       <c r="J338" s="1">
-        <v>1.8734560925057</v>
+        <v>-3.5598860331927</v>
       </c>
       <c r="K338">
+        <v>0.89</v>
+      </c>
+      <c r="L338" t="s">
+        <v>859</v>
+      </c>
+      <c r="M338" s="1">
+        <v>1210476.23</v>
+      </c>
+      <c r="N338" s="1">
+        <v>1220946.37</v>
+      </c>
+      <c r="O338" s="1">
         <v>0.35</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.23</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="B339" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
       <c r="C339" s="1">
-        <v>505455.13</v>
+        <v>308000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>80.17</v>
+        <v>100.12</v>
       </c>
       <c r="E339" s="1">
-        <v>82.82664576</v>
+        <v>99.958</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>418651.53</v>
+        <v>307870.64</v>
       </c>
       <c r="I339" s="1">
-        <v>-13428.15</v>
+        <v>498.96</v>
       </c>
       <c r="J339" s="1">
-        <v>-3.207476633371</v>
+        <v>0.16206806858881</v>
       </c>
       <c r="K339">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>870</v>
+        <v>0.0</v>
+      </c>
+      <c r="L339">
+        <v>0.0</v>
       </c>
       <c r="M339" s="1">
-        <v>405223.38</v>
+        <v>308369.6</v>
       </c>
       <c r="N339" s="1">
-        <v>407516.62</v>
+        <v>308369.6</v>
       </c>
       <c r="O339" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>871</v>
+        <v>862</v>
       </c>
       <c r="B340" t="s">
-        <v>872</v>
+        <v>863</v>
       </c>
       <c r="C340" s="1">
-        <v>1174831.39</v>
+        <v>394000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>102.133</v>
+        <v>97.884</v>
       </c>
       <c r="E340" s="1">
-        <v>106.39664386</v>
+        <v>99.422</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>1249981.17</v>
+        <v>391722.68</v>
       </c>
       <c r="I340" s="1">
-        <v>-50090.63</v>
+        <v>-6059.72</v>
       </c>
       <c r="J340" s="1">
-        <v>-4.0073107661294</v>
+        <v>-1.5469413208344</v>
       </c>
       <c r="K340">
-        <v>0.65</v>
+        <v>0.55</v>
       </c>
       <c r="L340" t="s">
-        <v>873</v>
+        <v>864</v>
       </c>
       <c r="M340" s="1">
-        <v>1199890.54</v>
+        <v>385662.96</v>
       </c>
       <c r="N340" s="1">
-        <v>1207544.65</v>
+        <v>387838.06</v>
       </c>
       <c r="O340" s="1">
-        <v>0.35</v>
+        <v>0.11</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>874</v>
+        <v>865</v>
       </c>
       <c r="B341" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="C341" s="1">
-        <v>394000.0</v>
+        <v>495000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>97.222</v>
+        <v>100.423</v>
       </c>
       <c r="E341" s="1">
-        <v>99.422</v>
+        <v>100.0</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>391722.68</v>
+        <v>495000.0</v>
       </c>
       <c r="I341" s="1">
-        <v>-8668.0</v>
+        <v>2093.85</v>
       </c>
       <c r="J341" s="1">
-        <v>-2.212789925771</v>
+        <v>0.423</v>
       </c>
       <c r="K341">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>876</v>
+        <v>0.0</v>
+      </c>
+      <c r="L341">
+        <v>0.0</v>
       </c>
       <c r="M341" s="1">
-        <v>383054.68</v>
+        <v>497093.85</v>
       </c>
       <c r="N341" s="1">
-        <v>384493.05</v>
+        <v>497093.85</v>
       </c>
       <c r="O341" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>877</v>
+        <v>867</v>
       </c>
       <c r="B342" t="s">
-        <v>878</v>
+        <v>868</v>
       </c>
       <c r="C342" s="1">
-        <v>495000.0</v>
+        <v>450000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>100.108</v>
+        <v>88.595</v>
       </c>
       <c r="E342" s="1">
-        <v>100.0</v>
+        <v>88.621</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>495000.0</v>
+        <v>398794.5</v>
       </c>
       <c r="I342" s="1">
-        <v>534.6</v>
+        <v>-117.0</v>
       </c>
       <c r="J342" s="1">
-        <v>0.108</v>
+        <v>-0.029338418659234</v>
       </c>
       <c r="K342">
-        <v>3.77</v>
+        <v>1.43</v>
       </c>
       <c r="L342" t="s">
-        <v>879</v>
+        <v>869</v>
       </c>
       <c r="M342" s="1">
-        <v>495534.6</v>
+        <v>398677.5</v>
       </c>
       <c r="N342" s="1">
-        <v>514195.42</v>
+        <v>405128.53</v>
       </c>
       <c r="O342" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>880</v>
+        <v>870</v>
       </c>
       <c r="B343" t="s">
-        <v>881</v>
+        <v>871</v>
       </c>
       <c r="C343" s="1">
-        <v>450000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>88.42</v>
+        <v>74.441</v>
       </c>
       <c r="E343" s="1">
-        <v>88.621</v>
+        <v>74.174</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>398794.5</v>
+        <v>370870.0</v>
       </c>
       <c r="I343" s="1">
-        <v>-904.5</v>
+        <v>1335.0</v>
       </c>
       <c r="J343" s="1">
-        <v>-0.22680854425023</v>
+        <v>0.35996440801359</v>
       </c>
       <c r="K343">
-        <v>1.34</v>
+        <v>0.35</v>
       </c>
       <c r="L343" t="s">
-        <v>882</v>
+        <v>872</v>
       </c>
       <c r="M343" s="1">
-        <v>397890.0</v>
+        <v>372205.0</v>
       </c>
       <c r="N343" s="1">
-        <v>403920.31</v>
+        <v>373941.3</v>
       </c>
       <c r="O343" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>883</v>
+        <v>873</v>
       </c>
       <c r="B344" t="s">
-        <v>884</v>
+        <v>874</v>
       </c>
       <c r="C344" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>74.259</v>
+        <v>98.095</v>
       </c>
       <c r="E344" s="1">
-        <v>74.174</v>
+        <v>99.985</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>370870.0</v>
+        <v>399940.0</v>
       </c>
       <c r="I344" s="1">
-        <v>425.0</v>
+        <v>-7560.0</v>
       </c>
       <c r="J344" s="1">
-        <v>0.11459541079084</v>
+        <v>-1.8902835425314</v>
       </c>
       <c r="K344">
-        <v>0.3</v>
+        <v>3.02</v>
       </c>
       <c r="L344" t="s">
-        <v>885</v>
+        <v>875</v>
       </c>
       <c r="M344" s="1">
-        <v>371295.0</v>
+        <v>392380.0</v>
       </c>
       <c r="N344" s="1">
-        <v>372815.55</v>
+        <v>404474.52</v>
       </c>
       <c r="O344" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>886</v>
+        <v>876</v>
       </c>
       <c r="B345" t="s">
-        <v>887</v>
+        <v>877</v>
       </c>
       <c r="C345" s="1">
         <v>400000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>97.469</v>
+        <v>100.939</v>
       </c>
       <c r="E345" s="1">
-        <v>99.985</v>
+        <v>100.0</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>399940.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I345" s="1">
-        <v>-10064.0</v>
+        <v>3756.0</v>
       </c>
       <c r="J345" s="1">
-        <v>-2.5163774566185</v>
+        <v>0.939</v>
       </c>
       <c r="K345">
-        <v>2.83</v>
+        <v>2.58</v>
       </c>
       <c r="L345" t="s">
-        <v>888</v>
+        <v>878</v>
       </c>
       <c r="M345" s="1">
-        <v>389876.0</v>
+        <v>403756.0</v>
       </c>
       <c r="N345" s="1">
-        <v>401193.81</v>
+        <v>414056.14</v>
       </c>
       <c r="O345" s="1">
         <v>0.12</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>889</v>
+        <v>879</v>
       </c>
       <c r="B346" t="s">
-        <v>890</v>
+        <v>880</v>
       </c>
       <c r="C346" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>100.604</v>
+        <v>98.383</v>
       </c>
       <c r="E346" s="1">
-        <v>100.0</v>
+        <v>99.711</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>400000.0</v>
+        <v>199422.0</v>
       </c>
       <c r="I346" s="1">
-        <v>2416.0</v>
+        <v>-2656.0</v>
       </c>
       <c r="J346" s="1">
-        <v>0.604</v>
+        <v>-1.3318490437364</v>
       </c>
       <c r="K346">
-        <v>2.35</v>
+        <v>1.12</v>
       </c>
       <c r="L346" t="s">
-        <v>891</v>
+        <v>881</v>
       </c>
       <c r="M346" s="1">
-        <v>402416.0</v>
+        <v>196766.0</v>
       </c>
       <c r="N346" s="1">
-        <v>411829.65</v>
+        <v>199005.73</v>
       </c>
       <c r="O346" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>892</v>
+        <v>882</v>
       </c>
       <c r="B347" t="s">
-        <v>893</v>
+        <v>883</v>
       </c>
       <c r="C347" s="1">
         <v>200000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>98.684</v>
+        <v>98.417</v>
       </c>
       <c r="E347" s="1">
-        <v>99.711</v>
+        <v>100.66</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>199422.0</v>
+        <v>201320.0</v>
       </c>
       <c r="I347" s="1">
-        <v>-2054.0</v>
+        <v>-4486.0</v>
       </c>
       <c r="J347" s="1">
-        <v>-1.0299766324678</v>
+        <v>-2.2282932644546</v>
       </c>
       <c r="K347">
-        <v>0.9</v>
+        <v>2.77</v>
       </c>
       <c r="L347" t="s">
-        <v>894</v>
+        <v>884</v>
       </c>
       <c r="M347" s="1">
-        <v>197368.0</v>
+        <v>196834.0</v>
       </c>
       <c r="N347" s="1">
-        <v>199176.22</v>
+        <v>202381.95</v>
       </c>
       <c r="O347" s="1">
         <v>0.06</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>895</v>
+        <v>885</v>
       </c>
       <c r="B348" t="s">
-        <v>896</v>
+        <v>886</v>
       </c>
       <c r="C348" s="1">
-        <v>800000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>102.185</v>
+        <v>100.106</v>
       </c>
       <c r="E348" s="1">
-        <v>102.3175</v>
+        <v>100.0</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>818540.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I348" s="1">
-        <v>-1060.0</v>
+        <v>318.0</v>
       </c>
       <c r="J348" s="1">
-        <v>-0.12949886383072</v>
+        <v>0.106</v>
       </c>
       <c r="K348">
-        <v>3.17</v>
-[...2 lines deleted...]
-        <v>897</v>
+        <v>0.1</v>
+      </c>
+      <c r="L348">
+        <v>287.67</v>
       </c>
       <c r="M348" s="1">
-        <v>817480.0</v>
+        <v>300318.0</v>
       </c>
       <c r="N348" s="1">
-        <v>842822.47</v>
+        <v>300605.67</v>
       </c>
       <c r="O348" s="1">
-        <v>0.24</v>
+        <v>0.09</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>898</v>
+        <v>887</v>
       </c>
       <c r="B349" t="s">
-        <v>899</v>
+        <v>888</v>
       </c>
       <c r="C349" s="1">
-        <v>200000.0</v>
+        <v>129000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>98.046</v>
+        <v>95.386</v>
       </c>
       <c r="E349" s="1">
-        <v>100.66</v>
+        <v>97.75713953</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>201320.0</v>
+        <v>126106.71</v>
       </c>
       <c r="I349" s="1">
-        <v>-5228.0</v>
+        <v>-3058.77</v>
       </c>
       <c r="J349" s="1">
-        <v>-2.5968607192529</v>
+        <v>-2.4255410358418</v>
       </c>
       <c r="K349">
-        <v>2.58</v>
-[...2 lines deleted...]
-        <v>900</v>
+        <v>0.08</v>
+      </c>
+      <c r="L349">
+        <v>98.96</v>
       </c>
       <c r="M349" s="1">
-        <v>196092.0</v>
+        <v>123047.94</v>
       </c>
       <c r="N349" s="1">
-        <v>201251.59</v>
+        <v>123146.9</v>
       </c>
       <c r="O349" s="1">
-        <v>0.06</v>
+        <v>0.04</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>901</v>
+        <v>889</v>
       </c>
       <c r="B350" t="s">
-        <v>902</v>
+        <v>890</v>
       </c>
       <c r="C350" s="1">
-        <v>129000.0</v>
+        <v>470000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>95.292</v>
+        <v>97.952</v>
       </c>
       <c r="E350" s="1">
-        <v>97.75713953</v>
+        <v>99.81825532</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>126106.71</v>
+        <v>469145.8</v>
       </c>
       <c r="I350" s="1">
-        <v>-3180.03</v>
+        <v>-8771.4</v>
       </c>
       <c r="J350" s="1">
-        <v>-2.5216976955469</v>
+        <v>-1.8696533145986</v>
       </c>
       <c r="K350">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>61.85</v>
+        <v>0.43</v>
+      </c>
+      <c r="L350" t="s">
+        <v>891</v>
       </c>
       <c r="M350" s="1">
-        <v>122926.68</v>
+        <v>460374.4</v>
       </c>
       <c r="N350" s="1">
-        <v>122988.53</v>
+        <v>462373.51</v>
       </c>
       <c r="O350" s="1">
-        <v>0.04</v>
+        <v>0.13</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>903</v>
+        <v>892</v>
       </c>
       <c r="B351" t="s">
-        <v>904</v>
+        <v>893</v>
       </c>
       <c r="C351" s="1">
-        <v>470000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>97.775</v>
+        <v>98.892</v>
       </c>
       <c r="E351" s="1">
-        <v>99.81825532</v>
+        <v>100.0</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>469145.8</v>
+        <v>400000.0</v>
       </c>
       <c r="I351" s="1">
-        <v>-9603.3</v>
+        <v>-4432.0</v>
       </c>
       <c r="J351" s="1">
-        <v>-2.0469755883992</v>
+        <v>-1.108</v>
       </c>
       <c r="K351">
-        <v>0.23</v>
+        <v>1.66</v>
       </c>
       <c r="L351" t="s">
-        <v>905</v>
+        <v>894</v>
       </c>
       <c r="M351" s="1">
-        <v>459542.5</v>
+        <v>395568.0</v>
       </c>
       <c r="N351" s="1">
-        <v>460628.97</v>
+        <v>402226.78</v>
       </c>
       <c r="O351" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>906</v>
+        <v>895</v>
       </c>
       <c r="B352" t="s">
-        <v>907</v>
+        <v>896</v>
       </c>
       <c r="C352" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>98.309</v>
+        <v>98.595</v>
       </c>
       <c r="E352" s="1">
-        <v>100.0</v>
+        <v>99.326</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>400000.0</v>
+        <v>297978.0</v>
       </c>
       <c r="I352" s="1">
-        <v>-6764.0</v>
+        <v>-2193.0</v>
       </c>
       <c r="J352" s="1">
-        <v>-1.691</v>
+        <v>-0.73596037291344</v>
       </c>
       <c r="K352">
-        <v>1.45</v>
+        <v>0.46</v>
       </c>
       <c r="L352" t="s">
-        <v>908</v>
+        <v>897</v>
       </c>
       <c r="M352" s="1">
-        <v>393236.0</v>
+        <v>295785.0</v>
       </c>
       <c r="N352" s="1">
-        <v>399026.25</v>
+        <v>297155.55</v>
       </c>
       <c r="O352" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>909</v>
+        <v>898</v>
       </c>
       <c r="B353" t="s">
-        <v>910</v>
+        <v>899</v>
       </c>
       <c r="C353" s="1">
-        <v>300000.0</v>
+        <v>363000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>98.304</v>
+        <v>98.033</v>
       </c>
       <c r="E353" s="1">
-        <v>99.326</v>
+        <v>100.0</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>297978.0</v>
+        <v>363000.0</v>
       </c>
       <c r="I353" s="1">
-        <v>-3066.0</v>
+        <v>-7140.21</v>
       </c>
       <c r="J353" s="1">
-        <v>-1.0289350220486</v>
+        <v>-1.967</v>
       </c>
       <c r="K353">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>744.86</v>
+        <v>0.72</v>
+      </c>
+      <c r="L353" t="s">
+        <v>900</v>
       </c>
       <c r="M353" s="1">
-        <v>294912.0</v>
+        <v>355859.79</v>
       </c>
       <c r="N353" s="1">
-        <v>295656.86</v>
+        <v>358481.83</v>
       </c>
       <c r="O353" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>911</v>
+        <v>901</v>
       </c>
       <c r="B354" t="s">
-        <v>912</v>
+        <v>902</v>
       </c>
       <c r="C354" s="1">
-        <v>363000.0</v>
+        <v>276000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>97.562</v>
+        <v>98.555</v>
       </c>
       <c r="E354" s="1">
-        <v>100.0</v>
+        <v>99.23</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>363000.0</v>
+        <v>273874.8</v>
       </c>
       <c r="I354" s="1">
-        <v>-8849.94</v>
+        <v>-1863.0</v>
       </c>
       <c r="J354" s="1">
-        <v>-2.438</v>
+        <v>-0.68023783130102</v>
       </c>
       <c r="K354">
-        <v>0.5</v>
+        <v>2.25</v>
       </c>
       <c r="L354" t="s">
-        <v>913</v>
+        <v>903</v>
       </c>
       <c r="M354" s="1">
-        <v>354150.06</v>
+        <v>272011.8</v>
       </c>
       <c r="N354" s="1">
-        <v>355974.09</v>
+        <v>278213.29</v>
       </c>
       <c r="O354" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>914</v>
+        <v>904</v>
       </c>
       <c r="B355" t="s">
-        <v>915</v>
+        <v>905</v>
       </c>
       <c r="C355" s="1">
-        <v>400000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>98.356</v>
+        <v>99.415</v>
       </c>
       <c r="E355" s="1">
-        <v>99.3</v>
+        <v>99.499</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>397200.0</v>
+        <v>170143.29</v>
       </c>
       <c r="I355" s="1">
-        <v>-3776.0</v>
+        <v>-143.64</v>
       </c>
       <c r="J355" s="1">
-        <v>-0.95065458207452</v>
+        <v>-0.084422959024714</v>
       </c>
       <c r="K355">
-        <v>0.26</v>
+        <v>1.12</v>
       </c>
       <c r="L355" t="s">
-        <v>916</v>
+        <v>906</v>
       </c>
       <c r="M355" s="1">
-        <v>393424.0</v>
+        <v>169999.65</v>
       </c>
       <c r="N355" s="1">
-        <v>394448.66</v>
+        <v>171914.62</v>
       </c>
       <c r="O355" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>917</v>
+        <v>907</v>
       </c>
       <c r="B356" t="s">
-        <v>918</v>
+        <v>908</v>
       </c>
       <c r="C356" s="1">
-        <v>276000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>98.601</v>
+        <v>100.163</v>
       </c>
       <c r="E356" s="1">
-        <v>99.23</v>
+        <v>99.897</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>273874.8</v>
+        <v>199794.0</v>
       </c>
       <c r="I356" s="1">
-        <v>-1736.04</v>
+        <v>532.0</v>
       </c>
       <c r="J356" s="1">
-        <v>-0.63388088279754</v>
+        <v>0.26627426249037</v>
       </c>
       <c r="K356">
-        <v>2.05</v>
-[...2 lines deleted...]
-        <v>919</v>
+        <v>0.15</v>
+      </c>
+      <c r="L356">
+        <v>297.26</v>
       </c>
       <c r="M356" s="1">
-        <v>272138.76</v>
+        <v>200326.0</v>
       </c>
       <c r="N356" s="1">
-        <v>277804.32</v>
+        <v>200623.26</v>
       </c>
       <c r="O356" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>920</v>
+        <v>909</v>
       </c>
       <c r="B357" t="s">
-        <v>921</v>
+        <v>910</v>
       </c>
       <c r="C357" s="1">
-        <v>171000.0</v>
+        <v>329000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>98.874</v>
+        <v>101.437</v>
       </c>
       <c r="E357" s="1">
-        <v>99.499</v>
+        <v>99.451</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>170143.29</v>
+        <v>327193.79</v>
       </c>
       <c r="I357" s="1">
-        <v>-1068.75</v>
+        <v>6533.94</v>
       </c>
       <c r="J357" s="1">
-        <v>-0.62814701655293</v>
+        <v>1.9969633286744</v>
       </c>
       <c r="K357">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>922</v>
+        <v>0.02</v>
+      </c>
+      <c r="L357">
+        <v>67.6</v>
       </c>
       <c r="M357" s="1">
-        <v>169074.54</v>
+        <v>333727.73</v>
       </c>
       <c r="N357" s="1">
-        <v>170620.57</v>
+        <v>333795.33</v>
       </c>
       <c r="O357" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>923</v>
+        <v>911</v>
       </c>
       <c r="B358" t="s">
-        <v>924</v>
+        <v>912</v>
       </c>
       <c r="C358" s="1">
-        <v>329000.0</v>
+        <v>3675696.0</v>
       </c>
       <c r="D358" s="1">
-        <v>101.251</v>
+        <v>66.96</v>
       </c>
       <c r="E358" s="1">
-        <v>99.451</v>
+        <v>70.35018701</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>327193.79</v>
+        <v>2585859.01</v>
       </c>
       <c r="I358" s="1">
-        <v>5922.0</v>
+        <v>-124612.97</v>
       </c>
       <c r="J358" s="1">
-        <v>1.8099365516687</v>
+        <v>-4.8190164087871</v>
       </c>
       <c r="K358">
-        <v>3.55</v>
+        <v>1.1</v>
       </c>
       <c r="L358" t="s">
-        <v>925</v>
+        <v>913</v>
       </c>
       <c r="M358" s="1">
-        <v>333115.79</v>
+        <v>2461246.04</v>
       </c>
       <c r="N358" s="1">
-        <v>344811.06</v>
+        <v>2501527.64</v>
       </c>
       <c r="O358" s="1">
-        <v>0.1</v>
+        <v>0.71</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>926</v>
+        <v>914</v>
       </c>
       <c r="B359" t="s">
-        <v>927</v>
+        <v>915</v>
       </c>
       <c r="C359" s="1">
-        <v>3660000.0</v>
+        <v>174000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>66.476</v>
+        <v>98.742</v>
       </c>
       <c r="E359" s="1">
-        <v>70.36</v>
+        <v>100.0</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>2575176.0</v>
+        <v>174000.0</v>
       </c>
       <c r="I359" s="1">
-        <v>-142154.4</v>
+        <v>-2188.92</v>
       </c>
       <c r="J359" s="1">
-        <v>-5.5201819215463</v>
+        <v>-1.258</v>
       </c>
       <c r="K359">
-        <v>0.98</v>
+        <v>1.55</v>
       </c>
       <c r="L359" t="s">
-        <v>928</v>
+        <v>916</v>
       </c>
       <c r="M359" s="1">
-        <v>2433021.6</v>
+        <v>171811.08</v>
       </c>
       <c r="N359" s="1">
-        <v>2468919.68</v>
+        <v>174505.54</v>
       </c>
       <c r="O359" s="1">
-        <v>0.71</v>
+        <v>0.05</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>929</v>
+        <v>917</v>
       </c>
       <c r="B360" t="s">
-        <v>930</v>
+        <v>918</v>
       </c>
       <c r="C360" s="1">
-        <v>174000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>98.696</v>
+        <v>98.708</v>
       </c>
       <c r="E360" s="1">
-        <v>100.0</v>
+        <v>100.23</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>174000.0</v>
+        <v>601380.0</v>
       </c>
       <c r="I360" s="1">
-        <v>-2268.96</v>
+        <v>-9132.0</v>
       </c>
       <c r="J360" s="1">
-        <v>-1.304</v>
+        <v>-1.5185074329043</v>
       </c>
       <c r="K360">
-        <v>1.35</v>
+        <v>2.49</v>
       </c>
       <c r="L360" t="s">
-        <v>931</v>
+        <v>919</v>
       </c>
       <c r="M360" s="1">
-        <v>171731.04</v>
+        <v>592248.0</v>
       </c>
       <c r="N360" s="1">
-        <v>174076.22</v>
+        <v>607165.81</v>
       </c>
       <c r="O360" s="1">
-        <v>0.05</v>
+        <v>0.17</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>932</v>
+        <v>920</v>
       </c>
       <c r="B361" t="s">
-        <v>933</v>
+        <v>921</v>
       </c>
       <c r="C361" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>98.772</v>
+        <v>98.687</v>
       </c>
       <c r="E361" s="1">
-        <v>100.23</v>
+        <v>99.871</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>601380.0</v>
+        <v>499355.0</v>
       </c>
       <c r="I361" s="1">
-        <v>-8748.0</v>
+        <v>-5920.0</v>
       </c>
       <c r="J361" s="1">
-        <v>-1.4546542951212</v>
+        <v>-1.1855293328394</v>
       </c>
       <c r="K361">
-        <v>2.27</v>
+        <v>1.76</v>
       </c>
       <c r="L361" t="s">
-        <v>934</v>
+        <v>922</v>
       </c>
       <c r="M361" s="1">
-        <v>592632.0</v>
+        <v>493435.0</v>
       </c>
       <c r="N361" s="1">
-        <v>606255.29</v>
+        <v>502246.64</v>
       </c>
       <c r="O361" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>935</v>
+        <v>923</v>
       </c>
       <c r="B362" t="s">
-        <v>936</v>
+        <v>924</v>
       </c>
       <c r="C362" s="1">
-        <v>500000.0</v>
+        <v>257000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>98.623</v>
+        <v>100.224</v>
       </c>
       <c r="E362" s="1">
-        <v>99.871</v>
+        <v>100.0</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>499355.0</v>
+        <v>257000.0</v>
       </c>
       <c r="I362" s="1">
-        <v>-6240.0</v>
+        <v>575.68</v>
       </c>
       <c r="J362" s="1">
-        <v>-1.2496119994793</v>
+        <v>0.224</v>
       </c>
       <c r="K362">
-        <v>1.54</v>
-[...2 lines deleted...]
-        <v>937</v>
+        <v>0.19</v>
+      </c>
+      <c r="L362">
+        <v>498.85</v>
       </c>
       <c r="M362" s="1">
-        <v>493115.0</v>
+        <v>257575.68</v>
       </c>
       <c r="N362" s="1">
-        <v>500811.92</v>
+        <v>258074.53</v>
       </c>
       <c r="O362" s="1">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>938</v>
+        <v>925</v>
       </c>
       <c r="B363" t="s">
-        <v>939</v>
+        <v>926</v>
       </c>
       <c r="C363" s="1">
-        <v>4250000.0</v>
+        <v>9949000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>87.061</v>
+        <v>87.24</v>
       </c>
       <c r="E363" s="1">
-        <v>87.637</v>
+        <v>87.41880571</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>3724572.5</v>
+        <v>8697296.98</v>
       </c>
       <c r="I363" s="1">
-        <v>-24480.0</v>
+        <v>-17789.38</v>
       </c>
       <c r="J363" s="1">
-        <v>-0.65725663817794</v>
+        <v>-0.20453918086168</v>
       </c>
       <c r="K363">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>940</v>
+        <v>0.01</v>
+      </c>
+      <c r="L363">
+        <v>954.02</v>
       </c>
       <c r="M363" s="1">
-        <v>3700092.5</v>
+        <v>8679507.6</v>
       </c>
       <c r="N363" s="1">
-        <v>3728538.39</v>
+        <v>8680461.62</v>
       </c>
       <c r="O363" s="1">
-        <v>1.07</v>
+        <v>2.48</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>941</v>
+        <v>927</v>
       </c>
       <c r="B364" t="s">
-        <v>942</v>
+        <v>928</v>
       </c>
       <c r="C364" s="1">
-        <v>360000.0</v>
+        <v>1954000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>74.366</v>
+        <v>74.676</v>
       </c>
       <c r="E364" s="1">
-        <v>74.707</v>
+        <v>74.49363357</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>268945.2</v>
+        <v>1455605.6</v>
       </c>
       <c r="I364" s="1">
-        <v>-1227.6</v>
+        <v>3563.44</v>
       </c>
       <c r="J364" s="1">
-        <v>-0.45644986413589</v>
+        <v>0.24480807163699</v>
       </c>
       <c r="K364">
-        <v>0.6</v>
+        <v>0.65</v>
       </c>
       <c r="L364" t="s">
-        <v>943</v>
+        <v>929</v>
       </c>
       <c r="M364" s="1">
-        <v>267717.6</v>
+        <v>1459169.04</v>
       </c>
       <c r="N364" s="1">
-        <v>269880.56</v>
+        <v>1471864.69</v>
       </c>
       <c r="O364" s="1">
-        <v>0.08</v>
+        <v>0.42</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>944</v>
+        <v>930</v>
       </c>
       <c r="B365" t="s">
-        <v>945</v>
+        <v>931</v>
       </c>
       <c r="C365" s="1">
-        <v>6664000.0</v>
+        <v>7475000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>70.632</v>
+        <v>96.025</v>
       </c>
       <c r="E365" s="1">
-        <v>70.69438941</v>
+        <v>96.18329365</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>4711074.11</v>
+        <v>7189701.2</v>
       </c>
       <c r="I365" s="1">
-        <v>-4157.63</v>
+        <v>-11832.45</v>
       </c>
       <c r="J365" s="1">
-        <v>-0.088252273322866</v>
+        <v>-0.1645749895698</v>
       </c>
       <c r="K365">
-        <v>0.54</v>
+        <v>0.9</v>
       </c>
       <c r="L365" t="s">
-        <v>946</v>
+        <v>932</v>
       </c>
       <c r="M365" s="1">
-        <v>4706916.48</v>
+        <v>7177868.75</v>
       </c>
       <c r="N365" s="1">
-        <v>4743066.4</v>
+        <v>7245246.15</v>
       </c>
       <c r="O365" s="1">
-        <v>1.36</v>
+        <v>2.07</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>947</v>
+        <v>933</v>
       </c>
       <c r="B366" t="s">
-        <v>948</v>
+        <v>934</v>
       </c>
       <c r="C366" s="1">
-        <v>1688000.0</v>
+        <v>296000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>87.636</v>
+        <v>97.497</v>
       </c>
       <c r="E366" s="1">
-        <v>88.3668519</v>
+        <v>101.45889189</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>1491632.46</v>
+        <v>300318.32</v>
       </c>
       <c r="I366" s="1">
-        <v>-12336.78</v>
+        <v>-11727.2</v>
       </c>
       <c r="J366" s="1">
-        <v>-0.82706567005119</v>
+        <v>-3.9049232827355</v>
       </c>
       <c r="K366">
-        <v>1.31</v>
+        <v>2.04</v>
       </c>
       <c r="L366" t="s">
-        <v>949</v>
+        <v>935</v>
       </c>
       <c r="M366" s="1">
-        <v>1479295.68</v>
+        <v>288591.12</v>
       </c>
       <c r="N366" s="1">
-        <v>1501369.17</v>
+        <v>294624.66</v>
       </c>
       <c r="O366" s="1">
-        <v>0.43</v>
+        <v>0.08</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>950</v>
+        <v>936</v>
       </c>
       <c r="B367" t="s">
-        <v>951</v>
+        <v>937</v>
       </c>
       <c r="C367" s="1">
-        <v>5850000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>100.471</v>
+        <v>99.72</v>
       </c>
       <c r="E367" s="1">
-        <v>100.961</v>
+        <v>99.646</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
-        <v>5906218.5</v>
+        <v>524137.96</v>
       </c>
       <c r="I367" s="1">
-        <v>-28665.0</v>
+        <v>389.24</v>
       </c>
       <c r="J367" s="1">
-        <v>-0.48533592179158</v>
+        <v>0.07426289063284</v>
       </c>
       <c r="K367">
-        <v>2.19</v>
+        <v>0.46</v>
       </c>
       <c r="L367" t="s">
-        <v>952</v>
+        <v>938</v>
       </c>
       <c r="M367" s="1">
-        <v>5877553.5</v>
+        <v>524527.2</v>
       </c>
       <c r="N367" s="1">
-        <v>6005740.62</v>
+        <v>526948.24</v>
       </c>
       <c r="O367" s="1">
-        <v>1.73</v>
+        <v>0.15</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>953</v>
+        <v>939</v>
       </c>
       <c r="B368" t="s">
-        <v>954</v>
+        <v>940</v>
       </c>
       <c r="C368" s="1">
-        <v>1890000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>95.59</v>
+        <v>100.229</v>
       </c>
       <c r="E368" s="1">
-        <v>97.669</v>
+        <v>97.41</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>1845944.1</v>
+        <v>389640.0</v>
       </c>
       <c r="I368" s="1">
-        <v>-39293.1</v>
+        <v>11276.0</v>
       </c>
       <c r="J368" s="1">
-        <v>-2.1286180876225</v>
+        <v>2.8939533928755</v>
       </c>
       <c r="K368">
-        <v>0.7</v>
-[...2 lines deleted...]
-        <v>955</v>
+        <v>0.15</v>
+      </c>
+      <c r="L368">
+        <v>613.7</v>
       </c>
       <c r="M368" s="1">
-        <v>1806651.0</v>
+        <v>400916.0</v>
       </c>
       <c r="N368" s="1">
-        <v>1819881.0</v>
+        <v>401529.7</v>
       </c>
       <c r="O368" s="1">
-        <v>0.52</v>
+        <v>0.11</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>956</v>
+        <v>941</v>
       </c>
       <c r="B369" t="s">
-        <v>957</v>
+        <v>942</v>
       </c>
       <c r="C369" s="1">
-        <v>295000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>96.639</v>
+        <v>100.237</v>
       </c>
       <c r="E369" s="1">
-        <v>101.47184407</v>
+        <v>100.0</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
-        <v>299341.94</v>
+        <v>369000.0</v>
       </c>
       <c r="I369" s="1">
-        <v>-14256.89</v>
+        <v>874.53</v>
       </c>
       <c r="J369" s="1">
-        <v>-4.7627439041786</v>
+        <v>0.237</v>
       </c>
       <c r="K369">
-        <v>1.81</v>
-[...2 lines deleted...]
-        <v>958</v>
+        <v>0.16</v>
+      </c>
+      <c r="L369">
+        <v>578.14</v>
       </c>
       <c r="M369" s="1">
-        <v>285085.05</v>
+        <v>369874.53</v>
       </c>
       <c r="N369" s="1">
-        <v>290419.3</v>
+        <v>370452.67</v>
       </c>
       <c r="O369" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>959</v>
+        <v>943</v>
       </c>
       <c r="B370" t="s">
-        <v>960</v>
+        <v>944</v>
       </c>
       <c r="C370" s="1">
-        <v>526000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>99.699</v>
+        <v>99.931</v>
       </c>
       <c r="E370" s="1">
-        <v>99.646</v>
+        <v>100.0</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
-        <v>524137.96</v>
+        <v>369000.0</v>
       </c>
       <c r="I370" s="1">
-        <v>278.78</v>
+        <v>-254.61</v>
       </c>
       <c r="J370" s="1">
-        <v>0.053188286534332</v>
+        <v>-0.069</v>
       </c>
       <c r="K370">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>961</v>
+        <v>0.08</v>
+      </c>
+      <c r="L370">
+        <v>280.59</v>
       </c>
       <c r="M370" s="1">
-        <v>524416.74</v>
+        <v>368745.39</v>
       </c>
       <c r="N370" s="1">
-        <v>525778.58</v>
+        <v>369025.98</v>
       </c>
       <c r="O370" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>962</v>
+        <v>945</v>
       </c>
       <c r="B371" t="s">
-        <v>963</v>
+        <v>946</v>
       </c>
       <c r="C371" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>100.501</v>
+        <v>88.53</v>
       </c>
       <c r="E371" s="1">
-        <v>97.41</v>
+        <v>85.25</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
-        <v>389640.0</v>
+        <v>511500.0</v>
       </c>
       <c r="I371" s="1">
-        <v>12364.0</v>
+        <v>19680.0</v>
       </c>
       <c r="J371" s="1">
-        <v>3.1731855045683</v>
+        <v>3.8475073313783</v>
       </c>
       <c r="K371">
-        <v>3.92</v>
-[...2 lines deleted...]
-        <v>964</v>
+        <v>0.09</v>
+      </c>
+      <c r="L371">
+        <v>530.14</v>
       </c>
       <c r="M371" s="1">
-        <v>402004.0</v>
+        <v>531180.0</v>
       </c>
       <c r="N371" s="1">
-        <v>417697.15</v>
+        <v>531710.14</v>
       </c>
       <c r="O371" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>965</v>
+        <v>947</v>
       </c>
       <c r="B372" t="s">
-        <v>966</v>
+        <v>948</v>
       </c>
       <c r="C372" s="1">
-        <v>200000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>106.337</v>
+        <v>101.16</v>
       </c>
       <c r="E372" s="1">
-        <v>108.24</v>
+        <v>99.779</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
-        <v>216480.0</v>
+        <v>350224.29</v>
       </c>
       <c r="I372" s="1">
-        <v>-3806.0</v>
+        <v>4847.31</v>
       </c>
       <c r="J372" s="1">
-        <v>-1.7581300813008</v>
+        <v>1.3840587698814</v>
       </c>
       <c r="K372">
-        <v>2.22</v>
+        <v>1.68</v>
       </c>
       <c r="L372" t="s">
-        <v>967</v>
+        <v>949</v>
       </c>
       <c r="M372" s="1">
-        <v>212674.0</v>
+        <v>355071.6</v>
       </c>
       <c r="N372" s="1">
-        <v>217112.36</v>
+        <v>360985.71</v>
       </c>
       <c r="O372" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>968</v>
+        <v>950</v>
       </c>
       <c r="B373" t="s">
-        <v>969</v>
+        <v>951</v>
       </c>
       <c r="C373" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>98.717</v>
+        <v>100.572</v>
       </c>
       <c r="E373" s="1">
-        <v>100.507</v>
+        <v>102.939</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
-        <v>603042.0</v>
+        <v>411756.0</v>
       </c>
       <c r="I373" s="1">
-        <v>-10740.0</v>
+        <v>-9468.0</v>
       </c>
       <c r="J373" s="1">
-        <v>-1.7809704796681</v>
+        <v>-2.2994200448809</v>
       </c>
       <c r="K373">
-        <v>2.97</v>
+        <v>0.72</v>
       </c>
       <c r="L373" t="s">
-        <v>970</v>
+        <v>952</v>
       </c>
       <c r="M373" s="1">
-        <v>592302.0</v>
+        <v>402288.0</v>
       </c>
       <c r="N373" s="1">
-        <v>610110.9</v>
+        <v>405148.27</v>
       </c>
       <c r="O373" s="1">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>971</v>
+        <v>953</v>
       </c>
       <c r="B374" t="s">
-        <v>972</v>
+        <v>954</v>
       </c>
       <c r="C374" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D374" s="1">
-        <v>88.505</v>
+        <v>97.382</v>
       </c>
       <c r="E374" s="1">
-        <v>85.25</v>
+        <v>100.761</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
-        <v>511500.0</v>
+        <v>705327.0</v>
       </c>
       <c r="I374" s="1">
-        <v>19530.0</v>
+        <v>-23653.0</v>
       </c>
       <c r="J374" s="1">
-        <v>3.8181818181818</v>
+        <v>-3.3534800170701</v>
       </c>
       <c r="K374">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>271.23</v>
+        <v>0.59</v>
+      </c>
+      <c r="L374" t="s">
+        <v>955</v>
       </c>
       <c r="M374" s="1">
-        <v>531030.0</v>
+        <v>681674.0</v>
       </c>
       <c r="N374" s="1">
-        <v>531301.23</v>
+        <v>685816.47</v>
       </c>
       <c r="O374" s="1">
-        <v>0.15</v>
+        <v>0.2</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>973</v>
+        <v>956</v>
       </c>
       <c r="B375" t="s">
-        <v>974</v>
+        <v>957</v>
       </c>
       <c r="C375" s="1">
-        <v>351000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D375" s="1">
-        <v>101.067</v>
+        <v>101.765</v>
       </c>
       <c r="E375" s="1">
-        <v>99.779</v>
+        <v>99.871</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
-        <v>350224.29</v>
+        <v>199742.0</v>
       </c>
       <c r="I375" s="1">
-        <v>4520.88</v>
+        <v>3788.0</v>
       </c>
       <c r="J375" s="1">
-        <v>1.2908527846541</v>
+        <v>1.8964464158765</v>
       </c>
       <c r="K375">
-        <v>1.47</v>
-[...2 lines deleted...]
-        <v>975</v>
+        <v>0.01</v>
+      </c>
+      <c r="L375">
+        <v>20.55</v>
       </c>
       <c r="M375" s="1">
-        <v>354745.17</v>
+        <v>203530.0</v>
       </c>
       <c r="N375" s="1">
-        <v>359901.99</v>
+        <v>203550.55</v>
       </c>
       <c r="O375" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>976</v>
+        <v>958</v>
       </c>
       <c r="B376" t="s">
-        <v>977</v>
+        <v>959</v>
       </c>
       <c r="C376" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>100.378</v>
+        <v>98.01</v>
       </c>
       <c r="E376" s="1">
-        <v>102.939</v>
+        <v>99.589</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
-        <v>411756.0</v>
+        <v>497945.0</v>
       </c>
       <c r="I376" s="1">
-        <v>-10244.0</v>
+        <v>-7895.0</v>
       </c>
       <c r="J376" s="1">
-        <v>-2.4878811723448</v>
+        <v>-1.5855164727028</v>
       </c>
       <c r="K376">
-        <v>0.51</v>
+        <v>2.36</v>
       </c>
       <c r="L376" t="s">
-        <v>978</v>
+        <v>960</v>
       </c>
       <c r="M376" s="1">
-        <v>401512.0</v>
+        <v>490050.0</v>
       </c>
       <c r="N376" s="1">
-        <v>403538.03</v>
+        <v>501844.52</v>
       </c>
       <c r="O376" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>979</v>
+        <v>961</v>
       </c>
       <c r="B377" t="s">
-        <v>980</v>
+        <v>962</v>
       </c>
       <c r="C377" s="1">
-        <v>700000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D377" s="1">
-        <v>97.062</v>
+        <v>97.102</v>
       </c>
       <c r="E377" s="1">
-        <v>100.761</v>
+        <v>99.908</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
-        <v>705327.0</v>
+        <v>199816.0</v>
       </c>
       <c r="I377" s="1">
-        <v>-25893.0</v>
+        <v>-5612.0</v>
       </c>
       <c r="J377" s="1">
-        <v>-3.6710632089797</v>
+        <v>-2.8085838971854</v>
       </c>
       <c r="K377">
-        <v>0.4</v>
+        <v>1.0</v>
       </c>
       <c r="L377" t="s">
-        <v>981</v>
+        <v>963</v>
       </c>
       <c r="M377" s="1">
-        <v>679434.0</v>
+        <v>194204.0</v>
       </c>
       <c r="N377" s="1">
-        <v>682217.22</v>
+        <v>196206.08</v>
       </c>
       <c r="O377" s="1">
-        <v>0.2</v>
+        <v>0.06</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>982</v>
+        <v>964</v>
       </c>
       <c r="B378" t="s">
-        <v>983</v>
+        <v>962</v>
       </c>
       <c r="C378" s="1">
         <v>200000.0</v>
       </c>
       <c r="D378" s="1">
-        <v>101.586</v>
+        <v>101.819</v>
       </c>
       <c r="E378" s="1">
-        <v>99.871</v>
+        <v>103.15</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
-        <v>199742.0</v>
+        <v>206300.0</v>
       </c>
       <c r="I378" s="1">
-        <v>3430.0</v>
+        <v>-2662.0</v>
       </c>
       <c r="J378" s="1">
-        <v>1.7172152076178</v>
+        <v>-1.2903538536112</v>
       </c>
       <c r="K378">
-        <v>3.54</v>
-[...2 lines deleted...]
-        <v>984</v>
+        <v>0.31</v>
+      </c>
+      <c r="L378">
+        <v>624.66</v>
       </c>
       <c r="M378" s="1">
-        <v>203172.0</v>
+        <v>203638.0</v>
       </c>
       <c r="N378" s="1">
-        <v>210261.04</v>
+        <v>204262.66</v>
       </c>
       <c r="O378" s="1">
         <v>0.06</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>985</v>
+        <v>965</v>
       </c>
       <c r="B379" t="s">
-        <v>986</v>
+        <v>966</v>
       </c>
       <c r="C379" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D379" s="1">
-        <v>97.98</v>
+        <v>103.789</v>
       </c>
       <c r="E379" s="1">
-        <v>99.589</v>
+        <v>106.6</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
       <c r="G379">
         <v>1.0</v>
       </c>
       <c r="H379" s="1">
-        <v>497945.0</v>
+        <v>426400.0</v>
       </c>
       <c r="I379" s="1">
-        <v>-8045.0</v>
+        <v>-11244.0</v>
       </c>
       <c r="J379" s="1">
-        <v>-1.6156402815572</v>
+        <v>-2.6369606003752</v>
       </c>
       <c r="K379">
-        <v>2.19</v>
+        <v>2.32</v>
       </c>
       <c r="L379" t="s">
-        <v>987</v>
+        <v>967</v>
       </c>
       <c r="M379" s="1">
-        <v>489900.0</v>
+        <v>415156.0</v>
       </c>
       <c r="N379" s="1">
-        <v>500831.51</v>
+        <v>424424.49</v>
       </c>
       <c r="O379" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>988</v>
+        <v>968</v>
       </c>
       <c r="B380" t="s">
-        <v>989</v>
+        <v>969</v>
       </c>
       <c r="C380" s="1">
-        <v>200000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D380" s="1">
-        <v>97.429</v>
+        <v>97.956</v>
       </c>
       <c r="E380" s="1">
-        <v>99.908</v>
+        <v>99.902</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
       <c r="G380">
         <v>1.0</v>
       </c>
       <c r="H380" s="1">
-        <v>199816.0</v>
+        <v>682330.66</v>
       </c>
       <c r="I380" s="1">
-        <v>-4958.0</v>
+        <v>-13291.18</v>
       </c>
       <c r="J380" s="1">
-        <v>-2.4812827801577</v>
+        <v>-1.9479089507718</v>
       </c>
       <c r="K380">
-        <v>0.78</v>
+        <v>0.74</v>
       </c>
       <c r="L380" t="s">
-        <v>990</v>
+        <v>970</v>
       </c>
       <c r="M380" s="1">
-        <v>194858.0</v>
+        <v>669039.48</v>
       </c>
       <c r="N380" s="1">
-        <v>196408.0</v>
+        <v>674126.89</v>
       </c>
       <c r="O380" s="1">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="P380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
-        <v>991</v>
+        <v>971</v>
       </c>
       <c r="B381" t="s">
-        <v>989</v>
+        <v>972</v>
       </c>
       <c r="C381" s="1">
-        <v>200000.0</v>
+        <v>384000.0</v>
       </c>
       <c r="D381" s="1">
-        <v>102.409</v>
+        <v>100.113</v>
       </c>
       <c r="E381" s="1">
-        <v>103.15</v>
+        <v>100.0</v>
       </c>
       <c r="F381" t="s">
         <v>8</v>
       </c>
       <c r="G381">
         <v>1.0</v>
       </c>
       <c r="H381" s="1">
-        <v>206300.0</v>
+        <v>384000.0</v>
       </c>
       <c r="I381" s="1">
-        <v>-1482.0</v>
+        <v>433.92</v>
       </c>
       <c r="J381" s="1">
-        <v>-0.71837130392632</v>
+        <v>0.113</v>
       </c>
       <c r="K381">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>78.08</v>
+        <v>1.13</v>
+      </c>
+      <c r="L381" t="s">
+        <v>973</v>
       </c>
       <c r="M381" s="1">
-        <v>204818.0</v>
+        <v>384433.92</v>
       </c>
       <c r="N381" s="1">
-        <v>204896.08</v>
+        <v>388758.5</v>
       </c>
       <c r="O381" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>992</v>
+        <v>974</v>
       </c>
       <c r="B382" t="s">
-        <v>993</v>
+        <v>975</v>
       </c>
       <c r="C382" s="1">
-        <v>400000.0</v>
+        <v>138000.0</v>
       </c>
       <c r="D382" s="1">
-        <v>104.054</v>
+        <v>100.975</v>
       </c>
       <c r="E382" s="1">
-        <v>106.6</v>
+        <v>100.0</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
       <c r="G382">
         <v>1.0</v>
       </c>
       <c r="H382" s="1">
-        <v>426400.0</v>
+        <v>138000.0</v>
       </c>
       <c r="I382" s="1">
-        <v>-10184.0</v>
+        <v>1345.5</v>
       </c>
       <c r="J382" s="1">
-        <v>-2.3883677298311</v>
+        <v>0.975</v>
       </c>
       <c r="K382">
-        <v>2.07</v>
-[...2 lines deleted...]
-        <v>994</v>
+        <v>0.2</v>
+      </c>
+      <c r="L382">
+        <v>281.95</v>
       </c>
       <c r="M382" s="1">
-        <v>416216.0</v>
+        <v>139345.5</v>
       </c>
       <c r="N382" s="1">
-        <v>424506.41</v>
+        <v>139627.45</v>
       </c>
       <c r="O382" s="1">
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="P382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
-        <v>995</v>
+        <v>976</v>
       </c>
       <c r="B383" t="s">
-        <v>996</v>
+        <v>977</v>
       </c>
       <c r="C383" s="1">
-        <v>683000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D383" s="1">
-        <v>97.875</v>
+        <v>102.122</v>
       </c>
       <c r="E383" s="1">
-        <v>99.902</v>
+        <v>99.65790667</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
       <c r="G383">
         <v>1.0</v>
       </c>
       <c r="H383" s="1">
-        <v>682330.66</v>
+        <v>298973.72</v>
       </c>
       <c r="I383" s="1">
-        <v>-13844.41</v>
+        <v>7392.28</v>
       </c>
       <c r="J383" s="1">
-        <v>-2.0289884086405</v>
+        <v>2.4725517680952</v>
       </c>
       <c r="K383">
-        <v>0.54</v>
+        <v>3.73</v>
       </c>
       <c r="L383" t="s">
-        <v>997</v>
+        <v>978</v>
       </c>
       <c r="M383" s="1">
-        <v>668486.25</v>
+        <v>306366.0</v>
       </c>
       <c r="N383" s="1">
-        <v>672149.19</v>
+        <v>317554.36</v>
       </c>
       <c r="O383" s="1">
-        <v>0.19</v>
+        <v>0.09</v>
       </c>
       <c r="P383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
-        <v>998</v>
+        <v>979</v>
       </c>
       <c r="B384" t="s">
-        <v>999</v>
+        <v>980</v>
       </c>
       <c r="C384" s="1">
-        <v>384000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D384" s="1">
-        <v>99.83</v>
+        <v>101.802</v>
       </c>
       <c r="E384" s="1">
-        <v>100.0</v>
+        <v>103.47225</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
       <c r="G384">
         <v>1.0</v>
       </c>
       <c r="H384" s="1">
-        <v>384000.0</v>
+        <v>310416.75</v>
       </c>
       <c r="I384" s="1">
-        <v>-652.8</v>
+        <v>-5010.75</v>
       </c>
       <c r="J384" s="1">
-        <v>-0.17</v>
+        <v>-1.6142009089394</v>
       </c>
       <c r="K384">
-        <v>0.89</v>
+        <v>0.54</v>
       </c>
       <c r="L384" t="s">
-        <v>1000</v>
+        <v>981</v>
       </c>
       <c r="M384" s="1">
-        <v>383347.2</v>
+        <v>305406.0</v>
       </c>
       <c r="N384" s="1">
-        <v>386781.42</v>
+        <v>307012.85</v>
       </c>
       <c r="O384" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
-        <v>1001</v>
+        <v>982</v>
       </c>
       <c r="B385" t="s">
-        <v>1002</v>
+        <v>983</v>
       </c>
       <c r="C385" s="1">
-        <v>138000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D385" s="1">
-        <v>100.984</v>
+        <v>98.625</v>
       </c>
       <c r="E385" s="1">
-        <v>100.0</v>
+        <v>99.142</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385">
         <v>1.0</v>
       </c>
       <c r="H385" s="1">
-        <v>138000.0</v>
+        <v>495710.0</v>
       </c>
       <c r="I385" s="1">
-        <v>1357.92</v>
+        <v>-2585.0</v>
       </c>
       <c r="J385" s="1">
-        <v>0.984</v>
+        <v>-0.52147424905691</v>
       </c>
       <c r="K385">
-        <v>4.11</v>
+        <v>2.51</v>
       </c>
       <c r="L385" t="s">
-        <v>1003</v>
+        <v>984</v>
       </c>
       <c r="M385" s="1">
-        <v>139357.92</v>
+        <v>493125.0</v>
       </c>
       <c r="N385" s="1">
-        <v>145028.27</v>
+        <v>505652.4</v>
       </c>
       <c r="O385" s="1">
-        <v>0.04</v>
+        <v>0.14</v>
       </c>
       <c r="P385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
-        <v>1004</v>
+        <v>985</v>
       </c>
       <c r="B386" t="s">
-        <v>1005</v>
+        <v>986</v>
       </c>
       <c r="C386" s="1">
-        <v>300000.0</v>
+        <v>361000.0</v>
       </c>
       <c r="D386" s="1">
-        <v>102.173</v>
+        <v>99.997</v>
       </c>
       <c r="E386" s="1">
-        <v>99.65790667</v>
+        <v>100.0</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
       <c r="G386">
         <v>1.0</v>
       </c>
       <c r="H386" s="1">
-        <v>298973.72</v>
+        <v>361000.0</v>
       </c>
       <c r="I386" s="1">
-        <v>7545.28</v>
+        <v>-10.83</v>
       </c>
       <c r="J386" s="1">
-        <v>2.523726834586</v>
+        <v>-0.003</v>
       </c>
       <c r="K386">
-        <v>3.49</v>
-[...2 lines deleted...]
-        <v>1006</v>
+        <v>0.2</v>
+      </c>
+      <c r="L386">
+        <v>709.58</v>
       </c>
       <c r="M386" s="1">
-        <v>306519.0</v>
+        <v>360989.17</v>
       </c>
       <c r="N386" s="1">
-        <v>316995.37</v>
+        <v>361698.75</v>
       </c>
       <c r="O386" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
-        <v>1007</v>
+        <v>987</v>
       </c>
       <c r="B387" t="s">
-        <v>1008</v>
+        <v>988</v>
       </c>
       <c r="C387" s="1">
-        <v>300000.0</v>
+        <v>392000.0</v>
       </c>
       <c r="D387" s="1">
-        <v>101.92</v>
+        <v>99.347</v>
       </c>
       <c r="E387" s="1">
-        <v>103.47225</v>
+        <v>102.83</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
       <c r="G387">
         <v>1.0</v>
       </c>
       <c r="H387" s="1">
-        <v>310416.75</v>
+        <v>403093.6</v>
       </c>
       <c r="I387" s="1">
-        <v>-4656.75</v>
+        <v>-13653.36</v>
       </c>
       <c r="J387" s="1">
-        <v>-1.5001606710978</v>
+        <v>-3.3871438296217</v>
       </c>
       <c r="K387">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>873.29</v>
+        <v>3.17</v>
+      </c>
+      <c r="L387" t="s">
+        <v>989</v>
       </c>
       <c r="M387" s="1">
-        <v>305760.0</v>
+        <v>389440.24</v>
       </c>
       <c r="N387" s="1">
-        <v>306633.29</v>
+        <v>401884.9</v>
       </c>
       <c r="O387" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
-        <v>1009</v>
+        <v>990</v>
       </c>
       <c r="B388" t="s">
-        <v>1010</v>
+        <v>991</v>
       </c>
       <c r="C388" s="1">
         <v>500000.0</v>
       </c>
       <c r="D388" s="1">
-        <v>98.187</v>
+        <v>97.914</v>
       </c>
       <c r="E388" s="1">
-        <v>99.142</v>
+        <v>100.0</v>
       </c>
       <c r="F388" t="s">
         <v>8</v>
       </c>
       <c r="G388">
         <v>1.0</v>
       </c>
       <c r="H388" s="1">
-        <v>495710.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I388" s="1">
-        <v>-4775.0</v>
+        <v>-10430.0</v>
       </c>
       <c r="J388" s="1">
-        <v>-0.96326481208771</v>
+        <v>-2.086</v>
       </c>
       <c r="K388">
-        <v>2.28</v>
+        <v>0.94</v>
       </c>
       <c r="L388" t="s">
-        <v>1011</v>
+        <v>992</v>
       </c>
       <c r="M388" s="1">
-        <v>490935.0</v>
+        <v>489570.0</v>
       </c>
       <c r="N388" s="1">
-        <v>502347.67</v>
+        <v>494255.07</v>
       </c>
       <c r="O388" s="1">
         <v>0.14</v>
       </c>
       <c r="P388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
-        <v>1012</v>
+        <v>993</v>
       </c>
       <c r="B389" t="s">
-        <v>1013</v>
+        <v>994</v>
       </c>
       <c r="C389" s="1">
-        <v>392000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D389" s="1">
-        <v>98.869</v>
+        <v>100.671</v>
       </c>
       <c r="E389" s="1">
-        <v>102.83</v>
+        <v>100.0</v>
       </c>
       <c r="F389" t="s">
         <v>8</v>
       </c>
       <c r="G389">
         <v>1.0</v>
       </c>
       <c r="H389" s="1">
-        <v>403093.6</v>
+        <v>200000.0</v>
       </c>
       <c r="I389" s="1">
-        <v>-15527.12</v>
+        <v>1342.0</v>
       </c>
       <c r="J389" s="1">
-        <v>-3.8519887192454</v>
+        <v>0.671</v>
       </c>
       <c r="K389">
-        <v>2.96</v>
-[...2 lines deleted...]
-        <v>1014</v>
+        <v>0.25</v>
+      </c>
+      <c r="L389">
+        <v>505.48</v>
       </c>
       <c r="M389" s="1">
-        <v>387566.48</v>
+        <v>201342.0</v>
       </c>
       <c r="N389" s="1">
-        <v>399165.38</v>
+        <v>201847.48</v>
       </c>
       <c r="O389" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390" t="s">
-        <v>1015</v>
+        <v>995</v>
       </c>
       <c r="B390" t="s">
-        <v>1016</v>
+        <v>996</v>
       </c>
       <c r="C390" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D390" s="1">
-        <v>97.865</v>
+        <v>95.409</v>
       </c>
       <c r="E390" s="1">
-        <v>100.0</v>
+        <v>97.25</v>
       </c>
       <c r="F390" t="s">
         <v>8</v>
       </c>
       <c r="G390">
         <v>1.0</v>
       </c>
       <c r="H390" s="1">
-        <v>500000.0</v>
+        <v>389000.0</v>
       </c>
       <c r="I390" s="1">
-        <v>-10675.0</v>
+        <v>-7364.0</v>
       </c>
       <c r="J390" s="1">
-        <v>-2.135</v>
+        <v>-1.893059125964</v>
       </c>
       <c r="K390">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>1017</v>
+        <v>0.1</v>
+      </c>
+      <c r="L390">
+        <v>410.96</v>
       </c>
       <c r="M390" s="1">
-        <v>489325.0</v>
+        <v>381636.0</v>
       </c>
       <c r="N390" s="1">
-        <v>493154.53</v>
+        <v>382046.96</v>
       </c>
       <c r="O390" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P390">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:16">
       <c r="A391" t="s">
-        <v>1018</v>
+        <v>997</v>
       </c>
       <c r="B391" t="s">
-        <v>1019</v>
+        <v>998</v>
       </c>
       <c r="C391" s="1">
-        <v>200000.0</v>
+        <v>265000.0</v>
       </c>
       <c r="D391" s="1">
-        <v>100.324</v>
+        <v>99.432</v>
       </c>
       <c r="E391" s="1">
-        <v>100.0</v>
+        <v>99.695</v>
       </c>
       <c r="F391" t="s">
         <v>8</v>
       </c>
       <c r="G391">
         <v>1.0</v>
       </c>
       <c r="H391" s="1">
-        <v>200000.0</v>
+        <v>264191.75</v>
       </c>
       <c r="I391" s="1">
-        <v>648.0</v>
+        <v>-696.95</v>
       </c>
       <c r="J391" s="1">
-        <v>0.324</v>
+        <v>-0.26380460404233</v>
       </c>
       <c r="K391">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>80.88</v>
+        <v>0.49</v>
+      </c>
+      <c r="L391" t="s">
+        <v>999</v>
       </c>
       <c r="M391" s="1">
-        <v>200648.0</v>
+        <v>263494.8</v>
       </c>
       <c r="N391" s="1">
-        <v>200728.88</v>
+        <v>264801.65</v>
       </c>
       <c r="O391" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P391">
         <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:16">
       <c r="A392" t="s">
-        <v>1020</v>
+        <v>1000</v>
       </c>
       <c r="B392" t="s">
-        <v>1021</v>
+        <v>1001</v>
       </c>
       <c r="C392" s="1">
         <v>400000.0</v>
       </c>
       <c r="D392" s="1">
-        <v>95.916</v>
+        <v>82.783</v>
       </c>
       <c r="E392" s="1">
-        <v>97.25</v>
+        <v>81.804</v>
       </c>
       <c r="F392" t="s">
         <v>8</v>
       </c>
       <c r="G392">
         <v>1.0</v>
       </c>
       <c r="H392" s="1">
-        <v>389000.0</v>
+        <v>327216.0</v>
       </c>
       <c r="I392" s="1">
-        <v>-5336.0</v>
+        <v>3916.0</v>
       </c>
       <c r="J392" s="1">
-        <v>-1.3717223650386</v>
+        <v>1.1967629944746</v>
       </c>
       <c r="K392">
-        <v>2.46</v>
+        <v>0.51</v>
       </c>
       <c r="L392" t="s">
-        <v>1022</v>
+        <v>1002</v>
       </c>
       <c r="M392" s="1">
-        <v>383664.0</v>
+        <v>331132.0</v>
       </c>
       <c r="N392" s="1">
-        <v>393499.62</v>
+        <v>333153.92</v>
       </c>
       <c r="O392" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P392">
         <v>1</v>
       </c>
     </row>
     <row r="393" spans="1:16">
       <c r="A393" t="s">
-        <v>1023</v>
+        <v>1003</v>
       </c>
       <c r="B393" t="s">
-        <v>1024</v>
+        <v>1004</v>
       </c>
       <c r="C393" s="1">
-        <v>500000.0</v>
+        <v>377000.0</v>
       </c>
       <c r="D393" s="1">
-        <v>99.757</v>
+        <v>100.875</v>
       </c>
       <c r="E393" s="1">
-        <v>99.147</v>
+        <v>99.417</v>
       </c>
       <c r="F393" t="s">
         <v>8</v>
       </c>
       <c r="G393">
         <v>1.0</v>
       </c>
       <c r="H393" s="1">
-        <v>495735.0</v>
+        <v>374802.09</v>
       </c>
       <c r="I393" s="1">
-        <v>3050.0</v>
+        <v>5496.66</v>
       </c>
       <c r="J393" s="1">
-        <v>0.61524806600301</v>
+        <v>1.4665499864208</v>
       </c>
       <c r="K393">
-        <v>2.96</v>
+        <v>0.33</v>
       </c>
       <c r="L393" t="s">
-        <v>1025</v>
+        <v>1005</v>
       </c>
       <c r="M393" s="1">
-        <v>498785.0</v>
+        <v>380298.75</v>
       </c>
       <c r="N393" s="1">
-        <v>513565.82</v>
+        <v>381538.2</v>
       </c>
       <c r="O393" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P393">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:16">
       <c r="A394" t="s">
-        <v>1026</v>
+        <v>1006</v>
       </c>
       <c r="B394" t="s">
-        <v>1027</v>
+        <v>1007</v>
       </c>
       <c r="C394" s="1">
-        <v>265000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D394" s="1">
-        <v>99.173</v>
+        <v>98.646</v>
       </c>
       <c r="E394" s="1">
-        <v>99.695</v>
+        <v>100.0</v>
       </c>
       <c r="F394" t="s">
         <v>8</v>
       </c>
       <c r="G394">
         <v>1.0</v>
       </c>
       <c r="H394" s="1">
-        <v>264191.75</v>
+        <v>400000.0</v>
       </c>
       <c r="I394" s="1">
-        <v>-1383.3</v>
+        <v>-5416.0</v>
       </c>
       <c r="J394" s="1">
-        <v>-0.52359697076082</v>
+        <v>-1.354</v>
       </c>
       <c r="K394">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>735.1</v>
+        <v>2.04</v>
+      </c>
+      <c r="L394" t="s">
+        <v>1008</v>
       </c>
       <c r="M394" s="1">
-        <v>262808.45</v>
+        <v>394584.0</v>
       </c>
       <c r="N394" s="1">
-        <v>263543.55</v>
+        <v>402738.61</v>
       </c>
       <c r="O394" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P394">
         <v>1</v>
       </c>
     </row>
     <row r="395" spans="1:16">
       <c r="A395" t="s">
-        <v>1028</v>
+        <v>1009</v>
       </c>
       <c r="B395" t="s">
-        <v>1029</v>
+        <v>1010</v>
       </c>
       <c r="C395" s="1">
-        <v>400000.0</v>
+        <v>1832.0</v>
       </c>
       <c r="D395" s="1">
-        <v>82.546</v>
+        <v>0.0775</v>
       </c>
       <c r="E395" s="1">
-        <v>81.804</v>
+        <v>0.1083870087</v>
       </c>
       <c r="F395" t="s">
         <v>8</v>
       </c>
       <c r="G395">
         <v>1.0</v>
       </c>
       <c r="H395" s="1">
-        <v>327216.0</v>
+        <v>0.0</v>
       </c>
       <c r="I395" s="1">
-        <v>2968.0</v>
+        <v>-141462.5</v>
       </c>
       <c r="J395" s="1">
-        <v>0.90704611021466</v>
+        <v>0</v>
       </c>
       <c r="K395">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>1030</v>
+        <v>0.0</v>
+      </c>
+      <c r="L395">
+        <v>0.0</v>
       </c>
       <c r="M395" s="1">
-        <v>330184.0</v>
+        <v>-141462.5</v>
       </c>
       <c r="N395" s="1">
-        <v>332033.32</v>
+        <v>-141462.5</v>
       </c>
       <c r="O395" s="1">
-        <v>0.1</v>
+        <v>-0.04</v>
       </c>
       <c r="P395">
         <v>1</v>
       </c>
     </row>
     <row r="396" spans="1:16">
       <c r="A396" t="s">
-        <v>1031</v>
+        <v>1011</v>
       </c>
       <c r="B396" t="s">
-        <v>1032</v>
+        <v>1012</v>
       </c>
       <c r="C396" s="1">
-        <v>377000.0</v>
+        <v>330.0</v>
       </c>
       <c r="D396" s="1">
-        <v>100.566</v>
+        <v>66.9</v>
       </c>
       <c r="E396" s="1">
-        <v>99.417</v>
+        <v>53.2</v>
       </c>
       <c r="F396" t="s">
         <v>8</v>
       </c>
       <c r="G396">
         <v>1.0</v>
       </c>
       <c r="H396" s="1">
-        <v>374802.09</v>
+        <v>175560.0</v>
       </c>
       <c r="I396" s="1">
-        <v>4331.73</v>
+        <v>45210.0</v>
       </c>
       <c r="J396" s="1">
-        <v>1.1557379522617</v>
+        <v>25.751879699248</v>
       </c>
       <c r="K396">
-        <v>0.11</v>
+        <v>0.0</v>
       </c>
       <c r="L396">
-        <v>426.06</v>
+        <v>0.0</v>
       </c>
       <c r="M396" s="1">
-        <v>379133.82</v>
+        <v>220770.0</v>
       </c>
       <c r="N396" s="1">
-        <v>379559.88</v>
+        <v>220770.0</v>
       </c>
       <c r="O396" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P396">
         <v>1</v>
       </c>
     </row>
     <row r="397" spans="1:16">
       <c r="A397" t="s">
-        <v>1033</v>
+        <v>1013</v>
       </c>
       <c r="B397" t="s">
-        <v>1034</v>
+        <v>1014</v>
       </c>
       <c r="C397" s="1">
-        <v>400000.0</v>
+        <v>1130.0</v>
       </c>
       <c r="D397" s="1">
-        <v>98.55</v>
+        <v>14.1</v>
       </c>
       <c r="E397" s="1">
-        <v>100.0</v>
+        <v>16.3</v>
       </c>
       <c r="F397" t="s">
         <v>8</v>
       </c>
       <c r="G397">
         <v>1.0</v>
       </c>
       <c r="H397" s="1">
-        <v>400000.0</v>
+        <v>184190.0</v>
       </c>
       <c r="I397" s="1">
-        <v>-5800.0</v>
+        <v>-24860.0</v>
       </c>
       <c r="J397" s="1">
-        <v>-1.45</v>
+        <v>-13.496932515337</v>
       </c>
       <c r="K397">
-        <v>1.86</v>
-[...2 lines deleted...]
-        <v>1035</v>
+        <v>0.0</v>
+      </c>
+      <c r="L397">
+        <v>0.0</v>
       </c>
       <c r="M397" s="1">
-        <v>394200.0</v>
+        <v>159330.0</v>
       </c>
       <c r="N397" s="1">
-        <v>401628.99</v>
+        <v>159330.0</v>
       </c>
       <c r="O397" s="1">
-        <v>0.12</v>
+        <v>0.05</v>
       </c>
       <c r="P397">
         <v>1</v>
       </c>
     </row>
     <row r="398" spans="1:16">
       <c r="A398" t="s">
-        <v>1036</v>
+        <v>1015</v>
       </c>
       <c r="B398" t="s">
-        <v>1037</v>
+        <v>1016</v>
       </c>
       <c r="C398" s="1">
-        <v>1333.0</v>
+        <v>1130.0</v>
       </c>
       <c r="D398" s="1">
-        <v>153.1</v>
+        <v>62.9</v>
       </c>
       <c r="E398" s="1">
-        <v>44.3748687172</v>
+        <v>71.3</v>
       </c>
       <c r="F398" t="s">
         <v>8</v>
       </c>
       <c r="G398">
         <v>1.0</v>
       </c>
       <c r="H398" s="1">
-        <v>591517.0</v>
+        <v>805690.0</v>
       </c>
       <c r="I398" s="1">
-        <v>1449306.0</v>
+        <v>-94920.0</v>
       </c>
       <c r="J398" s="1">
-        <v>245.01510522944</v>
+        <v>-11.781206171108</v>
       </c>
       <c r="K398">
         <v>0.0</v>
       </c>
       <c r="L398">
         <v>0.0</v>
       </c>
       <c r="M398" s="1">
-        <v>2040823.0</v>
+        <v>710770.0</v>
       </c>
       <c r="N398" s="1">
-        <v>2040823.0</v>
+        <v>710770.0</v>
       </c>
       <c r="O398" s="1">
-        <v>0.59</v>
+        <v>0.2</v>
       </c>
       <c r="P398">
         <v>1</v>
       </c>
     </row>
     <row r="399" spans="1:16">
       <c r="A399" t="s">
-        <v>1038</v>
+        <v>1017</v>
       </c>
       <c r="B399" t="s">
-        <v>1039</v>
+        <v>1018</v>
       </c>
       <c r="C399" s="1">
-        <v>1333.0</v>
+        <v>460.0</v>
       </c>
       <c r="D399" s="1">
-        <v>8.4</v>
+        <v>68.1</v>
       </c>
       <c r="E399" s="1">
-        <v>2.7377344336</v>
+        <v>75.3</v>
       </c>
       <c r="F399" t="s">
         <v>8</v>
       </c>
       <c r="G399">
         <v>1.0</v>
       </c>
       <c r="H399" s="1">
-        <v>36494.0</v>
+        <v>346380.0</v>
       </c>
       <c r="I399" s="1">
-        <v>75478.0</v>
+        <v>-33120.0</v>
       </c>
       <c r="J399" s="1">
-        <v>206.82303940374</v>
+        <v>-9.5617529880478</v>
       </c>
       <c r="K399">
         <v>0.0</v>
       </c>
       <c r="L399">
         <v>0.0</v>
       </c>
       <c r="M399" s="1">
-        <v>111972.0</v>
+        <v>313260.0</v>
       </c>
       <c r="N399" s="1">
-        <v>111972.0</v>
+        <v>313260.0</v>
       </c>
       <c r="O399" s="1">
-        <v>0.03</v>
+        <v>0.09</v>
       </c>
       <c r="P399">
         <v>1</v>
       </c>
     </row>
     <row r="400" spans="1:16">
       <c r="A400" t="s">
-        <v>1040</v>
+        <v>1019</v>
       </c>
       <c r="B400" t="s">
-        <v>1041</v>
+        <v>1020</v>
       </c>
       <c r="C400" s="1">
-        <v>1832.0</v>
+        <v>-1832.0</v>
       </c>
       <c r="D400" s="1">
-        <v>0.0925</v>
+        <v>0.055</v>
       </c>
       <c r="E400" s="1">
-        <v>0.1083870087</v>
+        <v>0.0738550764</v>
       </c>
       <c r="F400" t="s">
         <v>8</v>
       </c>
       <c r="G400">
         <v>1.0</v>
       </c>
       <c r="H400" s="1">
         <v>0.0</v>
       </c>
       <c r="I400" s="1">
-        <v>-72762.5</v>
+        <v>86356.25</v>
       </c>
       <c r="J400" s="1">
         <v>0</v>
       </c>
       <c r="K400">
         <v>0.0</v>
       </c>
       <c r="L400">
         <v>0.0</v>
       </c>
       <c r="M400" s="1">
-        <v>-72762.5</v>
+        <v>86356.25</v>
       </c>
       <c r="N400" s="1">
-        <v>-72762.5</v>
+        <v>86356.25</v>
       </c>
       <c r="O400" s="1">
-        <v>-0.02</v>
+        <v>0.02</v>
       </c>
       <c r="P400">
         <v>1</v>
       </c>
     </row>
     <row r="401" spans="1:16">
       <c r="A401" t="s">
-        <v>1042</v>
+        <v>1021</v>
       </c>
       <c r="B401" t="s">
-        <v>1043</v>
+        <v>1022</v>
       </c>
       <c r="C401" s="1">
-        <v>330.0</v>
+        <v>-2260.0</v>
       </c>
       <c r="D401" s="1">
-        <v>86.7</v>
+        <v>30.3</v>
       </c>
       <c r="E401" s="1">
-        <v>53.2</v>
+        <v>34.7</v>
       </c>
       <c r="F401" t="s">
         <v>8</v>
       </c>
       <c r="G401">
         <v>1.0</v>
       </c>
       <c r="H401" s="1">
-        <v>175560.0</v>
+        <v>-784220.0</v>
       </c>
       <c r="I401" s="1">
-        <v>110550.0</v>
+        <v>99440.0</v>
       </c>
       <c r="J401" s="1">
-        <v>62.96992481203</v>
+        <v>-12.680115273775</v>
       </c>
       <c r="K401">
         <v>0.0</v>
       </c>
       <c r="L401">
         <v>0.0</v>
       </c>
       <c r="M401" s="1">
-        <v>286110.0</v>
+        <v>-684780.0</v>
       </c>
       <c r="N401" s="1">
-        <v>286110.0</v>
+        <v>-684780.0</v>
       </c>
       <c r="O401" s="1">
-        <v>0.08</v>
+        <v>-0.2</v>
       </c>
       <c r="P401">
-        <v>1</v>
-[...148 lines deleted...]
-      <c r="P404">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>