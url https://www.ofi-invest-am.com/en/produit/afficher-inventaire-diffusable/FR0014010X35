--- v4 (2026-07-31)
+++ v5 (2026-09-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1023">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1029">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970105</t>
   </si>
   <si>
@@ -271,51 +271,51 @@
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
@@ -493,51 +493,51 @@
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>NL0015001FS8</t>
   </si>
   <si>
-    <t>FERROVIAL</t>
+    <t>FERROVIAL NV</t>
   </si>
   <si>
     <t>DE0005773303</t>
   </si>
   <si>
     <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
   </si>
   <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG</t>
   </si>
   <si>
     <t>DE000A3E5D64</t>
   </si>
   <si>
     <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
@@ -1042,2091 +1042,2109 @@
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
+  </si>
+  <si>
+    <t>IK1100626</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) JUN 26</t>
+  </si>
+  <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
-    <t>DU100626</t>
-[...16 lines deleted...]
-  <si>
     <t>OAT100626</t>
   </si>
   <si>
     <t>EURO-OAT JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>5 594.91</t>
+    <t>7 361.73</t>
+  </si>
+  <si>
+    <t>XS3399007288</t>
+  </si>
+  <si>
+    <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>10 535.96</t>
+    <t>11 614.73</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>5 839.04</t>
+    <t>7 431.51</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>4 225.07</t>
+    <t>4 913.94</t>
+  </si>
+  <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
+    <t>1 672.60</t>
+  </si>
+  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>6 455.34</t>
+    <t>7 712.88</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
+    <t>1 167.29</t>
+  </si>
+  <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
-    <t>1 855.67</t>
+    <t>3 213.48</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>11 539.73</t>
+    <t>12 649.32</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>22 657.75</t>
+    <t>25 051.18</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
+    <t>1 594.01</t>
+  </si>
+  <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>9 808.22</t>
-[...8 lines deleted...]
-    <t>8 975.34</t>
+    <t>XS3372845746</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.45 11/05/2032</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>1 832.26</t>
+    <t>2 575.07</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>15 975.34</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>27 386.30</t>
+    <t>1 687.67</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>6 399.11</t>
+    <t>7 102.30</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
-    <t>2 752.97</t>
-[...26 lines deleted...]
-    <t>9 136.99</t>
+    <t>3 953.10</t>
+  </si>
+  <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>1 758.90</t>
+    <t>2 252.05</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>4 594.52</t>
+    <t>6 197.26</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>3 808.11</t>
+    <t>4 906.60</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>9 378.08</t>
+    <t>10 241.10</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
+    <t>3 004.11</t>
+  </si>
+  <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
+    <t>1 430.14</t>
+  </si>
+  <si>
+    <t>XS2345798271</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 24/05/2032</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
+  </si>
+  <si>
+    <t>3 330.80</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL 09/01/2032</t>
+  </si>
+  <si>
+    <t>8 086.00</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
+  </si>
+  <si>
+    <t>7 709.59</t>
+  </si>
+  <si>
+    <t>XS2831195644</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 31/05/2036</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
+  </si>
+  <si>
+    <t>7 693.15</t>
+  </si>
+  <si>
+    <t>BE6365319829</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
+  </si>
+  <si>
+    <t>BE0000345547</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
+  </si>
+  <si>
+    <t>2 546.00</t>
+  </si>
+  <si>
+    <t>BE0000333428</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
+  </si>
+  <si>
+    <t>63 266.63</t>
+  </si>
+  <si>
+    <t>BE0000368770</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
+  </si>
+  <si>
+    <t>2 114.28</t>
+  </si>
+  <si>
+    <t>BE0000320292</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
+  </si>
+  <si>
+    <t>20 689.65</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
+  </si>
+  <si>
+    <t>7 686.99</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
+  </si>
+  <si>
+    <t>FR001400LZI6</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 13/11/2032</t>
+  </si>
+  <si>
+    <t>5 283.56</t>
+  </si>
+  <si>
+    <t>FR0014010KM7</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/01/2036</t>
+  </si>
+  <si>
+    <t>7 041.45</t>
+  </si>
+  <si>
+    <t>XS2555221246</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
+  </si>
+  <si>
+    <t>5 231.51</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>2 724.66</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
+    <t>5 917.81</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>7 525.88</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>9 098.63</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>9 665.75</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>2 493.15</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>3 977.90</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>2 567.01</t>
+  </si>
+  <si>
+    <t>XS2909746310</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.25 26/09/2032</t>
+  </si>
+  <si>
+    <t>8 492.74</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>10 619.18</t>
+  </si>
+  <si>
+    <t>FR001400Q486</t>
+  </si>
+  <si>
+    <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>18 449.32</t>
+  </si>
+  <si>
+    <t>FR001400PGC0</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 15/04/2036</t>
+  </si>
+  <si>
+    <t>5 993.15</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>1 054.25</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>7 594.52</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>1 534.25</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>1 327.34</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>2 052.74</t>
+  </si>
+  <si>
+    <t>DE000A351ZT4</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
+  </si>
+  <si>
+    <t>5 286.99</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>4 438.36</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>3 452.05</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>1 003.58</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>3 608.84</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>7 066.78</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>11 267.12</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>16 202.24</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>1 032.88</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>4 506.85</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>2 280.82</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>1 149.61</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>9 590.03</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>9 491.10</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>2 347.27</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>1 808.22</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>1 824.66</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>EU000A4ERVC2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.25 12/12/2036</t>
+  </si>
+  <si>
+    <t>17 765.35</t>
+  </si>
+  <si>
+    <t>EU000A3K4EY2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 05/10/2054</t>
+  </si>
+  <si>
+    <t>45 705.22</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>9 361.64</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>2 417.28</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>2 301.37</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>4 566.21</t>
+  </si>
+  <si>
+    <t>FI4000415153</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
+  </si>
+  <si>
+    <t>2 057.42</t>
+  </si>
+  <si>
+    <t>FI4000440557</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
+  </si>
+  <si>
+    <t>FI4000348727</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
+  </si>
+  <si>
+    <t>3 086.58</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORTIVE CORP 3.7 15/08/2029</t>
+  </si>
+  <si>
+    <t>8 910.41</t>
+  </si>
+  <si>
+    <t>XS2606264005</t>
+  </si>
+  <si>
+    <t>FORTUM OYJ 4 26/05/2028</t>
+  </si>
+  <si>
+    <t>FR0013516549</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+  </si>
+  <si>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
+  </si>
+  <si>
+    <t>FR0013515806</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
+  </si>
+  <si>
+    <t>2 300.95</t>
+  </si>
+  <si>
+    <t>FR0014012II5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
+  </si>
+  <si>
+    <t>143 557.19</t>
+  </si>
+  <si>
+    <t>FR0014015MU5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
+  </si>
+  <si>
+    <t>2 318.31</t>
+  </si>
+  <si>
+    <t>FR0014016CV2</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
+  </si>
+  <si>
+    <t>1 901.75</t>
+  </si>
+  <si>
+    <t>DE000BU22098</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
+  </si>
+  <si>
+    <t>141 104.64</t>
+  </si>
+  <si>
+    <t>DE0001135481</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
+  </si>
+  <si>
+    <t>199 758.83</t>
+  </si>
+  <si>
+    <t>DE000BU2Z049</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
+  </si>
+  <si>
+    <t>114 797.27</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>1 332.13</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>2 753.42</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>8 021.23</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>3 128.42</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>1 787.67</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>19 321.92</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>17 342.47</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>7 775.96</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>6 410.96</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
     <t>1 287.12</t>
   </si>
   <si>
-    <t>XS2345798271</t>
-[...793 lines deleted...]
-  <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>3 490.41</t>
+    <t>4 024.66</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>24 651.37</t>
+    <t>27 517.81</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>11 736.99</t>
+    <t>13 134.25</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>2 071.09</t>
+    <t>2 340.06</t>
   </si>
   <si>
     <t>XS2673808726</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
   </si>
   <si>
-    <t>18 599.96</t>
+    <t>20 840.92</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>1 016.92</t>
+    <t>1 888.56</t>
   </si>
   <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
-    <t>4 912.69</t>
-[...1 lines deleted...]
-  <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
+    <t>1 570.19</t>
+  </si>
+  <si>
     <t>IE00BH3SQB22</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
   </si>
   <si>
-    <t>4 981.54</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>6 384.85</t>
+    <t>10 491.17</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>32 458.40</t>
+    <t>47 602.86</t>
   </si>
   <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>12 768.03</t>
+    <t>20 879.02</t>
   </si>
   <si>
     <t>IT0005496770</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/03/2038</t>
   </si>
   <si>
-    <t>33 093.92</t>
+    <t>49 441.95</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>12 715.18</t>
+    <t>18 994.84</t>
   </si>
   <si>
     <t>IT0005706285</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
   </si>
   <si>
-    <t>6 684.01</t>
+    <t>22 600.66</t>
   </si>
   <si>
     <t>IT0005635583</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
   </si>
   <si>
-    <t>16 287.39</t>
+    <t>31 338.58</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>3 873.29</t>
+    <t>4 674.66</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>4 995.26</t>
+    <t>6 967.08</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>1 171.23</t>
+    <t>3 123.29</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>9 512.33</t>
+    <t>10 786.30</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>1 702.05</t>
+    <t>2 061.64</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>12 105.86</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>9 675.40</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>9 678.44</t>
+    <t>11 010.34</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>3 879.45</t>
+    <t>5 852.05</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>3 383.56</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>5 950.68</t>
+    <t>7 066.44</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>2 108.82</t>
+    <t>3 690.43</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>7 910.96</t>
+    <t>11 301.37</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
-    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
-[...2 lines deleted...]
-    <t>4 932.14</t>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>1 201.42</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
-    <t>11 711.10</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>1 950.41</t>
+    <t>3 250.68</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>11 212.41</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>11 598.90</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>10 413.11</t>
+    <t>11 693.41</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
+    <t>1 052.05</t>
+  </si>
+  <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>11 893.81</t>
+    <t>13 172.71</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>15 214.32</t>
+    <t>17 156.57</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>3 519.00</t>
+    <t>5 049.00</t>
   </si>
   <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
-    <t>3 165.55</t>
+    <t>3 568.46</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>17 283.54</t>
+    <t>22 486.27</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>18 103.24</t>
+    <t>23 558.30</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>1 169.86</t>
+    <t>1 745.21</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>14 869.86</t>
+    <t>17 541.10</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>8 503.13</t>
+    <t>9 373.76</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>2 432.88</t>
+    <t>3 649.32</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>8 086.71</t>
+    <t>10 640.41</t>
   </si>
   <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>6 753.42</t>
+    <t>7 945.21</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>1 502.05</t>
+    <t>1 384.25</t>
   </si>
   <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
+    <t>1 294.52</t>
+  </si>
+  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>3 209.89</t>
+    <t>3 766.70</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
-    <t>2 565.93</t>
+    <t>3 005.17</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>8 340.34</t>
+    <t>9 398.73</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>10 470.14</t>
+    <t>14 776.72</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>2 175.10</t>
+    <t>3 227.56</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
+    <t>1 627.40</t>
+  </si>
+  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>6 451.03</t>
+    <t>7 052.05</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 736.30</t>
+    <t>2 044.52</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>12 094.52</t>
+    <t>13 204.11</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>10 300.14</t>
+    <t>11 566.55</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>2 239.73</t>
+    <t>2 856.16</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>5 547.95</t>
+    <t>6 102.74</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>XS2126161764</t>
-[...2 lines deleted...]
-    <t>RELX FINANCE BV 0.5 10/03/2028</t>
+    <t>1 366.44</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>1 999.11</t>
+    <t>3 302.88</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>6 658.78</t>
+    <t>7 899.55</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
-    <t>1 370.55</t>
+    <t>2 264.38</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>2 622.04</t>
+    <t>3 762.06</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>6 201.49</t>
+    <t>6 967.11</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>1 914.97</t>
+    <t>2 442.02</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
+    <t>1 081.64</t>
+  </si>
+  <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>40 281.60</t>
+    <t>17 198.91</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>2 694.46</t>
+    <t>3 193.44</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>14 917.81</t>
+    <t>16 767.12</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>8 811.64</t>
+    <t>10 404.11</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
+    <t>1 330.26</t>
+  </si>
+  <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
+    <t>6 825.77</t>
+  </si>
+  <si>
     <t>ES0000012I24</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
   </si>
   <si>
-    <t>12 695.65</t>
-[...8 lines deleted...]
-    <t>67 377.40</t>
+    <t>14 370.19</t>
+  </si>
+  <si>
+    <t>ES0000012J07</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
+  </si>
+  <si>
+    <t>75 285.95</t>
+  </si>
+  <si>
+    <t>ES00000128C6</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 2.9 31/10/2046</t>
+  </si>
+  <si>
+    <t>16 578.15</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>6 033.54</t>
+    <t>7 148.71</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>2 421.04</t>
+    <t>3 934.19</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
+    <t>1 928.77</t>
+  </si>
+  <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
+    <t>1 912.30</t>
+  </si>
+  <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
+    <t>1 483.13</t>
+  </si>
+  <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>5 914.11</t>
+    <t>6 995.96</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>2 860.27</t>
+    <t>4 052.05</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>4 142.47</t>
+    <t>6 084.25</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>11 794.52</t>
+    <t>13 027.40</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>1 405.48</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...5 lines deleted...]
-    <t>XS2798269069</t>
+    <t>2 626.39</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>9 268.49</t>
+    <t>10 665.75</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>5 087.41</t>
+    <t>7 122.38</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>4 324.58</t>
+    <t>5 596.51</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>11 188.36</t>
+    <t>12 205.48</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>1 606.85</t>
+    <t>2 654.79</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>12 527.40</t>
+    <t>14 119.86</t>
   </si>
   <si>
     <t>IT0005704900</t>
   </si>
   <si>
     <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
+    <t>1 829.96</t>
+  </si>
+  <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>12 444.66</t>
+    <t>13 652.88</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>4 685.07</t>
+    <t>5 907.26</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
+    <t>1 112.05</t>
+  </si>
+  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
+    <t>1 232.88</t>
+  </si>
+  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>1 306.85</t>
+    <t>2 123.63</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 021.92</t>
+    <t>2 268.49</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>1 239.45</t>
+    <t>2 401.44</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>8 154.61</t>
+    <t>9 191.21</t>
+  </si>
+  <si>
+    <t>ER32612CK03</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.375</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2612CR08</t>
-[...20 lines deleted...]
-    <t>SEP26 SX5E C @ 6350.000000</t>
+    <t>SX5E2606PS25</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5650.000000</t>
+  </si>
+  <si>
+    <t>SX5E2606PS48</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5950.000000</t>
+  </si>
+  <si>
+    <t>ER32612CK04</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.5</t>
+  </si>
+  <si>
+    <t>ER32612CK05</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.75</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
   <si>
-    <t>SX5E2605PO05</t>
-[...2 lines deleted...]
-    <t>MAY26 SX5E P @ 5600.000000</t>
+    <t>SX5E2606PS26</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5800.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3446,285 +3464,285 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>76123.6032</v>
       </c>
       <c r="D2">
-        <v>207.41</v>
+        <v>211.5</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>15788796.95</v>
+        <v>16100308.82</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>15788796.95</v>
+        <v>16100308.82</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2464494.5287</v>
+        <v>2471079.0286</v>
       </c>
       <c r="D3">
-        <v>121.9</v>
+        <v>124.22</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>300438113.14</v>
+        <v>306962111.8</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>300438113.14</v>
+        <v>306962111.8</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>279047.78</v>
+        <v>308986.22</v>
       </c>
       <c r="D4">
-        <v>112.05</v>
+        <v>112.59</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>31267356.82</v>
+        <v>34789858.43</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>31267356.82</v>
+        <v>34789858.43</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>9938.572</v>
+        <v>9887.839</v>
       </c>
       <c r="D5">
-        <v>111.56</v>
+        <v>113.65</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>1108836.47</v>
+        <v>1123824.41</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>1108836.47</v>
+        <v>1123824.41</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>115.52</v>
+        <v>117.78</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>115.52</v>
+        <v>117.78</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>115.52</v>
+        <v>117.78</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>13364.0</v>
       </c>
       <c r="D7">
-        <v>101.43</v>
+        <v>103.36</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1355638.1</v>
+        <v>1381385.17</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1355638.1</v>
+        <v>1381385.17</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P401"/>
+  <dimension ref="A1:P404"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O401" sqref="O401"/>
+      <selection activeCell="O404" sqref="O404"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -3746,134 +3764,134 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>3003.0</v>
       </c>
       <c r="D2" s="1">
-        <v>32.28</v>
+        <v>39.08</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>105765.66</v>
       </c>
       <c r="I2" s="1">
-        <v>-8828.82</v>
+        <v>11591.58</v>
       </c>
       <c r="J2" s="1">
-        <v>-8.3475298126065</v>
+        <v>10.959681998864</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>96936.84</v>
+        <v>117357.24</v>
       </c>
       <c r="N2" s="1">
-        <v>96936.84</v>
+        <v>117357.24</v>
       </c>
       <c r="O2" s="1">
         <v>0.03</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
         <v>8772.0</v>
       </c>
       <c r="D3" s="1">
-        <v>29.59</v>
+        <v>34.5</v>
       </c>
       <c r="E3" s="1">
         <v>28.3024304606</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>248268.92</v>
       </c>
       <c r="I3" s="1">
-        <v>11294.56</v>
+        <v>54365.08</v>
       </c>
       <c r="J3" s="1">
-        <v>4.5493249819591</v>
+        <v>21.897658393971</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>259563.48</v>
+        <v>302634.0</v>
       </c>
       <c r="N3" s="1">
-        <v>259563.48</v>
+        <v>302634.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
         <v>2279.0</v>
       </c>
       <c r="D4" s="1">
         <v>247.4</v>
       </c>
       <c r="E4" s="1">
         <v>245.6999166301</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
@@ -3896,19886 +3914,20036 @@
       </c>
       <c r="M4" s="1">
         <v>563824.6</v>
       </c>
       <c r="N4" s="1">
         <v>563824.6</v>
       </c>
       <c r="O4" s="1">
         <v>0.16</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>3713.0</v>
       </c>
       <c r="D5" s="1">
-        <v>147.4</v>
+        <v>166.85</v>
       </c>
       <c r="E5" s="1">
         <v>200.876498788</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>745854.44</v>
       </c>
       <c r="I5" s="1">
-        <v>-198558.24</v>
+        <v>-126340.39</v>
       </c>
       <c r="J5" s="1">
-        <v>-26.621580478893</v>
+        <v>-16.939014266644</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>547296.2</v>
+        <v>619514.05</v>
       </c>
       <c r="N5" s="1">
-        <v>547296.2</v>
+        <v>619514.05</v>
       </c>
       <c r="O5" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>353.0</v>
       </c>
       <c r="D6" s="1">
-        <v>958.5</v>
+        <v>890.0</v>
       </c>
       <c r="E6" s="1">
         <v>1227.4488668555</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>433289.45</v>
       </c>
       <c r="I6" s="1">
-        <v>-94938.95</v>
+        <v>-119119.45</v>
       </c>
       <c r="J6" s="1">
-        <v>-21.911207392656</v>
+        <v>-27.491887928497</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>338350.5</v>
+        <v>314170.0</v>
       </c>
       <c r="N6" s="1">
-        <v>338350.5</v>
+        <v>314170.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
         <v>45683.0</v>
       </c>
       <c r="D7" s="1">
-        <v>23.24</v>
+        <v>24.06</v>
       </c>
       <c r="E7" s="1">
         <v>27.0867517457</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>1237404.08</v>
       </c>
       <c r="I7" s="1">
-        <v>-175731.16</v>
+        <v>-138271.1</v>
       </c>
       <c r="J7" s="1">
-        <v>-14.201598559462</v>
+        <v>-11.174288353728</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1061672.92</v>
+        <v>1099132.98</v>
       </c>
       <c r="N7" s="1">
-        <v>1061672.92</v>
+        <v>1099132.98</v>
       </c>
       <c r="O7" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>823.0</v>
       </c>
       <c r="D8" s="1">
-        <v>103.0</v>
+        <v>109.3</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>97443.2</v>
       </c>
       <c r="I8" s="1">
-        <v>-12674.2</v>
+        <v>-7489.3</v>
       </c>
       <c r="J8" s="1">
-        <v>-13.006756756757</v>
+        <v>-7.6858108108108</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>84769.0</v>
+        <v>89953.9</v>
       </c>
       <c r="N8" s="1">
-        <v>84769.0</v>
+        <v>89953.9</v>
       </c>
       <c r="O8" s="1">
         <v>0.02</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="1">
         <v>2420.0</v>
       </c>
       <c r="D9" s="1">
-        <v>66.7</v>
+        <v>66.1</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>152218.0</v>
       </c>
       <c r="I9" s="1">
-        <v>9196.0</v>
+        <v>7744.0</v>
       </c>
       <c r="J9" s="1">
-        <v>6.0413354531002</v>
+        <v>5.087440381558</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>161414.0</v>
+        <v>159962.0</v>
       </c>
       <c r="N9" s="1">
-        <v>161414.0</v>
+        <v>159962.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="1">
         <v>41784.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.798</v>
+        <v>10.19</v>
       </c>
       <c r="E10" s="1">
         <v>8.8575904652</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>370105.56</v>
       </c>
       <c r="I10" s="1">
-        <v>39294.07</v>
+        <v>55673.4</v>
       </c>
       <c r="J10" s="1">
-        <v>10.616989920389</v>
+        <v>15.04257325937</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>409399.63</v>
+        <v>425778.96</v>
       </c>
       <c r="N10" s="1">
-        <v>409399.63</v>
+        <v>425778.96</v>
       </c>
       <c r="O10" s="1">
         <v>0.12</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="1">
         <v>8458.0</v>
       </c>
       <c r="D11" s="1">
-        <v>174.88</v>
+        <v>172.68</v>
       </c>
       <c r="E11" s="1">
         <v>162.5000425633</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>1374425.36</v>
       </c>
       <c r="I11" s="1">
-        <v>104709.68</v>
+        <v>86102.08</v>
       </c>
       <c r="J11" s="1">
-        <v>7.6184333502112</v>
+        <v>6.2645875509748</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1479135.04</v>
+        <v>1460527.44</v>
       </c>
       <c r="N11" s="1">
-        <v>1479135.04</v>
+        <v>1460527.44</v>
       </c>
       <c r="O11" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="1">
         <v>5453.0</v>
       </c>
       <c r="D12" s="1">
-        <v>389.0</v>
+        <v>376.7</v>
       </c>
       <c r="E12" s="1">
         <v>235.4840546488</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>1284094.55</v>
       </c>
       <c r="I12" s="1">
-        <v>837122.45</v>
+        <v>770050.55</v>
       </c>
       <c r="J12" s="1">
-        <v>65.191651969865</v>
+        <v>59.968368372874</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2121217.0</v>
+        <v>2054145.1</v>
       </c>
       <c r="N12" s="1">
-        <v>2121217.0</v>
+        <v>2054145.1</v>
       </c>
       <c r="O12" s="1">
-        <v>0.61</v>
+        <v>0.57</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
         <v>13940.0</v>
       </c>
       <c r="D13" s="1">
-        <v>17.08</v>
+        <v>17.265</v>
       </c>
       <c r="E13" s="1">
         <v>23.8502467719</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>332472.44</v>
       </c>
       <c r="I13" s="1">
-        <v>-94377.24</v>
+        <v>-91798.34</v>
       </c>
       <c r="J13" s="1">
-        <v>-28.386485207616</v>
+        <v>-27.610811891656</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>238095.2</v>
+        <v>240674.1</v>
       </c>
       <c r="N13" s="1">
-        <v>238095.2</v>
+        <v>240674.1</v>
       </c>
       <c r="O13" s="1">
         <v>0.07</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="1">
         <v>1721.0</v>
       </c>
       <c r="D14" s="1">
-        <v>56.5</v>
+        <v>65.75</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>109369.55</v>
       </c>
       <c r="I14" s="1">
-        <v>-12133.05</v>
+        <v>3786.2</v>
       </c>
       <c r="J14" s="1">
-        <v>-11.093627065303</v>
+        <v>3.4618410700236</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>97236.5</v>
+        <v>113155.75</v>
       </c>
       <c r="N14" s="1">
-        <v>97236.5</v>
+        <v>113155.75</v>
       </c>
       <c r="O14" s="1">
         <v>0.03</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>60</v>
       </c>
       <c r="B15" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="1">
         <v>15629.0</v>
       </c>
       <c r="D15" s="1">
-        <v>49.0</v>
+        <v>54.46</v>
       </c>
       <c r="E15" s="1">
         <v>60.6626105317</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>948095.94</v>
       </c>
       <c r="I15" s="1">
-        <v>-182274.94</v>
+        <v>-96940.6</v>
       </c>
       <c r="J15" s="1">
-        <v>-19.225368690008</v>
+        <v>-10.224766915466</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>765821.0</v>
+        <v>851155.34</v>
       </c>
       <c r="N15" s="1">
-        <v>765821.0</v>
+        <v>851155.34</v>
       </c>
       <c r="O15" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>62</v>
       </c>
       <c r="B16" t="s">
         <v>63</v>
       </c>
       <c r="C16" s="1">
         <v>7644.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.4</v>
+        <v>10.935</v>
       </c>
       <c r="E16" s="1">
         <v>13.175</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>100709.7</v>
       </c>
       <c r="I16" s="1">
-        <v>-28856.1</v>
+        <v>-17122.56</v>
       </c>
       <c r="J16" s="1">
-        <v>-28.65275142315</v>
+        <v>-17.001897533207</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>71853.6</v>
+        <v>83587.14</v>
       </c>
       <c r="N16" s="1">
-        <v>71853.6</v>
+        <v>83587.14</v>
       </c>
       <c r="O16" s="1">
         <v>0.02</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>64</v>
       </c>
       <c r="B17" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="1">
         <v>18374.0</v>
       </c>
       <c r="D17" s="1">
-        <v>64.4</v>
+        <v>69.76</v>
       </c>
       <c r="E17" s="1">
         <v>55.336714379</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1016756.79</v>
       </c>
       <c r="I17" s="1">
-        <v>166528.81</v>
+        <v>265013.45</v>
       </c>
       <c r="J17" s="1">
-        <v>16.37843107003</v>
+        <v>26.064586202567</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1183285.6</v>
+        <v>1281770.24</v>
       </c>
       <c r="N17" s="1">
-        <v>1183285.6</v>
+        <v>1281770.24</v>
       </c>
       <c r="O17" s="1">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="1">
         <v>9002.0</v>
       </c>
       <c r="D18" s="1">
-        <v>36.4</v>
+        <v>36.0</v>
       </c>
       <c r="E18" s="1">
         <v>29.8050255499</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>268304.84</v>
       </c>
       <c r="I18" s="1">
-        <v>59367.96</v>
+        <v>55767.16</v>
       </c>
       <c r="J18" s="1">
-        <v>22.127055180965</v>
+        <v>20.784999629526</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>327672.8</v>
+        <v>324072.0</v>
       </c>
       <c r="N18" s="1">
-        <v>327672.8</v>
+        <v>324072.0</v>
       </c>
       <c r="O18" s="1">
         <v>0.09</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>68</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="1">
         <v>6342.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1222.4</v>
+        <v>1461.8</v>
       </c>
       <c r="E19" s="1">
         <v>549.4883743299</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>3484855.27</v>
       </c>
       <c r="I19" s="1">
-        <v>4267605.53</v>
+        <v>5785880.33</v>
       </c>
       <c r="J19" s="1">
-        <v>122.46148546651</v>
+        <v>166.02928620333</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>7752460.8</v>
+        <v>9270735.6</v>
       </c>
       <c r="N19" s="1">
-        <v>7752460.8</v>
+        <v>9270735.6</v>
       </c>
       <c r="O19" s="1">
-        <v>2.22</v>
+        <v>2.57</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
         <v>2162.0</v>
       </c>
       <c r="D20" s="1">
-        <v>64.56</v>
+        <v>63.44</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>132833.28</v>
       </c>
       <c r="I20" s="1">
-        <v>6745.44</v>
+        <v>4324.0</v>
       </c>
       <c r="J20" s="1">
-        <v>5.078125</v>
+        <v>3.2552083333333</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>139578.72</v>
+        <v>137157.28</v>
       </c>
       <c r="N20" s="1">
-        <v>139578.72</v>
+        <v>137157.28</v>
       </c>
       <c r="O20" s="1">
         <v>0.04</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
         <v>51326.0</v>
       </c>
       <c r="D21" s="1">
-        <v>40.94</v>
+        <v>39.78</v>
       </c>
       <c r="E21" s="1">
         <v>27.7271396563</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>1423123.17</v>
       </c>
       <c r="I21" s="1">
-        <v>678163.27</v>
+        <v>618625.11</v>
       </c>
       <c r="J21" s="1">
-        <v>47.653167645356</v>
+        <v>43.469541009581</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2101286.44</v>
+        <v>2041748.28</v>
       </c>
       <c r="N21" s="1">
-        <v>2101286.44</v>
+        <v>2041748.28</v>
       </c>
       <c r="O21" s="1">
-        <v>0.6</v>
+        <v>0.57</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
         <v>11745.0</v>
       </c>
       <c r="D22" s="1">
-        <v>11.28</v>
+        <v>10.37</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950004257</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>98599.28</v>
       </c>
       <c r="I22" s="1">
-        <v>33884.32</v>
+        <v>23196.37</v>
       </c>
       <c r="J22" s="1">
-        <v>34.36568705167</v>
+        <v>23.5259020147</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>132483.6</v>
+        <v>121795.65</v>
       </c>
       <c r="N22" s="1">
-        <v>132483.6</v>
+        <v>121795.65</v>
       </c>
       <c r="O22" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
         <v>1822.0</v>
       </c>
       <c r="D23" s="1">
-        <v>55.75</v>
+        <v>54.55</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>99936.7</v>
       </c>
       <c r="I23" s="1">
-        <v>1639.8</v>
+        <v>-546.6</v>
       </c>
       <c r="J23" s="1">
-        <v>1.640838650866</v>
+        <v>-0.54694621695533</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>101576.5</v>
+        <v>99390.1</v>
       </c>
       <c r="N23" s="1">
-        <v>101576.5</v>
+        <v>99390.1</v>
       </c>
       <c r="O23" s="1">
         <v>0.03</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
         <v>11719.0</v>
       </c>
       <c r="D24" s="1">
-        <v>18.63</v>
+        <v>19.715</v>
       </c>
       <c r="E24" s="1">
         <v>18.195846062</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>213237.12</v>
       </c>
       <c r="I24" s="1">
-        <v>5087.85</v>
+        <v>17802.97</v>
       </c>
       <c r="J24" s="1">
-        <v>2.386005776105</v>
+        <v>8.3489075448027</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>218324.97</v>
+        <v>231040.09</v>
       </c>
       <c r="N24" s="1">
-        <v>218324.97</v>
+        <v>231040.09</v>
       </c>
       <c r="O24" s="1">
         <v>0.06</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
         <v>91625.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.81</v>
+        <v>19.98</v>
       </c>
       <c r="E25" s="1">
         <v>9.1132440928</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>835000.99</v>
       </c>
       <c r="I25" s="1">
-        <v>888465.26</v>
+        <v>995666.51</v>
       </c>
       <c r="J25" s="1">
-        <v>106.40289899537</v>
+        <v>119.24135682761</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1723466.25</v>
+        <v>1830667.5</v>
       </c>
       <c r="N25" s="1">
-        <v>1723466.25</v>
+        <v>1830667.5</v>
       </c>
       <c r="O25" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
         <v>78886.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.298</v>
+        <v>2.81</v>
       </c>
       <c r="E26" s="1">
         <v>3.2004050148</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>252467.15</v>
       </c>
       <c r="I26" s="1">
-        <v>7698.88</v>
+        <v>-30797.49</v>
       </c>
       <c r="J26" s="1">
-        <v>3.0494581176205</v>
+        <v>-12.198612770018</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>260166.03</v>
+        <v>221669.66</v>
       </c>
       <c r="N26" s="1">
-        <v>260166.03</v>
+        <v>221669.66</v>
       </c>
       <c r="O26" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
         <v>204069.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.38</v>
+        <v>10.738</v>
       </c>
       <c r="E27" s="1">
         <v>7.7891812083</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>1589530.42</v>
       </c>
       <c r="I27" s="1">
-        <v>528705.8</v>
+        <v>601762.5</v>
       </c>
       <c r="J27" s="1">
-        <v>33.261760413494</v>
+        <v>37.857878806748</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2118236.22</v>
+        <v>2191292.92</v>
       </c>
       <c r="N27" s="1">
-        <v>2118236.22</v>
+        <v>2191292.92</v>
       </c>
       <c r="O27" s="1">
         <v>0.61</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
         <v>13713.0</v>
       </c>
       <c r="D28" s="1">
-        <v>16.74</v>
+        <v>17.54</v>
       </c>
       <c r="E28" s="1">
         <v>16.484384161</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>226050.36</v>
       </c>
       <c r="I28" s="1">
-        <v>3505.26</v>
+        <v>14475.66</v>
       </c>
       <c r="J28" s="1">
-        <v>1.5506544647839</v>
+        <v>6.4037323364581</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>229555.62</v>
+        <v>240526.02</v>
       </c>
       <c r="N28" s="1">
-        <v>229555.62</v>
+        <v>240526.02</v>
       </c>
       <c r="O28" s="1">
         <v>0.07</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
         <v>9219.0</v>
       </c>
       <c r="D29" s="1">
-        <v>14.165</v>
+        <v>14.25</v>
       </c>
       <c r="E29" s="1">
         <v>14.1750005424</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>130679.33</v>
       </c>
       <c r="I29" s="1">
-        <v>-92.19</v>
+        <v>691.42</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.070546734514173</v>
+        <v>0.52909668269649</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>130587.14</v>
+        <v>131370.75</v>
       </c>
       <c r="N29" s="1">
-        <v>130587.14</v>
+        <v>131370.75</v>
       </c>
       <c r="O29" s="1">
         <v>0.04</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
         <v>2004.0</v>
       </c>
       <c r="D30" s="1">
-        <v>145.7</v>
+        <v>151.5</v>
       </c>
       <c r="E30" s="1">
         <v>127.8352295409</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>256181.8</v>
       </c>
       <c r="I30" s="1">
-        <v>35801.0</v>
+        <v>47424.2</v>
       </c>
       <c r="J30" s="1">
-        <v>13.974841304105</v>
+        <v>18.51193176096</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>291982.8</v>
+        <v>303606.0</v>
       </c>
       <c r="N30" s="1">
-        <v>291982.8</v>
+        <v>303606.0</v>
       </c>
       <c r="O30" s="1">
         <v>0.08</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
         <v>1144.0</v>
       </c>
       <c r="D31" s="1">
-        <v>247.2</v>
+        <v>286.2</v>
       </c>
       <c r="E31" s="1">
         <v>188.9158653846</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>216119.75</v>
       </c>
       <c r="I31" s="1">
-        <v>66677.05</v>
+        <v>111293.05</v>
       </c>
       <c r="J31" s="1">
-        <v>30.851900393185</v>
+        <v>51.49601089211</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>282796.8</v>
+        <v>327412.8</v>
       </c>
       <c r="N31" s="1">
-        <v>282796.8</v>
+        <v>327412.8</v>
       </c>
       <c r="O31" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
         <v>3150.0</v>
       </c>
       <c r="D32" s="1">
-        <v>29.04</v>
+        <v>33.68</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>107730.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-16254.0</v>
+        <v>-1638.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-15.087719298246</v>
+        <v>-1.5204678362573</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>91476.0</v>
+        <v>106092.0</v>
       </c>
       <c r="N32" s="1">
-        <v>91476.0</v>
+        <v>106092.0</v>
       </c>
       <c r="O32" s="1">
         <v>0.03</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>96</v>
       </c>
       <c r="B33" t="s">
         <v>97</v>
       </c>
       <c r="C33" s="1">
         <v>15324.0</v>
       </c>
       <c r="D33" s="1">
-        <v>77.92</v>
+        <v>72.98</v>
       </c>
       <c r="E33" s="1">
         <v>78.025366745</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>1195660.72</v>
       </c>
       <c r="I33" s="1">
-        <v>-1614.64</v>
+        <v>-77315.2</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.13504165295319</v>
+        <v>-6.4663159629431</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1194046.08</v>
+        <v>1118345.52</v>
       </c>
       <c r="N33" s="1">
-        <v>1194046.08</v>
+        <v>1118345.52</v>
       </c>
       <c r="O33" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>98</v>
       </c>
       <c r="B34" t="s">
         <v>99</v>
       </c>
       <c r="C34" s="1">
         <v>17190.0</v>
       </c>
       <c r="D34" s="1">
-        <v>89.23</v>
+        <v>94.43</v>
       </c>
       <c r="E34" s="1">
         <v>76.0620878418</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>1307507.29</v>
       </c>
       <c r="I34" s="1">
-        <v>226356.41</v>
+        <v>315744.41</v>
       </c>
       <c r="J34" s="1">
-        <v>17.312057204668</v>
+        <v>24.148577404872</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1533863.7</v>
+        <v>1623251.7</v>
       </c>
       <c r="N34" s="1">
-        <v>1533863.7</v>
+        <v>1623251.7</v>
       </c>
       <c r="O34" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>100</v>
       </c>
       <c r="B35" t="s">
         <v>101</v>
       </c>
       <c r="C35" s="1">
-        <v>637047.0</v>
+        <v>1568779.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.178</v>
+        <v>11.296</v>
       </c>
       <c r="E35" s="1">
-        <v>11.2004103151</v>
+        <v>11.2356237494</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>7135187.79</v>
+        <v>17626210.59</v>
       </c>
       <c r="I35" s="1">
-        <v>-14276.42</v>
+        <v>94716.99</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.20008471283697</v>
+        <v>0.53736445231022</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>7120911.37</v>
+        <v>17720927.58</v>
       </c>
       <c r="N35" s="1">
-        <v>7120911.37</v>
+        <v>17720927.58</v>
       </c>
       <c r="O35" s="1">
-        <v>2.03</v>
+        <v>4.92</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>102</v>
       </c>
       <c r="B36" t="s">
         <v>103</v>
       </c>
       <c r="C36" s="1">
-        <v>1435391.0</v>
+        <v>969316.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.644</v>
+        <v>10.72</v>
       </c>
       <c r="E36" s="1">
-        <v>10.7477305487</v>
+        <v>10.7184435829</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>15427195.7</v>
+        <v>10389558.86</v>
       </c>
       <c r="I36" s="1">
-        <v>-148893.9</v>
+        <v>1508.66</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.96513911468693</v>
+        <v>0.014520924519792</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>15278301.8</v>
+        <v>10391067.52</v>
       </c>
       <c r="N36" s="1">
-        <v>15278301.8</v>
+        <v>10391067.52</v>
       </c>
       <c r="O36" s="1">
-        <v>4.37</v>
+        <v>2.88</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>104</v>
       </c>
       <c r="B37" t="s">
         <v>105</v>
       </c>
       <c r="C37" s="1">
         <v>4149.0</v>
       </c>
       <c r="D37" s="1">
-        <v>50.28</v>
+        <v>49.41</v>
       </c>
       <c r="E37" s="1">
         <v>52.5294649313</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>217944.75</v>
       </c>
       <c r="I37" s="1">
-        <v>-9333.03</v>
+        <v>-12942.66</v>
       </c>
       <c r="J37" s="1">
-        <v>-4.2822917276053</v>
+        <v>-5.9385050569009</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>208611.72</v>
+        <v>205002.09</v>
       </c>
       <c r="N37" s="1">
-        <v>208611.72</v>
+        <v>205002.09</v>
       </c>
       <c r="O37" s="1">
         <v>0.06</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>106</v>
       </c>
       <c r="B38" t="s">
         <v>107</v>
       </c>
       <c r="C38" s="1">
         <v>22036.0</v>
       </c>
       <c r="D38" s="1">
-        <v>12.534</v>
+        <v>11.74</v>
       </c>
       <c r="E38" s="1">
         <v>11.9697363405</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>263765.11</v>
       </c>
       <c r="I38" s="1">
-        <v>12434.11</v>
+        <v>-5062.47</v>
       </c>
       <c r="J38" s="1">
-        <v>4.7140844367172</v>
+        <v>-1.9193099496745</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>276199.22</v>
+        <v>258702.64</v>
       </c>
       <c r="N38" s="1">
-        <v>276199.22</v>
+        <v>258702.64</v>
       </c>
       <c r="O38" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>108</v>
       </c>
       <c r="B39" t="s">
         <v>109</v>
       </c>
       <c r="C39" s="1">
         <v>23366.0</v>
       </c>
       <c r="D39" s="1">
-        <v>26.06</v>
+        <v>25.32</v>
       </c>
       <c r="E39" s="1">
         <v>25.2344735941</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>589628.71</v>
       </c>
       <c r="I39" s="1">
-        <v>19289.25</v>
+        <v>1998.41</v>
       </c>
       <c r="J39" s="1">
-        <v>3.2714231299897</v>
+        <v>0.33892684771066</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>608917.96</v>
+        <v>591627.12</v>
       </c>
       <c r="N39" s="1">
-        <v>608917.96</v>
+        <v>591627.12</v>
       </c>
       <c r="O39" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>110</v>
       </c>
       <c r="B40" t="s">
         <v>111</v>
       </c>
       <c r="C40" s="1">
         <v>80092.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.84</v>
+        <v>11.685</v>
       </c>
       <c r="E40" s="1">
         <v>10.5488103681</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>844875.32</v>
       </c>
       <c r="I40" s="1">
-        <v>23321.96</v>
+        <v>90999.7</v>
       </c>
       <c r="J40" s="1">
-        <v>2.7604025644873</v>
+        <v>10.770784498712</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>868197.28</v>
+        <v>935875.02</v>
       </c>
       <c r="N40" s="1">
-        <v>868197.28</v>
+        <v>935875.02</v>
       </c>
       <c r="O40" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>112</v>
       </c>
       <c r="B41" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="1">
         <v>9530.0</v>
       </c>
       <c r="D41" s="1">
-        <v>16.95</v>
+        <v>15.71</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>152908.85</v>
       </c>
       <c r="I41" s="1">
-        <v>8624.65</v>
+        <v>-3192.55</v>
       </c>
       <c r="J41" s="1">
-        <v>5.6403864132128</v>
+        <v>-2.087877843565</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>161533.5</v>
+        <v>149716.3</v>
       </c>
       <c r="N41" s="1">
-        <v>161533.5</v>
+        <v>149716.3</v>
       </c>
       <c r="O41" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>114</v>
       </c>
       <c r="B42" t="s">
         <v>115</v>
       </c>
       <c r="C42" s="1">
         <v>1124.0</v>
       </c>
       <c r="D42" s="1">
-        <v>83.85</v>
+        <v>79.55</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>104194.8</v>
       </c>
       <c r="I42" s="1">
-        <v>-9947.4</v>
+        <v>-14780.6</v>
       </c>
       <c r="J42" s="1">
-        <v>-9.546925566343</v>
+        <v>-14.185544768069</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>94247.4</v>
+        <v>89414.2</v>
       </c>
       <c r="N42" s="1">
-        <v>94247.4</v>
+        <v>89414.2</v>
       </c>
       <c r="O42" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>116</v>
       </c>
       <c r="B43" t="s">
         <v>117</v>
       </c>
       <c r="C43" s="1">
         <v>7562.0</v>
       </c>
       <c r="D43" s="1">
-        <v>35.21</v>
+        <v>37.17</v>
       </c>
       <c r="E43" s="1">
         <v>34.4723644538</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>260680.02</v>
       </c>
       <c r="I43" s="1">
-        <v>5578.0</v>
+        <v>20399.52</v>
       </c>
       <c r="J43" s="1">
-        <v>2.1397880819558</v>
+        <v>7.8255019314484</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>266258.02</v>
+        <v>281079.54</v>
       </c>
       <c r="N43" s="1">
-        <v>266258.02</v>
+        <v>281079.54</v>
       </c>
       <c r="O43" s="1">
         <v>0.08</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>118</v>
       </c>
       <c r="B44" t="s">
         <v>119</v>
       </c>
       <c r="C44" s="1">
         <v>8331.0</v>
       </c>
       <c r="D44" s="1">
-        <v>77.64</v>
+        <v>77.42</v>
       </c>
       <c r="E44" s="1">
         <v>67.6801560437</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>563843.38</v>
       </c>
       <c r="I44" s="1">
-        <v>82975.46</v>
+        <v>81142.64</v>
       </c>
       <c r="J44" s="1">
-        <v>14.716047566259</v>
+        <v>14.390989214062</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>646818.84</v>
+        <v>644986.02</v>
       </c>
       <c r="N44" s="1">
-        <v>646818.84</v>
+        <v>644986.02</v>
       </c>
       <c r="O44" s="1">
         <v>0.18</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>120</v>
       </c>
       <c r="B45" t="s">
         <v>121</v>
       </c>
       <c r="C45" s="1">
         <v>1670.0</v>
       </c>
       <c r="D45" s="1">
-        <v>56.2</v>
+        <v>54.3</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>103790.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-9936.5</v>
+        <v>-13109.5</v>
       </c>
       <c r="J45" s="1">
-        <v>-9.5736122284795</v>
+        <v>-12.630732099759</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>93854.0</v>
+        <v>90681.0</v>
       </c>
       <c r="N45" s="1">
-        <v>93854.0</v>
+        <v>90681.0</v>
       </c>
       <c r="O45" s="1">
         <v>0.03</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>122</v>
       </c>
       <c r="B46" t="s">
         <v>123</v>
       </c>
       <c r="C46" s="1">
         <v>31632.0</v>
       </c>
       <c r="D46" s="1">
-        <v>16.595</v>
+        <v>16.535</v>
       </c>
       <c r="E46" s="1">
         <v>18.6536273394</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>590051.54</v>
       </c>
       <c r="I46" s="1">
-        <v>-65118.5</v>
+        <v>-67016.42</v>
       </c>
       <c r="J46" s="1">
-        <v>-11.036069832137</v>
+        <v>-11.357723089749</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>524933.04</v>
+        <v>523035.12</v>
       </c>
       <c r="N46" s="1">
-        <v>524933.04</v>
+        <v>523035.12</v>
       </c>
       <c r="O46" s="1">
         <v>0.15</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>124</v>
       </c>
       <c r="B47" t="s">
         <v>125</v>
       </c>
       <c r="C47" s="1">
         <v>9572.0</v>
       </c>
       <c r="D47" s="1">
-        <v>66.74</v>
+        <v>64.04</v>
       </c>
       <c r="E47" s="1">
         <v>57.7989333473</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>553251.39</v>
       </c>
       <c r="I47" s="1">
-        <v>85583.89</v>
+        <v>59739.49</v>
       </c>
       <c r="J47" s="1">
-        <v>15.469258920434</v>
+        <v>10.797892437288</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>638835.28</v>
+        <v>612990.88</v>
       </c>
       <c r="N47" s="1">
-        <v>638835.28</v>
+        <v>612990.88</v>
       </c>
       <c r="O47" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>126</v>
       </c>
       <c r="B48" t="s">
         <v>127</v>
       </c>
       <c r="C48" s="1">
         <v>18867.0</v>
       </c>
       <c r="D48" s="1">
-        <v>19.095</v>
+        <v>19.43</v>
       </c>
       <c r="E48" s="1">
         <v>29.5959172099</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>558386.17</v>
       </c>
       <c r="I48" s="1">
-        <v>-198120.8</v>
+        <v>-191800.36</v>
       </c>
       <c r="J48" s="1">
-        <v>-35.48096472375</v>
+        <v>-34.349052735314</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>360265.37</v>
+        <v>366585.81</v>
       </c>
       <c r="N48" s="1">
-        <v>360265.37</v>
+        <v>366585.81</v>
       </c>
       <c r="O48" s="1">
         <v>0.1</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>128</v>
       </c>
       <c r="B49" t="s">
         <v>129</v>
       </c>
       <c r="C49" s="1">
         <v>24727.0</v>
       </c>
       <c r="D49" s="1">
-        <v>26.5</v>
+        <v>27.95</v>
       </c>
       <c r="E49" s="1">
         <v>30.0567262507</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>743212.67</v>
       </c>
       <c r="I49" s="1">
-        <v>-87947.17</v>
+        <v>-52093.02</v>
       </c>
       <c r="J49" s="1">
-        <v>-11.833378728595</v>
+        <v>-7.0091673760083</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>655265.5</v>
+        <v>691119.65</v>
       </c>
       <c r="N49" s="1">
-        <v>655265.5</v>
+        <v>691119.65</v>
       </c>
       <c r="O49" s="1">
         <v>0.19</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>130</v>
       </c>
       <c r="B50" t="s">
         <v>131</v>
       </c>
       <c r="C50" s="1">
         <v>3846.0</v>
       </c>
       <c r="D50" s="1">
-        <v>261.6</v>
+        <v>242.1</v>
       </c>
       <c r="E50" s="1">
         <v>223.1869448778</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>858376.99</v>
       </c>
       <c r="I50" s="1">
-        <v>147736.61</v>
+        <v>72739.61</v>
       </c>
       <c r="J50" s="1">
-        <v>17.211156836811</v>
+        <v>8.4740866597554</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1006113.6</v>
+        <v>931116.6</v>
       </c>
       <c r="N50" s="1">
-        <v>1006113.6</v>
+        <v>931116.6</v>
       </c>
       <c r="O50" s="1">
-        <v>0.29</v>
+        <v>0.26</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>132</v>
       </c>
       <c r="B51" t="s">
         <v>133</v>
       </c>
       <c r="C51" s="1">
         <v>13120.0</v>
       </c>
       <c r="D51" s="1">
-        <v>50.38</v>
+        <v>52.96</v>
       </c>
       <c r="E51" s="1">
         <v>49.8538346037</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>654082.31</v>
       </c>
       <c r="I51" s="1">
-        <v>6903.29</v>
+        <v>40752.89</v>
       </c>
       <c r="J51" s="1">
-        <v>1.055416098931</v>
+        <v>6.2305445930803</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>660985.6</v>
+        <v>694835.2</v>
       </c>
       <c r="N51" s="1">
-        <v>660985.6</v>
+        <v>694835.2</v>
       </c>
       <c r="O51" s="1">
         <v>0.19</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>134</v>
       </c>
       <c r="B52" t="s">
         <v>135</v>
       </c>
       <c r="C52" s="1">
         <v>15155.0</v>
       </c>
       <c r="D52" s="1">
-        <v>27.57</v>
+        <v>28.88</v>
       </c>
       <c r="E52" s="1">
         <v>30.8070425602</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>466880.73</v>
       </c>
       <c r="I52" s="1">
-        <v>-49057.38</v>
+        <v>-29204.33</v>
       </c>
       <c r="J52" s="1">
-        <v>-10.507475860055</v>
+        <v>-6.2552014087195</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>417823.35</v>
+        <v>437676.4</v>
       </c>
       <c r="N52" s="1">
-        <v>417823.35</v>
+        <v>437676.4</v>
       </c>
       <c r="O52" s="1">
         <v>0.12</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>136</v>
       </c>
       <c r="B53" t="s">
         <v>137</v>
       </c>
       <c r="C53" s="1">
         <v>76840.0</v>
       </c>
       <c r="D53" s="1">
-        <v>18.89</v>
+        <v>17.795</v>
       </c>
       <c r="E53" s="1">
         <v>19.1343197553</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>1470281.13</v>
       </c>
       <c r="I53" s="1">
-        <v>-18773.53</v>
+        <v>-102913.33</v>
       </c>
       <c r="J53" s="1">
-        <v>-1.2768666901139</v>
+        <v>-6.9995681710205</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1451507.6</v>
+        <v>1367367.8</v>
       </c>
       <c r="N53" s="1">
-        <v>1451507.6</v>
+        <v>1367367.8</v>
       </c>
       <c r="O53" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>138</v>
       </c>
       <c r="B54" t="s">
         <v>139</v>
       </c>
       <c r="C54" s="1">
         <v>154571.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.643</v>
+        <v>4.374</v>
       </c>
       <c r="E54" s="1">
         <v>4.5164144633</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>698106.7</v>
       </c>
       <c r="I54" s="1">
-        <v>19566.45</v>
+        <v>-22013.15</v>
       </c>
       <c r="J54" s="1">
-        <v>2.8027878832849</v>
+        <v>-3.1532643935375</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>717673.15</v>
+        <v>676093.55</v>
       </c>
       <c r="N54" s="1">
-        <v>717673.15</v>
+        <v>676093.55</v>
       </c>
       <c r="O54" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>140</v>
       </c>
       <c r="B55" t="s">
         <v>141</v>
       </c>
       <c r="C55" s="1">
         <v>2194.0</v>
       </c>
       <c r="D55" s="1">
-        <v>137.0</v>
+        <v>122.25</v>
       </c>
       <c r="E55" s="1">
         <v>145.5071786691</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>319242.75</v>
       </c>
       <c r="I55" s="1">
-        <v>-18664.75</v>
+        <v>-51026.25</v>
       </c>
       <c r="J55" s="1">
-        <v>-5.84656973416</v>
+        <v>-15.983526642343</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>300578.0</v>
+        <v>268216.5</v>
       </c>
       <c r="N55" s="1">
-        <v>300578.0</v>
+        <v>268216.5</v>
       </c>
       <c r="O55" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>142</v>
       </c>
       <c r="B56" t="s">
         <v>143</v>
       </c>
       <c r="C56" s="1">
         <v>16065.0</v>
       </c>
       <c r="D56" s="1">
-        <v>41.34</v>
+        <v>40.4</v>
       </c>
       <c r="E56" s="1">
         <v>43.3700971055</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>696740.61</v>
       </c>
       <c r="I56" s="1">
-        <v>-32613.51</v>
+        <v>-47714.61</v>
       </c>
       <c r="J56" s="1">
-        <v>-4.6808682502373</v>
+        <v>-6.8482602155198</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>664127.1</v>
+        <v>649026.0</v>
       </c>
       <c r="N56" s="1">
-        <v>664127.1</v>
+        <v>649026.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>144</v>
       </c>
       <c r="B57" t="s">
         <v>145</v>
       </c>
       <c r="C57" s="1">
         <v>207138.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.924</v>
+        <v>9.577</v>
       </c>
       <c r="E57" s="1">
         <v>6.1647191727</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>1276947.6</v>
       </c>
       <c r="I57" s="1">
-        <v>778689.91</v>
+        <v>706813.03</v>
       </c>
       <c r="J57" s="1">
-        <v>60.980568818955</v>
+        <v>55.351764629966</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2055637.51</v>
+        <v>1983760.63</v>
       </c>
       <c r="N57" s="1">
-        <v>2055637.51</v>
+        <v>1983760.63</v>
       </c>
       <c r="O57" s="1">
-        <v>0.59</v>
+        <v>0.55</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>146</v>
       </c>
       <c r="B58" t="s">
         <v>147</v>
       </c>
       <c r="C58" s="1">
         <v>52662.0</v>
       </c>
       <c r="D58" s="1">
-        <v>28.07</v>
+        <v>26.61</v>
       </c>
       <c r="E58" s="1">
         <v>15.3835446812</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>810128.23</v>
       </c>
       <c r="I58" s="1">
-        <v>668094.11</v>
+        <v>591207.59</v>
       </c>
       <c r="J58" s="1">
-        <v>82.467698971557</v>
+        <v>72.97703846217</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1478222.34</v>
+        <v>1401335.82</v>
       </c>
       <c r="N58" s="1">
-        <v>1478222.34</v>
+        <v>1401335.82</v>
       </c>
       <c r="O58" s="1">
-        <v>0.42</v>
+        <v>0.39</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>148</v>
       </c>
       <c r="B59" t="s">
         <v>149</v>
       </c>
       <c r="C59" s="1">
         <v>4331.0</v>
       </c>
       <c r="D59" s="1">
-        <v>94.2</v>
+        <v>102.8</v>
       </c>
       <c r="E59" s="1">
         <v>104.0333595013</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>450568.48</v>
       </c>
       <c r="I59" s="1">
-        <v>-42588.28</v>
+        <v>-5341.68</v>
       </c>
       <c r="J59" s="1">
-        <v>-9.4521214622026</v>
+        <v>-1.1855423175629</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>407980.2</v>
+        <v>445226.8</v>
       </c>
       <c r="N59" s="1">
-        <v>407980.2</v>
+        <v>445226.8</v>
       </c>
       <c r="O59" s="1">
         <v>0.12</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>150</v>
       </c>
       <c r="B60" t="s">
         <v>151</v>
       </c>
       <c r="C60" s="1">
         <v>4063.0</v>
       </c>
       <c r="D60" s="1">
-        <v>181.25</v>
+        <v>171.1</v>
       </c>
       <c r="E60" s="1">
         <v>192.4195865124</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>781800.78</v>
       </c>
       <c r="I60" s="1">
-        <v>-45382.03</v>
+        <v>-86621.48</v>
       </c>
       <c r="J60" s="1">
-        <v>-5.8048074600284</v>
+        <v>-11.079738242267</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>736418.75</v>
+        <v>695179.3</v>
       </c>
       <c r="N60" s="1">
-        <v>736418.75</v>
+        <v>695179.3</v>
       </c>
       <c r="O60" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>152</v>
       </c>
       <c r="B61" t="s">
         <v>153</v>
       </c>
       <c r="C61" s="1">
         <v>1674.0</v>
       </c>
       <c r="D61" s="1">
-        <v>59.02</v>
+        <v>61.34</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>114099.84</v>
       </c>
       <c r="I61" s="1">
-        <v>-15300.36</v>
+        <v>-11416.68</v>
       </c>
       <c r="J61" s="1">
-        <v>-13.409624413146</v>
+        <v>-10.005868544601</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>98799.48</v>
+        <v>102683.16</v>
       </c>
       <c r="N61" s="1">
-        <v>98799.48</v>
+        <v>102683.16</v>
       </c>
       <c r="O61" s="1">
         <v>0.03</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>154</v>
       </c>
       <c r="B62" t="s">
         <v>155</v>
       </c>
       <c r="C62" s="1">
         <v>4056.0</v>
       </c>
       <c r="D62" s="1">
-        <v>23.1</v>
+        <v>22.74</v>
       </c>
       <c r="E62" s="1">
         <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>104076.96</v>
       </c>
       <c r="I62" s="1">
-        <v>-10383.36</v>
+        <v>-11843.52</v>
       </c>
       <c r="J62" s="1">
-        <v>-9.9766173031956</v>
+        <v>-11.379579111458</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>93693.6</v>
+        <v>92233.44</v>
       </c>
       <c r="N62" s="1">
-        <v>93693.6</v>
+        <v>92233.44</v>
       </c>
       <c r="O62" s="1">
         <v>0.03</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>156</v>
       </c>
       <c r="B63" t="s">
         <v>157</v>
       </c>
       <c r="C63" s="1">
         <v>642.0</v>
       </c>
       <c r="D63" s="1">
-        <v>293.35</v>
+        <v>304.75</v>
       </c>
       <c r="E63" s="1">
         <v>321.4</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>206338.8</v>
       </c>
       <c r="I63" s="1">
-        <v>-18008.1</v>
+        <v>-10689.3</v>
       </c>
       <c r="J63" s="1">
-        <v>-8.7274424393279</v>
+        <v>-5.1804604853765</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>188330.7</v>
+        <v>195649.5</v>
       </c>
       <c r="N63" s="1">
-        <v>188330.7</v>
+        <v>195649.5</v>
       </c>
       <c r="O63" s="1">
         <v>0.05</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>158</v>
       </c>
       <c r="B64" t="s">
         <v>159</v>
       </c>
       <c r="C64" s="1">
         <v>7063.0</v>
       </c>
       <c r="D64" s="1">
-        <v>58.44</v>
+        <v>57.2</v>
       </c>
       <c r="E64" s="1">
         <v>62.8040294492</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>443584.86</v>
       </c>
       <c r="I64" s="1">
-        <v>-30823.14</v>
+        <v>-39581.26</v>
       </c>
       <c r="J64" s="1">
-        <v>-6.9486456323149</v>
+        <v>-8.9230412417592</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>412761.72</v>
+        <v>404003.6</v>
       </c>
       <c r="N64" s="1">
-        <v>412761.72</v>
+        <v>404003.6</v>
       </c>
       <c r="O64" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>160</v>
       </c>
       <c r="B65" t="s">
         <v>161</v>
       </c>
       <c r="C65" s="1">
         <v>1195.0</v>
       </c>
       <c r="D65" s="1">
-        <v>69.75</v>
+        <v>68.95</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>99483.75</v>
       </c>
       <c r="I65" s="1">
-        <v>-16132.5</v>
+        <v>-17088.5</v>
       </c>
       <c r="J65" s="1">
-        <v>-16.216216216216</v>
+        <v>-17.177177177177</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>83351.25</v>
+        <v>82395.25</v>
       </c>
       <c r="N65" s="1">
-        <v>83351.25</v>
+        <v>82395.25</v>
       </c>
       <c r="O65" s="1">
         <v>0.02</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>162</v>
       </c>
       <c r="B66" t="s">
         <v>163</v>
       </c>
       <c r="C66" s="1">
         <v>3219.0</v>
       </c>
       <c r="D66" s="1">
-        <v>38.61</v>
+        <v>35.69</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>126989.55</v>
       </c>
       <c r="I66" s="1">
-        <v>-2703.96</v>
+        <v>-12103.44</v>
       </c>
       <c r="J66" s="1">
-        <v>-2.1292775665399</v>
+        <v>-9.531051964512</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>124285.59</v>
+        <v>114886.11</v>
       </c>
       <c r="N66" s="1">
-        <v>124285.59</v>
+        <v>114886.11</v>
       </c>
       <c r="O66" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>164</v>
       </c>
       <c r="B67" t="s">
         <v>165</v>
       </c>
       <c r="C67" s="1">
         <v>2770.0</v>
       </c>
       <c r="D67" s="1">
-        <v>40.18</v>
+        <v>39.52</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>101825.2</v>
       </c>
       <c r="I67" s="1">
-        <v>9473.4</v>
+        <v>7645.2</v>
       </c>
       <c r="J67" s="1">
-        <v>9.30359085963</v>
+        <v>7.5081610446137</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>111298.6</v>
+        <v>109470.4</v>
       </c>
       <c r="N67" s="1">
-        <v>111298.6</v>
+        <v>109470.4</v>
       </c>
       <c r="O67" s="1">
         <v>0.03</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>166</v>
       </c>
       <c r="B68" t="s">
         <v>167</v>
       </c>
       <c r="C68" s="1">
         <v>5272.0</v>
       </c>
       <c r="D68" s="1">
-        <v>207.0</v>
+        <v>197.4</v>
       </c>
       <c r="E68" s="1">
         <v>149.4925663885</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>788124.81</v>
       </c>
       <c r="I68" s="1">
-        <v>303179.19</v>
+        <v>252567.99</v>
       </c>
       <c r="J68" s="1">
-        <v>38.468423548296</v>
+        <v>32.04669955765</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1091304.0</v>
+        <v>1040692.8</v>
       </c>
       <c r="N68" s="1">
-        <v>1091304.0</v>
+        <v>1040692.8</v>
       </c>
       <c r="O68" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>168</v>
       </c>
       <c r="B69" t="s">
         <v>169</v>
       </c>
       <c r="C69" s="1">
         <v>2162.0</v>
       </c>
       <c r="D69" s="1">
-        <v>58.35</v>
+        <v>54.15</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>142475.8</v>
       </c>
       <c r="I69" s="1">
-        <v>-16323.1</v>
+        <v>-25403.5</v>
       </c>
       <c r="J69" s="1">
-        <v>-11.456752655539</v>
+        <v>-17.83004552352</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>126152.7</v>
+        <v>117072.3</v>
       </c>
       <c r="N69" s="1">
-        <v>126152.7</v>
+        <v>117072.3</v>
       </c>
       <c r="O69" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>170</v>
       </c>
       <c r="B70" t="s">
         <v>171</v>
       </c>
       <c r="C70" s="1">
         <v>29856.0</v>
       </c>
       <c r="D70" s="1">
-        <v>38.1</v>
+        <v>39.12</v>
       </c>
       <c r="E70" s="1">
         <v>35.260358052</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>1052733.25</v>
       </c>
       <c r="I70" s="1">
-        <v>84780.35</v>
+        <v>115233.47</v>
       </c>
       <c r="J70" s="1">
-        <v>8.0533553965356</v>
+        <v>10.946122391404</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1137513.6</v>
+        <v>1167966.72</v>
       </c>
       <c r="N70" s="1">
-        <v>1137513.6</v>
+        <v>1167966.72</v>
       </c>
       <c r="O70" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>172</v>
       </c>
       <c r="B71" t="s">
         <v>173</v>
       </c>
       <c r="C71" s="1">
         <v>9296.0</v>
       </c>
       <c r="D71" s="1">
-        <v>8.96</v>
+        <v>9.1</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>98816.48</v>
       </c>
       <c r="I71" s="1">
-        <v>-15524.32</v>
+        <v>-14222.88</v>
       </c>
       <c r="J71" s="1">
-        <v>-15.710253998119</v>
+        <v>-14.393226716839</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>83292.16</v>
+        <v>84593.6</v>
       </c>
       <c r="N71" s="1">
-        <v>83292.16</v>
+        <v>84593.6</v>
       </c>
       <c r="O71" s="1">
         <v>0.02</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>174</v>
       </c>
       <c r="B72" t="s">
         <v>175</v>
       </c>
       <c r="C72" s="1">
         <v>1415.0</v>
       </c>
       <c r="D72" s="1">
-        <v>257.6</v>
+        <v>225.2</v>
       </c>
       <c r="E72" s="1">
         <v>258.2603957597</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>365438.46</v>
       </c>
       <c r="I72" s="1">
-        <v>-934.46</v>
+        <v>-46780.46</v>
       </c>
       <c r="J72" s="1">
-        <v>-0.25570926497446</v>
+        <v>-12.801186826367</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>364504.0</v>
+        <v>318658.0</v>
       </c>
       <c r="N72" s="1">
-        <v>364504.0</v>
+        <v>318658.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>176</v>
       </c>
       <c r="B73" t="s">
         <v>177</v>
       </c>
       <c r="C73" s="1">
         <v>8656.0</v>
       </c>
       <c r="D73" s="1">
-        <v>66.14</v>
+        <v>66.32</v>
       </c>
       <c r="E73" s="1">
         <v>77.9953858595</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
         <v>675128.06</v>
       </c>
       <c r="I73" s="1">
-        <v>-102620.22</v>
+        <v>-101062.14</v>
       </c>
       <c r="J73" s="1">
-        <v>-15.200111812861</v>
+        <v>-14.969328929981</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>572507.84</v>
+        <v>574065.92</v>
       </c>
       <c r="N73" s="1">
-        <v>572507.84</v>
+        <v>574065.92</v>
       </c>
       <c r="O73" s="1">
         <v>0.16</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>178</v>
       </c>
       <c r="B74" t="s">
         <v>179</v>
       </c>
       <c r="C74" s="1">
         <v>2972.0</v>
       </c>
       <c r="D74" s="1">
-        <v>62.1</v>
+        <v>66.04</v>
       </c>
       <c r="E74" s="1">
         <v>69.0387348587</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>205183.12</v>
       </c>
       <c r="I74" s="1">
-        <v>-20621.92</v>
+        <v>-8912.24</v>
       </c>
       <c r="J74" s="1">
-        <v>-10.050495381881</v>
+        <v>-4.3435541871086</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>184561.2</v>
+        <v>196270.88</v>
       </c>
       <c r="N74" s="1">
-        <v>184561.2</v>
+        <v>196270.88</v>
       </c>
       <c r="O74" s="1">
         <v>0.05</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>180</v>
       </c>
       <c r="B75" t="s">
         <v>181</v>
       </c>
       <c r="C75" s="1">
         <v>505.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1623.5</v>
+        <v>1603.5</v>
       </c>
       <c r="E75" s="1">
         <v>1507.971029703</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>761525.37</v>
       </c>
       <c r="I75" s="1">
-        <v>58342.13</v>
+        <v>48242.13</v>
       </c>
       <c r="J75" s="1">
-        <v>7.6612194811054</v>
+        <v>6.3349340547906</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>819867.5</v>
+        <v>809767.5</v>
       </c>
       <c r="N75" s="1">
-        <v>819867.5</v>
+        <v>809767.5</v>
       </c>
       <c r="O75" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>182</v>
       </c>
       <c r="B76" t="s">
         <v>183</v>
       </c>
       <c r="C76" s="1">
         <v>2071.0</v>
       </c>
       <c r="D76" s="1">
-        <v>50.65</v>
+        <v>60.95</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>100940.54</v>
       </c>
       <c r="I76" s="1">
-        <v>3955.61</v>
+        <v>25286.91</v>
       </c>
       <c r="J76" s="1">
-        <v>3.9187525646286</v>
+        <v>25.051292572835</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>104896.15</v>
+        <v>126227.45</v>
       </c>
       <c r="N76" s="1">
-        <v>104896.15</v>
+        <v>126227.45</v>
       </c>
       <c r="O76" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>184</v>
       </c>
       <c r="B77" t="s">
         <v>185</v>
       </c>
       <c r="C77" s="1">
         <v>3186.0</v>
       </c>
       <c r="D77" s="1">
-        <v>27.26</v>
+        <v>26.98</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>100805.04</v>
       </c>
       <c r="I77" s="1">
-        <v>-13954.68</v>
+        <v>-14846.76</v>
       </c>
       <c r="J77" s="1">
-        <v>-13.843236409608</v>
+        <v>-14.72819216182</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>86850.36</v>
+        <v>85958.28</v>
       </c>
       <c r="N77" s="1">
-        <v>86850.36</v>
+        <v>85958.28</v>
       </c>
       <c r="O77" s="1">
         <v>0.02</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>186</v>
       </c>
       <c r="B78" t="s">
         <v>187</v>
       </c>
       <c r="C78" s="1">
         <v>41285.0</v>
       </c>
       <c r="D78" s="1">
-        <v>19.95</v>
+        <v>19.555</v>
       </c>
       <c r="E78" s="1">
         <v>13.5946668281</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>561255.82</v>
       </c>
       <c r="I78" s="1">
-        <v>262379.93</v>
+        <v>246072.36</v>
       </c>
       <c r="J78" s="1">
-        <v>46.748723247093</v>
+        <v>43.843172975917</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>823635.75</v>
+        <v>807328.18</v>
       </c>
       <c r="N78" s="1">
-        <v>823635.75</v>
+        <v>807328.18</v>
       </c>
       <c r="O78" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" t="s">
         <v>189</v>
       </c>
       <c r="C79" s="1">
         <v>18234.0</v>
       </c>
       <c r="D79" s="1">
-        <v>50.58</v>
+        <v>52.68</v>
       </c>
       <c r="E79" s="1">
         <v>39.3970472743</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
         <v>718365.76</v>
       </c>
       <c r="I79" s="1">
-        <v>203909.96</v>
+        <v>242201.36</v>
       </c>
       <c r="J79" s="1">
-        <v>28.385256001066</v>
+        <v>33.715604708109</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>922275.72</v>
+        <v>960567.12</v>
       </c>
       <c r="N79" s="1">
-        <v>922275.72</v>
+        <v>960567.12</v>
       </c>
       <c r="O79" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>190</v>
       </c>
       <c r="B80" t="s">
         <v>191</v>
       </c>
       <c r="C80" s="1">
         <v>18687.0</v>
       </c>
       <c r="D80" s="1">
-        <v>57.13</v>
+        <v>88.0</v>
       </c>
       <c r="E80" s="1">
         <v>34.9062332103</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>652292.78</v>
       </c>
       <c r="I80" s="1">
-        <v>415295.53</v>
+        <v>992163.22</v>
       </c>
       <c r="J80" s="1">
-        <v>63.66704380815</v>
+        <v>152.10397085799</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>1067588.31</v>
+        <v>1644456.0</v>
       </c>
       <c r="N80" s="1">
-        <v>1067588.31</v>
+        <v>1644456.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.31</v>
+        <v>0.46</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>192</v>
       </c>
       <c r="B81" t="s">
         <v>193</v>
       </c>
       <c r="C81" s="1">
         <v>43403.0</v>
       </c>
       <c r="D81" s="1">
-        <v>24.755</v>
+        <v>26.76</v>
       </c>
       <c r="E81" s="1">
         <v>12.5458813907</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
         <v>544528.89</v>
       </c>
       <c r="I81" s="1">
-        <v>529912.38</v>
+        <v>616935.39</v>
       </c>
       <c r="J81" s="1">
-        <v>97.315751235899</v>
+        <v>113.29709062819</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1074441.27</v>
+        <v>1161464.28</v>
       </c>
       <c r="N81" s="1">
-        <v>1074441.27</v>
+        <v>1161464.28</v>
       </c>
       <c r="O81" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>194</v>
       </c>
       <c r="B82" t="s">
         <v>195</v>
       </c>
       <c r="C82" s="1">
         <v>2538.0</v>
       </c>
       <c r="D82" s="1">
-        <v>35.78</v>
+        <v>35.1</v>
       </c>
       <c r="E82" s="1">
         <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>99235.8</v>
       </c>
       <c r="I82" s="1">
-        <v>-8426.16</v>
+        <v>-10152.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-8.4910485933504</v>
+        <v>-10.230179028133</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>90809.64</v>
+        <v>89083.8</v>
       </c>
       <c r="N82" s="1">
-        <v>90809.64</v>
+        <v>89083.8</v>
       </c>
       <c r="O82" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>196</v>
       </c>
       <c r="B83" t="s">
         <v>197</v>
       </c>
       <c r="C83" s="1">
         <v>338230.0</v>
       </c>
       <c r="D83" s="1">
-        <v>5.775</v>
+        <v>5.75</v>
       </c>
       <c r="E83" s="1">
         <v>2.9539179552</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>999103.67</v>
       </c>
       <c r="I83" s="1">
-        <v>954174.58</v>
+        <v>945718.83</v>
       </c>
       <c r="J83" s="1">
-        <v>95.503060258001</v>
+        <v>94.656726663811</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1953278.25</v>
+        <v>1944822.5</v>
       </c>
       <c r="N83" s="1">
-        <v>1953278.25</v>
+        <v>1944822.5</v>
       </c>
       <c r="O83" s="1">
-        <v>0.56</v>
+        <v>0.54</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>198</v>
       </c>
       <c r="B84" t="s">
         <v>199</v>
       </c>
       <c r="C84" s="1">
         <v>18562.0</v>
       </c>
       <c r="D84" s="1">
-        <v>13.965</v>
+        <v>13.935</v>
       </c>
       <c r="E84" s="1">
         <v>19.1495399203</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>355453.76</v>
       </c>
       <c r="I84" s="1">
-        <v>-96235.43</v>
+        <v>-96792.29</v>
       </c>
       <c r="J84" s="1">
-        <v>-27.073965963955</v>
+        <v>-27.230627691208</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>259218.33</v>
+        <v>258661.47</v>
       </c>
       <c r="N84" s="1">
-        <v>259218.33</v>
+        <v>258661.47</v>
       </c>
       <c r="O84" s="1">
         <v>0.07</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>200</v>
       </c>
       <c r="B85" t="s">
         <v>201</v>
       </c>
       <c r="C85" s="1">
         <v>6833.0</v>
       </c>
       <c r="D85" s="1">
-        <v>15.96</v>
+        <v>14.77</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>102426.67</v>
       </c>
       <c r="I85" s="1">
-        <v>6628.01</v>
+        <v>-1503.26</v>
       </c>
       <c r="J85" s="1">
-        <v>6.4709806537692</v>
+        <v>-1.4676450967312</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>109054.68</v>
+        <v>100923.41</v>
       </c>
       <c r="N85" s="1">
-        <v>109054.68</v>
+        <v>100923.41</v>
       </c>
       <c r="O85" s="1">
         <v>0.03</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>202</v>
       </c>
       <c r="B86" t="s">
         <v>203</v>
       </c>
       <c r="C86" s="1">
         <v>4015.0</v>
       </c>
       <c r="D86" s="1">
-        <v>113.25</v>
+        <v>112.85</v>
       </c>
       <c r="E86" s="1">
         <v>114.3255616438</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>459017.13</v>
       </c>
       <c r="I86" s="1">
-        <v>-4318.38</v>
+        <v>-5924.38</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.94078841894201</v>
+        <v>-1.2906664289413</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>454698.75</v>
+        <v>453092.75</v>
       </c>
       <c r="N86" s="1">
-        <v>454698.75</v>
+        <v>453092.75</v>
       </c>
       <c r="O86" s="1">
         <v>0.13</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>204</v>
       </c>
       <c r="B87" t="s">
         <v>205</v>
       </c>
       <c r="C87" s="1">
         <v>1052.0</v>
       </c>
       <c r="D87" s="1">
-        <v>232.65</v>
+        <v>254.4</v>
       </c>
       <c r="E87" s="1">
         <v>518.2834695817</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>545234.21</v>
       </c>
       <c r="I87" s="1">
-        <v>-300486.41</v>
+        <v>-277605.41</v>
       </c>
       <c r="J87" s="1">
-        <v>-55.111437339928</v>
+        <v>-50.914892152494</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>244747.8</v>
+        <v>267628.8</v>
       </c>
       <c r="N87" s="1">
-        <v>244747.8</v>
+        <v>267628.8</v>
       </c>
       <c r="O87" s="1">
         <v>0.07</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>206</v>
       </c>
       <c r="B88" t="s">
         <v>207</v>
       </c>
       <c r="C88" s="1">
         <v>3249.0</v>
       </c>
       <c r="D88" s="1">
-        <v>34.46</v>
+        <v>34.54</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>115729.38</v>
       </c>
       <c r="I88" s="1">
-        <v>-3768.84</v>
+        <v>-3508.92</v>
       </c>
       <c r="J88" s="1">
-        <v>-3.2565974171814</v>
+        <v>-3.0320044918585</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>111960.54</v>
+        <v>112220.46</v>
       </c>
       <c r="N88" s="1">
-        <v>111960.54</v>
+        <v>112220.46</v>
       </c>
       <c r="O88" s="1">
         <v>0.03</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>208</v>
       </c>
       <c r="B89" t="s">
         <v>209</v>
       </c>
       <c r="C89" s="1">
         <v>5750.0</v>
       </c>
       <c r="D89" s="1">
-        <v>54.2</v>
+        <v>50.76</v>
       </c>
       <c r="E89" s="1">
         <v>63.5950313043</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>365671.43</v>
       </c>
       <c r="I89" s="1">
-        <v>-54021.43</v>
+        <v>-73801.43</v>
       </c>
       <c r="J89" s="1">
-        <v>-14.773215944161</v>
+        <v>-20.182443566893</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>311650.0</v>
+        <v>291870.0</v>
       </c>
       <c r="N89" s="1">
-        <v>311650.0</v>
+        <v>291870.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>210</v>
       </c>
       <c r="B90" t="s">
         <v>211</v>
       </c>
       <c r="C90" s="1">
         <v>3024.0</v>
       </c>
       <c r="D90" s="1">
-        <v>27.94</v>
+        <v>27.54</v>
       </c>
       <c r="E90" s="1">
         <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>101102.4</v>
       </c>
       <c r="I90" s="1">
-        <v>-16611.84</v>
+        <v>-17821.44</v>
       </c>
       <c r="J90" s="1">
-        <v>-16.430707876371</v>
+        <v>-17.627118644068</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>84490.56</v>
+        <v>83280.96</v>
       </c>
       <c r="N90" s="1">
-        <v>84490.56</v>
+        <v>83280.96</v>
       </c>
       <c r="O90" s="1">
         <v>0.02</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>212</v>
       </c>
       <c r="B91" t="s">
         <v>213</v>
       </c>
       <c r="C91" s="1">
         <v>264807.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.564</v>
+        <v>4.383</v>
       </c>
       <c r="E91" s="1">
         <v>3.5322762616</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
         <v>935371.48</v>
       </c>
       <c r="I91" s="1">
-        <v>273207.67</v>
+        <v>225277.6</v>
       </c>
       <c r="J91" s="1">
-        <v>29.208466993242</v>
+        <v>24.084292157379</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>1208579.15</v>
+        <v>1160649.08</v>
       </c>
       <c r="N91" s="1">
-        <v>1208579.15</v>
+        <v>1160649.08</v>
       </c>
       <c r="O91" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>214</v>
       </c>
       <c r="B92" t="s">
         <v>215</v>
       </c>
       <c r="C92" s="1">
         <v>11621.0</v>
       </c>
       <c r="D92" s="1">
-        <v>22.39</v>
+        <v>21.98</v>
       </c>
       <c r="E92" s="1">
         <v>26.9078203253</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>312695.78</v>
       </c>
       <c r="I92" s="1">
-        <v>-52501.59</v>
+        <v>-57266.2</v>
       </c>
       <c r="J92" s="1">
-        <v>-16.789989938464</v>
+        <v>-18.313710533606</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>260194.19</v>
+        <v>255429.58</v>
       </c>
       <c r="N92" s="1">
-        <v>260194.19</v>
+        <v>255429.58</v>
       </c>
       <c r="O92" s="1">
         <v>0.07</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>216</v>
       </c>
       <c r="B93" t="s">
         <v>217</v>
       </c>
       <c r="C93" s="1">
         <v>5887.0</v>
       </c>
       <c r="D93" s="1">
-        <v>183.08</v>
+        <v>176.54</v>
       </c>
       <c r="E93" s="1">
         <v>151.0648530661</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>889318.79</v>
       </c>
       <c r="I93" s="1">
-        <v>188473.17</v>
+        <v>149972.19</v>
       </c>
       <c r="J93" s="1">
-        <v>21.192981877736</v>
+        <v>16.86371542875</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>1077791.96</v>
+        <v>1039290.98</v>
       </c>
       <c r="N93" s="1">
-        <v>1077791.96</v>
+        <v>1039290.98</v>
       </c>
       <c r="O93" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>218</v>
       </c>
       <c r="B94" t="s">
         <v>219</v>
       </c>
       <c r="C94" s="1">
         <v>5056.0</v>
       </c>
       <c r="D94" s="1">
-        <v>151.8</v>
+        <v>149.0</v>
       </c>
       <c r="E94" s="1">
         <v>74.7566139241</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>377969.44</v>
       </c>
       <c r="I94" s="1">
-        <v>389531.36</v>
+        <v>375374.56</v>
       </c>
       <c r="J94" s="1">
-        <v>103.05895630081</v>
+        <v>99.313468305797</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>767500.8</v>
+        <v>753344.0</v>
       </c>
       <c r="N94" s="1">
-        <v>767500.8</v>
+        <v>753344.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>220</v>
       </c>
       <c r="B95" t="s">
         <v>221</v>
       </c>
       <c r="C95" s="1">
         <v>5862.0</v>
       </c>
       <c r="D95" s="1">
-        <v>53.02</v>
+        <v>52.34</v>
       </c>
       <c r="E95" s="1">
         <v>56.8569498465</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>333295.44</v>
       </c>
       <c r="I95" s="1">
-        <v>-22492.2</v>
+        <v>-26478.36</v>
       </c>
       <c r="J95" s="1">
-        <v>-6.7484271611997</v>
+        <v>-7.9444111206562</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>310803.24</v>
+        <v>306817.08</v>
       </c>
       <c r="N95" s="1">
-        <v>310803.24</v>
+        <v>306817.08</v>
       </c>
       <c r="O95" s="1">
         <v>0.09</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>222</v>
       </c>
       <c r="B96" t="s">
         <v>223</v>
       </c>
       <c r="C96" s="1">
         <v>3377.0</v>
       </c>
       <c r="D96" s="1">
-        <v>366.05</v>
+        <v>378.85</v>
       </c>
       <c r="E96" s="1">
         <v>393.8458898431</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
         <v>1330017.57</v>
       </c>
       <c r="I96" s="1">
-        <v>-93866.72</v>
+        <v>-50641.12</v>
       </c>
       <c r="J96" s="1">
-        <v>-7.0575548862862</v>
+        <v>-3.8075527077436</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>1236150.85</v>
+        <v>1279376.45</v>
       </c>
       <c r="N96" s="1">
-        <v>1236150.85</v>
+        <v>1279376.45</v>
       </c>
       <c r="O96" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>224</v>
       </c>
       <c r="B97" t="s">
         <v>225</v>
       </c>
       <c r="C97" s="1">
         <v>19556.0</v>
       </c>
       <c r="D97" s="1">
-        <v>25.08</v>
+        <v>25.69</v>
       </c>
       <c r="E97" s="1">
         <v>20.7341680303</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
         <v>405477.39</v>
       </c>
       <c r="I97" s="1">
-        <v>84987.09</v>
+        <v>96916.25</v>
       </c>
       <c r="J97" s="1">
-        <v>20.959760542998</v>
+        <v>23.901764288263</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>490464.48</v>
+        <v>502393.64</v>
       </c>
       <c r="N97" s="1">
-        <v>490464.48</v>
+        <v>502393.64</v>
       </c>
       <c r="O97" s="1">
         <v>0.14</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>226</v>
       </c>
       <c r="B98" t="s">
         <v>227</v>
       </c>
       <c r="C98" s="1">
         <v>3600.0</v>
       </c>
       <c r="D98" s="1">
-        <v>451.4</v>
+        <v>475.0</v>
       </c>
       <c r="E98" s="1">
         <v>622.38215</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
         <v>2240575.74</v>
       </c>
       <c r="I98" s="1">
-        <v>-615535.74</v>
+        <v>-530575.74</v>
       </c>
       <c r="J98" s="1">
-        <v>-27.472213012536</v>
+        <v>-23.680330485056</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>1625040.0</v>
+        <v>1710000.0</v>
       </c>
       <c r="N98" s="1">
-        <v>1625040.0</v>
+        <v>1710000.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>228</v>
       </c>
       <c r="B99" t="s">
         <v>229</v>
       </c>
       <c r="C99" s="1">
         <v>10262.0</v>
       </c>
       <c r="D99" s="1">
-        <v>49.585</v>
+        <v>51.67</v>
       </c>
       <c r="E99" s="1">
         <v>58.6957016176</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>602335.29</v>
       </c>
       <c r="I99" s="1">
-        <v>-93494.02</v>
+        <v>-72097.75</v>
       </c>
       <c r="J99" s="1">
-        <v>-15.521923014008</v>
+        <v>-11.969703784083</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>508841.27</v>
+        <v>530237.54</v>
       </c>
       <c r="N99" s="1">
-        <v>508841.27</v>
+        <v>530237.54</v>
       </c>
       <c r="O99" s="1">
         <v>0.15</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>230</v>
       </c>
       <c r="B100" t="s">
         <v>231</v>
       </c>
       <c r="C100" s="1">
         <v>4851.0</v>
       </c>
       <c r="D100" s="1">
-        <v>110.05</v>
+        <v>130.75</v>
       </c>
       <c r="E100" s="1">
         <v>127.6689012575</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>619321.84</v>
       </c>
       <c r="I100" s="1">
-        <v>-85469.29</v>
+        <v>14946.41</v>
       </c>
       <c r="J100" s="1">
-        <v>-13.800464391826</v>
+        <v>2.4133510292484</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>533852.55</v>
+        <v>634268.25</v>
       </c>
       <c r="N100" s="1">
-        <v>533852.55</v>
+        <v>634268.25</v>
       </c>
       <c r="O100" s="1">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>232</v>
       </c>
       <c r="B101" t="s">
         <v>233</v>
       </c>
       <c r="C101" s="1">
         <v>9223.0</v>
       </c>
       <c r="D101" s="1">
-        <v>14.68</v>
+        <v>16.26</v>
       </c>
       <c r="E101" s="1">
         <v>11.7747652608</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>108598.66</v>
       </c>
       <c r="I101" s="1">
-        <v>26794.98</v>
+        <v>41367.32</v>
       </c>
       <c r="J101" s="1">
-        <v>24.673398364216</v>
+        <v>38.091924891154</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>135393.64</v>
+        <v>149965.98</v>
       </c>
       <c r="N101" s="1">
-        <v>135393.64</v>
+        <v>149965.98</v>
       </c>
       <c r="O101" s="1">
         <v>0.04</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>234</v>
       </c>
       <c r="B102" t="s">
         <v>235</v>
       </c>
       <c r="C102" s="1">
         <v>9414.0</v>
       </c>
       <c r="D102" s="1">
-        <v>51.24</v>
+        <v>54.96</v>
       </c>
       <c r="E102" s="1">
         <v>52.1668175058</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>491098.42</v>
       </c>
       <c r="I102" s="1">
-        <v>-8725.06</v>
+        <v>26295.02</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.776641838921</v>
+        <v>5.3543279573166</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>482373.36</v>
+        <v>517393.44</v>
       </c>
       <c r="N102" s="1">
-        <v>482373.36</v>
+        <v>517393.44</v>
       </c>
       <c r="O102" s="1">
         <v>0.14</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>236</v>
       </c>
       <c r="B103" t="s">
         <v>237</v>
       </c>
       <c r="C103" s="1">
         <v>919.0</v>
       </c>
       <c r="D103" s="1">
-        <v>510.8</v>
+        <v>442.4</v>
       </c>
       <c r="E103" s="1">
         <v>231.3849619151</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>212642.78</v>
       </c>
       <c r="I103" s="1">
-        <v>256782.42</v>
+        <v>193922.82</v>
       </c>
       <c r="J103" s="1">
-        <v>120.75764810825</v>
+        <v>91.196522167364</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>469425.2</v>
+        <v>406565.6</v>
       </c>
       <c r="N103" s="1">
-        <v>469425.2</v>
+        <v>406565.6</v>
       </c>
       <c r="O103" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>238</v>
       </c>
       <c r="B104" t="s">
         <v>239</v>
       </c>
       <c r="C104" s="1">
         <v>97791.0</v>
       </c>
       <c r="D104" s="1">
-        <v>4.048</v>
+        <v>3.469</v>
       </c>
       <c r="E104" s="1">
         <v>3.4642792281</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>338775.33</v>
       </c>
       <c r="I104" s="1">
-        <v>57082.64</v>
+        <v>461.65</v>
       </c>
       <c r="J104" s="1">
-        <v>16.849703902583</v>
+        <v>0.13627025320882</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>395857.97</v>
+        <v>339236.98</v>
       </c>
       <c r="N104" s="1">
-        <v>395857.97</v>
+        <v>339236.98</v>
       </c>
       <c r="O104" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>240</v>
       </c>
       <c r="B105" t="s">
         <v>241</v>
       </c>
       <c r="C105" s="1">
         <v>6417.0</v>
       </c>
       <c r="D105" s="1">
-        <v>74.3</v>
+        <v>71.78</v>
       </c>
       <c r="E105" s="1">
         <v>69.1969814555</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
         <v>444037.03</v>
       </c>
       <c r="I105" s="1">
-        <v>32746.07</v>
+        <v>16575.23</v>
       </c>
       <c r="J105" s="1">
-        <v>7.3746259405437</v>
+        <v>3.7328485869748</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>476783.1</v>
+        <v>460612.26</v>
       </c>
       <c r="N105" s="1">
-        <v>476783.1</v>
+        <v>460612.26</v>
       </c>
       <c r="O105" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>242</v>
       </c>
       <c r="B106" t="s">
         <v>243</v>
       </c>
       <c r="C106" s="1">
         <v>108630.0</v>
       </c>
       <c r="D106" s="1">
-        <v>10.605</v>
+        <v>14.46</v>
       </c>
       <c r="E106" s="1">
         <v>4.8618922029</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
         <v>528147.35</v>
       </c>
       <c r="I106" s="1">
-        <v>623873.8</v>
+        <v>1042642.45</v>
       </c>
       <c r="J106" s="1">
-        <v>118.12495130384</v>
+        <v>197.41506797298</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>1152021.15</v>
+        <v>1570789.8</v>
       </c>
       <c r="N106" s="1">
-        <v>1152021.15</v>
+        <v>1570789.8</v>
       </c>
       <c r="O106" s="1">
-        <v>0.33</v>
+        <v>0.44</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>244</v>
       </c>
       <c r="B107" t="s">
         <v>245</v>
       </c>
       <c r="C107" s="1">
         <v>46702.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.99</v>
+        <v>16.23</v>
       </c>
       <c r="E107" s="1">
         <v>16.3683480365</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
         <v>764434.59</v>
       </c>
       <c r="I107" s="1">
-        <v>-17669.61</v>
+        <v>-6461.13</v>
       </c>
       <c r="J107" s="1">
-        <v>-2.3114613377189</v>
+        <v>-0.84521685498298</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>746764.98</v>
+        <v>757973.46</v>
       </c>
       <c r="N107" s="1">
-        <v>746764.98</v>
+        <v>757973.46</v>
       </c>
       <c r="O107" s="1">
         <v>0.21</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>246</v>
       </c>
       <c r="B108" t="s">
         <v>247</v>
       </c>
       <c r="C108" s="1">
-        <v>2926.0</v>
+        <v>3369.0</v>
       </c>
       <c r="D108" s="1">
-        <v>4796.02</v>
+        <v>4805.92</v>
       </c>
       <c r="E108" s="1">
-        <v>4783.7783082707</v>
+        <v>4793.7659127337</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>13997335.33</v>
+        <v>16150197.36</v>
       </c>
       <c r="I108" s="1">
-        <v>35819.19</v>
+        <v>40947.12</v>
       </c>
       <c r="J108" s="1">
-        <v>0.25590006351587</v>
+        <v>0.25353944033784</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>14033154.52</v>
+        <v>16191144.48</v>
       </c>
       <c r="N108" s="1">
-        <v>14033154.52</v>
+        <v>16191144.48</v>
       </c>
       <c r="O108" s="1">
-        <v>4.01</v>
+        <v>4.49</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>248</v>
       </c>
       <c r="B109" t="s">
         <v>249</v>
       </c>
       <c r="C109" s="1">
         <v>39584.0</v>
       </c>
       <c r="D109" s="1">
-        <v>17.77</v>
+        <v>17.655</v>
       </c>
       <c r="E109" s="1">
         <v>18.1663131568</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>719095.34</v>
       </c>
       <c r="I109" s="1">
-        <v>-15687.66</v>
+        <v>-20239.82</v>
       </c>
       <c r="J109" s="1">
-        <v>-2.1815827648111</v>
+        <v>-2.8146226062319</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>703407.68</v>
+        <v>698855.52</v>
       </c>
       <c r="N109" s="1">
-        <v>703407.68</v>
+        <v>698855.52</v>
       </c>
       <c r="O109" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>250</v>
       </c>
       <c r="B110" t="s">
         <v>251</v>
       </c>
       <c r="C110" s="1">
         <v>3968.0</v>
       </c>
       <c r="D110" s="1">
-        <v>68.7</v>
+        <v>67.2</v>
       </c>
       <c r="E110" s="1">
         <v>67.7922379032</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>268999.6</v>
       </c>
       <c r="I110" s="1">
-        <v>3602.0</v>
+        <v>-2350.0</v>
       </c>
       <c r="J110" s="1">
-        <v>1.3390354483798</v>
+        <v>-0.87360724699962</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>272601.6</v>
+        <v>266649.6</v>
       </c>
       <c r="N110" s="1">
-        <v>272601.6</v>
+        <v>266649.6</v>
       </c>
       <c r="O110" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>252</v>
       </c>
       <c r="B111" t="s">
         <v>253</v>
       </c>
       <c r="C111" s="1">
         <v>13695.0</v>
       </c>
       <c r="D111" s="1">
-        <v>22.59</v>
+        <v>25.69</v>
       </c>
       <c r="E111" s="1">
         <v>22.6299342826</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>309916.95</v>
       </c>
       <c r="I111" s="1">
-        <v>-546.9</v>
+        <v>41907.6</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.17646663081835</v>
+        <v>13.522203287042</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>309370.05</v>
+        <v>351824.55</v>
       </c>
       <c r="N111" s="1">
-        <v>309370.05</v>
+        <v>351824.55</v>
       </c>
       <c r="O111" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>254</v>
       </c>
       <c r="B112" t="s">
         <v>255</v>
       </c>
       <c r="C112" s="1">
         <v>7971.0</v>
       </c>
       <c r="D112" s="1">
-        <v>41.07</v>
+        <v>42.595</v>
       </c>
       <c r="E112" s="1">
         <v>30.5060255928</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>243163.53</v>
       </c>
       <c r="I112" s="1">
-        <v>84205.44</v>
+        <v>96361.22</v>
       </c>
       <c r="J112" s="1">
-        <v>34.629140315573</v>
+        <v>39.62815476482</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>327368.97</v>
+        <v>339524.75</v>
       </c>
       <c r="N112" s="1">
-        <v>327368.97</v>
+        <v>339524.75</v>
       </c>
       <c r="O112" s="1">
         <v>0.09</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>256</v>
       </c>
       <c r="B113" t="s">
         <v>257</v>
       </c>
       <c r="C113" s="1">
         <v>6325.0</v>
       </c>
       <c r="D113" s="1">
-        <v>17.66</v>
+        <v>15.93</v>
       </c>
       <c r="E113" s="1">
         <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>103477.0</v>
       </c>
       <c r="I113" s="1">
-        <v>8222.5</v>
+        <v>-2719.75</v>
       </c>
       <c r="J113" s="1">
-        <v>7.9462102689487</v>
+        <v>-2.6283618581907</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>111699.5</v>
+        <v>100757.25</v>
       </c>
       <c r="N113" s="1">
-        <v>111699.5</v>
+        <v>100757.25</v>
       </c>
       <c r="O113" s="1">
         <v>0.03</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>258</v>
       </c>
       <c r="B114" t="s">
         <v>259</v>
       </c>
       <c r="C114" s="1">
         <v>4377.0</v>
       </c>
       <c r="D114" s="1">
-        <v>25.98</v>
+        <v>27.48</v>
       </c>
       <c r="E114" s="1">
         <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>103997.52</v>
       </c>
       <c r="I114" s="1">
-        <v>9716.94</v>
+        <v>16282.44</v>
       </c>
       <c r="J114" s="1">
-        <v>9.3434343434343</v>
+        <v>15.656565656566</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>113714.46</v>
+        <v>120279.96</v>
       </c>
       <c r="N114" s="1">
-        <v>113714.46</v>
+        <v>120279.96</v>
       </c>
       <c r="O114" s="1">
         <v>0.03</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>260</v>
       </c>
       <c r="B115" t="s">
         <v>261</v>
       </c>
       <c r="C115" s="1">
         <v>11172.0</v>
       </c>
       <c r="D115" s="1">
-        <v>29.035</v>
+        <v>30.0</v>
       </c>
       <c r="E115" s="1">
         <v>41.6283046903</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>465071.42</v>
       </c>
       <c r="I115" s="1">
-        <v>-140692.4</v>
+        <v>-129911.42</v>
       </c>
       <c r="J115" s="1">
-        <v>-30.251783693782</v>
+        <v>-27.933649416685</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>324379.02</v>
+        <v>335160.0</v>
       </c>
       <c r="N115" s="1">
-        <v>324379.02</v>
+        <v>335160.0</v>
       </c>
       <c r="O115" s="1">
         <v>0.09</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>262</v>
       </c>
       <c r="B116" t="s">
         <v>263</v>
       </c>
       <c r="C116" s="1">
         <v>3814.0</v>
       </c>
       <c r="D116" s="1">
-        <v>25.14</v>
+        <v>27.27</v>
       </c>
       <c r="E116" s="1">
         <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>106143.62</v>
       </c>
       <c r="I116" s="1">
-        <v>-10259.66</v>
+        <v>-2135.84</v>
       </c>
       <c r="J116" s="1">
-        <v>-9.6658282429033</v>
+        <v>-2.0122170319799</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>95883.96</v>
+        <v>104007.78</v>
       </c>
       <c r="N116" s="1">
-        <v>95883.96</v>
+        <v>104007.78</v>
       </c>
       <c r="O116" s="1">
         <v>0.03</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>264</v>
       </c>
       <c r="B117" t="s">
         <v>265</v>
       </c>
       <c r="C117" s="1">
         <v>1154.0</v>
       </c>
       <c r="D117" s="1">
-        <v>94.3</v>
+        <v>107.3</v>
       </c>
       <c r="E117" s="1">
         <v>90.699982669</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>104667.78</v>
       </c>
       <c r="I117" s="1">
-        <v>4154.42</v>
+        <v>19156.42</v>
       </c>
       <c r="J117" s="1">
-        <v>3.9691488631936</v>
+        <v>18.302117423337</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>108822.2</v>
+        <v>123824.2</v>
       </c>
       <c r="N117" s="1">
-        <v>108822.2</v>
+        <v>123824.2</v>
       </c>
       <c r="O117" s="1">
         <v>0.03</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>266</v>
       </c>
       <c r="B118" t="s">
         <v>267</v>
       </c>
       <c r="C118" s="1">
         <v>3328.0</v>
       </c>
       <c r="D118" s="1">
-        <v>35.76</v>
+        <v>37.38</v>
       </c>
       <c r="E118" s="1">
         <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>122703.36</v>
       </c>
       <c r="I118" s="1">
-        <v>-3694.08</v>
+        <v>1697.28</v>
       </c>
       <c r="J118" s="1">
-        <v>-3.0105777054516</v>
+        <v>1.3832384052075</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>119009.28</v>
+        <v>124400.64</v>
       </c>
       <c r="N118" s="1">
-        <v>119009.28</v>
+        <v>124400.64</v>
       </c>
       <c r="O118" s="1">
         <v>0.03</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>268</v>
       </c>
       <c r="B119" t="s">
         <v>269</v>
       </c>
       <c r="C119" s="1">
         <v>4997.0</v>
       </c>
       <c r="D119" s="1">
-        <v>273.0</v>
+        <v>298.0</v>
       </c>
       <c r="E119" s="1">
         <v>238.7518010806</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>1193042.75</v>
       </c>
       <c r="I119" s="1">
-        <v>171138.25</v>
+        <v>296063.25</v>
       </c>
       <c r="J119" s="1">
-        <v>14.344687145536</v>
+        <v>24.815812342014</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>1364181.0</v>
+        <v>1489106.0</v>
       </c>
       <c r="N119" s="1">
-        <v>1364181.0</v>
+        <v>1489106.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>270</v>
       </c>
       <c r="B120" t="s">
         <v>271</v>
       </c>
       <c r="C120" s="1">
         <v>167833.0</v>
       </c>
       <c r="D120" s="1">
-        <v>4.606</v>
+        <v>4.329</v>
       </c>
       <c r="E120" s="1">
         <v>2.6349516484</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>442231.84</v>
       </c>
       <c r="I120" s="1">
-        <v>330806.96</v>
+        <v>284317.22</v>
       </c>
       <c r="J120" s="1">
-        <v>74.80396707754</v>
+        <v>64.291440435406</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>773038.8</v>
+        <v>726549.06</v>
       </c>
       <c r="N120" s="1">
-        <v>773038.8</v>
+        <v>726549.06</v>
       </c>
       <c r="O120" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>272</v>
       </c>
       <c r="B121" t="s">
         <v>273</v>
       </c>
       <c r="C121" s="1">
         <v>35783.0</v>
       </c>
       <c r="D121" s="1">
-        <v>8.85</v>
+        <v>8.976</v>
       </c>
       <c r="E121" s="1">
         <v>9.3794430316</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>335624.61</v>
       </c>
       <c r="I121" s="1">
-        <v>-18945.06</v>
+        <v>-14436.4</v>
       </c>
       <c r="J121" s="1">
-        <v>-5.6447171737496</v>
+        <v>-4.301353229133</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>316679.55</v>
+        <v>321188.21</v>
       </c>
       <c r="N121" s="1">
-        <v>316679.55</v>
+        <v>321188.21</v>
       </c>
       <c r="O121" s="1">
         <v>0.09</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>274</v>
       </c>
       <c r="B122" t="s">
         <v>275</v>
       </c>
       <c r="C122" s="1">
         <v>16342.0</v>
       </c>
       <c r="D122" s="1">
-        <v>79.82</v>
+        <v>73.42</v>
       </c>
       <c r="E122" s="1">
         <v>92.0147221882</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>1503704.59</v>
       </c>
       <c r="I122" s="1">
-        <v>-199286.15</v>
+        <v>-303874.95</v>
       </c>
       <c r="J122" s="1">
-        <v>-13.253012016143</v>
+        <v>-20.208420724446</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>1304418.44</v>
+        <v>1199829.64</v>
       </c>
       <c r="N122" s="1">
-        <v>1304418.44</v>
+        <v>1199829.64</v>
       </c>
       <c r="O122" s="1">
-        <v>0.37</v>
+        <v>0.33</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>276</v>
       </c>
       <c r="B123" t="s">
         <v>277</v>
       </c>
       <c r="C123" s="1">
         <v>14632.0</v>
       </c>
       <c r="D123" s="1">
-        <v>145.5</v>
+        <v>162.86</v>
       </c>
       <c r="E123" s="1">
         <v>168.600745626</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>2466966.11</v>
       </c>
       <c r="I123" s="1">
-        <v>-338010.11</v>
+        <v>-83998.59</v>
       </c>
       <c r="J123" s="1">
-        <v>-13.701449267173</v>
+        <v>-3.4049348979504</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>2128956.0</v>
+        <v>2382967.52</v>
       </c>
       <c r="N123" s="1">
-        <v>2128956.0</v>
+        <v>2382967.52</v>
       </c>
       <c r="O123" s="1">
-        <v>0.61</v>
+        <v>0.66</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>278</v>
       </c>
       <c r="B124" t="s">
         <v>279</v>
       </c>
       <c r="C124" s="1">
         <v>33049.0</v>
       </c>
       <c r="D124" s="1">
-        <v>36.44</v>
+        <v>33.3</v>
       </c>
       <c r="E124" s="1">
         <v>32.6412793125</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>1078761.64</v>
       </c>
       <c r="I124" s="1">
-        <v>125543.92</v>
+        <v>21770.06</v>
       </c>
       <c r="J124" s="1">
-        <v>11.637781261855</v>
+        <v>2.0180602639894</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>1204305.56</v>
+        <v>1100531.7</v>
       </c>
       <c r="N124" s="1">
-        <v>1204305.56</v>
+        <v>1100531.7</v>
       </c>
       <c r="O124" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>280</v>
       </c>
       <c r="B125" t="s">
         <v>281</v>
       </c>
       <c r="C125" s="1">
         <v>8660.0</v>
       </c>
       <c r="D125" s="1">
-        <v>268.6</v>
+        <v>287.15</v>
       </c>
       <c r="E125" s="1">
         <v>149.3060993072</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>1292990.82</v>
       </c>
       <c r="I125" s="1">
-        <v>1033085.18</v>
+        <v>1193728.18</v>
       </c>
       <c r="J125" s="1">
-        <v>79.898879715171</v>
+        <v>92.323020514562</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>2326076.0</v>
+        <v>2486719.0</v>
       </c>
       <c r="N125" s="1">
-        <v>2326076.0</v>
+        <v>2486719.0</v>
       </c>
       <c r="O125" s="1">
-        <v>0.66</v>
+        <v>0.69</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>282</v>
       </c>
       <c r="B126" t="s">
         <v>283</v>
       </c>
       <c r="C126" s="1">
         <v>11838.0</v>
       </c>
       <c r="D126" s="1">
-        <v>180.58</v>
+        <v>158.52</v>
       </c>
       <c r="E126" s="1">
         <v>127.0068685589</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
         <v>1503507.31</v>
       </c>
       <c r="I126" s="1">
-        <v>634198.73</v>
+        <v>373052.45</v>
       </c>
       <c r="J126" s="1">
-        <v>42.181286767405</v>
+        <v>24.812147404857</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>2137706.04</v>
+        <v>1876559.76</v>
       </c>
       <c r="N126" s="1">
-        <v>2137706.04</v>
+        <v>1876559.76</v>
       </c>
       <c r="O126" s="1">
-        <v>0.61</v>
+        <v>0.52</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>284</v>
       </c>
       <c r="B127" t="s">
         <v>285</v>
       </c>
       <c r="C127" s="1">
         <v>10644.0</v>
       </c>
       <c r="D127" s="1">
-        <v>252.55</v>
+        <v>278.7</v>
       </c>
       <c r="E127" s="1">
         <v>186.3645866216</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>1983664.66</v>
       </c>
       <c r="I127" s="1">
-        <v>704477.54</v>
+        <v>982818.14</v>
       </c>
       <c r="J127" s="1">
-        <v>35.513943168197</v>
+        <v>49.545578938731</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>2688142.2</v>
+        <v>2966482.8</v>
       </c>
       <c r="N127" s="1">
-        <v>2688142.2</v>
+        <v>2966482.8</v>
       </c>
       <c r="O127" s="1">
-        <v>0.77</v>
+        <v>0.82</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>286</v>
       </c>
       <c r="B128" t="s">
         <v>287</v>
       </c>
       <c r="C128" s="1">
         <v>12576.0</v>
       </c>
       <c r="D128" s="1">
-        <v>19.32</v>
+        <v>21.26</v>
       </c>
       <c r="E128" s="1">
         <v>19.6435734733</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>247037.58</v>
       </c>
       <c r="I128" s="1">
-        <v>-4069.26</v>
+        <v>20328.18</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.6472230662234</v>
+        <v>8.2287804147045</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>242968.32</v>
+        <v>267365.76</v>
       </c>
       <c r="N128" s="1">
-        <v>242968.32</v>
+        <v>267365.76</v>
       </c>
       <c r="O128" s="1">
         <v>0.07</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>288</v>
       </c>
       <c r="B129" t="s">
         <v>289</v>
       </c>
       <c r="C129" s="1">
         <v>10999.0</v>
       </c>
       <c r="D129" s="1">
-        <v>68.44</v>
+        <v>70.5</v>
       </c>
       <c r="E129" s="1">
         <v>36.4950913719</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>401409.51</v>
       </c>
       <c r="I129" s="1">
-        <v>351362.05</v>
+        <v>374019.99</v>
       </c>
       <c r="J129" s="1">
-        <v>87.532069182915</v>
+        <v>93.176663901162</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>752771.56</v>
+        <v>775429.5</v>
       </c>
       <c r="N129" s="1">
-        <v>752771.56</v>
+        <v>775429.5</v>
       </c>
       <c r="O129" s="1">
         <v>0.22</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>290</v>
       </c>
       <c r="B130" t="s">
         <v>291</v>
       </c>
       <c r="C130" s="1">
         <v>859.0</v>
       </c>
       <c r="D130" s="1">
-        <v>132.5</v>
+        <v>152.8</v>
       </c>
       <c r="E130" s="1">
         <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>112700.8</v>
       </c>
       <c r="I130" s="1">
-        <v>1116.7</v>
+        <v>18554.4</v>
       </c>
       <c r="J130" s="1">
-        <v>0.99085365853659</v>
+        <v>16.463414634146</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>113817.5</v>
+        <v>131255.2</v>
       </c>
       <c r="N130" s="1">
-        <v>113817.5</v>
+        <v>131255.2</v>
       </c>
       <c r="O130" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>292</v>
       </c>
       <c r="B131" t="s">
         <v>293</v>
       </c>
       <c r="C131" s="1">
         <v>2528.0</v>
       </c>
       <c r="D131" s="1">
         <v>49.3</v>
       </c>
       <c r="E131" s="1">
         <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>132720.0</v>
       </c>
       <c r="I131" s="1">
         <v>-8089.6</v>
       </c>
       <c r="J131" s="1">
         <v>-6.0952380952381</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
         <v>124630.4</v>
       </c>
       <c r="N131" s="1">
         <v>124630.4</v>
       </c>
       <c r="O131" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>294</v>
       </c>
       <c r="B132" t="s">
         <v>295</v>
       </c>
       <c r="C132" s="1">
         <v>9354.0</v>
       </c>
       <c r="D132" s="1">
-        <v>45.995</v>
+        <v>68.26</v>
       </c>
       <c r="E132" s="1">
         <v>25.1042270686</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>234824.94</v>
       </c>
       <c r="I132" s="1">
-        <v>195412.29</v>
+        <v>403679.1</v>
       </c>
       <c r="J132" s="1">
-        <v>83.216156682506</v>
+        <v>171.90639972057</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>430237.23</v>
+        <v>638504.04</v>
       </c>
       <c r="N132" s="1">
-        <v>430237.23</v>
+        <v>638504.04</v>
       </c>
       <c r="O132" s="1">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>296</v>
       </c>
       <c r="B133" t="s">
         <v>297</v>
       </c>
       <c r="C133" s="1">
         <v>8941.0</v>
       </c>
       <c r="D133" s="1">
-        <v>9.46</v>
+        <v>10.035</v>
       </c>
       <c r="E133" s="1">
         <v>11.5050005592</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>102866.21</v>
       </c>
       <c r="I133" s="1">
-        <v>-18284.35</v>
+        <v>-13143.27</v>
       </c>
       <c r="J133" s="1">
-        <v>-17.774884483447</v>
+        <v>-12.777052833968</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>84581.86</v>
+        <v>89722.94</v>
       </c>
       <c r="N133" s="1">
-        <v>84581.86</v>
+        <v>89722.94</v>
       </c>
       <c r="O133" s="1">
         <v>0.02</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>298</v>
       </c>
       <c r="B134" t="s">
         <v>299</v>
       </c>
       <c r="C134" s="1">
         <v>28840.0</v>
       </c>
       <c r="D134" s="1">
-        <v>40.3</v>
+        <v>35.08</v>
       </c>
       <c r="E134" s="1">
         <v>30.0269805825</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>865978.12</v>
       </c>
       <c r="I134" s="1">
-        <v>296273.88</v>
+        <v>145729.08</v>
       </c>
       <c r="J134" s="1">
-        <v>34.212628836396</v>
+        <v>16.828263513171</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>1162252.0</v>
+        <v>1011707.2</v>
       </c>
       <c r="N134" s="1">
-        <v>1162252.0</v>
+        <v>1011707.2</v>
       </c>
       <c r="O134" s="1">
-        <v>0.33</v>
+        <v>0.28</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>300</v>
       </c>
       <c r="B135" t="s">
         <v>301</v>
       </c>
       <c r="C135" s="1">
         <v>1999.0</v>
       </c>
       <c r="D135" s="1">
-        <v>57.54</v>
+        <v>62.5</v>
       </c>
       <c r="E135" s="1">
         <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>102908.52</v>
       </c>
       <c r="I135" s="1">
-        <v>12113.94</v>
+        <v>22028.98</v>
       </c>
       <c r="J135" s="1">
-        <v>11.771561771562</v>
+        <v>21.406371406371</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>115022.46</v>
+        <v>124937.5</v>
       </c>
       <c r="N135" s="1">
-        <v>115022.46</v>
+        <v>124937.5</v>
       </c>
       <c r="O135" s="1">
         <v>0.03</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>302</v>
       </c>
       <c r="B136" t="s">
         <v>303</v>
       </c>
       <c r="C136" s="1">
         <v>21249.0</v>
       </c>
       <c r="D136" s="1">
-        <v>10.25</v>
+        <v>9.66</v>
       </c>
       <c r="E136" s="1">
         <v>10.1845352722</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>216411.19</v>
       </c>
       <c r="I136" s="1">
-        <v>1391.06</v>
+        <v>-11145.85</v>
       </c>
       <c r="J136" s="1">
-        <v>0.64278561566063</v>
+        <v>-5.1503113124603</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>217802.25</v>
+        <v>205265.34</v>
       </c>
       <c r="N136" s="1">
-        <v>217802.25</v>
+        <v>205265.34</v>
       </c>
       <c r="O136" s="1">
         <v>0.06</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>304</v>
       </c>
       <c r="B137" t="s">
         <v>305</v>
       </c>
       <c r="C137" s="1">
         <v>1381.0</v>
       </c>
       <c r="D137" s="1">
-        <v>233.9</v>
+        <v>226.6</v>
       </c>
       <c r="E137" s="1">
         <v>254.7717523534</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
         <v>351839.79</v>
       </c>
       <c r="I137" s="1">
-        <v>-28823.89</v>
+        <v>-38905.19</v>
       </c>
       <c r="J137" s="1">
-        <v>-8.1923337891942</v>
+        <v>-11.057643593978</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>323015.9</v>
+        <v>312934.6</v>
       </c>
       <c r="N137" s="1">
-        <v>323015.9</v>
+        <v>312934.6</v>
       </c>
       <c r="O137" s="1">
         <v>0.09</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>306</v>
       </c>
       <c r="B138" t="s">
         <v>307</v>
       </c>
       <c r="C138" s="1">
         <v>1779.0</v>
       </c>
       <c r="D138" s="1">
-        <v>231.2</v>
+        <v>248.3</v>
       </c>
       <c r="E138" s="1">
         <v>252.5837886453</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>449346.56</v>
       </c>
       <c r="I138" s="1">
-        <v>-38041.76</v>
+        <v>-7620.86</v>
       </c>
       <c r="J138" s="1">
-        <v>-8.4660178549047</v>
+        <v>-1.6959871685676</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>411304.8</v>
+        <v>441725.7</v>
       </c>
       <c r="N138" s="1">
-        <v>411304.8</v>
+        <v>441725.7</v>
       </c>
       <c r="O138" s="1">
         <v>0.12</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>308</v>
       </c>
       <c r="B139" t="s">
         <v>309</v>
       </c>
       <c r="C139" s="1">
         <v>5681.0</v>
       </c>
       <c r="D139" s="1">
-        <v>17.18</v>
+        <v>26.44</v>
       </c>
       <c r="E139" s="1">
         <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>102371.62</v>
       </c>
       <c r="I139" s="1">
-        <v>-4772.04</v>
+        <v>47834.02</v>
       </c>
       <c r="J139" s="1">
-        <v>-4.661487236404</v>
+        <v>46.725860155383</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>97599.58</v>
+        <v>150205.64</v>
       </c>
       <c r="N139" s="1">
-        <v>97599.58</v>
+        <v>150205.64</v>
       </c>
       <c r="O139" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>310</v>
       </c>
       <c r="B140" t="s">
         <v>311</v>
       </c>
       <c r="C140" s="1">
         <v>6835.0</v>
       </c>
       <c r="D140" s="1">
-        <v>103.1</v>
+        <v>98.78</v>
       </c>
       <c r="E140" s="1">
         <v>104.2214059985</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>712353.31</v>
       </c>
       <c r="I140" s="1">
-        <v>-7664.81</v>
+        <v>-37192.01</v>
       </c>
       <c r="J140" s="1">
-        <v>-1.0759843314268</v>
+        <v>-5.2210061324766</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>704688.5</v>
+        <v>675161.3</v>
       </c>
       <c r="N140" s="1">
-        <v>704688.5</v>
+        <v>675161.3</v>
       </c>
       <c r="O140" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>312</v>
       </c>
       <c r="B141" t="s">
         <v>313</v>
       </c>
       <c r="C141" s="1">
         <v>25208.0</v>
       </c>
       <c r="D141" s="1">
-        <v>65.62</v>
+        <v>74.93</v>
       </c>
       <c r="E141" s="1">
         <v>66.4214431926</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>1674351.74</v>
       </c>
       <c r="I141" s="1">
-        <v>-20202.78</v>
+        <v>214483.7</v>
       </c>
       <c r="J141" s="1">
-        <v>-1.2066031000153</v>
+        <v>12.809954735079</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>1654148.96</v>
+        <v>1888835.44</v>
       </c>
       <c r="N141" s="1">
-        <v>1654148.96</v>
+        <v>1888835.44</v>
       </c>
       <c r="O141" s="1">
-        <v>0.47</v>
+        <v>0.52</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>314</v>
       </c>
       <c r="B142" t="s">
         <v>315</v>
       </c>
       <c r="C142" s="1">
         <v>5746.0</v>
       </c>
       <c r="D142" s="1">
-        <v>22.2</v>
+        <v>20.89</v>
       </c>
       <c r="E142" s="1">
         <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>121585.36</v>
       </c>
       <c r="I142" s="1">
-        <v>5975.84</v>
+        <v>-1551.42</v>
       </c>
       <c r="J142" s="1">
-        <v>4.9149338374291</v>
+        <v>-1.2759924385633</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>127561.2</v>
+        <v>120033.94</v>
       </c>
       <c r="N142" s="1">
-        <v>127561.2</v>
+        <v>120033.94</v>
       </c>
       <c r="O142" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>316</v>
       </c>
       <c r="B143" t="s">
         <v>317</v>
       </c>
       <c r="C143" s="1">
         <v>15662.0</v>
       </c>
       <c r="D143" s="1">
-        <v>17.815</v>
+        <v>19.3</v>
       </c>
       <c r="E143" s="1">
         <v>18.9961301239</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>297517.39</v>
       </c>
       <c r="I143" s="1">
-        <v>-18498.86</v>
+        <v>4759.21</v>
       </c>
       <c r="J143" s="1">
-        <v>-6.2177407512213</v>
+        <v>1.599640948719</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>279018.53</v>
+        <v>302276.6</v>
       </c>
       <c r="N143" s="1">
-        <v>279018.53</v>
+        <v>302276.6</v>
       </c>
       <c r="O143" s="1">
         <v>0.08</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>318</v>
       </c>
       <c r="B144" t="s">
         <v>319</v>
       </c>
       <c r="C144" s="1">
         <v>8247.0</v>
       </c>
       <c r="D144" s="1">
-        <v>25.47</v>
+        <v>25.07</v>
       </c>
       <c r="E144" s="1">
         <v>26.9717279011</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>222435.84</v>
       </c>
       <c r="I144" s="1">
-        <v>-12384.75</v>
+        <v>-15683.55</v>
       </c>
       <c r="J144" s="1">
-        <v>-5.5677852993474</v>
+        <v>-7.0508196880503</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>210051.09</v>
+        <v>206752.29</v>
       </c>
       <c r="N144" s="1">
-        <v>210051.09</v>
+        <v>206752.29</v>
       </c>
       <c r="O144" s="1">
         <v>0.06</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>320</v>
       </c>
       <c r="B145" t="s">
         <v>321</v>
       </c>
       <c r="C145" s="1">
         <v>25425.0</v>
       </c>
       <c r="D145" s="1">
-        <v>25.65</v>
+        <v>24.65</v>
       </c>
       <c r="E145" s="1">
         <v>19.8515760079</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>504726.32</v>
       </c>
       <c r="I145" s="1">
-        <v>147424.93</v>
+        <v>121999.93</v>
       </c>
       <c r="J145" s="1">
-        <v>29.208884925993</v>
+        <v>24.171501498079</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>652151.25</v>
+        <v>626726.25</v>
       </c>
       <c r="N145" s="1">
-        <v>652151.25</v>
+        <v>626726.25</v>
       </c>
       <c r="O145" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>322</v>
       </c>
       <c r="B146" t="s">
         <v>323</v>
       </c>
       <c r="C146" s="1">
         <v>11214.0</v>
       </c>
       <c r="D146" s="1">
-        <v>64.15</v>
+        <v>58.45</v>
       </c>
       <c r="E146" s="1">
         <v>60.545945247</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>678962.23</v>
       </c>
       <c r="I146" s="1">
-        <v>40415.87</v>
+        <v>-23503.93</v>
       </c>
       <c r="J146" s="1">
-        <v>5.9525947415367</v>
+        <v>-3.4617433726763</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>719378.1</v>
+        <v>655458.3</v>
       </c>
       <c r="N146" s="1">
-        <v>719378.1</v>
+        <v>655458.3</v>
       </c>
       <c r="O146" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>324</v>
       </c>
       <c r="B147" t="s">
         <v>325</v>
       </c>
       <c r="C147" s="1">
         <v>1282.0</v>
       </c>
       <c r="D147" s="1">
-        <v>76.9</v>
+        <v>74.4</v>
       </c>
       <c r="E147" s="1">
         <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>105124.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-6538.2</v>
+        <v>-9743.2</v>
       </c>
       <c r="J147" s="1">
-        <v>-6.219512195122</v>
+        <v>-9.2682926829268</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>98585.8</v>
+        <v>95380.8</v>
       </c>
       <c r="N147" s="1">
-        <v>98585.8</v>
+        <v>95380.8</v>
       </c>
       <c r="O147" s="1">
         <v>0.03</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>326</v>
       </c>
       <c r="B148" t="s">
         <v>327</v>
       </c>
       <c r="C148" s="1">
         <v>4301.0</v>
       </c>
       <c r="D148" s="1">
-        <v>128.5</v>
+        <v>122.55</v>
       </c>
       <c r="E148" s="1">
         <v>101.6139920949</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>437041.78</v>
       </c>
       <c r="I148" s="1">
-        <v>115636.72</v>
+        <v>90045.77</v>
       </c>
       <c r="J148" s="1">
-        <v>26.458962344515</v>
+        <v>20.603469535567</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>552678.5</v>
+        <v>527087.55</v>
       </c>
       <c r="N148" s="1">
-        <v>552678.5</v>
+        <v>527087.55</v>
       </c>
       <c r="O148" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>328</v>
       </c>
       <c r="B149" t="s">
         <v>329</v>
       </c>
       <c r="C149" s="1">
         <v>3134.0</v>
       </c>
       <c r="D149" s="1">
-        <v>86.22</v>
+        <v>91.02</v>
       </c>
       <c r="E149" s="1">
         <v>100.5199744735</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>315029.6</v>
       </c>
       <c r="I149" s="1">
-        <v>-44816.12</v>
+        <v>-29772.92</v>
       </c>
       <c r="J149" s="1">
-        <v>-14.226002889887</v>
+        <v>-9.4508325566867</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>270213.48</v>
+        <v>285256.68</v>
       </c>
       <c r="N149" s="1">
-        <v>270213.48</v>
+        <v>285256.68</v>
       </c>
       <c r="O149" s="1">
         <v>0.08</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>330</v>
       </c>
       <c r="B150" t="s">
         <v>331</v>
       </c>
       <c r="C150" s="1">
         <v>19326.0</v>
       </c>
       <c r="D150" s="1">
-        <v>22.91</v>
+        <v>20.82</v>
       </c>
       <c r="E150" s="1">
         <v>37.6989754735</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>728570.4</v>
       </c>
       <c r="I150" s="1">
-        <v>-285811.74</v>
+        <v>-326203.08</v>
       </c>
       <c r="J150" s="1">
-        <v>-39.229117735225</v>
+        <v>-44.773034973696</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>442758.66</v>
+        <v>402367.32</v>
       </c>
       <c r="N150" s="1">
-        <v>442758.66</v>
+        <v>402367.32</v>
       </c>
       <c r="O150" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>332</v>
       </c>
       <c r="B151" t="s">
         <v>333</v>
       </c>
       <c r="C151" s="1">
         <v>22859.0</v>
       </c>
       <c r="D151" s="1">
-        <v>35.75</v>
+        <v>34.44</v>
       </c>
       <c r="E151" s="1">
         <v>36.6613417035</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>838041.61</v>
       </c>
       <c r="I151" s="1">
-        <v>-20832.36</v>
+        <v>-50777.65</v>
       </c>
       <c r="J151" s="1">
-        <v>-2.4858383821777</v>
+        <v>-6.0590845841175</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>817209.25</v>
+        <v>787263.96</v>
       </c>
       <c r="N151" s="1">
-        <v>817209.25</v>
+        <v>787263.96</v>
       </c>
       <c r="O151" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>334</v>
       </c>
       <c r="B152" t="s">
         <v>335</v>
       </c>
       <c r="C152" s="1">
         <v>16874.0</v>
       </c>
       <c r="D152" s="1">
-        <v>24.64</v>
+        <v>24.16</v>
       </c>
       <c r="E152" s="1">
         <v>30.6857058196</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>517790.6</v>
       </c>
       <c r="I152" s="1">
-        <v>-102015.24</v>
+        <v>-110114.76</v>
       </c>
       <c r="J152" s="1">
-        <v>-19.702026263126</v>
+        <v>-21.266272504754</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>415775.36</v>
+        <v>407675.84</v>
       </c>
       <c r="N152" s="1">
-        <v>415775.36</v>
+        <v>407675.84</v>
       </c>
       <c r="O152" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>336</v>
       </c>
       <c r="B153" t="s">
         <v>337</v>
       </c>
       <c r="C153" s="1">
         <v>11183.0</v>
       </c>
       <c r="D153" s="1">
-        <v>66.42</v>
+        <v>61.66</v>
       </c>
       <c r="E153" s="1">
         <v>114.8058812483</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>1283874.17</v>
       </c>
       <c r="I153" s="1">
-        <v>-541099.31</v>
+        <v>-594330.39</v>
       </c>
       <c r="J153" s="1">
-        <v>-42.145821034783</v>
+        <v>-46.291950090405</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>742774.86</v>
+        <v>689543.78</v>
       </c>
       <c r="N153" s="1">
-        <v>742774.86</v>
+        <v>689543.78</v>
       </c>
       <c r="O153" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>338</v>
       </c>
       <c r="B154" t="s">
         <v>339</v>
       </c>
       <c r="C154" s="1">
-        <v>737.0</v>
+        <v>727.0</v>
       </c>
       <c r="D154" s="1">
-        <v>254.95</v>
+        <v>268.65</v>
       </c>
       <c r="E154" s="1">
-        <v>247.646404342</v>
+        <v>250.244429161</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>538275.0</v>
+        <v>1338085.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>538275.0</v>
+        <v>1338085.0</v>
       </c>
       <c r="N154" s="1">
-        <v>538275.0</v>
+        <v>1338085.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.15</v>
+        <v>0.37</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>340</v>
       </c>
       <c r="B155" t="s">
         <v>341</v>
       </c>
       <c r="C155" s="1">
-        <v>73.0</v>
+        <v>58.0</v>
       </c>
       <c r="D155" s="1">
-        <v>115.45</v>
+        <v>115.78</v>
       </c>
       <c r="E155" s="1">
         <v>116.41</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-177180.0</v>
+        <v>-149040.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-177180.0</v>
+        <v>-149040.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-177180.0</v>
+        <v>-149040.0</v>
       </c>
       <c r="O155" s="1">
-        <v>-0.05</v>
+        <v>-0.04</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>342</v>
       </c>
       <c r="B156" t="s">
         <v>343</v>
       </c>
       <c r="C156" s="1">
-        <v>59.0</v>
+        <v>72.0</v>
       </c>
       <c r="D156" s="1">
-        <v>125.36</v>
+        <v>105.845</v>
       </c>
       <c r="E156" s="1">
-        <v>127.014761905</v>
+        <v>105.99</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-13802.18</v>
+        <v>-8230.0</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>-13802.18</v>
+        <v>-8230.0</v>
       </c>
       <c r="N156" s="1">
-        <v>-13802.18</v>
+        <v>-8230.0</v>
       </c>
       <c r="O156" s="1">
         <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>344</v>
       </c>
       <c r="B157" t="s">
         <v>345</v>
       </c>
       <c r="C157" s="1">
-        <v>5.0</v>
+        <v>-15.0</v>
       </c>
       <c r="D157" s="1">
-        <v>105.75</v>
+        <v>6112.0</v>
       </c>
       <c r="E157" s="1">
-        <v>105.99</v>
+        <v>5560.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>14100.0</v>
+        <v>-82800.0</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>14100.0</v>
+        <v>-82800.0</v>
       </c>
       <c r="N157" s="1">
-        <v>14100.0</v>
+        <v>-82800.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.0</v>
+        <v>-0.02</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>346</v>
       </c>
       <c r="B158" t="s">
         <v>347</v>
       </c>
       <c r="C158" s="1">
-        <v>-134.0</v>
+        <v>-8.0</v>
       </c>
       <c r="D158" s="1">
-        <v>5840.0</v>
+        <v>118.53</v>
       </c>
       <c r="E158" s="1">
-        <v>5554.608027431</v>
+        <v>119.97</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-382425.24</v>
+        <v>11520.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>-382425.24</v>
+        <v>11520.0</v>
       </c>
       <c r="N158" s="1">
-        <v>-382425.24</v>
+        <v>11520.0</v>
       </c>
       <c r="O158" s="1">
-        <v>-0.11</v>
+        <v>0.0</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>348</v>
       </c>
       <c r="B159" t="s">
         <v>349</v>
       </c>
       <c r="C159" s="1">
-        <v>-8.0</v>
+        <v>-50.0</v>
       </c>
       <c r="D159" s="1">
-        <v>116.96</v>
+        <v>126.04</v>
       </c>
       <c r="E159" s="1">
-        <v>119.97</v>
+        <v>127.014761905</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>24080.0</v>
+        <v>64940.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>24080.0</v>
+        <v>64940.0</v>
       </c>
       <c r="N159" s="1">
-        <v>24080.0</v>
+        <v>64940.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>350</v>
       </c>
       <c r="B160" t="s">
         <v>351</v>
       </c>
       <c r="C160" s="1">
         <v>-44.0</v>
       </c>
       <c r="D160" s="1">
-        <v>119.27</v>
+        <v>120.29</v>
       </c>
       <c r="E160" s="1">
         <v>121.64</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>104280.0</v>
+        <v>59400.0</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>104280.0</v>
+        <v>59400.0</v>
       </c>
       <c r="N160" s="1">
-        <v>104280.0</v>
+        <v>59400.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>352</v>
       </c>
       <c r="B161" t="s">
         <v>353</v>
       </c>
       <c r="C161" s="1">
         <v>593000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>97.466</v>
+        <v>98.537</v>
       </c>
       <c r="E161" s="1">
         <v>99.52772344</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>590199.4</v>
       </c>
       <c r="I161" s="1">
-        <v>-12226.02</v>
+        <v>-5874.99</v>
       </c>
       <c r="J161" s="1">
-        <v>-2.0715066806235</v>
+        <v>-0.99542459717851</v>
       </c>
       <c r="K161">
-        <v>0.94</v>
+        <v>1.24</v>
       </c>
       <c r="L161" t="s">
         <v>354</v>
       </c>
       <c r="M161" s="1">
-        <v>577973.38</v>
+        <v>584324.41</v>
       </c>
       <c r="N161" s="1">
-        <v>583568.29</v>
+        <v>591686.14</v>
       </c>
       <c r="O161" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>355</v>
       </c>
       <c r="B162" t="s">
         <v>356</v>
       </c>
       <c r="C162" s="1">
         <v>300000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>101.45</v>
+        <v>99.769</v>
       </c>
       <c r="E162" s="1">
-        <v>99.634</v>
+        <v>99.331</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>298902.0</v>
+        <v>297993.0</v>
       </c>
       <c r="I162" s="1">
-        <v>5448.0</v>
+        <v>1314.0</v>
       </c>
       <c r="J162" s="1">
-        <v>1.8226709757713</v>
+        <v>0.44094995520029</v>
       </c>
       <c r="K162">
-        <v>3.51</v>
-[...2 lines deleted...]
-        <v>357</v>
+        <v>0.0</v>
+      </c>
+      <c r="L162">
+        <v>0.0</v>
       </c>
       <c r="M162" s="1">
-        <v>304350.0</v>
+        <v>299307.0</v>
       </c>
       <c r="N162" s="1">
-        <v>314885.96</v>
+        <v>299307.0</v>
       </c>
       <c r="O162" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>357</v>
+      </c>
+      <c r="B163" t="s">
         <v>358</v>
       </c>
-      <c r="B163" t="s">
+      <c r="C163" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D163" s="1">
+        <v>101.932</v>
+      </c>
+      <c r="E163" s="1">
+        <v>99.634</v>
+      </c>
+      <c r="F163" t="s">
+        <v>8</v>
+      </c>
+      <c r="G163">
+        <v>1.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>298902.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>6894.0</v>
+      </c>
+      <c r="J163" s="1">
+        <v>2.3064415761688</v>
+      </c>
+      <c r="K163">
+        <v>3.87</v>
+      </c>
+      <c r="L163" t="s">
         <v>359</v>
       </c>
-      <c r="C163" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M163" s="1">
-        <v>505180.0</v>
+        <v>305796.0</v>
       </c>
       <c r="N163" s="1">
-        <v>511019.04</v>
+        <v>317410.73</v>
       </c>
       <c r="O163" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>360</v>
+      </c>
+      <c r="B164" t="s">
         <v>361</v>
       </c>
-      <c r="B164" t="s">
+      <c r="C164" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D164" s="1">
+        <v>101.698</v>
+      </c>
+      <c r="E164" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="F164" t="s">
+        <v>8</v>
+      </c>
+      <c r="G164">
+        <v>1.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>495895.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>12595.0</v>
+      </c>
+      <c r="J164" s="1">
+        <v>2.5398521864508</v>
+      </c>
+      <c r="K164">
+        <v>1.49</v>
+      </c>
+      <c r="L164" t="s">
         <v>362</v>
       </c>
-      <c r="C164" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M164" s="1">
-        <v>159397.22</v>
+        <v>508490.0</v>
       </c>
       <c r="N164" s="1">
-        <v>163622.29</v>
+        <v>515921.51</v>
       </c>
       <c r="O164" s="1">
-        <v>0.05</v>
+        <v>0.14</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>363</v>
+      </c>
+      <c r="B165" t="s">
         <v>364</v>
       </c>
-      <c r="B165" t="s">
+      <c r="C165" s="1">
+        <v>149000.0</v>
+      </c>
+      <c r="D165" s="1">
+        <v>107.874</v>
+      </c>
+      <c r="E165" s="1">
+        <v>99.188</v>
+      </c>
+      <c r="F165" t="s">
+        <v>8</v>
+      </c>
+      <c r="G165">
+        <v>1.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>147790.12</v>
+      </c>
+      <c r="I165" s="1">
+        <v>12942.14</v>
+      </c>
+      <c r="J165" s="1">
+        <v>8.7571077146429</v>
+      </c>
+      <c r="K165">
+        <v>3.3</v>
+      </c>
+      <c r="L165" t="s">
         <v>365</v>
       </c>
-      <c r="C165" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M165" s="1">
-        <v>404352.0</v>
+        <v>160732.26</v>
       </c>
       <c r="N165" s="1">
-        <v>404504.05</v>
+        <v>165646.2</v>
       </c>
       <c r="O165" s="1">
-        <v>0.12</v>
+        <v>0.05</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
         <v>366</v>
       </c>
       <c r="B166" t="s">
         <v>367</v>
       </c>
       <c r="C166" s="1">
-        <v>408000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>97.954</v>
+        <v>100.871</v>
       </c>
       <c r="E166" s="1">
-        <v>99.33</v>
+        <v>99.847</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>405266.4</v>
+        <v>499235.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-5614.08</v>
+        <v>5120.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-1.3852813852814</v>
+        <v>1.0255691207548</v>
       </c>
       <c r="K166">
-        <v>1.58</v>
-[...2 lines deleted...]
-        <v>368</v>
+        <v>0.09</v>
+      </c>
+      <c r="L166">
+        <v>431.51</v>
       </c>
       <c r="M166" s="1">
-        <v>399652.32</v>
+        <v>504355.0</v>
       </c>
       <c r="N166" s="1">
-        <v>406107.66</v>
+        <v>504786.51</v>
       </c>
       <c r="O166" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>368</v>
+      </c>
+      <c r="B167" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
       <c r="C167" s="1">
         <v>400000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>96.702</v>
+        <v>101.791</v>
       </c>
       <c r="E167" s="1">
-        <v>99.253</v>
+        <v>99.89</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>397012.0</v>
+        <v>399560.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-10204.0</v>
+        <v>7604.0</v>
       </c>
       <c r="J167" s="1">
-        <v>-2.5701993894391</v>
+        <v>1.903093402743</v>
       </c>
       <c r="K167">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.42</v>
+      </c>
+      <c r="L167" t="s">
+        <v>370</v>
       </c>
       <c r="M167" s="1">
-        <v>386808.0</v>
+        <v>407164.0</v>
       </c>
       <c r="N167" s="1">
-        <v>386808.0</v>
+        <v>408836.6</v>
       </c>
       <c r="O167" s="1">
         <v>0.11</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
         <v>371</v>
       </c>
       <c r="B168" t="s">
         <v>372</v>
       </c>
       <c r="C168" s="1">
-        <v>263000.0</v>
+        <v>408000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>93.477</v>
+        <v>98.388</v>
       </c>
       <c r="E168" s="1">
-        <v>93.76040684</v>
+        <v>99.33</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>246589.87</v>
+        <v>405266.4</v>
       </c>
       <c r="I168" s="1">
-        <v>-745.36</v>
+        <v>-3843.36</v>
       </c>
       <c r="J168" s="1">
-        <v>-0.30226708015216</v>
+        <v>-0.94835397160979</v>
       </c>
       <c r="K168">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>924.1</v>
+        <v>1.89</v>
+      </c>
+      <c r="L168" t="s">
+        <v>373</v>
       </c>
       <c r="M168" s="1">
-        <v>245844.51</v>
+        <v>401423.04</v>
       </c>
       <c r="N168" s="1">
-        <v>246768.61</v>
+        <v>409135.92</v>
       </c>
       <c r="O168" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B169" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C169" s="1">
-        <v>413000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.165</v>
+        <v>97.131</v>
       </c>
       <c r="E169" s="1">
-        <v>99.955</v>
+        <v>99.253</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>412814.15</v>
+        <v>397012.0</v>
       </c>
       <c r="I169" s="1">
-        <v>867.3</v>
+        <v>-8488.0</v>
       </c>
       <c r="J169" s="1">
-        <v>0.21009454254414</v>
+        <v>-2.1379706406859</v>
       </c>
       <c r="K169">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>0.25</v>
+      </c>
+      <c r="L169">
+        <v>986.3</v>
       </c>
       <c r="M169" s="1">
-        <v>413681.45</v>
+        <v>388524.0</v>
       </c>
       <c r="N169" s="1">
-        <v>415537.12</v>
+        <v>389510.3</v>
       </c>
       <c r="O169" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
         <v>376</v>
       </c>
       <c r="B170" t="s">
         <v>377</v>
       </c>
       <c r="C170" s="1">
-        <v>216000.0</v>
+        <v>263000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>99.524</v>
+        <v>93.922</v>
       </c>
       <c r="E170" s="1">
-        <v>99.646</v>
+        <v>93.76040684</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>215235.36</v>
+        <v>246589.87</v>
       </c>
       <c r="I170" s="1">
-        <v>-263.52</v>
+        <v>424.99</v>
       </c>
       <c r="J170" s="1">
-        <v>-0.12243341428657</v>
+        <v>0.17234690135487</v>
       </c>
       <c r="K170">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>96.16</v>
+        <v>0.44</v>
+      </c>
+      <c r="L170" t="s">
+        <v>378</v>
       </c>
       <c r="M170" s="1">
-        <v>214971.84</v>
+        <v>247014.86</v>
       </c>
       <c r="N170" s="1">
-        <v>215068.0</v>
+        <v>248182.15</v>
       </c>
       <c r="O170" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B171" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C171" s="1">
-        <v>300000.0</v>
+        <v>413000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.692</v>
+        <v>100.842</v>
       </c>
       <c r="E171" s="1">
-        <v>100.69583</v>
+        <v>99.955</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>302087.49</v>
+        <v>412814.15</v>
       </c>
       <c r="I171" s="1">
-        <v>-11.49</v>
+        <v>3663.31</v>
       </c>
       <c r="J171" s="1">
-        <v>-0.0038035338702705</v>
+        <v>0.88739932969836</v>
       </c>
       <c r="K171">
-        <v>3.85</v>
+        <v>0.78</v>
       </c>
       <c r="L171" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="M171" s="1">
-        <v>302076.0</v>
+        <v>416477.46</v>
       </c>
       <c r="N171" s="1">
-        <v>313615.73</v>
+        <v>419690.94</v>
       </c>
       <c r="O171" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B172" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C172" s="1">
-        <v>500000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>109.798</v>
+        <v>99.864</v>
       </c>
       <c r="E172" s="1">
-        <v>100.019</v>
+        <v>99.646</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>500095.0</v>
+        <v>215235.36</v>
       </c>
       <c r="I172" s="1">
-        <v>48895.0</v>
+        <v>470.88</v>
       </c>
       <c r="J172" s="1">
-        <v>9.7771423429548</v>
+        <v>0.21877446159404</v>
       </c>
       <c r="K172">
-        <v>4.53</v>
-[...2 lines deleted...]
-        <v>383</v>
+        <v>0.31</v>
+      </c>
+      <c r="L172">
+        <v>673.15</v>
       </c>
       <c r="M172" s="1">
-        <v>548990.0</v>
+        <v>215706.24</v>
       </c>
       <c r="N172" s="1">
-        <v>571647.75</v>
+        <v>216379.39</v>
       </c>
       <c r="O172" s="1">
-        <v>0.16</v>
+        <v>0.06</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
         <v>384</v>
       </c>
       <c r="B173" t="s">
         <v>385</v>
       </c>
       <c r="C173" s="1">
-        <v>535000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>99.698</v>
+        <v>101.599</v>
       </c>
       <c r="E173" s="1">
-        <v>99.58</v>
+        <v>100.69583</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>532753.0</v>
+        <v>302087.49</v>
       </c>
       <c r="I173" s="1">
-        <v>631.3</v>
+        <v>2709.51</v>
       </c>
       <c r="J173" s="1">
-        <v>0.11849769029926</v>
+        <v>0.89692889963765</v>
       </c>
       <c r="K173">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.22</v>
+      </c>
+      <c r="L173" t="s">
+        <v>386</v>
       </c>
       <c r="M173" s="1">
-        <v>533384.3</v>
+        <v>304797.0</v>
       </c>
       <c r="N173" s="1">
-        <v>533384.3</v>
+        <v>317446.32</v>
       </c>
       <c r="O173" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B174" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C174" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>103.626</v>
+        <v>110.356</v>
       </c>
       <c r="E174" s="1">
-        <v>106.65</v>
+        <v>100.019</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>213300.0</v>
+        <v>500095.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-6048.0</v>
+        <v>51685.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-2.8354430379747</v>
+        <v>10.335036343095</v>
       </c>
       <c r="K174">
-        <v>4.9</v>
+        <v>5.01</v>
       </c>
       <c r="L174" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="M174" s="1">
-        <v>207252.0</v>
+        <v>551780.0</v>
       </c>
       <c r="N174" s="1">
-        <v>217060.22</v>
+        <v>576831.18</v>
       </c>
       <c r="O174" s="1">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B175" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C175" s="1">
-        <v>300000.0</v>
+        <v>535000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>97.447</v>
+        <v>100.209</v>
       </c>
       <c r="E175" s="1">
-        <v>99.433</v>
+        <v>99.58</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>298299.0</v>
+        <v>532753.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-5958.0</v>
+        <v>3365.15</v>
       </c>
       <c r="J175" s="1">
-        <v>-1.9973248317963</v>
+        <v>0.6316529423579</v>
       </c>
       <c r="K175">
-        <v>2.99</v>
+        <v>0.3</v>
       </c>
       <c r="L175" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="M175" s="1">
-        <v>292341.0</v>
+        <v>536118.15</v>
       </c>
       <c r="N175" s="1">
-        <v>301316.34</v>
+        <v>537712.16</v>
       </c>
       <c r="O175" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B176" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C176" s="1">
-        <v>241000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>98.028</v>
+        <v>104.162</v>
       </c>
       <c r="E176" s="1">
-        <v>99.726</v>
+        <v>106.65</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>240339.66</v>
+        <v>213300.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-4092.18</v>
+        <v>-4976.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-1.70266530293</v>
+        <v>-2.3328645100797</v>
       </c>
       <c r="K176">
-        <v>0.76</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>0.32</v>
+      </c>
+      <c r="L176">
+        <v>630.14</v>
       </c>
       <c r="M176" s="1">
-        <v>236247.48</v>
+        <v>208324.0</v>
       </c>
       <c r="N176" s="1">
-        <v>238079.74</v>
+        <v>208954.14</v>
       </c>
       <c r="O176" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
         <v>395</v>
       </c>
       <c r="B177" t="s">
         <v>396</v>
       </c>
       <c r="C177" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>97.813</v>
+        <v>100.693</v>
       </c>
       <c r="E177" s="1">
-        <v>100.0</v>
+        <v>100.61</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>400000.0</v>
+        <v>301830.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-8748.0</v>
+        <v>249.0</v>
       </c>
       <c r="J177" s="1">
-        <v>-2.187</v>
+        <v>0.082496769704801</v>
       </c>
       <c r="K177">
-        <v>3.99</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>0.23</v>
+      </c>
+      <c r="L177">
+        <v>680.55</v>
       </c>
       <c r="M177" s="1">
-        <v>391252.0</v>
+        <v>302079.0</v>
       </c>
       <c r="N177" s="1">
-        <v>407227.34</v>
+        <v>302759.55</v>
       </c>
       <c r="O177" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
+        <v>397</v>
+      </c>
+      <c r="B178" t="s">
         <v>398</v>
       </c>
-      <c r="B178" t="s">
+      <c r="C178" s="1">
+        <v>241000.0</v>
+      </c>
+      <c r="D178" s="1">
+        <v>98.882</v>
+      </c>
+      <c r="E178" s="1">
+        <v>99.726</v>
+      </c>
+      <c r="F178" t="s">
+        <v>8</v>
+      </c>
+      <c r="G178">
+        <v>1.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>240339.66</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-2034.04</v>
+      </c>
+      <c r="J178" s="1">
+        <v>-0.84631891382388</v>
+      </c>
+      <c r="K178">
+        <v>1.07</v>
+      </c>
+      <c r="L178" t="s">
         <v>399</v>
       </c>
-      <c r="C178" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M178" s="1">
-        <v>782648.0</v>
+        <v>238305.62</v>
       </c>
       <c r="N178" s="1">
-        <v>810034.3</v>
+        <v>240880.69</v>
       </c>
       <c r="O178" s="1">
-        <v>0.23</v>
+        <v>0.07</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
+        <v>400</v>
+      </c>
+      <c r="B179" t="s">
         <v>401</v>
       </c>
-      <c r="B179" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C179" s="1">
-        <v>261000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>98.82</v>
+        <v>99.338</v>
       </c>
       <c r="E179" s="1">
-        <v>100.99096552</v>
+        <v>100.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>263586.42</v>
+        <v>400000.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-5666.22</v>
+        <v>-2648.0</v>
       </c>
       <c r="J179" s="1">
-        <v>-2.1496630972112</v>
+        <v>-0.662</v>
       </c>
       <c r="K179">
-        <v>2.45</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>0.09</v>
+      </c>
+      <c r="L179">
+        <v>372.6</v>
       </c>
       <c r="M179" s="1">
-        <v>257920.2</v>
+        <v>397352.0</v>
       </c>
       <c r="N179" s="1">
-        <v>264319.31</v>
+        <v>397724.6</v>
       </c>
       <c r="O179" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
+        <v>402</v>
+      </c>
+      <c r="B180" t="s">
+        <v>403</v>
+      </c>
+      <c r="C180" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D180" s="1">
+        <v>98.052</v>
+      </c>
+      <c r="E180" s="1">
+        <v>97.673</v>
+      </c>
+      <c r="F180" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180">
+        <v>1.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>781384.0</v>
+      </c>
+      <c r="I180" s="1">
+        <v>3032.0</v>
+      </c>
+      <c r="J180" s="1">
+        <v>0.38802944518956</v>
+      </c>
+      <c r="K180">
+        <v>0.21</v>
+      </c>
+      <c r="L180" t="s">
         <v>404</v>
       </c>
-      <c r="B180" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M180" s="1">
-        <v>539399.5</v>
+        <v>784416.0</v>
       </c>
       <c r="N180" s="1">
-        <v>539399.5</v>
+        <v>786103.67</v>
       </c>
       <c r="O180" s="1">
-        <v>0.15</v>
+        <v>0.22</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
+        <v>405</v>
+      </c>
+      <c r="B181" t="s">
         <v>406</v>
       </c>
-      <c r="B181" t="s">
+      <c r="C181" s="1">
+        <v>261000.0</v>
+      </c>
+      <c r="D181" s="1">
+        <v>99.164</v>
+      </c>
+      <c r="E181" s="1">
+        <v>100.99096552</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>263586.42</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-4768.38</v>
+      </c>
+      <c r="J181" s="1">
+        <v>-1.8090385688307</v>
+      </c>
+      <c r="K181">
+        <v>2.72</v>
+      </c>
+      <c r="L181" t="s">
         <v>407</v>
       </c>
-      <c r="C181" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M181" s="1">
-        <v>1819369.48</v>
+        <v>258818.04</v>
       </c>
       <c r="N181" s="1">
-        <v>1819369.48</v>
+        <v>265920.34</v>
       </c>
       <c r="O181" s="1">
-        <v>0.52</v>
+        <v>0.07</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>408</v>
       </c>
       <c r="B182" t="s">
         <v>409</v>
       </c>
       <c r="C182" s="1">
-        <v>460300.0</v>
+        <v>613000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>97.945</v>
+        <v>90.473</v>
       </c>
       <c r="E182" s="1">
-        <v>99.58957202</v>
+        <v>87.79130179</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>458410.8</v>
+        <v>538160.68</v>
       </c>
       <c r="I182" s="1">
-        <v>-7569.97</v>
+        <v>16438.81</v>
       </c>
       <c r="J182" s="1">
-        <v>-1.6513507098873</v>
+        <v>3.0546285915946</v>
       </c>
       <c r="K182">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>0.0</v>
+      </c>
+      <c r="L182">
+        <v>0.0</v>
       </c>
       <c r="M182" s="1">
-        <v>450840.83</v>
+        <v>554599.49</v>
       </c>
       <c r="N182" s="1">
-        <v>453593.8</v>
+        <v>554599.49</v>
       </c>
       <c r="O182" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
+        <v>410</v>
+      </c>
+      <c r="B183" t="s">
         <v>411</v>
       </c>
-      <c r="B183" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C183" s="1">
-        <v>500000.0</v>
+        <v>3109000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>88.671</v>
+        <v>60.74</v>
       </c>
       <c r="E183" s="1">
-        <v>89.945602</v>
+        <v>68.43469122</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>449728.01</v>
+        <v>2127634.55</v>
       </c>
       <c r="I183" s="1">
-        <v>-6373.01</v>
+        <v>-239227.95</v>
       </c>
       <c r="J183" s="1">
-        <v>-1.4170809596672</v>
+        <v>-11.243845894493</v>
       </c>
       <c r="K183">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>413</v>
+        <v>0.0</v>
+      </c>
+      <c r="L183">
+        <v>0.0</v>
       </c>
       <c r="M183" s="1">
-        <v>443355.0</v>
+        <v>1888406.6</v>
       </c>
       <c r="N183" s="1">
-        <v>447310.48</v>
+        <v>1888406.6</v>
       </c>
       <c r="O183" s="1">
-        <v>0.13</v>
+        <v>0.52</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
+        <v>412</v>
+      </c>
+      <c r="B184" t="s">
+        <v>413</v>
+      </c>
+      <c r="C184" s="1">
+        <v>470300.0</v>
+      </c>
+      <c r="D184" s="1">
+        <v>98.676</v>
+      </c>
+      <c r="E184" s="1">
+        <v>99.57695088</v>
+      </c>
+      <c r="F184" t="s">
+        <v>8</v>
+      </c>
+      <c r="G184">
+        <v>1.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>468310.4</v>
+      </c>
+      <c r="I184" s="1">
+        <v>-4237.18</v>
+      </c>
+      <c r="J184" s="1">
+        <v>-0.90478024831394</v>
+      </c>
+      <c r="K184">
+        <v>0.84</v>
+      </c>
+      <c r="L184" t="s">
         <v>414</v>
       </c>
-      <c r="B184" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M184" s="1">
-        <v>236059.04</v>
+        <v>464073.22</v>
       </c>
       <c r="N184" s="1">
-        <v>240144.69</v>
+        <v>468026.32</v>
       </c>
       <c r="O184" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="B185" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="C185" s="1">
-        <v>800000.0</v>
+        <v>390000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>101.328</v>
+        <v>99.935</v>
       </c>
       <c r="E185" s="1">
-        <v>99.104</v>
+        <v>99.658</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>792832.0</v>
+        <v>388666.2</v>
       </c>
       <c r="I185" s="1">
-        <v>17792.0</v>
+        <v>1080.3</v>
       </c>
       <c r="J185" s="1">
-        <v>2.2441072005166</v>
+        <v>0.27795059102129</v>
       </c>
       <c r="K185">
-        <v>1.14</v>
-[...2 lines deleted...]
-        <v>419</v>
+        <v>0.06</v>
+      </c>
+      <c r="L185">
+        <v>236.98</v>
       </c>
       <c r="M185" s="1">
-        <v>810624.0</v>
+        <v>389746.5</v>
       </c>
       <c r="N185" s="1">
-        <v>819760.99</v>
+        <v>389983.48</v>
       </c>
       <c r="O185" s="1">
-        <v>0.23</v>
+        <v>0.11</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="B186" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="C186" s="1">
         <v>300000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>91.631</v>
+        <v>91.978</v>
       </c>
       <c r="E186" s="1">
         <v>91.61</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>274830.0</v>
       </c>
       <c r="I186" s="1">
-        <v>63.0</v>
+        <v>1104.0</v>
       </c>
       <c r="J186" s="1">
-        <v>0.022923261652658</v>
+        <v>0.40170287086563</v>
       </c>
       <c r="K186">
-        <v>0.59</v>
+        <v>0.75</v>
       </c>
       <c r="L186" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="M186" s="1">
-        <v>274893.0</v>
+        <v>275934.0</v>
       </c>
       <c r="N186" s="1">
-        <v>276651.9</v>
+        <v>278186.05</v>
       </c>
       <c r="O186" s="1">
         <v>0.08</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="B187" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="C187" s="1">
         <v>400000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>103.57</v>
+        <v>104.075</v>
       </c>
       <c r="E187" s="1">
         <v>105.76</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>423040.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-8760.0</v>
+        <v>-6740.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-2.070726172466</v>
+        <v>-1.5932299546142</v>
       </c>
       <c r="K187">
-        <v>1.15</v>
+        <v>1.55</v>
       </c>
       <c r="L187" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="M187" s="1">
-        <v>414280.0</v>
+        <v>416300.0</v>
       </c>
       <c r="N187" s="1">
-        <v>418874.52</v>
+        <v>422497.26</v>
       </c>
       <c r="O187" s="1">
         <v>0.12</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="B188" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="C188" s="1">
         <v>396000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>99.822</v>
+        <v>100.096</v>
       </c>
       <c r="E188" s="1">
         <v>99.607</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>394443.72</v>
       </c>
       <c r="I188" s="1">
-        <v>851.4</v>
+        <v>1936.44</v>
       </c>
       <c r="J188" s="1">
-        <v>0.21584828375516</v>
+        <v>0.49092935235475</v>
       </c>
       <c r="K188">
-        <v>0.96</v>
+        <v>1.24</v>
       </c>
       <c r="L188" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="M188" s="1">
-        <v>395295.12</v>
+        <v>396380.16</v>
       </c>
       <c r="N188" s="1">
-        <v>399103.23</v>
+        <v>401286.76</v>
       </c>
       <c r="O188" s="1">
         <v>0.11</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="B189" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="C189" s="1">
         <v>300000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>98.857</v>
+        <v>99.345</v>
       </c>
       <c r="E189" s="1">
         <v>99.991</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>299973.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-3402.0</v>
+        <v>-1938.0</v>
       </c>
       <c r="J189" s="1">
-        <v>-1.1341020691862</v>
+        <v>-0.64605814523307</v>
       </c>
       <c r="K189">
-        <v>3.13</v>
+        <v>3.41</v>
       </c>
       <c r="L189" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="M189" s="1">
-        <v>296571.0</v>
+        <v>298035.0</v>
       </c>
       <c r="N189" s="1">
-        <v>305949.08</v>
+        <v>308276.1</v>
       </c>
       <c r="O189" s="1">
         <v>0.09</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="B190" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="C190" s="1">
         <v>600000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>100.121</v>
+        <v>100.571</v>
       </c>
       <c r="E190" s="1">
         <v>99.834</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>599004.0</v>
       </c>
       <c r="I190" s="1">
-        <v>1722.0</v>
+        <v>4422.0</v>
       </c>
       <c r="J190" s="1">
-        <v>0.28747721217221</v>
+        <v>0.73822545425406</v>
       </c>
       <c r="K190">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>908.22</v>
+        <v>0.5</v>
+      </c>
+      <c r="L190" t="s">
+        <v>431</v>
       </c>
       <c r="M190" s="1">
-        <v>600726.0</v>
+        <v>603426.0</v>
       </c>
       <c r="N190" s="1">
-        <v>601634.22</v>
+        <v>606430.11</v>
       </c>
       <c r="O190" s="1">
         <v>0.17</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="B191" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="C191" s="1">
         <v>300000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>94.305</v>
+        <v>94.72</v>
       </c>
       <c r="E191" s="1">
         <v>91.473</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>274419.0</v>
       </c>
       <c r="I191" s="1">
-        <v>8496.0</v>
+        <v>9741.0</v>
       </c>
       <c r="J191" s="1">
-        <v>3.0959955396674</v>
+        <v>3.5496813267303</v>
       </c>
       <c r="K191">
-        <v>0.43</v>
+        <v>0.48</v>
       </c>
       <c r="L191" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="M191" s="1">
-        <v>282915.0</v>
+        <v>284160.0</v>
       </c>
       <c r="N191" s="1">
-        <v>284202.12</v>
+        <v>285590.14</v>
       </c>
       <c r="O191" s="1">
         <v>0.08</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="B192" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="C192" s="1">
         <v>1243000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>88.739</v>
+        <v>89.281</v>
       </c>
       <c r="E192" s="1">
         <v>87.9490531</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
         <v>1093206.73</v>
       </c>
       <c r="I192" s="1">
-        <v>9819.04</v>
+        <v>16556.1</v>
       </c>
       <c r="J192" s="1">
-        <v>0.89818693304239</v>
+        <v>1.5144528061952</v>
       </c>
       <c r="K192">
-        <v>1.04</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>0.03</v>
+      </c>
+      <c r="L192">
+        <v>412.81</v>
       </c>
       <c r="M192" s="1">
-        <v>1103025.77</v>
+        <v>1109762.83</v>
       </c>
       <c r="N192" s="1">
-        <v>1116010.59</v>
+        <v>1110175.64</v>
       </c>
       <c r="O192" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="B193" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="C193" s="1">
         <v>498000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>99.903</v>
+        <v>100.886</v>
       </c>
       <c r="E193" s="1">
         <v>99.298</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
         <v>494504.04</v>
       </c>
       <c r="I193" s="1">
-        <v>3012.9</v>
+        <v>7908.24</v>
       </c>
       <c r="J193" s="1">
-        <v>0.60927712542045</v>
+        <v>1.5992265705251</v>
       </c>
       <c r="K193">
-        <v>0.35</v>
+        <v>0.67</v>
       </c>
       <c r="L193" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="M193" s="1">
-        <v>497516.94</v>
+        <v>502412.28</v>
       </c>
       <c r="N193" s="1">
-        <v>499261.65</v>
+        <v>505743.08</v>
       </c>
       <c r="O193" s="1">
         <v>0.14</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="B194" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="C194" s="1">
         <v>622000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>98.659</v>
+        <v>99.082</v>
       </c>
       <c r="E194" s="1">
         <v>99.459</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
         <v>618634.98</v>
       </c>
       <c r="I194" s="1">
-        <v>-4976.0</v>
+        <v>-2344.94</v>
       </c>
       <c r="J194" s="1">
-        <v>-0.80435154184136</v>
+        <v>-0.37905066409274</v>
       </c>
       <c r="K194">
-        <v>1.03</v>
+        <v>1.3</v>
       </c>
       <c r="L194" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="M194" s="1">
-        <v>613658.98</v>
+        <v>616290.04</v>
       </c>
       <c r="N194" s="1">
-        <v>620083.47</v>
+        <v>624376.04</v>
       </c>
       <c r="O194" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="B195" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="C195" s="1">
         <v>600000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>98.023</v>
+        <v>98.641</v>
       </c>
       <c r="E195" s="1">
         <v>99.292</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
         <v>595752.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-7614.0</v>
+        <v>-3906.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-1.2780485839745</v>
+        <v>-0.65564194497039</v>
       </c>
       <c r="K195">
-        <v>1.0</v>
+        <v>1.28</v>
       </c>
       <c r="L195" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="M195" s="1">
-        <v>588138.0</v>
+        <v>591846.0</v>
       </c>
       <c r="N195" s="1">
-        <v>594121.56</v>
+        <v>599555.59</v>
       </c>
       <c r="O195" s="1">
         <v>0.17</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="B196" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="C196" s="1">
         <v>200000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>103.415</v>
+        <v>103.971</v>
       </c>
       <c r="E196" s="1">
         <v>105.478</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
         <v>210956.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-4126.0</v>
+        <v>-3014.0</v>
       </c>
       <c r="J196" s="1">
-        <v>-1.9558580936309</v>
+        <v>-1.4287339539999</v>
       </c>
       <c r="K196">
-        <v>4.62</v>
-[...2 lines deleted...]
-        <v>451</v>
+        <v>0.05</v>
+      </c>
+      <c r="L196">
+        <v>109.0</v>
       </c>
       <c r="M196" s="1">
-        <v>206830.0</v>
+        <v>207942.0</v>
       </c>
       <c r="N196" s="1">
-        <v>216067.52</v>
+        <v>208051.0</v>
       </c>
       <c r="O196" s="1">
         <v>0.06</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="B197" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="C197" s="1">
         <v>800000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>98.687</v>
+        <v>99.178</v>
       </c>
       <c r="E197" s="1">
         <v>99.933</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
         <v>799464.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-9968.0</v>
+        <v>-6040.0</v>
       </c>
       <c r="J197" s="1">
-        <v>-1.2468353797044</v>
+        <v>-0.75550618914673</v>
       </c>
       <c r="K197">
-        <v>0.68</v>
+        <v>0.96</v>
       </c>
       <c r="L197" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="M197" s="1">
-        <v>789496.0</v>
+        <v>793424.0</v>
       </c>
       <c r="N197" s="1">
-        <v>794969.97</v>
+        <v>801117.15</v>
       </c>
       <c r="O197" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="B198" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="C198" s="1">
         <v>300000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>99.375</v>
+        <v>99.714</v>
       </c>
       <c r="E198" s="1">
         <v>100.91</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
         <v>302730.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-4605.0</v>
+        <v>-3588.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-1.5211574670498</v>
+        <v>-1.1852145476167</v>
       </c>
       <c r="K198">
-        <v>3.16</v>
-[...2 lines deleted...]
-        <v>457</v>
+        <v>0.06</v>
+      </c>
+      <c r="L198">
+        <v>194.18</v>
       </c>
       <c r="M198" s="1">
-        <v>298125.0</v>
+        <v>299142.0</v>
       </c>
       <c r="N198" s="1">
-        <v>307611.99</v>
+        <v>299336.18</v>
       </c>
       <c r="O198" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>458</v>
+        <v>453</v>
       </c>
       <c r="B199" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="C199" s="1">
-        <v>1740139.34</v>
+        <v>334759.16</v>
       </c>
       <c r="D199" s="1">
-        <v>89.152</v>
+        <v>96.295</v>
       </c>
       <c r="E199" s="1">
-        <v>88.85610563</v>
+        <v>96.6906447</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>1546220.05</v>
+        <v>323680.79</v>
       </c>
       <c r="I199" s="1">
-        <v>5148.97</v>
+        <v>-1324.45</v>
       </c>
       <c r="J199" s="1">
-        <v>0.33300370151066</v>
+        <v>-0.40918399884034</v>
       </c>
       <c r="K199">
+        <v>0.76</v>
+      </c>
+      <c r="L199" t="s">
+        <v>455</v>
+      </c>
+      <c r="M199" s="1">
+        <v>322356.34</v>
+      </c>
+      <c r="N199" s="1">
+        <v>324902.34</v>
+      </c>
+      <c r="O199" s="1">
         <v>0.09</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.44</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="B200" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="C200" s="1">
-        <v>327759.16</v>
+        <v>2218282.52</v>
       </c>
       <c r="D200" s="1">
-        <v>96.056</v>
+        <v>98.16</v>
       </c>
       <c r="E200" s="1">
-        <v>96.69544247</v>
+        <v>103.94137533</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>316928.17</v>
+        <v>2305713.36</v>
       </c>
       <c r="I200" s="1">
-        <v>-2095.83</v>
+        <v>-128247.24</v>
       </c>
       <c r="J200" s="1">
-        <v>-0.66129495525753</v>
+        <v>-5.5621501885213</v>
       </c>
       <c r="K200">
-        <v>0.69</v>
+        <v>2.85</v>
       </c>
       <c r="L200" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="M200" s="1">
-        <v>314832.34</v>
+        <v>2177466.12</v>
       </c>
       <c r="N200" s="1">
-        <v>317109.59</v>
+        <v>2240732.75</v>
       </c>
       <c r="O200" s="1">
-        <v>0.09</v>
+        <v>0.62</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="B201" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="C201" s="1">
-        <v>2170282.52</v>
+        <v>1778139.0</v>
       </c>
       <c r="D201" s="1">
-        <v>97.42</v>
+        <v>100.562</v>
       </c>
       <c r="E201" s="1">
-        <v>104.05951019</v>
+        <v>99.92819515</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>2258385.36</v>
+        <v>1776862.21</v>
       </c>
       <c r="I201" s="1">
-        <v>-144096.13</v>
+        <v>11269.93</v>
       </c>
       <c r="J201" s="1">
-        <v>-6.3804934513036</v>
+        <v>0.63426021086914</v>
       </c>
       <c r="K201">
-        <v>2.61</v>
+        <v>0.12</v>
       </c>
       <c r="L201" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="M201" s="1">
-        <v>2114289.23</v>
+        <v>1788132.14</v>
       </c>
       <c r="N201" s="1">
-        <v>2170835.5</v>
+        <v>1790246.42</v>
       </c>
       <c r="O201" s="1">
-        <v>0.62</v>
+        <v>0.5</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="B202" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="C202" s="1">
-        <v>2556052.11</v>
+        <v>2613052.11</v>
       </c>
       <c r="D202" s="1">
-        <v>103.363</v>
+        <v>104.263</v>
       </c>
       <c r="E202" s="1">
-        <v>122.38470639</v>
+        <v>122.00077212</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>3128216.87</v>
+        <v>3187943.75</v>
       </c>
       <c r="I202" s="1">
-        <v>-486204.73</v>
+        <v>-463497.23</v>
       </c>
       <c r="J202" s="1">
-        <v>-15.542551881961</v>
+        <v>-14.539065502646</v>
       </c>
       <c r="K202">
-        <v>0.44</v>
+        <v>0.79</v>
       </c>
       <c r="L202" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="M202" s="1">
-        <v>2642012.14</v>
+        <v>2724446.52</v>
       </c>
       <c r="N202" s="1">
-        <v>2653321.8</v>
+        <v>2745136.17</v>
       </c>
       <c r="O202" s="1">
         <v>0.76</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
       <c r="B203" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="C203" s="1">
         <v>405000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>97.946</v>
+        <v>98.726</v>
       </c>
       <c r="E203" s="1">
         <v>100.0</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
         <v>405000.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-8318.7</v>
+        <v>-5159.7</v>
       </c>
       <c r="J203" s="1">
-        <v>-2.054</v>
+        <v>-1.274</v>
       </c>
       <c r="K203">
-        <v>1.62</v>
+        <v>1.9</v>
       </c>
       <c r="L203" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="M203" s="1">
-        <v>396681.3</v>
+        <v>399840.3</v>
       </c>
       <c r="N203" s="1">
-        <v>403248.82</v>
+        <v>407527.29</v>
       </c>
       <c r="O203" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="B204" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="C204" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>104.865</v>
+        <v>101.203</v>
       </c>
       <c r="E204" s="1">
-        <v>99.922</v>
+        <v>100.0</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>199844.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I204" s="1">
-        <v>9886.0</v>
+        <v>3609.0</v>
       </c>
       <c r="J204" s="1">
-        <v>4.9468585496687</v>
+        <v>1.203</v>
       </c>
       <c r="K204">
-        <v>2.25</v>
-[...2 lines deleted...]
-        <v>475</v>
+        <v>0.1</v>
+      </c>
+      <c r="L204">
+        <v>290.24</v>
       </c>
       <c r="M204" s="1">
-        <v>209730.0</v>
+        <v>303609.0</v>
       </c>
       <c r="N204" s="1">
-        <v>214232.74</v>
+        <v>303899.24</v>
       </c>
       <c r="O204" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>476</v>
+        <v>470</v>
       </c>
       <c r="B205" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="C205" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>98.629</v>
+        <v>105.396</v>
       </c>
       <c r="E205" s="1">
-        <v>100.028</v>
+        <v>99.922</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>500140.0</v>
+        <v>199844.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-6995.0</v>
+        <v>10948.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-1.3986083896509</v>
+        <v>5.4782730529813</v>
       </c>
       <c r="K205">
-        <v>1.1</v>
+        <v>2.64</v>
       </c>
       <c r="L205" t="s">
-        <v>478</v>
+        <v>472</v>
       </c>
       <c r="M205" s="1">
-        <v>493145.0</v>
+        <v>210792.0</v>
       </c>
       <c r="N205" s="1">
-        <v>498633.19</v>
+        <v>216075.56</v>
       </c>
       <c r="O205" s="1">
-        <v>0.14</v>
+        <v>0.06</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>479</v>
+        <v>473</v>
       </c>
       <c r="B206" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="C206" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>105.307</v>
+        <v>99.137</v>
       </c>
       <c r="E206" s="1">
-        <v>107.84</v>
+        <v>100.028</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>215680.0</v>
+        <v>500140.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-5066.0</v>
+        <v>-4455.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-2.348850148368</v>
+        <v>-0.89075058983485</v>
       </c>
       <c r="K206">
-        <v>2.23</v>
+        <v>1.41</v>
       </c>
       <c r="L206" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="M206" s="1">
-        <v>210614.0</v>
+        <v>495685.0</v>
       </c>
       <c r="N206" s="1">
-        <v>215064.68</v>
+        <v>502726.45</v>
       </c>
       <c r="O206" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="B207" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="C207" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>103.096</v>
+        <v>105.949</v>
       </c>
       <c r="E207" s="1">
-        <v>105.68</v>
+        <v>107.84</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>422720.0</v>
+        <v>215680.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-10336.0</v>
+        <v>-3782.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-2.445117335352</v>
+        <v>-1.7535237388724</v>
       </c>
       <c r="K207">
-        <v>0.81</v>
+        <v>2.62</v>
       </c>
       <c r="L207" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="M207" s="1">
-        <v>412384.0</v>
+        <v>211898.0</v>
       </c>
       <c r="N207" s="1">
-        <v>415627.84</v>
+        <v>217129.51</v>
       </c>
       <c r="O207" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>485</v>
+        <v>479</v>
       </c>
       <c r="B208" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="C208" s="1">
         <v>200000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>89.258</v>
+        <v>89.744</v>
       </c>
       <c r="E208" s="1">
         <v>87.708</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
         <v>175416.0</v>
       </c>
       <c r="I208" s="1">
-        <v>3100.0</v>
+        <v>4072.0</v>
       </c>
       <c r="J208" s="1">
-        <v>1.7672276189173</v>
+        <v>2.3213389884617</v>
       </c>
       <c r="K208">
-        <v>1.19</v>
+        <v>1.36</v>
       </c>
       <c r="L208" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="M208" s="1">
-        <v>178516.0</v>
+        <v>179488.0</v>
       </c>
       <c r="N208" s="1">
-        <v>180891.34</v>
+        <v>182212.66</v>
       </c>
       <c r="O208" s="1">
         <v>0.05</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="B209" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="C209" s="1">
-        <v>409000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>97.904</v>
+        <v>100.702</v>
       </c>
       <c r="E209" s="1">
-        <v>99.528</v>
+        <v>100.34</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>407069.52</v>
+        <v>401360.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-6642.16</v>
+        <v>1448.0</v>
       </c>
       <c r="J209" s="1">
-        <v>-1.6317016317016</v>
+        <v>0.36077337054016</v>
       </c>
       <c r="K209">
-        <v>1.56</v>
+        <v>1.48</v>
       </c>
       <c r="L209" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
       <c r="M209" s="1">
-        <v>400427.36</v>
+        <v>402808.0</v>
       </c>
       <c r="N209" s="1">
-        <v>406818.69</v>
+        <v>408725.81</v>
       </c>
       <c r="O209" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="B210" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="C210" s="1">
-        <v>400000.0</v>
+        <v>409000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>97.381</v>
+        <v>98.384</v>
       </c>
       <c r="E210" s="1">
-        <v>99.46</v>
+        <v>99.528</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>397840.0</v>
+        <v>407069.52</v>
       </c>
       <c r="I210" s="1">
-        <v>-8316.0</v>
+        <v>-4678.96</v>
       </c>
       <c r="J210" s="1">
-        <v>-2.090287552785</v>
+        <v>-1.1494252873563</v>
       </c>
       <c r="K210">
-        <v>2.0</v>
+        <v>1.84</v>
       </c>
       <c r="L210" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
       <c r="M210" s="1">
-        <v>389524.0</v>
+        <v>402390.56</v>
       </c>
       <c r="N210" s="1">
-        <v>397513.04</v>
+        <v>409916.44</v>
       </c>
       <c r="O210" s="1">
         <v>0.11</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="B211" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
       <c r="C211" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>97.799</v>
+        <v>98.019</v>
       </c>
       <c r="E211" s="1">
-        <v>100.45</v>
+        <v>99.46</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>301350.0</v>
+        <v>397840.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-7953.0</v>
+        <v>-5764.0</v>
       </c>
       <c r="J211" s="1">
-        <v>-2.6391239422598</v>
+        <v>-1.4488236476976</v>
       </c>
       <c r="K211">
-        <v>1.83</v>
+        <v>2.27</v>
       </c>
       <c r="L211" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="M211" s="1">
-        <v>293397.0</v>
+        <v>392076.0</v>
       </c>
       <c r="N211" s="1">
-        <v>298875.08</v>
+        <v>401174.63</v>
       </c>
       <c r="O211" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
       <c r="B212" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="C212" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>95.556</v>
+        <v>98.676</v>
       </c>
       <c r="E212" s="1">
-        <v>99.077</v>
+        <v>100.45</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>396308.0</v>
+        <v>301350.0</v>
       </c>
       <c r="I212" s="1">
-        <v>-14084.0</v>
+        <v>-5322.0</v>
       </c>
       <c r="J212" s="1">
-        <v>-3.5538015886634</v>
+        <v>-1.7660527625684</v>
       </c>
       <c r="K212">
-        <v>2.13</v>
-[...2 lines deleted...]
-        <v>499</v>
+        <v>0.22</v>
+      </c>
+      <c r="L212">
+        <v>668.84</v>
       </c>
       <c r="M212" s="1">
-        <v>382224.0</v>
+        <v>296028.0</v>
       </c>
       <c r="N212" s="1">
-        <v>390739.07</v>
+        <v>296696.84</v>
       </c>
       <c r="O212" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>500</v>
+        <v>493</v>
       </c>
       <c r="B213" t="s">
-        <v>501</v>
+        <v>494</v>
       </c>
       <c r="C213" s="1">
         <v>400000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>93.611</v>
+        <v>96.402</v>
       </c>
       <c r="E213" s="1">
-        <v>92.4576925</v>
+        <v>99.077</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>369830.77</v>
+        <v>396308.0</v>
       </c>
       <c r="I213" s="1">
-        <v>4613.23</v>
+        <v>-10700.0</v>
       </c>
       <c r="J213" s="1">
-        <v>1.2473894478818</v>
+        <v>-2.6999202640371</v>
       </c>
       <c r="K213">
-        <v>0.55</v>
+        <v>2.42</v>
       </c>
       <c r="L213" t="s">
-        <v>502</v>
+        <v>495</v>
       </c>
       <c r="M213" s="1">
-        <v>374444.0</v>
+        <v>385608.0</v>
       </c>
       <c r="N213" s="1">
-        <v>376649.48</v>
+        <v>395273.75</v>
       </c>
       <c r="O213" s="1">
         <v>0.11</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>503</v>
+        <v>496</v>
       </c>
       <c r="B214" t="s">
-        <v>504</v>
+        <v>497</v>
       </c>
       <c r="C214" s="1">
-        <v>443000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>103.22</v>
+        <v>100.0</v>
       </c>
       <c r="E214" s="1">
-        <v>99.953</v>
+        <v>92.4576925</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>442791.79</v>
+        <v>369830.77</v>
       </c>
       <c r="I214" s="1">
-        <v>14472.81</v>
+        <v>30169.23</v>
       </c>
       <c r="J214" s="1">
-        <v>3.2685362120196</v>
+        <v>8.1575770453064</v>
       </c>
       <c r="K214">
-        <v>0.51</v>
+        <v>0.62</v>
       </c>
       <c r="L214" t="s">
-        <v>505</v>
+        <v>498</v>
       </c>
       <c r="M214" s="1">
-        <v>457264.6</v>
+        <v>400000.0</v>
       </c>
       <c r="N214" s="1">
-        <v>459512.98</v>
+        <v>402493.15</v>
       </c>
       <c r="O214" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>506</v>
+        <v>499</v>
       </c>
       <c r="B215" t="s">
-        <v>507</v>
+        <v>500</v>
       </c>
       <c r="C215" s="1">
-        <v>300000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>103.355</v>
+        <v>103.558</v>
       </c>
       <c r="E215" s="1">
-        <v>99.961</v>
+        <v>99.953</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>299883.0</v>
+        <v>442791.79</v>
       </c>
       <c r="I215" s="1">
-        <v>10182.0</v>
+        <v>15970.15</v>
       </c>
       <c r="J215" s="1">
-        <v>3.3953241764288</v>
+        <v>3.606695146719</v>
       </c>
       <c r="K215">
-        <v>3.91</v>
+        <v>0.9</v>
       </c>
       <c r="L215" t="s">
-        <v>508</v>
+        <v>501</v>
       </c>
       <c r="M215" s="1">
-        <v>310065.0</v>
+        <v>458761.94</v>
       </c>
       <c r="N215" s="1">
-        <v>321805.07</v>
+        <v>462739.84</v>
       </c>
       <c r="O215" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>509</v>
+        <v>502</v>
       </c>
       <c r="B216" t="s">
-        <v>510</v>
+        <v>503</v>
       </c>
       <c r="C216" s="1">
         <v>366000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>101.355</v>
+        <v>102.052</v>
       </c>
       <c r="E216" s="1">
         <v>99.943</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
         <v>365791.38</v>
       </c>
       <c r="I216" s="1">
-        <v>5167.92</v>
+        <v>7718.94</v>
       </c>
       <c r="J216" s="1">
-        <v>1.4128052990204</v>
+        <v>2.1102028156049</v>
       </c>
       <c r="K216">
-        <v>0.37</v>
+        <v>0.7</v>
       </c>
       <c r="L216" t="s">
-        <v>511</v>
+        <v>504</v>
       </c>
       <c r="M216" s="1">
-        <v>370959.3</v>
+        <v>373510.32</v>
       </c>
       <c r="N216" s="1">
-        <v>372323.03</v>
+        <v>376077.33</v>
       </c>
       <c r="O216" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>512</v>
+        <v>505</v>
       </c>
       <c r="B217" t="s">
-        <v>513</v>
+        <v>506</v>
       </c>
       <c r="C217" s="1">
         <v>380000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>97.691</v>
+        <v>98.171</v>
       </c>
       <c r="E217" s="1">
         <v>99.702</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
         <v>378867.6</v>
       </c>
       <c r="I217" s="1">
-        <v>-7641.8</v>
+        <v>-5817.8</v>
       </c>
       <c r="J217" s="1">
-        <v>-2.0170106918617</v>
+        <v>-1.5355760165293</v>
       </c>
       <c r="K217">
-        <v>1.97</v>
+        <v>2.23</v>
       </c>
       <c r="L217" t="s">
-        <v>514</v>
+        <v>507</v>
       </c>
       <c r="M217" s="1">
-        <v>371225.8</v>
+        <v>373049.8</v>
       </c>
       <c r="N217" s="1">
-        <v>378703.47</v>
+        <v>381542.54</v>
       </c>
       <c r="O217" s="1">
         <v>0.11</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>515</v>
+        <v>508</v>
       </c>
       <c r="B218" t="s">
-        <v>516</v>
+        <v>509</v>
       </c>
       <c r="C218" s="1">
-        <v>350000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>96.619</v>
+        <v>101.69</v>
       </c>
       <c r="E218" s="1">
-        <v>99.3</v>
+        <v>99.611</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>347550.0</v>
+        <v>298833.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-9383.5</v>
+        <v>6237.0</v>
       </c>
       <c r="J218" s="1">
-        <v>-2.6998992950655</v>
+        <v>2.0871188924918</v>
       </c>
       <c r="K218">
-        <v>2.15</v>
+        <v>3.54</v>
       </c>
       <c r="L218" t="s">
-        <v>517</v>
+        <v>510</v>
       </c>
       <c r="M218" s="1">
-        <v>338166.5</v>
+        <v>305070.0</v>
       </c>
       <c r="N218" s="1">
-        <v>345689.58</v>
+        <v>315689.18</v>
       </c>
       <c r="O218" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>518</v>
+        <v>511</v>
       </c>
       <c r="B219" t="s">
-        <v>519</v>
+        <v>512</v>
       </c>
       <c r="C219" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>101.132</v>
+        <v>99.071</v>
       </c>
       <c r="E219" s="1">
-        <v>99.611</v>
+        <v>99.438</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>298833.0</v>
+        <v>596628.0</v>
       </c>
       <c r="I219" s="1">
-        <v>4563.0</v>
+        <v>-2202.0</v>
       </c>
       <c r="J219" s="1">
-        <v>1.5269397958057</v>
+        <v>-0.36907419698707</v>
       </c>
       <c r="K219">
-        <v>3.21</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>0.16</v>
+      </c>
+      <c r="L219">
+        <v>976.03</v>
       </c>
       <c r="M219" s="1">
-        <v>303396.0</v>
+        <v>594426.0</v>
       </c>
       <c r="N219" s="1">
-        <v>313028.88</v>
+        <v>595402.03</v>
       </c>
       <c r="O219" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>521</v>
+        <v>513</v>
       </c>
       <c r="B220" t="s">
-        <v>522</v>
+        <v>514</v>
       </c>
       <c r="C220" s="1">
         <v>600000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>98.833</v>
+        <v>100.028</v>
       </c>
       <c r="E220" s="1">
-        <v>99.438</v>
+        <v>101.24842833</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>596628.0</v>
+        <v>607490.57</v>
       </c>
       <c r="I220" s="1">
-        <v>-3630.0</v>
+        <v>-7322.57</v>
       </c>
       <c r="J220" s="1">
-        <v>-0.60841931655906</v>
+        <v>-1.2053800275451</v>
       </c>
       <c r="K220">
-        <v>3.03</v>
-[...2 lines deleted...]
-        <v>523</v>
+        <v>0.14</v>
+      </c>
+      <c r="L220">
+        <v>813.7</v>
       </c>
       <c r="M220" s="1">
-        <v>592998.0</v>
+        <v>600168.0</v>
       </c>
       <c r="N220" s="1">
-        <v>611182.93</v>
+        <v>600981.7</v>
       </c>
       <c r="O220" s="1">
         <v>0.17</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>524</v>
+        <v>515</v>
       </c>
       <c r="B221" t="s">
-        <v>525</v>
+        <v>516</v>
       </c>
       <c r="C221" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>99.902</v>
+        <v>104.147</v>
       </c>
       <c r="E221" s="1">
-        <v>101.24842833</v>
+        <v>99.661</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>607490.57</v>
+        <v>398644.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-8078.57</v>
+        <v>17944.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-1.3298264037251</v>
+        <v>4.5012592689216</v>
       </c>
       <c r="K221">
-        <v>3.92</v>
+        <v>4.61</v>
       </c>
       <c r="L221" t="s">
-        <v>526</v>
+        <v>517</v>
       </c>
       <c r="M221" s="1">
-        <v>599412.0</v>
+        <v>416588.0</v>
       </c>
       <c r="N221" s="1">
-        <v>622941.45</v>
+        <v>435037.32</v>
       </c>
       <c r="O221" s="1">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>527</v>
+        <v>518</v>
       </c>
       <c r="B222" t="s">
-        <v>528</v>
+        <v>519</v>
       </c>
       <c r="C222" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>103.723</v>
+        <v>101.578</v>
       </c>
       <c r="E222" s="1">
-        <v>99.661</v>
+        <v>98.6</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>398644.0</v>
+        <v>986000.0</v>
       </c>
       <c r="I222" s="1">
-        <v>16248.0</v>
+        <v>29780.0</v>
       </c>
       <c r="J222" s="1">
-        <v>4.0758170196968</v>
+        <v>3.0202839756592</v>
       </c>
       <c r="K222">
-        <v>4.23</v>
+        <v>0.6</v>
       </c>
       <c r="L222" t="s">
-        <v>529</v>
+        <v>520</v>
       </c>
       <c r="M222" s="1">
-        <v>414892.0</v>
+        <v>1015780.0</v>
       </c>
       <c r="N222" s="1">
-        <v>431820.77</v>
+        <v>1021773.15</v>
       </c>
       <c r="O222" s="1">
-        <v>0.12</v>
+        <v>0.28</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>530</v>
+        <v>521</v>
       </c>
       <c r="B223" t="s">
-        <v>531</v>
+        <v>522</v>
       </c>
       <c r="C223" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>101.225</v>
+        <v>103.275</v>
       </c>
       <c r="E223" s="1">
-        <v>98.6</v>
+        <v>100.0</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>986000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I223" s="1">
-        <v>26250.0</v>
+        <v>13100.0</v>
       </c>
       <c r="J223" s="1">
-        <v>2.6622718052738</v>
+        <v>3.275</v>
       </c>
       <c r="K223">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="L223" t="s">
-        <v>532</v>
+        <v>523</v>
       </c>
       <c r="M223" s="1">
-        <v>1012250.0</v>
+        <v>413100.0</v>
       </c>
       <c r="N223" s="1">
-        <v>1014647.26</v>
+        <v>414154.25</v>
       </c>
       <c r="O223" s="1">
-        <v>0.29</v>
+        <v>0.11</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>533</v>
+        <v>524</v>
       </c>
       <c r="B224" t="s">
-        <v>534</v>
+        <v>525</v>
       </c>
       <c r="C224" s="1">
         <v>400000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>102.595</v>
+        <v>106.744</v>
       </c>
       <c r="E224" s="1">
-        <v>100.0</v>
+        <v>109.3</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>400000.0</v>
+        <v>437200.0</v>
       </c>
       <c r="I224" s="1">
-        <v>10380.0</v>
+        <v>-10224.0</v>
       </c>
       <c r="J224" s="1">
-        <v>2.595</v>
+        <v>-2.3385178408051</v>
       </c>
       <c r="K224">
-        <v>4.68</v>
+        <v>1.9</v>
       </c>
       <c r="L224" t="s">
-        <v>535</v>
+        <v>526</v>
       </c>
       <c r="M224" s="1">
-        <v>410380.0</v>
+        <v>426976.0</v>
       </c>
       <c r="N224" s="1">
-        <v>429092.88</v>
+        <v>434570.52</v>
       </c>
       <c r="O224" s="1">
         <v>0.12</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>536</v>
+        <v>527</v>
       </c>
       <c r="B225" t="s">
-        <v>537</v>
+        <v>528</v>
       </c>
       <c r="C225" s="1">
         <v>400000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>106.438</v>
+        <v>99.166</v>
       </c>
       <c r="E225" s="1">
-        <v>109.3</v>
+        <v>99.852</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>437200.0</v>
+        <v>399408.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-11448.0</v>
+        <v>-2744.0</v>
       </c>
       <c r="J225" s="1">
-        <v>-2.6184812442818</v>
+        <v>-0.68701678484157</v>
       </c>
       <c r="K225">
-        <v>1.47</v>
+        <v>0.38</v>
       </c>
       <c r="L225" t="s">
-        <v>538</v>
+        <v>529</v>
       </c>
       <c r="M225" s="1">
-        <v>425752.0</v>
+        <v>396664.0</v>
       </c>
       <c r="N225" s="1">
-        <v>431620.49</v>
+        <v>398198.25</v>
       </c>
       <c r="O225" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>539</v>
+        <v>530</v>
       </c>
       <c r="B226" t="s">
-        <v>540</v>
+        <v>531</v>
       </c>
       <c r="C226" s="1">
-        <v>400000.0</v>
+        <v>267000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>99.016</v>
+        <v>100.166</v>
       </c>
       <c r="E226" s="1">
-        <v>99.852</v>
+        <v>99.934</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>399408.0</v>
+        <v>266823.78</v>
       </c>
       <c r="I226" s="1">
-        <v>-3344.0</v>
+        <v>619.44</v>
       </c>
       <c r="J226" s="1">
-        <v>-0.83723911388856</v>
+        <v>0.23215322112594</v>
       </c>
       <c r="K226">
-        <v>0.05</v>
+        <v>0.32</v>
       </c>
       <c r="L226">
-        <v>219.18</v>
+        <v>855.86</v>
       </c>
       <c r="M226" s="1">
-        <v>396064.0</v>
+        <v>267443.22</v>
       </c>
       <c r="N226" s="1">
-        <v>396283.18</v>
+        <v>268299.08</v>
       </c>
       <c r="O226" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>541</v>
+        <v>532</v>
       </c>
       <c r="B227" t="s">
-        <v>542</v>
+        <v>533</v>
       </c>
       <c r="C227" s="1">
-        <v>267000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>99.864</v>
+        <v>101.064</v>
       </c>
       <c r="E227" s="1">
-        <v>99.934</v>
+        <v>100.0</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>266823.78</v>
+        <v>200000.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-186.9</v>
+        <v>2128.0</v>
       </c>
       <c r="J227" s="1">
-        <v>-0.070046230512138</v>
+        <v>1.064</v>
       </c>
       <c r="K227">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>142.64</v>
+        <v>0.66</v>
+      </c>
+      <c r="L227" t="s">
+        <v>534</v>
       </c>
       <c r="M227" s="1">
-        <v>266636.88</v>
+        <v>202128.0</v>
       </c>
       <c r="N227" s="1">
-        <v>266779.52</v>
+        <v>203455.34</v>
       </c>
       <c r="O227" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>543</v>
+        <v>535</v>
       </c>
       <c r="B228" t="s">
-        <v>544</v>
+        <v>536</v>
       </c>
       <c r="C228" s="1">
         <v>200000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>100.715</v>
+        <v>99.396</v>
       </c>
       <c r="E228" s="1">
-        <v>100.0</v>
+        <v>99.589</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>200000.0</v>
+        <v>199178.0</v>
       </c>
       <c r="I228" s="1">
-        <v>1430.0</v>
+        <v>-386.0</v>
       </c>
       <c r="J228" s="1">
-        <v>0.715</v>
+        <v>-0.19379650362992</v>
       </c>
       <c r="K228">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>705.15</v>
+        <v>1.03</v>
+      </c>
+      <c r="L228" t="s">
+        <v>537</v>
       </c>
       <c r="M228" s="1">
-        <v>201430.0</v>
+        <v>198792.0</v>
       </c>
       <c r="N228" s="1">
-        <v>202135.15</v>
+        <v>200844.74</v>
       </c>
       <c r="O228" s="1">
         <v>0.06</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>545</v>
+        <v>538</v>
       </c>
       <c r="B229" t="s">
-        <v>546</v>
+        <v>539</v>
       </c>
       <c r="C229" s="1">
         <v>200000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>98.888</v>
+        <v>102.949</v>
       </c>
       <c r="E229" s="1">
-        <v>99.589</v>
+        <v>98.769</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>199178.0</v>
+        <v>197538.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-1402.0</v>
+        <v>8360.0</v>
       </c>
       <c r="J229" s="1">
-        <v>-0.70389300023095</v>
+        <v>4.2320971154917</v>
       </c>
       <c r="K229">
-        <v>0.75</v>
+        <v>2.64</v>
       </c>
       <c r="L229" t="s">
-        <v>547</v>
+        <v>540</v>
       </c>
       <c r="M229" s="1">
-        <v>197776.0</v>
+        <v>205898.0</v>
       </c>
       <c r="N229" s="1">
-        <v>199273.95</v>
+        <v>211184.99</v>
       </c>
       <c r="O229" s="1">
         <v>0.06</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>548</v>
+        <v>541</v>
       </c>
       <c r="B230" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
       <c r="C230" s="1">
-        <v>200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>102.53</v>
+        <v>85.61</v>
       </c>
       <c r="E230" s="1">
-        <v>98.769</v>
+        <v>85.96</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>197538.0</v>
+        <v>687680.0</v>
       </c>
       <c r="I230" s="1">
-        <v>7522.0</v>
+        <v>-2800.0</v>
       </c>
       <c r="J230" s="1">
-        <v>3.8078749405178</v>
+        <v>-0.4071661237785</v>
       </c>
       <c r="K230">
-        <v>2.33</v>
+        <v>0.55</v>
       </c>
       <c r="L230" t="s">
-        <v>550</v>
+        <v>543</v>
       </c>
       <c r="M230" s="1">
-        <v>205060.0</v>
+        <v>684880.0</v>
       </c>
       <c r="N230" s="1">
-        <v>209710.0</v>
+        <v>689318.36</v>
       </c>
       <c r="O230" s="1">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>551</v>
+        <v>544</v>
       </c>
       <c r="B231" t="s">
-        <v>552</v>
+        <v>545</v>
       </c>
       <c r="C231" s="1">
-        <v>800000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>84.952</v>
+        <v>99.292</v>
       </c>
       <c r="E231" s="1">
-        <v>85.96</v>
+        <v>100.65</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>687680.0</v>
+        <v>301950.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-8064.0</v>
+        <v>-4074.0</v>
       </c>
       <c r="J231" s="1">
-        <v>-1.1726384364821</v>
+        <v>-1.3492300049677</v>
       </c>
       <c r="K231">
-        <v>0.5</v>
+        <v>1.15</v>
       </c>
       <c r="L231" t="s">
-        <v>553</v>
+        <v>546</v>
       </c>
       <c r="M231" s="1">
-        <v>679616.0</v>
+        <v>297876.0</v>
       </c>
       <c r="N231" s="1">
-        <v>683643.4</v>
+        <v>301328.05</v>
       </c>
       <c r="O231" s="1">
-        <v>0.2</v>
+        <v>0.08</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>554</v>
+        <v>547</v>
       </c>
       <c r="B232" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
       <c r="C232" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>99.033</v>
+        <v>99.126</v>
       </c>
       <c r="E232" s="1">
-        <v>100.65</v>
+        <v>100.62</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>301950.0</v>
+        <v>201240.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-4851.0</v>
+        <v>-2988.0</v>
       </c>
       <c r="J232" s="1">
-        <v>-1.6065573770492</v>
+        <v>-1.4847942754919</v>
       </c>
       <c r="K232">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>556</v>
+        <v>0.13</v>
+      </c>
+      <c r="L232">
+        <v>256.85</v>
       </c>
       <c r="M232" s="1">
-        <v>297099.0</v>
+        <v>198252.0</v>
       </c>
       <c r="N232" s="1">
-        <v>299811.33</v>
+        <v>198508.85</v>
       </c>
       <c r="O232" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>557</v>
+        <v>549</v>
       </c>
       <c r="B233" t="s">
-        <v>558</v>
+        <v>550</v>
       </c>
       <c r="C233" s="1">
-        <v>200000.0</v>
+        <v>235000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>98.751</v>
+        <v>100.613</v>
       </c>
       <c r="E233" s="1">
-        <v>100.62</v>
+        <v>99.662</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>201240.0</v>
+        <v>234205.7</v>
       </c>
       <c r="I233" s="1">
-        <v>-3738.0</v>
+        <v>2234.85</v>
       </c>
       <c r="J233" s="1">
-        <v>-1.8574836016696</v>
+        <v>0.95422528145131</v>
       </c>
       <c r="K233">
-        <v>3.0</v>
+        <v>0.43</v>
       </c>
       <c r="L233" t="s">
-        <v>559</v>
+        <v>551</v>
       </c>
       <c r="M233" s="1">
-        <v>197502.0</v>
+        <v>236440.55</v>
       </c>
       <c r="N233" s="1">
-        <v>203495.15</v>
+        <v>237444.13</v>
       </c>
       <c r="O233" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>560</v>
+        <v>552</v>
       </c>
       <c r="B234" t="s">
-        <v>561</v>
+        <v>553</v>
       </c>
       <c r="C234" s="1">
-        <v>235000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>100.227</v>
+        <v>99.748</v>
       </c>
       <c r="E234" s="1">
-        <v>99.662</v>
+        <v>99.571</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>234205.7</v>
+        <v>192172.03</v>
       </c>
       <c r="I234" s="1">
-        <v>1327.75</v>
+        <v>341.61</v>
       </c>
       <c r="J234" s="1">
-        <v>0.56691617667717</v>
+        <v>0.1777626015607</v>
       </c>
       <c r="K234">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>303.41</v>
+        <v>1.87</v>
+      </c>
+      <c r="L234" t="s">
+        <v>554</v>
       </c>
       <c r="M234" s="1">
-        <v>235533.45</v>
+        <v>192513.64</v>
       </c>
       <c r="N234" s="1">
-        <v>235836.86</v>
+        <v>196122.48</v>
       </c>
       <c r="O234" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>562</v>
+        <v>555</v>
       </c>
       <c r="B235" t="s">
-        <v>563</v>
+        <v>556</v>
       </c>
       <c r="C235" s="1">
-        <v>193000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>99.329</v>
+        <v>99.067</v>
       </c>
       <c r="E235" s="1">
-        <v>99.571</v>
+        <v>100.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>192172.03</v>
+        <v>300000.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-467.06</v>
+        <v>-2799.0</v>
       </c>
       <c r="J235" s="1">
-        <v>-0.24304265298129</v>
+        <v>-0.933</v>
       </c>
       <c r="K235">
-        <v>1.6</v>
+        <v>2.36</v>
       </c>
       <c r="L235" t="s">
-        <v>564</v>
+        <v>557</v>
       </c>
       <c r="M235" s="1">
-        <v>191704.97</v>
+        <v>297201.0</v>
       </c>
       <c r="N235" s="1">
-        <v>194798.26</v>
+        <v>304267.78</v>
       </c>
       <c r="O235" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
       <c r="B236" t="s">
-        <v>566</v>
+        <v>559</v>
       </c>
       <c r="C236" s="1">
-        <v>300000.0</v>
+        <v>877000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>98.607</v>
+        <v>98.749</v>
       </c>
       <c r="E236" s="1">
         <v>100.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>300000.0</v>
+        <v>877000.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-4179.0</v>
+        <v>-10971.27</v>
       </c>
       <c r="J236" s="1">
-        <v>-1.393</v>
+        <v>-1.251</v>
       </c>
       <c r="K236">
-        <v>2.05</v>
+        <v>1.28</v>
       </c>
       <c r="L236" t="s">
-        <v>567</v>
+        <v>560</v>
       </c>
       <c r="M236" s="1">
-        <v>295821.0</v>
+        <v>866028.73</v>
       </c>
       <c r="N236" s="1">
-        <v>301973.98</v>
+        <v>877295.85</v>
       </c>
       <c r="O236" s="1">
-        <v>0.09</v>
+        <v>0.24</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
       <c r="B237" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="C237" s="1">
-        <v>877000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>98.343</v>
+        <v>98.455</v>
       </c>
       <c r="E237" s="1">
         <v>100.0</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>877000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-14531.89</v>
+        <v>-8914.65</v>
       </c>
       <c r="J237" s="1">
-        <v>-1.657</v>
+        <v>-1.545</v>
       </c>
       <c r="K237">
-        <v>1.0</v>
+        <v>2.81</v>
       </c>
       <c r="L237" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="M237" s="1">
-        <v>862468.11</v>
+        <v>568085.35</v>
       </c>
       <c r="N237" s="1">
-        <v>871249.84</v>
+        <v>584287.59</v>
       </c>
       <c r="O237" s="1">
-        <v>0.25</v>
+        <v>0.16</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="B238" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
       <c r="C238" s="1">
-        <v>577000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>97.76</v>
+        <v>99.394</v>
       </c>
       <c r="E238" s="1">
-        <v>100.0</v>
+        <v>100.42</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>577000.0</v>
+        <v>401680.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-12924.8</v>
+        <v>-4104.0</v>
       </c>
       <c r="J238" s="1">
-        <v>-2.24</v>
+        <v>-1.0217088229436</v>
       </c>
       <c r="K238">
-        <v>2.5</v>
+        <v>0.26</v>
       </c>
       <c r="L238" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="M238" s="1">
-        <v>564075.2</v>
+        <v>397576.0</v>
       </c>
       <c r="N238" s="1">
-        <v>578509.92</v>
+        <v>398608.88</v>
       </c>
       <c r="O238" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="B239" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="C239" s="1">
         <v>400000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>98.689</v>
+        <v>98.512</v>
       </c>
       <c r="E239" s="1">
-        <v>100.42</v>
+        <v>99.259</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>401680.0</v>
+        <v>397036.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-6924.0</v>
+        <v>-2988.0</v>
       </c>
       <c r="J239" s="1">
-        <v>-1.7237602071301</v>
+        <v>-0.7525765925508</v>
       </c>
       <c r="K239">
-        <v>3.59</v>
+        <v>1.13</v>
       </c>
       <c r="L239" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="M239" s="1">
-        <v>394756.0</v>
+        <v>394048.0</v>
       </c>
       <c r="N239" s="1">
-        <v>409097.1</v>
+        <v>398554.85</v>
       </c>
       <c r="O239" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="B240" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="C240" s="1">
-        <v>400000.0</v>
+        <v>619000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>97.375</v>
+        <v>100.57</v>
       </c>
       <c r="E240" s="1">
-        <v>99.259</v>
+        <v>99.731</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>397036.0</v>
+        <v>617334.89</v>
       </c>
       <c r="I240" s="1">
-        <v>-7536.0</v>
+        <v>5193.41</v>
       </c>
       <c r="J240" s="1">
-        <v>-1.8980646591241</v>
+        <v>0.84126299746318</v>
       </c>
       <c r="K240">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>579</v>
+        <v>0.06</v>
+      </c>
+      <c r="L240">
+        <v>381.58</v>
       </c>
       <c r="M240" s="1">
-        <v>389500.0</v>
+        <v>622528.3</v>
       </c>
       <c r="N240" s="1">
-        <v>392568.49</v>
+        <v>622909.88</v>
       </c>
       <c r="O240" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>580</v>
+        <v>572</v>
       </c>
       <c r="B241" t="s">
-        <v>581</v>
+        <v>573</v>
       </c>
       <c r="C241" s="1">
-        <v>286000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>97.907</v>
+        <v>100.488</v>
       </c>
       <c r="E241" s="1">
-        <v>99.362</v>
+        <v>99.451</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>284175.32</v>
+        <v>596706.0</v>
       </c>
       <c r="I241" s="1">
-        <v>-4161.3</v>
+        <v>6222.0</v>
       </c>
       <c r="J241" s="1">
-        <v>-1.4643425051831</v>
+        <v>1.0427245578224</v>
       </c>
       <c r="K241">
-        <v>1.31</v>
+        <v>0.38</v>
       </c>
       <c r="L241" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="M241" s="1">
-        <v>280014.02</v>
+        <v>602928.0</v>
       </c>
       <c r="N241" s="1">
-        <v>283760.42</v>
+        <v>605208.82</v>
       </c>
       <c r="O241" s="1">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
       <c r="B242" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
       <c r="C242" s="1">
-        <v>400000.0</v>
+        <v>695000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>99.898</v>
+        <v>98.28</v>
       </c>
       <c r="E242" s="1">
-        <v>99.821</v>
+        <v>99.228</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>399284.0</v>
+        <v>689634.6</v>
       </c>
       <c r="I242" s="1">
-        <v>308.0</v>
+        <v>-6588.6</v>
       </c>
       <c r="J242" s="1">
-        <v>0.077138077158113</v>
+        <v>-0.95537549885113</v>
       </c>
       <c r="K242">
-        <v>0.46</v>
+        <v>0.17</v>
       </c>
       <c r="L242" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="M242" s="1">
-        <v>399592.0</v>
+        <v>683046.0</v>
       </c>
       <c r="N242" s="1">
-        <v>401418.03</v>
+        <v>684195.61</v>
       </c>
       <c r="O242" s="1">
-        <v>0.11</v>
+        <v>0.19</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
       <c r="B243" t="s">
-        <v>587</v>
+        <v>579</v>
       </c>
       <c r="C243" s="1">
-        <v>695000.0</v>
+        <v>694000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>97.96</v>
+        <v>91.304</v>
       </c>
       <c r="E243" s="1">
-        <v>99.228</v>
+        <v>83.26116715</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>689634.6</v>
+        <v>577832.5</v>
       </c>
       <c r="I243" s="1">
-        <v>-8812.6</v>
+        <v>55817.26</v>
       </c>
       <c r="J243" s="1">
-        <v>-1.2778651187165</v>
+        <v>9.6597647242064</v>
       </c>
       <c r="K243">
-        <v>2.8</v>
+        <v>1.38</v>
       </c>
       <c r="L243" t="s">
-        <v>588</v>
+        <v>580</v>
       </c>
       <c r="M243" s="1">
-        <v>680822.0</v>
+        <v>633649.76</v>
       </c>
       <c r="N243" s="1">
-        <v>700310.56</v>
+        <v>643239.79</v>
       </c>
       <c r="O243" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
       <c r="B244" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="C244" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>98.685</v>
+        <v>102.132</v>
       </c>
       <c r="E244" s="1">
-        <v>99.517</v>
+        <v>99.329</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>398068.0</v>
+        <v>595974.0</v>
       </c>
       <c r="I244" s="1">
-        <v>-3328.0</v>
+        <v>16818.0</v>
       </c>
       <c r="J244" s="1">
-        <v>-0.83603806384839</v>
+        <v>2.821935185092</v>
       </c>
       <c r="K244">
-        <v>2.96</v>
+        <v>1.58</v>
       </c>
       <c r="L244" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
       <c r="M244" s="1">
-        <v>394740.0</v>
+        <v>612792.0</v>
       </c>
       <c r="N244" s="1">
-        <v>406575.62</v>
+        <v>622283.1</v>
       </c>
       <c r="O244" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="B245" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
       <c r="C245" s="1">
-        <v>694000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>90.379</v>
+        <v>100.352</v>
       </c>
       <c r="E245" s="1">
-        <v>83.26116715</v>
+        <v>100.2875</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>577832.5</v>
+        <v>401150.0</v>
       </c>
       <c r="I245" s="1">
-        <v>49397.76</v>
+        <v>258.0</v>
       </c>
       <c r="J245" s="1">
-        <v>8.5488026374425</v>
+        <v>0.06431509410445</v>
       </c>
       <c r="K245">
-        <v>1.23</v>
+        <v>0.59</v>
       </c>
       <c r="L245" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="M245" s="1">
-        <v>627230.26</v>
+        <v>401408.0</v>
       </c>
       <c r="N245" s="1">
-        <v>635750.77</v>
+        <v>403755.27</v>
       </c>
       <c r="O245" s="1">
-        <v>0.18</v>
+        <v>0.11</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
       <c r="B246" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="C246" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>101.884</v>
+        <v>98.844</v>
       </c>
       <c r="E246" s="1">
-        <v>99.329</v>
+        <v>100.231</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>595974.0</v>
+        <v>400924.0</v>
       </c>
       <c r="I246" s="1">
-        <v>15330.0</v>
+        <v>-5548.0</v>
       </c>
       <c r="J246" s="1">
-        <v>2.5722598636853</v>
+        <v>-1.3838034141134</v>
       </c>
       <c r="K246">
-        <v>1.26</v>
+        <v>0.45</v>
       </c>
       <c r="L246" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="M246" s="1">
-        <v>611304.0</v>
+        <v>395376.0</v>
       </c>
       <c r="N246" s="1">
-        <v>618884.14</v>
+        <v>397184.22</v>
       </c>
       <c r="O246" s="1">
-        <v>0.18</v>
+        <v>0.11</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
       <c r="B247" t="s">
-        <v>599</v>
+        <v>591</v>
       </c>
       <c r="C247" s="1">
         <v>300000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.116</v>
+        <v>101.532</v>
       </c>
       <c r="E247" s="1">
-        <v>100.3</v>
+        <v>99.651</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>300900.0</v>
+        <v>298953.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-552.0</v>
+        <v>5643.0</v>
       </c>
       <c r="J247" s="1">
-        <v>-0.18344965104686</v>
+        <v>1.8875876810067</v>
       </c>
       <c r="K247">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>682.62</v>
+        <v>0.61</v>
+      </c>
+      <c r="L247" t="s">
+        <v>592</v>
       </c>
       <c r="M247" s="1">
-        <v>300348.0</v>
+        <v>304596.0</v>
       </c>
       <c r="N247" s="1">
-        <v>301030.62</v>
+        <v>306420.66</v>
       </c>
       <c r="O247" s="1">
         <v>0.09</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>600</v>
+        <v>593</v>
       </c>
       <c r="B248" t="s">
-        <v>601</v>
+        <v>594</v>
       </c>
       <c r="C248" s="1">
-        <v>400000.0</v>
+        <v>499000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>98.392</v>
+        <v>100.689</v>
       </c>
       <c r="E248" s="1">
-        <v>100.231</v>
+        <v>99.768</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>400924.0</v>
+        <v>497842.32</v>
       </c>
       <c r="I248" s="1">
-        <v>-7356.0</v>
+        <v>4595.79</v>
       </c>
       <c r="J248" s="1">
-        <v>-1.8347617004719</v>
+        <v>0.92314168871783</v>
       </c>
       <c r="K248">
+        <v>0.11</v>
+      </c>
+      <c r="L248">
+        <v>529.76</v>
+      </c>
+      <c r="M248" s="1">
+        <v>502438.11</v>
+      </c>
+      <c r="N248" s="1">
+        <v>502967.87</v>
+      </c>
+      <c r="O248" s="1">
         <v>0.14</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.11</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>602</v>
+        <v>595</v>
       </c>
       <c r="B249" t="s">
-        <v>603</v>
+        <v>596</v>
       </c>
       <c r="C249" s="1">
-        <v>300000.0</v>
+        <v>2525551.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.658</v>
+        <v>98.741</v>
       </c>
       <c r="E249" s="1">
-        <v>99.651</v>
+        <v>98.08058756</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>298953.0</v>
+        <v>2477075.26</v>
       </c>
       <c r="I249" s="1">
-        <v>3021.0</v>
+        <v>16679.05</v>
       </c>
       <c r="J249" s="1">
-        <v>1.0105267383167</v>
+        <v>0.67333642499017</v>
       </c>
       <c r="K249">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>684.25</v>
+        <v>0.7</v>
+      </c>
+      <c r="L249" t="s">
+        <v>597</v>
       </c>
       <c r="M249" s="1">
-        <v>301974.0</v>
+        <v>2493754.31</v>
       </c>
       <c r="N249" s="1">
-        <v>302658.25</v>
+        <v>2511519.66</v>
       </c>
       <c r="O249" s="1">
-        <v>0.09</v>
+        <v>0.7</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>604</v>
+        <v>598</v>
       </c>
       <c r="B250" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
       <c r="C250" s="1">
-        <v>300000.0</v>
+        <v>2042535.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.922</v>
+        <v>88.44</v>
       </c>
       <c r="E250" s="1">
-        <v>100.539</v>
+        <v>90.85761321</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>301617.0</v>
+        <v>1855798.55</v>
       </c>
       <c r="I250" s="1">
-        <v>1149.0</v>
+        <v>-49380.6</v>
       </c>
       <c r="J250" s="1">
-        <v>0.38094669730154</v>
+        <v>-2.660881484146</v>
       </c>
       <c r="K250">
-        <v>2.44</v>
+        <v>2.24</v>
       </c>
       <c r="L250" t="s">
-        <v>606</v>
+        <v>600</v>
       </c>
       <c r="M250" s="1">
-        <v>302766.0</v>
+        <v>1806417.95</v>
       </c>
       <c r="N250" s="1">
-        <v>310097.51</v>
+        <v>1852123.17</v>
       </c>
       <c r="O250" s="1">
-        <v>0.09</v>
+        <v>0.51</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>607</v>
+        <v>601</v>
       </c>
       <c r="B251" t="s">
-        <v>608</v>
+        <v>602</v>
       </c>
       <c r="C251" s="1">
-        <v>2470551.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>97.803</v>
+        <v>99.271</v>
       </c>
       <c r="E251" s="1">
-        <v>98.05695814</v>
+        <v>99.766</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>2422547.16</v>
+        <v>299298.0</v>
       </c>
       <c r="I251" s="1">
-        <v>-6274.16</v>
+        <v>-1485.0</v>
       </c>
       <c r="J251" s="1">
-        <v>-0.25899021094805</v>
+        <v>-0.49616101677926</v>
       </c>
       <c r="K251">
-        <v>0.44</v>
+        <v>3.12</v>
       </c>
       <c r="L251" t="s">
-        <v>609</v>
+        <v>603</v>
       </c>
       <c r="M251" s="1">
-        <v>2416273.0</v>
+        <v>297813.0</v>
       </c>
       <c r="N251" s="1">
-        <v>2427052.04</v>
+        <v>307174.64</v>
       </c>
       <c r="O251" s="1">
-        <v>0.69</v>
+        <v>0.09</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>610</v>
+        <v>604</v>
       </c>
       <c r="B252" t="s">
-        <v>611</v>
+        <v>605</v>
       </c>
       <c r="C252" s="1">
-        <v>1998535.0</v>
+        <v>147000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>87.512</v>
+        <v>98.712</v>
       </c>
       <c r="E252" s="1">
-        <v>90.90183509</v>
+        <v>99.945</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>1816704.99</v>
+        <v>146919.15</v>
       </c>
       <c r="I252" s="1">
-        <v>-67747.04</v>
+        <v>-1812.51</v>
       </c>
       <c r="J252" s="1">
-        <v>-3.7291161951396</v>
+        <v>-1.2336785231878</v>
       </c>
       <c r="K252">
-        <v>1.96</v>
+        <v>1.64</v>
       </c>
       <c r="L252" t="s">
-        <v>612</v>
+        <v>606</v>
       </c>
       <c r="M252" s="1">
-        <v>1748957.95</v>
+        <v>145106.64</v>
       </c>
       <c r="N252" s="1">
-        <v>1788134.71</v>
+        <v>147523.92</v>
       </c>
       <c r="O252" s="1">
-        <v>0.51</v>
+        <v>0.04</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>613</v>
+        <v>607</v>
       </c>
       <c r="B253" t="s">
-        <v>614</v>
+        <v>608</v>
       </c>
       <c r="C253" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>97.803</v>
+        <v>98.732</v>
       </c>
       <c r="E253" s="1">
-        <v>99.766</v>
+        <v>98.71</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>299298.0</v>
+        <v>197420.0</v>
       </c>
       <c r="I253" s="1">
-        <v>-5889.0</v>
+        <v>44.0</v>
       </c>
       <c r="J253" s="1">
-        <v>-1.9676041938135</v>
+        <v>0.02228750886435</v>
       </c>
       <c r="K253">
-        <v>2.77</v>
+        <v>1.15</v>
       </c>
       <c r="L253" t="s">
-        <v>615</v>
+        <v>609</v>
       </c>
       <c r="M253" s="1">
-        <v>293409.0</v>
+        <v>197464.0</v>
       </c>
       <c r="N253" s="1">
-        <v>301722.7</v>
+        <v>199765.37</v>
       </c>
       <c r="O253" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>616</v>
+        <v>610</v>
       </c>
       <c r="B254" t="s">
-        <v>617</v>
+        <v>611</v>
       </c>
       <c r="C254" s="1">
-        <v>347000.0</v>
+        <v>333000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>98.182</v>
+        <v>98.757</v>
       </c>
       <c r="E254" s="1">
-        <v>99.945</v>
+        <v>99.682</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>346809.15</v>
+        <v>331941.06</v>
       </c>
       <c r="I254" s="1">
-        <v>-6117.61</v>
+        <v>-3080.25</v>
       </c>
       <c r="J254" s="1">
-        <v>-1.763970183601</v>
+        <v>-0.92795088381052</v>
       </c>
       <c r="K254">
-        <v>1.36</v>
+        <v>1.37</v>
       </c>
       <c r="L254" t="s">
-        <v>618</v>
+        <v>612</v>
       </c>
       <c r="M254" s="1">
-        <v>340691.54</v>
+        <v>328860.81</v>
       </c>
       <c r="N254" s="1">
-        <v>345396.57</v>
+        <v>333427.02</v>
       </c>
       <c r="O254" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>619</v>
+        <v>613</v>
       </c>
       <c r="B255" t="s">
-        <v>620</v>
+        <v>614</v>
       </c>
       <c r="C255" s="1">
-        <v>200000.0</v>
+        <v>434000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>98.335</v>
+        <v>73.575</v>
       </c>
       <c r="E255" s="1">
-        <v>98.71</v>
+        <v>72.73189862</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>197420.0</v>
+        <v>315656.44</v>
       </c>
       <c r="I255" s="1">
-        <v>-750.0</v>
+        <v>3659.06</v>
       </c>
       <c r="J255" s="1">
-        <v>-0.3799007192787</v>
+        <v>1.1591906694506</v>
       </c>
       <c r="K255">
-        <v>0.82</v>
-[...2 lines deleted...]
-        <v>621</v>
+        <v>0.02</v>
+      </c>
+      <c r="L255">
+        <v>74.32</v>
       </c>
       <c r="M255" s="1">
-        <v>196670.0</v>
+        <v>319315.5</v>
       </c>
       <c r="N255" s="1">
-        <v>198313.84</v>
+        <v>319389.82</v>
       </c>
       <c r="O255" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>622</v>
+        <v>615</v>
       </c>
       <c r="B256" t="s">
-        <v>623</v>
+        <v>616</v>
       </c>
       <c r="C256" s="1">
-        <v>333000.0</v>
+        <v>2293000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>98.611</v>
+        <v>86.641</v>
       </c>
       <c r="E256" s="1">
-        <v>99.682</v>
+        <v>86.19194374</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>331941.06</v>
+        <v>1976381.27</v>
       </c>
       <c r="I256" s="1">
-        <v>-3566.43</v>
+        <v>10296.86</v>
       </c>
       <c r="J256" s="1">
-        <v>-1.0744166449309</v>
+        <v>0.52099562752889</v>
       </c>
       <c r="K256">
-        <v>1.15</v>
+        <v>0.09</v>
       </c>
       <c r="L256" t="s">
-        <v>624</v>
+        <v>617</v>
       </c>
       <c r="M256" s="1">
-        <v>328374.63</v>
+        <v>1986678.13</v>
       </c>
       <c r="N256" s="1">
-        <v>332188.16</v>
+        <v>1988735.55</v>
       </c>
       <c r="O256" s="1">
-        <v>0.09</v>
+        <v>0.55</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>625</v>
+        <v>618</v>
       </c>
       <c r="B257" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="C257" s="1">
-        <v>425000.0</v>
+        <v>467000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>72.805</v>
+        <v>62.866</v>
       </c>
       <c r="E257" s="1">
-        <v>72.70781882</v>
+        <v>73.47787152</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>309008.23</v>
+        <v>343141.66</v>
       </c>
       <c r="I257" s="1">
-        <v>413.02</v>
+        <v>-49557.44</v>
       </c>
       <c r="J257" s="1">
-        <v>0.13365987048306</v>
+        <v>-14.44226853714</v>
       </c>
       <c r="K257">
-        <v>0.01</v>
+        <v>0.18</v>
       </c>
       <c r="L257">
-        <v>29.11</v>
+        <v>838.04</v>
       </c>
       <c r="M257" s="1">
-        <v>309421.25</v>
+        <v>293584.22</v>
       </c>
       <c r="N257" s="1">
-        <v>309450.36</v>
+        <v>294422.26</v>
       </c>
       <c r="O257" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
       <c r="B258" t="s">
-        <v>628</v>
+        <v>621</v>
       </c>
       <c r="C258" s="1">
-        <v>2244000.0</v>
+        <v>860000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>86.019</v>
+        <v>95.289</v>
       </c>
       <c r="E258" s="1">
-        <v>86.17753075</v>
+        <v>94.01677442</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>1933823.79</v>
+        <v>808544.26</v>
       </c>
       <c r="I258" s="1">
-        <v>-3557.43</v>
+        <v>10941.14</v>
       </c>
       <c r="J258" s="1">
-        <v>-0.18395833262554</v>
+        <v>1.3531899911082</v>
       </c>
       <c r="K258">
-        <v>0.08</v>
+        <v>0.36</v>
       </c>
       <c r="L258" t="s">
-        <v>629</v>
+        <v>622</v>
       </c>
       <c r="M258" s="1">
-        <v>1930266.36</v>
+        <v>819485.4</v>
       </c>
       <c r="N258" s="1">
-        <v>1932049.26</v>
+        <v>822571.98</v>
       </c>
       <c r="O258" s="1">
-        <v>0.55</v>
+        <v>0.23</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>630</v>
+        <v>623</v>
       </c>
       <c r="B259" t="s">
-        <v>631</v>
+        <v>624</v>
       </c>
       <c r="C259" s="1">
-        <v>457000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>62.271</v>
+        <v>98.98</v>
       </c>
       <c r="E259" s="1">
-        <v>73.70239825</v>
+        <v>99.998</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>336819.96</v>
+        <v>539989.2</v>
       </c>
       <c r="I259" s="1">
-        <v>-52241.49</v>
+        <v>-5497.2</v>
       </c>
       <c r="J259" s="1">
-        <v>-15.510212043253</v>
+        <v>-1.0180203604072</v>
       </c>
       <c r="K259">
         <v>0.16</v>
       </c>
       <c r="L259">
-        <v>726.19</v>
+        <v>880.13</v>
       </c>
       <c r="M259" s="1">
-        <v>284578.47</v>
+        <v>534492.0</v>
       </c>
       <c r="N259" s="1">
-        <v>285304.66</v>
+        <v>535372.13</v>
       </c>
       <c r="O259" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>632</v>
+        <v>625</v>
       </c>
       <c r="B260" t="s">
-        <v>633</v>
+        <v>626</v>
       </c>
       <c r="C260" s="1">
-        <v>842000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>94.966</v>
+        <v>101.152</v>
       </c>
       <c r="E260" s="1">
-        <v>93.98634917</v>
+        <v>100.09619333</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>791365.06</v>
+        <v>300288.58</v>
       </c>
       <c r="I260" s="1">
-        <v>8248.66</v>
+        <v>3167.42</v>
       </c>
       <c r="J260" s="1">
-        <v>1.0423331047747</v>
+        <v>1.0547920270561</v>
       </c>
       <c r="K260">
-        <v>0.32</v>
+        <v>2.97</v>
       </c>
       <c r="L260" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="M260" s="1">
-        <v>799613.72</v>
+        <v>303456.0</v>
       </c>
       <c r="N260" s="1">
-        <v>802289.66</v>
+        <v>312366.41</v>
       </c>
       <c r="O260" s="1">
-        <v>0.23</v>
+        <v>0.09</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
       <c r="B261" t="s">
-        <v>636</v>
+        <v>629</v>
       </c>
       <c r="C261" s="1">
-        <v>540000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>98.248</v>
+        <v>101.437</v>
       </c>
       <c r="E261" s="1">
-        <v>99.998</v>
+        <v>103.1</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>539989.2</v>
+        <v>412400.0</v>
       </c>
       <c r="I261" s="1">
-        <v>-9450.0</v>
+        <v>-6652.0</v>
       </c>
       <c r="J261" s="1">
-        <v>-1.7500350007</v>
+        <v>-1.6129970902037</v>
       </c>
       <c r="K261">
-        <v>0.7</v>
-[...2 lines deleted...]
-        <v>637</v>
+        <v>0.1</v>
+      </c>
+      <c r="L261">
+        <v>394.52</v>
       </c>
       <c r="M261" s="1">
-        <v>530539.2</v>
+        <v>405748.0</v>
       </c>
       <c r="N261" s="1">
-        <v>534304.18</v>
+        <v>406142.52</v>
       </c>
       <c r="O261" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>638</v>
+        <v>630</v>
       </c>
       <c r="B262" t="s">
-        <v>639</v>
+        <v>631</v>
       </c>
       <c r="C262" s="1">
-        <v>300000.0</v>
+        <v>3627153.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.935</v>
+        <v>87.697</v>
       </c>
       <c r="E262" s="1">
-        <v>100.09619333</v>
+        <v>88.69559624</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>300288.58</v>
+        <v>3217124.98</v>
       </c>
       <c r="I262" s="1">
-        <v>2516.42</v>
+        <v>-36220.61</v>
       </c>
       <c r="J262" s="1">
-        <v>0.83800056598889</v>
+        <v>-1.125868911689</v>
       </c>
       <c r="K262">
-        <v>2.67</v>
-[...2 lines deleted...]
-        <v>640</v>
+        <v>0.0</v>
+      </c>
+      <c r="L262">
+        <v>0.0</v>
       </c>
       <c r="M262" s="1">
-        <v>302805.0</v>
+        <v>3180904.37</v>
       </c>
       <c r="N262" s="1">
-        <v>310803.08</v>
+        <v>3180904.37</v>
       </c>
       <c r="O262" s="1">
-        <v>0.09</v>
+        <v>0.88</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>641</v>
+        <v>632</v>
       </c>
       <c r="B263" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
       <c r="C263" s="1">
-        <v>400000.0</v>
+        <v>5809877.0</v>
       </c>
       <c r="D263" s="1">
-        <v>101.429</v>
+        <v>84.606</v>
       </c>
       <c r="E263" s="1">
-        <v>103.1</v>
+        <v>84.13636812</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>412400.0</v>
+        <v>4888219.5</v>
       </c>
       <c r="I263" s="1">
-        <v>-6684.0</v>
+        <v>27285.03</v>
       </c>
       <c r="J263" s="1">
-        <v>-1.6207565470417</v>
+        <v>0.55817931252883</v>
       </c>
       <c r="K263">
-        <v>3.77</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>0.0</v>
+      </c>
+      <c r="L263">
+        <v>0.0</v>
       </c>
       <c r="M263" s="1">
-        <v>405716.0</v>
+        <v>4915504.53</v>
       </c>
       <c r="N263" s="1">
-        <v>420795.45</v>
+        <v>4915504.53</v>
       </c>
       <c r="O263" s="1">
-        <v>0.12</v>
+        <v>1.36</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="B264" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
       <c r="C264" s="1">
-        <v>3548153.0</v>
+        <v>16796941.0</v>
       </c>
       <c r="D264" s="1">
-        <v>87.17</v>
+        <v>63.024</v>
       </c>
       <c r="E264" s="1">
-        <v>88.71168492</v>
+        <v>69.56286445</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>3147626.31</v>
+        <v>11684433.3</v>
       </c>
       <c r="I264" s="1">
-        <v>-54701.34</v>
+        <v>-1098329.2</v>
       </c>
       <c r="J264" s="1">
-        <v>-1.737860044765</v>
+        <v>-9.3999355535711</v>
       </c>
       <c r="K264">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.01</v>
+      </c>
+      <c r="L264" t="s">
+        <v>636</v>
       </c>
       <c r="M264" s="1">
-        <v>3092924.97</v>
+        <v>10586104.1</v>
       </c>
       <c r="N264" s="1">
-        <v>3092924.97</v>
+        <v>10588405.05</v>
       </c>
       <c r="O264" s="1">
-        <v>0.88</v>
+        <v>2.94</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="B265" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="C265" s="1">
-        <v>5683877.0</v>
+        <v>7838201.0</v>
       </c>
       <c r="D265" s="1">
-        <v>83.988</v>
+        <v>99.242</v>
       </c>
       <c r="E265" s="1">
-        <v>84.11861974</v>
+        <v>99.19278186</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>4781198.88</v>
+        <v>7774929.62</v>
       </c>
       <c r="I265" s="1">
-        <v>-7424.27</v>
+        <v>3857.81</v>
       </c>
       <c r="J265" s="1">
-        <v>-0.15528050989588</v>
+        <v>0.049618584200123</v>
       </c>
       <c r="K265">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.83</v>
+      </c>
+      <c r="L265" t="s">
+        <v>639</v>
       </c>
       <c r="M265" s="1">
-        <v>4773774.61</v>
+        <v>7778787.43</v>
       </c>
       <c r="N265" s="1">
-        <v>4773774.61</v>
+        <v>7922344.62</v>
       </c>
       <c r="O265" s="1">
-        <v>1.36</v>
+        <v>2.2</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="B266" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="C266" s="1">
-        <v>16432941.0</v>
+        <v>2063860.0</v>
       </c>
       <c r="D266" s="1">
-        <v>62.23</v>
+        <v>98.481</v>
       </c>
       <c r="E266" s="1">
-        <v>69.69758158</v>
+        <v>98.20526683</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>11453362.46</v>
+        <v>2026819.22</v>
       </c>
       <c r="I266" s="1">
-        <v>-1227143.28</v>
+        <v>5690.75</v>
       </c>
       <c r="J266" s="1">
-        <v>-10.714262159132</v>
+        <v>0.28077245093423</v>
       </c>
       <c r="K266">
-        <v>0.47</v>
+        <v>0.11</v>
       </c>
       <c r="L266" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
       <c r="M266" s="1">
-        <v>10226219.18</v>
+        <v>2032509.97</v>
       </c>
       <c r="N266" s="1">
-        <v>10303881.71</v>
+        <v>2034828.28</v>
       </c>
       <c r="O266" s="1">
-        <v>2.94</v>
+        <v>0.56</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="B267" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="C267" s="1">
-        <v>7668201.0</v>
+        <v>1577591.0</v>
       </c>
       <c r="D267" s="1">
-        <v>98.459</v>
+        <v>98.763</v>
       </c>
       <c r="E267" s="1">
-        <v>99.1825569</v>
+        <v>98.49161601</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>7605517.82</v>
+        <v>1553794.87</v>
       </c>
       <c r="I267" s="1">
-        <v>-55483.79</v>
+        <v>4281.33</v>
       </c>
       <c r="J267" s="1">
-        <v>-0.72952021562682</v>
+        <v>0.27554023266919</v>
       </c>
       <c r="K267">
-        <v>1.54</v>
+        <v>0.12</v>
       </c>
       <c r="L267" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
       <c r="M267" s="1">
-        <v>7550034.03</v>
+        <v>1558076.2</v>
       </c>
       <c r="N267" s="1">
-        <v>7668418.44</v>
+        <v>1559977.95</v>
       </c>
       <c r="O267" s="1">
-        <v>2.19</v>
+        <v>0.43</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="B268" t="s">
-        <v>655</v>
+        <v>647</v>
       </c>
       <c r="C268" s="1">
-        <v>976972.0</v>
+        <v>7462068.0</v>
       </c>
       <c r="D268" s="1">
-        <v>97.739</v>
+        <v>99.135</v>
       </c>
       <c r="E268" s="1">
-        <v>98.72146387</v>
+        <v>99.18220418</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>964481.06</v>
+        <v>7401043.52</v>
       </c>
       <c r="I268" s="1">
-        <v>-9598.4</v>
+        <v>-3522.41</v>
       </c>
       <c r="J268" s="1">
-        <v>-0.99518802370261</v>
+        <v>-0.04759342369061</v>
       </c>
       <c r="K268">
-        <v>3.88</v>
+        <v>1.89</v>
       </c>
       <c r="L268" t="s">
-        <v>656</v>
+        <v>648</v>
       </c>
       <c r="M268" s="1">
-        <v>954882.66</v>
+        <v>7397521.11</v>
       </c>
       <c r="N268" s="1">
-        <v>992743.67</v>
+        <v>7538625.75</v>
       </c>
       <c r="O268" s="1">
-        <v>0.28</v>
+        <v>2.09</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>657</v>
+        <v>649</v>
       </c>
       <c r="B269" t="s">
-        <v>658</v>
+        <v>650</v>
       </c>
       <c r="C269" s="1">
-        <v>1543591.0</v>
+        <v>8705907.2</v>
       </c>
       <c r="D269" s="1">
-        <v>98.078</v>
+        <v>87.921</v>
       </c>
       <c r="E269" s="1">
-        <v>98.46832548</v>
+        <v>102.80397797</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>1519948.21</v>
+        <v>8950018.92</v>
       </c>
       <c r="I269" s="1">
-        <v>-6025.03</v>
+        <v>-1295698.25</v>
       </c>
       <c r="J269" s="1">
-        <v>-0.39639705881821</v>
+        <v>-14.477044815007</v>
       </c>
       <c r="K269">
-        <v>4.16</v>
+        <v>2.29</v>
       </c>
       <c r="L269" t="s">
-        <v>659</v>
+        <v>651</v>
       </c>
       <c r="M269" s="1">
-        <v>1513923.18</v>
+        <v>7654320.67</v>
       </c>
       <c r="N269" s="1">
-        <v>1578119.65</v>
+        <v>7854079.5</v>
       </c>
       <c r="O269" s="1">
-        <v>0.45</v>
+        <v>2.18</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>660</v>
+        <v>652</v>
       </c>
       <c r="B270" t="s">
-        <v>661</v>
+        <v>653</v>
       </c>
       <c r="C270" s="1">
-        <v>7300068.0</v>
+        <v>15376515.0</v>
       </c>
       <c r="D270" s="1">
-        <v>99.063</v>
+        <v>96.838</v>
       </c>
       <c r="E270" s="1">
-        <v>99.18143201</v>
+        <v>96.91088663</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>7240311.98</v>
+        <v>14901517.02</v>
       </c>
       <c r="I270" s="1">
-        <v>-8645.62</v>
+        <v>-11207.42</v>
       </c>
       <c r="J270" s="1">
-        <v>-0.11940949539028</v>
+        <v>-0.075209926512569</v>
       </c>
       <c r="K270">
-        <v>1.75</v>
+        <v>0.75</v>
       </c>
       <c r="L270" t="s">
-        <v>662</v>
+        <v>654</v>
       </c>
       <c r="M270" s="1">
-        <v>7231666.36</v>
+        <v>14890309.6</v>
       </c>
       <c r="N270" s="1">
-        <v>7359507.55</v>
+        <v>15005106.87</v>
       </c>
       <c r="O270" s="1">
-        <v>2.1</v>
+        <v>4.16</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>663</v>
+        <v>655</v>
       </c>
       <c r="B271" t="s">
-        <v>664</v>
+        <v>656</v>
       </c>
       <c r="C271" s="1">
-        <v>8517907.2</v>
+        <v>270000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>87.383</v>
+        <v>100.392</v>
       </c>
       <c r="E271" s="1">
-        <v>103.12142682</v>
+        <v>100.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>8783787.44</v>
+        <v>270000.0</v>
       </c>
       <c r="I271" s="1">
-        <v>-1340584.6</v>
+        <v>1058.4</v>
       </c>
       <c r="J271" s="1">
-        <v>-15.262033708776</v>
+        <v>0.392</v>
       </c>
       <c r="K271">
-        <v>2.09</v>
+        <v>0.49</v>
       </c>
       <c r="L271" t="s">
-        <v>665</v>
+        <v>657</v>
       </c>
       <c r="M271" s="1">
-        <v>7443202.84</v>
+        <v>271058.4</v>
       </c>
       <c r="N271" s="1">
-        <v>7621145.43</v>
+        <v>272390.53</v>
       </c>
       <c r="O271" s="1">
-        <v>2.18</v>
+        <v>0.08</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>666</v>
+        <v>658</v>
       </c>
       <c r="B272" t="s">
-        <v>667</v>
+        <v>659</v>
       </c>
       <c r="C272" s="1">
-        <v>15043515.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>96.323</v>
+        <v>99.14</v>
       </c>
       <c r="E272" s="1">
-        <v>96.90501821</v>
+        <v>99.24</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>14577920.95</v>
+        <v>198480.0</v>
       </c>
       <c r="I272" s="1">
-        <v>-87556.0</v>
+        <v>-200.0</v>
       </c>
       <c r="J272" s="1">
-        <v>-0.60060690615832</v>
+        <v>-0.10076582023378</v>
       </c>
       <c r="K272">
-        <v>0.54</v>
+        <v>1.38</v>
       </c>
       <c r="L272" t="s">
-        <v>668</v>
+        <v>660</v>
       </c>
       <c r="M272" s="1">
-        <v>14490364.95</v>
+        <v>198280.0</v>
       </c>
       <c r="N272" s="1">
-        <v>14571764.8</v>
+        <v>201033.42</v>
       </c>
       <c r="O272" s="1">
-        <v>4.16</v>
+        <v>0.06</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
       <c r="B273" t="s">
-        <v>670</v>
+        <v>662</v>
       </c>
       <c r="C273" s="1">
-        <v>270000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>100.003</v>
+        <v>89.382</v>
       </c>
       <c r="E273" s="1">
-        <v>100.0</v>
+        <v>85.48</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>270000.0</v>
+        <v>170960.0</v>
       </c>
       <c r="I273" s="1">
-        <v>8.1</v>
+        <v>7804.0</v>
       </c>
       <c r="J273" s="1">
-        <v>0.003</v>
+        <v>4.5648104819841</v>
       </c>
       <c r="K273">
-        <v>0.15</v>
+        <v>0.22</v>
       </c>
       <c r="L273">
-        <v>402.74</v>
+        <v>446.03</v>
       </c>
       <c r="M273" s="1">
-        <v>270008.1</v>
+        <v>178764.0</v>
       </c>
       <c r="N273" s="1">
-        <v>270410.84</v>
+        <v>179210.03</v>
       </c>
       <c r="O273" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>671</v>
+        <v>663</v>
       </c>
       <c r="B274" t="s">
-        <v>672</v>
+        <v>664</v>
       </c>
       <c r="C274" s="1">
-        <v>200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>98.405</v>
+        <v>92.471</v>
       </c>
       <c r="E274" s="1">
-        <v>99.24</v>
+        <v>94.01785714</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>198480.0</v>
+        <v>658125.0</v>
       </c>
       <c r="I274" s="1">
-        <v>-1670.0</v>
+        <v>-10828.0</v>
       </c>
       <c r="J274" s="1">
-        <v>-0.84139459895204</v>
+        <v>-1.6452801519468</v>
       </c>
       <c r="K274">
-        <v>1.07</v>
+        <v>1.15</v>
       </c>
       <c r="L274" t="s">
-        <v>673</v>
+        <v>665</v>
       </c>
       <c r="M274" s="1">
-        <v>196810.0</v>
+        <v>647297.0</v>
       </c>
       <c r="N274" s="1">
-        <v>198946.99</v>
+        <v>655318.23</v>
       </c>
       <c r="O274" s="1">
-        <v>0.06</v>
+        <v>0.18</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
       <c r="B275" t="s">
-        <v>675</v>
+        <v>667</v>
       </c>
       <c r="C275" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>88.534</v>
+        <v>101.439</v>
       </c>
       <c r="E275" s="1">
-        <v>85.48</v>
+        <v>99.942</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>170960.0</v>
+        <v>499710.0</v>
       </c>
       <c r="I275" s="1">
-        <v>6108.0</v>
+        <v>7485.0</v>
       </c>
       <c r="J275" s="1">
-        <v>3.5727655591951</v>
+        <v>1.4978687638831</v>
       </c>
       <c r="K275">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>141.92</v>
+        <v>0.63</v>
+      </c>
+      <c r="L275" t="s">
+        <v>668</v>
       </c>
       <c r="M275" s="1">
-        <v>177068.0</v>
+        <v>507195.0</v>
       </c>
       <c r="N275" s="1">
-        <v>177209.92</v>
+        <v>510323.42</v>
       </c>
       <c r="O275" s="1">
-        <v>0.05</v>
+        <v>0.14</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>676</v>
+        <v>669</v>
       </c>
       <c r="B276" t="s">
-        <v>677</v>
+        <v>670</v>
       </c>
       <c r="C276" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>92.045</v>
+        <v>94.18</v>
       </c>
       <c r="E276" s="1">
-        <v>94.01785714</v>
+        <v>94.5700925</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>658125.0</v>
+        <v>378280.37</v>
       </c>
       <c r="I276" s="1">
-        <v>-13810.0</v>
+        <v>-1560.37</v>
       </c>
       <c r="J276" s="1">
-        <v>-2.0983855650522</v>
+        <v>-0.41249034413285</v>
       </c>
       <c r="K276">
-        <v>1.0</v>
+        <v>0.45</v>
       </c>
       <c r="L276" t="s">
-        <v>678</v>
+        <v>671</v>
       </c>
       <c r="M276" s="1">
-        <v>644315.0</v>
+        <v>376720.0</v>
       </c>
       <c r="N276" s="1">
-        <v>651329.38</v>
+        <v>378507.67</v>
       </c>
       <c r="O276" s="1">
-        <v>0.19</v>
+        <v>0.11</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>679</v>
+        <v>672</v>
       </c>
       <c r="B277" t="s">
-        <v>680</v>
+        <v>673</v>
       </c>
       <c r="C277" s="1">
         <v>500000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>101.284</v>
+        <v>101.436</v>
       </c>
       <c r="E277" s="1">
-        <v>99.942</v>
+        <v>99.858</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>499710.0</v>
+        <v>499290.0</v>
       </c>
       <c r="I277" s="1">
-        <v>6710.0</v>
+        <v>7890.0</v>
       </c>
       <c r="J277" s="1">
-        <v>1.3427788117108</v>
+        <v>1.5802439464039</v>
       </c>
       <c r="K277">
-        <v>0.33</v>
+        <v>3.86</v>
       </c>
       <c r="L277" t="s">
-        <v>681</v>
+        <v>674</v>
       </c>
       <c r="M277" s="1">
-        <v>506420.0</v>
+        <v>507180.0</v>
       </c>
       <c r="N277" s="1">
-        <v>508058.7</v>
+        <v>526501.92</v>
       </c>
       <c r="O277" s="1">
         <v>0.15</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>682</v>
+        <v>675</v>
       </c>
       <c r="B278" t="s">
-        <v>683</v>
+        <v>676</v>
       </c>
       <c r="C278" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>94.009</v>
+        <v>98.093</v>
       </c>
       <c r="E278" s="1">
-        <v>94.5700925</v>
+        <v>98.625</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>378280.37</v>
+        <v>789000.0</v>
       </c>
       <c r="I278" s="1">
-        <v>-2244.37</v>
+        <v>-4256.0</v>
       </c>
       <c r="J278" s="1">
-        <v>-0.59330860863861</v>
+        <v>-0.53941698352345</v>
       </c>
       <c r="K278">
-        <v>0.4</v>
+        <v>2.17</v>
       </c>
       <c r="L278" t="s">
-        <v>684</v>
+        <v>677</v>
       </c>
       <c r="M278" s="1">
-        <v>376036.0</v>
+        <v>784744.0</v>
       </c>
       <c r="N278" s="1">
-        <v>377618.19</v>
+        <v>802086.47</v>
       </c>
       <c r="O278" s="1">
-        <v>0.11</v>
+        <v>0.22</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>685</v>
+        <v>678</v>
       </c>
       <c r="B279" t="s">
-        <v>686</v>
+        <v>679</v>
       </c>
       <c r="C279" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>101.057</v>
+        <v>96.967</v>
       </c>
       <c r="E279" s="1">
-        <v>99.858</v>
+        <v>98.642</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>499290.0</v>
+        <v>394568.0</v>
       </c>
       <c r="I279" s="1">
-        <v>5995.0</v>
+        <v>-6700.0</v>
       </c>
       <c r="J279" s="1">
-        <v>1.2007050011016</v>
+        <v>-1.6980596500476</v>
       </c>
       <c r="K279">
-        <v>3.55</v>
-[...2 lines deleted...]
-        <v>687</v>
+        <v>0.16</v>
+      </c>
+      <c r="L279">
+        <v>623.29</v>
       </c>
       <c r="M279" s="1">
-        <v>505285.0</v>
+        <v>387868.0</v>
       </c>
       <c r="N279" s="1">
-        <v>523014.45</v>
+        <v>388491.29</v>
       </c>
       <c r="O279" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
       <c r="B280" t="s">
-        <v>689</v>
+        <v>679</v>
       </c>
       <c r="C280" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>97.66</v>
+        <v>97.039</v>
       </c>
       <c r="E280" s="1">
-        <v>98.625</v>
+        <v>95.396</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>789000.0</v>
+        <v>381584.0</v>
       </c>
       <c r="I280" s="1">
-        <v>-7720.0</v>
+        <v>6572.0</v>
       </c>
       <c r="J280" s="1">
-        <v>-0.97845373891001</v>
+        <v>1.7222944358254</v>
       </c>
       <c r="K280">
-        <v>1.86</v>
-[...2 lines deleted...]
-        <v>690</v>
+        <v>0.16</v>
+      </c>
+      <c r="L280">
+        <v>623.29</v>
       </c>
       <c r="M280" s="1">
-        <v>781280.0</v>
+        <v>388156.0</v>
       </c>
       <c r="N280" s="1">
-        <v>796156.71</v>
+        <v>388779.29</v>
       </c>
       <c r="O280" s="1">
-        <v>0.23</v>
+        <v>0.11</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>691</v>
+        <v>681</v>
       </c>
       <c r="B281" t="s">
-        <v>692</v>
+        <v>682</v>
       </c>
       <c r="C281" s="1">
-        <v>400000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>97.152</v>
+        <v>98.17</v>
       </c>
       <c r="E281" s="1">
-        <v>98.642</v>
+        <v>99.628</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>394568.0</v>
+        <v>353679.4</v>
       </c>
       <c r="I281" s="1">
-        <v>-5960.0</v>
+        <v>-5175.9</v>
       </c>
       <c r="J281" s="1">
-        <v>-1.510512763326</v>
+        <v>-1.4634440117236</v>
       </c>
       <c r="K281">
-        <v>4.17</v>
+        <v>2.19</v>
       </c>
       <c r="L281" t="s">
-        <v>693</v>
+        <v>683</v>
       </c>
       <c r="M281" s="1">
-        <v>388608.0</v>
+        <v>348503.5</v>
       </c>
       <c r="N281" s="1">
-        <v>405292.93</v>
+        <v>356279.46</v>
       </c>
       <c r="O281" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>694</v>
+        <v>684</v>
       </c>
       <c r="B282" t="s">
-        <v>695</v>
+        <v>685</v>
       </c>
       <c r="C282" s="1">
-        <v>355000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>97.885</v>
+        <v>99.058</v>
       </c>
       <c r="E282" s="1">
-        <v>99.628</v>
+        <v>99.736</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>353679.4</v>
+        <v>299208.0</v>
       </c>
       <c r="I282" s="1">
-        <v>-6187.65</v>
+        <v>-2034.0</v>
       </c>
       <c r="J282" s="1">
-        <v>-1.7495081703939</v>
+        <v>-0.67979465789685</v>
       </c>
       <c r="K282">
-        <v>1.92</v>
+        <v>2.14</v>
       </c>
       <c r="L282" t="s">
-        <v>696</v>
+        <v>686</v>
       </c>
       <c r="M282" s="1">
-        <v>347491.75</v>
+        <v>297174.0</v>
       </c>
       <c r="N282" s="1">
-        <v>354319.42</v>
+        <v>303584.96</v>
       </c>
       <c r="O282" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>697</v>
+        <v>687</v>
       </c>
       <c r="B283" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
       <c r="C283" s="1">
-        <v>300000.0</v>
+        <v>348000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>98.407</v>
+        <v>99.511</v>
       </c>
       <c r="E283" s="1">
-        <v>99.736</v>
+        <v>99.394</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>299208.0</v>
+        <v>345891.12</v>
       </c>
       <c r="I283" s="1">
-        <v>-3987.0</v>
+        <v>407.16</v>
       </c>
       <c r="J283" s="1">
-        <v>-1.3325178471164</v>
+        <v>0.11771334285772</v>
       </c>
       <c r="K283">
-        <v>1.81</v>
+        <v>0.37</v>
       </c>
       <c r="L283" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
       <c r="M283" s="1">
-        <v>295221.0</v>
+        <v>346298.28</v>
       </c>
       <c r="N283" s="1">
-        <v>300645.66</v>
+        <v>347585.4</v>
       </c>
       <c r="O283" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>700</v>
+        <v>690</v>
       </c>
       <c r="B284" t="s">
-        <v>701</v>
+        <v>691</v>
       </c>
       <c r="C284" s="1">
-        <v>348000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>99.257</v>
+        <v>95.4</v>
       </c>
       <c r="E284" s="1">
-        <v>99.394</v>
+        <v>93.6</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>345891.12</v>
+        <v>374400.0</v>
       </c>
       <c r="I284" s="1">
-        <v>-476.76</v>
+        <v>7200.0</v>
       </c>
       <c r="J284" s="1">
-        <v>-0.13783528180776</v>
+        <v>1.9230769230769</v>
       </c>
       <c r="K284">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>214.52</v>
+        <v>1.01</v>
+      </c>
+      <c r="L284" t="s">
+        <v>692</v>
       </c>
       <c r="M284" s="1">
-        <v>345414.36</v>
+        <v>381600.0</v>
       </c>
       <c r="N284" s="1">
-        <v>345628.88</v>
+        <v>385624.66</v>
       </c>
       <c r="O284" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>702</v>
+        <v>693</v>
       </c>
       <c r="B285" t="s">
-        <v>703</v>
+        <v>694</v>
       </c>
       <c r="C285" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>95.064</v>
+        <v>98.848</v>
       </c>
       <c r="E285" s="1">
-        <v>93.6</v>
+        <v>100.0</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>374400.0</v>
+        <v>900000.0</v>
       </c>
       <c r="I285" s="1">
-        <v>5856.0</v>
+        <v>-10368.0</v>
       </c>
       <c r="J285" s="1">
-        <v>1.5641025641026</v>
+        <v>-1.152</v>
       </c>
       <c r="K285">
-        <v>0.87</v>
+        <v>3.06</v>
       </c>
       <c r="L285" t="s">
-        <v>704</v>
+        <v>695</v>
       </c>
       <c r="M285" s="1">
-        <v>380256.0</v>
+        <v>889632.0</v>
       </c>
       <c r="N285" s="1">
-        <v>383746.41</v>
+        <v>917149.81</v>
       </c>
       <c r="O285" s="1">
-        <v>0.11</v>
+        <v>0.25</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>705</v>
+        <v>696</v>
       </c>
       <c r="B286" t="s">
-        <v>706</v>
+        <v>697</v>
       </c>
       <c r="C286" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>98.215</v>
+        <v>101.532</v>
       </c>
       <c r="E286" s="1">
-        <v>100.0</v>
+        <v>103.012</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>900000.0</v>
+        <v>412048.0</v>
       </c>
       <c r="I286" s="1">
-        <v>-16065.0</v>
+        <v>-5920.0</v>
       </c>
       <c r="J286" s="1">
-        <v>-1.785</v>
+        <v>-1.4367258183513</v>
       </c>
       <c r="K286">
-        <v>2.74</v>
+        <v>3.28</v>
       </c>
       <c r="L286" t="s">
-        <v>707</v>
+        <v>698</v>
       </c>
       <c r="M286" s="1">
-        <v>883935.0</v>
+        <v>406128.0</v>
       </c>
       <c r="N286" s="1">
-        <v>908586.37</v>
+        <v>419262.25</v>
       </c>
       <c r="O286" s="1">
-        <v>0.26</v>
+        <v>0.12</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>708</v>
+        <v>699</v>
       </c>
       <c r="B287" t="s">
-        <v>709</v>
+        <v>700</v>
       </c>
       <c r="C287" s="1">
-        <v>400000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>101.173</v>
+        <v>101.179</v>
       </c>
       <c r="E287" s="1">
-        <v>103.012</v>
+        <v>99.849</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>412048.0</v>
+        <v>84871.65</v>
       </c>
       <c r="I287" s="1">
-        <v>-7356.0</v>
+        <v>1130.5</v>
       </c>
       <c r="J287" s="1">
-        <v>-1.7852289053702</v>
+        <v>1.332011337119</v>
       </c>
       <c r="K287">
-        <v>2.93</v>
+        <v>2.75</v>
       </c>
       <c r="L287" t="s">
-        <v>710</v>
+        <v>701</v>
       </c>
       <c r="M287" s="1">
-        <v>404692.0</v>
+        <v>86002.15</v>
       </c>
       <c r="N287" s="1">
-        <v>416428.99</v>
+        <v>88342.21</v>
       </c>
       <c r="O287" s="1">
-        <v>0.12</v>
+        <v>0.02</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>711</v>
+        <v>702</v>
       </c>
       <c r="B288" t="s">
-        <v>712</v>
+        <v>703</v>
       </c>
       <c r="C288" s="1">
-        <v>85000.0</v>
+        <v>532000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>100.6</v>
+        <v>107.985</v>
       </c>
       <c r="E288" s="1">
-        <v>99.849</v>
+        <v>99.283</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>84871.65</v>
+        <v>528185.56</v>
       </c>
       <c r="I288" s="1">
-        <v>638.35</v>
+        <v>46294.64</v>
       </c>
       <c r="J288" s="1">
-        <v>0.75213572494467</v>
+        <v>8.7648439309852</v>
       </c>
       <c r="K288">
-        <v>2.44</v>
+        <v>3.92</v>
       </c>
       <c r="L288" t="s">
-        <v>713</v>
+        <v>704</v>
       </c>
       <c r="M288" s="1">
-        <v>85510.0</v>
+        <v>574480.2</v>
       </c>
       <c r="N288" s="1">
-        <v>87581.09</v>
+        <v>595321.12</v>
       </c>
       <c r="O288" s="1">
-        <v>0.03</v>
+        <v>0.17</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>714</v>
+        <v>705</v>
       </c>
       <c r="B289" t="s">
-        <v>715</v>
+        <v>706</v>
       </c>
       <c r="C289" s="1">
-        <v>532000.0</v>
+        <v>303000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>107.674</v>
+        <v>99.947</v>
       </c>
       <c r="E289" s="1">
-        <v>99.283</v>
+        <v>99.115</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>528185.56</v>
+        <v>300318.45</v>
       </c>
       <c r="I289" s="1">
-        <v>44640.12</v>
+        <v>2520.96</v>
       </c>
       <c r="J289" s="1">
-        <v>8.4515979573542</v>
+        <v>0.83942894617364</v>
       </c>
       <c r="K289">
-        <v>3.5</v>
+        <v>0.62</v>
       </c>
       <c r="L289" t="s">
-        <v>716</v>
+        <v>707</v>
       </c>
       <c r="M289" s="1">
-        <v>572825.68</v>
+        <v>302839.41</v>
       </c>
       <c r="N289" s="1">
-        <v>591425.64</v>
+        <v>304727.97</v>
       </c>
       <c r="O289" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>717</v>
+        <v>708</v>
       </c>
       <c r="B290" t="s">
-        <v>718</v>
+        <v>709</v>
       </c>
       <c r="C290" s="1">
-        <v>303000.0</v>
+        <v>396543.39</v>
       </c>
       <c r="D290" s="1">
-        <v>99.66</v>
+        <v>90.163</v>
       </c>
       <c r="E290" s="1">
-        <v>99.115</v>
+        <v>93.61489546</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>300318.45</v>
+        <v>371223.68</v>
       </c>
       <c r="I290" s="1">
-        <v>1651.35</v>
+        <v>-13688.26</v>
       </c>
       <c r="J290" s="1">
-        <v>0.54986631690461</v>
+        <v>-3.687334816572</v>
       </c>
       <c r="K290">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>719</v>
+        <v>0.07</v>
+      </c>
+      <c r="L290">
+        <v>282.47</v>
       </c>
       <c r="M290" s="1">
-        <v>301969.8</v>
+        <v>357535.42</v>
       </c>
       <c r="N290" s="1">
-        <v>302986.72</v>
+        <v>357817.89</v>
       </c>
       <c r="O290" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>720</v>
+        <v>710</v>
       </c>
       <c r="B291" t="s">
-        <v>721</v>
+        <v>711</v>
       </c>
       <c r="C291" s="1">
-        <v>388543.39</v>
+        <v>544273.0</v>
       </c>
       <c r="D291" s="1">
-        <v>89.445</v>
+        <v>93.929</v>
       </c>
       <c r="E291" s="1">
-        <v>93.68156025</v>
+        <v>93.82524579</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>363993.51</v>
+        <v>510665.48</v>
       </c>
       <c r="I291" s="1">
-        <v>-16460.87</v>
+        <v>564.71</v>
       </c>
       <c r="J291" s="1">
-        <v>-4.5222976640435</v>
+        <v>0.11058315514101</v>
       </c>
       <c r="K291">
-        <v>1.26</v>
+        <v>0.29</v>
       </c>
       <c r="L291" t="s">
-        <v>722</v>
+        <v>712</v>
       </c>
       <c r="M291" s="1">
-        <v>347532.64</v>
+        <v>511230.19</v>
       </c>
       <c r="N291" s="1">
-        <v>352445.33</v>
+        <v>512800.38</v>
       </c>
       <c r="O291" s="1">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="B292" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
       <c r="C292" s="1">
-        <v>532273.0</v>
+        <v>348458.0</v>
       </c>
       <c r="D292" s="1">
-        <v>93.586</v>
+        <v>66.666</v>
       </c>
       <c r="E292" s="1">
-        <v>93.81711265</v>
+        <v>65.20059806</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>499363.16</v>
+        <v>227196.7</v>
       </c>
       <c r="I292" s="1">
-        <v>-1230.15</v>
+        <v>5106.31</v>
       </c>
       <c r="J292" s="1">
-        <v>-0.24634376312422</v>
+        <v>2.2475282431479</v>
       </c>
       <c r="K292">
-        <v>0.18</v>
+        <v>0.08</v>
       </c>
       <c r="L292">
-        <v>944.97</v>
+        <v>286.4</v>
       </c>
       <c r="M292" s="1">
-        <v>498133.01</v>
+        <v>232303.01</v>
       </c>
       <c r="N292" s="1">
-        <v>499077.98</v>
+        <v>232589.41</v>
       </c>
       <c r="O292" s="1">
-        <v>0.14</v>
+        <v>0.06</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>725</v>
+        <v>715</v>
       </c>
       <c r="B293" t="s">
-        <v>726</v>
+        <v>716</v>
       </c>
       <c r="C293" s="1">
-        <v>341458.0</v>
+        <v>2925000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>65.648</v>
+        <v>101.631</v>
       </c>
       <c r="E293" s="1">
-        <v>65.16377124</v>
+        <v>120.30693675</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>222506.91</v>
+        <v>3518977.9</v>
       </c>
       <c r="I293" s="1">
-        <v>1653.44</v>
+        <v>356302.08</v>
       </c>
       <c r="J293" s="1">
-        <v>0.7430960233999</v>
+        <v>10.125158217106</v>
       </c>
       <c r="K293">
-        <v>1.46</v>
+        <v>0.36</v>
       </c>
       <c r="L293" t="s">
-        <v>727</v>
+        <v>717</v>
       </c>
       <c r="M293" s="1">
-        <v>224160.35</v>
+        <v>3875279.98</v>
       </c>
       <c r="N293" s="1">
-        <v>229141.89</v>
+        <v>3885771.15</v>
       </c>
       <c r="O293" s="1">
-        <v>0.07</v>
+        <v>1.08</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>728</v>
+        <v>718</v>
       </c>
       <c r="B294" t="s">
-        <v>729</v>
+        <v>719</v>
       </c>
       <c r="C294" s="1">
-        <v>2862000.0</v>
+        <v>6826000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>102.276</v>
+        <v>99.965</v>
       </c>
       <c r="E294" s="1">
-        <v>120.04066562</v>
+        <v>100.81901113</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>3435563.85</v>
+        <v>6881905.7</v>
       </c>
       <c r="I294" s="1">
-        <v>334005.9</v>
+        <v>-58294.8</v>
       </c>
       <c r="J294" s="1">
-        <v>9.7220111336309</v>
+        <v>-0.84707350756056</v>
       </c>
       <c r="K294">
-        <v>0.22</v>
+        <v>0.7</v>
       </c>
       <c r="L294" t="s">
-        <v>730</v>
+        <v>720</v>
       </c>
       <c r="M294" s="1">
-        <v>3769569.75</v>
+        <v>6823610.9</v>
       </c>
       <c r="N294" s="1">
-        <v>3775954.6</v>
+        <v>6871213.76</v>
       </c>
       <c r="O294" s="1">
-        <v>1.08</v>
+        <v>1.91</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>731</v>
+        <v>721</v>
       </c>
       <c r="B295" t="s">
-        <v>732</v>
+        <v>722</v>
       </c>
       <c r="C295" s="1">
-        <v>6678000.0</v>
+        <v>3049000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>99.939</v>
+        <v>98.881</v>
       </c>
       <c r="E295" s="1">
-        <v>100.83656394</v>
+        <v>97.93011578</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>6733865.74</v>
+        <v>2985889.23</v>
       </c>
       <c r="I295" s="1">
-        <v>-59939.32</v>
+        <v>28992.46</v>
       </c>
       <c r="J295" s="1">
-        <v>-0.89011753893388</v>
+        <v>0.97098243661236</v>
       </c>
       <c r="K295">
-        <v>0.49</v>
+        <v>0.68</v>
       </c>
       <c r="L295" t="s">
-        <v>733</v>
+        <v>723</v>
       </c>
       <c r="M295" s="1">
-        <v>6673926.42</v>
+        <v>3014881.69</v>
       </c>
       <c r="N295" s="1">
-        <v>6706384.82</v>
+        <v>3035760.71</v>
       </c>
       <c r="O295" s="1">
-        <v>1.92</v>
+        <v>0.84</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>734</v>
+        <v>724</v>
       </c>
       <c r="B296" t="s">
-        <v>735</v>
+        <v>725</v>
       </c>
       <c r="C296" s="1">
-        <v>2983000.0</v>
+        <v>5893000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>97.963</v>
+        <v>94.539</v>
       </c>
       <c r="E296" s="1">
-        <v>97.90120047</v>
+        <v>93.72839471</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>2920392.81</v>
+        <v>5523414.3</v>
       </c>
       <c r="I296" s="1">
-        <v>1843.48</v>
+        <v>47768.97</v>
       </c>
       <c r="J296" s="1">
-        <v>0.063124384969295</v>
+        <v>0.86484495649729</v>
       </c>
       <c r="K296">
-        <v>0.43</v>
+        <v>0.84</v>
       </c>
       <c r="L296" t="s">
-        <v>736</v>
+        <v>726</v>
       </c>
       <c r="M296" s="1">
-        <v>2922236.29</v>
+        <v>5571183.27</v>
       </c>
       <c r="N296" s="1">
-        <v>2935004.32</v>
+        <v>5620625.22</v>
       </c>
       <c r="O296" s="1">
-        <v>0.84</v>
+        <v>1.56</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>737</v>
+        <v>727</v>
       </c>
       <c r="B297" t="s">
-        <v>738</v>
+        <v>728</v>
       </c>
       <c r="C297" s="1">
-        <v>5765000.0</v>
+        <v>2264000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>93.093</v>
+        <v>86.324</v>
       </c>
       <c r="E297" s="1">
-        <v>93.70027233</v>
+        <v>94.94942977</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>5401820.7</v>
+        <v>2149655.09</v>
       </c>
       <c r="I297" s="1">
-        <v>-35009.25</v>
+        <v>-195279.73</v>
       </c>
       <c r="J297" s="1">
-        <v>-0.64810092641542</v>
+        <v>-9.0842354621643</v>
       </c>
       <c r="K297">
-        <v>0.57</v>
+        <v>0.84</v>
       </c>
       <c r="L297" t="s">
-        <v>739</v>
+        <v>729</v>
       </c>
       <c r="M297" s="1">
-        <v>5366811.45</v>
+        <v>1954375.36</v>
       </c>
       <c r="N297" s="1">
-        <v>5399905.37</v>
+        <v>1973370.2</v>
       </c>
       <c r="O297" s="1">
-        <v>1.54</v>
+        <v>0.55</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>740</v>
+        <v>730</v>
       </c>
       <c r="B298" t="s">
-        <v>741</v>
+        <v>731</v>
       </c>
       <c r="C298" s="1">
-        <v>2215000.0</v>
+        <v>5007000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>84.844</v>
+        <v>100.824</v>
       </c>
       <c r="E298" s="1">
-        <v>95.12946727</v>
+        <v>99.87909367</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>2107117.7</v>
+        <v>5000946.22</v>
       </c>
       <c r="I298" s="1">
-        <v>-227823.1</v>
+        <v>47311.46</v>
       </c>
       <c r="J298" s="1">
-        <v>-10.812072813968</v>
+        <v>0.94605016568245</v>
       </c>
       <c r="K298">
-        <v>0.57</v>
+        <v>0.45</v>
       </c>
       <c r="L298" t="s">
-        <v>742</v>
+        <v>732</v>
       </c>
       <c r="M298" s="1">
-        <v>1879294.6</v>
+        <v>5048257.68</v>
       </c>
       <c r="N298" s="1">
-        <v>1892009.78</v>
+        <v>5070858.34</v>
       </c>
       <c r="O298" s="1">
-        <v>0.54</v>
+        <v>1.41</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>743</v>
+        <v>733</v>
       </c>
       <c r="B299" t="s">
-        <v>744</v>
+        <v>734</v>
       </c>
       <c r="C299" s="1">
-        <v>4898000.0</v>
+        <v>4655000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>99.462</v>
+        <v>98.072</v>
       </c>
       <c r="E299" s="1">
-        <v>99.84834075</v>
+        <v>96.82826831</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>4890571.73</v>
+        <v>4507355.89</v>
       </c>
       <c r="I299" s="1">
-        <v>-18922.97</v>
+        <v>57895.71</v>
       </c>
       <c r="J299" s="1">
-        <v>-0.38692756276167</v>
+        <v>1.2844716816892</v>
       </c>
       <c r="K299">
-        <v>0.14</v>
+        <v>0.67</v>
       </c>
       <c r="L299" t="s">
-        <v>745</v>
+        <v>735</v>
       </c>
       <c r="M299" s="1">
-        <v>4871648.76</v>
+        <v>4565251.6</v>
       </c>
       <c r="N299" s="1">
-        <v>4878332.77</v>
+        <v>4596590.18</v>
       </c>
       <c r="O299" s="1">
-        <v>1.39</v>
+        <v>1.28</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>746</v>
+        <v>736</v>
       </c>
       <c r="B300" t="s">
-        <v>747</v>
+        <v>737</v>
       </c>
       <c r="C300" s="1">
-        <v>4554000.0</v>
+        <v>312000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>96.551</v>
+        <v>96.946</v>
       </c>
       <c r="E300" s="1">
-        <v>96.78999451</v>
+        <v>99.406</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>4407816.35</v>
+        <v>310146.72</v>
       </c>
       <c r="I300" s="1">
-        <v>-10883.81</v>
+        <v>-7675.2</v>
       </c>
       <c r="J300" s="1">
-        <v>-0.2469206776276</v>
+        <v>-2.4746997163149</v>
       </c>
       <c r="K300">
-        <v>0.36</v>
+        <v>1.5</v>
       </c>
       <c r="L300" t="s">
-        <v>748</v>
+        <v>738</v>
       </c>
       <c r="M300" s="1">
-        <v>4396932.54</v>
+        <v>302471.52</v>
       </c>
       <c r="N300" s="1">
-        <v>4413219.93</v>
+        <v>307146.18</v>
       </c>
       <c r="O300" s="1">
-        <v>1.26</v>
+        <v>0.09</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>749</v>
+        <v>739</v>
       </c>
       <c r="B301" t="s">
-        <v>750</v>
+        <v>740</v>
       </c>
       <c r="C301" s="1">
-        <v>312000.0</v>
+        <v>765000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>95.974</v>
+        <v>98.626</v>
       </c>
       <c r="E301" s="1">
-        <v>99.406</v>
+        <v>100.0</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>310146.72</v>
+        <v>765000.0</v>
       </c>
       <c r="I301" s="1">
-        <v>-10707.84</v>
+        <v>-10511.1</v>
       </c>
       <c r="J301" s="1">
-        <v>-3.4525078969076</v>
+        <v>-1.374</v>
       </c>
       <c r="K301">
-        <v>1.24</v>
+        <v>0.91</v>
       </c>
       <c r="L301" t="s">
-        <v>751</v>
+        <v>741</v>
       </c>
       <c r="M301" s="1">
-        <v>299438.88</v>
+        <v>754488.9</v>
       </c>
       <c r="N301" s="1">
-        <v>303312.17</v>
+        <v>761455.98</v>
       </c>
       <c r="O301" s="1">
-        <v>0.09</v>
+        <v>0.21</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>752</v>
+        <v>742</v>
       </c>
       <c r="B302" t="s">
-        <v>753</v>
+        <v>743</v>
       </c>
       <c r="C302" s="1">
-        <v>765000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>98.245</v>
+        <v>103.332</v>
       </c>
       <c r="E302" s="1">
-        <v>100.0</v>
+        <v>100.77</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>765000.0</v>
+        <v>503850.0</v>
       </c>
       <c r="I302" s="1">
-        <v>-13425.75</v>
+        <v>12810.0</v>
       </c>
       <c r="J302" s="1">
-        <v>-1.755</v>
+        <v>2.5424233402798</v>
       </c>
       <c r="K302">
-        <v>0.65</v>
+        <v>0.62</v>
       </c>
       <c r="L302" t="s">
-        <v>754</v>
+        <v>744</v>
       </c>
       <c r="M302" s="1">
-        <v>751574.25</v>
+        <v>516660.0</v>
       </c>
       <c r="N302" s="1">
-        <v>756569.51</v>
+        <v>519783.29</v>
       </c>
       <c r="O302" s="1">
-        <v>0.22</v>
+        <v>0.14</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>755</v>
+        <v>745</v>
       </c>
       <c r="B303" t="s">
-        <v>756</v>
+        <v>746</v>
       </c>
       <c r="C303" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>103.126</v>
+        <v>100.881</v>
       </c>
       <c r="E303" s="1">
-        <v>100.77</v>
+        <v>98.69</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>503850.0</v>
+        <v>394760.0</v>
       </c>
       <c r="I303" s="1">
-        <v>11780.0</v>
+        <v>8764.0</v>
       </c>
       <c r="J303" s="1">
-        <v>2.337997419867</v>
+        <v>2.2200830884588</v>
       </c>
       <c r="K303">
-        <v>0.23</v>
+        <v>2.7</v>
       </c>
       <c r="L303" t="s">
-        <v>757</v>
+        <v>747</v>
       </c>
       <c r="M303" s="1">
-        <v>515630.0</v>
+        <v>403524.0</v>
       </c>
       <c r="N303" s="1">
-        <v>516801.23</v>
+        <v>414310.3</v>
       </c>
       <c r="O303" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>758</v>
+        <v>748</v>
       </c>
       <c r="B304" t="s">
-        <v>759</v>
+        <v>749</v>
       </c>
       <c r="C304" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>99.911</v>
+        <v>84.642</v>
       </c>
       <c r="E304" s="1">
-        <v>98.69</v>
+        <v>85.4016</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>394760.0</v>
+        <v>427008.0</v>
       </c>
       <c r="I304" s="1">
-        <v>4884.0</v>
+        <v>-3798.0</v>
       </c>
       <c r="J304" s="1">
-        <v>1.2372074171649</v>
+        <v>-0.8894446942446</v>
       </c>
       <c r="K304">
-        <v>2.38</v>
+        <v>0.41</v>
       </c>
       <c r="L304" t="s">
-        <v>760</v>
+        <v>750</v>
       </c>
       <c r="M304" s="1">
-        <v>399644.0</v>
+        <v>423210.0</v>
       </c>
       <c r="N304" s="1">
-        <v>409156.33</v>
+        <v>425271.64</v>
       </c>
       <c r="O304" s="1">
         <v>0.12</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>761</v>
+        <v>751</v>
       </c>
       <c r="B305" t="s">
-        <v>762</v>
+        <v>752</v>
       </c>
       <c r="C305" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>83.97</v>
+        <v>99.97</v>
       </c>
       <c r="E305" s="1">
-        <v>85.4016</v>
+        <v>99.898</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>427008.0</v>
+        <v>899082.0</v>
       </c>
       <c r="I305" s="1">
-        <v>-7158.0</v>
+        <v>648.0</v>
       </c>
       <c r="J305" s="1">
-        <v>-1.6763151978417</v>
+        <v>0.072073514985285</v>
       </c>
       <c r="K305">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>763</v>
+        <v>0.01</v>
+      </c>
+      <c r="L305">
+        <v>98.63</v>
       </c>
       <c r="M305" s="1">
-        <v>419850.0</v>
+        <v>899730.0</v>
       </c>
       <c r="N305" s="1">
-        <v>421552.05</v>
+        <v>899828.63</v>
       </c>
       <c r="O305" s="1">
-        <v>0.12</v>
+        <v>0.25</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>764</v>
+        <v>753</v>
       </c>
       <c r="B306" t="s">
-        <v>765</v>
+        <v>754</v>
       </c>
       <c r="C306" s="1">
         <v>306000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>100.233</v>
+        <v>100.732</v>
       </c>
       <c r="E306" s="1">
         <v>99.609</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
         <v>304803.54</v>
       </c>
       <c r="I306" s="1">
-        <v>1909.44</v>
+        <v>3436.38</v>
       </c>
       <c r="J306" s="1">
-        <v>0.62644941722134</v>
+        <v>1.1274081659288</v>
       </c>
       <c r="K306">
-        <v>3.96</v>
-[...2 lines deleted...]
-        <v>766</v>
+        <v>0.28</v>
+      </c>
+      <c r="L306">
+        <v>871.89</v>
       </c>
       <c r="M306" s="1">
-        <v>306712.98</v>
+        <v>308239.92</v>
       </c>
       <c r="N306" s="1">
-        <v>318818.84</v>
+        <v>309111.81</v>
       </c>
       <c r="O306" s="1">
         <v>0.09</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>767</v>
+        <v>755</v>
       </c>
       <c r="B307" t="s">
-        <v>768</v>
+        <v>756</v>
       </c>
       <c r="C307" s="1">
         <v>256000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>101.173</v>
+        <v>101.689</v>
       </c>
       <c r="E307" s="1">
         <v>99.813</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
         <v>255521.28</v>
       </c>
       <c r="I307" s="1">
-        <v>3481.6</v>
+        <v>4802.56</v>
       </c>
       <c r="J307" s="1">
-        <v>1.362547964694</v>
+        <v>1.8795146924749</v>
       </c>
       <c r="K307">
-        <v>3.78</v>
-[...2 lines deleted...]
-        <v>769</v>
+        <v>0.22</v>
+      </c>
+      <c r="L307">
+        <v>570.74</v>
       </c>
       <c r="M307" s="1">
-        <v>259002.88</v>
+        <v>260323.84</v>
       </c>
       <c r="N307" s="1">
-        <v>268678.28</v>
+        <v>260894.58</v>
       </c>
       <c r="O307" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>770</v>
+        <v>757</v>
       </c>
       <c r="B308" t="s">
-        <v>771</v>
+        <v>758</v>
       </c>
       <c r="C308" s="1">
         <v>383000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>103.148</v>
+        <v>103.522</v>
       </c>
       <c r="E308" s="1">
         <v>100.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
         <v>383000.0</v>
       </c>
       <c r="I308" s="1">
-        <v>12056.84</v>
+        <v>13489.26</v>
       </c>
       <c r="J308" s="1">
-        <v>3.148</v>
+        <v>3.522</v>
       </c>
       <c r="K308">
-        <v>2.53</v>
+        <v>2.87</v>
       </c>
       <c r="L308" t="s">
-        <v>772</v>
+        <v>759</v>
       </c>
       <c r="M308" s="1">
-        <v>395056.84</v>
+        <v>396489.26</v>
       </c>
       <c r="N308" s="1">
-        <v>404735.28</v>
+        <v>407499.6</v>
       </c>
       <c r="O308" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>773</v>
+        <v>760</v>
       </c>
       <c r="B309" t="s">
-        <v>774</v>
+        <v>761</v>
       </c>
       <c r="C309" s="1">
         <v>800000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>98.01</v>
+        <v>98.388</v>
       </c>
       <c r="E309" s="1">
         <v>99.423</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
         <v>795384.0</v>
       </c>
       <c r="I309" s="1">
-        <v>-11304.0</v>
+        <v>-8280.0</v>
       </c>
       <c r="J309" s="1">
-        <v>-1.4212003258803</v>
+        <v>-1.0410066081289</v>
       </c>
       <c r="K309">
-        <v>0.48</v>
+        <v>0.73</v>
       </c>
       <c r="L309" t="s">
-        <v>775</v>
+        <v>762</v>
       </c>
       <c r="M309" s="1">
-        <v>784080.0</v>
+        <v>787104.0</v>
       </c>
       <c r="N309" s="1">
-        <v>787959.45</v>
+        <v>792956.05</v>
       </c>
       <c r="O309" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>776</v>
+        <v>763</v>
       </c>
       <c r="B310" t="s">
-        <v>777</v>
+        <v>764</v>
       </c>
       <c r="C310" s="1">
-        <v>362000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>97.688</v>
+        <v>98.393</v>
       </c>
       <c r="E310" s="1">
-        <v>99.947</v>
+        <v>97.59</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>361808.14</v>
+        <v>195180.0</v>
       </c>
       <c r="I310" s="1">
-        <v>-8177.58</v>
+        <v>1606.0</v>
       </c>
       <c r="J310" s="1">
-        <v>-2.2601979048896</v>
+        <v>0.82283020801312</v>
       </c>
       <c r="K310">
-        <v>1.64</v>
+        <v>1.69</v>
       </c>
       <c r="L310" t="s">
-        <v>778</v>
+        <v>765</v>
       </c>
       <c r="M310" s="1">
-        <v>353630.56</v>
+        <v>196786.0</v>
       </c>
       <c r="N310" s="1">
-        <v>359581.24</v>
+        <v>200169.56</v>
       </c>
       <c r="O310" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>779</v>
+        <v>766</v>
       </c>
       <c r="B311" t="s">
-        <v>780</v>
+        <v>767</v>
       </c>
       <c r="C311" s="1">
-        <v>407000.0</v>
+        <v>362000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>100.441</v>
+        <v>98.809</v>
       </c>
       <c r="E311" s="1">
-        <v>100.0</v>
+        <v>99.947</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>407000.0</v>
+        <v>361808.14</v>
       </c>
       <c r="I311" s="1">
-        <v>1794.87</v>
+        <v>-4119.56</v>
       </c>
       <c r="J311" s="1">
-        <v>0.441</v>
+        <v>-1.1386034598337</v>
       </c>
       <c r="K311">
-        <v>0.52</v>
+        <v>1.95</v>
       </c>
       <c r="L311" t="s">
-        <v>781</v>
+        <v>768</v>
       </c>
       <c r="M311" s="1">
-        <v>408794.87</v>
+        <v>357688.58</v>
       </c>
       <c r="N311" s="1">
-        <v>410903.69</v>
+        <v>364755.02</v>
       </c>
       <c r="O311" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>782</v>
+        <v>769</v>
       </c>
       <c r="B312" t="s">
-        <v>783</v>
+        <v>770</v>
       </c>
       <c r="C312" s="1">
-        <v>1100000.0</v>
+        <v>407000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>97.702</v>
+        <v>101.448</v>
       </c>
       <c r="E312" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>1097569.0</v>
+        <v>407000.0</v>
       </c>
       <c r="I312" s="1">
-        <v>-22847.0</v>
+        <v>5893.36</v>
       </c>
       <c r="J312" s="1">
-        <v>-2.0816003367442</v>
+        <v>1.448</v>
       </c>
       <c r="K312">
-        <v>0.72</v>
+        <v>0.91</v>
       </c>
       <c r="L312" t="s">
-        <v>784</v>
+        <v>771</v>
       </c>
       <c r="M312" s="1">
-        <v>1074722.0</v>
+        <v>412893.36</v>
       </c>
       <c r="N312" s="1">
-        <v>1082632.96</v>
+        <v>416583.79</v>
       </c>
       <c r="O312" s="1">
-        <v>0.31</v>
+        <v>0.12</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>785</v>
+        <v>772</v>
       </c>
       <c r="B313" t="s">
-        <v>786</v>
+        <v>773</v>
       </c>
       <c r="C313" s="1">
-        <v>719000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>98.072</v>
+        <v>98.723</v>
       </c>
       <c r="E313" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>719000.0</v>
+        <v>1097569.0</v>
       </c>
       <c r="I313" s="1">
-        <v>-13862.32</v>
+        <v>-11616.0</v>
       </c>
       <c r="J313" s="1">
-        <v>-1.928</v>
+        <v>-1.0583389290332</v>
       </c>
       <c r="K313">
-        <v>0.69</v>
+        <v>1.03</v>
       </c>
       <c r="L313" t="s">
-        <v>787</v>
+        <v>774</v>
       </c>
       <c r="M313" s="1">
-        <v>705137.68</v>
+        <v>1085953.0</v>
       </c>
       <c r="N313" s="1">
-        <v>710069.82</v>
+        <v>1097254.37</v>
       </c>
       <c r="O313" s="1">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>788</v>
+        <v>775</v>
       </c>
       <c r="B314" t="s">
-        <v>789</v>
+        <v>776</v>
       </c>
       <c r="C314" s="1">
-        <v>276000.0</v>
+        <v>719000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>97.35</v>
+        <v>98.667</v>
       </c>
       <c r="E314" s="1">
-        <v>99.215</v>
+        <v>100.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>273833.4</v>
+        <v>719000.0</v>
       </c>
       <c r="I314" s="1">
-        <v>-5147.4</v>
+        <v>-9584.27</v>
       </c>
       <c r="J314" s="1">
-        <v>-1.8797560852694</v>
+        <v>-1.333</v>
       </c>
       <c r="K314">
-        <v>4.24</v>
+        <v>0.17</v>
       </c>
       <c r="L314" t="s">
-        <v>790</v>
+        <v>777</v>
       </c>
       <c r="M314" s="1">
-        <v>268686.0</v>
+        <v>709415.73</v>
       </c>
       <c r="N314" s="1">
-        <v>280397.1</v>
+        <v>710617.15</v>
       </c>
       <c r="O314" s="1">
-        <v>0.08</v>
+        <v>0.2</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>791</v>
+        <v>778</v>
       </c>
       <c r="B315" t="s">
-        <v>792</v>
+        <v>779</v>
       </c>
       <c r="C315" s="1">
-        <v>400000.0</v>
+        <v>276000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>100.279</v>
+        <v>98.38</v>
       </c>
       <c r="E315" s="1">
-        <v>101.669</v>
+        <v>99.215</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>406676.0</v>
+        <v>273833.4</v>
       </c>
       <c r="I315" s="1">
-        <v>-5560.0</v>
+        <v>-2304.6</v>
       </c>
       <c r="J315" s="1">
-        <v>-1.3671817368126</v>
+        <v>-0.84160661190344</v>
       </c>
       <c r="K315">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>793</v>
+        <v>0.17</v>
+      </c>
+      <c r="L315">
+        <v>482.05</v>
       </c>
       <c r="M315" s="1">
-        <v>401116.0</v>
+        <v>271528.8</v>
       </c>
       <c r="N315" s="1">
-        <v>403066.41</v>
+        <v>272010.85</v>
       </c>
       <c r="O315" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>794</v>
+        <v>780</v>
       </c>
       <c r="B316" t="s">
-        <v>795</v>
+        <v>781</v>
       </c>
       <c r="C316" s="1">
-        <v>334000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>99.907</v>
+        <v>100.946</v>
       </c>
       <c r="E316" s="1">
-        <v>100.0</v>
+        <v>101.669</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>334000.0</v>
+        <v>406676.0</v>
       </c>
       <c r="I316" s="1">
-        <v>-310.62</v>
+        <v>-2892.0</v>
       </c>
       <c r="J316" s="1">
-        <v>-0.093</v>
+        <v>-0.71113121993921</v>
       </c>
       <c r="K316">
-        <v>3.36</v>
+        <v>0.81</v>
       </c>
       <c r="L316" t="s">
-        <v>796</v>
+        <v>782</v>
       </c>
       <c r="M316" s="1">
-        <v>333689.38</v>
+        <v>403784.0</v>
       </c>
       <c r="N316" s="1">
-        <v>344901.79</v>
+        <v>407034.68</v>
       </c>
       <c r="O316" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>797</v>
+        <v>783</v>
       </c>
       <c r="B317" t="s">
-        <v>798</v>
+        <v>784</v>
       </c>
       <c r="C317" s="1">
-        <v>400000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>98.816</v>
+        <v>100.205</v>
       </c>
       <c r="E317" s="1">
-        <v>100.78</v>
+        <v>100.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>403120.0</v>
+        <v>334000.0</v>
       </c>
       <c r="I317" s="1">
-        <v>-7856.0</v>
+        <v>684.7</v>
       </c>
       <c r="J317" s="1">
-        <v>-1.9487993649534</v>
+        <v>0.205</v>
       </c>
       <c r="K317">
-        <v>2.9</v>
-[...2 lines deleted...]
-        <v>799</v>
+        <v>0.13</v>
+      </c>
+      <c r="L317">
+        <v>418.85</v>
       </c>
       <c r="M317" s="1">
-        <v>395264.0</v>
+        <v>334684.7</v>
       </c>
       <c r="N317" s="1">
-        <v>406862.9</v>
+        <v>335103.55</v>
       </c>
       <c r="O317" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>800</v>
+        <v>785</v>
       </c>
       <c r="B318" t="s">
-        <v>801</v>
+        <v>786</v>
       </c>
       <c r="C318" s="1">
-        <v>429000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>100.253</v>
+        <v>99.157</v>
       </c>
       <c r="E318" s="1">
-        <v>100.0</v>
+        <v>100.78</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>429000.0</v>
+        <v>403120.0</v>
       </c>
       <c r="I318" s="1">
-        <v>1085.37</v>
+        <v>-6492.0</v>
       </c>
       <c r="J318" s="1">
-        <v>0.253</v>
+        <v>-1.6104385790832</v>
       </c>
       <c r="K318">
-        <v>2.43</v>
-[...2 lines deleted...]
-        <v>802</v>
+        <v>0.01</v>
+      </c>
+      <c r="L318">
+        <v>34.52</v>
       </c>
       <c r="M318" s="1">
-        <v>430085.37</v>
+        <v>396628.0</v>
       </c>
       <c r="N318" s="1">
-        <v>440498.48</v>
+        <v>396662.52</v>
       </c>
       <c r="O318" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>803</v>
+        <v>787</v>
       </c>
       <c r="B319" t="s">
-        <v>804</v>
+        <v>788</v>
       </c>
       <c r="C319" s="1">
-        <v>300000.0</v>
+        <v>429000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>93.747</v>
+        <v>100.737</v>
       </c>
       <c r="E319" s="1">
-        <v>93.323</v>
+        <v>100.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>279969.0</v>
+        <v>429000.0</v>
       </c>
       <c r="I319" s="1">
-        <v>1272.0</v>
+        <v>3161.73</v>
       </c>
       <c r="J319" s="1">
-        <v>0.45433601577317</v>
+        <v>0.737</v>
       </c>
       <c r="K319">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>928.77</v>
+        <v>2.73</v>
+      </c>
+      <c r="L319" t="s">
+        <v>789</v>
       </c>
       <c r="M319" s="1">
-        <v>281241.0</v>
+        <v>432161.73</v>
       </c>
       <c r="N319" s="1">
-        <v>282169.77</v>
+        <v>443855.14</v>
       </c>
       <c r="O319" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>805</v>
+        <v>790</v>
       </c>
       <c r="B320" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="C320" s="1">
-        <v>389000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>100.102</v>
+        <v>94.303</v>
       </c>
       <c r="E320" s="1">
-        <v>100.15896401</v>
+        <v>93.323</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>389618.37</v>
+        <v>279969.0</v>
       </c>
       <c r="I320" s="1">
-        <v>-221.59</v>
+        <v>2940.0</v>
       </c>
       <c r="J320" s="1">
-        <v>-0.056873601724683</v>
+        <v>1.050116262872</v>
       </c>
       <c r="K320">
-        <v>3.06</v>
+        <v>0.35</v>
       </c>
       <c r="L320" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="M320" s="1">
-        <v>389396.78</v>
+        <v>282909.0</v>
       </c>
       <c r="N320" s="1">
-        <v>401290.59</v>
+        <v>283961.05</v>
       </c>
       <c r="O320" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
       <c r="B321" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="C321" s="1">
-        <v>661000.0</v>
+        <v>389000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>99.756</v>
+        <v>100.643</v>
       </c>
       <c r="E321" s="1">
-        <v>100.0</v>
+        <v>100.15896401</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>661000.0</v>
+        <v>389618.37</v>
       </c>
       <c r="I321" s="1">
-        <v>-1612.84</v>
+        <v>1882.9</v>
       </c>
       <c r="J321" s="1">
-        <v>-0.244</v>
+        <v>0.48326776789298</v>
       </c>
       <c r="K321">
-        <v>2.3</v>
+        <v>3.39</v>
       </c>
       <c r="L321" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="M321" s="1">
-        <v>659387.16</v>
+        <v>391501.27</v>
       </c>
       <c r="N321" s="1">
-        <v>674601.48</v>
+        <v>404673.98</v>
       </c>
       <c r="O321" s="1">
-        <v>0.19</v>
+        <v>0.11</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
       <c r="B322" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="C322" s="1">
-        <v>500000.0</v>
+        <v>661000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>99.131</v>
+        <v>100.379</v>
       </c>
       <c r="E322" s="1">
-        <v>99.07</v>
+        <v>100.0</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>495350.0</v>
+        <v>661000.0</v>
       </c>
       <c r="I322" s="1">
-        <v>305.0</v>
+        <v>2505.19</v>
       </c>
       <c r="J322" s="1">
-        <v>0.061572625416372</v>
+        <v>0.379</v>
       </c>
       <c r="K322">
-        <v>0.7</v>
+        <v>2.6</v>
       </c>
       <c r="L322" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="M322" s="1">
-        <v>495655.0</v>
+        <v>663505.19</v>
       </c>
       <c r="N322" s="1">
-        <v>499174.0</v>
+        <v>680661.76</v>
       </c>
       <c r="O322" s="1">
-        <v>0.14</v>
+        <v>0.19</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
       <c r="B323" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="C323" s="1">
-        <v>524003.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>97.85</v>
+        <v>99.576</v>
       </c>
       <c r="E323" s="1">
-        <v>97.83770131</v>
+        <v>99.07</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>512672.49</v>
+        <v>495350.0</v>
       </c>
       <c r="I323" s="1">
-        <v>64.45</v>
+        <v>2530.0</v>
       </c>
       <c r="J323" s="1">
-        <v>0.012571378659307</v>
+        <v>0.51074997476532</v>
       </c>
       <c r="K323">
-        <v>0.6</v>
+        <v>1.01</v>
       </c>
       <c r="L323" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="M323" s="1">
-        <v>512736.94</v>
+        <v>497880.0</v>
       </c>
       <c r="N323" s="1">
-        <v>515902.49</v>
+        <v>502929.0</v>
       </c>
       <c r="O323" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
       <c r="B324" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="C324" s="1">
-        <v>2293997.0</v>
+        <v>536003.0</v>
       </c>
       <c r="D324" s="1">
-        <v>97.437</v>
+        <v>98.037</v>
       </c>
       <c r="E324" s="1">
-        <v>101.06399572</v>
+        <v>97.84408856</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>2318405.03</v>
+        <v>524447.25</v>
       </c>
       <c r="I324" s="1">
-        <v>-83203.18</v>
+        <v>1034.01</v>
       </c>
       <c r="J324" s="1">
-        <v>-3.5888112268286</v>
+        <v>0.19716186899636</v>
       </c>
       <c r="K324">
-        <v>0.75</v>
+        <v>0.67</v>
       </c>
       <c r="L324" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="M324" s="1">
-        <v>2235201.85</v>
+        <v>525481.26</v>
       </c>
       <c r="N324" s="1">
-        <v>2252485.39</v>
+        <v>529049.72</v>
       </c>
       <c r="O324" s="1">
-        <v>0.64</v>
+        <v>0.15</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
       <c r="B325" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="C325" s="1">
-        <v>1601863.0</v>
+        <v>2344997.0</v>
       </c>
       <c r="D325" s="1">
-        <v>103.854</v>
+        <v>97.855</v>
       </c>
       <c r="E325" s="1">
-        <v>117.63334817</v>
+        <v>100.99992495</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>1884325.08</v>
+        <v>2368445.21</v>
       </c>
       <c r="I325" s="1">
-        <v>-220726.28</v>
+        <v>-73748.39</v>
       </c>
       <c r="J325" s="1">
-        <v>-11.713811079774</v>
+        <v>-3.1137891511537</v>
       </c>
       <c r="K325">
-        <v>1.13</v>
+        <v>0.96</v>
       </c>
       <c r="L325" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="M325" s="1">
-        <v>1663598.8</v>
+        <v>2294696.82</v>
       </c>
       <c r="N325" s="1">
-        <v>1681702.04</v>
+        <v>2317183.09</v>
       </c>
       <c r="O325" s="1">
-        <v>0.48</v>
+        <v>0.64</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
       <c r="B326" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="C326" s="1">
-        <v>200000.0</v>
+        <v>1637863.0</v>
       </c>
       <c r="D326" s="1">
-        <v>97.858</v>
+        <v>104.401</v>
       </c>
       <c r="E326" s="1">
-        <v>99.794</v>
+        <v>117.35435015</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>199588.0</v>
+        <v>1922103.48</v>
       </c>
       <c r="I326" s="1">
-        <v>-3872.0</v>
+        <v>-212158.13</v>
       </c>
       <c r="J326" s="1">
-        <v>-1.9399963925687</v>
+        <v>-11.037809993456</v>
       </c>
       <c r="K326">
-        <v>0.58</v>
+        <v>1.44</v>
       </c>
       <c r="L326" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="M326" s="1">
-        <v>195716.0</v>
+        <v>1709945.35</v>
       </c>
       <c r="N326" s="1">
-        <v>196885.86</v>
+        <v>1733503.65</v>
       </c>
       <c r="O326" s="1">
-        <v>0.06</v>
+        <v>0.48</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
       <c r="B327" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="C327" s="1">
-        <v>1000000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>97.201</v>
+        <v>98.358</v>
       </c>
       <c r="E327" s="1">
-        <v>99.224</v>
+        <v>99.794</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>992240.0</v>
+        <v>199588.0</v>
       </c>
       <c r="I327" s="1">
-        <v>-20230.0</v>
+        <v>-2872.0</v>
       </c>
       <c r="J327" s="1">
-        <v>-2.0388212529227</v>
+        <v>-1.4389642663888</v>
       </c>
       <c r="K327">
-        <v>1.49</v>
+        <v>0.87</v>
       </c>
       <c r="L327" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="M327" s="1">
-        <v>972010.0</v>
+        <v>196716.0</v>
       </c>
       <c r="N327" s="1">
-        <v>986879.86</v>
+        <v>198461.21</v>
       </c>
       <c r="O327" s="1">
-        <v>0.28</v>
+        <v>0.06</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
       <c r="B328" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="C328" s="1">
-        <v>288000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>99.388</v>
+        <v>98.086</v>
       </c>
       <c r="E328" s="1">
-        <v>100.0</v>
+        <v>99.224</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>288000.0</v>
+        <v>992240.0</v>
       </c>
       <c r="I328" s="1">
-        <v>-1762.56</v>
+        <v>-11380.0</v>
       </c>
       <c r="J328" s="1">
-        <v>-0.612</v>
+        <v>-1.146899943562</v>
       </c>
       <c r="K328">
-        <v>2.95</v>
+        <v>1.75</v>
       </c>
       <c r="L328" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="M328" s="1">
-        <v>286237.44</v>
+        <v>980860.0</v>
       </c>
       <c r="N328" s="1">
-        <v>294740.57</v>
+        <v>998401.1</v>
       </c>
       <c r="O328" s="1">
-        <v>0.08</v>
+        <v>0.28</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
       <c r="B329" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="C329" s="1">
-        <v>400000.0</v>
+        <v>288000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>99.082</v>
+        <v>99.906</v>
       </c>
       <c r="E329" s="1">
-        <v>101.2</v>
+        <v>100.0</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>404800.0</v>
+        <v>288000.0</v>
       </c>
       <c r="I329" s="1">
-        <v>-8472.0</v>
+        <v>-270.72</v>
       </c>
       <c r="J329" s="1">
-        <v>-2.0928853754941</v>
+        <v>-0.094</v>
       </c>
       <c r="K329">
-        <v>0.61</v>
+        <v>3.25</v>
       </c>
       <c r="L329" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="M329" s="1">
-        <v>396328.0</v>
+        <v>287729.28</v>
       </c>
       <c r="N329" s="1">
-        <v>398760.88</v>
+        <v>297103.04</v>
       </c>
       <c r="O329" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
       <c r="B330" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="C330" s="1">
-        <v>956000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>98.429</v>
+        <v>99.78</v>
       </c>
       <c r="E330" s="1">
-        <v>99.728</v>
+        <v>101.2</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>953399.68</v>
+        <v>404800.0</v>
       </c>
       <c r="I330" s="1">
-        <v>-12418.44</v>
+        <v>-5680.0</v>
       </c>
       <c r="J330" s="1">
-        <v>-1.3025429167335</v>
+        <v>-1.403162055336</v>
       </c>
       <c r="K330">
-        <v>0.85</v>
+        <v>0.91</v>
       </c>
       <c r="L330" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="M330" s="1">
-        <v>940981.24</v>
+        <v>399120.0</v>
       </c>
       <c r="N330" s="1">
-        <v>949067.95</v>
+        <v>402769.32</v>
       </c>
       <c r="O330" s="1">
-        <v>0.27</v>
+        <v>0.11</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
       <c r="B331" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="C331" s="1">
-        <v>400000.0</v>
+        <v>956000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>100.931</v>
+        <v>98.725</v>
       </c>
       <c r="E331" s="1">
-        <v>100.651</v>
+        <v>99.728</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>402604.0</v>
+        <v>953399.68</v>
       </c>
       <c r="I331" s="1">
-        <v>1120.0</v>
+        <v>-9588.68</v>
       </c>
       <c r="J331" s="1">
-        <v>0.2781889896772</v>
+        <v>-1.0057356008343</v>
       </c>
       <c r="K331">
-        <v>1.69</v>
+        <v>1.11</v>
       </c>
       <c r="L331" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="M331" s="1">
-        <v>403724.0</v>
+        <v>943811.0</v>
       </c>
       <c r="N331" s="1">
-        <v>410477.42</v>
+        <v>954451.41</v>
       </c>
       <c r="O331" s="1">
-        <v>0.12</v>
+        <v>0.26</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
       <c r="B332" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="C332" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>104.18</v>
+        <v>101.26</v>
       </c>
       <c r="E332" s="1">
-        <v>99.29</v>
+        <v>100.651</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>595740.0</v>
+        <v>402604.0</v>
       </c>
       <c r="I332" s="1">
-        <v>29340.0</v>
+        <v>2436.0</v>
       </c>
       <c r="J332" s="1">
-        <v>4.9249672676</v>
+        <v>0.60506105254791</v>
       </c>
       <c r="K332">
-        <v>0.25</v>
+        <v>1.99</v>
       </c>
       <c r="L332" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="M332" s="1">
-        <v>625080.0</v>
+        <v>405040.0</v>
       </c>
       <c r="N332" s="1">
-        <v>626582.05</v>
+        <v>412985.21</v>
       </c>
       <c r="O332" s="1">
-        <v>0.18</v>
+        <v>0.11</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>844</v>
+        <v>829</v>
       </c>
       <c r="B333" t="s">
-        <v>845</v>
+        <v>830</v>
       </c>
       <c r="C333" s="1">
         <v>200000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>97.256</v>
+        <v>104.967</v>
       </c>
       <c r="E333" s="1">
-        <v>97.26</v>
+        <v>99.29</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>194520.0</v>
+        <v>198580.0</v>
       </c>
       <c r="I333" s="1">
-        <v>-8.0</v>
+        <v>11354.0</v>
       </c>
       <c r="J333" s="1">
-        <v>-0.0041126876413736</v>
+        <v>5.7175949239601</v>
       </c>
       <c r="K333">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>678.08</v>
+        <v>0.69</v>
+      </c>
+      <c r="L333" t="s">
+        <v>831</v>
       </c>
       <c r="M333" s="1">
-        <v>194512.0</v>
+        <v>209934.0</v>
       </c>
       <c r="N333" s="1">
-        <v>195190.08</v>
+        <v>211318.25</v>
       </c>
       <c r="O333" s="1">
         <v>0.06</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>846</v>
+        <v>832</v>
       </c>
       <c r="B334" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="C334" s="1">
-        <v>169000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>99.737</v>
+        <v>97.465</v>
       </c>
       <c r="E334" s="1">
-        <v>102.47</v>
+        <v>97.26</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>173174.3</v>
+        <v>194520.0</v>
       </c>
       <c r="I334" s="1">
-        <v>-4618.77</v>
+        <v>410.0</v>
       </c>
       <c r="J334" s="1">
-        <v>-2.6671220845125</v>
+        <v>0.2107752416204</v>
       </c>
       <c r="K334">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>296.33</v>
+        <v>0.65</v>
+      </c>
+      <c r="L334" t="s">
+        <v>834</v>
       </c>
       <c r="M334" s="1">
-        <v>168555.53</v>
+        <v>194930.0</v>
       </c>
       <c r="N334" s="1">
-        <v>168851.86</v>
+        <v>196224.52</v>
       </c>
       <c r="O334" s="1">
         <v>0.05</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>848</v>
+        <v>835</v>
       </c>
       <c r="B335" t="s">
-        <v>849</v>
+        <v>836</v>
       </c>
       <c r="C335" s="1">
-        <v>828578.75</v>
+        <v>169000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>97.256</v>
+        <v>99.919</v>
       </c>
       <c r="E335" s="1">
-        <v>95.41643085</v>
+        <v>102.47</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>790600.27</v>
+        <v>173174.3</v>
       </c>
       <c r="I335" s="1">
-        <v>15242.28</v>
+        <v>-4311.19</v>
       </c>
       <c r="J335" s="1">
-        <v>1.9279376163127</v>
+        <v>-2.4895091246218</v>
       </c>
       <c r="K335">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>850</v>
+        <v>0.5</v>
+      </c>
+      <c r="L335">
+        <v>851.95</v>
       </c>
       <c r="M335" s="1">
-        <v>805842.55</v>
+        <v>168863.11</v>
       </c>
       <c r="N335" s="1">
-        <v>809052.44</v>
+        <v>169715.06</v>
       </c>
       <c r="O335" s="1">
-        <v>0.23</v>
+        <v>0.05</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>851</v>
+        <v>837</v>
       </c>
       <c r="B336" t="s">
-        <v>852</v>
+        <v>838</v>
       </c>
       <c r="C336" s="1">
-        <v>507623.13</v>
+        <v>846578.75</v>
       </c>
       <c r="D336" s="1">
-        <v>80.367</v>
+        <v>97.563</v>
       </c>
       <c r="E336" s="1">
-        <v>82.81624795</v>
+        <v>95.46332577</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>420394.43</v>
+        <v>808172.23</v>
       </c>
       <c r="I336" s="1">
-        <v>-12432.95</v>
+        <v>17775.39</v>
       </c>
       <c r="J336" s="1">
-        <v>-2.9574487939814</v>
+        <v>2.1994556779067</v>
       </c>
       <c r="K336">
-        <v>0.51</v>
+        <v>0.44</v>
       </c>
       <c r="L336" t="s">
-        <v>853</v>
+        <v>839</v>
       </c>
       <c r="M336" s="1">
-        <v>407961.48</v>
+        <v>825947.62</v>
       </c>
       <c r="N336" s="1">
-        <v>410527.41</v>
+        <v>829714.32</v>
       </c>
       <c r="O336" s="1">
-        <v>0.12</v>
+        <v>0.23</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>854</v>
+        <v>840</v>
       </c>
       <c r="B337" t="s">
-        <v>855</v>
+        <v>841</v>
       </c>
       <c r="C337" s="1">
-        <v>629688.0</v>
+        <v>518623.13</v>
       </c>
       <c r="D337" s="1">
-        <v>92.379</v>
+        <v>81.294</v>
       </c>
       <c r="E337" s="1">
-        <v>92.58520569</v>
+        <v>82.79115125</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>582997.93</v>
+        <v>429374.06</v>
       </c>
       <c r="I337" s="1">
-        <v>-1298.45</v>
+        <v>-7764.57</v>
       </c>
       <c r="J337" s="1">
-        <v>-0.22271948718583</v>
+        <v>-1.808346316962</v>
       </c>
       <c r="K337">
-        <v>1.32</v>
+        <v>0.58</v>
       </c>
       <c r="L337" t="s">
-        <v>856</v>
+        <v>842</v>
       </c>
       <c r="M337" s="1">
-        <v>581699.48</v>
+        <v>421609.49</v>
       </c>
       <c r="N337" s="1">
-        <v>590039.82</v>
+        <v>424614.66</v>
       </c>
       <c r="O337" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>857</v>
+        <v>843</v>
       </c>
       <c r="B338" t="s">
-        <v>858</v>
+        <v>844</v>
       </c>
       <c r="C338" s="1">
-        <v>1179870.39</v>
+        <v>643688.0</v>
       </c>
       <c r="D338" s="1">
-        <v>102.594</v>
+        <v>92.985</v>
       </c>
       <c r="E338" s="1">
-        <v>106.38104411</v>
+        <v>92.60064348</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>1255158.44</v>
+        <v>596059.23</v>
       </c>
       <c r="I338" s="1">
-        <v>-44682.21</v>
+        <v>2474.05</v>
       </c>
       <c r="J338" s="1">
-        <v>-3.5598860331927</v>
+        <v>0.41506781129788</v>
       </c>
       <c r="K338">
-        <v>0.89</v>
+        <v>1.46</v>
       </c>
       <c r="L338" t="s">
-        <v>859</v>
+        <v>845</v>
       </c>
       <c r="M338" s="1">
-        <v>1210476.23</v>
+        <v>598533.28</v>
       </c>
       <c r="N338" s="1">
-        <v>1220946.37</v>
+        <v>607932.01</v>
       </c>
       <c r="O338" s="1">
-        <v>0.35</v>
+        <v>0.17</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>860</v>
+        <v>846</v>
       </c>
       <c r="B339" t="s">
-        <v>861</v>
+        <v>847</v>
       </c>
       <c r="C339" s="1">
-        <v>308000.0</v>
+        <v>1206870.39</v>
       </c>
       <c r="D339" s="1">
-        <v>100.12</v>
+        <v>103.827</v>
       </c>
       <c r="E339" s="1">
-        <v>99.958</v>
+        <v>106.33752975</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>307870.64</v>
+        <v>1283356.16</v>
       </c>
       <c r="I339" s="1">
-        <v>498.96</v>
+        <v>-30298.84</v>
       </c>
       <c r="J339" s="1">
-        <v>0.16206806858881</v>
+        <v>-2.3609065779526</v>
       </c>
       <c r="K339">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.22</v>
+      </c>
+      <c r="L339" t="s">
+        <v>848</v>
       </c>
       <c r="M339" s="1">
-        <v>308369.6</v>
+        <v>1253057.32</v>
       </c>
       <c r="N339" s="1">
-        <v>308369.6</v>
+        <v>1267834.04</v>
       </c>
       <c r="O339" s="1">
-        <v>0.09</v>
+        <v>0.35</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>862</v>
+        <v>849</v>
       </c>
       <c r="B340" t="s">
-        <v>863</v>
+        <v>850</v>
       </c>
       <c r="C340" s="1">
-        <v>394000.0</v>
+        <v>308000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>97.884</v>
+        <v>100.44</v>
       </c>
       <c r="E340" s="1">
-        <v>99.422</v>
+        <v>99.958</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>391722.68</v>
+        <v>307870.64</v>
       </c>
       <c r="I340" s="1">
-        <v>-6059.72</v>
+        <v>1484.56</v>
       </c>
       <c r="J340" s="1">
-        <v>-1.5469413208344</v>
+        <v>0.48220252506053</v>
       </c>
       <c r="K340">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>864</v>
+        <v>0.3</v>
+      </c>
+      <c r="L340">
+        <v>917.67</v>
       </c>
       <c r="M340" s="1">
-        <v>385662.96</v>
+        <v>309355.2</v>
       </c>
       <c r="N340" s="1">
-        <v>387838.06</v>
+        <v>310272.87</v>
       </c>
       <c r="O340" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>865</v>
+        <v>851</v>
       </c>
       <c r="B341" t="s">
-        <v>866</v>
+        <v>852</v>
       </c>
       <c r="C341" s="1">
-        <v>495000.0</v>
+        <v>394000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>100.423</v>
+        <v>98.31</v>
       </c>
       <c r="E341" s="1">
-        <v>100.0</v>
+        <v>99.422</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>495000.0</v>
+        <v>391722.68</v>
       </c>
       <c r="I341" s="1">
-        <v>2093.85</v>
+        <v>-4381.28</v>
       </c>
       <c r="J341" s="1">
-        <v>0.423</v>
+        <v>-1.118464726117</v>
       </c>
       <c r="K341">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.82</v>
+      </c>
+      <c r="L341" t="s">
+        <v>853</v>
       </c>
       <c r="M341" s="1">
-        <v>497093.85</v>
+        <v>387341.4</v>
       </c>
       <c r="N341" s="1">
-        <v>497093.85</v>
+        <v>390568.96</v>
       </c>
       <c r="O341" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>867</v>
+        <v>854</v>
       </c>
       <c r="B342" t="s">
-        <v>868</v>
+        <v>855</v>
       </c>
       <c r="C342" s="1">
-        <v>450000.0</v>
+        <v>495000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>88.595</v>
+        <v>101.099</v>
       </c>
       <c r="E342" s="1">
-        <v>88.621</v>
+        <v>100.0</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>398794.5</v>
+        <v>495000.0</v>
       </c>
       <c r="I342" s="1">
-        <v>-117.0</v>
+        <v>5440.05</v>
       </c>
       <c r="J342" s="1">
-        <v>-0.029338418659234</v>
+        <v>1.099</v>
       </c>
       <c r="K342">
-        <v>1.43</v>
+        <v>0.33</v>
       </c>
       <c r="L342" t="s">
-        <v>869</v>
+        <v>856</v>
       </c>
       <c r="M342" s="1">
-        <v>398677.5</v>
+        <v>500440.05</v>
       </c>
       <c r="N342" s="1">
-        <v>405128.53</v>
+        <v>502067.45</v>
       </c>
       <c r="O342" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>870</v>
+        <v>857</v>
       </c>
       <c r="B343" t="s">
-        <v>871</v>
+        <v>858</v>
       </c>
       <c r="C343" s="1">
-        <v>500000.0</v>
+        <v>450000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>74.441</v>
+        <v>89.141</v>
       </c>
       <c r="E343" s="1">
-        <v>74.174</v>
+        <v>88.621</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>370870.0</v>
+        <v>398794.5</v>
       </c>
       <c r="I343" s="1">
-        <v>1335.0</v>
+        <v>2340.0</v>
       </c>
       <c r="J343" s="1">
-        <v>0.35996440801359</v>
+        <v>0.58676837318469</v>
       </c>
       <c r="K343">
-        <v>0.35</v>
+        <v>1.57</v>
       </c>
       <c r="L343" t="s">
-        <v>872</v>
+        <v>859</v>
       </c>
       <c r="M343" s="1">
-        <v>372205.0</v>
+        <v>401134.5</v>
       </c>
       <c r="N343" s="1">
-        <v>373941.3</v>
+        <v>408186.55</v>
       </c>
       <c r="O343" s="1">
         <v>0.11</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>873</v>
+        <v>860</v>
       </c>
       <c r="B344" t="s">
-        <v>874</v>
+        <v>861</v>
       </c>
       <c r="C344" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>98.095</v>
+        <v>75.549</v>
       </c>
       <c r="E344" s="1">
-        <v>99.985</v>
+        <v>74.174</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>399940.0</v>
+        <v>370870.0</v>
       </c>
       <c r="I344" s="1">
-        <v>-7560.0</v>
+        <v>6875.0</v>
       </c>
       <c r="J344" s="1">
-        <v>-1.8902835425314</v>
+        <v>1.8537492922048</v>
       </c>
       <c r="K344">
-        <v>3.02</v>
+        <v>0.41</v>
       </c>
       <c r="L344" t="s">
-        <v>875</v>
+        <v>862</v>
       </c>
       <c r="M344" s="1">
-        <v>392380.0</v>
+        <v>377745.0</v>
       </c>
       <c r="N344" s="1">
-        <v>404474.52</v>
+        <v>379789.52</v>
       </c>
       <c r="O344" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>876</v>
+        <v>863</v>
       </c>
       <c r="B345" t="s">
-        <v>877</v>
+        <v>864</v>
       </c>
       <c r="C345" s="1">
         <v>400000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>100.939</v>
+        <v>98.829</v>
       </c>
       <c r="E345" s="1">
-        <v>100.0</v>
+        <v>99.985</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>400000.0</v>
+        <v>399940.0</v>
       </c>
       <c r="I345" s="1">
-        <v>3756.0</v>
+        <v>-4624.0</v>
       </c>
       <c r="J345" s="1">
-        <v>0.939</v>
+        <v>-1.1561734260139</v>
       </c>
       <c r="K345">
-        <v>2.58</v>
+        <v>3.3</v>
       </c>
       <c r="L345" t="s">
-        <v>878</v>
+        <v>865</v>
       </c>
       <c r="M345" s="1">
-        <v>403756.0</v>
+        <v>395316.0</v>
       </c>
       <c r="N345" s="1">
-        <v>414056.14</v>
+        <v>408520.11</v>
       </c>
       <c r="O345" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>879</v>
+        <v>866</v>
       </c>
       <c r="B346" t="s">
-        <v>880</v>
+        <v>867</v>
       </c>
       <c r="C346" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>98.383</v>
+        <v>101.57</v>
       </c>
       <c r="E346" s="1">
-        <v>99.711</v>
+        <v>100.0</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>199422.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-2656.0</v>
+        <v>6280.0</v>
       </c>
       <c r="J346" s="1">
-        <v>-1.3318490437364</v>
+        <v>1.57</v>
       </c>
       <c r="K346">
-        <v>1.12</v>
+        <v>2.89</v>
       </c>
       <c r="L346" t="s">
-        <v>881</v>
+        <v>868</v>
       </c>
       <c r="M346" s="1">
-        <v>196766.0</v>
+        <v>406280.0</v>
       </c>
       <c r="N346" s="1">
-        <v>199005.73</v>
+        <v>417846.55</v>
       </c>
       <c r="O346" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>882</v>
+        <v>869</v>
       </c>
       <c r="B347" t="s">
-        <v>883</v>
+        <v>870</v>
       </c>
       <c r="C347" s="1">
         <v>200000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>98.417</v>
+        <v>99.188</v>
       </c>
       <c r="E347" s="1">
-        <v>100.66</v>
+        <v>99.711</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>201320.0</v>
+        <v>199422.0</v>
       </c>
       <c r="I347" s="1">
-        <v>-4486.0</v>
+        <v>-1046.0</v>
       </c>
       <c r="J347" s="1">
-        <v>-2.2282932644546</v>
+        <v>-0.52451585080884</v>
       </c>
       <c r="K347">
-        <v>2.77</v>
+        <v>1.43</v>
       </c>
       <c r="L347" t="s">
-        <v>884</v>
+        <v>871</v>
       </c>
       <c r="M347" s="1">
-        <v>196834.0</v>
+        <v>198376.0</v>
       </c>
       <c r="N347" s="1">
-        <v>202381.95</v>
+        <v>201232.16</v>
       </c>
       <c r="O347" s="1">
         <v>0.06</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>885</v>
+        <v>872</v>
       </c>
       <c r="B348" t="s">
-        <v>886</v>
+        <v>873</v>
       </c>
       <c r="C348" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>100.106</v>
+        <v>98.816</v>
       </c>
       <c r="E348" s="1">
-        <v>100.0</v>
+        <v>100.66</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>300000.0</v>
+        <v>201320.0</v>
       </c>
       <c r="I348" s="1">
-        <v>318.0</v>
+        <v>-3688.0</v>
       </c>
       <c r="J348" s="1">
-        <v>0.106</v>
+        <v>-1.8319093979734</v>
       </c>
       <c r="K348">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>287.67</v>
+        <v>3.05</v>
+      </c>
+      <c r="L348" t="s">
+        <v>874</v>
       </c>
       <c r="M348" s="1">
-        <v>300318.0</v>
+        <v>197632.0</v>
       </c>
       <c r="N348" s="1">
-        <v>300605.67</v>
+        <v>203734.74</v>
       </c>
       <c r="O348" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>887</v>
+        <v>875</v>
       </c>
       <c r="B349" t="s">
-        <v>888</v>
+        <v>876</v>
       </c>
       <c r="C349" s="1">
-        <v>129000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>95.386</v>
+        <v>100.666</v>
       </c>
       <c r="E349" s="1">
-        <v>97.75713953</v>
+        <v>100.0</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>126106.71</v>
+        <v>300000.0</v>
       </c>
       <c r="I349" s="1">
-        <v>-3058.77</v>
+        <v>1998.0</v>
       </c>
       <c r="J349" s="1">
-        <v>-2.4255410358418</v>
+        <v>0.666</v>
       </c>
       <c r="K349">
+        <v>0.46</v>
+      </c>
+      <c r="L349" t="s">
+        <v>877</v>
+      </c>
+      <c r="M349" s="1">
+        <v>301998.0</v>
+      </c>
+      <c r="N349" s="1">
+        <v>303364.44</v>
+      </c>
+      <c r="O349" s="1">
         <v>0.08</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.04</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>889</v>
+        <v>878</v>
       </c>
       <c r="B350" t="s">
-        <v>890</v>
+        <v>879</v>
       </c>
       <c r="C350" s="1">
         <v>470000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>97.952</v>
+        <v>98.322</v>
       </c>
       <c r="E350" s="1">
         <v>99.81825532</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
         <v>469145.8</v>
       </c>
       <c r="I350" s="1">
-        <v>-8771.4</v>
+        <v>-7032.4</v>
       </c>
       <c r="J350" s="1">
-        <v>-1.8696533145986</v>
+        <v>-1.4989796349024</v>
       </c>
       <c r="K350">
-        <v>0.43</v>
+        <v>0.7</v>
       </c>
       <c r="L350" t="s">
-        <v>891</v>
+        <v>880</v>
       </c>
       <c r="M350" s="1">
-        <v>460374.4</v>
+        <v>462113.4</v>
       </c>
       <c r="N350" s="1">
-        <v>462373.51</v>
+        <v>465416.28</v>
       </c>
       <c r="O350" s="1">
         <v>0.13</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>892</v>
+        <v>881</v>
       </c>
       <c r="B351" t="s">
-        <v>893</v>
+        <v>882</v>
       </c>
       <c r="C351" s="1">
         <v>400000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>98.892</v>
+        <v>99.322</v>
       </c>
       <c r="E351" s="1">
         <v>100.0</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
         <v>400000.0</v>
       </c>
       <c r="I351" s="1">
-        <v>-4432.0</v>
+        <v>-2712.0</v>
       </c>
       <c r="J351" s="1">
-        <v>-1.108</v>
+        <v>-0.678</v>
       </c>
       <c r="K351">
-        <v>1.66</v>
+        <v>1.97</v>
       </c>
       <c r="L351" t="s">
-        <v>894</v>
+        <v>883</v>
       </c>
       <c r="M351" s="1">
-        <v>395568.0</v>
+        <v>397288.0</v>
       </c>
       <c r="N351" s="1">
-        <v>402226.78</v>
+        <v>405187.55</v>
       </c>
       <c r="O351" s="1">
         <v>0.11</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>895</v>
+        <v>884</v>
       </c>
       <c r="B352" t="s">
-        <v>896</v>
+        <v>885</v>
       </c>
       <c r="C352" s="1">
         <v>300000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>98.595</v>
+        <v>99.065</v>
       </c>
       <c r="E352" s="1">
         <v>99.326</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
         <v>297978.0</v>
       </c>
       <c r="I352" s="1">
-        <v>-2193.0</v>
+        <v>-783.0</v>
       </c>
       <c r="J352" s="1">
-        <v>-0.73596037291344</v>
+        <v>-0.26277107705938</v>
       </c>
       <c r="K352">
-        <v>0.46</v>
+        <v>0.75</v>
       </c>
       <c r="L352" t="s">
-        <v>897</v>
+        <v>886</v>
       </c>
       <c r="M352" s="1">
-        <v>295785.0</v>
+        <v>297195.0</v>
       </c>
       <c r="N352" s="1">
-        <v>297155.55</v>
+        <v>299459.38</v>
       </c>
       <c r="O352" s="1">
         <v>0.08</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>898</v>
+        <v>887</v>
       </c>
       <c r="B353" t="s">
-        <v>899</v>
+        <v>888</v>
       </c>
       <c r="C353" s="1">
         <v>363000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>98.033</v>
+        <v>98.761</v>
       </c>
       <c r="E353" s="1">
         <v>100.0</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
         <v>363000.0</v>
       </c>
       <c r="I353" s="1">
-        <v>-7140.21</v>
+        <v>-4497.57</v>
       </c>
       <c r="J353" s="1">
-        <v>-1.967</v>
+        <v>-1.239</v>
       </c>
       <c r="K353">
-        <v>0.72</v>
+        <v>1.04</v>
       </c>
       <c r="L353" t="s">
-        <v>900</v>
+        <v>889</v>
       </c>
       <c r="M353" s="1">
-        <v>355859.79</v>
+        <v>358502.43</v>
       </c>
       <c r="N353" s="1">
-        <v>358481.83</v>
+        <v>362264.49</v>
       </c>
       <c r="O353" s="1">
         <v>0.1</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>901</v>
+        <v>890</v>
       </c>
       <c r="B354" t="s">
-        <v>902</v>
+        <v>891</v>
       </c>
       <c r="C354" s="1">
-        <v>276000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>98.555</v>
+        <v>99.962</v>
       </c>
       <c r="E354" s="1">
-        <v>99.23</v>
+        <v>99.7</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>273874.8</v>
+        <v>498500.0</v>
       </c>
       <c r="I354" s="1">
-        <v>-1863.0</v>
+        <v>1310.0</v>
       </c>
       <c r="J354" s="1">
-        <v>-0.68023783130102</v>
+        <v>0.26278836509529</v>
       </c>
       <c r="K354">
-        <v>2.25</v>
-[...2 lines deleted...]
-        <v>903</v>
+        <v>0.01</v>
+      </c>
+      <c r="L354">
+        <v>44.52</v>
       </c>
       <c r="M354" s="1">
-        <v>272011.8</v>
+        <v>499810.0</v>
       </c>
       <c r="N354" s="1">
-        <v>278213.29</v>
+        <v>499854.52</v>
       </c>
       <c r="O354" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>904</v>
+        <v>892</v>
       </c>
       <c r="B355" t="s">
-        <v>905</v>
+        <v>893</v>
       </c>
       <c r="C355" s="1">
-        <v>171000.0</v>
+        <v>276000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>99.415</v>
+        <v>98.897</v>
       </c>
       <c r="E355" s="1">
-        <v>99.499</v>
+        <v>99.23</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>170143.29</v>
+        <v>273874.8</v>
       </c>
       <c r="I355" s="1">
-        <v>-143.64</v>
+        <v>-919.08</v>
       </c>
       <c r="J355" s="1">
-        <v>-0.084422959024714</v>
+        <v>-0.33558399677517</v>
       </c>
       <c r="K355">
-        <v>1.12</v>
+        <v>2.52</v>
       </c>
       <c r="L355" t="s">
-        <v>906</v>
+        <v>894</v>
       </c>
       <c r="M355" s="1">
-        <v>169999.65</v>
+        <v>272955.72</v>
       </c>
       <c r="N355" s="1">
-        <v>171914.62</v>
+        <v>279922.83</v>
       </c>
       <c r="O355" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>907</v>
+        <v>895</v>
       </c>
       <c r="B356" t="s">
-        <v>908</v>
+        <v>896</v>
       </c>
       <c r="C356" s="1">
-        <v>200000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>100.163</v>
+        <v>99.81</v>
       </c>
       <c r="E356" s="1">
-        <v>99.897</v>
+        <v>99.499</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>199794.0</v>
+        <v>170143.29</v>
       </c>
       <c r="I356" s="1">
-        <v>532.0</v>
+        <v>531.81</v>
       </c>
       <c r="J356" s="1">
-        <v>0.26627426249037</v>
+        <v>0.31256595543674</v>
       </c>
       <c r="K356">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>297.26</v>
+        <v>1.43</v>
+      </c>
+      <c r="L356" t="s">
+        <v>897</v>
       </c>
       <c r="M356" s="1">
-        <v>200326.0</v>
+        <v>170675.1</v>
       </c>
       <c r="N356" s="1">
-        <v>200623.26</v>
+        <v>173117.12</v>
       </c>
       <c r="O356" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>909</v>
+        <v>898</v>
       </c>
       <c r="B357" t="s">
-        <v>910</v>
+        <v>899</v>
       </c>
       <c r="C357" s="1">
-        <v>329000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>101.437</v>
+        <v>100.477</v>
       </c>
       <c r="E357" s="1">
-        <v>99.451</v>
+        <v>99.897</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>327193.79</v>
+        <v>199794.0</v>
       </c>
       <c r="I357" s="1">
-        <v>6533.94</v>
+        <v>1160.0</v>
       </c>
       <c r="J357" s="1">
-        <v>1.9969633286744</v>
+        <v>0.58059801595644</v>
       </c>
       <c r="K357">
-        <v>0.02</v>
+        <v>0.47</v>
       </c>
       <c r="L357">
-        <v>67.6</v>
+        <v>934.25</v>
       </c>
       <c r="M357" s="1">
-        <v>333727.73</v>
+        <v>200954.0</v>
       </c>
       <c r="N357" s="1">
-        <v>333795.33</v>
+        <v>201888.25</v>
       </c>
       <c r="O357" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>911</v>
+        <v>900</v>
       </c>
       <c r="B358" t="s">
-        <v>912</v>
+        <v>901</v>
       </c>
       <c r="C358" s="1">
-        <v>3675696.0</v>
+        <v>329000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>66.96</v>
+        <v>101.665</v>
       </c>
       <c r="E358" s="1">
-        <v>70.35018701</v>
+        <v>99.451</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>2585859.01</v>
+        <v>327193.79</v>
       </c>
       <c r="I358" s="1">
-        <v>-124612.97</v>
+        <v>7284.06</v>
       </c>
       <c r="J358" s="1">
-        <v>-4.8190164087871</v>
+        <v>2.2262219585525</v>
       </c>
       <c r="K358">
-        <v>1.1</v>
+        <v>0.33</v>
       </c>
       <c r="L358" t="s">
-        <v>913</v>
+        <v>902</v>
       </c>
       <c r="M358" s="1">
-        <v>2461246.04</v>
+        <v>334477.85</v>
       </c>
       <c r="N358" s="1">
-        <v>2501527.64</v>
+        <v>335559.49</v>
       </c>
       <c r="O358" s="1">
-        <v>0.71</v>
+        <v>0.09</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>914</v>
+        <v>903</v>
       </c>
       <c r="B359" t="s">
-        <v>915</v>
+        <v>904</v>
       </c>
       <c r="C359" s="1">
-        <v>174000.0</v>
+        <v>1364696.0</v>
       </c>
       <c r="D359" s="1">
-        <v>98.742</v>
+        <v>68.298</v>
       </c>
       <c r="E359" s="1">
-        <v>100.0</v>
+        <v>70.33399013</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>174000.0</v>
+        <v>959845.15</v>
       </c>
       <c r="I359" s="1">
-        <v>-2188.92</v>
+        <v>-27785.08</v>
       </c>
       <c r="J359" s="1">
-        <v>-1.258</v>
+        <v>-2.8947460952426</v>
       </c>
       <c r="K359">
-        <v>1.55</v>
+        <v>1.26</v>
       </c>
       <c r="L359" t="s">
-        <v>916</v>
+        <v>905</v>
       </c>
       <c r="M359" s="1">
-        <v>171811.08</v>
+        <v>932060.07</v>
       </c>
       <c r="N359" s="1">
-        <v>174505.54</v>
+        <v>949258.98</v>
       </c>
       <c r="O359" s="1">
-        <v>0.05</v>
+        <v>0.26</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>917</v>
+        <v>906</v>
       </c>
       <c r="B360" t="s">
-        <v>918</v>
+        <v>907</v>
       </c>
       <c r="C360" s="1">
-        <v>600000.0</v>
+        <v>174000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>98.708</v>
+        <v>99.463</v>
       </c>
       <c r="E360" s="1">
-        <v>100.23</v>
+        <v>100.0</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>601380.0</v>
+        <v>174000.0</v>
       </c>
       <c r="I360" s="1">
-        <v>-9132.0</v>
+        <v>-934.38</v>
       </c>
       <c r="J360" s="1">
-        <v>-1.5185074329043</v>
+        <v>-0.537</v>
       </c>
       <c r="K360">
-        <v>2.49</v>
+        <v>1.84</v>
       </c>
       <c r="L360" t="s">
-        <v>919</v>
+        <v>908</v>
       </c>
       <c r="M360" s="1">
-        <v>592248.0</v>
+        <v>173065.62</v>
       </c>
       <c r="N360" s="1">
-        <v>607165.81</v>
+        <v>176259.06</v>
       </c>
       <c r="O360" s="1">
-        <v>0.17</v>
+        <v>0.05</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>920</v>
+        <v>909</v>
       </c>
       <c r="B361" t="s">
-        <v>921</v>
+        <v>910</v>
       </c>
       <c r="C361" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>98.687</v>
+        <v>99.251</v>
       </c>
       <c r="E361" s="1">
-        <v>99.871</v>
+        <v>100.23</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>499355.0</v>
+        <v>601380.0</v>
       </c>
       <c r="I361" s="1">
-        <v>-5920.0</v>
+        <v>-5874.0</v>
       </c>
       <c r="J361" s="1">
-        <v>-1.1855293328394</v>
+        <v>-0.97675346702584</v>
       </c>
       <c r="K361">
-        <v>1.76</v>
+        <v>2.79</v>
       </c>
       <c r="L361" t="s">
-        <v>922</v>
+        <v>911</v>
       </c>
       <c r="M361" s="1">
-        <v>493435.0</v>
+        <v>595506.0</v>
       </c>
       <c r="N361" s="1">
-        <v>502246.64</v>
+        <v>612273.12</v>
       </c>
       <c r="O361" s="1">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>923</v>
+        <v>912</v>
       </c>
       <c r="B362" t="s">
-        <v>924</v>
+        <v>913</v>
       </c>
       <c r="C362" s="1">
-        <v>257000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>100.224</v>
+        <v>99.195</v>
       </c>
       <c r="E362" s="1">
-        <v>100.0</v>
+        <v>99.871</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>257000.0</v>
+        <v>499355.0</v>
       </c>
       <c r="I362" s="1">
-        <v>575.68</v>
+        <v>-3380.0</v>
       </c>
       <c r="J362" s="1">
-        <v>0.224</v>
+        <v>-0.67687316638464</v>
       </c>
       <c r="K362">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>498.85</v>
+        <v>2.08</v>
+      </c>
+      <c r="L362" t="s">
+        <v>914</v>
       </c>
       <c r="M362" s="1">
-        <v>257575.68</v>
+        <v>495975.0</v>
       </c>
       <c r="N362" s="1">
-        <v>258074.53</v>
+        <v>506379.11</v>
       </c>
       <c r="O362" s="1">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>925</v>
+        <v>915</v>
       </c>
       <c r="B363" t="s">
-        <v>926</v>
+        <v>916</v>
       </c>
       <c r="C363" s="1">
-        <v>9949000.0</v>
+        <v>257000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>87.24</v>
+        <v>100.675</v>
       </c>
       <c r="E363" s="1">
-        <v>87.41880571</v>
+        <v>100.0</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>8697296.98</v>
+        <v>257000.0</v>
       </c>
       <c r="I363" s="1">
-        <v>-17789.38</v>
+        <v>1734.75</v>
       </c>
       <c r="J363" s="1">
-        <v>-0.20453918086168</v>
+        <v>0.675</v>
       </c>
       <c r="K363">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>954.02</v>
+        <v>0.52</v>
+      </c>
+      <c r="L363" t="s">
+        <v>917</v>
       </c>
       <c r="M363" s="1">
-        <v>8679507.6</v>
+        <v>258734.75</v>
       </c>
       <c r="N363" s="1">
-        <v>8680461.62</v>
+        <v>260065.01</v>
       </c>
       <c r="O363" s="1">
-        <v>2.48</v>
+        <v>0.07</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>927</v>
+        <v>918</v>
       </c>
       <c r="B364" t="s">
-        <v>928</v>
+        <v>919</v>
       </c>
       <c r="C364" s="1">
-        <v>1954000.0</v>
+        <v>10169000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>74.676</v>
+        <v>87.845</v>
       </c>
       <c r="E364" s="1">
-        <v>74.49363357</v>
+        <v>87.43399725</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>1455605.6</v>
+        <v>8891163.18</v>
       </c>
       <c r="I364" s="1">
-        <v>3563.44</v>
+        <v>41794.87</v>
       </c>
       <c r="J364" s="1">
-        <v>0.24480807163699</v>
+        <v>0.47007201593167</v>
       </c>
       <c r="K364">
-        <v>0.65</v>
+        <v>0.07</v>
       </c>
       <c r="L364" t="s">
-        <v>929</v>
+        <v>920</v>
       </c>
       <c r="M364" s="1">
-        <v>1459169.04</v>
+        <v>8932958.05</v>
       </c>
       <c r="N364" s="1">
-        <v>1471864.69</v>
+        <v>8939783.82</v>
       </c>
       <c r="O364" s="1">
-        <v>0.42</v>
+        <v>2.48</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>930</v>
+        <v>921</v>
       </c>
       <c r="B365" t="s">
-        <v>931</v>
+        <v>922</v>
       </c>
       <c r="C365" s="1">
-        <v>7475000.0</v>
+        <v>1997000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>96.025</v>
+        <v>75.573</v>
       </c>
       <c r="E365" s="1">
-        <v>96.18329365</v>
+        <v>74.52464797</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>7189701.2</v>
+        <v>1488257.22</v>
       </c>
       <c r="I365" s="1">
-        <v>-11832.45</v>
+        <v>20935.59</v>
       </c>
       <c r="J365" s="1">
-        <v>-0.1645749895698</v>
+        <v>1.4067185241003</v>
       </c>
       <c r="K365">
-        <v>0.9</v>
+        <v>0.72</v>
       </c>
       <c r="L365" t="s">
-        <v>932</v>
+        <v>923</v>
       </c>
       <c r="M365" s="1">
-        <v>7177868.75</v>
+        <v>1509192.81</v>
       </c>
       <c r="N365" s="1">
-        <v>7245246.15</v>
+        <v>1523563.0</v>
       </c>
       <c r="O365" s="1">
-        <v>2.07</v>
+        <v>0.42</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>933</v>
+        <v>924</v>
       </c>
       <c r="B366" t="s">
-        <v>934</v>
+        <v>925</v>
       </c>
       <c r="C366" s="1">
-        <v>296000.0</v>
+        <v>8893000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>97.497</v>
+        <v>66.333</v>
       </c>
       <c r="E366" s="1">
-        <v>101.45889189</v>
+        <v>65.65815484</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>300318.32</v>
+        <v>5838979.71</v>
       </c>
       <c r="I366" s="1">
-        <v>-11727.2</v>
+        <v>60013.98</v>
       </c>
       <c r="J366" s="1">
-        <v>-3.9049232827355</v>
+        <v>1.0278162107195</v>
       </c>
       <c r="K366">
-        <v>2.04</v>
+        <v>0.85</v>
       </c>
       <c r="L366" t="s">
-        <v>935</v>
+        <v>926</v>
       </c>
       <c r="M366" s="1">
-        <v>288591.12</v>
+        <v>5898993.69</v>
       </c>
       <c r="N366" s="1">
-        <v>294624.66</v>
+        <v>5974279.64</v>
       </c>
       <c r="O366" s="1">
-        <v>0.08</v>
+        <v>1.66</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>936</v>
+        <v>927</v>
       </c>
       <c r="B367" t="s">
-        <v>937</v>
+        <v>928</v>
       </c>
       <c r="C367" s="1">
-        <v>526000.0</v>
+        <v>966000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>99.72</v>
+        <v>85.724</v>
       </c>
       <c r="E367" s="1">
-        <v>99.646</v>
+        <v>84.84893478</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
-        <v>524137.96</v>
+        <v>819640.71</v>
       </c>
       <c r="I367" s="1">
-        <v>389.24</v>
+        <v>8453.13</v>
       </c>
       <c r="J367" s="1">
-        <v>0.07426289063284</v>
+        <v>1.0313213944681</v>
       </c>
       <c r="K367">
-        <v>0.46</v>
+        <v>1.72</v>
       </c>
       <c r="L367" t="s">
-        <v>938</v>
+        <v>929</v>
       </c>
       <c r="M367" s="1">
-        <v>524527.2</v>
+        <v>828093.84</v>
       </c>
       <c r="N367" s="1">
-        <v>526948.24</v>
+        <v>844671.99</v>
       </c>
       <c r="O367" s="1">
-        <v>0.15</v>
+        <v>0.23</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>939</v>
+        <v>930</v>
       </c>
       <c r="B368" t="s">
-        <v>940</v>
+        <v>931</v>
       </c>
       <c r="C368" s="1">
-        <v>400000.0</v>
+        <v>302000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>100.229</v>
+        <v>98.477</v>
       </c>
       <c r="E368" s="1">
-        <v>97.41</v>
+        <v>101.41113245</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>389640.0</v>
+        <v>306261.62</v>
       </c>
       <c r="I368" s="1">
-        <v>11276.0</v>
+        <v>-8861.08</v>
       </c>
       <c r="J368" s="1">
-        <v>2.8939533928755</v>
+        <v>-2.893304097327</v>
       </c>
       <c r="K368">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>613.7</v>
+        <v>2.37</v>
+      </c>
+      <c r="L368" t="s">
+        <v>932</v>
       </c>
       <c r="M368" s="1">
-        <v>400916.0</v>
+        <v>297400.54</v>
       </c>
       <c r="N368" s="1">
-        <v>401529.7</v>
+        <v>304549.25</v>
       </c>
       <c r="O368" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>941</v>
+        <v>933</v>
       </c>
       <c r="B369" t="s">
-        <v>942</v>
+        <v>934</v>
       </c>
       <c r="C369" s="1">
-        <v>369000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>100.237</v>
+        <v>99.984</v>
       </c>
       <c r="E369" s="1">
-        <v>100.0</v>
+        <v>99.646</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
-        <v>369000.0</v>
+        <v>524137.96</v>
       </c>
       <c r="I369" s="1">
-        <v>874.53</v>
+        <v>1777.88</v>
       </c>
       <c r="J369" s="1">
-        <v>0.237</v>
+        <v>0.33920077072838</v>
       </c>
       <c r="K369">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>578.14</v>
+        <v>0.75</v>
+      </c>
+      <c r="L369" t="s">
+        <v>935</v>
       </c>
       <c r="M369" s="1">
-        <v>369874.53</v>
+        <v>525915.84</v>
       </c>
       <c r="N369" s="1">
-        <v>370452.67</v>
+        <v>529850.03</v>
       </c>
       <c r="O369" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>943</v>
+        <v>936</v>
       </c>
       <c r="B370" t="s">
-        <v>944</v>
+        <v>937</v>
       </c>
       <c r="C370" s="1">
-        <v>369000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>99.931</v>
+        <v>100.306</v>
       </c>
       <c r="E370" s="1">
-        <v>100.0</v>
+        <v>97.41</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
-        <v>369000.0</v>
+        <v>389640.0</v>
       </c>
       <c r="I370" s="1">
-        <v>-254.61</v>
+        <v>11584.0</v>
       </c>
       <c r="J370" s="1">
-        <v>-0.069</v>
+        <v>2.9730007186121</v>
       </c>
       <c r="K370">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>280.59</v>
+        <v>0.48</v>
+      </c>
+      <c r="L370" t="s">
+        <v>938</v>
       </c>
       <c r="M370" s="1">
-        <v>368745.39</v>
+        <v>401224.0</v>
       </c>
       <c r="N370" s="1">
-        <v>369025.98</v>
+        <v>403152.77</v>
       </c>
       <c r="O370" s="1">
         <v>0.11</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>945</v>
+        <v>939</v>
       </c>
       <c r="B371" t="s">
-        <v>946</v>
+        <v>940</v>
       </c>
       <c r="C371" s="1">
-        <v>600000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>88.53</v>
+        <v>100.964</v>
       </c>
       <c r="E371" s="1">
-        <v>85.25</v>
+        <v>100.0</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
-        <v>511500.0</v>
+        <v>369000.0</v>
       </c>
       <c r="I371" s="1">
-        <v>19680.0</v>
+        <v>3557.16</v>
       </c>
       <c r="J371" s="1">
-        <v>3.8475073313783</v>
+        <v>0.964</v>
       </c>
       <c r="K371">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>530.14</v>
+        <v>0.52</v>
+      </c>
+      <c r="L371" t="s">
+        <v>941</v>
       </c>
       <c r="M371" s="1">
-        <v>531180.0</v>
+        <v>372557.16</v>
       </c>
       <c r="N371" s="1">
-        <v>531710.14</v>
+        <v>374469.46</v>
       </c>
       <c r="O371" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>947</v>
+        <v>942</v>
       </c>
       <c r="B372" t="s">
-        <v>948</v>
+        <v>943</v>
       </c>
       <c r="C372" s="1">
-        <v>351000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>101.16</v>
+        <v>100.345</v>
       </c>
       <c r="E372" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
-        <v>350224.29</v>
+        <v>369000.0</v>
       </c>
       <c r="I372" s="1">
-        <v>4847.31</v>
+        <v>1273.05</v>
       </c>
       <c r="J372" s="1">
-        <v>1.3840587698814</v>
+        <v>0.345</v>
       </c>
       <c r="K372">
-        <v>1.68</v>
+        <v>0.4</v>
       </c>
       <c r="L372" t="s">
-        <v>949</v>
+        <v>944</v>
       </c>
       <c r="M372" s="1">
-        <v>355071.6</v>
+        <v>370273.05</v>
       </c>
       <c r="N372" s="1">
-        <v>360985.71</v>
+        <v>371756.18</v>
       </c>
       <c r="O372" s="1">
         <v>0.1</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>950</v>
+        <v>945</v>
       </c>
       <c r="B373" t="s">
-        <v>951</v>
+        <v>946</v>
       </c>
       <c r="C373" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>100.572</v>
+        <v>88.786</v>
       </c>
       <c r="E373" s="1">
-        <v>102.939</v>
+        <v>85.25</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
-        <v>411756.0</v>
+        <v>511500.0</v>
       </c>
       <c r="I373" s="1">
-        <v>-9468.0</v>
+        <v>21216.0</v>
       </c>
       <c r="J373" s="1">
-        <v>-2.2994200448809</v>
+        <v>4.1478005865103</v>
       </c>
       <c r="K373">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>952</v>
+        <v>0.15</v>
+      </c>
+      <c r="L373">
+        <v>900.0</v>
       </c>
       <c r="M373" s="1">
-        <v>402288.0</v>
+        <v>532716.0</v>
       </c>
       <c r="N373" s="1">
-        <v>405148.27</v>
+        <v>533616.0</v>
       </c>
       <c r="O373" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>953</v>
+        <v>947</v>
       </c>
       <c r="B374" t="s">
-        <v>954</v>
+        <v>948</v>
       </c>
       <c r="C374" s="1">
-        <v>700000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="D374" s="1">
-        <v>97.382</v>
+        <v>101.498</v>
       </c>
       <c r="E374" s="1">
-        <v>100.761</v>
+        <v>99.779</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
-        <v>705327.0</v>
+        <v>350224.29</v>
       </c>
       <c r="I374" s="1">
-        <v>-23653.0</v>
+        <v>6033.69</v>
       </c>
       <c r="J374" s="1">
-        <v>-3.3534800170701</v>
+        <v>1.7228074043636</v>
       </c>
       <c r="K374">
-        <v>0.59</v>
+        <v>1.99</v>
       </c>
       <c r="L374" t="s">
-        <v>955</v>
+        <v>949</v>
       </c>
       <c r="M374" s="1">
-        <v>681674.0</v>
+        <v>356257.98</v>
       </c>
       <c r="N374" s="1">
-        <v>685816.47</v>
+        <v>363253.94</v>
       </c>
       <c r="O374" s="1">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>956</v>
+        <v>950</v>
       </c>
       <c r="B375" t="s">
-        <v>957</v>
+        <v>951</v>
       </c>
       <c r="C375" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D375" s="1">
-        <v>101.765</v>
+        <v>100.908</v>
       </c>
       <c r="E375" s="1">
-        <v>99.871</v>
+        <v>102.939</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
-        <v>199742.0</v>
+        <v>411756.0</v>
       </c>
       <c r="I375" s="1">
-        <v>3788.0</v>
+        <v>-8124.0</v>
       </c>
       <c r="J375" s="1">
-        <v>1.8964464158765</v>
+        <v>-1.9730131437065</v>
       </c>
       <c r="K375">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>20.55</v>
+        <v>1.01</v>
+      </c>
+      <c r="L375" t="s">
+        <v>952</v>
       </c>
       <c r="M375" s="1">
-        <v>203530.0</v>
+        <v>403632.0</v>
       </c>
       <c r="N375" s="1">
-        <v>203550.55</v>
+        <v>407684.05</v>
       </c>
       <c r="O375" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>958</v>
+        <v>953</v>
       </c>
       <c r="B376" t="s">
-        <v>959</v>
+        <v>954</v>
       </c>
       <c r="C376" s="1">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>98.01</v>
+        <v>98.108</v>
       </c>
       <c r="E376" s="1">
-        <v>99.589</v>
+        <v>100.761</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
-        <v>497945.0</v>
+        <v>705327.0</v>
       </c>
       <c r="I376" s="1">
-        <v>-7895.0</v>
+        <v>-18571.0</v>
       </c>
       <c r="J376" s="1">
-        <v>-1.5855164727028</v>
+        <v>-2.6329631504253</v>
       </c>
       <c r="K376">
-        <v>2.36</v>
+        <v>0.87</v>
       </c>
       <c r="L376" t="s">
-        <v>960</v>
+        <v>955</v>
       </c>
       <c r="M376" s="1">
-        <v>490050.0</v>
+        <v>686756.0</v>
       </c>
       <c r="N376" s="1">
-        <v>501844.52</v>
+        <v>692840.25</v>
       </c>
       <c r="O376" s="1">
-        <v>0.14</v>
+        <v>0.19</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>961</v>
+        <v>956</v>
       </c>
       <c r="B377" t="s">
-        <v>962</v>
+        <v>957</v>
       </c>
       <c r="C377" s="1">
         <v>200000.0</v>
       </c>
       <c r="D377" s="1">
-        <v>97.102</v>
+        <v>101.994</v>
       </c>
       <c r="E377" s="1">
-        <v>99.908</v>
+        <v>99.871</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
-        <v>199816.0</v>
+        <v>199742.0</v>
       </c>
       <c r="I377" s="1">
-        <v>-5612.0</v>
+        <v>4246.0</v>
       </c>
       <c r="J377" s="1">
-        <v>-2.8085838971854</v>
+        <v>2.1257422074476</v>
       </c>
       <c r="K377">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>963</v>
+        <v>0.32</v>
+      </c>
+      <c r="L377">
+        <v>636.99</v>
       </c>
       <c r="M377" s="1">
-        <v>194204.0</v>
+        <v>203988.0</v>
       </c>
       <c r="N377" s="1">
-        <v>196206.08</v>
+        <v>204624.99</v>
       </c>
       <c r="O377" s="1">
         <v>0.06</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>964</v>
+        <v>958</v>
       </c>
       <c r="B378" t="s">
-        <v>962</v>
+        <v>959</v>
       </c>
       <c r="C378" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D378" s="1">
-        <v>101.819</v>
+        <v>98.348</v>
       </c>
       <c r="E378" s="1">
-        <v>103.15</v>
+        <v>99.589</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
-        <v>206300.0</v>
+        <v>497945.0</v>
       </c>
       <c r="I378" s="1">
-        <v>-2662.0</v>
+        <v>-6205.0</v>
       </c>
       <c r="J378" s="1">
-        <v>-1.2903538536112</v>
+        <v>-1.24612155961</v>
       </c>
       <c r="K378">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>624.66</v>
+        <v>2.61</v>
+      </c>
+      <c r="L378" t="s">
+        <v>960</v>
       </c>
       <c r="M378" s="1">
-        <v>203638.0</v>
+        <v>491740.0</v>
       </c>
       <c r="N378" s="1">
-        <v>204262.66</v>
+        <v>504767.4</v>
       </c>
       <c r="O378" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>965</v>
+        <v>961</v>
       </c>
       <c r="B379" t="s">
-        <v>966</v>
+        <v>962</v>
       </c>
       <c r="C379" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D379" s="1">
-        <v>103.789</v>
+        <v>102.626</v>
       </c>
       <c r="E379" s="1">
-        <v>106.6</v>
+        <v>103.15</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
       <c r="G379">
         <v>1.0</v>
       </c>
       <c r="H379" s="1">
-        <v>426400.0</v>
+        <v>206300.0</v>
       </c>
       <c r="I379" s="1">
-        <v>-11244.0</v>
+        <v>-1048.0</v>
       </c>
       <c r="J379" s="1">
-        <v>-2.6369606003752</v>
+        <v>-0.5079980610761</v>
       </c>
       <c r="K379">
-        <v>2.32</v>
+        <v>0.7</v>
       </c>
       <c r="L379" t="s">
-        <v>967</v>
+        <v>963</v>
       </c>
       <c r="M379" s="1">
-        <v>415156.0</v>
+        <v>205252.0</v>
       </c>
       <c r="N379" s="1">
-        <v>424424.49</v>
+        <v>206657.48</v>
       </c>
       <c r="O379" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="B380" t="s">
-        <v>969</v>
+        <v>962</v>
       </c>
       <c r="C380" s="1">
-        <v>683000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D380" s="1">
-        <v>97.956</v>
+        <v>98.041</v>
       </c>
       <c r="E380" s="1">
-        <v>99.902</v>
+        <v>99.908</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
       <c r="G380">
         <v>1.0</v>
       </c>
       <c r="H380" s="1">
-        <v>682330.66</v>
+        <v>199816.0</v>
       </c>
       <c r="I380" s="1">
-        <v>-13291.18</v>
+        <v>-3734.0</v>
       </c>
       <c r="J380" s="1">
-        <v>-1.9479089507718</v>
+        <v>-1.8687192216839</v>
       </c>
       <c r="K380">
-        <v>0.74</v>
+        <v>1.31</v>
       </c>
       <c r="L380" t="s">
-        <v>970</v>
+        <v>965</v>
       </c>
       <c r="M380" s="1">
-        <v>669039.48</v>
+        <v>196082.0</v>
       </c>
       <c r="N380" s="1">
-        <v>674126.89</v>
+        <v>198708.39</v>
       </c>
       <c r="O380" s="1">
-        <v>0.19</v>
+        <v>0.06</v>
       </c>
       <c r="P380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
-        <v>971</v>
+        <v>966</v>
       </c>
       <c r="B381" t="s">
-        <v>972</v>
+        <v>967</v>
       </c>
       <c r="C381" s="1">
-        <v>384000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D381" s="1">
-        <v>100.113</v>
+        <v>104.274</v>
       </c>
       <c r="E381" s="1">
-        <v>100.0</v>
+        <v>106.6</v>
       </c>
       <c r="F381" t="s">
         <v>8</v>
       </c>
       <c r="G381">
         <v>1.0</v>
       </c>
       <c r="H381" s="1">
-        <v>384000.0</v>
+        <v>426400.0</v>
       </c>
       <c r="I381" s="1">
-        <v>433.92</v>
+        <v>-9304.0</v>
       </c>
       <c r="J381" s="1">
-        <v>0.113</v>
+        <v>-2.1819887429644</v>
       </c>
       <c r="K381">
-        <v>1.13</v>
+        <v>2.67</v>
       </c>
       <c r="L381" t="s">
-        <v>973</v>
+        <v>968</v>
       </c>
       <c r="M381" s="1">
-        <v>384433.92</v>
+        <v>417096.0</v>
       </c>
       <c r="N381" s="1">
-        <v>388758.5</v>
+        <v>427761.75</v>
       </c>
       <c r="O381" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>974</v>
+        <v>969</v>
       </c>
       <c r="B382" t="s">
-        <v>975</v>
+        <v>970</v>
       </c>
       <c r="C382" s="1">
-        <v>138000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D382" s="1">
-        <v>100.975</v>
+        <v>98.774</v>
       </c>
       <c r="E382" s="1">
-        <v>100.0</v>
+        <v>99.902</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
       <c r="G382">
         <v>1.0</v>
       </c>
       <c r="H382" s="1">
-        <v>138000.0</v>
+        <v>682330.66</v>
       </c>
       <c r="I382" s="1">
-        <v>1345.5</v>
+        <v>-7704.24</v>
       </c>
       <c r="J382" s="1">
-        <v>0.975</v>
+        <v>-1.1291065243939</v>
       </c>
       <c r="K382">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>281.95</v>
+        <v>1.04</v>
+      </c>
+      <c r="L382" t="s">
+        <v>971</v>
       </c>
       <c r="M382" s="1">
-        <v>139345.5</v>
+        <v>674626.42</v>
       </c>
       <c r="N382" s="1">
-        <v>139627.45</v>
+        <v>681748.8</v>
       </c>
       <c r="O382" s="1">
-        <v>0.04</v>
+        <v>0.19</v>
       </c>
       <c r="P382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
-        <v>976</v>
+        <v>972</v>
       </c>
       <c r="B383" t="s">
-        <v>977</v>
+        <v>973</v>
       </c>
       <c r="C383" s="1">
-        <v>300000.0</v>
+        <v>384000.0</v>
       </c>
       <c r="D383" s="1">
-        <v>102.122</v>
+        <v>100.6</v>
       </c>
       <c r="E383" s="1">
-        <v>99.65790667</v>
+        <v>100.0</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
       <c r="G383">
         <v>1.0</v>
       </c>
       <c r="H383" s="1">
-        <v>298973.72</v>
+        <v>384000.0</v>
       </c>
       <c r="I383" s="1">
-        <v>7392.28</v>
+        <v>2304.0</v>
       </c>
       <c r="J383" s="1">
-        <v>2.4725517680952</v>
+        <v>0.6</v>
       </c>
       <c r="K383">
-        <v>3.73</v>
+        <v>1.46</v>
       </c>
       <c r="L383" t="s">
-        <v>978</v>
+        <v>974</v>
       </c>
       <c r="M383" s="1">
-        <v>306366.0</v>
+        <v>386304.0</v>
       </c>
       <c r="N383" s="1">
-        <v>317554.36</v>
+        <v>391900.51</v>
       </c>
       <c r="O383" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
-        <v>979</v>
+        <v>975</v>
       </c>
       <c r="B384" t="s">
-        <v>980</v>
+        <v>976</v>
       </c>
       <c r="C384" s="1">
-        <v>300000.0</v>
+        <v>138000.0</v>
       </c>
       <c r="D384" s="1">
-        <v>101.802</v>
+        <v>101.675</v>
       </c>
       <c r="E384" s="1">
-        <v>103.47225</v>
+        <v>100.0</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
       <c r="G384">
         <v>1.0</v>
       </c>
       <c r="H384" s="1">
-        <v>310416.75</v>
+        <v>138000.0</v>
       </c>
       <c r="I384" s="1">
-        <v>-5010.75</v>
+        <v>2311.5</v>
       </c>
       <c r="J384" s="1">
-        <v>-1.6142009089394</v>
+        <v>1.675</v>
       </c>
       <c r="K384">
         <v>0.54</v>
       </c>
-      <c r="L384" t="s">
-        <v>981</v>
+      <c r="L384">
+        <v>751.87</v>
       </c>
       <c r="M384" s="1">
-        <v>305406.0</v>
+        <v>140311.5</v>
       </c>
       <c r="N384" s="1">
-        <v>307012.85</v>
+        <v>141063.37</v>
       </c>
       <c r="O384" s="1">
-        <v>0.09</v>
+        <v>0.04</v>
       </c>
       <c r="P384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
-        <v>982</v>
+        <v>977</v>
       </c>
       <c r="B385" t="s">
-        <v>983</v>
+        <v>978</v>
       </c>
       <c r="C385" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D385" s="1">
-        <v>98.625</v>
+        <v>102.838</v>
       </c>
       <c r="E385" s="1">
-        <v>99.142</v>
+        <v>99.65790667</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385">
         <v>1.0</v>
       </c>
       <c r="H385" s="1">
-        <v>495710.0</v>
+        <v>298973.72</v>
       </c>
       <c r="I385" s="1">
-        <v>-2585.0</v>
+        <v>9540.28</v>
       </c>
       <c r="J385" s="1">
-        <v>-0.52147424905691</v>
+        <v>3.1910095643189</v>
       </c>
       <c r="K385">
-        <v>2.51</v>
+        <v>4.07</v>
       </c>
       <c r="L385" t="s">
-        <v>984</v>
+        <v>979</v>
       </c>
       <c r="M385" s="1">
-        <v>493125.0</v>
+        <v>308514.0</v>
       </c>
       <c r="N385" s="1">
-        <v>505652.4</v>
+        <v>320719.48</v>
       </c>
       <c r="O385" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="P385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
-        <v>985</v>
+        <v>980</v>
       </c>
       <c r="B386" t="s">
-        <v>986</v>
+        <v>981</v>
       </c>
       <c r="C386" s="1">
-        <v>361000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D386" s="1">
-        <v>99.997</v>
+        <v>102.048</v>
       </c>
       <c r="E386" s="1">
-        <v>100.0</v>
+        <v>103.47225</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
       <c r="G386">
         <v>1.0</v>
       </c>
       <c r="H386" s="1">
-        <v>361000.0</v>
+        <v>310416.75</v>
       </c>
       <c r="I386" s="1">
-        <v>-10.83</v>
+        <v>-4272.75</v>
       </c>
       <c r="J386" s="1">
-        <v>-0.003</v>
+        <v>-1.3764560063205</v>
       </c>
       <c r="K386">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>709.58</v>
+        <v>0.88</v>
+      </c>
+      <c r="L386" t="s">
+        <v>982</v>
       </c>
       <c r="M386" s="1">
-        <v>360989.17</v>
+        <v>306144.0</v>
       </c>
       <c r="N386" s="1">
-        <v>361698.75</v>
+        <v>308798.79</v>
       </c>
       <c r="O386" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
-        <v>987</v>
+        <v>983</v>
       </c>
       <c r="B387" t="s">
-        <v>988</v>
+        <v>984</v>
       </c>
       <c r="C387" s="1">
-        <v>392000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D387" s="1">
-        <v>99.347</v>
+        <v>99.451</v>
       </c>
       <c r="E387" s="1">
-        <v>102.83</v>
+        <v>99.142</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
       <c r="G387">
         <v>1.0</v>
       </c>
       <c r="H387" s="1">
-        <v>403093.6</v>
+        <v>495710.0</v>
       </c>
       <c r="I387" s="1">
-        <v>-13653.36</v>
+        <v>1545.0</v>
       </c>
       <c r="J387" s="1">
-        <v>-3.3871438296217</v>
+        <v>0.31167416432995</v>
       </c>
       <c r="K387">
-        <v>3.17</v>
+        <v>2.82</v>
       </c>
       <c r="L387" t="s">
-        <v>989</v>
+        <v>985</v>
       </c>
       <c r="M387" s="1">
-        <v>389440.24</v>
+        <v>497255.0</v>
       </c>
       <c r="N387" s="1">
-        <v>401884.9</v>
+        <v>511374.86</v>
       </c>
       <c r="O387" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
-        <v>990</v>
+        <v>986</v>
       </c>
       <c r="B388" t="s">
-        <v>991</v>
+        <v>987</v>
       </c>
       <c r="C388" s="1">
-        <v>500000.0</v>
+        <v>361000.0</v>
       </c>
       <c r="D388" s="1">
-        <v>97.914</v>
+        <v>100.663</v>
       </c>
       <c r="E388" s="1">
         <v>100.0</v>
       </c>
       <c r="F388" t="s">
         <v>8</v>
       </c>
       <c r="G388">
         <v>1.0</v>
       </c>
       <c r="H388" s="1">
-        <v>500000.0</v>
+        <v>361000.0</v>
       </c>
       <c r="I388" s="1">
-        <v>-10430.0</v>
+        <v>2393.43</v>
       </c>
       <c r="J388" s="1">
-        <v>-2.086</v>
+        <v>0.663</v>
       </c>
       <c r="K388">
-        <v>0.94</v>
+        <v>0.51</v>
       </c>
       <c r="L388" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="M388" s="1">
-        <v>489570.0</v>
+        <v>363393.43</v>
       </c>
       <c r="N388" s="1">
-        <v>494255.07</v>
+        <v>365223.39</v>
       </c>
       <c r="O388" s="1">
-        <v>0.14</v>
+        <v>0.1</v>
       </c>
       <c r="P388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
       <c r="B389" t="s">
-        <v>994</v>
+        <v>990</v>
       </c>
       <c r="C389" s="1">
-        <v>200000.0</v>
+        <v>392000.0</v>
       </c>
       <c r="D389" s="1">
-        <v>100.671</v>
+        <v>100.292</v>
       </c>
       <c r="E389" s="1">
-        <v>100.0</v>
+        <v>102.83</v>
       </c>
       <c r="F389" t="s">
         <v>8</v>
       </c>
       <c r="G389">
         <v>1.0</v>
       </c>
       <c r="H389" s="1">
-        <v>200000.0</v>
+        <v>403093.6</v>
       </c>
       <c r="I389" s="1">
-        <v>1342.0</v>
+        <v>-9948.96</v>
       </c>
       <c r="J389" s="1">
-        <v>0.671</v>
+        <v>-2.4681513177088</v>
       </c>
       <c r="K389">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>505.48</v>
+        <v>3.48</v>
+      </c>
+      <c r="L389" t="s">
+        <v>991</v>
       </c>
       <c r="M389" s="1">
-        <v>201342.0</v>
+        <v>393144.64</v>
       </c>
       <c r="N389" s="1">
-        <v>201847.48</v>
+        <v>406797.52</v>
       </c>
       <c r="O389" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="B390" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
       <c r="C390" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D390" s="1">
-        <v>95.409</v>
+        <v>98.331</v>
       </c>
       <c r="E390" s="1">
-        <v>97.25</v>
+        <v>100.0</v>
       </c>
       <c r="F390" t="s">
         <v>8</v>
       </c>
       <c r="G390">
         <v>1.0</v>
       </c>
       <c r="H390" s="1">
-        <v>389000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I390" s="1">
-        <v>-7364.0</v>
+        <v>-8345.0</v>
       </c>
       <c r="J390" s="1">
-        <v>-1.893059125964</v>
+        <v>-1.669</v>
       </c>
       <c r="K390">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>410.96</v>
+        <v>1.18</v>
+      </c>
+      <c r="L390" t="s">
+        <v>994</v>
       </c>
       <c r="M390" s="1">
-        <v>381636.0</v>
+        <v>491655.0</v>
       </c>
       <c r="N390" s="1">
-        <v>382046.96</v>
+        <v>497562.26</v>
       </c>
       <c r="O390" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P390">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:16">
       <c r="A391" t="s">
+        <v>995</v>
+      </c>
+      <c r="B391" t="s">
+        <v>996</v>
+      </c>
+      <c r="C391" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D391" s="1">
+        <v>101.06</v>
+      </c>
+      <c r="E391" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F391" t="s">
+        <v>8</v>
+      </c>
+      <c r="G391">
+        <v>1.0</v>
+      </c>
+      <c r="H391" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I391" s="1">
+        <v>2120.0</v>
+      </c>
+      <c r="J391" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="K391">
+        <v>0.56</v>
+      </c>
+      <c r="L391" t="s">
         <v>997</v>
       </c>
-      <c r="B391" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M391" s="1">
-        <v>263494.8</v>
+        <v>202120.0</v>
       </c>
       <c r="N391" s="1">
-        <v>264801.65</v>
+        <v>203232.05</v>
       </c>
       <c r="O391" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P391">
         <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:16">
       <c r="A392" t="s">
-        <v>1000</v>
+        <v>998</v>
       </c>
       <c r="B392" t="s">
-        <v>1001</v>
+        <v>999</v>
       </c>
       <c r="C392" s="1">
         <v>400000.0</v>
       </c>
       <c r="D392" s="1">
-        <v>82.783</v>
+        <v>96.316</v>
       </c>
       <c r="E392" s="1">
-        <v>81.804</v>
+        <v>97.25</v>
       </c>
       <c r="F392" t="s">
         <v>8</v>
       </c>
       <c r="G392">
         <v>1.0</v>
       </c>
       <c r="H392" s="1">
-        <v>327216.0</v>
+        <v>389000.0</v>
       </c>
       <c r="I392" s="1">
-        <v>3916.0</v>
+        <v>-3736.0</v>
       </c>
       <c r="J392" s="1">
-        <v>1.1967629944746</v>
+        <v>-0.96041131105398</v>
       </c>
       <c r="K392">
-        <v>0.51</v>
+        <v>0.31</v>
       </c>
       <c r="L392" t="s">
-        <v>1002</v>
+        <v>1000</v>
       </c>
       <c r="M392" s="1">
-        <v>331132.0</v>
+        <v>385264.0</v>
       </c>
       <c r="N392" s="1">
-        <v>333153.92</v>
+        <v>386496.88</v>
       </c>
       <c r="O392" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P392">
         <v>1</v>
       </c>
     </row>
     <row r="393" spans="1:16">
       <c r="A393" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C393" s="1">
+        <v>265000.0</v>
+      </c>
+      <c r="D393" s="1">
+        <v>99.903</v>
+      </c>
+      <c r="E393" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="F393" t="s">
+        <v>8</v>
+      </c>
+      <c r="G393">
+        <v>1.0</v>
+      </c>
+      <c r="H393" s="1">
+        <v>264191.75</v>
+      </c>
+      <c r="I393" s="1">
+        <v>551.2</v>
+      </c>
+      <c r="J393" s="1">
+        <v>0.20863634083956</v>
+      </c>
+      <c r="K393">
+        <v>0.8</v>
+      </c>
+      <c r="L393" t="s">
         <v>1003</v>
       </c>
-      <c r="B393" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M393" s="1">
-        <v>380298.75</v>
+        <v>264742.95</v>
       </c>
       <c r="N393" s="1">
-        <v>381538.2</v>
+        <v>266866.58</v>
       </c>
       <c r="O393" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="P393">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:16">
       <c r="A394" t="s">
-        <v>1006</v>
+        <v>1004</v>
       </c>
       <c r="B394" t="s">
-        <v>1007</v>
+        <v>1005</v>
       </c>
       <c r="C394" s="1">
         <v>400000.0</v>
       </c>
       <c r="D394" s="1">
-        <v>98.646</v>
+        <v>83.281</v>
       </c>
       <c r="E394" s="1">
-        <v>100.0</v>
+        <v>81.804</v>
       </c>
       <c r="F394" t="s">
         <v>8</v>
       </c>
       <c r="G394">
         <v>1.0</v>
       </c>
       <c r="H394" s="1">
-        <v>400000.0</v>
+        <v>327216.0</v>
       </c>
       <c r="I394" s="1">
-        <v>-5416.0</v>
+        <v>5908.0</v>
       </c>
       <c r="J394" s="1">
-        <v>-1.354</v>
+        <v>1.8055351816537</v>
       </c>
       <c r="K394">
-        <v>2.04</v>
+        <v>0.57</v>
       </c>
       <c r="L394" t="s">
-        <v>1008</v>
+        <v>1006</v>
       </c>
       <c r="M394" s="1">
-        <v>394584.0</v>
+        <v>333124.0</v>
       </c>
       <c r="N394" s="1">
-        <v>402738.61</v>
+        <v>335392.49</v>
       </c>
       <c r="O394" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P394">
         <v>1</v>
       </c>
     </row>
     <row r="395" spans="1:16">
       <c r="A395" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C395" s="1">
+        <v>377000.0</v>
+      </c>
+      <c r="D395" s="1">
+        <v>101.364</v>
+      </c>
+      <c r="E395" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F395" t="s">
+        <v>8</v>
+      </c>
+      <c r="G395">
+        <v>1.0</v>
+      </c>
+      <c r="H395" s="1">
+        <v>374802.09</v>
+      </c>
+      <c r="I395" s="1">
+        <v>7340.19</v>
+      </c>
+      <c r="J395" s="1">
+        <v>1.9584175744591</v>
+      </c>
+      <c r="K395">
+        <v>0.64</v>
+      </c>
+      <c r="L395" t="s">
         <v>1009</v>
       </c>
-      <c r="B395" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M395" s="1">
-        <v>-141462.5</v>
+        <v>382142.28</v>
       </c>
       <c r="N395" s="1">
-        <v>-141462.5</v>
+        <v>384543.72</v>
       </c>
       <c r="O395" s="1">
-        <v>-0.04</v>
+        <v>0.11</v>
       </c>
       <c r="P395">
         <v>1</v>
       </c>
     </row>
     <row r="396" spans="1:16">
       <c r="A396" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B396" t="s">
         <v>1011</v>
       </c>
-      <c r="B396" t="s">
+      <c r="C396" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D396" s="1">
+        <v>99.295</v>
+      </c>
+      <c r="E396" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F396" t="s">
+        <v>8</v>
+      </c>
+      <c r="G396">
+        <v>1.0</v>
+      </c>
+      <c r="H396" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="I396" s="1">
+        <v>-2820.0</v>
+      </c>
+      <c r="J396" s="1">
+        <v>-0.705</v>
+      </c>
+      <c r="K396">
+        <v>2.3</v>
+      </c>
+      <c r="L396" t="s">
         <v>1012</v>
       </c>
-      <c r="C396" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M396" s="1">
-        <v>220770.0</v>
+        <v>397180.0</v>
       </c>
       <c r="N396" s="1">
-        <v>220770.0</v>
+        <v>406371.21</v>
       </c>
       <c r="O396" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P396">
         <v>1</v>
       </c>
     </row>
     <row r="397" spans="1:16">
       <c r="A397" t="s">
         <v>1013</v>
       </c>
       <c r="B397" t="s">
         <v>1014</v>
       </c>
       <c r="C397" s="1">
-        <v>1130.0</v>
+        <v>701.0</v>
       </c>
       <c r="D397" s="1">
-        <v>14.1</v>
+        <v>0.225</v>
       </c>
       <c r="E397" s="1">
-        <v>16.3</v>
+        <v>0.2411376605</v>
       </c>
       <c r="F397" t="s">
         <v>8</v>
       </c>
       <c r="G397">
         <v>1.0</v>
       </c>
       <c r="H397" s="1">
-        <v>184190.0</v>
+        <v>0.0</v>
       </c>
       <c r="I397" s="1">
-        <v>-24860.0</v>
+        <v>-28281.25</v>
       </c>
       <c r="J397" s="1">
-        <v>-13.496932515337</v>
+        <v>0</v>
       </c>
       <c r="K397">
         <v>0.0</v>
       </c>
       <c r="L397">
         <v>0.0</v>
       </c>
       <c r="M397" s="1">
-        <v>159330.0</v>
+        <v>-28281.25</v>
       </c>
       <c r="N397" s="1">
-        <v>159330.0</v>
+        <v>-28281.25</v>
       </c>
       <c r="O397" s="1">
-        <v>0.05</v>
+        <v>-0.01</v>
       </c>
       <c r="P397">
         <v>1</v>
       </c>
     </row>
     <row r="398" spans="1:16">
       <c r="A398" t="s">
         <v>1015</v>
       </c>
       <c r="B398" t="s">
         <v>1016</v>
       </c>
       <c r="C398" s="1">
-        <v>1130.0</v>
+        <v>1832.0</v>
       </c>
       <c r="D398" s="1">
-        <v>62.9</v>
+        <v>0.05</v>
       </c>
       <c r="E398" s="1">
-        <v>71.3</v>
+        <v>0.1083870087</v>
       </c>
       <c r="F398" t="s">
         <v>8</v>
       </c>
       <c r="G398">
         <v>1.0</v>
       </c>
       <c r="H398" s="1">
-        <v>805690.0</v>
+        <v>0.0</v>
       </c>
       <c r="I398" s="1">
-        <v>-94920.0</v>
+        <v>-267412.5</v>
       </c>
       <c r="J398" s="1">
-        <v>-11.781206171108</v>
+        <v>0</v>
       </c>
       <c r="K398">
         <v>0.0</v>
       </c>
       <c r="L398">
         <v>0.0</v>
       </c>
       <c r="M398" s="1">
-        <v>710770.0</v>
+        <v>-267412.5</v>
       </c>
       <c r="N398" s="1">
-        <v>710770.0</v>
+        <v>-267412.5</v>
       </c>
       <c r="O398" s="1">
-        <v>0.2</v>
+        <v>-0.07</v>
       </c>
       <c r="P398">
         <v>1</v>
       </c>
     </row>
     <row r="399" spans="1:16">
       <c r="A399" t="s">
         <v>1017</v>
       </c>
       <c r="B399" t="s">
         <v>1018</v>
       </c>
       <c r="C399" s="1">
-        <v>460.0</v>
+        <v>860.0</v>
       </c>
       <c r="D399" s="1">
-        <v>68.1</v>
+        <v>8.8</v>
       </c>
       <c r="E399" s="1">
-        <v>75.3</v>
+        <v>18.0</v>
       </c>
       <c r="F399" t="s">
         <v>8</v>
       </c>
       <c r="G399">
         <v>1.0</v>
       </c>
       <c r="H399" s="1">
-        <v>346380.0</v>
+        <v>154800.0</v>
       </c>
       <c r="I399" s="1">
-        <v>-33120.0</v>
+        <v>-79120.0</v>
       </c>
       <c r="J399" s="1">
-        <v>-9.5617529880478</v>
+        <v>-51.111111111111</v>
       </c>
       <c r="K399">
         <v>0.0</v>
       </c>
       <c r="L399">
         <v>0.0</v>
       </c>
       <c r="M399" s="1">
-        <v>313260.0</v>
+        <v>75680.0</v>
       </c>
       <c r="N399" s="1">
-        <v>313260.0</v>
+        <v>75680.0</v>
       </c>
       <c r="O399" s="1">
-        <v>0.09</v>
+        <v>0.02</v>
       </c>
       <c r="P399">
         <v>1</v>
       </c>
     </row>
     <row r="400" spans="1:16">
       <c r="A400" t="s">
         <v>1019</v>
       </c>
       <c r="B400" t="s">
         <v>1020</v>
       </c>
       <c r="C400" s="1">
-        <v>-1832.0</v>
+        <v>860.0</v>
       </c>
       <c r="D400" s="1">
-        <v>0.055</v>
+        <v>36.9</v>
       </c>
       <c r="E400" s="1">
-        <v>0.0738550764</v>
+        <v>56.5</v>
       </c>
       <c r="F400" t="s">
         <v>8</v>
       </c>
       <c r="G400">
         <v>1.0</v>
       </c>
       <c r="H400" s="1">
-        <v>0.0</v>
+        <v>485900.0</v>
       </c>
       <c r="I400" s="1">
-        <v>86356.25</v>
+        <v>-168560.0</v>
       </c>
       <c r="J400" s="1">
-        <v>0</v>
+        <v>-34.690265486726</v>
       </c>
       <c r="K400">
         <v>0.0</v>
       </c>
       <c r="L400">
         <v>0.0</v>
       </c>
       <c r="M400" s="1">
-        <v>86356.25</v>
+        <v>317340.0</v>
       </c>
       <c r="N400" s="1">
-        <v>86356.25</v>
+        <v>317340.0</v>
       </c>
       <c r="O400" s="1">
-        <v>0.02</v>
+        <v>0.09</v>
       </c>
       <c r="P400">
         <v>1</v>
       </c>
     </row>
     <row r="401" spans="1:16">
       <c r="A401" t="s">
         <v>1021</v>
       </c>
       <c r="B401" t="s">
         <v>1022</v>
       </c>
       <c r="C401" s="1">
-        <v>-2260.0</v>
+        <v>-701.0</v>
       </c>
       <c r="D401" s="1">
-        <v>30.3</v>
+        <v>0.16</v>
       </c>
       <c r="E401" s="1">
-        <v>34.7</v>
+        <v>0.1744507846</v>
       </c>
       <c r="F401" t="s">
         <v>8</v>
       </c>
       <c r="G401">
         <v>1.0</v>
       </c>
       <c r="H401" s="1">
-        <v>-784220.0</v>
+        <v>0.0</v>
       </c>
       <c r="I401" s="1">
-        <v>99440.0</v>
+        <v>25325.0</v>
       </c>
       <c r="J401" s="1">
-        <v>-12.680115273775</v>
+        <v>0</v>
       </c>
       <c r="K401">
         <v>0.0</v>
       </c>
       <c r="L401">
         <v>0.0</v>
       </c>
       <c r="M401" s="1">
-        <v>-684780.0</v>
+        <v>25325.0</v>
       </c>
       <c r="N401" s="1">
-        <v>-684780.0</v>
+        <v>25325.0</v>
       </c>
       <c r="O401" s="1">
-        <v>-0.2</v>
+        <v>0.01</v>
       </c>
       <c r="P401">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="402" spans="1:16">
+      <c r="A402" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C402" s="1">
+        <v>-701.0</v>
+      </c>
+      <c r="D402" s="1">
+        <v>0.075</v>
+      </c>
+      <c r="E402" s="1">
+        <v>0.0831704708</v>
+      </c>
+      <c r="F402" t="s">
+        <v>8</v>
+      </c>
+      <c r="G402">
+        <v>1.0</v>
+      </c>
+      <c r="H402" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I402" s="1">
+        <v>14318.75</v>
+      </c>
+      <c r="J402" s="1">
+        <v>0</v>
+      </c>
+      <c r="K402">
+        <v>0.0</v>
+      </c>
+      <c r="L402">
+        <v>0.0</v>
+      </c>
+      <c r="M402" s="1">
+        <v>14318.75</v>
+      </c>
+      <c r="N402" s="1">
+        <v>14318.75</v>
+      </c>
+      <c r="O402" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P402">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="403" spans="1:16">
+      <c r="A403" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C403" s="1">
+        <v>-1131.0</v>
+      </c>
+      <c r="D403" s="1">
+        <v>0.035</v>
+      </c>
+      <c r="E403" s="1">
+        <v>0.0784062776</v>
+      </c>
+      <c r="F403" t="s">
+        <v>8</v>
+      </c>
+      <c r="G403">
+        <v>1.0</v>
+      </c>
+      <c r="H403" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I403" s="1">
+        <v>122731.25</v>
+      </c>
+      <c r="J403" s="1">
+        <v>0</v>
+      </c>
+      <c r="K403">
+        <v>0.0</v>
+      </c>
+      <c r="L403">
+        <v>0.0</v>
+      </c>
+      <c r="M403" s="1">
+        <v>122731.25</v>
+      </c>
+      <c r="N403" s="1">
+        <v>122731.25</v>
+      </c>
+      <c r="O403" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="P403">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="404" spans="1:16">
+      <c r="A404" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C404" s="1">
+        <v>-1720.0</v>
+      </c>
+      <c r="D404" s="1">
+        <v>17.1</v>
+      </c>
+      <c r="E404" s="1">
+        <v>30.4936627907</v>
+      </c>
+      <c r="F404" t="s">
+        <v>8</v>
+      </c>
+      <c r="G404">
+        <v>1.0</v>
+      </c>
+      <c r="H404" s="1">
+        <v>-524491.0</v>
+      </c>
+      <c r="I404" s="1">
+        <v>230371.0</v>
+      </c>
+      <c r="J404" s="1">
+        <v>-43.922774651996</v>
+      </c>
+      <c r="K404">
+        <v>0.0</v>
+      </c>
+      <c r="L404">
+        <v>0.0</v>
+      </c>
+      <c r="M404" s="1">
+        <v>-294120.0</v>
+      </c>
+      <c r="N404" s="1">
+        <v>-294120.0</v>
+      </c>
+      <c r="O404" s="1">
+        <v>-0.08</v>
+      </c>
+      <c r="P404">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>