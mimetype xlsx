--- v5 (2026-09-02)
+++ v6 (2026-09-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1029">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1043">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970105</t>
   </si>
   <si>
@@ -265,57 +265,57 @@
   <si>
     <t>AZELIS GROUP NV</t>
   </si>
   <si>
     <t>IT0001031084</t>
   </si>
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
-    <t>BANCO DE SABADELL SA</t>
+    <t>BANCO DE SABADELL</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
@@ -1030,2121 +1030,2163 @@
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>XSS190626</t>
-[...38 lines deleted...]
-    <t>EURO-OAT JUN 26</t>
+    <t>XSS180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG SEP 26</t>
+  </si>
+  <si>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
+  </si>
+  <si>
+    <t>VG180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 SEP 26</t>
+  </si>
+  <si>
+    <t>IK1100926</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) SEP 26</t>
+  </si>
+  <si>
+    <t>RX100926</t>
+  </si>
+  <si>
+    <t>EURO-BUND SEP 26</t>
+  </si>
+  <si>
+    <t>OAT100926</t>
+  </si>
+  <si>
+    <t>EURO-OAT SEP 26</t>
+  </si>
+  <si>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>7 361.73</t>
+    <t>8 892.97</t>
   </si>
   <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>11 614.73</t>
+    <t>12 549.66</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>7 431.51</t>
+    <t>8 811.64</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>4 913.94</t>
+    <t>5 510.96</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
+    <t>1 678.08</t>
+  </si>
+  <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>1 672.60</t>
+    <t>2 990.41</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>7 712.88</t>
+    <t>8 802.74</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
+    <t>1 841.10</t>
+  </si>
+  <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>1 167.29</t>
-[...8 lines deleted...]
-    <t>3 213.48</t>
+    <t>1 378.05</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
+    <t>1 173.21</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>12 649.32</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>25 051.18</t>
+    <t>27 125.48</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>1 594.01</t>
+    <t>3 023.12</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
+    <t>1 342.47</t>
+  </si>
+  <si>
     <t>XS3372845746</t>
   </si>
   <si>
     <t>ALPHABET INC 3.45 11/05/2032</t>
   </si>
   <si>
-    <t>XS3229091015</t>
-[...11 lines deleted...]
-    <t>ARKEMA SA PERP</t>
+    <t>1 417.81</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>1 687.67</t>
+    <t>3 682.19</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>7 102.30</t>
+    <t>7 711.74</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
-    <t>3 953.10</t>
+    <t>4 941.37</t>
   </si>
   <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
+    <t>1 469.27</t>
+  </si>
+  <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>2 252.05</t>
+    <t>2 679.45</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>6 197.26</t>
+    <t>7 586.30</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>4 906.60</t>
+    <t>5 858.63</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>10 241.10</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>3 004.11</t>
+    <t>4 820.55</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 430.14</t>
+    <t>1 554.08</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
+    <t>1 388.55</t>
+  </si>
+  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>3 330.80</t>
+    <t>4 705.42</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>8 086.00</t>
+    <t>9 525.97</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>7 709.59</t>
+    <t>9 205.48</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>7 693.15</t>
+    <t>9 616.44</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
-    <t>2 546.00</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>63 266.63</t>
+    <t>1 458.60</t>
   </si>
   <si>
     <t>BE0000368770</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
   </si>
   <si>
-    <t>2 114.28</t>
+    <t>6 040.80</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>20 689.65</t>
+    <t>28 600.39</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>7 686.99</t>
+    <t>8 657.19</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
+    <t>1 233.50</t>
+  </si>
+  <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>5 283.56</t>
+    <t>5 960.27</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>7 041.45</t>
+    <t>8 387.61</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>5 231.51</t>
+    <t>5 908.22</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>2 724.66</t>
+    <t>3 027.40</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>5 917.81</t>
+    <t>7 057.53</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>7 525.88</t>
+    <t>8 509.16</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>9 098.63</t>
+    <t>10 060.27</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
+    <t>1 496.92</t>
+  </si>
+  <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>9 665.75</t>
-[...8 lines deleted...]
-    <t>2 493.15</t>
+    <t>10 663.01</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
+  </si>
+  <si>
+    <t>10 504.11</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>3 977.90</t>
+    <t>5 476.82</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>2 567.01</t>
+    <t>3 609.86</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>8 492.74</t>
+    <t>9 372.47</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>10 619.18</t>
+    <t>11 473.97</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
+    <t>2 311.64</t>
+  </si>
+  <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
+    <t>2 576.71</t>
+  </si>
+  <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>18 449.32</t>
+    <t>1 267.12</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>5 993.15</t>
+    <t>9 109.59</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>1 054.25</t>
+    <t>2 424.77</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>7 594.52</t>
+    <t>9 090.41</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
+    <t>2 673.97</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>1 473.99</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>1 866.58</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>2 533.56</t>
+  </si>
+  <si>
+    <t>DE000A351ZT4</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
+  </si>
+  <si>
+    <t>5 839.04</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>4 794.52</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>4 093.15</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>1 610.39</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>4 055.64</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>7 858.75</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>13 421.13</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>17 734.09</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>2 065.75</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>5 753.42</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>2 035.07</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>4 257.53</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>2 572.93</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>10 516.95</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>11 147.26</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>3 592.77</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>4 315.07</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>2 813.01</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>1 907.14</t>
+  </si>
+  <si>
+    <t>EU000A4ERVC2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.25 12/12/2036</t>
+  </si>
+  <si>
+    <t>23 612.17</t>
+  </si>
+  <si>
+    <t>EU000A3K4EY2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 05/10/2054</t>
+  </si>
+  <si>
+    <t>50 615.70</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>2 784.82</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>2 871.23</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>5 218.52</t>
+  </si>
+  <si>
+    <t>FI4000415153</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
+  </si>
+  <si>
+    <t>2 261.59</t>
+  </si>
+  <si>
+    <t>FI4000440557</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
+  </si>
+  <si>
+    <t>FI4000348727</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
+  </si>
+  <si>
+    <t>3 392.88</t>
+  </si>
+  <si>
+    <t>XS3370251459</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 4.48 08/07/2031</t>
+  </si>
+  <si>
+    <t>1 301.04</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORTIVE CORP 3.7 15/08/2029</t>
+  </si>
+  <si>
+    <t>9 701.10</t>
+  </si>
+  <si>
+    <t>XS2606264005</t>
+  </si>
+  <si>
+    <t>FORTUM OYJ 4 26/05/2028</t>
+  </si>
+  <si>
     <t>1 534.25</t>
   </si>
   <si>
-    <t>XS3352082930</t>
-[...233 lines deleted...]
-    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+    <t>FR0013516549</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+  </si>
+  <si>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
+  </si>
+  <si>
+    <t>FR0013515806</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
+  </si>
+  <si>
+    <t>8 283.42</t>
+  </si>
+  <si>
+    <t>FR0014018YR0</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.7 25/11/2036</t>
+  </si>
+  <si>
+    <t>128 683.98</t>
+  </si>
+  <si>
+    <t>FR0014015MU5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
+  </si>
+  <si>
+    <t>8 345.91</t>
+  </si>
+  <si>
+    <t>FR0014016CV2</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
+  </si>
+  <si>
+    <t>6 846.31</t>
+  </si>
+  <si>
+    <t>DE000BU22098</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
+  </si>
+  <si>
+    <t>6 950.97</t>
+  </si>
+  <si>
+    <t>DE0001135481</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
+  </si>
+  <si>
+    <t>215 262.50</t>
+  </si>
+  <si>
+    <t>DE000BU2Z049</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
+  </si>
+  <si>
+    <t>142 180.10</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>2 137.60</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>3 287.67</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>8 893.84</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>4 419.52</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>1 965.75</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>1 327.05</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>19 479.45</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>1 869.86</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>8 597.81</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>7 265.75</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>2 216.71</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>4 487.67</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>30 002.05</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>14 345.21</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>2 573.17</t>
+  </si>
+  <si>
+    <t>XS2673808726</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
+  </si>
+  <si>
+    <t>22 783.08</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>2 643.99</t>
+  </si>
+  <si>
+    <t>IE00BFZRPZ02</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
+  </si>
+  <si>
+    <t>IE00BFZRQ242</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
+  </si>
+  <si>
+    <t>2 093.59</t>
+  </si>
+  <si>
+    <t>IE00BH3SQB22</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
+  </si>
+  <si>
+    <t>IT0005138828</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
+  </si>
+  <si>
+    <t>13 983.41</t>
+  </si>
+  <si>
+    <t>IT0005633794</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
+  </si>
+  <si>
+    <t>60 104.63</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>16 985.35</t>
+  </si>
+  <si>
+    <t>IT0005083057</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
+  </si>
+  <si>
+    <t>5 898.80</t>
+  </si>
+  <si>
+    <t>IT0005706285</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
+  </si>
+  <si>
+    <t>24 170.20</t>
+  </si>
+  <si>
+    <t>IT0005635583</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
+  </si>
+  <si>
+    <t>92 731.35</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>5 369.18</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>8 675.98</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>4 815.07</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>11 890.41</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>2 373.29</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
+    <t>2 663.01</t>
+  </si>
+  <si>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
+  </si>
+  <si>
+    <t>1 102.74</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>1 743.78</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>1 277.37</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>12 164.65</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>7 561.64</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>3 846.58</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>8 033.42</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>5 061.16</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>14 239.73</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>2 845.47</t>
+  </si>
+  <si>
+    <t>XS3025943419</t>
+  </si>
+  <si>
+    <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
+  </si>
+  <si>
+    <t>1 219.32</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>4 377.59</t>
+  </si>
+  <si>
+    <t>XS3057365549</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 22/05/2031</t>
+  </si>
+  <si>
+    <t>1 256.56</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>12 803.01</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>1 158.90</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>14 281.10</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>18 839.86</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>6 375.00</t>
+  </si>
+  <si>
+    <t>NL0012171458</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
+  </si>
+  <si>
+    <t>3 854.82</t>
+  </si>
+  <si>
+    <t>NL0010071189</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
+  </si>
+  <si>
+    <t>26 662.29</t>
+  </si>
+  <si>
+    <t>NL0009446418</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
+  </si>
+  <si>
+    <t>27 933.42</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>2 243.84</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>9 928.08</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>10 128.31</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>4 703.56</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>12 853.62</t>
+  </si>
+  <si>
+    <t>FR001400DY43</t>
+  </si>
+  <si>
+    <t>ORANGE SA 3.625 16/11/2031</t>
+  </si>
+  <si>
+    <t>8 978.08</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>2 150.00</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
+    <t>1 828.77</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>1 333.48</t>
+  </si>
+  <si>
+    <t>PTOTEMOE0035</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
+  </si>
+  <si>
+    <t>4 188.83</t>
+  </si>
+  <si>
+    <t>PTOTENOE0034</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
+  </si>
+  <si>
+    <t>3 337.66</t>
+  </si>
+  <si>
+    <t>PTOTEYOE0031</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
+  </si>
+  <si>
+    <t>10 155.28</t>
+  </si>
+  <si>
+    <t>PTOTEBOE0020</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
+  </si>
+  <si>
+    <t>18 301.45</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>1 740.41</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>4 139.70</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>3 037.81</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>12 664.11</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>6 583.56</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>2 301.37</t>
   </si>
   <si>
-    <t>XS2950696869</t>
-[...802 lines deleted...]
-  <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>3 302.88</t>
+    <t>4 432.81</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>7 899.55</t>
+    <t>8 974.88</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
-    <t>2 264.38</t>
+    <t>3 039.04</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>3 762.06</t>
+    <t>4 750.08</t>
   </si>
   <si>
     <t>XS3393869279</t>
   </si>
   <si>
     <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
+    <t>1 202.05</t>
+  </si>
+  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>6 967.11</t>
+    <t>7 630.64</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>2 442.02</t>
+    <t>2 898.80</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
-    <t>XS2616008970</t>
-[...5 lines deleted...]
-    <t>1 081.64</t>
+    <t>1 486.30</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>17 198.91</t>
+    <t>19 143.13</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>3 193.44</t>
+    <t>3 625.88</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>16 767.12</t>
+    <t>18 369.86</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>10 404.11</t>
+    <t>11 784.25</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
-    <t>1 330.26</t>
-[...1 lines deleted...]
-  <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>6 825.77</t>
-[...8 lines deleted...]
-    <t>14 370.19</t>
+    <t>11 896.34</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
   </si>
   <si>
-    <t>75 285.95</t>
+    <t>41 283.01</t>
   </si>
   <si>
     <t>ES00000128C6</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 2.9 31/10/2046</t>
   </si>
   <si>
-    <t>16 578.15</t>
+    <t>18 573.67</t>
+  </si>
+  <si>
+    <t>ES0000012L60</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 3.9 30/07/2039</t>
+  </si>
+  <si>
+    <t>61 208.63</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>7 148.71</t>
+    <t>8 009.21</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>3 934.19</t>
+    <t>5 245.59</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
-    <t>SSE PLC PERP</t>
-[...2 lines deleted...]
-    <t>1 928.77</t>
+    <t>3 068.49</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>1 912.30</t>
+    <t>3 068.57</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
-    <t>1 483.13</t>
+    <t>2 525.32</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
+    <t>1 220.55</t>
+  </si>
+  <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>6 995.96</t>
+    <t>7 933.56</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>4 052.05</t>
+    <t>5 084.93</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>6 084.25</t>
+    <t>7 767.12</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
+    <t>1 171.23</t>
+  </si>
+  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>13 027.40</t>
+    <t>14 095.89</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>3 186.11</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...8 lines deleted...]
-    <t>2 626.39</t>
+    <t>2 082.19</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>10 665.75</t>
+    <t>11 876.71</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>7 122.38</t>
+    <t>8 886.02</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>5 596.51</t>
+    <t>6 698.85</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
+    <t>1 159.13</t>
+  </si>
+  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>12 205.48</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>2 654.79</t>
+    <t>3 563.01</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>14 119.86</t>
-[...8 lines deleted...]
-    <t>1 829.96</t>
+    <t>15 500.00</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>2 921.13</t>
+  </si>
+  <si>
+    <t>XS2450200741</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.25 28/02/2031</t>
+  </si>
+  <si>
+    <t>1 671.23</t>
+  </si>
+  <si>
+    <t>XS1769091296</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.625 12/02/2033</t>
+  </si>
+  <si>
+    <t>1 843.15</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>13 652.88</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>5 907.26</t>
+    <t>6 966.49</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>1 112.05</t>
+    <t>1 637.75</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>1 232.88</t>
+    <t>1 945.21</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>2 123.63</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 268.49</t>
+    <t>2 482.19</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>2 401.44</t>
-[...11 lines deleted...]
-    <t>ER32612CK03</t>
+    <t>3 408.49</t>
+  </si>
+  <si>
+    <t>CH1515238637</t>
+  </si>
+  <si>
+    <t>ZUERCHER KANTONALBANK 17/06/2032</t>
+  </si>
+  <si>
+    <t>ER32612CK06</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.375</t>
   </si>
   <si>
-    <t>ER32612CK01</t>
+    <t>ER32612CK09</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2606PS25</t>
-[...11 lines deleted...]
-    <t>ER32612CK04</t>
+    <t>SX5E2607PQ14</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5800.000000</t>
+  </si>
+  <si>
+    <t>ER32612CK07</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.5</t>
   </si>
   <si>
-    <t>ER32612CK05</t>
+    <t>ER32612CK08</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.75</t>
   </si>
   <si>
-    <t>ER32612CK02</t>
-[...8 lines deleted...]
-    <t>JUN26 SX5E P @ 5800.000000</t>
+    <t>SX5E2607PQ21</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5750.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3453,20498 +3495,20498 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>76123.6032</v>
+      </c>
+      <c r="C2">
+        <v>213.7</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>16268002.88</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>16268002.88</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>2471138.9699</v>
+      </c>
+      <c r="C3">
+        <v>125.44</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>310003720.03</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>310003720.03</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>309825.14</v>
+      </c>
+      <c r="C4">
+        <v>113.74</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>35239995.44</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>35239995.44</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>8905.442</v>
+      </c>
+      <c r="C5">
+        <v>114.75</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>1021972.65</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>1021972.65</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C6">
+        <v>119.02</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>119.02</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>119.02</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>13754.0</v>
+      </c>
+      <c r="C7">
+        <v>104.38</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>1435748.5</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>1435748.5</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>17</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P404"/>
+  <dimension ref="A1:Z404"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O404" sqref="O404"/>
+      <selection activeCell="N404" sqref="N404"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>24</v>
+      </c>
+      <c r="G1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J1" t="s">
+        <v>28</v>
+      </c>
+      <c r="K1" t="s">
+        <v>29</v>
+      </c>
+      <c r="L1" t="s">
+        <v>30</v>
+      </c>
+      <c r="M1" t="s">
+        <v>31</v>
+      </c>
+      <c r="N1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z1" t="s">
         <v>19</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="1">
+        <v>3003.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>38.98</v>
+      </c>
+      <c r="D2" s="1">
+        <v>35.22</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>105765.66</v>
+      </c>
+      <c r="H2" s="1">
+        <v>11291.28</v>
+      </c>
+      <c r="I2" s="1">
+        <v>10.675752413401</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>117056.94</v>
+      </c>
+      <c r="M2" s="1">
+        <v>117056.94</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>34</v>
       </c>
-      <c r="B2" t="s">
-[...38 lines deleted...]
-      <c r="O2" s="1">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" s="1">
+        <v>8772.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>36.31</v>
+      </c>
+      <c r="D3" s="1">
+        <v>28.3024304606</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>248268.92</v>
+      </c>
+      <c r="H3" s="1">
+        <v>70242.4</v>
+      </c>
+      <c r="I3" s="1">
+        <v>28.292868877828</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>318511.32</v>
+      </c>
+      <c r="M3" s="1">
+        <v>318511.32</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="1">
+        <v>2279.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>269.4</v>
+      </c>
+      <c r="D4" s="1">
+        <v>245.6999166301</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>559950.11</v>
+      </c>
+      <c r="H4" s="1">
+        <v>54012.49</v>
+      </c>
+      <c r="I4" s="1">
+        <v>9.6459468505149</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>613962.6</v>
+      </c>
+      <c r="M4" s="1">
+        <v>613962.6</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="1">
+        <v>3713.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>181.7</v>
+      </c>
+      <c r="D5" s="1">
+        <v>200.876498788</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>745854.44</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-71202.34</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-9.5464122999657</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>674652.1</v>
+      </c>
+      <c r="M5" s="1">
+        <v>674652.1</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="1">
+        <v>353.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>824.9</v>
+      </c>
+      <c r="D6" s="1">
+        <v>1227.4488668555</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>433289.45</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-142099.75</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-32.795571182266</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>291189.7</v>
+      </c>
+      <c r="M6" s="1">
+        <v>291189.7</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" s="1">
+        <v>45683.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>27.3</v>
+      </c>
+      <c r="D7" s="1">
+        <v>27.0867517457</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>1237404.08</v>
+      </c>
+      <c r="H7" s="1">
+        <v>9741.82</v>
+      </c>
+      <c r="I7" s="1">
+        <v>0.78727880063237</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1247145.9</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1247145.9</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="1">
+        <v>823.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>115.7</v>
+      </c>
+      <c r="D8" s="1">
+        <v>118.4</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>97443.2</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-2222.1</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-2.2804054054054</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>95221.1</v>
+      </c>
+      <c r="M8" s="1">
+        <v>95221.1</v>
+      </c>
+      <c r="N8" s="1">
         <v>0.03</v>
       </c>
-      <c r="P2">
-[...46 lines deleted...]
-      <c r="O3" s="1">
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="1">
+        <v>2420.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>69.75</v>
+      </c>
+      <c r="D9" s="1">
+        <v>62.9</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>152218.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>16577.0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>10.890302066773</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>168795.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>168795.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" s="1">
+        <v>41784.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>10.455</v>
+      </c>
+      <c r="D10" s="1">
+        <v>8.8575904652</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>370105.56</v>
+      </c>
+      <c r="H10" s="1">
+        <v>66746.16</v>
+      </c>
+      <c r="I10" s="1">
+        <v>18.034357549235</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>436851.72</v>
+      </c>
+      <c r="M10" s="1">
+        <v>436851.72</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" s="1">
+        <v>8458.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>191.9</v>
+      </c>
+      <c r="D11" s="1">
+        <v>162.5000425633</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1374425.36</v>
+      </c>
+      <c r="H11" s="1">
+        <v>248664.84</v>
+      </c>
+      <c r="I11" s="1">
+        <v>18.092276760667</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1623090.2</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1623090.2</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" s="1">
+        <v>5453.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>407.9</v>
+      </c>
+      <c r="D12" s="1">
+        <v>235.4840546488</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>1284094.55</v>
+      </c>
+      <c r="H12" s="1">
+        <v>940184.15</v>
+      </c>
+      <c r="I12" s="1">
+        <v>73.217673106704</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>2224278.7</v>
+      </c>
+      <c r="M12" s="1">
+        <v>2224278.7</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="1">
+        <v>13940.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>15.38</v>
+      </c>
+      <c r="D13" s="1">
+        <v>23.8502467719</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>332472.44</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-118075.24</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-35.514294056975</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>214397.2</v>
+      </c>
+      <c r="M13" s="1">
+        <v>214397.2</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" s="1">
+        <v>1721.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>53.4</v>
+      </c>
+      <c r="D14" s="1">
+        <v>63.55</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>109369.55</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-17468.15</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-15.971675845791</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>91901.4</v>
+      </c>
+      <c r="M14" s="1">
+        <v>91901.4</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" s="1">
+        <v>15629.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>52.14</v>
+      </c>
+      <c r="D15" s="1">
+        <v>60.6626105317</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>948095.94</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-133199.88</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-14.049198438715</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>814896.06</v>
+      </c>
+      <c r="M15" s="1">
+        <v>814896.06</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="1">
+        <v>7644.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>9.606</v>
+      </c>
+      <c r="D16" s="1">
+        <v>13.175</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>100709.7</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-27281.44</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-27.089188032533</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>73428.26</v>
+      </c>
+      <c r="M16" s="1">
+        <v>73428.26</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" s="1">
+        <v>18374.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>74.68</v>
+      </c>
+      <c r="D17" s="1">
+        <v>55.336714379</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>1016756.79</v>
+      </c>
+      <c r="H17" s="1">
+        <v>355413.53</v>
+      </c>
+      <c r="I17" s="1">
+        <v>34.955609197358</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>1372170.32</v>
+      </c>
+      <c r="M17" s="1">
+        <v>1372170.32</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="1">
+        <v>9002.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>33.12</v>
+      </c>
+      <c r="D18" s="1">
+        <v>29.8050255499</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>268304.84</v>
+      </c>
+      <c r="H18" s="1">
+        <v>29841.4</v>
+      </c>
+      <c r="I18" s="1">
+        <v>11.122199659164</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>298146.24</v>
+      </c>
+      <c r="M18" s="1">
+        <v>298146.24</v>
+      </c>
+      <c r="N18" s="1">
         <v>0.08</v>
       </c>
-      <c r="P3">
-[...46 lines deleted...]
-      <c r="O4" s="1">
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="1">
+        <v>6342.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>1578.2</v>
+      </c>
+      <c r="D19" s="1">
+        <v>549.4883743299</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>3484855.27</v>
+      </c>
+      <c r="H19" s="1">
+        <v>6524089.13</v>
+      </c>
+      <c r="I19" s="1">
+        <v>187.21262791496</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>10008944.4</v>
+      </c>
+      <c r="M19" s="1">
+        <v>10008944.4</v>
+      </c>
+      <c r="N19" s="1">
+        <v>2.75</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="1">
+        <v>2162.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>66.16</v>
+      </c>
+      <c r="D20" s="1">
+        <v>61.44</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>132833.28</v>
+      </c>
+      <c r="H20" s="1">
+        <v>10204.64</v>
+      </c>
+      <c r="I20" s="1">
+        <v>7.6822916666667</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>143037.92</v>
+      </c>
+      <c r="M20" s="1">
+        <v>143037.92</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>73</v>
+      </c>
+      <c r="B21" s="1">
+        <v>51326.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>43.41</v>
+      </c>
+      <c r="D21" s="1">
+        <v>27.7271396563</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>1423123.17</v>
+      </c>
+      <c r="H21" s="1">
+        <v>804938.49</v>
+      </c>
+      <c r="I21" s="1">
+        <v>56.561407119807</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>2228061.66</v>
+      </c>
+      <c r="M21" s="1">
+        <v>2228061.66</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>75</v>
+      </c>
+      <c r="B22" s="1">
+        <v>11745.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>9.91</v>
+      </c>
+      <c r="D22" s="1">
+        <v>8.3950004257</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>98599.28</v>
+      </c>
+      <c r="H22" s="1">
+        <v>17793.67</v>
+      </c>
+      <c r="I22" s="1">
+        <v>18.04645023777</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>116392.95</v>
+      </c>
+      <c r="M22" s="1">
+        <v>116392.95</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>77</v>
+      </c>
+      <c r="B23" s="1">
+        <v>1822.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>64.75</v>
+      </c>
+      <c r="D23" s="1">
+        <v>54.85</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>99936.7</v>
+      </c>
+      <c r="H23" s="1">
+        <v>18037.8</v>
+      </c>
+      <c r="I23" s="1">
+        <v>18.049225159526</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>117974.5</v>
+      </c>
+      <c r="M23" s="1">
+        <v>117974.5</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B24" s="1">
+        <v>11719.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>21.6</v>
+      </c>
+      <c r="D24" s="1">
+        <v>18.195846062</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>213237.12</v>
+      </c>
+      <c r="H24" s="1">
+        <v>39893.28</v>
+      </c>
+      <c r="I24" s="1">
+        <v>18.708412494035</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>253130.4</v>
+      </c>
+      <c r="M24" s="1">
+        <v>253130.4</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B25" s="1">
+        <v>91625.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>21.47</v>
+      </c>
+      <c r="D25" s="1">
+        <v>9.1132440928</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>835000.99</v>
+      </c>
+      <c r="H25" s="1">
+        <v>1132187.76</v>
+      </c>
+      <c r="I25" s="1">
+        <v>135.59118774218</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1967188.75</v>
+      </c>
+      <c r="M25" s="1">
+        <v>1967188.75</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="1">
+        <v>78886.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>3.084</v>
+      </c>
+      <c r="D26" s="1">
+        <v>3.2004050148</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>252467.15</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-9182.73</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-3.6371979483271</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>243284.42</v>
+      </c>
+      <c r="M26" s="1">
+        <v>243284.42</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>85</v>
+      </c>
+      <c r="B27" s="1">
+        <v>204069.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>11.83</v>
+      </c>
+      <c r="D27" s="1">
+        <v>7.7891812083</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>1589530.42</v>
+      </c>
+      <c r="H27" s="1">
+        <v>824605.85</v>
+      </c>
+      <c r="I27" s="1">
+        <v>51.877324247749</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>2414136.27</v>
+      </c>
+      <c r="M27" s="1">
+        <v>2414136.27</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>87</v>
+      </c>
+      <c r="B28" s="1">
+        <v>13713.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>17.675</v>
+      </c>
+      <c r="D28" s="1">
+        <v>16.484384161</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>226050.36</v>
+      </c>
+      <c r="H28" s="1">
+        <v>16326.92</v>
+      </c>
+      <c r="I28" s="1">
+        <v>7.2226914391997</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>242377.28</v>
+      </c>
+      <c r="M28" s="1">
+        <v>242377.28</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>89</v>
+      </c>
+      <c r="B29" s="1">
+        <v>9219.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>14.6</v>
+      </c>
+      <c r="D29" s="1">
+        <v>14.1750005424</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>130679.33</v>
+      </c>
+      <c r="H29" s="1">
+        <v>3918.07</v>
+      </c>
+      <c r="I29" s="1">
+        <v>2.9982323906925</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>134597.4</v>
+      </c>
+      <c r="M29" s="1">
+        <v>134597.4</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>91</v>
+      </c>
+      <c r="B30" s="1">
+        <v>2004.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>171.3</v>
+      </c>
+      <c r="D30" s="1">
+        <v>127.8352295409</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>256181.8</v>
+      </c>
+      <c r="H30" s="1">
+        <v>87103.4</v>
+      </c>
+      <c r="I30" s="1">
+        <v>34.000619872294</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>343285.2</v>
+      </c>
+      <c r="M30" s="1">
+        <v>343285.2</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>93</v>
+      </c>
+      <c r="B31" s="1">
+        <v>1144.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>282.7</v>
+      </c>
+      <c r="D31" s="1">
+        <v>188.9158653846</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>216119.75</v>
+      </c>
+      <c r="H31" s="1">
+        <v>107289.05</v>
+      </c>
+      <c r="I31" s="1">
+        <v>49.643334308873</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>323408.8</v>
+      </c>
+      <c r="M31" s="1">
+        <v>323408.8</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>95</v>
+      </c>
+      <c r="B32" s="1">
+        <v>3150.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>30.82</v>
+      </c>
+      <c r="D32" s="1">
+        <v>34.2</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>107730.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-10647.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-9.8830409356725</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>97083.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>97083.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>97</v>
+      </c>
+      <c r="B33" s="1">
+        <v>15324.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>59.06</v>
+      </c>
+      <c r="D33" s="1">
+        <v>78.025366745</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>1195660.72</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-290625.28</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-24.306667864777</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>905035.44</v>
+      </c>
+      <c r="M33" s="1">
+        <v>905035.44</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>99</v>
+      </c>
+      <c r="B34" s="1">
+        <v>17190.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>101.12</v>
+      </c>
+      <c r="D34" s="1">
+        <v>76.0620878418</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>1307507.29</v>
+      </c>
+      <c r="H34" s="1">
+        <v>430745.51</v>
+      </c>
+      <c r="I34" s="1">
+        <v>32.944023585521</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>1738252.8</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1738252.8</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>101</v>
+      </c>
+      <c r="B35" s="1">
+        <v>1919324.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>11.328</v>
+      </c>
+      <c r="D35" s="1">
+        <v>11.2550340276</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>21602056.93</v>
+      </c>
+      <c r="H35" s="1">
+        <v>140045.34</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0.64829631943758</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>21742102.27</v>
+      </c>
+      <c r="M35" s="1">
+        <v>21742102.27</v>
+      </c>
+      <c r="N35" s="1">
+        <v>5.97</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>103</v>
+      </c>
+      <c r="B36" s="1">
+        <v>594723.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>10.794</v>
+      </c>
+      <c r="D36" s="1">
+        <v>10.7184435779</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>6374504.92</v>
+      </c>
+      <c r="H36" s="1">
+        <v>44935.14</v>
+      </c>
+      <c r="I36" s="1">
+        <v>0.70491968496277</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>6419440.06</v>
+      </c>
+      <c r="M36" s="1">
+        <v>6419440.06</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.76</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>105</v>
+      </c>
+      <c r="B37" s="1">
+        <v>4149.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>49.75</v>
+      </c>
+      <c r="D37" s="1">
+        <v>52.5294649313</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>217944.75</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-11532.0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-5.2912492730382</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>206412.75</v>
+      </c>
+      <c r="M37" s="1">
+        <v>206412.75</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>107</v>
+      </c>
+      <c r="B38" s="1">
+        <v>22036.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>13.464</v>
+      </c>
+      <c r="D38" s="1">
+        <v>11.9697363405</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>263765.11</v>
+      </c>
+      <c r="H38" s="1">
+        <v>32927.59</v>
+      </c>
+      <c r="I38" s="1">
+        <v>12.48367913406</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>296692.7</v>
+      </c>
+      <c r="M38" s="1">
+        <v>296692.7</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>109</v>
+      </c>
+      <c r="B39" s="1">
+        <v>23366.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>26.12</v>
+      </c>
+      <c r="D39" s="1">
+        <v>25.2344735941</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>589628.71</v>
+      </c>
+      <c r="H39" s="1">
+        <v>20691.21</v>
+      </c>
+      <c r="I39" s="1">
+        <v>3.5091930988232</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>610319.92</v>
+      </c>
+      <c r="M39" s="1">
+        <v>610319.92</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>111</v>
+      </c>
+      <c r="B40" s="1">
+        <v>80092.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>12.31</v>
+      </c>
+      <c r="D40" s="1">
+        <v>10.5488103681</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>844875.32</v>
+      </c>
+      <c r="H40" s="1">
+        <v>141057.2</v>
+      </c>
+      <c r="I40" s="1">
+        <v>16.695623207457</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>985932.52</v>
+      </c>
+      <c r="M40" s="1">
+        <v>985932.52</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>113</v>
+      </c>
+      <c r="B41" s="1">
+        <v>9530.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>16.385</v>
+      </c>
+      <c r="D41" s="1">
+        <v>16.045</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>152908.85</v>
+      </c>
+      <c r="H41" s="1">
+        <v>3240.2</v>
+      </c>
+      <c r="I41" s="1">
+        <v>2.1190401994391</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>156149.05</v>
+      </c>
+      <c r="M41" s="1">
+        <v>156149.05</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>115</v>
+      </c>
+      <c r="B42" s="1">
+        <v>1124.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>84.5</v>
+      </c>
+      <c r="D42" s="1">
+        <v>92.7</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>104194.8</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-9216.8</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-8.8457389428263</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>94978.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>94978.0</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>117</v>
+      </c>
+      <c r="B43" s="1">
+        <v>7562.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>37.83</v>
+      </c>
+      <c r="D43" s="1">
+        <v>34.4723644538</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>260680.02</v>
+      </c>
+      <c r="H43" s="1">
+        <v>25390.44</v>
+      </c>
+      <c r="I43" s="1">
+        <v>9.7400790440326</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>286070.46</v>
+      </c>
+      <c r="M43" s="1">
+        <v>286070.46</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>119</v>
+      </c>
+      <c r="B44" s="1">
+        <v>8331.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>80.6</v>
+      </c>
+      <c r="D44" s="1">
+        <v>67.6801560437</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>563843.38</v>
+      </c>
+      <c r="H44" s="1">
+        <v>107635.22</v>
+      </c>
+      <c r="I44" s="1">
+        <v>19.089559941273</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>671478.6</v>
+      </c>
+      <c r="M44" s="1">
+        <v>671478.6</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>121</v>
+      </c>
+      <c r="B45" s="1">
+        <v>1670.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>55.15</v>
+      </c>
+      <c r="D45" s="1">
+        <v>62.15</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>103790.5</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-11690.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-11.263073209976</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>92100.5</v>
+      </c>
+      <c r="M45" s="1">
+        <v>92100.5</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>123</v>
+      </c>
+      <c r="B46" s="1">
+        <v>31632.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>17.52</v>
+      </c>
+      <c r="D46" s="1">
+        <v>18.6536273394</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>590051.54</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-35858.9</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-6.0772487772848</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>554192.64</v>
+      </c>
+      <c r="M46" s="1">
+        <v>554192.64</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>125</v>
+      </c>
+      <c r="B47" s="1">
+        <v>9572.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>72.12</v>
+      </c>
+      <c r="D47" s="1">
+        <v>57.7989333473</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>553251.39</v>
+      </c>
+      <c r="H47" s="1">
+        <v>137081.25</v>
+      </c>
+      <c r="I47" s="1">
+        <v>24.777389172036</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>690332.64</v>
+      </c>
+      <c r="M47" s="1">
+        <v>690332.64</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>127</v>
+      </c>
+      <c r="B48" s="1">
+        <v>18867.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>17.93</v>
+      </c>
+      <c r="D48" s="1">
+        <v>29.5959172099</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>558386.17</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-220100.86</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-39.417319379525</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>338285.31</v>
+      </c>
+      <c r="M48" s="1">
+        <v>338285.31</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>129</v>
+      </c>
+      <c r="B49" s="1">
+        <v>24727.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>29.63</v>
+      </c>
+      <c r="D49" s="1">
+        <v>30.0567262507</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>743212.67</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-10551.66</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-1.4197362916324</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>732661.01</v>
+      </c>
+      <c r="M49" s="1">
+        <v>732661.01</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>131</v>
+      </c>
+      <c r="B50" s="1">
+        <v>3846.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>238.3</v>
+      </c>
+      <c r="D50" s="1">
+        <v>223.1869448778</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>858376.99</v>
+      </c>
+      <c r="H50" s="1">
+        <v>58124.81</v>
+      </c>
+      <c r="I50" s="1">
+        <v>6.7714781124317</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>916501.8</v>
+      </c>
+      <c r="M50" s="1">
+        <v>916501.8</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>133</v>
+      </c>
+      <c r="B51" s="1">
+        <v>13120.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>52.36</v>
+      </c>
+      <c r="D51" s="1">
+        <v>49.8538346037</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>654082.31</v>
+      </c>
+      <c r="H51" s="1">
+        <v>32880.89</v>
+      </c>
+      <c r="I51" s="1">
+        <v>5.027026338627</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>686963.2</v>
+      </c>
+      <c r="M51" s="1">
+        <v>686963.2</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>135</v>
+      </c>
+      <c r="B52" s="1">
+        <v>15155.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>26.25</v>
+      </c>
+      <c r="D52" s="1">
+        <v>30.8070425602</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>466880.73</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-69061.98</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-14.792210421707</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>397818.75</v>
+      </c>
+      <c r="M52" s="1">
+        <v>397818.75</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>137</v>
+      </c>
+      <c r="B53" s="1">
+        <v>76840.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>18.02</v>
+      </c>
+      <c r="D53" s="1">
+        <v>19.1343197553</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>1470281.13</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-85624.33</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-5.8236706064506</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>1384656.8</v>
+      </c>
+      <c r="M53" s="1">
+        <v>1384656.8</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>139</v>
+      </c>
+      <c r="B54" s="1">
+        <v>154571.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>4.462</v>
+      </c>
+      <c r="D54" s="1">
+        <v>4.5164144633</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>698106.7</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-8410.9</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-1.2048158254318</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>689695.8</v>
+      </c>
+      <c r="M54" s="1">
+        <v>689695.8</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>141</v>
+      </c>
+      <c r="B55" s="1">
+        <v>2194.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>130.2</v>
+      </c>
+      <c r="D55" s="1">
+        <v>145.5071786691</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>319242.75</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-33583.95</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-10.519878681662</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>285658.8</v>
+      </c>
+      <c r="M55" s="1">
+        <v>285658.8</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>143</v>
+      </c>
+      <c r="B56" s="1">
+        <v>16065.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>37.32</v>
+      </c>
+      <c r="D56" s="1">
+        <v>43.3700971055</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>696740.61</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-97194.81</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-13.94992750602</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>599545.8</v>
+      </c>
+      <c r="M56" s="1">
+        <v>599545.8</v>
+      </c>
+      <c r="N56" s="1">
         <v>0.16</v>
       </c>
-      <c r="P4">
-[...46 lines deleted...]
-      <c r="O5" s="1">
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>145</v>
+      </c>
+      <c r="B57" s="1">
+        <v>207138.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>10.098</v>
+      </c>
+      <c r="D57" s="1">
+        <v>6.1647191727</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>1276947.6</v>
+      </c>
+      <c r="H57" s="1">
+        <v>814731.92</v>
+      </c>
+      <c r="I57" s="1">
+        <v>63.803081661299</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>2091679.52</v>
+      </c>
+      <c r="M57" s="1">
+        <v>2091679.52</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>147</v>
+      </c>
+      <c r="B58" s="1">
+        <v>52662.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>27.31</v>
+      </c>
+      <c r="D58" s="1">
+        <v>15.3835446812</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>810128.23</v>
+      </c>
+      <c r="H58" s="1">
+        <v>628070.99</v>
+      </c>
+      <c r="I58" s="1">
+        <v>77.527355144753</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>1438199.22</v>
+      </c>
+      <c r="M58" s="1">
+        <v>1438199.22</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>149</v>
+      </c>
+      <c r="B59" s="1">
+        <v>4331.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>115.7</v>
+      </c>
+      <c r="D59" s="1">
+        <v>104.0333595013</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>450568.48</v>
+      </c>
+      <c r="H59" s="1">
+        <v>50528.22</v>
+      </c>
+      <c r="I59" s="1">
+        <v>11.214326399397</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>501096.7</v>
+      </c>
+      <c r="M59" s="1">
+        <v>501096.7</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>151</v>
+      </c>
+      <c r="B60" s="1">
+        <v>4063.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>168.65</v>
+      </c>
+      <c r="D60" s="1">
+        <v>192.4195865124</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>781800.78</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-96575.83</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-12.3529973966</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>685224.95</v>
+      </c>
+      <c r="M60" s="1">
+        <v>685224.95</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>153</v>
+      </c>
+      <c r="B61" s="1">
+        <v>1674.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>68.96</v>
+      </c>
+      <c r="D61" s="1">
+        <v>68.16</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>114099.84</v>
+      </c>
+      <c r="H61" s="1">
+        <v>1339.2</v>
+      </c>
+      <c r="I61" s="1">
+        <v>1.1737089201878</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>115439.04</v>
+      </c>
+      <c r="M61" s="1">
+        <v>115439.04</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>155</v>
+      </c>
+      <c r="B62" s="1">
+        <v>4056.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>21.33</v>
+      </c>
+      <c r="D62" s="1">
+        <v>25.66</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>104076.96</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-17562.48</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-16.874512860483</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>86514.48</v>
+      </c>
+      <c r="M62" s="1">
+        <v>86514.48</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>157</v>
+      </c>
+      <c r="B63" s="1">
+        <v>642.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>322.15</v>
+      </c>
+      <c r="D63" s="1">
+        <v>321.4</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>206338.8</v>
+      </c>
+      <c r="H63" s="1">
+        <v>481.5</v>
+      </c>
+      <c r="I63" s="1">
+        <v>0.23335407591786</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>206820.3</v>
+      </c>
+      <c r="M63" s="1">
+        <v>206820.3</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>159</v>
+      </c>
+      <c r="B64" s="1">
+        <v>7063.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>60.74</v>
+      </c>
+      <c r="D64" s="1">
+        <v>62.8040294492</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>443584.86</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-14578.24</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-3.2864602277003</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>429006.62</v>
+      </c>
+      <c r="M64" s="1">
+        <v>429006.62</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>161</v>
+      </c>
+      <c r="B65" s="1">
+        <v>1195.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>73.65</v>
+      </c>
+      <c r="D65" s="1">
+        <v>83.25</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>99483.75</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-11472.0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-11.531531531532</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>88011.75</v>
+      </c>
+      <c r="M65" s="1">
+        <v>88011.75</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>163</v>
+      </c>
+      <c r="B66" s="1">
+        <v>3219.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>40.86</v>
+      </c>
+      <c r="D66" s="1">
+        <v>39.45</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>126989.55</v>
+      </c>
+      <c r="H66" s="1">
+        <v>4538.79</v>
+      </c>
+      <c r="I66" s="1">
+        <v>3.574144486692</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>131528.34</v>
+      </c>
+      <c r="M66" s="1">
+        <v>131528.34</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>165</v>
+      </c>
+      <c r="B67" s="1">
+        <v>2770.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>38.8</v>
+      </c>
+      <c r="D67" s="1">
+        <v>36.76</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>101825.2</v>
+      </c>
+      <c r="H67" s="1">
+        <v>5650.8</v>
+      </c>
+      <c r="I67" s="1">
+        <v>5.5495103373232</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>107476.0</v>
+      </c>
+      <c r="M67" s="1">
+        <v>107476.0</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>167</v>
+      </c>
+      <c r="B68" s="1">
+        <v>5272.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>183.4</v>
+      </c>
+      <c r="D68" s="1">
+        <v>149.4925663885</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>788124.81</v>
+      </c>
+      <c r="H68" s="1">
+        <v>178759.99</v>
+      </c>
+      <c r="I68" s="1">
+        <v>22.681685404625</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>966884.8</v>
+      </c>
+      <c r="M68" s="1">
+        <v>966884.8</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>169</v>
+      </c>
+      <c r="B69" s="1">
+        <v>2162.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>59.55</v>
+      </c>
+      <c r="D69" s="1">
+        <v>65.9</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>142475.8</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-13728.7</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-9.6358118361153</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>128747.1</v>
+      </c>
+      <c r="M69" s="1">
+        <v>128747.1</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>171</v>
+      </c>
+      <c r="B70" s="1">
+        <v>29856.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>42.49</v>
+      </c>
+      <c r="D70" s="1">
+        <v>35.260358052</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>1052733.25</v>
+      </c>
+      <c r="H70" s="1">
+        <v>215848.19</v>
+      </c>
+      <c r="I70" s="1">
+        <v>20.503597658761</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>1268581.44</v>
+      </c>
+      <c r="M70" s="1">
+        <v>1268581.44</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>173</v>
+      </c>
+      <c r="B71" s="1">
+        <v>9296.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>9.126</v>
+      </c>
+      <c r="D71" s="1">
+        <v>10.63</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>98816.48</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-13981.18</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-14.148631888122</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>84835.3</v>
+      </c>
+      <c r="M71" s="1">
+        <v>84835.3</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>175</v>
+      </c>
+      <c r="B72" s="1">
+        <v>1415.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>238.4</v>
+      </c>
+      <c r="D72" s="1">
+        <v>258.2603957597</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>365438.46</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-28102.46</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-7.6900663383925</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>337336.0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>337336.0</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>177</v>
+      </c>
+      <c r="B73" s="1">
+        <v>8656.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>74.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>77.9953858595</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>675128.06</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-34584.06</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-5.1225925937666</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>640544.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>640544.0</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>179</v>
+      </c>
+      <c r="B74" s="1">
+        <v>2972.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>73.8</v>
+      </c>
+      <c r="D74" s="1">
+        <v>69.0387348587</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>205183.12</v>
+      </c>
+      <c r="H74" s="1">
+        <v>14150.48</v>
+      </c>
+      <c r="I74" s="1">
+        <v>6.8965127345758</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>219333.6</v>
+      </c>
+      <c r="M74" s="1">
+        <v>219333.6</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>181</v>
+      </c>
+      <c r="B75" s="1">
+        <v>505.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>1626.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>1507.971029703</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>761525.37</v>
+      </c>
+      <c r="H75" s="1">
+        <v>59604.63</v>
+      </c>
+      <c r="I75" s="1">
+        <v>7.8270051593948</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>821130.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>821130.0</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>183</v>
+      </c>
+      <c r="B76" s="1">
+        <v>2071.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>54.85</v>
+      </c>
+      <c r="D76" s="1">
+        <v>48.74</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>100940.54</v>
+      </c>
+      <c r="H76" s="1">
+        <v>12653.81</v>
+      </c>
+      <c r="I76" s="1">
+        <v>12.535904800985</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>113594.35</v>
+      </c>
+      <c r="M76" s="1">
+        <v>113594.35</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>185</v>
+      </c>
+      <c r="B77" s="1">
+        <v>3186.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>26.38</v>
+      </c>
+      <c r="D77" s="1">
+        <v>31.64</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>100805.04</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-16758.36</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-16.624525916561</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>84046.68</v>
+      </c>
+      <c r="M77" s="1">
+        <v>84046.68</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>187</v>
+      </c>
+      <c r="B78" s="1">
+        <v>41285.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>21.69</v>
+      </c>
+      <c r="D78" s="1">
+        <v>13.5946668281</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>561255.82</v>
+      </c>
+      <c r="H78" s="1">
+        <v>334215.83</v>
+      </c>
+      <c r="I78" s="1">
+        <v>59.547860011501</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>895471.65</v>
+      </c>
+      <c r="M78" s="1">
+        <v>895471.65</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>189</v>
+      </c>
+      <c r="B79" s="1">
+        <v>18234.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>56.0</v>
+      </c>
+      <c r="D79" s="1">
+        <v>39.3970472743</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>718365.76</v>
+      </c>
+      <c r="H79" s="1">
+        <v>302738.24</v>
+      </c>
+      <c r="I79" s="1">
+        <v>42.142632187815</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>1021104.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>1021104.0</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>191</v>
+      </c>
+      <c r="B80" s="1">
+        <v>18687.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>78.3</v>
+      </c>
+      <c r="D80" s="1">
+        <v>34.9062332103</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>652292.78</v>
+      </c>
+      <c r="H80" s="1">
+        <v>810899.32</v>
+      </c>
+      <c r="I80" s="1">
+        <v>124.3152377066</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>1463192.1</v>
+      </c>
+      <c r="M80" s="1">
+        <v>1463192.1</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>193</v>
+      </c>
+      <c r="B81" s="1">
+        <v>43403.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>27.205</v>
+      </c>
+      <c r="D81" s="1">
+        <v>12.5458813907</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>544528.89</v>
+      </c>
+      <c r="H81" s="1">
+        <v>636249.73</v>
+      </c>
+      <c r="I81" s="1">
+        <v>116.84407231359</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>1180778.62</v>
+      </c>
+      <c r="M81" s="1">
+        <v>1180778.62</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>195</v>
+      </c>
+      <c r="B82" s="1">
+        <v>2538.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>34.12</v>
+      </c>
+      <c r="D82" s="1">
+        <v>39.1</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>99235.8</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-12639.24</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-12.736572890026</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>86596.56</v>
+      </c>
+      <c r="M82" s="1">
+        <v>86596.56</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>197</v>
+      </c>
+      <c r="B83" s="1">
+        <v>338230.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>5.952</v>
+      </c>
+      <c r="D83" s="1">
+        <v>2.9539179552</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>999103.67</v>
+      </c>
+      <c r="H83" s="1">
+        <v>1014041.29</v>
+      </c>
+      <c r="I83" s="1">
+        <v>101.49510210487</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>2013144.96</v>
+      </c>
+      <c r="M83" s="1">
+        <v>2013144.96</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>199</v>
+      </c>
+      <c r="B84" s="1">
+        <v>18562.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>13.9</v>
+      </c>
+      <c r="D84" s="1">
+        <v>19.1495399203</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>355453.76</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-97441.96</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-27.413399706336</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>258011.8</v>
+      </c>
+      <c r="M84" s="1">
+        <v>258011.8</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>201</v>
+      </c>
+      <c r="B85" s="1">
+        <v>6833.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>13.26</v>
+      </c>
+      <c r="D85" s="1">
+        <v>14.99</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>102426.67</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-11821.09</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-11.541027351568</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>90605.58</v>
+      </c>
+      <c r="M85" s="1">
+        <v>90605.58</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>203</v>
+      </c>
+      <c r="B86" s="1">
+        <v>4015.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>117.25</v>
+      </c>
+      <c r="D86" s="1">
+        <v>114.3255616438</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>459017.13</v>
+      </c>
+      <c r="H86" s="1">
+        <v>11741.62</v>
+      </c>
+      <c r="I86" s="1">
+        <v>2.5579916810512</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>470758.75</v>
+      </c>
+      <c r="M86" s="1">
+        <v>470758.75</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>205</v>
+      </c>
+      <c r="B87" s="1">
+        <v>1052.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>267.05</v>
+      </c>
+      <c r="D87" s="1">
+        <v>518.2834695817</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>545234.21</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-264297.61</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-48.474142882561</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>280936.6</v>
+      </c>
+      <c r="M87" s="1">
+        <v>280936.6</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>207</v>
+      </c>
+      <c r="B88" s="1">
+        <v>3249.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>37.18</v>
+      </c>
+      <c r="D88" s="1">
+        <v>35.62</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>115729.38</v>
+      </c>
+      <c r="H88" s="1">
+        <v>5068.44</v>
+      </c>
+      <c r="I88" s="1">
+        <v>4.3795620437956</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>120797.82</v>
+      </c>
+      <c r="M88" s="1">
+        <v>120797.82</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>209</v>
+      </c>
+      <c r="B89" s="1">
+        <v>5750.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>49.96</v>
+      </c>
+      <c r="D89" s="1">
+        <v>63.5950313043</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>365671.43</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-78401.43</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-21.440403479156</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>287270.0</v>
+      </c>
+      <c r="M89" s="1">
+        <v>287270.0</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>211</v>
+      </c>
+      <c r="B90" s="1">
+        <v>3024.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>26.74</v>
+      </c>
+      <c r="D90" s="1">
+        <v>33.4333333333</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>101102.4</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-20240.64</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-20.019940179462</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>80861.76</v>
+      </c>
+      <c r="M90" s="1">
+        <v>80861.76</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>213</v>
+      </c>
+      <c r="B91" s="1">
+        <v>264807.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>4.466</v>
+      </c>
+      <c r="D91" s="1">
+        <v>3.5322762616</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>935371.48</v>
+      </c>
+      <c r="H91" s="1">
+        <v>247256.58</v>
+      </c>
+      <c r="I91" s="1">
+        <v>26.434051634758</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>1182628.06</v>
+      </c>
+      <c r="M91" s="1">
+        <v>1182628.06</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>215</v>
+      </c>
+      <c r="B92" s="1">
+        <v>11621.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>23.89</v>
+      </c>
+      <c r="D92" s="1">
+        <v>26.9078203253</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>312695.78</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-35070.09</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-11.215402395261</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>277625.69</v>
+      </c>
+      <c r="M92" s="1">
+        <v>277625.69</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>217</v>
+      </c>
+      <c r="B93" s="1">
+        <v>6475.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>172.86</v>
+      </c>
+      <c r="D93" s="1">
+        <v>137.3465312741</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>889318.79</v>
+      </c>
+      <c r="H93" s="1">
+        <v>229949.71</v>
+      </c>
+      <c r="I93" s="1">
+        <v>25.856837006671</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>1119268.5</v>
+      </c>
+      <c r="M93" s="1">
+        <v>1119268.5</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>219</v>
+      </c>
+      <c r="B94" s="1">
+        <v>5056.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>144.95</v>
+      </c>
+      <c r="D94" s="1">
+        <v>74.7566139241</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>377969.44</v>
+      </c>
+      <c r="H94" s="1">
+        <v>354897.76</v>
+      </c>
+      <c r="I94" s="1">
+        <v>93.895887455875</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>732867.2</v>
+      </c>
+      <c r="M94" s="1">
+        <v>732867.2</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>221</v>
+      </c>
+      <c r="B95" s="1">
+        <v>5862.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>46.255</v>
+      </c>
+      <c r="D95" s="1">
+        <v>56.8569498465</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>333295.44</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-62148.63</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-18.646708757852</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>271146.81</v>
+      </c>
+      <c r="M95" s="1">
+        <v>271146.81</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>223</v>
+      </c>
+      <c r="B96" s="1">
+        <v>3377.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>388.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>393.8458898431</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>1330017.57</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-19741.57</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-1.484308962926</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>1310276.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>1310276.0</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>225</v>
+      </c>
+      <c r="B97" s="1">
+        <v>19556.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>24.63</v>
+      </c>
+      <c r="D97" s="1">
+        <v>20.7341680303</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>405477.39</v>
+      </c>
+      <c r="H97" s="1">
+        <v>76186.89</v>
+      </c>
+      <c r="I97" s="1">
+        <v>18.789429911246</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>481664.28</v>
+      </c>
+      <c r="M97" s="1">
+        <v>481664.28</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>227</v>
+      </c>
+      <c r="B98" s="1">
+        <v>3600.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>495.75</v>
+      </c>
+      <c r="D98" s="1">
+        <v>622.38215</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>2240575.74</v>
+      </c>
+      <c r="H98" s="1">
+        <v>-455875.74</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-20.346365974667</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>1784700.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>1784700.0</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>229</v>
+      </c>
+      <c r="B99" s="1">
+        <v>10262.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>43.335</v>
+      </c>
+      <c r="D99" s="1">
+        <v>58.6957016176</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>602335.29</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-157631.52</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-26.170062192438</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>444703.77</v>
+      </c>
+      <c r="M99" s="1">
+        <v>444703.77</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>231</v>
+      </c>
+      <c r="B100" s="1">
+        <v>4851.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>145.65</v>
+      </c>
+      <c r="D100" s="1">
+        <v>127.6689012575</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>619321.84</v>
+      </c>
+      <c r="H100" s="1">
+        <v>87226.31</v>
+      </c>
+      <c r="I100" s="1">
+        <v>14.084165027993</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>706548.15</v>
+      </c>
+      <c r="M100" s="1">
+        <v>706548.15</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>233</v>
+      </c>
+      <c r="B101" s="1">
+        <v>9223.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>14.46</v>
+      </c>
+      <c r="D101" s="1">
+        <v>11.7747652608</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>108598.66</v>
+      </c>
+      <c r="H101" s="1">
+        <v>24765.92</v>
+      </c>
+      <c r="I101" s="1">
+        <v>22.804995936414</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>133364.58</v>
+      </c>
+      <c r="M101" s="1">
+        <v>133364.58</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>235</v>
+      </c>
+      <c r="B102" s="1">
+        <v>9414.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>51.32</v>
+      </c>
+      <c r="D102" s="1">
+        <v>52.1668175058</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>491098.42</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-7971.94</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-1.6232876497546</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>483126.48</v>
+      </c>
+      <c r="M102" s="1">
+        <v>483126.48</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>237</v>
+      </c>
+      <c r="B103" s="1">
+        <v>919.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>477.7</v>
+      </c>
+      <c r="D103" s="1">
+        <v>231.3849619151</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>212642.78</v>
+      </c>
+      <c r="H103" s="1">
+        <v>226363.52</v>
+      </c>
+      <c r="I103" s="1">
+        <v>106.452483362</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>439006.3</v>
+      </c>
+      <c r="M103" s="1">
+        <v>439006.3</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>239</v>
+      </c>
+      <c r="B104" s="1">
+        <v>97791.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>3.538</v>
+      </c>
+      <c r="D104" s="1">
+        <v>3.4642792281</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>338775.33</v>
+      </c>
+      <c r="H104" s="1">
+        <v>7209.23</v>
+      </c>
+      <c r="I104" s="1">
+        <v>2.128026854848</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>345984.56</v>
+      </c>
+      <c r="M104" s="1">
+        <v>345984.56</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>241</v>
+      </c>
+      <c r="B105" s="1">
+        <v>6417.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>76.32</v>
+      </c>
+      <c r="D105" s="1">
+        <v>69.1969814555</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>444037.03</v>
+      </c>
+      <c r="H105" s="1">
+        <v>45708.41</v>
+      </c>
+      <c r="I105" s="1">
+        <v>10.293828422373</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>489745.44</v>
+      </c>
+      <c r="M105" s="1">
+        <v>489745.44</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>243</v>
+      </c>
+      <c r="B106" s="1">
+        <v>108630.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>11.39</v>
+      </c>
+      <c r="D106" s="1">
+        <v>4.8618922029</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>528147.35</v>
+      </c>
+      <c r="H106" s="1">
+        <v>709148.35</v>
+      </c>
+      <c r="I106" s="1">
+        <v>134.27092836876</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>1237295.7</v>
+      </c>
+      <c r="M106" s="1">
+        <v>1237295.7</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>245</v>
+      </c>
+      <c r="B107" s="1">
+        <v>46702.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>16.305</v>
+      </c>
+      <c r="D107" s="1">
+        <v>16.3683480365</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>764434.59</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-2958.48</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-0.387015454128</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>761476.11</v>
+      </c>
+      <c r="M107" s="1">
+        <v>761476.11</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>247</v>
+      </c>
+      <c r="B108" s="1">
+        <v>4664.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>4812.52</v>
+      </c>
+      <c r="D108" s="1">
+        <v>4801.1104395369</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>22392379.09</v>
+      </c>
+      <c r="H108" s="1">
+        <v>53214.19</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0.23764419933282</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>22445593.28</v>
+      </c>
+      <c r="M108" s="1">
+        <v>22445593.28</v>
+      </c>
+      <c r="N108" s="1">
+        <v>6.17</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>249</v>
+      </c>
+      <c r="B109" s="1">
+        <v>39584.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>16.98</v>
+      </c>
+      <c r="D109" s="1">
+        <v>18.1663131568</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>719095.34</v>
+      </c>
+      <c r="H109" s="1">
+        <v>-46959.02</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-6.530291240658</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>672136.32</v>
+      </c>
+      <c r="M109" s="1">
+        <v>672136.32</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>251</v>
+      </c>
+      <c r="B110" s="1">
+        <v>3968.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>70.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>67.7922379032</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>268999.6</v>
+      </c>
+      <c r="H110" s="1">
+        <v>8760.4</v>
+      </c>
+      <c r="I110" s="1">
+        <v>3.2566591177087</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>277760.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>277760.0</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>253</v>
+      </c>
+      <c r="B111" s="1">
+        <v>13695.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>28.46</v>
+      </c>
+      <c r="D111" s="1">
+        <v>22.6299342826</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>309916.95</v>
+      </c>
+      <c r="H111" s="1">
+        <v>79842.75</v>
+      </c>
+      <c r="I111" s="1">
+        <v>25.762627697517</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>389759.7</v>
+      </c>
+      <c r="M111" s="1">
+        <v>389759.7</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>255</v>
+      </c>
+      <c r="B112" s="1">
+        <v>7971.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>37.475</v>
+      </c>
+      <c r="D112" s="1">
+        <v>30.5060255928</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>243163.53</v>
+      </c>
+      <c r="H112" s="1">
+        <v>55549.7</v>
+      </c>
+      <c r="I112" s="1">
+        <v>22.844585287934</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>298713.23</v>
+      </c>
+      <c r="M112" s="1">
+        <v>298713.23</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>257</v>
+      </c>
+      <c r="B113" s="1">
+        <v>6325.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>15.94</v>
+      </c>
+      <c r="D113" s="1">
+        <v>16.36</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>103477.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>-2656.5</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-2.5672371638142</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>100820.5</v>
+      </c>
+      <c r="M113" s="1">
+        <v>100820.5</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>259</v>
+      </c>
+      <c r="B114" s="1">
+        <v>4377.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>26.8</v>
+      </c>
+      <c r="D114" s="1">
+        <v>23.76</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>103997.52</v>
+      </c>
+      <c r="H114" s="1">
+        <v>13306.08</v>
+      </c>
+      <c r="I114" s="1">
+        <v>12.794612794613</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>117303.6</v>
+      </c>
+      <c r="M114" s="1">
+        <v>117303.6</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>261</v>
+      </c>
+      <c r="B115" s="1">
+        <v>11172.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>34.285</v>
+      </c>
+      <c r="D115" s="1">
+        <v>41.6283046903</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>465071.42</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-82039.4</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-17.640172341702</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>383032.02</v>
+      </c>
+      <c r="M115" s="1">
+        <v>383032.02</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>263</v>
+      </c>
+      <c r="B116" s="1">
+        <v>3814.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>26.06</v>
+      </c>
+      <c r="D116" s="1">
+        <v>27.83</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>106143.62</v>
+      </c>
+      <c r="H116" s="1">
+        <v>-6750.78</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-6.3600431189364</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" s="1">
+        <v>99392.84</v>
+      </c>
+      <c r="M116" s="1">
+        <v>99392.84</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>265</v>
+      </c>
+      <c r="B117" s="1">
+        <v>1154.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>90.0</v>
+      </c>
+      <c r="D117" s="1">
+        <v>90.699982669</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>104667.78</v>
+      </c>
+      <c r="H117" s="1">
+        <v>-807.78</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-0.77175612208456</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" s="1">
+        <v>103860.0</v>
+      </c>
+      <c r="M117" s="1">
+        <v>103860.0</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>267</v>
+      </c>
+      <c r="B118" s="1">
+        <v>3328.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>36.86</v>
+      </c>
+      <c r="D118" s="1">
+        <v>36.87</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>122703.36</v>
+      </c>
+      <c r="H118" s="1">
+        <v>-33.28</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-0.027122321670735</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118" s="1">
+        <v>122670.08</v>
+      </c>
+      <c r="M118" s="1">
+        <v>122670.08</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>269</v>
+      </c>
+      <c r="B119" s="1">
+        <v>4997.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>332.7</v>
+      </c>
+      <c r="D119" s="1">
+        <v>238.7518010806</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>1193042.75</v>
+      </c>
+      <c r="H119" s="1">
+        <v>469459.15</v>
+      </c>
+      <c r="I119" s="1">
+        <v>39.349734114725</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>1662501.9</v>
+      </c>
+      <c r="M119" s="1">
+        <v>1662501.9</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>271</v>
+      </c>
+      <c r="B120" s="1">
+        <v>167833.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>4.174</v>
+      </c>
+      <c r="D120" s="1">
+        <v>2.6349516484</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>442231.84</v>
+      </c>
+      <c r="H120" s="1">
+        <v>258303.1</v>
+      </c>
+      <c r="I120" s="1">
+        <v>58.408978421816</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" s="1">
+        <v>700534.94</v>
+      </c>
+      <c r="M120" s="1">
+        <v>700534.94</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>273</v>
+      </c>
+      <c r="B121" s="1">
+        <v>35783.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>9.11</v>
+      </c>
+      <c r="D121" s="1">
+        <v>9.3794430316</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>335624.61</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-9641.48</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-2.8726975652948</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" s="1">
+        <v>325983.13</v>
+      </c>
+      <c r="M121" s="1">
+        <v>325983.13</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>275</v>
+      </c>
+      <c r="B122" s="1">
+        <v>16342.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>75.07</v>
+      </c>
+      <c r="D122" s="1">
+        <v>92.0147221882</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>1503704.59</v>
+      </c>
+      <c r="H122" s="1">
+        <v>-276910.65</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-18.415229416836</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" s="1">
+        <v>1226793.94</v>
+      </c>
+      <c r="M122" s="1">
+        <v>1226793.94</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>277</v>
+      </c>
+      <c r="B123" s="1">
+        <v>14632.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>135.14</v>
+      </c>
+      <c r="D123" s="1">
+        <v>168.600745626</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>2466966.11</v>
+      </c>
+      <c r="H123" s="1">
+        <v>-489597.63</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-19.846143326225</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>1977368.48</v>
+      </c>
+      <c r="M123" s="1">
+        <v>1977368.48</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>279</v>
+      </c>
+      <c r="B124" s="1">
+        <v>33049.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>30.76</v>
+      </c>
+      <c r="D124" s="1">
+        <v>32.6412793125</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>1078761.64</v>
+      </c>
+      <c r="H124" s="1">
+        <v>-62174.4</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-5.7634974858765</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" s="1">
+        <v>1016587.24</v>
+      </c>
+      <c r="M124" s="1">
+        <v>1016587.24</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>281</v>
+      </c>
+      <c r="B125" s="1">
+        <v>8660.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>276.05</v>
+      </c>
+      <c r="D125" s="1">
+        <v>149.3060993072</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>1292990.82</v>
+      </c>
+      <c r="H125" s="1">
+        <v>1097602.18</v>
+      </c>
+      <c r="I125" s="1">
+        <v>84.888628985007</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" s="1">
+        <v>2390593.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>2390593.0</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>283</v>
+      </c>
+      <c r="B126" s="1">
+        <v>11838.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>153.92</v>
+      </c>
+      <c r="D126" s="1">
+        <v>127.0068685589</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>1503507.31</v>
+      </c>
+      <c r="H126" s="1">
+        <v>318597.65</v>
+      </c>
+      <c r="I126" s="1">
+        <v>21.19029604186</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" s="1">
+        <v>1822104.96</v>
+      </c>
+      <c r="M126" s="1">
+        <v>1822104.96</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>285</v>
+      </c>
+      <c r="B127" s="1">
+        <v>10644.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>267.5</v>
+      </c>
+      <c r="D127" s="1">
+        <v>186.3645866216</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>1983664.66</v>
+      </c>
+      <c r="H127" s="1">
+        <v>863605.34</v>
+      </c>
+      <c r="I127" s="1">
+        <v>43.535853484429</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127">
+        <v>0.0</v>
+      </c>
+      <c r="L127" s="1">
+        <v>2847270.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>2847270.0</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>287</v>
+      </c>
+      <c r="B128" s="1">
+        <v>12576.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>16.94</v>
+      </c>
+      <c r="D128" s="1">
+        <v>19.6435734733</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>247037.58</v>
+      </c>
+      <c r="H128" s="1">
+        <v>-34000.14</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-13.763144862413</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128">
+        <v>0.0</v>
+      </c>
+      <c r="L128" s="1">
+        <v>213037.44</v>
+      </c>
+      <c r="M128" s="1">
+        <v>213037.44</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>289</v>
+      </c>
+      <c r="B129" s="1">
+        <v>10999.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>76.78</v>
+      </c>
+      <c r="D129" s="1">
+        <v>36.4950913719</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>401409.51</v>
+      </c>
+      <c r="H129" s="1">
+        <v>443093.71</v>
+      </c>
+      <c r="I129" s="1">
+        <v>110.38445750824</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129">
+        <v>0.0</v>
+      </c>
+      <c r="L129" s="1">
+        <v>844503.22</v>
+      </c>
+      <c r="M129" s="1">
+        <v>844503.22</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>291</v>
+      </c>
+      <c r="B130" s="1">
+        <v>859.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>143.6</v>
+      </c>
+      <c r="D130" s="1">
+        <v>131.2</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>112700.8</v>
+      </c>
+      <c r="H130" s="1">
+        <v>10651.6</v>
+      </c>
+      <c r="I130" s="1">
+        <v>9.4512195121951</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130" s="1">
+        <v>123352.4</v>
+      </c>
+      <c r="M130" s="1">
+        <v>123352.4</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>293</v>
+      </c>
+      <c r="B131" s="1">
+        <v>2528.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>51.2</v>
+      </c>
+      <c r="D131" s="1">
+        <v>52.5</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>132720.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-3286.4</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-2.4761904761905</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131" s="1">
+        <v>129433.6</v>
+      </c>
+      <c r="M131" s="1">
+        <v>129433.6</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>295</v>
+      </c>
+      <c r="B132" s="1">
+        <v>9354.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>62.6</v>
+      </c>
+      <c r="D132" s="1">
+        <v>25.1042270686</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>234824.94</v>
+      </c>
+      <c r="H132" s="1">
+        <v>350735.46</v>
+      </c>
+      <c r="I132" s="1">
+        <v>149.36039587618</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132">
+        <v>0.0</v>
+      </c>
+      <c r="L132" s="1">
+        <v>585560.4</v>
+      </c>
+      <c r="M132" s="1">
+        <v>585560.4</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>297</v>
+      </c>
+      <c r="B133" s="1">
+        <v>8941.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>9.248</v>
+      </c>
+      <c r="D133" s="1">
+        <v>11.5050005592</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>102866.21</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-20179.84</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-19.617559546522</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133">
+        <v>0.0</v>
+      </c>
+      <c r="L133" s="1">
+        <v>82686.37</v>
+      </c>
+      <c r="M133" s="1">
+        <v>82686.37</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>299</v>
+      </c>
+      <c r="B134" s="1">
+        <v>28840.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>33.04</v>
+      </c>
+      <c r="D134" s="1">
+        <v>30.0269805825</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>865978.12</v>
+      </c>
+      <c r="H134" s="1">
+        <v>86895.48</v>
+      </c>
+      <c r="I134" s="1">
+        <v>10.034373616738</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134">
+        <v>0.0</v>
+      </c>
+      <c r="L134" s="1">
+        <v>952873.6</v>
+      </c>
+      <c r="M134" s="1">
+        <v>952873.6</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>301</v>
+      </c>
+      <c r="B135" s="1">
+        <v>1999.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>51.62</v>
+      </c>
+      <c r="D135" s="1">
+        <v>51.48</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>102908.52</v>
+      </c>
+      <c r="H135" s="1">
+        <v>279.86</v>
+      </c>
+      <c r="I135" s="1">
+        <v>0.27195027195027</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135">
+        <v>0.0</v>
+      </c>
+      <c r="L135" s="1">
+        <v>103188.38</v>
+      </c>
+      <c r="M135" s="1">
+        <v>103188.38</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>303</v>
+      </c>
+      <c r="B136" s="1">
+        <v>21249.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>10.265</v>
+      </c>
+      <c r="D136" s="1">
+        <v>10.1845352722</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>216411.19</v>
+      </c>
+      <c r="H136" s="1">
+        <v>1709.8</v>
+      </c>
+      <c r="I136" s="1">
+        <v>0.79007005136842</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136" s="1">
+        <v>218120.99</v>
+      </c>
+      <c r="M136" s="1">
+        <v>218120.99</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>305</v>
+      </c>
+      <c r="B137" s="1">
+        <v>1381.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>216.5</v>
+      </c>
+      <c r="D137" s="1">
+        <v>254.7717523534</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>351839.79</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-52853.29</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-15.021976337583</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137" s="1">
+        <v>298986.5</v>
+      </c>
+      <c r="M137" s="1">
+        <v>298986.5</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>307</v>
+      </c>
+      <c r="B138" s="1">
+        <v>1779.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>258.5</v>
+      </c>
+      <c r="D138" s="1">
+        <v>252.5837886453</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>449346.56</v>
+      </c>
+      <c r="H138" s="1">
+        <v>10524.94</v>
+      </c>
+      <c r="I138" s="1">
+        <v>2.3422767495984</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138" s="1">
+        <v>459871.5</v>
+      </c>
+      <c r="M138" s="1">
+        <v>459871.5</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>309</v>
+      </c>
+      <c r="B139" s="1">
+        <v>5681.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>20.82</v>
+      </c>
+      <c r="D139" s="1">
+        <v>18.02</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>102371.62</v>
+      </c>
+      <c r="H139" s="1">
+        <v>15906.8</v>
+      </c>
+      <c r="I139" s="1">
+        <v>15.538290788013</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139" s="1">
+        <v>118278.42</v>
+      </c>
+      <c r="M139" s="1">
+        <v>118278.42</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>311</v>
+      </c>
+      <c r="B140" s="1">
+        <v>6835.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>103.35</v>
+      </c>
+      <c r="D140" s="1">
+        <v>104.2214059985</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>712353.31</v>
+      </c>
+      <c r="H140" s="1">
+        <v>-5956.06</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-0.83611038460676</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140" s="1">
+        <v>706397.25</v>
+      </c>
+      <c r="M140" s="1">
+        <v>706397.25</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>313</v>
+      </c>
+      <c r="B141" s="1">
+        <v>25208.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>77.09</v>
+      </c>
+      <c r="D141" s="1">
+        <v>66.4214431926</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>1674351.74</v>
+      </c>
+      <c r="H141" s="1">
+        <v>268932.98</v>
+      </c>
+      <c r="I141" s="1">
+        <v>16.061916595852</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141" s="1">
+        <v>1943284.72</v>
+      </c>
+      <c r="M141" s="1">
+        <v>1943284.72</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>315</v>
+      </c>
+      <c r="B142" s="1">
+        <v>5746.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>24.1</v>
+      </c>
+      <c r="D142" s="1">
+        <v>21.16</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>121585.36</v>
+      </c>
+      <c r="H142" s="1">
+        <v>16893.24</v>
+      </c>
+      <c r="I142" s="1">
+        <v>13.894139886578</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" s="1">
+        <v>138478.6</v>
+      </c>
+      <c r="M142" s="1">
+        <v>138478.6</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>317</v>
+      </c>
+      <c r="B143" s="1">
+        <v>15662.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>18.355</v>
+      </c>
+      <c r="D143" s="1">
+        <v>18.9961301239</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>297517.39</v>
+      </c>
+      <c r="H143" s="1">
+        <v>-10041.38</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-3.3750564966976</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143" s="1">
+        <v>287476.01</v>
+      </c>
+      <c r="M143" s="1">
+        <v>287476.01</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>319</v>
+      </c>
+      <c r="B144" s="1">
+        <v>8247.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>23.28</v>
+      </c>
+      <c r="D144" s="1">
+        <v>26.9717279011</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>222435.84</v>
+      </c>
+      <c r="H144" s="1">
+        <v>-30445.68</v>
+      </c>
+      <c r="I144" s="1">
+        <v>-13.687398577495</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144">
+        <v>0.0</v>
+      </c>
+      <c r="L144" s="1">
+        <v>191990.16</v>
+      </c>
+      <c r="M144" s="1">
+        <v>191990.16</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>321</v>
+      </c>
+      <c r="B145" s="1">
+        <v>25425.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>20.4</v>
+      </c>
+      <c r="D145" s="1">
+        <v>19.8515760079</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>504726.32</v>
+      </c>
+      <c r="H145" s="1">
+        <v>13943.68</v>
+      </c>
+      <c r="I145" s="1">
+        <v>2.7626219294449</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145">
+        <v>0.0</v>
+      </c>
+      <c r="L145" s="1">
+        <v>518670.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>518670.0</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>323</v>
+      </c>
+      <c r="B146" s="1">
+        <v>11214.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>55.9</v>
+      </c>
+      <c r="D146" s="1">
+        <v>60.545945247</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>678962.23</v>
+      </c>
+      <c r="H146" s="1">
+        <v>-52099.63</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-7.6734209500873</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146">
+        <v>0.0</v>
+      </c>
+      <c r="L146" s="1">
+        <v>626862.6</v>
+      </c>
+      <c r="M146" s="1">
+        <v>626862.6</v>
+      </c>
+      <c r="N146" s="1">
         <v>0.17</v>
       </c>
-      <c r="P5">
-[...46 lines deleted...]
-      <c r="O6" s="1">
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>325</v>
+      </c>
+      <c r="B147" s="1">
+        <v>1282.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>83.1</v>
+      </c>
+      <c r="D147" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>105124.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>1410.2</v>
+      </c>
+      <c r="I147" s="1">
+        <v>1.3414634146341</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147">
+        <v>0.0</v>
+      </c>
+      <c r="L147" s="1">
+        <v>106534.2</v>
+      </c>
+      <c r="M147" s="1">
+        <v>106534.2</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>327</v>
+      </c>
+      <c r="B148" s="1">
+        <v>4301.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>130.1</v>
+      </c>
+      <c r="D148" s="1">
+        <v>101.6139920949</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>437041.78</v>
+      </c>
+      <c r="H148" s="1">
+        <v>122518.32</v>
+      </c>
+      <c r="I148" s="1">
+        <v>28.033548646081</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148">
+        <v>0.0</v>
+      </c>
+      <c r="L148" s="1">
+        <v>559560.1</v>
+      </c>
+      <c r="M148" s="1">
+        <v>559560.1</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>329</v>
+      </c>
+      <c r="B149" s="1">
+        <v>3134.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>74.28</v>
+      </c>
+      <c r="D149" s="1">
+        <v>100.5199744735</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>315029.6</v>
+      </c>
+      <c r="H149" s="1">
+        <v>-82236.08</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-26.104239093723</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149">
+        <v>0.0</v>
+      </c>
+      <c r="L149" s="1">
+        <v>232793.52</v>
+      </c>
+      <c r="M149" s="1">
+        <v>232793.52</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>331</v>
+      </c>
+      <c r="B150" s="1">
+        <v>19326.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>21.56</v>
+      </c>
+      <c r="D150" s="1">
+        <v>37.6989754735</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>728570.4</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-311901.84</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-42.8101169084</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150">
+        <v>0.0</v>
+      </c>
+      <c r="L150" s="1">
+        <v>416668.56</v>
+      </c>
+      <c r="M150" s="1">
+        <v>416668.56</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>333</v>
+      </c>
+      <c r="B151" s="1">
+        <v>22859.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>31.98</v>
+      </c>
+      <c r="D151" s="1">
+        <v>36.6613417035</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>838041.61</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-107010.79</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-12.769149970966</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151">
+        <v>0.0</v>
+      </c>
+      <c r="L151" s="1">
+        <v>731030.82</v>
+      </c>
+      <c r="M151" s="1">
+        <v>731030.82</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>335</v>
+      </c>
+      <c r="B152" s="1">
+        <v>16874.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>23.64</v>
+      </c>
+      <c r="D152" s="1">
+        <v>30.6857058196</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>517790.6</v>
+      </c>
+      <c r="H152" s="1">
+        <v>-118889.24</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-22.96087259985</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152">
+        <v>0.0</v>
+      </c>
+      <c r="L152" s="1">
+        <v>398901.36</v>
+      </c>
+      <c r="M152" s="1">
+        <v>398901.36</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>337</v>
+      </c>
+      <c r="B153" s="1">
+        <v>11183.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>57.0</v>
+      </c>
+      <c r="D153" s="1">
+        <v>114.8058812483</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>1283874.17</v>
+      </c>
+      <c r="H153" s="1">
+        <v>-646443.17</v>
+      </c>
+      <c r="I153" s="1">
+        <v>-50.350975594439</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
+      </c>
+      <c r="K153">
+        <v>0.0</v>
+      </c>
+      <c r="L153" s="1">
+        <v>637431.0</v>
+      </c>
+      <c r="M153" s="1">
+        <v>637431.0</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>339</v>
+      </c>
+      <c r="B154" s="1">
+        <v>785.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>274.95</v>
+      </c>
+      <c r="D154" s="1">
+        <v>276.049936306</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>-86345.0</v>
+      </c>
+      <c r="I154" s="1">
+        <v>0</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154">
+        <v>0.0</v>
+      </c>
+      <c r="L154" s="1">
+        <v>-86345.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>-86345.0</v>
+      </c>
+      <c r="N154" s="1">
+        <v>-0.02</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>341</v>
+      </c>
+      <c r="B155" s="1">
+        <v>128.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>115.46</v>
+      </c>
+      <c r="D155" s="1">
+        <v>114.62</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>82700.0</v>
+      </c>
+      <c r="I155" s="1">
+        <v>0</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+      <c r="L155" s="1">
+        <v>82700.0</v>
+      </c>
+      <c r="M155" s="1">
+        <v>82700.0</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>343</v>
+      </c>
+      <c r="B156" s="1">
+        <v>-15.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>6255.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>6288.0</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>4950.0</v>
+      </c>
+      <c r="I156" s="1">
+        <v>0</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" s="1">
+        <v>4950.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>4950.0</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>345</v>
+      </c>
+      <c r="B157" s="1">
+        <v>-8.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>119.41</v>
+      </c>
+      <c r="D157" s="1">
+        <v>117.835</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>-12600.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>0</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157" s="1">
+        <v>-12600.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>-12600.0</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>347</v>
+      </c>
+      <c r="B158" s="1">
+        <v>-48.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>127.47</v>
+      </c>
+      <c r="D158" s="1">
+        <v>125.77</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>-81600.0</v>
+      </c>
+      <c r="I158" s="1">
+        <v>0</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158" s="1">
+        <v>-81600.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>-81600.0</v>
+      </c>
+      <c r="N158" s="1">
+        <v>-0.02</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>349</v>
+      </c>
+      <c r="B159" s="1">
+        <v>-44.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>120.19</v>
+      </c>
+      <c r="D159" s="1">
+        <v>118.9</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>-56760.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>0</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159">
+        <v>0.0</v>
+      </c>
+      <c r="L159" s="1">
+        <v>-56760.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>-56760.0</v>
+      </c>
+      <c r="N159" s="1">
+        <v>-0.02</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>351</v>
+      </c>
+      <c r="B160" s="1">
+        <v>-48.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>106.005</v>
+      </c>
+      <c r="D160" s="1">
+        <v>105.69</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-15120.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>0</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160">
+        <v>0.0</v>
+      </c>
+      <c r="L160" s="1">
+        <v>-15120.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>-15120.0</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>353</v>
+      </c>
+      <c r="B161" s="1">
+        <v>593000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>99.4</v>
+      </c>
+      <c r="D161" s="1">
+        <v>99.52772344</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>590199.4</v>
+      </c>
+      <c r="H161" s="1">
+        <v>-757.4</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-0.12832951033159</v>
+      </c>
+      <c r="J161">
+        <v>1.5</v>
+      </c>
+      <c r="K161" t="s">
+        <v>354</v>
+      </c>
+      <c r="L161" s="1">
+        <v>589442.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>598334.97</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>356</v>
+      </c>
+      <c r="B162" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>100.072</v>
+      </c>
+      <c r="D162" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>297993.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>2223.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>0.74599067763337</v>
+      </c>
+      <c r="J162">
+        <v>0.22</v>
+      </c>
+      <c r="K162">
+        <v>655.48</v>
+      </c>
+      <c r="L162" s="1">
+        <v>300216.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>300871.48</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>358</v>
+      </c>
+      <c r="B163" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>102.412</v>
+      </c>
+      <c r="D163" s="1">
+        <v>99.634</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>298902.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>8334.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>2.7882048296766</v>
+      </c>
+      <c r="J163">
+        <v>4.18</v>
+      </c>
+      <c r="K163" t="s">
+        <v>359</v>
+      </c>
+      <c r="L163" s="1">
+        <v>307236.0</v>
+      </c>
+      <c r="M163" s="1">
+        <v>319785.66</v>
+      </c>
+      <c r="N163" s="1">
         <v>0.09</v>
       </c>
-      <c r="P6">
-[...46 lines deleted...]
-      <c r="O7" s="1">
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>361</v>
+      </c>
+      <c r="B164" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>102.13</v>
+      </c>
+      <c r="D164" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>495895.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>14755.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>2.9754282660644</v>
+      </c>
+      <c r="J164">
+        <v>1.76</v>
+      </c>
+      <c r="K164" t="s">
+        <v>362</v>
+      </c>
+      <c r="L164" s="1">
+        <v>510650.0</v>
+      </c>
+      <c r="M164" s="1">
+        <v>519461.64</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>364</v>
+      </c>
+      <c r="B165" s="1">
+        <v>149000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>109.881</v>
+      </c>
+      <c r="D165" s="1">
+        <v>99.188</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>147790.12</v>
+      </c>
+      <c r="H165" s="1">
+        <v>15932.57</v>
+      </c>
+      <c r="I165" s="1">
+        <v>10.780537968303</v>
+      </c>
+      <c r="J165">
+        <v>3.7</v>
+      </c>
+      <c r="K165" t="s">
+        <v>365</v>
+      </c>
+      <c r="L165" s="1">
+        <v>163722.69</v>
+      </c>
+      <c r="M165" s="1">
+        <v>169233.65</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>367</v>
+      </c>
+      <c r="B166" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>101.25</v>
+      </c>
+      <c r="D166" s="1">
+        <v>99.847</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>499235.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>7015.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>1.4051498793154</v>
+      </c>
+      <c r="J166">
+        <v>0.34</v>
+      </c>
+      <c r="K166" t="s">
+        <v>368</v>
+      </c>
+      <c r="L166" s="1">
+        <v>506250.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>507928.08</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>370</v>
+      </c>
+      <c r="B167" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>102.364</v>
+      </c>
+      <c r="D167" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>399560.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>9896.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>2.4767243968365</v>
+      </c>
+      <c r="J167">
+        <v>0.75</v>
+      </c>
+      <c r="K167" t="s">
+        <v>371</v>
+      </c>
+      <c r="L167" s="1">
+        <v>409456.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>412446.41</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>373</v>
+      </c>
+      <c r="B168" s="1">
+        <v>408000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>99.068</v>
+      </c>
+      <c r="D168" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>405266.4</v>
+      </c>
+      <c r="H168" s="1">
+        <v>-1068.96</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-0.26376724051143</v>
+      </c>
+      <c r="J168">
+        <v>2.16</v>
+      </c>
+      <c r="K168" t="s">
+        <v>374</v>
+      </c>
+      <c r="L168" s="1">
+        <v>404197.44</v>
+      </c>
+      <c r="M168" s="1">
+        <v>413000.18</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>376</v>
+      </c>
+      <c r="B169" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>97.778</v>
+      </c>
+      <c r="D169" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>397012.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>-5900.0</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-1.4861011757831</v>
+      </c>
+      <c r="J169">
+        <v>0.46</v>
+      </c>
+      <c r="K169" t="s">
+        <v>377</v>
+      </c>
+      <c r="L169" s="1">
+        <v>391112.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>392953.1</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>379</v>
+      </c>
+      <c r="B170" s="1">
+        <v>263000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>94.34</v>
+      </c>
+      <c r="D170" s="1">
+        <v>93.76040684</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>246589.87</v>
+      </c>
+      <c r="H170" s="1">
+        <v>1524.33</v>
+      </c>
+      <c r="I170" s="1">
+        <v>0.61816407948956</v>
+      </c>
+      <c r="J170">
+        <v>0.52</v>
+      </c>
+      <c r="K170" t="s">
+        <v>380</v>
+      </c>
+      <c r="L170" s="1">
+        <v>248114.2</v>
+      </c>
+      <c r="M170" s="1">
+        <v>249492.25</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>382</v>
+      </c>
+      <c r="B171" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>100.266</v>
+      </c>
+      <c r="D171" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>215235.36</v>
+      </c>
+      <c r="H171" s="1">
+        <v>1339.2</v>
+      </c>
+      <c r="I171" s="1">
+        <v>0.62220259719407</v>
+      </c>
+      <c r="J171">
+        <v>0.54</v>
+      </c>
+      <c r="K171" t="s">
+        <v>383</v>
+      </c>
+      <c r="L171" s="1">
+        <v>216574.56</v>
+      </c>
+      <c r="M171" s="1">
+        <v>217747.77</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>385</v>
+      </c>
+      <c r="B172" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>101.932</v>
+      </c>
+      <c r="D172" s="1">
+        <v>100.69583</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>302087.49</v>
+      </c>
+      <c r="H172" s="1">
+        <v>3708.51</v>
+      </c>
+      <c r="I172" s="1">
+        <v>1.2276277974967</v>
+      </c>
+      <c r="J172">
+        <v>0.04</v>
+      </c>
+      <c r="K172">
+        <v>110.96</v>
+      </c>
+      <c r="L172" s="1">
+        <v>305796.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>305906.96</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>387</v>
+      </c>
+      <c r="B173" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>110.933</v>
+      </c>
+      <c r="D173" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>500095.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>54570.0</v>
+      </c>
+      <c r="I173" s="1">
+        <v>10.911926733921</v>
+      </c>
+      <c r="J173">
+        <v>5.43</v>
+      </c>
+      <c r="K173" t="s">
+        <v>388</v>
+      </c>
+      <c r="L173" s="1">
+        <v>554665.0</v>
+      </c>
+      <c r="M173" s="1">
+        <v>581790.48</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>390</v>
+      </c>
+      <c r="B174" s="1">
+        <v>535000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>100.669</v>
+      </c>
+      <c r="D174" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>532753.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>5826.15</v>
+      </c>
+      <c r="I174" s="1">
+        <v>1.0935930909821</v>
+      </c>
+      <c r="J174">
+        <v>0.57</v>
+      </c>
+      <c r="K174" t="s">
+        <v>391</v>
+      </c>
+      <c r="L174" s="1">
+        <v>538579.15</v>
+      </c>
+      <c r="M174" s="1">
+        <v>541602.27</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>393</v>
+      </c>
+      <c r="B175" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>104.523</v>
+      </c>
+      <c r="D175" s="1">
+        <v>106.65</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>213300.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>-4254.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-1.9943741209564</v>
+      </c>
+      <c r="J175">
+        <v>0.67</v>
+      </c>
+      <c r="K175" t="s">
+        <v>394</v>
+      </c>
+      <c r="L175" s="1">
+        <v>209046.0</v>
+      </c>
+      <c r="M175" s="1">
+        <v>210388.47</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>396</v>
+      </c>
+      <c r="B176" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>100.963</v>
+      </c>
+      <c r="D176" s="1">
+        <v>100.61</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>301830.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>1059.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>0.3508597554915</v>
+      </c>
+      <c r="J176">
+        <v>0.47</v>
+      </c>
+      <c r="K176" t="s">
+        <v>397</v>
+      </c>
+      <c r="L176" s="1">
+        <v>302889.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>304306.81</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>399</v>
+      </c>
+      <c r="B177" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>98.758</v>
+      </c>
+      <c r="D177" s="1">
+        <v>97.673</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>781384.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>8680.0</v>
+      </c>
+      <c r="I177" s="1">
+        <v>1.1108494670994</v>
+      </c>
+      <c r="J177">
+        <v>0.46</v>
+      </c>
+      <c r="K177" t="s">
+        <v>400</v>
+      </c>
+      <c r="L177" s="1">
+        <v>790064.0</v>
+      </c>
+      <c r="M177" s="1">
+        <v>793746.19</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>402</v>
+      </c>
+      <c r="B178" s="1">
+        <v>261000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="D178" s="1">
+        <v>100.99096552</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>263586.42</v>
+      </c>
+      <c r="H178" s="1">
+        <v>-3191.94</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-1.2109652689998</v>
+      </c>
+      <c r="J178">
+        <v>2.95</v>
+      </c>
+      <c r="K178" t="s">
+        <v>403</v>
+      </c>
+      <c r="L178" s="1">
+        <v>260394.48</v>
+      </c>
+      <c r="M178" s="1">
+        <v>268106.22</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>405</v>
+      </c>
+      <c r="B179" s="1">
+        <v>613000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>90.899</v>
+      </c>
+      <c r="D179" s="1">
+        <v>87.79130179</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>538160.68</v>
+      </c>
+      <c r="H179" s="1">
+        <v>19050.19</v>
+      </c>
+      <c r="I179" s="1">
+        <v>3.5398702855809</v>
+      </c>
+      <c r="J179">
+        <v>0.0</v>
+      </c>
+      <c r="K179">
+        <v>0.0</v>
+      </c>
+      <c r="L179" s="1">
+        <v>557210.87</v>
+      </c>
+      <c r="M179" s="1">
+        <v>557210.87</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>407</v>
+      </c>
+      <c r="B180" s="1">
+        <v>3109000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>61.688</v>
+      </c>
+      <c r="D180" s="1">
+        <v>68.43469122</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>2127634.55</v>
+      </c>
+      <c r="H180" s="1">
+        <v>-209754.63</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-9.8585835617306</v>
+      </c>
+      <c r="J180">
+        <v>0.0</v>
+      </c>
+      <c r="K180">
+        <v>0.0</v>
+      </c>
+      <c r="L180" s="1">
+        <v>1917879.92</v>
+      </c>
+      <c r="M180" s="1">
+        <v>1917879.92</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>409</v>
+      </c>
+      <c r="B181" s="1">
+        <v>470300.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>99.383</v>
+      </c>
+      <c r="D181" s="1">
+        <v>99.57695088</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>468310.4</v>
+      </c>
+      <c r="H181" s="1">
+        <v>-912.15</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-0.19477466227528</v>
+      </c>
+      <c r="J181">
+        <v>1.05</v>
+      </c>
+      <c r="K181" t="s">
+        <v>410</v>
+      </c>
+      <c r="L181" s="1">
+        <v>467398.25</v>
+      </c>
+      <c r="M181" s="1">
+        <v>472339.62</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>412</v>
+      </c>
+      <c r="B182" s="1">
+        <v>390000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>101.01</v>
+      </c>
+      <c r="D182" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>388666.2</v>
+      </c>
+      <c r="H182" s="1">
+        <v>5272.8</v>
+      </c>
+      <c r="I182" s="1">
+        <v>1.3566397078007</v>
+      </c>
+      <c r="J182">
+        <v>0.38</v>
+      </c>
+      <c r="K182" t="s">
+        <v>413</v>
+      </c>
+      <c r="L182" s="1">
+        <v>393939.0</v>
+      </c>
+      <c r="M182" s="1">
+        <v>395408.27</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>415</v>
+      </c>
+      <c r="B183" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>92.65</v>
+      </c>
+      <c r="D183" s="1">
+        <v>91.61</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>274830.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>3120.0</v>
+      </c>
+      <c r="I183" s="1">
+        <v>1.1352472437507</v>
+      </c>
+      <c r="J183">
+        <v>0.89</v>
+      </c>
+      <c r="K183" t="s">
+        <v>416</v>
+      </c>
+      <c r="L183" s="1">
+        <v>277950.0</v>
+      </c>
+      <c r="M183" s="1">
+        <v>280629.45</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>418</v>
+      </c>
+      <c r="B184" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>104.515</v>
+      </c>
+      <c r="D184" s="1">
+        <v>105.76</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>423040.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>-4980.0</v>
+      </c>
+      <c r="I184" s="1">
+        <v>-1.1771936459909</v>
+      </c>
+      <c r="J184">
+        <v>1.9</v>
+      </c>
+      <c r="K184" t="s">
+        <v>419</v>
+      </c>
+      <c r="L184" s="1">
+        <v>418060.0</v>
+      </c>
+      <c r="M184" s="1">
+        <v>425646.3</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>421</v>
+      </c>
+      <c r="B185" s="1">
+        <v>396000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>100.505</v>
+      </c>
+      <c r="D185" s="1">
+        <v>99.607</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>394443.72</v>
+      </c>
+      <c r="H185" s="1">
+        <v>3556.08</v>
+      </c>
+      <c r="I185" s="1">
+        <v>0.90154306424247</v>
+      </c>
+      <c r="J185">
+        <v>1.48</v>
+      </c>
+      <c r="K185" t="s">
+        <v>422</v>
+      </c>
+      <c r="L185" s="1">
+        <v>397999.8</v>
+      </c>
+      <c r="M185" s="1">
+        <v>403858.43</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>424</v>
+      </c>
+      <c r="B186" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>100.013</v>
+      </c>
+      <c r="D186" s="1">
+        <v>99.991</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>299973.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>66.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>0.022001980178216</v>
+      </c>
+      <c r="J186">
+        <v>0.16</v>
+      </c>
+      <c r="K186">
+        <v>489.04</v>
+      </c>
+      <c r="L186" s="1">
+        <v>300039.0</v>
+      </c>
+      <c r="M186" s="1">
+        <v>300528.04</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>426</v>
+      </c>
+      <c r="B187" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>101.405</v>
+      </c>
+      <c r="D187" s="1">
+        <v>99.834</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>599004.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>9426.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>1.5736121962458</v>
+      </c>
+      <c r="J187">
+        <v>0.8</v>
+      </c>
+      <c r="K187" t="s">
+        <v>427</v>
+      </c>
+      <c r="L187" s="1">
+        <v>608430.0</v>
+      </c>
+      <c r="M187" s="1">
+        <v>613250.55</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>429</v>
+      </c>
+      <c r="B188" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>95.102</v>
+      </c>
+      <c r="D188" s="1">
+        <v>91.473</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>274419.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>10887.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>3.9672908945809</v>
+      </c>
+      <c r="J188">
+        <v>0.52</v>
+      </c>
+      <c r="K188" t="s">
+        <v>430</v>
+      </c>
+      <c r="L188" s="1">
+        <v>285306.0</v>
+      </c>
+      <c r="M188" s="1">
+        <v>286860.08</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>432</v>
+      </c>
+      <c r="B189" s="1">
+        <v>1243000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>89.882</v>
+      </c>
+      <c r="D189" s="1">
+        <v>87.9490531</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>1093206.73</v>
+      </c>
+      <c r="H189" s="1">
+        <v>24026.53</v>
+      </c>
+      <c r="I189" s="1">
+        <v>2.197802971813</v>
+      </c>
+      <c r="J189">
+        <v>0.11</v>
+      </c>
+      <c r="K189" t="s">
+        <v>433</v>
+      </c>
+      <c r="L189" s="1">
+        <v>1117233.26</v>
+      </c>
+      <c r="M189" s="1">
+        <v>1118621.81</v>
+      </c>
+      <c r="N189" s="1">
         <v>0.31</v>
       </c>
-      <c r="P7">
-[...13 lines deleted...]
-      <c r="D8" s="1">
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>435</v>
+      </c>
+      <c r="B190" s="1">
+        <v>498000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>101.452</v>
+      </c>
+      <c r="D190" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>494504.04</v>
+      </c>
+      <c r="H190" s="1">
+        <v>10726.92</v>
+      </c>
+      <c r="I190" s="1">
+        <v>2.1692279804226</v>
+      </c>
+      <c r="J190">
+        <v>0.94</v>
+      </c>
+      <c r="K190" t="s">
+        <v>436</v>
+      </c>
+      <c r="L190" s="1">
+        <v>505230.96</v>
+      </c>
+      <c r="M190" s="1">
+        <v>509936.38</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>438</v>
+      </c>
+      <c r="B191" s="1">
+        <v>622000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>99.465</v>
+      </c>
+      <c r="D191" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>618634.98</v>
+      </c>
+      <c r="H191" s="1">
+        <v>37.32</v>
+      </c>
+      <c r="I191" s="1">
+        <v>0.0060326365638102</v>
+      </c>
+      <c r="J191">
+        <v>1.53</v>
+      </c>
+      <c r="K191" t="s">
+        <v>439</v>
+      </c>
+      <c r="L191" s="1">
+        <v>618672.3</v>
+      </c>
+      <c r="M191" s="1">
+        <v>628198.27</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>441</v>
+      </c>
+      <c r="B192" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>98.986</v>
+      </c>
+      <c r="D192" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>595752.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>-1836.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-0.3081819280506</v>
+      </c>
+      <c r="J192">
+        <v>1.53</v>
+      </c>
+      <c r="K192" t="s">
+        <v>442</v>
+      </c>
+      <c r="L192" s="1">
+        <v>593916.0</v>
+      </c>
+      <c r="M192" s="1">
+        <v>603121.48</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>444</v>
+      </c>
+      <c r="B193" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>104.291</v>
+      </c>
+      <c r="D193" s="1">
+        <v>105.478</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>210956.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>-2374.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-1.1253531542123</v>
+      </c>
+      <c r="J193">
+        <v>0.41</v>
+      </c>
+      <c r="K193">
+        <v>817.48</v>
+      </c>
+      <c r="L193" s="1">
+        <v>208582.0</v>
+      </c>
+      <c r="M193" s="1">
+        <v>209399.48</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>446</v>
+      </c>
+      <c r="B194" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="D194" s="1">
+        <v>99.933</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>799464.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>-1864.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-0.23315621466382</v>
+      </c>
+      <c r="J194">
+        <v>1.2</v>
+      </c>
+      <c r="K194" t="s">
+        <v>447</v>
+      </c>
+      <c r="L194" s="1">
+        <v>797600.0</v>
+      </c>
+      <c r="M194" s="1">
+        <v>807216.44</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>449</v>
+      </c>
+      <c r="B195" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>100.192</v>
+      </c>
+      <c r="D195" s="1">
+        <v>100.91</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>302730.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>-2154.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>-0.7115251213953</v>
+      </c>
+      <c r="J195">
+        <v>0.31</v>
+      </c>
+      <c r="K195">
+        <v>915.41</v>
+      </c>
+      <c r="L195" s="1">
+        <v>300576.0</v>
+      </c>
+      <c r="M195" s="1">
+        <v>301491.41</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>451</v>
+      </c>
+      <c r="B196" s="1">
+        <v>334759.16</v>
+      </c>
+      <c r="C196" s="1">
+        <v>96.609</v>
+      </c>
+      <c r="D196" s="1">
+        <v>96.6906447</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>323680.79</v>
+      </c>
+      <c r="H196" s="1">
+        <v>-273.32</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-0.084441217534102</v>
+      </c>
+      <c r="J196">
+        <v>0.02</v>
+      </c>
+      <c r="K196">
+        <v>58.7</v>
+      </c>
+      <c r="L196" s="1">
+        <v>323407.47</v>
+      </c>
+      <c r="M196" s="1">
+        <v>323466.17</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>453</v>
+      </c>
+      <c r="B197" s="1">
+        <v>2218282.52</v>
+      </c>
+      <c r="C197" s="1">
+        <v>98.796</v>
+      </c>
+      <c r="D197" s="1">
+        <v>103.94137533</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>2305713.36</v>
+      </c>
+      <c r="H197" s="1">
+        <v>-114138.96</v>
+      </c>
+      <c r="I197" s="1">
+        <v>-4.9502666714825</v>
+      </c>
+      <c r="J197">
+        <v>0.07</v>
+      </c>
+      <c r="K197" t="s">
+        <v>454</v>
+      </c>
+      <c r="L197" s="1">
+        <v>2191574.4</v>
+      </c>
+      <c r="M197" s="1">
+        <v>2193033.0</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>456</v>
+      </c>
+      <c r="B198" s="1">
+        <v>1778139.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>100.965</v>
+      </c>
+      <c r="D198" s="1">
+        <v>99.92819515</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>1776862.21</v>
+      </c>
+      <c r="H198" s="1">
+        <v>18435.83</v>
+      </c>
+      <c r="I198" s="1">
+        <v>1.0375497827713</v>
+      </c>
+      <c r="J198">
+        <v>0.34</v>
+      </c>
+      <c r="K198" t="s">
+        <v>457</v>
+      </c>
+      <c r="L198" s="1">
+        <v>1795298.04</v>
+      </c>
+      <c r="M198" s="1">
+        <v>1801338.84</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>459</v>
+      </c>
+      <c r="B199" s="1">
+        <v>2613052.11</v>
+      </c>
+      <c r="C199" s="1">
+        <v>105.187</v>
+      </c>
+      <c r="D199" s="1">
+        <v>122.00077212</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>3187943.75</v>
+      </c>
+      <c r="H199" s="1">
+        <v>-439352.62</v>
+      </c>
+      <c r="I199" s="1">
+        <v>-13.781692979997</v>
+      </c>
+      <c r="J199">
+        <v>1.09</v>
+      </c>
+      <c r="K199" t="s">
+        <v>460</v>
+      </c>
+      <c r="L199" s="1">
+        <v>2748591.13</v>
+      </c>
+      <c r="M199" s="1">
+        <v>2777191.52</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" t="s">
+        <v>462</v>
+      </c>
+      <c r="B200" s="1">
+        <v>405000.0</v>
+      </c>
+      <c r="C200" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="D200" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>405000.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>-2709.45</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-0.669</v>
+      </c>
+      <c r="J200">
+        <v>2.14</v>
+      </c>
+      <c r="K200" t="s">
+        <v>463</v>
+      </c>
+      <c r="L200" s="1">
+        <v>402290.55</v>
+      </c>
+      <c r="M200" s="1">
+        <v>410947.74</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>465</v>
+      </c>
+      <c r="B201" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>101.639</v>
+      </c>
+      <c r="D201" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>4917.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>1.639</v>
+      </c>
+      <c r="J201">
+        <v>0.41</v>
+      </c>
+      <c r="K201" t="s">
+        <v>466</v>
+      </c>
+      <c r="L201" s="1">
+        <v>304917.0</v>
+      </c>
+      <c r="M201" s="1">
+        <v>306150.5</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>468</v>
+      </c>
+      <c r="B202" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>105.739</v>
+      </c>
+      <c r="D202" s="1">
+        <v>99.922</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>199844.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>11634.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>5.8215408018254</v>
+      </c>
+      <c r="J202">
+        <v>2.98</v>
+      </c>
+      <c r="K202" t="s">
+        <v>469</v>
+      </c>
+      <c r="L202" s="1">
+        <v>211478.0</v>
+      </c>
+      <c r="M202" s="1">
+        <v>217438.27</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>471</v>
+      </c>
+      <c r="B203" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>99.534</v>
+      </c>
+      <c r="D203" s="1">
+        <v>100.028</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>500140.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>-2470.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>-0.49386171871876</v>
+      </c>
+      <c r="J203">
+        <v>1.68</v>
+      </c>
+      <c r="K203" t="s">
+        <v>472</v>
+      </c>
+      <c r="L203" s="1">
+        <v>497670.0</v>
+      </c>
+      <c r="M203" s="1">
+        <v>506057.61</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>474</v>
+      </c>
+      <c r="B204" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>106.653</v>
+      </c>
+      <c r="D204" s="1">
+        <v>107.84</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>215680.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>-2374.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-1.1007047477745</v>
+      </c>
+      <c r="J204">
+        <v>2.95</v>
+      </c>
+      <c r="K204" t="s">
+        <v>475</v>
+      </c>
+      <c r="L204" s="1">
+        <v>213306.0</v>
+      </c>
+      <c r="M204" s="1">
+        <v>219214.22</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>477</v>
+      </c>
+      <c r="B205" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>90.166</v>
+      </c>
+      <c r="D205" s="1">
+        <v>87.708</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>175416.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>4916.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>2.8024809595476</v>
+      </c>
+      <c r="J205">
+        <v>1.51</v>
+      </c>
+      <c r="K205" t="s">
+        <v>478</v>
+      </c>
+      <c r="L205" s="1">
+        <v>180332.0</v>
+      </c>
+      <c r="M205" s="1">
+        <v>183359.4</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>480</v>
+      </c>
+      <c r="B206" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>101.045</v>
+      </c>
+      <c r="D206" s="1">
+        <v>100.34</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>401360.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>2820.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>0.70261112218457</v>
+      </c>
+      <c r="J206">
+        <v>1.76</v>
+      </c>
+      <c r="K206" t="s">
+        <v>481</v>
+      </c>
+      <c r="L206" s="1">
+        <v>404180.0</v>
+      </c>
+      <c r="M206" s="1">
+        <v>411237.53</v>
+      </c>
+      <c r="N206" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>483</v>
+      </c>
+      <c r="B207" s="1">
+        <v>409000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>98.898</v>
+      </c>
+      <c r="D207" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>407069.52</v>
+      </c>
+      <c r="H207" s="1">
+        <v>-2576.7</v>
+      </c>
+      <c r="I207" s="1">
+        <v>-0.63298770195322</v>
+      </c>
+      <c r="J207">
+        <v>2.08</v>
+      </c>
+      <c r="K207" t="s">
+        <v>484</v>
+      </c>
+      <c r="L207" s="1">
+        <v>404492.82</v>
+      </c>
+      <c r="M207" s="1">
+        <v>413001.98</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" t="s">
+        <v>486</v>
+      </c>
+      <c r="B208" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C208" s="1">
+        <v>98.822</v>
+      </c>
+      <c r="D208" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>397840.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>-2552.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>-0.64146390508747</v>
+      </c>
+      <c r="J208">
+        <v>2.52</v>
+      </c>
+      <c r="K208" t="s">
+        <v>487</v>
+      </c>
+      <c r="L208" s="1">
+        <v>395288.0</v>
+      </c>
+      <c r="M208" s="1">
+        <v>405348.27</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>489</v>
+      </c>
+      <c r="B209" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>99.312</v>
+      </c>
+      <c r="D209" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>301350.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>-3414.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>-1.1329019412643</v>
+      </c>
+      <c r="J209">
+        <v>0.5</v>
+      </c>
+      <c r="K209" t="s">
+        <v>490</v>
+      </c>
+      <c r="L209" s="1">
+        <v>297936.0</v>
+      </c>
+      <c r="M209" s="1">
+        <v>299432.92</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>492</v>
+      </c>
+      <c r="B210" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>96.791</v>
+      </c>
+      <c r="D210" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>396308.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>-9144.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>-2.3072963452668</v>
+      </c>
+      <c r="J210">
+        <v>2.67</v>
+      </c>
+      <c r="K210" t="s">
+        <v>493</v>
+      </c>
+      <c r="L210" s="1">
+        <v>387164.0</v>
+      </c>
+      <c r="M210" s="1">
+        <v>397827.01</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>495</v>
+      </c>
+      <c r="B211" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>105.555</v>
+      </c>
+      <c r="D211" s="1">
+        <v>104.92</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>419680.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>2540.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>0.60522302706824</v>
+      </c>
+      <c r="J211">
+        <v>2.63</v>
+      </c>
+      <c r="K211" t="s">
+        <v>496</v>
+      </c>
+      <c r="L211" s="1">
+        <v>422220.0</v>
+      </c>
+      <c r="M211" s="1">
+        <v>432724.11</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>498</v>
+      </c>
+      <c r="B212" s="1">
+        <v>443000.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>104.262</v>
+      </c>
+      <c r="D212" s="1">
+        <v>99.953</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
+        <v>442791.79</v>
+      </c>
+      <c r="H212" s="1">
+        <v>19088.87</v>
+      </c>
+      <c r="I212" s="1">
+        <v>4.3110261823057</v>
+      </c>
+      <c r="J212">
+        <v>1.24</v>
+      </c>
+      <c r="K212" t="s">
+        <v>499</v>
+      </c>
+      <c r="L212" s="1">
+        <v>461880.66</v>
+      </c>
+      <c r="M212" s="1">
+        <v>467357.48</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" t="s">
+        <v>501</v>
+      </c>
+      <c r="B213" s="1">
+        <v>227000.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>100.304</v>
+      </c>
+      <c r="D213" s="1">
+        <v>99.254</v>
+      </c>
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
+        <v>225306.58</v>
+      </c>
+      <c r="H213" s="1">
+        <v>2383.5</v>
+      </c>
+      <c r="I213" s="1">
+        <v>1.0578918733754</v>
+      </c>
+      <c r="J213">
+        <v>0.2</v>
+      </c>
+      <c r="K213">
+        <v>461.77</v>
+      </c>
+      <c r="L213" s="1">
+        <v>227690.08</v>
+      </c>
+      <c r="M213" s="1">
+        <v>228151.85</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214" t="s">
+        <v>503</v>
+      </c>
+      <c r="B214" s="1">
+        <v>366000.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>102.399</v>
+      </c>
+      <c r="D214" s="1">
+        <v>99.943</v>
+      </c>
+      <c r="E214" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="1">
+        <v>365791.38</v>
+      </c>
+      <c r="H214" s="1">
+        <v>8988.96</v>
+      </c>
+      <c r="I214" s="1">
+        <v>2.4574007184095</v>
+      </c>
+      <c r="J214">
+        <v>0.99</v>
+      </c>
+      <c r="K214" t="s">
+        <v>504</v>
+      </c>
+      <c r="L214" s="1">
+        <v>374780.34</v>
+      </c>
+      <c r="M214" s="1">
+        <v>378390.2</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" t="s">
+        <v>506</v>
+      </c>
+      <c r="B215" s="1">
+        <v>380000.0</v>
+      </c>
+      <c r="C215" s="1">
+        <v>98.745</v>
+      </c>
+      <c r="D215" s="1">
+        <v>99.702</v>
+      </c>
+      <c r="E215" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215">
+        <v>1.0</v>
+      </c>
+      <c r="G215" s="1">
+        <v>378867.6</v>
+      </c>
+      <c r="H215" s="1">
+        <v>-3636.6</v>
+      </c>
+      <c r="I215" s="1">
+        <v>-0.95986038394415</v>
+      </c>
+      <c r="J215">
+        <v>2.47</v>
+      </c>
+      <c r="K215" t="s">
+        <v>507</v>
+      </c>
+      <c r="L215" s="1">
+        <v>375231.0</v>
+      </c>
+      <c r="M215" s="1">
+        <v>384603.47</v>
+      </c>
+      <c r="N215" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216" t="s">
+        <v>509</v>
+      </c>
+      <c r="B216" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>102.326</v>
+      </c>
+      <c r="D216" s="1">
+        <v>99.611</v>
+      </c>
+      <c r="E216" t="s">
+        <v>8</v>
+      </c>
+      <c r="F216">
+        <v>1.0</v>
+      </c>
+      <c r="G216" s="1">
+        <v>298833.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>8145.0</v>
+      </c>
+      <c r="I216" s="1">
+        <v>2.725602594091</v>
+      </c>
+      <c r="J216">
+        <v>3.82</v>
+      </c>
+      <c r="K216" t="s">
+        <v>510</v>
+      </c>
+      <c r="L216" s="1">
+        <v>306978.0</v>
+      </c>
+      <c r="M216" s="1">
+        <v>318451.97</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217" t="s">
+        <v>512</v>
+      </c>
+      <c r="B217" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C217" s="1">
+        <v>99.369</v>
+      </c>
+      <c r="D217" s="1">
+        <v>99.438</v>
+      </c>
+      <c r="E217" t="s">
+        <v>8</v>
+      </c>
+      <c r="F217">
+        <v>1.0</v>
+      </c>
+      <c r="G217" s="1">
+        <v>596628.0</v>
+      </c>
+      <c r="H217" s="1">
+        <v>-414.0</v>
+      </c>
+      <c r="I217" s="1">
+        <v>-0.06938997164062</v>
+      </c>
+      <c r="J217">
+        <v>0.39</v>
+      </c>
+      <c r="K217" t="s">
+        <v>513</v>
+      </c>
+      <c r="L217" s="1">
+        <v>596214.0</v>
+      </c>
+      <c r="M217" s="1">
+        <v>598525.64</v>
+      </c>
+      <c r="N217" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="Z217" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218" t="s">
+        <v>515</v>
+      </c>
+      <c r="B218" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C218" s="1">
+        <v>100.749</v>
+      </c>
+      <c r="D218" s="1">
+        <v>101.24842833</v>
+      </c>
+      <c r="E218" t="s">
+        <v>8</v>
+      </c>
+      <c r="F218">
+        <v>1.0</v>
+      </c>
+      <c r="G218" s="1">
+        <v>607490.57</v>
+      </c>
+      <c r="H218" s="1">
+        <v>-2996.57</v>
+      </c>
+      <c r="I218" s="1">
+        <v>-0.49327020829311</v>
+      </c>
+      <c r="J218">
+        <v>0.43</v>
+      </c>
+      <c r="K218" t="s">
+        <v>516</v>
+      </c>
+      <c r="L218" s="1">
+        <v>604494.0</v>
+      </c>
+      <c r="M218" s="1">
+        <v>607070.71</v>
+      </c>
+      <c r="N218" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219" t="s">
+        <v>518</v>
+      </c>
+      <c r="B219" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C219" s="1">
+        <v>104.914</v>
+      </c>
+      <c r="D219" s="1">
+        <v>99.661</v>
+      </c>
+      <c r="E219" t="s">
+        <v>8</v>
+      </c>
+      <c r="F219">
+        <v>1.0</v>
+      </c>
+      <c r="G219" s="1">
+        <v>398644.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>21012.0</v>
+      </c>
+      <c r="I219" s="1">
+        <v>5.2708682433449</v>
+      </c>
+      <c r="J219">
+        <v>0.32</v>
+      </c>
+      <c r="K219" t="s">
+        <v>519</v>
+      </c>
+      <c r="L219" s="1">
+        <v>419656.0</v>
+      </c>
+      <c r="M219" s="1">
+        <v>420923.12</v>
+      </c>
+      <c r="N219" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220" t="s">
+        <v>521</v>
+      </c>
+      <c r="B220" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C220" s="1">
+        <v>102.16</v>
+      </c>
+      <c r="D220" s="1">
+        <v>98.6</v>
+      </c>
+      <c r="E220" t="s">
+        <v>8</v>
+      </c>
+      <c r="F220">
+        <v>1.0</v>
+      </c>
+      <c r="G220" s="1">
+        <v>986000.0</v>
+      </c>
+      <c r="H220" s="1">
+        <v>35600.0</v>
+      </c>
+      <c r="I220" s="1">
+        <v>3.6105476673428</v>
+      </c>
+      <c r="J220">
+        <v>0.91</v>
+      </c>
+      <c r="K220" t="s">
+        <v>522</v>
+      </c>
+      <c r="L220" s="1">
+        <v>1021600.0</v>
+      </c>
+      <c r="M220" s="1">
+        <v>1030709.59</v>
+      </c>
+      <c r="N220" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O220">
+        <v>1</v>
+      </c>
+      <c r="Z220" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="A221" t="s">
+        <v>524</v>
+      </c>
+      <c r="B221" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C221" s="1">
+        <v>103.512</v>
+      </c>
+      <c r="D221" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E221" t="s">
+        <v>8</v>
+      </c>
+      <c r="F221">
+        <v>1.0</v>
+      </c>
+      <c r="G221" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H221" s="1">
+        <v>14048.0</v>
+      </c>
+      <c r="I221" s="1">
+        <v>3.512</v>
+      </c>
+      <c r="J221">
+        <v>0.61</v>
+      </c>
+      <c r="K221" t="s">
+        <v>525</v>
+      </c>
+      <c r="L221" s="1">
+        <v>414048.0</v>
+      </c>
+      <c r="M221" s="1">
+        <v>416472.77</v>
+      </c>
+      <c r="N221" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O221">
+        <v>1</v>
+      </c>
+      <c r="Z221" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="A222" t="s">
+        <v>527</v>
+      </c>
+      <c r="B222" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C222" s="1">
+        <v>107.161</v>
+      </c>
+      <c r="D222" s="1">
         <v>109.3</v>
       </c>
-      <c r="E8" s="1">
-[...29 lines deleted...]
-      <c r="O8" s="1">
+      <c r="E222" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222">
+        <v>1.0</v>
+      </c>
+      <c r="G222" s="1">
+        <v>437200.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>-8556.0</v>
+      </c>
+      <c r="I222" s="1">
+        <v>-1.9569990850869</v>
+      </c>
+      <c r="J222">
+        <v>2.27</v>
+      </c>
+      <c r="K222" t="s">
+        <v>528</v>
+      </c>
+      <c r="L222" s="1">
+        <v>428644.0</v>
+      </c>
+      <c r="M222" s="1">
+        <v>437734.41</v>
+      </c>
+      <c r="N222" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O222">
+        <v>1</v>
+      </c>
+      <c r="Z222" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="A223" t="s">
+        <v>530</v>
+      </c>
+      <c r="B223" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C223" s="1">
+        <v>99.642</v>
+      </c>
+      <c r="D223" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="E223" t="s">
+        <v>8</v>
+      </c>
+      <c r="F223">
+        <v>1.0</v>
+      </c>
+      <c r="G223" s="1">
+        <v>399408.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>-840.0</v>
+      </c>
+      <c r="I223" s="1">
+        <v>-0.21031126066579</v>
+      </c>
+      <c r="J223">
+        <v>0.67</v>
+      </c>
+      <c r="K223" t="s">
+        <v>531</v>
+      </c>
+      <c r="L223" s="1">
+        <v>398568.0</v>
+      </c>
+      <c r="M223" s="1">
+        <v>401241.97</v>
+      </c>
+      <c r="N223" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O223">
+        <v>1</v>
+      </c>
+      <c r="Z223" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="A224" t="s">
+        <v>533</v>
+      </c>
+      <c r="B224" s="1">
+        <v>267000.0</v>
+      </c>
+      <c r="C224" s="1">
+        <v>100.435</v>
+      </c>
+      <c r="D224" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E224" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224">
+        <v>1.0</v>
+      </c>
+      <c r="G224" s="1">
+        <v>266823.78</v>
+      </c>
+      <c r="H224" s="1">
+        <v>1337.67</v>
+      </c>
+      <c r="I224" s="1">
+        <v>0.50133087837973</v>
+      </c>
+      <c r="J224">
+        <v>0.55</v>
+      </c>
+      <c r="K224" t="s">
+        <v>534</v>
+      </c>
+      <c r="L224" s="1">
+        <v>268161.45</v>
+      </c>
+      <c r="M224" s="1">
+        <v>269635.44</v>
+      </c>
+      <c r="N224" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O224">
+        <v>1</v>
+      </c>
+      <c r="Z224" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225" t="s">
+        <v>536</v>
+      </c>
+      <c r="B225" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C225" s="1">
+        <v>101.706</v>
+      </c>
+      <c r="D225" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E225" t="s">
+        <v>8</v>
+      </c>
+      <c r="F225">
+        <v>1.0</v>
+      </c>
+      <c r="G225" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H225" s="1">
+        <v>3412.0</v>
+      </c>
+      <c r="I225" s="1">
+        <v>1.706</v>
+      </c>
+      <c r="J225">
+        <v>0.93</v>
+      </c>
+      <c r="K225" t="s">
+        <v>537</v>
+      </c>
+      <c r="L225" s="1">
+        <v>203412.0</v>
+      </c>
+      <c r="M225" s="1">
+        <v>205278.58</v>
+      </c>
+      <c r="N225" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O225">
+        <v>1</v>
+      </c>
+      <c r="Z225" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226" t="s">
+        <v>539</v>
+      </c>
+      <c r="B226" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C226" s="1">
+        <v>99.774</v>
+      </c>
+      <c r="D226" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E226" t="s">
+        <v>8</v>
+      </c>
+      <c r="F226">
+        <v>1.0</v>
+      </c>
+      <c r="G226" s="1">
+        <v>199178.0</v>
+      </c>
+      <c r="H226" s="1">
+        <v>370.0</v>
+      </c>
+      <c r="I226" s="1">
+        <v>0.18576348793541</v>
+      </c>
+      <c r="J226">
+        <v>1.27</v>
+      </c>
+      <c r="K226" t="s">
+        <v>540</v>
+      </c>
+      <c r="L226" s="1">
+        <v>199548.0</v>
+      </c>
+      <c r="M226" s="1">
+        <v>202081.56</v>
+      </c>
+      <c r="N226" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O226">
+        <v>1</v>
+      </c>
+      <c r="Z226" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227" t="s">
+        <v>542</v>
+      </c>
+      <c r="B227" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C227" s="1">
+        <v>103.401</v>
+      </c>
+      <c r="D227" s="1">
+        <v>98.769</v>
+      </c>
+      <c r="E227" t="s">
+        <v>8</v>
+      </c>
+      <c r="F227">
+        <v>1.0</v>
+      </c>
+      <c r="G227" s="1">
+        <v>197538.0</v>
+      </c>
+      <c r="H227" s="1">
+        <v>9264.0</v>
+      </c>
+      <c r="I227" s="1">
+        <v>4.6897305834827</v>
+      </c>
+      <c r="J227">
+        <v>2.92</v>
+      </c>
+      <c r="K227" t="s">
+        <v>543</v>
+      </c>
+      <c r="L227" s="1">
+        <v>206802.0</v>
+      </c>
+      <c r="M227" s="1">
+        <v>212641.04</v>
+      </c>
+      <c r="N227" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O227">
+        <v>1</v>
+      </c>
+      <c r="Z227" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="A228" t="s">
+        <v>545</v>
+      </c>
+      <c r="B228" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>86.34</v>
+      </c>
+      <c r="D228" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="E228" t="s">
+        <v>8</v>
+      </c>
+      <c r="F228">
+        <v>1.0</v>
+      </c>
+      <c r="G228" s="1">
+        <v>687680.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>3040.0</v>
+      </c>
+      <c r="I228" s="1">
+        <v>0.44206607724523</v>
+      </c>
+      <c r="J228">
+        <v>0.6</v>
+      </c>
+      <c r="K228" t="s">
+        <v>546</v>
+      </c>
+      <c r="L228" s="1">
+        <v>690720.0</v>
+      </c>
+      <c r="M228" s="1">
+        <v>695514.52</v>
+      </c>
+      <c r="N228" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O228">
+        <v>1</v>
+      </c>
+      <c r="Z228" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229" t="s">
+        <v>548</v>
+      </c>
+      <c r="B229" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C229" s="1">
+        <v>99.701</v>
+      </c>
+      <c r="D229" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="E229" t="s">
+        <v>8</v>
+      </c>
+      <c r="F229">
+        <v>1.0</v>
+      </c>
+      <c r="G229" s="1">
+        <v>301950.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>-2847.0</v>
+      </c>
+      <c r="I229" s="1">
+        <v>-0.94287133631396</v>
+      </c>
+      <c r="J229">
+        <v>1.36</v>
+      </c>
+      <c r="K229" t="s">
+        <v>549</v>
+      </c>
+      <c r="L229" s="1">
+        <v>299103.0</v>
+      </c>
+      <c r="M229" s="1">
+        <v>303196.15</v>
+      </c>
+      <c r="N229" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O229">
+        <v>1</v>
+      </c>
+      <c r="Z229" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230" t="s">
+        <v>551</v>
+      </c>
+      <c r="B230" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>99.536</v>
+      </c>
+      <c r="D230" s="1">
+        <v>100.62</v>
+      </c>
+      <c r="E230" t="s">
+        <v>8</v>
+      </c>
+      <c r="F230">
+        <v>1.0</v>
+      </c>
+      <c r="G230" s="1">
+        <v>201240.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>-2168.0</v>
+      </c>
+      <c r="I230" s="1">
+        <v>-1.0773206122043</v>
+      </c>
+      <c r="J230">
+        <v>0.35</v>
+      </c>
+      <c r="K230">
+        <v>702.05</v>
+      </c>
+      <c r="L230" s="1">
+        <v>199072.0</v>
+      </c>
+      <c r="M230" s="1">
+        <v>199774.05</v>
+      </c>
+      <c r="N230" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O230">
+        <v>1</v>
+      </c>
+      <c r="Z230" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231" t="s">
+        <v>553</v>
+      </c>
+      <c r="B231" s="1">
+        <v>235000.0</v>
+      </c>
+      <c r="C231" s="1">
+        <v>101.572</v>
+      </c>
+      <c r="D231" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="E231" t="s">
+        <v>8</v>
+      </c>
+      <c r="F231">
+        <v>1.0</v>
+      </c>
+      <c r="G231" s="1">
+        <v>234205.7</v>
+      </c>
+      <c r="H231" s="1">
+        <v>4488.5</v>
+      </c>
+      <c r="I231" s="1">
+        <v>1.9164776946078</v>
+      </c>
+      <c r="J231">
+        <v>0.69</v>
+      </c>
+      <c r="K231" t="s">
+        <v>554</v>
+      </c>
+      <c r="L231" s="1">
+        <v>238694.2</v>
+      </c>
+      <c r="M231" s="1">
+        <v>240304.59</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O231">
+        <v>1</v>
+      </c>
+      <c r="Z231" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232" t="s">
+        <v>556</v>
+      </c>
+      <c r="B232" s="1">
+        <v>193000.0</v>
+      </c>
+      <c r="C232" s="1">
+        <v>100.08</v>
+      </c>
+      <c r="D232" s="1">
+        <v>99.571</v>
+      </c>
+      <c r="E232" t="s">
+        <v>8</v>
+      </c>
+      <c r="F232">
+        <v>1.0</v>
+      </c>
+      <c r="G232" s="1">
+        <v>192172.03</v>
+      </c>
+      <c r="H232" s="1">
+        <v>982.37</v>
+      </c>
+      <c r="I232" s="1">
+        <v>0.51119301804742</v>
+      </c>
+      <c r="J232">
+        <v>2.1</v>
+      </c>
+      <c r="K232" t="s">
+        <v>557</v>
+      </c>
+      <c r="L232" s="1">
+        <v>193154.4</v>
+      </c>
+      <c r="M232" s="1">
+        <v>197210.04</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233" t="s">
+        <v>559</v>
+      </c>
+      <c r="B233" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>99.585</v>
+      </c>
+      <c r="D233" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E233" t="s">
+        <v>8</v>
+      </c>
+      <c r="F233">
+        <v>1.0</v>
+      </c>
+      <c r="G233" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H233" s="1">
+        <v>-1245.0</v>
+      </c>
+      <c r="I233" s="1">
+        <v>-0.415</v>
+      </c>
+      <c r="J233">
+        <v>2.62</v>
+      </c>
+      <c r="K233" t="s">
+        <v>560</v>
+      </c>
+      <c r="L233" s="1">
+        <v>298755.0</v>
+      </c>
+      <c r="M233" s="1">
+        <v>306613.75</v>
+      </c>
+      <c r="N233" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234" t="s">
+        <v>562</v>
+      </c>
+      <c r="B234" s="1">
+        <v>877000.0</v>
+      </c>
+      <c r="C234" s="1">
+        <v>99.393</v>
+      </c>
+      <c r="D234" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E234" t="s">
+        <v>8</v>
+      </c>
+      <c r="F234">
+        <v>1.0</v>
+      </c>
+      <c r="G234" s="1">
+        <v>877000.0</v>
+      </c>
+      <c r="H234" s="1">
+        <v>-5323.39</v>
+      </c>
+      <c r="I234" s="1">
+        <v>-0.607</v>
+      </c>
+      <c r="J234">
+        <v>1.53</v>
+      </c>
+      <c r="K234" t="s">
+        <v>563</v>
+      </c>
+      <c r="L234" s="1">
+        <v>871676.61</v>
+      </c>
+      <c r="M234" s="1">
+        <v>885097.74</v>
+      </c>
+      <c r="N234" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O234">
+        <v>1</v>
+      </c>
+      <c r="Z234" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235" t="s">
+        <v>565</v>
+      </c>
+      <c r="B235" s="1">
+        <v>577000.0</v>
+      </c>
+      <c r="C235" s="1">
+        <v>99.172</v>
+      </c>
+      <c r="D235" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E235" t="s">
+        <v>8</v>
+      </c>
+      <c r="F235">
+        <v>1.0</v>
+      </c>
+      <c r="G235" s="1">
+        <v>577000.0</v>
+      </c>
+      <c r="H235" s="1">
+        <v>-4777.56</v>
+      </c>
+      <c r="I235" s="1">
+        <v>-0.828</v>
+      </c>
+      <c r="J235">
+        <v>3.07</v>
+      </c>
+      <c r="K235" t="s">
+        <v>566</v>
+      </c>
+      <c r="L235" s="1">
+        <v>572222.44</v>
+      </c>
+      <c r="M235" s="1">
+        <v>589956.53</v>
+      </c>
+      <c r="N235" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O235">
+        <v>1</v>
+      </c>
+      <c r="Z235" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236" t="s">
+        <v>568</v>
+      </c>
+      <c r="B236" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>100.017</v>
+      </c>
+      <c r="D236" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="E236" t="s">
+        <v>8</v>
+      </c>
+      <c r="F236">
+        <v>1.0</v>
+      </c>
+      <c r="G236" s="1">
+        <v>401680.0</v>
+      </c>
+      <c r="H236" s="1">
+        <v>-1612.0</v>
+      </c>
+      <c r="I236" s="1">
+        <v>-0.40131447918741</v>
+      </c>
+      <c r="J236">
+        <v>0.52</v>
+      </c>
+      <c r="K236" t="s">
+        <v>569</v>
+      </c>
+      <c r="L236" s="1">
+        <v>400068.0</v>
+      </c>
+      <c r="M236" s="1">
+        <v>402133.75</v>
+      </c>
+      <c r="N236" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O236">
+        <v>1</v>
+      </c>
+      <c r="Z236" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237" t="s">
+        <v>571</v>
+      </c>
+      <c r="B237" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C237" s="1">
+        <v>98.929</v>
+      </c>
+      <c r="D237" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="E237" t="s">
+        <v>8</v>
+      </c>
+      <c r="F237">
+        <v>1.0</v>
+      </c>
+      <c r="G237" s="1">
+        <v>397036.0</v>
+      </c>
+      <c r="H237" s="1">
+        <v>-1320.0</v>
+      </c>
+      <c r="I237" s="1">
+        <v>-0.33246355494212</v>
+      </c>
+      <c r="J237">
+        <v>1.44</v>
+      </c>
+      <c r="K237" t="s">
+        <v>572</v>
+      </c>
+      <c r="L237" s="1">
+        <v>395716.0</v>
+      </c>
+      <c r="M237" s="1">
+        <v>401469.42</v>
+      </c>
+      <c r="N237" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O237">
+        <v>1</v>
+      </c>
+      <c r="Z237" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238" t="s">
+        <v>574</v>
+      </c>
+      <c r="B238" s="1">
+        <v>619000.0</v>
+      </c>
+      <c r="C238" s="1">
+        <v>100.891</v>
+      </c>
+      <c r="D238" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E238" t="s">
+        <v>8</v>
+      </c>
+      <c r="F238">
+        <v>1.0</v>
+      </c>
+      <c r="G238" s="1">
+        <v>617334.89</v>
+      </c>
+      <c r="H238" s="1">
+        <v>7180.4</v>
+      </c>
+      <c r="I238" s="1">
+        <v>1.1631288165164</v>
+      </c>
+      <c r="J238">
+        <v>0.33</v>
+      </c>
+      <c r="K238" t="s">
+        <v>575</v>
+      </c>
+      <c r="L238" s="1">
+        <v>624515.29</v>
+      </c>
+      <c r="M238" s="1">
+        <v>626550.36</v>
+      </c>
+      <c r="N238" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239" t="s">
+        <v>577</v>
+      </c>
+      <c r="B239" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C239" s="1">
+        <v>100.666</v>
+      </c>
+      <c r="D239" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="E239" t="s">
+        <v>8</v>
+      </c>
+      <c r="F239">
+        <v>1.0</v>
+      </c>
+      <c r="G239" s="1">
+        <v>596706.0</v>
+      </c>
+      <c r="H239" s="1">
+        <v>7290.0</v>
+      </c>
+      <c r="I239" s="1">
+        <v>1.2217071723763</v>
+      </c>
+      <c r="J239">
+        <v>0.71</v>
+      </c>
+      <c r="K239" t="s">
+        <v>578</v>
+      </c>
+      <c r="L239" s="1">
+        <v>603996.0</v>
+      </c>
+      <c r="M239" s="1">
+        <v>608253.53</v>
+      </c>
+      <c r="N239" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240" t="s">
+        <v>580</v>
+      </c>
+      <c r="B240" s="1">
+        <v>695000.0</v>
+      </c>
+      <c r="C240" s="1">
+        <v>98.726</v>
+      </c>
+      <c r="D240" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>1.0</v>
+      </c>
+      <c r="G240" s="1">
+        <v>689634.6</v>
+      </c>
+      <c r="H240" s="1">
+        <v>-3488.9</v>
+      </c>
+      <c r="I240" s="1">
+        <v>-0.50590559116378</v>
+      </c>
+      <c r="J240">
+        <v>0.37</v>
+      </c>
+      <c r="K240" t="s">
+        <v>581</v>
+      </c>
+      <c r="L240" s="1">
+        <v>686145.7</v>
+      </c>
+      <c r="M240" s="1">
+        <v>688718.63</v>
+      </c>
+      <c r="N240" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241" t="s">
+        <v>583</v>
+      </c>
+      <c r="B241" s="1">
+        <v>694000.0</v>
+      </c>
+      <c r="C241" s="1">
+        <v>91.495</v>
+      </c>
+      <c r="D241" s="1">
+        <v>83.26116715</v>
+      </c>
+      <c r="E241" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>1.0</v>
+      </c>
+      <c r="G241" s="1">
+        <v>577832.5</v>
+      </c>
+      <c r="H241" s="1">
+        <v>57142.8</v>
+      </c>
+      <c r="I241" s="1">
+        <v>9.889163382122</v>
+      </c>
+      <c r="J241">
+        <v>1.52</v>
+      </c>
+      <c r="K241" t="s">
+        <v>584</v>
+      </c>
+      <c r="L241" s="1">
+        <v>634975.3</v>
+      </c>
+      <c r="M241" s="1">
+        <v>645492.25</v>
+      </c>
+      <c r="N241" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242" t="s">
+        <v>586</v>
+      </c>
+      <c r="B242" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>102.5</v>
+      </c>
+      <c r="D242" s="1">
+        <v>99.329</v>
+      </c>
+      <c r="E242" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242">
+        <v>1.0</v>
+      </c>
+      <c r="G242" s="1">
+        <v>595974.0</v>
+      </c>
+      <c r="H242" s="1">
+        <v>19026.0</v>
+      </c>
+      <c r="I242" s="1">
+        <v>3.1924211458889</v>
+      </c>
+      <c r="J242">
+        <v>1.86</v>
+      </c>
+      <c r="K242" t="s">
+        <v>587</v>
+      </c>
+      <c r="L242" s="1">
+        <v>615000.0</v>
+      </c>
+      <c r="M242" s="1">
+        <v>626147.26</v>
+      </c>
+      <c r="N242" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O242">
+        <v>1</v>
+      </c>
+      <c r="Z242" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243" t="s">
+        <v>589</v>
+      </c>
+      <c r="B243" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C243" s="1">
+        <v>100.712</v>
+      </c>
+      <c r="D243" s="1">
+        <v>100.2875</v>
+      </c>
+      <c r="E243" t="s">
+        <v>8</v>
+      </c>
+      <c r="F243">
+        <v>1.0</v>
+      </c>
+      <c r="G243" s="1">
+        <v>401150.0</v>
+      </c>
+      <c r="H243" s="1">
+        <v>1698.0</v>
+      </c>
+      <c r="I243" s="1">
+        <v>0.42328306119905</v>
+      </c>
+      <c r="J243">
+        <v>0.9</v>
+      </c>
+      <c r="K243" t="s">
+        <v>590</v>
+      </c>
+      <c r="L243" s="1">
+        <v>402848.0</v>
+      </c>
+      <c r="M243" s="1">
+        <v>406440.77</v>
+      </c>
+      <c r="N243" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O243">
+        <v>1</v>
+      </c>
+      <c r="Z243" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244" t="s">
+        <v>592</v>
+      </c>
+      <c r="B244" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C244" s="1">
+        <v>99.431</v>
+      </c>
+      <c r="D244" s="1">
+        <v>99.808</v>
+      </c>
+      <c r="E244" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244">
+        <v>1.0</v>
+      </c>
+      <c r="G244" s="1">
+        <v>598848.0</v>
+      </c>
+      <c r="H244" s="1">
+        <v>-2262.0</v>
+      </c>
+      <c r="I244" s="1">
+        <v>-0.3777252324463</v>
+      </c>
+      <c r="J244">
+        <v>0.72</v>
+      </c>
+      <c r="K244" t="s">
+        <v>593</v>
+      </c>
+      <c r="L244" s="1">
+        <v>596586.0</v>
+      </c>
+      <c r="M244" s="1">
+        <v>600901.07</v>
+      </c>
+      <c r="N244" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O244">
+        <v>1</v>
+      </c>
+      <c r="Z244" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245" t="s">
+        <v>595</v>
+      </c>
+      <c r="B245" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C245" s="1">
+        <v>101.968</v>
+      </c>
+      <c r="D245" s="1">
+        <v>99.651</v>
+      </c>
+      <c r="E245" t="s">
+        <v>8</v>
+      </c>
+      <c r="F245">
+        <v>1.0</v>
+      </c>
+      <c r="G245" s="1">
+        <v>298953.0</v>
+      </c>
+      <c r="H245" s="1">
+        <v>6951.0</v>
+      </c>
+      <c r="I245" s="1">
+        <v>2.3251146501289</v>
+      </c>
+      <c r="J245">
+        <v>0.94</v>
+      </c>
+      <c r="K245" t="s">
+        <v>596</v>
+      </c>
+      <c r="L245" s="1">
+        <v>305904.0</v>
+      </c>
+      <c r="M245" s="1">
+        <v>308717.01</v>
+      </c>
+      <c r="N245" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O245">
+        <v>1</v>
+      </c>
+      <c r="Z245" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246" t="s">
+        <v>598</v>
+      </c>
+      <c r="B246" s="1">
+        <v>499000.0</v>
+      </c>
+      <c r="C246" s="1">
+        <v>101.193</v>
+      </c>
+      <c r="D246" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="E246" t="s">
+        <v>8</v>
+      </c>
+      <c r="F246">
+        <v>1.0</v>
+      </c>
+      <c r="G246" s="1">
+        <v>497842.32</v>
+      </c>
+      <c r="H246" s="1">
+        <v>7110.75</v>
+      </c>
+      <c r="I246" s="1">
+        <v>1.4283136877556</v>
+      </c>
+      <c r="J246">
+        <v>0.38</v>
+      </c>
+      <c r="K246" t="s">
+        <v>599</v>
+      </c>
+      <c r="L246" s="1">
+        <v>504953.07</v>
+      </c>
+      <c r="M246" s="1">
+        <v>506860.21</v>
+      </c>
+      <c r="N246" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O246">
+        <v>1</v>
+      </c>
+      <c r="Z246" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="A247" t="s">
+        <v>601</v>
+      </c>
+      <c r="B247" s="1">
+        <v>2525551.0</v>
+      </c>
+      <c r="C247" s="1">
+        <v>99.593</v>
+      </c>
+      <c r="D247" s="1">
+        <v>98.08058756</v>
+      </c>
+      <c r="E247" t="s">
+        <v>8</v>
+      </c>
+      <c r="F247">
+        <v>1.0</v>
+      </c>
+      <c r="G247" s="1">
+        <v>2477075.26</v>
+      </c>
+      <c r="H247" s="1">
+        <v>38196.75</v>
+      </c>
+      <c r="I247" s="1">
+        <v>1.5420100719911</v>
+      </c>
+      <c r="J247">
+        <v>0.93</v>
+      </c>
+      <c r="K247" t="s">
+        <v>602</v>
+      </c>
+      <c r="L247" s="1">
+        <v>2515272.01</v>
+      </c>
+      <c r="M247" s="1">
+        <v>2538884.18</v>
+      </c>
+      <c r="N247" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O247">
+        <v>1</v>
+      </c>
+      <c r="Z247" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="A248" t="s">
+        <v>604</v>
+      </c>
+      <c r="B248" s="1">
+        <v>2042535.0</v>
+      </c>
+      <c r="C248" s="1">
+        <v>89.507</v>
+      </c>
+      <c r="D248" s="1">
+        <v>90.85761321</v>
+      </c>
+      <c r="E248" t="s">
+        <v>8</v>
+      </c>
+      <c r="F248">
+        <v>1.0</v>
+      </c>
+      <c r="G248" s="1">
+        <v>1855798.55</v>
+      </c>
+      <c r="H248" s="1">
+        <v>-27586.75</v>
+      </c>
+      <c r="I248" s="1">
+        <v>-1.4865164109542</v>
+      </c>
+      <c r="J248">
+        <v>2.48</v>
+      </c>
+      <c r="K248" t="s">
+        <v>605</v>
+      </c>
+      <c r="L248" s="1">
+        <v>1828211.8</v>
+      </c>
+      <c r="M248" s="1">
+        <v>1878827.5</v>
+      </c>
+      <c r="N248" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O248">
+        <v>1</v>
+      </c>
+      <c r="Z248" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="A249" t="s">
+        <v>607</v>
+      </c>
+      <c r="B249" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C249" s="1">
+        <v>99.586</v>
+      </c>
+      <c r="D249" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E249" t="s">
+        <v>8</v>
+      </c>
+      <c r="F249">
+        <v>1.0</v>
+      </c>
+      <c r="G249" s="1">
+        <v>299298.0</v>
+      </c>
+      <c r="H249" s="1">
+        <v>-540.0</v>
+      </c>
+      <c r="I249" s="1">
+        <v>-0.18042218791973</v>
+      </c>
+      <c r="J249">
+        <v>0.24</v>
+      </c>
+      <c r="K249">
+        <v>733.56</v>
+      </c>
+      <c r="L249" s="1">
+        <v>298758.0</v>
+      </c>
+      <c r="M249" s="1">
+        <v>299491.56</v>
+      </c>
+      <c r="N249" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O249">
+        <v>1</v>
+      </c>
+      <c r="Z249" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="A250" t="s">
+        <v>609</v>
+      </c>
+      <c r="B250" s="1">
+        <v>147000.0</v>
+      </c>
+      <c r="C250" s="1">
+        <v>99.453</v>
+      </c>
+      <c r="D250" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="E250" t="s">
+        <v>8</v>
+      </c>
+      <c r="F250">
+        <v>1.0</v>
+      </c>
+      <c r="G250" s="1">
+        <v>146919.15</v>
+      </c>
+      <c r="H250" s="1">
+        <v>-723.24</v>
+      </c>
+      <c r="I250" s="1">
+        <v>-0.4922707489119</v>
+      </c>
+      <c r="J250">
+        <v>1.89</v>
+      </c>
+      <c r="K250" t="s">
+        <v>610</v>
+      </c>
+      <c r="L250" s="1">
+        <v>146195.91</v>
+      </c>
+      <c r="M250" s="1">
+        <v>148980.73</v>
+      </c>
+      <c r="N250" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O250">
+        <v>1</v>
+      </c>
+      <c r="Z250" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26">
+      <c r="A251" t="s">
+        <v>612</v>
+      </c>
+      <c r="B251" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C251" s="1">
+        <v>99.346</v>
+      </c>
+      <c r="D251" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="E251" t="s">
+        <v>8</v>
+      </c>
+      <c r="F251">
+        <v>1.0</v>
+      </c>
+      <c r="G251" s="1">
+        <v>197420.0</v>
+      </c>
+      <c r="H251" s="1">
+        <v>1272.0</v>
+      </c>
+      <c r="I251" s="1">
+        <v>0.64431161989667</v>
+      </c>
+      <c r="J251">
+        <v>1.44</v>
+      </c>
+      <c r="K251" t="s">
+        <v>613</v>
+      </c>
+      <c r="L251" s="1">
+        <v>198692.0</v>
+      </c>
+      <c r="M251" s="1">
+        <v>201563.23</v>
+      </c>
+      <c r="N251" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O251">
+        <v>1</v>
+      </c>
+      <c r="Z251" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="A252" t="s">
+        <v>615</v>
+      </c>
+      <c r="B252" s="1">
+        <v>333000.0</v>
+      </c>
+      <c r="C252" s="1">
+        <v>99.117</v>
+      </c>
+      <c r="D252" s="1">
+        <v>99.682</v>
+      </c>
+      <c r="E252" t="s">
+        <v>8</v>
+      </c>
+      <c r="F252">
+        <v>1.0</v>
+      </c>
+      <c r="G252" s="1">
+        <v>331941.06</v>
+      </c>
+      <c r="H252" s="1">
+        <v>-1881.45</v>
+      </c>
+      <c r="I252" s="1">
+        <v>-0.56680243173291</v>
+      </c>
+      <c r="J252">
+        <v>1.57</v>
+      </c>
+      <c r="K252" t="s">
+        <v>616</v>
+      </c>
+      <c r="L252" s="1">
+        <v>330059.61</v>
+      </c>
+      <c r="M252" s="1">
+        <v>335278.13</v>
+      </c>
+      <c r="N252" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O252">
+        <v>1</v>
+      </c>
+      <c r="Z252" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="A253" t="s">
+        <v>618</v>
+      </c>
+      <c r="B253" s="1">
+        <v>434000.0</v>
+      </c>
+      <c r="C253" s="1">
+        <v>74.539</v>
+      </c>
+      <c r="D253" s="1">
+        <v>72.73189862</v>
+      </c>
+      <c r="E253" t="s">
+        <v>8</v>
+      </c>
+      <c r="F253">
+        <v>1.0</v>
+      </c>
+      <c r="G253" s="1">
+        <v>315656.44</v>
+      </c>
+      <c r="H253" s="1">
+        <v>7842.82</v>
+      </c>
+      <c r="I253" s="1">
+        <v>2.4846063650721</v>
+      </c>
+      <c r="J253">
+        <v>0.03</v>
+      </c>
+      <c r="K253">
+        <v>112.96</v>
+      </c>
+      <c r="L253" s="1">
+        <v>323499.26</v>
+      </c>
+      <c r="M253" s="1">
+        <v>323612.22</v>
+      </c>
+      <c r="N253" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O253">
+        <v>1</v>
+      </c>
+      <c r="Z253" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="A254" t="s">
+        <v>620</v>
+      </c>
+      <c r="B254" s="1">
+        <v>2293000.0</v>
+      </c>
+      <c r="C254" s="1">
+        <v>87.196</v>
+      </c>
+      <c r="D254" s="1">
+        <v>86.19194374</v>
+      </c>
+      <c r="E254" t="s">
+        <v>8</v>
+      </c>
+      <c r="F254">
+        <v>1.0</v>
+      </c>
+      <c r="G254" s="1">
+        <v>1976381.27</v>
+      </c>
+      <c r="H254" s="1">
+        <v>23023.01</v>
+      </c>
+      <c r="I254" s="1">
+        <v>1.1649073156821</v>
+      </c>
+      <c r="J254">
+        <v>0.1</v>
+      </c>
+      <c r="K254" t="s">
+        <v>621</v>
+      </c>
+      <c r="L254" s="1">
+        <v>1999404.28</v>
+      </c>
+      <c r="M254" s="1">
+        <v>2001665.87</v>
+      </c>
+      <c r="N254" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O254">
+        <v>1</v>
+      </c>
+      <c r="Z254" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="A255" t="s">
+        <v>623</v>
+      </c>
+      <c r="B255" s="1">
+        <v>467000.0</v>
+      </c>
+      <c r="C255" s="1">
+        <v>63.776</v>
+      </c>
+      <c r="D255" s="1">
+        <v>73.47787152</v>
+      </c>
+      <c r="E255" t="s">
+        <v>8</v>
+      </c>
+      <c r="F255">
+        <v>1.0</v>
+      </c>
+      <c r="G255" s="1">
+        <v>343141.66</v>
+      </c>
+      <c r="H255" s="1">
+        <v>-45307.74</v>
+      </c>
+      <c r="I255" s="1">
+        <v>-13.20380043624</v>
+      </c>
+      <c r="J255">
+        <v>0.2</v>
+      </c>
+      <c r="K255">
+        <v>921.21</v>
+      </c>
+      <c r="L255" s="1">
+        <v>297833.92</v>
+      </c>
+      <c r="M255" s="1">
+        <v>298755.13</v>
+      </c>
+      <c r="N255" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O255">
+        <v>1</v>
+      </c>
+      <c r="Z255" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="A256" t="s">
+        <v>625</v>
+      </c>
+      <c r="B256" s="1">
+        <v>860000.0</v>
+      </c>
+      <c r="C256" s="1">
+        <v>95.675</v>
+      </c>
+      <c r="D256" s="1">
+        <v>94.01677442</v>
+      </c>
+      <c r="E256" t="s">
+        <v>8</v>
+      </c>
+      <c r="F256">
+        <v>1.0</v>
+      </c>
+      <c r="G256" s="1">
+        <v>808544.26</v>
+      </c>
+      <c r="H256" s="1">
+        <v>14260.74</v>
+      </c>
+      <c r="I256" s="1">
+        <v>1.7637550231326</v>
+      </c>
+      <c r="J256">
+        <v>0.39</v>
+      </c>
+      <c r="K256" t="s">
+        <v>626</v>
+      </c>
+      <c r="L256" s="1">
+        <v>822805.0</v>
+      </c>
+      <c r="M256" s="1">
+        <v>826197.88</v>
+      </c>
+      <c r="N256" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O256">
+        <v>1</v>
+      </c>
+      <c r="Z256" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="A257" t="s">
+        <v>628</v>
+      </c>
+      <c r="B257" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C257" s="1">
+        <v>101.482</v>
+      </c>
+      <c r="D257" s="1">
+        <v>101.62</v>
+      </c>
+      <c r="E257" t="s">
+        <v>8</v>
+      </c>
+      <c r="F257">
+        <v>1.0</v>
+      </c>
+      <c r="G257" s="1">
+        <v>203240.0</v>
+      </c>
+      <c r="H257" s="1">
+        <v>-276.0</v>
+      </c>
+      <c r="I257" s="1">
+        <v>-0.13580003936233</v>
+      </c>
+      <c r="J257">
+        <v>0.65</v>
+      </c>
+      <c r="K257" t="s">
+        <v>629</v>
+      </c>
+      <c r="L257" s="1">
+        <v>202964.0</v>
+      </c>
+      <c r="M257" s="1">
+        <v>204265.04</v>
+      </c>
+      <c r="N257" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O257">
+        <v>1</v>
+      </c>
+      <c r="Z257" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="A258" t="s">
+        <v>631</v>
+      </c>
+      <c r="B258" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C258" s="1">
+        <v>101.413</v>
+      </c>
+      <c r="D258" s="1">
+        <v>100.09619333</v>
+      </c>
+      <c r="E258" t="s">
+        <v>8</v>
+      </c>
+      <c r="F258">
+        <v>1.0</v>
+      </c>
+      <c r="G258" s="1">
+        <v>300288.58</v>
+      </c>
+      <c r="H258" s="1">
+        <v>3950.42</v>
+      </c>
+      <c r="I258" s="1">
+        <v>1.3155412037314</v>
+      </c>
+      <c r="J258">
+        <v>3.23</v>
+      </c>
+      <c r="K258" t="s">
+        <v>632</v>
+      </c>
+      <c r="L258" s="1">
+        <v>304239.0</v>
+      </c>
+      <c r="M258" s="1">
+        <v>313940.1</v>
+      </c>
+      <c r="N258" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O258">
+        <v>1</v>
+      </c>
+      <c r="Z258" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="A259" t="s">
+        <v>634</v>
+      </c>
+      <c r="B259" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C259" s="1">
+        <v>101.56</v>
+      </c>
+      <c r="D259" s="1">
+        <v>103.1</v>
+      </c>
+      <c r="E259" t="s">
+        <v>8</v>
+      </c>
+      <c r="F259">
+        <v>1.0</v>
+      </c>
+      <c r="G259" s="1">
+        <v>412400.0</v>
+      </c>
+      <c r="H259" s="1">
+        <v>-6160.0</v>
+      </c>
+      <c r="I259" s="1">
+        <v>-1.4936954413191</v>
+      </c>
+      <c r="J259">
+        <v>0.38</v>
+      </c>
+      <c r="K259" t="s">
+        <v>635</v>
+      </c>
+      <c r="L259" s="1">
+        <v>406240.0</v>
+      </c>
+      <c r="M259" s="1">
+        <v>407774.25</v>
+      </c>
+      <c r="N259" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O259">
+        <v>1</v>
+      </c>
+      <c r="Z259" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="A260" t="s">
+        <v>637</v>
+      </c>
+      <c r="B260" s="1">
+        <v>3627153.0</v>
+      </c>
+      <c r="C260" s="1">
+        <v>88.188</v>
+      </c>
+      <c r="D260" s="1">
+        <v>88.69559624</v>
+      </c>
+      <c r="E260" t="s">
+        <v>8</v>
+      </c>
+      <c r="F260">
+        <v>1.0</v>
+      </c>
+      <c r="G260" s="1">
+        <v>3217124.98</v>
+      </c>
+      <c r="H260" s="1">
+        <v>-18411.29</v>
+      </c>
+      <c r="I260" s="1">
+        <v>-0.57229016946678</v>
+      </c>
+      <c r="J260">
+        <v>0.0</v>
+      </c>
+      <c r="K260">
+        <v>0.0</v>
+      </c>
+      <c r="L260" s="1">
+        <v>3198713.69</v>
+      </c>
+      <c r="M260" s="1">
+        <v>3198713.69</v>
+      </c>
+      <c r="N260" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O260">
+        <v>1</v>
+      </c>
+      <c r="Z260" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="A261" t="s">
+        <v>639</v>
+      </c>
+      <c r="B261" s="1">
+        <v>5809877.0</v>
+      </c>
+      <c r="C261" s="1">
+        <v>85.137</v>
+      </c>
+      <c r="D261" s="1">
+        <v>84.13636812</v>
+      </c>
+      <c r="E261" t="s">
+        <v>8</v>
+      </c>
+      <c r="F261">
+        <v>1.0</v>
+      </c>
+      <c r="G261" s="1">
+        <v>4888219.5</v>
+      </c>
+      <c r="H261" s="1">
+        <v>58135.48</v>
+      </c>
+      <c r="I261" s="1">
+        <v>1.1892976573577</v>
+      </c>
+      <c r="J261">
+        <v>0.0</v>
+      </c>
+      <c r="K261">
+        <v>0.0</v>
+      </c>
+      <c r="L261" s="1">
+        <v>4946354.98</v>
+      </c>
+      <c r="M261" s="1">
+        <v>4946354.98</v>
+      </c>
+      <c r="N261" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="O261">
+        <v>1</v>
+      </c>
+      <c r="Z261" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="A262" t="s">
+        <v>641</v>
+      </c>
+      <c r="B262" s="1">
+        <v>16796941.0</v>
+      </c>
+      <c r="C262" s="1">
+        <v>63.682</v>
+      </c>
+      <c r="D262" s="1">
+        <v>69.56286445</v>
+      </c>
+      <c r="E262" t="s">
+        <v>8</v>
+      </c>
+      <c r="F262">
+        <v>1.0</v>
+      </c>
+      <c r="G262" s="1">
+        <v>11684433.3</v>
+      </c>
+      <c r="H262" s="1">
+        <v>-987805.33</v>
+      </c>
+      <c r="I262" s="1">
+        <v>-8.4540285749246</v>
+      </c>
+      <c r="J262">
+        <v>0.05</v>
+      </c>
+      <c r="K262" t="s">
+        <v>642</v>
+      </c>
+      <c r="L262" s="1">
+        <v>10696627.97</v>
+      </c>
+      <c r="M262" s="1">
+        <v>10704911.39</v>
+      </c>
+      <c r="N262" s="1">
+        <v>2.94</v>
+      </c>
+      <c r="O262">
+        <v>1</v>
+      </c>
+      <c r="Z262" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="A263" t="s">
+        <v>644</v>
+      </c>
+      <c r="B263" s="1">
+        <v>5850000.0</v>
+      </c>
+      <c r="C263" s="1">
+        <v>100.554</v>
+      </c>
+      <c r="D263" s="1">
+        <v>99.868</v>
+      </c>
+      <c r="E263" t="s">
+        <v>8</v>
+      </c>
+      <c r="F263">
+        <v>1.0</v>
+      </c>
+      <c r="G263" s="1">
+        <v>5842278.0</v>
+      </c>
+      <c r="H263" s="1">
+        <v>40131.0</v>
+      </c>
+      <c r="I263" s="1">
+        <v>0.68690671686626</v>
+      </c>
+      <c r="J263">
+        <v>2.2</v>
+      </c>
+      <c r="K263" t="s">
+        <v>645</v>
+      </c>
+      <c r="L263" s="1">
+        <v>5882409.0</v>
+      </c>
+      <c r="M263" s="1">
+        <v>6011092.98</v>
+      </c>
+      <c r="N263" s="1">
+        <v>1.65</v>
+      </c>
+      <c r="O263">
+        <v>1</v>
+      </c>
+      <c r="Z263" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26">
+      <c r="A264" t="s">
+        <v>647</v>
+      </c>
+      <c r="B264" s="1">
+        <v>2063860.0</v>
+      </c>
+      <c r="C264" s="1">
+        <v>99.143</v>
+      </c>
+      <c r="D264" s="1">
+        <v>98.20526683</v>
+      </c>
+      <c r="E264" t="s">
+        <v>8</v>
+      </c>
+      <c r="F264">
+        <v>1.0</v>
+      </c>
+      <c r="G264" s="1">
+        <v>2026819.22</v>
+      </c>
+      <c r="H264" s="1">
+        <v>19353.5</v>
+      </c>
+      <c r="I264" s="1">
+        <v>0.95487055821387</v>
+      </c>
+      <c r="J264">
+        <v>0.4</v>
+      </c>
+      <c r="K264" t="s">
+        <v>648</v>
+      </c>
+      <c r="L264" s="1">
+        <v>2046172.72</v>
+      </c>
+      <c r="M264" s="1">
+        <v>2054518.63</v>
+      </c>
+      <c r="N264" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O264">
+        <v>1</v>
+      </c>
+      <c r="Z264" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26">
+      <c r="A265" t="s">
+        <v>650</v>
+      </c>
+      <c r="B265" s="1">
+        <v>1577591.0</v>
+      </c>
+      <c r="C265" s="1">
+        <v>99.626</v>
+      </c>
+      <c r="D265" s="1">
+        <v>98.49161601</v>
+      </c>
+      <c r="E265" t="s">
+        <v>8</v>
+      </c>
+      <c r="F265">
+        <v>1.0</v>
+      </c>
+      <c r="G265" s="1">
+        <v>1553794.87</v>
+      </c>
+      <c r="H265" s="1">
+        <v>17895.94</v>
+      </c>
+      <c r="I265" s="1">
+        <v>1.1517569240012</v>
+      </c>
+      <c r="J265">
+        <v>0.43</v>
+      </c>
+      <c r="K265" t="s">
+        <v>651</v>
+      </c>
+      <c r="L265" s="1">
+        <v>1571690.81</v>
+      </c>
+      <c r="M265" s="1">
+        <v>1578537.12</v>
+      </c>
+      <c r="N265" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O265">
+        <v>1</v>
+      </c>
+      <c r="Z265" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="A266" t="s">
+        <v>653</v>
+      </c>
+      <c r="B266" s="1">
+        <v>7462068.0</v>
+      </c>
+      <c r="C266" s="1">
+        <v>99.289</v>
+      </c>
+      <c r="D266" s="1">
+        <v>99.18220418</v>
+      </c>
+      <c r="E266" t="s">
+        <v>8</v>
+      </c>
+      <c r="F266">
+        <v>1.0</v>
+      </c>
+      <c r="G266" s="1">
+        <v>7401043.52</v>
+      </c>
+      <c r="H266" s="1">
+        <v>7969.17</v>
+      </c>
+      <c r="I266" s="1">
+        <v>0.10767630238175</v>
+      </c>
+      <c r="J266">
+        <v>0.09</v>
+      </c>
+      <c r="K266" t="s">
+        <v>654</v>
+      </c>
+      <c r="L266" s="1">
+        <v>7409012.69</v>
+      </c>
+      <c r="M266" s="1">
+        <v>7415963.66</v>
+      </c>
+      <c r="N266" s="1">
+        <v>2.04</v>
+      </c>
+      <c r="O266">
+        <v>1</v>
+      </c>
+      <c r="Z266" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26">
+      <c r="A267" t="s">
+        <v>656</v>
+      </c>
+      <c r="B267" s="1">
+        <v>8705907.2</v>
+      </c>
+      <c r="C267" s="1">
+        <v>89.401</v>
+      </c>
+      <c r="D267" s="1">
+        <v>102.80397797</v>
+      </c>
+      <c r="E267" t="s">
+        <v>8</v>
+      </c>
+      <c r="F267">
+        <v>1.0</v>
+      </c>
+      <c r="G267" s="1">
+        <v>8950018.92</v>
+      </c>
+      <c r="H267" s="1">
+        <v>-1166850.82</v>
+      </c>
+      <c r="I267" s="1">
+        <v>-13.037411768957</v>
+      </c>
+      <c r="J267">
+        <v>2.47</v>
+      </c>
+      <c r="K267" t="s">
+        <v>657</v>
+      </c>
+      <c r="L267" s="1">
+        <v>7783168.1</v>
+      </c>
+      <c r="M267" s="1">
+        <v>7998430.6</v>
+      </c>
+      <c r="N267" s="1">
+        <v>2.2</v>
+      </c>
+      <c r="O267">
+        <v>1</v>
+      </c>
+      <c r="Z267" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="A268" t="s">
+        <v>659</v>
+      </c>
+      <c r="B268" s="1">
+        <v>15376515.0</v>
+      </c>
+      <c r="C268" s="1">
+        <v>97.761</v>
+      </c>
+      <c r="D268" s="1">
+        <v>96.91088663</v>
+      </c>
+      <c r="E268" t="s">
+        <v>8</v>
+      </c>
+      <c r="F268">
+        <v>1.0</v>
+      </c>
+      <c r="G268" s="1">
+        <v>14901517.02</v>
+      </c>
+      <c r="H268" s="1">
+        <v>130717.81</v>
+      </c>
+      <c r="I268" s="1">
+        <v>0.87721142635718</v>
+      </c>
+      <c r="J268">
+        <v>0.92</v>
+      </c>
+      <c r="K268" t="s">
+        <v>660</v>
+      </c>
+      <c r="L268" s="1">
+        <v>15032234.83</v>
+      </c>
+      <c r="M268" s="1">
+        <v>15174414.93</v>
+      </c>
+      <c r="N268" s="1">
+        <v>4.17</v>
+      </c>
+      <c r="O268">
+        <v>1</v>
+      </c>
+      <c r="Z268" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="A269" t="s">
+        <v>662</v>
+      </c>
+      <c r="B269" s="1">
+        <v>270000.0</v>
+      </c>
+      <c r="C269" s="1">
+        <v>100.898</v>
+      </c>
+      <c r="D269" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E269" t="s">
+        <v>8</v>
+      </c>
+      <c r="F269">
+        <v>1.0</v>
+      </c>
+      <c r="G269" s="1">
+        <v>270000.0</v>
+      </c>
+      <c r="H269" s="1">
+        <v>2424.6</v>
+      </c>
+      <c r="I269" s="1">
+        <v>0.898</v>
+      </c>
+      <c r="J269">
+        <v>0.79</v>
+      </c>
+      <c r="K269" t="s">
+        <v>663</v>
+      </c>
+      <c r="L269" s="1">
+        <v>272424.6</v>
+      </c>
+      <c r="M269" s="1">
+        <v>274562.2</v>
+      </c>
+      <c r="N269" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O269">
+        <v>1</v>
+      </c>
+      <c r="Z269" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="A270" t="s">
+        <v>665</v>
+      </c>
+      <c r="B270" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C270" s="1">
+        <v>100.096</v>
+      </c>
+      <c r="D270" s="1">
+        <v>99.24</v>
+      </c>
+      <c r="E270" t="s">
+        <v>8</v>
+      </c>
+      <c r="F270">
+        <v>1.0</v>
+      </c>
+      <c r="G270" s="1">
+        <v>198480.0</v>
+      </c>
+      <c r="H270" s="1">
+        <v>1712.0</v>
+      </c>
+      <c r="I270" s="1">
+        <v>0.86255542120113</v>
+      </c>
+      <c r="J270">
+        <v>1.64</v>
+      </c>
+      <c r="K270" t="s">
+        <v>666</v>
+      </c>
+      <c r="L270" s="1">
+        <v>200192.0</v>
+      </c>
+      <c r="M270" s="1">
+        <v>203479.67</v>
+      </c>
+      <c r="N270" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O270">
+        <v>1</v>
+      </c>
+      <c r="Z270" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26">
+      <c r="A271" t="s">
+        <v>668</v>
+      </c>
+      <c r="B271" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C271" s="1">
+        <v>90.186</v>
+      </c>
+      <c r="D271" s="1">
+        <v>85.48</v>
+      </c>
+      <c r="E271" t="s">
+        <v>8</v>
+      </c>
+      <c r="F271">
+        <v>1.0</v>
+      </c>
+      <c r="G271" s="1">
+        <v>170960.0</v>
+      </c>
+      <c r="H271" s="1">
+        <v>9412.0</v>
+      </c>
+      <c r="I271" s="1">
+        <v>5.5053813757604</v>
+      </c>
+      <c r="J271">
+        <v>0.35</v>
+      </c>
+      <c r="K271">
+        <v>709.59</v>
+      </c>
+      <c r="L271" s="1">
+        <v>180372.0</v>
+      </c>
+      <c r="M271" s="1">
+        <v>181081.59</v>
+      </c>
+      <c r="N271" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O271">
+        <v>1</v>
+      </c>
+      <c r="Z271" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26">
+      <c r="A272" t="s">
+        <v>670</v>
+      </c>
+      <c r="B272" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C272" s="1">
+        <v>93.084</v>
+      </c>
+      <c r="D272" s="1">
+        <v>94.01785714</v>
+      </c>
+      <c r="E272" t="s">
+        <v>8</v>
+      </c>
+      <c r="F272">
+        <v>1.0</v>
+      </c>
+      <c r="G272" s="1">
+        <v>658125.0</v>
+      </c>
+      <c r="H272" s="1">
+        <v>-6537.0</v>
+      </c>
+      <c r="I272" s="1">
+        <v>-0.99327635327635</v>
+      </c>
+      <c r="J272">
+        <v>1.27</v>
+      </c>
+      <c r="K272" t="s">
+        <v>671</v>
+      </c>
+      <c r="L272" s="1">
+        <v>651588.0</v>
+      </c>
+      <c r="M272" s="1">
+        <v>660481.84</v>
+      </c>
+      <c r="N272" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O272">
+        <v>1</v>
+      </c>
+      <c r="Z272" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26">
+      <c r="A273" t="s">
+        <v>673</v>
+      </c>
+      <c r="B273" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C273" s="1">
+        <v>101.79</v>
+      </c>
+      <c r="D273" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="E273" t="s">
+        <v>8</v>
+      </c>
+      <c r="F273">
+        <v>1.0</v>
+      </c>
+      <c r="G273" s="1">
+        <v>499710.0</v>
+      </c>
+      <c r="H273" s="1">
+        <v>9240.0</v>
+      </c>
+      <c r="I273" s="1">
+        <v>1.849072462028</v>
+      </c>
+      <c r="J273">
+        <v>0.88</v>
+      </c>
+      <c r="K273" t="s">
+        <v>674</v>
+      </c>
+      <c r="L273" s="1">
+        <v>508950.0</v>
+      </c>
+      <c r="M273" s="1">
+        <v>513369.52</v>
+      </c>
+      <c r="N273" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O273">
+        <v>1</v>
+      </c>
+      <c r="Z273" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26">
+      <c r="A274" t="s">
+        <v>676</v>
+      </c>
+      <c r="B274" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C274" s="1">
+        <v>95.407</v>
+      </c>
+      <c r="D274" s="1">
+        <v>94.5700925</v>
+      </c>
+      <c r="E274" t="s">
+        <v>8</v>
+      </c>
+      <c r="F274">
+        <v>1.0</v>
+      </c>
+      <c r="G274" s="1">
+        <v>378280.37</v>
+      </c>
+      <c r="H274" s="1">
+        <v>3347.63</v>
+      </c>
+      <c r="I274" s="1">
+        <v>0.88496000995241</v>
+      </c>
+      <c r="J274">
+        <v>0.49</v>
+      </c>
+      <c r="K274" t="s">
+        <v>677</v>
+      </c>
+      <c r="L274" s="1">
+        <v>381628.0</v>
+      </c>
+      <c r="M274" s="1">
+        <v>383593.75</v>
+      </c>
+      <c r="N274" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O274">
+        <v>1</v>
+      </c>
+      <c r="Z274" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26">
+      <c r="A275" t="s">
+        <v>679</v>
+      </c>
+      <c r="B275" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C275" s="1">
+        <v>101.852</v>
+      </c>
+      <c r="D275" s="1">
+        <v>99.858</v>
+      </c>
+      <c r="E275" t="s">
+        <v>8</v>
+      </c>
+      <c r="F275">
+        <v>1.0</v>
+      </c>
+      <c r="G275" s="1">
+        <v>499290.0</v>
+      </c>
+      <c r="H275" s="1">
+        <v>9970.0</v>
+      </c>
+      <c r="I275" s="1">
+        <v>1.9968355064191</v>
+      </c>
+      <c r="J275">
+        <v>0.27</v>
+      </c>
+      <c r="K275" t="s">
+        <v>680</v>
+      </c>
+      <c r="L275" s="1">
+        <v>509260.0</v>
+      </c>
+      <c r="M275" s="1">
+        <v>510587.05</v>
+      </c>
+      <c r="N275" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O275">
+        <v>1</v>
+      </c>
+      <c r="Z275" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26">
+      <c r="A276" t="s">
+        <v>682</v>
+      </c>
+      <c r="B276" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C276" s="1">
+        <v>98.366</v>
+      </c>
+      <c r="D276" s="1">
+        <v>98.625</v>
+      </c>
+      <c r="E276" t="s">
+        <v>8</v>
+      </c>
+      <c r="F276">
+        <v>1.0</v>
+      </c>
+      <c r="G276" s="1">
+        <v>789000.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>-2072.0</v>
+      </c>
+      <c r="I276" s="1">
+        <v>-0.26261089987326</v>
+      </c>
+      <c r="J276">
+        <v>2.43</v>
+      </c>
+      <c r="K276" t="s">
+        <v>683</v>
+      </c>
+      <c r="L276" s="1">
+        <v>786928.0</v>
+      </c>
+      <c r="M276" s="1">
+        <v>806407.45</v>
+      </c>
+      <c r="N276" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O276">
+        <v>1</v>
+      </c>
+      <c r="Z276" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26">
+      <c r="A277" t="s">
+        <v>685</v>
+      </c>
+      <c r="B277" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C277" s="1">
+        <v>99.016</v>
+      </c>
+      <c r="D277" s="1">
+        <v>95.396</v>
+      </c>
+      <c r="E277" t="s">
+        <v>8</v>
+      </c>
+      <c r="F277">
+        <v>1.0</v>
+      </c>
+      <c r="G277" s="1">
+        <v>381584.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>14480.0</v>
+      </c>
+      <c r="I277" s="1">
+        <v>3.7947083735167</v>
+      </c>
+      <c r="J277">
+        <v>0.47</v>
+      </c>
+      <c r="K277" t="s">
+        <v>686</v>
+      </c>
+      <c r="L277" s="1">
+        <v>396064.0</v>
+      </c>
+      <c r="M277" s="1">
+        <v>397933.86</v>
+      </c>
+      <c r="N277" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O277">
+        <v>1</v>
+      </c>
+      <c r="Z277" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="278" spans="1:26">
+      <c r="A278" t="s">
+        <v>685</v>
+      </c>
+      <c r="B278" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C278" s="1">
+        <v>98.901</v>
+      </c>
+      <c r="D278" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="E278" t="s">
+        <v>8</v>
+      </c>
+      <c r="F278">
+        <v>1.0</v>
+      </c>
+      <c r="G278" s="1">
+        <v>394568.0</v>
+      </c>
+      <c r="H278" s="1">
+        <v>1036.0</v>
+      </c>
+      <c r="I278" s="1">
+        <v>0.26256564141035</v>
+      </c>
+      <c r="J278">
+        <v>0.47</v>
+      </c>
+      <c r="K278" t="s">
+        <v>686</v>
+      </c>
+      <c r="L278" s="1">
+        <v>395604.0</v>
+      </c>
+      <c r="M278" s="1">
+        <v>397473.86</v>
+      </c>
+      <c r="N278" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O278">
+        <v>1</v>
+      </c>
+      <c r="Z278" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26">
+      <c r="A279" t="s">
+        <v>689</v>
+      </c>
+      <c r="B279" s="1">
+        <v>355000.0</v>
+      </c>
+      <c r="C279" s="1">
+        <v>98.949</v>
+      </c>
+      <c r="D279" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="E279" t="s">
+        <v>8</v>
+      </c>
+      <c r="F279">
+        <v>1.0</v>
+      </c>
+      <c r="G279" s="1">
+        <v>353679.4</v>
+      </c>
+      <c r="H279" s="1">
+        <v>-2410.45</v>
+      </c>
+      <c r="I279" s="1">
+        <v>-0.68153531135825</v>
+      </c>
+      <c r="J279">
+        <v>2.42</v>
+      </c>
+      <c r="K279" t="s">
+        <v>690</v>
+      </c>
+      <c r="L279" s="1">
+        <v>351268.95</v>
+      </c>
+      <c r="M279" s="1">
+        <v>359866.76</v>
+      </c>
+      <c r="N279" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O279">
+        <v>1</v>
+      </c>
+      <c r="Z279" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26">
+      <c r="A280" t="s">
+        <v>692</v>
+      </c>
+      <c r="B280" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C280" s="1">
+        <v>99.676</v>
+      </c>
+      <c r="D280" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="E280" t="s">
+        <v>8</v>
+      </c>
+      <c r="F280">
+        <v>1.0</v>
+      </c>
+      <c r="G280" s="1">
+        <v>299208.0</v>
+      </c>
+      <c r="H280" s="1">
+        <v>-180.0</v>
+      </c>
+      <c r="I280" s="1">
+        <v>-0.060158819282907</v>
+      </c>
+      <c r="J280">
+        <v>2.42</v>
+      </c>
+      <c r="K280" t="s">
+        <v>693</v>
+      </c>
+      <c r="L280" s="1">
+        <v>299028.0</v>
+      </c>
+      <c r="M280" s="1">
+        <v>306293.75</v>
+      </c>
+      <c r="N280" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O280">
+        <v>1</v>
+      </c>
+      <c r="Z280" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26">
+      <c r="A281" t="s">
+        <v>695</v>
+      </c>
+      <c r="B281" s="1">
+        <v>348000.0</v>
+      </c>
+      <c r="C281" s="1">
+        <v>100.233</v>
+      </c>
+      <c r="D281" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="E281" t="s">
+        <v>8</v>
+      </c>
+      <c r="F281">
+        <v>1.0</v>
+      </c>
+      <c r="G281" s="1">
+        <v>345891.12</v>
+      </c>
+      <c r="H281" s="1">
+        <v>2919.72</v>
+      </c>
+      <c r="I281" s="1">
+        <v>0.84411533895406</v>
+      </c>
+      <c r="J281">
+        <v>0.64</v>
+      </c>
+      <c r="K281" t="s">
+        <v>696</v>
+      </c>
+      <c r="L281" s="1">
+        <v>348810.84</v>
+      </c>
+      <c r="M281" s="1">
+        <v>351027.55</v>
+      </c>
+      <c r="N281" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O281">
+        <v>1</v>
+      </c>
+      <c r="Z281" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26">
+      <c r="A282" t="s">
+        <v>698</v>
+      </c>
+      <c r="B282" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C282" s="1">
+        <v>95.87</v>
+      </c>
+      <c r="D282" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E282" t="s">
+        <v>8</v>
+      </c>
+      <c r="F282">
+        <v>1.0</v>
+      </c>
+      <c r="G282" s="1">
+        <v>374400.0</v>
+      </c>
+      <c r="H282" s="1">
+        <v>9080.0</v>
+      </c>
+      <c r="I282" s="1">
+        <v>2.4252136752137</v>
+      </c>
+      <c r="J282">
+        <v>1.12</v>
+      </c>
+      <c r="K282" t="s">
+        <v>699</v>
+      </c>
+      <c r="L282" s="1">
+        <v>383480.0</v>
+      </c>
+      <c r="M282" s="1">
+        <v>387967.67</v>
+      </c>
+      <c r="N282" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O282">
+        <v>1</v>
+      </c>
+      <c r="Z282" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="283" spans="1:26">
+      <c r="A283" t="s">
+        <v>701</v>
+      </c>
+      <c r="B283" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C283" s="1">
+        <v>99.483</v>
+      </c>
+      <c r="D283" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E283" t="s">
+        <v>8</v>
+      </c>
+      <c r="F283">
+        <v>1.0</v>
+      </c>
+      <c r="G283" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="H283" s="1">
+        <v>-4653.0</v>
+      </c>
+      <c r="I283" s="1">
+        <v>-0.517</v>
+      </c>
+      <c r="J283">
+        <v>3.33</v>
+      </c>
+      <c r="K283" t="s">
+        <v>702</v>
+      </c>
+      <c r="L283" s="1">
+        <v>895347.0</v>
+      </c>
+      <c r="M283" s="1">
+        <v>925349.05</v>
+      </c>
+      <c r="N283" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O283">
+        <v>1</v>
+      </c>
+      <c r="Z283" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="284" spans="1:26">
+      <c r="A284" t="s">
+        <v>704</v>
+      </c>
+      <c r="B284" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C284" s="1">
+        <v>101.862</v>
+      </c>
+      <c r="D284" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="E284" t="s">
+        <v>8</v>
+      </c>
+      <c r="F284">
+        <v>1.0</v>
+      </c>
+      <c r="G284" s="1">
+        <v>412048.0</v>
+      </c>
+      <c r="H284" s="1">
+        <v>-4600.0</v>
+      </c>
+      <c r="I284" s="1">
+        <v>-1.1163747912865</v>
+      </c>
+      <c r="J284">
+        <v>3.59</v>
+      </c>
+      <c r="K284" t="s">
+        <v>705</v>
+      </c>
+      <c r="L284" s="1">
+        <v>407448.0</v>
+      </c>
+      <c r="M284" s="1">
+        <v>421793.21</v>
+      </c>
+      <c r="N284" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O284">
+        <v>1</v>
+      </c>
+      <c r="Z284" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26">
+      <c r="A285" t="s">
+        <v>707</v>
+      </c>
+      <c r="B285" s="1">
+        <v>85000.0</v>
+      </c>
+      <c r="C285" s="1">
+        <v>101.586</v>
+      </c>
+      <c r="D285" s="1">
+        <v>99.849</v>
+      </c>
+      <c r="E285" t="s">
+        <v>8</v>
+      </c>
+      <c r="F285">
+        <v>1.0</v>
+      </c>
+      <c r="G285" s="1">
+        <v>84871.65</v>
+      </c>
+      <c r="H285" s="1">
+        <v>1476.45</v>
+      </c>
+      <c r="I285" s="1">
+        <v>1.7396268365231</v>
+      </c>
+      <c r="J285">
+        <v>3.03</v>
+      </c>
+      <c r="K285" t="s">
+        <v>708</v>
+      </c>
+      <c r="L285" s="1">
+        <v>86348.1</v>
+      </c>
+      <c r="M285" s="1">
+        <v>88921.27</v>
+      </c>
+      <c r="N285" s="1">
         <v>0.02</v>
       </c>
-      <c r="P8">
-[...46 lines deleted...]
-      <c r="O9" s="1">
+      <c r="O285">
+        <v>1</v>
+      </c>
+      <c r="Z285" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="286" spans="1:26">
+      <c r="A286" t="s">
+        <v>710</v>
+      </c>
+      <c r="B286" s="1">
+        <v>532000.0</v>
+      </c>
+      <c r="C286" s="1">
+        <v>108.327</v>
+      </c>
+      <c r="D286" s="1">
+        <v>99.283</v>
+      </c>
+      <c r="E286" t="s">
+        <v>8</v>
+      </c>
+      <c r="F286">
+        <v>1.0</v>
+      </c>
+      <c r="G286" s="1">
+        <v>528185.56</v>
+      </c>
+      <c r="H286" s="1">
+        <v>48114.08</v>
+      </c>
+      <c r="I286" s="1">
+        <v>9.1093137798012</v>
+      </c>
+      <c r="J286">
+        <v>4.28</v>
+      </c>
+      <c r="K286" t="s">
+        <v>711</v>
+      </c>
+      <c r="L286" s="1">
+        <v>576299.64</v>
+      </c>
+      <c r="M286" s="1">
+        <v>599082.72</v>
+      </c>
+      <c r="N286" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O286">
+        <v>1</v>
+      </c>
+      <c r="Z286" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26">
+      <c r="A287" t="s">
+        <v>713</v>
+      </c>
+      <c r="B287" s="1">
+        <v>303000.0</v>
+      </c>
+      <c r="C287" s="1">
+        <v>100.394</v>
+      </c>
+      <c r="D287" s="1">
+        <v>99.115</v>
+      </c>
+      <c r="E287" t="s">
+        <v>8</v>
+      </c>
+      <c r="F287">
+        <v>1.0</v>
+      </c>
+      <c r="G287" s="1">
+        <v>300318.45</v>
+      </c>
+      <c r="H287" s="1">
+        <v>3875.37</v>
+      </c>
+      <c r="I287" s="1">
+        <v>1.2904202189376</v>
+      </c>
+      <c r="J287">
+        <v>0.87</v>
+      </c>
+      <c r="K287" t="s">
+        <v>714</v>
+      </c>
+      <c r="L287" s="1">
+        <v>304193.82</v>
+      </c>
+      <c r="M287" s="1">
+        <v>306837.81</v>
+      </c>
+      <c r="N287" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O287">
+        <v>1</v>
+      </c>
+      <c r="Z287" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="288" spans="1:26">
+      <c r="A288" t="s">
+        <v>716</v>
+      </c>
+      <c r="B288" s="1">
+        <v>396543.39</v>
+      </c>
+      <c r="C288" s="1">
+        <v>90.848</v>
+      </c>
+      <c r="D288" s="1">
+        <v>93.61489546</v>
+      </c>
+      <c r="E288" t="s">
+        <v>8</v>
+      </c>
+      <c r="F288">
+        <v>1.0</v>
+      </c>
+      <c r="G288" s="1">
+        <v>371223.68</v>
+      </c>
+      <c r="H288" s="1">
+        <v>-10971.94</v>
+      </c>
+      <c r="I288" s="1">
+        <v>-2.9556142539183</v>
+      </c>
+      <c r="J288">
+        <v>0.16</v>
+      </c>
+      <c r="K288">
+        <v>649.68</v>
+      </c>
+      <c r="L288" s="1">
+        <v>360251.74</v>
+      </c>
+      <c r="M288" s="1">
+        <v>360901.42</v>
+      </c>
+      <c r="N288" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O288">
+        <v>1</v>
+      </c>
+      <c r="Z288" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="289" spans="1:26">
+      <c r="A289" t="s">
+        <v>718</v>
+      </c>
+      <c r="B289" s="1">
+        <v>544273.0</v>
+      </c>
+      <c r="C289" s="1">
+        <v>94.443</v>
+      </c>
+      <c r="D289" s="1">
+        <v>93.82524579</v>
+      </c>
+      <c r="E289" t="s">
+        <v>8</v>
+      </c>
+      <c r="F289">
+        <v>1.0</v>
+      </c>
+      <c r="G289" s="1">
+        <v>510665.48</v>
+      </c>
+      <c r="H289" s="1">
+        <v>3362.27</v>
+      </c>
+      <c r="I289" s="1">
+        <v>0.65840949343198</v>
+      </c>
+      <c r="J289">
+        <v>0.38</v>
+      </c>
+      <c r="K289" t="s">
+        <v>719</v>
+      </c>
+      <c r="L289" s="1">
+        <v>514027.75</v>
+      </c>
+      <c r="M289" s="1">
+        <v>516121.34</v>
+      </c>
+      <c r="N289" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O289">
+        <v>1</v>
+      </c>
+      <c r="Z289" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="290" spans="1:26">
+      <c r="A290" t="s">
+        <v>721</v>
+      </c>
+      <c r="B290" s="1">
+        <v>348458.0</v>
+      </c>
+      <c r="C290" s="1">
+        <v>68.088</v>
+      </c>
+      <c r="D290" s="1">
+        <v>65.20059806</v>
+      </c>
+      <c r="E290" t="s">
+        <v>8</v>
+      </c>
+      <c r="F290">
+        <v>1.0</v>
+      </c>
+      <c r="G290" s="1">
+        <v>227196.7</v>
+      </c>
+      <c r="H290" s="1">
+        <v>10061.38</v>
+      </c>
+      <c r="I290" s="1">
+        <v>4.4284886180125</v>
+      </c>
+      <c r="J290">
+        <v>0.19</v>
+      </c>
+      <c r="K290">
+        <v>658.73</v>
+      </c>
+      <c r="L290" s="1">
+        <v>237258.08</v>
+      </c>
+      <c r="M290" s="1">
+        <v>237916.81</v>
+      </c>
+      <c r="N290" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O290">
+        <v>1</v>
+      </c>
+      <c r="Z290" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="291" spans="1:26">
+      <c r="A291" t="s">
+        <v>723</v>
+      </c>
+      <c r="B291" s="1">
+        <v>2925000.0</v>
+      </c>
+      <c r="C291" s="1">
+        <v>100.469</v>
+      </c>
+      <c r="D291" s="1">
+        <v>120.30693675</v>
+      </c>
+      <c r="E291" t="s">
+        <v>8</v>
+      </c>
+      <c r="F291">
+        <v>1.0</v>
+      </c>
+      <c r="G291" s="1">
+        <v>3518977.9</v>
+      </c>
+      <c r="H291" s="1">
+        <v>346465.15</v>
+      </c>
+      <c r="I291" s="1">
+        <v>9.8456188088024</v>
+      </c>
+      <c r="J291">
+        <v>0.48</v>
+      </c>
+      <c r="K291" t="s">
+        <v>724</v>
+      </c>
+      <c r="L291" s="1">
+        <v>3865443.05</v>
+      </c>
+      <c r="M291" s="1">
+        <v>3879426.46</v>
+      </c>
+      <c r="N291" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O291">
+        <v>1</v>
+      </c>
+      <c r="Z291" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="292" spans="1:26">
+      <c r="A292" t="s">
+        <v>726</v>
+      </c>
+      <c r="B292" s="1">
+        <v>6826000.0</v>
+      </c>
+      <c r="C292" s="1">
+        <v>99.999</v>
+      </c>
+      <c r="D292" s="1">
+        <v>100.81901113</v>
+      </c>
+      <c r="E292" t="s">
+        <v>8</v>
+      </c>
+      <c r="F292">
+        <v>1.0</v>
+      </c>
+      <c r="G292" s="1">
+        <v>6881905.7</v>
+      </c>
+      <c r="H292" s="1">
+        <v>-55973.96</v>
+      </c>
+      <c r="I292" s="1">
+        <v>-0.81334970922371</v>
+      </c>
+      <c r="J292">
+        <v>0.88</v>
+      </c>
+      <c r="K292" t="s">
+        <v>727</v>
+      </c>
+      <c r="L292" s="1">
+        <v>6825931.74</v>
+      </c>
+      <c r="M292" s="1">
+        <v>6886036.37</v>
+      </c>
+      <c r="N292" s="1">
+        <v>1.89</v>
+      </c>
+      <c r="O292">
+        <v>1</v>
+      </c>
+      <c r="Z292" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="293" spans="1:26">
+      <c r="A293" t="s">
+        <v>729</v>
+      </c>
+      <c r="B293" s="1">
+        <v>1872000.0</v>
+      </c>
+      <c r="C293" s="1">
+        <v>99.494</v>
+      </c>
+      <c r="D293" s="1">
+        <v>97.93011592</v>
+      </c>
+      <c r="E293" t="s">
+        <v>8</v>
+      </c>
+      <c r="F293">
+        <v>1.0</v>
+      </c>
+      <c r="G293" s="1">
+        <v>1833251.77</v>
+      </c>
+      <c r="H293" s="1">
+        <v>29275.91</v>
+      </c>
+      <c r="I293" s="1">
+        <v>1.5969388645401</v>
+      </c>
+      <c r="J293">
+        <v>0.91</v>
+      </c>
+      <c r="K293" t="s">
+        <v>730</v>
+      </c>
+      <c r="L293" s="1">
+        <v>1862527.68</v>
+      </c>
+      <c r="M293" s="1">
+        <v>1879513.03</v>
+      </c>
+      <c r="N293" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O293">
+        <v>1</v>
+      </c>
+      <c r="Z293" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="294" spans="1:26">
+      <c r="A294" t="s">
+        <v>732</v>
+      </c>
+      <c r="B294" s="1">
+        <v>552000.0</v>
+      </c>
+      <c r="C294" s="1">
+        <v>87.409</v>
+      </c>
+      <c r="D294" s="1">
+        <v>94.94942935</v>
+      </c>
+      <c r="E294" t="s">
+        <v>8</v>
+      </c>
+      <c r="F294">
+        <v>1.0</v>
+      </c>
+      <c r="G294" s="1">
+        <v>524120.85</v>
+      </c>
+      <c r="H294" s="1">
+        <v>-41623.17</v>
+      </c>
+      <c r="I294" s="1">
+        <v>-7.9415215021497</v>
+      </c>
+      <c r="J294">
+        <v>1.07</v>
+      </c>
+      <c r="K294" t="s">
+        <v>733</v>
+      </c>
+      <c r="L294" s="1">
+        <v>482497.68</v>
+      </c>
+      <c r="M294" s="1">
+        <v>488396.48</v>
+      </c>
+      <c r="N294" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O294">
+        <v>1</v>
+      </c>
+      <c r="Z294" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="295" spans="1:26">
+      <c r="A295" t="s">
+        <v>735</v>
+      </c>
+      <c r="B295" s="1">
+        <v>3337000.0</v>
+      </c>
+      <c r="C295" s="1">
+        <v>101.667</v>
+      </c>
+      <c r="D295" s="1">
+        <v>99.8790938</v>
+      </c>
+      <c r="E295" t="s">
+        <v>8</v>
+      </c>
+      <c r="F295">
+        <v>1.0</v>
+      </c>
+      <c r="G295" s="1">
+        <v>3332965.36</v>
+      </c>
+      <c r="H295" s="1">
+        <v>59662.43</v>
+      </c>
+      <c r="I295" s="1">
+        <v>1.7900705094637</v>
+      </c>
+      <c r="J295">
+        <v>0.72</v>
+      </c>
+      <c r="K295" t="s">
+        <v>736</v>
+      </c>
+      <c r="L295" s="1">
+        <v>3392627.79</v>
+      </c>
+      <c r="M295" s="1">
+        <v>3416797.99</v>
+      </c>
+      <c r="N295" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O295">
+        <v>1</v>
+      </c>
+      <c r="Z295" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="296" spans="1:26">
+      <c r="A296" t="s">
+        <v>738</v>
+      </c>
+      <c r="B296" s="1">
+        <v>9795000.0</v>
+      </c>
+      <c r="C296" s="1">
+        <v>99.084</v>
+      </c>
+      <c r="D296" s="1">
+        <v>97.70499735</v>
+      </c>
+      <c r="E296" t="s">
+        <v>8</v>
+      </c>
+      <c r="F296">
+        <v>1.0</v>
+      </c>
+      <c r="G296" s="1">
+        <v>9570204.49</v>
+      </c>
+      <c r="H296" s="1">
+        <v>135073.31</v>
+      </c>
+      <c r="I296" s="1">
+        <v>1.411394188506</v>
+      </c>
+      <c r="J296">
+        <v>0.95</v>
+      </c>
+      <c r="K296" t="s">
+        <v>739</v>
+      </c>
+      <c r="L296" s="1">
+        <v>9705277.8</v>
+      </c>
+      <c r="M296" s="1">
+        <v>9798009.15</v>
+      </c>
+      <c r="N296" s="1">
+        <v>2.69</v>
+      </c>
+      <c r="O296">
+        <v>1</v>
+      </c>
+      <c r="Z296" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="297" spans="1:26">
+      <c r="A297" t="s">
+        <v>741</v>
+      </c>
+      <c r="B297" s="1">
+        <v>312000.0</v>
+      </c>
+      <c r="C297" s="1">
+        <v>97.465</v>
+      </c>
+      <c r="D297" s="1">
+        <v>99.406</v>
+      </c>
+      <c r="E297" t="s">
+        <v>8</v>
+      </c>
+      <c r="F297">
+        <v>1.0</v>
+      </c>
+      <c r="G297" s="1">
+        <v>310146.72</v>
+      </c>
+      <c r="H297" s="1">
+        <v>-6055.92</v>
+      </c>
+      <c r="I297" s="1">
+        <v>-1.9525984347021</v>
+      </c>
+      <c r="J297">
+        <v>1.72</v>
+      </c>
+      <c r="K297" t="s">
+        <v>742</v>
+      </c>
+      <c r="L297" s="1">
+        <v>304090.8</v>
+      </c>
+      <c r="M297" s="1">
+        <v>309459.98</v>
+      </c>
+      <c r="N297" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O297">
+        <v>1</v>
+      </c>
+      <c r="Z297" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="298" spans="1:26">
+      <c r="A298" t="s">
+        <v>744</v>
+      </c>
+      <c r="B298" s="1">
+        <v>765000.0</v>
+      </c>
+      <c r="C298" s="1">
+        <v>98.993</v>
+      </c>
+      <c r="D298" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E298" t="s">
+        <v>8</v>
+      </c>
+      <c r="F298">
+        <v>1.0</v>
+      </c>
+      <c r="G298" s="1">
+        <v>765000.0</v>
+      </c>
+      <c r="H298" s="1">
+        <v>-7703.55</v>
+      </c>
+      <c r="I298" s="1">
+        <v>-1.007</v>
+      </c>
+      <c r="J298">
+        <v>1.13</v>
+      </c>
+      <c r="K298" t="s">
+        <v>745</v>
+      </c>
+      <c r="L298" s="1">
+        <v>757296.45</v>
+      </c>
+      <c r="M298" s="1">
+        <v>765972.43</v>
+      </c>
+      <c r="N298" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O298">
+        <v>1</v>
+      </c>
+      <c r="Z298" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="299" spans="1:26">
+      <c r="A299" t="s">
+        <v>747</v>
+      </c>
+      <c r="B299" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C299" s="1">
+        <v>103.637</v>
+      </c>
+      <c r="D299" s="1">
+        <v>100.77</v>
+      </c>
+      <c r="E299" t="s">
+        <v>8</v>
+      </c>
+      <c r="F299">
+        <v>1.0</v>
+      </c>
+      <c r="G299" s="1">
+        <v>503850.0</v>
+      </c>
+      <c r="H299" s="1">
+        <v>14335.0</v>
+      </c>
+      <c r="I299" s="1">
+        <v>2.8450927855513</v>
+      </c>
+      <c r="J299">
+        <v>0.96</v>
+      </c>
+      <c r="K299" t="s">
+        <v>748</v>
+      </c>
+      <c r="L299" s="1">
+        <v>518185.0</v>
+      </c>
+      <c r="M299" s="1">
+        <v>523000.07</v>
+      </c>
+      <c r="N299" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O299">
+        <v>1</v>
+      </c>
+      <c r="Z299" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="300" spans="1:26">
+      <c r="A300" t="s">
+        <v>750</v>
+      </c>
+      <c r="B300" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C300" s="1">
+        <v>100.887</v>
+      </c>
+      <c r="D300" s="1">
+        <v>99.076</v>
+      </c>
+      <c r="E300" t="s">
+        <v>8</v>
+      </c>
+      <c r="F300">
+        <v>1.0</v>
+      </c>
+      <c r="G300" s="1">
+        <v>396304.0</v>
+      </c>
+      <c r="H300" s="1">
+        <v>7244.0</v>
+      </c>
+      <c r="I300" s="1">
+        <v>1.8278897008357</v>
+      </c>
+      <c r="J300">
+        <v>0.22</v>
+      </c>
+      <c r="K300">
+        <v>884.93</v>
+      </c>
+      <c r="L300" s="1">
+        <v>403548.0</v>
+      </c>
+      <c r="M300" s="1">
+        <v>404432.93</v>
+      </c>
+      <c r="N300" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O300">
+        <v>1</v>
+      </c>
+      <c r="Z300" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="301" spans="1:26">
+      <c r="A301" t="s">
+        <v>752</v>
+      </c>
+      <c r="B301" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C301" s="1">
+        <v>101.592</v>
+      </c>
+      <c r="D301" s="1">
+        <v>98.69</v>
+      </c>
+      <c r="E301" t="s">
+        <v>8</v>
+      </c>
+      <c r="F301">
+        <v>1.0</v>
+      </c>
+      <c r="G301" s="1">
+        <v>394760.0</v>
+      </c>
+      <c r="H301" s="1">
+        <v>11608.0</v>
+      </c>
+      <c r="I301" s="1">
+        <v>2.9405208227784</v>
+      </c>
+      <c r="J301">
+        <v>2.97</v>
+      </c>
+      <c r="K301" t="s">
+        <v>753</v>
+      </c>
+      <c r="L301" s="1">
+        <v>406368.0</v>
+      </c>
+      <c r="M301" s="1">
+        <v>418258.41</v>
+      </c>
+      <c r="N301" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O301">
+        <v>1</v>
+      </c>
+      <c r="Z301" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="302" spans="1:26">
+      <c r="A302" t="s">
+        <v>755</v>
+      </c>
+      <c r="B302" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C302" s="1">
+        <v>85.449</v>
+      </c>
+      <c r="D302" s="1">
+        <v>85.4016</v>
+      </c>
+      <c r="E302" t="s">
+        <v>8</v>
+      </c>
+      <c r="F302">
+        <v>1.0</v>
+      </c>
+      <c r="G302" s="1">
+        <v>427008.0</v>
+      </c>
+      <c r="H302" s="1">
+        <v>237.0</v>
+      </c>
+      <c r="I302" s="1">
+        <v>0.055502473021583</v>
+      </c>
+      <c r="J302">
+        <v>0.47</v>
+      </c>
+      <c r="K302" t="s">
+        <v>756</v>
+      </c>
+      <c r="L302" s="1">
+        <v>427245.0</v>
+      </c>
+      <c r="M302" s="1">
+        <v>429618.29</v>
+      </c>
+      <c r="N302" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O302">
+        <v>1</v>
+      </c>
+      <c r="Z302" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="303" spans="1:26">
+      <c r="A303" t="s">
+        <v>758</v>
+      </c>
+      <c r="B303" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C303" s="1">
+        <v>100.487</v>
+      </c>
+      <c r="D303" s="1">
+        <v>99.898</v>
+      </c>
+      <c r="E303" t="s">
+        <v>8</v>
+      </c>
+      <c r="F303">
+        <v>1.0</v>
+      </c>
+      <c r="G303" s="1">
+        <v>899082.0</v>
+      </c>
+      <c r="H303" s="1">
+        <v>5301.0</v>
+      </c>
+      <c r="I303" s="1">
+        <v>0.58960139342129</v>
+      </c>
+      <c r="J303">
+        <v>0.3</v>
+      </c>
+      <c r="K303" t="s">
+        <v>759</v>
+      </c>
+      <c r="L303" s="1">
+        <v>904383.0</v>
+      </c>
+      <c r="M303" s="1">
+        <v>907046.01</v>
+      </c>
+      <c r="N303" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O303">
+        <v>1</v>
+      </c>
+      <c r="Z303" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="304" spans="1:26">
+      <c r="A304" t="s">
+        <v>761</v>
+      </c>
+      <c r="B304" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C304" s="1">
+        <v>82.242</v>
+      </c>
+      <c r="D304" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="E304" t="s">
+        <v>8</v>
+      </c>
+      <c r="F304">
+        <v>1.0</v>
+      </c>
+      <c r="G304" s="1">
+        <v>410000.0</v>
+      </c>
+      <c r="H304" s="1">
+        <v>1210.0</v>
+      </c>
+      <c r="I304" s="1">
+        <v>0.29512195121951</v>
+      </c>
+      <c r="J304">
+        <v>0.22</v>
+      </c>
+      <c r="K304" t="s">
+        <v>762</v>
+      </c>
+      <c r="L304" s="1">
+        <v>411210.0</v>
+      </c>
+      <c r="M304" s="1">
+        <v>412312.74</v>
+      </c>
+      <c r="N304" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O304">
+        <v>1</v>
+      </c>
+      <c r="Z304" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="305" spans="1:26">
+      <c r="A305" t="s">
+        <v>764</v>
+      </c>
+      <c r="B305" s="1">
+        <v>306000.0</v>
+      </c>
+      <c r="C305" s="1">
+        <v>101.117</v>
+      </c>
+      <c r="D305" s="1">
+        <v>99.609</v>
+      </c>
+      <c r="E305" t="s">
+        <v>8</v>
+      </c>
+      <c r="F305">
+        <v>1.0</v>
+      </c>
+      <c r="G305" s="1">
+        <v>304803.54</v>
+      </c>
+      <c r="H305" s="1">
+        <v>4614.48</v>
+      </c>
+      <c r="I305" s="1">
+        <v>1.5139194249516</v>
+      </c>
+      <c r="J305">
+        <v>0.57</v>
+      </c>
+      <c r="K305" t="s">
+        <v>765</v>
+      </c>
+      <c r="L305" s="1">
+        <v>309418.02</v>
+      </c>
+      <c r="M305" s="1">
+        <v>311161.8</v>
+      </c>
+      <c r="N305" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O305">
+        <v>1</v>
+      </c>
+      <c r="Z305" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="306" spans="1:26">
+      <c r="A306" t="s">
+        <v>767</v>
+      </c>
+      <c r="B306" s="1">
+        <v>256000.0</v>
+      </c>
+      <c r="C306" s="1">
+        <v>102.206</v>
+      </c>
+      <c r="D306" s="1">
+        <v>99.813</v>
+      </c>
+      <c r="E306" t="s">
+        <v>8</v>
+      </c>
+      <c r="F306">
+        <v>1.0</v>
+      </c>
+      <c r="G306" s="1">
+        <v>255521.28</v>
+      </c>
+      <c r="H306" s="1">
+        <v>6126.08</v>
+      </c>
+      <c r="I306" s="1">
+        <v>2.3974832937593</v>
+      </c>
+      <c r="J306">
+        <v>0.5</v>
+      </c>
+      <c r="K306" t="s">
+        <v>768</v>
+      </c>
+      <c r="L306" s="1">
+        <v>261647.36</v>
+      </c>
+      <c r="M306" s="1">
+        <v>262924.73</v>
+      </c>
+      <c r="N306" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O306">
+        <v>1</v>
+      </c>
+      <c r="Z306" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="307" spans="1:26">
+      <c r="A307" t="s">
+        <v>770</v>
+      </c>
+      <c r="B307" s="1">
+        <v>383000.0</v>
+      </c>
+      <c r="C307" s="1">
+        <v>103.952</v>
+      </c>
+      <c r="D307" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E307" t="s">
+        <v>8</v>
+      </c>
+      <c r="F307">
+        <v>1.0</v>
+      </c>
+      <c r="G307" s="1">
+        <v>383000.0</v>
+      </c>
+      <c r="H307" s="1">
+        <v>15136.16</v>
+      </c>
+      <c r="I307" s="1">
+        <v>3.952</v>
+      </c>
+      <c r="J307">
+        <v>3.18</v>
+      </c>
+      <c r="K307" t="s">
+        <v>771</v>
+      </c>
+      <c r="L307" s="1">
+        <v>398136.16</v>
+      </c>
+      <c r="M307" s="1">
+        <v>410300.81</v>
+      </c>
+      <c r="N307" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O307">
+        <v>1</v>
+      </c>
+      <c r="Z307" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="308" spans="1:26">
+      <c r="A308" t="s">
+        <v>773</v>
+      </c>
+      <c r="B308" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C308" s="1">
+        <v>98.911</v>
+      </c>
+      <c r="D308" s="1">
+        <v>99.423</v>
+      </c>
+      <c r="E308" t="s">
+        <v>8</v>
+      </c>
+      <c r="F308">
+        <v>1.0</v>
+      </c>
+      <c r="G308" s="1">
+        <v>795384.0</v>
+      </c>
+      <c r="H308" s="1">
+        <v>-4096.0</v>
+      </c>
+      <c r="I308" s="1">
+        <v>-0.51497138489082</v>
+      </c>
+      <c r="J308">
+        <v>0.95</v>
+      </c>
+      <c r="K308" t="s">
+        <v>774</v>
+      </c>
+      <c r="L308" s="1">
+        <v>791288.0</v>
+      </c>
+      <c r="M308" s="1">
+        <v>798849.64</v>
+      </c>
+      <c r="N308" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O308">
+        <v>1</v>
+      </c>
+      <c r="Z308" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="309" spans="1:26">
+      <c r="A309" t="s">
+        <v>776</v>
+      </c>
+      <c r="B309" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C309" s="1">
+        <v>98.91</v>
+      </c>
+      <c r="D309" s="1">
+        <v>97.59</v>
+      </c>
+      <c r="E309" t="s">
+        <v>8</v>
+      </c>
+      <c r="F309">
+        <v>1.0</v>
+      </c>
+      <c r="G309" s="1">
+        <v>195180.0</v>
+      </c>
+      <c r="H309" s="1">
+        <v>2640.0</v>
+      </c>
+      <c r="I309" s="1">
+        <v>1.3525976022133</v>
+      </c>
+      <c r="J309">
+        <v>1.92</v>
+      </c>
+      <c r="K309" t="s">
+        <v>777</v>
+      </c>
+      <c r="L309" s="1">
+        <v>197820.0</v>
+      </c>
+      <c r="M309" s="1">
+        <v>201666.58</v>
+      </c>
+      <c r="N309" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O309">
+        <v>1</v>
+      </c>
+      <c r="Z309" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="310" spans="1:26">
+      <c r="A310" t="s">
+        <v>779</v>
+      </c>
+      <c r="B310" s="1">
+        <v>362000.0</v>
+      </c>
+      <c r="C310" s="1">
+        <v>99.171</v>
+      </c>
+      <c r="D310" s="1">
+        <v>99.947</v>
+      </c>
+      <c r="E310" t="s">
+        <v>8</v>
+      </c>
+      <c r="F310">
+        <v>1.0</v>
+      </c>
+      <c r="G310" s="1">
+        <v>361808.14</v>
+      </c>
+      <c r="H310" s="1">
+        <v>-2809.12</v>
+      </c>
+      <c r="I310" s="1">
+        <v>-0.77641149809399</v>
+      </c>
+      <c r="J310">
+        <v>2.22</v>
+      </c>
+      <c r="K310" t="s">
+        <v>780</v>
+      </c>
+      <c r="L310" s="1">
+        <v>358999.02</v>
+      </c>
+      <c r="M310" s="1">
+        <v>367032.44</v>
+      </c>
+      <c r="N310" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O310">
+        <v>1</v>
+      </c>
+      <c r="Z310" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="311" spans="1:26">
+      <c r="A311" t="s">
+        <v>782</v>
+      </c>
+      <c r="B311" s="1">
+        <v>407000.0</v>
+      </c>
+      <c r="C311" s="1">
+        <v>102.614</v>
+      </c>
+      <c r="D311" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E311" t="s">
+        <v>8</v>
+      </c>
+      <c r="F311">
+        <v>1.0</v>
+      </c>
+      <c r="G311" s="1">
+        <v>407000.0</v>
+      </c>
+      <c r="H311" s="1">
+        <v>10638.98</v>
+      </c>
+      <c r="I311" s="1">
+        <v>2.614</v>
+      </c>
+      <c r="J311">
+        <v>1.24</v>
+      </c>
+      <c r="K311" t="s">
+        <v>783</v>
+      </c>
+      <c r="L311" s="1">
+        <v>417638.98</v>
+      </c>
+      <c r="M311" s="1">
+        <v>422700.14</v>
+      </c>
+      <c r="N311" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O311">
+        <v>1</v>
+      </c>
+      <c r="Z311" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="312" spans="1:26">
+      <c r="A312" t="s">
+        <v>785</v>
+      </c>
+      <c r="B312" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C312" s="1">
+        <v>98.808</v>
+      </c>
+      <c r="D312" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E312" t="s">
+        <v>8</v>
+      </c>
+      <c r="F312">
+        <v>1.0</v>
+      </c>
+      <c r="G312" s="1">
+        <v>1097569.0</v>
+      </c>
+      <c r="H312" s="1">
+        <v>-10681.0</v>
+      </c>
+      <c r="I312" s="1">
+        <v>-0.97315066296515</v>
+      </c>
+      <c r="J312">
+        <v>1.29</v>
+      </c>
+      <c r="K312" t="s">
+        <v>786</v>
+      </c>
+      <c r="L312" s="1">
+        <v>1086888.0</v>
+      </c>
+      <c r="M312" s="1">
+        <v>1101127.73</v>
+      </c>
+      <c r="N312" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O312">
+        <v>1</v>
+      </c>
+      <c r="Z312" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="313" spans="1:26">
+      <c r="A313" t="s">
+        <v>788</v>
+      </c>
+      <c r="B313" s="1">
+        <v>719000.0</v>
+      </c>
+      <c r="C313" s="1">
+        <v>99.023</v>
+      </c>
+      <c r="D313" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E313" t="s">
+        <v>8</v>
+      </c>
+      <c r="F313">
+        <v>1.0</v>
+      </c>
+      <c r="G313" s="1">
+        <v>719000.0</v>
+      </c>
+      <c r="H313" s="1">
+        <v>-7024.63</v>
+      </c>
+      <c r="I313" s="1">
+        <v>-0.977</v>
+      </c>
+      <c r="J313">
+        <v>0.4</v>
+      </c>
+      <c r="K313" t="s">
+        <v>789</v>
+      </c>
+      <c r="L313" s="1">
+        <v>711975.37</v>
+      </c>
+      <c r="M313" s="1">
+        <v>714820.84</v>
+      </c>
+      <c r="N313" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O313">
+        <v>1</v>
+      </c>
+      <c r="Z313" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="314" spans="1:26">
+      <c r="A314" t="s">
+        <v>791</v>
+      </c>
+      <c r="B314" s="1">
+        <v>276000.0</v>
+      </c>
+      <c r="C314" s="1">
+        <v>98.9</v>
+      </c>
+      <c r="D314" s="1">
+        <v>99.215</v>
+      </c>
+      <c r="E314" t="s">
+        <v>8</v>
+      </c>
+      <c r="F314">
+        <v>1.0</v>
+      </c>
+      <c r="G314" s="1">
+        <v>273833.4</v>
+      </c>
+      <c r="H314" s="1">
+        <v>-869.4</v>
+      </c>
+      <c r="I314" s="1">
+        <v>-0.31749231467016</v>
+      </c>
+      <c r="J314">
+        <v>0.44</v>
+      </c>
+      <c r="K314" t="s">
+        <v>792</v>
+      </c>
+      <c r="L314" s="1">
+        <v>272964.0</v>
+      </c>
+      <c r="M314" s="1">
+        <v>274183.32</v>
+      </c>
+      <c r="N314" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O314">
+        <v>1</v>
+      </c>
+      <c r="Z314" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="315" spans="1:26">
+      <c r="A315" t="s">
+        <v>794</v>
+      </c>
+      <c r="B315" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C315" s="1">
+        <v>101.523</v>
+      </c>
+      <c r="D315" s="1">
+        <v>101.669</v>
+      </c>
+      <c r="E315" t="s">
+        <v>8</v>
+      </c>
+      <c r="F315">
+        <v>1.0</v>
+      </c>
+      <c r="G315" s="1">
+        <v>406676.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>-584.0</v>
+      </c>
+      <c r="I315" s="1">
+        <v>-0.14360326156449</v>
+      </c>
+      <c r="J315">
+        <v>1.09</v>
+      </c>
+      <c r="K315" t="s">
+        <v>795</v>
+      </c>
+      <c r="L315" s="1">
+        <v>406092.0</v>
+      </c>
+      <c r="M315" s="1">
+        <v>410469.59</v>
+      </c>
+      <c r="N315" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O315">
+        <v>1</v>
+      </c>
+      <c r="Z315" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="316" spans="1:26">
+      <c r="A316" t="s">
+        <v>797</v>
+      </c>
+      <c r="B316" s="1">
+        <v>334000.0</v>
+      </c>
+      <c r="C316" s="1">
+        <v>100.541</v>
+      </c>
+      <c r="D316" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E316" t="s">
+        <v>8</v>
+      </c>
+      <c r="F316">
+        <v>1.0</v>
+      </c>
+      <c r="G316" s="1">
+        <v>334000.0</v>
+      </c>
+      <c r="H316" s="1">
+        <v>1806.94</v>
+      </c>
+      <c r="I316" s="1">
+        <v>0.541</v>
+      </c>
+      <c r="J316">
+        <v>0.38</v>
+      </c>
+      <c r="K316" t="s">
+        <v>798</v>
+      </c>
+      <c r="L316" s="1">
+        <v>335806.94</v>
+      </c>
+      <c r="M316" s="1">
+        <v>337063.5</v>
+      </c>
+      <c r="N316" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O316">
+        <v>1</v>
+      </c>
+      <c r="Z316" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="317" spans="1:26">
+      <c r="A317" t="s">
+        <v>800</v>
+      </c>
+      <c r="B317" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C317" s="1">
+        <v>99.486</v>
+      </c>
+      <c r="D317" s="1">
+        <v>100.78</v>
+      </c>
+      <c r="E317" t="s">
+        <v>8</v>
+      </c>
+      <c r="F317">
+        <v>1.0</v>
+      </c>
+      <c r="G317" s="1">
+        <v>403120.0</v>
+      </c>
+      <c r="H317" s="1">
+        <v>-5176.0</v>
+      </c>
+      <c r="I317" s="1">
+        <v>-1.2839849176424</v>
+      </c>
+      <c r="J317">
+        <v>0.23</v>
+      </c>
+      <c r="K317">
+        <v>932.05</v>
+      </c>
+      <c r="L317" s="1">
+        <v>397944.0</v>
+      </c>
+      <c r="M317" s="1">
+        <v>398876.05</v>
+      </c>
+      <c r="N317" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O317">
+        <v>1</v>
+      </c>
+      <c r="Z317" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="318" spans="1:26">
+      <c r="A318" t="s">
+        <v>802</v>
+      </c>
+      <c r="B318" s="1">
+        <v>429000.0</v>
+      </c>
+      <c r="C318" s="1">
+        <v>101.046</v>
+      </c>
+      <c r="D318" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E318" t="s">
+        <v>8</v>
+      </c>
+      <c r="F318">
+        <v>1.0</v>
+      </c>
+      <c r="G318" s="1">
+        <v>429000.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>4487.34</v>
+      </c>
+      <c r="I318" s="1">
+        <v>1.046</v>
+      </c>
+      <c r="J318">
+        <v>2.98</v>
+      </c>
+      <c r="K318" t="s">
+        <v>803</v>
+      </c>
+      <c r="L318" s="1">
+        <v>433487.34</v>
+      </c>
+      <c r="M318" s="1">
+        <v>446290.35</v>
+      </c>
+      <c r="N318" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O318">
+        <v>1</v>
+      </c>
+      <c r="Z318" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="319" spans="1:26">
+      <c r="A319" t="s">
+        <v>805</v>
+      </c>
+      <c r="B319" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C319" s="1">
+        <v>94.72</v>
+      </c>
+      <c r="D319" s="1">
+        <v>93.323</v>
+      </c>
+      <c r="E319" t="s">
+        <v>8</v>
+      </c>
+      <c r="F319">
+        <v>1.0</v>
+      </c>
+      <c r="G319" s="1">
+        <v>279969.0</v>
+      </c>
+      <c r="H319" s="1">
+        <v>4191.0</v>
+      </c>
+      <c r="I319" s="1">
+        <v>1.4969514481961</v>
+      </c>
+      <c r="J319">
+        <v>0.39</v>
+      </c>
+      <c r="K319" t="s">
+        <v>806</v>
+      </c>
+      <c r="L319" s="1">
+        <v>284160.0</v>
+      </c>
+      <c r="M319" s="1">
+        <v>285318.9</v>
+      </c>
+      <c r="N319" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O319">
+        <v>1</v>
+      </c>
+      <c r="Z319" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="320" spans="1:26">
+      <c r="A320" t="s">
+        <v>808</v>
+      </c>
+      <c r="B320" s="1">
+        <v>389000.0</v>
+      </c>
+      <c r="C320" s="1">
+        <v>100.999</v>
+      </c>
+      <c r="D320" s="1">
+        <v>100.15896401</v>
+      </c>
+      <c r="E320" t="s">
+        <v>8</v>
+      </c>
+      <c r="F320">
+        <v>1.0</v>
+      </c>
+      <c r="G320" s="1">
+        <v>389618.37</v>
+      </c>
+      <c r="H320" s="1">
+        <v>3267.74</v>
+      </c>
+      <c r="I320" s="1">
+        <v>0.83870275418482</v>
+      </c>
+      <c r="J320">
+        <v>3.67</v>
+      </c>
+      <c r="K320" t="s">
+        <v>809</v>
+      </c>
+      <c r="L320" s="1">
+        <v>392886.11</v>
+      </c>
+      <c r="M320" s="1">
+        <v>407167.21</v>
+      </c>
+      <c r="N320" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O320">
+        <v>1</v>
+      </c>
+      <c r="Z320" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="321" spans="1:26">
+      <c r="A321" t="s">
+        <v>811</v>
+      </c>
+      <c r="B321" s="1">
+        <v>661000.0</v>
+      </c>
+      <c r="C321" s="1">
+        <v>100.906</v>
+      </c>
+      <c r="D321" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E321" t="s">
+        <v>8</v>
+      </c>
+      <c r="F321">
+        <v>1.0</v>
+      </c>
+      <c r="G321" s="1">
+        <v>661000.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>5988.66</v>
+      </c>
+      <c r="I321" s="1">
+        <v>0.906</v>
+      </c>
+      <c r="J321">
+        <v>2.85</v>
+      </c>
+      <c r="K321" t="s">
+        <v>812</v>
+      </c>
+      <c r="L321" s="1">
+        <v>666988.66</v>
+      </c>
+      <c r="M321" s="1">
+        <v>685828.52</v>
+      </c>
+      <c r="N321" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O321">
+        <v>1</v>
+      </c>
+      <c r="Z321" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="322" spans="1:26">
+      <c r="A322" t="s">
+        <v>814</v>
+      </c>
+      <c r="B322" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C322" s="1">
+        <v>99.963</v>
+      </c>
+      <c r="D322" s="1">
+        <v>99.07</v>
+      </c>
+      <c r="E322" t="s">
+        <v>8</v>
+      </c>
+      <c r="F322">
+        <v>1.0</v>
+      </c>
+      <c r="G322" s="1">
+        <v>495350.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>4465.0</v>
+      </c>
+      <c r="I322" s="1">
+        <v>0.90138286060361</v>
+      </c>
+      <c r="J322">
+        <v>1.28</v>
+      </c>
+      <c r="K322" t="s">
+        <v>815</v>
+      </c>
+      <c r="L322" s="1">
+        <v>499815.0</v>
+      </c>
+      <c r="M322" s="1">
+        <v>506190.0</v>
+      </c>
+      <c r="N322" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O322">
+        <v>1</v>
+      </c>
+      <c r="Z322" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="323" spans="1:26">
+      <c r="A323" t="s">
+        <v>817</v>
+      </c>
+      <c r="B323" s="1">
+        <v>536003.0</v>
+      </c>
+      <c r="C323" s="1">
+        <v>98.251</v>
+      </c>
+      <c r="D323" s="1">
+        <v>97.84408856</v>
+      </c>
+      <c r="E323" t="s">
+        <v>8</v>
+      </c>
+      <c r="F323">
+        <v>1.0</v>
+      </c>
+      <c r="G323" s="1">
+        <v>524447.25</v>
+      </c>
+      <c r="H323" s="1">
+        <v>2181.05</v>
+      </c>
+      <c r="I323" s="1">
+        <v>0.41587595320597</v>
+      </c>
+      <c r="J323">
+        <v>0.72</v>
+      </c>
+      <c r="K323" t="s">
+        <v>818</v>
+      </c>
+      <c r="L323" s="1">
+        <v>526628.3</v>
+      </c>
+      <c r="M323" s="1">
+        <v>530483.12</v>
+      </c>
+      <c r="N323" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O323">
+        <v>1</v>
+      </c>
+      <c r="Z323" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="324" spans="1:26">
+      <c r="A324" t="s">
+        <v>820</v>
+      </c>
+      <c r="B324" s="1">
+        <v>2344997.0</v>
+      </c>
+      <c r="C324" s="1">
+        <v>98.527</v>
+      </c>
+      <c r="D324" s="1">
+        <v>100.99992495</v>
+      </c>
+      <c r="E324" t="s">
+        <v>8</v>
+      </c>
+      <c r="F324">
+        <v>1.0</v>
+      </c>
+      <c r="G324" s="1">
+        <v>2368445.21</v>
+      </c>
+      <c r="H324" s="1">
+        <v>-57990.01</v>
+      </c>
+      <c r="I324" s="1">
+        <v>-2.4484421153234</v>
+      </c>
+      <c r="J324">
+        <v>1.14</v>
+      </c>
+      <c r="K324" t="s">
+        <v>821</v>
+      </c>
+      <c r="L324" s="1">
+        <v>2310455.2</v>
+      </c>
+      <c r="M324" s="1">
+        <v>2337117.49</v>
+      </c>
+      <c r="N324" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O324">
+        <v>1</v>
+      </c>
+      <c r="Z324" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="325" spans="1:26">
+      <c r="A325" t="s">
+        <v>823</v>
+      </c>
+      <c r="B325" s="1">
+        <v>1637863.0</v>
+      </c>
+      <c r="C325" s="1">
+        <v>105.631</v>
+      </c>
+      <c r="D325" s="1">
+        <v>117.35435015</v>
+      </c>
+      <c r="E325" t="s">
+        <v>8</v>
+      </c>
+      <c r="F325">
+        <v>1.0</v>
+      </c>
+      <c r="G325" s="1">
+        <v>1922103.48</v>
+      </c>
+      <c r="H325" s="1">
+        <v>-192012.42</v>
+      </c>
+      <c r="I325" s="1">
+        <v>-9.9897025315203</v>
+      </c>
+      <c r="J325">
+        <v>1.71</v>
+      </c>
+      <c r="K325" t="s">
+        <v>824</v>
+      </c>
+      <c r="L325" s="1">
+        <v>1730091.06</v>
+      </c>
+      <c r="M325" s="1">
+        <v>1758024.48</v>
+      </c>
+      <c r="N325" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O325">
+        <v>1</v>
+      </c>
+      <c r="Z325" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="326" spans="1:26">
+      <c r="A326" t="s">
+        <v>826</v>
+      </c>
+      <c r="B326" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C326" s="1">
+        <v>99.127</v>
+      </c>
+      <c r="D326" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="E326" t="s">
+        <v>8</v>
+      </c>
+      <c r="F326">
+        <v>1.0</v>
+      </c>
+      <c r="G326" s="1">
+        <v>199588.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>-1334.0</v>
+      </c>
+      <c r="I326" s="1">
+        <v>-0.66837685632403</v>
+      </c>
+      <c r="J326">
+        <v>1.12</v>
+      </c>
+      <c r="K326" t="s">
+        <v>827</v>
+      </c>
+      <c r="L326" s="1">
+        <v>198254.0</v>
+      </c>
+      <c r="M326" s="1">
+        <v>200497.84</v>
+      </c>
+      <c r="N326" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O326">
+        <v>1</v>
+      </c>
+      <c r="Z326" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="327" spans="1:26">
+      <c r="A327" t="s">
+        <v>829</v>
+      </c>
+      <c r="B327" s="1">
+        <v>442000.0</v>
+      </c>
+      <c r="C327" s="1">
+        <v>100.876</v>
+      </c>
+      <c r="D327" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E327" t="s">
+        <v>8</v>
+      </c>
+      <c r="F327">
+        <v>1.0</v>
+      </c>
+      <c r="G327" s="1">
+        <v>441504.96</v>
+      </c>
+      <c r="H327" s="1">
+        <v>4366.96</v>
+      </c>
+      <c r="I327" s="1">
+        <v>0.98910780073683</v>
+      </c>
+      <c r="J327">
+        <v>0.15</v>
+      </c>
+      <c r="K327">
+        <v>656.95</v>
+      </c>
+      <c r="L327" s="1">
+        <v>445871.92</v>
+      </c>
+      <c r="M327" s="1">
+        <v>446528.87</v>
+      </c>
+      <c r="N327" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O327">
+        <v>1</v>
+      </c>
+      <c r="Z327" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="328" spans="1:26">
+      <c r="A328" t="s">
+        <v>831</v>
+      </c>
+      <c r="B328" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C328" s="1">
+        <v>98.725</v>
+      </c>
+      <c r="D328" s="1">
+        <v>99.224</v>
+      </c>
+      <c r="E328" t="s">
+        <v>8</v>
+      </c>
+      <c r="F328">
+        <v>1.0</v>
+      </c>
+      <c r="G328" s="1">
+        <v>496120.0</v>
+      </c>
+      <c r="H328" s="1">
+        <v>-2495.0</v>
+      </c>
+      <c r="I328" s="1">
+        <v>-0.502902523583</v>
+      </c>
+      <c r="J328">
+        <v>1.99</v>
+      </c>
+      <c r="K328" t="s">
+        <v>832</v>
+      </c>
+      <c r="L328" s="1">
+        <v>493625.0</v>
+      </c>
+      <c r="M328" s="1">
+        <v>503553.08</v>
+      </c>
+      <c r="N328" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O328">
+        <v>1</v>
+      </c>
+      <c r="Z328" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="329" spans="1:26">
+      <c r="A329" t="s">
+        <v>834</v>
+      </c>
+      <c r="B329" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="C329" s="1">
+        <v>99.988</v>
+      </c>
+      <c r="D329" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E329" t="s">
+        <v>8</v>
+      </c>
+      <c r="F329">
+        <v>1.0</v>
+      </c>
+      <c r="G329" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>-34.56</v>
+      </c>
+      <c r="I329" s="1">
+        <v>-0.012</v>
+      </c>
+      <c r="J329">
+        <v>3.52</v>
+      </c>
+      <c r="K329" t="s">
+        <v>835</v>
+      </c>
+      <c r="L329" s="1">
+        <v>287965.44</v>
+      </c>
+      <c r="M329" s="1">
+        <v>298093.75</v>
+      </c>
+      <c r="N329" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O329">
+        <v>1</v>
+      </c>
+      <c r="Z329" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="330" spans="1:26">
+      <c r="A330" t="s">
+        <v>837</v>
+      </c>
+      <c r="B330" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C330" s="1">
+        <v>100.267</v>
+      </c>
+      <c r="D330" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="E330" t="s">
+        <v>8</v>
+      </c>
+      <c r="F330">
+        <v>1.0</v>
+      </c>
+      <c r="G330" s="1">
+        <v>404800.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>-3732.0</v>
+      </c>
+      <c r="I330" s="1">
+        <v>-0.92193675889328</v>
+      </c>
+      <c r="J330">
+        <v>1.18</v>
+      </c>
+      <c r="K330" t="s">
+        <v>838</v>
+      </c>
+      <c r="L330" s="1">
+        <v>401068.0</v>
+      </c>
+      <c r="M330" s="1">
+        <v>405771.56</v>
+      </c>
+      <c r="N330" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O330">
+        <v>1</v>
+      </c>
+      <c r="Z330" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="331" spans="1:26">
+      <c r="A331" t="s">
+        <v>840</v>
+      </c>
+      <c r="B331" s="1">
+        <v>956000.0</v>
+      </c>
+      <c r="C331" s="1">
+        <v>99.003</v>
+      </c>
+      <c r="D331" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="E331" t="s">
+        <v>8</v>
+      </c>
+      <c r="F331">
+        <v>1.0</v>
+      </c>
+      <c r="G331" s="1">
+        <v>953399.68</v>
+      </c>
+      <c r="H331" s="1">
+        <v>-6931.0</v>
+      </c>
+      <c r="I331" s="1">
+        <v>-0.72697737846944</v>
+      </c>
+      <c r="J331">
+        <v>1.34</v>
+      </c>
+      <c r="K331" t="s">
+        <v>841</v>
+      </c>
+      <c r="L331" s="1">
+        <v>946468.68</v>
+      </c>
+      <c r="M331" s="1">
+        <v>959322.3</v>
+      </c>
+      <c r="N331" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O331">
+        <v>1</v>
+      </c>
+      <c r="Z331" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="332" spans="1:26">
+      <c r="A332" t="s">
+        <v>843</v>
+      </c>
+      <c r="B332" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C332" s="1">
+        <v>101.726</v>
+      </c>
+      <c r="D332" s="1">
+        <v>100.651</v>
+      </c>
+      <c r="E332" t="s">
+        <v>8</v>
+      </c>
+      <c r="F332">
+        <v>1.0</v>
+      </c>
+      <c r="G332" s="1">
+        <v>402604.0</v>
+      </c>
+      <c r="H332" s="1">
+        <v>4300.0</v>
+      </c>
+      <c r="I332" s="1">
+        <v>1.0680470139393</v>
+      </c>
+      <c r="J332">
+        <v>2.24</v>
+      </c>
+      <c r="K332" t="s">
+        <v>844</v>
+      </c>
+      <c r="L332" s="1">
+        <v>406904.0</v>
+      </c>
+      <c r="M332" s="1">
+        <v>415882.08</v>
+      </c>
+      <c r="N332" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O332">
+        <v>1</v>
+      </c>
+      <c r="Z332" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="333" spans="1:26">
+      <c r="A333" t="s">
+        <v>846</v>
+      </c>
+      <c r="B333" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C333" s="1">
+        <v>105.006</v>
+      </c>
+      <c r="D333" s="1">
+        <v>99.29</v>
+      </c>
+      <c r="E333" t="s">
+        <v>8</v>
+      </c>
+      <c r="F333">
+        <v>1.0</v>
+      </c>
+      <c r="G333" s="1">
+        <v>198580.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>11432.0</v>
+      </c>
+      <c r="I333" s="1">
+        <v>5.7568738040085</v>
+      </c>
+      <c r="J333">
+        <v>1.08</v>
+      </c>
+      <c r="K333" t="s">
+        <v>847</v>
+      </c>
+      <c r="L333" s="1">
+        <v>210012.0</v>
+      </c>
+      <c r="M333" s="1">
+        <v>212162.0</v>
+      </c>
+      <c r="N333" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O333">
+        <v>1</v>
+      </c>
+      <c r="Z333" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="334" spans="1:26">
+      <c r="A334" t="s">
+        <v>849</v>
+      </c>
+      <c r="B334" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C334" s="1">
+        <v>98.235</v>
+      </c>
+      <c r="D334" s="1">
+        <v>97.26</v>
+      </c>
+      <c r="E334" t="s">
+        <v>8</v>
+      </c>
+      <c r="F334">
+        <v>1.0</v>
+      </c>
+      <c r="G334" s="1">
+        <v>194520.0</v>
+      </c>
+      <c r="H334" s="1">
+        <v>1950.0</v>
+      </c>
+      <c r="I334" s="1">
+        <v>1.0024676125848</v>
+      </c>
+      <c r="J334">
+        <v>0.91</v>
+      </c>
+      <c r="K334" t="s">
+        <v>850</v>
+      </c>
+      <c r="L334" s="1">
+        <v>196470.0</v>
+      </c>
+      <c r="M334" s="1">
+        <v>198298.77</v>
+      </c>
+      <c r="N334" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O334">
+        <v>1</v>
+      </c>
+      <c r="Z334" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="335" spans="1:26">
+      <c r="A335" t="s">
+        <v>852</v>
+      </c>
+      <c r="B335" s="1">
+        <v>169000.0</v>
+      </c>
+      <c r="C335" s="1">
+        <v>100.757</v>
+      </c>
+      <c r="D335" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="E335" t="s">
+        <v>8</v>
+      </c>
+      <c r="F335">
+        <v>1.0</v>
+      </c>
+      <c r="G335" s="1">
+        <v>173174.3</v>
+      </c>
+      <c r="H335" s="1">
+        <v>-2894.97</v>
+      </c>
+      <c r="I335" s="1">
+        <v>-1.6717087928174</v>
+      </c>
+      <c r="J335">
+        <v>0.79</v>
+      </c>
+      <c r="K335" t="s">
+        <v>853</v>
+      </c>
+      <c r="L335" s="1">
+        <v>170279.33</v>
+      </c>
+      <c r="M335" s="1">
+        <v>171612.81</v>
+      </c>
+      <c r="N335" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O335">
+        <v>1</v>
+      </c>
+      <c r="Z335" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="336" spans="1:26">
+      <c r="A336" t="s">
+        <v>855</v>
+      </c>
+      <c r="B336" s="1">
+        <v>846578.75</v>
+      </c>
+      <c r="C336" s="1">
+        <v>97.761</v>
+      </c>
+      <c r="D336" s="1">
+        <v>95.46332577</v>
+      </c>
+      <c r="E336" t="s">
+        <v>8</v>
+      </c>
+      <c r="F336">
+        <v>1.0</v>
+      </c>
+      <c r="G336" s="1">
+        <v>808172.23</v>
+      </c>
+      <c r="H336" s="1">
+        <v>19451.62</v>
+      </c>
+      <c r="I336" s="1">
+        <v>2.4068656751544</v>
+      </c>
+      <c r="J336">
+        <v>0.49</v>
+      </c>
+      <c r="K336" t="s">
+        <v>856</v>
+      </c>
+      <c r="L336" s="1">
+        <v>827623.85</v>
+      </c>
+      <c r="M336" s="1">
+        <v>831812.68</v>
+      </c>
+      <c r="N336" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O336">
+        <v>1</v>
+      </c>
+      <c r="Z336" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="337" spans="1:26">
+      <c r="A337" t="s">
+        <v>858</v>
+      </c>
+      <c r="B337" s="1">
+        <v>518623.13</v>
+      </c>
+      <c r="C337" s="1">
+        <v>82.018</v>
+      </c>
+      <c r="D337" s="1">
+        <v>82.79115125</v>
+      </c>
+      <c r="E337" t="s">
+        <v>8</v>
+      </c>
+      <c r="F337">
+        <v>1.0</v>
+      </c>
+      <c r="G337" s="1">
+        <v>429374.06</v>
+      </c>
+      <c r="H337" s="1">
+        <v>-4009.74</v>
+      </c>
+      <c r="I337" s="1">
+        <v>-0.93385706626059</v>
+      </c>
+      <c r="J337">
+        <v>0.64</v>
+      </c>
+      <c r="K337" t="s">
+        <v>859</v>
+      </c>
+      <c r="L337" s="1">
+        <v>425364.32</v>
+      </c>
+      <c r="M337" s="1">
+        <v>428701.98</v>
+      </c>
+      <c r="N337" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O337">
+        <v>1</v>
+      </c>
+      <c r="Z337" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="338" spans="1:26">
+      <c r="A338" t="s">
+        <v>861</v>
+      </c>
+      <c r="B338" s="1">
+        <v>643688.0</v>
+      </c>
+      <c r="C338" s="1">
+        <v>93.51</v>
+      </c>
+      <c r="D338" s="1">
+        <v>92.60064348</v>
+      </c>
+      <c r="E338" t="s">
+        <v>8</v>
+      </c>
+      <c r="F338">
+        <v>1.0</v>
+      </c>
+      <c r="G338" s="1">
+        <v>596059.23</v>
+      </c>
+      <c r="H338" s="1">
+        <v>5853.42</v>
+      </c>
+      <c r="I338" s="1">
+        <v>0.9820198573219</v>
+      </c>
+      <c r="J338">
+        <v>1.58</v>
+      </c>
+      <c r="K338" t="s">
+        <v>862</v>
+      </c>
+      <c r="L338" s="1">
+        <v>601912.65</v>
+      </c>
+      <c r="M338" s="1">
+        <v>612067.93</v>
+      </c>
+      <c r="N338" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O338">
+        <v>1</v>
+      </c>
+      <c r="Z338" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="339" spans="1:26">
+      <c r="A339" t="s">
+        <v>864</v>
+      </c>
+      <c r="B339" s="1">
+        <v>1206870.39</v>
+      </c>
+      <c r="C339" s="1">
+        <v>105.041</v>
+      </c>
+      <c r="D339" s="1">
+        <v>106.33752975</v>
+      </c>
+      <c r="E339" t="s">
+        <v>8</v>
+      </c>
+      <c r="F339">
+        <v>1.0</v>
+      </c>
+      <c r="G339" s="1">
+        <v>1283356.16</v>
+      </c>
+      <c r="H339" s="1">
+        <v>-15647.44</v>
+      </c>
+      <c r="I339" s="1">
+        <v>-1.2192593519791</v>
+      </c>
+      <c r="J339">
+        <v>1.52</v>
+      </c>
+      <c r="K339" t="s">
+        <v>865</v>
+      </c>
+      <c r="L339" s="1">
+        <v>1267708.72</v>
+      </c>
+      <c r="M339" s="1">
+        <v>1286010.17</v>
+      </c>
+      <c r="N339" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O339">
+        <v>1</v>
+      </c>
+      <c r="Z339" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="340" spans="1:26">
+      <c r="A340" t="s">
+        <v>867</v>
+      </c>
+      <c r="B340" s="1">
+        <v>308000.0</v>
+      </c>
+      <c r="C340" s="1">
+        <v>100.709</v>
+      </c>
+      <c r="D340" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E340" t="s">
+        <v>8</v>
+      </c>
+      <c r="F340">
+        <v>1.0</v>
+      </c>
+      <c r="G340" s="1">
+        <v>307870.64</v>
+      </c>
+      <c r="H340" s="1">
+        <v>2313.08</v>
+      </c>
+      <c r="I340" s="1">
+        <v>0.75131555253206</v>
+      </c>
+      <c r="J340">
+        <v>0.57</v>
+      </c>
+      <c r="K340" t="s">
+        <v>868</v>
+      </c>
+      <c r="L340" s="1">
+        <v>310183.72</v>
+      </c>
+      <c r="M340" s="1">
+        <v>311924.13</v>
+      </c>
+      <c r="N340" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O340">
+        <v>1</v>
+      </c>
+      <c r="Z340" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="341" spans="1:26">
+      <c r="A341" t="s">
+        <v>870</v>
+      </c>
+      <c r="B341" s="1">
+        <v>394000.0</v>
+      </c>
+      <c r="C341" s="1">
+        <v>98.722</v>
+      </c>
+      <c r="D341" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="E341" t="s">
+        <v>8</v>
+      </c>
+      <c r="F341">
+        <v>1.0</v>
+      </c>
+      <c r="G341" s="1">
+        <v>391722.68</v>
+      </c>
+      <c r="H341" s="1">
+        <v>-2758.0</v>
+      </c>
+      <c r="I341" s="1">
+        <v>-0.70406952183621</v>
+      </c>
+      <c r="J341">
+        <v>1.05</v>
+      </c>
+      <c r="K341" t="s">
+        <v>871</v>
+      </c>
+      <c r="L341" s="1">
+        <v>388964.68</v>
+      </c>
+      <c r="M341" s="1">
+        <v>393104.38</v>
+      </c>
+      <c r="N341" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O341">
+        <v>1</v>
+      </c>
+      <c r="Z341" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="342" spans="1:26">
+      <c r="A342" t="s">
+        <v>873</v>
+      </c>
+      <c r="B342" s="1">
+        <v>495000.0</v>
+      </c>
+      <c r="C342" s="1">
+        <v>101.923</v>
+      </c>
+      <c r="D342" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E342" t="s">
+        <v>8</v>
+      </c>
+      <c r="F342">
+        <v>1.0</v>
+      </c>
+      <c r="G342" s="1">
+        <v>495000.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>9518.85</v>
+      </c>
+      <c r="I342" s="1">
+        <v>1.923</v>
+      </c>
+      <c r="J342">
+        <v>0.61</v>
+      </c>
+      <c r="K342" t="s">
+        <v>874</v>
+      </c>
+      <c r="L342" s="1">
+        <v>504518.85</v>
+      </c>
+      <c r="M342" s="1">
+        <v>507556.66</v>
+      </c>
+      <c r="N342" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O342">
+        <v>1</v>
+      </c>
+      <c r="Z342" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="343" spans="1:26">
+      <c r="A343" t="s">
+        <v>876</v>
+      </c>
+      <c r="B343" s="1">
+        <v>450000.0</v>
+      </c>
+      <c r="C343" s="1">
+        <v>89.933</v>
+      </c>
+      <c r="D343" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="E343" t="s">
+        <v>8</v>
+      </c>
+      <c r="F343">
+        <v>1.0</v>
+      </c>
+      <c r="G343" s="1">
+        <v>398794.5</v>
+      </c>
+      <c r="H343" s="1">
+        <v>5904.0</v>
+      </c>
+      <c r="I343" s="1">
+        <v>1.4804617415737</v>
+      </c>
+      <c r="J343">
+        <v>0.06</v>
+      </c>
+      <c r="K343">
+        <v>260.45</v>
+      </c>
+      <c r="L343" s="1">
+        <v>404698.5</v>
+      </c>
+      <c r="M343" s="1">
+        <v>404958.95</v>
+      </c>
+      <c r="N343" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O343">
+        <v>1</v>
+      </c>
+      <c r="Z343" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="344" spans="1:26">
+      <c r="A344" t="s">
+        <v>878</v>
+      </c>
+      <c r="B344" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C344" s="1">
+        <v>76.267</v>
+      </c>
+      <c r="D344" s="1">
+        <v>74.174</v>
+      </c>
+      <c r="E344" t="s">
+        <v>8</v>
+      </c>
+      <c r="F344">
+        <v>1.0</v>
+      </c>
+      <c r="G344" s="1">
+        <v>370870.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>10465.0</v>
+      </c>
+      <c r="I344" s="1">
+        <v>2.8217434680616</v>
+      </c>
+      <c r="J344">
+        <v>0.46</v>
+      </c>
+      <c r="K344" t="s">
+        <v>513</v>
+      </c>
+      <c r="L344" s="1">
+        <v>381335.0</v>
+      </c>
+      <c r="M344" s="1">
+        <v>383646.64</v>
+      </c>
+      <c r="N344" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O344">
+        <v>1</v>
+      </c>
+      <c r="Z344" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="345" spans="1:26">
+      <c r="A345" t="s">
+        <v>880</v>
+      </c>
+      <c r="B345" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C345" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="D345" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="E345" t="s">
+        <v>8</v>
+      </c>
+      <c r="F345">
+        <v>1.0</v>
+      </c>
+      <c r="G345" s="1">
+        <v>399940.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>-2252.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>-0.5630844626694</v>
+      </c>
+      <c r="J345">
+        <v>0.17</v>
+      </c>
+      <c r="K345">
+        <v>665.75</v>
+      </c>
+      <c r="L345" s="1">
+        <v>397688.0</v>
+      </c>
+      <c r="M345" s="1">
+        <v>398353.75</v>
+      </c>
+      <c r="N345" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O345">
+        <v>1</v>
+      </c>
+      <c r="Z345" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="346" spans="1:26">
+      <c r="A346" t="s">
+        <v>882</v>
+      </c>
+      <c r="B346" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C346" s="1">
+        <v>101.891</v>
+      </c>
+      <c r="D346" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E346" t="s">
+        <v>8</v>
+      </c>
+      <c r="F346">
+        <v>1.0</v>
+      </c>
+      <c r="G346" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>7564.0</v>
+      </c>
+      <c r="I346" s="1">
+        <v>1.891</v>
+      </c>
+      <c r="J346">
+        <v>3.17</v>
+      </c>
+      <c r="K346" t="s">
+        <v>883</v>
+      </c>
+      <c r="L346" s="1">
+        <v>407564.0</v>
+      </c>
+      <c r="M346" s="1">
+        <v>420228.11</v>
+      </c>
+      <c r="N346" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O346">
+        <v>1</v>
+      </c>
+      <c r="Z346" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="347" spans="1:26">
+      <c r="A347" t="s">
+        <v>885</v>
+      </c>
+      <c r="B347" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C347" s="1">
+        <v>100.812</v>
+      </c>
+      <c r="D347" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E347" t="s">
+        <v>8</v>
+      </c>
+      <c r="F347">
+        <v>1.0</v>
+      </c>
+      <c r="G347" s="1">
+        <v>399660.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>3588.0</v>
+      </c>
+      <c r="I347" s="1">
+        <v>0.89776309863384</v>
+      </c>
+      <c r="J347">
+        <v>0.12</v>
+      </c>
+      <c r="K347">
+        <v>482.19</v>
+      </c>
+      <c r="L347" s="1">
+        <v>403248.0</v>
+      </c>
+      <c r="M347" s="1">
+        <v>403730.19</v>
+      </c>
+      <c r="N347" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O347">
+        <v>1</v>
+      </c>
+      <c r="Z347" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="348" spans="1:26">
+      <c r="A348" t="s">
+        <v>887</v>
+      </c>
+      <c r="B348" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C348" s="1">
+        <v>99.31</v>
+      </c>
+      <c r="D348" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="E348" t="s">
+        <v>8</v>
+      </c>
+      <c r="F348">
+        <v>1.0</v>
+      </c>
+      <c r="G348" s="1">
+        <v>201320.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>-2700.0</v>
+      </c>
+      <c r="I348" s="1">
+        <v>-1.3411484204252</v>
+      </c>
+      <c r="J348">
+        <v>3.29</v>
+      </c>
+      <c r="K348" t="s">
+        <v>888</v>
+      </c>
+      <c r="L348" s="1">
+        <v>198620.0</v>
+      </c>
+      <c r="M348" s="1">
+        <v>205203.56</v>
+      </c>
+      <c r="N348" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O348">
+        <v>1</v>
+      </c>
+      <c r="Z348" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="349" spans="1:26">
+      <c r="A349" t="s">
+        <v>890</v>
+      </c>
+      <c r="B349" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C349" s="1">
+        <v>100.554</v>
+      </c>
+      <c r="D349" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E349" t="s">
+        <v>8</v>
+      </c>
+      <c r="F349">
+        <v>1.0</v>
+      </c>
+      <c r="G349" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>1662.0</v>
+      </c>
+      <c r="I349" s="1">
+        <v>0.554</v>
+      </c>
+      <c r="J349">
+        <v>0.77</v>
+      </c>
+      <c r="K349" t="s">
+        <v>891</v>
+      </c>
+      <c r="L349" s="1">
+        <v>301662.0</v>
+      </c>
+      <c r="M349" s="1">
+        <v>303963.37</v>
+      </c>
+      <c r="N349" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O349">
+        <v>1</v>
+      </c>
+      <c r="Z349" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="350" spans="1:26">
+      <c r="A350" t="s">
+        <v>893</v>
+      </c>
+      <c r="B350" s="1">
+        <v>470000.0</v>
+      </c>
+      <c r="C350" s="1">
+        <v>98.94</v>
+      </c>
+      <c r="D350" s="1">
+        <v>99.81825532</v>
+      </c>
+      <c r="E350" t="s">
+        <v>8</v>
+      </c>
+      <c r="F350">
+        <v>1.0</v>
+      </c>
+      <c r="G350" s="1">
+        <v>469145.8</v>
+      </c>
+      <c r="H350" s="1">
+        <v>-4127.8</v>
+      </c>
+      <c r="I350" s="1">
+        <v>-0.87985440773423</v>
+      </c>
+      <c r="J350">
+        <v>0.94</v>
+      </c>
+      <c r="K350" t="s">
+        <v>894</v>
+      </c>
+      <c r="L350" s="1">
+        <v>465018.0</v>
+      </c>
+      <c r="M350" s="1">
+        <v>469450.81</v>
+      </c>
+      <c r="N350" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O350">
+        <v>1</v>
+      </c>
+      <c r="Z350" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="351" spans="1:26">
+      <c r="A351" t="s">
+        <v>896</v>
+      </c>
+      <c r="B351" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C351" s="1">
+        <v>99.995</v>
+      </c>
+      <c r="D351" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E351" t="s">
+        <v>8</v>
+      </c>
+      <c r="F351">
+        <v>1.0</v>
+      </c>
+      <c r="G351" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>-20.0</v>
+      </c>
+      <c r="I351" s="1">
+        <v>-0.005</v>
+      </c>
+      <c r="J351">
+        <v>2.24</v>
+      </c>
+      <c r="K351" t="s">
+        <v>897</v>
+      </c>
+      <c r="L351" s="1">
+        <v>399980.0</v>
+      </c>
+      <c r="M351" s="1">
+        <v>408954.88</v>
+      </c>
+      <c r="N351" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O351">
+        <v>1</v>
+      </c>
+      <c r="Z351" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="352" spans="1:26">
+      <c r="A352" t="s">
+        <v>899</v>
+      </c>
+      <c r="B352" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C352" s="1">
+        <v>99.877</v>
+      </c>
+      <c r="D352" s="1">
+        <v>99.326</v>
+      </c>
+      <c r="E352" t="s">
+        <v>8</v>
+      </c>
+      <c r="F352">
+        <v>1.0</v>
+      </c>
+      <c r="G352" s="1">
+        <v>297978.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>1653.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>0.55473894045869</v>
+      </c>
+      <c r="J352">
+        <v>1.01</v>
+      </c>
+      <c r="K352" t="s">
+        <v>900</v>
+      </c>
+      <c r="L352" s="1">
+        <v>299631.0</v>
+      </c>
+      <c r="M352" s="1">
+        <v>302670.04</v>
+      </c>
+      <c r="N352" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O352">
+        <v>1</v>
+      </c>
+      <c r="Z352" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="353" spans="1:26">
+      <c r="A353" t="s">
+        <v>902</v>
+      </c>
+      <c r="B353" s="1">
+        <v>363000.0</v>
+      </c>
+      <c r="C353" s="1">
+        <v>99.342</v>
+      </c>
+      <c r="D353" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E353" t="s">
+        <v>8</v>
+      </c>
+      <c r="F353">
+        <v>1.0</v>
+      </c>
+      <c r="G353" s="1">
+        <v>363000.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>-2388.54</v>
+      </c>
+      <c r="I353" s="1">
+        <v>-0.658</v>
+      </c>
+      <c r="J353">
+        <v>1.31</v>
+      </c>
+      <c r="K353" t="s">
+        <v>903</v>
+      </c>
+      <c r="L353" s="1">
+        <v>360611.46</v>
+      </c>
+      <c r="M353" s="1">
+        <v>365361.54</v>
+      </c>
+      <c r="N353" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O353">
+        <v>1</v>
+      </c>
+      <c r="Z353" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="354" spans="1:26">
+      <c r="A354" t="s">
+        <v>905</v>
+      </c>
+      <c r="B354" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C354" s="1">
+        <v>100.421</v>
+      </c>
+      <c r="D354" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="E354" t="s">
+        <v>8</v>
+      </c>
+      <c r="F354">
+        <v>1.0</v>
+      </c>
+      <c r="G354" s="1">
+        <v>498500.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>3605.0</v>
+      </c>
+      <c r="I354" s="1">
+        <v>0.72316950852558</v>
+      </c>
+      <c r="J354">
+        <v>0.24</v>
+      </c>
+      <c r="K354" t="s">
+        <v>906</v>
+      </c>
+      <c r="L354" s="1">
+        <v>502105.0</v>
+      </c>
+      <c r="M354" s="1">
+        <v>503307.05</v>
+      </c>
+      <c r="N354" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O354">
+        <v>1</v>
+      </c>
+      <c r="Z354" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="355" spans="1:26">
+      <c r="A355" t="s">
+        <v>908</v>
+      </c>
+      <c r="B355" s="1">
+        <v>276000.0</v>
+      </c>
+      <c r="C355" s="1">
+        <v>99.367</v>
+      </c>
+      <c r="D355" s="1">
+        <v>99.23</v>
+      </c>
+      <c r="E355" t="s">
+        <v>8</v>
+      </c>
+      <c r="F355">
+        <v>1.0</v>
+      </c>
+      <c r="G355" s="1">
+        <v>273874.8</v>
+      </c>
+      <c r="H355" s="1">
+        <v>378.12</v>
+      </c>
+      <c r="I355" s="1">
+        <v>0.13806308576035</v>
+      </c>
+      <c r="J355">
+        <v>2.76</v>
+      </c>
+      <c r="K355" t="s">
+        <v>909</v>
+      </c>
+      <c r="L355" s="1">
+        <v>274252.92</v>
+      </c>
+      <c r="M355" s="1">
+        <v>281883.56</v>
+      </c>
+      <c r="N355" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O355">
+        <v>1</v>
+      </c>
+      <c r="Z355" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="356" spans="1:26">
+      <c r="A356" t="s">
+        <v>911</v>
+      </c>
+      <c r="B356" s="1">
+        <v>171000.0</v>
+      </c>
+      <c r="C356" s="1">
+        <v>100.311</v>
+      </c>
+      <c r="D356" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="E356" t="s">
+        <v>8</v>
+      </c>
+      <c r="F356">
+        <v>1.0</v>
+      </c>
+      <c r="G356" s="1">
+        <v>170143.29</v>
+      </c>
+      <c r="H356" s="1">
+        <v>1388.52</v>
+      </c>
+      <c r="I356" s="1">
+        <v>0.81608860390557</v>
+      </c>
+      <c r="J356">
+        <v>1.7</v>
+      </c>
+      <c r="K356" t="s">
+        <v>912</v>
+      </c>
+      <c r="L356" s="1">
+        <v>171531.81</v>
+      </c>
+      <c r="M356" s="1">
+        <v>174430.61</v>
+      </c>
+      <c r="N356" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O356">
+        <v>1</v>
+      </c>
+      <c r="Z356" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="357" spans="1:26">
+      <c r="A357" t="s">
+        <v>914</v>
+      </c>
+      <c r="B357" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C357" s="1">
+        <v>100.898</v>
+      </c>
+      <c r="D357" s="1">
+        <v>99.897</v>
+      </c>
+      <c r="E357" t="s">
+        <v>8</v>
+      </c>
+      <c r="F357">
+        <v>1.0</v>
+      </c>
+      <c r="G357" s="1">
+        <v>199794.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>2002.0</v>
+      </c>
+      <c r="I357" s="1">
+        <v>1.0020320930558</v>
+      </c>
+      <c r="J357">
+        <v>0.74</v>
+      </c>
+      <c r="K357" t="s">
+        <v>915</v>
+      </c>
+      <c r="L357" s="1">
+        <v>201796.0</v>
+      </c>
+      <c r="M357" s="1">
+        <v>203282.3</v>
+      </c>
+      <c r="N357" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O357">
+        <v>1</v>
+      </c>
+      <c r="Z357" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="358" spans="1:26">
+      <c r="A358" t="s">
+        <v>917</v>
+      </c>
+      <c r="B358" s="1">
+        <v>1364696.0</v>
+      </c>
+      <c r="C358" s="1">
+        <v>69.798</v>
+      </c>
+      <c r="D358" s="1">
+        <v>70.33399013</v>
+      </c>
+      <c r="E358" t="s">
+        <v>8</v>
+      </c>
+      <c r="F358">
+        <v>1.0</v>
+      </c>
+      <c r="G358" s="1">
+        <v>959845.15</v>
+      </c>
+      <c r="H358" s="1">
+        <v>-7314.63</v>
+      </c>
+      <c r="I358" s="1">
+        <v>-0.76206354743783</v>
+      </c>
+      <c r="J358">
+        <v>1.4</v>
+      </c>
+      <c r="K358" t="s">
+        <v>918</v>
+      </c>
+      <c r="L358" s="1">
+        <v>952530.52</v>
+      </c>
+      <c r="M358" s="1">
+        <v>971673.65</v>
+      </c>
+      <c r="N358" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O358">
+        <v>1</v>
+      </c>
+      <c r="Z358" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="359" spans="1:26">
+      <c r="A359" t="s">
+        <v>920</v>
+      </c>
+      <c r="B359" s="1">
+        <v>174000.0</v>
+      </c>
+      <c r="C359" s="1">
+        <v>99.87</v>
+      </c>
+      <c r="D359" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E359" t="s">
+        <v>8</v>
+      </c>
+      <c r="F359">
+        <v>1.0</v>
+      </c>
+      <c r="G359" s="1">
+        <v>174000.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>-226.2</v>
+      </c>
+      <c r="I359" s="1">
+        <v>-0.13</v>
+      </c>
+      <c r="J359">
+        <v>2.08</v>
+      </c>
+      <c r="K359" t="s">
+        <v>921</v>
+      </c>
+      <c r="L359" s="1">
+        <v>173773.8</v>
+      </c>
+      <c r="M359" s="1">
+        <v>177399.68</v>
+      </c>
+      <c r="N359" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O359">
+        <v>1</v>
+      </c>
+      <c r="Z359" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="360" spans="1:26">
+      <c r="A360" t="s">
+        <v>923</v>
+      </c>
+      <c r="B360" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C360" s="1">
+        <v>99.722</v>
+      </c>
+      <c r="D360" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="E360" t="s">
+        <v>8</v>
+      </c>
+      <c r="F360">
+        <v>1.0</v>
+      </c>
+      <c r="G360" s="1">
+        <v>601380.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>-3048.0</v>
+      </c>
+      <c r="I360" s="1">
+        <v>-0.50683428115335</v>
+      </c>
+      <c r="J360">
+        <v>3.06</v>
+      </c>
+      <c r="K360" t="s">
+        <v>924</v>
+      </c>
+      <c r="L360" s="1">
+        <v>598332.0</v>
+      </c>
+      <c r="M360" s="1">
+        <v>616701.86</v>
+      </c>
+      <c r="N360" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O360">
+        <v>1</v>
+      </c>
+      <c r="Z360" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="361" spans="1:26">
+      <c r="A361" t="s">
+        <v>926</v>
+      </c>
+      <c r="B361" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C361" s="1">
+        <v>99.687</v>
+      </c>
+      <c r="D361" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E361" t="s">
+        <v>8</v>
+      </c>
+      <c r="F361">
+        <v>1.0</v>
+      </c>
+      <c r="G361" s="1">
+        <v>499355.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>-920.0</v>
+      </c>
+      <c r="I361" s="1">
+        <v>-0.1842376665899</v>
+      </c>
+      <c r="J361">
+        <v>2.36</v>
+      </c>
+      <c r="K361" t="s">
+        <v>927</v>
+      </c>
+      <c r="L361" s="1">
+        <v>498435.0</v>
+      </c>
+      <c r="M361" s="1">
+        <v>510219.25</v>
+      </c>
+      <c r="N361" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O361">
+        <v>1</v>
+      </c>
+      <c r="Z361" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="362" spans="1:26">
+      <c r="A362" t="s">
+        <v>929</v>
+      </c>
+      <c r="B362" s="1">
+        <v>257000.0</v>
+      </c>
+      <c r="C362" s="1">
+        <v>101.202</v>
+      </c>
+      <c r="D362" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E362" t="s">
+        <v>8</v>
+      </c>
+      <c r="F362">
+        <v>1.0</v>
+      </c>
+      <c r="G362" s="1">
+        <v>257000.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>3089.14</v>
+      </c>
+      <c r="I362" s="1">
+        <v>1.202</v>
+      </c>
+      <c r="J362">
+        <v>0.0</v>
+      </c>
+      <c r="K362">
+        <v>0.0</v>
+      </c>
+      <c r="L362" s="1">
+        <v>260089.14</v>
+      </c>
+      <c r="M362" s="1">
+        <v>260089.14</v>
+      </c>
+      <c r="N362" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O362">
+        <v>1</v>
+      </c>
+      <c r="Z362" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="363" spans="1:26">
+      <c r="A363" t="s">
+        <v>931</v>
+      </c>
+      <c r="B363" s="1">
+        <v>10169000.0</v>
+      </c>
+      <c r="C363" s="1">
+        <v>88.452</v>
+      </c>
+      <c r="D363" s="1">
+        <v>87.43399725</v>
+      </c>
+      <c r="E363" t="s">
+        <v>8</v>
+      </c>
+      <c r="F363">
+        <v>1.0</v>
+      </c>
+      <c r="G363" s="1">
+        <v>8891163.18</v>
+      </c>
+      <c r="H363" s="1">
+        <v>103520.7</v>
+      </c>
+      <c r="I363" s="1">
+        <v>1.1643099772689</v>
+      </c>
+      <c r="J363">
+        <v>0.12</v>
+      </c>
+      <c r="K363" t="s">
+        <v>932</v>
+      </c>
+      <c r="L363" s="1">
+        <v>8994683.88</v>
+      </c>
+      <c r="M363" s="1">
+        <v>9006580.22</v>
+      </c>
+      <c r="N363" s="1">
+        <v>2.47</v>
+      </c>
+      <c r="O363">
+        <v>1</v>
+      </c>
+      <c r="Z363" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="364" spans="1:26">
+      <c r="A364" t="s">
+        <v>934</v>
+      </c>
+      <c r="B364" s="1">
+        <v>4498000.0</v>
+      </c>
+      <c r="C364" s="1">
+        <v>67.349</v>
+      </c>
+      <c r="D364" s="1">
+        <v>65.65815474</v>
+      </c>
+      <c r="E364" t="s">
+        <v>8</v>
+      </c>
+      <c r="F364">
+        <v>1.0</v>
+      </c>
+      <c r="G364" s="1">
+        <v>2953303.8</v>
+      </c>
+      <c r="H364" s="1">
+        <v>76054.22</v>
+      </c>
+      <c r="I364" s="1">
+        <v>2.5752250750498</v>
+      </c>
+      <c r="J364">
+        <v>0.92</v>
+      </c>
+      <c r="K364" t="s">
+        <v>935</v>
+      </c>
+      <c r="L364" s="1">
+        <v>3029358.02</v>
+      </c>
+      <c r="M364" s="1">
+        <v>3070641.03</v>
+      </c>
+      <c r="N364" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O364">
+        <v>1</v>
+      </c>
+      <c r="Z364" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="365" spans="1:26">
+      <c r="A365" t="s">
+        <v>937</v>
+      </c>
+      <c r="B365" s="1">
+        <v>966000.0</v>
+      </c>
+      <c r="C365" s="1">
+        <v>86.84</v>
+      </c>
+      <c r="D365" s="1">
+        <v>84.84893478</v>
+      </c>
+      <c r="E365" t="s">
+        <v>8</v>
+      </c>
+      <c r="F365">
+        <v>1.0</v>
+      </c>
+      <c r="G365" s="1">
+        <v>819640.71</v>
+      </c>
+      <c r="H365" s="1">
+        <v>19233.69</v>
+      </c>
+      <c r="I365" s="1">
+        <v>2.3466001341002</v>
+      </c>
+      <c r="J365">
+        <v>1.92</v>
+      </c>
+      <c r="K365" t="s">
+        <v>938</v>
+      </c>
+      <c r="L365" s="1">
+        <v>838874.4</v>
+      </c>
+      <c r="M365" s="1">
+        <v>857448.07</v>
+      </c>
+      <c r="N365" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O365">
+        <v>1</v>
+      </c>
+      <c r="Z365" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="366" spans="1:26">
+      <c r="A366" t="s">
+        <v>940</v>
+      </c>
+      <c r="B366" s="1">
+        <v>1710000.0</v>
+      </c>
+      <c r="C366" s="1">
+        <v>103.503</v>
+      </c>
+      <c r="D366" s="1">
+        <v>103.549</v>
+      </c>
+      <c r="E366" t="s">
+        <v>8</v>
+      </c>
+      <c r="F366">
+        <v>1.0</v>
+      </c>
+      <c r="G366" s="1">
+        <v>1770687.9</v>
+      </c>
+      <c r="H366" s="1">
+        <v>-786.6</v>
+      </c>
+      <c r="I366" s="1">
+        <v>-0.044423413070141</v>
+      </c>
+      <c r="J366">
+        <v>3.58</v>
+      </c>
+      <c r="K366" t="s">
+        <v>941</v>
+      </c>
+      <c r="L366" s="1">
+        <v>1769901.3</v>
+      </c>
+      <c r="M366" s="1">
+        <v>1831109.93</v>
+      </c>
+      <c r="N366" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O366">
+        <v>1</v>
+      </c>
+      <c r="Z366" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="367" spans="1:26">
+      <c r="A367" t="s">
+        <v>943</v>
+      </c>
+      <c r="B367" s="1">
+        <v>302000.0</v>
+      </c>
+      <c r="C367" s="1">
+        <v>99.914</v>
+      </c>
+      <c r="D367" s="1">
+        <v>101.41113245</v>
+      </c>
+      <c r="E367" t="s">
+        <v>8</v>
+      </c>
+      <c r="F367">
+        <v>1.0</v>
+      </c>
+      <c r="G367" s="1">
+        <v>306261.62</v>
+      </c>
+      <c r="H367" s="1">
+        <v>-4521.34</v>
+      </c>
+      <c r="I367" s="1">
+        <v>-1.476299903331</v>
+      </c>
+      <c r="J367">
+        <v>2.65</v>
+      </c>
+      <c r="K367" t="s">
+        <v>944</v>
+      </c>
+      <c r="L367" s="1">
+        <v>301740.28</v>
+      </c>
+      <c r="M367" s="1">
+        <v>309749.49</v>
+      </c>
+      <c r="N367" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O367">
+        <v>1</v>
+      </c>
+      <c r="Z367" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="368" spans="1:26">
+      <c r="A368" t="s">
+        <v>946</v>
+      </c>
+      <c r="B368" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="C368" s="1">
+        <v>100.405</v>
+      </c>
+      <c r="D368" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E368" t="s">
+        <v>8</v>
+      </c>
+      <c r="F368">
+        <v>1.0</v>
+      </c>
+      <c r="G368" s="1">
+        <v>524137.96</v>
+      </c>
+      <c r="H368" s="1">
+        <v>3992.34</v>
+      </c>
+      <c r="I368" s="1">
+        <v>0.76169640527467</v>
+      </c>
+      <c r="J368">
+        <v>1.0</v>
+      </c>
+      <c r="K368" t="s">
+        <v>947</v>
+      </c>
+      <c r="L368" s="1">
+        <v>528130.3</v>
+      </c>
+      <c r="M368" s="1">
+        <v>533375.89</v>
+      </c>
+      <c r="N368" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O368">
+        <v>1</v>
+      </c>
+      <c r="Z368" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="369" spans="1:26">
+      <c r="A369" t="s">
+        <v>949</v>
+      </c>
+      <c r="B369" s="1">
+        <v>165000.0</v>
+      </c>
+      <c r="C369" s="1">
+        <v>100.98</v>
+      </c>
+      <c r="D369" s="1">
+        <v>99.674</v>
+      </c>
+      <c r="E369" t="s">
+        <v>8</v>
+      </c>
+      <c r="F369">
+        <v>1.0</v>
+      </c>
+      <c r="G369" s="1">
+        <v>164462.1</v>
+      </c>
+      <c r="H369" s="1">
+        <v>2154.9</v>
+      </c>
+      <c r="I369" s="1">
+        <v>1.3102714850412</v>
+      </c>
+      <c r="J369">
+        <v>0.28</v>
+      </c>
+      <c r="K369">
+        <v>457.19</v>
+      </c>
+      <c r="L369" s="1">
+        <v>166617.0</v>
+      </c>
+      <c r="M369" s="1">
+        <v>167074.19</v>
+      </c>
+      <c r="N369" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O369">
+        <v>1</v>
+      </c>
+      <c r="Z369" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="370" spans="1:26">
+      <c r="A370" t="s">
+        <v>949</v>
+      </c>
+      <c r="B370" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C370" s="1">
+        <v>100.506</v>
+      </c>
+      <c r="D370" s="1">
+        <v>97.41</v>
+      </c>
+      <c r="E370" t="s">
+        <v>8</v>
+      </c>
+      <c r="F370">
+        <v>1.0</v>
+      </c>
+      <c r="G370" s="1">
+        <v>389640.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>12384.0</v>
+      </c>
+      <c r="I370" s="1">
+        <v>3.178318447798</v>
+      </c>
+      <c r="J370">
+        <v>0.77</v>
+      </c>
+      <c r="K370" t="s">
+        <v>951</v>
+      </c>
+      <c r="L370" s="1">
+        <v>402024.0</v>
+      </c>
+      <c r="M370" s="1">
+        <v>405092.49</v>
+      </c>
+      <c r="N370" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O370">
+        <v>1</v>
+      </c>
+      <c r="Z370" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="371" spans="1:26">
+      <c r="A371" t="s">
+        <v>953</v>
+      </c>
+      <c r="B371" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="C371" s="1">
+        <v>101.812</v>
+      </c>
+      <c r="D371" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E371" t="s">
+        <v>8</v>
+      </c>
+      <c r="F371">
+        <v>1.0</v>
+      </c>
+      <c r="G371" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="H371" s="1">
+        <v>6686.28</v>
+      </c>
+      <c r="I371" s="1">
+        <v>1.812</v>
+      </c>
+      <c r="J371">
+        <v>0.83</v>
+      </c>
+      <c r="K371" t="s">
+        <v>954</v>
+      </c>
+      <c r="L371" s="1">
+        <v>375686.28</v>
+      </c>
+      <c r="M371" s="1">
+        <v>378754.85</v>
+      </c>
+      <c r="N371" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O371">
+        <v>1</v>
+      </c>
+      <c r="Z371" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="372" spans="1:26">
+      <c r="A372" t="s">
+        <v>956</v>
+      </c>
+      <c r="B372" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="C372" s="1">
+        <v>101.032</v>
+      </c>
+      <c r="D372" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E372" t="s">
+        <v>8</v>
+      </c>
+      <c r="F372">
+        <v>1.0</v>
+      </c>
+      <c r="G372" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>3808.08</v>
+      </c>
+      <c r="I372" s="1">
+        <v>1.032</v>
+      </c>
+      <c r="J372">
+        <v>0.68</v>
+      </c>
+      <c r="K372" t="s">
+        <v>957</v>
+      </c>
+      <c r="L372" s="1">
+        <v>372808.08</v>
+      </c>
+      <c r="M372" s="1">
+        <v>375333.4</v>
+      </c>
+      <c r="N372" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O372">
+        <v>1</v>
+      </c>
+      <c r="Z372" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="373" spans="1:26">
+      <c r="A373" t="s">
+        <v>959</v>
+      </c>
+      <c r="B373" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C373" s="1">
+        <v>89.404</v>
+      </c>
+      <c r="D373" s="1">
+        <v>85.25</v>
+      </c>
+      <c r="E373" t="s">
+        <v>8</v>
+      </c>
+      <c r="F373">
+        <v>1.0</v>
+      </c>
+      <c r="G373" s="1">
+        <v>511500.0</v>
+      </c>
+      <c r="H373" s="1">
+        <v>24924.0</v>
+      </c>
+      <c r="I373" s="1">
+        <v>4.8727272727273</v>
+      </c>
+      <c r="J373">
+        <v>0.2</v>
+      </c>
+      <c r="K373" t="s">
+        <v>960</v>
+      </c>
+      <c r="L373" s="1">
+        <v>536424.0</v>
+      </c>
+      <c r="M373" s="1">
+        <v>537644.55</v>
+      </c>
+      <c r="N373" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O373">
+        <v>1</v>
+      </c>
+      <c r="Z373" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="374" spans="1:26">
+      <c r="A374" t="s">
+        <v>962</v>
+      </c>
+      <c r="B374" s="1">
+        <v>351000.0</v>
+      </c>
+      <c r="C374" s="1">
+        <v>101.844</v>
+      </c>
+      <c r="D374" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E374" t="s">
+        <v>8</v>
+      </c>
+      <c r="F374">
+        <v>1.0</v>
+      </c>
+      <c r="G374" s="1">
+        <v>350224.29</v>
+      </c>
+      <c r="H374" s="1">
+        <v>7248.15</v>
+      </c>
+      <c r="I374" s="1">
+        <v>2.0695737580052</v>
+      </c>
+      <c r="J374">
+        <v>2.26</v>
+      </c>
+      <c r="K374" t="s">
+        <v>963</v>
+      </c>
+      <c r="L374" s="1">
+        <v>357472.44</v>
+      </c>
+      <c r="M374" s="1">
+        <v>365406.0</v>
+      </c>
+      <c r="N374" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O374">
+        <v>1</v>
+      </c>
+      <c r="Z374" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="375" spans="1:26">
+      <c r="A375" t="s">
+        <v>965</v>
+      </c>
+      <c r="B375" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C375" s="1">
+        <v>101.527</v>
+      </c>
+      <c r="D375" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="E375" t="s">
+        <v>8</v>
+      </c>
+      <c r="F375">
+        <v>1.0</v>
+      </c>
+      <c r="G375" s="1">
+        <v>411756.0</v>
+      </c>
+      <c r="H375" s="1">
+        <v>-5648.0</v>
+      </c>
+      <c r="I375" s="1">
+        <v>-1.3716861442213</v>
+      </c>
+      <c r="J375">
+        <v>1.27</v>
+      </c>
+      <c r="K375" t="s">
+        <v>966</v>
+      </c>
+      <c r="L375" s="1">
+        <v>406108.0</v>
+      </c>
+      <c r="M375" s="1">
+        <v>411192.93</v>
+      </c>
+      <c r="N375" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O375">
+        <v>1</v>
+      </c>
+      <c r="Z375" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="376" spans="1:26">
+      <c r="A376" t="s">
+        <v>968</v>
+      </c>
+      <c r="B376" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C376" s="1">
+        <v>98.822</v>
+      </c>
+      <c r="D376" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="E376" t="s">
+        <v>8</v>
+      </c>
+      <c r="F376">
+        <v>1.0</v>
+      </c>
+      <c r="G376" s="1">
+        <v>705327.0</v>
+      </c>
+      <c r="H376" s="1">
+        <v>-13573.0</v>
+      </c>
+      <c r="I376" s="1">
+        <v>-1.924355653477</v>
+      </c>
+      <c r="J376">
+        <v>1.11</v>
+      </c>
+      <c r="K376" t="s">
+        <v>969</v>
+      </c>
+      <c r="L376" s="1">
+        <v>691754.0</v>
+      </c>
+      <c r="M376" s="1">
+        <v>699521.12</v>
+      </c>
+      <c r="N376" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O376">
+        <v>1</v>
+      </c>
+      <c r="Z376" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="377" spans="1:26">
+      <c r="A377" t="s">
+        <v>971</v>
+      </c>
+      <c r="B377" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C377" s="1">
+        <v>102.501</v>
+      </c>
+      <c r="D377" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E377" t="s">
+        <v>8</v>
+      </c>
+      <c r="F377">
+        <v>1.0</v>
+      </c>
+      <c r="G377" s="1">
+        <v>199742.0</v>
+      </c>
+      <c r="H377" s="1">
+        <v>5260.0</v>
+      </c>
+      <c r="I377" s="1">
+        <v>2.6333970822361</v>
+      </c>
+      <c r="J377">
+        <v>0.59</v>
+      </c>
+      <c r="K377" t="s">
+        <v>972</v>
+      </c>
+      <c r="L377" s="1">
+        <v>205002.0</v>
+      </c>
+      <c r="M377" s="1">
+        <v>206173.23</v>
+      </c>
+      <c r="N377" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O377">
+        <v>1</v>
+      </c>
+      <c r="Z377" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="378" spans="1:26">
+      <c r="A378" t="s">
+        <v>974</v>
+      </c>
+      <c r="B378" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C378" s="1">
+        <v>98.776</v>
+      </c>
+      <c r="D378" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E378" t="s">
+        <v>8</v>
+      </c>
+      <c r="F378">
+        <v>1.0</v>
+      </c>
+      <c r="G378" s="1">
+        <v>497945.0</v>
+      </c>
+      <c r="H378" s="1">
+        <v>-4065.0</v>
+      </c>
+      <c r="I378" s="1">
+        <v>-0.81635521995401</v>
+      </c>
+      <c r="J378">
+        <v>2.82</v>
+      </c>
+      <c r="K378" t="s">
+        <v>975</v>
+      </c>
+      <c r="L378" s="1">
+        <v>493880.0</v>
+      </c>
+      <c r="M378" s="1">
+        <v>507975.89</v>
+      </c>
+      <c r="N378" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O378">
+        <v>1</v>
+      </c>
+      <c r="Z378" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="379" spans="1:26">
+      <c r="A379" t="s">
+        <v>977</v>
+      </c>
+      <c r="B379" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C379" s="1">
+        <v>98.32</v>
+      </c>
+      <c r="D379" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="E379" t="s">
+        <v>8</v>
+      </c>
+      <c r="F379">
+        <v>1.0</v>
+      </c>
+      <c r="G379" s="1">
+        <v>199816.0</v>
+      </c>
+      <c r="H379" s="1">
+        <v>-3176.0</v>
+      </c>
+      <c r="I379" s="1">
+        <v>-1.5894623053209</v>
+      </c>
+      <c r="J379">
+        <v>1.59</v>
+      </c>
+      <c r="K379" t="s">
+        <v>978</v>
+      </c>
+      <c r="L379" s="1">
+        <v>196640.0</v>
+      </c>
+      <c r="M379" s="1">
+        <v>199826.11</v>
+      </c>
+      <c r="N379" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O379">
+        <v>1</v>
+      </c>
+      <c r="Z379" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="380" spans="1:26">
+      <c r="A380" t="s">
+        <v>977</v>
+      </c>
+      <c r="B380" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C380" s="1">
+        <v>102.752</v>
+      </c>
+      <c r="D380" s="1">
+        <v>103.15</v>
+      </c>
+      <c r="E380" t="s">
+        <v>8</v>
+      </c>
+      <c r="F380">
+        <v>1.0</v>
+      </c>
+      <c r="G380" s="1">
+        <v>206300.0</v>
+      </c>
+      <c r="H380" s="1">
+        <v>-796.0</v>
+      </c>
+      <c r="I380" s="1">
+        <v>-0.38584585555017</v>
+      </c>
+      <c r="J380">
+        <v>1.04</v>
+      </c>
+      <c r="K380" t="s">
+        <v>980</v>
+      </c>
+      <c r="L380" s="1">
+        <v>205504.0</v>
+      </c>
+      <c r="M380" s="1">
+        <v>207586.19</v>
+      </c>
+      <c r="N380" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O380">
+        <v>1</v>
+      </c>
+      <c r="Z380" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="381" spans="1:26">
+      <c r="A381" t="s">
+        <v>982</v>
+      </c>
+      <c r="B381" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C381" s="1">
+        <v>104.77</v>
+      </c>
+      <c r="D381" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="E381" t="s">
+        <v>8</v>
+      </c>
+      <c r="F381">
+        <v>1.0</v>
+      </c>
+      <c r="G381" s="1">
+        <v>426400.0</v>
+      </c>
+      <c r="H381" s="1">
+        <v>-7320.0</v>
+      </c>
+      <c r="I381" s="1">
+        <v>-1.7166979362101</v>
+      </c>
+      <c r="J381">
+        <v>2.97</v>
+      </c>
+      <c r="K381" t="s">
+        <v>983</v>
+      </c>
+      <c r="L381" s="1">
+        <v>419080.0</v>
+      </c>
+      <c r="M381" s="1">
+        <v>430956.71</v>
+      </c>
+      <c r="N381" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O381">
+        <v>1</v>
+      </c>
+      <c r="Z381" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="382" spans="1:26">
+      <c r="A382" t="s">
+        <v>985</v>
+      </c>
+      <c r="B382" s="1">
+        <v>683000.0</v>
+      </c>
+      <c r="C382" s="1">
+        <v>99.439</v>
+      </c>
+      <c r="D382" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="E382" t="s">
+        <v>8</v>
+      </c>
+      <c r="F382">
+        <v>1.0</v>
+      </c>
+      <c r="G382" s="1">
+        <v>682330.66</v>
+      </c>
+      <c r="H382" s="1">
+        <v>-3162.29</v>
+      </c>
+      <c r="I382" s="1">
+        <v>-0.4634541851014</v>
+      </c>
+      <c r="J382">
+        <v>1.3</v>
+      </c>
+      <c r="K382" t="s">
+        <v>986</v>
+      </c>
+      <c r="L382" s="1">
+        <v>679168.37</v>
+      </c>
+      <c r="M382" s="1">
+        <v>688054.39</v>
+      </c>
+      <c r="N382" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O382">
+        <v>1</v>
+      </c>
+      <c r="Z382" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="383" spans="1:26">
+      <c r="A383" t="s">
+        <v>988</v>
+      </c>
+      <c r="B383" s="1">
+        <v>384000.0</v>
+      </c>
+      <c r="C383" s="1">
+        <v>100.886</v>
+      </c>
+      <c r="D383" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E383" t="s">
+        <v>8</v>
+      </c>
+      <c r="F383">
+        <v>1.0</v>
+      </c>
+      <c r="G383" s="1">
+        <v>384000.0</v>
+      </c>
+      <c r="H383" s="1">
+        <v>3402.24</v>
+      </c>
+      <c r="I383" s="1">
+        <v>0.886</v>
+      </c>
+      <c r="J383">
+        <v>1.74</v>
+      </c>
+      <c r="K383" t="s">
+        <v>989</v>
+      </c>
+      <c r="L383" s="1">
+        <v>387402.24</v>
+      </c>
+      <c r="M383" s="1">
+        <v>394101.09</v>
+      </c>
+      <c r="N383" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O383">
+        <v>1</v>
+      </c>
+      <c r="Z383" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="384" spans="1:26">
+      <c r="A384" t="s">
+        <v>991</v>
+      </c>
+      <c r="B384" s="1">
+        <v>138000.0</v>
+      </c>
+      <c r="C384" s="1">
+        <v>102.508</v>
+      </c>
+      <c r="D384" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E384" t="s">
+        <v>8</v>
+      </c>
+      <c r="F384">
+        <v>1.0</v>
+      </c>
+      <c r="G384" s="1">
+        <v>138000.0</v>
+      </c>
+      <c r="H384" s="1">
+        <v>3461.04</v>
+      </c>
+      <c r="I384" s="1">
+        <v>2.508</v>
+      </c>
+      <c r="J384">
+        <v>0.84</v>
+      </c>
+      <c r="K384" t="s">
+        <v>992</v>
+      </c>
+      <c r="L384" s="1">
+        <v>141461.04</v>
+      </c>
+      <c r="M384" s="1">
+        <v>142620.17</v>
+      </c>
+      <c r="N384" s="1">
         <v>0.04</v>
       </c>
-      <c r="P9">
-[...196 lines deleted...]
-      <c r="O13" s="1">
+      <c r="O384">
+        <v>1</v>
+      </c>
+      <c r="Z384" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="385" spans="1:26">
+      <c r="A385" t="s">
+        <v>994</v>
+      </c>
+      <c r="B385" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C385" s="1">
+        <v>103.076</v>
+      </c>
+      <c r="D385" s="1">
+        <v>99.65790667</v>
+      </c>
+      <c r="E385" t="s">
+        <v>8</v>
+      </c>
+      <c r="F385">
+        <v>1.0</v>
+      </c>
+      <c r="G385" s="1">
+        <v>298973.72</v>
+      </c>
+      <c r="H385" s="1">
+        <v>10254.28</v>
+      </c>
+      <c r="I385" s="1">
+        <v>3.4298265412759</v>
+      </c>
+      <c r="J385">
+        <v>0.24</v>
+      </c>
+      <c r="K385">
+        <v>711.99</v>
+      </c>
+      <c r="L385" s="1">
+        <v>309228.0</v>
+      </c>
+      <c r="M385" s="1">
+        <v>309939.99</v>
+      </c>
+      <c r="N385" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O385">
+        <v>1</v>
+      </c>
+      <c r="Z385" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="386" spans="1:26">
+      <c r="A386" t="s">
+        <v>996</v>
+      </c>
+      <c r="B386" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C386" s="1">
+        <v>102.453</v>
+      </c>
+      <c r="D386" s="1">
+        <v>103.47225</v>
+      </c>
+      <c r="E386" t="s">
+        <v>8</v>
+      </c>
+      <c r="F386">
+        <v>1.0</v>
+      </c>
+      <c r="G386" s="1">
+        <v>310416.75</v>
+      </c>
+      <c r="H386" s="1">
+        <v>-3057.75</v>
+      </c>
+      <c r="I386" s="1">
+        <v>-0.9850467154237</v>
+      </c>
+      <c r="J386">
+        <v>1.19</v>
+      </c>
+      <c r="K386" t="s">
+        <v>997</v>
+      </c>
+      <c r="L386" s="1">
+        <v>307359.0</v>
+      </c>
+      <c r="M386" s="1">
+        <v>310922.01</v>
+      </c>
+      <c r="N386" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O386">
+        <v>1</v>
+      </c>
+      <c r="Z386" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="387" spans="1:26">
+      <c r="A387" t="s">
+        <v>999</v>
+      </c>
+      <c r="B387" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C387" s="1">
+        <v>100.249</v>
+      </c>
+      <c r="D387" s="1">
+        <v>99.142</v>
+      </c>
+      <c r="E387" t="s">
+        <v>8</v>
+      </c>
+      <c r="F387">
+        <v>1.0</v>
+      </c>
+      <c r="G387" s="1">
+        <v>495710.0</v>
+      </c>
+      <c r="H387" s="1">
+        <v>5535.0</v>
+      </c>
+      <c r="I387" s="1">
+        <v>1.116580258619</v>
+      </c>
+      <c r="J387">
+        <v>3.1</v>
+      </c>
+      <c r="K387" t="s">
+        <v>1000</v>
+      </c>
+      <c r="L387" s="1">
+        <v>501245.0</v>
+      </c>
+      <c r="M387" s="1">
+        <v>516745.0</v>
+      </c>
+      <c r="N387" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O387">
+        <v>1</v>
+      </c>
+      <c r="Z387" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="388" spans="1:26">
+      <c r="A388" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B388" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C388" s="1">
+        <v>101.19</v>
+      </c>
+      <c r="D388" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E388" t="s">
+        <v>8</v>
+      </c>
+      <c r="F388">
+        <v>1.0</v>
+      </c>
+      <c r="G388" s="1">
+        <v>602478.0</v>
+      </c>
+      <c r="H388" s="1">
+        <v>4662.0</v>
+      </c>
+      <c r="I388" s="1">
+        <v>0.77380418870067</v>
+      </c>
+      <c r="J388">
+        <v>0.49</v>
+      </c>
+      <c r="K388" t="s">
+        <v>1003</v>
+      </c>
+      <c r="L388" s="1">
+        <v>607140.0</v>
+      </c>
+      <c r="M388" s="1">
+        <v>610061.13</v>
+      </c>
+      <c r="N388" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O388">
+        <v>1</v>
+      </c>
+      <c r="Z388" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="389" spans="1:26">
+      <c r="A389" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B389" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C389" s="1">
+        <v>92.324</v>
+      </c>
+      <c r="D389" s="1">
+        <v>92.35</v>
+      </c>
+      <c r="E389" t="s">
+        <v>8</v>
+      </c>
+      <c r="F389">
+        <v>1.0</v>
+      </c>
+      <c r="G389" s="1">
+        <v>369400.0</v>
+      </c>
+      <c r="H389" s="1">
+        <v>-104.0</v>
+      </c>
+      <c r="I389" s="1">
+        <v>-0.02815376285869</v>
+      </c>
+      <c r="J389">
+        <v>0.42</v>
+      </c>
+      <c r="K389" t="s">
+        <v>1006</v>
+      </c>
+      <c r="L389" s="1">
+        <v>369296.0</v>
+      </c>
+      <c r="M389" s="1">
+        <v>370967.23</v>
+      </c>
+      <c r="N389" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O389">
+        <v>1</v>
+      </c>
+      <c r="Z389" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="390" spans="1:26">
+      <c r="A390" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B390" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C390" s="1">
+        <v>90.089</v>
+      </c>
+      <c r="D390" s="1">
+        <v>90.199</v>
+      </c>
+      <c r="E390" t="s">
+        <v>8</v>
+      </c>
+      <c r="F390">
+        <v>1.0</v>
+      </c>
+      <c r="G390" s="1">
+        <v>270597.0</v>
+      </c>
+      <c r="H390" s="1">
+        <v>-330.0</v>
+      </c>
+      <c r="I390" s="1">
+        <v>-0.12195257153627</v>
+      </c>
+      <c r="J390">
+        <v>0.61</v>
+      </c>
+      <c r="K390" t="s">
+        <v>1009</v>
+      </c>
+      <c r="L390" s="1">
+        <v>270267.0</v>
+      </c>
+      <c r="M390" s="1">
+        <v>272110.15</v>
+      </c>
+      <c r="N390" s="1">
         <v>0.07</v>
       </c>
-      <c r="P13">
-[...246 lines deleted...]
-      <c r="O18" s="1">
+      <c r="O390">
+        <v>1</v>
+      </c>
+      <c r="Z390" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="391" spans="1:26">
+      <c r="A391" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B391" s="1">
+        <v>392000.0</v>
+      </c>
+      <c r="C391" s="1">
+        <v>101.438</v>
+      </c>
+      <c r="D391" s="1">
+        <v>102.83</v>
+      </c>
+      <c r="E391" t="s">
+        <v>8</v>
+      </c>
+      <c r="F391">
+        <v>1.0</v>
+      </c>
+      <c r="G391" s="1">
+        <v>403093.6</v>
+      </c>
+      <c r="H391" s="1">
+        <v>-5456.64</v>
+      </c>
+      <c r="I391" s="1">
+        <v>-1.3536905572304</v>
+      </c>
+      <c r="J391">
+        <v>0.0</v>
+      </c>
+      <c r="K391">
+        <v>0.0</v>
+      </c>
+      <c r="L391" s="1">
+        <v>397636.96</v>
+      </c>
+      <c r="M391" s="1">
+        <v>397636.96</v>
+      </c>
+      <c r="N391" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O391">
+        <v>1</v>
+      </c>
+      <c r="Z391" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="392" spans="1:26">
+      <c r="A392" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B392" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C392" s="1">
+        <v>98.617</v>
+      </c>
+      <c r="D392" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E392" t="s">
+        <v>8</v>
+      </c>
+      <c r="F392">
+        <v>1.0</v>
+      </c>
+      <c r="G392" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="H392" s="1">
+        <v>-6915.0</v>
+      </c>
+      <c r="I392" s="1">
+        <v>-1.383</v>
+      </c>
+      <c r="J392">
+        <v>1.39</v>
+      </c>
+      <c r="K392" t="s">
+        <v>1014</v>
+      </c>
+      <c r="L392" s="1">
+        <v>493085.0</v>
+      </c>
+      <c r="M392" s="1">
+        <v>500051.49</v>
+      </c>
+      <c r="N392" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O392">
+        <v>1</v>
+      </c>
+      <c r="Z392" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="393" spans="1:26">
+      <c r="A393" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B393" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C393" s="1">
+        <v>101.366</v>
+      </c>
+      <c r="D393" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E393" t="s">
+        <v>8</v>
+      </c>
+      <c r="F393">
+        <v>1.0</v>
+      </c>
+      <c r="G393" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H393" s="1">
+        <v>2732.0</v>
+      </c>
+      <c r="I393" s="1">
+        <v>1.366</v>
+      </c>
+      <c r="J393">
+        <v>0.82</v>
+      </c>
+      <c r="K393" t="s">
+        <v>1017</v>
+      </c>
+      <c r="L393" s="1">
+        <v>202732.0</v>
+      </c>
+      <c r="M393" s="1">
+        <v>204369.75</v>
+      </c>
+      <c r="N393" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O393">
+        <v>1</v>
+      </c>
+      <c r="Z393" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="394" spans="1:26">
+      <c r="A394" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B394" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C394" s="1">
+        <v>96.621</v>
+      </c>
+      <c r="D394" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="E394" t="s">
+        <v>8</v>
+      </c>
+      <c r="F394">
+        <v>1.0</v>
+      </c>
+      <c r="G394" s="1">
+        <v>389000.0</v>
+      </c>
+      <c r="H394" s="1">
+        <v>-2516.0</v>
+      </c>
+      <c r="I394" s="1">
+        <v>-0.64678663239075</v>
+      </c>
+      <c r="J394">
+        <v>0.49</v>
+      </c>
+      <c r="K394" t="s">
+        <v>1020</v>
+      </c>
+      <c r="L394" s="1">
+        <v>386484.0</v>
+      </c>
+      <c r="M394" s="1">
+        <v>388429.21</v>
+      </c>
+      <c r="N394" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O394">
+        <v>1</v>
+      </c>
+      <c r="Z394" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="395" spans="1:26">
+      <c r="A395" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B395" s="1">
+        <v>265000.0</v>
+      </c>
+      <c r="C395" s="1">
+        <v>100.117</v>
+      </c>
+      <c r="D395" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="E395" t="s">
+        <v>8</v>
+      </c>
+      <c r="F395">
+        <v>1.0</v>
+      </c>
+      <c r="G395" s="1">
+        <v>264191.75</v>
+      </c>
+      <c r="H395" s="1">
+        <v>1118.3</v>
+      </c>
+      <c r="I395" s="1">
+        <v>0.42329103766488</v>
+      </c>
+      <c r="J395">
+        <v>0.15</v>
+      </c>
+      <c r="K395">
+        <v>408.39</v>
+      </c>
+      <c r="L395" s="1">
+        <v>265310.05</v>
+      </c>
+      <c r="M395" s="1">
+        <v>265718.44</v>
+      </c>
+      <c r="N395" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O395">
+        <v>1</v>
+      </c>
+      <c r="Z395" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="396" spans="1:26">
+      <c r="A396" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B396" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C396" s="1">
+        <v>84.029</v>
+      </c>
+      <c r="D396" s="1">
+        <v>81.804</v>
+      </c>
+      <c r="E396" t="s">
+        <v>8</v>
+      </c>
+      <c r="F396">
+        <v>1.0</v>
+      </c>
+      <c r="G396" s="1">
+        <v>327216.0</v>
+      </c>
+      <c r="H396" s="1">
+        <v>8900.0</v>
+      </c>
+      <c r="I396" s="1">
+        <v>2.7199158965332</v>
+      </c>
+      <c r="J396">
+        <v>0.62</v>
+      </c>
+      <c r="K396" t="s">
+        <v>1025</v>
+      </c>
+      <c r="L396" s="1">
+        <v>336116.0</v>
+      </c>
+      <c r="M396" s="1">
+        <v>338598.19</v>
+      </c>
+      <c r="N396" s="1">
         <v>0.09</v>
       </c>
-      <c r="P18">
-[...96 lines deleted...]
-      <c r="O20" s="1">
+      <c r="O396">
+        <v>1</v>
+      </c>
+      <c r="Z396" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="397" spans="1:26">
+      <c r="A397" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B397" s="1">
+        <v>377000.0</v>
+      </c>
+      <c r="C397" s="1">
+        <v>101.957</v>
+      </c>
+      <c r="D397" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="E397" t="s">
+        <v>8</v>
+      </c>
+      <c r="F397">
+        <v>1.0</v>
+      </c>
+      <c r="G397" s="1">
+        <v>374802.09</v>
+      </c>
+      <c r="H397" s="1">
+        <v>9575.8</v>
+      </c>
+      <c r="I397" s="1">
+        <v>2.554895038072</v>
+      </c>
+      <c r="J397">
+        <v>0.9</v>
+      </c>
+      <c r="K397" t="s">
+        <v>1028</v>
+      </c>
+      <c r="L397" s="1">
+        <v>384377.89</v>
+      </c>
+      <c r="M397" s="1">
+        <v>387786.38</v>
+      </c>
+      <c r="N397" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O397">
+        <v>1</v>
+      </c>
+      <c r="Z397" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="398" spans="1:26">
+      <c r="A398" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B398" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C398" s="1">
+        <v>100.947</v>
+      </c>
+      <c r="D398" s="1">
+        <v>100.86</v>
+      </c>
+      <c r="E398" t="s">
+        <v>8</v>
+      </c>
+      <c r="F398">
+        <v>1.0</v>
+      </c>
+      <c r="G398" s="1">
+        <v>403440.0</v>
+      </c>
+      <c r="H398" s="1">
+        <v>348.0</v>
+      </c>
+      <c r="I398" s="1">
+        <v>0.086258179654967</v>
+      </c>
+      <c r="J398">
+        <v>0.16</v>
+      </c>
+      <c r="K398">
+        <v>634.74</v>
+      </c>
+      <c r="L398" s="1">
+        <v>403788.0</v>
+      </c>
+      <c r="M398" s="1">
+        <v>404422.74</v>
+      </c>
+      <c r="N398" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O398">
+        <v>1</v>
+      </c>
+      <c r="Z398" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="399" spans="1:26">
+      <c r="A399" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B399" s="1">
+        <v>2442.0</v>
+      </c>
+      <c r="C399" s="1">
+        <v>0.2375</v>
+      </c>
+      <c r="D399" s="1">
+        <v>0.2090151515</v>
+      </c>
+      <c r="E399" t="s">
+        <v>8</v>
+      </c>
+      <c r="F399">
+        <v>1.0</v>
+      </c>
+      <c r="G399" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H399" s="1">
+        <v>173900.0</v>
+      </c>
+      <c r="I399" s="1">
+        <v>0</v>
+      </c>
+      <c r="J399">
+        <v>0.0</v>
+      </c>
+      <c r="K399">
+        <v>0.0</v>
+      </c>
+      <c r="L399" s="1">
+        <v>173900.0</v>
+      </c>
+      <c r="M399" s="1">
+        <v>173900.0</v>
+      </c>
+      <c r="N399" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O399">
+        <v>1</v>
+      </c>
+      <c r="Z399" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="400" spans="1:26">
+      <c r="A400" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B400" s="1">
+        <v>2442.0</v>
+      </c>
+      <c r="C400" s="1">
+        <v>0.0375</v>
+      </c>
+      <c r="D400" s="1">
+        <v>0.0910309173</v>
+      </c>
+      <c r="E400" t="s">
+        <v>8</v>
+      </c>
+      <c r="F400">
+        <v>1.0</v>
+      </c>
+      <c r="G400" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H400" s="1">
+        <v>-326806.25</v>
+      </c>
+      <c r="I400" s="1">
+        <v>0</v>
+      </c>
+      <c r="J400">
+        <v>0.0</v>
+      </c>
+      <c r="K400">
+        <v>0.0</v>
+      </c>
+      <c r="L400" s="1">
+        <v>-326806.25</v>
+      </c>
+      <c r="M400" s="1">
+        <v>-326806.25</v>
+      </c>
+      <c r="N400" s="1">
+        <v>-0.09</v>
+      </c>
+      <c r="O400">
+        <v>1</v>
+      </c>
+      <c r="Z400" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="401" spans="1:26">
+      <c r="A401" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B401" s="1">
+        <v>1459.0</v>
+      </c>
+      <c r="C401" s="1">
+        <v>10.7</v>
+      </c>
+      <c r="D401" s="1">
+        <v>60.3524331734</v>
+      </c>
+      <c r="E401" t="s">
+        <v>8</v>
+      </c>
+      <c r="F401">
+        <v>1.0</v>
+      </c>
+      <c r="G401" s="1">
+        <v>880542.0</v>
+      </c>
+      <c r="H401" s="1">
+        <v>-724429.0</v>
+      </c>
+      <c r="I401" s="1">
+        <v>-82.270805935435</v>
+      </c>
+      <c r="J401">
+        <v>0.0</v>
+      </c>
+      <c r="K401">
+        <v>0.0</v>
+      </c>
+      <c r="L401" s="1">
+        <v>156113.0</v>
+      </c>
+      <c r="M401" s="1">
+        <v>156113.0</v>
+      </c>
+      <c r="N401" s="1">
         <v>0.04</v>
       </c>
-      <c r="P20">
-[...946 lines deleted...]
-      <c r="O39" s="1">
+      <c r="O401">
+        <v>1</v>
+      </c>
+      <c r="Z401" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="402" spans="1:26">
+      <c r="A402" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B402" s="1">
+        <v>-2442.0</v>
+      </c>
+      <c r="C402" s="1">
         <v>0.16</v>
       </c>
-      <c r="P39">
-[...5731 lines deleted...]
-      <c r="J154" s="1">
+      <c r="D402" s="1">
+        <v>0.1458097871</v>
+      </c>
+      <c r="E402" t="s">
+        <v>8</v>
+      </c>
+      <c r="F402">
+        <v>1.0</v>
+      </c>
+      <c r="G402" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H402" s="1">
+        <v>-86631.25</v>
+      </c>
+      <c r="I402" s="1">
         <v>0</v>
       </c>
-      <c r="K154">
-[...46 lines deleted...]
-      <c r="J155" s="1">
+      <c r="J402">
+        <v>0.0</v>
+      </c>
+      <c r="K402">
+        <v>0.0</v>
+      </c>
+      <c r="L402" s="1">
+        <v>-86631.25</v>
+      </c>
+      <c r="M402" s="1">
+        <v>-86631.25</v>
+      </c>
+      <c r="N402" s="1">
+        <v>-0.02</v>
+      </c>
+      <c r="O402">
+        <v>1</v>
+      </c>
+      <c r="Z402" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="403" spans="1:26">
+      <c r="A403" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B403" s="1">
+        <v>-2442.0</v>
+      </c>
+      <c r="C403" s="1">
+        <v>0.0625</v>
+      </c>
+      <c r="D403" s="1">
+        <v>0.0649733825</v>
+      </c>
+      <c r="E403" t="s">
+        <v>8</v>
+      </c>
+      <c r="F403">
+        <v>1.0</v>
+      </c>
+      <c r="G403" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H403" s="1">
+        <v>15100.0</v>
+      </c>
+      <c r="I403" s="1">
         <v>0</v>
       </c>
-      <c r="K155">
-[...11 lines deleted...]
-      <c r="O155" s="1">
+      <c r="J403">
+        <v>0.0</v>
+      </c>
+      <c r="K403">
+        <v>0.0</v>
+      </c>
+      <c r="L403" s="1">
+        <v>15100.0</v>
+      </c>
+      <c r="M403" s="1">
+        <v>15100.0</v>
+      </c>
+      <c r="N403" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O403">
+        <v>1</v>
+      </c>
+      <c r="Z403" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="404" spans="1:26">
+      <c r="A404" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B404" s="1">
+        <v>-1459.0</v>
+      </c>
+      <c r="C404" s="1">
+        <v>8.8</v>
+      </c>
+      <c r="D404" s="1">
+        <v>50.6</v>
+      </c>
+      <c r="E404" t="s">
+        <v>8</v>
+      </c>
+      <c r="F404">
+        <v>1.0</v>
+      </c>
+      <c r="G404" s="1">
+        <v>-738254.0</v>
+      </c>
+      <c r="H404" s="1">
+        <v>609862.0</v>
+      </c>
+      <c r="I404" s="1">
+        <v>-82.608695652174</v>
+      </c>
+      <c r="J404">
+        <v>0.0</v>
+      </c>
+      <c r="K404">
+        <v>0.0</v>
+      </c>
+      <c r="L404" s="1">
+        <v>-128392.0</v>
+      </c>
+      <c r="M404" s="1">
+        <v>-128392.0</v>
+      </c>
+      <c r="N404" s="1">
         <v>-0.04</v>
       </c>
-      <c r="P155">
-[...12450 lines deleted...]
-        <v>1</v>
+      <c r="O404">
+        <v>1</v>
+      </c>
+      <c r="Z404" t="s">
+        <v>1041</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">