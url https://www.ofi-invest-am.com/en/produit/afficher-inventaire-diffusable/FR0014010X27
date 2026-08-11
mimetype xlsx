--- v3 (2026-07-11)
+++ v4 (2026-08-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="801">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="869">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
@@ -154,1941 +154,2016 @@
   <si>
     <t>FR0129597979</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 04/02/2027</t>
   </si>
   <si>
     <t>FR0129677722</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 06/04/2027</t>
   </si>
   <si>
     <t>FR0129438273</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 11/09/2026</t>
   </si>
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
-    <t>FR0129174506</t>
-[...2 lines deleted...]
-    <t>EURO ACHMEA BANK NV 30/04/2026</t>
+    <t>FR0129713618</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 29/04/2027</t>
   </si>
   <si>
     <t>FR0129518264</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 09/06/2026</t>
   </si>
   <si>
-    <t>223 392.17</t>
+    <t>282 205.00</t>
   </si>
   <si>
     <t>FR0129448058</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 26/05/2026</t>
   </si>
   <si>
-    <t>81 660.00</t>
+    <t>101 099.94</t>
   </si>
   <si>
     <t>XS3311140738</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 03/03/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
+    <t>XS3329243623</t>
+  </si>
+  <si>
+    <t>EURO BANCO SANTANDER SA 24/03/2027</t>
+  </si>
+  <si>
+    <t>FR0129713642</t>
+  </si>
+  <si>
+    <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 04/05/2027</t>
+  </si>
+  <si>
+    <t>12 724.44</t>
+  </si>
+  <si>
     <t>FR0129539765</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 09/12/2026</t>
   </si>
   <si>
-    <t>299 774.22</t>
-[...5 lines deleted...]
-    <t>EURO BELFIUS BANQUE SA 10/04/2026</t>
+    <t>380 671.00</t>
+  </si>
+  <si>
+    <t>BE6373373859</t>
+  </si>
+  <si>
+    <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
   </si>
   <si>
     <t>FR0129677078</t>
   </si>
   <si>
     <t>EURO BPCE SA 02/04/2027</t>
   </si>
   <si>
-    <t>10 094.22</t>
+    <t>50 515.56</t>
   </si>
   <si>
     <t>FR0129598696</t>
   </si>
   <si>
     <t>EURO BPCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>94 259.38</t>
+    <t>142 249.31</t>
   </si>
   <si>
     <t>FR0129539633</t>
   </si>
   <si>
     <t>EURO BPCE SA 10/12/2026</t>
   </si>
   <si>
-    <t>223 839.00</t>
+    <t>284 244.92</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>385 346.21</t>
+    <t>455 379.07</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>488 150.25</t>
+    <t>548 947.25</t>
   </si>
   <si>
     <t>FR0129381796</t>
   </si>
   <si>
     <t>EURO CAISSE CENTRALE DU CREDIT MUTUEL 03/08/2026</t>
   </si>
   <si>
-    <t>437 109.75</t>
+    <t>498 100.08</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3283860545</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 24/07/2026</t>
   </si>
   <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
-    <t>XS3311089950</t>
-[...2 lines deleted...]
-    <t>EURO CARLSBERG BREWERIES A/S 07/05/2026</t>
+    <t>XS3361234886</t>
+  </si>
+  <si>
+    <t>EURO CAIXABANK SA 26/04/2027</t>
   </si>
   <si>
     <t>XS3289873336</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 11/06/2026</t>
   </si>
   <si>
     <t>XS3297690037</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 21/05/2026</t>
   </si>
   <si>
-    <t>XS3336911915</t>
-[...8 lines deleted...]
-    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 30/04/2026</t>
+    <t>XS3367683490</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 03/07/2026</t>
+  </si>
+  <si>
+    <t>XS3366186222</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 29/05/2026</t>
   </si>
   <si>
     <t>XS3293646231</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 04/02/2027</t>
   </si>
   <si>
-    <t>BE6373282910</t>
-[...14 lines deleted...]
-    <t>EURO COFINIMMO SA 27/04/2026</t>
+    <t>FR0129706430</t>
+  </si>
+  <si>
+    <t>EURO COFACE SA 23/06/2026</t>
+  </si>
+  <si>
+    <t>BE6373663846</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 22/05/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ454P5</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/06/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
+    <t>DE000CZ46AQ7</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 20/04/2027</t>
+  </si>
+  <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
+    <t>FR0129705994</t>
+  </si>
+  <si>
+    <t>EURO COMPAGNIE DE SAINT GOBAIN SA 01/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129582237</t>
+  </si>
+  <si>
+    <t>EURO COVIVIO SA 25/05/2026</t>
+  </si>
+  <si>
     <t>FR0129621738</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 12/02/2027</t>
   </si>
   <si>
-    <t>70 756.00</t>
+    <t>111 266.22</t>
   </si>
   <si>
     <t>FR0129621746</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/08/2026</t>
   </si>
   <si>
-    <t>67 644.89</t>
+    <t>106 377.33</t>
   </si>
   <si>
     <t>FR0129621753</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>68 578.22</t>
+    <t>107 844.00</t>
   </si>
   <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>302 418.67</t>
+    <t>384 026.56</t>
   </si>
   <si>
     <t>FR0129582690</t>
   </si>
   <si>
     <t>EURO ELIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>ES05306747J8</t>
-[...8 lines deleted...]
-    <t>EURO ESSILORLUXOTTICA SA 20/04/2026</t>
+    <t>FR0129448090</t>
+  </si>
+  <si>
+    <t>EURO ELIS SA 22/05/2026</t>
+  </si>
+  <si>
+    <t>ES05306747Y7</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 10/06/2026</t>
+  </si>
+  <si>
+    <t>XS3374195777</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 08/06/2026</t>
+  </si>
+  <si>
+    <t>XS3358231929</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 22/05/2026</t>
+  </si>
+  <si>
+    <t>XS3364651508</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 29/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129709046</t>
+  </si>
+  <si>
+    <t>EURO ENGIE SA 29/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129705275</t>
+  </si>
+  <si>
+    <t>EURO ESSILORLUXOTTICA SA 24/06/2026</t>
+  </si>
+  <si>
+    <t>XS3358227067</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 22/05/2026</t>
+  </si>
+  <si>
+    <t>XS3359534529</t>
+  </si>
+  <si>
+    <t>EURO HEINEKEN NV 05/06/2026</t>
+  </si>
+  <si>
+    <t>XS3367620492</t>
+  </si>
+  <si>
+    <t>EURO HEINEKEN NV 06/07/2026</t>
   </si>
   <si>
     <t>XS3306628242</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
-    <t>XS3315890395</t>
-[...2 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
+    <t>XS3367672709</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 03/07/2026</t>
+  </si>
+  <si>
+    <t>XS3375218867</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 08/07/2026</t>
+  </si>
+  <si>
+    <t>XS3352622040</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 19/06/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>769 144.44</t>
+    <t>849 697.78</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>315 325.83</t>
+    <t>375 334.00</t>
+  </si>
+  <si>
+    <t>FR0129706604</t>
+  </si>
+  <si>
+    <t>EURO ING BANK NV 23/04/2027</t>
+  </si>
+  <si>
+    <t>11 308.50</t>
+  </si>
+  <si>
+    <t>FR0129706620</t>
+  </si>
+  <si>
+    <t>EURO ING BANK NV 24/03/2027</t>
+  </si>
+  <si>
+    <t>11 258.50</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>88 540.94</t>
-[...5 lines deleted...]
-    <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
+    <t>128 549.72</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3273054091</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/10/2026</t>
   </si>
   <si>
     <t>XS3273160286</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/11/2026</t>
   </si>
   <si>
     <t>XS3273166648</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/12/2026</t>
   </si>
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3184045931</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 14/09/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
+    <t>XS3358264185</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/04/2027</t>
+  </si>
+  <si>
+    <t>XS3359531426</t>
+  </si>
+  <si>
+    <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 24/06/2026</t>
+  </si>
+  <si>
     <t>BE6372053262</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 23/10/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
+    <t>FR0129632651</t>
+  </si>
+  <si>
+    <t>EURO KERING FINANCE SNC 07/08/2026</t>
+  </si>
+  <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
-    <t>XS3059595531</t>
-[...5 lines deleted...]
-    <t>1 600 178.42</t>
+    <t>XS3355982888</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 19/02/2027</t>
+  </si>
+  <si>
+    <t>XS3355988224</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
+  </si>
+  <si>
+    <t>XS3355977888</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/12/2026</t>
   </si>
   <si>
     <t>FR0129487270</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 06/11/2026</t>
   </si>
   <si>
     <t>FR0129548857</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 08/01/2027</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3299679301</t>
   </si>
   <si>
     <t>EURO MUFG BANK LTD 12/06/2026</t>
   </si>
   <si>
-    <t>66 089.33</t>
+    <t>103 932.89</t>
   </si>
   <si>
     <t>XS3087766385</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 01/06/2026</t>
   </si>
   <si>
     <t>XS3295143153</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 05/02/2027</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3099966312</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 15/05/2026</t>
   </si>
   <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>279 055.00</t>
-[...5 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 15/04/2026</t>
+    <t>340 085.08</t>
+  </si>
+  <si>
+    <t>XS3348765788</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 13/05/2026</t>
   </si>
   <si>
     <t>XS3305112065</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
   </si>
   <si>
     <t>XS3303516838</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
   </si>
   <si>
     <t>XS3281723133</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 29/05/2026</t>
   </si>
   <si>
+    <t>XS3351072502</t>
+  </si>
+  <si>
+    <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
+  </si>
+  <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
-    <t>FR0129575652</t>
-[...2 lines deleted...]
-    <t>EURO RTE RESEAU DE TRANSPORT D ELECTRIC 21/04/2026</t>
+    <t>XS3299470412</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3318879270</t>
   </si>
   <si>
-    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3124348148</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 15/05/2026</t>
   </si>
   <si>
     <t>XS3112585677</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 03/06/2026</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
-    <t>FR0129677953</t>
-[...10 lines deleted...]
-  <si>
     <t>BE6369222086</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/07/2026</t>
   </si>
   <si>
+    <t>BE6372794881</t>
+  </si>
+  <si>
+    <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 20/10/2026</t>
+  </si>
+  <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
-    <t>FR0129063246</t>
-[...2 lines deleted...]
-    <t>EURO SVENSKA HANDELSBANKEN AB 29/04/2026</t>
+    <t>XS3352619921</t>
+  </si>
+  <si>
+    <t>EURO SWEDBANK AB 16/04/2027</t>
   </si>
   <si>
     <t>XS3303709805</t>
   </si>
   <si>
     <t>EURO TERNA RETE ELETTRICA NAZIONALE SPA 18/05/2026</t>
   </si>
   <si>
-    <t>FR0129622058</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0129628394</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 13/05/2026</t>
   </si>
   <si>
-    <t>FR0129628154</t>
-[...2 lines deleted...]
-    <t>EURO UNIVERSAL MUSIC GROUP NV 22/04/2026</t>
+    <t>FR0129630333</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 29/05/2026</t>
   </si>
   <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
   <si>
-    <t>FR0129549632</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129332229</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 06/07/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129259398</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 27/05/2026</t>
   </si>
   <si>
     <t>FR0129519841</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 08/07/2026</t>
   </si>
   <si>
-    <t>112 240.00</t>
+    <t>151 390.22</t>
   </si>
   <si>
     <t>FR0129201952</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/05/2026</t>
   </si>
   <si>
-    <t>633 175.42</t>
+    <t>694 449.25</t>
   </si>
   <si>
     <t>FR0129576379</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 23/06/2026</t>
   </si>
   <si>
     <t>FR0129202190</t>
   </si>
   <si>
     <t>NEUCP BANCO BILBAO VIZCAYA ARGENTARIA (P 13/05/2026</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>11 406.00</t>
+    <t>52 006.22</t>
   </si>
   <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>143 192.29</t>
+    <t>193 690.83</t>
   </si>
   <si>
     <t>FR0129548444</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 09/10/2026</t>
   </si>
   <si>
-    <t>141 296.46</t>
+    <t>191 128.33</t>
   </si>
   <si>
     <t>FR0129621415</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
   </si>
   <si>
-    <t>71 706.00</t>
+    <t>112 041.11</t>
   </si>
   <si>
     <t>FR0129671345</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/03/2027</t>
   </si>
   <si>
-    <t>36 451.39</t>
+    <t>76 734.61</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>233 110.28</t>
+    <t>283 737.50</t>
   </si>
   <si>
     <t>FR0129621340</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
   </si>
   <si>
-    <t>69 489.33</t>
+    <t>108 580.00</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>75 444.75</t>
+    <t>105 330.13</t>
   </si>
   <si>
     <t>FR0129315299</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 25/06/2026</t>
   </si>
   <si>
-    <t>242 995.96</t>
+    <t>273 261.13</t>
   </si>
   <si>
     <t>FR0129598092</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 05/02/2027</t>
   </si>
   <si>
-    <t>80 874.67</t>
+    <t>121 397.33</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>171 072.42</t>
+    <t>231 404.00</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>230 504.17</t>
+    <t>280 918.13</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>229 483.33</t>
+    <t>279 675.07</t>
   </si>
   <si>
     <t>FR0129621605</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 12/11/2026</t>
   </si>
   <si>
-    <t>FR0129439222</t>
-[...8 lines deleted...]
-    <t>NEUCP COFACE SA 23/04/2026</t>
+    <t>110 557.78</t>
   </si>
   <si>
     <t>FR0129677144</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 30/06/2026</t>
   </si>
   <si>
+    <t>BE6373961919</t>
+  </si>
+  <si>
+    <t>NEUCP COFINIMMO SA 04/06/2026</t>
+  </si>
+  <si>
+    <t>BE6373705290</t>
+  </si>
+  <si>
+    <t>NEUCP COFINIMMO SA 27/05/2026</t>
+  </si>
+  <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
     <t>FR0129676310</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 30/11/2026</t>
   </si>
   <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>145 411.11</t>
+    <t>196 126.67</t>
   </si>
   <si>
     <t>FR0129548592</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 09/09/2026</t>
   </si>
   <si>
-    <t>139 400.63</t>
+    <t>188 565.83</t>
   </si>
   <si>
     <t>FR0129671998</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/03/2027</t>
   </si>
   <si>
-    <t>43 991.11</t>
+    <t>94 341.67</t>
+  </si>
+  <si>
+    <t>FR0129706067</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE SA 23/04/2027</t>
+  </si>
+  <si>
+    <t>24 086.72</t>
   </si>
   <si>
     <t>FR0129260818</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/07/2026</t>
   </si>
   <si>
-    <t>708 854.00</t>
+    <t>790 024.00</t>
   </si>
   <si>
     <t>FR0129234854</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>393 933.33</t>
+    <t>434 752.50</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>224 406.00</t>
+    <t>264 087.89</t>
   </si>
   <si>
     <t>FR0129678217</t>
   </si>
   <si>
     <t>NEUCP DANONE SA 08/01/2027</t>
   </si>
   <si>
-    <t>3 718.50</t>
+    <t>63 268.33</t>
+  </si>
+  <si>
+    <t>FR0129683761</t>
+  </si>
+  <si>
+    <t>NEUCP ELECTRICITE DE FRANCE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129678530</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 09/07/2026</t>
   </si>
   <si>
-    <t>1 195.00</t>
+    <t>39 469.83</t>
+  </si>
+  <si>
+    <t>FR0129681963</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 12/06/2026</t>
   </si>
   <si>
     <t>FR0129649382</t>
   </si>
   <si>
     <t>NEUCP ESSILORLUXOTTICA SA 29/05/2026</t>
   </si>
   <si>
     <t>FR0129622520</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129234789</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 03/06/2026</t>
   </si>
   <si>
-    <t>583 125.00</t>
+    <t>643 553.75</t>
   </si>
   <si>
     <t>FR0129678985</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 08/04/2027</t>
   </si>
   <si>
-    <t>1 256.11</t>
+    <t>41 486.50</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>614 455.67</t>
+    <t>674 919.50</t>
   </si>
   <si>
     <t>FR0129674976</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 25/03/2027</t>
   </si>
   <si>
-    <t>15 075.33</t>
-[...5 lines deleted...]
-    <t>NEUCP KERING FINANCE SNC 11/05/2026</t>
+    <t>45 270.00</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>233 548.22</t>
+    <t>313 292.00</t>
+  </si>
+  <si>
+    <t>FR0129651875</t>
+  </si>
+  <si>
+    <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
+  </si>
+  <si>
+    <t>48 477.00</t>
   </si>
   <si>
     <t>FR0129516557</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 24/12/2026</t>
   </si>
   <si>
-    <t>91 677.78</t>
+    <t>131 422.33</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>65 032.92</t>
+    <t>94 834.50</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>62 699.58</t>
+    <t>91 434.50</t>
   </si>
   <si>
     <t>FR0129516680</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/10/2026</t>
   </si>
   <si>
-    <t>63 866.25</t>
-[...5 lines deleted...]
-    <t>NEUCP SAFRAN SA 07/05/2026</t>
+    <t>93 134.50</t>
+  </si>
+  <si>
+    <t>FR0129680197</t>
+  </si>
+  <si>
+    <t>NEUCP PERNOD RICARD FINANCE SA 22/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129728038</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 08/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129683191</t>
+  </si>
+  <si>
+    <t>NEUCP SEB SA 16/07/2026</t>
   </si>
   <si>
     <t>FR0129261212</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 02/07/2026</t>
   </si>
   <si>
-    <t>702 587.33</t>
+    <t>783 046.22</t>
   </si>
   <si>
     <t>FR0129261832</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 03/07/2026</t>
   </si>
   <si>
-    <t>1 046 406.67</t>
+    <t>1 167 036.00</t>
   </si>
   <si>
     <t>FR0129331171</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 04/08/2026</t>
   </si>
   <si>
-    <t>775 116.25</t>
-[...5 lines deleted...]
-    <t>NEUCP SONEPAR SA 07/05/2026</t>
+    <t>875 510.14</t>
   </si>
   <si>
     <t>FR0129633303</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129634624</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 22/05/2026</t>
   </si>
   <si>
-    <t>FR0129582765</t>
-[...2 lines deleted...]
-    <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
+    <t>FR0129681195</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 04/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129680932</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 30/06/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>FR0129678860</t>
-[...2 lines deleted...]
-    <t>NEUCP UNION FINANCES GRAINS 07/05/2026</t>
+    <t>FR0129629715</t>
+  </si>
+  <si>
+    <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
   </si>
   <si>
     <t>FR0129678175</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 09/11/2026</t>
   </si>
   <si>
-    <t>1 875.92</t>
-[...5 lines deleted...]
-    <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2026</t>
+    <t>31 917.50</t>
+  </si>
+  <si>
+    <t>FR0129630960</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2027</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>103 628.00</t>
+    <t>143 208.44</t>
+  </si>
+  <si>
+    <t>FR0129681781</t>
+  </si>
+  <si>
+    <t>NEUCP VIVENDI SE 13/05/2026</t>
   </si>
   <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>22 715.00</t>
+    <t>63 155.56</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>38 801.10</t>
+    <t>53 582.47</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>136 438.36</t>
+    <t>189 041.10</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>83 690.63</t>
+    <t>92 112.33</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>59 579.45</t>
+    <t>101 026.03</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>325 386.99</t>
+    <t>453 934.93</t>
   </si>
   <si>
     <t>FR001400M8T2</t>
   </si>
   <si>
     <t>ALD SA 4.375 23/11/2026</t>
   </si>
   <si>
-    <t>65 684.93</t>
-[...8 lines deleted...]
-    <t>212 149.32</t>
+    <t>81 027.40</t>
   </si>
   <si>
     <t>FR001400E3H8</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
   </si>
   <si>
-    <t>628 561.64</t>
+    <t>691 027.40</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>33 184.93</t>
+    <t>45 678.08</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>200 000.00</t>
-[...8 lines deleted...]
-    <t>1 368.49</t>
+    <t>221 917.81</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>173 157.53</t>
+    <t>190 582.19</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>245 753.42</t>
+    <t>302 739.73</t>
   </si>
   <si>
     <t>XS2915279140</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
   </si>
   <si>
+    <t>13 973.33</t>
+  </si>
+  <si>
     <t>XS2887901325</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 3 27/08/2027</t>
   </si>
   <si>
-    <t>92 465.75</t>
+    <t>105 616.44</t>
   </si>
   <si>
     <t>XS1748456974</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 1.125 11/06/2026</t>
   </si>
   <si>
-    <t>321 133.56</t>
+    <t>355 160.96</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
-    <t>18 684.93</t>
+    <t>32 273.97</t>
   </si>
   <si>
     <t>FR0013382116</t>
   </si>
   <si>
     <t>BPIFRANCE FINANCEMENT SA 0.625 25/05/2026</t>
   </si>
   <si>
-    <t>81 934.93</t>
+    <t>90 154.11</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>13 663.13</t>
+    <t>42 811.13</t>
   </si>
   <si>
     <t>XS2624683301</t>
   </si>
   <si>
     <t>CARLSBERG BREWERIES A/S 3.5 26/11/2026</t>
   </si>
   <si>
-    <t>35 978.08</t>
+    <t>44 569.86</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>201 883.56</t>
+    <t>735 174.66</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>9 694.52</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>135 232.19</t>
+    <t>157 654.11</t>
   </si>
   <si>
     <t>XS2534985523</t>
   </si>
   <si>
     <t>DNB BANK ASA 21/09/2027</t>
   </si>
   <si>
-    <t>85 616.44</t>
+    <t>99 315.07</t>
   </si>
   <si>
     <t>FR0013213295</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 1 13/10/2026</t>
   </si>
   <si>
-    <t>97 534.25</t>
+    <t>115 068.49</t>
+  </si>
+  <si>
+    <t>FR001400M9L7</t>
+  </si>
+  <si>
+    <t>ELECTRICITE DE FRANCE SA 3.75 05/06/2027</t>
+  </si>
+  <si>
+    <t>1 222 602.74</t>
   </si>
   <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>43 410.62</t>
+    <t>59 377.74</t>
   </si>
   <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>158 364.33</t>
+    <t>193 313.70</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>546 805.48</t>
+    <t>639 386.30</t>
   </si>
   <si>
     <t>XS2554746185</t>
   </si>
   <si>
     <t>ING GROEP NV 14/11/2027</t>
   </si>
   <si>
-    <t>313 950.00</t>
+    <t>382 760.96</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>14 970.89</t>
+    <t>21 814.73</t>
   </si>
   <si>
     <t>XS2583741934</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 3.375 06/02/2027</t>
   </si>
   <si>
-    <t>74 527.40</t>
+    <t>112 993.15</t>
   </si>
   <si>
     <t>XS2150015555</t>
   </si>
   <si>
     <t>KONINKLIJKE AHOLD DELHAIZE NV 1.75 02/04/2027</t>
   </si>
   <si>
-    <t>2 053.97</t>
+    <t>11 443.56</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>40 462.33</t>
+    <t>48 078.77</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>1 010.27</t>
+    <t>1 119.86</t>
   </si>
   <si>
     <t>XS2679903950</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
   </si>
   <si>
-    <t>203 967.12</t>
-[...8 lines deleted...]
-    <t>45 495.89</t>
+    <t>237 961.64</t>
   </si>
   <si>
     <t>XS2465984107</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
   </si>
   <si>
+    <t>21 573.44</t>
+  </si>
+  <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>32 723.78</t>
+    <t>36 273.48</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>36 587.88</t>
+    <t>67 398.73</t>
   </si>
   <si>
     <t>XS2443893255</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 1.125 16/02/2027</t>
   </si>
   <si>
-    <t>14 023.97</t>
+    <t>22 654.11</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>42 882.19</t>
+    <t>50 860.27</t>
   </si>
   <si>
     <t>XS2115094737</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
   </si>
   <si>
-    <t>3 630.82</t>
+    <t>5 669.18</t>
   </si>
   <si>
     <t>XS2553798443</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 4 09/11/2026</t>
   </si>
   <si>
-    <t>198 575.34</t>
+    <t>240 657.53</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>55 956.16</t>
+    <t>80 153.42</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>151 890.41</t>
+    <t>285 698.63</t>
   </si>
   <si>
     <t>XS2443485565</t>
   </si>
   <si>
     <t>SWEDBANK AB 1.3 17/02/2027</t>
   </si>
   <si>
-    <t>36 328.77</t>
+    <t>59 123.29</t>
   </si>
   <si>
     <t>FR0014000UC8</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 0.625 04/05/2027</t>
   </si>
   <si>
-    <t>10 479.45</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0011224963</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 4.625 30/03/2027</t>
   </si>
   <si>
-    <t>3 801.37</t>
+    <t>15 965.75</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>306 164.38</t>
+    <t>339 041.10</t>
   </si>
   <si>
     <t>SWAP04352459</t>
   </si>
   <si>
     <t>2554499422#S_2026092</t>
   </si>
   <si>
-    <t>-5 297.59</t>
+    <t>-6 074.43</t>
   </si>
   <si>
     <t>SWAP04352467</t>
   </si>
   <si>
     <t>2554651102#S_2026092</t>
   </si>
   <si>
-    <t>-1 631.56</t>
+    <t>-1 870.15</t>
   </si>
   <si>
     <t>SWAP04394350</t>
   </si>
   <si>
     <t>2581142962#S_2026051</t>
   </si>
   <si>
-    <t>-24 921.55</t>
+    <t>-27 165.25</t>
   </si>
   <si>
     <t>SWAP04553497</t>
   </si>
   <si>
-    <t>SWAP04609322</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04618200</t>
   </si>
   <si>
-    <t>-7 575.17</t>
-[...5 lines deleted...]
-    <t>-2 857.24</t>
+    <t>-8 155.48</t>
   </si>
   <si>
     <t>SWAP04656977</t>
   </si>
   <si>
-    <t>-11 425.17</t>
-[...17 lines deleted...]
-    <t>23 623.72</t>
+    <t>-12 420.00</t>
   </si>
   <si>
     <t>SWAP04697167</t>
   </si>
   <si>
-    <t>39 562.25</t>
+    <t>43 229.59</t>
   </si>
   <si>
     <t>SWAP04698537</t>
   </si>
   <si>
-    <t>10 173.61</t>
+    <t>11 394.73</t>
   </si>
   <si>
     <t>SWAP04702881</t>
   </si>
   <si>
-    <t>12 821.85</t>
+    <t>14 108.05</t>
   </si>
   <si>
     <t>SWAP04706845</t>
   </si>
   <si>
-    <t>47 597.92</t>
-[...5 lines deleted...]
-    <t>10 611.93</t>
+    <t>52 511.11</t>
   </si>
   <si>
     <t>SWAP04714392</t>
   </si>
   <si>
-    <t>26 479.63</t>
+    <t>29 494.21</t>
   </si>
   <si>
     <t>SWAP04716167</t>
   </si>
   <si>
-    <t>7 252.00</t>
+    <t>8 077.50</t>
   </si>
   <si>
     <t>SWAP04716168</t>
   </si>
   <si>
-    <t>4 603.23</t>
+    <t>5 624.45</t>
   </si>
   <si>
     <t>SWAP04716895</t>
   </si>
   <si>
-    <t>45 066.00</t>
+    <t>50 149.66</t>
   </si>
   <si>
     <t>SWAP04723467</t>
   </si>
   <si>
-    <t>24 468.66</t>
+    <t>27 363.11</t>
   </si>
   <si>
     <t>SWAP04724763</t>
   </si>
   <si>
-    <t>5 439.95</t>
+    <t>6 075.35</t>
   </si>
   <si>
     <t>SWAP04724793</t>
   </si>
   <si>
-    <t>26 473.34</t>
+    <t>29 610.00</t>
   </si>
   <si>
     <t>SWAP04726544</t>
   </si>
   <si>
-    <t>18 418.12</t>
-[...5 lines deleted...]
-    <t>13 483.16</t>
+    <t>20 583.34</t>
   </si>
   <si>
     <t>SWAP04752152</t>
   </si>
   <si>
-    <t>13 005.45</t>
+    <t>14 618.55</t>
   </si>
   <si>
     <t>SWAP04753998</t>
   </si>
   <si>
-    <t>20 722.17</t>
+    <t>23 364.00</t>
   </si>
   <si>
     <t>SWAP04756890</t>
   </si>
   <si>
-    <t>4 700.99</t>
+    <t>5 287.78</t>
   </si>
   <si>
     <t>SWAP04761277</t>
   </si>
   <si>
-    <t>14 201.83</t>
+    <t>15 999.36</t>
   </si>
   <si>
     <t>SWAP04761533</t>
   </si>
   <si>
-    <t>17 458.86</t>
+    <t>19 678.63</t>
   </si>
   <si>
     <t>SWAP04772677</t>
   </si>
   <si>
-    <t>19 136.95</t>
+    <t>21 790.85</t>
   </si>
   <si>
     <t>SWAP04780162</t>
   </si>
   <si>
-    <t>8 492.50</t>
+    <t>9 743.65</t>
   </si>
   <si>
     <t>SWAP04780467</t>
   </si>
   <si>
-    <t>21 571.92</t>
+    <t>24 765.83</t>
   </si>
   <si>
     <t>SWAP04785474</t>
   </si>
   <si>
-    <t>5 362.93</t>
+    <t>6 395.28</t>
   </si>
   <si>
     <t>SWAP04790434</t>
   </si>
   <si>
-    <t>7 637.75</t>
+    <t>8 865.54</t>
   </si>
   <si>
     <t>SWAP04790431</t>
   </si>
   <si>
-    <t>6 387.92</t>
+    <t>7 534.99</t>
   </si>
   <si>
     <t>SWAP04790432</t>
   </si>
   <si>
-    <t>1 462.32</t>
+    <t>1 725.59</t>
   </si>
   <si>
     <t>SWAP04790433</t>
   </si>
   <si>
-    <t>1 977.65</t>
+    <t>2 333.51</t>
   </si>
   <si>
     <t>SWAP04793798</t>
   </si>
   <si>
-    <t>1 552.32</t>
+    <t>2 229.46</t>
   </si>
   <si>
     <t>SWAP04795115</t>
   </si>
   <si>
-    <t>27 330.00</t>
+    <t>31 740.83</t>
   </si>
   <si>
     <t>SWAP04806549</t>
   </si>
   <si>
-    <t>14 742.92</t>
+    <t>17 252.92</t>
   </si>
   <si>
     <t>SWAP04806548</t>
   </si>
   <si>
-    <t>7 286.04</t>
-[...5 lines deleted...]
-    <t>2 107.50</t>
+    <t>8 528.54</t>
   </si>
   <si>
     <t>SWAP04827719</t>
   </si>
   <si>
-    <t>2 925.42</t>
+    <t>3 524.75</t>
   </si>
   <si>
     <t>SWAP04827721</t>
   </si>
   <si>
-    <t>2 999.17</t>
+    <t>3 611.00</t>
   </si>
   <si>
     <t>SWAP04827716</t>
   </si>
   <si>
-    <t>1 607.65</t>
+    <t>2 274.77</t>
   </si>
   <si>
     <t>SWAP04829890</t>
   </si>
   <si>
     <t>SWAP04829894</t>
   </si>
   <si>
-    <t>SWAP04833430</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04839963</t>
   </si>
   <si>
-    <t>9 576.39</t>
+    <t>11 411.66</t>
   </si>
   <si>
     <t>SWAP04839964</t>
   </si>
   <si>
-    <t>3 934.14</t>
+    <t>4 698.12</t>
   </si>
   <si>
     <t>SWAP04865154</t>
   </si>
   <si>
-    <t>19 477.33</t>
+    <t>23 389.34</t>
   </si>
   <si>
     <t>SWAP04866298</t>
   </si>
   <si>
-    <t>2 920.42</t>
+    <t>3 554.42</t>
   </si>
   <si>
     <t>SWAP04877910</t>
   </si>
   <si>
-    <t>1 821.69</t>
+    <t>3 162.30</t>
   </si>
   <si>
     <t>SWAP04879835</t>
   </si>
   <si>
-    <t>7 612.67</t>
+    <t>9 388.17</t>
   </si>
   <si>
     <t>SWAP04879833</t>
   </si>
   <si>
-    <t>6 027.22</t>
+    <t>7 444.30</t>
   </si>
   <si>
     <t>SWAP04892827</t>
   </si>
   <si>
     <t>SWAP04892826</t>
   </si>
   <si>
-    <t>2 347.56</t>
+    <t>3 023.22</t>
   </si>
   <si>
     <t>SWAP04892825</t>
   </si>
   <si>
-    <t>5 776.23</t>
+    <t>7 360.89</t>
   </si>
   <si>
     <t>SWAP04894161</t>
   </si>
   <si>
-    <t>2 087.63</t>
+    <t>2 659.07</t>
   </si>
   <si>
     <t>SWAP04894164</t>
   </si>
   <si>
     <t>SWAP04900108</t>
   </si>
   <si>
-    <t>1 054.00</t>
+    <t>1 381.72</t>
   </si>
   <si>
     <t>SWAP04901578</t>
   </si>
   <si>
     <t>SWAP04902359</t>
   </si>
   <si>
     <t>SWAP04902899</t>
   </si>
   <si>
     <t>SWAP04922678</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
     <t>SWAP04922725</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
   </si>
   <si>
     <t>SWAP04923561</t>
   </si>
@@ -2119,342 +2194,471 @@
   <si>
     <t>SWAP04943174</t>
   </si>
   <si>
     <t>SWAP04947592</t>
   </si>
   <si>
     <t>C00000002Y1T20260122</t>
   </si>
   <si>
     <t>SWAP04947594</t>
   </si>
   <si>
     <t>SWAP04969582</t>
   </si>
   <si>
     <t>C00000002Y1T20260127</t>
   </si>
   <si>
     <t>SWAP04981021</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
+    <t>1 023.87</t>
+  </si>
+  <si>
     <t>SWAP04986560</t>
   </si>
   <si>
     <t>C00000002Y1T20260203</t>
   </si>
   <si>
     <t>SWAP04986743</t>
   </si>
   <si>
     <t>C00000002Y1T20260204</t>
   </si>
   <si>
     <t>SWAP04987056</t>
   </si>
   <si>
     <t>C00000002Y1T20260205</t>
   </si>
   <si>
     <t>SWAP04987063</t>
   </si>
   <si>
     <t>C00000002Y1T20260206</t>
   </si>
   <si>
     <t>SWAP04987064</t>
   </si>
   <si>
     <t>SWAP04987151</t>
   </si>
   <si>
     <t>C00000002Y1T20260209</t>
   </si>
   <si>
     <t>SWAP05014509</t>
   </si>
   <si>
     <t>C00000002Y1T20260327</t>
   </si>
   <si>
+    <t>-3 042.72</t>
+  </si>
+  <si>
     <t>SWAP05016428</t>
   </si>
   <si>
     <t>C00000002Y1T20260331</t>
   </si>
   <si>
+    <t>-2 288.59</t>
+  </si>
+  <si>
     <t>SWAP05017520</t>
   </si>
   <si>
     <t>C00000002Y1T20260401</t>
   </si>
   <si>
+    <t>-4 121.12</t>
+  </si>
+  <si>
     <t>SWAP04947609</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
     <t>SWAP04986431</t>
   </si>
   <si>
     <t>C000000051DS20260202</t>
   </si>
   <si>
     <t>SWAP04988844</t>
   </si>
   <si>
     <t>C000000051DS20260217</t>
   </si>
   <si>
     <t>SWAP04988913</t>
   </si>
   <si>
     <t>C000000051DS20260219</t>
   </si>
   <si>
     <t>SWAP05009020</t>
   </si>
   <si>
     <t>C000000051DS20260304</t>
   </si>
   <si>
     <t>SWAP05016429</t>
   </si>
   <si>
     <t>C000000051DS20260331</t>
   </si>
   <si>
-    <t>-1 530.57</t>
+    <t>-9 117.89</t>
+  </si>
+  <si>
+    <t>SWAP05019804</t>
+  </si>
+  <si>
+    <t>C000000051DS20260416</t>
+  </si>
+  <si>
+    <t>-1 836.53</t>
+  </si>
+  <si>
+    <t>SWAP05023433</t>
+  </si>
+  <si>
+    <t>C000000051DS20260421</t>
+  </si>
+  <si>
+    <t>-2 991.69</t>
   </si>
   <si>
     <t>SWAP04969583</t>
   </si>
   <si>
     <t>C00000009R8J20260127</t>
   </si>
   <si>
+    <t>SWAP04987059</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260205</t>
+  </si>
+  <si>
     <t>SWAP04987054</t>
   </si>
   <si>
-    <t>C00000009R8J20260205</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04987256</t>
   </si>
   <si>
     <t>C00000009R8J20260210</t>
   </si>
   <si>
     <t>SWAP04987709</t>
   </si>
   <si>
     <t>C00000009R8J20260212</t>
   </si>
   <si>
+    <t>SWAP04988861</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260218</t>
+  </si>
+  <si>
     <t>SWAP04988860</t>
   </si>
   <si>
-    <t>C00000009R8J20260218</t>
-[...2 lines deleted...]
-    <t>SWAP04988861</t>
+    <t>SWAP04989115</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260223</t>
   </si>
   <si>
     <t>SWAP04989116</t>
   </si>
   <si>
-    <t>C00000009R8J20260223</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04990587</t>
   </si>
   <si>
     <t>C00000009R8J20260225</t>
   </si>
   <si>
     <t>SWAP04996165</t>
   </si>
   <si>
     <t>C00000009R8J20260226</t>
   </si>
   <si>
     <t>SWAP05013727</t>
   </si>
   <si>
     <t>C00000009R8J20260326</t>
   </si>
   <si>
     <t>SWAP05019259</t>
   </si>
   <si>
     <t>C00000009R8J20260408</t>
   </si>
   <si>
+    <t>-1 168.74</t>
+  </si>
+  <si>
     <t>SWAP04922677</t>
   </si>
   <si>
     <t>C0000000BHC120260106</t>
   </si>
   <si>
     <t>SWAP04943175</t>
   </si>
   <si>
     <t>C0000000BHC120260115</t>
   </si>
   <si>
     <t>SWAP04987055</t>
   </si>
   <si>
     <t>C0000000BHC120260205</t>
   </si>
   <si>
+    <t>SWAP04987450</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260211</t>
+  </si>
+  <si>
     <t>SWAP04987452</t>
   </si>
   <si>
-    <t>C0000000BHC120260211</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04988041</t>
   </si>
   <si>
     <t>C0000000BHC120260213</t>
   </si>
   <si>
+    <t>1 600.29</t>
+  </si>
+  <si>
     <t>SWAP04989835</t>
   </si>
   <si>
     <t>C0000000BHC120260224</t>
   </si>
   <si>
+    <t>SWAP04996163</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260226</t>
+  </si>
+  <si>
+    <t>SWAP04996162</t>
+  </si>
+  <si>
     <t>SWAP04996164</t>
   </si>
   <si>
-    <t>C0000000BHC120260226</t>
-[...7 lines deleted...]
-  <si>
     <t>SWAP04996572</t>
   </si>
   <si>
     <t>C0000000BHC120260227</t>
   </si>
   <si>
     <t>SWAP04996573</t>
   </si>
   <si>
     <t>SWAP04996570</t>
   </si>
   <si>
     <t>SWAP05009423</t>
   </si>
   <si>
     <t>C0000000BHC120260309</t>
   </si>
   <si>
-    <t>-2 267.85</t>
+    <t>-4 660.65</t>
   </si>
   <si>
     <t>SWAP05010420</t>
   </si>
   <si>
     <t>C0000000BHC120260311</t>
   </si>
   <si>
-    <t>-4 214.23</t>
+    <t>-9 004.18</t>
+  </si>
+  <si>
+    <t>SWAP05019801</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260416</t>
   </si>
   <si>
     <t>SWAP04922723</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
-    <t>1 444.20</t>
+    <t>2 148.74</t>
   </si>
   <si>
     <t>SWAP04923568</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
+    <t>SWAP05019983</t>
+  </si>
+  <si>
+    <t>C0000000KKM920260417</t>
+  </si>
+  <si>
+    <t>-1 609.04</t>
+  </si>
+  <si>
+    <t>SWAP05027258</t>
+  </si>
+  <si>
+    <t>C0000000KKM920260423</t>
+  </si>
+  <si>
+    <t>-2 196.51</t>
+  </si>
+  <si>
+    <t>SWAP05030306</t>
+  </si>
+  <si>
+    <t>C0000000KKM920260505</t>
+  </si>
+  <si>
     <t>SWAP05002489</t>
   </si>
   <si>
     <t>C0000000NXVE20260302</t>
   </si>
   <si>
+    <t>SWAP05019600</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260414</t>
+  </si>
+  <si>
+    <t>-5 873.72</t>
+  </si>
+  <si>
+    <t>SWAP05019680</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260415</t>
+  </si>
+  <si>
+    <t>SWAP05019679</t>
+  </si>
+  <si>
+    <t>-6 090.75</t>
+  </si>
+  <si>
+    <t>SWAP05019681</t>
+  </si>
+  <si>
+    <t>-7 422.64</t>
+  </si>
+  <si>
+    <t>SWAP05019981</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260417</t>
+  </si>
+  <si>
+    <t>-3 946.79</t>
+  </si>
+  <si>
+    <t>SWAP05019986</t>
+  </si>
+  <si>
+    <t>-4 903.98</t>
+  </si>
+  <si>
+    <t>SWAP05019985</t>
+  </si>
+  <si>
+    <t>-3 025.96</t>
+  </si>
+  <si>
+    <t>SWAP05019988</t>
+  </si>
+  <si>
+    <t>-3 535.96</t>
+  </si>
+  <si>
+    <t>SWAP05029794</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260428</t>
+  </si>
+  <si>
+    <t>SWAP05029796</t>
+  </si>
+  <si>
+    <t>-1 138.42</t>
+  </si>
+  <si>
+    <t>SWAP05030305</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260505</t>
+  </si>
+  <si>
     <t>SWAP04923569</t>
   </si>
   <si>
     <t>C0000000OM5220260108</t>
   </si>
   <si>
     <t>SWAP04923562</t>
   </si>
   <si>
     <t>SWAP04987259</t>
   </si>
   <si>
     <t>C0000000OM5220260210</t>
   </si>
   <si>
-    <t>SWAP04506695</t>
-[...14 lines deleted...]
-    <t>-7 035.40</t>
+    <t>SWAP05019602</t>
+  </si>
+  <si>
+    <t>C0000000OM5220260414</t>
+  </si>
+  <si>
+    <t>-6 262.25</t>
   </si>
   <si>
     <t>SWAP04987062</t>
   </si>
   <si>
     <t>ST 1.912/OIS+m020327</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2824,241 +3028,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>786689.6991</v>
+        <v>811277.7925</v>
       </c>
       <c r="D2">
-        <v>4790.39</v>
+        <v>4799.52</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>3768547617.09</v>
+        <v>3893740765.12</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>3768547617.09</v>
+        <v>3893740765.12</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1806942.0976</v>
+        <v>1809984.4913</v>
       </c>
       <c r="D3">
-        <v>106.88</v>
+        <v>107.07</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>193130342.32</v>
+        <v>193806995.2</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>193130342.32</v>
+        <v>193806995.2</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1019260.0295</v>
+        <v>1170906.3795</v>
       </c>
       <c r="D4">
-        <v>1072.64</v>
+        <v>1074.69</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1093308030.97</v>
+        <v>1258362061.1</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1093308030.97</v>
+        <v>1258362061.1</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>2000578.0</v>
+        <v>2121955.0</v>
       </c>
       <c r="D5">
-        <v>103.35</v>
+        <v>103.54</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>206763042.47</v>
+        <v>219726664.2</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>206763042.47</v>
+        <v>219726664.2</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>101.46</v>
+        <v>101.65</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1014.61</v>
+        <v>1016.55</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1014.61</v>
+        <v>1016.55</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>3106.0</v>
       </c>
       <c r="D7">
-        <v>100.71</v>
+        <v>100.89</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>312812.72</v>
+        <v>313394.77</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>312812.72</v>
+        <v>313394.77</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P339"/>
+  <dimension ref="A1:P366"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O339" sqref="O339"/>
+      <selection activeCell="O366" sqref="O366"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -3077,16939 +3281,18289 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
-        <v>21906.0</v>
+        <v>16092.0</v>
       </c>
       <c r="D2" s="1">
-        <v>11606.414</v>
+        <v>11628.374</v>
       </c>
       <c r="E2" s="1">
-        <v>11595.707629417</v>
+        <v>11613.498063634</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>254015571.33</v>
+        <v>186884410.84</v>
       </c>
       <c r="I2" s="1">
-        <v>234533.75</v>
+        <v>239383.57</v>
       </c>
       <c r="J2" s="1">
-        <v>0.092330461779176</v>
+        <v>0.12809178086285</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>254250105.08</v>
+        <v>187123794.41</v>
       </c>
       <c r="N2" s="1">
-        <v>254250105.08</v>
+        <v>187123794.41</v>
       </c>
       <c r="O2" s="1">
-        <v>4.83</v>
+        <v>3.36</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>970.0</v>
+        <v>689.0</v>
       </c>
       <c r="D3" s="1">
-        <v>261841.86</v>
+        <v>262323.19</v>
       </c>
       <c r="E3" s="1">
-        <v>261617.98661856</v>
+        <v>261933.26101597</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>253769447.02</v>
+        <v>180472016.84</v>
       </c>
       <c r="I3" s="1">
-        <v>217157.18</v>
+        <v>268661.07</v>
       </c>
       <c r="J3" s="1">
-        <v>0.085572626078539</v>
+        <v>0.1488657769244</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>253986604.2</v>
+        <v>180740677.91</v>
       </c>
       <c r="N3" s="1">
-        <v>253986604.2</v>
+        <v>180740677.91</v>
       </c>
       <c r="O3" s="1">
-        <v>4.83</v>
+        <v>3.25</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>97.8232</v>
+        <v>98.0586</v>
       </c>
       <c r="E4" s="1">
         <v>97.78043835</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>19556087.67</v>
       </c>
       <c r="I4" s="1">
-        <v>8552.33</v>
+        <v>55632.33</v>
       </c>
       <c r="J4" s="1">
-        <v>0.043732315708114</v>
+        <v>0.28447576498311</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19564640.0</v>
+        <v>19611720.0</v>
       </c>
       <c r="N4" s="1">
-        <v>19564640.0</v>
+        <v>19611720.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.3084</v>
+        <v>97.544</v>
       </c>
       <c r="E5" s="1">
         <v>97.132225</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>9713222.5</v>
       </c>
       <c r="I5" s="1">
-        <v>17617.5</v>
+        <v>41177.5</v>
       </c>
       <c r="J5" s="1">
-        <v>0.18137646903486</v>
+        <v>0.4239324281926</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9730840.0</v>
+        <v>9754400.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9730840.0</v>
+        <v>9754400.0</v>
       </c>
       <c r="O5" s="1">
         <v>0.18</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>98.9885</v>
+        <v>99.1982</v>
       </c>
       <c r="E6" s="1">
         <v>98.023359</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>9802335.9</v>
       </c>
       <c r="I6" s="1">
-        <v>96514.1</v>
+        <v>117484.1</v>
       </c>
       <c r="J6" s="1">
-        <v>0.98460306792792</v>
+        <v>1.1985316683547</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9898850.0</v>
+        <v>9919820.0</v>
       </c>
       <c r="N6" s="1">
-        <v>9898850.0</v>
+        <v>9919820.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>98.7276</v>
+        <v>98.9512</v>
       </c>
       <c r="E7" s="1">
         <v>97.8132623</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>9781326.23</v>
       </c>
       <c r="I7" s="1">
-        <v>91433.77</v>
+        <v>113793.77</v>
       </c>
       <c r="J7" s="1">
-        <v>0.93477886178222</v>
+        <v>1.1633777191787</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>9872760.0</v>
+        <v>9895120.0</v>
       </c>
       <c r="N7" s="1">
-        <v>9872760.0</v>
+        <v>9895120.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.8779</v>
+        <v>97.3456</v>
       </c>
       <c r="E8" s="1">
-        <v>97.8974084</v>
+        <v>97.2229349</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>9789740.84</v>
+        <v>9722293.49</v>
       </c>
       <c r="I8" s="1">
-        <v>198049.16</v>
+        <v>12266.51</v>
       </c>
       <c r="J8" s="1">
-        <v>2.0230276085633</v>
+        <v>0.12616889227441</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>9987790.0</v>
+        <v>9734560.0</v>
       </c>
       <c r="N8" s="1">
-        <v>9987790.0</v>
+        <v>9734560.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>100.0101</v>
+        <v>100.0106</v>
       </c>
       <c r="E9" s="1">
         <v>100.0</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I9" s="1">
-        <v>3030.0</v>
+        <v>3180.0</v>
       </c>
       <c r="J9" s="1">
-        <v>0.0101</v>
+        <v>0.0106</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>50</v>
       </c>
       <c r="M9" s="1">
-        <v>30003030.0</v>
+        <v>30003180.0</v>
       </c>
       <c r="N9" s="1">
-        <v>30226422.17</v>
+        <v>30285385.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.57</v>
+        <v>0.54</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>100.0112</v>
+        <v>100.0079</v>
       </c>
       <c r="E10" s="1">
         <v>100.0099729</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>10000997.29</v>
       </c>
       <c r="I10" s="1">
-        <v>122.71</v>
+        <v>-207.29</v>
       </c>
       <c r="J10" s="1">
-        <v>0.0012269776347475</v>
+        <v>-0.0020726932923706</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" t="s">
         <v>53</v>
       </c>
       <c r="M10" s="1">
-        <v>10001120.0</v>
+        <v>10000790.0</v>
       </c>
       <c r="N10" s="1">
-        <v>10082780.0</v>
+        <v>10101889.94</v>
       </c>
       <c r="O10" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>97.6517</v>
+        <v>97.848</v>
       </c>
       <c r="E11" s="1">
         <v>97.7707721</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>19554154.42</v>
       </c>
       <c r="I11" s="1">
-        <v>-23814.42</v>
+        <v>15445.58</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.12178701000562</v>
+        <v>0.078988739007821</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>19530340.0</v>
+        <v>19569600.0</v>
       </c>
       <c r="N11" s="1">
-        <v>19530340.0</v>
+        <v>19569600.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>98.4844</v>
+        <v>98.6989</v>
       </c>
       <c r="E12" s="1">
         <v>97.78527223</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>39114108.89</v>
       </c>
       <c r="I12" s="1">
-        <v>279651.11</v>
+        <v>365451.11</v>
       </c>
       <c r="J12" s="1">
-        <v>0.71496224236236</v>
+        <v>0.93432042904966</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>39393760.0</v>
+        <v>39479560.0</v>
       </c>
       <c r="N12" s="1">
-        <v>39393760.0</v>
+        <v>39479560.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.1587</v>
+        <v>99.3695</v>
       </c>
       <c r="E13" s="1">
         <v>98.3627117</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>19672542.34</v>
       </c>
       <c r="I13" s="1">
-        <v>159197.66</v>
+        <v>201357.66</v>
       </c>
       <c r="J13" s="1">
-        <v>0.8092378567477</v>
+        <v>1.0235467105367</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>19831740.0</v>
+        <v>19873900.0</v>
       </c>
       <c r="N13" s="1">
-        <v>19831740.0</v>
+        <v>19873900.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.8289</v>
+        <v>99.0535</v>
       </c>
       <c r="E14" s="1">
         <v>98.72033763</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>29616101.29</v>
       </c>
       <c r="I14" s="1">
-        <v>32568.71</v>
+        <v>99948.71</v>
       </c>
       <c r="J14" s="1">
-        <v>0.10996960633369</v>
+        <v>0.33748098381115</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>29648670.0</v>
+        <v>29716050.0</v>
       </c>
       <c r="N14" s="1">
-        <v>29648670.0</v>
+        <v>29716050.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.56</v>
+        <v>0.53</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>100.0076</v>
+        <v>97.6599</v>
       </c>
       <c r="E15" s="1">
-        <v>100.0</v>
+        <v>97.51078004</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>40000000.0</v>
+        <v>24377695.01</v>
       </c>
       <c r="I15" s="1">
-        <v>3040.0</v>
+        <v>37279.99</v>
       </c>
       <c r="J15" s="1">
-        <v>0.0076</v>
+        <v>0.15292664045845</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15" t="s">
-        <v>64</v>
+      <c r="L15">
+        <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>40003040.0</v>
+        <v>24414975.0</v>
       </c>
       <c r="N15" s="1">
-        <v>40302814.22</v>
+        <v>24414975.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.77</v>
+        <v>0.44</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" t="s">
         <v>65</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>99.9838</v>
+      </c>
+      <c r="E16" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-4050.0</v>
+      </c>
+      <c r="J16" s="1">
+        <v>-0.0162</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" t="s">
         <v>66</v>
       </c>
-      <c r="C16" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>14999175.0</v>
+        <v>24995950.0</v>
       </c>
       <c r="N16" s="1">
-        <v>14999175.0</v>
+        <v>25008674.44</v>
       </c>
       <c r="O16" s="1">
-        <v>0.29</v>
+        <v>0.45</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>67</v>
       </c>
       <c r="B17" t="s">
         <v>68</v>
       </c>
       <c r="C17" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.9768</v>
+        <v>100.0093</v>
       </c>
       <c r="E17" s="1">
         <v>100.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-4640.0</v>
+        <v>3720.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.0232</v>
+        <v>0.0093</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
         <v>69</v>
       </c>
       <c r="M17" s="1">
-        <v>19995360.0</v>
+        <v>40003720.0</v>
       </c>
       <c r="N17" s="1">
-        <v>20005454.22</v>
+        <v>40384391.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.38</v>
+        <v>0.73</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>70</v>
       </c>
       <c r="B18" t="s">
         <v>71</v>
       </c>
       <c r="C18" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.0155</v>
+        <v>99.6334</v>
       </c>
       <c r="E18" s="1">
-        <v>100.0</v>
+        <v>99.43946527</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>25000000.0</v>
+        <v>14915919.79</v>
       </c>
       <c r="I18" s="1">
-        <v>3875.0</v>
+        <v>29090.21</v>
       </c>
       <c r="J18" s="1">
-        <v>0.0155</v>
+        <v>0.19502793263546</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="L18" t="s">
-        <v>72</v>
+      <c r="L18">
+        <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>25003875.0</v>
+        <v>14945010.0</v>
       </c>
       <c r="N18" s="1">
-        <v>25098134.38</v>
+        <v>14945010.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.48</v>
+        <v>0.27</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" t="s">
         <v>73</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>100.0273</v>
+        <v>99.9963</v>
       </c>
       <c r="E19" s="1">
         <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>8190.0</v>
+        <v>-740.0</v>
       </c>
       <c r="J19" s="1">
-        <v>0.0273</v>
+        <v>-0.0037</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="M19" s="1">
-        <v>30008190.0</v>
+        <v>19999260.0</v>
       </c>
       <c r="N19" s="1">
-        <v>30232029.0</v>
+        <v>20049775.56</v>
       </c>
       <c r="O19" s="1">
-        <v>0.57</v>
+        <v>0.36</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" t="s">
         <v>76</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="1">
-        <v>35000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>100.0444</v>
+        <v>100.0174</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>35000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>15540.0</v>
+        <v>4350.0</v>
       </c>
       <c r="J20" s="1">
-        <v>0.0444</v>
+        <v>0.0174</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="M20" s="1">
-        <v>35015540.0</v>
+        <v>25004350.0</v>
       </c>
       <c r="N20" s="1">
-        <v>35400886.21</v>
+        <v>25146599.31</v>
       </c>
       <c r="O20" s="1">
-        <v>0.67</v>
+        <v>0.45</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="C21" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>100.0441</v>
+        <v>100.0367</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>13230.0</v>
+        <v>11010.0</v>
       </c>
       <c r="J21" s="1">
-        <v>0.0441</v>
+        <v>0.0367</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="M21" s="1">
-        <v>30013230.0</v>
+        <v>30011010.0</v>
       </c>
       <c r="N21" s="1">
-        <v>30501380.25</v>
+        <v>30295254.92</v>
       </c>
       <c r="O21" s="1">
-        <v>0.58</v>
+        <v>0.54</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>81</v>
+      </c>
+      <c r="B22" t="s">
         <v>82</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.0107</v>
+        <v>100.0414</v>
       </c>
       <c r="E22" s="1">
         <v>100.0</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="I22" s="1">
-        <v>3210.0</v>
+        <v>14490.0</v>
       </c>
       <c r="J22" s="1">
-        <v>0.0107</v>
+        <v>0.0414</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="M22" s="1">
-        <v>30003210.0</v>
+        <v>35014490.0</v>
       </c>
       <c r="N22" s="1">
-        <v>30440319.75</v>
+        <v>35469869.07</v>
       </c>
       <c r="O22" s="1">
-        <v>0.58</v>
+        <v>0.64</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" t="s">
         <v>85</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>100.0394</v>
+      </c>
+      <c r="E23" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23">
+        <v>1.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>11820.0</v>
+      </c>
+      <c r="J23" s="1">
+        <v>0.0394</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" t="s">
         <v>86</v>
       </c>
-      <c r="C23" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>12747241.0</v>
+        <v>30011820.0</v>
       </c>
       <c r="N23" s="1">
-        <v>12747241.0</v>
+        <v>30560767.25</v>
       </c>
       <c r="O23" s="1">
-        <v>0.24</v>
+        <v>0.55</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>87</v>
       </c>
       <c r="B24" t="s">
         <v>88</v>
       </c>
       <c r="C24" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.3482</v>
+        <v>100.0245</v>
       </c>
       <c r="E24" s="1">
-        <v>98.9520157</v>
+        <v>100.0</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>19790403.14</v>
+        <v>30000000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>79236.86</v>
+        <v>7350.0</v>
       </c>
       <c r="J24" s="1">
-        <v>0.40038022186546</v>
+        <v>0.0245</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="L24">
-        <v>0.0</v>
+      <c r="L24" t="s">
+        <v>89</v>
       </c>
       <c r="M24" s="1">
-        <v>19869640.0</v>
+        <v>30007350.0</v>
       </c>
       <c r="N24" s="1">
-        <v>19869640.0</v>
+        <v>30505450.08</v>
       </c>
       <c r="O24" s="1">
-        <v>0.38</v>
+        <v>0.55</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B25" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C25" s="1">
-        <v>15000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>97.9994</v>
+        <v>98.2305</v>
       </c>
       <c r="E25" s="1">
-        <v>97.81428547</v>
+        <v>97.79494138</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>14672142.82</v>
+        <v>12713342.38</v>
       </c>
       <c r="I25" s="1">
-        <v>27767.18</v>
+        <v>56622.62</v>
       </c>
       <c r="J25" s="1">
-        <v>0.18925102039049</v>
+        <v>0.44537949429472</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>14699910.0</v>
+        <v>12769965.0</v>
       </c>
       <c r="N25" s="1">
-        <v>14699910.0</v>
+        <v>12769965.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.28</v>
+        <v>0.23</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B26" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C26" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.8284</v>
+        <v>99.5589</v>
       </c>
       <c r="E26" s="1">
-        <v>99.6192332</v>
+        <v>98.9520157</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>9961923.32</v>
+        <v>19790403.14</v>
       </c>
       <c r="I26" s="1">
-        <v>20916.68</v>
+        <v>121376.86</v>
       </c>
       <c r="J26" s="1">
-        <v>0.20996628189264</v>
+        <v>0.61331171043542</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>9982840.0</v>
+        <v>19911780.0</v>
       </c>
       <c r="N26" s="1">
-        <v>9982840.0</v>
+        <v>19911780.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.19</v>
+        <v>0.36</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B27" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C27" s="1">
-        <v>7000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.6054</v>
+        <v>98.1748</v>
       </c>
       <c r="E27" s="1">
-        <v>99.23194471</v>
+        <v>97.81428547</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>6946236.13</v>
+        <v>14672142.82</v>
       </c>
       <c r="I27" s="1">
-        <v>26141.87</v>
+        <v>54077.18</v>
       </c>
       <c r="J27" s="1">
-        <v>0.37634582975226</v>
+        <v>0.36857043080501</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>6972378.0</v>
+        <v>14726220.0</v>
       </c>
       <c r="N27" s="1">
-        <v>6972378.0</v>
+        <v>14726220.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.13</v>
+        <v>0.26</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B28" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C28" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.7403</v>
+        <v>97.4112</v>
       </c>
       <c r="E28" s="1">
-        <v>99.41494305</v>
+        <v>97.32339047</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>19882988.61</v>
+        <v>14598508.57</v>
       </c>
       <c r="I28" s="1">
-        <v>65071.39</v>
+        <v>13171.43</v>
       </c>
       <c r="J28" s="1">
-        <v>0.32727167568397</v>
+        <v>0.090224490651513</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>19948060.0</v>
+        <v>14611680.0</v>
       </c>
       <c r="N28" s="1">
-        <v>19948060.0</v>
+        <v>14611680.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.38</v>
+        <v>0.26</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B29" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C29" s="1">
-        <v>18500000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.8498</v>
+        <v>99.8083</v>
       </c>
       <c r="E29" s="1">
-        <v>99.83751443</v>
+        <v>99.23194471</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>18469940.17</v>
+        <v>6946236.13</v>
       </c>
       <c r="I29" s="1">
-        <v>2272.83</v>
+        <v>40344.87</v>
       </c>
       <c r="J29" s="1">
-        <v>0.012305562330362</v>
+        <v>0.58081627582102</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>18472213.0</v>
+        <v>6986581.0</v>
       </c>
       <c r="N29" s="1">
-        <v>18472213.0</v>
+        <v>6986581.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.35</v>
+        <v>0.13</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B30" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C30" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.8737</v>
+        <v>99.9403</v>
       </c>
       <c r="E30" s="1">
-        <v>99.83073145</v>
+        <v>99.41494305</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>19966146.29</v>
+        <v>19882988.61</v>
       </c>
       <c r="I30" s="1">
-        <v>8593.71</v>
+        <v>105071.39</v>
       </c>
       <c r="J30" s="1">
-        <v>0.043041405563096</v>
+        <v>0.52844867570439</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>19974740.0</v>
+        <v>19988060.0</v>
       </c>
       <c r="N30" s="1">
-        <v>19974740.0</v>
+        <v>19988060.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B31" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C31" s="1">
-        <v>10000000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>97.5755</v>
+        <v>99.6738</v>
       </c>
       <c r="E31" s="1">
-        <v>97.7369551</v>
+        <v>99.63136395</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>9773695.51</v>
+        <v>18431802.33</v>
       </c>
       <c r="I31" s="1">
-        <v>-16145.51</v>
+        <v>7850.67</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.16519350314812</v>
+        <v>0.042593067457229</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>9757550.0</v>
+        <v>18439653.0</v>
       </c>
       <c r="N31" s="1">
-        <v>9757550.0</v>
+        <v>18439653.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.19</v>
+        <v>0.33</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B32" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C32" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.8463</v>
+        <v>99.8913</v>
       </c>
       <c r="E32" s="1">
-        <v>99.8048261</v>
+        <v>99.82469675</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>9980482.61</v>
+        <v>19964939.35</v>
       </c>
       <c r="I32" s="1">
-        <v>4147.39</v>
+        <v>13320.65</v>
       </c>
       <c r="J32" s="1">
-        <v>0.041555004522973</v>
+        <v>0.066720212701272</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>9984630.0</v>
+        <v>19978260.0</v>
       </c>
       <c r="N32" s="1">
-        <v>9984630.0</v>
+        <v>19978260.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.19</v>
+        <v>0.36</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B33" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C33" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.9077</v>
+        <v>98.0159</v>
       </c>
       <c r="E33" s="1">
-        <v>99.809198</v>
+        <v>97.7369551</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>4990459.9</v>
+        <v>9773695.51</v>
       </c>
       <c r="I33" s="1">
-        <v>4925.1</v>
+        <v>27894.49</v>
       </c>
       <c r="J33" s="1">
-        <v>0.098690303072068</v>
+        <v>0.28540371419858</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>4995385.0</v>
+        <v>9801590.0</v>
       </c>
       <c r="N33" s="1">
-        <v>4995385.0</v>
+        <v>9801590.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.09</v>
+        <v>0.18</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B34" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C34" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.8893</v>
+        <v>99.7344</v>
       </c>
       <c r="E34" s="1">
-        <v>99.803498</v>
+        <v>99.6227205</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>9980349.8</v>
+        <v>9962272.05</v>
       </c>
       <c r="I34" s="1">
-        <v>8580.2</v>
+        <v>11167.95</v>
       </c>
       <c r="J34" s="1">
-        <v>0.085970934605919</v>
+        <v>0.11210243952332</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>9988930.0</v>
+        <v>9973440.0</v>
       </c>
       <c r="N34" s="1">
-        <v>9988930.0</v>
+        <v>9973440.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B35" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C35" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>97.8699</v>
+        <v>99.9337</v>
       </c>
       <c r="E35" s="1">
-        <v>97.75144525</v>
+        <v>99.82271508</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>19550289.05</v>
+        <v>24955678.77</v>
       </c>
       <c r="I35" s="1">
-        <v>23690.95</v>
+        <v>27746.23</v>
       </c>
       <c r="J35" s="1">
-        <v>0.12117953826366</v>
+        <v>0.11118202897112</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>19573980.0</v>
+        <v>24983425.0</v>
       </c>
       <c r="N35" s="1">
-        <v>19573980.0</v>
+        <v>24983425.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.37</v>
+        <v>0.45</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B36" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C36" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>97.5688</v>
+        <v>98.0755</v>
       </c>
       <c r="E36" s="1">
-        <v>97.52492576</v>
+        <v>97.75144525</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>24381231.44</v>
+        <v>19550289.05</v>
       </c>
       <c r="I36" s="1">
-        <v>10968.56</v>
+        <v>64810.95</v>
       </c>
       <c r="J36" s="1">
-        <v>0.044987719455404</v>
+        <v>0.33150890932735</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>24392200.0</v>
+        <v>19615100.0</v>
       </c>
       <c r="N36" s="1">
-        <v>24392200.0</v>
+        <v>19615100.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.46</v>
+        <v>0.35</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C37" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>98.536</v>
+        <v>97.7644</v>
       </c>
       <c r="E37" s="1">
-        <v>98.14746657</v>
+        <v>97.52492576</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>29444239.97</v>
+        <v>24381231.44</v>
       </c>
       <c r="I37" s="1">
-        <v>116560.03</v>
+        <v>59868.56</v>
       </c>
       <c r="J37" s="1">
-        <v>0.39586700189497</v>
+        <v>0.24555183009247</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>29560800.0</v>
+        <v>24441100.0</v>
       </c>
       <c r="N37" s="1">
-        <v>29560800.0</v>
+        <v>24441100.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.56</v>
+        <v>0.44</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B38" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C38" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>98.9905</v>
+        <v>98.7557</v>
       </c>
       <c r="E38" s="1">
-        <v>97.87236357</v>
+        <v>98.14746657</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>29361709.07</v>
+        <v>29444239.97</v>
       </c>
       <c r="I38" s="1">
-        <v>335440.93</v>
+        <v>182470.03</v>
       </c>
       <c r="J38" s="1">
-        <v>1.1424434769798</v>
+        <v>0.6197138393992</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>29697150.0</v>
+        <v>29626710.0</v>
       </c>
       <c r="N38" s="1">
-        <v>29697150.0</v>
+        <v>29626710.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.56</v>
+        <v>0.53</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B39" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C39" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.5894</v>
+        <v>99.2081</v>
       </c>
       <c r="E39" s="1">
-        <v>99.30246913</v>
+        <v>97.87236357</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>14895370.37</v>
+        <v>29361709.07</v>
       </c>
       <c r="I39" s="1">
-        <v>43039.63</v>
+        <v>400720.93</v>
       </c>
       <c r="J39" s="1">
-        <v>0.28894635669271</v>
+        <v>1.3647738591942</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>14938410.0</v>
+        <v>29762430.0</v>
       </c>
       <c r="N39" s="1">
-        <v>14938410.0</v>
+        <v>29762430.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.28</v>
+        <v>0.53</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B40" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C40" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>97.9975</v>
+        <v>99.7849</v>
       </c>
       <c r="E40" s="1">
-        <v>97.75627623</v>
+        <v>99.30246913</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>29326882.87</v>
+        <v>14895370.37</v>
       </c>
       <c r="I40" s="1">
-        <v>72367.13</v>
+        <v>72364.63</v>
       </c>
       <c r="J40" s="1">
-        <v>0.24676038814213</v>
+        <v>0.48581960839152</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>29399250.0</v>
+        <v>14967735.0</v>
       </c>
       <c r="N40" s="1">
-        <v>29399250.0</v>
+        <v>14967735.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.56</v>
+        <v>0.27</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B41" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C41" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.5578</v>
+        <v>98.2123</v>
       </c>
       <c r="E41" s="1">
-        <v>97.8675211</v>
+        <v>97.75627623</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>19573504.22</v>
+        <v>29326882.87</v>
       </c>
       <c r="I41" s="1">
-        <v>338055.78</v>
+        <v>136807.13</v>
       </c>
       <c r="J41" s="1">
-        <v>1.7271091379467</v>
+        <v>0.46649052545556</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>19911560.0</v>
+        <v>29463690.0</v>
       </c>
       <c r="N41" s="1">
-        <v>19911560.0</v>
+        <v>29463690.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.38</v>
+        <v>0.53</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B42" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C42" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.0069</v>
+        <v>97.4327</v>
       </c>
       <c r="E42" s="1">
-        <v>100.0</v>
+        <v>97.3233905</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>20000000.0</v>
+        <v>19464678.1</v>
       </c>
       <c r="I42" s="1">
-        <v>1380.0</v>
+        <v>21861.9</v>
       </c>
       <c r="J42" s="1">
-        <v>0.0069</v>
+        <v>0.11231575414545</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
-      <c r="L42" t="s">
-        <v>125</v>
+      <c r="L42">
+        <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>20001380.0</v>
+        <v>19486540.0</v>
       </c>
       <c r="N42" s="1">
-        <v>20072136.0</v>
+        <v>19486540.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>126</v>
       </c>
       <c r="B43" t="s">
         <v>127</v>
       </c>
       <c r="C43" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>100.0133</v>
+        <v>99.7539</v>
       </c>
       <c r="E43" s="1">
-        <v>100.0</v>
+        <v>97.8675211</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>20000000.0</v>
+        <v>19573504.22</v>
       </c>
       <c r="I43" s="1">
-        <v>2660.0</v>
+        <v>377275.78</v>
       </c>
       <c r="J43" s="1">
-        <v>0.0133</v>
+        <v>1.9274820479743</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43" t="s">
-        <v>128</v>
+      <c r="L43">
+        <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>20002660.0</v>
+        <v>19950780.0</v>
       </c>
       <c r="N43" s="1">
-        <v>20070304.89</v>
+        <v>19950780.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>128</v>
+      </c>
+      <c r="B44" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="C44" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>100.0014</v>
+        <v>99.8762</v>
       </c>
       <c r="E44" s="1">
-        <v>100.0</v>
+        <v>99.81102445</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>20000000.0</v>
+        <v>19962204.89</v>
       </c>
       <c r="I44" s="1">
-        <v>280.0</v>
+        <v>13035.11</v>
       </c>
       <c r="J44" s="1">
-        <v>0.0014</v>
+        <v>0.065298949048108</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
-      <c r="L44" t="s">
-        <v>131</v>
+      <c r="L44">
+        <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>20000280.0</v>
+        <v>19975240.0</v>
       </c>
       <c r="N44" s="1">
-        <v>20068858.22</v>
+        <v>19975240.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="B45" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C45" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.0337</v>
+        <v>99.9164</v>
       </c>
       <c r="E45" s="1">
-        <v>100.0</v>
+        <v>99.8105817</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>40000000.0</v>
+        <v>19962116.34</v>
       </c>
       <c r="I45" s="1">
-        <v>13480.0</v>
+        <v>21163.66</v>
       </c>
       <c r="J45" s="1">
-        <v>0.0337</v>
+        <v>0.10601911961405</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
-      <c r="L45" t="s">
-        <v>134</v>
+      <c r="L45">
+        <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>40013480.0</v>
+        <v>19983280.0</v>
       </c>
       <c r="N45" s="1">
-        <v>40315898.67</v>
+        <v>19983280.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.77</v>
+        <v>0.36</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="B46" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C46" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.6619</v>
+        <v>99.9911</v>
       </c>
       <c r="E46" s="1">
-        <v>99.43839407</v>
+        <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>29831518.22</v>
+        <v>20000000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>67051.78</v>
+        <v>-1780.0</v>
       </c>
       <c r="J46" s="1">
-        <v>0.22476824513426</v>
+        <v>-0.0089</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
-      <c r="L46">
-        <v>0.0</v>
+      <c r="L46" t="s">
+        <v>134</v>
       </c>
       <c r="M46" s="1">
-        <v>29898570.0</v>
+        <v>19998220.0</v>
       </c>
       <c r="N46" s="1">
-        <v>29898570.0</v>
+        <v>20109486.22</v>
       </c>
       <c r="O46" s="1">
-        <v>0.57</v>
+        <v>0.36</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>135</v>
+      </c>
+      <c r="B47" t="s">
+        <v>136</v>
+      </c>
+      <c r="C47" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>100.0082</v>
+      </c>
+      <c r="E47" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>1640.0</v>
+      </c>
+      <c r="J47" s="1">
+        <v>0.0082</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" t="s">
         <v>137</v>
       </c>
-      <c r="B47" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>9999410.0</v>
+        <v>20001640.0</v>
       </c>
       <c r="N47" s="1">
-        <v>9999410.0</v>
+        <v>20108017.33</v>
       </c>
       <c r="O47" s="1">
-        <v>0.19</v>
+        <v>0.36</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>138</v>
+      </c>
+      <c r="B48" t="s">
         <v>139</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>100.0001</v>
+      </c>
+      <c r="E48" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>20.0</v>
+      </c>
+      <c r="J48" s="1">
+        <v>0.0001</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" t="s">
         <v>140</v>
       </c>
-      <c r="C48" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>8994150.0</v>
+        <v>20000020.0</v>
       </c>
       <c r="N48" s="1">
-        <v>8994150.0</v>
+        <v>20107864.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.17</v>
+        <v>0.36</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>141</v>
       </c>
       <c r="B49" t="s">
         <v>142</v>
       </c>
       <c r="C49" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>97.6828</v>
+        <v>100.0362</v>
       </c>
       <c r="E49" s="1">
-        <v>97.7369551</v>
+        <v>100.0</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>9773695.51</v>
+        <v>40000000.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-5415.51</v>
+        <v>14480.0</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.055409031255978</v>
+        <v>0.0362</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
-      <c r="L49">
-        <v>0.0</v>
+      <c r="L49" t="s">
+        <v>143</v>
       </c>
       <c r="M49" s="1">
-        <v>9768280.0</v>
+        <v>40014480.0</v>
       </c>
       <c r="N49" s="1">
-        <v>9768280.0</v>
+        <v>40398506.56</v>
       </c>
       <c r="O49" s="1">
-        <v>0.19</v>
+        <v>0.73</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B50" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C50" s="1">
-        <v>11000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.8259</v>
+        <v>99.8505</v>
       </c>
       <c r="E50" s="1">
-        <v>99.64625582</v>
+        <v>99.43839407</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>10961088.14</v>
+        <v>29831518.22</v>
       </c>
       <c r="I50" s="1">
-        <v>19760.86</v>
+        <v>123631.78</v>
       </c>
       <c r="J50" s="1">
-        <v>0.18028191861616</v>
+        <v>0.41443341598723</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>10980849.0</v>
+        <v>29955150.0</v>
       </c>
       <c r="N50" s="1">
-        <v>10980849.0</v>
+        <v>29955150.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.21</v>
+        <v>0.54</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B51" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C51" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>100.0289</v>
+        <v>99.9331</v>
       </c>
       <c r="E51" s="1">
-        <v>100.0</v>
+        <v>99.8233681</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>40000000.0</v>
+        <v>9982336.81</v>
       </c>
       <c r="I51" s="1">
-        <v>11560.0</v>
+        <v>10973.19</v>
       </c>
       <c r="J51" s="1">
-        <v>0.0289</v>
+        <v>0.10992606449632</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
-      <c r="L51" t="s">
-        <v>147</v>
+      <c r="L51">
+        <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>40011560.0</v>
+        <v>9993310.0</v>
       </c>
       <c r="N51" s="1">
-        <v>40780704.44</v>
+        <v>9993310.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.77</v>
+        <v>0.18</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>148</v>
       </c>
       <c r="B52" t="s">
         <v>149</v>
       </c>
       <c r="C52" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>100.0293</v>
+        <v>99.8242</v>
       </c>
       <c r="E52" s="1">
-        <v>100.0</v>
+        <v>99.625243</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>30000000.0</v>
+        <v>9962524.3</v>
       </c>
       <c r="I52" s="1">
-        <v>8790.0</v>
+        <v>19895.7</v>
       </c>
       <c r="J52" s="1">
-        <v>0.0293</v>
+        <v>0.19970541000337</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="L52" t="s">
-        <v>150</v>
+      <c r="L52">
+        <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>30008790.0</v>
+        <v>9982420.0</v>
       </c>
       <c r="N52" s="1">
-        <v>30324115.83</v>
+        <v>9982420.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.58</v>
+        <v>0.18</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>150</v>
+      </c>
+      <c r="B53" t="s">
         <v>151</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>100.0146</v>
+        <v>99.83</v>
       </c>
       <c r="E53" s="1">
-        <v>100.0</v>
+        <v>99.8134874</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>20000000.0</v>
+        <v>14972023.11</v>
       </c>
       <c r="I53" s="1">
-        <v>2920.0</v>
+        <v>2476.89</v>
       </c>
       <c r="J53" s="1">
-        <v>0.0146</v>
+        <v>0.016543455629224</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="L53" t="s">
-        <v>153</v>
+      <c r="L53">
+        <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>20002920.0</v>
+        <v>14974500.0</v>
       </c>
       <c r="N53" s="1">
-        <v>20091460.94</v>
+        <v>14974500.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.38</v>
+        <v>0.27</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B54" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="C54" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.9324</v>
+        <v>99.934</v>
       </c>
       <c r="E54" s="1">
-        <v>97.88689386</v>
+        <v>99.823894</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>48943446.93</v>
+        <v>19964778.8</v>
       </c>
       <c r="I54" s="1">
-        <v>1022753.07</v>
+        <v>22021.2</v>
       </c>
       <c r="J54" s="1">
-        <v>2.0896629358017</v>
+        <v>0.11030024535008</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>49966200.0</v>
+        <v>19986800.0</v>
       </c>
       <c r="N54" s="1">
-        <v>49966200.0</v>
+        <v>19986800.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.95</v>
+        <v>0.36</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B55" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="C55" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>98.0519</v>
+        <v>99.8916</v>
       </c>
       <c r="E55" s="1">
-        <v>97.78527224</v>
+        <v>99.823894</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>24446318.06</v>
+        <v>19964778.8</v>
       </c>
       <c r="I55" s="1">
-        <v>66656.94</v>
+        <v>13541.2</v>
       </c>
       <c r="J55" s="1">
-        <v>0.27266658249475</v>
+        <v>0.067825444677604</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>24512975.0</v>
+        <v>19978320.0</v>
       </c>
       <c r="N55" s="1">
-        <v>24512975.0</v>
+        <v>19978320.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.47</v>
+        <v>0.36</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B56" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C56" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>98.7576</v>
+        <v>99.7061</v>
       </c>
       <c r="E56" s="1">
-        <v>98.376783</v>
+        <v>99.625574</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>24594195.75</v>
+        <v>14943836.1</v>
       </c>
       <c r="I56" s="1">
-        <v>95204.25</v>
+        <v>12078.9</v>
       </c>
       <c r="J56" s="1">
-        <v>0.38710048081162</v>
+        <v>0.080828643456549</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>24689400.0</v>
+        <v>14955915.0</v>
       </c>
       <c r="N56" s="1">
-        <v>24689400.0</v>
+        <v>14955915.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.47</v>
+        <v>0.27</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="B57" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C57" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>98.5237</v>
+        <v>99.7328</v>
       </c>
       <c r="E57" s="1">
-        <v>98.185719</v>
+        <v>99.6104126</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>24546429.75</v>
+        <v>29883123.78</v>
       </c>
       <c r="I57" s="1">
-        <v>84495.25</v>
+        <v>36716.22</v>
       </c>
       <c r="J57" s="1">
-        <v>0.34422623110801</v>
+        <v>0.12286607073044</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>24630925.0</v>
+        <v>29919840.0</v>
       </c>
       <c r="N57" s="1">
-        <v>24630925.0</v>
+        <v>29919840.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.47</v>
+        <v>0.54</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="B58" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="C58" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>98.2909</v>
+        <v>99.9352</v>
       </c>
       <c r="E58" s="1">
-        <v>97.990834</v>
+        <v>99.827105</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>24497708.5</v>
+        <v>19965421.0</v>
       </c>
       <c r="I58" s="1">
-        <v>75016.5</v>
+        <v>21619.0</v>
       </c>
       <c r="J58" s="1">
-        <v>0.30621843671623</v>
+        <v>0.10828221453482</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>24572725.0</v>
+        <v>19987040.0</v>
       </c>
       <c r="N58" s="1">
-        <v>24572725.0</v>
+        <v>19987040.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.47</v>
+        <v>0.36</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B59" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="C59" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>97.7819</v>
+        <v>99.8469</v>
       </c>
       <c r="E59" s="1">
-        <v>97.79010655</v>
+        <v>99.7849634</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>19558021.31</v>
+        <v>9978496.34</v>
       </c>
       <c r="I59" s="1">
-        <v>-1641.31</v>
+        <v>6193.66</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.008392004354555</v>
+        <v>0.062070073375404</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>19556380.0</v>
+        <v>9984690.0</v>
       </c>
       <c r="N59" s="1">
-        <v>19556380.0</v>
+        <v>9984690.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.37</v>
+        <v>0.18</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="B60" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="C60" s="1">
-        <v>12500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.1937</v>
+        <v>99.6529</v>
       </c>
       <c r="E60" s="1">
-        <v>97.85057616</v>
+        <v>99.6130035</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>12231322.02</v>
+        <v>9961300.35</v>
       </c>
       <c r="I60" s="1">
-        <v>167890.48</v>
+        <v>3989.65</v>
       </c>
       <c r="J60" s="1">
-        <v>1.3726274210218</v>
+        <v>0.040051497895051</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>12399212.5</v>
+        <v>9965290.0</v>
       </c>
       <c r="N60" s="1">
-        <v>12399212.5</v>
+        <v>9965290.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.24</v>
+        <v>0.18</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B61" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C61" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.9541</v>
+        <v>97.8816</v>
       </c>
       <c r="E61" s="1">
-        <v>97.86267907</v>
+        <v>97.7369551</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>14679401.86</v>
+        <v>9773695.51</v>
       </c>
       <c r="I61" s="1">
-        <v>163713.14</v>
+        <v>14464.49</v>
       </c>
       <c r="J61" s="1">
-        <v>1.1152575667685</v>
+        <v>0.14799407230561</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>14843115.0</v>
+        <v>9788160.0</v>
       </c>
       <c r="N61" s="1">
-        <v>14843115.0</v>
+        <v>9788160.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.28</v>
+        <v>0.18</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="B62" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="C62" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.1642</v>
+        <v>99.6773</v>
       </c>
       <c r="E62" s="1">
-        <v>97.85299653</v>
+        <v>99.63053676</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>29355898.96</v>
+        <v>24907634.19</v>
       </c>
       <c r="I62" s="1">
-        <v>393361.04</v>
+        <v>11690.81</v>
       </c>
       <c r="J62" s="1">
-        <v>1.3399727275802</v>
+        <v>0.046936653681439</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>29749260.0</v>
+        <v>24919325.0</v>
       </c>
       <c r="N62" s="1">
-        <v>29749260.0</v>
+        <v>24919325.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.57</v>
+        <v>0.45</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="B63" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="C63" s="1">
-        <v>5000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.6546</v>
+        <v>99.6449</v>
       </c>
       <c r="E63" s="1">
-        <v>98.5230842</v>
+        <v>99.62944764</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>4926154.21</v>
+        <v>21918478.48</v>
       </c>
       <c r="I63" s="1">
-        <v>6575.79</v>
+        <v>3399.52</v>
       </c>
       <c r="J63" s="1">
-        <v>0.13348729495011</v>
+        <v>0.015509835699143</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>4932730.0</v>
+        <v>21921878.0</v>
       </c>
       <c r="N63" s="1">
-        <v>4932730.0</v>
+        <v>21921878.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.09</v>
+        <v>0.39</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="B64" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="C64" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.5004</v>
+        <v>99.7677</v>
       </c>
       <c r="E64" s="1">
-        <v>98.503513</v>
+        <v>99.61734485</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>9850351.3</v>
+        <v>19923468.97</v>
       </c>
       <c r="I64" s="1">
-        <v>99688.7</v>
+        <v>30071.03</v>
       </c>
       <c r="J64" s="1">
-        <v>1.0120319262116</v>
+        <v>0.1509327017563</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>9950040.0</v>
+        <v>19953540.0</v>
       </c>
       <c r="N64" s="1">
-        <v>9950040.0</v>
+        <v>19953540.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.19</v>
+        <v>0.36</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>174</v>
+      </c>
+      <c r="B65" t="s">
+        <v>175</v>
+      </c>
+      <c r="C65" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>100.0159</v>
+      </c>
+      <c r="E65" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>6360.0</v>
+      </c>
+      <c r="J65" s="1">
+        <v>0.0159</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" t="s">
         <v>176</v>
       </c>
-      <c r="B65" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>49538550.0</v>
+        <v>40006360.0</v>
       </c>
       <c r="N65" s="1">
-        <v>49538550.0</v>
+        <v>40856057.78</v>
       </c>
       <c r="O65" s="1">
-        <v>0.94</v>
+        <v>0.73</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>177</v>
+      </c>
+      <c r="B66" t="s">
         <v>178</v>
       </c>
-      <c r="B66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C66" s="1">
-        <v>70000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>100.0089</v>
+        <v>100.0242</v>
       </c>
       <c r="E66" s="1">
         <v>100.0</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>70000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I66" s="1">
-        <v>6230.0</v>
+        <v>7260.0</v>
       </c>
       <c r="J66" s="1">
-        <v>0.0089</v>
+        <v>0.0242</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="M66" s="1">
-        <v>70006230.0</v>
+        <v>30007260.0</v>
       </c>
       <c r="N66" s="1">
-        <v>71606408.42</v>
+        <v>30382594.0</v>
       </c>
       <c r="O66" s="1">
-        <v>1.36</v>
+        <v>0.55</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>180</v>
+      </c>
+      <c r="B67" t="s">
         <v>181</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>99.9834</v>
+      </c>
+      <c r="E67" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F67" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67">
+        <v>1.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-1660.0</v>
+      </c>
+      <c r="J67" s="1">
+        <v>-0.0166</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" t="s">
         <v>182</v>
       </c>
-      <c r="C67" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M67" s="1">
-        <v>24652500.0</v>
+        <v>9998340.0</v>
       </c>
       <c r="N67" s="1">
-        <v>24652500.0</v>
+        <v>10009648.5</v>
       </c>
       <c r="O67" s="1">
-        <v>0.47</v>
+        <v>0.18</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>183</v>
       </c>
       <c r="B68" t="s">
         <v>184</v>
       </c>
       <c r="C68" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>98.106</v>
+        <v>99.9941</v>
       </c>
       <c r="E68" s="1">
-        <v>97.780438</v>
+        <v>100.0</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>39112175.2</v>
+        <v>10000000.0</v>
       </c>
       <c r="I68" s="1">
-        <v>130224.8</v>
+        <v>-590.0</v>
       </c>
       <c r="J68" s="1">
-        <v>0.33295207779699</v>
+        <v>-0.0059</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
-      <c r="L68">
-        <v>0.0</v>
+      <c r="L68" t="s">
+        <v>185</v>
       </c>
       <c r="M68" s="1">
-        <v>39242400.0</v>
+        <v>9999410.0</v>
       </c>
       <c r="N68" s="1">
-        <v>39242400.0</v>
+        <v>10010668.5</v>
       </c>
       <c r="O68" s="1">
-        <v>0.75</v>
+        <v>0.18</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B69" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C69" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>98.784</v>
+        <v>100.0154</v>
       </c>
       <c r="E69" s="1">
-        <v>97.8626791</v>
+        <v>100.0</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>19572535.82</v>
+        <v>20000000.0</v>
       </c>
       <c r="I69" s="1">
-        <v>184264.18</v>
+        <v>3080.0</v>
       </c>
       <c r="J69" s="1">
-        <v>0.94144254834732</v>
+        <v>0.0154</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69">
-        <v>0.0</v>
+      <c r="L69" t="s">
+        <v>188</v>
       </c>
       <c r="M69" s="1">
-        <v>19756800.0</v>
+        <v>20003080.0</v>
       </c>
       <c r="N69" s="1">
-        <v>19756800.0</v>
+        <v>20131629.72</v>
       </c>
       <c r="O69" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B70" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C70" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.0025</v>
+        <v>98.2797</v>
       </c>
       <c r="E70" s="1">
-        <v>100.0</v>
+        <v>97.78527224</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>20000000.0</v>
+        <v>24446318.06</v>
       </c>
       <c r="I70" s="1">
-        <v>500.0</v>
+        <v>123606.94</v>
       </c>
       <c r="J70" s="1">
-        <v>0.0025</v>
+        <v>0.50562599936982</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
-      <c r="L70" t="s">
-        <v>189</v>
+      <c r="L70">
+        <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>20000500.0</v>
+        <v>24569925.0</v>
       </c>
       <c r="N70" s="1">
-        <v>20066589.33</v>
+        <v>24569925.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.38</v>
+        <v>0.44</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B71" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C71" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.6923</v>
+        <v>99.0003</v>
       </c>
       <c r="E71" s="1">
-        <v>97.96931384</v>
+        <v>98.376783</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>24492328.46</v>
+        <v>24594195.75</v>
       </c>
       <c r="I71" s="1">
-        <v>430746.54</v>
+        <v>155879.25</v>
       </c>
       <c r="J71" s="1">
-        <v>1.7586998341276</v>
+        <v>0.63380503101021</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>24923075.0</v>
+        <v>24750075.0</v>
       </c>
       <c r="N71" s="1">
-        <v>24923075.0</v>
+        <v>24750075.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.47</v>
+        <v>0.44</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B72" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C72" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>97.9025</v>
+        <v>98.7562</v>
       </c>
       <c r="E72" s="1">
-        <v>97.81428545</v>
+        <v>98.185719</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>19562857.09</v>
+        <v>24546429.75</v>
       </c>
       <c r="I72" s="1">
-        <v>17642.91</v>
+        <v>142620.25</v>
       </c>
       <c r="J72" s="1">
-        <v>0.090185753128149</v>
+        <v>0.58102237862107</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>19580500.0</v>
+        <v>24689050.0</v>
       </c>
       <c r="N72" s="1">
-        <v>19580500.0</v>
+        <v>24689050.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.37</v>
+        <v>0.44</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B73" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C73" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>98.0899</v>
+        <v>98.5205</v>
       </c>
       <c r="E73" s="1">
-        <v>97.775605</v>
+        <v>97.990834</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>14666340.75</v>
+        <v>24497708.5</v>
       </c>
       <c r="I73" s="1">
-        <v>47144.25</v>
+        <v>132416.5</v>
       </c>
       <c r="J73" s="1">
-        <v>0.3214452112058</v>
+        <v>0.54052606593796</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>14713485.0</v>
+        <v>24630125.0</v>
       </c>
       <c r="N73" s="1">
-        <v>14713485.0</v>
+        <v>24630125.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.28</v>
+        <v>0.44</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B74" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C74" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>99.7953</v>
+        <v>98.011</v>
       </c>
       <c r="E74" s="1">
-        <v>98.1034157</v>
+        <v>97.79010655</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>29431024.71</v>
+        <v>19558021.31</v>
       </c>
       <c r="I74" s="1">
-        <v>507565.29</v>
+        <v>44178.69</v>
       </c>
       <c r="J74" s="1">
-        <v>1.7245926535053</v>
+        <v>0.22588527387181</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>29938590.0</v>
+        <v>19602200.0</v>
       </c>
       <c r="N74" s="1">
-        <v>29938590.0</v>
+        <v>19602200.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.57</v>
+        <v>0.35</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B75" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C75" s="1">
-        <v>30000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.0168</v>
+        <v>99.4174</v>
       </c>
       <c r="E75" s="1">
-        <v>100.0</v>
+        <v>97.85057616</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>30000000.0</v>
+        <v>12231322.02</v>
       </c>
       <c r="I75" s="1">
-        <v>5040.0</v>
+        <v>195852.98</v>
       </c>
       <c r="J75" s="1">
-        <v>0.0168</v>
+        <v>1.6012413022873</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75" t="s">
-        <v>200</v>
+      <c r="L75">
+        <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>30005040.0</v>
+        <v>12427175.0</v>
       </c>
       <c r="N75" s="1">
-        <v>30284095.0</v>
+        <v>12427175.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.58</v>
+        <v>0.22</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>201</v>
       </c>
       <c r="B76" t="s">
         <v>202</v>
       </c>
       <c r="C76" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.964</v>
+        <v>99.1911</v>
       </c>
       <c r="E76" s="1">
-        <v>99.7875357</v>
+        <v>97.86267907</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>19957507.14</v>
+        <v>14679401.86</v>
       </c>
       <c r="I76" s="1">
-        <v>35292.86</v>
+        <v>199263.14</v>
       </c>
       <c r="J76" s="1">
-        <v>0.17684002191468</v>
+        <v>1.357433646823</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>19992800.0</v>
+        <v>14878665.0</v>
       </c>
       <c r="N76" s="1">
-        <v>19992800.0</v>
+        <v>14878665.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.38</v>
+        <v>0.27</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>203</v>
       </c>
       <c r="B77" t="s">
         <v>204</v>
       </c>
       <c r="C77" s="1">
-        <v>60000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.7584</v>
+        <v>99.3896</v>
       </c>
       <c r="E77" s="1">
-        <v>99.48788612</v>
+        <v>97.85299653</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>59692731.67</v>
+        <v>29355898.96</v>
       </c>
       <c r="I77" s="1">
-        <v>162308.33</v>
+        <v>460981.04</v>
       </c>
       <c r="J77" s="1">
-        <v>0.27190635351937</v>
+        <v>1.5703182540181</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>59855040.0</v>
+        <v>29816880.0</v>
       </c>
       <c r="N77" s="1">
-        <v>59855040.0</v>
+        <v>29816880.0</v>
       </c>
       <c r="O77" s="1">
-        <v>1.14</v>
+        <v>0.54</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>205</v>
       </c>
       <c r="B78" t="s">
         <v>206</v>
       </c>
       <c r="C78" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>99.746</v>
+        <v>97.4217</v>
       </c>
       <c r="E78" s="1">
-        <v>99.46446673</v>
+        <v>97.41445795</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>29839340.02</v>
+        <v>19482891.59</v>
       </c>
       <c r="I78" s="1">
-        <v>84459.98</v>
+        <v>1448.41</v>
       </c>
       <c r="J78" s="1">
-        <v>0.28304908869764</v>
+        <v>0.0074342660754907</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>29923800.0</v>
+        <v>19484340.0</v>
       </c>
       <c r="N78" s="1">
-        <v>29923800.0</v>
+        <v>19484340.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.57</v>
+        <v>0.35</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>207</v>
       </c>
       <c r="B79" t="s">
         <v>208</v>
       </c>
       <c r="C79" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.69</v>
+        <v>99.7223</v>
       </c>
       <c r="E79" s="1">
-        <v>99.2427776</v>
+        <v>99.6210388</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>9924277.76</v>
+        <v>29886311.64</v>
       </c>
       <c r="I79" s="1">
-        <v>44722.24</v>
+        <v>30378.36</v>
       </c>
       <c r="J79" s="1">
-        <v>0.45063470694315</v>
+        <v>0.10164640041878</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>9969000.0</v>
+        <v>29916690.0</v>
       </c>
       <c r="N79" s="1">
-        <v>9969000.0</v>
+        <v>29916690.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.19</v>
+        <v>0.54</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>209</v>
       </c>
       <c r="B80" t="s">
         <v>210</v>
       </c>
       <c r="C80" s="1">
-        <v>40000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>98.6632</v>
+        <v>98.8659</v>
       </c>
       <c r="E80" s="1">
-        <v>97.9014285</v>
+        <v>98.5230842</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>39160571.4</v>
+        <v>4926154.21</v>
       </c>
       <c r="I80" s="1">
-        <v>304708.6</v>
+        <v>17140.79</v>
       </c>
       <c r="J80" s="1">
-        <v>0.77810049523435</v>
+        <v>0.34795479940933</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>39465280.0</v>
+        <v>4943295.0</v>
       </c>
       <c r="N80" s="1">
-        <v>39465280.0</v>
+        <v>4943295.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.75</v>
+        <v>0.09</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>211</v>
       </c>
       <c r="B81" t="s">
         <v>212</v>
       </c>
       <c r="C81" s="1">
-        <v>28000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.9307</v>
+        <v>99.7102</v>
       </c>
       <c r="E81" s="1">
-        <v>99.49170793</v>
+        <v>98.503513</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>27857678.22</v>
+        <v>9850351.3</v>
       </c>
       <c r="I81" s="1">
-        <v>122917.78</v>
+        <v>120668.7</v>
       </c>
       <c r="J81" s="1">
-        <v>0.44123483310161</v>
+        <v>1.2250192538818</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>27980596.0</v>
+        <v>9971020.0</v>
       </c>
       <c r="N81" s="1">
-        <v>27980596.0</v>
+        <v>9971020.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.53</v>
+        <v>0.18</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>213</v>
       </c>
       <c r="B82" t="s">
         <v>214</v>
       </c>
       <c r="C82" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>98.2894</v>
+        <v>99.4422</v>
       </c>
       <c r="E82" s="1">
-        <v>98.15917464</v>
+        <v>99.44454695</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>12269896.83</v>
+        <v>19888909.39</v>
       </c>
       <c r="I82" s="1">
-        <v>16278.17</v>
+        <v>-469.39</v>
       </c>
       <c r="J82" s="1">
-        <v>0.13266753767807</v>
+        <v>-0.0023600590198073</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>12286175.0</v>
+        <v>19888440.0</v>
       </c>
       <c r="N82" s="1">
-        <v>12286175.0</v>
+        <v>19888440.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.23</v>
+        <v>0.36</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>215</v>
       </c>
       <c r="B83" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C83" s="1">
-        <v>15000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.2894</v>
+        <v>99.2857</v>
       </c>
       <c r="E83" s="1">
-        <v>98.20184247</v>
+        <v>97.87236356</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>14730276.37</v>
+        <v>48936181.78</v>
       </c>
       <c r="I83" s="1">
-        <v>13133.63</v>
+        <v>706668.22</v>
       </c>
       <c r="J83" s="1">
-        <v>0.089160784700199</v>
+        <v>1.4440608038791</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>14743410.0</v>
+        <v>49642850.0</v>
       </c>
       <c r="N83" s="1">
-        <v>14743410.0</v>
+        <v>49642850.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.28</v>
+        <v>0.89</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B84" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C84" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.788</v>
+        <v>97.9262</v>
       </c>
       <c r="E84" s="1">
-        <v>98.22903955</v>
+        <v>97.8233224</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>19645807.91</v>
+        <v>19564664.48</v>
       </c>
       <c r="I84" s="1">
-        <v>311792.09</v>
+        <v>20575.52</v>
       </c>
       <c r="J84" s="1">
-        <v>1.5870667748985</v>
+        <v>0.10516674089164</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>19957600.0</v>
+        <v>19585240.0</v>
       </c>
       <c r="N84" s="1">
-        <v>19957600.0</v>
+        <v>19585240.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B85" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C85" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.6846</v>
+        <v>97.4214</v>
       </c>
       <c r="E85" s="1">
-        <v>98.10119685</v>
+        <v>97.34254844</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>19620239.37</v>
+        <v>24335637.11</v>
       </c>
       <c r="I85" s="1">
-        <v>316680.63</v>
+        <v>19712.89</v>
       </c>
       <c r="J85" s="1">
-        <v>1.6140507973833</v>
+        <v>0.081004207577946</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>19936920.0</v>
+        <v>24355350.0</v>
       </c>
       <c r="N85" s="1">
-        <v>19936920.0</v>
+        <v>24355350.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.38</v>
+        <v>0.44</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B86" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C86" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>97.8107</v>
+        <v>98.422</v>
       </c>
       <c r="E86" s="1">
-        <v>97.80461245</v>
+        <v>98.3075804</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>19560922.49</v>
+        <v>19661516.08</v>
       </c>
       <c r="I86" s="1">
-        <v>1217.51</v>
+        <v>22883.92</v>
       </c>
       <c r="J86" s="1">
-        <v>0.0062241952066546</v>
+        <v>0.11638939696658</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>19562140.0</v>
+        <v>19684400.0</v>
       </c>
       <c r="N86" s="1">
-        <v>19562140.0</v>
+        <v>19684400.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B87" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C87" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>97.9482</v>
+        <v>98.8254</v>
       </c>
       <c r="E87" s="1">
-        <v>97.7852722</v>
+        <v>97.804612</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>14667790.83</v>
+        <v>24451153.0</v>
       </c>
       <c r="I87" s="1">
-        <v>24439.17</v>
+        <v>255197.0</v>
       </c>
       <c r="J87" s="1">
-        <v>0.16661793369738</v>
+        <v>1.0437012929411</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>14692230.0</v>
+        <v>24706350.0</v>
       </c>
       <c r="N87" s="1">
-        <v>14692230.0</v>
+        <v>24706350.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.28</v>
+        <v>0.44</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B88" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C88" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.8272</v>
+        <v>98.3206</v>
       </c>
       <c r="E88" s="1">
-        <v>99.826856</v>
+        <v>97.780438</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>9982685.6</v>
+        <v>39112175.2</v>
       </c>
       <c r="I88" s="1">
-        <v>34.4</v>
+        <v>216064.8</v>
       </c>
       <c r="J88" s="1">
-        <v>0.00034459664842094</v>
+        <v>0.55242337940847</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>9982720.0</v>
+        <v>39328240.0</v>
       </c>
       <c r="N88" s="1">
-        <v>9982720.0</v>
+        <v>39328240.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.19</v>
+        <v>0.71</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B89" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C89" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.9575</v>
+        <v>99.0026</v>
       </c>
       <c r="E89" s="1">
-        <v>99.47362905</v>
+        <v>97.8626791</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>19894725.81</v>
+        <v>19572535.82</v>
       </c>
       <c r="I89" s="1">
-        <v>96774.19</v>
+        <v>227984.18</v>
       </c>
       <c r="J89" s="1">
-        <v>0.4864313834944</v>
+        <v>1.1648167723215</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>19991500.0</v>
+        <v>19800520.0</v>
       </c>
       <c r="N89" s="1">
-        <v>19991500.0</v>
+        <v>19800520.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B90" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C90" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.4349</v>
+        <v>100.004</v>
       </c>
       <c r="E90" s="1">
-        <v>98.92074717</v>
+        <v>100.0</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>29676224.15</v>
+        <v>20000000.0</v>
       </c>
       <c r="I90" s="1">
-        <v>154245.85</v>
+        <v>800.0</v>
       </c>
       <c r="J90" s="1">
-        <v>0.51976238358477</v>
+        <v>0.004</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
-      <c r="L90">
-        <v>0.0</v>
+      <c r="L90" t="s">
+        <v>231</v>
       </c>
       <c r="M90" s="1">
-        <v>29830470.0</v>
+        <v>20000800.0</v>
       </c>
       <c r="N90" s="1">
-        <v>29830470.0</v>
+        <v>20104732.89</v>
       </c>
       <c r="O90" s="1">
-        <v>0.57</v>
+        <v>0.36</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B91" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C91" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>97.9391</v>
+        <v>99.8821</v>
       </c>
       <c r="E91" s="1">
-        <v>97.81428547</v>
+        <v>97.96931384</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>14672142.82</v>
+        <v>24492328.46</v>
       </c>
       <c r="I91" s="1">
-        <v>18722.18</v>
+        <v>478196.54</v>
       </c>
       <c r="J91" s="1">
-        <v>0.12760358340078</v>
+        <v>1.9524339663376</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>14690865.0</v>
+        <v>24970525.0</v>
       </c>
       <c r="N91" s="1">
-        <v>14690865.0</v>
+        <v>24970525.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.28</v>
+        <v>0.45</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B92" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C92" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.8864</v>
+        <v>98.1009</v>
       </c>
       <c r="E92" s="1">
-        <v>97.9881802</v>
+        <v>97.81428545</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>19597636.04</v>
+        <v>19562857.09</v>
       </c>
       <c r="I92" s="1">
-        <v>379643.96</v>
+        <v>57322.91</v>
       </c>
       <c r="J92" s="1">
-        <v>1.9371926247897</v>
+        <v>0.29301911135108</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>19977280.0</v>
+        <v>19620180.0</v>
       </c>
       <c r="N92" s="1">
-        <v>19977280.0</v>
+        <v>19620180.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B93" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C93" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.7744</v>
+        <v>98.2968</v>
       </c>
       <c r="E93" s="1">
-        <v>99.47617503</v>
+        <v>97.775605</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>29842852.51</v>
+        <v>14666340.75</v>
       </c>
       <c r="I93" s="1">
-        <v>89467.49</v>
+        <v>78179.25</v>
       </c>
       <c r="J93" s="1">
-        <v>0.29979536966187</v>
+        <v>0.53305218617671</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>29932320.0</v>
+        <v>14744520.0</v>
       </c>
       <c r="N93" s="1">
-        <v>29932320.0</v>
+        <v>14744520.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.57</v>
+        <v>0.26</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B94" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C94" s="1">
-        <v>7000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.9523</v>
+        <v>99.9776</v>
       </c>
       <c r="E94" s="1">
-        <v>99.65960714</v>
+        <v>98.1034157</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>6976172.5</v>
+        <v>29431024.71</v>
       </c>
       <c r="I94" s="1">
-        <v>20488.5</v>
+        <v>562255.29</v>
       </c>
       <c r="J94" s="1">
-        <v>0.29369256565832</v>
+        <v>1.910416968285</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>6996661.0</v>
+        <v>29993280.0</v>
       </c>
       <c r="N94" s="1">
-        <v>6996661.0</v>
+        <v>29993280.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.13</v>
+        <v>0.54</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B95" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C95" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.8322</v>
+        <v>100.017</v>
       </c>
       <c r="E95" s="1">
-        <v>99.66048993</v>
+        <v>100.0</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>14949073.49</v>
+        <v>30000000.0</v>
       </c>
       <c r="I95" s="1">
-        <v>25756.51</v>
+        <v>5100.0</v>
       </c>
       <c r="J95" s="1">
-        <v>0.17229502562302</v>
+        <v>0.017</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
-      <c r="L95">
-        <v>0.0</v>
+      <c r="L95" t="s">
+        <v>242</v>
       </c>
       <c r="M95" s="1">
-        <v>14974830.0</v>
+        <v>30005100.0</v>
       </c>
       <c r="N95" s="1">
-        <v>14974830.0</v>
+        <v>30345185.08</v>
       </c>
       <c r="O95" s="1">
-        <v>0.28</v>
+        <v>0.55</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="B96" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="C96" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.7954</v>
+        <v>99.988</v>
       </c>
       <c r="E96" s="1">
-        <v>99.57189617</v>
+        <v>99.82995632</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>29871568.85</v>
+        <v>24957489.08</v>
       </c>
       <c r="I96" s="1">
-        <v>67051.15</v>
+        <v>39510.92</v>
       </c>
       <c r="J96" s="1">
-        <v>0.22446477564234</v>
+        <v>0.15831288104885</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>29938620.0</v>
+        <v>24997000.0</v>
       </c>
       <c r="N96" s="1">
-        <v>29938620.0</v>
+        <v>24997000.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.57</v>
+        <v>0.45</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B97" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="C97" s="1">
-        <v>30000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.9221</v>
+        <v>99.958</v>
       </c>
       <c r="E97" s="1">
-        <v>99.6413465</v>
+        <v>99.48788612</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>29892403.95</v>
+        <v>59692731.67</v>
       </c>
       <c r="I97" s="1">
-        <v>84226.05</v>
+        <v>282068.33</v>
       </c>
       <c r="J97" s="1">
-        <v>0.28176405665092</v>
+        <v>0.4725337944984</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>29976630.0</v>
+        <v>59974800.0</v>
       </c>
       <c r="N97" s="1">
-        <v>29976630.0</v>
+        <v>59974800.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.57</v>
+        <v>1.08</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B98" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="C98" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>97.9694</v>
+        <v>99.946</v>
       </c>
       <c r="E98" s="1">
-        <v>97.77932292</v>
+        <v>99.46446673</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>24444830.73</v>
+        <v>29839340.02</v>
       </c>
       <c r="I98" s="1">
-        <v>47519.27</v>
+        <v>144459.98</v>
       </c>
       <c r="J98" s="1">
-        <v>0.19439394170843</v>
+        <v>0.4841259220317</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>24492350.0</v>
+        <v>29983800.0</v>
       </c>
       <c r="N98" s="1">
-        <v>24492350.0</v>
+        <v>29983800.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.47</v>
+        <v>0.54</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="B99" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C99" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.9752</v>
+        <v>99.8909</v>
       </c>
       <c r="E99" s="1">
-        <v>99.81013893</v>
+        <v>99.2427776</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>14971520.84</v>
+        <v>9924277.76</v>
       </c>
       <c r="I99" s="1">
-        <v>24759.16</v>
+        <v>64812.24</v>
       </c>
       <c r="J99" s="1">
-        <v>0.16537504949965</v>
+        <v>0.65306757395714</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>14996280.0</v>
+        <v>9989090.0</v>
       </c>
       <c r="N99" s="1">
-        <v>14996280.0</v>
+        <v>9989090.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.28</v>
+        <v>0.18</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="B100" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="C100" s="1">
-        <v>21400000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.4593</v>
+        <v>98.6907</v>
       </c>
       <c r="E100" s="1">
-        <v>98.04874822</v>
+        <v>98.49526593</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>20982432.12</v>
+        <v>29548579.78</v>
       </c>
       <c r="I100" s="1">
-        <v>301858.08</v>
+        <v>58630.22</v>
       </c>
       <c r="J100" s="1">
-        <v>1.4386229311914</v>
+        <v>0.19841975633524</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>21284290.2</v>
+        <v>29607210.0</v>
       </c>
       <c r="N100" s="1">
-        <v>21284290.2</v>
+        <v>29607210.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.4</v>
+        <v>0.53</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="B101" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="C101" s="1">
-        <v>13000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>98.0427</v>
+        <v>98.8806</v>
       </c>
       <c r="E101" s="1">
-        <v>97.75025085</v>
+        <v>97.9014285</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>12707532.61</v>
+        <v>39160571.4</v>
       </c>
       <c r="I101" s="1">
-        <v>38018.39</v>
+        <v>391668.6</v>
       </c>
       <c r="J101" s="1">
-        <v>0.2991799522913</v>
+        <v>1.0001605849909</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>12745551.0</v>
+        <v>39552240.0</v>
       </c>
       <c r="N101" s="1">
-        <v>12745551.0</v>
+        <v>39552240.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.24</v>
+        <v>0.71</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="B102" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="C102" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.7162</v>
+        <v>98.5028</v>
       </c>
       <c r="E102" s="1">
-        <v>98.05766825</v>
+        <v>98.20184247</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>19611533.65</v>
+        <v>14730276.37</v>
       </c>
       <c r="I102" s="1">
-        <v>331706.35</v>
+        <v>45143.63</v>
       </c>
       <c r="J102" s="1">
-        <v>1.691384039208</v>
+        <v>0.30646831645291</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>19943240.0</v>
+        <v>14775420.0</v>
       </c>
       <c r="N102" s="1">
-        <v>19943240.0</v>
+        <v>14775420.0</v>
       </c>
       <c r="O102" s="1">
-        <v>0.38</v>
+        <v>0.27</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="B103" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C103" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.0006</v>
+        <v>98.5028</v>
       </c>
       <c r="E103" s="1">
-        <v>100.0</v>
+        <v>98.15917464</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>20000000.0</v>
+        <v>12269896.83</v>
       </c>
       <c r="I103" s="1">
-        <v>120.0</v>
+        <v>42953.17</v>
       </c>
       <c r="J103" s="1">
-        <v>0.0006</v>
+        <v>0.35006952866123</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
-      <c r="L103" t="s">
-        <v>256</v>
+      <c r="L103">
+        <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>20000120.0</v>
+        <v>12312850.0</v>
       </c>
       <c r="N103" s="1">
-        <v>20112360.0</v>
+        <v>12312850.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.38</v>
+        <v>0.22</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B104" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C104" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.0223</v>
+        <v>99.9777</v>
       </c>
       <c r="E104" s="1">
-        <v>100.0</v>
+        <v>98.22903955</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>30000000.0</v>
+        <v>19645807.91</v>
       </c>
       <c r="I104" s="1">
-        <v>6690.0</v>
+        <v>349732.09</v>
       </c>
       <c r="J104" s="1">
-        <v>0.0223</v>
+        <v>1.7801868551406</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104" t="s">
-        <v>259</v>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>30006690.0</v>
+        <v>19995540.0</v>
       </c>
       <c r="N104" s="1">
-        <v>30639865.42</v>
+        <v>19995540.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.58</v>
+        <v>0.36</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>260</v>
       </c>
       <c r="B105" t="s">
         <v>261</v>
       </c>
       <c r="C105" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.5503</v>
+        <v>99.8719</v>
       </c>
       <c r="E105" s="1">
-        <v>99.1206757</v>
+        <v>98.10119685</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>49560337.85</v>
+        <v>19620239.37</v>
       </c>
       <c r="I105" s="1">
-        <v>214812.15</v>
+        <v>354140.63</v>
       </c>
       <c r="J105" s="1">
-        <v>0.43343560459607</v>
+        <v>1.8049760929089</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>49775150.0</v>
+        <v>19974380.0</v>
       </c>
       <c r="N105" s="1">
-        <v>49775150.0</v>
+        <v>19974380.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.95</v>
+        <v>0.36</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>262</v>
       </c>
       <c r="B106" t="s">
         <v>263</v>
       </c>
       <c r="C106" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.8027</v>
+        <v>98.0146</v>
       </c>
       <c r="E106" s="1">
-        <v>97.87236357</v>
+        <v>97.80461245</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>29361709.07</v>
+        <v>19560922.49</v>
       </c>
       <c r="I106" s="1">
-        <v>579100.93</v>
+        <v>41997.51</v>
       </c>
       <c r="J106" s="1">
-        <v>1.972299802506</v>
+        <v>0.21470107057308</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>29940810.0</v>
+        <v>19602920.0</v>
       </c>
       <c r="N106" s="1">
-        <v>29940810.0</v>
+        <v>19602920.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.57</v>
+        <v>0.35</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>264</v>
       </c>
       <c r="B107" t="s">
         <v>265</v>
       </c>
       <c r="C107" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.9757</v>
+        <v>98.1573</v>
       </c>
       <c r="E107" s="1">
-        <v>100.0</v>
+        <v>97.7852722</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>20000000.0</v>
+        <v>14667790.83</v>
       </c>
       <c r="I107" s="1">
-        <v>-4860.0</v>
+        <v>55804.17</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.0243</v>
+        <v>0.38045381643883</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107" t="s">
-        <v>266</v>
+      <c r="L107">
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>19995140.0</v>
+        <v>14723595.0</v>
       </c>
       <c r="N107" s="1">
-        <v>20006546.0</v>
+        <v>14723595.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.38</v>
+        <v>0.26</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>266</v>
+      </c>
+      <c r="B108" t="s">
         <v>267</v>
       </c>
-      <c r="B108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C108" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.9922</v>
+        <v>99.6492</v>
       </c>
       <c r="E108" s="1">
-        <v>100.0</v>
+        <v>98.92074717</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>25000000.0</v>
+        <v>29676224.15</v>
       </c>
       <c r="I108" s="1">
-        <v>-1950.0</v>
+        <v>218535.85</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.0078</v>
+        <v>0.7364004561207</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108" t="s">
-        <v>269</v>
+      <c r="L108">
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>24998050.0</v>
+        <v>29894760.0</v>
       </c>
       <c r="N108" s="1">
-        <v>25141242.29</v>
+        <v>29894760.0</v>
       </c>
       <c r="O108" s="1">
-        <v>0.48</v>
+        <v>0.54</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="B109" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="C109" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.0062</v>
+        <v>98.9049</v>
       </c>
       <c r="E109" s="1">
-        <v>100.0</v>
+        <v>98.76742373</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>25000000.0</v>
+        <v>14815113.56</v>
       </c>
       <c r="I109" s="1">
-        <v>1550.0</v>
+        <v>20621.44</v>
       </c>
       <c r="J109" s="1">
-        <v>0.0062</v>
+        <v>0.13919191315331</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
-      <c r="L109" t="s">
-        <v>272</v>
+      <c r="L109">
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>25001550.0</v>
+        <v>14835735.0</v>
       </c>
       <c r="N109" s="1">
-        <v>25142846.46</v>
+        <v>14835735.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.48</v>
+        <v>0.27</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="B110" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="C110" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.9819</v>
+        <v>98.1353</v>
       </c>
       <c r="E110" s="1">
-        <v>100.0</v>
+        <v>97.81428547</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>20000000.0</v>
+        <v>14672142.82</v>
       </c>
       <c r="I110" s="1">
-        <v>-3620.0</v>
+        <v>48152.18</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.0181</v>
+        <v>0.3281877813673</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
-      <c r="L110" t="s">
-        <v>275</v>
+      <c r="L110">
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>19996380.0</v>
+        <v>14720295.0</v>
       </c>
       <c r="N110" s="1">
-        <v>20068086.0</v>
+        <v>14720295.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.38</v>
+        <v>0.26</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="B111" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="C111" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.9688</v>
+        <v>97.5206</v>
       </c>
       <c r="E111" s="1">
-        <v>100.0</v>
+        <v>97.3712995</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>20000000.0</v>
+        <v>29211389.85</v>
       </c>
       <c r="I111" s="1">
-        <v>-6240.0</v>
+        <v>44790.15</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.0312</v>
+        <v>0.1533311158079</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111" t="s">
-        <v>278</v>
+      <c r="L111">
+        <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>19993760.0</v>
+        <v>29256180.0</v>
       </c>
       <c r="N111" s="1">
-        <v>20030211.39</v>
+        <v>29256180.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.38</v>
+        <v>0.53</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="B112" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="C112" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.0152</v>
+        <v>99.9598</v>
       </c>
       <c r="E112" s="1">
-        <v>100.0</v>
+        <v>99.47617503</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>25000000.0</v>
+        <v>29842852.51</v>
       </c>
       <c r="I112" s="1">
-        <v>3800.0</v>
+        <v>145087.49</v>
       </c>
       <c r="J112" s="1">
-        <v>0.0152</v>
+        <v>0.48617165517734</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112" t="s">
-        <v>281</v>
+      <c r="L112">
+        <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>25003800.0</v>
+        <v>29987940.0</v>
       </c>
       <c r="N112" s="1">
-        <v>25236910.28</v>
+        <v>29987940.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.48</v>
+        <v>0.54</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="B113" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="C113" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.9958</v>
+        <v>99.9878</v>
       </c>
       <c r="E113" s="1">
-        <v>100.0</v>
+        <v>99.57189617</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>20000000.0</v>
+        <v>29871568.85</v>
       </c>
       <c r="I113" s="1">
-        <v>-840.0</v>
+        <v>124771.15</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.0042</v>
+        <v>0.41769198874869</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
-      <c r="L113" t="s">
-        <v>284</v>
+      <c r="L113">
+        <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>19999160.0</v>
+        <v>29996340.0</v>
       </c>
       <c r="N113" s="1">
-        <v>20068649.33</v>
+        <v>29996340.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.38</v>
+        <v>0.54</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="B114" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="C114" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>100.0052</v>
+        <v>99.89</v>
       </c>
       <c r="E114" s="1">
-        <v>100.0</v>
+        <v>99.866955</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>15000000.0</v>
+        <v>14980043.25</v>
       </c>
       <c r="I114" s="1">
-        <v>780.0</v>
+        <v>3456.75</v>
       </c>
       <c r="J114" s="1">
-        <v>0.0052</v>
+        <v>0.023075701066484</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
-      <c r="L114" t="s">
-        <v>287</v>
+      <c r="L114">
+        <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>15000780.0</v>
+        <v>14983500.0</v>
       </c>
       <c r="N114" s="1">
-        <v>15076224.75</v>
+        <v>14983500.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>288</v>
+        <v>280</v>
       </c>
       <c r="B115" t="s">
-        <v>289</v>
+        <v>281</v>
       </c>
       <c r="C115" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.0192</v>
+        <v>98.1747</v>
       </c>
       <c r="E115" s="1">
-        <v>100.0</v>
+        <v>97.77932292</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>15000000.0</v>
+        <v>24444830.73</v>
       </c>
       <c r="I115" s="1">
-        <v>2880.0</v>
+        <v>98844.27</v>
       </c>
       <c r="J115" s="1">
-        <v>0.0192</v>
+        <v>0.4043565328464</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
-      <c r="L115" t="s">
-        <v>290</v>
+      <c r="L115">
+        <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>15002880.0</v>
+        <v>24543675.0</v>
       </c>
       <c r="N115" s="1">
-        <v>15245875.96</v>
+        <v>24543675.0</v>
       </c>
       <c r="O115" s="1">
-        <v>0.29</v>
+        <v>0.44</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>291</v>
+        <v>282</v>
       </c>
       <c r="B116" t="s">
-        <v>292</v>
+        <v>283</v>
       </c>
       <c r="C116" s="1">
-        <v>20000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.0006</v>
+        <v>99.6635</v>
       </c>
       <c r="E116" s="1">
-        <v>100.0</v>
+        <v>98.04874822</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>20000000.0</v>
+        <v>20982432.12</v>
       </c>
       <c r="I116" s="1">
-        <v>120.0</v>
+        <v>345556.88</v>
       </c>
       <c r="J116" s="1">
-        <v>0.0006</v>
+        <v>1.6468866813139</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
-      <c r="L116" t="s">
-        <v>293</v>
+      <c r="L116">
+        <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>20000120.0</v>
+        <v>21327989.0</v>
       </c>
       <c r="N116" s="1">
-        <v>20080994.67</v>
+        <v>21327989.0</v>
       </c>
       <c r="O116" s="1">
         <v>0.38</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>294</v>
+        <v>284</v>
       </c>
       <c r="B117" t="s">
-        <v>295</v>
+        <v>285</v>
       </c>
       <c r="C117" s="1">
-        <v>30000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.0083</v>
+        <v>98.2753</v>
       </c>
       <c r="E117" s="1">
-        <v>100.0</v>
+        <v>97.75025085</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>30000000.0</v>
+        <v>12707532.61</v>
       </c>
       <c r="I117" s="1">
-        <v>2490.0</v>
+        <v>68256.39</v>
       </c>
       <c r="J117" s="1">
-        <v>0.0083</v>
+        <v>0.53713330584953</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
-      <c r="L117" t="s">
-        <v>296</v>
+      <c r="L117">
+        <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>30002490.0</v>
+        <v>12775789.0</v>
       </c>
       <c r="N117" s="1">
-        <v>30173562.42</v>
+        <v>12775789.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.57</v>
+        <v>0.23</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>297</v>
+        <v>286</v>
       </c>
       <c r="B118" t="s">
-        <v>298</v>
+        <v>287</v>
       </c>
       <c r="C118" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.0385</v>
+        <v>99.9071</v>
       </c>
       <c r="E118" s="1">
-        <v>100.0</v>
+        <v>98.05766825</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>25000000.0</v>
+        <v>19611533.65</v>
       </c>
       <c r="I118" s="1">
-        <v>9625.0</v>
+        <v>369886.35</v>
       </c>
       <c r="J118" s="1">
-        <v>0.0385</v>
+        <v>1.8860653970323</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
-      <c r="L118" t="s">
-        <v>299</v>
+      <c r="L118">
+        <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>25009625.0</v>
+        <v>19981420.0</v>
       </c>
       <c r="N118" s="1">
-        <v>25240129.17</v>
+        <v>19981420.0</v>
       </c>
       <c r="O118" s="1">
-        <v>0.48</v>
+        <v>0.36</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>300</v>
+        <v>288</v>
       </c>
       <c r="B119" t="s">
-        <v>301</v>
+        <v>289</v>
       </c>
       <c r="C119" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.0401</v>
+        <v>100.0099</v>
       </c>
       <c r="E119" s="1">
         <v>100.0</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I119" s="1">
-        <v>10025.0</v>
+        <v>1980.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.0401</v>
+        <v>0.0099</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" t="s">
-        <v>302</v>
+        <v>290</v>
       </c>
       <c r="M119" s="1">
-        <v>25010025.0</v>
+        <v>20001980.0</v>
       </c>
       <c r="N119" s="1">
-        <v>25239508.33</v>
+        <v>20153370.22</v>
       </c>
       <c r="O119" s="1">
-        <v>0.48</v>
+        <v>0.36</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>303</v>
+        <v>291</v>
       </c>
       <c r="B120" t="s">
-        <v>304</v>
+        <v>292</v>
       </c>
       <c r="C120" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.0057</v>
+        <v>100.002</v>
       </c>
       <c r="E120" s="1">
         <v>100.0</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I120" s="1">
-        <v>1140.0</v>
+        <v>600.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.0057</v>
+        <v>0.002</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" t="s">
-        <v>125</v>
+        <v>293</v>
       </c>
       <c r="M120" s="1">
-        <v>20001140.0</v>
+        <v>30000600.0</v>
       </c>
       <c r="N120" s="1">
-        <v>20071896.0</v>
+        <v>30695049.25</v>
       </c>
       <c r="O120" s="1">
-        <v>0.38</v>
+        <v>0.55</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>305</v>
+        <v>294</v>
       </c>
       <c r="B121" t="s">
-        <v>306</v>
+        <v>295</v>
       </c>
       <c r="C121" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.964</v>
+        <v>99.7524</v>
       </c>
       <c r="E121" s="1">
-        <v>99.196295</v>
+        <v>99.1206757</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>19839259.0</v>
+        <v>49560337.85</v>
       </c>
       <c r="I121" s="1">
-        <v>153541.0</v>
+        <v>315862.15</v>
       </c>
       <c r="J121" s="1">
-        <v>0.77392507452017</v>
+        <v>0.63732848423268</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>19992800.0</v>
+        <v>49876200.0</v>
       </c>
       <c r="N121" s="1">
-        <v>19992800.0</v>
+        <v>49876200.0</v>
       </c>
       <c r="O121" s="1">
-        <v>0.38</v>
+        <v>0.9</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>307</v>
+        <v>296</v>
       </c>
       <c r="B122" t="s">
-        <v>308</v>
+        <v>297</v>
       </c>
       <c r="C122" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.9161</v>
+        <v>99.9885</v>
       </c>
       <c r="E122" s="1">
-        <v>99.4690838</v>
+        <v>97.87236357</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>9946908.38</v>
+        <v>29361709.07</v>
       </c>
       <c r="I122" s="1">
-        <v>44701.62</v>
+        <v>634840.93</v>
       </c>
       <c r="J122" s="1">
-        <v>0.44940214881119</v>
+        <v>2.1621388880549</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>9991610.0</v>
+        <v>29996550.0</v>
       </c>
       <c r="N122" s="1">
-        <v>9991610.0</v>
+        <v>29996550.0</v>
       </c>
       <c r="O122" s="1">
-        <v>0.19</v>
+        <v>0.54</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>309</v>
+        <v>298</v>
       </c>
       <c r="B123" t="s">
-        <v>310</v>
+        <v>299</v>
       </c>
       <c r="C123" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.4703</v>
+        <v>99.9888</v>
       </c>
       <c r="E123" s="1">
-        <v>99.4272713</v>
+        <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>19885454.26</v>
+        <v>20000000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>8605.74</v>
+        <v>-2240.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.043276557263822</v>
+        <v>-0.0112</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
-      <c r="L123">
-        <v>0.0</v>
+      <c r="L123" t="s">
+        <v>300</v>
       </c>
       <c r="M123" s="1">
-        <v>19894060.0</v>
+        <v>19997760.0</v>
       </c>
       <c r="N123" s="1">
-        <v>19894060.0</v>
+        <v>20049766.22</v>
       </c>
       <c r="O123" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="B124" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="C124" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>98.261</v>
+        <v>100.002</v>
       </c>
       <c r="E124" s="1">
-        <v>97.7417847</v>
+        <v>100.0</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>9774178.47</v>
+        <v>25000000.0</v>
       </c>
       <c r="I124" s="1">
-        <v>51921.53</v>
+        <v>500.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.5312111924226</v>
+        <v>0.002</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
-      <c r="L124">
-        <v>0.0</v>
+      <c r="L124" t="s">
+        <v>303</v>
       </c>
       <c r="M124" s="1">
-        <v>9826100.0</v>
+        <v>25000500.0</v>
       </c>
       <c r="N124" s="1">
-        <v>9826100.0</v>
+        <v>25194190.83</v>
       </c>
       <c r="O124" s="1">
-        <v>0.19</v>
+        <v>0.45</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>313</v>
+        <v>304</v>
       </c>
       <c r="B125" t="s">
-        <v>314</v>
+        <v>305</v>
       </c>
       <c r="C125" s="1">
-        <v>5000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>97.6368</v>
+        <v>100.0134</v>
       </c>
       <c r="E125" s="1">
-        <v>97.7176416</v>
+        <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>4885882.08</v>
+        <v>25000000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-4042.08</v>
+        <v>3350.0</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.08272979031864</v>
+        <v>0.0134</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
-      <c r="L125">
-        <v>0.0</v>
+      <c r="L125" t="s">
+        <v>306</v>
       </c>
       <c r="M125" s="1">
-        <v>4881840.0</v>
+        <v>25003350.0</v>
       </c>
       <c r="N125" s="1">
-        <v>4881840.0</v>
+        <v>25194478.33</v>
       </c>
       <c r="O125" s="1">
-        <v>0.09</v>
+        <v>0.45</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>315</v>
+        <v>307</v>
       </c>
       <c r="B126" t="s">
-        <v>316</v>
+        <v>308</v>
       </c>
       <c r="C126" s="1">
-        <v>14000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>98.3908</v>
+        <v>99.9913</v>
       </c>
       <c r="E126" s="1">
-        <v>97.77077207</v>
+        <v>100.0</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>13687908.09</v>
+        <v>20000000.0</v>
       </c>
       <c r="I126" s="1">
-        <v>86803.91</v>
+        <v>-1740.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.63416490985512</v>
+        <v>-0.0087</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
-      <c r="L126">
-        <v>0.0</v>
+      <c r="L126" t="s">
+        <v>309</v>
       </c>
       <c r="M126" s="1">
-        <v>13774712.0</v>
+        <v>19998260.0</v>
       </c>
       <c r="N126" s="1">
-        <v>13774712.0</v>
+        <v>20110301.11</v>
       </c>
       <c r="O126" s="1">
-        <v>0.26</v>
+        <v>0.36</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="B127" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="C127" s="1">
-        <v>6000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>98.2984</v>
+        <v>99.9806</v>
       </c>
       <c r="E127" s="1">
-        <v>98.17348233</v>
+        <v>100.0</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>5890408.94</v>
+        <v>20000000.0</v>
       </c>
       <c r="I127" s="1">
-        <v>7495.06</v>
+        <v>-3880.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.12724175989044</v>
+        <v>-0.0194</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
-      <c r="L127">
-        <v>0.0</v>
+      <c r="L127" t="s">
+        <v>312</v>
       </c>
       <c r="M127" s="1">
-        <v>5897904.0</v>
+        <v>19996120.0</v>
       </c>
       <c r="N127" s="1">
-        <v>5897904.0</v>
+        <v>20072854.61</v>
       </c>
       <c r="O127" s="1">
-        <v>0.11</v>
+        <v>0.36</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="B128" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="C128" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.0159</v>
+        <v>100.0138</v>
       </c>
       <c r="E128" s="1">
         <v>100.0</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I128" s="1">
-        <v>3975.0</v>
+        <v>3450.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.0159</v>
+        <v>0.0138</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="M128" s="1">
-        <v>25003975.0</v>
+        <v>25003450.0</v>
       </c>
       <c r="N128" s="1">
-        <v>25149386.11</v>
+        <v>25287187.5</v>
       </c>
       <c r="O128" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="B129" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="C129" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.0095</v>
+        <v>100.0009</v>
       </c>
       <c r="E129" s="1">
         <v>100.0</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I129" s="1">
-        <v>2375.0</v>
+        <v>180.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.0095</v>
+        <v>0.0009</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="M129" s="1">
-        <v>25002375.0</v>
+        <v>20000180.0</v>
       </c>
       <c r="N129" s="1">
-        <v>25141775.63</v>
+        <v>20108760.0</v>
       </c>
       <c r="O129" s="1">
-        <v>0.48</v>
+        <v>0.36</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="B130" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="C130" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.9867</v>
+        <v>100.0103</v>
       </c>
       <c r="E130" s="1">
         <v>100.0</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I130" s="1">
-        <v>-3325.0</v>
+        <v>1545.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-0.0133</v>
+        <v>0.0103</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="M130" s="1">
-        <v>24996675.0</v>
+        <v>15001545.0</v>
       </c>
       <c r="N130" s="1">
-        <v>25040666.11</v>
+        <v>15106875.13</v>
       </c>
       <c r="O130" s="1">
-        <v>0.48</v>
+        <v>0.27</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="B131" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="C131" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.0217</v>
+        <v>100.0174</v>
       </c>
       <c r="E131" s="1">
         <v>100.0</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I131" s="1">
-        <v>8680.0</v>
+        <v>2610.0</v>
       </c>
       <c r="J131" s="1">
-        <v>0.0217</v>
+        <v>0.0174</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="M131" s="1">
-        <v>40008680.0</v>
+        <v>15002610.0</v>
       </c>
       <c r="N131" s="1">
-        <v>40717534.0</v>
+        <v>15275871.13</v>
       </c>
       <c r="O131" s="1">
-        <v>0.77</v>
+        <v>0.27</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="B132" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="C132" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.0289</v>
+        <v>100.0088</v>
       </c>
       <c r="E132" s="1">
         <v>100.0</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I132" s="1">
-        <v>5780.0</v>
+        <v>1760.0</v>
       </c>
       <c r="J132" s="1">
-        <v>0.0289</v>
+        <v>0.0088</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="M132" s="1">
-        <v>20005780.0</v>
+        <v>20001760.0</v>
       </c>
       <c r="N132" s="1">
-        <v>20399713.33</v>
+        <v>20123157.33</v>
       </c>
       <c r="O132" s="1">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="B133" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
       <c r="C133" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.0232</v>
+        <v>100.0254</v>
       </c>
       <c r="E133" s="1">
         <v>100.0</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I133" s="1">
-        <v>4640.0</v>
+        <v>7620.0</v>
       </c>
       <c r="J133" s="1">
-        <v>0.0232</v>
+        <v>0.0254</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="M133" s="1">
-        <v>20004640.0</v>
+        <v>30007620.0</v>
       </c>
       <c r="N133" s="1">
-        <v>20229046.0</v>
+        <v>30239024.0</v>
       </c>
       <c r="O133" s="1">
-        <v>0.38</v>
+        <v>0.54</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="B134" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="C134" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.8609</v>
+        <v>100.0442</v>
       </c>
       <c r="E134" s="1">
         <v>100.0</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-41730.0</v>
+        <v>11050.0</v>
       </c>
       <c r="J134" s="1">
-        <v>-0.1391</v>
+        <v>0.0442</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="M134" s="1">
-        <v>29958270.0</v>
+        <v>25011050.0</v>
       </c>
       <c r="N134" s="1">
-        <v>29961988.5</v>
+        <v>25291968.13</v>
       </c>
       <c r="O134" s="1">
-        <v>0.57</v>
+        <v>0.45</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="B135" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="C135" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>99.9992</v>
+        <v>100.0494</v>
       </c>
       <c r="E135" s="1">
         <v>100.0</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-160.0</v>
+        <v>12350.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.0008</v>
+        <v>0.0494</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="M135" s="1">
-        <v>19999840.0</v>
+        <v>25012350.0</v>
       </c>
       <c r="N135" s="1">
-        <v>20001035.0</v>
+        <v>25292025.07</v>
       </c>
       <c r="O135" s="1">
-        <v>0.38</v>
+        <v>0.45</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="B136" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="C136" s="1">
-        <v>16000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.6984</v>
+        <v>99.9954</v>
       </c>
       <c r="E136" s="1">
-        <v>99.53694581</v>
+        <v>100.0</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>15925911.33</v>
+        <v>20000000.0</v>
       </c>
       <c r="I136" s="1">
-        <v>25832.67</v>
+        <v>-920.0</v>
       </c>
       <c r="J136" s="1">
-        <v>0.16220528586856</v>
+        <v>-0.0046</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
-      <c r="L136">
-        <v>0.0</v>
+      <c r="L136" t="s">
+        <v>339</v>
       </c>
       <c r="M136" s="1">
-        <v>15951744.0</v>
+        <v>19999080.0</v>
       </c>
       <c r="N136" s="1">
-        <v>15951744.0</v>
+        <v>20109637.78</v>
       </c>
       <c r="O136" s="1">
-        <v>0.3</v>
+        <v>0.36</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="B137" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="C137" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.7878</v>
+        <v>99.6881</v>
       </c>
       <c r="E137" s="1">
-        <v>99.48082065</v>
+        <v>99.4272713</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>39792328.26</v>
+        <v>19885454.26</v>
       </c>
       <c r="I137" s="1">
-        <v>122791.74</v>
+        <v>52165.74</v>
       </c>
       <c r="J137" s="1">
-        <v>0.30858144112023</v>
+        <v>0.26233114576081</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>39915120.0</v>
+        <v>19937620.0</v>
       </c>
       <c r="N137" s="1">
-        <v>39915120.0</v>
+        <v>19937620.0</v>
       </c>
       <c r="O137" s="1">
-        <v>0.76</v>
+        <v>0.36</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="B138" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="C138" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.0285</v>
+        <v>99.8554</v>
       </c>
       <c r="E138" s="1">
-        <v>100.0</v>
+        <v>99.8156322</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>30000000.0</v>
+        <v>9981563.22</v>
       </c>
       <c r="I138" s="1">
-        <v>8550.0</v>
+        <v>3976.78</v>
       </c>
       <c r="J138" s="1">
-        <v>0.0285</v>
+        <v>0.039841254444311</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
-      <c r="L138" t="s">
-        <v>349</v>
+      <c r="L138">
+        <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>30008550.0</v>
+        <v>9985540.0</v>
       </c>
       <c r="N138" s="1">
-        <v>30591675.0</v>
+        <v>9985540.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.58</v>
+        <v>0.18</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="B139" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="C139" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.9918</v>
+        <v>99.9036</v>
       </c>
       <c r="E139" s="1">
-        <v>100.0</v>
+        <v>99.8203234</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>20000000.0</v>
+        <v>9982032.34</v>
       </c>
       <c r="I139" s="1">
-        <v>-1640.0</v>
+        <v>8327.66</v>
       </c>
       <c r="J139" s="1">
-        <v>-0.0082</v>
+        <v>0.083426497894917</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
-      <c r="L139" t="s">
-        <v>352</v>
+      <c r="L139">
+        <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>19998360.0</v>
+        <v>9990360.0</v>
       </c>
       <c r="N139" s="1">
-        <v>19999616.11</v>
+        <v>9990360.0</v>
       </c>
       <c r="O139" s="1">
-        <v>0.38</v>
+        <v>0.18</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
       <c r="B140" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="C140" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.023</v>
+        <v>98.5123</v>
       </c>
       <c r="E140" s="1">
-        <v>100.0</v>
+        <v>97.7417847</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>30000000.0</v>
+        <v>9774178.47</v>
       </c>
       <c r="I140" s="1">
-        <v>6900.0</v>
+        <v>77051.53</v>
       </c>
       <c r="J140" s="1">
-        <v>0.023</v>
+        <v>0.78831719961422</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
-      <c r="L140" t="s">
-        <v>355</v>
+      <c r="L140">
+        <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>30006900.0</v>
+        <v>9851230.0</v>
       </c>
       <c r="N140" s="1">
-        <v>30621355.67</v>
+        <v>9851230.0</v>
       </c>
       <c r="O140" s="1">
-        <v>0.58</v>
+        <v>0.18</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>356</v>
+        <v>348</v>
       </c>
       <c r="B141" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="C141" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>99.9992</v>
+        <v>97.839</v>
       </c>
       <c r="E141" s="1">
-        <v>115.855</v>
+        <v>97.7176416</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>15000000.0</v>
+        <v>4885882.08</v>
       </c>
       <c r="I141" s="1">
-        <v>-120.0</v>
+        <v>6067.92</v>
       </c>
       <c r="J141" s="1">
-        <v>-0.0008</v>
+        <v>0.12419292771798</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
-      <c r="L141" t="s">
-        <v>358</v>
+      <c r="L141">
+        <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>14999880.0</v>
+        <v>4891950.0</v>
       </c>
       <c r="N141" s="1">
-        <v>15014955.33</v>
+        <v>4891950.0</v>
       </c>
       <c r="O141" s="1">
-        <v>0.29</v>
+        <v>0.09</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="B142" t="s">
-        <v>360</v>
+        <v>351</v>
       </c>
       <c r="C142" s="1">
-        <v>20000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.8123</v>
+        <v>98.6394</v>
       </c>
       <c r="E142" s="1">
-        <v>99.4884085</v>
+        <v>97.77077207</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>19897681.7</v>
+        <v>13687908.09</v>
       </c>
       <c r="I142" s="1">
-        <v>64778.3</v>
+        <v>121607.91</v>
       </c>
       <c r="J142" s="1">
-        <v>0.32555702205247</v>
+        <v>0.8884331279872</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>19962460.0</v>
+        <v>13809516.0</v>
       </c>
       <c r="N142" s="1">
-        <v>19962460.0</v>
+        <v>13809516.0</v>
       </c>
       <c r="O142" s="1">
-        <v>0.38</v>
+        <v>0.25</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>361</v>
+        <v>352</v>
       </c>
       <c r="B143" t="s">
-        <v>362</v>
+        <v>353</v>
       </c>
       <c r="C143" s="1">
-        <v>40000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.0211</v>
+        <v>98.5489</v>
       </c>
       <c r="E143" s="1">
-        <v>100.0</v>
+        <v>98.17348233</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>40000000.0</v>
+        <v>5890408.94</v>
       </c>
       <c r="I143" s="1">
-        <v>8440.0</v>
+        <v>22525.06</v>
       </c>
       <c r="J143" s="1">
-        <v>0.0211</v>
+        <v>0.38240231246152</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
-      <c r="L143" t="s">
-        <v>363</v>
+      <c r="L143">
+        <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>40008440.0</v>
+        <v>5912934.0</v>
       </c>
       <c r="N143" s="1">
-        <v>40241988.22</v>
+        <v>5912934.0</v>
       </c>
       <c r="O143" s="1">
-        <v>0.76</v>
+        <v>0.11</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>364</v>
+        <v>354</v>
       </c>
       <c r="B144" t="s">
-        <v>365</v>
+        <v>355</v>
       </c>
       <c r="C144" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.0116</v>
+        <v>100.0049</v>
       </c>
       <c r="E144" s="1">
         <v>100.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I144" s="1">
-        <v>2320.0</v>
+        <v>1225.0</v>
       </c>
       <c r="J144" s="1">
-        <v>0.0116</v>
+        <v>0.0049</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>366</v>
+        <v>356</v>
       </c>
       <c r="M144" s="1">
-        <v>20002320.0</v>
+        <v>25001225.0</v>
       </c>
       <c r="N144" s="1">
-        <v>20093997.78</v>
+        <v>25197351.67</v>
       </c>
       <c r="O144" s="1">
-        <v>0.38</v>
+        <v>0.45</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>367</v>
+        <v>357</v>
       </c>
       <c r="B145" t="s">
-        <v>368</v>
+        <v>358</v>
       </c>
       <c r="C145" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>99.9992</v>
+        <v>100.0113</v>
       </c>
       <c r="E145" s="1">
         <v>100.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I145" s="1">
-        <v>-120.0</v>
+        <v>2825.0</v>
       </c>
       <c r="J145" s="1">
-        <v>-0.0008</v>
+        <v>0.0113</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>369</v>
+        <v>359</v>
       </c>
       <c r="M145" s="1">
-        <v>14999880.0</v>
+        <v>25002825.0</v>
       </c>
       <c r="N145" s="1">
-        <v>15064912.92</v>
+        <v>25191390.83</v>
       </c>
       <c r="O145" s="1">
-        <v>0.29</v>
+        <v>0.45</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="B146" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
       <c r="C146" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.0126</v>
+        <v>99.9745</v>
       </c>
       <c r="E146" s="1">
         <v>100.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I146" s="1">
-        <v>1890.0</v>
+        <v>-6375.0</v>
       </c>
       <c r="J146" s="1">
-        <v>0.0126</v>
+        <v>-0.0255</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>372</v>
+        <v>362</v>
       </c>
       <c r="M146" s="1">
-        <v>15001890.0</v>
+        <v>24993625.0</v>
       </c>
       <c r="N146" s="1">
-        <v>15064589.58</v>
+        <v>25087966.67</v>
       </c>
       <c r="O146" s="1">
-        <v>0.29</v>
+        <v>0.45</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>373</v>
+        <v>363</v>
       </c>
       <c r="B147" t="s">
-        <v>374</v>
+        <v>364</v>
       </c>
       <c r="C147" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.0019</v>
+        <v>99.9774</v>
       </c>
       <c r="E147" s="1">
         <v>100.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I147" s="1">
-        <v>285.0</v>
+        <v>-4520.0</v>
       </c>
       <c r="J147" s="1">
-        <v>0.0019</v>
+        <v>-0.0226</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>375</v>
+        <v>365</v>
       </c>
       <c r="M147" s="1">
-        <v>15000285.0</v>
+        <v>19995480.0</v>
       </c>
       <c r="N147" s="1">
-        <v>15064151.25</v>
+        <v>20019566.72</v>
       </c>
       <c r="O147" s="1">
-        <v>0.29</v>
+        <v>0.36</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>376</v>
+        <v>366</v>
       </c>
       <c r="B148" t="s">
-        <v>377</v>
+        <v>367</v>
       </c>
       <c r="C148" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>99.8298</v>
+        <v>100.0195</v>
       </c>
       <c r="E148" s="1">
-        <v>99.81990825</v>
+        <v>100.0</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>19963981.65</v>
+        <v>40000000.0</v>
       </c>
       <c r="I148" s="1">
-        <v>1978.35</v>
+        <v>7800.0</v>
       </c>
       <c r="J148" s="1">
-        <v>0.0099095963655126</v>
+        <v>0.0195</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
-      <c r="L148">
-        <v>0.0</v>
+      <c r="L148" t="s">
+        <v>368</v>
       </c>
       <c r="M148" s="1">
-        <v>19965960.0</v>
+        <v>40007800.0</v>
       </c>
       <c r="N148" s="1">
-        <v>19965960.0</v>
+        <v>40797824.0</v>
       </c>
       <c r="O148" s="1">
-        <v>0.38</v>
+        <v>0.73</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>378</v>
+        <v>369</v>
       </c>
       <c r="B149" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="C149" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.0312</v>
+        <v>100.0163</v>
       </c>
       <c r="E149" s="1">
         <v>100.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I149" s="1">
-        <v>12480.0</v>
+        <v>3260.0</v>
       </c>
       <c r="J149" s="1">
-        <v>0.0312</v>
+        <v>0.0163</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="M149" s="1">
-        <v>40012480.0</v>
+        <v>20003260.0</v>
       </c>
       <c r="N149" s="1">
-        <v>40715067.33</v>
+        <v>20438012.5</v>
       </c>
       <c r="O149" s="1">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
       <c r="B150" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="C150" s="1">
-        <v>60000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.0314</v>
+        <v>100.024</v>
       </c>
       <c r="E150" s="1">
         <v>100.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>60000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I150" s="1">
-        <v>18840.0</v>
+        <v>4800.0</v>
       </c>
       <c r="J150" s="1">
-        <v>0.0314</v>
+        <v>0.024</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>383</v>
+        <v>374</v>
       </c>
       <c r="M150" s="1">
-        <v>60018840.0</v>
+        <v>20004800.0</v>
       </c>
       <c r="N150" s="1">
-        <v>61065246.67</v>
+        <v>20268887.89</v>
       </c>
       <c r="O150" s="1">
-        <v>1.16</v>
+        <v>0.36</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>384</v>
+        <v>375</v>
       </c>
       <c r="B151" t="s">
-        <v>385</v>
+        <v>376</v>
       </c>
       <c r="C151" s="1">
-        <v>50000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.031</v>
+        <v>99.9649</v>
       </c>
       <c r="E151" s="1">
         <v>100.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>50000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I151" s="1">
-        <v>15500.0</v>
+        <v>-10530.0</v>
       </c>
       <c r="J151" s="1">
-        <v>0.031</v>
+        <v>-0.0351</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>386</v>
+        <v>377</v>
       </c>
       <c r="M151" s="1">
-        <v>50015500.0</v>
+        <v>29989470.0</v>
       </c>
       <c r="N151" s="1">
-        <v>50790616.25</v>
+        <v>30052738.33</v>
       </c>
       <c r="O151" s="1">
-        <v>0.97</v>
+        <v>0.54</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>387</v>
+        <v>378</v>
       </c>
       <c r="B152" t="s">
-        <v>388</v>
+        <v>379</v>
       </c>
       <c r="C152" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.8335</v>
+        <v>99.977</v>
       </c>
       <c r="E152" s="1">
-        <v>99.49610747</v>
+        <v>99.83577015</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>14924416.12</v>
+        <v>19967154.03</v>
       </c>
       <c r="I152" s="1">
-        <v>50608.88</v>
+        <v>28245.97</v>
       </c>
       <c r="J152" s="1">
-        <v>0.33910123915789</v>
+        <v>0.14146217311471</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>14975025.0</v>
+        <v>19995400.0</v>
       </c>
       <c r="N152" s="1">
-        <v>14975025.0</v>
+        <v>19995400.0</v>
       </c>
       <c r="O152" s="1">
-        <v>0.28</v>
+        <v>0.36</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>389</v>
+        <v>380</v>
       </c>
       <c r="B153" t="s">
-        <v>390</v>
+        <v>381</v>
       </c>
       <c r="C153" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>99.7849</v>
+        <v>100.0045</v>
       </c>
       <c r="E153" s="1">
-        <v>99.4890821</v>
+        <v>100.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>19897816.42</v>
+        <v>20000000.0</v>
       </c>
       <c r="I153" s="1">
-        <v>59163.58</v>
+        <v>900.0</v>
       </c>
       <c r="J153" s="1">
-        <v>0.2973370482026</v>
+        <v>0.0045</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
-      <c r="L153">
-        <v>0.0</v>
+      <c r="L153" t="s">
+        <v>382</v>
       </c>
       <c r="M153" s="1">
-        <v>19956980.0</v>
+        <v>20000900.0</v>
       </c>
       <c r="N153" s="1">
-        <v>19956980.0</v>
+        <v>20040369.83</v>
       </c>
       <c r="O153" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>391</v>
+        <v>383</v>
       </c>
       <c r="B154" t="s">
-        <v>392</v>
+        <v>384</v>
       </c>
       <c r="C154" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>99.7414</v>
+        <v>99.8129</v>
       </c>
       <c r="E154" s="1">
-        <v>99.4820302</v>
+        <v>99.63136397</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>9948203.02</v>
+        <v>29889409.19</v>
       </c>
       <c r="I154" s="1">
-        <v>25936.98</v>
+        <v>54460.81</v>
       </c>
       <c r="J154" s="1">
-        <v>0.26072025216872</v>
+        <v>0.18220771663235</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>9974140.0</v>
+        <v>29943870.0</v>
       </c>
       <c r="N154" s="1">
-        <v>9974140.0</v>
+        <v>29943870.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.19</v>
+        <v>0.54</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>393</v>
+        <v>385</v>
       </c>
       <c r="B155" t="s">
-        <v>394</v>
+        <v>386</v>
       </c>
       <c r="C155" s="1">
-        <v>7300000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>99.8457</v>
+        <v>99.894</v>
       </c>
       <c r="E155" s="1">
-        <v>99.63533466</v>
+        <v>99.53694581</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>7273379.43</v>
+        <v>15925911.33</v>
       </c>
       <c r="I155" s="1">
-        <v>15356.67</v>
+        <v>57128.67</v>
       </c>
       <c r="J155" s="1">
-        <v>0.21113527965638</v>
+        <v>0.3587152334095</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>7288736.1</v>
+        <v>15983040.0</v>
       </c>
       <c r="N155" s="1">
-        <v>7288736.1</v>
+        <v>15983040.0</v>
       </c>
       <c r="O155" s="1">
-        <v>0.14</v>
+        <v>0.29</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>395</v>
+        <v>387</v>
       </c>
       <c r="B156" t="s">
-        <v>396</v>
+        <v>388</v>
       </c>
       <c r="C156" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>98.5751</v>
+        <v>99.9767</v>
       </c>
       <c r="E156" s="1">
-        <v>97.8384763</v>
+        <v>99.48082065</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>29351542.89</v>
+        <v>39792328.26</v>
       </c>
       <c r="I156" s="1">
-        <v>220987.11</v>
+        <v>198351.74</v>
       </c>
       <c r="J156" s="1">
-        <v>0.75289776359692</v>
+        <v>0.4984672892322</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>29572530.0</v>
+        <v>39990680.0</v>
       </c>
       <c r="N156" s="1">
-        <v>29572530.0</v>
+        <v>39990680.0</v>
       </c>
       <c r="O156" s="1">
-        <v>0.56</v>
+        <v>0.72</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>397</v>
+        <v>389</v>
       </c>
       <c r="B157" t="s">
-        <v>398</v>
+        <v>390</v>
       </c>
       <c r="C157" s="1">
-        <v>5000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>99.8288</v>
+        <v>100.0148</v>
       </c>
       <c r="E157" s="1">
-        <v>99.8307314</v>
+        <v>100.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>4991536.57</v>
+        <v>30000000.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-96.57</v>
+        <v>4440.0</v>
       </c>
       <c r="J157" s="1">
-        <v>-0.0019346747969433</v>
+        <v>0.0148</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
-      <c r="L157">
-        <v>0.0</v>
+      <c r="L157" t="s">
+        <v>391</v>
       </c>
       <c r="M157" s="1">
-        <v>4991440.0</v>
+        <v>30004440.0</v>
       </c>
       <c r="N157" s="1">
-        <v>4991440.0</v>
+        <v>30647993.75</v>
       </c>
       <c r="O157" s="1">
-        <v>0.09</v>
+        <v>0.55</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>399</v>
+        <v>392</v>
       </c>
       <c r="B158" t="s">
-        <v>400</v>
+        <v>393</v>
       </c>
       <c r="C158" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.0116</v>
+        <v>99.9929</v>
       </c>
       <c r="E158" s="1">
         <v>100.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I158" s="1">
-        <v>1740.0</v>
+        <v>-1420.0</v>
       </c>
       <c r="J158" s="1">
-        <v>0.0116</v>
+        <v>-0.0071</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>401</v>
+        <v>394</v>
       </c>
       <c r="M158" s="1">
-        <v>15001740.0</v>
+        <v>19998580.0</v>
       </c>
       <c r="N158" s="1">
-        <v>15003615.92</v>
+        <v>20040066.5</v>
       </c>
       <c r="O158" s="1">
-        <v>0.29</v>
+        <v>0.36</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>402</v>
+        <v>395</v>
       </c>
       <c r="B159" t="s">
-        <v>403</v>
+        <v>396</v>
       </c>
       <c r="C159" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>99.9597</v>
+        <v>100.0054</v>
       </c>
       <c r="E159" s="1">
-        <v>99.47897885</v>
+        <v>100.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>19895795.77</v>
+        <v>30000000.0</v>
       </c>
       <c r="I159" s="1">
-        <v>96144.23</v>
+        <v>1620.0</v>
       </c>
       <c r="J159" s="1">
-        <v>0.48323892701478</v>
+        <v>0.0054</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
-      <c r="L159">
-        <v>0.0</v>
+      <c r="L159" t="s">
+        <v>397</v>
       </c>
       <c r="M159" s="1">
-        <v>19991940.0</v>
+        <v>30001620.0</v>
       </c>
       <c r="N159" s="1">
-        <v>19991940.0</v>
+        <v>30676539.5</v>
       </c>
       <c r="O159" s="1">
-        <v>0.38</v>
+        <v>0.55</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="B160" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="C160" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>99.9871</v>
+        <v>100.0009</v>
       </c>
       <c r="E160" s="1">
-        <v>100.0</v>
+        <v>115.855</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-2580.0</v>
+        <v>135.0</v>
       </c>
       <c r="J160" s="1">
-        <v>-0.0129</v>
+        <v>0.0009</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
       <c r="M160" s="1">
-        <v>19997420.0</v>
+        <v>15000135.0</v>
       </c>
       <c r="N160" s="1">
-        <v>20101048.0</v>
+        <v>15045405.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.38</v>
+        <v>0.27</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="B161" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="C161" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>99.9935</v>
+        <v>100.0227</v>
       </c>
       <c r="E161" s="1">
         <v>100.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-1300.0</v>
+        <v>9080.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-0.0065</v>
+        <v>0.0227</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="M161" s="1">
-        <v>19998700.0</v>
+        <v>40009080.0</v>
       </c>
       <c r="N161" s="1">
-        <v>20021415.0</v>
+        <v>40322372.0</v>
       </c>
       <c r="O161" s="1">
-        <v>0.38</v>
+        <v>0.72</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="B162" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="C162" s="1">
-        <v>28100000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>98.524</v>
+        <v>99.9882</v>
       </c>
       <c r="E162" s="1">
-        <v>98.38921708</v>
+        <v>100.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>27647370.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I162" s="1">
-        <v>37874.0</v>
+        <v>-3540.0</v>
       </c>
       <c r="J162" s="1">
-        <v>0.136989521969</v>
+        <v>-0.0118</v>
       </c>
       <c r="K162">
-        <v>0.14</v>
+        <v>0.0</v>
       </c>
       <c r="L162" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
       <c r="M162" s="1">
-        <v>27685244.0</v>
+        <v>29996460.0</v>
       </c>
       <c r="N162" s="1">
-        <v>27724045.1</v>
+        <v>30044937.0</v>
       </c>
       <c r="O162" s="1">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="B163" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="C163" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>101.632</v>
+        <v>100.0165</v>
       </c>
       <c r="E163" s="1">
-        <v>102.74379333</v>
+        <v>100.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>15411569.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-166769.0</v>
+        <v>3300.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-1.0821026723496</v>
+        <v>0.0165</v>
       </c>
       <c r="K163">
-        <v>0.91</v>
+        <v>0.0</v>
       </c>
       <c r="L163" t="s">
-        <v>415</v>
+        <v>409</v>
       </c>
       <c r="M163" s="1">
-        <v>15244800.0</v>
+        <v>20003300.0</v>
       </c>
       <c r="N163" s="1">
-        <v>15381238.36</v>
+        <v>20134722.33</v>
       </c>
       <c r="O163" s="1">
-        <v>0.29</v>
+        <v>0.36</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>416</v>
+        <v>410</v>
       </c>
       <c r="B164" t="s">
-        <v>417</v>
+        <v>411</v>
       </c>
       <c r="C164" s="1">
-        <v>6404000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.783</v>
+        <v>100.0071</v>
       </c>
       <c r="E164" s="1">
-        <v>98.74687695</v>
+        <v>100.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>6323750.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I164" s="1">
-        <v>2313.32</v>
+        <v>1065.0</v>
       </c>
       <c r="J164" s="1">
-        <v>0.036581458786321</v>
+        <v>0.0071</v>
       </c>
       <c r="K164">
-        <v>1.31</v>
+        <v>0.0</v>
       </c>
       <c r="L164" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
       <c r="M164" s="1">
-        <v>6326063.32</v>
+        <v>15001065.0</v>
       </c>
       <c r="N164" s="1">
-        <v>6409753.95</v>
+        <v>15095899.5</v>
       </c>
       <c r="O164" s="1">
-        <v>0.12</v>
+        <v>0.27</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
       <c r="B165" t="s">
-        <v>420</v>
+        <v>414</v>
       </c>
       <c r="C165" s="1">
-        <v>12200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>101.042</v>
+        <v>100.0147</v>
       </c>
       <c r="E165" s="1">
-        <v>101.60704918</v>
+        <v>100.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>12396060.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-68936.0</v>
+        <v>2205.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-0.55611218403267</v>
+        <v>0.0147</v>
       </c>
       <c r="K165">
-        <v>0.49</v>
+        <v>0.0</v>
       </c>
       <c r="L165" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="M165" s="1">
-        <v>12327124.0</v>
+        <v>15002205.0</v>
       </c>
       <c r="N165" s="1">
-        <v>12386703.45</v>
+        <v>15093639.5</v>
       </c>
       <c r="O165" s="1">
-        <v>0.24</v>
+        <v>0.27</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="B166" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
       <c r="C166" s="1">
-        <v>34500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>101.197</v>
+        <v>100.0103</v>
       </c>
       <c r="E166" s="1">
-        <v>101.93998551</v>
+        <v>100.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>35169295.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-256330.0</v>
+        <v>1545.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-0.72884600046717</v>
+        <v>0.0103</v>
       </c>
       <c r="K166">
-        <v>0.94</v>
+        <v>0.0</v>
       </c>
       <c r="L166" t="s">
-        <v>424</v>
+        <v>418</v>
       </c>
       <c r="M166" s="1">
-        <v>34912965.0</v>
+        <v>15001545.0</v>
       </c>
       <c r="N166" s="1">
-        <v>35238351.99</v>
+        <v>15094679.5</v>
       </c>
       <c r="O166" s="1">
-        <v>0.67</v>
+        <v>0.27</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>425</v>
+        <v>419</v>
       </c>
       <c r="B167" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="C167" s="1">
-        <v>4000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>101.033</v>
+        <v>99.9361</v>
       </c>
       <c r="E167" s="1">
-        <v>101.5</v>
+        <v>99.8207386</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>4060000.0</v>
+        <v>14973110.79</v>
       </c>
       <c r="I167" s="1">
-        <v>-18680.0</v>
+        <v>17304.21</v>
       </c>
       <c r="J167" s="1">
-        <v>-0.46009852216749</v>
+        <v>0.11556856983625</v>
       </c>
       <c r="K167">
-        <v>1.64</v>
-[...2 lines deleted...]
-        <v>427</v>
+        <v>0.0</v>
+      </c>
+      <c r="L167">
+        <v>0.0</v>
       </c>
       <c r="M167" s="1">
-        <v>4041320.0</v>
+        <v>14990415.0</v>
       </c>
       <c r="N167" s="1">
-        <v>4107004.93</v>
+        <v>14990415.0</v>
       </c>
       <c r="O167" s="1">
-        <v>0.08</v>
+        <v>0.27</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
       <c r="B168" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="C168" s="1">
-        <v>5200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.0</v>
+        <v>99.8274</v>
       </c>
       <c r="E168" s="1">
-        <v>101.32059615</v>
+        <v>99.80217</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>5268671.0</v>
+        <v>19960434.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-68671.0</v>
+        <v>5046.0</v>
       </c>
       <c r="J168" s="1">
-        <v>-1.3033837185886</v>
+        <v>0.025280011446645</v>
       </c>
       <c r="K168">
-        <v>4.08</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>0.0</v>
+      </c>
+      <c r="L168">
+        <v>0.0</v>
       </c>
       <c r="M168" s="1">
-        <v>5200000.0</v>
+        <v>19965480.0</v>
       </c>
       <c r="N168" s="1">
-        <v>5412149.32</v>
+        <v>19965480.0</v>
       </c>
       <c r="O168" s="1">
-        <v>0.1</v>
+        <v>0.36</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>431</v>
+        <v>423</v>
       </c>
       <c r="B169" t="s">
-        <v>432</v>
+        <v>424</v>
       </c>
       <c r="C169" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>101.801</v>
+        <v>99.5811</v>
       </c>
       <c r="E169" s="1">
-        <v>102.4148</v>
+        <v>99.421972</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>15362220.0</v>
+        <v>19884394.4</v>
       </c>
       <c r="I169" s="1">
-        <v>-92070.0</v>
+        <v>31825.6</v>
       </c>
       <c r="J169" s="1">
-        <v>-0.5993274409558</v>
+        <v>0.16005315203364</v>
       </c>
       <c r="K169">
-        <v>4.19</v>
-[...2 lines deleted...]
-        <v>433</v>
+        <v>0.0</v>
+      </c>
+      <c r="L169">
+        <v>0.0</v>
       </c>
       <c r="M169" s="1">
-        <v>15270150.0</v>
+        <v>19916220.0</v>
       </c>
       <c r="N169" s="1">
-        <v>15898711.64</v>
+        <v>19916220.0</v>
       </c>
       <c r="O169" s="1">
-        <v>0.3</v>
+        <v>0.36</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>434</v>
+        <v>425</v>
       </c>
       <c r="B170" t="s">
-        <v>435</v>
+        <v>426</v>
       </c>
       <c r="C170" s="1">
-        <v>28500000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>98.388</v>
+        <v>100.0245</v>
       </c>
       <c r="E170" s="1">
-        <v>98.37645614</v>
+        <v>100.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>28037290.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I170" s="1">
-        <v>3290.0</v>
+        <v>9800.0</v>
       </c>
       <c r="J170" s="1">
-        <v>0.011734372330564</v>
+        <v>0.0245</v>
       </c>
       <c r="K170">
-        <v>0.12</v>
+        <v>0.0</v>
       </c>
       <c r="L170" t="s">
-        <v>436</v>
+        <v>427</v>
       </c>
       <c r="M170" s="1">
-        <v>28040580.0</v>
+        <v>40009800.0</v>
       </c>
       <c r="N170" s="1">
-        <v>28073764.93</v>
+        <v>40792846.22</v>
       </c>
       <c r="O170" s="1">
-        <v>0.53</v>
+        <v>0.73</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>437</v>
+        <v>428</v>
       </c>
       <c r="B171" t="s">
-        <v>438</v>
+        <v>429</v>
       </c>
       <c r="C171" s="1">
-        <v>25000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>99.735</v>
+        <v>100.0248</v>
       </c>
       <c r="E171" s="1">
-        <v>98.926908</v>
+        <v>100.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>24731727.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="I171" s="1">
-        <v>202023.0</v>
+        <v>14880.0</v>
       </c>
       <c r="J171" s="1">
-        <v>0.816857633921</v>
+        <v>0.0248</v>
       </c>
       <c r="K171">
-        <v>0.8</v>
+        <v>0.0</v>
       </c>
       <c r="L171" t="s">
-        <v>439</v>
+        <v>430</v>
       </c>
       <c r="M171" s="1">
-        <v>24933750.0</v>
+        <v>60014880.0</v>
       </c>
       <c r="N171" s="1">
-        <v>25133750.0</v>
+        <v>61181916.0</v>
       </c>
       <c r="O171" s="1">
-        <v>0.48</v>
+        <v>1.1</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>440</v>
+        <v>431</v>
       </c>
       <c r="B172" t="s">
-        <v>441</v>
+        <v>432</v>
       </c>
       <c r="C172" s="1">
-        <v>15000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>99.811</v>
+        <v>100.0317</v>
       </c>
       <c r="E172" s="1">
-        <v>96.05</v>
+        <v>100.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>14407500.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I172" s="1">
-        <v>564150.0</v>
+        <v>15850.0</v>
       </c>
       <c r="J172" s="1">
-        <v>3.9156689224362</v>
+        <v>0.0317</v>
       </c>
       <c r="K172">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L172" t="s">
-        <v>442</v>
+        <v>433</v>
       </c>
       <c r="M172" s="1">
-        <v>14971650.0</v>
+        <v>50015850.0</v>
       </c>
       <c r="N172" s="1">
-        <v>14973018.49</v>
+        <v>50891360.14</v>
       </c>
       <c r="O172" s="1">
-        <v>0.28</v>
+        <v>0.91</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>443</v>
+        <v>434</v>
       </c>
       <c r="B173" t="s">
-        <v>444</v>
+        <v>435</v>
       </c>
       <c r="C173" s="1">
-        <v>15900000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>98.375</v>
+        <v>99.9756</v>
       </c>
       <c r="E173" s="1">
-        <v>98.63984906</v>
+        <v>99.48908207</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>15683736.0</v>
+        <v>14923362.31</v>
       </c>
       <c r="I173" s="1">
-        <v>-42111.0</v>
+        <v>72977.69</v>
       </c>
       <c r="J173" s="1">
-        <v>-0.26850107652921</v>
+        <v>0.48901640584775</v>
       </c>
       <c r="K173">
-        <v>1.09</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>0.0</v>
+      </c>
+      <c r="L173">
+        <v>0.0</v>
       </c>
       <c r="M173" s="1">
-        <v>15641625.0</v>
+        <v>14996340.0</v>
       </c>
       <c r="N173" s="1">
-        <v>15814782.53</v>
+        <v>14996340.0</v>
       </c>
       <c r="O173" s="1">
-        <v>0.3</v>
+        <v>0.27</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>446</v>
+        <v>436</v>
       </c>
       <c r="B174" t="s">
-        <v>447</v>
+        <v>437</v>
       </c>
       <c r="C174" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.374</v>
+        <v>99.933</v>
       </c>
       <c r="E174" s="1">
-        <v>100.747</v>
+        <v>99.4820302</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>20149400.0</v>
+        <v>9948203.02</v>
       </c>
       <c r="I174" s="1">
-        <v>-74600.0</v>
+        <v>45096.98</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.37023434940991</v>
+        <v>0.45331784955872</v>
       </c>
       <c r="K174">
-        <v>1.23</v>
-[...2 lines deleted...]
-        <v>448</v>
+        <v>0.0</v>
+      </c>
+      <c r="L174">
+        <v>0.0</v>
       </c>
       <c r="M174" s="1">
-        <v>20074800.0</v>
+        <v>9993300.0</v>
       </c>
       <c r="N174" s="1">
-        <v>20320553.42</v>
+        <v>9993300.0</v>
       </c>
       <c r="O174" s="1">
-        <v>0.39</v>
+        <v>0.18</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>449</v>
+        <v>438</v>
       </c>
       <c r="B175" t="s">
-        <v>450</v>
+        <v>439</v>
       </c>
       <c r="C175" s="1">
-        <v>6000000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.114</v>
+        <v>99.8522</v>
       </c>
       <c r="E175" s="1">
-        <v>100.16216667</v>
+        <v>99.80962699</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>6009730.0</v>
+        <v>7286102.77</v>
       </c>
       <c r="I175" s="1">
-        <v>-2890.0</v>
+        <v>3107.83</v>
       </c>
       <c r="J175" s="1">
-        <v>-0.048088682852641</v>
+        <v>0.042654215814746</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175">
         <v>0.0</v>
       </c>
       <c r="M175" s="1">
-        <v>6006840.0</v>
+        <v>7289210.6</v>
       </c>
       <c r="N175" s="1">
-        <v>6006840.0</v>
+        <v>7289210.6</v>
       </c>
       <c r="O175" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>451</v>
+        <v>440</v>
       </c>
       <c r="B176" t="s">
-        <v>452</v>
+        <v>441</v>
       </c>
       <c r="C176" s="1">
-        <v>5000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.184</v>
+        <v>99.6802</v>
       </c>
       <c r="E176" s="1">
-        <v>100.855</v>
+        <v>99.61683493</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>5042750.0</v>
+        <v>7471262.62</v>
       </c>
       <c r="I176" s="1">
-        <v>-33550.0</v>
+        <v>4752.38</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.66531158594021</v>
+        <v>0.063608793342082</v>
       </c>
       <c r="K176">
-        <v>1.85</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>0.0</v>
+      </c>
+      <c r="L176">
+        <v>0.0</v>
       </c>
       <c r="M176" s="1">
-        <v>5009200.0</v>
+        <v>7476015.0</v>
       </c>
       <c r="N176" s="1">
-        <v>5101665.75</v>
+        <v>7476015.0</v>
       </c>
       <c r="O176" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>454</v>
+        <v>442</v>
       </c>
       <c r="B177" t="s">
-        <v>455</v>
+        <v>443</v>
       </c>
       <c r="C177" s="1">
-        <v>34500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.788</v>
+        <v>98.788</v>
       </c>
       <c r="E177" s="1">
-        <v>98.79801159</v>
+        <v>97.8384763</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>34085314.0</v>
+        <v>29351542.89</v>
       </c>
       <c r="I177" s="1">
-        <v>341546.0</v>
+        <v>284857.11</v>
       </c>
       <c r="J177" s="1">
-        <v>1.0020327229492</v>
+        <v>0.97050131595314</v>
       </c>
       <c r="K177">
-        <v>0.93</v>
-[...2 lines deleted...]
-        <v>456</v>
+        <v>0.0</v>
+      </c>
+      <c r="L177">
+        <v>0.0</v>
       </c>
       <c r="M177" s="1">
-        <v>34426860.0</v>
+        <v>29636400.0</v>
       </c>
       <c r="N177" s="1">
-        <v>34747993.56</v>
+        <v>29636400.0</v>
       </c>
       <c r="O177" s="1">
-        <v>0.66</v>
+        <v>0.53</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>457</v>
+        <v>444</v>
       </c>
       <c r="B178" t="s">
-        <v>458</v>
+        <v>445</v>
       </c>
       <c r="C178" s="1">
-        <v>31000000.0</v>
+        <v>34000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>98.207</v>
+        <v>99.538</v>
       </c>
       <c r="E178" s="1">
-        <v>97.49172258</v>
+        <v>99.42197171</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>30222434.0</v>
+        <v>33803470.38</v>
       </c>
       <c r="I178" s="1">
-        <v>221736.0</v>
+        <v>39449.62</v>
       </c>
       <c r="J178" s="1">
-        <v>0.73368015296187</v>
+        <v>0.1167028697247</v>
       </c>
       <c r="K178">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>459</v>
+        <v>0.0</v>
+      </c>
+      <c r="L178">
+        <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>30444170.0</v>
+        <v>33842920.0</v>
       </c>
       <c r="N178" s="1">
-        <v>30462854.93</v>
+        <v>33842920.0</v>
       </c>
       <c r="O178" s="1">
-        <v>0.58</v>
+        <v>0.61</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>460</v>
+        <v>446</v>
       </c>
       <c r="B179" t="s">
-        <v>461</v>
+        <v>447</v>
       </c>
       <c r="C179" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.803</v>
+        <v>100.0147</v>
       </c>
       <c r="E179" s="1">
-        <v>98.92166667</v>
+        <v>100.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>14838250.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I179" s="1">
-        <v>132200.0</v>
+        <v>2205.0</v>
       </c>
       <c r="J179" s="1">
-        <v>0.89094064326993</v>
+        <v>0.0147</v>
       </c>
       <c r="K179">
-        <v>0.55</v>
+        <v>0.0</v>
       </c>
       <c r="L179" t="s">
-        <v>462</v>
+        <v>448</v>
       </c>
       <c r="M179" s="1">
-        <v>14970450.0</v>
+        <v>15002205.0</v>
       </c>
       <c r="N179" s="1">
-        <v>15052384.93</v>
+        <v>15034122.5</v>
       </c>
       <c r="O179" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>463</v>
+        <v>449</v>
       </c>
       <c r="B180" t="s">
-        <v>464</v>
+        <v>450</v>
       </c>
       <c r="C180" s="1">
-        <v>13500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>99.986</v>
+        <v>97.4596</v>
       </c>
       <c r="E180" s="1">
-        <v>100.0</v>
+        <v>97.26824825</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>13500000.0</v>
+        <v>19453649.65</v>
       </c>
       <c r="I180" s="1">
-        <v>-1890.01</v>
+        <v>38270.35</v>
       </c>
       <c r="J180" s="1">
-        <v>-0.014000074074074</v>
+        <v>0.19672581077865</v>
       </c>
       <c r="K180">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>465</v>
+        <v>0.0</v>
+      </c>
+      <c r="L180">
+        <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>13498109.99</v>
+        <v>19491920.0</v>
       </c>
       <c r="N180" s="1">
-        <v>13511773.12</v>
+        <v>19491920.0</v>
       </c>
       <c r="O180" s="1">
-        <v>0.26</v>
+        <v>0.35</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>466</v>
+        <v>451</v>
       </c>
       <c r="B181" t="s">
-        <v>467</v>
+        <v>452</v>
       </c>
       <c r="C181" s="1">
-        <v>2800000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.509</v>
+        <v>99.9939</v>
       </c>
       <c r="E181" s="1">
-        <v>100.95</v>
+        <v>100.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>2826600.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-12348.0</v>
+        <v>-1220.0</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.43684992570579</v>
+        <v>-0.0061</v>
       </c>
       <c r="K181">
-        <v>1.28</v>
+        <v>0.0</v>
       </c>
       <c r="L181" t="s">
-        <v>468</v>
+        <v>453</v>
       </c>
       <c r="M181" s="1">
-        <v>2814252.0</v>
+        <v>19998780.0</v>
       </c>
       <c r="N181" s="1">
-        <v>2850230.08</v>
+        <v>20141988.44</v>
       </c>
       <c r="O181" s="1">
-        <v>0.05</v>
+        <v>0.36</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>469</v>
+        <v>454</v>
       </c>
       <c r="B182" t="s">
-        <v>470</v>
+        <v>455</v>
       </c>
       <c r="C182" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.616</v>
+        <v>99.9875</v>
       </c>
       <c r="E182" s="1">
-        <v>101.13</v>
+        <v>99.81409627</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>15169500.0</v>
+        <v>14972114.44</v>
       </c>
       <c r="I182" s="1">
-        <v>-77100.0</v>
+        <v>26010.56</v>
       </c>
       <c r="J182" s="1">
-        <v>-0.50825669929793</v>
+        <v>0.17372669775025</v>
       </c>
       <c r="K182">
-        <v>1.35</v>
-[...2 lines deleted...]
-        <v>471</v>
+        <v>0.0</v>
+      </c>
+      <c r="L182">
+        <v>0.0</v>
       </c>
       <c r="M182" s="1">
-        <v>15092400.0</v>
+        <v>14998125.0</v>
       </c>
       <c r="N182" s="1">
-        <v>15294283.56</v>
+        <v>14998125.0</v>
       </c>
       <c r="O182" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>472</v>
+        <v>456</v>
       </c>
       <c r="B183" t="s">
-        <v>473</v>
+        <v>457</v>
       </c>
       <c r="C183" s="1">
-        <v>1200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>97.993</v>
+        <v>100.0101</v>
       </c>
       <c r="E183" s="1">
-        <v>98.09</v>
+        <v>100.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>1177080.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-1164.0</v>
+        <v>2020.0</v>
       </c>
       <c r="J183" s="1">
-        <v>-0.098888775614232</v>
+        <v>0.0101</v>
       </c>
       <c r="K183">
-        <v>0.81</v>
+        <v>0.0</v>
       </c>
       <c r="L183" t="s">
-        <v>474</v>
+        <v>458</v>
       </c>
       <c r="M183" s="1">
-        <v>1175916.0</v>
+        <v>20002020.0</v>
       </c>
       <c r="N183" s="1">
-        <v>1185610.52</v>
+        <v>20065175.56</v>
       </c>
       <c r="O183" s="1">
-        <v>0.02</v>
+        <v>0.36</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>475</v>
+        <v>459</v>
       </c>
       <c r="B184" t="s">
-        <v>476</v>
+        <v>460</v>
       </c>
       <c r="C184" s="1">
-        <v>6600000.0</v>
+        <v>28100000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>100.509</v>
+        <v>98.673</v>
       </c>
       <c r="E184" s="1">
-        <v>102.17515152</v>
+        <v>98.38921708</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>6743560.0</v>
+        <v>27647370.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-109966.0</v>
+        <v>79743.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-1.6306817170753</v>
+        <v>0.28842888130046</v>
       </c>
       <c r="K184">
-        <v>2.05</v>
+        <v>0.19</v>
       </c>
       <c r="L184" t="s">
-        <v>477</v>
+        <v>461</v>
       </c>
       <c r="M184" s="1">
-        <v>6633594.0</v>
+        <v>27727113.0</v>
       </c>
       <c r="N184" s="1">
-        <v>6768826.19</v>
+        <v>27780695.47</v>
       </c>
       <c r="O184" s="1">
-        <v>0.13</v>
+        <v>0.5</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>478</v>
+        <v>462</v>
       </c>
       <c r="B185" t="s">
-        <v>479</v>
+        <v>463</v>
       </c>
       <c r="C185" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.241</v>
+        <v>101.568</v>
       </c>
       <c r="E185" s="1">
-        <v>100.493844</v>
+        <v>102.74379333</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>5024692.2</v>
+        <v>15411569.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-12642.2</v>
+        <v>-176369.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.25160148118128</v>
+        <v>-1.1443935396844</v>
       </c>
       <c r="K185">
-        <v>1.71</v>
+        <v>1.26</v>
       </c>
       <c r="L185" t="s">
-        <v>480</v>
+        <v>464</v>
       </c>
       <c r="M185" s="1">
-        <v>5012050.0</v>
+        <v>15235200.0</v>
       </c>
       <c r="N185" s="1">
-        <v>5097666.44</v>
+        <v>15424241.1</v>
       </c>
       <c r="O185" s="1">
-        <v>0.1</v>
+        <v>0.28</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>481</v>
+        <v>465</v>
       </c>
       <c r="B186" t="s">
-        <v>482</v>
+        <v>466</v>
       </c>
       <c r="C186" s="1">
-        <v>20000000.0</v>
+        <v>6404000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>99.252</v>
+        <v>98.765</v>
       </c>
       <c r="E186" s="1">
-        <v>99.2</v>
+        <v>98.74687695</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>19840000.0</v>
+        <v>6323750.0</v>
       </c>
       <c r="I186" s="1">
-        <v>10400.0</v>
+        <v>1160.6</v>
       </c>
       <c r="J186" s="1">
-        <v>0.05241935483871</v>
+        <v>0.018353034196482</v>
       </c>
       <c r="K186">
-        <v>0.49</v>
+        <v>1.44</v>
       </c>
       <c r="L186" t="s">
-        <v>483</v>
+        <v>467</v>
       </c>
       <c r="M186" s="1">
-        <v>19850400.0</v>
+        <v>6324910.6</v>
       </c>
       <c r="N186" s="1">
-        <v>19947934.25</v>
+        <v>6417022.93</v>
       </c>
       <c r="O186" s="1">
-        <v>0.38</v>
+        <v>0.12</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>484</v>
+        <v>468</v>
       </c>
       <c r="B187" t="s">
-        <v>485</v>
+        <v>469</v>
       </c>
       <c r="C187" s="1">
-        <v>4700000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>100.852</v>
+        <v>100.881</v>
       </c>
       <c r="E187" s="1">
-        <v>101.44351064</v>
+        <v>101.60704918</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>4767845.0</v>
+        <v>12396060.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-27801.0</v>
+        <v>-88578.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-0.5830936198639</v>
+        <v>-0.71456575718414</v>
       </c>
       <c r="K187">
-        <v>0.92</v>
+        <v>0.83</v>
       </c>
       <c r="L187" t="s">
-        <v>486</v>
+        <v>470</v>
       </c>
       <c r="M187" s="1">
-        <v>4740044.0</v>
+        <v>12307482.0</v>
       </c>
       <c r="N187" s="1">
-        <v>4783454.62</v>
+        <v>12408508.03</v>
       </c>
       <c r="O187" s="1">
-        <v>0.09</v>
+        <v>0.22</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>487</v>
+        <v>471</v>
       </c>
       <c r="B188" t="s">
-        <v>488</v>
+        <v>472</v>
       </c>
       <c r="C188" s="1">
-        <v>10997000.0</v>
+        <v>34500000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.534</v>
+        <v>101.084</v>
       </c>
       <c r="E188" s="1">
-        <v>101.38580613</v>
+        <v>101.93998551</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>11149397.1</v>
+        <v>35169295.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-93673.12</v>
+        <v>-295315.0</v>
       </c>
       <c r="J188" s="1">
-        <v>-0.84016309724945</v>
+        <v>-0.83969553555168</v>
       </c>
       <c r="K188">
-        <v>1.44</v>
+        <v>1.32</v>
       </c>
       <c r="L188" t="s">
-        <v>489</v>
+        <v>473</v>
       </c>
       <c r="M188" s="1">
-        <v>11055723.98</v>
+        <v>34873980.0</v>
       </c>
       <c r="N188" s="1">
-        <v>11214088.31</v>
+        <v>35327914.93</v>
       </c>
       <c r="O188" s="1">
-        <v>0.21</v>
+        <v>0.63</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>490</v>
+        <v>474</v>
       </c>
       <c r="B189" t="s">
-        <v>491</v>
+        <v>475</v>
       </c>
       <c r="C189" s="1">
-        <v>25600000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>100.747</v>
+        <v>100.88</v>
       </c>
       <c r="E189" s="1">
-        <v>102.00832031</v>
+        <v>101.5</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>26114130.0</v>
+        <v>4060000.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-322898.0</v>
+        <v>-24800.0</v>
       </c>
       <c r="J189" s="1">
-        <v>-1.2364876792755</v>
+        <v>-0.61083743842365</v>
       </c>
       <c r="K189">
-        <v>2.14</v>
+        <v>2.03</v>
       </c>
       <c r="L189" t="s">
-        <v>492</v>
+        <v>476</v>
       </c>
       <c r="M189" s="1">
-        <v>25791232.0</v>
+        <v>4035200.0</v>
       </c>
       <c r="N189" s="1">
-        <v>26338037.48</v>
+        <v>4116227.4</v>
       </c>
       <c r="O189" s="1">
-        <v>0.5</v>
+        <v>0.07</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>493</v>
+        <v>477</v>
       </c>
       <c r="B190" t="s">
-        <v>494</v>
+        <v>478</v>
       </c>
       <c r="C190" s="1">
-        <v>16100000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>101.251</v>
+        <v>101.608</v>
       </c>
       <c r="E190" s="1">
-        <v>101.68176398</v>
+        <v>102.4148</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>16370764.0</v>
+        <v>15362220.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-69353.0</v>
+        <v>-121020.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-0.42363936099745</v>
+        <v>-0.7877767666392</v>
       </c>
       <c r="K190">
-        <v>1.95</v>
+        <v>4.61</v>
       </c>
       <c r="L190" t="s">
-        <v>495</v>
+        <v>479</v>
       </c>
       <c r="M190" s="1">
-        <v>16301411.0</v>
+        <v>15241200.0</v>
       </c>
       <c r="N190" s="1">
-        <v>16615361.0</v>
+        <v>15932227.4</v>
       </c>
       <c r="O190" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>496</v>
+        <v>480</v>
       </c>
       <c r="B191" t="s">
-        <v>497</v>
+        <v>481</v>
       </c>
       <c r="C191" s="1">
-        <v>6245000.0</v>
+        <v>28500000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>98.971</v>
+        <v>98.53</v>
       </c>
       <c r="E191" s="1">
-        <v>99.04783667</v>
+        <v>98.37645614</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>6185537.4</v>
+        <v>28037290.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-4798.45</v>
+        <v>43760.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-0.07757531301969</v>
+        <v>0.15607785203206</v>
       </c>
       <c r="K191">
-        <v>0.24</v>
+        <v>0.16</v>
       </c>
       <c r="L191" t="s">
-        <v>498</v>
+        <v>482</v>
       </c>
       <c r="M191" s="1">
-        <v>6180738.95</v>
+        <v>28081050.0</v>
       </c>
       <c r="N191" s="1">
-        <v>6195709.84</v>
+        <v>28126728.08</v>
       </c>
       <c r="O191" s="1">
-        <v>0.12</v>
+        <v>0.51</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>499</v>
+        <v>483</v>
       </c>
       <c r="B192" t="s">
-        <v>500</v>
+        <v>484</v>
       </c>
       <c r="C192" s="1">
-        <v>13000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>100.513</v>
+        <v>99.858</v>
       </c>
       <c r="E192" s="1">
-        <v>100.98692308</v>
+        <v>98.926908</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>13128300.0</v>
+        <v>24731727.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-61610.0</v>
+        <v>232773.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-0.46929153051042</v>
+        <v>0.94119185449524</v>
       </c>
       <c r="K192">
-        <v>0.57</v>
+        <v>0.89</v>
       </c>
       <c r="L192" t="s">
-        <v>501</v>
+        <v>485</v>
       </c>
       <c r="M192" s="1">
-        <v>13066690.0</v>
+        <v>24964500.0</v>
       </c>
       <c r="N192" s="1">
-        <v>13141217.4</v>
+        <v>25186417.81</v>
       </c>
       <c r="O192" s="1">
-        <v>0.25</v>
+        <v>0.45</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>502</v>
+        <v>486</v>
       </c>
       <c r="B193" t="s">
-        <v>503</v>
+        <v>487</v>
       </c>
       <c r="C193" s="1">
-        <v>6120000.0</v>
+        <v>15900000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>99.063</v>
+        <v>98.484</v>
       </c>
       <c r="E193" s="1">
-        <v>99.295</v>
+        <v>98.63984906</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>6076854.0</v>
+        <v>15683736.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-14198.4</v>
+        <v>-24780.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-0.2336472128506</v>
+        <v>-0.15799806882748</v>
       </c>
       <c r="K193">
-        <v>0.03</v>
+        <v>1.2</v>
       </c>
       <c r="L193" t="s">
-        <v>504</v>
+        <v>488</v>
       </c>
       <c r="M193" s="1">
-        <v>6062655.6</v>
+        <v>15658956.0</v>
       </c>
       <c r="N193" s="1">
-        <v>6064709.57</v>
+        <v>15849538.19</v>
       </c>
       <c r="O193" s="1">
-        <v>0.12</v>
+        <v>0.28</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>505</v>
+        <v>489</v>
       </c>
       <c r="B194" t="s">
-        <v>506</v>
+        <v>490</v>
       </c>
       <c r="C194" s="1">
-        <v>13900000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>99.078</v>
+        <v>100.35</v>
       </c>
       <c r="E194" s="1">
-        <v>98.855</v>
+        <v>100.747</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>13740845.0</v>
+        <v>20149400.0</v>
       </c>
       <c r="I194" s="1">
-        <v>30997.0</v>
+        <v>-79400.0</v>
       </c>
       <c r="J194" s="1">
-        <v>0.22558292448536</v>
+        <v>-0.3940563987017</v>
       </c>
       <c r="K194">
-        <v>0.29</v>
+        <v>1.51</v>
       </c>
       <c r="L194" t="s">
-        <v>507</v>
+        <v>491</v>
       </c>
       <c r="M194" s="1">
-        <v>13771842.0</v>
+        <v>20070000.0</v>
       </c>
       <c r="N194" s="1">
-        <v>13812304.33</v>
+        <v>20372739.73</v>
       </c>
       <c r="O194" s="1">
-        <v>0.26</v>
+        <v>0.37</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>508</v>
+        <v>492</v>
       </c>
       <c r="B195" t="s">
-        <v>509</v>
+        <v>493</v>
       </c>
       <c r="C195" s="1">
-        <v>1000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>99.609</v>
+        <v>100.089</v>
       </c>
       <c r="E195" s="1">
-        <v>98.02</v>
+        <v>100.16216667</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>980200.0</v>
+        <v>6009730.0</v>
       </c>
       <c r="I195" s="1">
-        <v>15890.0</v>
+        <v>-4390.0</v>
       </c>
       <c r="J195" s="1">
-        <v>1.6210977351561</v>
+        <v>-0.073048206824599</v>
       </c>
       <c r="K195">
-        <v>0.1</v>
+        <v>0.23</v>
       </c>
       <c r="L195" t="s">
-        <v>510</v>
+        <v>494</v>
       </c>
       <c r="M195" s="1">
-        <v>996090.0</v>
+        <v>6005340.0</v>
       </c>
       <c r="N195" s="1">
-        <v>997100.27</v>
+        <v>6019313.33</v>
       </c>
       <c r="O195" s="1">
-        <v>0.02</v>
+        <v>0.11</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>511</v>
+        <v>495</v>
       </c>
       <c r="B196" t="s">
-        <v>512</v>
+        <v>496</v>
       </c>
       <c r="C196" s="1">
-        <v>9400000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>100.612</v>
+        <v>100.076</v>
       </c>
       <c r="E196" s="1">
-        <v>100.937</v>
+        <v>100.855</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>9488078.0</v>
+        <v>5042750.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-30550.0</v>
+        <v>-38950.0</v>
       </c>
       <c r="J196" s="1">
-        <v>-0.32198301911093</v>
+        <v>-0.77239601407962</v>
       </c>
       <c r="K196">
-        <v>2.17</v>
+        <v>2.11</v>
       </c>
       <c r="L196" t="s">
-        <v>513</v>
+        <v>497</v>
       </c>
       <c r="M196" s="1">
-        <v>9457528.0</v>
+        <v>5003800.0</v>
       </c>
       <c r="N196" s="1">
-        <v>9661495.12</v>
+        <v>5109416.44</v>
       </c>
       <c r="O196" s="1">
-        <v>0.18</v>
+        <v>0.09</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>514</v>
+        <v>498</v>
       </c>
       <c r="B197" t="s">
-        <v>515</v>
+        <v>499</v>
       </c>
       <c r="C197" s="1">
-        <v>25000000.0</v>
+        <v>34500000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>100.0</v>
+        <v>99.907</v>
       </c>
       <c r="E197" s="1">
-        <v>97.37396836</v>
+        <v>98.79801159</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>24343492.09</v>
+        <v>34085314.0</v>
       </c>
       <c r="I197" s="1">
-        <v>656507.91</v>
+        <v>382601.0</v>
       </c>
       <c r="J197" s="1">
-        <v>2.6968518221331</v>
+        <v>1.1224804911582</v>
       </c>
       <c r="K197">
-        <v>0.18</v>
+        <v>1.03</v>
       </c>
       <c r="L197" t="s">
-        <v>516</v>
+        <v>500</v>
       </c>
       <c r="M197" s="1">
-        <v>25000000.0</v>
+        <v>34467915.0</v>
       </c>
       <c r="N197" s="1">
-        <v>25045495.89</v>
+        <v>34823075.96</v>
       </c>
       <c r="O197" s="1">
-        <v>0.48</v>
+        <v>0.63</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>517</v>
+        <v>501</v>
       </c>
       <c r="B198" t="s">
-        <v>518</v>
+        <v>502</v>
       </c>
       <c r="C198" s="1">
-        <v>14630000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>98.894</v>
+        <v>98.325</v>
       </c>
       <c r="E198" s="1">
-        <v>99.18034949</v>
+        <v>97.49172258</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>14510085.13</v>
+        <v>30222434.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-41892.93</v>
+        <v>258316.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-0.28871594911173</v>
+        <v>0.85471606952637</v>
       </c>
       <c r="K198">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>653.74</v>
+        <v>0.1</v>
+      </c>
+      <c r="L198" t="s">
+        <v>503</v>
       </c>
       <c r="M198" s="1">
-        <v>14468192.2</v>
+        <v>30480750.0</v>
       </c>
       <c r="N198" s="1">
-        <v>14468845.94</v>
+        <v>30513023.97</v>
       </c>
       <c r="O198" s="1">
-        <v>0.27</v>
+        <v>0.55</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>519</v>
+        <v>504</v>
       </c>
       <c r="B199" t="s">
-        <v>520</v>
+        <v>505</v>
       </c>
       <c r="C199" s="1">
-        <v>32391000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>99.583</v>
+        <v>99.947</v>
       </c>
       <c r="E199" s="1">
-        <v>97.79440718</v>
+        <v>98.92166667</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>31676586.43</v>
+        <v>14838250.0</v>
       </c>
       <c r="I199" s="1">
-        <v>579343.1</v>
+        <v>153800.0</v>
       </c>
       <c r="J199" s="1">
-        <v>1.8289316030951</v>
+        <v>1.0365103701582</v>
       </c>
       <c r="K199">
-        <v>0.1</v>
+        <v>0.6</v>
       </c>
       <c r="L199" t="s">
-        <v>521</v>
+        <v>506</v>
       </c>
       <c r="M199" s="1">
-        <v>32255929.53</v>
+        <v>14992050.0</v>
       </c>
       <c r="N199" s="1">
-        <v>32288653.31</v>
+        <v>15082204.11</v>
       </c>
       <c r="O199" s="1">
-        <v>0.61</v>
+        <v>0.27</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>522</v>
+        <v>507</v>
       </c>
       <c r="B200" t="s">
-        <v>523</v>
+        <v>508</v>
       </c>
       <c r="C200" s="1">
-        <v>25559000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>98.88</v>
+        <v>99.993</v>
       </c>
       <c r="E200" s="1">
-        <v>99.00726766</v>
+        <v>100.0</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>25305267.54</v>
+        <v>13500000.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-32528.34</v>
+        <v>-945.01</v>
       </c>
       <c r="J200" s="1">
-        <v>-0.12854375061865</v>
+        <v>-0.0070000740740741</v>
       </c>
       <c r="K200">
-        <v>0.14</v>
+        <v>0.32</v>
       </c>
       <c r="L200" t="s">
-        <v>524</v>
+        <v>509</v>
       </c>
       <c r="M200" s="1">
-        <v>25272739.2</v>
+        <v>13499054.99</v>
       </c>
       <c r="N200" s="1">
-        <v>25309327.08</v>
+        <v>13541866.12</v>
       </c>
       <c r="O200" s="1">
-        <v>0.48</v>
+        <v>0.24</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>525</v>
+        <v>510</v>
       </c>
       <c r="B201" t="s">
-        <v>526</v>
+        <v>511</v>
       </c>
       <c r="C201" s="1">
-        <v>8750000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>98.703</v>
+        <v>100.4</v>
       </c>
       <c r="E201" s="1">
-        <v>98.885</v>
+        <v>100.95</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>8652437.5</v>
+        <v>2826600.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-15925.0</v>
+        <v>-15400.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-0.18405218182738</v>
+        <v>-0.54482417038138</v>
       </c>
       <c r="K201">
-        <v>0.16</v>
+        <v>1.59</v>
       </c>
       <c r="L201" t="s">
-        <v>527</v>
+        <v>512</v>
       </c>
       <c r="M201" s="1">
-        <v>8636512.5</v>
+        <v>2811200.0</v>
       </c>
       <c r="N201" s="1">
-        <v>8650536.47</v>
+        <v>2855769.86</v>
       </c>
       <c r="O201" s="1">
-        <v>0.16</v>
+        <v>0.05</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>528</v>
+        <v>513</v>
       </c>
       <c r="B202" t="s">
-        <v>529</v>
+        <v>514</v>
       </c>
       <c r="C202" s="1">
-        <v>9100000.0</v>
+        <v>43900000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>99.143</v>
+        <v>100.506</v>
       </c>
       <c r="E202" s="1">
-        <v>98.67873626</v>
+        <v>100.75132118</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>8979765.0</v>
+        <v>44229830.0</v>
       </c>
       <c r="I202" s="1">
-        <v>42248.0</v>
+        <v>-107696.0</v>
       </c>
       <c r="J202" s="1">
-        <v>0.47048001812965</v>
+        <v>-0.24349177919065</v>
       </c>
       <c r="K202">
-        <v>0.47</v>
+        <v>1.67</v>
       </c>
       <c r="L202" t="s">
-        <v>530</v>
+        <v>515</v>
       </c>
       <c r="M202" s="1">
-        <v>9022013.0</v>
+        <v>44122134.0</v>
       </c>
       <c r="N202" s="1">
-        <v>9064895.19</v>
+        <v>44857308.66</v>
       </c>
       <c r="O202" s="1">
-        <v>0.17</v>
+        <v>0.81</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>531</v>
+        <v>516</v>
       </c>
       <c r="B203" t="s">
-        <v>532</v>
+        <v>517</v>
       </c>
       <c r="C203" s="1">
-        <v>6200000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>98.092</v>
+        <v>98.197</v>
       </c>
       <c r="E203" s="1">
-        <v>98.20403226</v>
+        <v>98.09</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>6088650.0</v>
+        <v>1177080.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-6946.0</v>
+        <v>1284.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-0.11408111814606</v>
+        <v>0.10908349474972</v>
       </c>
       <c r="K203">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>0.01</v>
+      </c>
+      <c r="L203">
+        <v>115.07</v>
       </c>
       <c r="M203" s="1">
-        <v>6081704.0</v>
+        <v>1178364.0</v>
       </c>
       <c r="N203" s="1">
-        <v>6085334.82</v>
+        <v>1178479.07</v>
       </c>
       <c r="O203" s="1">
-        <v>0.12</v>
+        <v>0.02</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>534</v>
+        <v>518</v>
       </c>
       <c r="B204" t="s">
-        <v>535</v>
+        <v>519</v>
       </c>
       <c r="C204" s="1">
-        <v>12000000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>100.815</v>
+        <v>100.398</v>
       </c>
       <c r="E204" s="1">
-        <v>101.21997975</v>
+        <v>102.17515152</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>12146397.57</v>
+        <v>6743560.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-48597.57</v>
+        <v>-117292.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-0.40009862776128</v>
+        <v>-1.7393186981357</v>
       </c>
       <c r="K204">
-        <v>1.65</v>
+        <v>2.39</v>
       </c>
       <c r="L204" t="s">
-        <v>536</v>
+        <v>520</v>
       </c>
       <c r="M204" s="1">
-        <v>12097800.0</v>
+        <v>6626268.0</v>
       </c>
       <c r="N204" s="1">
-        <v>12296375.34</v>
+        <v>6783922.11</v>
       </c>
       <c r="O204" s="1">
-        <v>0.23</v>
+        <v>0.12</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>537</v>
+        <v>521</v>
       </c>
       <c r="B205" t="s">
-        <v>538</v>
+        <v>522</v>
       </c>
       <c r="C205" s="1">
-        <v>36800000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>98.56</v>
+        <v>100.188</v>
       </c>
       <c r="E205" s="1">
-        <v>98.39334511</v>
+        <v>100.493844</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>36208751.0</v>
+        <v>5024692.2</v>
       </c>
       <c r="I205" s="1">
-        <v>61329.0</v>
+        <v>-15292.2</v>
       </c>
       <c r="J205" s="1">
-        <v>0.16937618201744</v>
+        <v>-0.30434103008339</v>
       </c>
       <c r="K205">
-        <v>0.15</v>
+        <v>1.99</v>
       </c>
       <c r="L205" t="s">
-        <v>539</v>
+        <v>523</v>
       </c>
       <c r="M205" s="1">
-        <v>36270080.0</v>
+        <v>5009400.0</v>
       </c>
       <c r="N205" s="1">
-        <v>36326036.16</v>
+        <v>5108715.07</v>
       </c>
       <c r="O205" s="1">
-        <v>0.69</v>
+        <v>0.09</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>540</v>
+        <v>524</v>
       </c>
       <c r="B206" t="s">
-        <v>541</v>
+        <v>525</v>
       </c>
       <c r="C206" s="1">
-        <v>33000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>100.213</v>
+        <v>99.382</v>
       </c>
       <c r="E206" s="1">
-        <v>100.63928788</v>
+        <v>99.2</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>33210965.0</v>
+        <v>19840000.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-140675.0</v>
+        <v>36400.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-0.42357998329768</v>
+        <v>0.18346774193548</v>
       </c>
       <c r="K206">
-        <v>0.46</v>
+        <v>0.58</v>
       </c>
       <c r="L206" t="s">
-        <v>542</v>
+        <v>526</v>
       </c>
       <c r="M206" s="1">
-        <v>33070290.0</v>
+        <v>19876400.0</v>
       </c>
       <c r="N206" s="1">
-        <v>33222180.41</v>
+        <v>19991468.49</v>
       </c>
       <c r="O206" s="1">
-        <v>0.63</v>
+        <v>0.36</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>543</v>
+        <v>527</v>
       </c>
       <c r="B207" t="s">
-        <v>544</v>
+        <v>528</v>
       </c>
       <c r="C207" s="1">
-        <v>20000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>98.87</v>
+        <v>100.869</v>
       </c>
       <c r="E207" s="1">
-        <v>99.04495</v>
+        <v>100.93323143</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>19808990.0</v>
+        <v>35326631.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-34990.0</v>
+        <v>-22481.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-0.17663697139531</v>
+        <v>-0.063637543019599</v>
       </c>
       <c r="K207">
-        <v>0.18</v>
+        <v>3.49</v>
       </c>
       <c r="L207" t="s">
-        <v>545</v>
+        <v>529</v>
       </c>
       <c r="M207" s="1">
-        <v>19774000.0</v>
+        <v>35304150.0</v>
       </c>
       <c r="N207" s="1">
-        <v>19810328.77</v>
+        <v>36526752.74</v>
       </c>
       <c r="O207" s="1">
-        <v>0.38</v>
+        <v>0.66</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>546</v>
+        <v>530</v>
       </c>
       <c r="B208" t="s">
-        <v>547</v>
+        <v>531</v>
       </c>
       <c r="C208" s="1">
-        <v>1800000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>97.697</v>
+        <v>100.724</v>
       </c>
       <c r="E208" s="1">
-        <v>97.44894444</v>
+        <v>101.44351064</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>1754081.0</v>
+        <v>4767845.0</v>
       </c>
       <c r="I208" s="1">
-        <v>4465.0</v>
+        <v>-33817.0</v>
       </c>
       <c r="J208" s="1">
-        <v>0.25454924829583</v>
+        <v>-0.70927221837119</v>
       </c>
       <c r="K208">
-        <v>0.58</v>
+        <v>1.26</v>
       </c>
       <c r="L208" t="s">
-        <v>548</v>
+        <v>532</v>
       </c>
       <c r="M208" s="1">
-        <v>1758546.0</v>
+        <v>4734028.0</v>
       </c>
       <c r="N208" s="1">
-        <v>1769025.45</v>
+        <v>4793405.74</v>
       </c>
       <c r="O208" s="1">
-        <v>0.03</v>
+        <v>0.09</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>549</v>
+        <v>533</v>
       </c>
       <c r="B209" t="s">
-        <v>550</v>
+        <v>534</v>
       </c>
       <c r="C209" s="1">
-        <v>3000000.0</v>
+        <v>10997000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>101.786</v>
+        <v>100.435</v>
       </c>
       <c r="E209" s="1">
-        <v>102.19</v>
+        <v>101.38580613</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>3065700.0</v>
+        <v>11149397.1</v>
       </c>
       <c r="I209" s="1">
-        <v>-12120.0</v>
+        <v>-104560.15</v>
       </c>
       <c r="J209" s="1">
-        <v>-0.39534200998141</v>
+        <v>-0.93780990184662</v>
       </c>
       <c r="K209">
-        <v>0.13</v>
+        <v>1.76</v>
       </c>
       <c r="L209" t="s">
-        <v>551</v>
+        <v>535</v>
       </c>
       <c r="M209" s="1">
-        <v>3053580.0</v>
+        <v>11044836.95</v>
       </c>
       <c r="N209" s="1">
-        <v>3057381.37</v>
+        <v>11238150.65</v>
       </c>
       <c r="O209" s="1">
-        <v>0.06</v>
+        <v>0.2</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>552</v>
+        <v>536</v>
       </c>
       <c r="B210" t="s">
-        <v>553</v>
+        <v>537</v>
       </c>
       <c r="C210" s="1">
-        <v>25000000.0</v>
+        <v>25600000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>99.847</v>
+        <v>100.619</v>
       </c>
       <c r="E210" s="1">
-        <v>99.721</v>
+        <v>102.00832031</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>24930250.0</v>
+        <v>26114130.0</v>
       </c>
       <c r="I210" s="1">
-        <v>31500.0</v>
+        <v>-355666.0</v>
       </c>
       <c r="J210" s="1">
-        <v>0.12635252354068</v>
+        <v>-1.3619676397414</v>
       </c>
       <c r="K210">
-        <v>1.22</v>
+        <v>2.5</v>
       </c>
       <c r="L210" t="s">
-        <v>554</v>
+        <v>538</v>
       </c>
       <c r="M210" s="1">
-        <v>24961750.0</v>
+        <v>25758464.0</v>
       </c>
       <c r="N210" s="1">
-        <v>25267914.38</v>
+        <v>26397850.3</v>
       </c>
       <c r="O210" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>555</v>
+        <v>539</v>
       </c>
       <c r="B211" t="s">
-        <v>556</v>
+        <v>540</v>
       </c>
       <c r="C211" s="1">
-        <v>5000000.0</v>
+        <v>16100000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>100.0236124</v>
+        <v>101.094</v>
       </c>
       <c r="E211" s="1">
-        <v>0.0</v>
+        <v>101.68176398</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>0.0</v>
+        <v>16370764.0</v>
       </c>
       <c r="I211" s="1">
-        <v>1180.62</v>
+        <v>-94630.0</v>
       </c>
       <c r="J211" s="1">
-        <v>0</v>
+        <v>-0.57804266190631</v>
       </c>
       <c r="K211">
-        <v>0.0</v>
+        <v>2.38</v>
       </c>
       <c r="L211" t="s">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="M211" s="1">
-        <v>1180.62</v>
+        <v>16276134.0</v>
       </c>
       <c r="N211" s="1">
-        <v>-4116.97</v>
+        <v>16658894.96</v>
       </c>
       <c r="O211" s="1">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>558</v>
+        <v>542</v>
       </c>
       <c r="B212" t="s">
-        <v>559</v>
+        <v>543</v>
       </c>
       <c r="C212" s="1">
-        <v>1600000.0</v>
+        <v>6245000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>100.02713813</v>
+        <v>99.043</v>
       </c>
       <c r="E212" s="1">
-        <v>0.0</v>
+        <v>99.04783667</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>0.0</v>
+        <v>6185537.4</v>
       </c>
       <c r="I212" s="1">
-        <v>434.21</v>
+        <v>-302.05</v>
       </c>
       <c r="J212" s="1">
-        <v>0</v>
+        <v>-0.0048831650423777</v>
       </c>
       <c r="K212">
-        <v>0.0</v>
+        <v>0.35</v>
       </c>
       <c r="L212" t="s">
-        <v>560</v>
+        <v>544</v>
       </c>
       <c r="M212" s="1">
-        <v>434.21</v>
+        <v>6185235.35</v>
       </c>
       <c r="N212" s="1">
-        <v>-1197.35</v>
+        <v>6207050.08</v>
       </c>
       <c r="O212" s="1">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>561</v>
+        <v>545</v>
       </c>
       <c r="B213" t="s">
-        <v>562</v>
+        <v>546</v>
       </c>
       <c r="C213" s="1">
-        <v>15000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>99.985155</v>
+        <v>100.429</v>
       </c>
       <c r="E213" s="1">
-        <v>0.0</v>
+        <v>100.98692308</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>0.0</v>
+        <v>13128300.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-2226.75</v>
+        <v>-72530.0</v>
       </c>
       <c r="J213" s="1">
-        <v>0</v>
+        <v>-0.55247061691156</v>
       </c>
       <c r="K213">
-        <v>0.0</v>
+        <v>0.87</v>
       </c>
       <c r="L213" t="s">
-        <v>563</v>
+        <v>547</v>
       </c>
       <c r="M213" s="1">
-        <v>-2226.75</v>
+        <v>13055770.0</v>
       </c>
       <c r="N213" s="1">
-        <v>-27148.3</v>
+        <v>13168763.15</v>
       </c>
       <c r="O213" s="1">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-        <v>2621898882</v>
+        <v>548</v>
+      </c>
+      <c r="B214" t="s">
+        <v>549</v>
       </c>
       <c r="C214" s="1">
-        <v>5000000.0</v>
+        <v>6120000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>100.0881886</v>
+        <v>99.065</v>
       </c>
       <c r="E214" s="1">
-        <v>0.0</v>
+        <v>99.295</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>0.0</v>
+        <v>6076854.0</v>
       </c>
       <c r="I214" s="1">
-        <v>4409.43</v>
+        <v>-14076.0</v>
       </c>
       <c r="J214" s="1">
-        <v>0</v>
+        <v>-0.23163301273982</v>
       </c>
       <c r="K214">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>468.67</v>
+        <v>0.19</v>
+      </c>
+      <c r="L214" t="s">
+        <v>550</v>
       </c>
       <c r="M214" s="1">
-        <v>4409.43</v>
+        <v>6062778.0</v>
       </c>
       <c r="N214" s="1">
-        <v>4878.1</v>
+        <v>6074221.56</v>
       </c>
       <c r="O214" s="1">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>565</v>
-[...2 lines deleted...]
-        <v>2669237042</v>
+        <v>551</v>
+      </c>
+      <c r="B215" t="s">
+        <v>552</v>
       </c>
       <c r="C215" s="1">
-        <v>8000000.0</v>
+        <v>13900000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>99.99561325</v>
+        <v>99.236</v>
       </c>
       <c r="E215" s="1">
-        <v>0.0</v>
+        <v>98.855</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>0.0</v>
+        <v>13740845.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-350.94</v>
+        <v>52959.0</v>
       </c>
       <c r="J215" s="1">
-        <v>0</v>
+        <v>0.38541297860503</v>
       </c>
       <c r="K215">
-        <v>0.0</v>
+        <v>0.35</v>
       </c>
       <c r="L215" t="s">
-        <v>566</v>
+        <v>553</v>
       </c>
       <c r="M215" s="1">
-        <v>-350.94</v>
+        <v>13793804.0</v>
       </c>
       <c r="N215" s="1">
-        <v>-13166.94</v>
+        <v>13841882.77</v>
       </c>
       <c r="O215" s="1">
-        <v>0.0</v>
+        <v>0.25</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>567</v>
-[...2 lines deleted...]
-        <v>2675905932</v>
+        <v>554</v>
+      </c>
+      <c r="B216" t="s">
+        <v>555</v>
       </c>
       <c r="C216" s="1">
-        <v>10000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>99.9966702</v>
+        <v>99.798</v>
       </c>
       <c r="E216" s="1">
-        <v>0.0</v>
+        <v>98.02</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>0.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-332.98</v>
+        <v>17780.0</v>
       </c>
       <c r="J216" s="1">
-        <v>0</v>
+        <v>1.8139155274434</v>
       </c>
       <c r="K216">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="L216" t="s">
-        <v>568</v>
+        <v>556</v>
       </c>
       <c r="M216" s="1">
-        <v>-332.98</v>
+        <v>997980.0</v>
       </c>
       <c r="N216" s="1">
-        <v>-7908.15</v>
+        <v>999099.86</v>
       </c>
       <c r="O216" s="1">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>569</v>
-[...2 lines deleted...]
-        <v>2677223842</v>
+        <v>557</v>
+      </c>
+      <c r="B217" t="s">
+        <v>558</v>
       </c>
       <c r="C217" s="1">
-        <v>5200000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>99.99900192</v>
+        <v>100.462</v>
       </c>
       <c r="E217" s="1">
-        <v>0.0</v>
+        <v>100.937</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>0.0</v>
+        <v>9488078.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-51.9</v>
+        <v>-44650.0</v>
       </c>
       <c r="J217" s="1">
-        <v>0</v>
+        <v>-0.4705905663929</v>
       </c>
       <c r="K217">
-        <v>0.0</v>
+        <v>2.53</v>
       </c>
       <c r="L217" t="s">
-        <v>570</v>
+        <v>559</v>
       </c>
       <c r="M217" s="1">
-        <v>-51.9</v>
+        <v>9443428.0</v>
       </c>
       <c r="N217" s="1">
-        <v>-2909.14</v>
+        <v>9681389.64</v>
       </c>
       <c r="O217" s="1">
-        <v>0.0</v>
+        <v>0.17</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-        <v>2715283662</v>
+        <v>560</v>
+      </c>
+      <c r="B218" t="s">
+        <v>561</v>
       </c>
       <c r="C218" s="1">
-        <v>10000000.0</v>
+        <v>14630000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>99.9891537</v>
+        <v>99.001</v>
       </c>
       <c r="E218" s="1">
-        <v>0.0</v>
+        <v>99.18034949</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>0.0</v>
+        <v>14510085.13</v>
       </c>
       <c r="I218" s="1">
-        <v>-1084.63</v>
+        <v>-26238.83</v>
       </c>
       <c r="J218" s="1">
-        <v>0</v>
+        <v>-0.18083167510679</v>
       </c>
       <c r="K218">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="L218" t="s">
-        <v>572</v>
+        <v>562</v>
       </c>
       <c r="M218" s="1">
-        <v>-1084.63</v>
+        <v>14483846.3</v>
       </c>
       <c r="N218" s="1">
-        <v>-12509.8</v>
+        <v>14505419.74</v>
       </c>
       <c r="O218" s="1">
-        <v>0.0</v>
+        <v>0.26</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-        <v>2753099542</v>
+        <v>563</v>
+      </c>
+      <c r="B219" t="s">
+        <v>564</v>
       </c>
       <c r="C219" s="1">
-        <v>50000000.0</v>
+        <v>32391000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>100.00632776</v>
+        <v>99.782</v>
       </c>
       <c r="E219" s="1">
-        <v>0.0</v>
+        <v>97.79440718</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>0.0</v>
+        <v>31676586.43</v>
       </c>
       <c r="I219" s="1">
-        <v>3163.88</v>
+        <v>643801.19</v>
       </c>
       <c r="J219" s="1">
-        <v>0</v>
+        <v>2.0324197224429</v>
       </c>
       <c r="K219">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="L219" t="s">
-        <v>574</v>
+        <v>565</v>
       </c>
       <c r="M219" s="1">
-        <v>3163.88</v>
+        <v>32320387.62</v>
       </c>
       <c r="N219" s="1">
-        <v>95155.13</v>
+        <v>32356661.1</v>
       </c>
       <c r="O219" s="1">
-        <v>0.0</v>
+        <v>0.58</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-        <v>2760392002</v>
+        <v>566</v>
+      </c>
+      <c r="B220" t="s">
+        <v>567</v>
       </c>
       <c r="C220" s="1">
-        <v>50000000.0</v>
+        <v>25559000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>100.0144905</v>
+        <v>98.991</v>
       </c>
       <c r="E220" s="1">
-        <v>0.0</v>
+        <v>99.00726766</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>0.0</v>
+        <v>25305267.54</v>
       </c>
       <c r="I220" s="1">
-        <v>7245.25</v>
+        <v>-4157.85</v>
       </c>
       <c r="J220" s="1">
-        <v>0</v>
+        <v>-0.016430768785304</v>
       </c>
       <c r="K220">
-        <v>0.0</v>
+        <v>0.26</v>
       </c>
       <c r="L220" t="s">
-        <v>576</v>
+        <v>568</v>
       </c>
       <c r="M220" s="1">
-        <v>7245.25</v>
+        <v>25301109.69</v>
       </c>
       <c r="N220" s="1">
-        <v>132088.58</v>
+        <v>25368508.42</v>
       </c>
       <c r="O220" s="1">
-        <v>0.0</v>
+        <v>0.46</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>577</v>
-[...2 lines deleted...]
-        <v>2763112582</v>
+        <v>569</v>
+      </c>
+      <c r="B221" t="s">
+        <v>570</v>
       </c>
       <c r="C221" s="1">
-        <v>10000000.0</v>
+        <v>8750000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>100.0144503</v>
+        <v>98.838</v>
       </c>
       <c r="E221" s="1">
-        <v>0.0</v>
+        <v>98.885</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>0.0</v>
+        <v>8652437.5</v>
       </c>
       <c r="I221" s="1">
-        <v>1445.03</v>
+        <v>-4112.5</v>
       </c>
       <c r="J221" s="1">
-        <v>0</v>
+        <v>-0.047529959043333</v>
       </c>
       <c r="K221">
-        <v>0.0</v>
+        <v>0.26</v>
       </c>
       <c r="L221" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="M221" s="1">
-        <v>1445.03</v>
+        <v>8648325.0</v>
       </c>
       <c r="N221" s="1">
-        <v>25068.75</v>
+        <v>8670979.11</v>
       </c>
       <c r="O221" s="1">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>579</v>
-[...2 lines deleted...]
-        <v>2773882062</v>
+        <v>572</v>
+      </c>
+      <c r="B222" t="s">
+        <v>573</v>
       </c>
       <c r="C222" s="1">
-        <v>30000000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>100.0156655</v>
+        <v>99.282</v>
       </c>
       <c r="E222" s="1">
-        <v>0.0</v>
+        <v>98.67873626</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>0.0</v>
+        <v>8979765.0</v>
       </c>
       <c r="I222" s="1">
-        <v>4699.65</v>
+        <v>54897.0</v>
       </c>
       <c r="J222" s="1">
-        <v>0</v>
+        <v>0.61134116538684</v>
       </c>
       <c r="K222">
-        <v>0.0</v>
+        <v>0.56</v>
       </c>
       <c r="L222" t="s">
-        <v>580</v>
+        <v>574</v>
       </c>
       <c r="M222" s="1">
-        <v>4699.65</v>
+        <v>9034662.0</v>
       </c>
       <c r="N222" s="1">
-        <v>44261.9</v>
+        <v>9085522.27</v>
       </c>
       <c r="O222" s="1">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>581</v>
-[...2 lines deleted...]
-        <v>2777134362</v>
+        <v>575</v>
+      </c>
+      <c r="B223" t="s">
+        <v>576</v>
       </c>
       <c r="C223" s="1">
-        <v>10000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>100.0413176</v>
+        <v>98.284</v>
       </c>
       <c r="E223" s="1">
-        <v>0.0</v>
+        <v>98.20403226</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>0.0</v>
+        <v>6088650.0</v>
       </c>
       <c r="I223" s="1">
-        <v>4131.76</v>
+        <v>4958.0</v>
       </c>
       <c r="J223" s="1">
-        <v>0</v>
+        <v>0.081430202097345</v>
       </c>
       <c r="K223">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="L223" t="s">
-        <v>582</v>
+        <v>577</v>
       </c>
       <c r="M223" s="1">
-        <v>4131.76</v>
+        <v>6093608.0</v>
       </c>
       <c r="N223" s="1">
-        <v>14305.37</v>
+        <v>6099277.18</v>
       </c>
       <c r="O223" s="1">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>583</v>
-[...2 lines deleted...]
-        <v>2788199742</v>
+        <v>578</v>
+      </c>
+      <c r="B224" t="s">
+        <v>579</v>
       </c>
       <c r="C224" s="1">
-        <v>7969000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>100.02375166</v>
+        <v>100.687</v>
       </c>
       <c r="E224" s="1">
-        <v>0.0</v>
+        <v>101.21997975</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>0.0</v>
+        <v>12146397.57</v>
       </c>
       <c r="I224" s="1">
-        <v>1892.77</v>
+        <v>-63957.57</v>
       </c>
       <c r="J224" s="1">
-        <v>0</v>
+        <v>-0.52655587495314</v>
       </c>
       <c r="K224">
-        <v>0.0</v>
+        <v>2.01</v>
       </c>
       <c r="L224" t="s">
-        <v>584</v>
+        <v>580</v>
       </c>
       <c r="M224" s="1">
-        <v>1892.77</v>
+        <v>12082440.0</v>
       </c>
       <c r="N224" s="1">
-        <v>14714.62</v>
+        <v>12323097.53</v>
       </c>
       <c r="O224" s="1">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-        <v>2792185192</v>
+        <v>581</v>
+      </c>
+      <c r="B225" t="s">
+        <v>582</v>
       </c>
       <c r="C225" s="1">
-        <v>25000000.0</v>
+        <v>36800000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>100.04006128</v>
+        <v>98.678</v>
       </c>
       <c r="E225" s="1">
-        <v>0.0</v>
+        <v>98.39334511</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>0.0</v>
+        <v>36208751.0</v>
       </c>
       <c r="I225" s="1">
-        <v>10015.32</v>
+        <v>104753.0</v>
       </c>
       <c r="J225" s="1">
-        <v>0</v>
+        <v>0.28930299197561</v>
       </c>
       <c r="K225">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="L225" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="M225" s="1">
-        <v>10015.32</v>
+        <v>36313504.0</v>
       </c>
       <c r="N225" s="1">
-        <v>57613.24</v>
+        <v>36393657.42</v>
       </c>
       <c r="O225" s="1">
-        <v>0.0</v>
+        <v>0.65</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>587</v>
-[...2 lines deleted...]
-        <v>2798428702</v>
+        <v>584</v>
+      </c>
+      <c r="B226" t="s">
+        <v>585</v>
       </c>
       <c r="C226" s="1">
-        <v>6299000.0</v>
+        <v>39500000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>100.00056914</v>
+        <v>100.159</v>
       </c>
       <c r="E226" s="1">
-        <v>0.0</v>
+        <v>100.56617722</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>0.0</v>
+        <v>39723640.0</v>
       </c>
       <c r="I226" s="1">
-        <v>35.85</v>
+        <v>-160835.0</v>
       </c>
       <c r="J226" s="1">
-        <v>0</v>
+        <v>-0.40488484942468</v>
       </c>
       <c r="K226">
-        <v>0.0</v>
+        <v>0.72</v>
       </c>
       <c r="L226" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="M226" s="1">
-        <v>35.85</v>
+        <v>39562805.0</v>
       </c>
       <c r="N226" s="1">
-        <v>10647.78</v>
+        <v>39848503.63</v>
       </c>
       <c r="O226" s="1">
-        <v>0.0</v>
+        <v>0.72</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
+        <v>587</v>
+      </c>
+      <c r="B227" t="s">
+        <v>588</v>
+      </c>
+      <c r="C227" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D227" s="1">
+        <v>98.959</v>
+      </c>
+      <c r="E227" s="1">
+        <v>99.04495</v>
+      </c>
+      <c r="F227" t="s">
+        <v>8</v>
+      </c>
+      <c r="G227">
+        <v>1.0</v>
+      </c>
+      <c r="H227" s="1">
+        <v>19808990.0</v>
+      </c>
+      <c r="I227" s="1">
+        <v>-17190.0</v>
+      </c>
+      <c r="J227" s="1">
+        <v>-0.08677878074551</v>
+      </c>
+      <c r="K227">
+        <v>0.3</v>
+      </c>
+      <c r="L227" t="s">
         <v>589</v>
       </c>
-      <c r="B227">
-[...31 lines deleted...]
-      </c>
       <c r="M227" s="1">
-        <v>9534.31</v>
+        <v>19791800.0</v>
       </c>
       <c r="N227" s="1">
-        <v>36013.94</v>
+        <v>19850923.29</v>
       </c>
       <c r="O227" s="1">
-        <v>0.0</v>
+        <v>0.36</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
+        <v>590</v>
+      </c>
+      <c r="B228" t="s">
         <v>591</v>
       </c>
-      <c r="B228">
-[...1 lines deleted...]
-      </c>
       <c r="C228" s="1">
-        <v>5000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>100.0504922</v>
+        <v>97.819</v>
       </c>
       <c r="E228" s="1">
-        <v>0.0</v>
+        <v>97.44894444</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>0.0</v>
+        <v>1754081.0</v>
       </c>
       <c r="I228" s="1">
-        <v>2524.61</v>
+        <v>6661.0</v>
       </c>
       <c r="J228" s="1">
-        <v>0</v>
+        <v>0.37974301072755</v>
       </c>
       <c r="K228">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>592</v>
+        <v>0.01</v>
+      </c>
+      <c r="L228">
+        <v>215.75</v>
       </c>
       <c r="M228" s="1">
-        <v>2524.61</v>
+        <v>1760742.0</v>
       </c>
       <c r="N228" s="1">
-        <v>9776.61</v>
+        <v>1760957.75</v>
       </c>
       <c r="O228" s="1">
-        <v>0.0</v>
+        <v>0.03</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
+        <v>592</v>
+      </c>
+      <c r="B229" t="s">
         <v>593</v>
       </c>
-      <c r="B229">
-[...1 lines deleted...]
-      </c>
       <c r="C229" s="1">
-        <v>5997000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>100.30341004</v>
+        <v>101.585</v>
       </c>
       <c r="E229" s="1">
-        <v>0.0</v>
+        <v>102.19</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>0.0</v>
+        <v>3065700.0</v>
       </c>
       <c r="I229" s="1">
-        <v>18195.5</v>
+        <v>-18150.0</v>
       </c>
       <c r="J229" s="1">
-        <v>0</v>
+        <v>-0.59203444564047</v>
       </c>
       <c r="K229">
-        <v>0.0</v>
+        <v>0.53</v>
       </c>
       <c r="L229" t="s">
         <v>594</v>
       </c>
       <c r="M229" s="1">
-        <v>18195.5</v>
+        <v>3047550.0</v>
       </c>
       <c r="N229" s="1">
-        <v>22798.73</v>
+        <v>3063515.75</v>
       </c>
       <c r="O229" s="1">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
         <v>595</v>
       </c>
-      <c r="B230">
-        <v>2807665232</v>
+      <c r="B230" t="s">
+        <v>596</v>
       </c>
       <c r="C230" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>100.0225902</v>
+        <v>99.89</v>
       </c>
       <c r="E230" s="1">
-        <v>0.0</v>
+        <v>99.721</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>0.0</v>
+        <v>24930250.0</v>
       </c>
       <c r="I230" s="1">
-        <v>6777.06</v>
+        <v>42250.0</v>
       </c>
       <c r="J230" s="1">
-        <v>0</v>
+        <v>0.16947282919345</v>
       </c>
       <c r="K230">
-        <v>0.0</v>
+        <v>1.36</v>
       </c>
       <c r="L230" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="M230" s="1">
-        <v>6777.06</v>
+        <v>24972500.0</v>
       </c>
       <c r="N230" s="1">
-        <v>51843.06</v>
+        <v>25311541.1</v>
       </c>
       <c r="O230" s="1">
-        <v>0.0</v>
+        <v>0.45</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>597</v>
-[...2 lines deleted...]
-        <v>2813843002</v>
+        <v>598</v>
+      </c>
+      <c r="B231" t="s">
+        <v>599</v>
       </c>
       <c r="C231" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>100.049787</v>
+        <v>100.0192564</v>
       </c>
       <c r="E231" s="1">
         <v>0.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
         <v>0.0</v>
       </c>
       <c r="I231" s="1">
-        <v>9957.4</v>
+        <v>962.82</v>
       </c>
       <c r="J231" s="1">
         <v>0</v>
       </c>
       <c r="K231">
         <v>0.0</v>
       </c>
       <c r="L231" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="M231" s="1">
-        <v>9957.4</v>
+        <v>962.82</v>
       </c>
       <c r="N231" s="1">
-        <v>34426.06</v>
+        <v>-5111.61</v>
       </c>
       <c r="O231" s="1">
         <v>0.0</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>599</v>
-[...2 lines deleted...]
-        <v>2818053312</v>
+        <v>601</v>
+      </c>
+      <c r="B232" t="s">
+        <v>602</v>
       </c>
       <c r="C232" s="1">
-        <v>3884000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>100.05015705</v>
+        <v>100.02217063</v>
       </c>
       <c r="E232" s="1">
         <v>0.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
         <v>0.0</v>
       </c>
       <c r="I232" s="1">
-        <v>1948.1</v>
+        <v>354.73</v>
       </c>
       <c r="J232" s="1">
         <v>0</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
       <c r="L232" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="M232" s="1">
-        <v>1948.1</v>
+        <v>354.73</v>
       </c>
       <c r="N232" s="1">
-        <v>7388.05</v>
+        <v>-1515.42</v>
       </c>
       <c r="O232" s="1">
         <v>0.0</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>601</v>
-[...2 lines deleted...]
-        <v>2820282912</v>
+        <v>604</v>
+      </c>
+      <c r="B233" t="s">
+        <v>605</v>
       </c>
       <c r="C233" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>100.0293706</v>
+        <v>99.99851373</v>
       </c>
       <c r="E233" s="1">
         <v>0.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
         <v>0.0</v>
       </c>
       <c r="I233" s="1">
-        <v>5874.12</v>
+        <v>-222.94</v>
       </c>
       <c r="J233" s="1">
         <v>0</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
       <c r="L233" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="M233" s="1">
-        <v>5874.12</v>
+        <v>-222.94</v>
       </c>
       <c r="N233" s="1">
-        <v>32347.46</v>
+        <v>-27388.19</v>
       </c>
       <c r="O233" s="1">
         <v>0.0</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="B234">
-        <v>2821297082</v>
+        <v>2621898882</v>
       </c>
       <c r="C234" s="1">
-        <v>12500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>100.04503552</v>
+        <v>100.0661158</v>
       </c>
       <c r="E234" s="1">
         <v>0.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
         <v>0.0</v>
       </c>
       <c r="I234" s="1">
-        <v>5629.44</v>
+        <v>3305.79</v>
       </c>
       <c r="J234" s="1">
         <v>0</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
-      <c r="L234" t="s">
-        <v>604</v>
+      <c r="L234">
+        <v>598.5</v>
       </c>
       <c r="M234" s="1">
-        <v>5629.44</v>
+        <v>3305.79</v>
       </c>
       <c r="N234" s="1">
-        <v>24047.56</v>
+        <v>3904.29</v>
       </c>
       <c r="O234" s="1">
         <v>0.0</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="B235">
-        <v>2829527952</v>
+        <v>2675905932</v>
       </c>
       <c r="C235" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>100.0027152</v>
+        <v>99.9940919</v>
       </c>
       <c r="E235" s="1">
         <v>0.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
         <v>0.0</v>
       </c>
       <c r="I235" s="1">
-        <v>271.52</v>
+        <v>-590.81</v>
       </c>
       <c r="J235" s="1">
         <v>0</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
       <c r="L235" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="M235" s="1">
-        <v>271.52</v>
+        <v>-590.81</v>
       </c>
       <c r="N235" s="1">
-        <v>13754.68</v>
+        <v>-8746.29</v>
       </c>
       <c r="O235" s="1">
         <v>0.0</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="B236">
-        <v>2833851572</v>
+        <v>2715283662</v>
       </c>
       <c r="C236" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>100.0496252</v>
+        <v>99.9886526</v>
       </c>
       <c r="E236" s="1">
         <v>0.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
         <v>0.0</v>
       </c>
       <c r="I236" s="1">
-        <v>4962.52</v>
+        <v>-1134.74</v>
       </c>
       <c r="J236" s="1">
         <v>0</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="M236" s="1">
-        <v>4962.52</v>
+        <v>-1134.74</v>
       </c>
       <c r="N236" s="1">
-        <v>17967.97</v>
+        <v>-13554.74</v>
       </c>
       <c r="O236" s="1">
         <v>0.0</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="B237">
-        <v>2834781292</v>
+        <v>2773882062</v>
       </c>
       <c r="C237" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>100.01807995</v>
+        <v>100.00199467</v>
       </c>
       <c r="E237" s="1">
         <v>0.0</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
         <v>0.0</v>
       </c>
       <c r="I237" s="1">
-        <v>3615.99</v>
+        <v>598.4</v>
       </c>
       <c r="J237" s="1">
         <v>0</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="M237" s="1">
-        <v>3615.99</v>
+        <v>598.4</v>
       </c>
       <c r="N237" s="1">
-        <v>24338.16</v>
+        <v>43827.99</v>
       </c>
       <c r="O237" s="1">
         <v>0.0</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="B238">
-        <v>2837532542</v>
+        <v>2777134362</v>
       </c>
       <c r="C238" s="1">
-        <v>3507000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>100.0510231</v>
+        <v>100.0188863</v>
       </c>
       <c r="E238" s="1">
         <v>0.0</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
         <v>0.0</v>
       </c>
       <c r="I238" s="1">
-        <v>1789.38</v>
+        <v>1888.63</v>
       </c>
       <c r="J238" s="1">
         <v>0</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="M238" s="1">
-        <v>1789.38</v>
+        <v>1888.63</v>
       </c>
       <c r="N238" s="1">
-        <v>6490.37</v>
+        <v>13283.36</v>
       </c>
       <c r="O238" s="1">
         <v>0.0</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="B239">
-        <v>2842055272</v>
+        <v>2788199742</v>
       </c>
       <c r="C239" s="1">
-        <v>10000000.0</v>
+        <v>7969000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>100.0585554</v>
+        <v>100.00541938</v>
       </c>
       <c r="E239" s="1">
         <v>0.0</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
         <v>0.0</v>
       </c>
       <c r="I239" s="1">
-        <v>5855.54</v>
+        <v>431.87</v>
       </c>
       <c r="J239" s="1">
         <v>0</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="M239" s="1">
-        <v>5855.54</v>
+        <v>431.87</v>
       </c>
       <c r="N239" s="1">
-        <v>20057.37</v>
+        <v>14539.92</v>
       </c>
       <c r="O239" s="1">
         <v>0.0</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="B240">
-        <v>2844936832</v>
+        <v>2792185192</v>
       </c>
       <c r="C240" s="1">
-        <v>12000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>100.04753067</v>
+        <v>100.01573548</v>
       </c>
       <c r="E240" s="1">
         <v>0.0</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
         <v>0.0</v>
       </c>
       <c r="I240" s="1">
-        <v>5703.68</v>
+        <v>3933.87</v>
       </c>
       <c r="J240" s="1">
         <v>0</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="M240" s="1">
-        <v>5703.68</v>
+        <v>3933.87</v>
       </c>
       <c r="N240" s="1">
-        <v>23162.54</v>
+        <v>56444.98</v>
       </c>
       <c r="O240" s="1">
         <v>0.0</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="B241">
-        <v>2855281262</v>
+        <v>2798594422</v>
       </c>
       <c r="C241" s="1">
-        <v>21400000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.06016603</v>
+        <v>100.0327816</v>
       </c>
       <c r="E241" s="1">
         <v>0.0</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
         <v>0.0</v>
       </c>
       <c r="I241" s="1">
-        <v>12875.53</v>
+        <v>4917.24</v>
       </c>
       <c r="J241" s="1">
         <v>0</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="M241" s="1">
-        <v>12875.53</v>
+        <v>4917.24</v>
       </c>
       <c r="N241" s="1">
-        <v>32012.48</v>
+        <v>34411.45</v>
       </c>
       <c r="O241" s="1">
         <v>0.0</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="B242">
-        <v>2862709272</v>
+        <v>2805968982</v>
       </c>
       <c r="C242" s="1">
-        <v>12500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>100.09847904</v>
+        <v>100.0240822</v>
       </c>
       <c r="E242" s="1">
         <v>0.0</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
         <v>0.0</v>
       </c>
       <c r="I242" s="1">
-        <v>12309.88</v>
+        <v>1204.11</v>
       </c>
       <c r="J242" s="1">
         <v>0</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="M242" s="1">
-        <v>12309.88</v>
+        <v>1204.11</v>
       </c>
       <c r="N242" s="1">
-        <v>20802.38</v>
+        <v>9281.61</v>
       </c>
       <c r="O242" s="1">
         <v>0.0</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="B243">
-        <v>2863882182</v>
+        <v>2806083582</v>
       </c>
       <c r="C243" s="1">
-        <v>30000000.0</v>
+        <v>5997000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.1064544</v>
+        <v>100.27358579</v>
       </c>
       <c r="E243" s="1">
         <v>0.0</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
         <v>0.0</v>
       </c>
       <c r="I243" s="1">
-        <v>31936.32</v>
+        <v>16406.94</v>
       </c>
       <c r="J243" s="1">
         <v>0</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="M243" s="1">
-        <v>31936.32</v>
+        <v>16406.94</v>
       </c>
       <c r="N243" s="1">
-        <v>53508.24</v>
+        <v>22031.39</v>
       </c>
       <c r="O243" s="1">
         <v>0.0</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B244">
-        <v>2870139172</v>
+        <v>2807665232</v>
       </c>
       <c r="C244" s="1">
-        <v>9100000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.21210484</v>
+        <v>100.0039037</v>
       </c>
       <c r="E244" s="1">
         <v>0.0</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
         <v>0.0</v>
       </c>
       <c r="I244" s="1">
-        <v>19301.54</v>
+        <v>1171.11</v>
       </c>
       <c r="J244" s="1">
         <v>0</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="M244" s="1">
-        <v>19301.54</v>
+        <v>1171.11</v>
       </c>
       <c r="N244" s="1">
-        <v>24664.47</v>
+        <v>51320.77</v>
       </c>
       <c r="O244" s="1">
         <v>0.0</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="B245">
-        <v>2874445782</v>
+        <v>2813843002</v>
       </c>
       <c r="C245" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>100.0164708</v>
+        <v>100.02451445</v>
       </c>
       <c r="E245" s="1">
         <v>0.0</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
         <v>0.0</v>
       </c>
       <c r="I245" s="1">
-        <v>2470.62</v>
+        <v>4902.89</v>
       </c>
       <c r="J245" s="1">
         <v>0</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="M245" s="1">
-        <v>2470.62</v>
+        <v>4902.89</v>
       </c>
       <c r="N245" s="1">
-        <v>10108.37</v>
+        <v>32266.0</v>
       </c>
       <c r="O245" s="1">
         <v>0.0</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="B246">
-        <v>2874472682</v>
+        <v>2818053312</v>
       </c>
       <c r="C246" s="1">
-        <v>11100000.0</v>
+        <v>3884000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>100.17598874</v>
+        <v>100.02389289</v>
       </c>
       <c r="E246" s="1">
         <v>0.0</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
         <v>0.0</v>
       </c>
       <c r="I246" s="1">
-        <v>19534.75</v>
+        <v>928.0</v>
       </c>
       <c r="J246" s="1">
         <v>0</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="M246" s="1">
-        <v>19534.75</v>
+        <v>928.0</v>
       </c>
       <c r="N246" s="1">
-        <v>25922.67</v>
+        <v>7003.35</v>
       </c>
       <c r="O246" s="1">
         <v>0.0</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="B247">
-        <v>2874671822</v>
+        <v>2820282912</v>
       </c>
       <c r="C247" s="1">
-        <v>2600000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.17478692</v>
+        <v>100.00998005</v>
       </c>
       <c r="E247" s="1">
         <v>0.0</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
         <v>0.0</v>
       </c>
       <c r="I247" s="1">
-        <v>4544.46</v>
+        <v>1996.01</v>
       </c>
       <c r="J247" s="1">
         <v>0</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="M247" s="1">
-        <v>4544.46</v>
+        <v>1996.01</v>
       </c>
       <c r="N247" s="1">
-        <v>6006.78</v>
+        <v>31606.01</v>
       </c>
       <c r="O247" s="1">
         <v>0.0</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="B248">
-        <v>2874739212</v>
+        <v>2821297082</v>
       </c>
       <c r="C248" s="1">
-        <v>3500000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.17502714</v>
+        <v>100.01980104</v>
       </c>
       <c r="E248" s="1">
         <v>0.0</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
         <v>0.0</v>
       </c>
       <c r="I248" s="1">
-        <v>6125.95</v>
+        <v>2475.13</v>
       </c>
       <c r="J248" s="1">
         <v>0</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="M248" s="1">
-        <v>6125.95</v>
+        <v>2475.13</v>
       </c>
       <c r="N248" s="1">
-        <v>8103.6</v>
+        <v>23058.47</v>
       </c>
       <c r="O248" s="1">
         <v>0.0</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="B249">
-        <v>2877251822</v>
+        <v>2833851572</v>
       </c>
       <c r="C249" s="1">
-        <v>6300000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.3890327</v>
+        <v>100.0235812</v>
       </c>
       <c r="E249" s="1">
         <v>0.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
         <v>0.0</v>
       </c>
       <c r="I249" s="1">
-        <v>24509.06</v>
+        <v>2358.12</v>
       </c>
       <c r="J249" s="1">
         <v>0</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="M249" s="1">
-        <v>24509.06</v>
+        <v>2358.12</v>
       </c>
       <c r="N249" s="1">
-        <v>26061.38</v>
+        <v>16976.67</v>
       </c>
       <c r="O249" s="1">
         <v>0.0</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="B250">
-        <v>2880689472</v>
+        <v>2834781292</v>
       </c>
       <c r="C250" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.12217556</v>
+        <v>100.00304935</v>
       </c>
       <c r="E250" s="1">
         <v>0.0</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
         <v>0.0</v>
       </c>
       <c r="I250" s="1">
-        <v>61087.78</v>
+        <v>609.87</v>
       </c>
       <c r="J250" s="1">
         <v>0</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="M250" s="1">
-        <v>61087.78</v>
+        <v>609.87</v>
       </c>
       <c r="N250" s="1">
-        <v>88417.78</v>
+        <v>23973.87</v>
       </c>
       <c r="O250" s="1">
         <v>0.0</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="B251">
-        <v>2892744262</v>
+        <v>2837532542</v>
       </c>
       <c r="C251" s="1">
-        <v>30000000.0</v>
+        <v>3507000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.13624313</v>
+        <v>100.02438894</v>
       </c>
       <c r="E251" s="1">
         <v>0.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
         <v>0.0</v>
       </c>
       <c r="I251" s="1">
-        <v>40872.94</v>
+        <v>855.32</v>
       </c>
       <c r="J251" s="1">
         <v>0</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="M251" s="1">
-        <v>40872.94</v>
+        <v>855.32</v>
       </c>
       <c r="N251" s="1">
-        <v>55615.86</v>
+        <v>6143.1</v>
       </c>
       <c r="O251" s="1">
         <v>0.0</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="B252">
-        <v>2892891122</v>
+        <v>2842055272</v>
       </c>
       <c r="C252" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.135811</v>
+        <v>100.0298465</v>
       </c>
       <c r="E252" s="1">
         <v>0.0</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
         <v>0.0</v>
       </c>
       <c r="I252" s="1">
-        <v>20371.65</v>
+        <v>2984.65</v>
       </c>
       <c r="J252" s="1">
         <v>0</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="M252" s="1">
-        <v>20371.65</v>
+        <v>2984.65</v>
       </c>
       <c r="N252" s="1">
-        <v>27657.69</v>
+        <v>18984.01</v>
       </c>
       <c r="O252" s="1">
         <v>0.0</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="B253">
-        <v>2922922912</v>
+        <v>2844936832</v>
       </c>
       <c r="C253" s="1">
-        <v>15000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.0002178</v>
+        <v>100.02113183</v>
       </c>
       <c r="E253" s="1">
         <v>0.0</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
         <v>0.0</v>
       </c>
       <c r="I253" s="1">
-        <v>32.67</v>
+        <v>2535.82</v>
       </c>
       <c r="J253" s="1">
         <v>0</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="M253" s="1">
-        <v>32.67</v>
+        <v>2535.82</v>
       </c>
       <c r="N253" s="1">
-        <v>2140.17</v>
+        <v>22214.45</v>
       </c>
       <c r="O253" s="1">
         <v>0.0</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="B254">
-        <v>2922947892</v>
+        <v>2855281262</v>
       </c>
       <c r="C254" s="1">
-        <v>10000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>100.1193029</v>
+        <v>100.03502192</v>
       </c>
       <c r="E254" s="1">
         <v>0.0</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
         <v>0.0</v>
       </c>
       <c r="I254" s="1">
-        <v>11930.29</v>
+        <v>7494.69</v>
       </c>
       <c r="J254" s="1">
         <v>0</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="M254" s="1">
-        <v>11930.29</v>
+        <v>7494.69</v>
       </c>
       <c r="N254" s="1">
-        <v>14855.71</v>
+        <v>29285.54</v>
       </c>
       <c r="O254" s="1">
         <v>0.0</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="B255">
-        <v>2922949092</v>
+        <v>2862709272</v>
       </c>
       <c r="C255" s="1">
-        <v>10000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>100.1692829</v>
+        <v>100.07174328</v>
       </c>
       <c r="E255" s="1">
         <v>0.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
         <v>0.0</v>
       </c>
       <c r="I255" s="1">
-        <v>16928.29</v>
+        <v>8967.91</v>
       </c>
       <c r="J255" s="1">
         <v>0</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="M255" s="1">
-        <v>16928.29</v>
+        <v>8967.91</v>
       </c>
       <c r="N255" s="1">
-        <v>19927.46</v>
+        <v>18711.56</v>
       </c>
       <c r="O255" s="1">
         <v>0.0</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="B256">
-        <v>2923119892</v>
+        <v>2863882182</v>
       </c>
       <c r="C256" s="1">
-        <v>11000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>100.332146</v>
+        <v>100.07850527</v>
       </c>
       <c r="E256" s="1">
         <v>0.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
         <v>0.0</v>
       </c>
       <c r="I256" s="1">
-        <v>36536.06</v>
+        <v>23551.58</v>
       </c>
       <c r="J256" s="1">
         <v>0</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="M256" s="1">
-        <v>36536.06</v>
+        <v>23551.58</v>
       </c>
       <c r="N256" s="1">
-        <v>38143.71</v>
+        <v>48317.41</v>
       </c>
       <c r="O256" s="1">
         <v>0.0</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="B257">
-        <v>2924236522</v>
+        <v>2870139172</v>
       </c>
       <c r="C257" s="1">
-        <v>6400000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.39375281</v>
+        <v>100.18433538</v>
       </c>
       <c r="E257" s="1">
         <v>0.0</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>0.0</v>
       </c>
       <c r="I257" s="1">
-        <v>25200.18</v>
+        <v>16774.52</v>
       </c>
       <c r="J257" s="1">
         <v>0</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
-      <c r="L257">
-        <v>501.48</v>
+      <c r="L257" t="s">
+        <v>653</v>
       </c>
       <c r="M257" s="1">
-        <v>25200.18</v>
+        <v>16774.52</v>
       </c>
       <c r="N257" s="1">
-        <v>25701.66</v>
+        <v>23169.8</v>
       </c>
       <c r="O257" s="1">
         <v>0.0</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B258">
-        <v>2924470782</v>
+        <v>2874445782</v>
       </c>
       <c r="C258" s="1">
-        <v>1700000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.39899588</v>
+        <v>100.0047932</v>
       </c>
       <c r="E258" s="1">
         <v>0.0</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
         <v>0.0</v>
       </c>
       <c r="I258" s="1">
-        <v>6782.93</v>
+        <v>718.98</v>
       </c>
       <c r="J258" s="1">
         <v>0</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
-      <c r="L258">
-        <v>145.39</v>
+      <c r="L258" t="s">
+        <v>655</v>
       </c>
       <c r="M258" s="1">
-        <v>6782.93</v>
+        <v>718.98</v>
       </c>
       <c r="N258" s="1">
-        <v>6928.32</v>
+        <v>9584.52</v>
       </c>
       <c r="O258" s="1">
         <v>0.0</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>651</v>
+        <v>656</v>
       </c>
       <c r="B259">
-        <v>2925413132</v>
+        <v>2874472682</v>
       </c>
       <c r="C259" s="1">
-        <v>10000000.0</v>
+        <v>11100000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.0009477</v>
+        <v>100.14684784</v>
       </c>
       <c r="E259" s="1">
         <v>0.0</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
         <v>0.0</v>
       </c>
       <c r="I259" s="1">
-        <v>94.77</v>
+        <v>16300.11</v>
       </c>
       <c r="J259" s="1">
         <v>0</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259" t="s">
-        <v>652</v>
+        <v>657</v>
       </c>
       <c r="M259" s="1">
-        <v>94.77</v>
+        <v>16300.11</v>
       </c>
       <c r="N259" s="1">
-        <v>1942.0</v>
+        <v>23835.1</v>
       </c>
       <c r="O259" s="1">
         <v>0.0</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>653</v>
+        <v>658</v>
       </c>
       <c r="B260">
-        <v>2926627572</v>
+        <v>2874671822</v>
       </c>
       <c r="C260" s="1">
-        <v>20000000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.1899786</v>
+        <v>100.14584962</v>
       </c>
       <c r="E260" s="1">
         <v>0.0</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
         <v>0.0</v>
       </c>
       <c r="I260" s="1">
-        <v>37995.72</v>
+        <v>3792.09</v>
       </c>
       <c r="J260" s="1">
         <v>0</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260" t="s">
-        <v>654</v>
+        <v>659</v>
       </c>
       <c r="M260" s="1">
-        <v>37995.72</v>
+        <v>3792.09</v>
       </c>
       <c r="N260" s="1">
-        <v>47572.11</v>
+        <v>5517.68</v>
       </c>
       <c r="O260" s="1">
         <v>0.0</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>655</v>
+        <v>660</v>
       </c>
       <c r="B261">
-        <v>2926707222</v>
+        <v>2874739212</v>
       </c>
       <c r="C261" s="1">
-        <v>8400000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>100.16897071</v>
+        <v>100.14604943</v>
       </c>
       <c r="E261" s="1">
         <v>0.0</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
         <v>0.0</v>
       </c>
       <c r="I261" s="1">
-        <v>14193.54</v>
+        <v>5111.73</v>
       </c>
       <c r="J261" s="1">
         <v>0</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261" t="s">
-        <v>656</v>
+        <v>661</v>
       </c>
       <c r="M261" s="1">
-        <v>14193.54</v>
+        <v>5111.73</v>
       </c>
       <c r="N261" s="1">
-        <v>18127.68</v>
+        <v>7445.24</v>
       </c>
       <c r="O261" s="1">
         <v>0.0</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>657</v>
+        <v>662</v>
       </c>
       <c r="B262">
-        <v>2935657822</v>
+        <v>2877251822</v>
       </c>
       <c r="C262" s="1">
-        <v>40000000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.20869508</v>
+        <v>100.38314587</v>
       </c>
       <c r="E262" s="1">
         <v>0.0</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
         <v>0.0</v>
       </c>
       <c r="I262" s="1">
-        <v>83478.03</v>
+        <v>24138.19</v>
       </c>
       <c r="J262" s="1">
         <v>0</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262" t="s">
-        <v>658</v>
+        <v>663</v>
       </c>
       <c r="M262" s="1">
-        <v>83478.03</v>
+        <v>24138.19</v>
       </c>
       <c r="N262" s="1">
-        <v>102955.36</v>
+        <v>26367.65</v>
       </c>
       <c r="O262" s="1">
         <v>0.0</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>659</v>
+        <v>664</v>
       </c>
       <c r="B263">
-        <v>2937267392</v>
+        <v>2880689472</v>
       </c>
       <c r="C263" s="1">
-        <v>10000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>100.0332494</v>
+        <v>100.09368026</v>
       </c>
       <c r="E263" s="1">
         <v>0.0</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
         <v>0.0</v>
       </c>
       <c r="I263" s="1">
-        <v>3324.94</v>
+        <v>46840.13</v>
       </c>
       <c r="J263" s="1">
         <v>0</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263" t="s">
-        <v>660</v>
+        <v>665</v>
       </c>
       <c r="M263" s="1">
-        <v>3324.94</v>
+        <v>46840.13</v>
       </c>
       <c r="N263" s="1">
-        <v>6245.36</v>
+        <v>78580.96</v>
       </c>
       <c r="O263" s="1">
         <v>0.0</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>661</v>
+        <v>666</v>
       </c>
       <c r="B264">
-        <v>2947946482</v>
+        <v>2892744262</v>
       </c>
       <c r="C264" s="1">
-        <v>22900000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.39462664</v>
+        <v>100.10754233</v>
       </c>
       <c r="E264" s="1">
         <v>0.0</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
         <v>0.0</v>
       </c>
       <c r="I264" s="1">
-        <v>90369.5</v>
+        <v>32262.7</v>
       </c>
       <c r="J264" s="1">
         <v>0</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264" t="s">
-        <v>662</v>
+        <v>667</v>
       </c>
       <c r="M264" s="1">
-        <v>90369.5</v>
+        <v>32262.7</v>
       </c>
       <c r="N264" s="1">
-        <v>92191.19</v>
+        <v>49515.62</v>
       </c>
       <c r="O264" s="1">
         <v>0.0</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>663</v>
+        <v>668</v>
       </c>
       <c r="B265">
-        <v>2949187922</v>
+        <v>2892891122</v>
       </c>
       <c r="C265" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.2061496</v>
+        <v>100.10719173</v>
       </c>
       <c r="E265" s="1">
         <v>0.0</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
         <v>0.0</v>
       </c>
       <c r="I265" s="1">
-        <v>61844.88</v>
+        <v>16078.76</v>
       </c>
       <c r="J265" s="1">
         <v>0</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="M265" s="1">
-        <v>61844.88</v>
+        <v>16078.76</v>
       </c>
       <c r="N265" s="1">
-        <v>69457.55</v>
+        <v>24607.3</v>
       </c>
       <c r="O265" s="1">
         <v>0.0</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>665</v>
+        <v>670</v>
       </c>
       <c r="B266">
-        <v>2949233212</v>
+        <v>2922947892</v>
       </c>
       <c r="C266" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.2044226</v>
+        <v>100.0930173</v>
       </c>
       <c r="E266" s="1">
         <v>0.0</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
         <v>0.0</v>
       </c>
       <c r="I266" s="1">
-        <v>51105.65</v>
+        <v>9301.73</v>
       </c>
       <c r="J266" s="1">
         <v>0</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="M266" s="1">
-        <v>51105.65</v>
+        <v>9301.73</v>
       </c>
       <c r="N266" s="1">
-        <v>57132.87</v>
+        <v>12826.48</v>
       </c>
       <c r="O266" s="1">
         <v>0.0</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
       <c r="B267">
-        <v>2962036302</v>
+        <v>2922949092</v>
       </c>
       <c r="C267" s="1">
-        <v>4000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>100.3781065</v>
+        <v>100.1458417</v>
       </c>
       <c r="E267" s="1">
         <v>0.0</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
         <v>0.0</v>
       </c>
       <c r="I267" s="1">
-        <v>15124.26</v>
+        <v>14584.17</v>
       </c>
       <c r="J267" s="1">
         <v>0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
-      <c r="L267">
-        <v>151.29</v>
+      <c r="L267" t="s">
+        <v>673</v>
       </c>
       <c r="M267" s="1">
-        <v>15124.26</v>
+        <v>14584.17</v>
       </c>
       <c r="N267" s="1">
-        <v>15275.55</v>
+        <v>18195.17</v>
       </c>
       <c r="O267" s="1">
         <v>0.0</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>668</v>
+        <v>674</v>
       </c>
       <c r="B268">
-        <v>2962647782</v>
+        <v>2923119892</v>
       </c>
       <c r="C268" s="1">
-        <v>20000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>100.07850695</v>
+        <v>100.32884509</v>
       </c>
       <c r="E268" s="1">
         <v>0.0</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
         <v>0.0</v>
       </c>
       <c r="I268" s="1">
-        <v>15701.39</v>
+        <v>36172.96</v>
       </c>
       <c r="J268" s="1">
         <v>0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268" t="s">
-        <v>669</v>
+        <v>675</v>
       </c>
       <c r="M268" s="1">
-        <v>15701.39</v>
+        <v>36172.96</v>
       </c>
       <c r="N268" s="1">
-        <v>18048.95</v>
+        <v>38447.73</v>
       </c>
       <c r="O268" s="1">
         <v>0.0</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
       <c r="B269">
-        <v>2962651672</v>
+        <v>2924236522</v>
       </c>
       <c r="C269" s="1">
-        <v>40000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>100.21342978</v>
+        <v>100.40270828</v>
       </c>
       <c r="E269" s="1">
         <v>0.0</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
         <v>0.0</v>
       </c>
       <c r="I269" s="1">
-        <v>85371.91</v>
+        <v>25773.33</v>
       </c>
       <c r="J269" s="1">
         <v>0</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
-      <c r="L269" t="s">
-        <v>671</v>
+      <c r="L269">
+        <v>870.81</v>
       </c>
       <c r="M269" s="1">
-        <v>85371.91</v>
+        <v>25773.33</v>
       </c>
       <c r="N269" s="1">
-        <v>91148.14</v>
+        <v>26644.14</v>
       </c>
       <c r="O269" s="1">
         <v>0.0</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="B270">
-        <v>2963783942</v>
+        <v>2924470782</v>
       </c>
       <c r="C270" s="1">
-        <v>14000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>100.21585836</v>
+        <v>100.40746</v>
       </c>
       <c r="E270" s="1">
         <v>0.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
         <v>0.0</v>
       </c>
       <c r="I270" s="1">
-        <v>30220.17</v>
+        <v>6926.82</v>
       </c>
       <c r="J270" s="1">
         <v>0</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
-      <c r="L270" t="s">
-        <v>673</v>
+      <c r="L270">
+        <v>251.99</v>
       </c>
       <c r="M270" s="1">
-        <v>30220.17</v>
+        <v>6926.82</v>
       </c>
       <c r="N270" s="1">
-        <v>32307.8</v>
+        <v>7178.81</v>
       </c>
       <c r="O270" s="1">
         <v>0.0</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="B271">
-        <v>2963841042</v>
+        <v>2926627572</v>
       </c>
       <c r="C271" s="1">
-        <v>1709000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>100.38255705</v>
+        <v>100.16368255</v>
       </c>
       <c r="E271" s="1">
         <v>0.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
         <v>0.0</v>
       </c>
       <c r="I271" s="1">
-        <v>6537.9</v>
+        <v>32736.51</v>
       </c>
       <c r="J271" s="1">
         <v>0</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
-      <c r="L271">
-        <v>73.42</v>
+      <c r="L271" t="s">
+        <v>679</v>
       </c>
       <c r="M271" s="1">
-        <v>6537.9</v>
+        <v>32736.51</v>
       </c>
       <c r="N271" s="1">
-        <v>6611.32</v>
+        <v>44148.17</v>
       </c>
       <c r="O271" s="1">
         <v>0.0</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>675</v>
+        <v>680</v>
       </c>
       <c r="B272">
-        <v>2979716682</v>
+        <v>2926707222</v>
       </c>
       <c r="C272" s="1">
-        <v>10000000.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>100.2326719</v>
+        <v>100.14105119</v>
       </c>
       <c r="E272" s="1">
         <v>0.0</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
         <v>0.0</v>
       </c>
       <c r="I272" s="1">
-        <v>23267.19</v>
+        <v>11848.3</v>
       </c>
       <c r="J272" s="1">
         <v>0</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272" t="s">
-        <v>676</v>
+        <v>681</v>
       </c>
       <c r="M272" s="1">
-        <v>23267.19</v>
+        <v>11848.3</v>
       </c>
       <c r="N272" s="1">
-        <v>24321.19</v>
+        <v>16546.42</v>
       </c>
       <c r="O272" s="1">
         <v>0.0</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
       <c r="B273">
-        <v>2983096372</v>
+        <v>2935657822</v>
       </c>
       <c r="C273" s="1">
-        <v>7000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>100.353936</v>
+        <v>100.18294778</v>
       </c>
       <c r="E273" s="1">
         <v>0.0</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
         <v>0.0</v>
       </c>
       <c r="I273" s="1">
-        <v>24775.52</v>
+        <v>73179.11</v>
       </c>
       <c r="J273" s="1">
         <v>0</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
-      <c r="L273">
-        <v>201.91</v>
+      <c r="L273" t="s">
+        <v>683</v>
       </c>
       <c r="M273" s="1">
-        <v>24775.52</v>
+        <v>73179.11</v>
       </c>
       <c r="N273" s="1">
-        <v>24977.43</v>
+        <v>96568.45</v>
       </c>
       <c r="O273" s="1">
         <v>0.0</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>678</v>
+        <v>684</v>
       </c>
       <c r="B274">
-        <v>2984931932</v>
+        <v>2937267392</v>
       </c>
       <c r="C274" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>100.31066467</v>
+        <v>100.0152995</v>
       </c>
       <c r="E274" s="1">
         <v>0.0</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
         <v>0.0</v>
       </c>
       <c r="I274" s="1">
-        <v>46599.7</v>
+        <v>1529.95</v>
       </c>
       <c r="J274" s="1">
         <v>0</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
-      <c r="L274">
-        <v>-215.42</v>
+      <c r="L274" t="s">
+        <v>685</v>
       </c>
       <c r="M274" s="1">
-        <v>46599.7</v>
+        <v>1529.95</v>
       </c>
       <c r="N274" s="1">
-        <v>46384.28</v>
+        <v>5084.37</v>
       </c>
       <c r="O274" s="1">
         <v>0.0</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>679</v>
+        <v>686</v>
       </c>
       <c r="B275">
-        <v>2991145112</v>
+        <v>2947946482</v>
       </c>
       <c r="C275" s="1">
-        <v>9000000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.26134144</v>
+        <v>100.40350017</v>
       </c>
       <c r="E275" s="1">
         <v>0.0</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
         <v>0.0</v>
       </c>
       <c r="I275" s="1">
-        <v>23520.73</v>
+        <v>92401.54</v>
       </c>
       <c r="J275" s="1">
         <v>0</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
-      <c r="L275">
-        <v>-398.4</v>
+      <c r="L275" t="s">
+        <v>687</v>
       </c>
       <c r="M275" s="1">
-        <v>23520.73</v>
+        <v>92401.54</v>
       </c>
       <c r="N275" s="1">
-        <v>23122.33</v>
+        <v>95563.84</v>
       </c>
       <c r="O275" s="1">
         <v>0.0</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>680</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>688</v>
+      </c>
+      <c r="B276">
+        <v>2949187922</v>
       </c>
       <c r="C276" s="1">
-        <v>13000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.26615777</v>
+        <v>100.18585837</v>
       </c>
       <c r="E276" s="1">
         <v>0.0</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
         <v>0.0</v>
       </c>
       <c r="I276" s="1">
-        <v>34600.51</v>
+        <v>55757.51</v>
       </c>
       <c r="J276" s="1">
         <v>0</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
-      <c r="L276">
-        <v>168.22</v>
+      <c r="L276" t="s">
+        <v>689</v>
       </c>
       <c r="M276" s="1">
-        <v>34600.51</v>
+        <v>55757.51</v>
       </c>
       <c r="N276" s="1">
-        <v>34768.73</v>
+        <v>65145.68</v>
       </c>
       <c r="O276" s="1">
         <v>0.0</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>682</v>
-[...2 lines deleted...]
-        <v>683</v>
+        <v>690</v>
+      </c>
+      <c r="B277">
+        <v>2949233212</v>
       </c>
       <c r="C277" s="1">
-        <v>4700000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>100.27856957</v>
+        <v>100.18437612</v>
       </c>
       <c r="E277" s="1">
         <v>0.0</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
         <v>0.0</v>
       </c>
       <c r="I277" s="1">
-        <v>13092.77</v>
+        <v>46094.03</v>
       </c>
       <c r="J277" s="1">
         <v>0</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
-      <c r="L277">
-        <v>150.74</v>
+      <c r="L277" t="s">
+        <v>691</v>
       </c>
       <c r="M277" s="1">
-        <v>13092.77</v>
+        <v>46094.03</v>
       </c>
       <c r="N277" s="1">
-        <v>13243.51</v>
+        <v>53538.33</v>
       </c>
       <c r="O277" s="1">
         <v>0.0</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>684</v>
-[...2 lines deleted...]
-        <v>685</v>
+        <v>692</v>
+      </c>
+      <c r="B278">
+        <v>2962036302</v>
       </c>
       <c r="C278" s="1">
-        <v>25000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>100.26718588</v>
+        <v>100.3917095</v>
       </c>
       <c r="E278" s="1">
         <v>0.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
         <v>0.0</v>
       </c>
       <c r="I278" s="1">
-        <v>66796.47</v>
+        <v>15668.38</v>
       </c>
       <c r="J278" s="1">
         <v>0</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
       <c r="L278">
-        <v>408.18</v>
+        <v>285.12</v>
       </c>
       <c r="M278" s="1">
-        <v>66796.47</v>
+        <v>15668.38</v>
       </c>
       <c r="N278" s="1">
-        <v>67204.65</v>
+        <v>15953.5</v>
       </c>
       <c r="O278" s="1">
         <v>0.0</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>686</v>
-[...2 lines deleted...]
-        <v>687</v>
+        <v>693</v>
+      </c>
+      <c r="B279">
+        <v>2962647782</v>
       </c>
       <c r="C279" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>100.27241787</v>
+        <v>100.0572968</v>
       </c>
       <c r="E279" s="1">
         <v>0.0</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
         <v>0.0</v>
       </c>
       <c r="I279" s="1">
-        <v>40862.68</v>
+        <v>11459.36</v>
       </c>
       <c r="J279" s="1">
         <v>0</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
-      <c r="L279">
-        <v>190.4</v>
+      <c r="L279" t="s">
+        <v>694</v>
       </c>
       <c r="M279" s="1">
-        <v>40862.68</v>
+        <v>11459.36</v>
       </c>
       <c r="N279" s="1">
-        <v>41053.08</v>
+        <v>14482.58</v>
       </c>
       <c r="O279" s="1">
         <v>0.0</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>688</v>
-[...2 lines deleted...]
-        <v>689</v>
+        <v>695</v>
+      </c>
+      <c r="B280">
+        <v>2962651672</v>
       </c>
       <c r="C280" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.1782348</v>
+        <v>100.19686083</v>
       </c>
       <c r="E280" s="1">
         <v>0.0</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
         <v>0.0</v>
       </c>
       <c r="I280" s="1">
-        <v>53470.44</v>
+        <v>78744.33</v>
       </c>
       <c r="J280" s="1">
         <v>0</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
-      <c r="L280">
-        <v>262.1</v>
+      <c r="L280" t="s">
+        <v>696</v>
       </c>
       <c r="M280" s="1">
-        <v>53470.44</v>
+        <v>78744.33</v>
       </c>
       <c r="N280" s="1">
-        <v>53732.54</v>
+        <v>86105.22</v>
       </c>
       <c r="O280" s="1">
         <v>0.0</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>690</v>
-[...2 lines deleted...]
-        <v>691</v>
+        <v>697</v>
+      </c>
+      <c r="B281">
+        <v>2963783942</v>
       </c>
       <c r="C281" s="1">
-        <v>13000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>100.28173908</v>
+        <v>100.1993335</v>
       </c>
       <c r="E281" s="1">
         <v>0.0</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
         <v>0.0</v>
       </c>
       <c r="I281" s="1">
-        <v>36626.08</v>
+        <v>27906.69</v>
       </c>
       <c r="J281" s="1">
         <v>0</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
-      <c r="L281">
-        <v>161.14</v>
+      <c r="L281" t="s">
+        <v>698</v>
       </c>
       <c r="M281" s="1">
-        <v>36626.08</v>
+        <v>27906.69</v>
       </c>
       <c r="N281" s="1">
-        <v>36787.22</v>
+        <v>30565.76</v>
       </c>
       <c r="O281" s="1">
         <v>0.0</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>692</v>
-[...2 lines deleted...]
-        <v>691</v>
+        <v>699</v>
+      </c>
+      <c r="B282">
+        <v>2963841042</v>
       </c>
       <c r="C282" s="1">
-        <v>25000000.0</v>
+        <v>1709000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>100.28371516</v>
+        <v>100.39575073</v>
       </c>
       <c r="E282" s="1">
         <v>0.0</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
         <v>0.0</v>
       </c>
       <c r="I282" s="1">
-        <v>70928.79</v>
+        <v>6763.38</v>
       </c>
       <c r="J282" s="1">
         <v>0</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
       <c r="L282">
-        <v>337.3</v>
+        <v>137.73</v>
       </c>
       <c r="M282" s="1">
-        <v>70928.79</v>
+        <v>6763.38</v>
       </c>
       <c r="N282" s="1">
-        <v>71266.09</v>
+        <v>6901.11</v>
       </c>
       <c r="O282" s="1">
         <v>0.0</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>693</v>
-[...2 lines deleted...]
-        <v>691</v>
+        <v>700</v>
+      </c>
+      <c r="B283">
+        <v>2979716682</v>
       </c>
       <c r="C283" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>100.1372632</v>
+        <v>100.2195776</v>
       </c>
       <c r="E283" s="1">
         <v>0.0</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
         <v>0.0</v>
       </c>
       <c r="I283" s="1">
-        <v>6863.16</v>
+        <v>21957.76</v>
       </c>
       <c r="J283" s="1">
         <v>0</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
-      <c r="L283">
-        <v>61.97</v>
+      <c r="L283" t="s">
+        <v>701</v>
       </c>
       <c r="M283" s="1">
-        <v>6863.16</v>
+        <v>21957.76</v>
       </c>
       <c r="N283" s="1">
-        <v>6925.13</v>
+        <v>23339.48</v>
       </c>
       <c r="O283" s="1">
         <v>0.0</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>694</v>
-[...2 lines deleted...]
-        <v>695</v>
+        <v>702</v>
+      </c>
+      <c r="B284">
+        <v>2983096372</v>
       </c>
       <c r="C284" s="1">
-        <v>15000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.29655273</v>
+        <v>100.36555614</v>
       </c>
       <c r="E284" s="1">
         <v>0.0</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
         <v>0.0</v>
       </c>
       <c r="I284" s="1">
-        <v>44482.91</v>
+        <v>25588.93</v>
       </c>
       <c r="J284" s="1">
         <v>0</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
       <c r="L284">
-        <v>321.21</v>
+        <v>362.6</v>
       </c>
       <c r="M284" s="1">
-        <v>44482.91</v>
+        <v>25588.93</v>
       </c>
       <c r="N284" s="1">
-        <v>44804.12</v>
+        <v>25951.53</v>
       </c>
       <c r="O284" s="1">
         <v>0.0</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>696</v>
-[...2 lines deleted...]
-        <v>695</v>
+        <v>703</v>
+      </c>
+      <c r="B285">
+        <v>2984931932</v>
       </c>
       <c r="C285" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>100.29338227</v>
+        <v>100.32132987</v>
       </c>
       <c r="E285" s="1">
         <v>0.0</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
         <v>0.0</v>
       </c>
       <c r="I285" s="1">
-        <v>44007.34</v>
+        <v>48199.48</v>
       </c>
       <c r="J285" s="1">
         <v>0</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
       <c r="L285">
-        <v>201.21</v>
+        <v>-276.25</v>
       </c>
       <c r="M285" s="1">
-        <v>44007.34</v>
+        <v>48199.48</v>
       </c>
       <c r="N285" s="1">
-        <v>44208.55</v>
+        <v>47923.23</v>
       </c>
       <c r="O285" s="1">
         <v>0.0</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>697</v>
-[...2 lines deleted...]
-        <v>698</v>
+        <v>704</v>
+      </c>
+      <c r="B286">
+        <v>2991145112</v>
       </c>
       <c r="C286" s="1">
-        <v>6120000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>100.38368791</v>
+        <v>100.26420433</v>
       </c>
       <c r="E286" s="1">
         <v>0.0</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
         <v>0.0</v>
       </c>
       <c r="I286" s="1">
-        <v>23481.7</v>
+        <v>23778.39</v>
       </c>
       <c r="J286" s="1">
         <v>0</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
       <c r="L286">
-        <v>-7.25</v>
+        <v>-497.2</v>
       </c>
       <c r="M286" s="1">
-        <v>23481.7</v>
+        <v>23778.39</v>
       </c>
       <c r="N286" s="1">
-        <v>23474.45</v>
+        <v>23281.19</v>
       </c>
       <c r="O286" s="1">
         <v>0.0</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>699</v>
+        <v>705</v>
       </c>
       <c r="B287" t="s">
-        <v>700</v>
+        <v>706</v>
       </c>
       <c r="C287" s="1">
-        <v>15000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.3129918</v>
+        <v>100.26445962</v>
       </c>
       <c r="E287" s="1">
         <v>0.0</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
         <v>0.0</v>
       </c>
       <c r="I287" s="1">
-        <v>46948.77</v>
+        <v>34379.75</v>
       </c>
       <c r="J287" s="1">
         <v>0</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
       <c r="L287">
-        <v>662.0</v>
+        <v>295.4</v>
       </c>
       <c r="M287" s="1">
-        <v>46948.77</v>
+        <v>34379.75</v>
       </c>
       <c r="N287" s="1">
-        <v>47610.77</v>
+        <v>34675.15</v>
       </c>
       <c r="O287" s="1">
         <v>0.0</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>701</v>
+        <v>707</v>
       </c>
       <c r="B288" t="s">
-        <v>702</v>
+        <v>708</v>
       </c>
       <c r="C288" s="1">
-        <v>20000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>100.3091839</v>
+        <v>100.27736191</v>
       </c>
       <c r="E288" s="1">
         <v>0.0</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
         <v>0.0</v>
       </c>
       <c r="I288" s="1">
-        <v>61836.78</v>
+        <v>13036.01</v>
       </c>
       <c r="J288" s="1">
         <v>0</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
       <c r="L288">
-        <v>250.12</v>
+        <v>228.38</v>
       </c>
       <c r="M288" s="1">
-        <v>61836.78</v>
+        <v>13036.01</v>
       </c>
       <c r="N288" s="1">
-        <v>62086.9</v>
+        <v>13264.39</v>
       </c>
       <c r="O288" s="1">
         <v>0.0</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>703</v>
+        <v>709</v>
       </c>
       <c r="B289" t="s">
-        <v>704</v>
+        <v>710</v>
       </c>
       <c r="C289" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>100.3192749</v>
+        <v>100.26537364</v>
       </c>
       <c r="E289" s="1">
         <v>0.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
         <v>0.0</v>
       </c>
       <c r="I289" s="1">
-        <v>63854.98</v>
+        <v>66343.41</v>
       </c>
       <c r="J289" s="1">
         <v>0</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
       <c r="L289">
-        <v>600.33</v>
+        <v>681.85</v>
       </c>
       <c r="M289" s="1">
-        <v>63854.98</v>
+        <v>66343.41</v>
       </c>
       <c r="N289" s="1">
-        <v>64455.31</v>
+        <v>67025.26</v>
       </c>
       <c r="O289" s="1">
         <v>0.0</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>705</v>
+        <v>711</v>
       </c>
       <c r="B290" t="s">
-        <v>706</v>
+        <v>712</v>
       </c>
       <c r="C290" s="1">
-        <v>19100000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>100.28531885</v>
+        <v>100.27187253</v>
       </c>
       <c r="E290" s="1">
         <v>0.0</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
         <v>0.0</v>
       </c>
       <c r="I290" s="1">
-        <v>54495.9</v>
+        <v>40780.88</v>
       </c>
       <c r="J290" s="1">
         <v>0</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
       <c r="L290">
-        <v>557.96</v>
+        <v>336.89</v>
       </c>
       <c r="M290" s="1">
-        <v>54495.9</v>
+        <v>40780.88</v>
       </c>
       <c r="N290" s="1">
-        <v>55053.86</v>
+        <v>41117.77</v>
       </c>
       <c r="O290" s="1">
         <v>0.0</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>707</v>
+        <v>713</v>
       </c>
       <c r="B291" t="s">
-        <v>708</v>
+        <v>714</v>
       </c>
       <c r="C291" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>100.1385028</v>
+        <v>100.16465347</v>
       </c>
       <c r="E291" s="1">
         <v>0.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
         <v>0.0</v>
       </c>
       <c r="I291" s="1">
-        <v>27700.56</v>
+        <v>49396.04</v>
       </c>
       <c r="J291" s="1">
         <v>0</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
       <c r="L291">
-        <v>478.29</v>
+        <v>512.38</v>
       </c>
       <c r="M291" s="1">
-        <v>27700.56</v>
+        <v>49396.04</v>
       </c>
       <c r="N291" s="1">
-        <v>28178.85</v>
+        <v>49908.42</v>
       </c>
       <c r="O291" s="1">
         <v>0.0</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>709</v>
+        <v>715</v>
       </c>
       <c r="B292" t="s">
-        <v>708</v>
+        <v>716</v>
       </c>
       <c r="C292" s="1">
-        <v>9609000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>100.36502966</v>
+        <v>100.28294146</v>
       </c>
       <c r="E292" s="1">
         <v>0.0</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
         <v>0.0</v>
       </c>
       <c r="I292" s="1">
-        <v>35075.7</v>
+        <v>36782.39</v>
       </c>
       <c r="J292" s="1">
         <v>0</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
       <c r="L292">
-        <v>249.68</v>
+        <v>286.74</v>
       </c>
       <c r="M292" s="1">
-        <v>35075.7</v>
+        <v>36782.39</v>
       </c>
       <c r="N292" s="1">
-        <v>35325.38</v>
+        <v>37069.13</v>
       </c>
       <c r="O292" s="1">
         <v>0.0</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>710</v>
+        <v>717</v>
       </c>
       <c r="B293" t="s">
-        <v>711</v>
+        <v>716</v>
       </c>
       <c r="C293" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.32736955</v>
+        <v>100.28516792</v>
       </c>
       <c r="E293" s="1">
         <v>0.0</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
         <v>0.0</v>
       </c>
       <c r="I293" s="1">
-        <v>65473.91</v>
+        <v>71291.98</v>
       </c>
       <c r="J293" s="1">
         <v>0</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
       <c r="L293">
-        <v>562.96</v>
+        <v>589.28</v>
       </c>
       <c r="M293" s="1">
-        <v>65473.91</v>
+        <v>71291.98</v>
       </c>
       <c r="N293" s="1">
-        <v>66036.87</v>
+        <v>71881.26</v>
       </c>
       <c r="O293" s="1">
         <v>0.0</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>712</v>
+        <v>718</v>
       </c>
       <c r="B294" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="C294" s="1">
-        <v>6000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>99.88706833</v>
+        <v>100.1203638</v>
       </c>
       <c r="E294" s="1">
         <v>0.0</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
         <v>0.0</v>
       </c>
       <c r="I294" s="1">
-        <v>-6775.9</v>
+        <v>6018.19</v>
       </c>
       <c r="J294" s="1">
         <v>0</v>
       </c>
       <c r="K294">
         <v>0.0</v>
       </c>
       <c r="L294">
-        <v>-643.79</v>
+        <v>110.29</v>
       </c>
       <c r="M294" s="1">
-        <v>-6775.9</v>
+        <v>6018.19</v>
       </c>
       <c r="N294" s="1">
-        <v>-7419.69</v>
+        <v>6128.48</v>
       </c>
       <c r="O294" s="1">
         <v>0.0</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>714</v>
+        <v>719</v>
       </c>
       <c r="B295" t="s">
-        <v>715</v>
+        <v>720</v>
       </c>
       <c r="C295" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>99.9928083</v>
+        <v>100.29941527</v>
       </c>
       <c r="E295" s="1">
         <v>0.0</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
         <v>0.0</v>
       </c>
       <c r="I295" s="1">
-        <v>-1438.34</v>
+        <v>44912.29</v>
       </c>
       <c r="J295" s="1">
         <v>0</v>
       </c>
       <c r="K295">
         <v>0.0</v>
       </c>
       <c r="L295">
-        <v>-388.72</v>
+        <v>525.78</v>
       </c>
       <c r="M295" s="1">
-        <v>-1438.34</v>
+        <v>44912.29</v>
       </c>
       <c r="N295" s="1">
-        <v>-1827.06</v>
+        <v>45438.07</v>
       </c>
       <c r="O295" s="1">
         <v>0.0</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="B296" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="C296" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>99.9230819</v>
+        <v>100.29657187</v>
       </c>
       <c r="E296" s="1">
         <v>0.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
         <v>0.0</v>
       </c>
       <c r="I296" s="1">
-        <v>-7691.81</v>
+        <v>44485.78</v>
       </c>
       <c r="J296" s="1">
         <v>0</v>
       </c>
       <c r="K296">
         <v>0.0</v>
       </c>
       <c r="L296">
-        <v>-133.53</v>
+        <v>355.78</v>
       </c>
       <c r="M296" s="1">
-        <v>-7691.81</v>
+        <v>44485.78</v>
       </c>
       <c r="N296" s="1">
-        <v>-7825.34</v>
+        <v>44841.56</v>
       </c>
       <c r="O296" s="1">
         <v>0.0</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="B297" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="C297" s="1">
-        <v>13500000.0</v>
+        <v>6120000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>100.26778007</v>
+        <v>100.40967908</v>
       </c>
       <c r="E297" s="1">
         <v>0.0</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
         <v>0.0</v>
       </c>
       <c r="I297" s="1">
-        <v>36150.31</v>
+        <v>25072.36</v>
       </c>
       <c r="J297" s="1">
         <v>0</v>
       </c>
       <c r="K297">
         <v>0.0</v>
       </c>
       <c r="L297">
-        <v>-103.42</v>
+        <v>-30.17</v>
       </c>
       <c r="M297" s="1">
-        <v>36150.31</v>
+        <v>25072.36</v>
       </c>
       <c r="N297" s="1">
-        <v>36046.89</v>
+        <v>25042.19</v>
       </c>
       <c r="O297" s="1">
         <v>0.0</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="B298" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="C298" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>100.31585405</v>
+        <v>100.31600847</v>
       </c>
       <c r="E298" s="1">
         <v>0.0</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
         <v>0.0</v>
       </c>
       <c r="I298" s="1">
-        <v>63170.81</v>
+        <v>47401.27</v>
       </c>
       <c r="J298" s="1">
         <v>0</v>
       </c>
       <c r="K298">
         <v>0.0</v>
       </c>
-      <c r="L298">
-        <v>606.36</v>
+      <c r="L298" t="s">
+        <v>726</v>
       </c>
       <c r="M298" s="1">
-        <v>63170.81</v>
+        <v>47401.27</v>
       </c>
       <c r="N298" s="1">
-        <v>63777.17</v>
+        <v>48425.14</v>
       </c>
       <c r="O298" s="1">
         <v>0.0</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>722</v>
+        <v>727</v>
       </c>
       <c r="B299" t="s">
-        <v>723</v>
+        <v>728</v>
       </c>
       <c r="C299" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>100.8490084</v>
+        <v>100.31536675</v>
       </c>
       <c r="E299" s="1">
         <v>0.0</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
         <v>0.0</v>
       </c>
       <c r="I299" s="1">
-        <v>127351.26</v>
+        <v>63073.35</v>
       </c>
       <c r="J299" s="1">
         <v>0</v>
       </c>
       <c r="K299">
         <v>0.0</v>
       </c>
       <c r="L299">
-        <v>477.71</v>
+        <v>455.54</v>
       </c>
       <c r="M299" s="1">
-        <v>127351.26</v>
+        <v>63073.35</v>
       </c>
       <c r="N299" s="1">
-        <v>127828.97</v>
+        <v>63528.89</v>
       </c>
       <c r="O299" s="1">
         <v>0.0</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>724</v>
+        <v>729</v>
       </c>
       <c r="B300" t="s">
-        <v>725</v>
+        <v>730</v>
       </c>
       <c r="C300" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>100.3491167</v>
+        <v>100.3249081</v>
       </c>
       <c r="E300" s="1">
         <v>0.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
         <v>0.0</v>
       </c>
       <c r="I300" s="1">
-        <v>34911.67</v>
+        <v>64981.62</v>
       </c>
       <c r="J300" s="1">
         <v>0</v>
       </c>
       <c r="K300">
         <v>0.0</v>
       </c>
       <c r="L300">
-        <v>264.37</v>
+        <v>979.02</v>
       </c>
       <c r="M300" s="1">
-        <v>34911.67</v>
+        <v>64981.62</v>
       </c>
       <c r="N300" s="1">
-        <v>35176.04</v>
+        <v>65960.64</v>
       </c>
       <c r="O300" s="1">
         <v>0.0</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>726</v>
+        <v>731</v>
       </c>
       <c r="B301" t="s">
-        <v>727</v>
+        <v>732</v>
       </c>
       <c r="C301" s="1">
-        <v>2200000.0</v>
+        <v>19100000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.26909727</v>
+        <v>100.28472068</v>
       </c>
       <c r="E301" s="1">
         <v>0.0</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
         <v>0.0</v>
       </c>
       <c r="I301" s="1">
-        <v>5920.14</v>
+        <v>54381.65</v>
       </c>
       <c r="J301" s="1">
         <v>0</v>
       </c>
       <c r="K301">
         <v>0.0</v>
       </c>
       <c r="L301">
-        <v>-104.36</v>
+        <v>922.59</v>
       </c>
       <c r="M301" s="1">
-        <v>5920.14</v>
+        <v>54381.65</v>
       </c>
       <c r="N301" s="1">
-        <v>5815.78</v>
+        <v>55304.24</v>
       </c>
       <c r="O301" s="1">
         <v>0.0</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>728</v>
+        <v>733</v>
       </c>
       <c r="B302" t="s">
-        <v>729</v>
+        <v>734</v>
       </c>
       <c r="C302" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>99.96527503</v>
+        <v>100.12068775</v>
       </c>
       <c r="E302" s="1">
         <v>0.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
         <v>0.0</v>
       </c>
       <c r="I302" s="1">
-        <v>-10417.49</v>
+        <v>24137.55</v>
       </c>
       <c r="J302" s="1">
         <v>0</v>
       </c>
       <c r="K302">
         <v>0.0</v>
       </c>
-      <c r="L302" t="s">
-        <v>730</v>
+      <c r="L302">
+        <v>808.39</v>
       </c>
       <c r="M302" s="1">
-        <v>-10417.49</v>
+        <v>24137.55</v>
       </c>
       <c r="N302" s="1">
-        <v>-11948.06</v>
+        <v>24945.94</v>
       </c>
       <c r="O302" s="1">
         <v>0.0</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="B303" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="C303" s="1">
-        <v>1200000.0</v>
+        <v>9609000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>100.43788917</v>
+        <v>100.37809595</v>
       </c>
       <c r="E303" s="1">
         <v>0.0</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
         <v>0.0</v>
       </c>
       <c r="I303" s="1">
-        <v>5254.67</v>
+        <v>36331.24</v>
       </c>
       <c r="J303" s="1">
         <v>0</v>
       </c>
       <c r="K303">
         <v>0.0</v>
       </c>
       <c r="L303">
-        <v>-3.45</v>
+        <v>479.69</v>
       </c>
       <c r="M303" s="1">
-        <v>5254.67</v>
+        <v>36331.24</v>
       </c>
       <c r="N303" s="1">
-        <v>5251.22</v>
+        <v>36810.93</v>
       </c>
       <c r="O303" s="1">
         <v>0.0</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="B304" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
       <c r="C304" s="1">
-        <v>8000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>100.32223913</v>
+        <v>100.33454295</v>
       </c>
       <c r="E304" s="1">
         <v>0.0</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
         <v>0.0</v>
       </c>
       <c r="I304" s="1">
-        <v>25779.13</v>
+        <v>66908.59</v>
       </c>
       <c r="J304" s="1">
         <v>0</v>
       </c>
       <c r="K304">
         <v>0.0</v>
       </c>
       <c r="L304">
-        <v>201.48</v>
+        <v>941.31</v>
       </c>
       <c r="M304" s="1">
-        <v>25779.13</v>
+        <v>66908.59</v>
       </c>
       <c r="N304" s="1">
-        <v>25980.61</v>
+        <v>67849.9</v>
       </c>
       <c r="O304" s="1">
         <v>0.0</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="B305" t="s">
-        <v>734</v>
+        <v>739</v>
       </c>
       <c r="C305" s="1">
-        <v>6245000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>100.30678575</v>
+        <v>99.91630133</v>
       </c>
       <c r="E305" s="1">
         <v>0.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
         <v>0.0</v>
       </c>
       <c r="I305" s="1">
-        <v>19158.77</v>
+        <v>-5021.92</v>
       </c>
       <c r="J305" s="1">
         <v>0</v>
       </c>
       <c r="K305">
         <v>0.0</v>
       </c>
-      <c r="L305">
-        <v>167.33</v>
+      <c r="L305" t="s">
+        <v>740</v>
       </c>
       <c r="M305" s="1">
-        <v>19158.77</v>
+        <v>-5021.92</v>
       </c>
       <c r="N305" s="1">
-        <v>19326.1</v>
+        <v>-8064.64</v>
       </c>
       <c r="O305" s="1">
         <v>0.0</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>736</v>
+        <v>741</v>
       </c>
       <c r="B306" t="s">
-        <v>737</v>
+        <v>742</v>
       </c>
       <c r="C306" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>100.28767107</v>
+        <v>99.98983255</v>
       </c>
       <c r="E306" s="1">
         <v>0.0</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
         <v>0.0</v>
       </c>
       <c r="I306" s="1">
-        <v>43150.66</v>
+        <v>-2033.49</v>
       </c>
       <c r="J306" s="1">
         <v>0</v>
       </c>
       <c r="K306">
         <v>0.0</v>
       </c>
-      <c r="L306">
-        <v>540.13</v>
+      <c r="L306" t="s">
+        <v>743</v>
       </c>
       <c r="M306" s="1">
-        <v>43150.66</v>
+        <v>-2033.49</v>
       </c>
       <c r="N306" s="1">
-        <v>43690.79</v>
+        <v>-4322.08</v>
       </c>
       <c r="O306" s="1">
         <v>0.0</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>738</v>
+        <v>744</v>
       </c>
       <c r="B307" t="s">
-        <v>739</v>
+        <v>745</v>
       </c>
       <c r="C307" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>100.4901316</v>
+        <v>99.9892906</v>
       </c>
       <c r="E307" s="1">
         <v>0.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
         <v>0.0</v>
       </c>
       <c r="I307" s="1">
-        <v>73519.74</v>
+        <v>-1070.94</v>
       </c>
       <c r="J307" s="1">
         <v>0</v>
       </c>
       <c r="K307">
         <v>0.0</v>
       </c>
-      <c r="L307">
-        <v>466.73</v>
+      <c r="L307" t="s">
+        <v>746</v>
       </c>
       <c r="M307" s="1">
-        <v>73519.74</v>
+        <v>-1070.94</v>
       </c>
       <c r="N307" s="1">
-        <v>73986.47</v>
+        <v>-5192.06</v>
       </c>
       <c r="O307" s="1">
         <v>0.0</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>740</v>
+        <v>747</v>
       </c>
       <c r="B308" t="s">
-        <v>741</v>
+        <v>748</v>
       </c>
       <c r="C308" s="1">
-        <v>5000000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>100.3306744</v>
+        <v>100.26862585</v>
       </c>
       <c r="E308" s="1">
         <v>0.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
         <v>0.0</v>
       </c>
       <c r="I308" s="1">
-        <v>16533.72</v>
+        <v>36264.49</v>
       </c>
       <c r="J308" s="1">
         <v>0</v>
       </c>
       <c r="K308">
         <v>0.0</v>
       </c>
       <c r="L308">
-        <v>174.97</v>
+        <v>-83.6</v>
       </c>
       <c r="M308" s="1">
-        <v>16533.72</v>
+        <v>36264.49</v>
       </c>
       <c r="N308" s="1">
-        <v>16708.69</v>
+        <v>36180.89</v>
       </c>
       <c r="O308" s="1">
         <v>0.0</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>742</v>
+        <v>749</v>
       </c>
       <c r="B309" t="s">
-        <v>741</v>
+        <v>750</v>
       </c>
       <c r="C309" s="1">
-        <v>7500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>100.50699413</v>
+        <v>100.3209074</v>
       </c>
       <c r="E309" s="1">
         <v>0.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
         <v>0.0</v>
       </c>
       <c r="I309" s="1">
-        <v>38024.56</v>
+        <v>64181.48</v>
       </c>
       <c r="J309" s="1">
         <v>0</v>
       </c>
       <c r="K309">
         <v>0.0</v>
       </c>
       <c r="L309">
-        <v>335.9</v>
+        <v>980.19</v>
       </c>
       <c r="M309" s="1">
-        <v>38024.56</v>
+        <v>64181.48</v>
       </c>
       <c r="N309" s="1">
-        <v>38360.46</v>
+        <v>65161.67</v>
       </c>
       <c r="O309" s="1">
         <v>0.0</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="B310" t="s">
-        <v>744</v>
+        <v>752</v>
       </c>
       <c r="C310" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>100.2902393</v>
+        <v>100.9617708</v>
       </c>
       <c r="E310" s="1">
         <v>0.0</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
         <v>0.0</v>
       </c>
       <c r="I310" s="1">
-        <v>29023.93</v>
+        <v>144265.62</v>
       </c>
       <c r="J310" s="1">
         <v>0</v>
       </c>
       <c r="K310">
         <v>0.0</v>
       </c>
       <c r="L310">
-        <v>227.87</v>
+        <v>826.09</v>
       </c>
       <c r="M310" s="1">
-        <v>29023.93</v>
+        <v>144265.62</v>
       </c>
       <c r="N310" s="1">
-        <v>29251.8</v>
+        <v>145091.71</v>
       </c>
       <c r="O310" s="1">
         <v>0.0</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>745</v>
+        <v>753</v>
       </c>
       <c r="B311" t="s">
-        <v>744</v>
+        <v>754</v>
       </c>
       <c r="C311" s="1">
-        <v>8750000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>100.33951383</v>
+        <v>100.3598587</v>
       </c>
       <c r="E311" s="1">
         <v>0.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
         <v>0.0</v>
       </c>
       <c r="I311" s="1">
-        <v>29707.46</v>
+        <v>35985.87</v>
       </c>
       <c r="J311" s="1">
         <v>0</v>
       </c>
       <c r="K311">
         <v>0.0</v>
       </c>
       <c r="L311">
-        <v>224.9</v>
+        <v>476.49</v>
       </c>
       <c r="M311" s="1">
-        <v>29707.46</v>
+        <v>35985.87</v>
       </c>
       <c r="N311" s="1">
-        <v>29932.36</v>
+        <v>36462.36</v>
       </c>
       <c r="O311" s="1">
         <v>0.0</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>746</v>
+        <v>755</v>
       </c>
       <c r="B312" t="s">
-        <v>747</v>
+        <v>756</v>
       </c>
       <c r="C312" s="1">
-        <v>8000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>100.42231788</v>
+        <v>100.28237591</v>
       </c>
       <c r="E312" s="1">
         <v>0.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
         <v>0.0</v>
       </c>
       <c r="I312" s="1">
-        <v>33785.43</v>
+        <v>6212.27</v>
       </c>
       <c r="J312" s="1">
         <v>0</v>
       </c>
       <c r="K312">
         <v>0.0</v>
       </c>
       <c r="L312">
-        <v>0.0</v>
+        <v>-192.71</v>
       </c>
       <c r="M312" s="1">
-        <v>33785.43</v>
+        <v>6212.27</v>
       </c>
       <c r="N312" s="1">
-        <v>33785.43</v>
+        <v>6019.56</v>
       </c>
       <c r="O312" s="1">
         <v>0.0</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>748</v>
+        <v>757</v>
       </c>
       <c r="B313" t="s">
-        <v>749</v>
+        <v>758</v>
       </c>
       <c r="C313" s="1">
-        <v>4000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>100.3303995</v>
+        <v>99.9726435</v>
       </c>
       <c r="E313" s="1">
         <v>0.0</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
         <v>0.0</v>
       </c>
       <c r="I313" s="1">
-        <v>13215.98</v>
+        <v>-8206.95</v>
       </c>
       <c r="J313" s="1">
         <v>0</v>
       </c>
       <c r="K313">
         <v>0.0</v>
       </c>
-      <c r="L313">
-        <v>87.48</v>
+      <c r="L313" t="s">
+        <v>759</v>
       </c>
       <c r="M313" s="1">
-        <v>13215.98</v>
+        <v>-8206.95</v>
       </c>
       <c r="N313" s="1">
-        <v>13303.46</v>
+        <v>-17324.84</v>
       </c>
       <c r="O313" s="1">
         <v>0.0</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>750</v>
+        <v>760</v>
       </c>
       <c r="B314" t="s">
-        <v>751</v>
+        <v>761</v>
       </c>
       <c r="C314" s="1">
-        <v>1800000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>99.81358056</v>
+        <v>100.01102987</v>
       </c>
       <c r="E314" s="1">
         <v>0.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
         <v>0.0</v>
       </c>
       <c r="I314" s="1">
-        <v>-3355.55</v>
+        <v>1654.48</v>
       </c>
       <c r="J314" s="1">
         <v>0</v>
       </c>
       <c r="K314">
         <v>0.0</v>
       </c>
-      <c r="L314">
-        <v>-353.5</v>
+      <c r="L314" t="s">
+        <v>762</v>
       </c>
       <c r="M314" s="1">
-        <v>-3355.55</v>
+        <v>1654.48</v>
       </c>
       <c r="N314" s="1">
-        <v>-3709.05</v>
+        <v>-182.05</v>
       </c>
       <c r="O314" s="1">
         <v>0.0</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>752</v>
+        <v>763</v>
       </c>
       <c r="B315" t="s">
-        <v>753</v>
+        <v>764</v>
       </c>
       <c r="C315" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>100.00098087</v>
+        <v>100.1118674</v>
       </c>
       <c r="E315" s="1">
         <v>0.0</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
         <v>0.0</v>
       </c>
       <c r="I315" s="1">
-        <v>147.13</v>
+        <v>22373.48</v>
       </c>
       <c r="J315" s="1">
         <v>0</v>
       </c>
       <c r="K315">
         <v>0.0</v>
       </c>
-      <c r="L315">
-        <v>0.0</v>
+      <c r="L315" t="s">
+        <v>765</v>
       </c>
       <c r="M315" s="1">
-        <v>147.13</v>
+        <v>22373.48</v>
       </c>
       <c r="N315" s="1">
-        <v>147.13</v>
+        <v>19381.79</v>
       </c>
       <c r="O315" s="1">
         <v>0.0</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>754</v>
+        <v>766</v>
       </c>
       <c r="B316" t="s">
-        <v>755</v>
+        <v>767</v>
       </c>
       <c r="C316" s="1">
-        <v>6404000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>100.45273579</v>
+        <v>100.47520917</v>
       </c>
       <c r="E316" s="1">
         <v>0.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
         <v>0.0</v>
       </c>
       <c r="I316" s="1">
-        <v>28993.2</v>
+        <v>5702.51</v>
       </c>
       <c r="J316" s="1">
         <v>0</v>
       </c>
       <c r="K316">
         <v>0.0</v>
       </c>
       <c r="L316">
-        <v>-205.32</v>
+        <v>-0.21</v>
       </c>
       <c r="M316" s="1">
-        <v>28993.2</v>
+        <v>5702.51</v>
       </c>
       <c r="N316" s="1">
-        <v>28787.88</v>
+        <v>5702.3</v>
       </c>
       <c r="O316" s="1">
         <v>0.0</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>756</v>
+        <v>768</v>
       </c>
       <c r="B317" t="s">
-        <v>757</v>
+        <v>769</v>
       </c>
       <c r="C317" s="1">
-        <v>30000000.0</v>
+        <v>6245000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>100.28251273</v>
+        <v>100.31041569</v>
       </c>
       <c r="E317" s="1">
         <v>0.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
         <v>0.0</v>
       </c>
       <c r="I317" s="1">
-        <v>84753.82</v>
+        <v>19385.46</v>
       </c>
       <c r="J317" s="1">
         <v>0</v>
       </c>
       <c r="K317">
         <v>0.0</v>
       </c>
       <c r="L317">
-        <v>437.68</v>
+        <v>278.75</v>
       </c>
       <c r="M317" s="1">
-        <v>84753.82</v>
+        <v>19385.46</v>
       </c>
       <c r="N317" s="1">
-        <v>85191.5</v>
+        <v>19664.21</v>
       </c>
       <c r="O317" s="1">
         <v>0.0</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>758</v>
+        <v>770</v>
       </c>
       <c r="B318" t="s">
-        <v>759</v>
+        <v>769</v>
       </c>
       <c r="C318" s="1">
-        <v>14000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>100.33594621</v>
+        <v>100.3289825</v>
       </c>
       <c r="E318" s="1">
         <v>0.0</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
         <v>0.0</v>
       </c>
       <c r="I318" s="1">
-        <v>47032.47</v>
+        <v>26318.6</v>
       </c>
       <c r="J318" s="1">
         <v>0</v>
       </c>
       <c r="K318">
         <v>0.0</v>
       </c>
       <c r="L318">
-        <v>525.52</v>
+        <v>337.54</v>
       </c>
       <c r="M318" s="1">
-        <v>47032.47</v>
+        <v>26318.6</v>
       </c>
       <c r="N318" s="1">
-        <v>47557.99</v>
+        <v>26656.14</v>
       </c>
       <c r="O318" s="1">
         <v>0.0</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>760</v>
+        <v>771</v>
       </c>
       <c r="B319" t="s">
-        <v>761</v>
+        <v>772</v>
       </c>
       <c r="C319" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>100.3354226</v>
+        <v>100.2863606</v>
       </c>
       <c r="E319" s="1">
         <v>0.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
         <v>0.0</v>
       </c>
       <c r="I319" s="1">
-        <v>16771.13</v>
+        <v>42954.09</v>
       </c>
       <c r="J319" s="1">
         <v>0</v>
       </c>
       <c r="K319">
         <v>0.0</v>
       </c>
       <c r="L319">
-        <v>180.2</v>
+        <v>891.35</v>
       </c>
       <c r="M319" s="1">
-        <v>16771.13</v>
+        <v>42954.09</v>
       </c>
       <c r="N319" s="1">
-        <v>16951.33</v>
+        <v>43845.44</v>
       </c>
       <c r="O319" s="1">
         <v>0.0</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>762</v>
+        <v>773</v>
       </c>
       <c r="B320" t="s">
-        <v>761</v>
+        <v>774</v>
       </c>
       <c r="C320" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>100.23123553</v>
+        <v>100.5315754</v>
       </c>
       <c r="E320" s="1">
         <v>0.0</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
         <v>0.0</v>
       </c>
       <c r="I320" s="1">
-        <v>34685.33</v>
+        <v>79736.31</v>
       </c>
       <c r="J320" s="1">
         <v>0</v>
       </c>
       <c r="K320">
         <v>0.0</v>
       </c>
       <c r="L320">
-        <v>473.09</v>
+        <v>794.0</v>
       </c>
       <c r="M320" s="1">
-        <v>34685.33</v>
+        <v>79736.31</v>
       </c>
       <c r="N320" s="1">
-        <v>35158.42</v>
+        <v>80530.31</v>
       </c>
       <c r="O320" s="1">
         <v>0.0</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>763</v>
+        <v>775</v>
       </c>
       <c r="B321" t="s">
-        <v>764</v>
+        <v>776</v>
       </c>
       <c r="C321" s="1">
-        <v>20000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>100.35224865</v>
+        <v>100.54813973</v>
       </c>
       <c r="E321" s="1">
         <v>0.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
         <v>0.0</v>
       </c>
       <c r="I321" s="1">
-        <v>70449.73</v>
+        <v>41110.48</v>
       </c>
       <c r="J321" s="1">
         <v>0</v>
       </c>
       <c r="K321">
         <v>0.0</v>
       </c>
       <c r="L321">
-        <v>957.32</v>
+        <v>575.07</v>
       </c>
       <c r="M321" s="1">
-        <v>70449.73</v>
+        <v>41110.48</v>
       </c>
       <c r="N321" s="1">
-        <v>71407.05</v>
+        <v>41685.55</v>
       </c>
       <c r="O321" s="1">
         <v>0.0</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>765</v>
+        <v>777</v>
       </c>
       <c r="B322" t="s">
-        <v>766</v>
+        <v>776</v>
       </c>
       <c r="C322" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>100.6482378</v>
+        <v>100.3365642</v>
       </c>
       <c r="E322" s="1">
         <v>0.0</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
         <v>0.0</v>
       </c>
       <c r="I322" s="1">
-        <v>32411.89</v>
+        <v>16828.21</v>
       </c>
       <c r="J322" s="1">
         <v>0</v>
       </c>
       <c r="K322">
         <v>0.0</v>
       </c>
       <c r="L322">
-        <v>173.37</v>
+        <v>303.17</v>
       </c>
       <c r="M322" s="1">
-        <v>32411.89</v>
+        <v>16828.21</v>
       </c>
       <c r="N322" s="1">
-        <v>32585.26</v>
+        <v>17131.38</v>
       </c>
       <c r="O322" s="1">
         <v>0.0</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>767</v>
+        <v>778</v>
       </c>
       <c r="B323" t="s">
-        <v>768</v>
+        <v>779</v>
       </c>
       <c r="C323" s="1">
-        <v>7300000.0</v>
+        <v>8750000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>100.2995</v>
+        <v>100.34831246</v>
       </c>
       <c r="E323" s="1">
         <v>0.0</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
         <v>0.0</v>
       </c>
       <c r="I323" s="1">
-        <v>21863.5</v>
+        <v>30477.34</v>
       </c>
       <c r="J323" s="1">
         <v>0</v>
       </c>
       <c r="K323">
         <v>0.0</v>
       </c>
       <c r="L323">
-        <v>129.66</v>
+        <v>412.63</v>
       </c>
       <c r="M323" s="1">
-        <v>21863.5</v>
+        <v>30477.34</v>
       </c>
       <c r="N323" s="1">
-        <v>21993.16</v>
+        <v>30889.97</v>
       </c>
       <c r="O323" s="1">
         <v>0.0</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>769</v>
+        <v>780</v>
       </c>
       <c r="B324" t="s">
-        <v>768</v>
+        <v>779</v>
       </c>
       <c r="C324" s="1">
-        <v>6630000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>100.42103469</v>
+        <v>100.2904825</v>
       </c>
       <c r="E324" s="1">
         <v>0.0</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
         <v>0.0</v>
       </c>
       <c r="I324" s="1">
-        <v>27914.6</v>
+        <v>29048.25</v>
       </c>
       <c r="J324" s="1">
         <v>0</v>
       </c>
       <c r="K324">
         <v>0.0</v>
       </c>
       <c r="L324">
-        <v>0.0</v>
+        <v>421.58</v>
       </c>
       <c r="M324" s="1">
-        <v>27914.6</v>
+        <v>29048.25</v>
       </c>
       <c r="N324" s="1">
-        <v>27914.6</v>
+        <v>29469.83</v>
       </c>
       <c r="O324" s="1">
         <v>0.0</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>770</v>
+        <v>781</v>
       </c>
       <c r="B325" t="s">
-        <v>768</v>
+        <v>782</v>
       </c>
       <c r="C325" s="1">
-        <v>5200000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>100.34576288</v>
+        <v>100.4455915</v>
       </c>
       <c r="E325" s="1">
         <v>0.0</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
         <v>0.0</v>
       </c>
       <c r="I325" s="1">
-        <v>17979.67</v>
+        <v>35647.32</v>
       </c>
       <c r="J325" s="1">
         <v>0</v>
       </c>
       <c r="K325">
         <v>0.0</v>
       </c>
       <c r="L325">
-        <v>97.7</v>
+        <v>149.23</v>
       </c>
       <c r="M325" s="1">
-        <v>17979.67</v>
+        <v>35647.32</v>
       </c>
       <c r="N325" s="1">
-        <v>18077.37</v>
+        <v>35796.55</v>
       </c>
       <c r="O325" s="1">
         <v>0.0</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>771</v>
+        <v>783</v>
       </c>
       <c r="B326" t="s">
-        <v>772</v>
+        <v>784</v>
       </c>
       <c r="C326" s="1">
-        <v>4700000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>100.51244149</v>
+        <v>100.337707</v>
       </c>
       <c r="E326" s="1">
         <v>0.0</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
         <v>0.0</v>
       </c>
       <c r="I326" s="1">
-        <v>24084.75</v>
+        <v>13508.28</v>
       </c>
       <c r="J326" s="1">
         <v>0</v>
       </c>
       <c r="K326">
         <v>0.0</v>
       </c>
       <c r="L326">
-        <v>181.71</v>
+        <v>169.91</v>
       </c>
       <c r="M326" s="1">
-        <v>24084.75</v>
+        <v>13508.28</v>
       </c>
       <c r="N326" s="1">
-        <v>24266.46</v>
+        <v>13678.19</v>
       </c>
       <c r="O326" s="1">
         <v>0.0</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>773</v>
+        <v>785</v>
       </c>
       <c r="B327" t="s">
-        <v>772</v>
+        <v>786</v>
       </c>
       <c r="C327" s="1">
-        <v>4000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>100.3365155</v>
+        <v>99.89823556</v>
       </c>
       <c r="E327" s="1">
         <v>0.0</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
         <v>0.0</v>
       </c>
       <c r="I327" s="1">
-        <v>13460.62</v>
+        <v>-1831.76</v>
       </c>
       <c r="J327" s="1">
         <v>0</v>
       </c>
       <c r="K327">
         <v>0.0</v>
       </c>
       <c r="L327">
-        <v>106.65</v>
+        <v>-117.76</v>
       </c>
       <c r="M327" s="1">
-        <v>13460.62</v>
+        <v>-1831.76</v>
       </c>
       <c r="N327" s="1">
-        <v>13567.27</v>
+        <v>-1949.52</v>
       </c>
       <c r="O327" s="1">
         <v>0.0</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>774</v>
+        <v>787</v>
       </c>
       <c r="B328" t="s">
-        <v>772</v>
+        <v>788</v>
       </c>
       <c r="C328" s="1">
-        <v>3700000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>100.50628243</v>
+        <v>99.99578733</v>
       </c>
       <c r="E328" s="1">
         <v>0.0</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
         <v>0.0</v>
       </c>
       <c r="I328" s="1">
-        <v>18732.45</v>
+        <v>-631.9</v>
       </c>
       <c r="J328" s="1">
         <v>0</v>
       </c>
       <c r="K328">
         <v>0.0</v>
       </c>
-      <c r="L328">
-        <v>122.7</v>
+      <c r="L328" t="s">
+        <v>789</v>
       </c>
       <c r="M328" s="1">
-        <v>18732.45</v>
+        <v>-631.9</v>
       </c>
       <c r="N328" s="1">
-        <v>18855.15</v>
+        <v>-1800.64</v>
       </c>
       <c r="O328" s="1">
         <v>0.0</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>775</v>
+        <v>790</v>
       </c>
       <c r="B329" t="s">
-        <v>776</v>
+        <v>791</v>
       </c>
       <c r="C329" s="1">
-        <v>12500000.0</v>
+        <v>6404000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>100.05886352</v>
+        <v>100.49750281</v>
       </c>
       <c r="E329" s="1">
         <v>0.0</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
         <v>0.0</v>
       </c>
       <c r="I329" s="1">
-        <v>7357.94</v>
+        <v>31860.08</v>
       </c>
       <c r="J329" s="1">
         <v>0</v>
       </c>
       <c r="K329">
         <v>0.0</v>
       </c>
-      <c r="L329" t="s">
-        <v>777</v>
+      <c r="L329">
+        <v>-238.72</v>
       </c>
       <c r="M329" s="1">
-        <v>7357.94</v>
+        <v>31860.08</v>
       </c>
       <c r="N329" s="1">
-        <v>5090.09</v>
+        <v>31621.36</v>
       </c>
       <c r="O329" s="1">
         <v>0.0</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>778</v>
+        <v>792</v>
       </c>
       <c r="B330" t="s">
-        <v>779</v>
+        <v>793</v>
       </c>
       <c r="C330" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>100.1441278</v>
+        <v>100.2836333</v>
       </c>
       <c r="E330" s="1">
         <v>0.0</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
         <v>0.0</v>
       </c>
       <c r="I330" s="1">
-        <v>36031.95</v>
+        <v>85089.99</v>
       </c>
       <c r="J330" s="1">
         <v>0</v>
       </c>
       <c r="K330">
         <v>0.0</v>
       </c>
-      <c r="L330" t="s">
-        <v>780</v>
+      <c r="L330">
+        <v>752.55</v>
       </c>
       <c r="M330" s="1">
-        <v>36031.95</v>
+        <v>85089.99</v>
       </c>
       <c r="N330" s="1">
-        <v>31817.72</v>
+        <v>85842.54</v>
       </c>
       <c r="O330" s="1">
         <v>0.0</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>781</v>
+        <v>794</v>
       </c>
       <c r="B331" t="s">
-        <v>782</v>
+        <v>795</v>
       </c>
       <c r="C331" s="1">
-        <v>40000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>100.27315723</v>
+        <v>100.34321557</v>
       </c>
       <c r="E331" s="1">
         <v>0.0</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
         <v>0.0</v>
       </c>
       <c r="I331" s="1">
-        <v>109262.89</v>
+        <v>48050.18</v>
       </c>
       <c r="J331" s="1">
         <v>0</v>
       </c>
       <c r="K331">
         <v>0.0</v>
       </c>
-      <c r="L331" t="s">
-        <v>783</v>
+      <c r="L331">
+        <v>864.99</v>
       </c>
       <c r="M331" s="1">
-        <v>109262.89</v>
+        <v>48050.18</v>
       </c>
       <c r="N331" s="1">
-        <v>110707.09</v>
+        <v>48915.17</v>
       </c>
       <c r="O331" s="1">
         <v>0.0</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>784</v>
+        <v>796</v>
       </c>
       <c r="B332" t="s">
-        <v>785</v>
+        <v>797</v>
       </c>
       <c r="C332" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>100.17488836</v>
+        <v>100.22111947</v>
       </c>
       <c r="E332" s="1">
         <v>0.0</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
         <v>0.0</v>
       </c>
       <c r="I332" s="1">
-        <v>43722.09</v>
+        <v>33167.92</v>
       </c>
       <c r="J332" s="1">
         <v>0</v>
       </c>
       <c r="K332">
         <v>0.0</v>
       </c>
       <c r="L332">
-        <v>473.31</v>
+        <v>791.76</v>
       </c>
       <c r="M332" s="1">
-        <v>43722.09</v>
+        <v>33167.92</v>
       </c>
       <c r="N332" s="1">
-        <v>44195.4</v>
+        <v>33959.68</v>
       </c>
       <c r="O332" s="1">
         <v>0.0</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>786</v>
+        <v>798</v>
       </c>
       <c r="B333" t="s">
-        <v>787</v>
+        <v>797</v>
       </c>
       <c r="C333" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>100.3566397</v>
+        <v>100.3427408</v>
       </c>
       <c r="E333" s="1">
         <v>0.0</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
         <v>0.0</v>
       </c>
       <c r="I333" s="1">
-        <v>71327.94</v>
+        <v>17137.04</v>
       </c>
       <c r="J333" s="1">
         <v>0</v>
       </c>
       <c r="K333">
         <v>0.0</v>
       </c>
       <c r="L333">
-        <v>273.01</v>
+        <v>298.92</v>
       </c>
       <c r="M333" s="1">
-        <v>71327.94</v>
+        <v>17137.04</v>
       </c>
       <c r="N333" s="1">
-        <v>71600.95</v>
+        <v>17435.96</v>
       </c>
       <c r="O333" s="1">
         <v>0.0</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>788</v>
+        <v>799</v>
       </c>
       <c r="B334" t="s">
-        <v>789</v>
+        <v>800</v>
       </c>
       <c r="C334" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>100.22097752</v>
+        <v>100.36031995</v>
       </c>
       <c r="E334" s="1">
         <v>0.0</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
         <v>0.0</v>
       </c>
       <c r="I334" s="1">
-        <v>55244.38</v>
+        <v>72063.99</v>
       </c>
       <c r="J334" s="1">
         <v>0</v>
       </c>
       <c r="K334">
         <v>0.0</v>
       </c>
-      <c r="L334">
-        <v>473.31</v>
+      <c r="L334" t="s">
+        <v>801</v>
       </c>
       <c r="M334" s="1">
-        <v>55244.38</v>
+        <v>72063.99</v>
       </c>
       <c r="N334" s="1">
-        <v>55717.69</v>
+        <v>73664.28</v>
       </c>
       <c r="O334" s="1">
         <v>0.0</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>790</v>
+        <v>802</v>
       </c>
       <c r="B335" t="s">
-        <v>789</v>
+        <v>803</v>
       </c>
       <c r="C335" s="1">
-        <v>25000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>100.13016388</v>
+        <v>100.720849</v>
       </c>
       <c r="E335" s="1">
         <v>0.0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
         <v>0.0</v>
       </c>
       <c r="I335" s="1">
-        <v>32540.97</v>
+        <v>36042.45</v>
       </c>
       <c r="J335" s="1">
         <v>0</v>
       </c>
       <c r="K335">
         <v>0.0</v>
       </c>
       <c r="L335">
-        <v>473.31</v>
+        <v>315.62</v>
       </c>
       <c r="M335" s="1">
-        <v>32540.97</v>
+        <v>36042.45</v>
       </c>
       <c r="N335" s="1">
-        <v>33014.28</v>
+        <v>36358.07</v>
       </c>
       <c r="O335" s="1">
         <v>0.0</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>791</v>
+        <v>804</v>
       </c>
       <c r="B336" t="s">
-        <v>792</v>
+        <v>805</v>
       </c>
       <c r="C336" s="1">
-        <v>20000000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>100.3284761</v>
+        <v>100.35680481</v>
       </c>
       <c r="E336" s="1">
         <v>0.0</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
         <v>0.0</v>
       </c>
       <c r="I336" s="1">
-        <v>65695.22</v>
+        <v>18553.85</v>
       </c>
       <c r="J336" s="1">
         <v>0</v>
       </c>
       <c r="K336">
         <v>0.0</v>
       </c>
       <c r="L336">
-        <v>536.85</v>
+        <v>191.85</v>
       </c>
       <c r="M336" s="1">
-        <v>65695.22</v>
+        <v>18553.85</v>
       </c>
       <c r="N336" s="1">
-        <v>66232.07</v>
+        <v>18745.7</v>
       </c>
       <c r="O336" s="1">
         <v>0.0</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>793</v>
+        <v>806</v>
       </c>
       <c r="B337" t="s">
-        <v>794</v>
+        <v>805</v>
       </c>
       <c r="C337" s="1">
-        <v>10000000.0</v>
+        <v>6630000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>99.9981136</v>
+        <v>100.44468296</v>
       </c>
       <c r="E337" s="1">
         <v>0.0</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
         <v>0.0</v>
       </c>
       <c r="I337" s="1">
-        <v>-188.64</v>
+        <v>29482.48</v>
       </c>
       <c r="J337" s="1">
         <v>0</v>
       </c>
       <c r="K337">
         <v>0.0</v>
       </c>
-      <c r="L337" t="s">
-        <v>795</v>
+      <c r="L337">
+        <v>118.15</v>
       </c>
       <c r="M337" s="1">
-        <v>-188.64</v>
+        <v>29482.48</v>
       </c>
       <c r="N337" s="1">
-        <v>-12215.14</v>
+        <v>29600.63</v>
       </c>
       <c r="O337" s="1">
         <v>0.0</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>796</v>
+        <v>807</v>
       </c>
       <c r="B338" t="s">
-        <v>797</v>
+        <v>805</v>
       </c>
       <c r="C338" s="1">
-        <v>5000000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>99.9978356</v>
+        <v>100.30199616</v>
       </c>
       <c r="E338" s="1">
         <v>0.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
         <v>0.0</v>
       </c>
       <c r="I338" s="1">
-        <v>-108.22</v>
+        <v>22045.72</v>
       </c>
       <c r="J338" s="1">
         <v>0</v>
       </c>
       <c r="K338">
         <v>0.0</v>
       </c>
-      <c r="L338" t="s">
-        <v>798</v>
+      <c r="L338">
+        <v>255.74</v>
       </c>
       <c r="M338" s="1">
-        <v>-108.22</v>
+        <v>22045.72</v>
       </c>
       <c r="N338" s="1">
-        <v>-7143.62</v>
+        <v>22301.46</v>
       </c>
       <c r="O338" s="1">
         <v>0.0</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>799</v>
+        <v>808</v>
       </c>
       <c r="B339" t="s">
-        <v>800</v>
+        <v>809</v>
       </c>
       <c r="C339" s="1">
-        <v>10241000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>100.36146929</v>
+        <v>100.55327383</v>
       </c>
       <c r="E339" s="1">
-        <v>1.912</v>
+        <v>0.0</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
         <v>0.0</v>
       </c>
       <c r="I339" s="1">
-        <v>37018.07</v>
+        <v>26003.87</v>
       </c>
       <c r="J339" s="1">
         <v>0</v>
       </c>
       <c r="K339">
         <v>0.0</v>
       </c>
       <c r="L339">
-        <v>223.99</v>
+        <v>346.69</v>
       </c>
       <c r="M339" s="1">
-        <v>37018.07</v>
+        <v>26003.87</v>
       </c>
       <c r="N339" s="1">
-        <v>37242.06</v>
+        <v>26350.56</v>
       </c>
       <c r="O339" s="1">
         <v>0.0</v>
       </c>
       <c r="P339">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="340" spans="1:16">
+      <c r="A340" t="s">
+        <v>810</v>
+      </c>
+      <c r="B340" t="s">
+        <v>809</v>
+      </c>
+      <c r="C340" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="D340" s="1">
+        <v>100.3436895</v>
+      </c>
+      <c r="E340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F340" t="s">
+        <v>8</v>
+      </c>
+      <c r="G340">
+        <v>1.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I340" s="1">
+        <v>13747.58</v>
+      </c>
+      <c r="J340" s="1">
+        <v>0</v>
+      </c>
+      <c r="K340">
+        <v>0.0</v>
+      </c>
+      <c r="L340">
+        <v>207.05</v>
+      </c>
+      <c r="M340" s="1">
+        <v>13747.58</v>
+      </c>
+      <c r="N340" s="1">
+        <v>13954.63</v>
+      </c>
+      <c r="O340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P340">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="341" spans="1:16">
+      <c r="A341" t="s">
+        <v>811</v>
+      </c>
+      <c r="B341" t="s">
+        <v>809</v>
+      </c>
+      <c r="C341" s="1">
+        <v>3700000.0</v>
+      </c>
+      <c r="D341" s="1">
+        <v>100.54756459</v>
+      </c>
+      <c r="E341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F341" t="s">
+        <v>8</v>
+      </c>
+      <c r="G341">
+        <v>1.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I341" s="1">
+        <v>20259.89</v>
+      </c>
+      <c r="J341" s="1">
+        <v>0</v>
+      </c>
+      <c r="K341">
+        <v>0.0</v>
+      </c>
+      <c r="L341">
+        <v>235.62</v>
+      </c>
+      <c r="M341" s="1">
+        <v>20259.89</v>
+      </c>
+      <c r="N341" s="1">
+        <v>20495.51</v>
+      </c>
+      <c r="O341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P341">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="342" spans="1:16">
+      <c r="A342" t="s">
+        <v>812</v>
+      </c>
+      <c r="B342" t="s">
+        <v>813</v>
+      </c>
+      <c r="C342" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="D342" s="1">
+        <v>100.06969912</v>
+      </c>
+      <c r="E342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F342" t="s">
+        <v>8</v>
+      </c>
+      <c r="G342">
+        <v>1.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I342" s="1">
+        <v>8712.39</v>
+      </c>
+      <c r="J342" s="1">
+        <v>0</v>
+      </c>
+      <c r="K342">
+        <v>0.0</v>
+      </c>
+      <c r="L342" t="s">
+        <v>814</v>
+      </c>
+      <c r="M342" s="1">
+        <v>8712.39</v>
+      </c>
+      <c r="N342" s="1">
+        <v>4051.74</v>
+      </c>
+      <c r="O342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P342">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="343" spans="1:16">
+      <c r="A343" t="s">
+        <v>815</v>
+      </c>
+      <c r="B343" t="s">
+        <v>816</v>
+      </c>
+      <c r="C343" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D343" s="1">
+        <v>100.18164996</v>
+      </c>
+      <c r="E343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F343" t="s">
+        <v>8</v>
+      </c>
+      <c r="G343">
+        <v>1.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I343" s="1">
+        <v>45412.49</v>
+      </c>
+      <c r="J343" s="1">
+        <v>0</v>
+      </c>
+      <c r="K343">
+        <v>0.0</v>
+      </c>
+      <c r="L343" t="s">
+        <v>817</v>
+      </c>
+      <c r="M343" s="1">
+        <v>45412.49</v>
+      </c>
+      <c r="N343" s="1">
+        <v>36408.31</v>
+      </c>
+      <c r="O343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P343">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="344" spans="1:16">
+      <c r="A344" t="s">
+        <v>818</v>
+      </c>
+      <c r="B344" t="s">
+        <v>819</v>
+      </c>
+      <c r="C344" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D344" s="1">
+        <v>100.06728393</v>
+      </c>
+      <c r="E344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F344" t="s">
+        <v>8</v>
+      </c>
+      <c r="G344">
+        <v>1.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I344" s="1">
+        <v>10092.59</v>
+      </c>
+      <c r="J344" s="1">
+        <v>0</v>
+      </c>
+      <c r="K344">
+        <v>0.0</v>
+      </c>
+      <c r="L344">
+        <v>-521.37</v>
+      </c>
+      <c r="M344" s="1">
+        <v>10092.59</v>
+      </c>
+      <c r="N344" s="1">
+        <v>9571.22</v>
+      </c>
+      <c r="O344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P344">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="345" spans="1:16">
+      <c r="A345" t="s">
+        <v>820</v>
+      </c>
+      <c r="B345" t="s">
+        <v>821</v>
+      </c>
+      <c r="C345" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D345" s="1">
+        <v>100.27069113</v>
+      </c>
+      <c r="E345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F345" t="s">
+        <v>8</v>
+      </c>
+      <c r="G345">
+        <v>1.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>108276.45</v>
+      </c>
+      <c r="J345" s="1">
+        <v>0</v>
+      </c>
+      <c r="K345">
+        <v>0.0</v>
+      </c>
+      <c r="L345" t="s">
+        <v>822</v>
+      </c>
+      <c r="M345" s="1">
+        <v>108276.45</v>
+      </c>
+      <c r="N345" s="1">
+        <v>110425.19</v>
+      </c>
+      <c r="O345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P345">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="346" spans="1:16">
+      <c r="A346" t="s">
+        <v>823</v>
+      </c>
+      <c r="B346" t="s">
+        <v>824</v>
+      </c>
+      <c r="C346" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D346" s="1">
+        <v>100.16049616</v>
+      </c>
+      <c r="E346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F346" t="s">
+        <v>8</v>
+      </c>
+      <c r="G346">
+        <v>1.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I346" s="1">
+        <v>40124.04</v>
+      </c>
+      <c r="J346" s="1">
+        <v>0</v>
+      </c>
+      <c r="K346">
+        <v>0.0</v>
+      </c>
+      <c r="L346">
+        <v>771.73</v>
+      </c>
+      <c r="M346" s="1">
+        <v>40124.04</v>
+      </c>
+      <c r="N346" s="1">
+        <v>40895.77</v>
+      </c>
+      <c r="O346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P346">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="347" spans="1:16">
+      <c r="A347" t="s">
+        <v>825</v>
+      </c>
+      <c r="B347" t="s">
+        <v>826</v>
+      </c>
+      <c r="C347" s="1">
+        <v>34000000.0</v>
+      </c>
+      <c r="D347" s="1">
+        <v>100.00006653</v>
+      </c>
+      <c r="E347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F347" t="s">
+        <v>8</v>
+      </c>
+      <c r="G347">
+        <v>1.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I347" s="1">
+        <v>22.62</v>
+      </c>
+      <c r="J347" s="1">
+        <v>0</v>
+      </c>
+      <c r="K347">
+        <v>0.0</v>
+      </c>
+      <c r="L347" t="s">
+        <v>827</v>
+      </c>
+      <c r="M347" s="1">
+        <v>22.62</v>
+      </c>
+      <c r="N347" s="1">
+        <v>-1586.42</v>
+      </c>
+      <c r="O347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P347">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="348" spans="1:16">
+      <c r="A348" t="s">
+        <v>828</v>
+      </c>
+      <c r="B348" t="s">
+        <v>829</v>
+      </c>
+      <c r="C348" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D348" s="1">
+        <v>100.0009392</v>
+      </c>
+      <c r="E348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F348" t="s">
+        <v>8</v>
+      </c>
+      <c r="G348">
+        <v>1.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I348" s="1">
+        <v>140.88</v>
+      </c>
+      <c r="J348" s="1">
+        <v>0</v>
+      </c>
+      <c r="K348">
+        <v>0.0</v>
+      </c>
+      <c r="L348" t="s">
+        <v>830</v>
+      </c>
+      <c r="M348" s="1">
+        <v>140.88</v>
+      </c>
+      <c r="N348" s="1">
+        <v>-2055.63</v>
+      </c>
+      <c r="O348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P348">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="349" spans="1:16">
+      <c r="A349" t="s">
+        <v>831</v>
+      </c>
+      <c r="B349" t="s">
+        <v>832</v>
+      </c>
+      <c r="C349" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="D349" s="1">
+        <v>99.97464513</v>
+      </c>
+      <c r="E349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F349" t="s">
+        <v>8</v>
+      </c>
+      <c r="G349">
+        <v>1.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I349" s="1">
+        <v>-2028.39</v>
+      </c>
+      <c r="J349" s="1">
+        <v>0</v>
+      </c>
+      <c r="K349">
+        <v>0.0</v>
+      </c>
+      <c r="L349">
+        <v>-74.82</v>
+      </c>
+      <c r="M349" s="1">
+        <v>-2028.39</v>
+      </c>
+      <c r="N349" s="1">
+        <v>-2103.21</v>
+      </c>
+      <c r="O349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P349">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="350" spans="1:16">
+      <c r="A350" t="s">
+        <v>833</v>
+      </c>
+      <c r="B350" t="s">
+        <v>834</v>
+      </c>
+      <c r="C350" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D350" s="1">
+        <v>100.37094875</v>
+      </c>
+      <c r="E350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F350" t="s">
+        <v>8</v>
+      </c>
+      <c r="G350">
+        <v>1.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I350" s="1">
+        <v>74189.75</v>
+      </c>
+      <c r="J350" s="1">
+        <v>0</v>
+      </c>
+      <c r="K350">
+        <v>0.0</v>
+      </c>
+      <c r="L350">
+        <v>564.99</v>
+      </c>
+      <c r="M350" s="1">
+        <v>74189.75</v>
+      </c>
+      <c r="N350" s="1">
+        <v>74754.74</v>
+      </c>
+      <c r="O350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P350">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="351" spans="1:16">
+      <c r="A351" t="s">
+        <v>835</v>
+      </c>
+      <c r="B351" t="s">
+        <v>836</v>
+      </c>
+      <c r="C351" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D351" s="1">
+        <v>99.9933814</v>
+      </c>
+      <c r="E351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F351" t="s">
+        <v>8</v>
+      </c>
+      <c r="G351">
+        <v>1.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I351" s="1">
+        <v>-1323.72</v>
+      </c>
+      <c r="J351" s="1">
+        <v>0</v>
+      </c>
+      <c r="K351">
+        <v>0.0</v>
+      </c>
+      <c r="L351" t="s">
+        <v>837</v>
+      </c>
+      <c r="M351" s="1">
+        <v>-1323.72</v>
+      </c>
+      <c r="N351" s="1">
+        <v>-7197.44</v>
+      </c>
+      <c r="O351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P351">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="352" spans="1:16">
+      <c r="A352" t="s">
+        <v>838</v>
+      </c>
+      <c r="B352" t="s">
+        <v>839</v>
+      </c>
+      <c r="C352" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D352" s="1">
+        <v>100.0348966</v>
+      </c>
+      <c r="E352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F352" t="s">
+        <v>8</v>
+      </c>
+      <c r="G352">
+        <v>1.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>6979.32</v>
+      </c>
+      <c r="J352" s="1">
+        <v>0</v>
+      </c>
+      <c r="K352">
+        <v>0.0</v>
+      </c>
+      <c r="L352">
+        <v>-750.16</v>
+      </c>
+      <c r="M352" s="1">
+        <v>6979.32</v>
+      </c>
+      <c r="N352" s="1">
+        <v>6229.16</v>
+      </c>
+      <c r="O352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P352">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="353" spans="1:16">
+      <c r="A353" t="s">
+        <v>840</v>
+      </c>
+      <c r="B353" t="s">
+        <v>839</v>
+      </c>
+      <c r="C353" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D353" s="1">
+        <v>100.03268392</v>
+      </c>
+      <c r="E353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F353" t="s">
+        <v>8</v>
+      </c>
+      <c r="G353">
+        <v>1.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I353" s="1">
+        <v>8170.98</v>
+      </c>
+      <c r="J353" s="1">
+        <v>0</v>
+      </c>
+      <c r="K353">
+        <v>0.0</v>
+      </c>
+      <c r="L353" t="s">
+        <v>841</v>
+      </c>
+      <c r="M353" s="1">
+        <v>8170.98</v>
+      </c>
+      <c r="N353" s="1">
+        <v>2080.23</v>
+      </c>
+      <c r="O353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P353">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="354" spans="1:16">
+      <c r="A354" t="s">
+        <v>842</v>
+      </c>
+      <c r="B354" t="s">
+        <v>839</v>
+      </c>
+      <c r="C354" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D354" s="1">
+        <v>100.04577247</v>
+      </c>
+      <c r="E354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F354" t="s">
+        <v>8</v>
+      </c>
+      <c r="G354">
+        <v>1.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I354" s="1">
+        <v>13731.74</v>
+      </c>
+      <c r="J354" s="1">
+        <v>0</v>
+      </c>
+      <c r="K354">
+        <v>0.0</v>
+      </c>
+      <c r="L354" t="s">
+        <v>843</v>
+      </c>
+      <c r="M354" s="1">
+        <v>13731.74</v>
+      </c>
+      <c r="N354" s="1">
+        <v>6309.1</v>
+      </c>
+      <c r="O354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P354">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="355" spans="1:16">
+      <c r="A355" t="s">
+        <v>844</v>
+      </c>
+      <c r="B355" t="s">
+        <v>845</v>
+      </c>
+      <c r="C355" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D355" s="1">
+        <v>100.0546293</v>
+      </c>
+      <c r="E355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F355" t="s">
+        <v>8</v>
+      </c>
+      <c r="G355">
+        <v>1.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I355" s="1">
+        <v>10925.86</v>
+      </c>
+      <c r="J355" s="1">
+        <v>0</v>
+      </c>
+      <c r="K355">
+        <v>0.0</v>
+      </c>
+      <c r="L355" t="s">
+        <v>846</v>
+      </c>
+      <c r="M355" s="1">
+        <v>10925.86</v>
+      </c>
+      <c r="N355" s="1">
+        <v>6979.07</v>
+      </c>
+      <c r="O355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P355">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="356" spans="1:16">
+      <c r="A356" t="s">
+        <v>847</v>
+      </c>
+      <c r="B356" t="s">
+        <v>845</v>
+      </c>
+      <c r="C356" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D356" s="1">
+        <v>100.0569816</v>
+      </c>
+      <c r="E356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F356" t="s">
+        <v>8</v>
+      </c>
+      <c r="G356">
+        <v>1.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I356" s="1">
+        <v>14245.4</v>
+      </c>
+      <c r="J356" s="1">
+        <v>0</v>
+      </c>
+      <c r="K356">
+        <v>0.0</v>
+      </c>
+      <c r="L356" t="s">
+        <v>848</v>
+      </c>
+      <c r="M356" s="1">
+        <v>14245.4</v>
+      </c>
+      <c r="N356" s="1">
+        <v>9341.42</v>
+      </c>
+      <c r="O356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P356">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="357" spans="1:16">
+      <c r="A357" t="s">
+        <v>849</v>
+      </c>
+      <c r="B357" t="s">
+        <v>845</v>
+      </c>
+      <c r="C357" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D357" s="1">
+        <v>100.02361955</v>
+      </c>
+      <c r="E357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F357" t="s">
+        <v>8</v>
+      </c>
+      <c r="G357">
+        <v>1.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I357" s="1">
+        <v>4723.91</v>
+      </c>
+      <c r="J357" s="1">
+        <v>0</v>
+      </c>
+      <c r="K357">
+        <v>0.0</v>
+      </c>
+      <c r="L357" t="s">
+        <v>850</v>
+      </c>
+      <c r="M357" s="1">
+        <v>4723.91</v>
+      </c>
+      <c r="N357" s="1">
+        <v>1697.95</v>
+      </c>
+      <c r="O357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P357">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="358" spans="1:16">
+      <c r="A358" t="s">
+        <v>851</v>
+      </c>
+      <c r="B358" t="s">
+        <v>845</v>
+      </c>
+      <c r="C358" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D358" s="1">
+        <v>100.04006075</v>
+      </c>
+      <c r="E358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F358" t="s">
+        <v>8</v>
+      </c>
+      <c r="G358">
+        <v>1.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I358" s="1">
+        <v>8012.15</v>
+      </c>
+      <c r="J358" s="1">
+        <v>0</v>
+      </c>
+      <c r="K358">
+        <v>0.0</v>
+      </c>
+      <c r="L358" t="s">
+        <v>852</v>
+      </c>
+      <c r="M358" s="1">
+        <v>8012.15</v>
+      </c>
+      <c r="N358" s="1">
+        <v>4476.19</v>
+      </c>
+      <c r="O358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P358">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="359" spans="1:16">
+      <c r="A359" t="s">
+        <v>853</v>
+      </c>
+      <c r="B359" t="s">
+        <v>854</v>
+      </c>
+      <c r="C359" s="1">
+        <v>6500000.0</v>
+      </c>
+      <c r="D359" s="1">
+        <v>99.98173938</v>
+      </c>
+      <c r="E359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F359" t="s">
+        <v>8</v>
+      </c>
+      <c r="G359">
+        <v>1.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I359" s="1">
+        <v>-1186.94</v>
+      </c>
+      <c r="J359" s="1">
+        <v>0</v>
+      </c>
+      <c r="K359">
+        <v>0.0</v>
+      </c>
+      <c r="L359">
+        <v>-639.59</v>
+      </c>
+      <c r="M359" s="1">
+        <v>-1186.94</v>
+      </c>
+      <c r="N359" s="1">
+        <v>-1826.53</v>
+      </c>
+      <c r="O359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P359">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="360" spans="1:16">
+      <c r="A360" t="s">
+        <v>855</v>
+      </c>
+      <c r="B360" t="s">
+        <v>854</v>
+      </c>
+      <c r="C360" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D360" s="1">
+        <v>99.9711853</v>
+      </c>
+      <c r="E360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F360" t="s">
+        <v>8</v>
+      </c>
+      <c r="G360">
+        <v>1.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I360" s="1">
+        <v>-2881.47</v>
+      </c>
+      <c r="J360" s="1">
+        <v>0</v>
+      </c>
+      <c r="K360">
+        <v>0.0</v>
+      </c>
+      <c r="L360" t="s">
+        <v>856</v>
+      </c>
+      <c r="M360" s="1">
+        <v>-2881.47</v>
+      </c>
+      <c r="N360" s="1">
+        <v>-4019.89</v>
+      </c>
+      <c r="O360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P360">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="361" spans="1:16">
+      <c r="A361" t="s">
+        <v>857</v>
+      </c>
+      <c r="B361" t="s">
+        <v>858</v>
+      </c>
+      <c r="C361" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="D361" s="1">
+        <v>99.97631856</v>
+      </c>
+      <c r="E361" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F361" t="s">
+        <v>8</v>
+      </c>
+      <c r="G361">
+        <v>1.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I361" s="1">
+        <v>-2960.18</v>
+      </c>
+      <c r="J361" s="1">
+        <v>0</v>
+      </c>
+      <c r="K361">
+        <v>0.0</v>
+      </c>
+      <c r="L361">
+        <v>-115.69</v>
+      </c>
+      <c r="M361" s="1">
+        <v>-2960.18</v>
+      </c>
+      <c r="N361" s="1">
+        <v>-3075.87</v>
+      </c>
+      <c r="O361" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P361">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="362" spans="1:16">
+      <c r="A362" t="s">
+        <v>859</v>
+      </c>
+      <c r="B362" t="s">
+        <v>860</v>
+      </c>
+      <c r="C362" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D362" s="1">
+        <v>100.21132712</v>
+      </c>
+      <c r="E362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F362" t="s">
+        <v>8</v>
+      </c>
+      <c r="G362">
+        <v>1.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I362" s="1">
+        <v>52831.78</v>
+      </c>
+      <c r="J362" s="1">
+        <v>0</v>
+      </c>
+      <c r="K362">
+        <v>0.0</v>
+      </c>
+      <c r="L362">
+        <v>771.73</v>
+      </c>
+      <c r="M362" s="1">
+        <v>52831.78</v>
+      </c>
+      <c r="N362" s="1">
+        <v>53603.51</v>
+      </c>
+      <c r="O362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P362">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="363" spans="1:16">
+      <c r="A363" t="s">
+        <v>861</v>
+      </c>
+      <c r="B363" t="s">
+        <v>860</v>
+      </c>
+      <c r="C363" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D363" s="1">
+        <v>100.1122262</v>
+      </c>
+      <c r="E363" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F363" t="s">
+        <v>8</v>
+      </c>
+      <c r="G363">
+        <v>1.0</v>
+      </c>
+      <c r="H363" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I363" s="1">
+        <v>28056.55</v>
+      </c>
+      <c r="J363" s="1">
+        <v>0</v>
+      </c>
+      <c r="K363">
+        <v>0.0</v>
+      </c>
+      <c r="L363">
+        <v>771.73</v>
+      </c>
+      <c r="M363" s="1">
+        <v>28056.55</v>
+      </c>
+      <c r="N363" s="1">
+        <v>28828.28</v>
+      </c>
+      <c r="O363" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P363">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="364" spans="1:16">
+      <c r="A364" t="s">
+        <v>862</v>
+      </c>
+      <c r="B364" t="s">
+        <v>863</v>
+      </c>
+      <c r="C364" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D364" s="1">
+        <v>100.33600945</v>
+      </c>
+      <c r="E364" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F364" t="s">
+        <v>8</v>
+      </c>
+      <c r="G364">
+        <v>1.0</v>
+      </c>
+      <c r="H364" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I364" s="1">
+        <v>67201.89</v>
+      </c>
+      <c r="J364" s="1">
+        <v>0</v>
+      </c>
+      <c r="K364">
+        <v>0.0</v>
+      </c>
+      <c r="L364">
+        <v>905.14</v>
+      </c>
+      <c r="M364" s="1">
+        <v>67201.89</v>
+      </c>
+      <c r="N364" s="1">
+        <v>68107.03</v>
+      </c>
+      <c r="O364" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P364">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="365" spans="1:16">
+      <c r="A365" t="s">
+        <v>864</v>
+      </c>
+      <c r="B365" t="s">
+        <v>865</v>
+      </c>
+      <c r="C365" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D365" s="1">
+        <v>99.983527</v>
+      </c>
+      <c r="E365" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F365" t="s">
+        <v>8</v>
+      </c>
+      <c r="G365">
+        <v>1.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I365" s="1">
+        <v>-4941.9</v>
+      </c>
+      <c r="J365" s="1">
+        <v>0</v>
+      </c>
+      <c r="K365">
+        <v>0.0</v>
+      </c>
+      <c r="L365" t="s">
+        <v>866</v>
+      </c>
+      <c r="M365" s="1">
+        <v>-4941.9</v>
+      </c>
+      <c r="N365" s="1">
+        <v>-11204.15</v>
+      </c>
+      <c r="O365" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P365">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="366" spans="1:16">
+      <c r="A366" t="s">
+        <v>867</v>
+      </c>
+      <c r="B366" t="s">
+        <v>868</v>
+      </c>
+      <c r="C366" s="1">
+        <v>10241000.0</v>
+      </c>
+      <c r="D366" s="1">
+        <v>100.3748629</v>
+      </c>
+      <c r="E366" s="1">
+        <v>1.912</v>
+      </c>
+      <c r="F366" t="s">
+        <v>8</v>
+      </c>
+      <c r="G366">
+        <v>1.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I366" s="1">
+        <v>38389.71</v>
+      </c>
+      <c r="J366" s="1">
+        <v>0</v>
+      </c>
+      <c r="K366">
+        <v>0.0</v>
+      </c>
+      <c r="L366">
+        <v>435.01</v>
+      </c>
+      <c r="M366" s="1">
+        <v>38389.71</v>
+      </c>
+      <c r="N366" s="1">
+        <v>38824.72</v>
+      </c>
+      <c r="O366" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P366">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>